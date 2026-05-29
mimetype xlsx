--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="326">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000971160</t>
   </si>
   <si>
@@ -106,462 +106,924 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0000852564</t>
+  </si>
+  <si>
+    <t>AALBERTS NV</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
+    <t>ES0105046017</t>
+  </si>
+  <si>
+    <t>AENA SME SA</t>
+  </si>
+  <si>
+    <t>FR0010340141</t>
+  </si>
+  <si>
+    <t>AEROPORTS DE PARIS SA</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>AGEAS SA</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
+    <t>FR0000071946</t>
+  </si>
+  <si>
+    <t>ALTEN SA</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
+    <t>IT0004056880</t>
+  </si>
+  <si>
+    <t>AMPLIFON</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>NL0006237562</t>
+  </si>
+  <si>
+    <t>ARCADIS NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>NL0011872643</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
+    <t>BE0974400328</t>
+  </si>
+  <si>
+    <t>AZELIS GROUP NV</t>
+  </si>
+  <si>
+    <t>IT0001031084</t>
+  </si>
+  <si>
+    <t>BANCA GENERALI</t>
+  </si>
+  <si>
+    <t>IT0004776628</t>
+  </si>
+  <si>
+    <t>BANCA MEDIOLANUM</t>
+  </si>
+  <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA</t>
+  </si>
+  <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...2 lines deleted...]
-    <t>BIOMERIEUX SA</t>
+    <t>ES0113679I37</t>
+  </si>
+  <si>
+    <t>BANKINTER SA</t>
+  </si>
+  <si>
+    <t>AT0000BAWAG2</t>
+  </si>
+  <si>
+    <t>BAWAG GROUP AG</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>DE0005158703</t>
+  </si>
+  <si>
+    <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
+    <t>FR0000120503</t>
+  </si>
+  <si>
+    <t>BOUYGUES SA</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...2 lines deleted...]
-    <t>CAPGEMINI</t>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA</t>
+  </si>
+  <si>
+    <t>FR0000120172</t>
+  </si>
+  <si>
+    <t>CARREFOUR SA</t>
+  </si>
+  <si>
+    <t>BE0003593044</t>
+  </si>
+  <si>
+    <t>COFINIMMO REIT SA</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>FR0000064578</t>
+  </si>
+  <si>
+    <t>COVIVIO SA</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
-    <t>CH1216478797</t>
-[...2 lines deleted...]
-    <t>DSM FIRMENICH AG</t>
+    <t>DE000ENAG999</t>
+  </si>
+  <si>
+    <t>E.ON N</t>
+  </si>
+  <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>EIFFAGE SA</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>ELISA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...2 lines deleted...]
-    <t>EVONIK INDUSTRIES AG</t>
+    <t>FR0013451333</t>
+  </si>
+  <si>
+    <t>FDJ UNITED</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>FERROVIAL</t>
+  </si>
+  <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE000A3E5D64</t>
+  </si>
+  <si>
+    <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
+    <t>ES0171996087</t>
+  </si>
+  <si>
+    <t>GRIFOLS SA CLASS A</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009000459</t>
+  </si>
+  <si>
+    <t>HUHTAMAKI</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
-    <t>ES0144583343</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
+    <t>IT0001078911</t>
+  </si>
+  <si>
+    <t>INTERPUMP GROUP</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>DE000KSAG888</t>
+  </si>
+  <si>
+    <t>K S N AG</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
+    <t>FR0000121485</t>
+  </si>
+  <si>
+    <t>KERING SA</t>
+  </si>
+  <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP PLC</t>
   </si>
   <si>
-    <t>DE000KBX1006</t>
-[...2 lines deleted...]
-    <t>KNORR BREMSE AG</t>
+    <t>FR0000121964</t>
+  </si>
+  <si>
+    <t>KLEPIERRE REIT SA</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
+    <t>IT0005541336</t>
+  </si>
+  <si>
+    <t>LOTTOMATICA GROUP</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>IT0005366767</t>
+  </si>
+  <si>
+    <t>NEXI</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
+  </si>
+  <si>
     <t>FR0010027102</t>
   </si>
   <si>
     <t>PHITRUST ACTIVE INVESTORS FRANCE D</t>
   </si>
   <si>
+    <t>IT0003796171</t>
+  </si>
+  <si>
+    <t>POSTE ITALIANE</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
-    <t>IT0004176001</t>
-[...2 lines deleted...]
-    <t>PRYSMIAN</t>
+    <t>ES0105777017</t>
+  </si>
+  <si>
+    <t>PUIG BRANDS SA CLASS B</t>
+  </si>
+  <si>
+    <t>DE0006969603</t>
+  </si>
+  <si>
+    <t>PUMA</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
+    <t>NL0000379121</t>
+  </si>
+  <si>
+    <t>RANDSTAD NV</t>
+  </si>
+  <si>
+    <t>IT0005282865</t>
+  </si>
+  <si>
+    <t>REPLY</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>FR0000121709</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
+    <t>FR0000050809</t>
+  </si>
+  <si>
+    <t>SOPRA STERIA GROUP SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
+  </si>
+  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>FI0009005961</t>
+  </si>
+  <si>
+    <t>STORA ENSO CLASS R</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000051807</t>
+  </si>
+  <si>
+    <t>TELEPERFORMANCE</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>FR0000124141</t>
-[...2 lines deleted...]
-    <t>VEOLIA ENVIRON. SA</t>
+    <t>IT0004810054</t>
+  </si>
+  <si>
+    <t>UNIPOL ASSICURAZIONI SPA</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>FR0013506730</t>
+  </si>
+  <si>
+    <t>VALLOUREC SA</t>
+  </si>
+  <si>
+    <t>AT0000746409</t>
+  </si>
+  <si>
+    <t>VERBUND AG</t>
+  </si>
+  <si>
+    <t>ES0183746314</t>
+  </si>
+  <si>
+    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
+  </si>
+  <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -937,183 +1399,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>182071.9302</v>
+        <v>181821.0884</v>
       </c>
       <c r="D2">
-        <v>209.22</v>
+        <v>215.14</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>38093461.77</v>
+        <v>39117167.39</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>38093461.77</v>
+        <v>39117167.39</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>321881.8172</v>
       </c>
       <c r="D3">
-        <v>137.54</v>
+        <v>141.43</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>44273533.25</v>
+        <v>45526039.89</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>44273533.25</v>
+        <v>45526039.89</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>41142.413</v>
+        <v>41284.2924</v>
       </c>
       <c r="D4">
-        <v>166.19</v>
+        <v>170.81</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>6837626.94</v>
+        <v>7051832.44</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>6837626.94</v>
+        <v>7051832.44</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>175.55</v>
+        <v>180.43</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>175.55</v>
+        <v>180.43</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>175.55</v>
+        <v>180.43</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P72"/>
+  <dimension ref="A1:P149"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O72" sqref="O72"/>
+      <selection activeCell="O149" sqref="O149"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1132,3589 +1594,7439 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>4747.0</v>
+        <v>2690.0</v>
       </c>
       <c r="D2" s="1">
-        <v>150.15</v>
+        <v>35.22</v>
       </c>
       <c r="E2" s="1">
-        <v>196.44259743</v>
+        <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>932513.01</v>
+        <v>94741.8</v>
       </c>
       <c r="I2" s="1">
-        <v>-219750.96</v>
+        <v>0.0</v>
       </c>
       <c r="J2" s="1">
-        <v>-23.565457815972</v>
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>712762.05</v>
+        <v>94741.8</v>
       </c>
       <c r="N2" s="1">
-        <v>712762.05</v>
+        <v>94741.8</v>
       </c>
       <c r="O2" s="1">
-        <v>0.8</v>
+        <v>0.1</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
-        <v>317.0</v>
+        <v>7723.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1265.6</v>
+        <v>28.36</v>
       </c>
       <c r="E3" s="1">
-        <v>1003.8507886435</v>
+        <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>318220.7</v>
+        <v>219024.28</v>
       </c>
       <c r="I3" s="1">
-        <v>82974.5</v>
+        <v>0.0</v>
       </c>
       <c r="J3" s="1">
-        <v>26.074513694427</v>
+        <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>401195.2</v>
+        <v>219024.28</v>
       </c>
       <c r="N3" s="1">
-        <v>401195.2</v>
+        <v>219024.28</v>
       </c>
       <c r="O3" s="1">
-        <v>0.45</v>
+        <v>0.24</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
-        <v>6372.0</v>
+        <v>2094.0</v>
       </c>
       <c r="D4" s="1">
-        <v>193.8</v>
+        <v>246.8</v>
       </c>
       <c r="E4" s="1">
-        <v>161.0160514752</v>
+        <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1025994.28</v>
+        <v>516799.2</v>
       </c>
       <c r="I4" s="1">
-        <v>208899.32</v>
+        <v>0.0</v>
       </c>
       <c r="J4" s="1">
-        <v>20.360671016606</v>
+        <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1234893.6</v>
+        <v>516799.2</v>
       </c>
       <c r="N4" s="1">
-        <v>1234893.6</v>
+        <v>516799.2</v>
       </c>
       <c r="O4" s="1">
-        <v>1.38</v>
+        <v>0.56</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>12648.0</v>
+        <v>3412.0</v>
       </c>
       <c r="D5" s="1">
-        <v>59.24</v>
+        <v>158.2</v>
       </c>
       <c r="E5" s="1">
-        <v>70.7746157495</v>
+        <v>196.4425967175</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>895157.34</v>
+        <v>670262.14</v>
       </c>
       <c r="I5" s="1">
-        <v>-145889.82</v>
+        <v>-130483.74</v>
       </c>
       <c r="J5" s="1">
-        <v>-16.297673434706</v>
+        <v>-19.467568315883</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>749267.52</v>
+        <v>539778.4</v>
       </c>
       <c r="N5" s="1">
-        <v>749267.52</v>
+        <v>539778.4</v>
       </c>
       <c r="O5" s="1">
-        <v>0.84</v>
+        <v>0.59</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>7359.0</v>
+        <v>317.0</v>
       </c>
       <c r="D6" s="1">
-        <v>379.2</v>
+        <v>994.8</v>
       </c>
       <c r="E6" s="1">
-        <v>206.3804049463</v>
+        <v>1003.8507886435</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1518753.4</v>
+        <v>318220.7</v>
       </c>
       <c r="I6" s="1">
-        <v>1271779.4</v>
+        <v>-2869.1</v>
       </c>
       <c r="J6" s="1">
-        <v>83.738373853188</v>
+        <v>-0.90160696648584</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2790532.8</v>
+        <v>315351.6</v>
       </c>
       <c r="N6" s="1">
-        <v>2790532.8</v>
+        <v>315351.6</v>
       </c>
       <c r="O6" s="1">
-        <v>3.13</v>
+        <v>0.34</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>36843.0</v>
+        <v>41035.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.9</v>
+        <v>26.67</v>
       </c>
       <c r="E7" s="1">
-        <v>20.7423317862</v>
+        <v>27.1571923967</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>764209.73</v>
+        <v>1114395.39</v>
       </c>
       <c r="I7" s="1">
-        <v>226866.97</v>
+        <v>-19991.94</v>
       </c>
       <c r="J7" s="1">
-        <v>29.686480176064</v>
+        <v>-1.7939718864056</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>991076.7</v>
+        <v>1094403.45</v>
       </c>
       <c r="N7" s="1">
-        <v>991076.7</v>
+        <v>1094403.45</v>
       </c>
       <c r="O7" s="1">
-        <v>1.11</v>
+        <v>1.19</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
-        <v>15688.0</v>
+        <v>737.0</v>
       </c>
       <c r="D8" s="1">
-        <v>57.56</v>
+        <v>118.4</v>
       </c>
       <c r="E8" s="1">
-        <v>63.1757158338</v>
+        <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>991100.63</v>
+        <v>87260.8</v>
       </c>
       <c r="I8" s="1">
-        <v>-88099.35</v>
+        <v>0.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-8.8890418725695</v>
+        <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>903001.28</v>
+        <v>87260.8</v>
       </c>
       <c r="N8" s="1">
-        <v>903001.28</v>
+        <v>87260.8</v>
       </c>
       <c r="O8" s="1">
-        <v>1.01</v>
+        <v>0.1</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
-        <v>16437.0</v>
+        <v>2168.0</v>
       </c>
       <c r="D9" s="1">
-        <v>61.12</v>
+        <v>62.9</v>
       </c>
       <c r="E9" s="1">
-        <v>51.6907975908</v>
+        <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>849641.64</v>
+        <v>136367.2</v>
       </c>
       <c r="I9" s="1">
-        <v>154987.8</v>
+        <v>0.0</v>
       </c>
       <c r="J9" s="1">
-        <v>18.241549460782</v>
+        <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1004629.44</v>
+        <v>136367.2</v>
       </c>
       <c r="N9" s="1">
-        <v>1004629.44</v>
+        <v>136367.2</v>
       </c>
       <c r="O9" s="1">
-        <v>1.13</v>
+        <v>0.15</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
-        <v>5963.0</v>
+        <v>7592.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1224.8</v>
+        <v>184.24</v>
       </c>
       <c r="E10" s="1">
-        <v>488.055297669</v>
+        <v>164.7480347734</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>2910273.74</v>
+        <v>1250767.08</v>
       </c>
       <c r="I10" s="1">
-        <v>4393208.66</v>
+        <v>147983.0</v>
       </c>
       <c r="J10" s="1">
-        <v>150.95516959858</v>
+        <v>11.831379508325</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>7303482.4</v>
+        <v>1398750.08</v>
       </c>
       <c r="N10" s="1">
-        <v>7303482.4</v>
+        <v>1398750.08</v>
       </c>
       <c r="O10" s="1">
-        <v>8.19</v>
+        <v>1.53</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>45995.0</v>
+        <v>4929.0</v>
       </c>
       <c r="D11" s="1">
-        <v>38.93</v>
+        <v>382.2</v>
       </c>
       <c r="E11" s="1">
-        <v>25.0855408197</v>
+        <v>212.6330066951</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1153809.45</v>
+        <v>1048068.09</v>
       </c>
       <c r="I11" s="1">
-        <v>636775.9</v>
+        <v>835795.71</v>
       </c>
       <c r="J11" s="1">
-        <v>55.189000228764</v>
+        <v>79.746317817958</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1790585.35</v>
+        <v>1883863.8</v>
       </c>
       <c r="N11" s="1">
-        <v>1790585.35</v>
+        <v>1883863.8</v>
       </c>
       <c r="O11" s="1">
-        <v>2.01</v>
+        <v>2.05</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>109163.0</v>
+        <v>12273.0</v>
       </c>
       <c r="D12" s="1">
-        <v>21.91</v>
+        <v>28.29</v>
       </c>
       <c r="E12" s="1">
-        <v>7.6062302245</v>
+        <v>20.7423319482</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>830318.91</v>
+        <v>254570.64</v>
       </c>
       <c r="I12" s="1">
-        <v>1561442.42</v>
+        <v>92632.53</v>
       </c>
       <c r="J12" s="1">
-        <v>188.05333724123</v>
+        <v>36.387750763403</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2391761.33</v>
+        <v>347203.17</v>
       </c>
       <c r="N12" s="1">
-        <v>2391761.33</v>
+        <v>347203.17</v>
       </c>
       <c r="O12" s="1">
-        <v>2.68</v>
+        <v>0.38</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>245312.0</v>
+        <v>1542.0</v>
       </c>
       <c r="D13" s="1">
-        <v>11.048</v>
+        <v>63.55</v>
       </c>
       <c r="E13" s="1">
-        <v>7.1640059598</v>
+        <v>63.55</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1757416.63</v>
+        <v>97994.1</v>
       </c>
       <c r="I13" s="1">
-        <v>952790.35</v>
+        <v>0.0</v>
       </c>
       <c r="J13" s="1">
-        <v>54.215393989984</v>
+        <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2710206.98</v>
+        <v>97994.1</v>
       </c>
       <c r="N13" s="1">
-        <v>2710206.98</v>
+        <v>97994.1</v>
       </c>
       <c r="O13" s="1">
-        <v>3.04</v>
+        <v>0.11</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>7269.0</v>
+        <v>13980.0</v>
       </c>
       <c r="D14" s="1">
-        <v>96.9</v>
+        <v>52.74</v>
       </c>
       <c r="E14" s="1">
-        <v>109.18319026</v>
+        <v>63.1757160229</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>793652.61</v>
+        <v>883196.51</v>
       </c>
       <c r="I14" s="1">
-        <v>-89286.51</v>
+        <v>-145891.31</v>
       </c>
       <c r="J14" s="1">
-        <v>-11.250074513079</v>
+        <v>-16.518555989312</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>704366.1</v>
+        <v>737305.2</v>
       </c>
       <c r="N14" s="1">
-        <v>704366.1</v>
+        <v>737305.2</v>
       </c>
       <c r="O14" s="1">
-        <v>0.79</v>
+        <v>0.8</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>17610.0</v>
+        <v>7055.0</v>
       </c>
       <c r="D15" s="1">
-        <v>88.0</v>
+        <v>13.175</v>
       </c>
       <c r="E15" s="1">
-        <v>80.5364860875</v>
+        <v>13.1750007087</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1418247.52</v>
+        <v>92949.63</v>
       </c>
       <c r="I15" s="1">
-        <v>131432.48</v>
+        <v>0.0</v>
       </c>
       <c r="J15" s="1">
-        <v>9.2672455369427</v>
+        <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1549680.0</v>
+        <v>92949.63</v>
       </c>
       <c r="N15" s="1">
-        <v>1549680.0</v>
+        <v>92949.63</v>
       </c>
       <c r="O15" s="1">
-        <v>1.74</v>
+        <v>0.1</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>18229.0</v>
+        <v>16437.0</v>
       </c>
       <c r="D16" s="1">
-        <v>92.38</v>
+        <v>68.82</v>
       </c>
       <c r="E16" s="1">
-        <v>74.5558324648</v>
+        <v>51.6907975908</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1359078.27</v>
+        <v>849641.64</v>
       </c>
       <c r="I16" s="1">
-        <v>324916.75</v>
+        <v>281552.7</v>
       </c>
       <c r="J16" s="1">
-        <v>23.907140388611</v>
+        <v>33.137817962877</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1683995.02</v>
+        <v>1131194.34</v>
       </c>
       <c r="N16" s="1">
-        <v>1683995.02</v>
+        <v>1131194.34</v>
       </c>
       <c r="O16" s="1">
-        <v>1.89</v>
+        <v>1.23</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>37164.0</v>
+        <v>7926.0</v>
       </c>
       <c r="D17" s="1">
-        <v>27.48</v>
+        <v>29.92</v>
       </c>
       <c r="E17" s="1">
-        <v>25.1371321709</v>
+        <v>29.92</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>934196.38</v>
+        <v>237145.92</v>
       </c>
       <c r="I17" s="1">
-        <v>87070.34</v>
+        <v>0.0</v>
       </c>
       <c r="J17" s="1">
-        <v>9.3203465421264</v>
+        <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1021266.72</v>
+        <v>237145.92</v>
       </c>
       <c r="N17" s="1">
-        <v>1021266.72</v>
+        <v>237145.92</v>
       </c>
       <c r="O17" s="1">
-        <v>1.14</v>
+        <v>0.26</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>5683.0</v>
+        <v>5729.0</v>
       </c>
       <c r="D18" s="1">
-        <v>134.3</v>
+        <v>1233.4</v>
       </c>
       <c r="E18" s="1">
-        <v>141.2018986451</v>
+        <v>488.0552976087</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>802450.39</v>
+        <v>2796068.8</v>
       </c>
       <c r="I18" s="1">
-        <v>-39223.49</v>
+        <v>4270079.8</v>
       </c>
       <c r="J18" s="1">
-        <v>-4.8879644759098</v>
+        <v>152.71726504012</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>763226.9</v>
+        <v>7066148.6</v>
       </c>
       <c r="N18" s="1">
-        <v>763226.9</v>
+        <v>7066148.6</v>
       </c>
       <c r="O18" s="1">
-        <v>0.86</v>
+        <v>7.71</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>14713.0</v>
+        <v>1937.0</v>
       </c>
       <c r="D19" s="1">
-        <v>84.42</v>
+        <v>61.44</v>
       </c>
       <c r="E19" s="1">
-        <v>75.3524203086</v>
+        <v>61.44</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1108660.16</v>
+        <v>119009.28</v>
       </c>
       <c r="I19" s="1">
-        <v>133411.3</v>
+        <v>0.0</v>
       </c>
       <c r="J19" s="1">
-        <v>12.033561303402</v>
+        <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1242071.46</v>
+        <v>119009.28</v>
       </c>
       <c r="N19" s="1">
-        <v>1242071.46</v>
+        <v>119009.28</v>
       </c>
       <c r="O19" s="1">
-        <v>1.39</v>
+        <v>0.13</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>11124.0</v>
+        <v>45995.0</v>
       </c>
       <c r="D20" s="1">
-        <v>68.96</v>
+        <v>41.46</v>
       </c>
       <c r="E20" s="1">
-        <v>56.908887091</v>
+        <v>25.0855408197</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>633054.46</v>
+        <v>1153809.45</v>
       </c>
       <c r="I20" s="1">
-        <v>134056.58</v>
+        <v>753143.25</v>
       </c>
       <c r="J20" s="1">
-        <v>21.176152838415</v>
+        <v>65.274491381571</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>767111.04</v>
+        <v>1906952.7</v>
       </c>
       <c r="N20" s="1">
-        <v>767111.04</v>
+        <v>1906952.7</v>
       </c>
       <c r="O20" s="1">
-        <v>0.86</v>
+        <v>2.08</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>11480.0</v>
+        <v>10523.0</v>
       </c>
       <c r="D21" s="1">
-        <v>23.17</v>
+        <v>8.395</v>
       </c>
       <c r="E21" s="1">
-        <v>34.1859869338</v>
+        <v>8.3950004751</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>392455.13</v>
+        <v>88340.59</v>
       </c>
       <c r="I21" s="1">
-        <v>-126463.53</v>
+        <v>0.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-32.223691406455</v>
+        <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>265991.6</v>
+        <v>88340.59</v>
       </c>
       <c r="N21" s="1">
-        <v>265991.6</v>
+        <v>88340.59</v>
       </c>
       <c r="O21" s="1">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>3313.0</v>
+        <v>1681.0</v>
       </c>
       <c r="D22" s="1">
-        <v>213.5</v>
+        <v>54.85</v>
       </c>
       <c r="E22" s="1">
-        <v>143.4102173257</v>
+        <v>54.85</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>475118.05</v>
+        <v>92202.85</v>
       </c>
       <c r="I22" s="1">
-        <v>232207.45</v>
+        <v>0.0</v>
       </c>
       <c r="J22" s="1">
-        <v>48.873632563528</v>
+        <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>707325.5</v>
+        <v>92202.85</v>
       </c>
       <c r="N22" s="1">
-        <v>707325.5</v>
+        <v>92202.85</v>
       </c>
       <c r="O22" s="1">
-        <v>0.79</v>
+        <v>0.1</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>27127.0</v>
+        <v>10017.0</v>
       </c>
       <c r="D23" s="1">
-        <v>28.74</v>
+        <v>18.24</v>
       </c>
       <c r="E23" s="1">
-        <v>31.4650374166</v>
+        <v>18.24</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>853552.07</v>
+        <v>182710.08</v>
       </c>
       <c r="I23" s="1">
-        <v>-73922.09</v>
+        <v>0.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-8.6605249519224</v>
+        <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>779629.98</v>
+        <v>182710.08</v>
       </c>
       <c r="N23" s="1">
-        <v>779629.98</v>
+        <v>182710.08</v>
       </c>
       <c r="O23" s="1">
-        <v>0.87</v>
+        <v>0.2</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>15925.0</v>
+        <v>82895.0</v>
       </c>
       <c r="D24" s="1">
-        <v>66.84</v>
+        <v>19.75</v>
       </c>
       <c r="E24" s="1">
-        <v>83.1082034537</v>
+        <v>7.6062301707</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1323498.14</v>
+        <v>630518.45</v>
       </c>
       <c r="I24" s="1">
-        <v>-259071.14</v>
+        <v>1006657.8</v>
       </c>
       <c r="J24" s="1">
-        <v>-19.574726414047</v>
+        <v>159.65556598701</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1064427.0</v>
+        <v>1637176.25</v>
       </c>
       <c r="N24" s="1">
-        <v>1064427.0</v>
+        <v>1637176.25</v>
       </c>
       <c r="O24" s="1">
-        <v>1.19</v>
+        <v>1.79</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>206442.0</v>
+        <v>67423.0</v>
       </c>
       <c r="D25" s="1">
-        <v>9.318</v>
+        <v>3.208</v>
       </c>
       <c r="E25" s="1">
-        <v>5.4519418529</v>
+        <v>3.2079999407</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1125509.78</v>
+        <v>216292.98</v>
       </c>
       <c r="I25" s="1">
-        <v>798116.78</v>
+        <v>0.0</v>
       </c>
       <c r="J25" s="1">
-        <v>70.911581061517</v>
+        <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1923626.56</v>
+        <v>216292.98</v>
       </c>
       <c r="N25" s="1">
-        <v>1923626.56</v>
+        <v>216292.98</v>
       </c>
       <c r="O25" s="1">
-        <v>2.16</v>
+        <v>0.24</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>52662.0</v>
+        <v>184143.0</v>
       </c>
       <c r="D26" s="1">
-        <v>25.06</v>
+        <v>10.79</v>
       </c>
       <c r="E26" s="1">
-        <v>14.5844831188</v>
+        <v>7.1640059628</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>768048.05</v>
+        <v>1319201.55</v>
       </c>
       <c r="I26" s="1">
-        <v>551661.67</v>
+        <v>667701.42</v>
       </c>
       <c r="J26" s="1">
-        <v>71.826452785083</v>
+        <v>50.614056661774</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1319709.72</v>
+        <v>1986902.97</v>
       </c>
       <c r="N26" s="1">
-        <v>1319709.72</v>
+        <v>1986902.97</v>
       </c>
       <c r="O26" s="1">
-        <v>1.48</v>
+        <v>2.17</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>8850.0</v>
+        <v>8260.0</v>
       </c>
       <c r="D27" s="1">
-        <v>110.3</v>
+        <v>14.175</v>
       </c>
       <c r="E27" s="1">
-        <v>104.589700565</v>
+        <v>14.175</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>925618.85</v>
+        <v>117085.5</v>
       </c>
       <c r="I27" s="1">
-        <v>50536.15</v>
+        <v>0.0</v>
       </c>
       <c r="J27" s="1">
-        <v>5.4597148707592</v>
+        <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>976155.0</v>
+        <v>117085.5</v>
       </c>
       <c r="N27" s="1">
-        <v>976155.0</v>
+        <v>117085.5</v>
       </c>
       <c r="O27" s="1">
-        <v>1.09</v>
+        <v>0.13</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
-        <v>5150.0</v>
+        <v>1713.0</v>
       </c>
       <c r="D28" s="1">
-        <v>256.7</v>
+        <v>132.0</v>
       </c>
       <c r="E28" s="1">
-        <v>205.5135048544</v>
+        <v>132.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1058394.55</v>
+        <v>226116.0</v>
       </c>
       <c r="I28" s="1">
-        <v>263610.45</v>
+        <v>0.0</v>
       </c>
       <c r="J28" s="1">
-        <v>24.906633353318</v>
+        <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1322005.0</v>
+        <v>226116.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1322005.0</v>
+        <v>226116.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.48</v>
+        <v>0.25</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
-        <v>23650.0</v>
+        <v>977.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.25</v>
+        <v>189.4</v>
       </c>
       <c r="E29" s="1">
-        <v>21.7984617336</v>
+        <v>189.4</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>515533.62</v>
+        <v>185043.8</v>
       </c>
       <c r="I29" s="1">
-        <v>-202171.12</v>
+        <v>0.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-39.215894396955</v>
+        <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>313362.5</v>
+        <v>185043.8</v>
       </c>
       <c r="N29" s="1">
-        <v>313362.5</v>
+        <v>185043.8</v>
       </c>
       <c r="O29" s="1">
-        <v>0.35</v>
+        <v>0.2</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>4838.0</v>
+        <v>2823.0</v>
       </c>
       <c r="D30" s="1">
-        <v>179.8</v>
+        <v>34.2</v>
       </c>
       <c r="E30" s="1">
-        <v>145.7381810666</v>
+        <v>34.2</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>705081.32</v>
+        <v>96546.6</v>
       </c>
       <c r="I30" s="1">
-        <v>164791.08</v>
+        <v>0.0</v>
       </c>
       <c r="J30" s="1">
-        <v>23.371925383018</v>
+        <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>869872.4</v>
+        <v>96546.6</v>
       </c>
       <c r="N30" s="1">
-        <v>869872.4</v>
+        <v>96546.6</v>
       </c>
       <c r="O30" s="1">
-        <v>0.98</v>
+        <v>0.11</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>10276.0</v>
+        <v>13781.0</v>
       </c>
       <c r="D31" s="1">
-        <v>74.02</v>
+        <v>89.46</v>
       </c>
       <c r="E31" s="1">
-        <v>69.0962446477</v>
+        <v>80.5364857412</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>710033.01</v>
+        <v>1109873.31</v>
       </c>
       <c r="I31" s="1">
-        <v>50596.51</v>
+        <v>122974.95</v>
       </c>
       <c r="J31" s="1">
-        <v>7.1259377081637</v>
+        <v>11.080088951774</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>760629.52</v>
+        <v>1232848.26</v>
       </c>
       <c r="N31" s="1">
-        <v>760629.52</v>
+        <v>1232848.26</v>
       </c>
       <c r="O31" s="1">
-        <v>0.85</v>
+        <v>1.34</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
-        <v>389.0</v>
+        <v>15486.0</v>
       </c>
       <c r="D32" s="1">
-        <v>2032.0</v>
+        <v>95.5</v>
       </c>
       <c r="E32" s="1">
-        <v>1338.4087403599</v>
+        <v>75.8731266951</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>520641.0</v>
+        <v>1174971.24</v>
       </c>
       <c r="I32" s="1">
-        <v>269807.0</v>
+        <v>303941.76</v>
       </c>
       <c r="J32" s="1">
-        <v>51.822080858019</v>
+        <v>25.868016990782</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>790448.0</v>
+        <v>1478913.0</v>
       </c>
       <c r="N32" s="1">
-        <v>790448.0</v>
+        <v>1478913.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.89</v>
+        <v>1.61</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>80612.0</v>
+        <v>3546.0</v>
       </c>
       <c r="D33" s="1">
-        <v>18.89</v>
+        <v>52.68</v>
       </c>
       <c r="E33" s="1">
-        <v>12.0014293157</v>
+        <v>52.68</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>967459.22</v>
+        <v>186803.28</v>
       </c>
       <c r="I33" s="1">
-        <v>555301.46</v>
+        <v>0.0</v>
       </c>
       <c r="J33" s="1">
-        <v>57.397919056475</v>
+        <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1522760.68</v>
+        <v>186803.28</v>
       </c>
       <c r="N33" s="1">
-        <v>1522760.68</v>
+        <v>186803.28</v>
       </c>
       <c r="O33" s="1">
-        <v>1.71</v>
+        <v>0.2</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>2647.0</v>
+        <v>18834.0</v>
       </c>
       <c r="D34" s="1">
-        <v>18.89</v>
+        <v>12.01</v>
       </c>
       <c r="E34" s="1">
-        <v>73.00060068</v>
+        <v>12.01</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>193232.59</v>
+        <v>226196.34</v>
       </c>
       <c r="I34" s="1">
-        <v>-143230.76</v>
+        <v>0.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-74.123500595836</v>
+        <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>50001.83</v>
+        <v>226196.34</v>
       </c>
       <c r="N34" s="1">
-        <v>50001.83</v>
+        <v>226196.34</v>
       </c>
       <c r="O34" s="1">
-        <v>0.06</v>
+        <v>0.25</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>19445.0</v>
+        <v>21469.0</v>
       </c>
       <c r="D35" s="1">
-        <v>55.5</v>
+        <v>29.42</v>
       </c>
       <c r="E35" s="1">
-        <v>28.680563641</v>
+        <v>25.137132144</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>557693.56</v>
+        <v>539669.09</v>
       </c>
       <c r="I35" s="1">
-        <v>521503.94</v>
+        <v>91948.89</v>
       </c>
       <c r="J35" s="1">
-        <v>93.510841330138</v>
+        <v>17.038013053518</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1079197.5</v>
+        <v>631617.98</v>
       </c>
       <c r="N35" s="1">
-        <v>1079197.5</v>
+        <v>631617.98</v>
       </c>
       <c r="O35" s="1">
-        <v>1.21</v>
+        <v>0.69</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>38152.0</v>
+        <v>70911.0</v>
       </c>
       <c r="D36" s="1">
-        <v>41.88</v>
+        <v>10.52</v>
       </c>
       <c r="E36" s="1">
-        <v>35.9008943175</v>
+        <v>10.5675168874</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1369690.92</v>
+        <v>749353.19</v>
       </c>
       <c r="I36" s="1">
-        <v>228114.84</v>
+        <v>-3369.47</v>
       </c>
       <c r="J36" s="1">
-        <v>16.654475595122</v>
+        <v>-0.44965045121113</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1597805.76</v>
+        <v>745983.72</v>
       </c>
       <c r="N36" s="1">
-        <v>1597805.76</v>
+        <v>745983.72</v>
       </c>
       <c r="O36" s="1">
-        <v>1.79</v>
+        <v>0.81</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>78900.0</v>
+        <v>8538.0</v>
       </c>
       <c r="D37" s="1">
-        <v>25.35</v>
+        <v>16.045</v>
       </c>
       <c r="E37" s="1">
-        <v>14.6298670469</v>
+        <v>16.045</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1154296.51</v>
+        <v>136992.21</v>
       </c>
       <c r="I37" s="1">
-        <v>845818.49</v>
+        <v>0.0</v>
       </c>
       <c r="J37" s="1">
-        <v>73.275669004665</v>
+        <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2000115.0</v>
+        <v>136992.21</v>
       </c>
       <c r="N37" s="1">
-        <v>2000115.0</v>
+        <v>136992.21</v>
       </c>
       <c r="O37" s="1">
-        <v>2.24</v>
+        <v>0.15</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>396383.0</v>
+        <v>1007.0</v>
       </c>
       <c r="D38" s="1">
-        <v>5.979</v>
+        <v>92.7</v>
       </c>
       <c r="E38" s="1">
-        <v>2.7071045681</v>
+        <v>92.7</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1073050.23</v>
+        <v>93348.9</v>
       </c>
       <c r="I38" s="1">
-        <v>1296923.73</v>
+        <v>0.0</v>
       </c>
       <c r="J38" s="1">
-        <v>120.86328242062</v>
+        <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2369973.96</v>
+        <v>93348.9</v>
       </c>
       <c r="N38" s="1">
-        <v>2369973.96</v>
+        <v>93348.9</v>
       </c>
       <c r="O38" s="1">
-        <v>2.66</v>
+        <v>0.1</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>8357.0</v>
+        <v>6658.0</v>
       </c>
       <c r="D39" s="1">
-        <v>74.25</v>
+        <v>34.65</v>
       </c>
       <c r="E39" s="1">
-        <v>93.1433588608</v>
+        <v>34.65</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>778399.05</v>
+        <v>230699.7</v>
       </c>
       <c r="I39" s="1">
-        <v>-157891.8</v>
+        <v>0.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-20.284171724002</v>
+        <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>620507.25</v>
+        <v>230699.7</v>
       </c>
       <c r="N39" s="1">
-        <v>620507.25</v>
+        <v>230699.7</v>
       </c>
       <c r="O39" s="1">
-        <v>0.7</v>
+        <v>0.25</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
-        <v>7210.0</v>
+        <v>7419.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.1</v>
+        <v>86.24</v>
       </c>
       <c r="E40" s="1">
-        <v>99.3163994452</v>
+        <v>75.3524208114</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>716071.24</v>
+        <v>559039.61</v>
       </c>
       <c r="I40" s="1">
-        <v>5649.76</v>
+        <v>80774.95</v>
       </c>
       <c r="J40" s="1">
-        <v>0.78899412298698</v>
+        <v>14.448877781666</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>721721.0</v>
+        <v>639814.56</v>
       </c>
       <c r="N40" s="1">
-        <v>721721.0</v>
+        <v>639814.56</v>
       </c>
       <c r="O40" s="1">
-        <v>0.81</v>
+        <v>0.7</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>264641.0</v>
+        <v>1496.0</v>
       </c>
       <c r="D41" s="1">
-        <v>4.188</v>
+        <v>62.15</v>
       </c>
       <c r="E41" s="1">
-        <v>3.5459065678</v>
+        <v>62.149986631</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>938392.26</v>
+        <v>92976.38</v>
       </c>
       <c r="I41" s="1">
-        <v>169924.25</v>
+        <v>0.02</v>
       </c>
       <c r="J41" s="1">
-        <v>18.10801913477</v>
+        <v>2.1510839634755E-5</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1108316.51</v>
+        <v>92976.4</v>
       </c>
       <c r="N41" s="1">
-        <v>1108316.51</v>
+        <v>92976.4</v>
       </c>
       <c r="O41" s="1">
-        <v>1.24</v>
+        <v>0.1</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>10382.0</v>
+        <v>28548.0</v>
       </c>
       <c r="D42" s="1">
-        <v>159.44</v>
+        <v>18.785</v>
       </c>
       <c r="E42" s="1">
-        <v>147.4310845694</v>
+        <v>18.785</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1530629.52</v>
+        <v>536274.18</v>
       </c>
       <c r="I42" s="1">
-        <v>124676.56</v>
+        <v>0.0</v>
       </c>
       <c r="J42" s="1">
-        <v>8.1454433206018</v>
+        <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1655306.08</v>
+        <v>536274.18</v>
       </c>
       <c r="N42" s="1">
-        <v>1655306.08</v>
+        <v>536274.18</v>
       </c>
       <c r="O42" s="1">
-        <v>1.86</v>
+        <v>0.58</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
-        <v>5485.0</v>
+        <v>8468.0</v>
       </c>
       <c r="D43" s="1">
-        <v>135.55</v>
+        <v>72.64</v>
       </c>
       <c r="E43" s="1">
-        <v>76.1009608022</v>
+        <v>56.9088875768</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>417413.77</v>
+        <v>481904.46</v>
       </c>
       <c r="I43" s="1">
-        <v>326077.98</v>
+        <v>133211.06</v>
       </c>
       <c r="J43" s="1">
-        <v>78.118644720322</v>
+        <v>27.642628582437</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>743491.75</v>
+        <v>615115.52</v>
       </c>
       <c r="N43" s="1">
-        <v>743491.75</v>
+        <v>615115.52</v>
       </c>
       <c r="O43" s="1">
-        <v>0.83</v>
+        <v>0.67</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>3162.0</v>
+        <v>17334.0</v>
       </c>
       <c r="D44" s="1">
-        <v>388.7</v>
+        <v>18.55</v>
       </c>
       <c r="E44" s="1">
-        <v>360.5104617331</v>
+        <v>28.9054361371</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1139934.08</v>
+        <v>501046.83</v>
       </c>
       <c r="I44" s="1">
-        <v>89135.32</v>
+        <v>-179501.13</v>
       </c>
       <c r="J44" s="1">
-        <v>7.8193398691966</v>
+        <v>-35.82522016954</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1229069.4</v>
+        <v>321545.7</v>
       </c>
       <c r="N44" s="1">
-        <v>1229069.4</v>
+        <v>321545.7</v>
       </c>
       <c r="O44" s="1">
-        <v>1.38</v>
+        <v>0.35</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>3717.0</v>
+        <v>22539.0</v>
       </c>
       <c r="D45" s="1">
-        <v>538.3</v>
+        <v>30.295</v>
       </c>
       <c r="E45" s="1">
-        <v>637.8062684961</v>
+        <v>30.2950002218</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>2370725.9</v>
+        <v>682819.01</v>
       </c>
       <c r="I45" s="1">
-        <v>-369864.8</v>
+        <v>0.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-15.601331220956</v>
+        <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2000861.1</v>
+        <v>682819.01</v>
       </c>
       <c r="N45" s="1">
-        <v>2000861.1</v>
+        <v>682819.01</v>
       </c>
       <c r="O45" s="1">
-        <v>2.24</v>
+        <v>0.74</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>6576.0</v>
+        <v>3455.0</v>
       </c>
       <c r="D46" s="1">
-        <v>126.3</v>
+        <v>232.4</v>
       </c>
       <c r="E46" s="1">
-        <v>100.9287287105</v>
+        <v>147.0676845152</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>663707.32</v>
+        <v>508118.85</v>
       </c>
       <c r="I46" s="1">
-        <v>166841.48</v>
+        <v>294823.15</v>
       </c>
       <c r="J46" s="1">
-        <v>25.137809237964</v>
+        <v>58.022478402445</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>830548.8</v>
+        <v>802942.0</v>
       </c>
       <c r="N46" s="1">
-        <v>830548.8</v>
+        <v>802942.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.93</v>
+        <v>0.88</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>55563.0</v>
+        <v>11826.0</v>
       </c>
       <c r="D47" s="1">
-        <v>16.5</v>
+        <v>50.1</v>
       </c>
       <c r="E47" s="1">
-        <v>11.802223602</v>
+        <v>50.1</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>655766.95</v>
+        <v>592482.6</v>
       </c>
       <c r="I47" s="1">
-        <v>261022.55</v>
+        <v>0.0</v>
       </c>
       <c r="J47" s="1">
-        <v>39.804163659056</v>
+        <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>916789.5</v>
+        <v>592482.6</v>
       </c>
       <c r="N47" s="1">
-        <v>916789.5</v>
+        <v>592482.6</v>
       </c>
       <c r="O47" s="1">
-        <v>1.03</v>
+        <v>0.65</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>14514.0</v>
+        <v>13924.0</v>
       </c>
       <c r="D48" s="1">
-        <v>48.82</v>
+        <v>34.09</v>
       </c>
       <c r="E48" s="1">
-        <v>52.2038004685</v>
+        <v>31.4650373456</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>757685.96</v>
+        <v>438119.18</v>
       </c>
       <c r="I48" s="1">
-        <v>-49112.48</v>
+        <v>36549.98</v>
       </c>
       <c r="J48" s="1">
-        <v>-6.4819044555082</v>
+        <v>8.3424743011707</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>708573.48</v>
+        <v>474669.16</v>
       </c>
       <c r="N48" s="1">
-        <v>708573.48</v>
+        <v>474669.16</v>
       </c>
       <c r="O48" s="1">
-        <v>0.79</v>
+        <v>0.52</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>1202.0</v>
+        <v>69379.0</v>
       </c>
       <c r="D49" s="1">
-        <v>517.6</v>
+        <v>19.68</v>
       </c>
       <c r="E49" s="1">
-        <v>186.1487104825</v>
+        <v>19.68</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>223750.75</v>
+        <v>1365378.72</v>
       </c>
       <c r="I49" s="1">
-        <v>398404.45</v>
+        <v>0.0</v>
       </c>
       <c r="J49" s="1">
-        <v>178.05725790863</v>
+        <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>622155.2</v>
+        <v>1365378.72</v>
       </c>
       <c r="N49" s="1">
-        <v>622155.2</v>
+        <v>1365378.72</v>
       </c>
       <c r="O49" s="1">
-        <v>0.7</v>
+        <v>1.49</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>173569.0</v>
+        <v>136114.0</v>
       </c>
       <c r="D50" s="1">
-        <v>5.584</v>
+        <v>4.516</v>
       </c>
       <c r="E50" s="1">
-        <v>4.5034241714</v>
+        <v>4.5159999706</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>781654.83</v>
+        <v>614690.82</v>
       </c>
       <c r="I50" s="1">
-        <v>187554.47</v>
+        <v>0.0</v>
       </c>
       <c r="J50" s="1">
-        <v>23.994538612395</v>
+        <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>969209.3</v>
+        <v>614690.82</v>
       </c>
       <c r="N50" s="1">
-        <v>969209.3</v>
+        <v>614690.82</v>
       </c>
       <c r="O50" s="1">
-        <v>1.09</v>
+        <v>0.67</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>1203.0</v>
+        <v>1932.0</v>
       </c>
       <c r="D51" s="1">
-        <v>4772.39</v>
+        <v>146.2</v>
       </c>
       <c r="E51" s="1">
-        <v>4770.1000498753</v>
+        <v>146.2</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>5738430.36</v>
+        <v>282458.4</v>
       </c>
       <c r="I51" s="1">
-        <v>2754.81</v>
+        <v>0.0</v>
       </c>
       <c r="J51" s="1">
-        <v>0.048006333216179</v>
+        <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5741185.17</v>
+        <v>282458.4</v>
       </c>
       <c r="N51" s="1">
-        <v>5741185.17</v>
+        <v>282458.4</v>
       </c>
       <c r="O51" s="1">
-        <v>6.44</v>
+        <v>0.31</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>4821.0</v>
+        <v>14397.0</v>
       </c>
       <c r="D52" s="1">
-        <v>246.1</v>
+        <v>43.44</v>
       </c>
       <c r="E52" s="1">
-        <v>158.78</v>
+        <v>43.44</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>765478.38</v>
+        <v>625405.68</v>
       </c>
       <c r="I52" s="1">
-        <v>420969.72</v>
+        <v>0.0</v>
       </c>
       <c r="J52" s="1">
-        <v>54.994331779821</v>
+        <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1186448.1</v>
+        <v>625405.68</v>
       </c>
       <c r="N52" s="1">
-        <v>1186448.1</v>
+        <v>625405.68</v>
       </c>
       <c r="O52" s="1">
-        <v>1.33</v>
+        <v>0.68</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>7046.0</v>
+        <v>186574.0</v>
       </c>
       <c r="D53" s="1">
-        <v>48.445</v>
+        <v>10.194</v>
       </c>
       <c r="E53" s="1">
-        <v>32.8492307692</v>
+        <v>5.4519418569</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>231455.68</v>
+        <v>1017190.6</v>
       </c>
       <c r="I53" s="1">
-        <v>109887.79</v>
+        <v>884744.76</v>
       </c>
       <c r="J53" s="1">
-        <v>47.476817159985</v>
+        <v>86.979250496416</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>341343.47</v>
+        <v>1901935.36</v>
       </c>
       <c r="N53" s="1">
-        <v>341343.47</v>
+        <v>1901935.36</v>
       </c>
       <c r="O53" s="1">
-        <v>0.38</v>
+        <v>2.07</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>7636.0</v>
+        <v>47384.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.7</v>
+        <v>28.93</v>
       </c>
       <c r="E54" s="1">
-        <v>42.797287847</v>
+        <v>14.5844831589</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>326800.09</v>
+        <v>691071.15</v>
       </c>
       <c r="I54" s="1">
-        <v>442145.11</v>
+        <v>679747.97</v>
       </c>
       <c r="J54" s="1">
-        <v>135.29528403741</v>
+        <v>98.361503008771</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>768945.2</v>
+        <v>1370819.12</v>
       </c>
       <c r="N54" s="1">
-        <v>768945.2</v>
+        <v>1370819.12</v>
       </c>
       <c r="O54" s="1">
-        <v>0.86</v>
+        <v>1.49</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>3171.0</v>
+        <v>3980.0</v>
       </c>
       <c r="D55" s="1">
-        <v>302.2</v>
+        <v>100.7</v>
       </c>
       <c r="E55" s="1">
-        <v>214.0855502996</v>
+        <v>104.589701005</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>678865.28</v>
+        <v>416267.01</v>
       </c>
       <c r="I55" s="1">
-        <v>279410.92</v>
+        <v>-15481.01</v>
       </c>
       <c r="J55" s="1">
-        <v>41.158522645318</v>
+        <v>-3.7190095847375</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>958276.2</v>
+        <v>400786.0</v>
       </c>
       <c r="N55" s="1">
-        <v>958276.2</v>
+        <v>400786.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.07</v>
+        <v>0.44</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>300576.0</v>
+        <v>3693.0</v>
       </c>
       <c r="D56" s="1">
-        <v>3.168</v>
+        <v>225.2</v>
       </c>
       <c r="E56" s="1">
-        <v>2.5731999894</v>
+        <v>205.5135039263</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>773442.16</v>
+        <v>758961.37</v>
       </c>
       <c r="I56" s="1">
-        <v>178782.61</v>
+        <v>72702.23</v>
       </c>
       <c r="J56" s="1">
-        <v>23.11518808336</v>
+        <v>9.5791739703432</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>952224.77</v>
+        <v>831663.6</v>
       </c>
       <c r="N56" s="1">
-        <v>952224.77</v>
+        <v>831663.6</v>
       </c>
       <c r="O56" s="1">
-        <v>1.07</v>
+        <v>0.91</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>20668.0</v>
+        <v>3634.0</v>
       </c>
       <c r="D57" s="1">
-        <v>80.45</v>
+        <v>25.66</v>
       </c>
       <c r="E57" s="1">
-        <v>90.1062720147</v>
+        <v>25.66</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1862316.43</v>
+        <v>93248.44</v>
       </c>
       <c r="I57" s="1">
-        <v>-199575.83</v>
+        <v>0.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-10.716537038767</v>
+        <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1662740.6</v>
+        <v>93248.44</v>
       </c>
       <c r="N57" s="1">
-        <v>1662740.6</v>
+        <v>93248.44</v>
       </c>
       <c r="O57" s="1">
-        <v>1.86</v>
+        <v>0.1</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>18110.0</v>
+        <v>575.0</v>
       </c>
       <c r="D58" s="1">
-        <v>175.1</v>
+        <v>321.4</v>
       </c>
       <c r="E58" s="1">
-        <v>176.733484815</v>
+        <v>321.4</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>3200643.41</v>
+        <v>184805.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-29582.41</v>
+        <v>0.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.92426447468573</v>
+        <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3171061.0</v>
+        <v>184805.0</v>
       </c>
       <c r="N58" s="1">
-        <v>3171061.0</v>
+        <v>184805.0</v>
       </c>
       <c r="O58" s="1">
-        <v>3.55</v>
+        <v>0.2</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
-        <v>12313.0</v>
+        <v>6490.0</v>
       </c>
       <c r="D59" s="1">
-        <v>246.6</v>
+        <v>63.16</v>
       </c>
       <c r="E59" s="1">
-        <v>121.5453480062</v>
+        <v>63.16</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1496587.87</v>
+        <v>409908.4</v>
       </c>
       <c r="I59" s="1">
-        <v>1539797.93</v>
+        <v>0.0</v>
       </c>
       <c r="J59" s="1">
-        <v>102.88723842189</v>
+        <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>3036385.8</v>
+        <v>409908.4</v>
       </c>
       <c r="N59" s="1">
-        <v>3036385.8</v>
+        <v>409908.4</v>
       </c>
       <c r="O59" s="1">
-        <v>3.4</v>
+        <v>0.45</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
-        <v>9715.0</v>
+        <v>1071.0</v>
       </c>
       <c r="D60" s="1">
-        <v>47.72</v>
+        <v>83.25</v>
       </c>
       <c r="E60" s="1">
-        <v>95.6538764797</v>
+        <v>83.25</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>929277.41</v>
+        <v>89160.75</v>
       </c>
       <c r="I60" s="1">
-        <v>-465677.61</v>
+        <v>0.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-50.11179707898</v>
+        <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>463599.8</v>
+        <v>89160.75</v>
       </c>
       <c r="N60" s="1">
-        <v>463599.8</v>
+        <v>89160.75</v>
       </c>
       <c r="O60" s="1">
-        <v>0.52</v>
+        <v>0.1</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
-        <v>7352.0</v>
+        <v>2884.0</v>
       </c>
       <c r="D61" s="1">
-        <v>147.95</v>
+        <v>39.45</v>
       </c>
       <c r="E61" s="1">
-        <v>89.12</v>
+        <v>39.45</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>655210.24</v>
+        <v>113773.8</v>
       </c>
       <c r="I61" s="1">
-        <v>432518.16</v>
+        <v>0.0</v>
       </c>
       <c r="J61" s="1">
-        <v>66.012118491921</v>
+        <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1087728.4</v>
+        <v>113773.8</v>
       </c>
       <c r="N61" s="1">
-        <v>1087728.4</v>
+        <v>113773.8</v>
       </c>
       <c r="O61" s="1">
-        <v>1.22</v>
+        <v>0.12</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>23250.0</v>
+        <v>2482.0</v>
       </c>
       <c r="D62" s="1">
-        <v>42.34</v>
+        <v>36.76</v>
       </c>
       <c r="E62" s="1">
-        <v>52.79836</v>
+        <v>36.76</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1227561.87</v>
+        <v>91238.32</v>
       </c>
       <c r="I62" s="1">
-        <v>-243156.87</v>
+        <v>0.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-19.808115252065</v>
+        <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>984405.0</v>
+        <v>91238.32</v>
       </c>
       <c r="N62" s="1">
-        <v>984405.0</v>
+        <v>91238.32</v>
       </c>
       <c r="O62" s="1">
-        <v>1.1</v>
+        <v>0.1</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
-        <v>9885.0</v>
+        <v>5125.0</v>
       </c>
       <c r="D63" s="1">
-        <v>260.35</v>
+        <v>192.6</v>
       </c>
       <c r="E63" s="1">
-        <v>188.1251482044</v>
+        <v>148.3624429268</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1859617.09</v>
+        <v>760357.52</v>
       </c>
       <c r="I63" s="1">
-        <v>713942.66</v>
+        <v>226717.48</v>
       </c>
       <c r="J63" s="1">
-        <v>38.391917553307</v>
+        <v>29.817220720063</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2573559.75</v>
+        <v>987075.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2573559.75</v>
+        <v>987075.0</v>
       </c>
       <c r="O63" s="1">
-        <v>2.89</v>
+        <v>1.08</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>23485.0</v>
+        <v>1937.0</v>
       </c>
       <c r="D64" s="1">
-        <v>75.68</v>
+        <v>65.9</v>
       </c>
       <c r="E64" s="1">
-        <v>32.0377351501</v>
+        <v>65.9</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>752406.21</v>
+        <v>127648.3</v>
       </c>
       <c r="I64" s="1">
-        <v>1024938.59</v>
+        <v>0.0</v>
       </c>
       <c r="J64" s="1">
-        <v>136.22144213828</v>
+        <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1777344.8</v>
+        <v>127648.3</v>
       </c>
       <c r="N64" s="1">
-        <v>1777344.8</v>
+        <v>127648.3</v>
       </c>
       <c r="O64" s="1">
-        <v>1.99</v>
+        <v>0.14</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
-        <v>30917.0</v>
+        <v>26881.0</v>
       </c>
       <c r="D65" s="1">
-        <v>24.1</v>
+        <v>36.16</v>
       </c>
       <c r="E65" s="1">
-        <v>29.4209612834</v>
+        <v>35.9611718314</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>909607.86</v>
+        <v>966672.26</v>
       </c>
       <c r="I65" s="1">
-        <v>-164508.16</v>
+        <v>5344.7</v>
       </c>
       <c r="J65" s="1">
-        <v>-18.085613288346</v>
+        <v>0.55289680082472</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>745099.7</v>
+        <v>972016.96</v>
       </c>
       <c r="N65" s="1">
-        <v>745099.7</v>
+        <v>972016.96</v>
       </c>
       <c r="O65" s="1">
-        <v>0.84</v>
+        <v>1.06</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>26216.0</v>
+        <v>8328.0</v>
       </c>
       <c r="D66" s="1">
-        <v>32.74</v>
+        <v>10.63</v>
       </c>
       <c r="E66" s="1">
-        <v>29.5709955752</v>
+        <v>10.63</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>775233.22</v>
+        <v>88526.64</v>
       </c>
       <c r="I66" s="1">
-        <v>83078.62</v>
+        <v>0.0</v>
       </c>
       <c r="J66" s="1">
-        <v>10.716597000319</v>
+        <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>858311.84</v>
+        <v>88526.64</v>
       </c>
       <c r="N66" s="1">
-        <v>858311.84</v>
+        <v>88526.64</v>
       </c>
       <c r="O66" s="1">
-        <v>0.96</v>
+        <v>0.1</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
-        <v>20630.0</v>
+        <v>1300.0</v>
       </c>
       <c r="D67" s="1">
-        <v>75.09</v>
+        <v>257.8</v>
       </c>
       <c r="E67" s="1">
-        <v>68.0993805138</v>
+        <v>257.8</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1404890.22</v>
+        <v>335140.0</v>
       </c>
       <c r="I67" s="1">
-        <v>144216.48</v>
+        <v>0.0</v>
       </c>
       <c r="J67" s="1">
-        <v>10.265320232637</v>
+        <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1549106.7</v>
+        <v>335140.0</v>
       </c>
       <c r="N67" s="1">
-        <v>1549106.7</v>
+        <v>335140.0</v>
       </c>
       <c r="O67" s="1">
-        <v>1.74</v>
+        <v>0.37</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>36557.0</v>
+        <v>7831.0</v>
       </c>
       <c r="D68" s="1">
-        <v>31.53</v>
+        <v>78.56</v>
       </c>
       <c r="E68" s="1">
-        <v>28.6166706787</v>
+        <v>78.56</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1046139.63</v>
+        <v>615203.36</v>
       </c>
       <c r="I68" s="1">
-        <v>106502.58</v>
+        <v>0.0</v>
       </c>
       <c r="J68" s="1">
-        <v>10.180532019421</v>
+        <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1152642.21</v>
+        <v>615203.36</v>
       </c>
       <c r="N68" s="1">
-        <v>1152642.21</v>
+        <v>615203.36</v>
       </c>
       <c r="O68" s="1">
-        <v>1.29</v>
+        <v>0.67</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
-        <v>7664.0</v>
+        <v>2540.0</v>
       </c>
       <c r="D69" s="1">
-        <v>121.75</v>
+        <v>83.18</v>
       </c>
       <c r="E69" s="1">
-        <v>107.1482646138</v>
+        <v>69.0962440945</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>821184.3</v>
+        <v>175504.46</v>
       </c>
       <c r="I69" s="1">
-        <v>111907.7</v>
+        <v>35772.74</v>
       </c>
       <c r="J69" s="1">
-        <v>13.627598579271</v>
+        <v>20.382809644838</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>933092.0</v>
+        <v>211277.2</v>
       </c>
       <c r="N69" s="1">
-        <v>933092.0</v>
+        <v>211277.2</v>
       </c>
       <c r="O69" s="1">
-        <v>1.05</v>
+        <v>0.23</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>9560.0</v>
+        <v>456.0</v>
       </c>
       <c r="D70" s="1">
-        <v>24.37</v>
+        <v>2049.0</v>
       </c>
       <c r="E70" s="1">
-        <v>28.6202144351</v>
+        <v>1442.8157894737</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>273609.25</v>
+        <v>657924.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-40632.05</v>
+        <v>276420.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-14.850393398615</v>
+        <v>42.01397121856</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>232977.2</v>
+        <v>934344.0</v>
       </c>
       <c r="N70" s="1">
-        <v>232977.2</v>
+        <v>934344.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.26</v>
+        <v>1.02</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>11031.0</v>
+        <v>1856.0</v>
       </c>
       <c r="D71" s="1">
-        <v>28.54</v>
+        <v>48.74</v>
       </c>
       <c r="E71" s="1">
-        <v>30.4387254102</v>
+        <v>48.74</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>335769.58</v>
+        <v>90461.44</v>
       </c>
       <c r="I71" s="1">
-        <v>-20944.84</v>
+        <v>0.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-6.2378610950998</v>
+        <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>314824.74</v>
+        <v>90461.44</v>
       </c>
       <c r="N71" s="1">
-        <v>314824.74</v>
+        <v>90461.44</v>
       </c>
       <c r="O71" s="1">
-        <v>0.35</v>
+        <v>0.1</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
-        <v>5223.0</v>
+        <v>2854.0</v>
       </c>
       <c r="D72" s="1">
-        <v>80.2</v>
+        <v>31.64</v>
       </c>
       <c r="E72" s="1">
-        <v>135.3619356692</v>
+        <v>31.64</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>706995.39</v>
+        <v>90300.56</v>
       </c>
       <c r="I72" s="1">
-        <v>-288110.79</v>
+        <v>0.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-40.751438280241</v>
+        <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>418884.6</v>
+        <v>90300.56</v>
       </c>
       <c r="N72" s="1">
-        <v>418884.6</v>
+        <v>90300.56</v>
       </c>
       <c r="O72" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P72">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16">
+      <c r="A73" t="s">
+        <v>172</v>
+      </c>
+      <c r="B73" t="s">
+        <v>173</v>
+      </c>
+      <c r="C73" s="1">
+        <v>37648.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>20.05</v>
+      </c>
+      <c r="E73" s="1">
+        <v>13.9407368253</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>524840.86</v>
+      </c>
+      <c r="I73" s="1">
+        <v>230001.54</v>
+      </c>
+      <c r="J73" s="1">
+        <v>43.823100968168</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73">
+        <v>0.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>754842.4</v>
+      </c>
+      <c r="N73" s="1">
+        <v>754842.4</v>
+      </c>
+      <c r="O73" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="P73">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16">
+      <c r="A74" t="s">
+        <v>174</v>
+      </c>
+      <c r="B74" t="s">
+        <v>175</v>
+      </c>
+      <c r="C74" s="1">
+        <v>16507.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>56.82</v>
+      </c>
+      <c r="E74" s="1">
+        <v>28.6805633973</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>473430.06</v>
+      </c>
+      <c r="I74" s="1">
+        <v>464497.68</v>
+      </c>
+      <c r="J74" s="1">
+        <v>98.113263023476</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74">
+        <v>0.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>937927.74</v>
+      </c>
+      <c r="N74" s="1">
+        <v>937927.74</v>
+      </c>
+      <c r="O74" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="P74">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16">
+      <c r="A75" t="s">
+        <v>176</v>
+      </c>
+      <c r="B75" t="s">
+        <v>177</v>
+      </c>
+      <c r="C75" s="1">
+        <v>16730.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>45.825</v>
+      </c>
+      <c r="E75" s="1">
+        <v>35.900894202</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>600621.96</v>
+      </c>
+      <c r="I75" s="1">
+        <v>166030.29</v>
+      </c>
+      <c r="J75" s="1">
+        <v>27.643060203793</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75">
+        <v>0.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>766652.25</v>
+      </c>
+      <c r="N75" s="1">
+        <v>766652.25</v>
+      </c>
+      <c r="O75" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="P75">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16">
+      <c r="A76" t="s">
+        <v>178</v>
+      </c>
+      <c r="B76" t="s">
+        <v>179</v>
+      </c>
+      <c r="C76" s="1">
+        <v>38710.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>24.63</v>
+      </c>
+      <c r="E76" s="1">
+        <v>14.6298669594</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>566322.15</v>
+      </c>
+      <c r="I76" s="1">
+        <v>387105.15</v>
+      </c>
+      <c r="J76" s="1">
+        <v>68.354230891375</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76">
+        <v>0.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>953427.3</v>
+      </c>
+      <c r="N76" s="1">
+        <v>953427.3</v>
+      </c>
+      <c r="O76" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="P76">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16">
+      <c r="A77" t="s">
+        <v>180</v>
+      </c>
+      <c r="B77" t="s">
+        <v>181</v>
+      </c>
+      <c r="C77" s="1">
+        <v>2274.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>39.1</v>
+      </c>
+      <c r="E77" s="1">
+        <v>39.1</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>88913.4</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J77" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77">
+        <v>0.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>88913.4</v>
+      </c>
+      <c r="N77" s="1">
+        <v>88913.4</v>
+      </c>
+      <c r="O77" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16">
+      <c r="A78" t="s">
+        <v>182</v>
+      </c>
+      <c r="B78" t="s">
+        <v>183</v>
+      </c>
+      <c r="C78" s="1">
+        <v>303461.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>5.835</v>
+      </c>
+      <c r="E78" s="1">
+        <v>2.7071045703</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>821500.66</v>
+      </c>
+      <c r="I78" s="1">
+        <v>949194.28</v>
+      </c>
+      <c r="J78" s="1">
+        <v>115.54394612416</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78">
+        <v>0.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>1770694.94</v>
+      </c>
+      <c r="N78" s="1">
+        <v>1770694.94</v>
+      </c>
+      <c r="O78" s="1">
+        <v>1.93</v>
+      </c>
+      <c r="P78">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16">
+      <c r="A79" t="s">
+        <v>184</v>
+      </c>
+      <c r="B79" t="s">
+        <v>185</v>
+      </c>
+      <c r="C79" s="1">
+        <v>16343.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>19.15</v>
+      </c>
+      <c r="E79" s="1">
+        <v>19.15</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>312968.45</v>
+      </c>
+      <c r="I79" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J79" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79">
+        <v>0.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>312968.45</v>
+      </c>
+      <c r="N79" s="1">
+        <v>312968.45</v>
+      </c>
+      <c r="O79" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="P79">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16">
+      <c r="A80" t="s">
+        <v>186</v>
+      </c>
+      <c r="B80" t="s">
+        <v>187</v>
+      </c>
+      <c r="C80" s="1">
+        <v>6121.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>14.99</v>
+      </c>
+      <c r="E80" s="1">
+        <v>14.99</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>91753.79</v>
+      </c>
+      <c r="I80" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J80" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80">
+        <v>0.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>91753.79</v>
+      </c>
+      <c r="N80" s="1">
+        <v>91753.79</v>
+      </c>
+      <c r="O80" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P80">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16">
+      <c r="A81" t="s">
+        <v>188</v>
+      </c>
+      <c r="B81" t="s">
+        <v>189</v>
+      </c>
+      <c r="C81" s="1">
+        <v>3689.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>114.8</v>
+      </c>
+      <c r="E81" s="1">
+        <v>114.8</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>423497.2</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J81" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81">
+        <v>0.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>423497.2</v>
+      </c>
+      <c r="N81" s="1">
+        <v>423497.2</v>
+      </c>
+      <c r="O81" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="P81">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16">
+      <c r="A82" t="s">
+        <v>190</v>
+      </c>
+      <c r="B82" t="s">
+        <v>191</v>
+      </c>
+      <c r="C82" s="1">
+        <v>926.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>285.9</v>
+      </c>
+      <c r="E82" s="1">
+        <v>285.9</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>264743.4</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J82" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82">
+        <v>0.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>264743.4</v>
+      </c>
+      <c r="N82" s="1">
+        <v>264743.4</v>
+      </c>
+      <c r="O82" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P82">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16">
+      <c r="A83" t="s">
+        <v>192</v>
+      </c>
+      <c r="B83" t="s">
+        <v>193</v>
+      </c>
+      <c r="C83" s="1">
+        <v>8357.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="E83" s="1">
+        <v>93.1433588608</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>778399.05</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-149116.95</v>
+      </c>
+      <c r="J83" s="1">
+        <v>-19.156877182725</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83">
+        <v>0.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>629282.1</v>
+      </c>
+      <c r="N83" s="1">
+        <v>629282.1</v>
+      </c>
+      <c r="O83" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="P83">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16">
+      <c r="A84" t="s">
+        <v>194</v>
+      </c>
+      <c r="B84" t="s">
+        <v>195</v>
+      </c>
+      <c r="C84" s="1">
+        <v>2911.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="E84" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="F84" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84">
+        <v>1.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>103689.82</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J84" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>103689.82</v>
+      </c>
+      <c r="N84" s="1">
+        <v>103689.82</v>
+      </c>
+      <c r="O84" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P84">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16">
+      <c r="A85" t="s">
+        <v>196</v>
+      </c>
+      <c r="B85" t="s">
+        <v>197</v>
+      </c>
+      <c r="C85" s="1">
+        <v>5284.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>64.02</v>
+      </c>
+      <c r="E85" s="1">
+        <v>64.02</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>338281.68</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J85" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85">
+        <v>0.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>338281.68</v>
+      </c>
+      <c r="N85" s="1">
+        <v>338281.68</v>
+      </c>
+      <c r="O85" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="P85">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16">
+      <c r="A86" t="s">
+        <v>198</v>
+      </c>
+      <c r="B86" t="s">
+        <v>199</v>
+      </c>
+      <c r="C86" s="1">
+        <v>903.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>100.3</v>
+      </c>
+      <c r="E86" s="1">
+        <v>100.3</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>90570.9</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J86" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86">
+        <v>0.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>90570.9</v>
+      </c>
+      <c r="N86" s="1">
+        <v>90570.9</v>
+      </c>
+      <c r="O86" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P86">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16">
+      <c r="A87" t="s">
+        <v>200</v>
+      </c>
+      <c r="B87" t="s">
+        <v>201</v>
+      </c>
+      <c r="C87" s="1">
+        <v>235938.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>4.801</v>
+      </c>
+      <c r="E87" s="1">
+        <v>3.5459065517</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>836614.1</v>
+      </c>
+      <c r="I87" s="1">
+        <v>296124.24</v>
+      </c>
+      <c r="J87" s="1">
+        <v>35.395559314623</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>1132738.34</v>
+      </c>
+      <c r="N87" s="1">
+        <v>1132738.34</v>
+      </c>
+      <c r="O87" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="P87">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16">
+      <c r="A88" t="s">
+        <v>202</v>
+      </c>
+      <c r="B88" t="s">
+        <v>203</v>
+      </c>
+      <c r="C88" s="1">
+        <v>10232.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>27.08</v>
+      </c>
+      <c r="E88" s="1">
+        <v>27.08</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>277082.56</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J88" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>277082.56</v>
+      </c>
+      <c r="N88" s="1">
+        <v>277082.56</v>
+      </c>
+      <c r="O88" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="P88">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:16">
+      <c r="A89" t="s">
+        <v>204</v>
+      </c>
+      <c r="B89" t="s">
+        <v>205</v>
+      </c>
+      <c r="C89" s="1">
+        <v>5282.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>178.24</v>
+      </c>
+      <c r="E89" s="1">
+        <v>147.4310848164</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>778730.99</v>
+      </c>
+      <c r="I89" s="1">
+        <v>162732.69</v>
+      </c>
+      <c r="J89" s="1">
+        <v>20.897163730443</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>941463.68</v>
+      </c>
+      <c r="N89" s="1">
+        <v>941463.68</v>
+      </c>
+      <c r="O89" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="P89">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16">
+      <c r="A90" t="s">
+        <v>206</v>
+      </c>
+      <c r="B90" t="s">
+        <v>207</v>
+      </c>
+      <c r="C90" s="1">
+        <v>4604.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>153.85</v>
+      </c>
+      <c r="E90" s="1">
+        <v>76.1009600348</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>350368.82</v>
+      </c>
+      <c r="I90" s="1">
+        <v>357956.58</v>
+      </c>
+      <c r="J90" s="1">
+        <v>102.16564932918</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>708325.4</v>
+      </c>
+      <c r="N90" s="1">
+        <v>708325.4</v>
+      </c>
+      <c r="O90" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="P90">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16">
+      <c r="A91" t="s">
+        <v>208</v>
+      </c>
+      <c r="B91" t="s">
+        <v>209</v>
+      </c>
+      <c r="C91" s="1">
+        <v>5388.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>56.8</v>
+      </c>
+      <c r="E91" s="1">
+        <v>56.8</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>306038.4</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J91" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>306038.4</v>
+      </c>
+      <c r="N91" s="1">
+        <v>306038.4</v>
+      </c>
+      <c r="O91" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="P91">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16">
+      <c r="A92" t="s">
+        <v>210</v>
+      </c>
+      <c r="B92" t="s">
+        <v>211</v>
+      </c>
+      <c r="C92" s="1">
+        <v>3162.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>397.4</v>
+      </c>
+      <c r="E92" s="1">
+        <v>360.5104617331</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>1139934.08</v>
+      </c>
+      <c r="I92" s="1">
+        <v>116644.72</v>
+      </c>
+      <c r="J92" s="1">
+        <v>10.232584677177</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>1256578.8</v>
+      </c>
+      <c r="N92" s="1">
+        <v>1256578.8</v>
+      </c>
+      <c r="O92" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="P92">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16">
+      <c r="A93" t="s">
+        <v>212</v>
+      </c>
+      <c r="B93" t="s">
+        <v>213</v>
+      </c>
+      <c r="C93" s="1">
+        <v>17968.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>20.54</v>
+      </c>
+      <c r="E93" s="1">
+        <v>20.54</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>369062.72</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J93" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>369062.72</v>
+      </c>
+      <c r="N93" s="1">
+        <v>369062.72</v>
+      </c>
+      <c r="O93" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="P93">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16">
+      <c r="A94" t="s">
+        <v>214</v>
+      </c>
+      <c r="B94" t="s">
+        <v>215</v>
+      </c>
+      <c r="C94" s="1">
+        <v>3238.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>544.1</v>
+      </c>
+      <c r="E94" s="1">
+        <v>637.806269302</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>2065216.7</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-303420.9</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-14.691964286363</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>1761795.8</v>
+      </c>
+      <c r="N94" s="1">
+        <v>1761795.8</v>
+      </c>
+      <c r="O94" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="P94">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16">
+      <c r="A95" t="s">
+        <v>216</v>
+      </c>
+      <c r="B95" t="s">
+        <v>217</v>
+      </c>
+      <c r="C95" s="1">
+        <v>9206.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>59.0</v>
+      </c>
+      <c r="E95" s="1">
+        <v>59.0</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>543154.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J95" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>543154.0</v>
+      </c>
+      <c r="N95" s="1">
+        <v>543154.0</v>
+      </c>
+      <c r="O95" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="P95">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16">
+      <c r="A96" t="s">
+        <v>218</v>
+      </c>
+      <c r="B96" t="s">
+        <v>219</v>
+      </c>
+      <c r="C96" s="1">
+        <v>4396.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>128.3</v>
+      </c>
+      <c r="E96" s="1">
+        <v>100.9287283894</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>443682.69</v>
+      </c>
+      <c r="I96" s="1">
+        <v>120324.11</v>
+      </c>
+      <c r="J96" s="1">
+        <v>27.119405988095</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>564006.8</v>
+      </c>
+      <c r="N96" s="1">
+        <v>564006.8</v>
+      </c>
+      <c r="O96" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="P96">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16">
+      <c r="A97" t="s">
+        <v>220</v>
+      </c>
+      <c r="B97" t="s">
+        <v>221</v>
+      </c>
+      <c r="C97" s="1">
+        <v>8263.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>17.705</v>
+      </c>
+      <c r="E97" s="1">
+        <v>11.8022231635</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>97521.77</v>
+      </c>
+      <c r="I97" s="1">
+        <v>48774.65</v>
+      </c>
+      <c r="J97" s="1">
+        <v>50.014114797137</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>146296.42</v>
+      </c>
+      <c r="N97" s="1">
+        <v>146296.42</v>
+      </c>
+      <c r="O97" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P97">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16">
+      <c r="A98" t="s">
+        <v>222</v>
+      </c>
+      <c r="B98" t="s">
+        <v>223</v>
+      </c>
+      <c r="C98" s="1">
+        <v>8528.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>58.44</v>
+      </c>
+      <c r="E98" s="1">
+        <v>52.2038004221</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>445194.01</v>
+      </c>
+      <c r="I98" s="1">
+        <v>53182.31</v>
+      </c>
+      <c r="J98" s="1">
+        <v>11.945872766797</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>498376.32</v>
+      </c>
+      <c r="N98" s="1">
+        <v>498376.32</v>
+      </c>
+      <c r="O98" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="P98">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16">
+      <c r="A99" t="s">
+        <v>224</v>
+      </c>
+      <c r="B99" t="s">
+        <v>225</v>
+      </c>
+      <c r="C99" s="1">
+        <v>845.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>555.6</v>
+      </c>
+      <c r="E99" s="1">
+        <v>186.1487100592</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>157295.66</v>
+      </c>
+      <c r="I99" s="1">
+        <v>312186.34</v>
+      </c>
+      <c r="J99" s="1">
+        <v>198.47104490995</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>469482.0</v>
+      </c>
+      <c r="N99" s="1">
+        <v>469482.0</v>
+      </c>
+      <c r="O99" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="P99">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16">
+      <c r="A100" t="s">
+        <v>226</v>
+      </c>
+      <c r="B100" t="s">
+        <v>227</v>
+      </c>
+      <c r="C100" s="1">
+        <v>89850.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>3.478</v>
+      </c>
+      <c r="E100" s="1">
+        <v>3.478</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>312498.3</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J100" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>312498.3</v>
+      </c>
+      <c r="N100" s="1">
+        <v>312498.3</v>
+      </c>
+      <c r="O100" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="P100">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16">
+      <c r="A101" t="s">
+        <v>228</v>
+      </c>
+      <c r="B101" t="s">
+        <v>229</v>
+      </c>
+      <c r="C101" s="1">
+        <v>5896.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>69.3</v>
+      </c>
+      <c r="E101" s="1">
+        <v>69.3</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>408592.8</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J101" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>408592.8</v>
+      </c>
+      <c r="N101" s="1">
+        <v>408592.8</v>
+      </c>
+      <c r="O101" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="P101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16">
+      <c r="A102" t="s">
+        <v>230</v>
+      </c>
+      <c r="B102" t="s">
+        <v>231</v>
+      </c>
+      <c r="C102" s="1">
+        <v>99810.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>6.484</v>
+      </c>
+      <c r="E102" s="1">
+        <v>4.503424206</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>449486.77</v>
+      </c>
+      <c r="I102" s="1">
+        <v>197681.27</v>
+      </c>
+      <c r="J102" s="1">
+        <v>43.979330025665</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>647168.04</v>
+      </c>
+      <c r="N102" s="1">
+        <v>647168.04</v>
+      </c>
+      <c r="O102" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="P102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16">
+      <c r="A103" t="s">
+        <v>232</v>
+      </c>
+      <c r="B103" t="s">
+        <v>233</v>
+      </c>
+      <c r="C103" s="1">
+        <v>41529.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>16.45</v>
+      </c>
+      <c r="E103" s="1">
+        <v>16.45</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>683152.05</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J103" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>683152.05</v>
+      </c>
+      <c r="N103" s="1">
+        <v>683152.05</v>
+      </c>
+      <c r="O103" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="P103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" t="s">
+        <v>234</v>
+      </c>
+      <c r="B104" t="s">
+        <v>235</v>
+      </c>
+      <c r="C104" s="1">
+        <v>190.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>4778.97</v>
+      </c>
+      <c r="E104" s="1">
+        <v>4771.6672631579</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>906616.78</v>
+      </c>
+      <c r="I104" s="1">
+        <v>1387.52</v>
+      </c>
+      <c r="J104" s="1">
+        <v>0.15304371489793</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>908004.3</v>
+      </c>
+      <c r="N104" s="1">
+        <v>908004.3</v>
+      </c>
+      <c r="O104" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="P104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16">
+      <c r="A105" t="s">
+        <v>236</v>
+      </c>
+      <c r="B105" t="s">
+        <v>237</v>
+      </c>
+      <c r="C105" s="1">
+        <v>35604.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>18.19</v>
+      </c>
+      <c r="E105" s="1">
+        <v>18.19</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>647636.76</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J105" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>647636.76</v>
+      </c>
+      <c r="N105" s="1">
+        <v>647636.76</v>
+      </c>
+      <c r="O105" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="P105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16">
+      <c r="A106" t="s">
+        <v>238</v>
+      </c>
+      <c r="B106" t="s">
+        <v>239</v>
+      </c>
+      <c r="C106" s="1">
+        <v>3493.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>67.7</v>
+      </c>
+      <c r="E106" s="1">
+        <v>67.7</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>236476.1</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J106" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>236476.1</v>
+      </c>
+      <c r="N106" s="1">
+        <v>236476.1</v>
+      </c>
+      <c r="O106" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="P106">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16">
+      <c r="A107" t="s">
+        <v>240</v>
+      </c>
+      <c r="B107" t="s">
+        <v>241</v>
+      </c>
+      <c r="C107" s="1">
+        <v>4821.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>262.61</v>
+      </c>
+      <c r="E107" s="1">
+        <v>158.78</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>765478.38</v>
+      </c>
+      <c r="I107" s="1">
+        <v>500564.43</v>
+      </c>
+      <c r="J107" s="1">
+        <v>65.392366796826</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>1266042.81</v>
+      </c>
+      <c r="N107" s="1">
+        <v>1266042.81</v>
+      </c>
+      <c r="O107" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="P107">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:16">
+      <c r="A108" t="s">
+        <v>242</v>
+      </c>
+      <c r="B108" t="s">
+        <v>243</v>
+      </c>
+      <c r="C108" s="1">
+        <v>12058.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>22.75</v>
+      </c>
+      <c r="E108" s="1">
+        <v>22.75</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>274319.5</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J108" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>274319.5</v>
+      </c>
+      <c r="N108" s="1">
+        <v>274319.5</v>
+      </c>
+      <c r="O108" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="P108">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:16">
+      <c r="A109" t="s">
+        <v>244</v>
+      </c>
+      <c r="B109" t="s">
+        <v>245</v>
+      </c>
+      <c r="C109" s="1">
+        <v>7046.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>43.51</v>
+      </c>
+      <c r="E109" s="1">
+        <v>32.8492307692</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>231455.68</v>
+      </c>
+      <c r="I109" s="1">
+        <v>75115.78</v>
+      </c>
+      <c r="J109" s="1">
+        <v>32.45363431997</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109">
+        <v>0.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>306571.46</v>
+      </c>
+      <c r="N109" s="1">
+        <v>306571.46</v>
+      </c>
+      <c r="O109" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="P109">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:16">
+      <c r="A110" t="s">
+        <v>246</v>
+      </c>
+      <c r="B110" t="s">
+        <v>247</v>
+      </c>
+      <c r="C110" s="1">
+        <v>5666.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="E110" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>92695.76</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J110" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>92695.76</v>
+      </c>
+      <c r="N110" s="1">
+        <v>92695.76</v>
+      </c>
+      <c r="O110" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P110">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:16">
+      <c r="A111" t="s">
+        <v>248</v>
+      </c>
+      <c r="B111" t="s">
+        <v>249</v>
+      </c>
+      <c r="C111" s="1">
+        <v>3922.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="E111" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>93186.72</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J111" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111">
+        <v>0.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>93186.72</v>
+      </c>
+      <c r="N111" s="1">
+        <v>93186.72</v>
+      </c>
+      <c r="O111" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P111">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:16">
+      <c r="A112" t="s">
+        <v>250</v>
+      </c>
+      <c r="B112" t="s">
+        <v>251</v>
+      </c>
+      <c r="C112" s="1">
+        <v>10265.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>41.96</v>
+      </c>
+      <c r="E112" s="1">
+        <v>41.96</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>430719.4</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J112" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112">
+        <v>0.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>430719.4</v>
+      </c>
+      <c r="N112" s="1">
+        <v>430719.4</v>
+      </c>
+      <c r="O112" s="1">
         <v>0.47</v>
       </c>
-      <c r="P72">
+      <c r="P112">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:16">
+      <c r="A113" t="s">
+        <v>252</v>
+      </c>
+      <c r="B113" t="s">
+        <v>253</v>
+      </c>
+      <c r="C113" s="1">
+        <v>3417.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>27.83</v>
+      </c>
+      <c r="E113" s="1">
+        <v>27.83</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>95095.11</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J113" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113">
+        <v>0.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>95095.11</v>
+      </c>
+      <c r="N113" s="1">
+        <v>95095.11</v>
+      </c>
+      <c r="O113" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P113">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:16">
+      <c r="A114" t="s">
+        <v>254</v>
+      </c>
+      <c r="B114" t="s">
+        <v>255</v>
+      </c>
+      <c r="C114" s="1">
+        <v>1034.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>90.7</v>
+      </c>
+      <c r="E114" s="1">
+        <v>90.7</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>93783.8</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J114" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114">
+        <v>0.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>93783.8</v>
+      </c>
+      <c r="N114" s="1">
+        <v>93783.8</v>
+      </c>
+      <c r="O114" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P114">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:16">
+      <c r="A115" t="s">
+        <v>256</v>
+      </c>
+      <c r="B115" t="s">
+        <v>257</v>
+      </c>
+      <c r="C115" s="1">
+        <v>2981.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>36.87</v>
+      </c>
+      <c r="E115" s="1">
+        <v>36.87</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>109909.47</v>
+      </c>
+      <c r="I115" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J115" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115">
+        <v>0.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>109909.47</v>
+      </c>
+      <c r="N115" s="1">
+        <v>109909.47</v>
+      </c>
+      <c r="O115" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P115">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:16">
+      <c r="A116" t="s">
+        <v>258</v>
+      </c>
+      <c r="B116" t="s">
+        <v>259</v>
+      </c>
+      <c r="C116" s="1">
+        <v>4515.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>340.0</v>
+      </c>
+      <c r="E116" s="1">
+        <v>251.5670609081</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>1135825.28</v>
+      </c>
+      <c r="I116" s="1">
+        <v>399274.72</v>
+      </c>
+      <c r="J116" s="1">
+        <v>35.152829139355</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>1535100.0</v>
+      </c>
+      <c r="N116" s="1">
+        <v>1535100.0</v>
+      </c>
+      <c r="O116" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="P116">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:16">
+      <c r="A117" t="s">
+        <v>260</v>
+      </c>
+      <c r="B117" t="s">
+        <v>261</v>
+      </c>
+      <c r="C117" s="1">
+        <v>149195.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>3.571</v>
+      </c>
+      <c r="E117" s="1">
+        <v>2.5731999732</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>383908.57</v>
+      </c>
+      <c r="I117" s="1">
+        <v>148866.78</v>
+      </c>
+      <c r="J117" s="1">
+        <v>38.776623298615</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>532775.35</v>
+      </c>
+      <c r="N117" s="1">
+        <v>532775.35</v>
+      </c>
+      <c r="O117" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="P117">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:16">
+      <c r="A118" t="s">
+        <v>262</v>
+      </c>
+      <c r="B118" t="s">
+        <v>263</v>
+      </c>
+      <c r="C118" s="1">
+        <v>32878.0</v>
+      </c>
+      <c r="D118" s="1">
+        <v>9.388</v>
+      </c>
+      <c r="E118" s="1">
+        <v>9.3879998783</v>
+      </c>
+      <c r="F118" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118">
+        <v>1.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>308658.66</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J118" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>308658.66</v>
+      </c>
+      <c r="N118" s="1">
+        <v>308658.66</v>
+      </c>
+      <c r="O118" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="P118">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:16">
+      <c r="A119" t="s">
+        <v>264</v>
+      </c>
+      <c r="B119" t="s">
+        <v>265</v>
+      </c>
+      <c r="C119" s="1">
+        <v>14682.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>82.2</v>
+      </c>
+      <c r="E119" s="1">
+        <v>90.1062723062</v>
+      </c>
+      <c r="F119" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119">
+        <v>1.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>1322940.29</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-116079.89</v>
+      </c>
+      <c r="J119" s="1">
+        <v>-8.7743861818586</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>1206860.4</v>
+      </c>
+      <c r="N119" s="1">
+        <v>1206860.4</v>
+      </c>
+      <c r="O119" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="P119">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:16">
+      <c r="A120" t="s">
+        <v>266</v>
+      </c>
+      <c r="B120" t="s">
+        <v>267</v>
+      </c>
+      <c r="C120" s="1">
+        <v>13256.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>170.96</v>
+      </c>
+      <c r="E120" s="1">
+        <v>176.7334844599</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>2342779.07</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-76533.31</v>
+      </c>
+      <c r="J120" s="1">
+        <v>-3.2667745320091</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120">
+        <v>0.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>2266245.76</v>
+      </c>
+      <c r="N120" s="1">
+        <v>2266245.76</v>
+      </c>
+      <c r="O120" s="1">
+        <v>2.47</v>
+      </c>
+      <c r="P120">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:16">
+      <c r="A121" t="s">
+        <v>268</v>
+      </c>
+      <c r="B121" t="s">
+        <v>269</v>
+      </c>
+      <c r="C121" s="1">
+        <v>7826.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>276.7</v>
+      </c>
+      <c r="E121" s="1">
+        <v>121.5453475594</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>951213.89</v>
+      </c>
+      <c r="I121" s="1">
+        <v>1214240.31</v>
+      </c>
+      <c r="J121" s="1">
+        <v>127.65165887138</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>2165454.2</v>
+      </c>
+      <c r="N121" s="1">
+        <v>2165454.2</v>
+      </c>
+      <c r="O121" s="1">
+        <v>2.36</v>
+      </c>
+      <c r="P121">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:16">
+      <c r="A122" t="s">
+        <v>270</v>
+      </c>
+      <c r="B122" t="s">
+        <v>271</v>
+      </c>
+      <c r="C122" s="1">
+        <v>10655.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>166.45</v>
+      </c>
+      <c r="E122" s="1">
+        <v>113.0919371187</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>1204994.59</v>
+      </c>
+      <c r="I122" s="1">
+        <v>568530.16</v>
+      </c>
+      <c r="J122" s="1">
+        <v>47.181137966769</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>1773524.75</v>
+      </c>
+      <c r="N122" s="1">
+        <v>1773524.75</v>
+      </c>
+      <c r="O122" s="1">
+        <v>1.93</v>
+      </c>
+      <c r="P122">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:16">
+      <c r="A123" t="s">
+        <v>272</v>
+      </c>
+      <c r="B123" t="s">
+        <v>273</v>
+      </c>
+      <c r="C123" s="1">
+        <v>9626.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>247.4</v>
+      </c>
+      <c r="E123" s="1">
+        <v>188.125148556</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>1810892.68</v>
+      </c>
+      <c r="I123" s="1">
+        <v>570579.72</v>
+      </c>
+      <c r="J123" s="1">
+        <v>31.50820180023</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>2381472.4</v>
+      </c>
+      <c r="N123" s="1">
+        <v>2381472.4</v>
+      </c>
+      <c r="O123" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="P123">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:16">
+      <c r="A124" t="s">
+        <v>274</v>
+      </c>
+      <c r="B124" t="s">
+        <v>275</v>
+      </c>
+      <c r="C124" s="1">
+        <v>10749.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>19.72</v>
+      </c>
+      <c r="E124" s="1">
+        <v>19.72</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>211970.28</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J124" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>211970.28</v>
+      </c>
+      <c r="N124" s="1">
+        <v>211970.28</v>
+      </c>
+      <c r="O124" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P124">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:16">
+      <c r="A125" t="s">
+        <v>276</v>
+      </c>
+      <c r="B125" t="s">
+        <v>277</v>
+      </c>
+      <c r="C125" s="1">
+        <v>10025.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>73.86</v>
+      </c>
+      <c r="E125" s="1">
+        <v>32.0377346633</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>321178.29</v>
+      </c>
+      <c r="I125" s="1">
+        <v>419268.21</v>
+      </c>
+      <c r="J125" s="1">
+        <v>130.5406445747</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125">
+        <v>0.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>740446.5</v>
+      </c>
+      <c r="N125" s="1">
+        <v>740446.5</v>
+      </c>
+      <c r="O125" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="P125">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:16">
+      <c r="A126" t="s">
+        <v>278</v>
+      </c>
+      <c r="B126" t="s">
+        <v>279</v>
+      </c>
+      <c r="C126" s="1">
+        <v>769.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="E126" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>100892.8</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J126" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>100892.8</v>
+      </c>
+      <c r="N126" s="1">
+        <v>100892.8</v>
+      </c>
+      <c r="O126" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P126">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:16">
+      <c r="A127" t="s">
+        <v>280</v>
+      </c>
+      <c r="B127" t="s">
+        <v>281</v>
+      </c>
+      <c r="C127" s="1">
+        <v>2265.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="E127" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>118912.5</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J127" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127">
+        <v>0.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>118912.5</v>
+      </c>
+      <c r="N127" s="1">
+        <v>118912.5</v>
+      </c>
+      <c r="O127" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P127">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:16">
+      <c r="A128" t="s">
+        <v>282</v>
+      </c>
+      <c r="B128" t="s">
+        <v>283</v>
+      </c>
+      <c r="C128" s="1">
+        <v>8595.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>28.41</v>
+      </c>
+      <c r="E128" s="1">
+        <v>28.4050005817</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>244140.98</v>
+      </c>
+      <c r="I128" s="1">
+        <v>42.97</v>
+      </c>
+      <c r="J128" s="1">
+        <v>0.017600486407485</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128">
+        <v>0.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>244183.95</v>
+      </c>
+      <c r="N128" s="1">
+        <v>244183.95</v>
+      </c>
+      <c r="O128" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="P128">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16">
+      <c r="A129" t="s">
+        <v>284</v>
+      </c>
+      <c r="B129" t="s">
+        <v>285</v>
+      </c>
+      <c r="C129" s="1">
+        <v>8011.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>11.505</v>
+      </c>
+      <c r="E129" s="1">
+        <v>11.5050006241</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>92166.56</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J129" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129">
+        <v>0.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>92166.56</v>
+      </c>
+      <c r="N129" s="1">
+        <v>92166.56</v>
+      </c>
+      <c r="O129" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P129">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16">
+      <c r="A130" t="s">
+        <v>286</v>
+      </c>
+      <c r="B130" t="s">
+        <v>287</v>
+      </c>
+      <c r="C130" s="1">
+        <v>26216.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>36.62</v>
+      </c>
+      <c r="E130" s="1">
+        <v>29.5709955752</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>775233.22</v>
+      </c>
+      <c r="I130" s="1">
+        <v>184796.7</v>
+      </c>
+      <c r="J130" s="1">
+        <v>23.837562069386</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130">
+        <v>0.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>960029.92</v>
+      </c>
+      <c r="N130" s="1">
+        <v>960029.92</v>
+      </c>
+      <c r="O130" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="P130">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16">
+      <c r="A131" t="s">
+        <v>288</v>
+      </c>
+      <c r="B131" t="s">
+        <v>289</v>
+      </c>
+      <c r="C131" s="1">
+        <v>1791.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>51.48</v>
+      </c>
+      <c r="E131" s="1">
+        <v>51.48</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>92200.68</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J131" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>92200.68</v>
+      </c>
+      <c r="N131" s="1">
+        <v>92200.68</v>
+      </c>
+      <c r="O131" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P131">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16">
+      <c r="A132" t="s">
+        <v>290</v>
+      </c>
+      <c r="B132" t="s">
+        <v>291</v>
+      </c>
+      <c r="C132" s="1">
+        <v>18162.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>10.2</v>
+      </c>
+      <c r="E132" s="1">
+        <v>10.2</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>185252.4</v>
+      </c>
+      <c r="I132" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J132" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132">
+        <v>0.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>185252.4</v>
+      </c>
+      <c r="N132" s="1">
+        <v>185252.4</v>
+      </c>
+      <c r="O132" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P132">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:16">
+      <c r="A133" t="s">
+        <v>292</v>
+      </c>
+      <c r="B133" t="s">
+        <v>293</v>
+      </c>
+      <c r="C133" s="1">
+        <v>1268.0</v>
+      </c>
+      <c r="D133" s="1">
+        <v>254.9</v>
+      </c>
+      <c r="E133" s="1">
+        <v>254.9</v>
+      </c>
+      <c r="F133" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133">
+        <v>1.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>323213.2</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J133" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>323213.2</v>
+      </c>
+      <c r="N133" s="1">
+        <v>323213.2</v>
+      </c>
+      <c r="O133" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="P133">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:16">
+      <c r="A134" t="s">
+        <v>294</v>
+      </c>
+      <c r="B134" t="s">
+        <v>295</v>
+      </c>
+      <c r="C134" s="1">
+        <v>1635.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>252.3</v>
+      </c>
+      <c r="E134" s="1">
+        <v>252.3</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>412510.5</v>
+      </c>
+      <c r="I134" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J134" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>412510.5</v>
+      </c>
+      <c r="N134" s="1">
+        <v>412510.5</v>
+      </c>
+      <c r="O134" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="P134">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:16">
+      <c r="A135" t="s">
+        <v>296</v>
+      </c>
+      <c r="B135" t="s">
+        <v>297</v>
+      </c>
+      <c r="C135" s="1">
+        <v>5089.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="E135" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>91703.78</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J135" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>91703.78</v>
+      </c>
+      <c r="N135" s="1">
+        <v>91703.78</v>
+      </c>
+      <c r="O135" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P135">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:16">
+      <c r="A136" t="s">
+        <v>298</v>
+      </c>
+      <c r="B136" t="s">
+        <v>299</v>
+      </c>
+      <c r="C136" s="1">
+        <v>6093.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>106.15</v>
+      </c>
+      <c r="E136" s="1">
+        <v>104.67458559</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>637782.25</v>
+      </c>
+      <c r="I136" s="1">
+        <v>8989.7</v>
+      </c>
+      <c r="J136" s="1">
+        <v>1.4095249593415</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>646771.95</v>
+      </c>
+      <c r="N136" s="1">
+        <v>646771.95</v>
+      </c>
+      <c r="O136" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="P136">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:16">
+      <c r="A137" t="s">
+        <v>300</v>
+      </c>
+      <c r="B137" t="s">
+        <v>301</v>
+      </c>
+      <c r="C137" s="1">
+        <v>22839.0</v>
+      </c>
+      <c r="D137" s="1">
+        <v>72.41</v>
+      </c>
+      <c r="E137" s="1">
+        <v>68.5163058803</v>
+      </c>
+      <c r="F137" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137">
+        <v>1.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>1564843.91</v>
+      </c>
+      <c r="I137" s="1">
+        <v>88928.08</v>
+      </c>
+      <c r="J137" s="1">
+        <v>5.6828722297293</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>1653771.99</v>
+      </c>
+      <c r="N137" s="1">
+        <v>1653771.99</v>
+      </c>
+      <c r="O137" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="P137">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:16">
+      <c r="A138" t="s">
+        <v>302</v>
+      </c>
+      <c r="B138" t="s">
+        <v>303</v>
+      </c>
+      <c r="C138" s="1">
+        <v>5148.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>21.16</v>
+      </c>
+      <c r="E138" s="1">
+        <v>21.16</v>
+      </c>
+      <c r="F138" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138">
+        <v>1.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>108931.68</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J138" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138">
+        <v>0.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>108931.68</v>
+      </c>
+      <c r="N138" s="1">
+        <v>108931.68</v>
+      </c>
+      <c r="O138" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P138">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:16">
+      <c r="A139" t="s">
+        <v>304</v>
+      </c>
+      <c r="B139" t="s">
+        <v>305</v>
+      </c>
+      <c r="C139" s="1">
+        <v>14390.0</v>
+      </c>
+      <c r="D139" s="1">
+        <v>19.11</v>
+      </c>
+      <c r="E139" s="1">
+        <v>19.11</v>
+      </c>
+      <c r="F139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G139">
+        <v>1.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>274992.9</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J139" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139">
+        <v>0.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>274992.9</v>
+      </c>
+      <c r="N139" s="1">
+        <v>274992.9</v>
+      </c>
+      <c r="O139" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="P139">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:16">
+      <c r="A140" t="s">
+        <v>306</v>
+      </c>
+      <c r="B140" t="s">
+        <v>307</v>
+      </c>
+      <c r="C140" s="1">
+        <v>7049.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>26.98</v>
+      </c>
+      <c r="E140" s="1">
+        <v>26.98</v>
+      </c>
+      <c r="F140" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>190182.02</v>
+      </c>
+      <c r="I140" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J140" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>190182.02</v>
+      </c>
+      <c r="N140" s="1">
+        <v>190182.02</v>
+      </c>
+      <c r="O140" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="P140">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:16">
+      <c r="A141" t="s">
+        <v>308</v>
+      </c>
+      <c r="B141" t="s">
+        <v>309</v>
+      </c>
+      <c r="C141" s="1">
+        <v>23360.0</v>
+      </c>
+      <c r="D141" s="1">
+        <v>19.76</v>
+      </c>
+      <c r="E141" s="1">
+        <v>19.76</v>
+      </c>
+      <c r="F141" t="s">
+        <v>8</v>
+      </c>
+      <c r="G141">
+        <v>1.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>461593.6</v>
+      </c>
+      <c r="I141" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J141" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>461593.6</v>
+      </c>
+      <c r="N141" s="1">
+        <v>461593.6</v>
+      </c>
+      <c r="O141" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="P141">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:16">
+      <c r="A142" t="s">
+        <v>310</v>
+      </c>
+      <c r="B142" t="s">
+        <v>311</v>
+      </c>
+      <c r="C142" s="1">
+        <v>10142.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>60.3</v>
+      </c>
+      <c r="E142" s="1">
+        <v>60.3</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>611562.6</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J142" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>611562.6</v>
+      </c>
+      <c r="N142" s="1">
+        <v>611562.6</v>
+      </c>
+      <c r="O142" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="P142">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:16">
+      <c r="A143" t="s">
+        <v>312</v>
+      </c>
+      <c r="B143" t="s">
+        <v>313</v>
+      </c>
+      <c r="C143" s="1">
+        <v>1148.0</v>
+      </c>
+      <c r="D143" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E143" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="F143" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143">
+        <v>1.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>94136.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J143" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>94136.0</v>
+      </c>
+      <c r="N143" s="1">
+        <v>94136.0</v>
+      </c>
+      <c r="O143" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P143">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:16">
+      <c r="A144" t="s">
+        <v>314</v>
+      </c>
+      <c r="B144" t="s">
+        <v>315</v>
+      </c>
+      <c r="C144" s="1">
+        <v>3880.0</v>
+      </c>
+      <c r="D144" s="1">
+        <v>140.75</v>
+      </c>
+      <c r="E144" s="1">
+        <v>107.1482654639</v>
+      </c>
+      <c r="F144" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>1.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>415735.27</v>
+      </c>
+      <c r="I144" s="1">
+        <v>130374.73</v>
+      </c>
+      <c r="J144" s="1">
+        <v>31.360035919012</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144">
+        <v>0.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>546110.0</v>
+      </c>
+      <c r="N144" s="1">
+        <v>546110.0</v>
+      </c>
+      <c r="O144" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="P144">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:16">
+      <c r="A145" t="s">
+        <v>316</v>
+      </c>
+      <c r="B145" t="s">
+        <v>317</v>
+      </c>
+      <c r="C145" s="1">
+        <v>2759.0</v>
+      </c>
+      <c r="D145" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E145" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="F145" t="s">
+        <v>8</v>
+      </c>
+      <c r="G145">
+        <v>1.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>279210.8</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J145" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145">
+        <v>0.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>279210.8</v>
+      </c>
+      <c r="N145" s="1">
+        <v>279210.8</v>
+      </c>
+      <c r="O145" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="P145">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:16">
+      <c r="A146" t="s">
+        <v>318</v>
+      </c>
+      <c r="B146" t="s">
+        <v>319</v>
+      </c>
+      <c r="C146" s="1">
+        <v>18114.0</v>
+      </c>
+      <c r="D146" s="1">
+        <v>28.69</v>
+      </c>
+      <c r="E146" s="1">
+        <v>28.6531693718</v>
+      </c>
+      <c r="F146" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146">
+        <v>1.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>519023.51</v>
+      </c>
+      <c r="I146" s="1">
+        <v>667.15</v>
+      </c>
+      <c r="J146" s="1">
+        <v>0.12853945671941</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>519690.66</v>
+      </c>
+      <c r="N146" s="1">
+        <v>519690.66</v>
+      </c>
+      <c r="O146" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="P146">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:16">
+      <c r="A147" t="s">
+        <v>320</v>
+      </c>
+      <c r="B147" t="s">
+        <v>321</v>
+      </c>
+      <c r="C147" s="1">
+        <v>20401.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>36.9</v>
+      </c>
+      <c r="E147" s="1">
+        <v>36.9</v>
+      </c>
+      <c r="F147" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147">
+        <v>1.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>752796.9</v>
+      </c>
+      <c r="I147" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J147" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147">
+        <v>0.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>752796.9</v>
+      </c>
+      <c r="N147" s="1">
+        <v>752796.9</v>
+      </c>
+      <c r="O147" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="P147">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:16">
+      <c r="A148" t="s">
+        <v>322</v>
+      </c>
+      <c r="B148" t="s">
+        <v>323</v>
+      </c>
+      <c r="C148" s="1">
+        <v>15505.0</v>
+      </c>
+      <c r="D148" s="1">
+        <v>27.8</v>
+      </c>
+      <c r="E148" s="1">
+        <v>29.6773157046</v>
+      </c>
+      <c r="F148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148">
+        <v>1.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>460146.78</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-29107.78</v>
+      </c>
+      <c r="J148" s="1">
+        <v>-6.3257597934294</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148">
+        <v>0.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>431039.0</v>
+      </c>
+      <c r="N148" s="1">
+        <v>431039.0</v>
+      </c>
+      <c r="O148" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="P148">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:16">
+      <c r="A149" t="s">
+        <v>324</v>
+      </c>
+      <c r="B149" t="s">
+        <v>325</v>
+      </c>
+      <c r="C149" s="1">
+        <v>10166.0</v>
+      </c>
+      <c r="D149" s="1">
+        <v>68.1</v>
+      </c>
+      <c r="E149" s="1">
+        <v>102.6572585088</v>
+      </c>
+      <c r="F149" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>1.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>1043613.69</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-351309.09</v>
+      </c>
+      <c r="J149" s="1">
+        <v>-33.662752162632</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>692304.6</v>
+      </c>
+      <c r="N149" s="1">
+        <v>692304.6</v>
+      </c>
+      <c r="O149" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="P149">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>