--- v1 (2026-05-29)
+++ v2 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="326">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000971160</t>
   </si>
   <si>
@@ -154,50 +154,56 @@
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
     <t>FR0010340141</t>
   </si>
   <si>
     <t>AEROPORTS DE PARIS SA</t>
   </si>
   <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>ALTEN SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
@@ -256,50 +262,56 @@
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
+    <t>IE00BD1RP616</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC</t>
+  </si>
+  <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
     <t>DE0005158703</t>
   </si>
   <si>
     <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
@@ -436,50 +448,56 @@
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
     <t>FERROVIAL</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
@@ -577,71 +595,65 @@
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0001078911</t>
   </si>
   <si>
     <t>INTERPUMP GROUP</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
     <t>DE000KSAG888</t>
   </si>
   <si>
-    <t>K S N AG</t>
+    <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
-    <t>IE0004906560</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
@@ -718,56 +730,50 @@
   <si>
     <t>IT0005366767</t>
   </si>
   <si>
     <t>NEXI</t>
   </si>
   <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>FR0010027102</t>
   </si>
   <si>
     <t>PHITRUST ACTIVE INVESTORS FRANCE D</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
   <si>
     <t>NL0013654783</t>
@@ -818,50 +824,56 @@
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
+  </si>
+  <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
     <t>SIGNIFY NV</t>
   </si>
@@ -1399,183 +1411,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>181821.0884</v>
+        <v>180783.4883</v>
       </c>
       <c r="D2">
-        <v>215.14</v>
+        <v>192.72</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>39117167.39</v>
+        <v>34842011.41</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>39117167.39</v>
+        <v>34842011.41</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>321881.8172</v>
+        <v>319278.8172</v>
       </c>
       <c r="D3">
-        <v>141.43</v>
+        <v>126.7</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>45526039.89</v>
+        <v>40453386.72</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>45526039.89</v>
+        <v>40453386.72</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>41284.2924</v>
+        <v>41681.0646</v>
       </c>
       <c r="D4">
-        <v>170.81</v>
+        <v>152.95</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>7051832.44</v>
+        <v>6375248.65</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>7051832.44</v>
+        <v>6375248.65</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>180.43</v>
+        <v>161.58</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>180.43</v>
+        <v>161.58</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>180.43</v>
+        <v>161.58</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P149"/>
+  <dimension ref="A1:P151"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O149" sqref="O149"/>
+      <selection activeCell="O151" sqref="O151"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1597,7436 +1609,7536 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>2690.0</v>
       </c>
       <c r="D2" s="1">
-        <v>35.22</v>
+        <v>30.02</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>94741.8</v>
       </c>
       <c r="I2" s="1">
-        <v>0.0</v>
+        <v>-13988.0</v>
       </c>
       <c r="J2" s="1">
-        <v>0.0</v>
+        <v>-14.764338444066</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>94741.8</v>
+        <v>80753.8</v>
       </c>
       <c r="N2" s="1">
-        <v>94741.8</v>
+        <v>80753.8</v>
       </c>
       <c r="O2" s="1">
         <v>0.1</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>7723.0</v>
       </c>
       <c r="D3" s="1">
-        <v>28.36</v>
+        <v>26.43</v>
       </c>
       <c r="E3" s="1">
         <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>219024.28</v>
       </c>
       <c r="I3" s="1">
-        <v>0.0</v>
+        <v>-14905.39</v>
       </c>
       <c r="J3" s="1">
-        <v>0.0</v>
+        <v>-6.8053596614951</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>219024.28</v>
+        <v>204118.89</v>
       </c>
       <c r="N3" s="1">
-        <v>219024.28</v>
+        <v>204118.89</v>
       </c>
       <c r="O3" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>2094.0</v>
       </c>
       <c r="D4" s="1">
-        <v>246.8</v>
+        <v>208.0</v>
       </c>
       <c r="E4" s="1">
         <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>516799.2</v>
       </c>
       <c r="I4" s="1">
-        <v>0.0</v>
+        <v>-81247.2</v>
       </c>
       <c r="J4" s="1">
-        <v>0.0</v>
+        <v>-15.721231766613</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>516799.2</v>
+        <v>435552.0</v>
       </c>
       <c r="N4" s="1">
-        <v>516799.2</v>
+        <v>435552.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.56</v>
+        <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>3412.0</v>
       </c>
       <c r="D5" s="1">
-        <v>158.2</v>
+        <v>133.5</v>
       </c>
       <c r="E5" s="1">
         <v>196.4425967175</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>670262.14</v>
       </c>
       <c r="I5" s="1">
-        <v>-130483.74</v>
+        <v>-214760.14</v>
       </c>
       <c r="J5" s="1">
-        <v>-19.467568315883</v>
+        <v>-32.041215993492</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>539778.4</v>
+        <v>455502.0</v>
       </c>
       <c r="N5" s="1">
-        <v>539778.4</v>
+        <v>455502.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.59</v>
+        <v>0.56</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>317.0</v>
       </c>
       <c r="D6" s="1">
-        <v>994.8</v>
+        <v>863.5</v>
       </c>
       <c r="E6" s="1">
         <v>1003.8507886435</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>318220.7</v>
       </c>
       <c r="I6" s="1">
-        <v>-2869.1</v>
+        <v>-44491.2</v>
       </c>
       <c r="J6" s="1">
-        <v>-0.90160696648584</v>
+        <v>-13.981240063893</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>315351.6</v>
+        <v>273729.5</v>
       </c>
       <c r="N6" s="1">
-        <v>315351.6</v>
+        <v>273729.5</v>
       </c>
       <c r="O6" s="1">
         <v>0.34</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>41035.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.67</v>
+        <v>25.28</v>
       </c>
       <c r="E7" s="1">
         <v>27.1571923967</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>1114395.39</v>
       </c>
       <c r="I7" s="1">
-        <v>-19991.94</v>
+        <v>-77030.59</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.7939718864056</v>
+        <v>-6.912321308149</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1094403.45</v>
+        <v>1037364.8</v>
       </c>
       <c r="N7" s="1">
-        <v>1094403.45</v>
+        <v>1037364.8</v>
       </c>
       <c r="O7" s="1">
-        <v>1.19</v>
+        <v>1.27</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>737.0</v>
       </c>
       <c r="D8" s="1">
-        <v>118.4</v>
+        <v>103.1</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>87260.8</v>
       </c>
       <c r="I8" s="1">
-        <v>0.0</v>
+        <v>-11276.1</v>
       </c>
       <c r="J8" s="1">
-        <v>0.0</v>
+        <v>-12.922297297297</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>87260.8</v>
+        <v>75984.7</v>
       </c>
       <c r="N8" s="1">
-        <v>87260.8</v>
+        <v>75984.7</v>
       </c>
       <c r="O8" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>2168.0</v>
       </c>
       <c r="D9" s="1">
-        <v>62.9</v>
+        <v>59.05</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>136367.2</v>
       </c>
       <c r="I9" s="1">
-        <v>0.0</v>
+        <v>-8346.8</v>
       </c>
       <c r="J9" s="1">
-        <v>0.0</v>
+        <v>-6.120826709062</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>136367.2</v>
+        <v>128020.4</v>
       </c>
       <c r="N9" s="1">
-        <v>136367.2</v>
+        <v>128020.4</v>
       </c>
       <c r="O9" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
-        <v>7592.0</v>
+        <v>38393.0</v>
       </c>
       <c r="D10" s="1">
-        <v>184.24</v>
+        <v>8.88</v>
       </c>
       <c r="E10" s="1">
-        <v>164.7480347734</v>
+        <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1250767.08</v>
+        <v>339778.05</v>
       </c>
       <c r="I10" s="1">
-        <v>147983.0</v>
+        <v>1151.79</v>
       </c>
       <c r="J10" s="1">
-        <v>11.831379508325</v>
+        <v>0.33898305084746</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1398750.08</v>
+        <v>340929.84</v>
       </c>
       <c r="N10" s="1">
-        <v>1398750.08</v>
+        <v>340929.84</v>
       </c>
       <c r="O10" s="1">
-        <v>1.53</v>
+        <v>0.42</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>4929.0</v>
+        <v>7592.0</v>
       </c>
       <c r="D11" s="1">
-        <v>382.2</v>
+        <v>160.92</v>
       </c>
       <c r="E11" s="1">
-        <v>212.6330066951</v>
+        <v>164.7480347734</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1048068.09</v>
+        <v>1250767.08</v>
       </c>
       <c r="I11" s="1">
-        <v>835795.71</v>
+        <v>-29062.44</v>
       </c>
       <c r="J11" s="1">
-        <v>79.746317817958</v>
+        <v>-2.3235693091635</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1883863.8</v>
+        <v>1221704.64</v>
       </c>
       <c r="N11" s="1">
-        <v>1883863.8</v>
+        <v>1221704.64</v>
       </c>
       <c r="O11" s="1">
-        <v>2.05</v>
+        <v>1.5</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>12273.0</v>
+        <v>4929.0</v>
       </c>
       <c r="D12" s="1">
-        <v>28.29</v>
+        <v>347.6</v>
       </c>
       <c r="E12" s="1">
-        <v>20.7423319482</v>
+        <v>212.6330066951</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>254570.64</v>
+        <v>1048068.09</v>
       </c>
       <c r="I12" s="1">
-        <v>92632.53</v>
+        <v>665252.31</v>
       </c>
       <c r="J12" s="1">
-        <v>36.387750763403</v>
+        <v>63.47414985223</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>347203.17</v>
+        <v>1713320.4</v>
       </c>
       <c r="N12" s="1">
-        <v>347203.17</v>
+        <v>1713320.4</v>
       </c>
       <c r="O12" s="1">
-        <v>0.38</v>
+        <v>2.1</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>1542.0</v>
+        <v>12273.0</v>
       </c>
       <c r="D13" s="1">
-        <v>63.55</v>
+        <v>23.19</v>
       </c>
       <c r="E13" s="1">
-        <v>63.55</v>
+        <v>20.7423319482</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>97994.1</v>
+        <v>254570.64</v>
       </c>
       <c r="I13" s="1">
-        <v>0.0</v>
+        <v>30040.23</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0</v>
+        <v>11.800351368092</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>97994.1</v>
+        <v>284610.87</v>
       </c>
       <c r="N13" s="1">
-        <v>97994.1</v>
+        <v>284610.87</v>
       </c>
       <c r="O13" s="1">
-        <v>0.11</v>
+        <v>0.35</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>13980.0</v>
+        <v>1542.0</v>
       </c>
       <c r="D14" s="1">
-        <v>52.74</v>
+        <v>53.45</v>
       </c>
       <c r="E14" s="1">
-        <v>63.1757160229</v>
+        <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>883196.51</v>
+        <v>97994.1</v>
       </c>
       <c r="I14" s="1">
-        <v>-145891.31</v>
+        <v>-15574.2</v>
       </c>
       <c r="J14" s="1">
-        <v>-16.518555989312</v>
+        <v>-15.892997639654</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>737305.2</v>
+        <v>82419.9</v>
       </c>
       <c r="N14" s="1">
-        <v>737305.2</v>
+        <v>82419.9</v>
       </c>
       <c r="O14" s="1">
-        <v>0.8</v>
+        <v>0.1</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>7055.0</v>
+        <v>13980.0</v>
       </c>
       <c r="D15" s="1">
-        <v>13.175</v>
+        <v>49.19</v>
       </c>
       <c r="E15" s="1">
-        <v>13.1750007087</v>
+        <v>63.1757160229</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>92949.63</v>
+        <v>883196.51</v>
       </c>
       <c r="I15" s="1">
-        <v>0.0</v>
+        <v>-195520.31</v>
       </c>
       <c r="J15" s="1">
-        <v>0.0</v>
+        <v>-22.137803737472</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>92949.63</v>
+        <v>687676.2</v>
       </c>
       <c r="N15" s="1">
-        <v>92949.63</v>
+        <v>687676.2</v>
       </c>
       <c r="O15" s="1">
-        <v>0.1</v>
+        <v>0.84</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>16437.0</v>
+        <v>7055.0</v>
       </c>
       <c r="D16" s="1">
-        <v>68.82</v>
+        <v>8.37</v>
       </c>
       <c r="E16" s="1">
-        <v>51.6907975908</v>
+        <v>13.1750007087</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>849641.64</v>
+        <v>92949.63</v>
       </c>
       <c r="I16" s="1">
-        <v>281552.7</v>
+        <v>-33899.28</v>
       </c>
       <c r="J16" s="1">
-        <v>33.137817962877</v>
+        <v>-36.470591652705</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1131194.34</v>
+        <v>59050.35</v>
       </c>
       <c r="N16" s="1">
-        <v>1131194.34</v>
+        <v>59050.35</v>
       </c>
       <c r="O16" s="1">
-        <v>1.23</v>
+        <v>0.07</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>7926.0</v>
+        <v>16437.0</v>
       </c>
       <c r="D17" s="1">
-        <v>29.92</v>
+        <v>59.16</v>
       </c>
       <c r="E17" s="1">
-        <v>29.92</v>
+        <v>51.6907975908</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>237145.92</v>
+        <v>849641.64</v>
       </c>
       <c r="I17" s="1">
-        <v>0.0</v>
+        <v>122771.28</v>
       </c>
       <c r="J17" s="1">
-        <v>0.0</v>
+        <v>14.449772023885</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>237145.92</v>
+        <v>972412.92</v>
       </c>
       <c r="N17" s="1">
-        <v>237145.92</v>
+        <v>972412.92</v>
       </c>
       <c r="O17" s="1">
-        <v>0.26</v>
+        <v>1.19</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>5729.0</v>
+        <v>7926.0</v>
       </c>
       <c r="D18" s="1">
-        <v>1233.4</v>
+        <v>26.34</v>
       </c>
       <c r="E18" s="1">
-        <v>488.0552976087</v>
+        <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>2796068.8</v>
+        <v>237145.92</v>
       </c>
       <c r="I18" s="1">
-        <v>4270079.8</v>
+        <v>-28375.08</v>
       </c>
       <c r="J18" s="1">
-        <v>152.71726504012</v>
+        <v>-11.965240641711</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>7066148.6</v>
+        <v>208770.84</v>
       </c>
       <c r="N18" s="1">
-        <v>7066148.6</v>
+        <v>208770.84</v>
       </c>
       <c r="O18" s="1">
-        <v>7.71</v>
+        <v>0.26</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>1937.0</v>
+        <v>5692.0</v>
       </c>
       <c r="D19" s="1">
-        <v>61.44</v>
+        <v>1128.2</v>
       </c>
       <c r="E19" s="1">
-        <v>61.44</v>
+        <v>488.0552969079</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>119009.28</v>
+        <v>2778010.75</v>
       </c>
       <c r="I19" s="1">
-        <v>0.0</v>
+        <v>3643703.65</v>
       </c>
       <c r="J19" s="1">
-        <v>0.0</v>
+        <v>131.16233081531</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>119009.28</v>
+        <v>6421714.4</v>
       </c>
       <c r="N19" s="1">
-        <v>119009.28</v>
+        <v>6421714.4</v>
       </c>
       <c r="O19" s="1">
-        <v>0.13</v>
+        <v>7.86</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>45995.0</v>
+        <v>1937.0</v>
       </c>
       <c r="D20" s="1">
-        <v>41.46</v>
+        <v>57.48</v>
       </c>
       <c r="E20" s="1">
-        <v>25.0855408197</v>
+        <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1153809.45</v>
+        <v>119009.28</v>
       </c>
       <c r="I20" s="1">
-        <v>753143.25</v>
+        <v>-7670.52</v>
       </c>
       <c r="J20" s="1">
-        <v>65.274491381571</v>
+        <v>-6.4453125</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1906952.7</v>
+        <v>111338.76</v>
       </c>
       <c r="N20" s="1">
-        <v>1906952.7</v>
+        <v>111338.76</v>
       </c>
       <c r="O20" s="1">
-        <v>2.08</v>
+        <v>0.14</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>10523.0</v>
+        <v>44870.0</v>
       </c>
       <c r="D21" s="1">
-        <v>8.395</v>
+        <v>37.7</v>
       </c>
       <c r="E21" s="1">
-        <v>8.3950004751</v>
+        <v>25.0855408959</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>88340.59</v>
+        <v>1125588.22</v>
       </c>
       <c r="I21" s="1">
-        <v>0.0</v>
+        <v>566010.78</v>
       </c>
       <c r="J21" s="1">
-        <v>0.0</v>
+        <v>50.285776800329</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>88340.59</v>
+        <v>1691599.0</v>
       </c>
       <c r="N21" s="1">
-        <v>88340.59</v>
+        <v>1691599.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.1</v>
+        <v>2.07</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>1681.0</v>
+        <v>10523.0</v>
       </c>
       <c r="D22" s="1">
-        <v>54.85</v>
+        <v>6.945</v>
       </c>
       <c r="E22" s="1">
-        <v>54.85</v>
+        <v>8.3950004751</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>92202.85</v>
+        <v>88340.59</v>
       </c>
       <c r="I22" s="1">
-        <v>0.0</v>
+        <v>-15258.35</v>
       </c>
       <c r="J22" s="1">
-        <v>0.0</v>
+        <v>-17.272184847305</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>92202.85</v>
+        <v>73082.24</v>
       </c>
       <c r="N22" s="1">
-        <v>92202.85</v>
+        <v>73082.24</v>
       </c>
       <c r="O22" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>10017.0</v>
+        <v>1681.0</v>
       </c>
       <c r="D23" s="1">
-        <v>18.24</v>
+        <v>50.35</v>
       </c>
       <c r="E23" s="1">
-        <v>18.24</v>
+        <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>182710.08</v>
+        <v>92202.85</v>
       </c>
       <c r="I23" s="1">
-        <v>0.0</v>
+        <v>-7564.5</v>
       </c>
       <c r="J23" s="1">
-        <v>0.0</v>
+        <v>-8.20419325433</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>182710.08</v>
+        <v>84638.35</v>
       </c>
       <c r="N23" s="1">
-        <v>182710.08</v>
+        <v>84638.35</v>
       </c>
       <c r="O23" s="1">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>82895.0</v>
+        <v>10017.0</v>
       </c>
       <c r="D24" s="1">
-        <v>19.75</v>
+        <v>16.44</v>
       </c>
       <c r="E24" s="1">
-        <v>7.6062301707</v>
+        <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>630518.45</v>
+        <v>182710.08</v>
       </c>
       <c r="I24" s="1">
-        <v>1006657.8</v>
+        <v>-18030.6</v>
       </c>
       <c r="J24" s="1">
-        <v>159.65556598701</v>
+        <v>-9.8684210526316</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1637176.25</v>
+        <v>164679.48</v>
       </c>
       <c r="N24" s="1">
-        <v>1637176.25</v>
+        <v>164679.48</v>
       </c>
       <c r="O24" s="1">
-        <v>1.79</v>
+        <v>0.2</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>67423.0</v>
+        <v>82895.0</v>
       </c>
       <c r="D25" s="1">
-        <v>3.208</v>
+        <v>17.925</v>
       </c>
       <c r="E25" s="1">
-        <v>3.2079999407</v>
+        <v>7.6062301707</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>216292.98</v>
+        <v>630518.45</v>
       </c>
       <c r="I25" s="1">
-        <v>0.0</v>
+        <v>855374.43</v>
       </c>
       <c r="J25" s="1">
-        <v>0.0</v>
+        <v>135.66207777108</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>216292.98</v>
+        <v>1485892.88</v>
       </c>
       <c r="N25" s="1">
-        <v>216292.98</v>
+        <v>1485892.88</v>
       </c>
       <c r="O25" s="1">
-        <v>0.24</v>
+        <v>1.82</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>184143.0</v>
+        <v>67423.0</v>
       </c>
       <c r="D26" s="1">
-        <v>10.79</v>
+        <v>2.975</v>
       </c>
       <c r="E26" s="1">
-        <v>7.1640059628</v>
+        <v>3.2079999407</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1319201.55</v>
+        <v>216292.98</v>
       </c>
       <c r="I26" s="1">
-        <v>667701.42</v>
+        <v>-15709.55</v>
       </c>
       <c r="J26" s="1">
-        <v>50.614056661774</v>
+        <v>-7.2630882426235</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1986902.97</v>
+        <v>200583.43</v>
       </c>
       <c r="N26" s="1">
-        <v>1986902.97</v>
+        <v>200583.43</v>
       </c>
       <c r="O26" s="1">
-        <v>2.17</v>
+        <v>0.25</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>8260.0</v>
+        <v>184143.0</v>
       </c>
       <c r="D27" s="1">
-        <v>14.175</v>
+        <v>9.245</v>
       </c>
       <c r="E27" s="1">
-        <v>14.175</v>
+        <v>7.1640059628</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>117085.5</v>
+        <v>1319201.55</v>
       </c>
       <c r="I27" s="1">
-        <v>0.0</v>
+        <v>383200.49</v>
       </c>
       <c r="J27" s="1">
-        <v>0.0</v>
+        <v>29.047910836672</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>117085.5</v>
+        <v>1702402.04</v>
       </c>
       <c r="N27" s="1">
-        <v>117085.5</v>
+        <v>1702402.04</v>
       </c>
       <c r="O27" s="1">
-        <v>0.13</v>
+        <v>2.08</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
-        <v>1713.0</v>
+        <v>11721.0</v>
       </c>
       <c r="D28" s="1">
-        <v>132.0</v>
+        <v>15.15</v>
       </c>
       <c r="E28" s="1">
-        <v>132.0</v>
+        <v>16.5350004266</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>226116.0</v>
+        <v>193806.74</v>
       </c>
       <c r="I28" s="1">
-        <v>0.0</v>
+        <v>-16233.59</v>
       </c>
       <c r="J28" s="1">
-        <v>0.0</v>
+        <v>-8.376174120673</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>226116.0</v>
+        <v>177573.15</v>
       </c>
       <c r="N28" s="1">
-        <v>226116.0</v>
+        <v>177573.15</v>
       </c>
       <c r="O28" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
-        <v>977.0</v>
+        <v>8260.0</v>
       </c>
       <c r="D29" s="1">
-        <v>189.4</v>
+        <v>13.08</v>
       </c>
       <c r="E29" s="1">
-        <v>189.4</v>
+        <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>185043.8</v>
+        <v>117085.5</v>
       </c>
       <c r="I29" s="1">
-        <v>0.0</v>
+        <v>-9044.7</v>
       </c>
       <c r="J29" s="1">
-        <v>0.0</v>
+        <v>-7.7248677248677</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>185043.8</v>
+        <v>108040.8</v>
       </c>
       <c r="N29" s="1">
-        <v>185043.8</v>
+        <v>108040.8</v>
       </c>
       <c r="O29" s="1">
-        <v>0.2</v>
+        <v>0.13</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>2823.0</v>
+        <v>1713.0</v>
       </c>
       <c r="D30" s="1">
-        <v>34.2</v>
+        <v>124.9</v>
       </c>
       <c r="E30" s="1">
-        <v>34.2</v>
+        <v>132.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>96546.6</v>
+        <v>226116.0</v>
       </c>
       <c r="I30" s="1">
-        <v>0.0</v>
+        <v>-12162.3</v>
       </c>
       <c r="J30" s="1">
-        <v>0.0</v>
+        <v>-5.3787878787879</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>96546.6</v>
+        <v>213953.7</v>
       </c>
       <c r="N30" s="1">
-        <v>96546.6</v>
+        <v>213953.7</v>
       </c>
       <c r="O30" s="1">
-        <v>0.11</v>
+        <v>0.26</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>13781.0</v>
+        <v>977.0</v>
       </c>
       <c r="D31" s="1">
-        <v>89.46</v>
+        <v>178.5</v>
       </c>
       <c r="E31" s="1">
-        <v>80.5364857412</v>
+        <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1109873.31</v>
+        <v>185043.8</v>
       </c>
       <c r="I31" s="1">
-        <v>122974.95</v>
+        <v>-10649.3</v>
       </c>
       <c r="J31" s="1">
-        <v>11.080088951774</v>
+        <v>-5.7550158394931</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1232848.26</v>
+        <v>174394.5</v>
       </c>
       <c r="N31" s="1">
-        <v>1232848.26</v>
+        <v>174394.5</v>
       </c>
       <c r="O31" s="1">
-        <v>1.34</v>
+        <v>0.21</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
-        <v>15486.0</v>
+        <v>2823.0</v>
       </c>
       <c r="D32" s="1">
-        <v>95.5</v>
+        <v>25.76</v>
       </c>
       <c r="E32" s="1">
-        <v>75.8731266951</v>
+        <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1174971.24</v>
+        <v>96546.6</v>
       </c>
       <c r="I32" s="1">
-        <v>303941.76</v>
+        <v>-23826.12</v>
       </c>
       <c r="J32" s="1">
-        <v>25.868016990782</v>
+        <v>-24.678362573099</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1478913.0</v>
+        <v>72720.48</v>
       </c>
       <c r="N32" s="1">
-        <v>1478913.0</v>
+        <v>72720.48</v>
       </c>
       <c r="O32" s="1">
-        <v>1.61</v>
+        <v>0.09</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>3546.0</v>
+        <v>13781.0</v>
       </c>
       <c r="D33" s="1">
-        <v>52.68</v>
+        <v>75.76</v>
       </c>
       <c r="E33" s="1">
-        <v>52.68</v>
+        <v>80.5364857412</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>186803.28</v>
+        <v>1109873.31</v>
       </c>
       <c r="I33" s="1">
-        <v>0.0</v>
+        <v>-65824.75</v>
       </c>
       <c r="J33" s="1">
-        <v>0.0</v>
+        <v>-5.9308345742633</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>186803.28</v>
+        <v>1044048.56</v>
       </c>
       <c r="N33" s="1">
-        <v>186803.28</v>
+        <v>1044048.56</v>
       </c>
       <c r="O33" s="1">
-        <v>0.2</v>
+        <v>1.28</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>18834.0</v>
+        <v>15486.0</v>
       </c>
       <c r="D34" s="1">
-        <v>12.01</v>
+        <v>82.13</v>
       </c>
       <c r="E34" s="1">
-        <v>12.01</v>
+        <v>75.8731266951</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>226196.34</v>
+        <v>1174971.24</v>
       </c>
       <c r="I34" s="1">
-        <v>0.0</v>
+        <v>96893.94</v>
       </c>
       <c r="J34" s="1">
-        <v>0.0</v>
+        <v>8.2464946120724</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>226196.34</v>
+        <v>1271865.18</v>
       </c>
       <c r="N34" s="1">
-        <v>226196.34</v>
+        <v>1271865.18</v>
       </c>
       <c r="O34" s="1">
-        <v>0.25</v>
+        <v>1.56</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>21469.0</v>
+        <v>3546.0</v>
       </c>
       <c r="D35" s="1">
-        <v>29.42</v>
+        <v>48.78</v>
       </c>
       <c r="E35" s="1">
-        <v>25.137132144</v>
+        <v>52.68</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>539669.09</v>
+        <v>186803.28</v>
       </c>
       <c r="I35" s="1">
-        <v>91948.89</v>
+        <v>-13829.4</v>
       </c>
       <c r="J35" s="1">
-        <v>17.038013053518</v>
+        <v>-7.4031890660592</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>631617.98</v>
+        <v>172973.88</v>
       </c>
       <c r="N35" s="1">
-        <v>631617.98</v>
+        <v>172973.88</v>
       </c>
       <c r="O35" s="1">
-        <v>0.69</v>
+        <v>0.21</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>70911.0</v>
+        <v>18834.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.52</v>
+        <v>10.465</v>
       </c>
       <c r="E36" s="1">
-        <v>10.5675168874</v>
+        <v>12.01</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>749353.19</v>
+        <v>226196.34</v>
       </c>
       <c r="I36" s="1">
-        <v>-3369.47</v>
+        <v>-29098.53</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.44965045121113</v>
+        <v>-12.864279766861</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>745983.72</v>
+        <v>197097.81</v>
       </c>
       <c r="N36" s="1">
-        <v>745983.72</v>
+        <v>197097.81</v>
       </c>
       <c r="O36" s="1">
-        <v>0.81</v>
+        <v>0.24</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>8538.0</v>
+        <v>21469.0</v>
       </c>
       <c r="D37" s="1">
-        <v>16.045</v>
+        <v>26.46</v>
       </c>
       <c r="E37" s="1">
-        <v>16.045</v>
+        <v>25.137132144</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>136992.21</v>
+        <v>539669.09</v>
       </c>
       <c r="I37" s="1">
-        <v>0.0</v>
+        <v>28400.65</v>
       </c>
       <c r="J37" s="1">
-        <v>0.0</v>
+        <v>5.2626045341971</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>136992.21</v>
+        <v>568069.74</v>
       </c>
       <c r="N37" s="1">
-        <v>136992.21</v>
+        <v>568069.74</v>
       </c>
       <c r="O37" s="1">
-        <v>0.15</v>
+        <v>0.7</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>1007.0</v>
+        <v>70911.0</v>
       </c>
       <c r="D38" s="1">
-        <v>92.7</v>
+        <v>9.946</v>
       </c>
       <c r="E38" s="1">
-        <v>92.7</v>
+        <v>10.5675168874</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>93348.9</v>
+        <v>749353.19</v>
       </c>
       <c r="I38" s="1">
-        <v>0.0</v>
+        <v>-44072.38</v>
       </c>
       <c r="J38" s="1">
-        <v>0.0</v>
+        <v>-5.8813895220757</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>93348.9</v>
+        <v>705280.81</v>
       </c>
       <c r="N38" s="1">
-        <v>93348.9</v>
+        <v>705280.81</v>
       </c>
       <c r="O38" s="1">
-        <v>0.1</v>
+        <v>0.86</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>6658.0</v>
+        <v>8538.0</v>
       </c>
       <c r="D39" s="1">
-        <v>34.65</v>
+        <v>15.245</v>
       </c>
       <c r="E39" s="1">
-        <v>34.65</v>
+        <v>16.045</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>230699.7</v>
+        <v>136992.21</v>
       </c>
       <c r="I39" s="1">
-        <v>0.0</v>
+        <v>-6830.4</v>
       </c>
       <c r="J39" s="1">
-        <v>0.0</v>
+        <v>-4.9859769398567</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>230699.7</v>
+        <v>130161.81</v>
       </c>
       <c r="N39" s="1">
-        <v>230699.7</v>
+        <v>130161.81</v>
       </c>
       <c r="O39" s="1">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
-        <v>7419.0</v>
+        <v>1007.0</v>
       </c>
       <c r="D40" s="1">
-        <v>86.24</v>
+        <v>82.6</v>
       </c>
       <c r="E40" s="1">
-        <v>75.3524208114</v>
+        <v>92.7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>559039.61</v>
+        <v>93348.9</v>
       </c>
       <c r="I40" s="1">
-        <v>80774.95</v>
+        <v>-10170.7</v>
       </c>
       <c r="J40" s="1">
-        <v>14.448877781666</v>
+        <v>-10.895361380798</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>639814.56</v>
+        <v>83178.2</v>
       </c>
       <c r="N40" s="1">
-        <v>639814.56</v>
+        <v>83178.2</v>
       </c>
       <c r="O40" s="1">
-        <v>0.7</v>
+        <v>0.1</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>1496.0</v>
+        <v>6658.0</v>
       </c>
       <c r="D41" s="1">
-        <v>62.15</v>
+        <v>30.33</v>
       </c>
       <c r="E41" s="1">
-        <v>62.149986631</v>
+        <v>34.65</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>92976.38</v>
+        <v>230699.7</v>
       </c>
       <c r="I41" s="1">
-        <v>0.02</v>
+        <v>-28762.56</v>
       </c>
       <c r="J41" s="1">
-        <v>2.1510839634755E-5</v>
+        <v>-12.467532467532</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>92976.4</v>
+        <v>201937.14</v>
       </c>
       <c r="N41" s="1">
-        <v>92976.4</v>
+        <v>201937.14</v>
       </c>
       <c r="O41" s="1">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>28548.0</v>
+        <v>7419.0</v>
       </c>
       <c r="D42" s="1">
-        <v>18.785</v>
+        <v>68.08</v>
       </c>
       <c r="E42" s="1">
-        <v>18.785</v>
+        <v>75.3524208114</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>536274.18</v>
+        <v>559039.61</v>
       </c>
       <c r="I42" s="1">
-        <v>0.0</v>
+        <v>-53954.09</v>
       </c>
       <c r="J42" s="1">
-        <v>0.0</v>
+        <v>-9.6512105823772</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>536274.18</v>
+        <v>505085.52</v>
       </c>
       <c r="N42" s="1">
-        <v>536274.18</v>
+        <v>505085.52</v>
       </c>
       <c r="O42" s="1">
-        <v>0.58</v>
+        <v>0.62</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
-        <v>8468.0</v>
+        <v>1496.0</v>
       </c>
       <c r="D43" s="1">
-        <v>72.64</v>
+        <v>53.7</v>
       </c>
       <c r="E43" s="1">
-        <v>56.9088875768</v>
+        <v>62.149986631</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>481904.46</v>
+        <v>92976.38</v>
       </c>
       <c r="I43" s="1">
-        <v>133211.06</v>
+        <v>-12641.18</v>
       </c>
       <c r="J43" s="1">
-        <v>27.642628582437</v>
+        <v>-13.596119788703</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>615115.52</v>
+        <v>80335.2</v>
       </c>
       <c r="N43" s="1">
-        <v>615115.52</v>
+        <v>80335.2</v>
       </c>
       <c r="O43" s="1">
-        <v>0.67</v>
+        <v>0.1</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>17334.0</v>
+        <v>28548.0</v>
       </c>
       <c r="D44" s="1">
-        <v>18.55</v>
+        <v>15.975</v>
       </c>
       <c r="E44" s="1">
-        <v>28.9054361371</v>
+        <v>18.785</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>501046.83</v>
+        <v>536274.18</v>
       </c>
       <c r="I44" s="1">
-        <v>-179501.13</v>
+        <v>-80219.88</v>
       </c>
       <c r="J44" s="1">
-        <v>-35.82522016954</v>
+        <v>-14.958743678467</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>321545.7</v>
+        <v>456054.3</v>
       </c>
       <c r="N44" s="1">
-        <v>321545.7</v>
+        <v>456054.3</v>
       </c>
       <c r="O44" s="1">
-        <v>0.35</v>
+        <v>0.56</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>22539.0</v>
+        <v>8468.0</v>
       </c>
       <c r="D45" s="1">
-        <v>30.295</v>
+        <v>68.5</v>
       </c>
       <c r="E45" s="1">
-        <v>30.2950002218</v>
+        <v>56.9088875768</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>682819.01</v>
+        <v>481904.46</v>
       </c>
       <c r="I45" s="1">
-        <v>0.0</v>
+        <v>98153.54</v>
       </c>
       <c r="J45" s="1">
-        <v>0.0</v>
+        <v>20.367842206731</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>682819.01</v>
+        <v>580058.0</v>
       </c>
       <c r="N45" s="1">
-        <v>682819.01</v>
+        <v>580058.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>3455.0</v>
+        <v>17334.0</v>
       </c>
       <c r="D46" s="1">
-        <v>232.4</v>
+        <v>17.2</v>
       </c>
       <c r="E46" s="1">
-        <v>147.0676845152</v>
+        <v>28.9054361371</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>508118.85</v>
+        <v>501046.83</v>
       </c>
       <c r="I46" s="1">
-        <v>294823.15</v>
+        <v>-202902.03</v>
       </c>
       <c r="J46" s="1">
-        <v>58.022478402445</v>
+        <v>-40.495621936177</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>802942.0</v>
+        <v>298144.8</v>
       </c>
       <c r="N46" s="1">
-        <v>802942.0</v>
+        <v>298144.8</v>
       </c>
       <c r="O46" s="1">
-        <v>0.88</v>
+        <v>0.37</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>11826.0</v>
+        <v>22539.0</v>
       </c>
       <c r="D47" s="1">
-        <v>50.1</v>
+        <v>24.76</v>
       </c>
       <c r="E47" s="1">
-        <v>50.1</v>
+        <v>30.2950002218</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>592482.6</v>
+        <v>682819.01</v>
       </c>
       <c r="I47" s="1">
-        <v>0.0</v>
+        <v>-124753.37</v>
       </c>
       <c r="J47" s="1">
-        <v>0.0</v>
+        <v>-18.270342239007</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>592482.6</v>
+        <v>558065.64</v>
       </c>
       <c r="N47" s="1">
-        <v>592482.6</v>
+        <v>558065.64</v>
       </c>
       <c r="O47" s="1">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>13924.0</v>
+        <v>3279.0</v>
       </c>
       <c r="D48" s="1">
-        <v>34.09</v>
+        <v>243.3</v>
       </c>
       <c r="E48" s="1">
-        <v>31.4650373456</v>
+        <v>147.0676852699</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>438119.18</v>
+        <v>482234.94</v>
       </c>
       <c r="I48" s="1">
-        <v>36549.98</v>
+        <v>315545.76</v>
       </c>
       <c r="J48" s="1">
-        <v>8.3424743011707</v>
+        <v>65.434030972538</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>474669.16</v>
+        <v>797780.7</v>
       </c>
       <c r="N48" s="1">
-        <v>474669.16</v>
+        <v>797780.7</v>
       </c>
       <c r="O48" s="1">
-        <v>0.52</v>
+        <v>0.98</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>69379.0</v>
+        <v>11826.0</v>
       </c>
       <c r="D49" s="1">
-        <v>19.68</v>
+        <v>43.99</v>
       </c>
       <c r="E49" s="1">
-        <v>19.68</v>
+        <v>50.1</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1365378.72</v>
+        <v>592482.6</v>
       </c>
       <c r="I49" s="1">
-        <v>0.0</v>
+        <v>-72256.86</v>
       </c>
       <c r="J49" s="1">
-        <v>0.0</v>
+        <v>-12.195608782435</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1365378.72</v>
+        <v>520225.74</v>
       </c>
       <c r="N49" s="1">
-        <v>1365378.72</v>
+        <v>520225.74</v>
       </c>
       <c r="O49" s="1">
-        <v>1.49</v>
+        <v>0.64</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>136114.0</v>
+        <v>13924.0</v>
       </c>
       <c r="D50" s="1">
-        <v>4.516</v>
+        <v>31.62</v>
       </c>
       <c r="E50" s="1">
-        <v>4.5159999706</v>
+        <v>31.4650373456</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>614690.82</v>
+        <v>438119.18</v>
       </c>
       <c r="I50" s="1">
-        <v>0.0</v>
+        <v>2157.7</v>
       </c>
       <c r="J50" s="1">
-        <v>0.0</v>
+        <v>0.49249156359692</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>614690.82</v>
+        <v>440276.88</v>
       </c>
       <c r="N50" s="1">
-        <v>614690.82</v>
+        <v>440276.88</v>
       </c>
       <c r="O50" s="1">
-        <v>0.67</v>
+        <v>0.54</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>1932.0</v>
+        <v>67096.0</v>
       </c>
       <c r="D51" s="1">
-        <v>146.2</v>
+        <v>18.48</v>
       </c>
       <c r="E51" s="1">
-        <v>146.2</v>
+        <v>19.68</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>282458.4</v>
+        <v>1320449.28</v>
       </c>
       <c r="I51" s="1">
-        <v>0.0</v>
+        <v>-80515.2</v>
       </c>
       <c r="J51" s="1">
-        <v>0.0</v>
+        <v>-6.0975609756098</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>282458.4</v>
+        <v>1239934.08</v>
       </c>
       <c r="N51" s="1">
-        <v>282458.4</v>
+        <v>1239934.08</v>
       </c>
       <c r="O51" s="1">
-        <v>0.31</v>
+        <v>1.52</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>14397.0</v>
+        <v>136114.0</v>
       </c>
       <c r="D52" s="1">
-        <v>43.44</v>
+        <v>4.272</v>
       </c>
       <c r="E52" s="1">
-        <v>43.44</v>
+        <v>4.5159999706</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>625405.68</v>
+        <v>614690.82</v>
       </c>
       <c r="I52" s="1">
-        <v>0.0</v>
+        <v>-33211.81</v>
       </c>
       <c r="J52" s="1">
-        <v>0.0</v>
+        <v>-5.4030105736734</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>625405.68</v>
+        <v>581479.01</v>
       </c>
       <c r="N52" s="1">
-        <v>625405.68</v>
+        <v>581479.01</v>
       </c>
       <c r="O52" s="1">
-        <v>0.68</v>
+        <v>0.71</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>186574.0</v>
+        <v>1932.0</v>
       </c>
       <c r="D53" s="1">
-        <v>10.194</v>
+        <v>128.3</v>
       </c>
       <c r="E53" s="1">
-        <v>5.4519418569</v>
+        <v>146.2</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1017190.6</v>
+        <v>282458.4</v>
       </c>
       <c r="I53" s="1">
-        <v>884744.76</v>
+        <v>-34582.8</v>
       </c>
       <c r="J53" s="1">
-        <v>86.979250496416</v>
+        <v>-12.243502051984</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1901935.36</v>
+        <v>247875.6</v>
       </c>
       <c r="N53" s="1">
-        <v>1901935.36</v>
+        <v>247875.6</v>
       </c>
       <c r="O53" s="1">
-        <v>2.07</v>
+        <v>0.3</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>47384.0</v>
+        <v>14397.0</v>
       </c>
       <c r="D54" s="1">
-        <v>28.93</v>
+        <v>42.74</v>
       </c>
       <c r="E54" s="1">
-        <v>14.5844831589</v>
+        <v>43.44</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>691071.15</v>
+        <v>625405.68</v>
       </c>
       <c r="I54" s="1">
-        <v>679747.97</v>
+        <v>-10077.9</v>
       </c>
       <c r="J54" s="1">
-        <v>98.361503008771</v>
+        <v>-1.6114180478821</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1370819.12</v>
+        <v>615327.78</v>
       </c>
       <c r="N54" s="1">
-        <v>1370819.12</v>
+        <v>615327.78</v>
       </c>
       <c r="O54" s="1">
-        <v>1.49</v>
+        <v>0.75</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>3980.0</v>
+        <v>186574.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.7</v>
+        <v>9.135</v>
       </c>
       <c r="E55" s="1">
-        <v>104.589701005</v>
+        <v>5.4519418569</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>416267.01</v>
+        <v>1017190.6</v>
       </c>
       <c r="I55" s="1">
-        <v>-15481.01</v>
+        <v>687162.89</v>
       </c>
       <c r="J55" s="1">
-        <v>-3.7190095847375</v>
+        <v>67.554978388514</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>400786.0</v>
+        <v>1704353.49</v>
       </c>
       <c r="N55" s="1">
-        <v>400786.0</v>
+        <v>1704353.49</v>
       </c>
       <c r="O55" s="1">
-        <v>0.44</v>
+        <v>2.09</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>3693.0</v>
+        <v>47384.0</v>
       </c>
       <c r="D56" s="1">
-        <v>225.2</v>
+        <v>26.51</v>
       </c>
       <c r="E56" s="1">
-        <v>205.5135039263</v>
+        <v>14.5844831589</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>758961.37</v>
+        <v>691071.15</v>
       </c>
       <c r="I56" s="1">
-        <v>72702.23</v>
+        <v>565078.69</v>
       </c>
       <c r="J56" s="1">
-        <v>9.5791739703432</v>
+        <v>81.768525570775</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>831663.6</v>
+        <v>1256149.84</v>
       </c>
       <c r="N56" s="1">
-        <v>831663.6</v>
+        <v>1256149.84</v>
       </c>
       <c r="O56" s="1">
-        <v>0.91</v>
+        <v>1.54</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>3634.0</v>
+        <v>3980.0</v>
       </c>
       <c r="D57" s="1">
-        <v>25.66</v>
+        <v>89.35</v>
       </c>
       <c r="E57" s="1">
-        <v>25.66</v>
+        <v>104.589701005</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>93248.44</v>
+        <v>416267.01</v>
       </c>
       <c r="I57" s="1">
-        <v>0.0</v>
+        <v>-60654.01</v>
       </c>
       <c r="J57" s="1">
-        <v>0.0</v>
+        <v>-14.570938494501</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>93248.44</v>
+        <v>355613.0</v>
       </c>
       <c r="N57" s="1">
-        <v>93248.44</v>
+        <v>355613.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.1</v>
+        <v>0.44</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>575.0</v>
+        <v>3693.0</v>
       </c>
       <c r="D58" s="1">
-        <v>321.4</v>
+        <v>194.75</v>
       </c>
       <c r="E58" s="1">
-        <v>321.4</v>
+        <v>205.5135039263</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>184805.0</v>
+        <v>758961.37</v>
       </c>
       <c r="I58" s="1">
-        <v>0.0</v>
+        <v>-39749.62</v>
       </c>
       <c r="J58" s="1">
-        <v>0.0</v>
+        <v>-5.2373706450962</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>184805.0</v>
+        <v>719211.75</v>
       </c>
       <c r="N58" s="1">
-        <v>184805.0</v>
+        <v>719211.75</v>
       </c>
       <c r="O58" s="1">
-        <v>0.2</v>
+        <v>0.88</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
-        <v>6490.0</v>
+        <v>1500.0</v>
       </c>
       <c r="D59" s="1">
-        <v>63.16</v>
+        <v>61.08</v>
       </c>
       <c r="E59" s="1">
-        <v>63.16</v>
+        <v>68.16</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>409908.4</v>
+        <v>102240.0</v>
       </c>
       <c r="I59" s="1">
-        <v>0.0</v>
+        <v>-10620.0</v>
       </c>
       <c r="J59" s="1">
-        <v>0.0</v>
+        <v>-10.387323943662</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>409908.4</v>
+        <v>91620.0</v>
       </c>
       <c r="N59" s="1">
-        <v>409908.4</v>
+        <v>91620.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.45</v>
+        <v>0.11</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
-        <v>1071.0</v>
+        <v>3634.0</v>
       </c>
       <c r="D60" s="1">
-        <v>83.25</v>
+        <v>24.96</v>
       </c>
       <c r="E60" s="1">
-        <v>83.25</v>
+        <v>25.66</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>89160.75</v>
+        <v>93248.44</v>
       </c>
       <c r="I60" s="1">
-        <v>0.0</v>
+        <v>-2543.8</v>
       </c>
       <c r="J60" s="1">
-        <v>0.0</v>
+        <v>-2.7279812938426</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>89160.75</v>
+        <v>90704.64</v>
       </c>
       <c r="N60" s="1">
-        <v>89160.75</v>
+        <v>90704.64</v>
       </c>
       <c r="O60" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
-        <v>2884.0</v>
+        <v>575.0</v>
       </c>
       <c r="D61" s="1">
-        <v>39.45</v>
+        <v>273.8</v>
       </c>
       <c r="E61" s="1">
-        <v>39.45</v>
+        <v>321.4</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>113773.8</v>
+        <v>184805.0</v>
       </c>
       <c r="I61" s="1">
-        <v>0.0</v>
+        <v>-27370.0</v>
       </c>
       <c r="J61" s="1">
-        <v>0.0</v>
+        <v>-14.810205351587</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>113773.8</v>
+        <v>157435.0</v>
       </c>
       <c r="N61" s="1">
-        <v>113773.8</v>
+        <v>157435.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>2482.0</v>
+        <v>6490.0</v>
       </c>
       <c r="D62" s="1">
-        <v>36.76</v>
+        <v>53.44</v>
       </c>
       <c r="E62" s="1">
-        <v>36.76</v>
+        <v>63.16</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>91238.32</v>
+        <v>409908.4</v>
       </c>
       <c r="I62" s="1">
-        <v>0.0</v>
+        <v>-63082.8</v>
       </c>
       <c r="J62" s="1">
-        <v>0.0</v>
+        <v>-15.389487017099</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>91238.32</v>
+        <v>346825.6</v>
       </c>
       <c r="N62" s="1">
-        <v>91238.32</v>
+        <v>346825.6</v>
       </c>
       <c r="O62" s="1">
-        <v>0.1</v>
+        <v>0.42</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
-        <v>5125.0</v>
+        <v>1071.0</v>
       </c>
       <c r="D63" s="1">
-        <v>192.6</v>
+        <v>73.55</v>
       </c>
       <c r="E63" s="1">
-        <v>148.3624429268</v>
+        <v>83.25</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>760357.52</v>
+        <v>89160.75</v>
       </c>
       <c r="I63" s="1">
-        <v>226717.48</v>
+        <v>-10388.7</v>
       </c>
       <c r="J63" s="1">
-        <v>29.817220720063</v>
+        <v>-11.651651651652</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>987075.0</v>
+        <v>78772.05</v>
       </c>
       <c r="N63" s="1">
-        <v>987075.0</v>
+        <v>78772.05</v>
       </c>
       <c r="O63" s="1">
-        <v>1.08</v>
+        <v>0.1</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>1937.0</v>
+        <v>2884.0</v>
       </c>
       <c r="D64" s="1">
-        <v>65.9</v>
+        <v>37.74</v>
       </c>
       <c r="E64" s="1">
-        <v>65.9</v>
+        <v>39.45</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>127648.3</v>
+        <v>113773.8</v>
       </c>
       <c r="I64" s="1">
-        <v>0.0</v>
+        <v>-4931.64</v>
       </c>
       <c r="J64" s="1">
-        <v>0.0</v>
+        <v>-4.3346007604563</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>127648.3</v>
+        <v>108842.16</v>
       </c>
       <c r="N64" s="1">
-        <v>127648.3</v>
+        <v>108842.16</v>
       </c>
       <c r="O64" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
-        <v>26881.0</v>
+        <v>2482.0</v>
       </c>
       <c r="D65" s="1">
-        <v>36.16</v>
+        <v>32.64</v>
       </c>
       <c r="E65" s="1">
-        <v>35.9611718314</v>
+        <v>36.76</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>966672.26</v>
+        <v>91238.32</v>
       </c>
       <c r="I65" s="1">
-        <v>5344.7</v>
+        <v>-10225.84</v>
       </c>
       <c r="J65" s="1">
-        <v>0.55289680082472</v>
+        <v>-11.207834602829</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>972016.96</v>
+        <v>81012.48</v>
       </c>
       <c r="N65" s="1">
-        <v>972016.96</v>
+        <v>81012.48</v>
       </c>
       <c r="O65" s="1">
-        <v>1.06</v>
+        <v>0.1</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>8328.0</v>
+        <v>4911.0</v>
       </c>
       <c r="D66" s="1">
-        <v>10.63</v>
+        <v>203.8</v>
       </c>
       <c r="E66" s="1">
-        <v>10.63</v>
+        <v>148.3624434942</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>88526.64</v>
+        <v>728607.96</v>
       </c>
       <c r="I66" s="1">
-        <v>0.0</v>
+        <v>272253.84</v>
       </c>
       <c r="J66" s="1">
-        <v>0.0</v>
+        <v>37.366300527378</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>88526.64</v>
+        <v>1000861.8</v>
       </c>
       <c r="N66" s="1">
-        <v>88526.64</v>
+        <v>1000861.8</v>
       </c>
       <c r="O66" s="1">
-        <v>0.1</v>
+        <v>1.23</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
-        <v>1300.0</v>
+        <v>1377.0</v>
       </c>
       <c r="D67" s="1">
-        <v>257.8</v>
+        <v>59.6</v>
       </c>
       <c r="E67" s="1">
-        <v>257.8</v>
+        <v>65.9</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>335140.0</v>
+        <v>90744.3</v>
       </c>
       <c r="I67" s="1">
-        <v>0.0</v>
+        <v>-8675.1</v>
       </c>
       <c r="J67" s="1">
-        <v>0.0</v>
+        <v>-9.5599393019727</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>335140.0</v>
+        <v>82069.2</v>
       </c>
       <c r="N67" s="1">
-        <v>335140.0</v>
+        <v>82069.2</v>
       </c>
       <c r="O67" s="1">
-        <v>0.37</v>
+        <v>0.1</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>7831.0</v>
+        <v>26881.0</v>
       </c>
       <c r="D68" s="1">
-        <v>78.56</v>
+        <v>33.35</v>
       </c>
       <c r="E68" s="1">
-        <v>78.56</v>
+        <v>35.9611718314</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>615203.36</v>
+        <v>966672.26</v>
       </c>
       <c r="I68" s="1">
-        <v>0.0</v>
+        <v>-70190.91</v>
       </c>
       <c r="J68" s="1">
-        <v>0.0</v>
+        <v>-7.2610866065403</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>615203.36</v>
+        <v>896481.35</v>
       </c>
       <c r="N68" s="1">
-        <v>615203.36</v>
+        <v>896481.35</v>
       </c>
       <c r="O68" s="1">
-        <v>0.67</v>
+        <v>1.1</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
-        <v>2540.0</v>
+        <v>8328.0</v>
       </c>
       <c r="D69" s="1">
-        <v>83.18</v>
+        <v>8.758</v>
       </c>
       <c r="E69" s="1">
-        <v>69.0962440945</v>
+        <v>10.63</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>175504.46</v>
+        <v>88526.64</v>
       </c>
       <c r="I69" s="1">
-        <v>35772.74</v>
+        <v>-15590.02</v>
       </c>
       <c r="J69" s="1">
-        <v>20.382809644838</v>
+        <v>-17.610540736664</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>211277.2</v>
+        <v>72936.62</v>
       </c>
       <c r="N69" s="1">
-        <v>211277.2</v>
+        <v>72936.62</v>
       </c>
       <c r="O69" s="1">
-        <v>0.23</v>
+        <v>0.09</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>456.0</v>
+        <v>1300.0</v>
       </c>
       <c r="D70" s="1">
-        <v>2049.0</v>
+        <v>260.0</v>
       </c>
       <c r="E70" s="1">
-        <v>1442.8157894737</v>
+        <v>257.8</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>657924.0</v>
+        <v>335140.0</v>
       </c>
       <c r="I70" s="1">
-        <v>276420.0</v>
+        <v>2860.0</v>
       </c>
       <c r="J70" s="1">
-        <v>42.01397121856</v>
+        <v>0.8533747090768</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>934344.0</v>
+        <v>338000.0</v>
       </c>
       <c r="N70" s="1">
-        <v>934344.0</v>
+        <v>338000.0</v>
       </c>
       <c r="O70" s="1">
-        <v>1.02</v>
+        <v>0.41</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>1856.0</v>
+        <v>7831.0</v>
       </c>
       <c r="D71" s="1">
-        <v>48.74</v>
+        <v>66.38</v>
       </c>
       <c r="E71" s="1">
-        <v>48.74</v>
+        <v>78.56</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>90461.44</v>
+        <v>615203.36</v>
       </c>
       <c r="I71" s="1">
-        <v>0.0</v>
+        <v>-95381.58</v>
       </c>
       <c r="J71" s="1">
-        <v>0.0</v>
+        <v>-15.504073319756</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>90461.44</v>
+        <v>519821.78</v>
       </c>
       <c r="N71" s="1">
-        <v>90461.44</v>
+        <v>519821.78</v>
       </c>
       <c r="O71" s="1">
-        <v>0.1</v>
+        <v>0.64</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
-        <v>2854.0</v>
+        <v>2540.0</v>
       </c>
       <c r="D72" s="1">
-        <v>31.64</v>
+        <v>66.16</v>
       </c>
       <c r="E72" s="1">
-        <v>31.64</v>
+        <v>69.0962440945</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>90300.56</v>
+        <v>175504.46</v>
       </c>
       <c r="I72" s="1">
-        <v>0.0</v>
+        <v>-7458.06</v>
       </c>
       <c r="J72" s="1">
-        <v>0.0</v>
+        <v>-4.2494988446447</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>90300.56</v>
+        <v>168046.4</v>
       </c>
       <c r="N72" s="1">
-        <v>90300.56</v>
+        <v>168046.4</v>
       </c>
       <c r="O72" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>37648.0</v>
+        <v>456.0</v>
       </c>
       <c r="D73" s="1">
-        <v>20.05</v>
+        <v>1656.0</v>
       </c>
       <c r="E73" s="1">
-        <v>13.9407368253</v>
+        <v>1442.8157894737</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>524840.86</v>
+        <v>657924.0</v>
       </c>
       <c r="I73" s="1">
-        <v>230001.54</v>
+        <v>97212.0</v>
       </c>
       <c r="J73" s="1">
-        <v>43.823100968168</v>
+        <v>14.77556678279</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>754842.4</v>
+        <v>755136.0</v>
       </c>
       <c r="N73" s="1">
-        <v>754842.4</v>
+        <v>755136.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.82</v>
+        <v>0.92</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
-        <v>16507.0</v>
+        <v>1856.0</v>
       </c>
       <c r="D74" s="1">
-        <v>56.82</v>
+        <v>41.26</v>
       </c>
       <c r="E74" s="1">
-        <v>28.6805633973</v>
+        <v>48.74</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>473430.06</v>
+        <v>90461.44</v>
       </c>
       <c r="I74" s="1">
-        <v>464497.68</v>
+        <v>-13882.88</v>
       </c>
       <c r="J74" s="1">
-        <v>98.113263023476</v>
+        <v>-15.346737792368</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>937927.74</v>
+        <v>76578.56</v>
       </c>
       <c r="N74" s="1">
-        <v>937927.74</v>
+        <v>76578.56</v>
       </c>
       <c r="O74" s="1">
-        <v>1.02</v>
+        <v>0.09</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>16730.0</v>
+        <v>2854.0</v>
       </c>
       <c r="D75" s="1">
-        <v>45.825</v>
+        <v>27.36</v>
       </c>
       <c r="E75" s="1">
-        <v>35.900894202</v>
+        <v>31.64</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>600621.96</v>
+        <v>90300.56</v>
       </c>
       <c r="I75" s="1">
-        <v>166030.29</v>
+        <v>-12215.12</v>
       </c>
       <c r="J75" s="1">
-        <v>27.643060203793</v>
+        <v>-13.527180783818</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>766652.25</v>
+        <v>78085.44</v>
       </c>
       <c r="N75" s="1">
-        <v>766652.25</v>
+        <v>78085.44</v>
       </c>
       <c r="O75" s="1">
-        <v>0.84</v>
+        <v>0.1</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>38710.0</v>
+        <v>37648.0</v>
       </c>
       <c r="D76" s="1">
-        <v>24.63</v>
+        <v>19.175</v>
       </c>
       <c r="E76" s="1">
-        <v>14.6298669594</v>
+        <v>13.9407368253</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>566322.15</v>
+        <v>524840.86</v>
       </c>
       <c r="I76" s="1">
-        <v>387105.15</v>
+        <v>197059.54</v>
       </c>
       <c r="J76" s="1">
-        <v>68.354230891375</v>
+        <v>37.546531723921</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>953427.3</v>
+        <v>721900.4</v>
       </c>
       <c r="N76" s="1">
-        <v>953427.3</v>
+        <v>721900.4</v>
       </c>
       <c r="O76" s="1">
-        <v>1.04</v>
+        <v>0.88</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>2274.0</v>
+        <v>16507.0</v>
       </c>
       <c r="D77" s="1">
-        <v>39.1</v>
+        <v>50.56</v>
       </c>
       <c r="E77" s="1">
-        <v>39.1</v>
+        <v>28.6805633973</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>88913.4</v>
+        <v>473430.06</v>
       </c>
       <c r="I77" s="1">
-        <v>0.0</v>
+        <v>361163.86</v>
       </c>
       <c r="J77" s="1">
-        <v>0.0</v>
+        <v>76.286634608711</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>88913.4</v>
+        <v>834593.92</v>
       </c>
       <c r="N77" s="1">
-        <v>88913.4</v>
+        <v>834593.92</v>
       </c>
       <c r="O77" s="1">
-        <v>0.1</v>
+        <v>1.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>182</v>
       </c>
       <c r="B78" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="1">
-        <v>303461.0</v>
+        <v>16730.0</v>
       </c>
       <c r="D78" s="1">
-        <v>5.835</v>
+        <v>37.645</v>
       </c>
       <c r="E78" s="1">
-        <v>2.7071045703</v>
+        <v>35.900894202</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>821500.66</v>
+        <v>600621.96</v>
       </c>
       <c r="I78" s="1">
-        <v>949194.28</v>
+        <v>29178.89</v>
       </c>
       <c r="J78" s="1">
-        <v>115.54394612416</v>
+        <v>4.858112414005</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1770694.94</v>
+        <v>629800.85</v>
       </c>
       <c r="N78" s="1">
-        <v>1770694.94</v>
+        <v>629800.85</v>
       </c>
       <c r="O78" s="1">
-        <v>1.93</v>
+        <v>0.77</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>184</v>
       </c>
       <c r="B79" t="s">
         <v>185</v>
       </c>
       <c r="C79" s="1">
-        <v>16343.0</v>
+        <v>38710.0</v>
       </c>
       <c r="D79" s="1">
-        <v>19.15</v>
+        <v>21.93</v>
       </c>
       <c r="E79" s="1">
-        <v>19.15</v>
+        <v>14.6298669594</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>312968.45</v>
+        <v>566322.15</v>
       </c>
       <c r="I79" s="1">
-        <v>0.0</v>
+        <v>282588.15</v>
       </c>
       <c r="J79" s="1">
-        <v>0.0</v>
+        <v>49.898834082333</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>312968.45</v>
+        <v>848910.3</v>
       </c>
       <c r="N79" s="1">
-        <v>312968.45</v>
+        <v>848910.3</v>
       </c>
       <c r="O79" s="1">
-        <v>0.34</v>
+        <v>1.04</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>186</v>
       </c>
       <c r="B80" t="s">
         <v>187</v>
       </c>
       <c r="C80" s="1">
-        <v>6121.0</v>
+        <v>2274.0</v>
       </c>
       <c r="D80" s="1">
-        <v>14.99</v>
+        <v>30.98</v>
       </c>
       <c r="E80" s="1">
-        <v>14.99</v>
+        <v>39.1</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>91753.79</v>
+        <v>88913.4</v>
       </c>
       <c r="I80" s="1">
-        <v>0.0</v>
+        <v>-18464.88</v>
       </c>
       <c r="J80" s="1">
-        <v>0.0</v>
+        <v>-20.76726342711</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>91753.79</v>
+        <v>70448.52</v>
       </c>
       <c r="N80" s="1">
-        <v>91753.79</v>
+        <v>70448.52</v>
       </c>
       <c r="O80" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>189</v>
       </c>
       <c r="C81" s="1">
-        <v>3689.0</v>
+        <v>303461.0</v>
       </c>
       <c r="D81" s="1">
-        <v>114.8</v>
+        <v>4.966</v>
       </c>
       <c r="E81" s="1">
-        <v>114.8</v>
+        <v>2.7071045703</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>423497.2</v>
+        <v>821500.66</v>
       </c>
       <c r="I81" s="1">
-        <v>0.0</v>
+        <v>685486.67</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0</v>
+        <v>83.443228152732</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>423497.2</v>
+        <v>1506987.33</v>
       </c>
       <c r="N81" s="1">
-        <v>423497.2</v>
+        <v>1506987.33</v>
       </c>
       <c r="O81" s="1">
-        <v>0.46</v>
+        <v>1.85</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>190</v>
       </c>
       <c r="B82" t="s">
         <v>191</v>
       </c>
       <c r="C82" s="1">
-        <v>926.0</v>
+        <v>16343.0</v>
       </c>
       <c r="D82" s="1">
-        <v>285.9</v>
+        <v>19.155</v>
       </c>
       <c r="E82" s="1">
-        <v>285.9</v>
+        <v>19.15</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>264743.4</v>
+        <v>312968.45</v>
       </c>
       <c r="I82" s="1">
-        <v>0.0</v>
+        <v>81.72</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0</v>
+        <v>0.026111258179539</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>264743.4</v>
+        <v>313050.17</v>
       </c>
       <c r="N82" s="1">
-        <v>264743.4</v>
+        <v>313050.17</v>
       </c>
       <c r="O82" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>192</v>
       </c>
       <c r="B83" t="s">
         <v>193</v>
       </c>
       <c r="C83" s="1">
-        <v>8357.0</v>
+        <v>6121.0</v>
       </c>
       <c r="D83" s="1">
-        <v>75.3</v>
+        <v>15.11</v>
       </c>
       <c r="E83" s="1">
-        <v>93.1433588608</v>
+        <v>14.99</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>778399.05</v>
+        <v>91753.79</v>
       </c>
       <c r="I83" s="1">
-        <v>-149116.95</v>
+        <v>734.52</v>
       </c>
       <c r="J83" s="1">
-        <v>-19.156877182725</v>
+        <v>0.80053368912608</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>629282.1</v>
+        <v>92488.31</v>
       </c>
       <c r="N83" s="1">
-        <v>629282.1</v>
+        <v>92488.31</v>
       </c>
       <c r="O83" s="1">
-        <v>0.69</v>
+        <v>0.11</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>194</v>
       </c>
       <c r="B84" t="s">
         <v>195</v>
       </c>
       <c r="C84" s="1">
-        <v>2911.0</v>
+        <v>3689.0</v>
       </c>
       <c r="D84" s="1">
-        <v>35.62</v>
+        <v>103.45</v>
       </c>
       <c r="E84" s="1">
-        <v>35.62</v>
+        <v>114.8</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>103689.82</v>
+        <v>423497.2</v>
       </c>
       <c r="I84" s="1">
-        <v>0.0</v>
+        <v>-41870.15</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0</v>
+        <v>-9.8867595818815</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>103689.82</v>
+        <v>381627.05</v>
       </c>
       <c r="N84" s="1">
-        <v>103689.82</v>
+        <v>381627.05</v>
       </c>
       <c r="O84" s="1">
-        <v>0.11</v>
+        <v>0.47</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>196</v>
       </c>
       <c r="B85" t="s">
         <v>197</v>
       </c>
       <c r="C85" s="1">
-        <v>5284.0</v>
+        <v>926.0</v>
       </c>
       <c r="D85" s="1">
-        <v>64.02</v>
+        <v>234.15</v>
       </c>
       <c r="E85" s="1">
-        <v>64.02</v>
+        <v>285.9</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>338281.68</v>
+        <v>264743.4</v>
       </c>
       <c r="I85" s="1">
-        <v>0.0</v>
+        <v>-47920.5</v>
       </c>
       <c r="J85" s="1">
-        <v>0.0</v>
+        <v>-18.10073452256</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>338281.68</v>
+        <v>216822.9</v>
       </c>
       <c r="N85" s="1">
-        <v>338281.68</v>
+        <v>216822.9</v>
       </c>
       <c r="O85" s="1">
-        <v>0.37</v>
+        <v>0.27</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>198</v>
       </c>
       <c r="B86" t="s">
         <v>199</v>
       </c>
       <c r="C86" s="1">
-        <v>903.0</v>
+        <v>2911.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.3</v>
+        <v>32.22</v>
       </c>
       <c r="E86" s="1">
-        <v>100.3</v>
+        <v>35.62</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>90570.9</v>
+        <v>103689.82</v>
       </c>
       <c r="I86" s="1">
-        <v>0.0</v>
+        <v>-9897.4</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0</v>
+        <v>-9.5451993262212</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>90570.9</v>
+        <v>93792.42</v>
       </c>
       <c r="N86" s="1">
-        <v>90570.9</v>
+        <v>93792.42</v>
       </c>
       <c r="O86" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>200</v>
       </c>
       <c r="B87" t="s">
         <v>201</v>
       </c>
       <c r="C87" s="1">
-        <v>235938.0</v>
+        <v>5284.0</v>
       </c>
       <c r="D87" s="1">
-        <v>4.801</v>
+        <v>54.56</v>
       </c>
       <c r="E87" s="1">
-        <v>3.5459065517</v>
+        <v>64.02</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>836614.1</v>
+        <v>338281.68</v>
       </c>
       <c r="I87" s="1">
-        <v>296124.24</v>
+        <v>-49986.64</v>
       </c>
       <c r="J87" s="1">
-        <v>35.395559314623</v>
+        <v>-14.776632302405</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1132738.34</v>
+        <v>288295.04</v>
       </c>
       <c r="N87" s="1">
-        <v>1132738.34</v>
+        <v>288295.04</v>
       </c>
       <c r="O87" s="1">
-        <v>1.24</v>
+        <v>0.35</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>202</v>
       </c>
       <c r="B88" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="1">
-        <v>10232.0</v>
+        <v>903.0</v>
       </c>
       <c r="D88" s="1">
-        <v>27.08</v>
+        <v>86.65</v>
       </c>
       <c r="E88" s="1">
-        <v>27.08</v>
+        <v>100.3</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>277082.56</v>
+        <v>90570.9</v>
       </c>
       <c r="I88" s="1">
-        <v>0.0</v>
+        <v>-12325.95</v>
       </c>
       <c r="J88" s="1">
-        <v>0.0</v>
+        <v>-13.609172482552</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>277082.56</v>
+        <v>78244.95</v>
       </c>
       <c r="N88" s="1">
-        <v>277082.56</v>
+        <v>78244.95</v>
       </c>
       <c r="O88" s="1">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>204</v>
       </c>
       <c r="B89" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="1">
-        <v>5282.0</v>
+        <v>235938.0</v>
       </c>
       <c r="D89" s="1">
-        <v>178.24</v>
+        <v>4.685</v>
       </c>
       <c r="E89" s="1">
-        <v>147.4310848164</v>
+        <v>3.5459065517</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>778730.99</v>
+        <v>836614.1</v>
       </c>
       <c r="I89" s="1">
-        <v>162732.69</v>
+        <v>268755.43</v>
       </c>
       <c r="J89" s="1">
-        <v>20.897163730443</v>
+        <v>32.124181268281</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>941463.68</v>
+        <v>1105369.53</v>
       </c>
       <c r="N89" s="1">
-        <v>941463.68</v>
+        <v>1105369.53</v>
       </c>
       <c r="O89" s="1">
-        <v>1.03</v>
+        <v>1.35</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
-        <v>4604.0</v>
+        <v>10232.0</v>
       </c>
       <c r="D90" s="1">
-        <v>153.85</v>
+        <v>22.83</v>
       </c>
       <c r="E90" s="1">
-        <v>76.1009600348</v>
+        <v>27.08</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>350368.82</v>
+        <v>277082.56</v>
       </c>
       <c r="I90" s="1">
-        <v>357956.58</v>
+        <v>-43486.0</v>
       </c>
       <c r="J90" s="1">
-        <v>102.16564932918</v>
+        <v>-15.69423929099</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>708325.4</v>
+        <v>233596.56</v>
       </c>
       <c r="N90" s="1">
-        <v>708325.4</v>
+        <v>233596.56</v>
       </c>
       <c r="O90" s="1">
-        <v>0.77</v>
+        <v>0.29</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>5388.0</v>
+        <v>5282.0</v>
       </c>
       <c r="D91" s="1">
-        <v>56.8</v>
+        <v>167.24</v>
       </c>
       <c r="E91" s="1">
-        <v>56.8</v>
+        <v>147.4310848164</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>306038.4</v>
+        <v>778730.99</v>
       </c>
       <c r="I91" s="1">
-        <v>0.0</v>
+        <v>104630.69</v>
       </c>
       <c r="J91" s="1">
-        <v>0.0</v>
+        <v>13.436050618712</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>306038.4</v>
+        <v>883361.68</v>
       </c>
       <c r="N91" s="1">
-        <v>306038.4</v>
+        <v>883361.68</v>
       </c>
       <c r="O91" s="1">
-        <v>0.33</v>
+        <v>1.08</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>3162.0</v>
+        <v>4604.0</v>
       </c>
       <c r="D92" s="1">
-        <v>397.4</v>
+        <v>131.65</v>
       </c>
       <c r="E92" s="1">
-        <v>360.5104617331</v>
+        <v>76.1009600348</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1139934.08</v>
+        <v>350368.82</v>
       </c>
       <c r="I92" s="1">
-        <v>116644.72</v>
+        <v>255747.78</v>
       </c>
       <c r="J92" s="1">
-        <v>10.232584677177</v>
+        <v>72.99387542533</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>1256578.8</v>
+        <v>606116.6</v>
       </c>
       <c r="N92" s="1">
-        <v>1256578.8</v>
+        <v>606116.6</v>
       </c>
       <c r="O92" s="1">
-        <v>1.37</v>
+        <v>0.74</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>17968.0</v>
+        <v>5388.0</v>
       </c>
       <c r="D93" s="1">
-        <v>20.54</v>
+        <v>60.6</v>
       </c>
       <c r="E93" s="1">
-        <v>20.54</v>
+        <v>56.8</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>369062.72</v>
+        <v>306038.4</v>
       </c>
       <c r="I93" s="1">
-        <v>0.0</v>
+        <v>20474.4</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0</v>
+        <v>6.6901408450704</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>369062.72</v>
+        <v>326512.8</v>
       </c>
       <c r="N93" s="1">
-        <v>369062.72</v>
+        <v>326512.8</v>
       </c>
       <c r="O93" s="1">
         <v>0.4</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>3238.0</v>
+        <v>3162.0</v>
       </c>
       <c r="D94" s="1">
-        <v>544.1</v>
+        <v>347.7</v>
       </c>
       <c r="E94" s="1">
-        <v>637.806269302</v>
+        <v>360.5104617331</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>2065216.7</v>
+        <v>1139934.08</v>
       </c>
       <c r="I94" s="1">
-        <v>-303420.9</v>
+        <v>-40506.68</v>
       </c>
       <c r="J94" s="1">
-        <v>-14.691964286363</v>
+        <v>-3.5534230189872</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1761795.8</v>
+        <v>1099427.4</v>
       </c>
       <c r="N94" s="1">
-        <v>1761795.8</v>
+        <v>1099427.4</v>
       </c>
       <c r="O94" s="1">
-        <v>1.92</v>
+        <v>1.35</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>9206.0</v>
+        <v>16258.0</v>
       </c>
       <c r="D95" s="1">
-        <v>59.0</v>
+        <v>24.62</v>
       </c>
       <c r="E95" s="1">
-        <v>59.0</v>
+        <v>20.54</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>543154.0</v>
+        <v>333939.32</v>
       </c>
       <c r="I95" s="1">
-        <v>0.0</v>
+        <v>66332.64</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0</v>
+        <v>19.863680623174</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>543154.0</v>
+        <v>400271.96</v>
       </c>
       <c r="N95" s="1">
-        <v>543154.0</v>
+        <v>400271.96</v>
       </c>
       <c r="O95" s="1">
-        <v>0.59</v>
+        <v>0.49</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>4396.0</v>
+        <v>3238.0</v>
       </c>
       <c r="D96" s="1">
-        <v>128.3</v>
+        <v>457.95</v>
       </c>
       <c r="E96" s="1">
-        <v>100.9287283894</v>
+        <v>637.806269302</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>443682.69</v>
+        <v>2065216.7</v>
       </c>
       <c r="I96" s="1">
-        <v>120324.11</v>
+        <v>-582374.6</v>
       </c>
       <c r="J96" s="1">
-        <v>27.119405988095</v>
+        <v>-28.199200597206</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>564006.8</v>
+        <v>1482842.1</v>
       </c>
       <c r="N96" s="1">
-        <v>564006.8</v>
+        <v>1482842.1</v>
       </c>
       <c r="O96" s="1">
-        <v>0.62</v>
+        <v>1.82</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>8263.0</v>
+        <v>9206.0</v>
       </c>
       <c r="D97" s="1">
-        <v>17.705</v>
+        <v>50.86</v>
       </c>
       <c r="E97" s="1">
-        <v>11.8022231635</v>
+        <v>59.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>97521.77</v>
+        <v>543154.0</v>
       </c>
       <c r="I97" s="1">
-        <v>48774.65</v>
+        <v>-74936.84</v>
       </c>
       <c r="J97" s="1">
-        <v>50.014114797137</v>
+        <v>-13.796610169492</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>146296.42</v>
+        <v>468217.16</v>
       </c>
       <c r="N97" s="1">
-        <v>146296.42</v>
+        <v>468217.16</v>
       </c>
       <c r="O97" s="1">
-        <v>0.16</v>
+        <v>0.57</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>8528.0</v>
+        <v>4396.0</v>
       </c>
       <c r="D98" s="1">
-        <v>58.44</v>
+        <v>104.05</v>
       </c>
       <c r="E98" s="1">
-        <v>52.2038004221</v>
+        <v>100.9287283894</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>445194.01</v>
+        <v>443682.69</v>
       </c>
       <c r="I98" s="1">
-        <v>53182.31</v>
+        <v>13721.11</v>
       </c>
       <c r="J98" s="1">
-        <v>11.945872766797</v>
+        <v>3.092550218716</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>498376.32</v>
+        <v>457403.8</v>
       </c>
       <c r="N98" s="1">
-        <v>498376.32</v>
+        <v>457403.8</v>
       </c>
       <c r="O98" s="1">
-        <v>0.54</v>
+        <v>0.56</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
-        <v>845.0</v>
+        <v>8263.0</v>
       </c>
       <c r="D99" s="1">
-        <v>555.6</v>
+        <v>14.035</v>
       </c>
       <c r="E99" s="1">
-        <v>186.1487100592</v>
+        <v>11.8022231635</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>157295.66</v>
+        <v>97521.77</v>
       </c>
       <c r="I99" s="1">
-        <v>312186.34</v>
+        <v>18449.44</v>
       </c>
       <c r="J99" s="1">
-        <v>198.47104490995</v>
+        <v>18.918278452083</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>469482.0</v>
+        <v>115971.21</v>
       </c>
       <c r="N99" s="1">
-        <v>469482.0</v>
+        <v>115971.21</v>
       </c>
       <c r="O99" s="1">
-        <v>0.51</v>
+        <v>0.14</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>89850.0</v>
+        <v>8528.0</v>
       </c>
       <c r="D100" s="1">
-        <v>3.478</v>
+        <v>52.1</v>
       </c>
       <c r="E100" s="1">
-        <v>3.478</v>
+        <v>52.2038004221</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>312498.3</v>
+        <v>445194.01</v>
       </c>
       <c r="I100" s="1">
-        <v>0.0</v>
+        <v>-885.21</v>
       </c>
       <c r="J100" s="1">
-        <v>0.0</v>
+        <v>-0.19883690708238</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>312498.3</v>
+        <v>444308.8</v>
       </c>
       <c r="N100" s="1">
-        <v>312498.3</v>
+        <v>444308.8</v>
       </c>
       <c r="O100" s="1">
-        <v>0.34</v>
+        <v>0.54</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>228</v>
       </c>
       <c r="B101" t="s">
         <v>229</v>
       </c>
       <c r="C101" s="1">
-        <v>5896.0</v>
+        <v>845.0</v>
       </c>
       <c r="D101" s="1">
-        <v>69.3</v>
+        <v>520.8</v>
       </c>
       <c r="E101" s="1">
-        <v>69.3</v>
+        <v>186.1487100592</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>408592.8</v>
+        <v>157295.66</v>
       </c>
       <c r="I101" s="1">
-        <v>0.0</v>
+        <v>282780.34</v>
       </c>
       <c r="J101" s="1">
-        <v>0.0</v>
+        <v>179.77631423524</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>408592.8</v>
+        <v>440076.0</v>
       </c>
       <c r="N101" s="1">
-        <v>408592.8</v>
+        <v>440076.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.45</v>
+        <v>0.54</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>230</v>
       </c>
       <c r="B102" t="s">
         <v>231</v>
       </c>
       <c r="C102" s="1">
-        <v>99810.0</v>
+        <v>89850.0</v>
       </c>
       <c r="D102" s="1">
-        <v>6.484</v>
+        <v>2.844</v>
       </c>
       <c r="E102" s="1">
-        <v>4.503424206</v>
+        <v>3.478</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>449486.77</v>
+        <v>312498.3</v>
       </c>
       <c r="I102" s="1">
-        <v>197681.27</v>
+        <v>-56964.9</v>
       </c>
       <c r="J102" s="1">
-        <v>43.979330025665</v>
+        <v>-18.228867165037</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>647168.04</v>
+        <v>255533.4</v>
       </c>
       <c r="N102" s="1">
-        <v>647168.04</v>
+        <v>255533.4</v>
       </c>
       <c r="O102" s="1">
-        <v>0.71</v>
+        <v>0.31</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>232</v>
       </c>
       <c r="B103" t="s">
         <v>233</v>
       </c>
       <c r="C103" s="1">
-        <v>41529.0</v>
+        <v>5896.0</v>
       </c>
       <c r="D103" s="1">
-        <v>16.45</v>
+        <v>65.7</v>
       </c>
       <c r="E103" s="1">
-        <v>16.45</v>
+        <v>69.3</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>683152.05</v>
+        <v>408592.8</v>
       </c>
       <c r="I103" s="1">
-        <v>0.0</v>
+        <v>-21225.6</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0</v>
+        <v>-5.1948051948052</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>683152.05</v>
+        <v>387367.2</v>
       </c>
       <c r="N103" s="1">
-        <v>683152.05</v>
+        <v>387367.2</v>
       </c>
       <c r="O103" s="1">
-        <v>0.75</v>
+        <v>0.47</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>234</v>
       </c>
       <c r="B104" t="s">
         <v>235</v>
       </c>
       <c r="C104" s="1">
-        <v>190.0</v>
+        <v>93454.0</v>
       </c>
       <c r="D104" s="1">
-        <v>4778.97</v>
+        <v>6.916</v>
       </c>
       <c r="E104" s="1">
-        <v>4771.6672631579</v>
+        <v>4.5034242515</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>906616.78</v>
+        <v>420863.01</v>
       </c>
       <c r="I104" s="1">
-        <v>1387.52</v>
+        <v>225464.85</v>
       </c>
       <c r="J104" s="1">
-        <v>0.15304371489793</v>
+        <v>53.572028104822</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>908004.3</v>
+        <v>646327.86</v>
       </c>
       <c r="N104" s="1">
-        <v>908004.3</v>
+        <v>646327.86</v>
       </c>
       <c r="O104" s="1">
-        <v>0.99</v>
+        <v>0.79</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>236</v>
       </c>
       <c r="B105" t="s">
         <v>237</v>
       </c>
       <c r="C105" s="1">
-        <v>35604.0</v>
+        <v>41529.0</v>
       </c>
       <c r="D105" s="1">
-        <v>18.19</v>
+        <v>15.325</v>
       </c>
       <c r="E105" s="1">
-        <v>18.19</v>
+        <v>16.45</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>647636.76</v>
+        <v>683152.05</v>
       </c>
       <c r="I105" s="1">
-        <v>0.0</v>
+        <v>-46720.12</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0</v>
+        <v>-6.8389050431745</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>647636.76</v>
+        <v>636431.93</v>
       </c>
       <c r="N105" s="1">
-        <v>647636.76</v>
+        <v>636431.93</v>
       </c>
       <c r="O105" s="1">
-        <v>0.71</v>
+        <v>0.78</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>238</v>
       </c>
       <c r="B106" t="s">
         <v>239</v>
       </c>
       <c r="C106" s="1">
-        <v>3493.0</v>
+        <v>35604.0</v>
       </c>
       <c r="D106" s="1">
-        <v>67.7</v>
+        <v>17.115</v>
       </c>
       <c r="E106" s="1">
-        <v>67.7</v>
+        <v>18.19</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>236476.1</v>
+        <v>647636.76</v>
       </c>
       <c r="I106" s="1">
-        <v>0.0</v>
+        <v>-38274.3</v>
       </c>
       <c r="J106" s="1">
-        <v>0.0</v>
+        <v>-5.9098405717427</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>236476.1</v>
+        <v>609362.46</v>
       </c>
       <c r="N106" s="1">
-        <v>236476.1</v>
+        <v>609362.46</v>
       </c>
       <c r="O106" s="1">
-        <v>0.26</v>
+        <v>0.75</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>240</v>
       </c>
       <c r="B107" t="s">
         <v>241</v>
       </c>
       <c r="C107" s="1">
-        <v>4821.0</v>
+        <v>3493.0</v>
       </c>
       <c r="D107" s="1">
-        <v>262.61</v>
+        <v>68.9</v>
       </c>
       <c r="E107" s="1">
-        <v>158.78</v>
+        <v>67.7</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>765478.38</v>
+        <v>236476.1</v>
       </c>
       <c r="I107" s="1">
-        <v>500564.43</v>
+        <v>4191.6</v>
       </c>
       <c r="J107" s="1">
-        <v>65.392366796826</v>
+        <v>1.7725258493353</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>1266042.81</v>
+        <v>240667.7</v>
       </c>
       <c r="N107" s="1">
-        <v>1266042.81</v>
+        <v>240667.7</v>
       </c>
       <c r="O107" s="1">
-        <v>1.38</v>
+        <v>0.29</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>242</v>
       </c>
       <c r="B108" t="s">
         <v>243</v>
       </c>
       <c r="C108" s="1">
-        <v>12058.0</v>
+        <v>4821.0</v>
       </c>
       <c r="D108" s="1">
-        <v>22.75</v>
+        <v>237.93</v>
       </c>
       <c r="E108" s="1">
-        <v>22.75</v>
+        <v>158.78</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>274319.5</v>
+        <v>765478.38</v>
       </c>
       <c r="I108" s="1">
-        <v>0.0</v>
+        <v>381582.15</v>
       </c>
       <c r="J108" s="1">
-        <v>0.0</v>
+        <v>49.848847461897</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>274319.5</v>
+        <v>1147060.53</v>
       </c>
       <c r="N108" s="1">
-        <v>274319.5</v>
+        <v>1147060.53</v>
       </c>
       <c r="O108" s="1">
-        <v>0.3</v>
+        <v>1.4</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>244</v>
       </c>
       <c r="B109" t="s">
         <v>245</v>
       </c>
       <c r="C109" s="1">
-        <v>7046.0</v>
+        <v>12058.0</v>
       </c>
       <c r="D109" s="1">
-        <v>43.51</v>
+        <v>21.45</v>
       </c>
       <c r="E109" s="1">
-        <v>32.8492307692</v>
+        <v>22.75</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>231455.68</v>
+        <v>274319.5</v>
       </c>
       <c r="I109" s="1">
-        <v>75115.78</v>
+        <v>-15675.4</v>
       </c>
       <c r="J109" s="1">
-        <v>32.45363431997</v>
+        <v>-5.7142857142857</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>306571.46</v>
+        <v>258644.1</v>
       </c>
       <c r="N109" s="1">
-        <v>306571.46</v>
+        <v>258644.1</v>
       </c>
       <c r="O109" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>246</v>
       </c>
       <c r="B110" t="s">
         <v>247</v>
       </c>
       <c r="C110" s="1">
-        <v>5666.0</v>
+        <v>7046.0</v>
       </c>
       <c r="D110" s="1">
-        <v>16.36</v>
+        <v>40.02</v>
       </c>
       <c r="E110" s="1">
-        <v>16.36</v>
+        <v>32.8492307692</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>92695.76</v>
+        <v>231455.68</v>
       </c>
       <c r="I110" s="1">
-        <v>0.0</v>
+        <v>50525.24</v>
       </c>
       <c r="J110" s="1">
-        <v>0.0</v>
+        <v>21.829336830274</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>92695.76</v>
+        <v>281980.92</v>
       </c>
       <c r="N110" s="1">
-        <v>92695.76</v>
+        <v>281980.92</v>
       </c>
       <c r="O110" s="1">
-        <v>0.1</v>
+        <v>0.35</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>248</v>
       </c>
       <c r="B111" t="s">
         <v>249</v>
       </c>
       <c r="C111" s="1">
-        <v>3922.0</v>
+        <v>5666.0</v>
       </c>
       <c r="D111" s="1">
-        <v>23.76</v>
+        <v>15.03</v>
       </c>
       <c r="E111" s="1">
-        <v>23.76</v>
+        <v>16.36</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>93186.72</v>
+        <v>92695.76</v>
       </c>
       <c r="I111" s="1">
-        <v>0.0</v>
+        <v>-7535.78</v>
       </c>
       <c r="J111" s="1">
-        <v>0.0</v>
+        <v>-8.1295843520782</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>93186.72</v>
+        <v>85159.98</v>
       </c>
       <c r="N111" s="1">
-        <v>93186.72</v>
+        <v>85159.98</v>
       </c>
       <c r="O111" s="1">
         <v>0.1</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>250</v>
       </c>
       <c r="B112" t="s">
         <v>251</v>
       </c>
       <c r="C112" s="1">
-        <v>10265.0</v>
+        <v>3922.0</v>
       </c>
       <c r="D112" s="1">
-        <v>41.96</v>
+        <v>20.06</v>
       </c>
       <c r="E112" s="1">
-        <v>41.96</v>
+        <v>23.76</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>430719.4</v>
+        <v>93186.72</v>
       </c>
       <c r="I112" s="1">
-        <v>0.0</v>
+        <v>-14511.4</v>
       </c>
       <c r="J112" s="1">
-        <v>0.0</v>
+        <v>-15.572390572391</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>430719.4</v>
+        <v>78675.32</v>
       </c>
       <c r="N112" s="1">
-        <v>430719.4</v>
+        <v>78675.32</v>
       </c>
       <c r="O112" s="1">
-        <v>0.47</v>
+        <v>0.1</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>252</v>
       </c>
       <c r="B113" t="s">
         <v>253</v>
       </c>
       <c r="C113" s="1">
-        <v>3417.0</v>
+        <v>10265.0</v>
       </c>
       <c r="D113" s="1">
-        <v>27.83</v>
+        <v>34.805</v>
       </c>
       <c r="E113" s="1">
-        <v>27.83</v>
+        <v>41.96</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>95095.11</v>
+        <v>430719.4</v>
       </c>
       <c r="I113" s="1">
-        <v>0.0</v>
+        <v>-73446.07</v>
       </c>
       <c r="J113" s="1">
-        <v>0.0</v>
+        <v>-17.051953081287</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>95095.11</v>
+        <v>357273.33</v>
       </c>
       <c r="N113" s="1">
-        <v>95095.11</v>
+        <v>357273.33</v>
       </c>
       <c r="O113" s="1">
-        <v>0.1</v>
+        <v>0.44</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>254</v>
       </c>
       <c r="B114" t="s">
         <v>255</v>
       </c>
       <c r="C114" s="1">
-        <v>1034.0</v>
+        <v>3417.0</v>
       </c>
       <c r="D114" s="1">
-        <v>90.7</v>
+        <v>23.19</v>
       </c>
       <c r="E114" s="1">
-        <v>90.7</v>
+        <v>27.83</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>93783.8</v>
+        <v>95095.11</v>
       </c>
       <c r="I114" s="1">
-        <v>0.0</v>
+        <v>-15854.88</v>
       </c>
       <c r="J114" s="1">
-        <v>0.0</v>
+        <v>-16.672655407833</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>93783.8</v>
+        <v>79240.23</v>
       </c>
       <c r="N114" s="1">
-        <v>93783.8</v>
+        <v>79240.23</v>
       </c>
       <c r="O114" s="1">
         <v>0.1</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>256</v>
       </c>
       <c r="B115" t="s">
         <v>257</v>
       </c>
       <c r="C115" s="1">
-        <v>2981.0</v>
+        <v>1034.0</v>
       </c>
       <c r="D115" s="1">
-        <v>36.87</v>
+        <v>78.75</v>
       </c>
       <c r="E115" s="1">
-        <v>36.87</v>
+        <v>90.7</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>109909.47</v>
+        <v>93783.8</v>
       </c>
       <c r="I115" s="1">
-        <v>0.0</v>
+        <v>-12356.3</v>
       </c>
       <c r="J115" s="1">
-        <v>0.0</v>
+        <v>-13.175303197354</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>109909.47</v>
+        <v>81427.5</v>
       </c>
       <c r="N115" s="1">
-        <v>109909.47</v>
+        <v>81427.5</v>
       </c>
       <c r="O115" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>258</v>
       </c>
       <c r="B116" t="s">
         <v>259</v>
       </c>
       <c r="C116" s="1">
-        <v>4515.0</v>
+        <v>2981.0</v>
       </c>
       <c r="D116" s="1">
-        <v>340.0</v>
+        <v>31.35</v>
       </c>
       <c r="E116" s="1">
-        <v>251.5670609081</v>
+        <v>36.87</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>1135825.28</v>
+        <v>109909.47</v>
       </c>
       <c r="I116" s="1">
-        <v>399274.72</v>
+        <v>-16455.12</v>
       </c>
       <c r="J116" s="1">
-        <v>35.152829139355</v>
+        <v>-14.971521562246</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>1535100.0</v>
+        <v>93454.35</v>
       </c>
       <c r="N116" s="1">
-        <v>1535100.0</v>
+        <v>93454.35</v>
       </c>
       <c r="O116" s="1">
-        <v>1.67</v>
+        <v>0.11</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>260</v>
       </c>
       <c r="B117" t="s">
         <v>261</v>
       </c>
       <c r="C117" s="1">
-        <v>149195.0</v>
+        <v>4515.0</v>
       </c>
       <c r="D117" s="1">
-        <v>3.571</v>
+        <v>281.6</v>
       </c>
       <c r="E117" s="1">
-        <v>2.5731999732</v>
+        <v>251.5670609081</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>383908.57</v>
+        <v>1135825.28</v>
       </c>
       <c r="I117" s="1">
-        <v>148866.78</v>
+        <v>135598.72</v>
       </c>
       <c r="J117" s="1">
-        <v>38.776623298615</v>
+        <v>11.938343193066</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>532775.35</v>
+        <v>1271424.0</v>
       </c>
       <c r="N117" s="1">
-        <v>532775.35</v>
+        <v>1271424.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.58</v>
+        <v>1.56</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>262</v>
       </c>
       <c r="B118" t="s">
         <v>263</v>
       </c>
       <c r="C118" s="1">
-        <v>32878.0</v>
+        <v>149195.0</v>
       </c>
       <c r="D118" s="1">
-        <v>9.388</v>
+        <v>3.42</v>
       </c>
       <c r="E118" s="1">
-        <v>9.3879998783</v>
+        <v>2.5731999732</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>308658.66</v>
+        <v>383908.57</v>
       </c>
       <c r="I118" s="1">
-        <v>0.0</v>
+        <v>126338.33</v>
       </c>
       <c r="J118" s="1">
-        <v>0.0</v>
+        <v>32.90844223665</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>308658.66</v>
+        <v>510246.9</v>
       </c>
       <c r="N118" s="1">
-        <v>308658.66</v>
+        <v>510246.9</v>
       </c>
       <c r="O118" s="1">
-        <v>0.34</v>
+        <v>0.62</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>264</v>
       </c>
       <c r="B119" t="s">
         <v>265</v>
       </c>
       <c r="C119" s="1">
-        <v>14682.0</v>
+        <v>32878.0</v>
       </c>
       <c r="D119" s="1">
-        <v>82.2</v>
+        <v>9.204</v>
       </c>
       <c r="E119" s="1">
-        <v>90.1062723062</v>
+        <v>9.3879998783</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1322940.29</v>
+        <v>308658.66</v>
       </c>
       <c r="I119" s="1">
-        <v>-116079.89</v>
+        <v>-6049.55</v>
       </c>
       <c r="J119" s="1">
-        <v>-8.7743861818586</v>
+        <v>-1.9599482483336</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1206860.4</v>
+        <v>302609.11</v>
       </c>
       <c r="N119" s="1">
-        <v>1206860.4</v>
+        <v>302609.11</v>
       </c>
       <c r="O119" s="1">
-        <v>1.32</v>
+        <v>0.37</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>266</v>
       </c>
       <c r="B120" t="s">
         <v>267</v>
       </c>
       <c r="C120" s="1">
-        <v>13256.0</v>
+        <v>14682.0</v>
       </c>
       <c r="D120" s="1">
-        <v>170.96</v>
+        <v>77.79</v>
       </c>
       <c r="E120" s="1">
-        <v>176.7334844599</v>
+        <v>90.1062723062</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>2342779.07</v>
+        <v>1322940.29</v>
       </c>
       <c r="I120" s="1">
-        <v>-76533.31</v>
+        <v>-180827.51</v>
       </c>
       <c r="J120" s="1">
-        <v>-3.2667745320091</v>
+        <v>-13.668607069182</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>2266245.76</v>
+        <v>1142112.78</v>
       </c>
       <c r="N120" s="1">
-        <v>2266245.76</v>
+        <v>1142112.78</v>
       </c>
       <c r="O120" s="1">
-        <v>2.47</v>
+        <v>1.4</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>268</v>
       </c>
       <c r="B121" t="s">
         <v>269</v>
       </c>
       <c r="C121" s="1">
-        <v>7826.0</v>
+        <v>13256.0</v>
       </c>
       <c r="D121" s="1">
-        <v>276.7</v>
+        <v>153.82</v>
       </c>
       <c r="E121" s="1">
-        <v>121.5453475594</v>
+        <v>176.7334844599</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>951213.89</v>
+        <v>2342779.07</v>
       </c>
       <c r="I121" s="1">
-        <v>1214240.31</v>
+        <v>-303741.15</v>
       </c>
       <c r="J121" s="1">
-        <v>127.65165887138</v>
+        <v>-12.964993323079</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>2165454.2</v>
+        <v>2039037.92</v>
       </c>
       <c r="N121" s="1">
-        <v>2165454.2</v>
+        <v>2039037.92</v>
       </c>
       <c r="O121" s="1">
-        <v>2.36</v>
+        <v>2.5</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>270</v>
       </c>
       <c r="B122" t="s">
         <v>271</v>
       </c>
       <c r="C122" s="1">
-        <v>10655.0</v>
+        <v>29264.0</v>
       </c>
       <c r="D122" s="1">
-        <v>166.45</v>
+        <v>33.04</v>
       </c>
       <c r="E122" s="1">
-        <v>113.0919371187</v>
+        <v>32.5458399399</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1204994.59</v>
+        <v>952421.46</v>
       </c>
       <c r="I122" s="1">
-        <v>568530.16</v>
+        <v>14461.1</v>
       </c>
       <c r="J122" s="1">
-        <v>47.181137966769</v>
+        <v>1.5183509199803</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1773524.75</v>
+        <v>966882.56</v>
       </c>
       <c r="N122" s="1">
-        <v>1773524.75</v>
+        <v>966882.56</v>
       </c>
       <c r="O122" s="1">
-        <v>1.93</v>
+        <v>1.18</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>272</v>
       </c>
       <c r="B123" t="s">
         <v>273</v>
       </c>
       <c r="C123" s="1">
-        <v>9626.0</v>
+        <v>7826.0</v>
       </c>
       <c r="D123" s="1">
-        <v>247.4</v>
+        <v>237.15</v>
       </c>
       <c r="E123" s="1">
-        <v>188.125148556</v>
+        <v>121.5453475594</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1810892.68</v>
+        <v>951213.89</v>
       </c>
       <c r="I123" s="1">
-        <v>570579.72</v>
+        <v>904722.01</v>
       </c>
       <c r="J123" s="1">
-        <v>31.50820180023</v>
+        <v>95.112363214124</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>2381472.4</v>
+        <v>1855935.9</v>
       </c>
       <c r="N123" s="1">
-        <v>2381472.4</v>
+        <v>1855935.9</v>
       </c>
       <c r="O123" s="1">
-        <v>2.6</v>
+        <v>2.27</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>274</v>
       </c>
       <c r="B124" t="s">
         <v>275</v>
       </c>
       <c r="C124" s="1">
-        <v>10749.0</v>
+        <v>10655.0</v>
       </c>
       <c r="D124" s="1">
-        <v>19.72</v>
+        <v>140.75</v>
       </c>
       <c r="E124" s="1">
-        <v>19.72</v>
+        <v>113.0919371187</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>211970.28</v>
+        <v>1204994.59</v>
       </c>
       <c r="I124" s="1">
-        <v>0.0</v>
+        <v>294696.66</v>
       </c>
       <c r="J124" s="1">
-        <v>0.0</v>
+        <v>24.456264156339</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>211970.28</v>
+        <v>1499691.25</v>
       </c>
       <c r="N124" s="1">
-        <v>211970.28</v>
+        <v>1499691.25</v>
       </c>
       <c r="O124" s="1">
-        <v>0.23</v>
+        <v>1.84</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>276</v>
       </c>
       <c r="B125" t="s">
         <v>277</v>
       </c>
       <c r="C125" s="1">
-        <v>10025.0</v>
+        <v>9626.0</v>
       </c>
       <c r="D125" s="1">
-        <v>73.86</v>
+        <v>203.75</v>
       </c>
       <c r="E125" s="1">
-        <v>32.0377346633</v>
+        <v>188.125148556</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>321178.29</v>
+        <v>1810892.68</v>
       </c>
       <c r="I125" s="1">
-        <v>419268.21</v>
+        <v>150404.82</v>
       </c>
       <c r="J125" s="1">
-        <v>130.5406445747</v>
+        <v>8.3055623152665</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>740446.5</v>
+        <v>1961297.5</v>
       </c>
       <c r="N125" s="1">
-        <v>740446.5</v>
+        <v>1961297.5</v>
       </c>
       <c r="O125" s="1">
-        <v>0.81</v>
+        <v>2.4</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>278</v>
       </c>
       <c r="B126" t="s">
         <v>279</v>
       </c>
       <c r="C126" s="1">
-        <v>769.0</v>
+        <v>10749.0</v>
       </c>
       <c r="D126" s="1">
-        <v>131.2</v>
+        <v>17.59</v>
       </c>
       <c r="E126" s="1">
-        <v>131.2</v>
+        <v>19.72</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>100892.8</v>
+        <v>211970.28</v>
       </c>
       <c r="I126" s="1">
-        <v>0.0</v>
+        <v>-22895.37</v>
       </c>
       <c r="J126" s="1">
-        <v>0.0</v>
+        <v>-10.80121703854</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>100892.8</v>
+        <v>189074.91</v>
       </c>
       <c r="N126" s="1">
-        <v>100892.8</v>
+        <v>189074.91</v>
       </c>
       <c r="O126" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>280</v>
       </c>
       <c r="B127" t="s">
         <v>281</v>
       </c>
       <c r="C127" s="1">
-        <v>2265.0</v>
+        <v>10025.0</v>
       </c>
       <c r="D127" s="1">
-        <v>52.5</v>
+        <v>60.98</v>
       </c>
       <c r="E127" s="1">
-        <v>52.5</v>
+        <v>32.0377346633</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>118912.5</v>
+        <v>321178.29</v>
       </c>
       <c r="I127" s="1">
-        <v>0.0</v>
+        <v>290146.21</v>
       </c>
       <c r="J127" s="1">
-        <v>0.0</v>
+        <v>90.338051802941</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>118912.5</v>
+        <v>611324.5</v>
       </c>
       <c r="N127" s="1">
-        <v>118912.5</v>
+        <v>611324.5</v>
       </c>
       <c r="O127" s="1">
-        <v>0.13</v>
+        <v>0.75</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>282</v>
       </c>
       <c r="B128" t="s">
         <v>283</v>
       </c>
       <c r="C128" s="1">
-        <v>8595.0</v>
+        <v>769.0</v>
       </c>
       <c r="D128" s="1">
-        <v>28.41</v>
+        <v>116.8</v>
       </c>
       <c r="E128" s="1">
-        <v>28.4050005817</v>
+        <v>131.2</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>244140.98</v>
+        <v>100892.8</v>
       </c>
       <c r="I128" s="1">
-        <v>42.97</v>
+        <v>-11073.6</v>
       </c>
       <c r="J128" s="1">
-        <v>0.017600486407485</v>
+        <v>-10.975609756098</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>244183.95</v>
+        <v>89819.2</v>
       </c>
       <c r="N128" s="1">
-        <v>244183.95</v>
+        <v>89819.2</v>
       </c>
       <c r="O128" s="1">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>284</v>
       </c>
       <c r="B129" t="s">
         <v>285</v>
       </c>
       <c r="C129" s="1">
-        <v>8011.0</v>
+        <v>2265.0</v>
       </c>
       <c r="D129" s="1">
-        <v>11.505</v>
+        <v>43.34</v>
       </c>
       <c r="E129" s="1">
-        <v>11.5050006241</v>
+        <v>52.5</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>92166.56</v>
+        <v>118912.5</v>
       </c>
       <c r="I129" s="1">
-        <v>0.0</v>
+        <v>-20747.4</v>
       </c>
       <c r="J129" s="1">
-        <v>0.0</v>
+        <v>-17.447619047619</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>92166.56</v>
+        <v>98165.1</v>
       </c>
       <c r="N129" s="1">
-        <v>92166.56</v>
+        <v>98165.1</v>
       </c>
       <c r="O129" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>286</v>
       </c>
       <c r="B130" t="s">
         <v>287</v>
       </c>
       <c r="C130" s="1">
-        <v>26216.0</v>
+        <v>8595.0</v>
       </c>
       <c r="D130" s="1">
-        <v>36.62</v>
+        <v>26.815</v>
       </c>
       <c r="E130" s="1">
-        <v>29.5709955752</v>
+        <v>29.1999604421</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>775233.22</v>
+        <v>250973.66</v>
       </c>
       <c r="I130" s="1">
-        <v>184796.7</v>
+        <v>-20498.73</v>
       </c>
       <c r="J130" s="1">
-        <v>23.837562069386</v>
+        <v>-8.1676818196778</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>960029.92</v>
+        <v>230474.93</v>
       </c>
       <c r="N130" s="1">
-        <v>960029.92</v>
+        <v>230474.93</v>
       </c>
       <c r="O130" s="1">
-        <v>1.05</v>
+        <v>0.28</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>288</v>
       </c>
       <c r="B131" t="s">
         <v>289</v>
       </c>
       <c r="C131" s="1">
-        <v>1791.0</v>
+        <v>8011.0</v>
       </c>
       <c r="D131" s="1">
-        <v>51.48</v>
+        <v>9.576</v>
       </c>
       <c r="E131" s="1">
-        <v>51.48</v>
+        <v>11.5050006241</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>92200.68</v>
+        <v>92166.56</v>
       </c>
       <c r="I131" s="1">
-        <v>0.0</v>
+        <v>-15453.22</v>
       </c>
       <c r="J131" s="1">
-        <v>0.0</v>
+        <v>-16.766623382711</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>92200.68</v>
+        <v>76713.34</v>
       </c>
       <c r="N131" s="1">
-        <v>92200.68</v>
+        <v>76713.34</v>
       </c>
       <c r="O131" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>290</v>
       </c>
       <c r="B132" t="s">
         <v>291</v>
       </c>
       <c r="C132" s="1">
-        <v>18162.0</v>
+        <v>26216.0</v>
       </c>
       <c r="D132" s="1">
-        <v>10.2</v>
+        <v>32.02</v>
       </c>
       <c r="E132" s="1">
-        <v>10.2</v>
+        <v>29.5709955752</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>185252.4</v>
+        <v>775233.22</v>
       </c>
       <c r="I132" s="1">
-        <v>0.0</v>
+        <v>64203.1</v>
       </c>
       <c r="J132" s="1">
-        <v>0.0</v>
+        <v>8.2817787400803</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>185252.4</v>
+        <v>839436.32</v>
       </c>
       <c r="N132" s="1">
-        <v>185252.4</v>
+        <v>839436.32</v>
       </c>
       <c r="O132" s="1">
-        <v>0.2</v>
+        <v>1.03</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>292</v>
       </c>
       <c r="B133" t="s">
         <v>293</v>
       </c>
       <c r="C133" s="1">
-        <v>1268.0</v>
+        <v>1791.0</v>
       </c>
       <c r="D133" s="1">
-        <v>254.9</v>
+        <v>51.1</v>
       </c>
       <c r="E133" s="1">
-        <v>254.9</v>
+        <v>51.48</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>323213.2</v>
+        <v>92200.68</v>
       </c>
       <c r="I133" s="1">
-        <v>0.0</v>
+        <v>-680.58</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0</v>
+        <v>-0.73815073815074</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>323213.2</v>
+        <v>91520.1</v>
       </c>
       <c r="N133" s="1">
-        <v>323213.2</v>
+        <v>91520.1</v>
       </c>
       <c r="O133" s="1">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>294</v>
       </c>
       <c r="B134" t="s">
         <v>295</v>
       </c>
       <c r="C134" s="1">
-        <v>1635.0</v>
+        <v>18162.0</v>
       </c>
       <c r="D134" s="1">
-        <v>252.3</v>
+        <v>9.622</v>
       </c>
       <c r="E134" s="1">
-        <v>252.3</v>
+        <v>10.2</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>412510.5</v>
+        <v>185252.4</v>
       </c>
       <c r="I134" s="1">
-        <v>0.0</v>
+        <v>-10497.64</v>
       </c>
       <c r="J134" s="1">
-        <v>0.0</v>
+        <v>-5.666668825883</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>412510.5</v>
+        <v>174754.76</v>
       </c>
       <c r="N134" s="1">
-        <v>412510.5</v>
+        <v>174754.76</v>
       </c>
       <c r="O134" s="1">
-        <v>0.45</v>
+        <v>0.21</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>296</v>
       </c>
       <c r="B135" t="s">
         <v>297</v>
       </c>
       <c r="C135" s="1">
-        <v>5089.0</v>
+        <v>1268.0</v>
       </c>
       <c r="D135" s="1">
-        <v>18.02</v>
+        <v>242.3</v>
       </c>
       <c r="E135" s="1">
-        <v>18.02</v>
+        <v>254.9</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>91703.78</v>
+        <v>323213.2</v>
       </c>
       <c r="I135" s="1">
-        <v>0.0</v>
+        <v>-15976.8</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0</v>
+        <v>-4.9431149470381</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>91703.78</v>
+        <v>307236.4</v>
       </c>
       <c r="N135" s="1">
-        <v>91703.78</v>
+        <v>307236.4</v>
       </c>
       <c r="O135" s="1">
-        <v>0.1</v>
+        <v>0.38</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>298</v>
       </c>
       <c r="B136" t="s">
         <v>299</v>
       </c>
       <c r="C136" s="1">
-        <v>6093.0</v>
+        <v>1635.0</v>
       </c>
       <c r="D136" s="1">
-        <v>106.15</v>
+        <v>246.6</v>
       </c>
       <c r="E136" s="1">
-        <v>104.67458559</v>
+        <v>252.3</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>637782.25</v>
+        <v>412510.5</v>
       </c>
       <c r="I136" s="1">
-        <v>8989.7</v>
+        <v>-9319.5</v>
       </c>
       <c r="J136" s="1">
-        <v>1.4095249593415</v>
+        <v>-2.2592152199762</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>646771.95</v>
+        <v>403191.0</v>
       </c>
       <c r="N136" s="1">
-        <v>646771.95</v>
+        <v>403191.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>300</v>
       </c>
       <c r="B137" t="s">
         <v>301</v>
       </c>
       <c r="C137" s="1">
-        <v>22839.0</v>
+        <v>5089.0</v>
       </c>
       <c r="D137" s="1">
-        <v>72.41</v>
+        <v>15.4</v>
       </c>
       <c r="E137" s="1">
-        <v>68.5163058803</v>
+        <v>18.02</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>1564843.91</v>
+        <v>91703.78</v>
       </c>
       <c r="I137" s="1">
-        <v>88928.08</v>
+        <v>-13333.18</v>
       </c>
       <c r="J137" s="1">
-        <v>5.6828722297293</v>
+        <v>-14.539400665927</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>1653771.99</v>
+        <v>78370.6</v>
       </c>
       <c r="N137" s="1">
-        <v>1653771.99</v>
+        <v>78370.6</v>
       </c>
       <c r="O137" s="1">
-        <v>1.8</v>
+        <v>0.1</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>302</v>
       </c>
       <c r="B138" t="s">
         <v>303</v>
       </c>
       <c r="C138" s="1">
-        <v>5148.0</v>
+        <v>5657.0</v>
       </c>
       <c r="D138" s="1">
-        <v>21.16</v>
+        <v>93.98</v>
       </c>
       <c r="E138" s="1">
-        <v>21.16</v>
+        <v>104.6745854693</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>108931.68</v>
+        <v>592144.13</v>
       </c>
       <c r="I138" s="1">
-        <v>0.0</v>
+        <v>-60499.27</v>
       </c>
       <c r="J138" s="1">
-        <v>0.0</v>
+        <v>-10.216983827907</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>108931.68</v>
+        <v>531644.86</v>
       </c>
       <c r="N138" s="1">
-        <v>108931.68</v>
+        <v>531644.86</v>
       </c>
       <c r="O138" s="1">
-        <v>0.12</v>
+        <v>0.65</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>304</v>
       </c>
       <c r="B139" t="s">
         <v>305</v>
       </c>
       <c r="C139" s="1">
-        <v>14390.0</v>
+        <v>22839.0</v>
       </c>
       <c r="D139" s="1">
-        <v>19.11</v>
+        <v>59.63</v>
       </c>
       <c r="E139" s="1">
-        <v>19.11</v>
+        <v>68.5163058803</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>274992.9</v>
+        <v>1564843.91</v>
       </c>
       <c r="I139" s="1">
-        <v>0.0</v>
+        <v>-202954.34</v>
       </c>
       <c r="J139" s="1">
-        <v>0.0</v>
+        <v>-12.969621998912</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>274992.9</v>
+        <v>1361889.57</v>
       </c>
       <c r="N139" s="1">
-        <v>274992.9</v>
+        <v>1361889.57</v>
       </c>
       <c r="O139" s="1">
-        <v>0.3</v>
+        <v>1.67</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>306</v>
       </c>
       <c r="B140" t="s">
         <v>307</v>
       </c>
       <c r="C140" s="1">
-        <v>7049.0</v>
+        <v>5148.0</v>
       </c>
       <c r="D140" s="1">
-        <v>26.98</v>
+        <v>19.035</v>
       </c>
       <c r="E140" s="1">
-        <v>26.98</v>
+        <v>21.16</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>190182.02</v>
+        <v>108931.68</v>
       </c>
       <c r="I140" s="1">
-        <v>0.0</v>
+        <v>-10939.5</v>
       </c>
       <c r="J140" s="1">
-        <v>0.0</v>
+        <v>-10.042533081285</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>190182.02</v>
+        <v>97992.18</v>
       </c>
       <c r="N140" s="1">
-        <v>190182.02</v>
+        <v>97992.18</v>
       </c>
       <c r="O140" s="1">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>308</v>
       </c>
       <c r="B141" t="s">
         <v>309</v>
       </c>
       <c r="C141" s="1">
-        <v>23360.0</v>
+        <v>14390.0</v>
       </c>
       <c r="D141" s="1">
-        <v>19.76</v>
+        <v>15.935</v>
       </c>
       <c r="E141" s="1">
-        <v>19.76</v>
+        <v>19.11</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>461593.6</v>
+        <v>274992.9</v>
       </c>
       <c r="I141" s="1">
-        <v>0.0</v>
+        <v>-45688.25</v>
       </c>
       <c r="J141" s="1">
-        <v>0.0</v>
+        <v>-16.614338042909</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>461593.6</v>
+        <v>229304.65</v>
       </c>
       <c r="N141" s="1">
-        <v>461593.6</v>
+        <v>229304.65</v>
       </c>
       <c r="O141" s="1">
-        <v>0.5</v>
+        <v>0.28</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>310</v>
       </c>
       <c r="B142" t="s">
         <v>311</v>
       </c>
       <c r="C142" s="1">
-        <v>10142.0</v>
+        <v>7049.0</v>
       </c>
       <c r="D142" s="1">
-        <v>60.3</v>
+        <v>25.17</v>
       </c>
       <c r="E142" s="1">
-        <v>60.3</v>
+        <v>26.98</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>611562.6</v>
+        <v>190182.02</v>
       </c>
       <c r="I142" s="1">
-        <v>0.0</v>
+        <v>-12758.69</v>
       </c>
       <c r="J142" s="1">
-        <v>0.0</v>
+        <v>-6.7086730911787</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>611562.6</v>
+        <v>177423.33</v>
       </c>
       <c r="N142" s="1">
-        <v>611562.6</v>
+        <v>177423.33</v>
       </c>
       <c r="O142" s="1">
-        <v>0.67</v>
+        <v>0.22</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>312</v>
       </c>
       <c r="B143" t="s">
         <v>313</v>
       </c>
       <c r="C143" s="1">
-        <v>1148.0</v>
+        <v>23360.0</v>
       </c>
       <c r="D143" s="1">
-        <v>82.0</v>
+        <v>20.05</v>
       </c>
       <c r="E143" s="1">
-        <v>82.0</v>
+        <v>19.76</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>94136.0</v>
+        <v>461593.6</v>
       </c>
       <c r="I143" s="1">
-        <v>0.0</v>
+        <v>6774.4</v>
       </c>
       <c r="J143" s="1">
-        <v>0.0</v>
+        <v>1.4676113360324</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>94136.0</v>
+        <v>468368.0</v>
       </c>
       <c r="N143" s="1">
-        <v>94136.0</v>
+        <v>468368.0</v>
       </c>
       <c r="O143" s="1">
-        <v>0.1</v>
+        <v>0.57</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>314</v>
       </c>
       <c r="B144" t="s">
         <v>315</v>
       </c>
       <c r="C144" s="1">
-        <v>3880.0</v>
+        <v>10142.0</v>
       </c>
       <c r="D144" s="1">
-        <v>140.75</v>
+        <v>67.65</v>
       </c>
       <c r="E144" s="1">
-        <v>107.1482654639</v>
+        <v>60.3</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>415735.27</v>
+        <v>611562.6</v>
       </c>
       <c r="I144" s="1">
-        <v>130374.73</v>
+        <v>74543.7</v>
       </c>
       <c r="J144" s="1">
-        <v>31.360035919012</v>
+        <v>12.189054726368</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>546110.0</v>
+        <v>686106.3</v>
       </c>
       <c r="N144" s="1">
-        <v>546110.0</v>
+        <v>686106.3</v>
       </c>
       <c r="O144" s="1">
-        <v>0.6</v>
+        <v>0.84</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>316</v>
       </c>
       <c r="B145" t="s">
         <v>317</v>
       </c>
       <c r="C145" s="1">
-        <v>2759.0</v>
+        <v>1148.0</v>
       </c>
       <c r="D145" s="1">
-        <v>101.2</v>
+        <v>71.7</v>
       </c>
       <c r="E145" s="1">
-        <v>101.2</v>
+        <v>82.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>279210.8</v>
+        <v>94136.0</v>
       </c>
       <c r="I145" s="1">
-        <v>0.0</v>
+        <v>-11824.4</v>
       </c>
       <c r="J145" s="1">
-        <v>0.0</v>
+        <v>-12.560975609756</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>279210.8</v>
+        <v>82311.6</v>
       </c>
       <c r="N145" s="1">
-        <v>279210.8</v>
+        <v>82311.6</v>
       </c>
       <c r="O145" s="1">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>318</v>
       </c>
       <c r="B146" t="s">
         <v>319</v>
       </c>
       <c r="C146" s="1">
-        <v>18114.0</v>
+        <v>3880.0</v>
       </c>
       <c r="D146" s="1">
-        <v>28.69</v>
+        <v>123.95</v>
       </c>
       <c r="E146" s="1">
-        <v>28.6531693718</v>
+        <v>107.1482654639</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>519023.51</v>
+        <v>415735.27</v>
       </c>
       <c r="I146" s="1">
-        <v>667.15</v>
+        <v>65190.73</v>
       </c>
       <c r="J146" s="1">
-        <v>0.12853945671941</v>
+        <v>15.680827368821</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>519690.66</v>
+        <v>480926.0</v>
       </c>
       <c r="N146" s="1">
-        <v>519690.66</v>
+        <v>480926.0</v>
       </c>
       <c r="O146" s="1">
-        <v>0.57</v>
+        <v>0.59</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>320</v>
       </c>
       <c r="B147" t="s">
         <v>321</v>
       </c>
       <c r="C147" s="1">
-        <v>20401.0</v>
+        <v>2759.0</v>
       </c>
       <c r="D147" s="1">
-        <v>36.9</v>
+        <v>85.38</v>
       </c>
       <c r="E147" s="1">
-        <v>36.9</v>
+        <v>101.2</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>752796.9</v>
+        <v>279210.8</v>
       </c>
       <c r="I147" s="1">
-        <v>0.0</v>
+        <v>-43647.38</v>
       </c>
       <c r="J147" s="1">
-        <v>0.0</v>
+        <v>-15.632411067194</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>752796.9</v>
+        <v>235563.42</v>
       </c>
       <c r="N147" s="1">
-        <v>752796.9</v>
+        <v>235563.42</v>
       </c>
       <c r="O147" s="1">
-        <v>0.82</v>
+        <v>0.29</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>322</v>
       </c>
       <c r="B148" t="s">
         <v>323</v>
       </c>
       <c r="C148" s="1">
-        <v>15505.0</v>
+        <v>18114.0</v>
       </c>
       <c r="D148" s="1">
-        <v>27.8</v>
+        <v>21.44</v>
       </c>
       <c r="E148" s="1">
-        <v>29.6773157046</v>
+        <v>28.6531693718</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>460146.78</v>
+        <v>519023.51</v>
       </c>
       <c r="I148" s="1">
-        <v>-29107.78</v>
+        <v>-130659.35</v>
       </c>
       <c r="J148" s="1">
-        <v>-6.3257597934294</v>
+        <v>-25.17407159456</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>431039.0</v>
+        <v>388364.16</v>
       </c>
       <c r="N148" s="1">
-        <v>431039.0</v>
+        <v>388364.16</v>
       </c>
       <c r="O148" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>324</v>
       </c>
       <c r="B149" t="s">
         <v>325</v>
       </c>
       <c r="C149" s="1">
+        <v>19113.0</v>
+      </c>
+      <c r="D149" s="1">
+        <v>31.17</v>
+      </c>
+      <c r="E149" s="1">
+        <v>36.9</v>
+      </c>
+      <c r="F149" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>1.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>705269.7</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-109517.49</v>
+      </c>
+      <c r="J149" s="1">
+        <v>-15.528455284553</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>595752.21</v>
+      </c>
+      <c r="N149" s="1">
+        <v>595752.21</v>
+      </c>
+      <c r="O149" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="P149">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:16">
+      <c r="A150" t="s">
+        <v>326</v>
+      </c>
+      <c r="B150" t="s">
+        <v>327</v>
+      </c>
+      <c r="C150" s="1">
+        <v>15505.0</v>
+      </c>
+      <c r="D150" s="1">
+        <v>22.1</v>
+      </c>
+      <c r="E150" s="1">
+        <v>29.6773157046</v>
+      </c>
+      <c r="F150" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>460146.78</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-117486.28</v>
+      </c>
+      <c r="J150" s="1">
+        <v>-25.532348612762</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>342660.5</v>
+      </c>
+      <c r="N150" s="1">
+        <v>342660.5</v>
+      </c>
+      <c r="O150" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="P150">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:16">
+      <c r="A151" t="s">
+        <v>328</v>
+      </c>
+      <c r="B151" t="s">
+        <v>329</v>
+      </c>
+      <c r="C151" s="1">
         <v>10166.0</v>
       </c>
-      <c r="D149" s="1">
-[...2 lines deleted...]
-      <c r="E149" s="1">
+      <c r="D151" s="1">
+        <v>65.44</v>
+      </c>
+      <c r="E151" s="1">
         <v>102.6572585088</v>
       </c>
-      <c r="F149" t="s">
-[...5 lines deleted...]
-      <c r="H149" s="1">
+      <c r="F151" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151">
+        <v>1.0</v>
+      </c>
+      <c r="H151" s="1">
         <v>1043613.69</v>
       </c>
-      <c r="I149" s="1">
-[...20 lines deleted...]
-      <c r="P149">
+      <c r="I151" s="1">
+        <v>-378350.65</v>
+      </c>
+      <c r="J151" s="1">
+        <v>-36.253898700773</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>665263.04</v>
+      </c>
+      <c r="N151" s="1">
+        <v>665263.04</v>
+      </c>
+      <c r="O151" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="P151">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>