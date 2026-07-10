--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000971160</t>
   </si>
   <si>
@@ -619,51 +619,51 @@
   <si>
     <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -728,50 +728,56 @@
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>IT0005366767</t>
   </si>
   <si>
     <t>NEXI</t>
   </si>
   <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
+  </si>
+  <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>FR0010027102</t>
   </si>
   <si>
     <t>PHITRUST ACTIVE INVESTORS FRANCE D</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
@@ -1411,183 +1417,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>180783.4883</v>
+        <v>180836.4262</v>
       </c>
       <c r="D2">
-        <v>192.72</v>
+        <v>209.26</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>34842011.41</v>
+        <v>37843334.9</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>34842011.41</v>
+        <v>37843334.9</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>319278.8172</v>
+        <v>304454.8172</v>
       </c>
       <c r="D3">
-        <v>126.7</v>
+        <v>137.57</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>40453386.72</v>
+        <v>41885897.47</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>40453386.72</v>
+        <v>41885897.47</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>41681.0646</v>
+        <v>41392.4202</v>
       </c>
       <c r="D4">
-        <v>152.95</v>
+        <v>166.01</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>6375248.65</v>
+        <v>6871605.64</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>6375248.65</v>
+        <v>6871605.64</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>161.58</v>
+        <v>175.37</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>161.58</v>
+        <v>175.37</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>161.58</v>
+        <v>175.37</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P151"/>
+  <dimension ref="A1:P152"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O151" sqref="O151"/>
+      <selection activeCell="O152" sqref="O152"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1609,7536 +1615,7586 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>2690.0</v>
       </c>
       <c r="D2" s="1">
-        <v>30.02</v>
+        <v>32.26</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>94741.8</v>
       </c>
       <c r="I2" s="1">
-        <v>-13988.0</v>
+        <v>-7962.4</v>
       </c>
       <c r="J2" s="1">
-        <v>-14.764338444066</v>
+        <v>-8.404315729699</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>80753.8</v>
+        <v>86779.4</v>
       </c>
       <c r="N2" s="1">
-        <v>80753.8</v>
+        <v>86779.4</v>
       </c>
       <c r="O2" s="1">
         <v>0.1</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>7723.0</v>
       </c>
       <c r="D3" s="1">
-        <v>26.43</v>
+        <v>29.06</v>
       </c>
       <c r="E3" s="1">
         <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>219024.28</v>
       </c>
       <c r="I3" s="1">
-        <v>-14905.39</v>
+        <v>5406.1</v>
       </c>
       <c r="J3" s="1">
-        <v>-6.8053596614951</v>
+        <v>2.4682651622003</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>204118.89</v>
+        <v>224430.38</v>
       </c>
       <c r="N3" s="1">
-        <v>204118.89</v>
+        <v>224430.38</v>
       </c>
       <c r="O3" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
-        <v>2094.0</v>
+        <v>2034.0</v>
       </c>
       <c r="D4" s="1">
-        <v>208.0</v>
+        <v>239.8</v>
       </c>
       <c r="E4" s="1">
         <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>516799.2</v>
+        <v>501991.2</v>
       </c>
       <c r="I4" s="1">
-        <v>-81247.2</v>
+        <v>-14238.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-15.721231766613</v>
+        <v>-2.8363047001621</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>435552.0</v>
+        <v>487753.2</v>
       </c>
       <c r="N4" s="1">
-        <v>435552.0</v>
+        <v>487753.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.53</v>
+        <v>0.56</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>3412.0</v>
+        <v>3315.0</v>
       </c>
       <c r="D5" s="1">
-        <v>133.5</v>
+        <v>137.8</v>
       </c>
       <c r="E5" s="1">
-        <v>196.4425967175</v>
+        <v>196.4425972851</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>670262.14</v>
+        <v>651207.21</v>
       </c>
       <c r="I5" s="1">
-        <v>-214760.14</v>
+        <v>-194400.21</v>
       </c>
       <c r="J5" s="1">
-        <v>-32.041215993492</v>
+        <v>-29.852281580236</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>455502.0</v>
+        <v>456807.0</v>
       </c>
       <c r="N5" s="1">
-        <v>455502.0</v>
+        <v>456807.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.56</v>
+        <v>0.53</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>317.0</v>
       </c>
       <c r="D6" s="1">
-        <v>863.5</v>
+        <v>858.8</v>
       </c>
       <c r="E6" s="1">
         <v>1003.8507886435</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>318220.7</v>
       </c>
       <c r="I6" s="1">
-        <v>-44491.2</v>
+        <v>-45981.1</v>
       </c>
       <c r="J6" s="1">
-        <v>-13.981240063893</v>
+        <v>-14.449437135925</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>273729.5</v>
+        <v>272239.6</v>
       </c>
       <c r="N6" s="1">
-        <v>273729.5</v>
+        <v>272239.6</v>
       </c>
       <c r="O6" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>41035.0</v>
+        <v>39869.0</v>
       </c>
       <c r="D7" s="1">
-        <v>25.28</v>
+        <v>26.8</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1571923967</v>
+        <v>27.1571923048</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1114395.39</v>
+        <v>1082730.1</v>
       </c>
       <c r="I7" s="1">
-        <v>-77030.59</v>
+        <v>-14240.9</v>
       </c>
       <c r="J7" s="1">
-        <v>-6.912321308149</v>
+        <v>-1.3152770020894</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1037364.8</v>
+        <v>1068489.2</v>
       </c>
       <c r="N7" s="1">
-        <v>1037364.8</v>
+        <v>1068489.2</v>
       </c>
       <c r="O7" s="1">
-        <v>1.27</v>
+        <v>1.23</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>737.0</v>
       </c>
       <c r="D8" s="1">
-        <v>103.1</v>
+        <v>116.1</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>87260.8</v>
       </c>
       <c r="I8" s="1">
-        <v>-11276.1</v>
+        <v>-1695.1</v>
       </c>
       <c r="J8" s="1">
-        <v>-12.922297297297</v>
+        <v>-1.9425675675676</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>75984.7</v>
+        <v>85565.7</v>
       </c>
       <c r="N8" s="1">
-        <v>75984.7</v>
+        <v>85565.7</v>
       </c>
       <c r="O8" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>2168.0</v>
       </c>
       <c r="D9" s="1">
-        <v>59.05</v>
+        <v>67.0</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>136367.2</v>
       </c>
       <c r="I9" s="1">
-        <v>-8346.8</v>
+        <v>8888.8</v>
       </c>
       <c r="J9" s="1">
-        <v>-6.120826709062</v>
+        <v>6.5182829888712</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>128020.4</v>
+        <v>145256.0</v>
       </c>
       <c r="N9" s="1">
-        <v>128020.4</v>
+        <v>145256.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>38393.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.88</v>
+        <v>9.564</v>
       </c>
       <c r="E10" s="1">
         <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>339778.05</v>
       </c>
       <c r="I10" s="1">
-        <v>1151.79</v>
+        <v>27412.6</v>
       </c>
       <c r="J10" s="1">
-        <v>0.33898305084746</v>
+        <v>8.06779602155</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>340929.84</v>
+        <v>367190.65</v>
       </c>
       <c r="N10" s="1">
-        <v>340929.84</v>
+        <v>367190.65</v>
       </c>
       <c r="O10" s="1">
         <v>0.42</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>7592.0</v>
+        <v>7377.0</v>
       </c>
       <c r="D11" s="1">
-        <v>160.92</v>
+        <v>169.5</v>
       </c>
       <c r="E11" s="1">
-        <v>164.7480347734</v>
+        <v>164.7480344313</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1250767.08</v>
+        <v>1215346.25</v>
       </c>
       <c r="I11" s="1">
-        <v>-29062.44</v>
+        <v>35055.25</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.3235693091635</v>
+        <v>2.8843837712915</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1221704.64</v>
+        <v>1250401.5</v>
       </c>
       <c r="N11" s="1">
-        <v>1221704.64</v>
+        <v>1250401.5</v>
       </c>
       <c r="O11" s="1">
-        <v>1.5</v>
+        <v>1.44</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>4929.0</v>
+        <v>4789.0</v>
       </c>
       <c r="D12" s="1">
-        <v>347.6</v>
+        <v>377.3</v>
       </c>
       <c r="E12" s="1">
-        <v>212.6330066951</v>
+        <v>212.6330068908</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1048068.09</v>
+        <v>1018299.47</v>
       </c>
       <c r="I12" s="1">
-        <v>665252.31</v>
+        <v>788590.23</v>
       </c>
       <c r="J12" s="1">
-        <v>63.47414985223</v>
+        <v>77.441877682604</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1713320.4</v>
+        <v>1806889.7</v>
       </c>
       <c r="N12" s="1">
-        <v>1713320.4</v>
+        <v>1806889.7</v>
       </c>
       <c r="O12" s="1">
-        <v>2.1</v>
+        <v>2.09</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>12273.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.19</v>
+        <v>23.15</v>
       </c>
       <c r="E13" s="1">
         <v>20.7423319482</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>254570.64</v>
       </c>
       <c r="I13" s="1">
-        <v>30040.23</v>
+        <v>29549.31</v>
       </c>
       <c r="J13" s="1">
-        <v>11.800351368092</v>
+        <v>11.607509019893</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>284610.87</v>
+        <v>284119.95</v>
       </c>
       <c r="N13" s="1">
-        <v>284610.87</v>
+        <v>284119.95</v>
       </c>
       <c r="O13" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>1542.0</v>
       </c>
       <c r="D14" s="1">
-        <v>53.45</v>
+        <v>52.3</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>97994.1</v>
       </c>
       <c r="I14" s="1">
-        <v>-15574.2</v>
+        <v>-17347.5</v>
       </c>
       <c r="J14" s="1">
-        <v>-15.892997639654</v>
+        <v>-17.702596380803</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>82419.9</v>
+        <v>80646.6</v>
       </c>
       <c r="N14" s="1">
-        <v>82419.9</v>
+        <v>80646.6</v>
       </c>
       <c r="O14" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>13980.0</v>
+        <v>13583.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.19</v>
+        <v>49.26</v>
       </c>
       <c r="E15" s="1">
-        <v>63.1757160229</v>
+        <v>63.1757159685</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>883196.51</v>
+        <v>858115.75</v>
       </c>
       <c r="I15" s="1">
-        <v>-195520.31</v>
+        <v>-189017.17</v>
       </c>
       <c r="J15" s="1">
-        <v>-22.137803737472</v>
+        <v>-22.027001602057</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>687676.2</v>
+        <v>669098.58</v>
       </c>
       <c r="N15" s="1">
-        <v>687676.2</v>
+        <v>669098.58</v>
       </c>
       <c r="O15" s="1">
-        <v>0.84</v>
+        <v>0.77</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>7055.0</v>
       </c>
       <c r="D16" s="1">
-        <v>8.37</v>
+        <v>9.196</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750007087</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>92949.63</v>
       </c>
       <c r="I16" s="1">
-        <v>-33899.28</v>
+        <v>-28071.85</v>
       </c>
       <c r="J16" s="1">
-        <v>-36.470591652705</v>
+        <v>-30.201142274585</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>59050.35</v>
+        <v>64877.78</v>
       </c>
       <c r="N16" s="1">
-        <v>59050.35</v>
+        <v>64877.78</v>
       </c>
       <c r="O16" s="1">
         <v>0.07</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>16437.0</v>
+        <v>15970.0</v>
       </c>
       <c r="D17" s="1">
-        <v>59.16</v>
+        <v>64.44</v>
       </c>
       <c r="E17" s="1">
-        <v>51.6907975908</v>
+        <v>51.6907977458</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>849641.64</v>
+        <v>825502.04</v>
       </c>
       <c r="I17" s="1">
-        <v>122771.28</v>
+        <v>203604.76</v>
       </c>
       <c r="J17" s="1">
-        <v>14.449772023885</v>
+        <v>24.664355765856</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>972412.92</v>
+        <v>1029106.8</v>
       </c>
       <c r="N17" s="1">
-        <v>972412.92</v>
+        <v>1029106.8</v>
       </c>
       <c r="O17" s="1">
         <v>1.19</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>7926.0</v>
       </c>
       <c r="D18" s="1">
-        <v>26.34</v>
+        <v>29.34</v>
       </c>
       <c r="E18" s="1">
         <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>237145.92</v>
       </c>
       <c r="I18" s="1">
-        <v>-28375.08</v>
+        <v>-4597.08</v>
       </c>
       <c r="J18" s="1">
-        <v>-11.965240641711</v>
+        <v>-1.9385026737968</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>208770.84</v>
+        <v>232548.84</v>
       </c>
       <c r="N18" s="1">
-        <v>208770.84</v>
+        <v>232548.84</v>
       </c>
       <c r="O18" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>5692.0</v>
+        <v>5530.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1128.2</v>
+        <v>1270.0</v>
       </c>
       <c r="E19" s="1">
-        <v>488.0552969079</v>
+        <v>488.0552983725</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2778010.75</v>
+        <v>2698945.8</v>
       </c>
       <c r="I19" s="1">
-        <v>3643703.65</v>
+        <v>4324154.2</v>
       </c>
       <c r="J19" s="1">
-        <v>131.16233081531</v>
+        <v>160.21641486835</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>6421714.4</v>
+        <v>7023100.0</v>
       </c>
       <c r="N19" s="1">
-        <v>6421714.4</v>
+        <v>7023100.0</v>
       </c>
       <c r="O19" s="1">
-        <v>7.86</v>
+        <v>8.11</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>1937.0</v>
       </c>
       <c r="D20" s="1">
-        <v>57.48</v>
+        <v>61.56</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>119009.28</v>
       </c>
       <c r="I20" s="1">
-        <v>-7670.52</v>
+        <v>232.44</v>
       </c>
       <c r="J20" s="1">
-        <v>-6.4453125</v>
+        <v>0.1953125</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>111338.76</v>
+        <v>119241.72</v>
       </c>
       <c r="N20" s="1">
-        <v>111338.76</v>
+        <v>119241.72</v>
       </c>
       <c r="O20" s="1">
         <v>0.14</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>44870.0</v>
+        <v>43596.0</v>
       </c>
       <c r="D21" s="1">
-        <v>37.7</v>
+        <v>41.11</v>
       </c>
       <c r="E21" s="1">
-        <v>25.0855408959</v>
+        <v>25.0855408753</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1125588.22</v>
+        <v>1093629.24</v>
       </c>
       <c r="I21" s="1">
-        <v>566010.78</v>
+        <v>698602.32</v>
       </c>
       <c r="J21" s="1">
-        <v>50.285776800329</v>
+        <v>63.879264969177</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1691599.0</v>
+        <v>1792231.56</v>
       </c>
       <c r="N21" s="1">
-        <v>1691599.0</v>
+        <v>1792231.56</v>
       </c>
       <c r="O21" s="1">
         <v>2.07</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>10523.0</v>
       </c>
       <c r="D22" s="1">
-        <v>6.945</v>
+        <v>9.415</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950004751</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>88340.59</v>
       </c>
       <c r="I22" s="1">
-        <v>-15258.35</v>
+        <v>10733.46</v>
       </c>
       <c r="J22" s="1">
-        <v>-17.272184847305</v>
+        <v>12.150088651208</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>73082.24</v>
+        <v>99074.05</v>
       </c>
       <c r="N22" s="1">
-        <v>73082.24</v>
+        <v>99074.05</v>
       </c>
       <c r="O22" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>1681.0</v>
       </c>
       <c r="D23" s="1">
-        <v>50.35</v>
+        <v>53.05</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>92202.85</v>
       </c>
       <c r="I23" s="1">
-        <v>-7564.5</v>
+        <v>-3025.8</v>
       </c>
       <c r="J23" s="1">
-        <v>-8.20419325433</v>
+        <v>-3.281677301732</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>84638.35</v>
+        <v>89177.05</v>
       </c>
       <c r="N23" s="1">
-        <v>84638.35</v>
+        <v>89177.05</v>
       </c>
       <c r="O23" s="1">
         <v>0.1</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>10017.0</v>
       </c>
       <c r="D24" s="1">
-        <v>16.44</v>
+        <v>18.54</v>
       </c>
       <c r="E24" s="1">
         <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>182710.08</v>
       </c>
       <c r="I24" s="1">
-        <v>-18030.6</v>
+        <v>3005.1</v>
       </c>
       <c r="J24" s="1">
-        <v>-9.8684210526316</v>
+        <v>1.6447368421053</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>164679.48</v>
+        <v>185715.18</v>
       </c>
       <c r="N24" s="1">
-        <v>164679.48</v>
+        <v>185715.18</v>
       </c>
       <c r="O24" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>82895.0</v>
+        <v>80541.0</v>
       </c>
       <c r="D25" s="1">
-        <v>17.925</v>
+        <v>19.705</v>
       </c>
       <c r="E25" s="1">
-        <v>7.6062301707</v>
+        <v>7.6062301188</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>630518.45</v>
+        <v>612613.38</v>
       </c>
       <c r="I25" s="1">
-        <v>855374.43</v>
+        <v>974447.03</v>
       </c>
       <c r="J25" s="1">
-        <v>135.66207777108</v>
+        <v>159.06394829313</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1485892.88</v>
+        <v>1587060.41</v>
       </c>
       <c r="N25" s="1">
-        <v>1485892.88</v>
+        <v>1587060.41</v>
       </c>
       <c r="O25" s="1">
-        <v>1.82</v>
+        <v>1.83</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>67423.0</v>
       </c>
       <c r="D26" s="1">
-        <v>2.975</v>
+        <v>3.267</v>
       </c>
       <c r="E26" s="1">
         <v>3.2079999407</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>216292.98</v>
       </c>
       <c r="I26" s="1">
-        <v>-15709.55</v>
+        <v>3977.96</v>
       </c>
       <c r="J26" s="1">
-        <v>-7.2630882426235</v>
+        <v>1.8391535407206</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>200583.43</v>
+        <v>220270.94</v>
       </c>
       <c r="N26" s="1">
-        <v>200583.43</v>
+        <v>220270.94</v>
       </c>
       <c r="O26" s="1">
         <v>0.25</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>184143.0</v>
+        <v>178913.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.245</v>
+        <v>10.516</v>
       </c>
       <c r="E27" s="1">
-        <v>7.1640059628</v>
+        <v>7.1640059694</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1319201.55</v>
+        <v>1281733.8</v>
       </c>
       <c r="I27" s="1">
-        <v>383200.49</v>
+        <v>599715.31</v>
       </c>
       <c r="J27" s="1">
-        <v>29.047910836672</v>
+        <v>46.789380915132</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1702402.04</v>
+        <v>1881449.11</v>
       </c>
       <c r="N27" s="1">
-        <v>1702402.04</v>
+        <v>1881449.11</v>
       </c>
       <c r="O27" s="1">
-        <v>2.08</v>
+        <v>2.17</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>11721.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.15</v>
+        <v>16.425</v>
       </c>
       <c r="E28" s="1">
         <v>16.5350004266</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>193806.74</v>
       </c>
       <c r="I28" s="1">
-        <v>-16233.59</v>
+        <v>-1289.31</v>
       </c>
       <c r="J28" s="1">
-        <v>-8.376174120673</v>
+        <v>-0.66525550143406</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>177573.15</v>
+        <v>192517.43</v>
       </c>
       <c r="N28" s="1">
-        <v>177573.15</v>
+        <v>192517.43</v>
       </c>
       <c r="O28" s="1">
         <v>0.22</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>8260.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.08</v>
+        <v>14.495</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>117085.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-9044.7</v>
+        <v>2643.2</v>
       </c>
       <c r="J29" s="1">
-        <v>-7.7248677248677</v>
+        <v>2.2574955908289</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>108040.8</v>
+        <v>119728.7</v>
       </c>
       <c r="N29" s="1">
-        <v>108040.8</v>
+        <v>119728.7</v>
       </c>
       <c r="O29" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>1713.0</v>
       </c>
       <c r="D30" s="1">
-        <v>124.9</v>
+        <v>140.9</v>
       </c>
       <c r="E30" s="1">
         <v>132.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>226116.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-12162.3</v>
+        <v>15245.7</v>
       </c>
       <c r="J30" s="1">
-        <v>-5.3787878787879</v>
+        <v>6.7424242424242</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>213953.7</v>
+        <v>241361.7</v>
       </c>
       <c r="N30" s="1">
-        <v>213953.7</v>
+        <v>241361.7</v>
       </c>
       <c r="O30" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
         <v>977.0</v>
       </c>
       <c r="D31" s="1">
-        <v>178.5</v>
+        <v>211.5</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>185043.8</v>
       </c>
       <c r="I31" s="1">
-        <v>-10649.3</v>
+        <v>21591.7</v>
       </c>
       <c r="J31" s="1">
-        <v>-5.7550158394931</v>
+        <v>11.668426610348</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>174394.5</v>
+        <v>206635.5</v>
       </c>
       <c r="N31" s="1">
-        <v>174394.5</v>
+        <v>206635.5</v>
       </c>
       <c r="O31" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>2823.0</v>
       </c>
       <c r="D32" s="1">
-        <v>25.76</v>
+        <v>29.78</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>96546.6</v>
       </c>
       <c r="I32" s="1">
-        <v>-23826.12</v>
+        <v>-12477.66</v>
       </c>
       <c r="J32" s="1">
-        <v>-24.678362573099</v>
+        <v>-12.923976608187</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>72720.48</v>
+        <v>84068.94</v>
       </c>
       <c r="N32" s="1">
-        <v>72720.48</v>
+        <v>84068.94</v>
       </c>
       <c r="O32" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>13781.0</v>
+        <v>13389.0</v>
       </c>
       <c r="D33" s="1">
-        <v>75.76</v>
+        <v>83.84</v>
       </c>
       <c r="E33" s="1">
-        <v>80.5364857412</v>
+        <v>80.5364859213</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1109873.31</v>
+        <v>1078303.01</v>
       </c>
       <c r="I33" s="1">
-        <v>-65824.75</v>
+        <v>44230.75</v>
       </c>
       <c r="J33" s="1">
-        <v>-5.9308345742633</v>
+        <v>4.101885053627</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1044048.56</v>
+        <v>1122533.76</v>
       </c>
       <c r="N33" s="1">
-        <v>1044048.56</v>
+        <v>1122533.76</v>
       </c>
       <c r="O33" s="1">
-        <v>1.28</v>
+        <v>1.3</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>15486.0</v>
+        <v>15046.0</v>
       </c>
       <c r="D34" s="1">
-        <v>82.13</v>
+        <v>90.33</v>
       </c>
       <c r="E34" s="1">
-        <v>75.8731266951</v>
+        <v>75.8731264123</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1174971.24</v>
+        <v>1141587.06</v>
       </c>
       <c r="I34" s="1">
-        <v>96893.94</v>
+        <v>217518.12</v>
       </c>
       <c r="J34" s="1">
-        <v>8.2464946120724</v>
+        <v>19.054010650751</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1271865.18</v>
+        <v>1359105.18</v>
       </c>
       <c r="N34" s="1">
-        <v>1271865.18</v>
+        <v>1359105.18</v>
       </c>
       <c r="O34" s="1">
-        <v>1.56</v>
+        <v>1.57</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>3546.0</v>
       </c>
       <c r="D35" s="1">
-        <v>48.78</v>
+        <v>52.54</v>
       </c>
       <c r="E35" s="1">
         <v>52.68</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>186803.28</v>
       </c>
       <c r="I35" s="1">
-        <v>-13829.4</v>
+        <v>-496.44</v>
       </c>
       <c r="J35" s="1">
-        <v>-7.4031890660592</v>
+        <v>-0.26575550493546</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>172973.88</v>
+        <v>186306.84</v>
       </c>
       <c r="N35" s="1">
-        <v>172973.88</v>
+        <v>186306.84</v>
       </c>
       <c r="O35" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
         <v>18834.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.465</v>
+        <v>12.28</v>
       </c>
       <c r="E36" s="1">
         <v>12.01</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>226196.34</v>
       </c>
       <c r="I36" s="1">
-        <v>-29098.53</v>
+        <v>5085.18</v>
       </c>
       <c r="J36" s="1">
-        <v>-12.864279766861</v>
+        <v>2.248126561199</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>197097.81</v>
+        <v>231281.52</v>
       </c>
       <c r="N36" s="1">
-        <v>197097.81</v>
+        <v>231281.52</v>
       </c>
       <c r="O36" s="1">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>21469.0</v>
+        <v>20860.0</v>
       </c>
       <c r="D37" s="1">
-        <v>26.46</v>
+        <v>27.21</v>
       </c>
       <c r="E37" s="1">
-        <v>25.137132144</v>
+        <v>25.1371323106</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>539669.09</v>
+        <v>524360.58</v>
       </c>
       <c r="I37" s="1">
-        <v>28400.65</v>
+        <v>43240.02</v>
       </c>
       <c r="J37" s="1">
-        <v>5.2626045341971</v>
+        <v>8.2462377320583</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>568069.74</v>
+        <v>567600.6</v>
       </c>
       <c r="N37" s="1">
-        <v>568069.74</v>
+        <v>567600.6</v>
       </c>
       <c r="O37" s="1">
-        <v>0.7</v>
+        <v>0.66</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>70911.0</v>
+        <v>68897.0</v>
       </c>
       <c r="D38" s="1">
-        <v>9.946</v>
+        <v>10.655</v>
       </c>
       <c r="E38" s="1">
-        <v>10.5675168874</v>
+        <v>10.567516873</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>749353.19</v>
+        <v>728070.21</v>
       </c>
       <c r="I38" s="1">
-        <v>-44072.38</v>
+        <v>6027.33</v>
       </c>
       <c r="J38" s="1">
-        <v>-5.8813895220757</v>
+        <v>0.82785010528037</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>705280.81</v>
+        <v>734097.54</v>
       </c>
       <c r="N38" s="1">
-        <v>705280.81</v>
+        <v>734097.54</v>
       </c>
       <c r="O38" s="1">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>8538.0</v>
       </c>
       <c r="D39" s="1">
-        <v>15.245</v>
+        <v>16.36</v>
       </c>
       <c r="E39" s="1">
         <v>16.045</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>136992.21</v>
       </c>
       <c r="I39" s="1">
-        <v>-6830.4</v>
+        <v>2689.47</v>
       </c>
       <c r="J39" s="1">
-        <v>-4.9859769398567</v>
+        <v>1.9632284200686</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>130161.81</v>
+        <v>139681.68</v>
       </c>
       <c r="N39" s="1">
-        <v>130161.81</v>
+        <v>139681.68</v>
       </c>
       <c r="O39" s="1">
         <v>0.16</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>1007.0</v>
       </c>
       <c r="D40" s="1">
-        <v>82.6</v>
+        <v>86.45</v>
       </c>
       <c r="E40" s="1">
         <v>92.7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>93348.9</v>
       </c>
       <c r="I40" s="1">
-        <v>-10170.7</v>
+        <v>-6293.75</v>
       </c>
       <c r="J40" s="1">
-        <v>-10.895361380798</v>
+        <v>-6.7421790722762</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>83178.2</v>
+        <v>87055.15</v>
       </c>
       <c r="N40" s="1">
-        <v>83178.2</v>
+        <v>87055.15</v>
       </c>
       <c r="O40" s="1">
         <v>0.1</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
         <v>6658.0</v>
       </c>
       <c r="D41" s="1">
-        <v>30.33</v>
+        <v>34.56</v>
       </c>
       <c r="E41" s="1">
         <v>34.65</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>230699.7</v>
       </c>
       <c r="I41" s="1">
-        <v>-28762.56</v>
+        <v>-599.22</v>
       </c>
       <c r="J41" s="1">
-        <v>-12.467532467532</v>
+        <v>-0.25974025974026</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>201937.14</v>
+        <v>230100.48</v>
       </c>
       <c r="N41" s="1">
-        <v>201937.14</v>
+        <v>230100.48</v>
       </c>
       <c r="O41" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>7419.0</v>
+        <v>7209.0</v>
       </c>
       <c r="D42" s="1">
-        <v>68.08</v>
+        <v>76.0</v>
       </c>
       <c r="E42" s="1">
-        <v>75.3524208114</v>
+        <v>75.3524205854</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>559039.61</v>
+        <v>543215.6</v>
       </c>
       <c r="I42" s="1">
-        <v>-53954.09</v>
+        <v>4668.4</v>
       </c>
       <c r="J42" s="1">
-        <v>-9.6512105823772</v>
+        <v>0.85940094503913</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>505085.52</v>
+        <v>547884.0</v>
       </c>
       <c r="N42" s="1">
-        <v>505085.52</v>
+        <v>547884.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>1496.0</v>
       </c>
       <c r="D43" s="1">
-        <v>53.7</v>
+        <v>56.7</v>
       </c>
       <c r="E43" s="1">
         <v>62.149986631</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>92976.38</v>
       </c>
       <c r="I43" s="1">
-        <v>-12641.18</v>
+        <v>-8153.18</v>
       </c>
       <c r="J43" s="1">
-        <v>-13.596119788703</v>
+        <v>-8.7690873746644</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>80335.2</v>
+        <v>84823.2</v>
       </c>
       <c r="N43" s="1">
-        <v>80335.2</v>
+        <v>84823.2</v>
       </c>
       <c r="O43" s="1">
         <v>0.1</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>28548.0</v>
+        <v>27737.0</v>
       </c>
       <c r="D44" s="1">
-        <v>15.975</v>
+        <v>17.175</v>
       </c>
       <c r="E44" s="1">
-        <v>18.785</v>
+        <v>18.7849998197</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>536274.18</v>
+        <v>521039.54</v>
       </c>
       <c r="I44" s="1">
-        <v>-80219.88</v>
+        <v>-44656.56</v>
       </c>
       <c r="J44" s="1">
-        <v>-14.958743678467</v>
+        <v>-8.5706662492447</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>456054.3</v>
+        <v>476382.98</v>
       </c>
       <c r="N44" s="1">
-        <v>456054.3</v>
+        <v>476382.98</v>
       </c>
       <c r="O44" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>8468.0</v>
+        <v>8228.0</v>
       </c>
       <c r="D45" s="1">
-        <v>68.5</v>
+        <v>69.18</v>
       </c>
       <c r="E45" s="1">
-        <v>56.9088875768</v>
+        <v>56.9088879436</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>481904.46</v>
+        <v>468246.33</v>
       </c>
       <c r="I45" s="1">
-        <v>98153.54</v>
+        <v>100966.71</v>
       </c>
       <c r="J45" s="1">
-        <v>20.367842206731</v>
+        <v>21.562733871294</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>580058.0</v>
+        <v>569213.04</v>
       </c>
       <c r="N45" s="1">
-        <v>580058.0</v>
+        <v>569213.04</v>
       </c>
       <c r="O45" s="1">
-        <v>0.71</v>
+        <v>0.66</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
         <v>17334.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.2</v>
+        <v>16.815</v>
       </c>
       <c r="E46" s="1">
         <v>28.9054361371</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>501046.83</v>
       </c>
       <c r="I46" s="1">
-        <v>-202902.03</v>
+        <v>-209575.62</v>
       </c>
       <c r="J46" s="1">
-        <v>-40.495621936177</v>
+        <v>-41.827551328885</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>298144.8</v>
+        <v>291471.21</v>
       </c>
       <c r="N46" s="1">
-        <v>298144.8</v>
+        <v>291471.21</v>
       </c>
       <c r="O46" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>22539.0</v>
+        <v>21899.0</v>
       </c>
       <c r="D47" s="1">
-        <v>24.76</v>
+        <v>27.71</v>
       </c>
       <c r="E47" s="1">
-        <v>30.2950002218</v>
+        <v>30.2950002283</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>682819.01</v>
+        <v>663430.21</v>
       </c>
       <c r="I47" s="1">
-        <v>-124753.37</v>
+        <v>-56608.92</v>
       </c>
       <c r="J47" s="1">
-        <v>-18.270342239007</v>
+        <v>-8.532761871064</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>558065.64</v>
+        <v>606821.29</v>
       </c>
       <c r="N47" s="1">
-        <v>558065.64</v>
+        <v>606821.29</v>
       </c>
       <c r="O47" s="1">
-        <v>0.68</v>
+        <v>0.7</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>3279.0</v>
+        <v>3186.0</v>
       </c>
       <c r="D48" s="1">
-        <v>243.3</v>
+        <v>252.5</v>
       </c>
       <c r="E48" s="1">
-        <v>147.0676852699</v>
+        <v>147.0676867546</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>482234.94</v>
+        <v>468557.65</v>
       </c>
       <c r="I48" s="1">
-        <v>315545.76</v>
+        <v>335907.35</v>
       </c>
       <c r="J48" s="1">
-        <v>65.434030972538</v>
+        <v>71.689652276513</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>797780.7</v>
+        <v>804465.0</v>
       </c>
       <c r="N48" s="1">
-        <v>797780.7</v>
+        <v>804465.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.98</v>
+        <v>0.93</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>11826.0</v>
+        <v>11490.0</v>
       </c>
       <c r="D49" s="1">
-        <v>43.99</v>
+        <v>49.14</v>
       </c>
       <c r="E49" s="1">
         <v>50.1</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>592482.6</v>
+        <v>575649.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-72256.86</v>
+        <v>-11030.4</v>
       </c>
       <c r="J49" s="1">
-        <v>-12.195608782435</v>
+        <v>-1.9161676646707</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>520225.74</v>
+        <v>564618.6</v>
       </c>
       <c r="N49" s="1">
-        <v>520225.74</v>
+        <v>564618.6</v>
       </c>
       <c r="O49" s="1">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>13924.0</v>
+        <v>13529.0</v>
       </c>
       <c r="D50" s="1">
-        <v>31.62</v>
+        <v>30.99</v>
       </c>
       <c r="E50" s="1">
-        <v>31.4650373456</v>
+        <v>30.4650373272</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>438119.18</v>
+        <v>412161.49</v>
       </c>
       <c r="I50" s="1">
-        <v>2157.7</v>
+        <v>7102.22</v>
       </c>
       <c r="J50" s="1">
-        <v>0.49249156359692</v>
+        <v>1.7231643839409</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>440276.88</v>
+        <v>419263.71</v>
       </c>
       <c r="N50" s="1">
-        <v>440276.88</v>
+        <v>419263.71</v>
       </c>
       <c r="O50" s="1">
-        <v>0.54</v>
+        <v>0.48</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>67096.0</v>
+        <v>65191.0</v>
       </c>
       <c r="D51" s="1">
-        <v>18.48</v>
+        <v>19.59</v>
       </c>
       <c r="E51" s="1">
         <v>19.68</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1320449.28</v>
+        <v>1282958.88</v>
       </c>
       <c r="I51" s="1">
-        <v>-80515.2</v>
+        <v>-5867.19</v>
       </c>
       <c r="J51" s="1">
-        <v>-6.0975609756098</v>
+        <v>-0.45731707317073</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1239934.08</v>
+        <v>1277091.69</v>
       </c>
       <c r="N51" s="1">
-        <v>1239934.08</v>
+        <v>1277091.69</v>
       </c>
       <c r="O51" s="1">
-        <v>1.52</v>
+        <v>1.47</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>136114.0</v>
+        <v>132249.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.272</v>
+        <v>4.735</v>
       </c>
       <c r="E52" s="1">
-        <v>4.5159999706</v>
+        <v>4.5159999698</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>614690.82</v>
+        <v>597236.48</v>
       </c>
       <c r="I52" s="1">
-        <v>-33211.81</v>
+        <v>28962.54</v>
       </c>
       <c r="J52" s="1">
-        <v>-5.4030105736734</v>
+        <v>4.8494258086847</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>581479.01</v>
+        <v>626199.02</v>
       </c>
       <c r="N52" s="1">
-        <v>581479.01</v>
+        <v>626199.02</v>
       </c>
       <c r="O52" s="1">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
         <v>1932.0</v>
       </c>
       <c r="D53" s="1">
-        <v>128.3</v>
+        <v>141.5</v>
       </c>
       <c r="E53" s="1">
         <v>146.2</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>282458.4</v>
       </c>
       <c r="I53" s="1">
-        <v>-34582.8</v>
+        <v>-9080.4</v>
       </c>
       <c r="J53" s="1">
-        <v>-12.243502051984</v>
+        <v>-3.2147742818057</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>247875.6</v>
+        <v>273378.0</v>
       </c>
       <c r="N53" s="1">
-        <v>247875.6</v>
+        <v>273378.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>14397.0</v>
+        <v>13988.0</v>
       </c>
       <c r="D54" s="1">
-        <v>42.74</v>
+        <v>41.82</v>
       </c>
       <c r="E54" s="1">
         <v>43.44</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>625405.68</v>
+        <v>607638.72</v>
       </c>
       <c r="I54" s="1">
-        <v>-10077.9</v>
+        <v>-22660.56</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.6114180478821</v>
+        <v>-3.7292817679558</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>615327.78</v>
+        <v>584978.16</v>
       </c>
       <c r="N54" s="1">
-        <v>615327.78</v>
+        <v>584978.16</v>
       </c>
       <c r="O54" s="1">
-        <v>0.75</v>
+        <v>0.68</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>186574.0</v>
+        <v>181276.0</v>
       </c>
       <c r="D55" s="1">
-        <v>9.135</v>
+        <v>9.866</v>
       </c>
       <c r="E55" s="1">
-        <v>5.4519418569</v>
+        <v>5.4519418456</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1017190.6</v>
+        <v>988306.21</v>
       </c>
       <c r="I55" s="1">
-        <v>687162.89</v>
+        <v>800162.81</v>
       </c>
       <c r="J55" s="1">
-        <v>67.554978388514</v>
+        <v>80.963045856</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1704353.49</v>
+        <v>1788469.02</v>
       </c>
       <c r="N55" s="1">
-        <v>1704353.49</v>
+        <v>1788469.02</v>
       </c>
       <c r="O55" s="1">
-        <v>2.09</v>
+        <v>2.07</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>47384.0</v>
+        <v>46038.0</v>
       </c>
       <c r="D56" s="1">
-        <v>26.51</v>
+        <v>29.13</v>
       </c>
       <c r="E56" s="1">
-        <v>14.5844831589</v>
+        <v>14.5844830358</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>691071.15</v>
+        <v>671440.43</v>
       </c>
       <c r="I56" s="1">
-        <v>565078.69</v>
+        <v>669646.51</v>
       </c>
       <c r="J56" s="1">
-        <v>81.768525570775</v>
+        <v>99.732825144295</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1256149.84</v>
+        <v>1341086.94</v>
       </c>
       <c r="N56" s="1">
-        <v>1256149.84</v>
+        <v>1341086.94</v>
       </c>
       <c r="O56" s="1">
-        <v>1.54</v>
+        <v>1.55</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
         <v>3980.0</v>
       </c>
       <c r="D57" s="1">
-        <v>89.35</v>
+        <v>103.8</v>
       </c>
       <c r="E57" s="1">
         <v>104.589701005</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>416267.01</v>
       </c>
       <c r="I57" s="1">
-        <v>-60654.01</v>
+        <v>-3143.01</v>
       </c>
       <c r="J57" s="1">
-        <v>-14.570938494501</v>
+        <v>-0.75504662259928</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>355613.0</v>
+        <v>413124.0</v>
       </c>
       <c r="N57" s="1">
-        <v>355613.0</v>
+        <v>413124.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>3693.0</v>
+        <v>3588.0</v>
       </c>
       <c r="D58" s="1">
-        <v>194.75</v>
+        <v>199.25</v>
       </c>
       <c r="E58" s="1">
-        <v>205.5135039263</v>
+        <v>205.5135033445</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>758961.37</v>
+        <v>737382.45</v>
       </c>
       <c r="I58" s="1">
-        <v>-39749.62</v>
+        <v>-22473.45</v>
       </c>
       <c r="J58" s="1">
-        <v>-5.2373706450962</v>
+        <v>-3.0477332353109</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>719211.75</v>
+        <v>714909.0</v>
       </c>
       <c r="N58" s="1">
-        <v>719211.75</v>
+        <v>714909.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.88</v>
+        <v>0.83</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
         <v>1500.0</v>
       </c>
       <c r="D59" s="1">
-        <v>61.08</v>
+        <v>64.16</v>
       </c>
       <c r="E59" s="1">
         <v>68.16</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>102240.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-10620.0</v>
+        <v>-6000.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-10.387323943662</v>
+        <v>-5.868544600939</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>91620.0</v>
+        <v>96240.0</v>
       </c>
       <c r="N59" s="1">
-        <v>91620.0</v>
+        <v>96240.0</v>
       </c>
       <c r="O59" s="1">
         <v>0.11</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
         <v>3634.0</v>
       </c>
       <c r="D60" s="1">
-        <v>24.96</v>
+        <v>25.45</v>
       </c>
       <c r="E60" s="1">
         <v>25.66</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>93248.44</v>
       </c>
       <c r="I60" s="1">
-        <v>-2543.8</v>
+        <v>-763.14</v>
       </c>
       <c r="J60" s="1">
-        <v>-2.7279812938426</v>
+        <v>-0.81839438815277</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>90704.64</v>
+        <v>92485.3</v>
       </c>
       <c r="N60" s="1">
-        <v>90704.64</v>
+        <v>92485.3</v>
       </c>
       <c r="O60" s="1">
         <v>0.11</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
         <v>575.0</v>
       </c>
       <c r="D61" s="1">
-        <v>273.8</v>
+        <v>301.65</v>
       </c>
       <c r="E61" s="1">
         <v>321.4</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>184805.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-27370.0</v>
+        <v>-11356.25</v>
       </c>
       <c r="J61" s="1">
-        <v>-14.810205351587</v>
+        <v>-6.144990665837</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>157435.0</v>
+        <v>173448.75</v>
       </c>
       <c r="N61" s="1">
-        <v>157435.0</v>
+        <v>173448.75</v>
       </c>
       <c r="O61" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
         <v>6490.0</v>
       </c>
       <c r="D62" s="1">
-        <v>53.44</v>
+        <v>60.84</v>
       </c>
       <c r="E62" s="1">
         <v>63.16</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>409908.4</v>
       </c>
       <c r="I62" s="1">
-        <v>-63082.8</v>
+        <v>-15056.8</v>
       </c>
       <c r="J62" s="1">
-        <v>-15.389487017099</v>
+        <v>-3.6732108929702</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>346825.6</v>
+        <v>394851.6</v>
       </c>
       <c r="N62" s="1">
-        <v>346825.6</v>
+        <v>394851.6</v>
       </c>
       <c r="O62" s="1">
-        <v>0.42</v>
+        <v>0.46</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
         <v>1071.0</v>
       </c>
       <c r="D63" s="1">
-        <v>73.55</v>
+        <v>79.7</v>
       </c>
       <c r="E63" s="1">
         <v>83.25</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>89160.75</v>
       </c>
       <c r="I63" s="1">
-        <v>-10388.7</v>
+        <v>-3802.05</v>
       </c>
       <c r="J63" s="1">
-        <v>-11.651651651652</v>
+        <v>-4.2642642642643</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>78772.05</v>
+        <v>85358.7</v>
       </c>
       <c r="N63" s="1">
-        <v>78772.05</v>
+        <v>85358.7</v>
       </c>
       <c r="O63" s="1">
         <v>0.1</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
         <v>2884.0</v>
       </c>
       <c r="D64" s="1">
-        <v>37.74</v>
+        <v>40.34</v>
       </c>
       <c r="E64" s="1">
         <v>39.45</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>113773.8</v>
       </c>
       <c r="I64" s="1">
-        <v>-4931.64</v>
+        <v>2566.76</v>
       </c>
       <c r="J64" s="1">
-        <v>-4.3346007604563</v>
+        <v>2.256020278834</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>108842.16</v>
+        <v>116340.56</v>
       </c>
       <c r="N64" s="1">
-        <v>108842.16</v>
+        <v>116340.56</v>
       </c>
       <c r="O64" s="1">
         <v>0.13</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
         <v>2482.0</v>
       </c>
       <c r="D65" s="1">
-        <v>32.64</v>
+        <v>38.3</v>
       </c>
       <c r="E65" s="1">
         <v>36.76</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>91238.32</v>
       </c>
       <c r="I65" s="1">
-        <v>-10225.84</v>
+        <v>3822.28</v>
       </c>
       <c r="J65" s="1">
-        <v>-11.207834602829</v>
+        <v>4.1893362350381</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>81012.48</v>
+        <v>95060.6</v>
       </c>
       <c r="N65" s="1">
-        <v>81012.48</v>
+        <v>95060.6</v>
       </c>
       <c r="O65" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>4911.0</v>
+        <v>4771.0</v>
       </c>
       <c r="D66" s="1">
-        <v>203.8</v>
+        <v>199.9</v>
       </c>
       <c r="E66" s="1">
-        <v>148.3624434942</v>
+        <v>148.3624418361</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>728607.96</v>
+        <v>707837.21</v>
       </c>
       <c r="I66" s="1">
-        <v>272253.84</v>
+        <v>245885.69</v>
       </c>
       <c r="J66" s="1">
-        <v>37.366300527378</v>
+        <v>34.737604427436</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1000861.8</v>
+        <v>953722.9</v>
       </c>
       <c r="N66" s="1">
-        <v>1000861.8</v>
+        <v>953722.9</v>
       </c>
       <c r="O66" s="1">
-        <v>1.23</v>
+        <v>1.1</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
         <v>1377.0</v>
       </c>
       <c r="D67" s="1">
-        <v>59.6</v>
+        <v>62.25</v>
       </c>
       <c r="E67" s="1">
         <v>65.9</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>90744.3</v>
       </c>
       <c r="I67" s="1">
-        <v>-8675.1</v>
+        <v>-5026.05</v>
       </c>
       <c r="J67" s="1">
-        <v>-9.5599393019727</v>
+        <v>-5.5386949924127</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>82069.2</v>
+        <v>85718.25</v>
       </c>
       <c r="N67" s="1">
-        <v>82069.2</v>
+        <v>85718.25</v>
       </c>
       <c r="O67" s="1">
         <v>0.1</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>26881.0</v>
+        <v>26117.0</v>
       </c>
       <c r="D68" s="1">
-        <v>33.35</v>
+        <v>35.9</v>
       </c>
       <c r="E68" s="1">
-        <v>35.9611718314</v>
+        <v>35.9611716506</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>966672.26</v>
+        <v>939197.92</v>
       </c>
       <c r="I68" s="1">
-        <v>-70190.91</v>
+        <v>-1597.62</v>
       </c>
       <c r="J68" s="1">
-        <v>-7.2610866065403</v>
+        <v>-0.17010472084521</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>896481.35</v>
+        <v>937600.3</v>
       </c>
       <c r="N68" s="1">
-        <v>896481.35</v>
+        <v>937600.3</v>
       </c>
       <c r="O68" s="1">
-        <v>1.1</v>
+        <v>1.08</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
         <v>8328.0</v>
       </c>
       <c r="D69" s="1">
-        <v>8.758</v>
+        <v>8.934</v>
       </c>
       <c r="E69" s="1">
         <v>10.63</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>88526.64</v>
       </c>
       <c r="I69" s="1">
-        <v>-15590.02</v>
+        <v>-14124.29</v>
       </c>
       <c r="J69" s="1">
-        <v>-17.610540736664</v>
+        <v>-15.954847038135</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>72936.62</v>
+        <v>74402.35</v>
       </c>
       <c r="N69" s="1">
-        <v>72936.62</v>
+        <v>74402.35</v>
       </c>
       <c r="O69" s="1">
         <v>0.09</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
         <v>1300.0</v>
       </c>
       <c r="D70" s="1">
-        <v>260.0</v>
+        <v>272.8</v>
       </c>
       <c r="E70" s="1">
         <v>257.8</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>335140.0</v>
       </c>
       <c r="I70" s="1">
-        <v>2860.0</v>
+        <v>19500.0</v>
       </c>
       <c r="J70" s="1">
-        <v>0.8533747090768</v>
+        <v>5.8184639255237</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>338000.0</v>
+        <v>354640.0</v>
       </c>
       <c r="N70" s="1">
-        <v>338000.0</v>
+        <v>354640.0</v>
       </c>
       <c r="O70" s="1">
         <v>0.41</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>7831.0</v>
+        <v>7609.0</v>
       </c>
       <c r="D71" s="1">
-        <v>66.38</v>
+        <v>68.34</v>
       </c>
       <c r="E71" s="1">
         <v>78.56</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>615203.36</v>
+        <v>597763.04</v>
       </c>
       <c r="I71" s="1">
-        <v>-95381.58</v>
+        <v>-77763.98</v>
       </c>
       <c r="J71" s="1">
-        <v>-15.504073319756</v>
+        <v>-13.00916496945</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>519821.78</v>
+        <v>519999.06</v>
       </c>
       <c r="N71" s="1">
-        <v>519821.78</v>
+        <v>519999.06</v>
       </c>
       <c r="O71" s="1">
-        <v>0.64</v>
+        <v>0.6</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
         <v>2540.0</v>
       </c>
       <c r="D72" s="1">
-        <v>66.16</v>
+        <v>66.7</v>
       </c>
       <c r="E72" s="1">
         <v>69.0962440945</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>175504.46</v>
       </c>
       <c r="I72" s="1">
-        <v>-7458.06</v>
+        <v>-6086.46</v>
       </c>
       <c r="J72" s="1">
-        <v>-4.2494988446447</v>
+        <v>-3.4679802439209</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>168046.4</v>
+        <v>169418.0</v>
       </c>
       <c r="N72" s="1">
-        <v>168046.4</v>
+        <v>169418.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>456.0</v>
+        <v>443.0</v>
       </c>
       <c r="D73" s="1">
-        <v>1656.0</v>
+        <v>1757.5</v>
       </c>
       <c r="E73" s="1">
-        <v>1442.8157894737</v>
+        <v>1442.815778781</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>657924.0</v>
+        <v>639167.39</v>
       </c>
       <c r="I73" s="1">
-        <v>97212.0</v>
+        <v>139405.11</v>
       </c>
       <c r="J73" s="1">
-        <v>14.77556678279</v>
+        <v>21.810422775167</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>755136.0</v>
+        <v>778572.5</v>
       </c>
       <c r="N73" s="1">
-        <v>755136.0</v>
+        <v>778572.5</v>
       </c>
       <c r="O73" s="1">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
         <v>1856.0</v>
       </c>
       <c r="D74" s="1">
-        <v>41.26</v>
+        <v>47.32</v>
       </c>
       <c r="E74" s="1">
         <v>48.74</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>90461.44</v>
       </c>
       <c r="I74" s="1">
-        <v>-13882.88</v>
+        <v>-2635.52</v>
       </c>
       <c r="J74" s="1">
-        <v>-15.346737792368</v>
+        <v>-2.9134181370538</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>76578.56</v>
+        <v>87825.92</v>
       </c>
       <c r="N74" s="1">
-        <v>76578.56</v>
+        <v>87825.92</v>
       </c>
       <c r="O74" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>2854.0</v>
       </c>
       <c r="D75" s="1">
-        <v>27.36</v>
+        <v>29.02</v>
       </c>
       <c r="E75" s="1">
         <v>31.64</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>90300.56</v>
       </c>
       <c r="I75" s="1">
-        <v>-12215.12</v>
+        <v>-7477.48</v>
       </c>
       <c r="J75" s="1">
-        <v>-13.527180783818</v>
+        <v>-8.2806573957016</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>78085.44</v>
+        <v>82823.08</v>
       </c>
       <c r="N75" s="1">
-        <v>78085.44</v>
+        <v>82823.08</v>
       </c>
       <c r="O75" s="1">
         <v>0.1</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>37648.0</v>
+        <v>36579.0</v>
       </c>
       <c r="D76" s="1">
-        <v>19.175</v>
+        <v>20.32</v>
       </c>
       <c r="E76" s="1">
-        <v>13.9407368253</v>
+        <v>13.9407367615</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>524840.86</v>
+        <v>509938.21</v>
       </c>
       <c r="I76" s="1">
-        <v>197059.54</v>
+        <v>233347.07</v>
       </c>
       <c r="J76" s="1">
-        <v>37.546531723921</v>
+        <v>45.75987157346</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>721900.4</v>
+        <v>743285.28</v>
       </c>
       <c r="N76" s="1">
-        <v>721900.4</v>
+        <v>743285.28</v>
       </c>
       <c r="O76" s="1">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>16507.0</v>
+        <v>16038.0</v>
       </c>
       <c r="D77" s="1">
-        <v>50.56</v>
+        <v>54.0</v>
       </c>
       <c r="E77" s="1">
-        <v>28.6805633973</v>
+        <v>28.6805630378</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>473430.06</v>
+        <v>459978.87</v>
       </c>
       <c r="I77" s="1">
-        <v>361163.86</v>
+        <v>406073.13</v>
       </c>
       <c r="J77" s="1">
-        <v>76.286634608711</v>
+        <v>88.280822551697</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>834593.92</v>
+        <v>866052.0</v>
       </c>
       <c r="N77" s="1">
-        <v>834593.92</v>
+        <v>866052.0</v>
       </c>
       <c r="O77" s="1">
-        <v>1.02</v>
+        <v>1.0</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>182</v>
       </c>
       <c r="B78" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="1">
-        <v>16730.0</v>
+        <v>16255.0</v>
       </c>
       <c r="D78" s="1">
-        <v>37.645</v>
+        <v>42.825</v>
       </c>
       <c r="E78" s="1">
-        <v>35.900894202</v>
+        <v>35.900894494</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>600621.96</v>
+        <v>583569.04</v>
       </c>
       <c r="I78" s="1">
-        <v>29178.89</v>
+        <v>112551.34</v>
       </c>
       <c r="J78" s="1">
-        <v>4.858112414005</v>
+        <v>19.286722270256</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>629800.85</v>
+        <v>696120.38</v>
       </c>
       <c r="N78" s="1">
-        <v>629800.85</v>
+        <v>696120.38</v>
       </c>
       <c r="O78" s="1">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>184</v>
       </c>
       <c r="B79" t="s">
         <v>185</v>
       </c>
       <c r="C79" s="1">
-        <v>38710.0</v>
+        <v>37611.0</v>
       </c>
       <c r="D79" s="1">
-        <v>21.93</v>
+        <v>24.585</v>
       </c>
       <c r="E79" s="1">
-        <v>14.6298669594</v>
+        <v>14.6298670602</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>566322.15</v>
+        <v>550243.93</v>
       </c>
       <c r="I79" s="1">
-        <v>282588.15</v>
+        <v>374422.51</v>
       </c>
       <c r="J79" s="1">
-        <v>49.898834082333</v>
+        <v>68.046640696245</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>848910.3</v>
+        <v>924666.44</v>
       </c>
       <c r="N79" s="1">
-        <v>848910.3</v>
+        <v>924666.44</v>
       </c>
       <c r="O79" s="1">
-        <v>1.04</v>
+        <v>1.07</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>186</v>
       </c>
       <c r="B80" t="s">
         <v>187</v>
       </c>
       <c r="C80" s="1">
         <v>2274.0</v>
       </c>
       <c r="D80" s="1">
-        <v>30.98</v>
+        <v>37.6</v>
       </c>
       <c r="E80" s="1">
         <v>39.1</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>88913.4</v>
       </c>
       <c r="I80" s="1">
-        <v>-18464.88</v>
+        <v>-3411.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-20.76726342711</v>
+        <v>-3.8363171355499</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>70448.52</v>
+        <v>85502.4</v>
       </c>
       <c r="N80" s="1">
-        <v>70448.52</v>
+        <v>85502.4</v>
       </c>
       <c r="O80" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>189</v>
       </c>
       <c r="C81" s="1">
-        <v>303461.0</v>
+        <v>294843.0</v>
       </c>
       <c r="D81" s="1">
-        <v>4.966</v>
+        <v>5.657</v>
       </c>
       <c r="E81" s="1">
-        <v>2.7071045703</v>
+        <v>2.7071045607</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>821500.66</v>
+        <v>798170.83</v>
       </c>
       <c r="I81" s="1">
-        <v>685486.67</v>
+        <v>869756.02</v>
       </c>
       <c r="J81" s="1">
-        <v>83.443228152732</v>
+        <v>108.96865524389</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1506987.33</v>
+        <v>1667926.85</v>
       </c>
       <c r="N81" s="1">
-        <v>1506987.33</v>
+        <v>1667926.85</v>
       </c>
       <c r="O81" s="1">
-        <v>1.85</v>
+        <v>1.93</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>190</v>
       </c>
       <c r="B82" t="s">
         <v>191</v>
       </c>
       <c r="C82" s="1">
         <v>16343.0</v>
       </c>
       <c r="D82" s="1">
-        <v>19.155</v>
+        <v>19.2</v>
       </c>
       <c r="E82" s="1">
         <v>19.15</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>312968.45</v>
       </c>
       <c r="I82" s="1">
-        <v>81.72</v>
+        <v>817.15</v>
       </c>
       <c r="J82" s="1">
-        <v>0.026111258179539</v>
+        <v>0.26109660574413</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>313050.17</v>
+        <v>313785.6</v>
       </c>
       <c r="N82" s="1">
-        <v>313050.17</v>
+        <v>313785.6</v>
       </c>
       <c r="O82" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>192</v>
       </c>
       <c r="B83" t="s">
         <v>193</v>
       </c>
       <c r="C83" s="1">
         <v>6121.0</v>
       </c>
       <c r="D83" s="1">
-        <v>15.11</v>
+        <v>15.64</v>
       </c>
       <c r="E83" s="1">
         <v>14.99</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>91753.79</v>
       </c>
       <c r="I83" s="1">
-        <v>734.52</v>
+        <v>3978.65</v>
       </c>
       <c r="J83" s="1">
-        <v>0.80053368912608</v>
+        <v>4.336224149433</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>92488.31</v>
+        <v>95732.44</v>
       </c>
       <c r="N83" s="1">
-        <v>92488.31</v>
+        <v>95732.44</v>
       </c>
       <c r="O83" s="1">
         <v>0.11</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>194</v>
       </c>
       <c r="B84" t="s">
         <v>195</v>
       </c>
       <c r="C84" s="1">
-        <v>3689.0</v>
+        <v>3626.0</v>
       </c>
       <c r="D84" s="1">
-        <v>103.45</v>
+        <v>114.8</v>
       </c>
       <c r="E84" s="1">
         <v>114.8</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>423497.2</v>
+        <v>416264.8</v>
       </c>
       <c r="I84" s="1">
-        <v>-41870.15</v>
+        <v>0.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-9.8867595818815</v>
+        <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>381627.05</v>
+        <v>416264.8</v>
       </c>
       <c r="N84" s="1">
-        <v>381627.05</v>
+        <v>416264.8</v>
       </c>
       <c r="O84" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>196</v>
       </c>
       <c r="B85" t="s">
         <v>197</v>
       </c>
       <c r="C85" s="1">
         <v>926.0</v>
       </c>
       <c r="D85" s="1">
-        <v>234.15</v>
+        <v>276.45</v>
       </c>
       <c r="E85" s="1">
         <v>285.9</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>264743.4</v>
       </c>
       <c r="I85" s="1">
-        <v>-47920.5</v>
+        <v>-8750.7</v>
       </c>
       <c r="J85" s="1">
-        <v>-18.10073452256</v>
+        <v>-3.305351521511</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>216822.9</v>
+        <v>255992.7</v>
       </c>
       <c r="N85" s="1">
-        <v>216822.9</v>
+        <v>255992.7</v>
       </c>
       <c r="O85" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>198</v>
       </c>
       <c r="B86" t="s">
         <v>199</v>
       </c>
       <c r="C86" s="1">
         <v>2911.0</v>
       </c>
       <c r="D86" s="1">
-        <v>32.22</v>
+        <v>34.8</v>
       </c>
       <c r="E86" s="1">
         <v>35.62</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>103689.82</v>
       </c>
       <c r="I86" s="1">
-        <v>-9897.4</v>
+        <v>-2387.02</v>
       </c>
       <c r="J86" s="1">
-        <v>-9.5451993262212</v>
+        <v>-2.3020774845592</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>93792.42</v>
+        <v>101302.8</v>
       </c>
       <c r="N86" s="1">
-        <v>93792.42</v>
+        <v>101302.8</v>
       </c>
       <c r="O86" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>200</v>
       </c>
       <c r="B87" t="s">
         <v>201</v>
       </c>
       <c r="C87" s="1">
         <v>5284.0</v>
       </c>
       <c r="D87" s="1">
-        <v>54.56</v>
+        <v>57.2</v>
       </c>
       <c r="E87" s="1">
         <v>64.02</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>338281.68</v>
       </c>
       <c r="I87" s="1">
-        <v>-49986.64</v>
+        <v>-36036.88</v>
       </c>
       <c r="J87" s="1">
-        <v>-14.776632302405</v>
+        <v>-10.652920962199</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>288295.04</v>
+        <v>302244.8</v>
       </c>
       <c r="N87" s="1">
-        <v>288295.04</v>
+        <v>302244.8</v>
       </c>
       <c r="O87" s="1">
         <v>0.35</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>202</v>
       </c>
       <c r="B88" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="1">
-        <v>903.0</v>
+        <v>2709.0</v>
       </c>
       <c r="D88" s="1">
-        <v>86.65</v>
+        <v>30.78</v>
       </c>
       <c r="E88" s="1">
-        <v>100.3</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>90570.9</v>
       </c>
       <c r="I88" s="1">
-        <v>-12325.95</v>
+        <v>-7187.88</v>
       </c>
       <c r="J88" s="1">
-        <v>-13.609172482552</v>
+        <v>-7.9361914257228</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>78244.95</v>
+        <v>83383.02</v>
       </c>
       <c r="N88" s="1">
-        <v>78244.95</v>
+        <v>83383.02</v>
       </c>
       <c r="O88" s="1">
         <v>0.1</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>204</v>
       </c>
       <c r="B89" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="1">
-        <v>235938.0</v>
+        <v>229238.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.685</v>
+        <v>4.824</v>
       </c>
       <c r="E89" s="1">
-        <v>3.5459065517</v>
+        <v>3.5459065687</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>836614.1</v>
+        <v>812856.53</v>
       </c>
       <c r="I89" s="1">
-        <v>268755.43</v>
+        <v>292987.58</v>
       </c>
       <c r="J89" s="1">
-        <v>32.124181268281</v>
+        <v>36.044193432265</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1105369.53</v>
+        <v>1105844.11</v>
       </c>
       <c r="N89" s="1">
-        <v>1105369.53</v>
+        <v>1105844.11</v>
       </c>
       <c r="O89" s="1">
-        <v>1.35</v>
+        <v>1.28</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
         <v>10232.0</v>
       </c>
       <c r="D90" s="1">
-        <v>22.83</v>
+        <v>24.27</v>
       </c>
       <c r="E90" s="1">
         <v>27.08</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>277082.56</v>
       </c>
       <c r="I90" s="1">
-        <v>-43486.0</v>
+        <v>-28751.92</v>
       </c>
       <c r="J90" s="1">
-        <v>-15.69423929099</v>
+        <v>-10.376661742984</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>233596.56</v>
+        <v>248330.64</v>
       </c>
       <c r="N90" s="1">
-        <v>233596.56</v>
+        <v>248330.64</v>
       </c>
       <c r="O90" s="1">
         <v>0.29</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>5282.0</v>
+        <v>5132.0</v>
       </c>
       <c r="D91" s="1">
-        <v>167.24</v>
+        <v>188.54</v>
       </c>
       <c r="E91" s="1">
-        <v>147.4310848164</v>
+        <v>147.4310833983</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>778730.99</v>
+        <v>756616.32</v>
       </c>
       <c r="I91" s="1">
-        <v>104630.69</v>
+        <v>210970.96</v>
       </c>
       <c r="J91" s="1">
-        <v>13.436050618712</v>
+        <v>27.883479965116</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>883361.68</v>
+        <v>967587.28</v>
       </c>
       <c r="N91" s="1">
-        <v>883361.68</v>
+        <v>967587.28</v>
       </c>
       <c r="O91" s="1">
-        <v>1.08</v>
+        <v>1.12</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>4604.0</v>
+        <v>4474.0</v>
       </c>
       <c r="D92" s="1">
-        <v>131.65</v>
+        <v>148.85</v>
       </c>
       <c r="E92" s="1">
-        <v>76.1009600348</v>
+        <v>76.1009611086</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>350368.82</v>
+        <v>340475.7</v>
       </c>
       <c r="I92" s="1">
-        <v>255747.78</v>
+        <v>325479.2</v>
       </c>
       <c r="J92" s="1">
-        <v>72.99387542533</v>
+        <v>95.595427221385</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>606116.6</v>
+        <v>665954.9</v>
       </c>
       <c r="N92" s="1">
-        <v>606116.6</v>
+        <v>665954.9</v>
       </c>
       <c r="O92" s="1">
-        <v>0.74</v>
+        <v>0.77</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
         <v>5388.0</v>
       </c>
       <c r="D93" s="1">
-        <v>60.6</v>
+        <v>56.31</v>
       </c>
       <c r="E93" s="1">
         <v>56.8</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>306038.4</v>
       </c>
       <c r="I93" s="1">
-        <v>20474.4</v>
+        <v>-2640.12</v>
       </c>
       <c r="J93" s="1">
-        <v>6.6901408450704</v>
+        <v>-0.86267605633803</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>326512.8</v>
+        <v>303398.28</v>
       </c>
       <c r="N93" s="1">
-        <v>326512.8</v>
+        <v>303398.28</v>
       </c>
       <c r="O93" s="1">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>3162.0</v>
+        <v>3072.0</v>
       </c>
       <c r="D94" s="1">
-        <v>347.7</v>
+        <v>358.9</v>
       </c>
       <c r="E94" s="1">
-        <v>360.5104617331</v>
+        <v>360.5104622396</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1139934.08</v>
+        <v>1107488.14</v>
       </c>
       <c r="I94" s="1">
-        <v>-40506.68</v>
+        <v>-4947.34</v>
       </c>
       <c r="J94" s="1">
-        <v>-3.5534230189872</v>
+        <v>-0.44671719915664</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1099427.4</v>
+        <v>1102540.8</v>
       </c>
       <c r="N94" s="1">
-        <v>1099427.4</v>
+        <v>1102540.8</v>
       </c>
       <c r="O94" s="1">
-        <v>1.35</v>
+        <v>1.27</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>16258.0</v>
+        <v>15981.0</v>
       </c>
       <c r="D95" s="1">
-        <v>24.62</v>
+        <v>26.68</v>
       </c>
       <c r="E95" s="1">
         <v>20.54</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>333939.32</v>
+        <v>328249.74</v>
       </c>
       <c r="I95" s="1">
-        <v>66332.64</v>
+        <v>98123.34</v>
       </c>
       <c r="J95" s="1">
-        <v>19.863680623174</v>
+        <v>29.892891918208</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>400271.96</v>
+        <v>426373.08</v>
       </c>
       <c r="N95" s="1">
-        <v>400271.96</v>
+        <v>426373.08</v>
       </c>
       <c r="O95" s="1">
         <v>0.49</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>3238.0</v>
+        <v>3146.0</v>
       </c>
       <c r="D96" s="1">
-        <v>457.95</v>
+        <v>483.3</v>
       </c>
       <c r="E96" s="1">
-        <v>637.806269302</v>
+        <v>637.8062714558</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2065216.7</v>
+        <v>2006538.53</v>
       </c>
       <c r="I96" s="1">
-        <v>-582374.6</v>
+        <v>-486076.73</v>
       </c>
       <c r="J96" s="1">
-        <v>-28.199200597206</v>
+        <v>-24.224639733183</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1482842.1</v>
+        <v>1520461.8</v>
       </c>
       <c r="N96" s="1">
-        <v>1482842.1</v>
+        <v>1520461.8</v>
       </c>
       <c r="O96" s="1">
-        <v>1.82</v>
+        <v>1.76</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>9206.0</v>
+        <v>8944.0</v>
       </c>
       <c r="D97" s="1">
-        <v>50.86</v>
+        <v>53.88</v>
       </c>
       <c r="E97" s="1">
         <v>59.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>543154.0</v>
+        <v>527696.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-74936.84</v>
+        <v>-45793.28</v>
       </c>
       <c r="J97" s="1">
-        <v>-13.796610169492</v>
+        <v>-8.6779661016949</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>468217.16</v>
+        <v>481902.72</v>
       </c>
       <c r="N97" s="1">
-        <v>468217.16</v>
+        <v>481902.72</v>
       </c>
       <c r="O97" s="1">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>4396.0</v>
+        <v>4271.0</v>
       </c>
       <c r="D98" s="1">
-        <v>104.05</v>
+        <v>111.85</v>
       </c>
       <c r="E98" s="1">
-        <v>100.9287283894</v>
+        <v>100.928728635</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>443682.69</v>
+        <v>431066.6</v>
       </c>
       <c r="I98" s="1">
-        <v>13721.11</v>
+        <v>46644.75</v>
       </c>
       <c r="J98" s="1">
-        <v>3.092550218716</v>
+        <v>10.820775722359</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>457403.8</v>
+        <v>477711.35</v>
       </c>
       <c r="N98" s="1">
-        <v>457403.8</v>
+        <v>477711.35</v>
       </c>
       <c r="O98" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
         <v>8263.0</v>
       </c>
       <c r="D99" s="1">
-        <v>14.035</v>
+        <v>16.33</v>
       </c>
       <c r="E99" s="1">
         <v>11.8022231635</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>97521.77</v>
       </c>
       <c r="I99" s="1">
-        <v>18449.44</v>
+        <v>37413.02</v>
       </c>
       <c r="J99" s="1">
-        <v>18.918278452083</v>
+        <v>38.363762265595</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>115971.21</v>
+        <v>134934.79</v>
       </c>
       <c r="N99" s="1">
-        <v>115971.21</v>
+        <v>134934.79</v>
       </c>
       <c r="O99" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>8528.0</v>
+        <v>8286.0</v>
       </c>
       <c r="D100" s="1">
-        <v>52.1</v>
+        <v>54.38</v>
       </c>
       <c r="E100" s="1">
-        <v>52.2038004221</v>
+        <v>52.2038003862</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>445194.01</v>
+        <v>432560.69</v>
       </c>
       <c r="I100" s="1">
-        <v>-885.21</v>
+        <v>18031.99</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.19883690708238</v>
+        <v>4.168661280802</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>444308.8</v>
+        <v>450592.68</v>
       </c>
       <c r="N100" s="1">
-        <v>444308.8</v>
+        <v>450592.68</v>
       </c>
       <c r="O100" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>228</v>
       </c>
       <c r="B101" t="s">
         <v>229</v>
       </c>
       <c r="C101" s="1">
-        <v>845.0</v>
+        <v>821.0</v>
       </c>
       <c r="D101" s="1">
-        <v>520.8</v>
+        <v>549.4</v>
       </c>
       <c r="E101" s="1">
-        <v>186.1487100592</v>
+        <v>186.1487088916</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>157295.66</v>
+        <v>152828.09</v>
       </c>
       <c r="I101" s="1">
-        <v>282780.34</v>
+        <v>298229.31</v>
       </c>
       <c r="J101" s="1">
-        <v>179.77631423524</v>
+        <v>195.14037635359</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>440076.0</v>
+        <v>451057.4</v>
       </c>
       <c r="N101" s="1">
-        <v>440076.0</v>
+        <v>451057.4</v>
       </c>
       <c r="O101" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>230</v>
       </c>
       <c r="B102" t="s">
         <v>231</v>
       </c>
       <c r="C102" s="1">
         <v>89850.0</v>
       </c>
       <c r="D102" s="1">
-        <v>2.844</v>
+        <v>3.417</v>
       </c>
       <c r="E102" s="1">
         <v>3.478</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>312498.3</v>
       </c>
       <c r="I102" s="1">
-        <v>-56964.9</v>
+        <v>-5480.85</v>
       </c>
       <c r="J102" s="1">
-        <v>-18.228867165037</v>
+        <v>-1.7538815411156</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>255533.4</v>
+        <v>307017.45</v>
       </c>
       <c r="N102" s="1">
-        <v>255533.4</v>
+        <v>307017.45</v>
       </c>
       <c r="O102" s="1">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>232</v>
       </c>
       <c r="B103" t="s">
         <v>233</v>
       </c>
       <c r="C103" s="1">
-        <v>5896.0</v>
+        <v>5796.0</v>
       </c>
       <c r="D103" s="1">
-        <v>65.7</v>
+        <v>71.4</v>
       </c>
       <c r="E103" s="1">
         <v>69.3</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>408592.8</v>
+        <v>401662.8</v>
       </c>
       <c r="I103" s="1">
-        <v>-21225.6</v>
+        <v>12171.6</v>
       </c>
       <c r="J103" s="1">
-        <v>-5.1948051948052</v>
+        <v>3.030303030303</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>387367.2</v>
+        <v>413834.4</v>
       </c>
       <c r="N103" s="1">
-        <v>387367.2</v>
+        <v>413834.4</v>
       </c>
       <c r="O103" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>234</v>
       </c>
       <c r="B104" t="s">
         <v>235</v>
       </c>
       <c r="C104" s="1">
-        <v>93454.0</v>
+        <v>90800.0</v>
       </c>
       <c r="D104" s="1">
-        <v>6.916</v>
+        <v>8.034</v>
       </c>
       <c r="E104" s="1">
-        <v>4.5034242515</v>
+        <v>4.5034242291</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>420863.01</v>
+        <v>408910.92</v>
       </c>
       <c r="I104" s="1">
-        <v>225464.85</v>
+        <v>320576.28</v>
       </c>
       <c r="J104" s="1">
-        <v>53.572028104822</v>
+        <v>78.39758351281</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>646327.86</v>
+        <v>729487.2</v>
       </c>
       <c r="N104" s="1">
-        <v>646327.86</v>
+        <v>729487.2</v>
       </c>
       <c r="O104" s="1">
-        <v>0.79</v>
+        <v>0.84</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>236</v>
       </c>
       <c r="B105" t="s">
         <v>237</v>
       </c>
       <c r="C105" s="1">
-        <v>41529.0</v>
+        <v>40350.0</v>
       </c>
       <c r="D105" s="1">
-        <v>15.325</v>
+        <v>15.79</v>
       </c>
       <c r="E105" s="1">
         <v>16.45</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>683152.05</v>
+        <v>663757.5</v>
       </c>
       <c r="I105" s="1">
-        <v>-46720.12</v>
+        <v>-26631.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-6.8389050431745</v>
+        <v>-4.0121580547112</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>636431.93</v>
+        <v>637126.5</v>
       </c>
       <c r="N105" s="1">
-        <v>636431.93</v>
+        <v>637126.5</v>
       </c>
       <c r="O105" s="1">
-        <v>0.78</v>
+        <v>0.74</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>238</v>
       </c>
       <c r="B106" t="s">
         <v>239</v>
       </c>
       <c r="C106" s="1">
-        <v>35604.0</v>
+        <v>29.0</v>
       </c>
       <c r="D106" s="1">
-        <v>17.115</v>
+        <v>4790.39</v>
       </c>
       <c r="E106" s="1">
-        <v>18.19</v>
+        <v>4789.9317241379</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>647636.76</v>
+        <v>138908.02</v>
       </c>
       <c r="I106" s="1">
-        <v>-38274.3</v>
+        <v>13.29</v>
       </c>
       <c r="J106" s="1">
-        <v>-5.9098405717427</v>
+        <v>0.0095674821367406</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>609362.46</v>
+        <v>138921.31</v>
       </c>
       <c r="N106" s="1">
-        <v>609362.46</v>
+        <v>138921.31</v>
       </c>
       <c r="O106" s="1">
-        <v>0.75</v>
+        <v>0.16</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>240</v>
       </c>
       <c r="B107" t="s">
         <v>241</v>
       </c>
       <c r="C107" s="1">
-        <v>3493.0</v>
+        <v>34593.0</v>
       </c>
       <c r="D107" s="1">
-        <v>68.9</v>
+        <v>17.945</v>
       </c>
       <c r="E107" s="1">
-        <v>67.7</v>
+        <v>18.19</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>236476.1</v>
+        <v>629246.67</v>
       </c>
       <c r="I107" s="1">
-        <v>4191.6</v>
+        <v>-8475.28</v>
       </c>
       <c r="J107" s="1">
-        <v>1.7725258493353</v>
+        <v>-1.3468931031451</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>240667.7</v>
+        <v>620771.39</v>
       </c>
       <c r="N107" s="1">
-        <v>240667.7</v>
+        <v>620771.39</v>
       </c>
       <c r="O107" s="1">
-        <v>0.29</v>
+        <v>0.72</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>242</v>
       </c>
       <c r="B108" t="s">
         <v>243</v>
       </c>
       <c r="C108" s="1">
-        <v>4821.0</v>
+        <v>3493.0</v>
       </c>
       <c r="D108" s="1">
-        <v>237.93</v>
+        <v>73.1</v>
       </c>
       <c r="E108" s="1">
-        <v>158.78</v>
+        <v>67.7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>765478.38</v>
+        <v>236476.1</v>
       </c>
       <c r="I108" s="1">
-        <v>381582.15</v>
+        <v>18862.2</v>
       </c>
       <c r="J108" s="1">
-        <v>49.848847461897</v>
+        <v>7.9763663220089</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>1147060.53</v>
+        <v>255338.3</v>
       </c>
       <c r="N108" s="1">
-        <v>1147060.53</v>
+        <v>255338.3</v>
       </c>
       <c r="O108" s="1">
-        <v>1.4</v>
+        <v>0.29</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>244</v>
       </c>
       <c r="B109" t="s">
         <v>245</v>
       </c>
       <c r="C109" s="1">
-        <v>12058.0</v>
+        <v>4821.0</v>
       </c>
       <c r="D109" s="1">
-        <v>21.45</v>
+        <v>251.75</v>
       </c>
       <c r="E109" s="1">
-        <v>22.75</v>
+        <v>158.78</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>274319.5</v>
+        <v>765478.38</v>
       </c>
       <c r="I109" s="1">
-        <v>-15675.4</v>
+        <v>448208.37</v>
       </c>
       <c r="J109" s="1">
-        <v>-5.7142857142857</v>
+        <v>58.552714447663</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>258644.1</v>
+        <v>1213686.75</v>
       </c>
       <c r="N109" s="1">
-        <v>258644.1</v>
+        <v>1213686.75</v>
       </c>
       <c r="O109" s="1">
-        <v>0.32</v>
+        <v>1.4</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>246</v>
       </c>
       <c r="B110" t="s">
         <v>247</v>
       </c>
       <c r="C110" s="1">
-        <v>7046.0</v>
+        <v>12058.0</v>
       </c>
       <c r="D110" s="1">
-        <v>40.02</v>
+        <v>21.56</v>
       </c>
       <c r="E110" s="1">
-        <v>32.8492307692</v>
+        <v>22.75</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>231455.68</v>
+        <v>274319.5</v>
       </c>
       <c r="I110" s="1">
-        <v>50525.24</v>
+        <v>-14349.02</v>
       </c>
       <c r="J110" s="1">
-        <v>21.829336830274</v>
+        <v>-5.2307692307692</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>281980.92</v>
+        <v>259970.48</v>
       </c>
       <c r="N110" s="1">
-        <v>281980.92</v>
+        <v>259970.48</v>
       </c>
       <c r="O110" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>248</v>
       </c>
       <c r="B111" t="s">
         <v>249</v>
       </c>
       <c r="C111" s="1">
-        <v>5666.0</v>
+        <v>7046.0</v>
       </c>
       <c r="D111" s="1">
-        <v>15.03</v>
+        <v>41.555</v>
       </c>
       <c r="E111" s="1">
-        <v>16.36</v>
+        <v>32.8492307692</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>92695.76</v>
+        <v>231455.68</v>
       </c>
       <c r="I111" s="1">
-        <v>-7535.78</v>
+        <v>61340.85</v>
       </c>
       <c r="J111" s="1">
-        <v>-8.1295843520782</v>
+        <v>26.502201198951</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>85159.98</v>
+        <v>292796.53</v>
       </c>
       <c r="N111" s="1">
-        <v>85159.98</v>
+        <v>292796.53</v>
       </c>
       <c r="O111" s="1">
-        <v>0.1</v>
+        <v>0.34</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>250</v>
       </c>
       <c r="B112" t="s">
         <v>251</v>
       </c>
       <c r="C112" s="1">
-        <v>3922.0</v>
+        <v>5666.0</v>
       </c>
       <c r="D112" s="1">
-        <v>20.06</v>
+        <v>17.36</v>
       </c>
       <c r="E112" s="1">
-        <v>23.76</v>
+        <v>16.36</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>93186.72</v>
+        <v>92695.76</v>
       </c>
       <c r="I112" s="1">
-        <v>-14511.4</v>
+        <v>5666.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-15.572390572391</v>
+        <v>6.1124694376528</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>78675.32</v>
+        <v>98361.76</v>
       </c>
       <c r="N112" s="1">
-        <v>78675.32</v>
+        <v>98361.76</v>
       </c>
       <c r="O112" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>252</v>
       </c>
       <c r="B113" t="s">
         <v>253</v>
       </c>
       <c r="C113" s="1">
-        <v>10265.0</v>
+        <v>3922.0</v>
       </c>
       <c r="D113" s="1">
-        <v>34.805</v>
+        <v>24.75</v>
       </c>
       <c r="E113" s="1">
-        <v>41.96</v>
+        <v>23.76</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>430719.4</v>
+        <v>93186.72</v>
       </c>
       <c r="I113" s="1">
-        <v>-73446.07</v>
+        <v>3882.78</v>
       </c>
       <c r="J113" s="1">
-        <v>-17.051953081287</v>
+        <v>4.1666666666667</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>357273.33</v>
+        <v>97069.5</v>
       </c>
       <c r="N113" s="1">
-        <v>357273.33</v>
+        <v>97069.5</v>
       </c>
       <c r="O113" s="1">
-        <v>0.44</v>
+        <v>0.11</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>254</v>
       </c>
       <c r="B114" t="s">
         <v>255</v>
       </c>
       <c r="C114" s="1">
-        <v>3417.0</v>
+        <v>10090.0</v>
       </c>
       <c r="D114" s="1">
-        <v>23.19</v>
+        <v>35.045</v>
       </c>
       <c r="E114" s="1">
-        <v>27.83</v>
+        <v>41.96</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>95095.11</v>
+        <v>423376.4</v>
       </c>
       <c r="I114" s="1">
-        <v>-15854.88</v>
+        <v>-69772.35</v>
       </c>
       <c r="J114" s="1">
-        <v>-16.672655407833</v>
+        <v>-16.479980934223</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>79240.23</v>
+        <v>353604.05</v>
       </c>
       <c r="N114" s="1">
-        <v>79240.23</v>
+        <v>353604.05</v>
       </c>
       <c r="O114" s="1">
-        <v>0.1</v>
+        <v>0.41</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>256</v>
       </c>
       <c r="B115" t="s">
         <v>257</v>
       </c>
       <c r="C115" s="1">
-        <v>1034.0</v>
+        <v>3417.0</v>
       </c>
       <c r="D115" s="1">
-        <v>78.75</v>
+        <v>21.79</v>
       </c>
       <c r="E115" s="1">
-        <v>90.7</v>
+        <v>27.83</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>93783.8</v>
+        <v>95095.11</v>
       </c>
       <c r="I115" s="1">
-        <v>-12356.3</v>
+        <v>-20638.68</v>
       </c>
       <c r="J115" s="1">
-        <v>-13.175303197354</v>
+        <v>-21.703197987783</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>81427.5</v>
+        <v>74456.43</v>
       </c>
       <c r="N115" s="1">
-        <v>81427.5</v>
+        <v>74456.43</v>
       </c>
       <c r="O115" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>258</v>
       </c>
       <c r="B116" t="s">
         <v>259</v>
       </c>
       <c r="C116" s="1">
-        <v>2981.0</v>
+        <v>1034.0</v>
       </c>
       <c r="D116" s="1">
-        <v>31.35</v>
+        <v>83.7</v>
       </c>
       <c r="E116" s="1">
-        <v>36.87</v>
+        <v>90.7</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>109909.47</v>
+        <v>93783.8</v>
       </c>
       <c r="I116" s="1">
-        <v>-16455.12</v>
+        <v>-7238.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-14.971521562246</v>
+        <v>-7.7177508269019</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>93454.35</v>
+        <v>86545.8</v>
       </c>
       <c r="N116" s="1">
-        <v>93454.35</v>
+        <v>86545.8</v>
       </c>
       <c r="O116" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>260</v>
       </c>
       <c r="B117" t="s">
         <v>261</v>
       </c>
       <c r="C117" s="1">
-        <v>4515.0</v>
+        <v>2981.0</v>
       </c>
       <c r="D117" s="1">
-        <v>281.6</v>
+        <v>38.05</v>
       </c>
       <c r="E117" s="1">
-        <v>251.5670609081</v>
+        <v>36.87</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1135825.28</v>
+        <v>109909.47</v>
       </c>
       <c r="I117" s="1">
-        <v>135598.72</v>
+        <v>3517.58</v>
       </c>
       <c r="J117" s="1">
-        <v>11.938343193066</v>
+        <v>3.2004339571467</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>1271424.0</v>
+        <v>113427.05</v>
       </c>
       <c r="N117" s="1">
-        <v>1271424.0</v>
+        <v>113427.05</v>
       </c>
       <c r="O117" s="1">
-        <v>1.56</v>
+        <v>0.13</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>262</v>
       </c>
       <c r="B118" t="s">
         <v>263</v>
       </c>
       <c r="C118" s="1">
-        <v>149195.0</v>
+        <v>4387.0</v>
       </c>
       <c r="D118" s="1">
-        <v>3.42</v>
+        <v>313.3</v>
       </c>
       <c r="E118" s="1">
-        <v>2.5731999732</v>
+        <v>251.5670617734</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>383908.57</v>
+        <v>1103624.7</v>
       </c>
       <c r="I118" s="1">
-        <v>126338.33</v>
+        <v>270822.4</v>
       </c>
       <c r="J118" s="1">
-        <v>32.90844223665</v>
+        <v>24.539356540317</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>510246.9</v>
+        <v>1374447.1</v>
       </c>
       <c r="N118" s="1">
-        <v>510246.9</v>
+        <v>1374447.1</v>
       </c>
       <c r="O118" s="1">
-        <v>0.62</v>
+        <v>1.59</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>264</v>
       </c>
       <c r="B119" t="s">
         <v>265</v>
       </c>
       <c r="C119" s="1">
-        <v>32878.0</v>
+        <v>144958.0</v>
       </c>
       <c r="D119" s="1">
-        <v>9.204</v>
+        <v>4.133</v>
       </c>
       <c r="E119" s="1">
-        <v>9.3879998783</v>
+        <v>2.5731999614</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>308658.66</v>
+        <v>373005.92</v>
       </c>
       <c r="I119" s="1">
-        <v>-6049.55</v>
+        <v>226105.49</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.9599482483336</v>
+        <v>60.617131760268</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>302609.11</v>
+        <v>599111.41</v>
       </c>
       <c r="N119" s="1">
-        <v>302609.11</v>
+        <v>599111.41</v>
       </c>
       <c r="O119" s="1">
-        <v>0.37</v>
+        <v>0.69</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>266</v>
       </c>
       <c r="B120" t="s">
         <v>267</v>
       </c>
       <c r="C120" s="1">
-        <v>14682.0</v>
+        <v>32878.0</v>
       </c>
       <c r="D120" s="1">
-        <v>77.79</v>
+        <v>9.3</v>
       </c>
       <c r="E120" s="1">
-        <v>90.1062723062</v>
+        <v>9.3879998783</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1322940.29</v>
+        <v>308658.66</v>
       </c>
       <c r="I120" s="1">
-        <v>-180827.51</v>
+        <v>-2893.26</v>
       </c>
       <c r="J120" s="1">
-        <v>-13.668607069182</v>
+        <v>-0.93736556751721</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>1142112.78</v>
+        <v>305765.4</v>
       </c>
       <c r="N120" s="1">
-        <v>1142112.78</v>
+        <v>305765.4</v>
       </c>
       <c r="O120" s="1">
-        <v>1.4</v>
+        <v>0.35</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>268</v>
       </c>
       <c r="B121" t="s">
         <v>269</v>
       </c>
       <c r="C121" s="1">
-        <v>13256.0</v>
+        <v>14265.0</v>
       </c>
       <c r="D121" s="1">
-        <v>153.82</v>
+        <v>80.19</v>
       </c>
       <c r="E121" s="1">
-        <v>176.7334844599</v>
+        <v>90.1062719944</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>2342779.07</v>
+        <v>1285365.97</v>
       </c>
       <c r="I121" s="1">
-        <v>-303741.15</v>
+        <v>-141455.62</v>
       </c>
       <c r="J121" s="1">
-        <v>-12.964993323079</v>
+        <v>-11.005085189862</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>2039037.92</v>
+        <v>1143910.35</v>
       </c>
       <c r="N121" s="1">
-        <v>2039037.92</v>
+        <v>1143910.35</v>
       </c>
       <c r="O121" s="1">
-        <v>2.5</v>
+        <v>1.32</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>270</v>
       </c>
       <c r="B122" t="s">
         <v>271</v>
       </c>
       <c r="C122" s="1">
-        <v>29264.0</v>
+        <v>12879.0</v>
       </c>
       <c r="D122" s="1">
-        <v>33.04</v>
+        <v>139.38</v>
       </c>
       <c r="E122" s="1">
-        <v>32.5458399399</v>
+        <v>176.7334839661</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>952421.46</v>
+        <v>2276150.54</v>
       </c>
       <c r="I122" s="1">
-        <v>14461.1</v>
+        <v>-481075.52</v>
       </c>
       <c r="J122" s="1">
-        <v>1.5183509199803</v>
+        <v>-21.135487813561</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>966882.56</v>
+        <v>1795075.02</v>
       </c>
       <c r="N122" s="1">
-        <v>966882.56</v>
+        <v>1795075.02</v>
       </c>
       <c r="O122" s="1">
-        <v>1.18</v>
+        <v>2.07</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>272</v>
       </c>
       <c r="B123" t="s">
         <v>273</v>
       </c>
       <c r="C123" s="1">
-        <v>7826.0</v>
+        <v>28433.0</v>
       </c>
       <c r="D123" s="1">
-        <v>237.15</v>
+        <v>36.76</v>
       </c>
       <c r="E123" s="1">
-        <v>121.5453475594</v>
+        <v>32.545840045</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>951213.89</v>
+        <v>925375.87</v>
       </c>
       <c r="I123" s="1">
-        <v>904722.01</v>
+        <v>119821.21</v>
       </c>
       <c r="J123" s="1">
-        <v>95.112363214124</v>
+        <v>12.948382801466</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1855935.9</v>
+        <v>1045197.08</v>
       </c>
       <c r="N123" s="1">
-        <v>1855935.9</v>
+        <v>1045197.08</v>
       </c>
       <c r="O123" s="1">
-        <v>2.27</v>
+        <v>1.21</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>274</v>
       </c>
       <c r="B124" t="s">
         <v>275</v>
       </c>
       <c r="C124" s="1">
-        <v>10655.0</v>
+        <v>7604.0</v>
       </c>
       <c r="D124" s="1">
-        <v>140.75</v>
+        <v>260.2</v>
       </c>
       <c r="E124" s="1">
-        <v>113.0919371187</v>
+        <v>121.5453471857</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1204994.59</v>
+        <v>924230.82</v>
       </c>
       <c r="I124" s="1">
-        <v>294696.66</v>
+        <v>1054329.98</v>
       </c>
       <c r="J124" s="1">
-        <v>24.456264156339</v>
+        <v>114.07647929334</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1499691.25</v>
+        <v>1978560.8</v>
       </c>
       <c r="N124" s="1">
-        <v>1499691.25</v>
+        <v>1978560.8</v>
       </c>
       <c r="O124" s="1">
-        <v>1.84</v>
+        <v>2.28</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>276</v>
       </c>
       <c r="B125" t="s">
         <v>277</v>
       </c>
       <c r="C125" s="1">
-        <v>9626.0</v>
+        <v>10353.0</v>
       </c>
       <c r="D125" s="1">
-        <v>203.75</v>
+        <v>167.22</v>
       </c>
       <c r="E125" s="1">
-        <v>188.125148556</v>
+        <v>113.0919376026</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1810892.68</v>
+        <v>1170840.83</v>
       </c>
       <c r="I125" s="1">
-        <v>150404.82</v>
+        <v>560387.83</v>
       </c>
       <c r="J125" s="1">
-        <v>8.3055623152665</v>
+        <v>47.861999312067</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1961297.5</v>
+        <v>1731228.66</v>
       </c>
       <c r="N125" s="1">
-        <v>1961297.5</v>
+        <v>1731228.66</v>
       </c>
       <c r="O125" s="1">
-        <v>2.4</v>
+        <v>2.0</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>278</v>
       </c>
       <c r="B126" t="s">
         <v>279</v>
       </c>
       <c r="C126" s="1">
-        <v>10749.0</v>
+        <v>9353.0</v>
       </c>
       <c r="D126" s="1">
-        <v>17.59</v>
+        <v>229.45</v>
       </c>
       <c r="E126" s="1">
-        <v>19.72</v>
+        <v>188.12514915</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>211970.28</v>
+        <v>1759534.52</v>
       </c>
       <c r="I126" s="1">
-        <v>-22895.37</v>
+        <v>386511.33</v>
       </c>
       <c r="J126" s="1">
-        <v>-10.80121703854</v>
+        <v>21.966680710532</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>189074.91</v>
+        <v>2146045.85</v>
       </c>
       <c r="N126" s="1">
-        <v>189074.91</v>
+        <v>2146045.85</v>
       </c>
       <c r="O126" s="1">
-        <v>0.23</v>
+        <v>2.48</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>280</v>
       </c>
       <c r="B127" t="s">
         <v>281</v>
       </c>
       <c r="C127" s="1">
-        <v>10025.0</v>
+        <v>10749.0</v>
       </c>
       <c r="D127" s="1">
-        <v>60.98</v>
+        <v>19.37</v>
       </c>
       <c r="E127" s="1">
-        <v>32.0377346633</v>
+        <v>19.72</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>321178.29</v>
+        <v>211970.28</v>
       </c>
       <c r="I127" s="1">
-        <v>290146.21</v>
+        <v>-3762.15</v>
       </c>
       <c r="J127" s="1">
-        <v>90.338051802941</v>
+        <v>-1.7748478701826</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>611324.5</v>
+        <v>208208.13</v>
       </c>
       <c r="N127" s="1">
-        <v>611324.5</v>
+        <v>208208.13</v>
       </c>
       <c r="O127" s="1">
-        <v>0.75</v>
+        <v>0.24</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>282</v>
       </c>
       <c r="B128" t="s">
         <v>283</v>
       </c>
       <c r="C128" s="1">
-        <v>769.0</v>
+        <v>9740.0</v>
       </c>
       <c r="D128" s="1">
-        <v>116.8</v>
+        <v>71.4</v>
       </c>
       <c r="E128" s="1">
-        <v>131.2</v>
+        <v>32.0377351129</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>100892.8</v>
+        <v>312047.54</v>
       </c>
       <c r="I128" s="1">
-        <v>-11073.6</v>
+        <v>383388.46</v>
       </c>
       <c r="J128" s="1">
-        <v>-10.975609756098</v>
+        <v>122.86219593335</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>89819.2</v>
+        <v>695436.0</v>
       </c>
       <c r="N128" s="1">
-        <v>89819.2</v>
+        <v>695436.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.11</v>
+        <v>0.8</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>284</v>
       </c>
       <c r="B129" t="s">
         <v>285</v>
       </c>
       <c r="C129" s="1">
-        <v>2265.0</v>
+        <v>769.0</v>
       </c>
       <c r="D129" s="1">
-        <v>43.34</v>
+        <v>117.9</v>
       </c>
       <c r="E129" s="1">
-        <v>52.5</v>
+        <v>131.2</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>118912.5</v>
+        <v>100892.8</v>
       </c>
       <c r="I129" s="1">
-        <v>-20747.4</v>
+        <v>-10227.7</v>
       </c>
       <c r="J129" s="1">
-        <v>-17.447619047619</v>
+        <v>-10.137195121951</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>98165.1</v>
+        <v>90665.1</v>
       </c>
       <c r="N129" s="1">
-        <v>98165.1</v>
+        <v>90665.1</v>
       </c>
       <c r="O129" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>286</v>
       </c>
       <c r="B130" t="s">
         <v>287</v>
       </c>
       <c r="C130" s="1">
-        <v>8595.0</v>
+        <v>2265.0</v>
       </c>
       <c r="D130" s="1">
-        <v>26.815</v>
+        <v>47.86</v>
       </c>
       <c r="E130" s="1">
-        <v>29.1999604421</v>
+        <v>52.5</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>250973.66</v>
+        <v>118912.5</v>
       </c>
       <c r="I130" s="1">
-        <v>-20498.73</v>
+        <v>-10509.6</v>
       </c>
       <c r="J130" s="1">
-        <v>-8.1676818196778</v>
+        <v>-8.8380952380952</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>230474.93</v>
+        <v>108402.9</v>
       </c>
       <c r="N130" s="1">
-        <v>230474.93</v>
+        <v>108402.9</v>
       </c>
       <c r="O130" s="1">
-        <v>0.28</v>
+        <v>0.13</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>288</v>
       </c>
       <c r="B131" t="s">
         <v>289</v>
       </c>
       <c r="C131" s="1">
-        <v>8011.0</v>
+        <v>8595.0</v>
       </c>
       <c r="D131" s="1">
-        <v>9.576</v>
+        <v>33.885</v>
       </c>
       <c r="E131" s="1">
-        <v>11.5050006241</v>
+        <v>29.1999604421</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>92166.56</v>
+        <v>250973.66</v>
       </c>
       <c r="I131" s="1">
-        <v>-15453.22</v>
+        <v>40267.92</v>
       </c>
       <c r="J131" s="1">
-        <v>-16.766623382711</v>
+        <v>16.044679748464</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>76713.34</v>
+        <v>291241.58</v>
       </c>
       <c r="N131" s="1">
-        <v>76713.34</v>
+        <v>291241.58</v>
       </c>
       <c r="O131" s="1">
-        <v>0.09</v>
+        <v>0.34</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>290</v>
       </c>
       <c r="B132" t="s">
         <v>291</v>
       </c>
       <c r="C132" s="1">
-        <v>26216.0</v>
+        <v>8011.0</v>
       </c>
       <c r="D132" s="1">
-        <v>32.02</v>
+        <v>10.345</v>
       </c>
       <c r="E132" s="1">
-        <v>29.5709955752</v>
+        <v>11.5050006241</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>775233.22</v>
+        <v>92166.56</v>
       </c>
       <c r="I132" s="1">
-        <v>64203.1</v>
+        <v>-9292.76</v>
       </c>
       <c r="J132" s="1">
-        <v>8.2817787400803</v>
+        <v>-10.082572247462</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>839436.32</v>
+        <v>82873.8</v>
       </c>
       <c r="N132" s="1">
-        <v>839436.32</v>
+        <v>82873.8</v>
       </c>
       <c r="O132" s="1">
-        <v>1.03</v>
+        <v>0.1</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>292</v>
       </c>
       <c r="B133" t="s">
         <v>293</v>
       </c>
       <c r="C133" s="1">
-        <v>1791.0</v>
+        <v>25472.0</v>
       </c>
       <c r="D133" s="1">
-        <v>51.1</v>
+        <v>39.12</v>
       </c>
       <c r="E133" s="1">
-        <v>51.48</v>
+        <v>29.570995603</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>92200.68</v>
+        <v>753232.4</v>
       </c>
       <c r="I133" s="1">
-        <v>-680.58</v>
+        <v>243232.24</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.73815073815074</v>
+        <v>32.29179201532</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>91520.1</v>
+        <v>996464.64</v>
       </c>
       <c r="N133" s="1">
-        <v>91520.1</v>
+        <v>996464.64</v>
       </c>
       <c r="O133" s="1">
-        <v>0.11</v>
+        <v>1.15</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>294</v>
       </c>
       <c r="B134" t="s">
         <v>295</v>
       </c>
       <c r="C134" s="1">
-        <v>18162.0</v>
+        <v>1791.0</v>
       </c>
       <c r="D134" s="1">
-        <v>9.622</v>
+        <v>49.57</v>
       </c>
       <c r="E134" s="1">
-        <v>10.2</v>
+        <v>51.48</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>185252.4</v>
+        <v>92200.68</v>
       </c>
       <c r="I134" s="1">
-        <v>-10497.64</v>
+        <v>-3420.81</v>
       </c>
       <c r="J134" s="1">
-        <v>-5.666668825883</v>
+        <v>-3.7101787101787</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>174754.76</v>
+        <v>88779.87</v>
       </c>
       <c r="N134" s="1">
-        <v>174754.76</v>
+        <v>88779.87</v>
       </c>
       <c r="O134" s="1">
-        <v>0.21</v>
+        <v>0.1</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>296</v>
       </c>
       <c r="B135" t="s">
         <v>297</v>
       </c>
       <c r="C135" s="1">
-        <v>1268.0</v>
+        <v>18162.0</v>
       </c>
       <c r="D135" s="1">
-        <v>242.3</v>
+        <v>10.32</v>
       </c>
       <c r="E135" s="1">
-        <v>254.9</v>
+        <v>10.2</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>323213.2</v>
+        <v>185252.4</v>
       </c>
       <c r="I135" s="1">
-        <v>-15976.8</v>
+        <v>2179.44</v>
       </c>
       <c r="J135" s="1">
-        <v>-4.9431149470381</v>
+        <v>1.1764705882353</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>307236.4</v>
+        <v>187431.84</v>
       </c>
       <c r="N135" s="1">
-        <v>307236.4</v>
+        <v>187431.84</v>
       </c>
       <c r="O135" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>298</v>
       </c>
       <c r="B136" t="s">
         <v>299</v>
       </c>
       <c r="C136" s="1">
-        <v>1635.0</v>
+        <v>1268.0</v>
       </c>
       <c r="D136" s="1">
-        <v>246.6</v>
+        <v>259.2</v>
       </c>
       <c r="E136" s="1">
-        <v>252.3</v>
+        <v>254.9</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>412510.5</v>
+        <v>323213.2</v>
       </c>
       <c r="I136" s="1">
-        <v>-9319.5</v>
+        <v>5452.4</v>
       </c>
       <c r="J136" s="1">
-        <v>-2.2592152199762</v>
+        <v>1.6869360533543</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>403191.0</v>
+        <v>328665.6</v>
       </c>
       <c r="N136" s="1">
-        <v>403191.0</v>
+        <v>328665.6</v>
       </c>
       <c r="O136" s="1">
-        <v>0.49</v>
+        <v>0.38</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>300</v>
       </c>
       <c r="B137" t="s">
         <v>301</v>
       </c>
       <c r="C137" s="1">
-        <v>5089.0</v>
+        <v>1588.0</v>
       </c>
       <c r="D137" s="1">
-        <v>15.4</v>
+        <v>275.0</v>
       </c>
       <c r="E137" s="1">
-        <v>18.02</v>
+        <v>252.3</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>91703.78</v>
+        <v>400652.4</v>
       </c>
       <c r="I137" s="1">
-        <v>-13333.18</v>
+        <v>36047.6</v>
       </c>
       <c r="J137" s="1">
-        <v>-14.539400665927</v>
+        <v>8.9972255251684</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>78370.6</v>
+        <v>436700.0</v>
       </c>
       <c r="N137" s="1">
-        <v>78370.6</v>
+        <v>436700.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>302</v>
       </c>
       <c r="B138" t="s">
         <v>303</v>
       </c>
       <c r="C138" s="1">
-        <v>5657.0</v>
+        <v>5089.0</v>
       </c>
       <c r="D138" s="1">
-        <v>93.98</v>
+        <v>17.55</v>
       </c>
       <c r="E138" s="1">
-        <v>104.6745854693</v>
+        <v>18.02</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>592144.13</v>
+        <v>91703.78</v>
       </c>
       <c r="I138" s="1">
-        <v>-60499.27</v>
+        <v>-2391.83</v>
       </c>
       <c r="J138" s="1">
-        <v>-10.216983827907</v>
+        <v>-2.6082130965594</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>531644.86</v>
+        <v>89311.95</v>
       </c>
       <c r="N138" s="1">
-        <v>531644.86</v>
+        <v>89311.95</v>
       </c>
       <c r="O138" s="1">
-        <v>0.65</v>
+        <v>0.1</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>304</v>
       </c>
       <c r="B139" t="s">
         <v>305</v>
       </c>
       <c r="C139" s="1">
-        <v>22839.0</v>
+        <v>5497.0</v>
       </c>
       <c r="D139" s="1">
-        <v>59.63</v>
+        <v>102.45</v>
       </c>
       <c r="E139" s="1">
-        <v>68.5163058803</v>
+        <v>104.6745861379</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1564843.91</v>
+        <v>575396.2</v>
       </c>
       <c r="I139" s="1">
-        <v>-202954.34</v>
+        <v>-12228.55</v>
       </c>
       <c r="J139" s="1">
-        <v>-12.969621998912</v>
+        <v>-2.1252399650884</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>1361889.57</v>
+        <v>563167.65</v>
       </c>
       <c r="N139" s="1">
-        <v>1361889.57</v>
+        <v>563167.65</v>
       </c>
       <c r="O139" s="1">
-        <v>1.67</v>
+        <v>0.65</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>306</v>
       </c>
       <c r="B140" t="s">
         <v>307</v>
       </c>
       <c r="C140" s="1">
-        <v>5148.0</v>
+        <v>22190.0</v>
       </c>
       <c r="D140" s="1">
-        <v>19.035</v>
+        <v>68.52</v>
       </c>
       <c r="E140" s="1">
-        <v>21.16</v>
+        <v>68.5163059937</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>108931.68</v>
+        <v>1520376.83</v>
       </c>
       <c r="I140" s="1">
-        <v>-10939.5</v>
+        <v>81.97</v>
       </c>
       <c r="J140" s="1">
-        <v>-10.042533081285</v>
+        <v>0.0053914265452204</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>97992.18</v>
+        <v>1520458.8</v>
       </c>
       <c r="N140" s="1">
-        <v>97992.18</v>
+        <v>1520458.8</v>
       </c>
       <c r="O140" s="1">
-        <v>0.12</v>
+        <v>1.76</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>308</v>
       </c>
       <c r="B141" t="s">
         <v>309</v>
       </c>
       <c r="C141" s="1">
-        <v>14390.0</v>
+        <v>5148.0</v>
       </c>
       <c r="D141" s="1">
-        <v>15.935</v>
+        <v>21.61</v>
       </c>
       <c r="E141" s="1">
-        <v>19.11</v>
+        <v>21.16</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>274992.9</v>
+        <v>108931.68</v>
       </c>
       <c r="I141" s="1">
-        <v>-45688.25</v>
+        <v>2316.6</v>
       </c>
       <c r="J141" s="1">
-        <v>-16.614338042909</v>
+        <v>2.1266540642722</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>229304.65</v>
+        <v>111248.28</v>
       </c>
       <c r="N141" s="1">
-        <v>229304.65</v>
+        <v>111248.28</v>
       </c>
       <c r="O141" s="1">
-        <v>0.28</v>
+        <v>0.13</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>310</v>
       </c>
       <c r="B142" t="s">
         <v>311</v>
       </c>
       <c r="C142" s="1">
-        <v>7049.0</v>
+        <v>14390.0</v>
       </c>
       <c r="D142" s="1">
-        <v>25.17</v>
+        <v>19.425</v>
       </c>
       <c r="E142" s="1">
-        <v>26.98</v>
+        <v>19.11</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>190182.02</v>
+        <v>274992.9</v>
       </c>
       <c r="I142" s="1">
-        <v>-12758.69</v>
+        <v>4532.85</v>
       </c>
       <c r="J142" s="1">
-        <v>-6.7086730911787</v>
+        <v>1.6483516483516</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>177423.33</v>
+        <v>279525.75</v>
       </c>
       <c r="N142" s="1">
-        <v>177423.33</v>
+        <v>279525.75</v>
       </c>
       <c r="O142" s="1">
-        <v>0.22</v>
+        <v>0.32</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>312</v>
       </c>
       <c r="B143" t="s">
         <v>313</v>
       </c>
       <c r="C143" s="1">
-        <v>23360.0</v>
+        <v>7049.0</v>
       </c>
       <c r="D143" s="1">
-        <v>20.05</v>
+        <v>26.65</v>
       </c>
       <c r="E143" s="1">
-        <v>19.76</v>
+        <v>26.98</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>461593.6</v>
+        <v>190182.02</v>
       </c>
       <c r="I143" s="1">
-        <v>6774.4</v>
+        <v>-2326.17</v>
       </c>
       <c r="J143" s="1">
-        <v>1.4676113360324</v>
+        <v>-1.2231282431431</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>468368.0</v>
+        <v>187855.85</v>
       </c>
       <c r="N143" s="1">
-        <v>468368.0</v>
+        <v>187855.85</v>
       </c>
       <c r="O143" s="1">
-        <v>0.57</v>
+        <v>0.22</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>314</v>
       </c>
       <c r="B144" t="s">
         <v>315</v>
       </c>
       <c r="C144" s="1">
-        <v>10142.0</v>
+        <v>22696.0</v>
       </c>
       <c r="D144" s="1">
-        <v>67.65</v>
+        <v>23.14</v>
       </c>
       <c r="E144" s="1">
-        <v>60.3</v>
+        <v>19.76</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>611562.6</v>
+        <v>448472.96</v>
       </c>
       <c r="I144" s="1">
-        <v>74543.7</v>
+        <v>76712.48</v>
       </c>
       <c r="J144" s="1">
-        <v>12.189054726368</v>
+        <v>17.105263157895</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>686106.3</v>
+        <v>525185.44</v>
       </c>
       <c r="N144" s="1">
-        <v>686106.3</v>
+        <v>525185.44</v>
       </c>
       <c r="O144" s="1">
-        <v>0.84</v>
+        <v>0.61</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>316</v>
       </c>
       <c r="B145" t="s">
         <v>317</v>
       </c>
       <c r="C145" s="1">
-        <v>1148.0</v>
+        <v>9854.0</v>
       </c>
       <c r="D145" s="1">
-        <v>71.7</v>
+        <v>66.75</v>
       </c>
       <c r="E145" s="1">
-        <v>82.0</v>
+        <v>60.3</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>94136.0</v>
+        <v>594196.2</v>
       </c>
       <c r="I145" s="1">
-        <v>-11824.4</v>
+        <v>63558.3</v>
       </c>
       <c r="J145" s="1">
-        <v>-12.560975609756</v>
+        <v>10.696517412935</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>82311.6</v>
+        <v>657754.5</v>
       </c>
       <c r="N145" s="1">
-        <v>82311.6</v>
+        <v>657754.5</v>
       </c>
       <c r="O145" s="1">
-        <v>0.1</v>
+        <v>0.76</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>318</v>
       </c>
       <c r="B146" t="s">
         <v>319</v>
       </c>
       <c r="C146" s="1">
-        <v>3880.0</v>
+        <v>1148.0</v>
       </c>
       <c r="D146" s="1">
-        <v>123.95</v>
+        <v>79.1</v>
       </c>
       <c r="E146" s="1">
-        <v>107.1482654639</v>
+        <v>82.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>415735.27</v>
+        <v>94136.0</v>
       </c>
       <c r="I146" s="1">
-        <v>65190.73</v>
+        <v>-3329.2</v>
       </c>
       <c r="J146" s="1">
-        <v>15.680827368821</v>
+        <v>-3.5365853658537</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>480926.0</v>
+        <v>90806.8</v>
       </c>
       <c r="N146" s="1">
-        <v>480926.0</v>
+        <v>90806.8</v>
       </c>
       <c r="O146" s="1">
-        <v>0.59</v>
+        <v>0.1</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>320</v>
       </c>
       <c r="B147" t="s">
         <v>321</v>
       </c>
       <c r="C147" s="1">
-        <v>2759.0</v>
+        <v>3770.0</v>
       </c>
       <c r="D147" s="1">
-        <v>85.38</v>
+        <v>135.65</v>
       </c>
       <c r="E147" s="1">
-        <v>101.2</v>
+        <v>107.148265252</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>279210.8</v>
+        <v>403948.96</v>
       </c>
       <c r="I147" s="1">
-        <v>-43647.38</v>
+        <v>107451.54</v>
       </c>
       <c r="J147" s="1">
-        <v>-15.632411067194</v>
+        <v>26.600276430963</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>235563.42</v>
+        <v>511400.5</v>
       </c>
       <c r="N147" s="1">
-        <v>235563.42</v>
+        <v>511400.5</v>
       </c>
       <c r="O147" s="1">
-        <v>0.29</v>
+        <v>0.59</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>322</v>
       </c>
       <c r="B148" t="s">
         <v>323</v>
       </c>
       <c r="C148" s="1">
-        <v>18114.0</v>
+        <v>2759.0</v>
       </c>
       <c r="D148" s="1">
-        <v>21.44</v>
+        <v>89.04</v>
       </c>
       <c r="E148" s="1">
-        <v>28.6531693718</v>
+        <v>101.2</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>519023.51</v>
+        <v>279210.8</v>
       </c>
       <c r="I148" s="1">
-        <v>-130659.35</v>
+        <v>-33549.44</v>
       </c>
       <c r="J148" s="1">
-        <v>-25.17407159456</v>
+        <v>-12.01581027668</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>388364.16</v>
+        <v>245661.36</v>
       </c>
       <c r="N148" s="1">
-        <v>388364.16</v>
+        <v>245661.36</v>
       </c>
       <c r="O148" s="1">
-        <v>0.48</v>
+        <v>0.28</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>324</v>
       </c>
       <c r="B149" t="s">
         <v>325</v>
       </c>
       <c r="C149" s="1">
-        <v>19113.0</v>
+        <v>17806.0</v>
       </c>
       <c r="D149" s="1">
-        <v>31.17</v>
+        <v>23.13</v>
       </c>
       <c r="E149" s="1">
-        <v>36.9</v>
+        <v>28.6531691565</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>705269.7</v>
+        <v>510198.33</v>
       </c>
       <c r="I149" s="1">
-        <v>-109517.49</v>
+        <v>-98345.55</v>
       </c>
       <c r="J149" s="1">
-        <v>-15.528455284553</v>
+        <v>-19.275945101584</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>595752.21</v>
+        <v>411852.78</v>
       </c>
       <c r="N149" s="1">
-        <v>595752.21</v>
+        <v>411852.78</v>
       </c>
       <c r="O149" s="1">
-        <v>0.73</v>
+        <v>0.48</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>326</v>
       </c>
       <c r="B150" t="s">
         <v>327</v>
       </c>
       <c r="C150" s="1">
-        <v>15505.0</v>
+        <v>18571.0</v>
       </c>
       <c r="D150" s="1">
-        <v>22.1</v>
+        <v>35.67</v>
       </c>
       <c r="E150" s="1">
-        <v>29.6773157046</v>
+        <v>36.9</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>460146.78</v>
+        <v>685269.9</v>
       </c>
       <c r="I150" s="1">
-        <v>-117486.28</v>
+        <v>-22842.33</v>
       </c>
       <c r="J150" s="1">
-        <v>-25.532348612762</v>
+        <v>-3.3333333333333</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>342660.5</v>
+        <v>662427.57</v>
       </c>
       <c r="N150" s="1">
-        <v>342660.5</v>
+        <v>662427.57</v>
       </c>
       <c r="O150" s="1">
-        <v>0.42</v>
+        <v>0.76</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>328</v>
       </c>
       <c r="B151" t="s">
         <v>329</v>
       </c>
       <c r="C151" s="1">
-        <v>10166.0</v>
+        <v>15505.0</v>
       </c>
       <c r="D151" s="1">
-        <v>65.44</v>
+        <v>25.38</v>
       </c>
       <c r="E151" s="1">
-        <v>102.6572585088</v>
+        <v>29.6773157046</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1043613.69</v>
+        <v>460146.78</v>
       </c>
       <c r="I151" s="1">
-        <v>-378350.65</v>
+        <v>-66629.88</v>
       </c>
       <c r="J151" s="1">
-        <v>-36.253898700773</v>
+        <v>-14.480136099181</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>665263.04</v>
+        <v>393516.9</v>
       </c>
       <c r="N151" s="1">
-        <v>665263.04</v>
+        <v>393516.9</v>
       </c>
       <c r="O151" s="1">
-        <v>0.81</v>
+        <v>0.45</v>
       </c>
       <c r="P151">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:16">
+      <c r="A152" t="s">
+        <v>330</v>
+      </c>
+      <c r="B152" t="s">
+        <v>331</v>
+      </c>
+      <c r="C152" s="1">
+        <v>9877.0</v>
+      </c>
+      <c r="D152" s="1">
+        <v>62.68</v>
+      </c>
+      <c r="E152" s="1">
+        <v>102.6572582768</v>
+      </c>
+      <c r="F152" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152">
+        <v>1.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>1013945.74</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-394855.38</v>
+      </c>
+      <c r="J152" s="1">
+        <v>-38.942456624947</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152">
+        <v>0.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>619090.36</v>
+      </c>
+      <c r="N152" s="1">
+        <v>619090.36</v>
+      </c>
+      <c r="O152" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="P152">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>