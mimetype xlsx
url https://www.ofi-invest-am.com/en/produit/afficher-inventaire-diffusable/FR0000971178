--- v3 (2026-07-10)
+++ v4 (2026-09-01)
@@ -259,51 +259,51 @@
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -469,51 +469,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -1417,153 +1417,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>180836.4262</v>
+        <v>168540.9884</v>
       </c>
       <c r="D2">
-        <v>209.26</v>
+        <v>217.02</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>37843334.9</v>
+        <v>36577518.13</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>37843334.9</v>
+        <v>36577518.13</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>304454.8172</v>
+        <v>209454.85</v>
       </c>
       <c r="D3">
-        <v>137.57</v>
+        <v>140.64</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>41885897.47</v>
+        <v>29458253.19</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>41885897.47</v>
+        <v>29458253.19</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>41392.4202</v>
+        <v>42085.2321</v>
       </c>
       <c r="D4">
-        <v>166.01</v>
+        <v>171.98</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>6871605.64</v>
+        <v>7238128.18</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>6871605.64</v>
+        <v>7238128.18</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>175.37</v>
+        <v>181.96</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>175.37</v>
+        <v>181.96</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>175.37</v>
+        <v>181.96</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1615,7584 +1615,7584 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>2690.0</v>
       </c>
       <c r="D2" s="1">
-        <v>32.26</v>
+        <v>38.1</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>94741.8</v>
       </c>
       <c r="I2" s="1">
-        <v>-7962.4</v>
+        <v>7747.2</v>
       </c>
       <c r="J2" s="1">
-        <v>-8.404315729699</v>
+        <v>8.1771720613288</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>86779.4</v>
+        <v>102489.0</v>
       </c>
       <c r="N2" s="1">
-        <v>86779.4</v>
+        <v>102489.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
-        <v>7723.0</v>
+        <v>7176.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.06</v>
+        <v>33.93</v>
       </c>
       <c r="E3" s="1">
         <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>219024.28</v>
+        <v>203511.36</v>
       </c>
       <c r="I3" s="1">
-        <v>5406.1</v>
+        <v>39970.32</v>
       </c>
       <c r="J3" s="1">
-        <v>2.4682651622003</v>
+        <v>19.640338504937</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>224430.38</v>
+        <v>243481.68</v>
       </c>
       <c r="N3" s="1">
-        <v>224430.38</v>
+        <v>243481.68</v>
       </c>
       <c r="O3" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
-        <v>2034.0</v>
+        <v>1658.0</v>
       </c>
       <c r="D4" s="1">
-        <v>239.8</v>
+        <v>244.2</v>
       </c>
       <c r="E4" s="1">
         <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>501991.2</v>
+        <v>409194.4</v>
       </c>
       <c r="I4" s="1">
-        <v>-14238.0</v>
+        <v>-4310.8</v>
       </c>
       <c r="J4" s="1">
-        <v>-2.8363047001621</v>
+        <v>-1.0534846029173</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>487753.2</v>
+        <v>404883.6</v>
       </c>
       <c r="N4" s="1">
-        <v>487753.2</v>
+        <v>404883.6</v>
       </c>
       <c r="O4" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>3315.0</v>
+        <v>2703.0</v>
       </c>
       <c r="D5" s="1">
-        <v>137.8</v>
+        <v>165.0</v>
       </c>
       <c r="E5" s="1">
-        <v>196.4425972851</v>
+        <v>196.4425971143</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>651207.21</v>
+        <v>530984.34</v>
       </c>
       <c r="I5" s="1">
-        <v>-194400.21</v>
+        <v>-84989.34</v>
       </c>
       <c r="J5" s="1">
-        <v>-29.852281580236</v>
+        <v>-16.00599746501</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>456807.0</v>
+        <v>445995.0</v>
       </c>
       <c r="N5" s="1">
-        <v>456807.0</v>
+        <v>445995.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.53</v>
+        <v>0.61</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>317.0</v>
+        <v>255.0</v>
       </c>
       <c r="D6" s="1">
-        <v>858.8</v>
+        <v>911.8</v>
       </c>
       <c r="E6" s="1">
-        <v>1003.8507886435</v>
+        <v>1003.8507843137</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>318220.7</v>
+        <v>255981.95</v>
       </c>
       <c r="I6" s="1">
-        <v>-45981.1</v>
+        <v>-23472.95</v>
       </c>
       <c r="J6" s="1">
-        <v>-14.449437135925</v>
+        <v>-9.169767634007</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>272239.6</v>
+        <v>232509.0</v>
       </c>
       <c r="N6" s="1">
-        <v>272239.6</v>
+        <v>232509.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>39869.0</v>
+        <v>32506.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.8</v>
+        <v>24.14</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1571923048</v>
+        <v>27.1571922107</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1082730.1</v>
+        <v>882771.69</v>
       </c>
       <c r="I7" s="1">
-        <v>-14240.9</v>
+        <v>-98076.85</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.3152770020894</v>
+        <v>-11.11010367811</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1068489.2</v>
+        <v>784694.84</v>
       </c>
       <c r="N7" s="1">
-        <v>1068489.2</v>
+        <v>784694.84</v>
       </c>
       <c r="O7" s="1">
-        <v>1.23</v>
+        <v>1.07</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>737.0</v>
       </c>
       <c r="D8" s="1">
-        <v>116.1</v>
+        <v>113.3</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>87260.8</v>
       </c>
       <c r="I8" s="1">
-        <v>-1695.1</v>
+        <v>-3758.7</v>
       </c>
       <c r="J8" s="1">
-        <v>-1.9425675675676</v>
+        <v>-4.3074324324324</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>85565.7</v>
+        <v>83502.1</v>
       </c>
       <c r="N8" s="1">
-        <v>85565.7</v>
+        <v>83502.1</v>
       </c>
       <c r="O8" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>2168.0</v>
       </c>
       <c r="D9" s="1">
-        <v>67.0</v>
+        <v>66.1</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>136367.2</v>
       </c>
       <c r="I9" s="1">
-        <v>8888.8</v>
+        <v>6937.6</v>
       </c>
       <c r="J9" s="1">
-        <v>6.5182829888712</v>
+        <v>5.087440381558</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>145256.0</v>
+        <v>143304.8</v>
       </c>
       <c r="N9" s="1">
-        <v>145256.0</v>
+        <v>143304.8</v>
       </c>
       <c r="O9" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
-        <v>38393.0</v>
+        <v>31301.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.564</v>
+        <v>10.065</v>
       </c>
       <c r="E10" s="1">
         <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>339778.05</v>
+        <v>277013.85</v>
       </c>
       <c r="I10" s="1">
-        <v>27412.6</v>
+        <v>38030.72</v>
       </c>
       <c r="J10" s="1">
-        <v>8.06779602155</v>
+        <v>13.728815364286</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>367190.65</v>
+        <v>315044.57</v>
       </c>
       <c r="N10" s="1">
-        <v>367190.65</v>
+        <v>315044.57</v>
       </c>
       <c r="O10" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>7377.0</v>
+        <v>6015.0</v>
       </c>
       <c r="D11" s="1">
-        <v>169.5</v>
+        <v>173.18</v>
       </c>
       <c r="E11" s="1">
-        <v>164.7480344313</v>
+        <v>164.7480332502</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1215346.25</v>
+        <v>990959.42</v>
       </c>
       <c r="I11" s="1">
-        <v>35055.25</v>
+        <v>50718.28</v>
       </c>
       <c r="J11" s="1">
-        <v>2.8843837712915</v>
+        <v>5.1180985796573</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1250401.5</v>
+        <v>1041677.7</v>
       </c>
       <c r="N11" s="1">
-        <v>1250401.5</v>
+        <v>1041677.7</v>
       </c>
       <c r="O11" s="1">
-        <v>1.44</v>
+        <v>1.42</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>4789.0</v>
+        <v>3905.0</v>
       </c>
       <c r="D12" s="1">
-        <v>377.3</v>
+        <v>374.9</v>
       </c>
       <c r="E12" s="1">
-        <v>212.6330068908</v>
+        <v>212.633006402</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1018299.47</v>
+        <v>830331.89</v>
       </c>
       <c r="I12" s="1">
-        <v>788590.23</v>
+        <v>633652.61</v>
       </c>
       <c r="J12" s="1">
-        <v>77.441877682604</v>
+        <v>76.313172796483</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1806889.7</v>
+        <v>1463984.5</v>
       </c>
       <c r="N12" s="1">
-        <v>1806889.7</v>
+        <v>1463984.5</v>
       </c>
       <c r="O12" s="1">
-        <v>2.09</v>
+        <v>2.0</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>12273.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.15</v>
+        <v>17.16</v>
       </c>
       <c r="E13" s="1">
         <v>20.7423319482</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>254570.64</v>
       </c>
       <c r="I13" s="1">
-        <v>29549.31</v>
+        <v>-43965.96</v>
       </c>
       <c r="J13" s="1">
-        <v>11.607509019893</v>
+        <v>-17.270632622835</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>284119.95</v>
+        <v>210604.68</v>
       </c>
       <c r="N13" s="1">
-        <v>284119.95</v>
+        <v>210604.68</v>
       </c>
       <c r="O13" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>1542.0</v>
       </c>
       <c r="D14" s="1">
-        <v>52.3</v>
+        <v>66.8</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>97994.1</v>
       </c>
       <c r="I14" s="1">
-        <v>-17347.5</v>
+        <v>5011.5</v>
       </c>
       <c r="J14" s="1">
-        <v>-17.702596380803</v>
+        <v>5.1140833988985</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>80646.6</v>
+        <v>103005.6</v>
       </c>
       <c r="N14" s="1">
-        <v>80646.6</v>
+        <v>103005.6</v>
       </c>
       <c r="O14" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>13583.0</v>
+        <v>11074.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.26</v>
+        <v>55.7</v>
       </c>
       <c r="E15" s="1">
-        <v>63.1757159685</v>
+        <v>63.1757160917</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>858115.75</v>
+        <v>699607.88</v>
       </c>
       <c r="I15" s="1">
-        <v>-189017.17</v>
+        <v>-82786.08</v>
       </c>
       <c r="J15" s="1">
-        <v>-22.027001602057</v>
+        <v>-11.833211484125</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>669098.58</v>
+        <v>616821.8</v>
       </c>
       <c r="N15" s="1">
-        <v>669098.58</v>
+        <v>616821.8</v>
       </c>
       <c r="O15" s="1">
-        <v>0.77</v>
+        <v>0.84</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>7055.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.196</v>
+        <v>10.915</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750007087</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>92949.63</v>
       </c>
       <c r="I16" s="1">
-        <v>-28071.85</v>
+        <v>-15944.3</v>
       </c>
       <c r="J16" s="1">
-        <v>-30.201142274585</v>
+        <v>-17.153699267012</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>64877.78</v>
+        <v>77005.33</v>
       </c>
       <c r="N16" s="1">
-        <v>64877.78</v>
+        <v>77005.33</v>
       </c>
       <c r="O16" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>15970.0</v>
+        <v>13020.0</v>
       </c>
       <c r="D17" s="1">
-        <v>64.44</v>
+        <v>69.24</v>
       </c>
       <c r="E17" s="1">
-        <v>51.6907977458</v>
+        <v>51.6907980031</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>825502.04</v>
+        <v>673014.19</v>
       </c>
       <c r="I17" s="1">
-        <v>203604.76</v>
+        <v>228490.61</v>
       </c>
       <c r="J17" s="1">
-        <v>24.664355765856</v>
+        <v>33.950340631005</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1029106.8</v>
+        <v>901504.8</v>
       </c>
       <c r="N17" s="1">
-        <v>1029106.8</v>
+        <v>901504.8</v>
       </c>
       <c r="O17" s="1">
-        <v>1.19</v>
+        <v>1.23</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>7926.0</v>
+        <v>6389.0</v>
       </c>
       <c r="D18" s="1">
-        <v>29.34</v>
+        <v>35.36</v>
       </c>
       <c r="E18" s="1">
         <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>237145.92</v>
+        <v>191158.88</v>
       </c>
       <c r="I18" s="1">
-        <v>-4597.08</v>
+        <v>34756.16</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.9385026737968</v>
+        <v>18.181818181818</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>232548.84</v>
+        <v>225915.04</v>
       </c>
       <c r="N18" s="1">
-        <v>232548.84</v>
+        <v>225915.04</v>
       </c>
       <c r="O18" s="1">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>5530.0</v>
+        <v>4500.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1270.0</v>
+        <v>1394.0</v>
       </c>
       <c r="E19" s="1">
-        <v>488.0552983725</v>
+        <v>488.0552977778</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2698945.8</v>
+        <v>2196248.84</v>
       </c>
       <c r="I19" s="1">
-        <v>4324154.2</v>
+        <v>4076751.16</v>
       </c>
       <c r="J19" s="1">
-        <v>160.21641486835</v>
+        <v>185.62337225867</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>7023100.0</v>
+        <v>6273000.0</v>
       </c>
       <c r="N19" s="1">
-        <v>7023100.0</v>
+        <v>6273000.0</v>
       </c>
       <c r="O19" s="1">
-        <v>8.11</v>
+        <v>8.56</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>1937.0</v>
       </c>
       <c r="D20" s="1">
-        <v>61.56</v>
+        <v>63.44</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>119009.28</v>
       </c>
       <c r="I20" s="1">
-        <v>232.44</v>
+        <v>3874.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.1953125</v>
+        <v>3.2552083333333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>119241.72</v>
+        <v>122883.28</v>
       </c>
       <c r="N20" s="1">
-        <v>119241.72</v>
+        <v>122883.28</v>
       </c>
       <c r="O20" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>43596.0</v>
+        <v>35087.0</v>
       </c>
       <c r="D21" s="1">
-        <v>41.11</v>
+        <v>39.57</v>
       </c>
       <c r="E21" s="1">
-        <v>25.0855408753</v>
+        <v>25.0855410836</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1093629.24</v>
+        <v>880176.38</v>
       </c>
       <c r="I21" s="1">
-        <v>698602.32</v>
+        <v>508216.21</v>
       </c>
       <c r="J21" s="1">
-        <v>63.879264969177</v>
+        <v>57.740269058345</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1792231.56</v>
+        <v>1388392.59</v>
       </c>
       <c r="N21" s="1">
-        <v>1792231.56</v>
+        <v>1388392.59</v>
       </c>
       <c r="O21" s="1">
-        <v>2.07</v>
+        <v>1.89</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>10523.0</v>
       </c>
       <c r="D22" s="1">
-        <v>9.415</v>
+        <v>10.2</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950004751</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>88340.59</v>
       </c>
       <c r="I22" s="1">
-        <v>10733.46</v>
+        <v>18994.01</v>
       </c>
       <c r="J22" s="1">
-        <v>12.150088651208</v>
+        <v>21.500886512078</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>99074.05</v>
+        <v>107334.6</v>
       </c>
       <c r="N22" s="1">
-        <v>99074.05</v>
+        <v>107334.6</v>
       </c>
       <c r="O22" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>1681.0</v>
       </c>
       <c r="D23" s="1">
-        <v>53.05</v>
+        <v>54.9</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>92202.85</v>
       </c>
       <c r="I23" s="1">
-        <v>-3025.8</v>
+        <v>84.05</v>
       </c>
       <c r="J23" s="1">
-        <v>-3.281677301732</v>
+        <v>0.091157702825889</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>89177.05</v>
+        <v>92286.9</v>
       </c>
       <c r="N23" s="1">
-        <v>89177.05</v>
+        <v>92286.9</v>
       </c>
       <c r="O23" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>10017.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.54</v>
+        <v>19.615</v>
       </c>
       <c r="E24" s="1">
         <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>182710.08</v>
       </c>
       <c r="I24" s="1">
-        <v>3005.1</v>
+        <v>13773.38</v>
       </c>
       <c r="J24" s="1">
-        <v>1.6447368421053</v>
+        <v>7.5383799295583</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>185715.18</v>
+        <v>196483.46</v>
       </c>
       <c r="N24" s="1">
-        <v>185715.18</v>
+        <v>196483.46</v>
       </c>
       <c r="O24" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>80541.0</v>
+        <v>65663.0</v>
       </c>
       <c r="D25" s="1">
-        <v>19.705</v>
+        <v>19.825</v>
       </c>
       <c r="E25" s="1">
-        <v>7.6062301188</v>
+        <v>7.6062301448</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>612613.38</v>
+        <v>499447.89</v>
       </c>
       <c r="I25" s="1">
-        <v>974447.03</v>
+        <v>802321.09</v>
       </c>
       <c r="J25" s="1">
-        <v>159.06394829313</v>
+        <v>160.6416016694</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1587060.41</v>
+        <v>1301768.98</v>
       </c>
       <c r="N25" s="1">
-        <v>1587060.41</v>
+        <v>1301768.98</v>
       </c>
       <c r="O25" s="1">
-        <v>1.83</v>
+        <v>1.78</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>67423.0</v>
+        <v>58732.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.267</v>
+        <v>2.839</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2079999407</v>
+        <v>3.2080000681</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>216292.98</v>
+        <v>188412.26</v>
       </c>
       <c r="I26" s="1">
-        <v>3977.96</v>
+        <v>-21672.11</v>
       </c>
       <c r="J26" s="1">
-        <v>1.8391535407206</v>
+        <v>-11.50249458289</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>220270.94</v>
+        <v>166740.15</v>
       </c>
       <c r="N26" s="1">
-        <v>220270.94</v>
+        <v>166740.15</v>
       </c>
       <c r="O26" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>178913.0</v>
+        <v>145854.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.516</v>
+        <v>10.656</v>
       </c>
       <c r="E27" s="1">
-        <v>7.1640059694</v>
+        <v>7.1640059237</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1281733.8</v>
+        <v>1044898.92</v>
       </c>
       <c r="I27" s="1">
-        <v>599715.31</v>
+        <v>509321.3</v>
       </c>
       <c r="J27" s="1">
-        <v>46.789380915132</v>
+        <v>48.743595217803</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1881449.11</v>
+        <v>1554220.22</v>
       </c>
       <c r="N27" s="1">
-        <v>1881449.11</v>
+        <v>1554220.22</v>
       </c>
       <c r="O27" s="1">
-        <v>2.17</v>
+        <v>2.12</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>11721.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.425</v>
+        <v>17.4</v>
       </c>
       <c r="E28" s="1">
         <v>16.5350004266</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>193806.74</v>
       </c>
       <c r="I28" s="1">
-        <v>-1289.31</v>
+        <v>10138.66</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.66525550143406</v>
+        <v>5.2313247722964</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>192517.43</v>
+        <v>203945.4</v>
       </c>
       <c r="N28" s="1">
-        <v>192517.43</v>
+        <v>203945.4</v>
       </c>
       <c r="O28" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>8260.0</v>
       </c>
       <c r="D29" s="1">
-        <v>14.495</v>
+        <v>14.22</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>117085.5</v>
       </c>
       <c r="I29" s="1">
-        <v>2643.2</v>
+        <v>371.7</v>
       </c>
       <c r="J29" s="1">
-        <v>2.2574955908289</v>
+        <v>0.31746031746032</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>119728.7</v>
+        <v>117457.2</v>
       </c>
       <c r="N29" s="1">
-        <v>119728.7</v>
+        <v>117457.2</v>
       </c>
       <c r="O29" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>1713.0</v>
+        <v>1520.0</v>
       </c>
       <c r="D30" s="1">
-        <v>140.9</v>
+        <v>151.2</v>
       </c>
       <c r="E30" s="1">
-        <v>132.0</v>
+        <v>127.95</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>226116.0</v>
+        <v>194484.0</v>
       </c>
       <c r="I30" s="1">
-        <v>15245.7</v>
+        <v>35340.0</v>
       </c>
       <c r="J30" s="1">
-        <v>6.7424242424242</v>
+        <v>18.171160609613</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>241361.7</v>
+        <v>229824.0</v>
       </c>
       <c r="N30" s="1">
-        <v>241361.7</v>
+        <v>229824.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>977.0</v>
+        <v>870.0</v>
       </c>
       <c r="D31" s="1">
-        <v>211.5</v>
+        <v>278.2</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>185043.8</v>
+        <v>164778.0</v>
       </c>
       <c r="I31" s="1">
-        <v>21591.7</v>
+        <v>77256.0</v>
       </c>
       <c r="J31" s="1">
-        <v>11.668426610348</v>
+        <v>46.88489968321</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>206635.5</v>
+        <v>242034.0</v>
       </c>
       <c r="N31" s="1">
-        <v>206635.5</v>
+        <v>242034.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>2823.0</v>
       </c>
       <c r="D32" s="1">
-        <v>29.78</v>
+        <v>33.96</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>96546.6</v>
       </c>
       <c r="I32" s="1">
-        <v>-12477.66</v>
+        <v>-677.52</v>
       </c>
       <c r="J32" s="1">
-        <v>-12.923976608187</v>
+        <v>-0.70175438596491</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>84068.94</v>
+        <v>95869.08</v>
       </c>
       <c r="N32" s="1">
-        <v>84068.94</v>
+        <v>95869.08</v>
       </c>
       <c r="O32" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>13389.0</v>
+        <v>10706.0</v>
       </c>
       <c r="D33" s="1">
-        <v>83.84</v>
+        <v>73.72</v>
       </c>
       <c r="E33" s="1">
-        <v>80.5364859213</v>
+        <v>80.5364860826</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1078303.01</v>
+        <v>862223.62</v>
       </c>
       <c r="I33" s="1">
-        <v>44230.75</v>
+        <v>-72977.3</v>
       </c>
       <c r="J33" s="1">
-        <v>4.101885053627</v>
+        <v>-8.4638483923695</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1122533.76</v>
+        <v>789246.32</v>
       </c>
       <c r="N33" s="1">
-        <v>1122533.76</v>
+        <v>789246.32</v>
       </c>
       <c r="O33" s="1">
-        <v>1.3</v>
+        <v>1.08</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>15046.0</v>
+        <v>12267.0</v>
       </c>
       <c r="D34" s="1">
-        <v>90.33</v>
+        <v>92.58</v>
       </c>
       <c r="E34" s="1">
-        <v>75.8731264123</v>
+        <v>75.8731270889</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1141587.06</v>
+        <v>930735.65</v>
       </c>
       <c r="I34" s="1">
-        <v>217518.12</v>
+        <v>204943.21</v>
       </c>
       <c r="J34" s="1">
-        <v>19.054010650751</v>
+        <v>22.019486413785</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1359105.18</v>
+        <v>1135678.86</v>
       </c>
       <c r="N34" s="1">
-        <v>1359105.18</v>
+        <v>1135678.86</v>
       </c>
       <c r="O34" s="1">
-        <v>1.57</v>
+        <v>1.55</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>3546.0</v>
       </c>
       <c r="D35" s="1">
-        <v>52.54</v>
+        <v>49.69</v>
       </c>
       <c r="E35" s="1">
         <v>52.68</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>186803.28</v>
       </c>
       <c r="I35" s="1">
-        <v>-496.44</v>
+        <v>-10602.54</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.26575550493546</v>
+        <v>-5.6757782839787</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>186306.84</v>
+        <v>176200.74</v>
       </c>
       <c r="N35" s="1">
-        <v>186306.84</v>
+        <v>176200.74</v>
       </c>
       <c r="O35" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>18834.0</v>
+        <v>18198.0</v>
       </c>
       <c r="D36" s="1">
-        <v>12.28</v>
+        <v>11.654</v>
       </c>
       <c r="E36" s="1">
         <v>12.01</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>226196.34</v>
+        <v>218557.98</v>
       </c>
       <c r="I36" s="1">
-        <v>5085.18</v>
+        <v>-6478.49</v>
       </c>
       <c r="J36" s="1">
-        <v>2.248126561199</v>
+        <v>-2.9641974180032</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>231281.52</v>
+        <v>212079.49</v>
       </c>
       <c r="N36" s="1">
-        <v>231281.52</v>
+        <v>212079.49</v>
       </c>
       <c r="O36" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>20860.0</v>
+        <v>17007.0</v>
       </c>
       <c r="D37" s="1">
-        <v>27.21</v>
+        <v>25.99</v>
       </c>
       <c r="E37" s="1">
-        <v>25.1371323106</v>
+        <v>25.1371323573</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>524360.58</v>
+        <v>427507.21</v>
       </c>
       <c r="I37" s="1">
-        <v>43240.02</v>
+        <v>14504.72</v>
       </c>
       <c r="J37" s="1">
-        <v>8.2462377320583</v>
+        <v>3.3928597367984</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>567600.6</v>
+        <v>442011.93</v>
       </c>
       <c r="N37" s="1">
-        <v>567600.6</v>
+        <v>442011.93</v>
       </c>
       <c r="O37" s="1">
-        <v>0.66</v>
+        <v>0.6</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>68897.0</v>
+        <v>56171.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.655</v>
+        <v>11.56</v>
       </c>
       <c r="E38" s="1">
-        <v>10.567516873</v>
+        <v>10.5675168681</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>728070.21</v>
+        <v>593587.99</v>
       </c>
       <c r="I38" s="1">
-        <v>6027.33</v>
+        <v>55748.77</v>
       </c>
       <c r="J38" s="1">
-        <v>0.82785010528037</v>
+        <v>9.3918291709372</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>734097.54</v>
+        <v>649336.76</v>
       </c>
       <c r="N38" s="1">
-        <v>734097.54</v>
+        <v>649336.76</v>
       </c>
       <c r="O38" s="1">
-        <v>0.85</v>
+        <v>0.89</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>8538.0</v>
       </c>
       <c r="D39" s="1">
-        <v>16.36</v>
+        <v>16.155</v>
       </c>
       <c r="E39" s="1">
         <v>16.045</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>136992.21</v>
       </c>
       <c r="I39" s="1">
-        <v>2689.47</v>
+        <v>939.18</v>
       </c>
       <c r="J39" s="1">
-        <v>1.9632284200686</v>
+        <v>0.68557182923029</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>139681.68</v>
+        <v>137931.39</v>
       </c>
       <c r="N39" s="1">
-        <v>139681.68</v>
+        <v>137931.39</v>
       </c>
       <c r="O39" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>1007.0</v>
       </c>
       <c r="D40" s="1">
-        <v>86.45</v>
+        <v>81.7</v>
       </c>
       <c r="E40" s="1">
         <v>92.7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>93348.9</v>
       </c>
       <c r="I40" s="1">
-        <v>-6293.75</v>
+        <v>-11077.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-6.7421790722762</v>
+        <v>-11.866235167206</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>87055.15</v>
+        <v>82271.9</v>
       </c>
       <c r="N40" s="1">
-        <v>87055.15</v>
+        <v>82271.9</v>
       </c>
       <c r="O40" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>6658.0</v>
+        <v>6187.0</v>
       </c>
       <c r="D41" s="1">
-        <v>34.56</v>
+        <v>36.98</v>
       </c>
       <c r="E41" s="1">
         <v>34.65</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>230699.7</v>
+        <v>214379.55</v>
       </c>
       <c r="I41" s="1">
-        <v>-599.22</v>
+        <v>14415.71</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.25974025974026</v>
+        <v>6.7243867243867</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>230100.48</v>
+        <v>228795.26</v>
       </c>
       <c r="N41" s="1">
-        <v>230100.48</v>
+        <v>228795.26</v>
       </c>
       <c r="O41" s="1">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>7209.0</v>
+        <v>5878.0</v>
       </c>
       <c r="D42" s="1">
-        <v>76.0</v>
+        <v>76.16</v>
       </c>
       <c r="E42" s="1">
-        <v>75.3524205854</v>
+        <v>75.3524191902</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>543215.6</v>
+        <v>442921.52</v>
       </c>
       <c r="I42" s="1">
-        <v>4668.4</v>
+        <v>4746.96</v>
       </c>
       <c r="J42" s="1">
-        <v>0.85940094503913</v>
+        <v>1.0717383973576</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>547884.0</v>
+        <v>447668.48</v>
       </c>
       <c r="N42" s="1">
-        <v>547884.0</v>
+        <v>447668.48</v>
       </c>
       <c r="O42" s="1">
-        <v>0.63</v>
+        <v>0.61</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>1496.0</v>
       </c>
       <c r="D43" s="1">
-        <v>56.7</v>
+        <v>55.2</v>
       </c>
       <c r="E43" s="1">
         <v>62.149986631</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>92976.38</v>
       </c>
       <c r="I43" s="1">
-        <v>-8153.18</v>
+        <v>-10397.18</v>
       </c>
       <c r="J43" s="1">
-        <v>-8.7690873746644</v>
+        <v>-11.182603581684</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>84823.2</v>
+        <v>82579.2</v>
       </c>
       <c r="N43" s="1">
-        <v>84823.2</v>
+        <v>82579.2</v>
       </c>
       <c r="O43" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>27737.0</v>
+        <v>22613.0</v>
       </c>
       <c r="D44" s="1">
-        <v>17.175</v>
+        <v>16.45</v>
       </c>
       <c r="E44" s="1">
-        <v>18.7849998197</v>
+        <v>18.7849997789</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>521039.54</v>
+        <v>424785.2</v>
       </c>
       <c r="I44" s="1">
-        <v>-44656.56</v>
+        <v>-52801.35</v>
       </c>
       <c r="J44" s="1">
-        <v>-8.5706662492447</v>
+        <v>-12.430129392455</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>476382.98</v>
+        <v>371983.85</v>
       </c>
       <c r="N44" s="1">
-        <v>476382.98</v>
+        <v>371983.85</v>
       </c>
       <c r="O44" s="1">
-        <v>0.55</v>
+        <v>0.51</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>8228.0</v>
+        <v>6708.0</v>
       </c>
       <c r="D45" s="1">
-        <v>69.18</v>
+        <v>61.36</v>
       </c>
       <c r="E45" s="1">
-        <v>56.9088879436</v>
+        <v>56.9088878951</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>468246.33</v>
+        <v>381744.82</v>
       </c>
       <c r="I45" s="1">
-        <v>100966.71</v>
+        <v>29858.06</v>
       </c>
       <c r="J45" s="1">
-        <v>21.562733871294</v>
+        <v>7.8214708977584</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>569213.04</v>
+        <v>411602.88</v>
       </c>
       <c r="N45" s="1">
-        <v>569213.04</v>
+        <v>411602.88</v>
       </c>
       <c r="O45" s="1">
-        <v>0.66</v>
+        <v>0.56</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>17334.0</v>
+        <v>14133.0</v>
       </c>
       <c r="D46" s="1">
-        <v>16.815</v>
+        <v>20.26</v>
       </c>
       <c r="E46" s="1">
-        <v>28.9054361371</v>
+        <v>28.9054369207</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>501046.83</v>
+        <v>408520.54</v>
       </c>
       <c r="I46" s="1">
-        <v>-209575.62</v>
+        <v>-122185.96</v>
       </c>
       <c r="J46" s="1">
-        <v>-41.827551328885</v>
+        <v>-29.909379831917</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>291471.21</v>
+        <v>286334.58</v>
       </c>
       <c r="N46" s="1">
-        <v>291471.21</v>
+        <v>286334.58</v>
       </c>
       <c r="O46" s="1">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>21899.0</v>
+        <v>17854.0</v>
       </c>
       <c r="D47" s="1">
-        <v>27.71</v>
+        <v>27.52</v>
       </c>
       <c r="E47" s="1">
-        <v>30.2950002283</v>
+        <v>30.295</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>663430.21</v>
+        <v>540886.93</v>
       </c>
       <c r="I47" s="1">
-        <v>-56608.92</v>
+        <v>-49544.85</v>
       </c>
       <c r="J47" s="1">
-        <v>-8.532761871064</v>
+        <v>-9.1599273807559</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>606821.29</v>
+        <v>491342.08</v>
       </c>
       <c r="N47" s="1">
-        <v>606821.29</v>
+        <v>491342.08</v>
       </c>
       <c r="O47" s="1">
-        <v>0.7</v>
+        <v>0.67</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>3186.0</v>
+        <v>2509.0</v>
       </c>
       <c r="D48" s="1">
-        <v>252.5</v>
+        <v>248.0</v>
       </c>
       <c r="E48" s="1">
-        <v>147.0676867546</v>
+        <v>147.067688322</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>468557.65</v>
+        <v>368992.83</v>
       </c>
       <c r="I48" s="1">
-        <v>335907.35</v>
+        <v>253239.17</v>
       </c>
       <c r="J48" s="1">
-        <v>71.689652276513</v>
+        <v>68.629834894082</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>804465.0</v>
+        <v>622232.0</v>
       </c>
       <c r="N48" s="1">
-        <v>804465.0</v>
+        <v>622232.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.93</v>
+        <v>0.85</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>11490.0</v>
+        <v>9368.0</v>
       </c>
       <c r="D49" s="1">
-        <v>49.14</v>
+        <v>51.4</v>
       </c>
       <c r="E49" s="1">
         <v>50.1</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>575649.0</v>
+        <v>469336.8</v>
       </c>
       <c r="I49" s="1">
-        <v>-11030.4</v>
+        <v>12178.4</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.9161676646707</v>
+        <v>2.5948103792415</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>564618.6</v>
+        <v>481515.2</v>
       </c>
       <c r="N49" s="1">
-        <v>564618.6</v>
+        <v>481515.2</v>
       </c>
       <c r="O49" s="1">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>13529.0</v>
+        <v>11518.0</v>
       </c>
       <c r="D50" s="1">
-        <v>30.99</v>
+        <v>28.82</v>
       </c>
       <c r="E50" s="1">
-        <v>30.4650373272</v>
+        <v>30.4650364647</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>412161.49</v>
+        <v>350896.29</v>
       </c>
       <c r="I50" s="1">
-        <v>7102.22</v>
+        <v>-18947.53</v>
       </c>
       <c r="J50" s="1">
-        <v>1.7231643839409</v>
+        <v>-5.399752160389</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>419263.71</v>
+        <v>331948.76</v>
       </c>
       <c r="N50" s="1">
-        <v>419263.71</v>
+        <v>331948.76</v>
       </c>
       <c r="O50" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>65191.0</v>
+        <v>53149.0</v>
       </c>
       <c r="D51" s="1">
-        <v>19.59</v>
+        <v>18.005</v>
       </c>
       <c r="E51" s="1">
         <v>19.68</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1282958.88</v>
+        <v>1045972.32</v>
       </c>
       <c r="I51" s="1">
-        <v>-5867.19</v>
+        <v>-89024.57</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.45731707317073</v>
+        <v>-8.5111783837645</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1277091.69</v>
+        <v>956947.75</v>
       </c>
       <c r="N51" s="1">
-        <v>1277091.69</v>
+        <v>956947.75</v>
       </c>
       <c r="O51" s="1">
-        <v>1.47</v>
+        <v>1.31</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>132249.0</v>
+        <v>107814.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.735</v>
+        <v>4.334</v>
       </c>
       <c r="E52" s="1">
-        <v>4.5159999698</v>
+        <v>4.5160000557</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>597236.48</v>
+        <v>486888.03</v>
       </c>
       <c r="I52" s="1">
-        <v>28962.54</v>
+        <v>-19622.15</v>
       </c>
       <c r="J52" s="1">
-        <v>4.8494258086847</v>
+        <v>-4.0301155072553</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>626199.02</v>
+        <v>467265.88</v>
       </c>
       <c r="N52" s="1">
-        <v>626199.02</v>
+        <v>467265.88</v>
       </c>
       <c r="O52" s="1">
-        <v>0.72</v>
+        <v>0.64</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>1932.0</v>
+        <v>1710.0</v>
       </c>
       <c r="D53" s="1">
-        <v>141.5</v>
+        <v>123.45</v>
       </c>
       <c r="E53" s="1">
         <v>146.2</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>282458.4</v>
+        <v>250002.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-9080.4</v>
+        <v>-38902.5</v>
       </c>
       <c r="J53" s="1">
-        <v>-3.2147742818057</v>
+        <v>-15.560875512996</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>273378.0</v>
+        <v>211099.5</v>
       </c>
       <c r="N53" s="1">
-        <v>273378.0</v>
+        <v>211099.5</v>
       </c>
       <c r="O53" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>13988.0</v>
+        <v>11404.0</v>
       </c>
       <c r="D54" s="1">
-        <v>41.82</v>
+        <v>40.66</v>
       </c>
       <c r="E54" s="1">
         <v>43.44</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>607638.72</v>
+        <v>495389.76</v>
       </c>
       <c r="I54" s="1">
-        <v>-22660.56</v>
+        <v>-31703.12</v>
       </c>
       <c r="J54" s="1">
-        <v>-3.7292817679558</v>
+        <v>-6.3996316758748</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>584978.16</v>
+        <v>463686.64</v>
       </c>
       <c r="N54" s="1">
-        <v>584978.16</v>
+        <v>463686.64</v>
       </c>
       <c r="O54" s="1">
-        <v>0.68</v>
+        <v>0.63</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>181276.0</v>
+        <v>147781.0</v>
       </c>
       <c r="D55" s="1">
-        <v>9.866</v>
+        <v>9.56</v>
       </c>
       <c r="E55" s="1">
-        <v>5.4519418456</v>
+        <v>5.4519417922</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>988306.21</v>
+        <v>805693.41</v>
       </c>
       <c r="I55" s="1">
-        <v>800162.81</v>
+        <v>607092.95</v>
       </c>
       <c r="J55" s="1">
-        <v>80.963045856</v>
+        <v>75.350368076115</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1788469.02</v>
+        <v>1412786.36</v>
       </c>
       <c r="N55" s="1">
-        <v>1788469.02</v>
+        <v>1412786.36</v>
       </c>
       <c r="O55" s="1">
-        <v>2.07</v>
+        <v>1.93</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>46038.0</v>
+        <v>37535.0</v>
       </c>
       <c r="D56" s="1">
-        <v>29.13</v>
+        <v>26.66</v>
       </c>
       <c r="E56" s="1">
-        <v>14.5844830358</v>
+        <v>14.2654828826</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>671440.43</v>
+        <v>535454.9</v>
       </c>
       <c r="I56" s="1">
-        <v>669646.51</v>
+        <v>465228.2</v>
       </c>
       <c r="J56" s="1">
-        <v>99.732825144295</v>
+        <v>86.884665730018</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1341086.94</v>
+        <v>1000683.1</v>
       </c>
       <c r="N56" s="1">
-        <v>1341086.94</v>
+        <v>1000683.1</v>
       </c>
       <c r="O56" s="1">
-        <v>1.55</v>
+        <v>1.37</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>3980.0</v>
+        <v>3245.0</v>
       </c>
       <c r="D57" s="1">
-        <v>103.8</v>
+        <v>101.8</v>
       </c>
       <c r="E57" s="1">
-        <v>104.589701005</v>
+        <v>104.5897010786</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>416267.01</v>
+        <v>339393.58</v>
       </c>
       <c r="I57" s="1">
-        <v>-3143.01</v>
+        <v>-9052.58</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.75504662259928</v>
+        <v>-2.6672808601742</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>413124.0</v>
+        <v>330341.0</v>
       </c>
       <c r="N57" s="1">
-        <v>413124.0</v>
+        <v>330341.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>3588.0</v>
+        <v>2841.0</v>
       </c>
       <c r="D58" s="1">
-        <v>199.25</v>
+        <v>172.8</v>
       </c>
       <c r="E58" s="1">
-        <v>205.5135033445</v>
+        <v>205.5135022879</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>737382.45</v>
+        <v>583863.86</v>
       </c>
       <c r="I58" s="1">
-        <v>-22473.45</v>
+        <v>-92939.06</v>
       </c>
       <c r="J58" s="1">
-        <v>-3.0477332353109</v>
+        <v>-15.917933334665</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>714909.0</v>
+        <v>490924.8</v>
       </c>
       <c r="N58" s="1">
-        <v>714909.0</v>
+        <v>490924.8</v>
       </c>
       <c r="O58" s="1">
-        <v>0.83</v>
+        <v>0.67</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
         <v>1500.0</v>
       </c>
       <c r="D59" s="1">
-        <v>64.16</v>
+        <v>61.86</v>
       </c>
       <c r="E59" s="1">
         <v>68.16</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>102240.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-6000.0</v>
+        <v>-9450.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-5.868544600939</v>
+        <v>-9.2429577464789</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>96240.0</v>
+        <v>92790.0</v>
       </c>
       <c r="N59" s="1">
-        <v>96240.0</v>
+        <v>92790.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
         <v>3634.0</v>
       </c>
       <c r="D60" s="1">
-        <v>25.45</v>
+        <v>22.86</v>
       </c>
       <c r="E60" s="1">
         <v>25.66</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>93248.44</v>
       </c>
       <c r="I60" s="1">
-        <v>-763.14</v>
+        <v>-10175.2</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.81839438815277</v>
+        <v>-10.91192517537</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>92485.3</v>
+        <v>83073.24</v>
       </c>
       <c r="N60" s="1">
-        <v>92485.3</v>
+        <v>83073.24</v>
       </c>
       <c r="O60" s="1">
         <v>0.11</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
         <v>575.0</v>
       </c>
       <c r="D61" s="1">
-        <v>301.65</v>
+        <v>298.6</v>
       </c>
       <c r="E61" s="1">
         <v>321.4</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>184805.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-11356.25</v>
+        <v>-13110.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-6.144990665837</v>
+        <v>-7.0939639079029</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>173448.75</v>
+        <v>171695.0</v>
       </c>
       <c r="N61" s="1">
-        <v>173448.75</v>
+        <v>171695.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>6490.0</v>
+        <v>5291.0</v>
       </c>
       <c r="D62" s="1">
-        <v>60.84</v>
+        <v>56.58</v>
       </c>
       <c r="E62" s="1">
         <v>63.16</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>409908.4</v>
+        <v>334179.56</v>
       </c>
       <c r="I62" s="1">
-        <v>-15056.8</v>
+        <v>-34814.78</v>
       </c>
       <c r="J62" s="1">
-        <v>-3.6732108929702</v>
+        <v>-10.417986067131</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>394851.6</v>
+        <v>299364.78</v>
       </c>
       <c r="N62" s="1">
-        <v>394851.6</v>
+        <v>299364.78</v>
       </c>
       <c r="O62" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
         <v>1071.0</v>
       </c>
       <c r="D63" s="1">
-        <v>79.7</v>
+        <v>68.85</v>
       </c>
       <c r="E63" s="1">
         <v>83.25</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>89160.75</v>
       </c>
       <c r="I63" s="1">
-        <v>-3802.05</v>
+        <v>-15422.4</v>
       </c>
       <c r="J63" s="1">
-        <v>-4.2642642642643</v>
+        <v>-17.297297297297</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>85358.7</v>
+        <v>73738.35</v>
       </c>
       <c r="N63" s="1">
-        <v>85358.7</v>
+        <v>73738.35</v>
       </c>
       <c r="O63" s="1">
         <v>0.1</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
         <v>2884.0</v>
       </c>
       <c r="D64" s="1">
-        <v>40.34</v>
+        <v>36.4</v>
       </c>
       <c r="E64" s="1">
         <v>39.45</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>113773.8</v>
       </c>
       <c r="I64" s="1">
-        <v>2566.76</v>
+        <v>-8796.2</v>
       </c>
       <c r="J64" s="1">
-        <v>2.256020278834</v>
+        <v>-7.7313054499366</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>116340.56</v>
+        <v>104977.6</v>
       </c>
       <c r="N64" s="1">
-        <v>116340.56</v>
+        <v>104977.6</v>
       </c>
       <c r="O64" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
         <v>2482.0</v>
       </c>
       <c r="D65" s="1">
-        <v>38.3</v>
+        <v>39.48</v>
       </c>
       <c r="E65" s="1">
         <v>36.76</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>91238.32</v>
       </c>
       <c r="I65" s="1">
-        <v>3822.28</v>
+        <v>6751.04</v>
       </c>
       <c r="J65" s="1">
-        <v>4.1893362350381</v>
+        <v>7.3993471164309</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>95060.6</v>
+        <v>97989.36</v>
       </c>
       <c r="N65" s="1">
-        <v>95060.6</v>
+        <v>97989.36</v>
       </c>
       <c r="O65" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>4771.0</v>
+        <v>3888.0</v>
       </c>
       <c r="D66" s="1">
-        <v>199.9</v>
+        <v>196.5</v>
       </c>
       <c r="E66" s="1">
-        <v>148.3624418361</v>
+        <v>148.3624434156</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>707837.21</v>
+        <v>576833.18</v>
       </c>
       <c r="I66" s="1">
-        <v>245885.69</v>
+        <v>187158.82</v>
       </c>
       <c r="J66" s="1">
-        <v>34.737604427436</v>
+        <v>32.445917899522</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>953722.9</v>
+        <v>763992.0</v>
       </c>
       <c r="N66" s="1">
-        <v>953722.9</v>
+        <v>763992.0</v>
       </c>
       <c r="O66" s="1">
-        <v>1.1</v>
+        <v>1.04</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
         <v>1377.0</v>
       </c>
       <c r="D67" s="1">
-        <v>62.25</v>
+        <v>54.7</v>
       </c>
       <c r="E67" s="1">
         <v>65.9</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>90744.3</v>
       </c>
       <c r="I67" s="1">
-        <v>-5026.05</v>
+        <v>-15422.4</v>
       </c>
       <c r="J67" s="1">
-        <v>-5.5386949924127</v>
+        <v>-16.995447647951</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>85718.25</v>
+        <v>75321.9</v>
       </c>
       <c r="N67" s="1">
-        <v>85718.25</v>
+        <v>75321.9</v>
       </c>
       <c r="O67" s="1">
         <v>0.1</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>26117.0</v>
+        <v>21292.0</v>
       </c>
       <c r="D68" s="1">
-        <v>35.9</v>
+        <v>38.4</v>
       </c>
       <c r="E68" s="1">
-        <v>35.9611716506</v>
+        <v>35.961171332</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>939197.92</v>
+        <v>765685.26</v>
       </c>
       <c r="I68" s="1">
-        <v>-1597.62</v>
+        <v>51927.54</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.17010472084521</v>
+        <v>6.7818387936579</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>937600.3</v>
+        <v>817612.8</v>
       </c>
       <c r="N68" s="1">
-        <v>937600.3</v>
+        <v>817612.8</v>
       </c>
       <c r="O68" s="1">
-        <v>1.08</v>
+        <v>1.12</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
         <v>8328.0</v>
       </c>
       <c r="D69" s="1">
-        <v>8.934</v>
+        <v>9.208</v>
       </c>
       <c r="E69" s="1">
         <v>10.63</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>88526.64</v>
       </c>
       <c r="I69" s="1">
-        <v>-14124.29</v>
+        <v>-11842.42</v>
       </c>
       <c r="J69" s="1">
-        <v>-15.954847038135</v>
+        <v>-13.377238761123</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>74402.35</v>
+        <v>76684.22</v>
       </c>
       <c r="N69" s="1">
-        <v>74402.35</v>
+        <v>76684.22</v>
       </c>
       <c r="O69" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>1300.0</v>
+        <v>984.0</v>
       </c>
       <c r="D70" s="1">
-        <v>272.8</v>
+        <v>227.4</v>
       </c>
       <c r="E70" s="1">
         <v>257.8</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>335140.0</v>
+        <v>253675.2</v>
       </c>
       <c r="I70" s="1">
-        <v>19500.0</v>
+        <v>-29913.6</v>
       </c>
       <c r="J70" s="1">
-        <v>5.8184639255237</v>
+        <v>-11.792086889061</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>354640.0</v>
+        <v>223761.6</v>
       </c>
       <c r="N70" s="1">
-        <v>354640.0</v>
+        <v>223761.6</v>
       </c>
       <c r="O70" s="1">
-        <v>0.41</v>
+        <v>0.31</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>7609.0</v>
+        <v>6203.0</v>
       </c>
       <c r="D71" s="1">
-        <v>68.34</v>
+        <v>66.26</v>
       </c>
       <c r="E71" s="1">
         <v>78.56</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>597763.04</v>
+        <v>487307.68</v>
       </c>
       <c r="I71" s="1">
-        <v>-77763.98</v>
+        <v>-76296.9</v>
       </c>
       <c r="J71" s="1">
-        <v>-13.00916496945</v>
+        <v>-15.656822810591</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>519999.06</v>
+        <v>411010.78</v>
       </c>
       <c r="N71" s="1">
-        <v>519999.06</v>
+        <v>411010.78</v>
       </c>
       <c r="O71" s="1">
-        <v>0.6</v>
+        <v>0.56</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
         <v>2540.0</v>
       </c>
       <c r="D72" s="1">
-        <v>66.7</v>
+        <v>65.78</v>
       </c>
       <c r="E72" s="1">
         <v>69.0962440945</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>175504.46</v>
       </c>
       <c r="I72" s="1">
-        <v>-6086.46</v>
+        <v>-8423.26</v>
       </c>
       <c r="J72" s="1">
-        <v>-3.4679802439209</v>
+        <v>-4.7994563784875</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>169418.0</v>
+        <v>167081.2</v>
       </c>
       <c r="N72" s="1">
-        <v>169418.0</v>
+        <v>167081.2</v>
       </c>
       <c r="O72" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>443.0</v>
+        <v>361.0</v>
       </c>
       <c r="D73" s="1">
-        <v>1757.5</v>
+        <v>1609.5</v>
       </c>
       <c r="E73" s="1">
-        <v>1442.815778781</v>
+        <v>1442.8157617729</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>639167.39</v>
+        <v>520856.49</v>
       </c>
       <c r="I73" s="1">
-        <v>139405.11</v>
+        <v>60173.01</v>
       </c>
       <c r="J73" s="1">
-        <v>21.810422775167</v>
+        <v>11.552704277526</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>778572.5</v>
+        <v>581029.5</v>
       </c>
       <c r="N73" s="1">
-        <v>778572.5</v>
+        <v>581029.5</v>
       </c>
       <c r="O73" s="1">
-        <v>0.9</v>
+        <v>0.79</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
         <v>1856.0</v>
       </c>
       <c r="D74" s="1">
-        <v>47.32</v>
+        <v>56.9</v>
       </c>
       <c r="E74" s="1">
         <v>48.74</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>90461.44</v>
       </c>
       <c r="I74" s="1">
-        <v>-2635.52</v>
+        <v>15144.96</v>
       </c>
       <c r="J74" s="1">
-        <v>-2.9134181370538</v>
+        <v>16.741895773492</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>87825.92</v>
+        <v>105606.4</v>
       </c>
       <c r="N74" s="1">
-        <v>87825.92</v>
+        <v>105606.4</v>
       </c>
       <c r="O74" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>2854.0</v>
       </c>
       <c r="D75" s="1">
-        <v>29.02</v>
+        <v>26.72</v>
       </c>
       <c r="E75" s="1">
         <v>31.64</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>90300.56</v>
       </c>
       <c r="I75" s="1">
-        <v>-7477.48</v>
+        <v>-14041.68</v>
       </c>
       <c r="J75" s="1">
-        <v>-8.2806573957016</v>
+        <v>-15.549936788875</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>82823.08</v>
+        <v>76258.88</v>
       </c>
       <c r="N75" s="1">
-        <v>82823.08</v>
+        <v>76258.88</v>
       </c>
       <c r="O75" s="1">
         <v>0.1</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>36579.0</v>
+        <v>29824.0</v>
       </c>
       <c r="D76" s="1">
-        <v>20.32</v>
+        <v>19.365</v>
       </c>
       <c r="E76" s="1">
-        <v>13.9407367615</v>
+        <v>13.9407369903</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>509938.21</v>
+        <v>415768.54</v>
       </c>
       <c r="I76" s="1">
-        <v>233347.07</v>
+        <v>161773.22</v>
       </c>
       <c r="J76" s="1">
-        <v>45.75987157346</v>
+        <v>38.909442258426</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>743285.28</v>
+        <v>577541.76</v>
       </c>
       <c r="N76" s="1">
-        <v>743285.28</v>
+        <v>577541.76</v>
       </c>
       <c r="O76" s="1">
-        <v>0.86</v>
+        <v>0.79</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>16038.0</v>
+        <v>13076.0</v>
       </c>
       <c r="D77" s="1">
-        <v>54.0</v>
+        <v>52.68</v>
       </c>
       <c r="E77" s="1">
-        <v>28.6805630378</v>
+        <v>28.6805628633</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>459978.87</v>
+        <v>375027.04</v>
       </c>
       <c r="I77" s="1">
-        <v>406073.13</v>
+        <v>313816.64</v>
       </c>
       <c r="J77" s="1">
-        <v>88.280822551697</v>
+        <v>83.67840356258</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>866052.0</v>
+        <v>688843.68</v>
       </c>
       <c r="N77" s="1">
-        <v>866052.0</v>
+        <v>688843.68</v>
       </c>
       <c r="O77" s="1">
-        <v>1.0</v>
+        <v>0.94</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>182</v>
       </c>
       <c r="B78" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="1">
-        <v>16255.0</v>
+        <v>13252.0</v>
       </c>
       <c r="D78" s="1">
-        <v>42.825</v>
+        <v>80.35</v>
       </c>
       <c r="E78" s="1">
-        <v>35.900894494</v>
+        <v>35.9008949593</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>583569.04</v>
+        <v>475758.66</v>
       </c>
       <c r="I78" s="1">
-        <v>112551.34</v>
+        <v>589039.54</v>
       </c>
       <c r="J78" s="1">
-        <v>19.286722270256</v>
+        <v>123.81057656418</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>696120.38</v>
+        <v>1064798.2</v>
       </c>
       <c r="N78" s="1">
-        <v>696120.38</v>
+        <v>1064798.2</v>
       </c>
       <c r="O78" s="1">
-        <v>0.8</v>
+        <v>1.45</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>184</v>
       </c>
       <c r="B79" t="s">
         <v>185</v>
       </c>
       <c r="C79" s="1">
-        <v>37611.0</v>
+        <v>30664.0</v>
       </c>
       <c r="D79" s="1">
-        <v>24.585</v>
+        <v>26.5</v>
       </c>
       <c r="E79" s="1">
-        <v>14.6298670602</v>
+        <v>14.629866945</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>550243.93</v>
+        <v>448610.24</v>
       </c>
       <c r="I79" s="1">
-        <v>374422.51</v>
+        <v>363985.76</v>
       </c>
       <c r="J79" s="1">
-        <v>68.046640696245</v>
+        <v>81.136302194083</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>924666.44</v>
+        <v>812596.0</v>
       </c>
       <c r="N79" s="1">
-        <v>924666.44</v>
+        <v>812596.0</v>
       </c>
       <c r="O79" s="1">
-        <v>1.07</v>
+        <v>1.11</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>186</v>
       </c>
       <c r="B80" t="s">
         <v>187</v>
       </c>
       <c r="C80" s="1">
         <v>2274.0</v>
       </c>
       <c r="D80" s="1">
-        <v>37.6</v>
+        <v>34.5</v>
       </c>
       <c r="E80" s="1">
         <v>39.1</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>88913.4</v>
       </c>
       <c r="I80" s="1">
-        <v>-3411.0</v>
+        <v>-10460.4</v>
       </c>
       <c r="J80" s="1">
-        <v>-3.8363171355499</v>
+        <v>-11.764705882353</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>85502.4</v>
+        <v>78453.0</v>
       </c>
       <c r="N80" s="1">
-        <v>85502.4</v>
+        <v>78453.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>189</v>
       </c>
       <c r="C81" s="1">
-        <v>294843.0</v>
+        <v>240365.0</v>
       </c>
       <c r="D81" s="1">
-        <v>5.657</v>
+        <v>5.694</v>
       </c>
       <c r="E81" s="1">
-        <v>2.7071045607</v>
+        <v>2.7071045701</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>798170.83</v>
+        <v>650693.19</v>
       </c>
       <c r="I81" s="1">
-        <v>869756.02</v>
+        <v>717945.12</v>
       </c>
       <c r="J81" s="1">
-        <v>108.96865524389</v>
+        <v>110.33542859116</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1667926.85</v>
+        <v>1368638.31</v>
       </c>
       <c r="N81" s="1">
-        <v>1667926.85</v>
+        <v>1368638.31</v>
       </c>
       <c r="O81" s="1">
-        <v>1.93</v>
+        <v>1.87</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>190</v>
       </c>
       <c r="B82" t="s">
         <v>191</v>
       </c>
       <c r="C82" s="1">
-        <v>16343.0</v>
+        <v>15791.0</v>
       </c>
       <c r="D82" s="1">
-        <v>19.2</v>
+        <v>13.94</v>
       </c>
       <c r="E82" s="1">
         <v>19.15</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>312968.45</v>
+        <v>302397.65</v>
       </c>
       <c r="I82" s="1">
-        <v>817.15</v>
+        <v>-82271.11</v>
       </c>
       <c r="J82" s="1">
-        <v>0.26109660574413</v>
+        <v>-27.206266318538</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>313785.6</v>
+        <v>220126.54</v>
       </c>
       <c r="N82" s="1">
-        <v>313785.6</v>
+        <v>220126.54</v>
       </c>
       <c r="O82" s="1">
-        <v>0.36</v>
+        <v>0.3</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>192</v>
       </c>
       <c r="B83" t="s">
         <v>193</v>
       </c>
       <c r="C83" s="1">
         <v>6121.0</v>
       </c>
       <c r="D83" s="1">
-        <v>15.64</v>
+        <v>14.76</v>
       </c>
       <c r="E83" s="1">
         <v>14.99</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>91753.79</v>
       </c>
       <c r="I83" s="1">
-        <v>3978.65</v>
+        <v>-1407.83</v>
       </c>
       <c r="J83" s="1">
-        <v>4.336224149433</v>
+        <v>-1.5343562374917</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>95732.44</v>
+        <v>90345.96</v>
       </c>
       <c r="N83" s="1">
-        <v>95732.44</v>
+        <v>90345.96</v>
       </c>
       <c r="O83" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>194</v>
       </c>
       <c r="B84" t="s">
         <v>195</v>
       </c>
       <c r="C84" s="1">
-        <v>3626.0</v>
+        <v>2956.0</v>
       </c>
       <c r="D84" s="1">
-        <v>114.8</v>
+        <v>113.65</v>
       </c>
       <c r="E84" s="1">
         <v>114.8</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>416264.8</v>
+        <v>339348.8</v>
       </c>
       <c r="I84" s="1">
-        <v>0.0</v>
+        <v>-3399.4</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0</v>
+        <v>-1.0017421602787</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>416264.8</v>
+        <v>335949.4</v>
       </c>
       <c r="N84" s="1">
-        <v>416264.8</v>
+        <v>335949.4</v>
       </c>
       <c r="O84" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>196</v>
       </c>
       <c r="B85" t="s">
         <v>197</v>
       </c>
       <c r="C85" s="1">
-        <v>926.0</v>
+        <v>831.0</v>
       </c>
       <c r="D85" s="1">
-        <v>276.45</v>
+        <v>247.75</v>
       </c>
       <c r="E85" s="1">
         <v>285.9</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>264743.4</v>
+        <v>237582.9</v>
       </c>
       <c r="I85" s="1">
-        <v>-8750.7</v>
+        <v>-31702.65</v>
       </c>
       <c r="J85" s="1">
-        <v>-3.305351521511</v>
+        <v>-13.343826512767</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>255992.7</v>
+        <v>205880.25</v>
       </c>
       <c r="N85" s="1">
-        <v>255992.7</v>
+        <v>205880.25</v>
       </c>
       <c r="O85" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>198</v>
       </c>
       <c r="B86" t="s">
         <v>199</v>
       </c>
       <c r="C86" s="1">
         <v>2911.0</v>
       </c>
       <c r="D86" s="1">
-        <v>34.8</v>
+        <v>34.76</v>
       </c>
       <c r="E86" s="1">
         <v>35.62</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>103689.82</v>
       </c>
       <c r="I86" s="1">
-        <v>-2387.02</v>
+        <v>-2503.46</v>
       </c>
       <c r="J86" s="1">
-        <v>-2.3020774845592</v>
+        <v>-2.4143739472207</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>101302.8</v>
+        <v>101186.36</v>
       </c>
       <c r="N86" s="1">
-        <v>101302.8</v>
+        <v>101186.36</v>
       </c>
       <c r="O86" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>200</v>
       </c>
       <c r="B87" t="s">
         <v>201</v>
       </c>
       <c r="C87" s="1">
-        <v>5284.0</v>
+        <v>4499.0</v>
       </c>
       <c r="D87" s="1">
-        <v>57.2</v>
+        <v>50.28</v>
       </c>
       <c r="E87" s="1">
         <v>64.02</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>338281.68</v>
+        <v>288025.98</v>
       </c>
       <c r="I87" s="1">
-        <v>-36036.88</v>
+        <v>-61816.26</v>
       </c>
       <c r="J87" s="1">
-        <v>-10.652920962199</v>
+        <v>-21.462043111528</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>302244.8</v>
+        <v>226209.72</v>
       </c>
       <c r="N87" s="1">
-        <v>302244.8</v>
+        <v>226209.72</v>
       </c>
       <c r="O87" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>202</v>
       </c>
       <c r="B88" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="1">
         <v>2709.0</v>
       </c>
       <c r="D88" s="1">
-        <v>30.78</v>
+        <v>27.26</v>
       </c>
       <c r="E88" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>90570.9</v>
       </c>
       <c r="I88" s="1">
-        <v>-7187.88</v>
+        <v>-16723.56</v>
       </c>
       <c r="J88" s="1">
-        <v>-7.9361914257228</v>
+        <v>-18.464606181456</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>83383.02</v>
+        <v>73847.34</v>
       </c>
       <c r="N88" s="1">
-        <v>83383.02</v>
+        <v>73847.34</v>
       </c>
       <c r="O88" s="1">
         <v>0.1</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>204</v>
       </c>
       <c r="B89" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="1">
-        <v>229238.0</v>
+        <v>186878.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.824</v>
+        <v>4.43</v>
       </c>
       <c r="E89" s="1">
-        <v>3.5459065687</v>
+        <v>3.5459065808</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>812856.53</v>
+        <v>662651.93</v>
       </c>
       <c r="I89" s="1">
-        <v>292987.58</v>
+        <v>165217.61</v>
       </c>
       <c r="J89" s="1">
-        <v>36.044193432265</v>
+        <v>24.932789375563</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1105844.11</v>
+        <v>827869.54</v>
       </c>
       <c r="N89" s="1">
-        <v>1105844.11</v>
+        <v>827869.54</v>
       </c>
       <c r="O89" s="1">
-        <v>1.28</v>
+        <v>1.13</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
-        <v>10232.0</v>
+        <v>9484.0</v>
       </c>
       <c r="D90" s="1">
-        <v>24.27</v>
+        <v>22.39</v>
       </c>
       <c r="E90" s="1">
         <v>27.08</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>277082.56</v>
+        <v>256826.72</v>
       </c>
       <c r="I90" s="1">
-        <v>-28751.92</v>
+        <v>-44479.96</v>
       </c>
       <c r="J90" s="1">
-        <v>-10.376661742984</v>
+        <v>-17.31905465288</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>248330.64</v>
+        <v>212346.76</v>
       </c>
       <c r="N90" s="1">
-        <v>248330.64</v>
+        <v>212346.76</v>
       </c>
       <c r="O90" s="1">
         <v>0.29</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>5132.0</v>
+        <v>4183.0</v>
       </c>
       <c r="D91" s="1">
-        <v>188.54</v>
+        <v>177.42</v>
       </c>
       <c r="E91" s="1">
-        <v>147.4310833983</v>
+        <v>147.4310829548</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>756616.32</v>
+        <v>616704.22</v>
       </c>
       <c r="I91" s="1">
-        <v>210970.96</v>
+        <v>125443.64</v>
       </c>
       <c r="J91" s="1">
-        <v>27.883479965116</v>
+        <v>20.340973181601</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>967587.28</v>
+        <v>742147.86</v>
       </c>
       <c r="N91" s="1">
-        <v>967587.28</v>
+        <v>742147.86</v>
       </c>
       <c r="O91" s="1">
-        <v>1.12</v>
+        <v>1.01</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>4474.0</v>
+        <v>3648.0</v>
       </c>
       <c r="D92" s="1">
-        <v>148.85</v>
+        <v>146.95</v>
       </c>
       <c r="E92" s="1">
-        <v>76.1009611086</v>
+        <v>76.1009621711</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>340475.7</v>
+        <v>277616.31</v>
       </c>
       <c r="I92" s="1">
-        <v>325479.2</v>
+        <v>258457.29</v>
       </c>
       <c r="J92" s="1">
-        <v>95.595427221385</v>
+        <v>93.098741208685</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>665954.9</v>
+        <v>536073.6</v>
       </c>
       <c r="N92" s="1">
-        <v>665954.9</v>
+        <v>536073.6</v>
       </c>
       <c r="O92" s="1">
-        <v>0.77</v>
+        <v>0.73</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>5388.0</v>
+        <v>4300.0</v>
       </c>
       <c r="D93" s="1">
-        <v>56.31</v>
+        <v>52.47</v>
       </c>
       <c r="E93" s="1">
         <v>56.8</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>306038.4</v>
+        <v>244240.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-2640.12</v>
+        <v>-18619.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.86267605633803</v>
+        <v>-7.6232394366197</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>303398.28</v>
+        <v>225621.0</v>
       </c>
       <c r="N93" s="1">
-        <v>303398.28</v>
+        <v>225621.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>3072.0</v>
+        <v>2505.0</v>
       </c>
       <c r="D94" s="1">
-        <v>358.9</v>
+        <v>379.4</v>
       </c>
       <c r="E94" s="1">
-        <v>360.5104622396</v>
+        <v>360.5104630739</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1107488.14</v>
+        <v>903078.71</v>
       </c>
       <c r="I94" s="1">
-        <v>-4947.34</v>
+        <v>47318.29</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.44671719915664</v>
+        <v>5.2396639934076</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1102540.8</v>
+        <v>950397.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1102540.8</v>
+        <v>950397.0</v>
       </c>
       <c r="O94" s="1">
-        <v>1.27</v>
+        <v>1.3</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>15981.0</v>
+        <v>13030.0</v>
       </c>
       <c r="D95" s="1">
-        <v>26.68</v>
+        <v>25.33</v>
       </c>
       <c r="E95" s="1">
         <v>20.54</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>328249.74</v>
+        <v>267636.2</v>
       </c>
       <c r="I95" s="1">
-        <v>98123.34</v>
+        <v>62413.7</v>
       </c>
       <c r="J95" s="1">
-        <v>29.892891918208</v>
+        <v>23.32035053554</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>426373.08</v>
+        <v>330049.9</v>
       </c>
       <c r="N95" s="1">
-        <v>426373.08</v>
+        <v>330049.9</v>
       </c>
       <c r="O95" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>3146.0</v>
+        <v>2565.0</v>
       </c>
       <c r="D96" s="1">
-        <v>483.3</v>
+        <v>469.8</v>
       </c>
       <c r="E96" s="1">
-        <v>637.8062714558</v>
+        <v>637.8062690058</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2006538.53</v>
+        <v>1635973.08</v>
       </c>
       <c r="I96" s="1">
-        <v>-486076.73</v>
+        <v>-430936.08</v>
       </c>
       <c r="J96" s="1">
-        <v>-24.224639733183</v>
+        <v>-26.341269625292</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1520461.8</v>
+        <v>1205037.0</v>
       </c>
       <c r="N96" s="1">
-        <v>1520461.8</v>
+        <v>1205037.0</v>
       </c>
       <c r="O96" s="1">
-        <v>1.76</v>
+        <v>1.64</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>8944.0</v>
+        <v>7291.0</v>
       </c>
       <c r="D97" s="1">
-        <v>53.88</v>
+        <v>51.44</v>
       </c>
       <c r="E97" s="1">
         <v>59.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>527696.0</v>
+        <v>430169.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-45793.28</v>
+        <v>-55119.96</v>
       </c>
       <c r="J97" s="1">
-        <v>-8.6779661016949</v>
+        <v>-12.813559322034</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>481902.72</v>
+        <v>375049.04</v>
       </c>
       <c r="N97" s="1">
-        <v>481902.72</v>
+        <v>375049.04</v>
       </c>
       <c r="O97" s="1">
-        <v>0.56</v>
+        <v>0.51</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>4271.0</v>
+        <v>3482.0</v>
       </c>
       <c r="D98" s="1">
-        <v>111.85</v>
+        <v>130.85</v>
       </c>
       <c r="E98" s="1">
-        <v>100.928728635</v>
+        <v>100.9287277427</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>431066.6</v>
+        <v>351433.83</v>
       </c>
       <c r="I98" s="1">
-        <v>46644.75</v>
+        <v>104185.87</v>
       </c>
       <c r="J98" s="1">
-        <v>10.820775722359</v>
+        <v>29.645942167833</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>477711.35</v>
+        <v>455619.7</v>
       </c>
       <c r="N98" s="1">
-        <v>477711.35</v>
+        <v>455619.7</v>
       </c>
       <c r="O98" s="1">
-        <v>0.55</v>
+        <v>0.62</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
         <v>8263.0</v>
       </c>
       <c r="D99" s="1">
-        <v>16.33</v>
+        <v>15.68</v>
       </c>
       <c r="E99" s="1">
         <v>11.8022231635</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>97521.77</v>
       </c>
       <c r="I99" s="1">
-        <v>37413.02</v>
+        <v>32042.07</v>
       </c>
       <c r="J99" s="1">
-        <v>38.363762265595</v>
+        <v>32.856325310749</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>134934.79</v>
+        <v>129563.84</v>
       </c>
       <c r="N99" s="1">
-        <v>134934.79</v>
+        <v>129563.84</v>
       </c>
       <c r="O99" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>8286.0</v>
+        <v>6756.0</v>
       </c>
       <c r="D100" s="1">
-        <v>54.38</v>
+        <v>54.82</v>
       </c>
       <c r="E100" s="1">
-        <v>52.2038003862</v>
+        <v>52.2038010657</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>432560.69</v>
+        <v>352688.88</v>
       </c>
       <c r="I100" s="1">
-        <v>18031.99</v>
+        <v>17675.04</v>
       </c>
       <c r="J100" s="1">
-        <v>4.168661280802</v>
+        <v>5.0115104281144</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>450592.68</v>
+        <v>370363.92</v>
       </c>
       <c r="N100" s="1">
-        <v>450592.68</v>
+        <v>370363.92</v>
       </c>
       <c r="O100" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>228</v>
       </c>
       <c r="B101" t="s">
         <v>229</v>
       </c>
       <c r="C101" s="1">
-        <v>821.0</v>
+        <v>636.0</v>
       </c>
       <c r="D101" s="1">
-        <v>549.4</v>
+        <v>444.9</v>
       </c>
       <c r="E101" s="1">
-        <v>186.1487088916</v>
+        <v>186.1487106918</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>152828.09</v>
+        <v>118390.58</v>
       </c>
       <c r="I101" s="1">
-        <v>298229.31</v>
+        <v>164565.82</v>
       </c>
       <c r="J101" s="1">
-        <v>195.14037635359</v>
+        <v>139.00246117554</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>451057.4</v>
+        <v>282956.4</v>
       </c>
       <c r="N101" s="1">
-        <v>451057.4</v>
+        <v>282956.4</v>
       </c>
       <c r="O101" s="1">
-        <v>0.52</v>
+        <v>0.39</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>230</v>
       </c>
       <c r="B102" t="s">
         <v>231</v>
       </c>
       <c r="C102" s="1">
-        <v>89850.0</v>
+        <v>68213.0</v>
       </c>
       <c r="D102" s="1">
-        <v>3.417</v>
+        <v>3.494</v>
       </c>
       <c r="E102" s="1">
-        <v>3.478</v>
+        <v>3.478000088</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>312498.3</v>
+        <v>237244.82</v>
       </c>
       <c r="I102" s="1">
-        <v>-5480.85</v>
+        <v>1091.4</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.7538815411156</v>
+        <v>0.46003111890915</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>307017.45</v>
+        <v>238336.22</v>
       </c>
       <c r="N102" s="1">
-        <v>307017.45</v>
+        <v>238336.22</v>
       </c>
       <c r="O102" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>232</v>
       </c>
       <c r="B103" t="s">
         <v>233</v>
       </c>
       <c r="C103" s="1">
-        <v>5796.0</v>
+        <v>4435.0</v>
       </c>
       <c r="D103" s="1">
-        <v>71.4</v>
+        <v>71.68</v>
       </c>
       <c r="E103" s="1">
         <v>69.3</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>401662.8</v>
+        <v>307345.5</v>
       </c>
       <c r="I103" s="1">
-        <v>12171.6</v>
+        <v>10555.3</v>
       </c>
       <c r="J103" s="1">
-        <v>3.030303030303</v>
+        <v>3.4343434343434</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>413834.4</v>
+        <v>317900.8</v>
       </c>
       <c r="N103" s="1">
-        <v>413834.4</v>
+        <v>317900.8</v>
       </c>
       <c r="O103" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>234</v>
       </c>
       <c r="B104" t="s">
         <v>235</v>
       </c>
       <c r="C104" s="1">
-        <v>90800.0</v>
+        <v>74025.0</v>
       </c>
       <c r="D104" s="1">
-        <v>8.034</v>
+        <v>13.545</v>
       </c>
       <c r="E104" s="1">
-        <v>4.5034242291</v>
+        <v>4.5034242486</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>408910.92</v>
+        <v>333365.98</v>
       </c>
       <c r="I104" s="1">
-        <v>320576.28</v>
+        <v>669302.65</v>
       </c>
       <c r="J104" s="1">
-        <v>78.39758351281</v>
+        <v>200.77113147538</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>729487.2</v>
+        <v>1002668.63</v>
       </c>
       <c r="N104" s="1">
-        <v>729487.2</v>
+        <v>1002668.63</v>
       </c>
       <c r="O104" s="1">
-        <v>0.84</v>
+        <v>1.37</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>236</v>
       </c>
       <c r="B105" t="s">
         <v>237</v>
       </c>
       <c r="C105" s="1">
-        <v>40350.0</v>
+        <v>32897.0</v>
       </c>
       <c r="D105" s="1">
-        <v>15.79</v>
+        <v>16.235</v>
       </c>
       <c r="E105" s="1">
         <v>16.45</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>663757.5</v>
+        <v>541155.65</v>
       </c>
       <c r="I105" s="1">
-        <v>-26631.0</v>
+        <v>-7072.85</v>
       </c>
       <c r="J105" s="1">
-        <v>-4.0121580547112</v>
+        <v>-1.3069899575104</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>637126.5</v>
+        <v>534082.8</v>
       </c>
       <c r="N105" s="1">
-        <v>637126.5</v>
+        <v>534082.8</v>
       </c>
       <c r="O105" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>238</v>
       </c>
       <c r="B106" t="s">
         <v>239</v>
       </c>
       <c r="C106" s="1">
-        <v>29.0</v>
+        <v>16.0</v>
       </c>
       <c r="D106" s="1">
-        <v>4790.39</v>
+        <v>4805.57</v>
       </c>
       <c r="E106" s="1">
-        <v>4789.9317241379</v>
+        <v>4799.94125</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>138908.02</v>
+        <v>76799.06</v>
       </c>
       <c r="I106" s="1">
-        <v>13.29</v>
+        <v>90.06</v>
       </c>
       <c r="J106" s="1">
-        <v>0.0095674821367406</v>
+        <v>0.11726706029996</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>138921.31</v>
+        <v>76889.12</v>
       </c>
       <c r="N106" s="1">
-        <v>138921.31</v>
+        <v>76889.12</v>
       </c>
       <c r="O106" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>240</v>
       </c>
       <c r="B107" t="s">
         <v>241</v>
       </c>
       <c r="C107" s="1">
-        <v>34593.0</v>
+        <v>28203.0</v>
       </c>
       <c r="D107" s="1">
-        <v>17.945</v>
+        <v>17.905</v>
       </c>
       <c r="E107" s="1">
         <v>18.19</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>629246.67</v>
+        <v>513012.57</v>
       </c>
       <c r="I107" s="1">
-        <v>-8475.28</v>
+        <v>-8037.85</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.3468931031451</v>
+        <v>-1.566793967641</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>620771.39</v>
+        <v>504974.72</v>
       </c>
       <c r="N107" s="1">
-        <v>620771.39</v>
+        <v>504974.72</v>
       </c>
       <c r="O107" s="1">
-        <v>0.72</v>
+        <v>0.69</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>242</v>
       </c>
       <c r="B108" t="s">
         <v>243</v>
       </c>
       <c r="C108" s="1">
-        <v>3493.0</v>
+        <v>3246.0</v>
       </c>
       <c r="D108" s="1">
-        <v>73.1</v>
+        <v>68.1</v>
       </c>
       <c r="E108" s="1">
         <v>67.7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>236476.1</v>
+        <v>219754.2</v>
       </c>
       <c r="I108" s="1">
-        <v>18862.2</v>
+        <v>1298.4</v>
       </c>
       <c r="J108" s="1">
-        <v>7.9763663220089</v>
+        <v>0.59084194977843</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>255338.3</v>
+        <v>221052.6</v>
       </c>
       <c r="N108" s="1">
-        <v>255338.3</v>
+        <v>221052.6</v>
       </c>
       <c r="O108" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>244</v>
       </c>
       <c r="B109" t="s">
         <v>245</v>
       </c>
       <c r="C109" s="1">
         <v>4821.0</v>
       </c>
       <c r="D109" s="1">
-        <v>251.75</v>
+        <v>249.14</v>
       </c>
       <c r="E109" s="1">
         <v>158.78</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>765478.38</v>
       </c>
       <c r="I109" s="1">
-        <v>448208.37</v>
+        <v>435625.56</v>
       </c>
       <c r="J109" s="1">
-        <v>58.552714447663</v>
+        <v>56.908930595793</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>1213686.75</v>
+        <v>1201103.94</v>
       </c>
       <c r="N109" s="1">
-        <v>1213686.75</v>
+        <v>1201103.94</v>
       </c>
       <c r="O109" s="1">
-        <v>1.4</v>
+        <v>1.64</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>246</v>
       </c>
       <c r="B110" t="s">
         <v>247</v>
       </c>
       <c r="C110" s="1">
-        <v>12058.0</v>
+        <v>9677.0</v>
       </c>
       <c r="D110" s="1">
-        <v>21.56</v>
+        <v>25.58</v>
       </c>
       <c r="E110" s="1">
         <v>22.75</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>274319.5</v>
+        <v>220151.75</v>
       </c>
       <c r="I110" s="1">
-        <v>-14349.02</v>
+        <v>27385.91</v>
       </c>
       <c r="J110" s="1">
-        <v>-5.2307692307692</v>
+        <v>12.43956043956</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>259970.48</v>
+        <v>247537.66</v>
       </c>
       <c r="N110" s="1">
-        <v>259970.48</v>
+        <v>247537.66</v>
       </c>
       <c r="O110" s="1">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>248</v>
       </c>
       <c r="B111" t="s">
         <v>249</v>
       </c>
       <c r="C111" s="1">
-        <v>7046.0</v>
+        <v>5627.0</v>
       </c>
       <c r="D111" s="1">
-        <v>41.555</v>
+        <v>38.945</v>
       </c>
       <c r="E111" s="1">
-        <v>32.8492307692</v>
+        <v>32.8492304958</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>231455.68</v>
+        <v>184842.62</v>
       </c>
       <c r="I111" s="1">
-        <v>61340.85</v>
+        <v>34300.9</v>
       </c>
       <c r="J111" s="1">
-        <v>26.502201198951</v>
+        <v>18.556813358304</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>292796.53</v>
+        <v>219143.52</v>
       </c>
       <c r="N111" s="1">
-        <v>292796.53</v>
+        <v>219143.52</v>
       </c>
       <c r="O111" s="1">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>250</v>
       </c>
       <c r="B112" t="s">
         <v>251</v>
       </c>
       <c r="C112" s="1">
         <v>5666.0</v>
       </c>
       <c r="D112" s="1">
-        <v>17.36</v>
+        <v>15.86</v>
       </c>
       <c r="E112" s="1">
         <v>16.36</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>92695.76</v>
       </c>
       <c r="I112" s="1">
-        <v>5666.0</v>
+        <v>-2833.0</v>
       </c>
       <c r="J112" s="1">
-        <v>6.1124694376528</v>
+        <v>-3.0562347188264</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>98361.76</v>
+        <v>89862.76</v>
       </c>
       <c r="N112" s="1">
-        <v>98361.76</v>
+        <v>89862.76</v>
       </c>
       <c r="O112" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>252</v>
       </c>
       <c r="B113" t="s">
         <v>253</v>
       </c>
       <c r="C113" s="1">
         <v>3922.0</v>
       </c>
       <c r="D113" s="1">
-        <v>24.75</v>
+        <v>27.81</v>
       </c>
       <c r="E113" s="1">
         <v>23.76</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>93186.72</v>
       </c>
       <c r="I113" s="1">
-        <v>3882.78</v>
+        <v>15884.1</v>
       </c>
       <c r="J113" s="1">
-        <v>4.1666666666667</v>
+        <v>17.045454545455</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>97069.5</v>
+        <v>109070.82</v>
       </c>
       <c r="N113" s="1">
-        <v>97069.5</v>
+        <v>109070.82</v>
       </c>
       <c r="O113" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>254</v>
       </c>
       <c r="B114" t="s">
         <v>255</v>
       </c>
       <c r="C114" s="1">
-        <v>10090.0</v>
+        <v>7859.0</v>
       </c>
       <c r="D114" s="1">
-        <v>35.045</v>
+        <v>31.37</v>
       </c>
       <c r="E114" s="1">
         <v>41.96</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>423376.4</v>
+        <v>329763.64</v>
       </c>
       <c r="I114" s="1">
-        <v>-69772.35</v>
+        <v>-83226.81</v>
       </c>
       <c r="J114" s="1">
-        <v>-16.479980934223</v>
+        <v>-25.23832221163</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>353604.05</v>
+        <v>246536.83</v>
       </c>
       <c r="N114" s="1">
-        <v>353604.05</v>
+        <v>246536.83</v>
       </c>
       <c r="O114" s="1">
-        <v>0.41</v>
+        <v>0.34</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>256</v>
       </c>
       <c r="B115" t="s">
         <v>257</v>
       </c>
       <c r="C115" s="1">
         <v>3417.0</v>
       </c>
       <c r="D115" s="1">
-        <v>21.79</v>
+        <v>27.58</v>
       </c>
       <c r="E115" s="1">
         <v>27.83</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>95095.11</v>
       </c>
       <c r="I115" s="1">
-        <v>-20638.68</v>
+        <v>-854.25</v>
       </c>
       <c r="J115" s="1">
-        <v>-21.703197987783</v>
+        <v>-0.89831117499102</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>74456.43</v>
+        <v>94240.86</v>
       </c>
       <c r="N115" s="1">
-        <v>74456.43</v>
+        <v>94240.86</v>
       </c>
       <c r="O115" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>258</v>
       </c>
       <c r="B116" t="s">
         <v>259</v>
       </c>
       <c r="C116" s="1">
         <v>1034.0</v>
       </c>
       <c r="D116" s="1">
-        <v>83.7</v>
+        <v>108.3</v>
       </c>
       <c r="E116" s="1">
         <v>90.7</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>93783.8</v>
       </c>
       <c r="I116" s="1">
-        <v>-7238.0</v>
+        <v>18198.4</v>
       </c>
       <c r="J116" s="1">
-        <v>-7.7177508269019</v>
+        <v>19.404630650496</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>86545.8</v>
+        <v>111982.2</v>
       </c>
       <c r="N116" s="1">
-        <v>86545.8</v>
+        <v>111982.2</v>
       </c>
       <c r="O116" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>260</v>
       </c>
       <c r="B117" t="s">
         <v>261</v>
       </c>
       <c r="C117" s="1">
         <v>2981.0</v>
       </c>
       <c r="D117" s="1">
-        <v>38.05</v>
+        <v>36.3</v>
       </c>
       <c r="E117" s="1">
         <v>36.87</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>109909.47</v>
       </c>
       <c r="I117" s="1">
-        <v>3517.58</v>
+        <v>-1699.17</v>
       </c>
       <c r="J117" s="1">
-        <v>3.2004339571467</v>
+        <v>-1.5459723352319</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>113427.05</v>
+        <v>108210.3</v>
       </c>
       <c r="N117" s="1">
-        <v>113427.05</v>
+        <v>108210.3</v>
       </c>
       <c r="O117" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>262</v>
       </c>
       <c r="B118" t="s">
         <v>263</v>
       </c>
       <c r="C118" s="1">
-        <v>4387.0</v>
+        <v>3575.0</v>
       </c>
       <c r="D118" s="1">
-        <v>313.3</v>
+        <v>297.0</v>
       </c>
       <c r="E118" s="1">
-        <v>251.5670617734</v>
+        <v>251.5670601399</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1103624.7</v>
+        <v>899352.24</v>
       </c>
       <c r="I118" s="1">
-        <v>270822.4</v>
+        <v>162422.76</v>
       </c>
       <c r="J118" s="1">
-        <v>24.539356540317</v>
+        <v>18.059971696963</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>1374447.1</v>
+        <v>1061775.0</v>
       </c>
       <c r="N118" s="1">
-        <v>1374447.1</v>
+        <v>1061775.0</v>
       </c>
       <c r="O118" s="1">
-        <v>1.59</v>
+        <v>1.45</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>264</v>
       </c>
       <c r="B119" t="s">
         <v>265</v>
       </c>
       <c r="C119" s="1">
-        <v>144958.0</v>
+        <v>118173.0</v>
       </c>
       <c r="D119" s="1">
-        <v>4.133</v>
+        <v>4.234</v>
       </c>
       <c r="E119" s="1">
-        <v>2.5731999614</v>
+        <v>2.5731999695</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>373005.92</v>
+        <v>304082.76</v>
       </c>
       <c r="I119" s="1">
-        <v>226105.49</v>
+        <v>196261.72</v>
       </c>
       <c r="J119" s="1">
-        <v>60.617131760268</v>
+        <v>64.542205549568</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>599111.41</v>
+        <v>500344.48</v>
       </c>
       <c r="N119" s="1">
-        <v>599111.41</v>
+        <v>500344.48</v>
       </c>
       <c r="O119" s="1">
-        <v>0.69</v>
+        <v>0.68</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>266</v>
       </c>
       <c r="B120" t="s">
         <v>267</v>
       </c>
       <c r="C120" s="1">
-        <v>32878.0</v>
+        <v>27988.0</v>
       </c>
       <c r="D120" s="1">
-        <v>9.3</v>
+        <v>8.994</v>
       </c>
       <c r="E120" s="1">
-        <v>9.3879998783</v>
+        <v>9.3879998571</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>308658.66</v>
+        <v>262751.34</v>
       </c>
       <c r="I120" s="1">
-        <v>-2893.26</v>
+        <v>-11027.27</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.93736556751721</v>
+        <v>-4.1968463414877</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>305765.4</v>
+        <v>251724.07</v>
       </c>
       <c r="N120" s="1">
-        <v>305765.4</v>
+        <v>251724.07</v>
       </c>
       <c r="O120" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>268</v>
       </c>
       <c r="B121" t="s">
         <v>269</v>
       </c>
       <c r="C121" s="1">
-        <v>14265.0</v>
+        <v>11631.0</v>
       </c>
       <c r="D121" s="1">
-        <v>80.19</v>
+        <v>74.16</v>
       </c>
       <c r="E121" s="1">
-        <v>90.1062719944</v>
+        <v>90.1062711719</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1285365.97</v>
+        <v>1048026.04</v>
       </c>
       <c r="I121" s="1">
-        <v>-141455.62</v>
+        <v>-185471.08</v>
       </c>
       <c r="J121" s="1">
-        <v>-11.005085189862</v>
+        <v>-17.697182409704</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>1143910.35</v>
+        <v>862554.96</v>
       </c>
       <c r="N121" s="1">
-        <v>1143910.35</v>
+        <v>862554.96</v>
       </c>
       <c r="O121" s="1">
-        <v>1.32</v>
+        <v>1.18</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>270</v>
       </c>
       <c r="B122" t="s">
         <v>271</v>
       </c>
       <c r="C122" s="1">
-        <v>12879.0</v>
+        <v>10434.0</v>
       </c>
       <c r="D122" s="1">
-        <v>139.38</v>
+        <v>167.9</v>
       </c>
       <c r="E122" s="1">
-        <v>176.7334839661</v>
+        <v>176.7334828445</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2276150.54</v>
+        <v>1844037.16</v>
       </c>
       <c r="I122" s="1">
-        <v>-481075.52</v>
+        <v>-92168.56</v>
       </c>
       <c r="J122" s="1">
-        <v>-21.135487813561</v>
+        <v>-4.9981942880153</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1795075.02</v>
+        <v>1751868.6</v>
       </c>
       <c r="N122" s="1">
-        <v>1795075.02</v>
+        <v>1751868.6</v>
       </c>
       <c r="O122" s="1">
-        <v>2.07</v>
+        <v>2.39</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>272</v>
       </c>
       <c r="B123" t="s">
         <v>273</v>
       </c>
       <c r="C123" s="1">
-        <v>28433.0</v>
+        <v>23182.0</v>
       </c>
       <c r="D123" s="1">
-        <v>36.76</v>
+        <v>34.42</v>
       </c>
       <c r="E123" s="1">
-        <v>32.545840045</v>
+        <v>32.5458403071</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>925375.87</v>
+        <v>754477.67</v>
       </c>
       <c r="I123" s="1">
-        <v>119821.21</v>
+        <v>43446.77</v>
       </c>
       <c r="J123" s="1">
-        <v>12.948382801466</v>
+        <v>5.7585229792155</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1045197.08</v>
+        <v>797924.44</v>
       </c>
       <c r="N123" s="1">
-        <v>1045197.08</v>
+        <v>797924.44</v>
       </c>
       <c r="O123" s="1">
-        <v>1.21</v>
+        <v>1.09</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>274</v>
       </c>
       <c r="B124" t="s">
         <v>275</v>
       </c>
       <c r="C124" s="1">
-        <v>7604.0</v>
+        <v>6199.0</v>
       </c>
       <c r="D124" s="1">
-        <v>260.2</v>
+        <v>276.2</v>
       </c>
       <c r="E124" s="1">
-        <v>121.5453471857</v>
+        <v>121.5453460236</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>924230.82</v>
+        <v>753459.6</v>
       </c>
       <c r="I124" s="1">
-        <v>1054329.98</v>
+        <v>958704.2</v>
       </c>
       <c r="J124" s="1">
-        <v>114.07647929334</v>
+        <v>127.24029264475</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1978560.8</v>
+        <v>1712163.8</v>
       </c>
       <c r="N124" s="1">
-        <v>1978560.8</v>
+        <v>1712163.8</v>
       </c>
       <c r="O124" s="1">
-        <v>2.28</v>
+        <v>2.34</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>276</v>
       </c>
       <c r="B125" t="s">
         <v>277</v>
       </c>
       <c r="C125" s="1">
-        <v>10353.0</v>
+        <v>8440.0</v>
       </c>
       <c r="D125" s="1">
-        <v>167.22</v>
+        <v>160.0</v>
       </c>
       <c r="E125" s="1">
-        <v>113.0919376026</v>
+        <v>113.0919383886</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1170840.83</v>
+        <v>954495.96</v>
       </c>
       <c r="I125" s="1">
-        <v>560387.83</v>
+        <v>395904.04</v>
       </c>
       <c r="J125" s="1">
-        <v>47.861999312067</v>
+        <v>41.47781201714</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1731228.66</v>
+        <v>1350400.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1731228.66</v>
+        <v>1350400.0</v>
       </c>
       <c r="O125" s="1">
-        <v>2.0</v>
+        <v>1.84</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>278</v>
       </c>
       <c r="B126" t="s">
         <v>279</v>
       </c>
       <c r="C126" s="1">
-        <v>9353.0</v>
+        <v>7625.0</v>
       </c>
       <c r="D126" s="1">
-        <v>229.45</v>
+        <v>272.65</v>
       </c>
       <c r="E126" s="1">
-        <v>188.12514915</v>
+        <v>188.1251488525</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1759534.52</v>
+        <v>1434454.26</v>
       </c>
       <c r="I126" s="1">
-        <v>386511.33</v>
+        <v>644501.99</v>
       </c>
       <c r="J126" s="1">
-        <v>21.966680710532</v>
+        <v>44.930117883299</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>2146045.85</v>
+        <v>2078956.25</v>
       </c>
       <c r="N126" s="1">
-        <v>2146045.85</v>
+        <v>2078956.25</v>
       </c>
       <c r="O126" s="1">
-        <v>2.48</v>
+        <v>2.84</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>280</v>
       </c>
       <c r="B127" t="s">
         <v>281</v>
       </c>
       <c r="C127" s="1">
         <v>10749.0</v>
       </c>
       <c r="D127" s="1">
-        <v>19.37</v>
+        <v>20.82</v>
       </c>
       <c r="E127" s="1">
         <v>19.72</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>211970.28</v>
       </c>
       <c r="I127" s="1">
-        <v>-3762.15</v>
+        <v>11823.9</v>
       </c>
       <c r="J127" s="1">
-        <v>-1.7748478701826</v>
+        <v>5.578093306288</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>208208.13</v>
+        <v>223794.18</v>
       </c>
       <c r="N127" s="1">
-        <v>208208.13</v>
+        <v>223794.18</v>
       </c>
       <c r="O127" s="1">
-        <v>0.24</v>
+        <v>0.31</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>282</v>
       </c>
       <c r="B128" t="s">
         <v>283</v>
       </c>
       <c r="C128" s="1">
-        <v>9740.0</v>
+        <v>7940.0</v>
       </c>
       <c r="D128" s="1">
-        <v>71.4</v>
+        <v>70.82</v>
       </c>
       <c r="E128" s="1">
-        <v>32.0377351129</v>
+        <v>32.0377355164</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>312047.54</v>
+        <v>254379.62</v>
       </c>
       <c r="I128" s="1">
-        <v>383388.46</v>
+        <v>307931.18</v>
       </c>
       <c r="J128" s="1">
-        <v>122.86219593335</v>
+        <v>121.0518279727</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>695436.0</v>
+        <v>562310.8</v>
       </c>
       <c r="N128" s="1">
-        <v>695436.0</v>
+        <v>562310.8</v>
       </c>
       <c r="O128" s="1">
-        <v>0.8</v>
+        <v>0.77</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>284</v>
       </c>
       <c r="B129" t="s">
         <v>285</v>
       </c>
       <c r="C129" s="1">
         <v>769.0</v>
       </c>
       <c r="D129" s="1">
-        <v>117.9</v>
+        <v>155.7</v>
       </c>
       <c r="E129" s="1">
         <v>131.2</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>100892.8</v>
       </c>
       <c r="I129" s="1">
-        <v>-10227.7</v>
+        <v>18840.5</v>
       </c>
       <c r="J129" s="1">
-        <v>-10.137195121951</v>
+        <v>18.673780487805</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>90665.1</v>
+        <v>119733.3</v>
       </c>
       <c r="N129" s="1">
-        <v>90665.1</v>
+        <v>119733.3</v>
       </c>
       <c r="O129" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>286</v>
       </c>
       <c r="B130" t="s">
         <v>287</v>
       </c>
       <c r="C130" s="1">
         <v>2265.0</v>
       </c>
       <c r="D130" s="1">
-        <v>47.86</v>
+        <v>49.32</v>
       </c>
       <c r="E130" s="1">
         <v>52.5</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>118912.5</v>
       </c>
       <c r="I130" s="1">
-        <v>-10509.6</v>
+        <v>-7202.7</v>
       </c>
       <c r="J130" s="1">
-        <v>-8.8380952380952</v>
+        <v>-6.0571428571429</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>108402.9</v>
+        <v>111709.8</v>
       </c>
       <c r="N130" s="1">
-        <v>108402.9</v>
+        <v>111709.8</v>
       </c>
       <c r="O130" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>288</v>
       </c>
       <c r="B131" t="s">
         <v>289</v>
       </c>
       <c r="C131" s="1">
-        <v>8595.0</v>
+        <v>7008.0</v>
       </c>
       <c r="D131" s="1">
-        <v>33.885</v>
+        <v>59.3</v>
       </c>
       <c r="E131" s="1">
-        <v>29.1999604421</v>
+        <v>29.1999600457</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>250973.66</v>
+        <v>204633.32</v>
       </c>
       <c r="I131" s="1">
-        <v>40267.92</v>
+        <v>210941.08</v>
       </c>
       <c r="J131" s="1">
-        <v>16.044679748464</v>
+        <v>103.08246965841</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>291241.58</v>
+        <v>415574.4</v>
       </c>
       <c r="N131" s="1">
-        <v>291241.58</v>
+        <v>415574.4</v>
       </c>
       <c r="O131" s="1">
-        <v>0.34</v>
+        <v>0.57</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>290</v>
       </c>
       <c r="B132" t="s">
         <v>291</v>
       </c>
       <c r="C132" s="1">
         <v>8011.0</v>
       </c>
       <c r="D132" s="1">
-        <v>10.345</v>
+        <v>9.98</v>
       </c>
       <c r="E132" s="1">
         <v>11.5050006241</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>92166.56</v>
       </c>
       <c r="I132" s="1">
-        <v>-9292.76</v>
+        <v>-12216.78</v>
       </c>
       <c r="J132" s="1">
-        <v>-10.082572247462</v>
+        <v>-13.255111181322</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>82873.8</v>
+        <v>79949.78</v>
       </c>
       <c r="N132" s="1">
-        <v>82873.8</v>
+        <v>79949.78</v>
       </c>
       <c r="O132" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>292</v>
       </c>
       <c r="B133" t="s">
         <v>293</v>
       </c>
       <c r="C133" s="1">
-        <v>25472.0</v>
+        <v>20766.0</v>
       </c>
       <c r="D133" s="1">
-        <v>39.12</v>
+        <v>35.48</v>
       </c>
       <c r="E133" s="1">
-        <v>29.570995603</v>
+        <v>29.5709958586</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>753232.4</v>
+        <v>614071.3</v>
       </c>
       <c r="I133" s="1">
-        <v>243232.24</v>
+        <v>122706.38</v>
       </c>
       <c r="J133" s="1">
-        <v>32.29179201532</v>
+        <v>19.982432007488</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>996464.64</v>
+        <v>736777.68</v>
       </c>
       <c r="N133" s="1">
-        <v>996464.64</v>
+        <v>736777.68</v>
       </c>
       <c r="O133" s="1">
-        <v>1.15</v>
+        <v>1.01</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>294</v>
       </c>
       <c r="B134" t="s">
         <v>295</v>
       </c>
       <c r="C134" s="1">
         <v>1791.0</v>
       </c>
       <c r="D134" s="1">
-        <v>49.57</v>
+        <v>64.32</v>
       </c>
       <c r="E134" s="1">
         <v>51.48</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>92200.68</v>
       </c>
       <c r="I134" s="1">
-        <v>-3420.81</v>
+        <v>22996.44</v>
       </c>
       <c r="J134" s="1">
-        <v>-3.7101787101787</v>
+        <v>24.941724941725</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>88779.87</v>
+        <v>115197.12</v>
       </c>
       <c r="N134" s="1">
-        <v>88779.87</v>
+        <v>115197.12</v>
       </c>
       <c r="O134" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>296</v>
       </c>
       <c r="B135" t="s">
         <v>297</v>
       </c>
       <c r="C135" s="1">
         <v>18162.0</v>
       </c>
       <c r="D135" s="1">
-        <v>10.32</v>
+        <v>9.704</v>
       </c>
       <c r="E135" s="1">
         <v>10.2</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>185252.4</v>
       </c>
       <c r="I135" s="1">
-        <v>2179.44</v>
+        <v>-9008.35</v>
       </c>
       <c r="J135" s="1">
-        <v>1.1764705882353</v>
+        <v>-4.8627440184311</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>187431.84</v>
+        <v>176244.05</v>
       </c>
       <c r="N135" s="1">
-        <v>187431.84</v>
+        <v>176244.05</v>
       </c>
       <c r="O135" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>298</v>
       </c>
       <c r="B136" t="s">
         <v>299</v>
       </c>
       <c r="C136" s="1">
-        <v>1268.0</v>
+        <v>1080.0</v>
       </c>
       <c r="D136" s="1">
-        <v>259.2</v>
+        <v>230.0</v>
       </c>
       <c r="E136" s="1">
         <v>254.9</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>323213.2</v>
+        <v>275292.0</v>
       </c>
       <c r="I136" s="1">
-        <v>5452.4</v>
+        <v>-26892.0</v>
       </c>
       <c r="J136" s="1">
-        <v>1.6869360533543</v>
+        <v>-9.7685366810514</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>328665.6</v>
+        <v>248400.0</v>
       </c>
       <c r="N136" s="1">
-        <v>328665.6</v>
+        <v>248400.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>300</v>
       </c>
       <c r="B137" t="s">
         <v>301</v>
       </c>
       <c r="C137" s="1">
-        <v>1588.0</v>
+        <v>1295.0</v>
       </c>
       <c r="D137" s="1">
-        <v>275.0</v>
+        <v>254.2</v>
       </c>
       <c r="E137" s="1">
         <v>252.3</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>400652.4</v>
+        <v>326728.5</v>
       </c>
       <c r="I137" s="1">
-        <v>36047.6</v>
+        <v>2460.5</v>
       </c>
       <c r="J137" s="1">
-        <v>8.9972255251684</v>
+        <v>0.75307173999207</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>436700.0</v>
+        <v>329189.0</v>
       </c>
       <c r="N137" s="1">
-        <v>436700.0</v>
+        <v>329189.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.5</v>
+        <v>0.45</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>302</v>
       </c>
       <c r="B138" t="s">
         <v>303</v>
       </c>
       <c r="C138" s="1">
         <v>5089.0</v>
       </c>
       <c r="D138" s="1">
-        <v>17.55</v>
+        <v>25.34</v>
       </c>
       <c r="E138" s="1">
         <v>18.02</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>91703.78</v>
       </c>
       <c r="I138" s="1">
-        <v>-2391.83</v>
+        <v>37251.48</v>
       </c>
       <c r="J138" s="1">
-        <v>-2.6082130965594</v>
+        <v>40.621531631521</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>89311.95</v>
+        <v>128955.26</v>
       </c>
       <c r="N138" s="1">
-        <v>89311.95</v>
+        <v>128955.26</v>
       </c>
       <c r="O138" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>304</v>
       </c>
       <c r="B139" t="s">
         <v>305</v>
       </c>
       <c r="C139" s="1">
-        <v>5497.0</v>
+        <v>4481.0</v>
       </c>
       <c r="D139" s="1">
-        <v>102.45</v>
+        <v>98.38</v>
       </c>
       <c r="E139" s="1">
-        <v>104.6745861379</v>
+        <v>104.6745860299</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>575396.2</v>
+        <v>469046.82</v>
       </c>
       <c r="I139" s="1">
-        <v>-12228.55</v>
+        <v>-28206.04</v>
       </c>
       <c r="J139" s="1">
-        <v>-2.1252399650884</v>
+        <v>-6.0134807011377</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>563167.65</v>
+        <v>440840.78</v>
       </c>
       <c r="N139" s="1">
-        <v>563167.65</v>
+        <v>440840.78</v>
       </c>
       <c r="O139" s="1">
-        <v>0.65</v>
+        <v>0.6</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>306</v>
       </c>
       <c r="B140" t="s">
         <v>307</v>
       </c>
       <c r="C140" s="1">
-        <v>22190.0</v>
+        <v>18091.0</v>
       </c>
       <c r="D140" s="1">
-        <v>68.52</v>
+        <v>73.72</v>
       </c>
       <c r="E140" s="1">
-        <v>68.5163059937</v>
+        <v>68.516305898</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1520376.83</v>
+        <v>1239528.49</v>
       </c>
       <c r="I140" s="1">
-        <v>81.97</v>
+        <v>94140.03</v>
       </c>
       <c r="J140" s="1">
-        <v>0.0053914265452204</v>
+        <v>7.5948258357499</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>1520458.8</v>
+        <v>1333668.52</v>
       </c>
       <c r="N140" s="1">
-        <v>1520458.8</v>
+        <v>1333668.52</v>
       </c>
       <c r="O140" s="1">
-        <v>1.76</v>
+        <v>1.82</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>308</v>
       </c>
       <c r="B141" t="s">
         <v>309</v>
       </c>
       <c r="C141" s="1">
         <v>5148.0</v>
       </c>
       <c r="D141" s="1">
-        <v>21.61</v>
+        <v>21.13</v>
       </c>
       <c r="E141" s="1">
         <v>21.16</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>108931.68</v>
       </c>
       <c r="I141" s="1">
-        <v>2316.6</v>
+        <v>-154.44</v>
       </c>
       <c r="J141" s="1">
-        <v>2.1266540642722</v>
+        <v>-0.14177693761815</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>111248.28</v>
+        <v>108777.24</v>
       </c>
       <c r="N141" s="1">
-        <v>111248.28</v>
+        <v>108777.24</v>
       </c>
       <c r="O141" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>310</v>
       </c>
       <c r="B142" t="s">
         <v>311</v>
       </c>
       <c r="C142" s="1">
-        <v>14390.0</v>
+        <v>12250.0</v>
       </c>
       <c r="D142" s="1">
-        <v>19.425</v>
+        <v>19.535</v>
       </c>
       <c r="E142" s="1">
         <v>19.11</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>274992.9</v>
+        <v>234097.5</v>
       </c>
       <c r="I142" s="1">
-        <v>4532.85</v>
+        <v>5206.25</v>
       </c>
       <c r="J142" s="1">
-        <v>1.6483516483516</v>
+        <v>2.2239665096808</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>279525.75</v>
+        <v>239303.75</v>
       </c>
       <c r="N142" s="1">
-        <v>279525.75</v>
+        <v>239303.75</v>
       </c>
       <c r="O142" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>312</v>
       </c>
       <c r="B143" t="s">
         <v>313</v>
       </c>
       <c r="C143" s="1">
         <v>7049.0</v>
       </c>
       <c r="D143" s="1">
-        <v>26.65</v>
+        <v>25.04</v>
       </c>
       <c r="E143" s="1">
         <v>26.98</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>190182.02</v>
       </c>
       <c r="I143" s="1">
-        <v>-2326.17</v>
+        <v>-13675.06</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.2231282431431</v>
+        <v>-7.1905114899926</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>187855.85</v>
+        <v>176506.96</v>
       </c>
       <c r="N143" s="1">
-        <v>187855.85</v>
+        <v>176506.96</v>
       </c>
       <c r="O143" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>314</v>
       </c>
       <c r="B144" t="s">
         <v>315</v>
       </c>
       <c r="C144" s="1">
-        <v>22696.0</v>
+        <v>18503.0</v>
       </c>
       <c r="D144" s="1">
-        <v>23.14</v>
+        <v>24.08</v>
       </c>
       <c r="E144" s="1">
         <v>19.76</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>448472.96</v>
+        <v>365619.28</v>
       </c>
       <c r="I144" s="1">
-        <v>76712.48</v>
+        <v>79932.96</v>
       </c>
       <c r="J144" s="1">
-        <v>17.105263157895</v>
+        <v>21.862348178138</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>525185.44</v>
+        <v>445552.24</v>
       </c>
       <c r="N144" s="1">
-        <v>525185.44</v>
+        <v>445552.24</v>
       </c>
       <c r="O144" s="1">
         <v>0.61</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>316</v>
       </c>
       <c r="B145" t="s">
         <v>317</v>
       </c>
       <c r="C145" s="1">
-        <v>9854.0</v>
+        <v>7762.0</v>
       </c>
       <c r="D145" s="1">
-        <v>66.75</v>
+        <v>57.7</v>
       </c>
       <c r="E145" s="1">
         <v>60.3</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>594196.2</v>
+        <v>468048.6</v>
       </c>
       <c r="I145" s="1">
-        <v>63558.3</v>
+        <v>-20181.2</v>
       </c>
       <c r="J145" s="1">
-        <v>10.696517412935</v>
+        <v>-4.3117744610282</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>657754.5</v>
+        <v>447867.4</v>
       </c>
       <c r="N145" s="1">
-        <v>657754.5</v>
+        <v>447867.4</v>
       </c>
       <c r="O145" s="1">
-        <v>0.76</v>
+        <v>0.61</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>318</v>
       </c>
       <c r="B146" t="s">
         <v>319</v>
       </c>
       <c r="C146" s="1">
         <v>1148.0</v>
       </c>
       <c r="D146" s="1">
-        <v>79.1</v>
+        <v>74.9</v>
       </c>
       <c r="E146" s="1">
         <v>82.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>94136.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-3329.2</v>
+        <v>-8150.8</v>
       </c>
       <c r="J146" s="1">
-        <v>-3.5365853658537</v>
+        <v>-8.6585365853659</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>90806.8</v>
+        <v>85985.2</v>
       </c>
       <c r="N146" s="1">
-        <v>90806.8</v>
+        <v>85985.2</v>
       </c>
       <c r="O146" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>320</v>
       </c>
       <c r="B147" t="s">
         <v>321</v>
       </c>
       <c r="C147" s="1">
-        <v>3770.0</v>
+        <v>2971.0</v>
       </c>
       <c r="D147" s="1">
-        <v>135.65</v>
+        <v>123.35</v>
       </c>
       <c r="E147" s="1">
-        <v>107.148265252</v>
+        <v>107.148263211</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>403948.96</v>
+        <v>318337.49</v>
       </c>
       <c r="I147" s="1">
-        <v>107451.54</v>
+        <v>48135.36</v>
       </c>
       <c r="J147" s="1">
-        <v>26.600276430963</v>
+        <v>15.120858055393</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>511400.5</v>
+        <v>366472.85</v>
       </c>
       <c r="N147" s="1">
-        <v>511400.5</v>
+        <v>366472.85</v>
       </c>
       <c r="O147" s="1">
-        <v>0.59</v>
+        <v>0.5</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>322</v>
       </c>
       <c r="B148" t="s">
         <v>323</v>
       </c>
       <c r="C148" s="1">
-        <v>2759.0</v>
+        <v>2558.0</v>
       </c>
       <c r="D148" s="1">
-        <v>89.04</v>
+        <v>90.56</v>
       </c>
       <c r="E148" s="1">
         <v>101.2</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>279210.8</v>
+        <v>258869.6</v>
       </c>
       <c r="I148" s="1">
-        <v>-33549.44</v>
+        <v>-27217.12</v>
       </c>
       <c r="J148" s="1">
-        <v>-12.01581027668</v>
+        <v>-10.513833992095</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>245661.36</v>
+        <v>231652.48</v>
       </c>
       <c r="N148" s="1">
-        <v>245661.36</v>
+        <v>231652.48</v>
       </c>
       <c r="O148" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>324</v>
       </c>
       <c r="B149" t="s">
         <v>325</v>
       </c>
       <c r="C149" s="1">
-        <v>17806.0</v>
+        <v>13430.0</v>
       </c>
       <c r="D149" s="1">
-        <v>23.13</v>
+        <v>21.01</v>
       </c>
       <c r="E149" s="1">
-        <v>28.6531691565</v>
+        <v>28.6531690246</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>510198.33</v>
+        <v>384812.06</v>
       </c>
       <c r="I149" s="1">
-        <v>-98345.55</v>
+        <v>-102647.76</v>
       </c>
       <c r="J149" s="1">
-        <v>-19.275945101584</v>
+        <v>-26.674777292583</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>411852.78</v>
+        <v>282164.3</v>
       </c>
       <c r="N149" s="1">
-        <v>411852.78</v>
+        <v>282164.3</v>
       </c>
       <c r="O149" s="1">
-        <v>0.48</v>
+        <v>0.39</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>326</v>
       </c>
       <c r="B150" t="s">
         <v>327</v>
       </c>
       <c r="C150" s="1">
-        <v>18571.0</v>
+        <v>15142.0</v>
       </c>
       <c r="D150" s="1">
-        <v>35.67</v>
+        <v>33.34</v>
       </c>
       <c r="E150" s="1">
         <v>36.9</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>685269.9</v>
+        <v>558739.8</v>
       </c>
       <c r="I150" s="1">
-        <v>-22842.33</v>
+        <v>-53905.52</v>
       </c>
       <c r="J150" s="1">
-        <v>-3.3333333333333</v>
+        <v>-9.6476964769648</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>662427.57</v>
+        <v>504834.28</v>
       </c>
       <c r="N150" s="1">
-        <v>662427.57</v>
+        <v>504834.28</v>
       </c>
       <c r="O150" s="1">
-        <v>0.76</v>
+        <v>0.69</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>328</v>
       </c>
       <c r="B151" t="s">
         <v>329</v>
       </c>
       <c r="C151" s="1">
-        <v>15505.0</v>
+        <v>12641.0</v>
       </c>
       <c r="D151" s="1">
-        <v>25.38</v>
+        <v>24.1</v>
       </c>
       <c r="E151" s="1">
-        <v>29.6773157046</v>
+        <v>29.6773158769</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>460146.78</v>
+        <v>375150.95</v>
       </c>
       <c r="I151" s="1">
-        <v>-66629.88</v>
+        <v>-70502.85</v>
       </c>
       <c r="J151" s="1">
-        <v>-14.480136099181</v>
+        <v>-18.793195112527</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>393516.9</v>
+        <v>304648.1</v>
       </c>
       <c r="N151" s="1">
-        <v>393516.9</v>
+        <v>304648.1</v>
       </c>
       <c r="O151" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>330</v>
       </c>
       <c r="B152" t="s">
         <v>331</v>
       </c>
       <c r="C152" s="1">
-        <v>9877.0</v>
+        <v>7804.0</v>
       </c>
       <c r="D152" s="1">
-        <v>62.68</v>
+        <v>64.04</v>
       </c>
       <c r="E152" s="1">
-        <v>102.6572582768</v>
+        <v>102.6572578165</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1013945.74</v>
+        <v>801137.24</v>
       </c>
       <c r="I152" s="1">
-        <v>-394855.38</v>
+        <v>-301369.08</v>
       </c>
       <c r="J152" s="1">
-        <v>-38.942456624947</v>
+        <v>-37.617659615973</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>619090.36</v>
+        <v>499768.16</v>
       </c>
       <c r="N152" s="1">
-        <v>619090.36</v>
+        <v>499768.16</v>
       </c>
       <c r="O152" s="1">
-        <v>0.71</v>
+        <v>0.68</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>