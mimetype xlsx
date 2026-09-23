--- v4 (2026-09-01)
+++ v5 (2026-09-23)
@@ -253,57 +253,57 @@
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
     <t>IT0001031084</t>
   </si>
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
-    <t>BANCO DE SABADELL SA</t>
+    <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -1362,7840 +1362,7840 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>168249.2959</v>
+      </c>
+      <c r="C2">
+        <v>222.96</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>37512929.59</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>37512929.59</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>196303.85</v>
+      </c>
+      <c r="C3">
+        <v>144.48</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>28363850.84</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>28363850.84</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>42151.8831</v>
+      </c>
+      <c r="C4">
+        <v>176.61</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>7444645.34</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>7444645.34</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C5">
+        <v>186.91</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>186.91</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>186.91</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P152"/>
+  <dimension ref="A1:Z152"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O152" sqref="O152"/>
+      <selection activeCell="N152" sqref="N152"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2690.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>39.72</v>
+      </c>
+      <c r="D2" s="1">
+        <v>35.22</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>94741.8</v>
+      </c>
+      <c r="H2" s="1">
+        <v>12105.0</v>
+      </c>
+      <c r="I2" s="1">
+        <v>12.776831345826</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>106846.8</v>
+      </c>
+      <c r="M2" s="1">
+        <v>106846.8</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>30</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="1">
+        <v>7011.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>37.76</v>
+      </c>
+      <c r="D3" s="1">
+        <v>28.36</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>198831.96</v>
+      </c>
+      <c r="H3" s="1">
+        <v>65903.4</v>
+      </c>
+      <c r="I3" s="1">
+        <v>33.145275035261</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>264735.36</v>
+      </c>
+      <c r="M3" s="1">
+        <v>264735.36</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>278.6</v>
+      </c>
+      <c r="D4" s="1">
+        <v>246.8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>399816.0</v>
+      </c>
+      <c r="H4" s="1">
+        <v>51516.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>12.884927066451</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>451332.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>451332.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="1">
+        <v>2641.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>171.1</v>
+      </c>
+      <c r="D5" s="1">
+        <v>196.4425975009</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>518804.9</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-66929.8</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-12.900764815444</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>451875.1</v>
+      </c>
+      <c r="M5" s="1">
+        <v>451875.1</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="1">
+        <v>255.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>833.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>1003.8507843137</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>255981.95</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-43566.95</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-17.019539854275</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>212415.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>212415.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="1">
+        <v>31441.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>26.48</v>
+      </c>
+      <c r="D7" s="1">
+        <v>27.1571922013</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>853849.28</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-21291.6</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-2.4936016810836</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>832557.68</v>
+      </c>
+      <c r="M7" s="1">
+        <v>832557.68</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="1">
+        <v>737.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>110.2</v>
+      </c>
+      <c r="D8" s="1">
+        <v>118.4</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>87260.8</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-6043.4</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-6.9256756756757</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>81217.4</v>
+      </c>
+      <c r="M8" s="1">
+        <v>81217.4</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="1">
+        <v>2168.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>68.9</v>
+      </c>
+      <c r="D9" s="1">
+        <v>62.9</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>136367.2</v>
+      </c>
+      <c r="H9" s="1">
+        <v>13008.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>9.5389507154213</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>149375.2</v>
+      </c>
+      <c r="M9" s="1">
+        <v>149375.2</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="1">
+        <v>30580.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>10.595</v>
+      </c>
+      <c r="D10" s="1">
+        <v>8.85</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>270633.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>53362.1</v>
+      </c>
+      <c r="I10" s="1">
+        <v>19.717514124294</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>323995.1</v>
+      </c>
+      <c r="M10" s="1">
+        <v>323995.1</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="1">
+        <v>5817.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>193.26</v>
+      </c>
+      <c r="D11" s="1">
+        <v>164.7480333505</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>958339.31</v>
+      </c>
+      <c r="H11" s="1">
+        <v>165854.11</v>
+      </c>
+      <c r="I11" s="1">
+        <v>17.306407894298</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1124193.42</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1124193.42</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="1">
+        <v>3777.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>405.2</v>
+      </c>
+      <c r="D12" s="1">
+        <v>212.6330076781</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>803114.87</v>
+      </c>
+      <c r="H12" s="1">
+        <v>727325.53</v>
+      </c>
+      <c r="I12" s="1">
+        <v>90.563075989366</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1530440.4</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1530440.4</v>
+      </c>
+      <c r="N12" s="1">
+        <v>2.09</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="1">
+        <v>12273.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>16.175</v>
+      </c>
+      <c r="D13" s="1">
+        <v>20.7423319482</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>254570.64</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-56054.86</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-22.019373483132</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>198515.78</v>
+      </c>
+      <c r="M13" s="1">
+        <v>198515.78</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1542.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>54.65</v>
+      </c>
+      <c r="D14" s="1">
+        <v>63.55</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>97994.1</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-13723.8</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-14.004720692368</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>84270.3</v>
+      </c>
+      <c r="M14" s="1">
+        <v>84270.3</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="1">
+        <v>10711.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>52.3</v>
+      </c>
+      <c r="D15" s="1">
+        <v>63.1757156195</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>676675.09</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-116489.79</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-17.21502560409</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>560185.3</v>
+      </c>
+      <c r="M15" s="1">
+        <v>560185.3</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="1">
+        <v>7055.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>10.145</v>
+      </c>
+      <c r="D16" s="1">
+        <v>13.1750007087</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>92949.63</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-21376.65</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-22.998101229666</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>71572.98</v>
+      </c>
+      <c r="M16" s="1">
+        <v>71572.98</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="1">
+        <v>12593.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>72.2</v>
+      </c>
+      <c r="D17" s="1">
+        <v>51.6907980624</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>650942.22</v>
+      </c>
+      <c r="H17" s="1">
+        <v>258272.38</v>
+      </c>
+      <c r="I17" s="1">
+        <v>39.676698186822</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>909214.6</v>
+      </c>
+      <c r="M17" s="1">
+        <v>909214.6</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="1">
+        <v>6389.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>33.34</v>
+      </c>
+      <c r="D18" s="1">
+        <v>29.92</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>191158.88</v>
+      </c>
+      <c r="H18" s="1">
+        <v>21850.38</v>
+      </c>
+      <c r="I18" s="1">
+        <v>11.430481283422</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>213009.26</v>
+      </c>
+      <c r="M18" s="1">
+        <v>213009.26</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="1">
+        <v>4343.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>1560.8</v>
+      </c>
+      <c r="D19" s="1">
+        <v>488.055298181</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2119624.16</v>
+      </c>
+      <c r="H19" s="1">
+        <v>4658930.24</v>
+      </c>
+      <c r="I19" s="1">
+        <v>219.79982715426</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>6778554.4</v>
+      </c>
+      <c r="M19" s="1">
+        <v>6778554.4</v>
+      </c>
+      <c r="N19" s="1">
+        <v>9.24</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1937.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>66.78</v>
+      </c>
+      <c r="D20" s="1">
+        <v>61.44</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>119009.28</v>
+      </c>
+      <c r="H20" s="1">
+        <v>10343.58</v>
+      </c>
+      <c r="I20" s="1">
+        <v>8.69140625</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>129352.86</v>
+      </c>
+      <c r="M20" s="1">
+        <v>129352.86</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="1">
+        <v>33938.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>42.72</v>
+      </c>
+      <c r="D21" s="1">
+        <v>25.0855409865</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>851353.09</v>
+      </c>
+      <c r="H21" s="1">
+        <v>598478.27</v>
+      </c>
+      <c r="I21" s="1">
+        <v>70.297304024585</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1449831.36</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1449831.36</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.98</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="1">
+        <v>10523.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>9.585</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8.3950004751</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>88340.59</v>
+      </c>
+      <c r="H22" s="1">
+        <v>12522.37</v>
+      </c>
+      <c r="I22" s="1">
+        <v>14.175103426409</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>100862.96</v>
+      </c>
+      <c r="M22" s="1">
+        <v>100862.96</v>
+      </c>
+      <c r="N22" s="1">
         <v>0.14</v>
       </c>
-      <c r="P2">
-[...46 lines deleted...]
-      <c r="O3" s="1">
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1681.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>65.55</v>
+      </c>
+      <c r="D23" s="1">
+        <v>54.85</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>92202.85</v>
+      </c>
+      <c r="H23" s="1">
+        <v>17986.7</v>
+      </c>
+      <c r="I23" s="1">
+        <v>19.50774840474</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>110189.55</v>
+      </c>
+      <c r="M23" s="1">
+        <v>110189.55</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24" s="1">
+        <v>10017.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>21.94</v>
+      </c>
+      <c r="D24" s="1">
+        <v>18.24</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>182710.08</v>
+      </c>
+      <c r="H24" s="1">
+        <v>37062.9</v>
+      </c>
+      <c r="I24" s="1">
+        <v>20.285087719298</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>219772.98</v>
+      </c>
+      <c r="M24" s="1">
+        <v>219772.98</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B25" s="1">
+        <v>63512.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>21.69</v>
+      </c>
+      <c r="D25" s="1">
+        <v>7.6062301612</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>483086.89</v>
+      </c>
+      <c r="H25" s="1">
+        <v>894488.39</v>
+      </c>
+      <c r="I25" s="1">
+        <v>185.1609738364</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1377575.28</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1377575.28</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" s="1">
+        <v>58732.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>3.167</v>
+      </c>
+      <c r="D26" s="1">
+        <v>3.2080000681</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>188412.26</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-2408.02</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-1.2780590817179</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>186004.24</v>
+      </c>
+      <c r="M26" s="1">
+        <v>186004.24</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" s="1">
+        <v>141076.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>11.93</v>
+      </c>
+      <c r="D27" s="1">
+        <v>7.1640059259</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1010669.3</v>
+      </c>
+      <c r="H27" s="1">
+        <v>672367.38</v>
+      </c>
+      <c r="I27" s="1">
+        <v>66.526942096688</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1683036.68</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1683036.68</v>
+      </c>
+      <c r="N27" s="1">
+        <v>2.3</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" s="1">
+        <v>11721.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>18.28</v>
+      </c>
+      <c r="D28" s="1">
+        <v>16.5350004266</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>193806.74</v>
+      </c>
+      <c r="H28" s="1">
+        <v>20453.14</v>
+      </c>
+      <c r="I28" s="1">
+        <v>10.553368783769</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>214259.88</v>
+      </c>
+      <c r="M28" s="1">
+        <v>214259.88</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="1">
+        <v>8260.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>14.95</v>
+      </c>
+      <c r="D29" s="1">
+        <v>14.175</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>117085.5</v>
+      </c>
+      <c r="H29" s="1">
+        <v>6401.5</v>
+      </c>
+      <c r="I29" s="1">
+        <v>5.4673721340388</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>123487.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>123487.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="1">
+        <v>1485.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>173.1</v>
+      </c>
+      <c r="D30" s="1">
+        <v>127.95</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>190005.75</v>
+      </c>
+      <c r="H30" s="1">
+        <v>67047.75</v>
+      </c>
+      <c r="I30" s="1">
+        <v>35.287221570926</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>257053.5</v>
+      </c>
+      <c r="M30" s="1">
+        <v>257053.5</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="1">
+        <v>850.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>296.8</v>
+      </c>
+      <c r="D31" s="1">
+        <v>189.4</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>160990.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>91290.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>56.705385427666</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>252280.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>252280.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" s="1">
+        <v>2823.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>30.86</v>
+      </c>
+      <c r="D32" s="1">
+        <v>34.2</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>96546.6</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-9428.82</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-9.766081871345</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>87117.78</v>
+      </c>
+      <c r="M32" s="1">
+        <v>87117.78</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>93</v>
+      </c>
+      <c r="B33" s="1">
+        <v>10355.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>61.06</v>
+      </c>
+      <c r="D33" s="1">
+        <v>80.5364867214</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>833955.32</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-201679.02</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-24.183432273086</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>632276.3</v>
+      </c>
+      <c r="M33" s="1">
+        <v>632276.3</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="1">
+        <v>11866.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>101.44</v>
+      </c>
+      <c r="D34" s="1">
+        <v>75.8731274229</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>900310.53</v>
+      </c>
+      <c r="H34" s="1">
+        <v>303376.51</v>
+      </c>
+      <c r="I34" s="1">
+        <v>33.696874566157</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1203687.04</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1203687.04</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="1">
+        <v>3546.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>50.02</v>
+      </c>
+      <c r="D35" s="1">
+        <v>52.68</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>186803.28</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-9432.36</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-5.0493545937737</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>177370.92</v>
+      </c>
+      <c r="M35" s="1">
+        <v>177370.92</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" s="1">
+        <v>17779.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>13.814</v>
+      </c>
+      <c r="D36" s="1">
+        <v>12.01</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>213525.79</v>
+      </c>
+      <c r="H36" s="1">
+        <v>32073.32</v>
+      </c>
+      <c r="I36" s="1">
+        <v>15.020817859988</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>245599.11</v>
+      </c>
+      <c r="M36" s="1">
+        <v>245599.11</v>
+      </c>
+      <c r="N36" s="1">
         <v>0.33</v>
       </c>
-      <c r="P3">
-[...46 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>101</v>
+      </c>
+      <c r="B37" s="1">
+        <v>16615.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>25.74</v>
+      </c>
+      <c r="D37" s="1">
+        <v>25.1371321095</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>417653.45</v>
+      </c>
+      <c r="H37" s="1">
+        <v>10016.65</v>
+      </c>
+      <c r="I37" s="1">
+        <v>2.398316115909</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>427670.1</v>
+      </c>
+      <c r="M37" s="1">
+        <v>427670.1</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>103</v>
+      </c>
+      <c r="B38" s="1">
+        <v>54332.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>12.6</v>
+      </c>
+      <c r="D38" s="1">
+        <v>10.5675169329</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>574154.33</v>
+      </c>
+      <c r="H38" s="1">
+        <v>110428.87</v>
+      </c>
+      <c r="I38" s="1">
+        <v>19.233307880827</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>684583.2</v>
+      </c>
+      <c r="M38" s="1">
+        <v>684583.2</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>105</v>
+      </c>
+      <c r="B39" s="1">
+        <v>8538.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>16.195</v>
+      </c>
+      <c r="D39" s="1">
+        <v>16.045</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>136992.21</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1280.7</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.93487067622312</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>138272.91</v>
+      </c>
+      <c r="M39" s="1">
+        <v>138272.91</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>107</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1007.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>80.6</v>
+      </c>
+      <c r="D40" s="1">
+        <v>92.7</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>93348.9</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-12184.7</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-13.052858683927</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>81164.2</v>
+      </c>
+      <c r="M40" s="1">
+        <v>81164.2</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>109</v>
+      </c>
+      <c r="B41" s="1">
+        <v>6045.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>37.88</v>
+      </c>
+      <c r="D41" s="1">
+        <v>34.65</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>209459.25</v>
+      </c>
+      <c r="H41" s="1">
+        <v>19525.35</v>
+      </c>
+      <c r="I41" s="1">
+        <v>9.3217893217893</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>228984.6</v>
+      </c>
+      <c r="M41" s="1">
+        <v>228984.6</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>111</v>
+      </c>
+      <c r="B42" s="1">
+        <v>5743.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>77.32</v>
+      </c>
+      <c r="D42" s="1">
+        <v>75.3524185966</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>432748.94</v>
+      </c>
+      <c r="H42" s="1">
+        <v>11299.82</v>
+      </c>
+      <c r="I42" s="1">
+        <v>2.6111721960544</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>444048.76</v>
+      </c>
+      <c r="M42" s="1">
+        <v>444048.76</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>113</v>
+      </c>
+      <c r="B43" s="1">
+        <v>1496.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>52.8</v>
+      </c>
+      <c r="D43" s="1">
+        <v>62.149986631</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>92976.38</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-13987.58</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-15.044229512915</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>78988.8</v>
+      </c>
+      <c r="M43" s="1">
+        <v>78988.8</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>115</v>
+      </c>
+      <c r="B44" s="1">
+        <v>22092.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>17.61</v>
+      </c>
+      <c r="D44" s="1">
+        <v>18.785</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>414998.22</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-25958.1</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-6.2549906840564</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>389040.12</v>
+      </c>
+      <c r="M44" s="1">
+        <v>389040.12</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>117</v>
+      </c>
+      <c r="B45" s="1">
+        <v>6554.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>67.62</v>
+      </c>
+      <c r="D45" s="1">
+        <v>56.9088877022</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>372980.85</v>
+      </c>
+      <c r="H45" s="1">
+        <v>70200.63</v>
+      </c>
+      <c r="I45" s="1">
+        <v>18.821510541359</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>443181.48</v>
+      </c>
+      <c r="M45" s="1">
+        <v>443181.48</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>119</v>
+      </c>
+      <c r="B46" s="1">
+        <v>13808.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>17.43</v>
+      </c>
+      <c r="D46" s="1">
+        <v>28.9054367034</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>399126.27</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-158452.83</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-39.69992503876</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>240673.44</v>
+      </c>
+      <c r="M46" s="1">
+        <v>240673.44</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B47" s="1">
+        <v>17269.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>30.96</v>
+      </c>
+      <c r="D47" s="1">
+        <v>30.2949997105</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>523164.35</v>
+      </c>
+      <c r="H47" s="1">
+        <v>11483.89</v>
+      </c>
+      <c r="I47" s="1">
+        <v>2.1950826733511</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>534648.24</v>
+      </c>
+      <c r="M47" s="1">
+        <v>534648.24</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>123</v>
+      </c>
+      <c r="B48" s="1">
+        <v>2427.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>247.5</v>
+      </c>
+      <c r="D48" s="1">
+        <v>147.0676885043</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>356933.28</v>
+      </c>
+      <c r="H48" s="1">
+        <v>243749.22</v>
+      </c>
+      <c r="I48" s="1">
+        <v>68.289855179657</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>600682.5</v>
+      </c>
+      <c r="M48" s="1">
+        <v>600682.5</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>125</v>
+      </c>
+      <c r="B49" s="1">
+        <v>9061.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>51.06</v>
+      </c>
+      <c r="D49" s="1">
+        <v>50.1</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>453956.1</v>
+      </c>
+      <c r="H49" s="1">
+        <v>8698.56</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.9161676646707</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>462654.66</v>
+      </c>
+      <c r="M49" s="1">
+        <v>462654.66</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>127</v>
+      </c>
+      <c r="B50" s="1">
+        <v>11253.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>26.26</v>
+      </c>
+      <c r="D50" s="1">
+        <v>30.4650368791</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>342823.06</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-47319.28</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-13.802828782871</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>295503.78</v>
+      </c>
+      <c r="M50" s="1">
+        <v>295503.78</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>129</v>
+      </c>
+      <c r="B51" s="1">
+        <v>51408.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>17.82</v>
+      </c>
+      <c r="D51" s="1">
+        <v>19.68</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1011709.44</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-95618.88</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-9.4512195121951</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>916090.56</v>
+      </c>
+      <c r="M51" s="1">
+        <v>916090.56</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>131</v>
+      </c>
+      <c r="B52" s="1">
+        <v>105331.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>4.435</v>
+      </c>
+      <c r="D52" s="1">
+        <v>4.516000038</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>475674.8</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-8531.81</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-1.7936224496231</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>467142.99</v>
+      </c>
+      <c r="M52" s="1">
+        <v>467142.99</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>133</v>
+      </c>
+      <c r="B53" s="1">
+        <v>1710.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>129.6</v>
+      </c>
+      <c r="D53" s="1">
+        <v>146.2</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>250002.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-28386.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-11.354309165527</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>221616.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>221616.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B54" s="1">
+        <v>11141.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>37.76</v>
+      </c>
+      <c r="D54" s="1">
+        <v>43.44</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>483965.04</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-63280.88</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-13.075506445672</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>420684.16</v>
+      </c>
+      <c r="M54" s="1">
+        <v>420684.16</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>137</v>
+      </c>
+      <c r="B55" s="1">
+        <v>142940.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>9.9</v>
+      </c>
+      <c r="D55" s="1">
+        <v>5.4519417938</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>779300.56</v>
+      </c>
+      <c r="H55" s="1">
+        <v>635805.44</v>
+      </c>
+      <c r="I55" s="1">
+        <v>81.586678187425</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1415106.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1415106.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.93</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>139</v>
+      </c>
+      <c r="B56" s="1">
+        <v>36306.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>26.96</v>
+      </c>
+      <c r="D56" s="1">
+        <v>14.2654828403</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>517922.62</v>
+      </c>
+      <c r="H56" s="1">
+        <v>460887.14</v>
+      </c>
+      <c r="I56" s="1">
+        <v>88.987644524968</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>978809.76</v>
+      </c>
+      <c r="M56" s="1">
+        <v>978809.76</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>141</v>
+      </c>
+      <c r="B57" s="1">
+        <v>3170.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D57" s="1">
+        <v>104.5897003155</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>331549.35</v>
+      </c>
+      <c r="H57" s="1">
+        <v>35219.65</v>
+      </c>
+      <c r="I57" s="1">
+        <v>10.622747413017</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>366769.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>366769.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>143</v>
+      </c>
+      <c r="B58" s="1">
+        <v>2748.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>168.15</v>
+      </c>
+      <c r="D58" s="1">
+        <v>205.5135007278</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>564751.1</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-102674.9</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-18.180557771379</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>462076.2</v>
+      </c>
+      <c r="M58" s="1">
+        <v>462076.2</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>145</v>
+      </c>
+      <c r="B59" s="1">
+        <v>1500.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>65.24</v>
+      </c>
+      <c r="D59" s="1">
+        <v>68.16</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>102240.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-4380.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-4.2840375586854</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>97860.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>97860.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>147</v>
+      </c>
+      <c r="B60" s="1">
+        <v>3634.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>22.11</v>
+      </c>
+      <c r="D60" s="1">
+        <v>25.66</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>93248.44</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-12900.7</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-13.834762275916</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>80347.74</v>
+      </c>
+      <c r="M60" s="1">
+        <v>80347.74</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>149</v>
+      </c>
+      <c r="B61" s="1">
+        <v>575.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>301.7</v>
+      </c>
+      <c r="D61" s="1">
+        <v>321.4</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>184805.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-11327.5</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-6.1294337274424</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>173477.5</v>
+      </c>
+      <c r="M61" s="1">
+        <v>173477.5</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>151</v>
+      </c>
+      <c r="B62" s="1">
+        <v>5169.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>61.46</v>
+      </c>
+      <c r="D62" s="1">
+        <v>63.16</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>326474.04</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-8787.3</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-2.6915769474351</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>317686.74</v>
+      </c>
+      <c r="M62" s="1">
+        <v>317686.74</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>153</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1071.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>71.2</v>
+      </c>
+      <c r="D63" s="1">
+        <v>83.25</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>89160.75</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-12905.55</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-14.474474474474</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>76255.2</v>
+      </c>
+      <c r="M63" s="1">
+        <v>76255.2</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>155</v>
+      </c>
+      <c r="B64" s="1">
+        <v>2884.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>41.55</v>
+      </c>
+      <c r="D64" s="1">
+        <v>39.45</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>113773.8</v>
+      </c>
+      <c r="H64" s="1">
+        <v>6056.4</v>
+      </c>
+      <c r="I64" s="1">
+        <v>5.3231939163498</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>119830.2</v>
+      </c>
+      <c r="M64" s="1">
+        <v>119830.2</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>157</v>
+      </c>
+      <c r="B65" s="1">
+        <v>2482.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>39.44</v>
+      </c>
+      <c r="D65" s="1">
+        <v>36.76</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>91238.32</v>
+      </c>
+      <c r="H65" s="1">
+        <v>6651.76</v>
+      </c>
+      <c r="I65" s="1">
+        <v>7.2905331882481</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>97890.08</v>
+      </c>
+      <c r="M65" s="1">
+        <v>97890.08</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>159</v>
+      </c>
+      <c r="B66" s="1">
+        <v>3760.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>190.6</v>
+      </c>
+      <c r="D66" s="1">
+        <v>148.3624441489</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>557842.79</v>
+      </c>
+      <c r="H66" s="1">
+        <v>158813.21</v>
+      </c>
+      <c r="I66" s="1">
+        <v>28.469169602425</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>716656.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>716656.0</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>161</v>
+      </c>
+      <c r="B67" s="1">
+        <v>1377.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>58.8</v>
+      </c>
+      <c r="D67" s="1">
+        <v>65.9</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>90744.3</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-9776.7</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-10.773899848255</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>80967.6</v>
+      </c>
+      <c r="M67" s="1">
+        <v>80967.6</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>163</v>
+      </c>
+      <c r="B68" s="1">
+        <v>20595.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>42.46</v>
+      </c>
+      <c r="D68" s="1">
+        <v>35.9611716436</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>740620.33</v>
+      </c>
+      <c r="H68" s="1">
+        <v>133843.37</v>
+      </c>
+      <c r="I68" s="1">
+        <v>18.07179260121</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>874463.7</v>
+      </c>
+      <c r="M68" s="1">
+        <v>874463.7</v>
+      </c>
+      <c r="N68" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>165</v>
+      </c>
+      <c r="B69" s="1">
+        <v>8328.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>8.948</v>
+      </c>
+      <c r="D69" s="1">
+        <v>10.63</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>88526.64</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-14007.7</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-15.823146569214</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>74518.94</v>
+      </c>
+      <c r="M69" s="1">
+        <v>74518.94</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>167</v>
+      </c>
+      <c r="B70" s="1">
+        <v>984.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>236.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>257.8</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>253675.2</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-21451.2</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-8.4561675717611</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>232224.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>232224.0</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>169</v>
+      </c>
+      <c r="B71" s="1">
+        <v>6060.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>72.56</v>
+      </c>
+      <c r="D71" s="1">
+        <v>78.56</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>476073.6</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-36360.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-7.6374745417515</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>439713.6</v>
+      </c>
+      <c r="M71" s="1">
+        <v>439713.6</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>171</v>
+      </c>
+      <c r="B72" s="1">
+        <v>2540.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>70.9</v>
+      </c>
+      <c r="D72" s="1">
+        <v>69.0962440945</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>175504.46</v>
+      </c>
+      <c r="H72" s="1">
+        <v>4581.54</v>
+      </c>
+      <c r="I72" s="1">
+        <v>2.6104977617093</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>180086.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>180086.0</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>173</v>
+      </c>
+      <c r="B73" s="1">
+        <v>349.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>1605.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>1442.8157593123</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>503542.7</v>
+      </c>
+      <c r="H73" s="1">
+        <v>56602.3</v>
+      </c>
+      <c r="I73" s="1">
+        <v>11.240814334117</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>560145.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>560145.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>175</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1856.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>54.8</v>
+      </c>
+      <c r="D74" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>90461.44</v>
+      </c>
+      <c r="H74" s="1">
+        <v>11247.36</v>
+      </c>
+      <c r="I74" s="1">
+        <v>12.433319655314</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>101708.8</v>
+      </c>
+      <c r="M74" s="1">
+        <v>101708.8</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>177</v>
+      </c>
+      <c r="B75" s="1">
+        <v>2854.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>26.58</v>
+      </c>
+      <c r="D75" s="1">
+        <v>31.64</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>90300.56</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-14441.24</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-15.992414664981</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>75859.32</v>
+      </c>
+      <c r="M75" s="1">
+        <v>75859.32</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>179</v>
+      </c>
+      <c r="B76" s="1">
+        <v>28847.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>21.18</v>
+      </c>
+      <c r="D76" s="1">
+        <v>13.9407369917</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>402148.44</v>
+      </c>
+      <c r="H76" s="1">
+        <v>208831.02</v>
+      </c>
+      <c r="I76" s="1">
+        <v>51.928840007436</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>610979.46</v>
+      </c>
+      <c r="M76" s="1">
+        <v>610979.46</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>181</v>
+      </c>
+      <c r="B77" s="1">
+        <v>12648.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>55.16</v>
+      </c>
+      <c r="D77" s="1">
+        <v>28.6805629349</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>362751.76</v>
+      </c>
+      <c r="H77" s="1">
+        <v>334911.92</v>
+      </c>
+      <c r="I77" s="1">
+        <v>92.325374244911</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>697663.68</v>
+      </c>
+      <c r="M77" s="1">
+        <v>697663.68</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>183</v>
+      </c>
+      <c r="B78" s="1">
+        <v>12818.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>80.56</v>
+      </c>
+      <c r="D78" s="1">
+        <v>35.9008948354</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>460177.67</v>
+      </c>
+      <c r="H78" s="1">
+        <v>572440.41</v>
+      </c>
+      <c r="I78" s="1">
+        <v>124.39552097345</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>1032618.08</v>
+      </c>
+      <c r="M78" s="1">
+        <v>1032618.08</v>
+      </c>
+      <c r="N78" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>185</v>
+      </c>
+      <c r="B79" s="1">
+        <v>29660.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>27.915</v>
+      </c>
+      <c r="D79" s="1">
+        <v>14.629866824</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>433921.85</v>
+      </c>
+      <c r="H79" s="1">
+        <v>394037.05</v>
+      </c>
+      <c r="I79" s="1">
+        <v>90.808298775459</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>827958.9</v>
+      </c>
+      <c r="M79" s="1">
+        <v>827958.9</v>
+      </c>
+      <c r="N79" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>187</v>
+      </c>
+      <c r="B80" s="1">
+        <v>2274.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>34.14</v>
+      </c>
+      <c r="D80" s="1">
+        <v>39.1</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>88913.4</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-11279.04</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-12.685421994885</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>77634.36</v>
+      </c>
+      <c r="M80" s="1">
+        <v>77634.36</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>189</v>
+      </c>
+      <c r="B81" s="1">
+        <v>232492.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>6.131</v>
+      </c>
+      <c r="D81" s="1">
+        <v>2.7071045885</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>629380.16</v>
+      </c>
+      <c r="H81" s="1">
+        <v>796028.29</v>
+      </c>
+      <c r="I81" s="1">
+        <v>126.47813524977</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>1425408.45</v>
+      </c>
+      <c r="M81" s="1">
+        <v>1425408.45</v>
+      </c>
+      <c r="N81" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>191</v>
+      </c>
+      <c r="B82" s="1">
+        <v>15791.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>13.92</v>
+      </c>
+      <c r="D82" s="1">
+        <v>19.15</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>302397.65</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-82586.93</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-27.310704960836</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>219810.72</v>
+      </c>
+      <c r="M82" s="1">
+        <v>219810.72</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>193</v>
+      </c>
+      <c r="B83" s="1">
+        <v>6121.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>13.36</v>
+      </c>
+      <c r="D83" s="1">
+        <v>14.99</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>91753.79</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-9977.23</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-10.873915943963</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>81776.56</v>
+      </c>
+      <c r="M83" s="1">
+        <v>81776.56</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>195</v>
+      </c>
+      <c r="B84" s="1">
+        <v>2888.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>118.35</v>
+      </c>
+      <c r="D84" s="1">
+        <v>114.8</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>331542.4</v>
+      </c>
+      <c r="H84" s="1">
+        <v>10252.4</v>
+      </c>
+      <c r="I84" s="1">
+        <v>3.0923344947735</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>341794.8</v>
+      </c>
+      <c r="M84" s="1">
+        <v>341794.8</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>197</v>
+      </c>
+      <c r="B85" s="1">
+        <v>831.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>262.8</v>
+      </c>
+      <c r="D85" s="1">
+        <v>285.9</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>237582.9</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-19196.1</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-8.0797481636936</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>218386.8</v>
+      </c>
+      <c r="M85" s="1">
+        <v>218386.8</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>199</v>
+      </c>
+      <c r="B86" s="1">
+        <v>2911.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>35.92</v>
+      </c>
+      <c r="D86" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>103689.82</v>
+      </c>
+      <c r="H86" s="1">
+        <v>873.3</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.8422234699607</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>104563.12</v>
+      </c>
+      <c r="M86" s="1">
+        <v>104563.12</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>201</v>
+      </c>
+      <c r="B87" s="1">
+        <v>4499.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>49.4</v>
+      </c>
+      <c r="D87" s="1">
+        <v>64.02</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>288025.98</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-65775.38</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-22.836613558263</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>222250.6</v>
+      </c>
+      <c r="M87" s="1">
+        <v>222250.6</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>203</v>
+      </c>
+      <c r="B88" s="1">
+        <v>2709.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>27.14</v>
+      </c>
+      <c r="D88" s="1">
+        <v>33.4333333333</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>90570.9</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-17048.64</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-18.823529411765</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>73522.26</v>
+      </c>
+      <c r="M88" s="1">
+        <v>73522.26</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>205</v>
+      </c>
+      <c r="B89" s="1">
+        <v>180757.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>4.373</v>
+      </c>
+      <c r="D89" s="1">
+        <v>3.5459065486</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>640947.43</v>
+      </c>
+      <c r="H89" s="1">
+        <v>149502.93</v>
+      </c>
+      <c r="I89" s="1">
+        <v>23.325302981557</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>790450.36</v>
+      </c>
+      <c r="M89" s="1">
+        <v>790450.36</v>
+      </c>
+      <c r="N89" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>207</v>
+      </c>
+      <c r="B90" s="1">
+        <v>9484.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>23.41</v>
+      </c>
+      <c r="D90" s="1">
+        <v>27.08</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>256826.72</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-34806.28</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-13.552437223043</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>222020.44</v>
+      </c>
+      <c r="M90" s="1">
+        <v>222020.44</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>209</v>
+      </c>
+      <c r="B91" s="1">
+        <v>4450.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>166.44</v>
+      </c>
+      <c r="D91" s="1">
+        <v>134.0369977528</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>596464.64</v>
+      </c>
+      <c r="H91" s="1">
+        <v>144193.36</v>
+      </c>
+      <c r="I91" s="1">
+        <v>24.174670270479</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>740658.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>740658.0</v>
+      </c>
+      <c r="N91" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>211</v>
+      </c>
+      <c r="B92" s="1">
+        <v>3529.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>146.8</v>
+      </c>
+      <c r="D92" s="1">
+        <v>76.1009634457</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>268560.3</v>
+      </c>
+      <c r="H92" s="1">
+        <v>249496.9</v>
+      </c>
+      <c r="I92" s="1">
+        <v>92.901631402705</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>518057.2</v>
+      </c>
+      <c r="M92" s="1">
+        <v>518057.2</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>213</v>
+      </c>
+      <c r="B93" s="1">
+        <v>4300.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>50.43</v>
+      </c>
+      <c r="D93" s="1">
+        <v>56.8</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>244240.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-27391.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-11.214788732394</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>216849.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>216849.0</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>215</v>
+      </c>
+      <c r="B94" s="1">
+        <v>2423.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>376.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>360.5104622369</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>873516.85</v>
+      </c>
+      <c r="H94" s="1">
+        <v>37531.15</v>
+      </c>
+      <c r="I94" s="1">
+        <v>4.2965570727113</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>911048.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>911048.0</v>
+      </c>
+      <c r="N94" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>217</v>
+      </c>
+      <c r="B95" s="1">
+        <v>12730.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>25.92</v>
+      </c>
+      <c r="D95" s="1">
+        <v>20.54</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>261474.2</v>
+      </c>
+      <c r="H95" s="1">
+        <v>68487.4</v>
+      </c>
+      <c r="I95" s="1">
+        <v>26.192794547225</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>329961.6</v>
+      </c>
+      <c r="M95" s="1">
+        <v>329961.6</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>219</v>
+      </c>
+      <c r="B96" s="1">
+        <v>2481.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>483.7</v>
+      </c>
+      <c r="D96" s="1">
+        <v>637.806267634</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>1582397.35</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-382337.65</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-24.161924310604</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>1200059.7</v>
+      </c>
+      <c r="M96" s="1">
+        <v>1200059.7</v>
+      </c>
+      <c r="N96" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>221</v>
+      </c>
+      <c r="B97" s="1">
+        <v>7123.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>45.24</v>
+      </c>
+      <c r="D97" s="1">
+        <v>59.0</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>420257.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-98012.48</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-23.322033898305</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>322244.52</v>
+      </c>
+      <c r="M97" s="1">
+        <v>322244.52</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>223</v>
+      </c>
+      <c r="B98" s="1">
+        <v>3402.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>135.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>100.9287272193</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>343359.53</v>
+      </c>
+      <c r="H98" s="1">
+        <v>115910.47</v>
+      </c>
+      <c r="I98" s="1">
+        <v>33.757755318456</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>459270.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>459270.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>225</v>
+      </c>
+      <c r="B99" s="1">
+        <v>8263.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>14.91</v>
+      </c>
+      <c r="D99" s="1">
+        <v>11.8022231635</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>97521.77</v>
+      </c>
+      <c r="H99" s="1">
+        <v>25679.56</v>
+      </c>
+      <c r="I99" s="1">
+        <v>26.332130764239</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>123201.33</v>
+      </c>
+      <c r="M99" s="1">
+        <v>123201.33</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>227</v>
+      </c>
+      <c r="B100" s="1">
+        <v>6600.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>50.9</v>
+      </c>
+      <c r="D100" s="1">
+        <v>52.2038015152</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>344545.09</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-8605.09</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-2.497522167563</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>335940.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>335940.0</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>229</v>
+      </c>
+      <c r="B101" s="1">
+        <v>621.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>475.3</v>
+      </c>
+      <c r="D101" s="1">
+        <v>186.1487117552</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>115598.35</v>
+      </c>
+      <c r="H101" s="1">
+        <v>179562.95</v>
+      </c>
+      <c r="I101" s="1">
+        <v>155.33348875654</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>295161.3</v>
+      </c>
+      <c r="M101" s="1">
+        <v>295161.3</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>231</v>
+      </c>
+      <c r="B102" s="1">
+        <v>66642.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>3.533</v>
+      </c>
+      <c r="D102" s="1">
+        <v>3.47800006</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>231780.88</v>
+      </c>
+      <c r="H102" s="1">
+        <v>3665.31</v>
+      </c>
+      <c r="I102" s="1">
+        <v>1.5813685753544</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>235446.19</v>
+      </c>
+      <c r="M102" s="1">
+        <v>235446.19</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>233</v>
+      </c>
+      <c r="B103" s="1">
+        <v>4333.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>75.96</v>
+      </c>
+      <c r="D103" s="1">
+        <v>69.3</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>300276.9</v>
+      </c>
+      <c r="H103" s="1">
+        <v>28857.78</v>
+      </c>
+      <c r="I103" s="1">
+        <v>9.6103896103896</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>329134.68</v>
+      </c>
+      <c r="M103" s="1">
+        <v>329134.68</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>235</v>
+      </c>
+      <c r="B104" s="1">
+        <v>71600.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>12.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>4.503424162</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>322445.17</v>
+      </c>
+      <c r="H104" s="1">
+        <v>536754.83</v>
+      </c>
+      <c r="I104" s="1">
+        <v>166.46390764669</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>859200.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>859200.0</v>
+      </c>
+      <c r="N104" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>237</v>
+      </c>
+      <c r="B105" s="1">
+        <v>31819.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>16.435</v>
+      </c>
+      <c r="D105" s="1">
+        <v>16.45</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>523422.55</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-477.28</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-0.091184455083183</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>522945.27</v>
+      </c>
+      <c r="M105" s="1">
+        <v>522945.27</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>239</v>
+      </c>
+      <c r="B106" s="1">
+        <v>40.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>4811.97</v>
+      </c>
+      <c r="D106" s="1">
+        <v>4809.92775</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>192397.11</v>
+      </c>
+      <c r="H106" s="1">
+        <v>81.69</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.042459057727011</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>192478.8</v>
+      </c>
+      <c r="M106" s="1">
+        <v>192478.8</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>241</v>
+      </c>
+      <c r="B107" s="1">
+        <v>27280.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>16.905</v>
+      </c>
+      <c r="D107" s="1">
+        <v>18.19</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>496223.2</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-35054.8</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-7.064321055525</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>461168.4</v>
+      </c>
+      <c r="M107" s="1">
+        <v>461168.4</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>243</v>
+      </c>
+      <c r="B108" s="1">
+        <v>3246.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>68.9</v>
+      </c>
+      <c r="D108" s="1">
+        <v>67.7</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>219754.2</v>
+      </c>
+      <c r="H108" s="1">
+        <v>3895.2</v>
+      </c>
+      <c r="I108" s="1">
+        <v>1.7725258493353</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>223649.4</v>
+      </c>
+      <c r="M108" s="1">
+        <v>223649.4</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>245</v>
+      </c>
+      <c r="B109" s="1">
+        <v>4821.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>257.26</v>
+      </c>
+      <c r="D109" s="1">
+        <v>158.78</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>765478.38</v>
+      </c>
+      <c r="H109" s="1">
+        <v>474772.08</v>
+      </c>
+      <c r="I109" s="1">
+        <v>62.022924801612</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>1240250.46</v>
+      </c>
+      <c r="M109" s="1">
+        <v>1240250.46</v>
+      </c>
+      <c r="N109" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>247</v>
+      </c>
+      <c r="B110" s="1">
+        <v>9454.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>27.82</v>
+      </c>
+      <c r="D110" s="1">
+        <v>22.75</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>215078.5</v>
+      </c>
+      <c r="H110" s="1">
+        <v>47931.78</v>
+      </c>
+      <c r="I110" s="1">
+        <v>22.285714285714</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>263010.28</v>
+      </c>
+      <c r="M110" s="1">
+        <v>263010.28</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>249</v>
+      </c>
+      <c r="B111" s="1">
+        <v>5627.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>36.955</v>
+      </c>
+      <c r="D111" s="1">
+        <v>32.8492304958</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>184842.62</v>
+      </c>
+      <c r="H111" s="1">
+        <v>23103.17</v>
+      </c>
+      <c r="I111" s="1">
+        <v>12.498832790836</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>207945.79</v>
+      </c>
+      <c r="M111" s="1">
+        <v>207945.79</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>251</v>
+      </c>
+      <c r="B112" s="1">
+        <v>5666.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>15.84</v>
+      </c>
+      <c r="D112" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>92695.76</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-2946.32</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-3.1784841075795</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>89749.44</v>
+      </c>
+      <c r="M112" s="1">
+        <v>89749.44</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>253</v>
+      </c>
+      <c r="B113" s="1">
+        <v>3922.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>26.14</v>
+      </c>
+      <c r="D113" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>93186.72</v>
+      </c>
+      <c r="H113" s="1">
+        <v>9334.36</v>
+      </c>
+      <c r="I113" s="1">
+        <v>10.016835016835</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>102521.08</v>
+      </c>
+      <c r="M113" s="1">
+        <v>102521.08</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>255</v>
+      </c>
+      <c r="B114" s="1">
+        <v>7678.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>32.57</v>
+      </c>
+      <c r="D114" s="1">
+        <v>41.96</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>322168.88</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-72096.42</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-22.378455672069</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>250072.46</v>
+      </c>
+      <c r="M114" s="1">
+        <v>250072.46</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>257</v>
+      </c>
+      <c r="B115" s="1">
+        <v>3417.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>26.55</v>
+      </c>
+      <c r="D115" s="1">
+        <v>27.83</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>95095.11</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-4373.76</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-4.599353215954</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>90721.35</v>
+      </c>
+      <c r="M115" s="1">
+        <v>90721.35</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>259</v>
+      </c>
+      <c r="B116" s="1">
+        <v>1034.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>91.95</v>
+      </c>
+      <c r="D116" s="1">
+        <v>90.7</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>93783.8</v>
+      </c>
+      <c r="H116" s="1">
+        <v>1292.5</v>
+      </c>
+      <c r="I116" s="1">
+        <v>1.3781697905182</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>95076.3</v>
+      </c>
+      <c r="M116" s="1">
+        <v>95076.3</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>261</v>
+      </c>
+      <c r="B117" s="1">
+        <v>2981.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>37.13</v>
+      </c>
+      <c r="D117" s="1">
+        <v>36.87</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>109909.47</v>
+      </c>
+      <c r="H117" s="1">
+        <v>775.06</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.70518036343911</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>110684.53</v>
+      </c>
+      <c r="M117" s="1">
+        <v>110684.53</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>263</v>
+      </c>
+      <c r="B118" s="1">
+        <v>3458.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>331.1</v>
+      </c>
+      <c r="D118" s="1">
+        <v>251.5670589936</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>869918.89</v>
+      </c>
+      <c r="H118" s="1">
+        <v>275024.91</v>
+      </c>
+      <c r="I118" s="1">
+        <v>31.615006084073</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>1144943.8</v>
+      </c>
+      <c r="M118" s="1">
+        <v>1144943.8</v>
+      </c>
+      <c r="N118" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>265</v>
+      </c>
+      <c r="B119" s="1">
+        <v>114302.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>4.523</v>
+      </c>
+      <c r="D119" s="1">
+        <v>2.573199944</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>294121.9</v>
+      </c>
+      <c r="H119" s="1">
+        <v>222866.05</v>
+      </c>
+      <c r="I119" s="1">
+        <v>75.773361317195</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>516987.95</v>
+      </c>
+      <c r="M119" s="1">
+        <v>516987.95</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>267</v>
+      </c>
+      <c r="B120" s="1">
+        <v>27344.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>8.944</v>
+      </c>
+      <c r="D120" s="1">
+        <v>9.3879999269</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>256705.47</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-12140.73</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-4.7294395401859</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>244564.74</v>
+      </c>
+      <c r="M120" s="1">
+        <v>244564.74</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>269</v>
+      </c>
+      <c r="B121" s="1">
+        <v>11250.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>73.47</v>
+      </c>
+      <c r="D121" s="1">
+        <v>90.1062711111</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>1013695.55</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-187158.05</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-18.462944816124</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>826537.5</v>
+      </c>
+      <c r="M121" s="1">
+        <v>826537.5</v>
+      </c>
+      <c r="N121" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>271</v>
+      </c>
+      <c r="B122" s="1">
+        <v>10093.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>134.52</v>
+      </c>
+      <c r="D122" s="1">
+        <v>176.7334826117</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>1783771.04</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-426060.68</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-23.885390582415</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>1357710.36</v>
+      </c>
+      <c r="M122" s="1">
+        <v>1357710.36</v>
+      </c>
+      <c r="N122" s="1">
+        <v>1.85</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>273</v>
+      </c>
+      <c r="B123" s="1">
+        <v>22423.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>32.82</v>
+      </c>
+      <c r="D123" s="1">
+        <v>32.5458404317</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>729775.38</v>
+      </c>
+      <c r="H123" s="1">
+        <v>6147.48</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.84237974703942</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>735922.86</v>
+      </c>
+      <c r="M123" s="1">
+        <v>735922.86</v>
+      </c>
+      <c r="N123" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>275</v>
+      </c>
+      <c r="B124" s="1">
+        <v>5996.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>279.5</v>
+      </c>
+      <c r="D124" s="1">
+        <v>121.5453468979</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>728785.9</v>
+      </c>
+      <c r="H124" s="1">
+        <v>947096.1</v>
+      </c>
+      <c r="I124" s="1">
+        <v>129.95532707205</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>1675882.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1675882.0</v>
+      </c>
+      <c r="N124" s="1">
+        <v>2.29</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>277</v>
+      </c>
+      <c r="B125" s="1">
+        <v>8164.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>162.5</v>
+      </c>
+      <c r="D125" s="1">
+        <v>113.0919377756</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>923282.58</v>
+      </c>
+      <c r="H125" s="1">
+        <v>403367.42</v>
+      </c>
+      <c r="I125" s="1">
+        <v>43.688403608785</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>1326650.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>1326650.0</v>
+      </c>
+      <c r="N125" s="1">
+        <v>1.81</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>279</v>
+      </c>
+      <c r="B126" s="1">
+        <v>7279.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>272.25</v>
+      </c>
+      <c r="D126" s="1">
+        <v>188.1251476851</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>1369362.95</v>
+      </c>
+      <c r="H126" s="1">
+        <v>612344.8</v>
+      </c>
+      <c r="I126" s="1">
+        <v>44.717494364807</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>1981707.75</v>
+      </c>
+      <c r="M126" s="1">
+        <v>1981707.75</v>
+      </c>
+      <c r="N126" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>281</v>
+      </c>
+      <c r="B127" s="1">
+        <v>10749.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>17.83</v>
+      </c>
+      <c r="D127" s="1">
+        <v>19.72</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>211970.28</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-20315.61</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-9.5841784989858</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>191654.67</v>
+      </c>
+      <c r="M127" s="1">
+        <v>191654.67</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>283</v>
+      </c>
+      <c r="B128" s="1">
+        <v>7680.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>77.31</v>
+      </c>
+      <c r="D128" s="1">
+        <v>32.037734375</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>246049.8</v>
+      </c>
+      <c r="H128" s="1">
+        <v>347691.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>141.30919838179</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>593740.8</v>
+      </c>
+      <c r="M128" s="1">
+        <v>593740.8</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>285</v>
+      </c>
+      <c r="B129" s="1">
+        <v>769.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>143.2</v>
+      </c>
+      <c r="D129" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>100892.8</v>
+      </c>
+      <c r="H129" s="1">
+        <v>9228.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>9.1463414634146</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>110120.8</v>
+      </c>
+      <c r="M129" s="1">
+        <v>110120.8</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>287</v>
+      </c>
+      <c r="B130" s="1">
+        <v>2265.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>50.6</v>
+      </c>
+      <c r="D130" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>118912.5</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-4303.5</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-3.6190476190476</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>114609.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>114609.0</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>289</v>
+      </c>
+      <c r="B131" s="1">
+        <v>6847.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>63.5</v>
+      </c>
+      <c r="D131" s="1">
+        <v>29.1999605667</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>199932.13</v>
+      </c>
+      <c r="H131" s="1">
+        <v>234852.37</v>
+      </c>
+      <c r="I131" s="1">
+        <v>117.46604710308</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>434784.5</v>
+      </c>
+      <c r="M131" s="1">
+        <v>434784.5</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>291</v>
+      </c>
+      <c r="B132" s="1">
+        <v>8011.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>9.474</v>
+      </c>
+      <c r="D132" s="1">
+        <v>11.5050006241</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>92166.56</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-16270.35</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-17.653203070615</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>75896.21</v>
+      </c>
+      <c r="M132" s="1">
+        <v>75896.21</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>293</v>
+      </c>
+      <c r="B133" s="1">
+        <v>20086.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>35.12</v>
+      </c>
+      <c r="D133" s="1">
+        <v>29.5709957184</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>593963.02</v>
+      </c>
+      <c r="H133" s="1">
+        <v>111457.3</v>
+      </c>
+      <c r="I133" s="1">
+        <v>18.765023452133</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>705420.32</v>
+      </c>
+      <c r="M133" s="1">
+        <v>705420.32</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>295</v>
+      </c>
+      <c r="B134" s="1">
+        <v>1791.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>53.58</v>
+      </c>
+      <c r="D134" s="1">
+        <v>51.48</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>92200.68</v>
+      </c>
+      <c r="H134" s="1">
+        <v>3761.1</v>
+      </c>
+      <c r="I134" s="1">
+        <v>4.0792540792541</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>95961.78</v>
+      </c>
+      <c r="M134" s="1">
+        <v>95961.78</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>297</v>
+      </c>
+      <c r="B135" s="1">
+        <v>18162.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>10.14</v>
+      </c>
+      <c r="D135" s="1">
+        <v>10.2</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>185252.4</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-1089.72</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-0.58823529411765</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>184162.68</v>
+      </c>
+      <c r="M135" s="1">
+        <v>184162.68</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>299</v>
+      </c>
+      <c r="B136" s="1">
+        <v>1055.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>228.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>254.9</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>268919.5</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-28379.5</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-10.553158101216</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>240540.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>240540.0</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>301</v>
+      </c>
+      <c r="B137" s="1">
+        <v>1265.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>251.7</v>
+      </c>
+      <c r="D137" s="1">
+        <v>252.3</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>319159.5</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-759.0</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-0.23781212841855</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>318400.5</v>
+      </c>
+      <c r="M137" s="1">
+        <v>318400.5</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>303</v>
+      </c>
+      <c r="B138" s="1">
+        <v>5089.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>22.52</v>
+      </c>
+      <c r="D138" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>91703.78</v>
+      </c>
+      <c r="H138" s="1">
+        <v>22900.5</v>
+      </c>
+      <c r="I138" s="1">
+        <v>24.972253052164</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>114604.28</v>
+      </c>
+      <c r="M138" s="1">
+        <v>114604.28</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>305</v>
+      </c>
+      <c r="B139" s="1">
+        <v>4378.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>100.9</v>
+      </c>
+      <c r="D139" s="1">
+        <v>104.6745865692</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>458265.34</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-16525.14</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-3.6060200407039</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>441740.2</v>
+      </c>
+      <c r="M139" s="1">
+        <v>441740.2</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>307</v>
+      </c>
+      <c r="B140" s="1">
+        <v>17498.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>78.88</v>
+      </c>
+      <c r="D140" s="1">
+        <v>68.5163058635</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>1198898.32</v>
+      </c>
+      <c r="H140" s="1">
+        <v>181343.92</v>
+      </c>
+      <c r="I140" s="1">
+        <v>15.125879899473</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>1380242.24</v>
+      </c>
+      <c r="M140" s="1">
+        <v>1380242.24</v>
+      </c>
+      <c r="N140" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>309</v>
+      </c>
+      <c r="B141" s="1">
+        <v>5148.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>24.69</v>
+      </c>
+      <c r="D141" s="1">
+        <v>21.16</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>108931.68</v>
+      </c>
+      <c r="H141" s="1">
+        <v>18172.44</v>
+      </c>
+      <c r="I141" s="1">
+        <v>16.682419659735</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>127104.12</v>
+      </c>
+      <c r="M141" s="1">
+        <v>127104.12</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>311</v>
+      </c>
+      <c r="B142" s="1">
+        <v>12250.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>18.36</v>
+      </c>
+      <c r="D142" s="1">
+        <v>19.11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>234097.5</v>
+      </c>
+      <c r="H142" s="1">
+        <v>-9187.5</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-3.9246467817896</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>224910.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>224910.0</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>313</v>
+      </c>
+      <c r="B143" s="1">
+        <v>7049.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>24.01</v>
+      </c>
+      <c r="D143" s="1">
+        <v>26.98</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>190182.02</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-20935.53</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-11.008154188288</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>169246.49</v>
+      </c>
+      <c r="M143" s="1">
+        <v>169246.49</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>315</v>
+      </c>
+      <c r="B144" s="1">
+        <v>18077.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>22.23</v>
+      </c>
+      <c r="D144" s="1">
+        <v>19.76</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>357201.52</v>
+      </c>
+      <c r="H144" s="1">
+        <v>44650.19</v>
+      </c>
+      <c r="I144" s="1">
+        <v>12.5</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>401851.71</v>
+      </c>
+      <c r="M144" s="1">
+        <v>401851.71</v>
+      </c>
+      <c r="N144" s="1">
         <v>0.55</v>
       </c>
-      <c r="P4">
-[...946 lines deleted...]
-      <c r="O23" s="1">
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>317</v>
+      </c>
+      <c r="B145" s="1">
+        <v>7583.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>54.95</v>
+      </c>
+      <c r="D145" s="1">
+        <v>60.3</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>457254.9</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-40569.05</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-8.8723051409619</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>416685.85</v>
+      </c>
+      <c r="M145" s="1">
+        <v>416685.85</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>319</v>
+      </c>
+      <c r="B146" s="1">
+        <v>1148.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>80.5</v>
+      </c>
+      <c r="D146" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>94136.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-1722.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-1.8292682926829</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>92414.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>92414.0</v>
+      </c>
+      <c r="N146" s="1">
         <v>0.13</v>
       </c>
-      <c r="P23">
-[...46 lines deleted...]
-      <c r="O24" s="1">
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>321</v>
+      </c>
+      <c r="B147" s="1">
+        <v>2903.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>129.1</v>
+      </c>
+      <c r="D147" s="1">
+        <v>107.148263865</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>311051.41</v>
+      </c>
+      <c r="H147" s="1">
+        <v>63725.89</v>
+      </c>
+      <c r="I147" s="1">
+        <v>20.487253216438</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>374777.3</v>
+      </c>
+      <c r="M147" s="1">
+        <v>374777.3</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>323</v>
+      </c>
+      <c r="B148" s="1">
+        <v>2558.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>77.92</v>
+      </c>
+      <c r="D148" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>258869.6</v>
+      </c>
+      <c r="H148" s="1">
+        <v>-59550.24</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-23.00395256917</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>199319.36</v>
+      </c>
+      <c r="M148" s="1">
+        <v>199319.36</v>
+      </c>
+      <c r="N148" s="1">
         <v>0.27</v>
       </c>
-      <c r="P24">
-[...1063 lines deleted...]
-      <c r="D46" s="1">
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>325</v>
+      </c>
+      <c r="B149" s="1">
+        <v>13121.0</v>
+      </c>
+      <c r="C149" s="1">
         <v>20.26</v>
       </c>
-      <c r="E46" s="1">
-[...29 lines deleted...]
-      <c r="O46" s="1">
+      <c r="D149" s="1">
+        <v>28.6531689658</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>375958.23</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-110126.77</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-29.292288667281</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>265831.46</v>
+      </c>
+      <c r="M149" s="1">
+        <v>265831.46</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>327</v>
+      </c>
+      <c r="B150" s="1">
+        <v>14646.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>32.69</v>
+      </c>
+      <c r="D150" s="1">
+        <v>36.9</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>540437.4</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-61659.66</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-11.409214092141</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>478777.74</v>
+      </c>
+      <c r="M150" s="1">
+        <v>478777.74</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>329</v>
+      </c>
+      <c r="B151" s="1">
+        <v>12350.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>23.34</v>
+      </c>
+      <c r="D151" s="1">
+        <v>29.6773157895</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>366514.85</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-78265.85</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-21.354073375199</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>288249.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>288249.0</v>
+      </c>
+      <c r="N151" s="1">
         <v>0.39</v>
       </c>
-      <c r="P46">
-[...5204 lines deleted...]
-      <c r="A151" t="s">
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
         <v>328</v>
       </c>
-      <c r="B151" t="s">
-[...45 lines deleted...]
-    <row r="152" spans="1:16">
+    </row>
+    <row r="152" spans="1:26">
       <c r="A152" t="s">
+        <v>331</v>
+      </c>
+      <c r="B152" s="1">
+        <v>7624.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>56.74</v>
+      </c>
+      <c r="D152" s="1">
+        <v>102.6572573452</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>782658.93</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-350073.17</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-44.728700661475</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>432585.76</v>
+      </c>
+      <c r="M152" s="1">
+        <v>432585.76</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
         <v>330</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">