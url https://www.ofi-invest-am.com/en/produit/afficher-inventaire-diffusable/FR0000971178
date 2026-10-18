--- v5 (2026-09-23)
+++ v6 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000971160</t>
   </si>
   <si>
@@ -106,284 +106,254 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>NL0000852564</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0011540547</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
-    <t>NL0012969182</t>
-[...2 lines deleted...]
-    <t>ADYEN NV</t>
+    <t>BE0003851681</t>
+  </si>
+  <si>
+    <t>AEDIFICA NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
-    <t>FR0010340141</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
-    <t>FR0000071946</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>IT0004056880</t>
   </si>
   <si>
     <t>AMPLIFON</t>
   </si>
   <si>
+    <t>FR0004125920</t>
+  </si>
+  <si>
+    <t>AMUNDI SA</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
+    <t>DE0006766504</t>
+  </si>
+  <si>
+    <t>AURUBIS AG</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>BE0974400328</t>
   </si>
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
-    <t>IT0001031084</t>
-[...2 lines deleted...]
-    <t>BANCA GENERALI</t>
+    <t>NL0000337319</t>
+  </si>
+  <si>
+    <t>BAM GROEP KONINKLIJKE NV</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
-    <t>AT0000BAWAG2</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
-    <t>DE0005158703</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0000120503</t>
   </si>
   <si>
     <t>BOUYGUES SA</t>
   </si>
   <si>
-    <t>IT0000066123</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000120172</t>
-[...10 lines deleted...]
-  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
@@ -454,224 +424,188 @@
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
-    <t>NL0011585146</t>
-[...28 lines deleted...]
-  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
-    <t>ES0171996087</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008402215</t>
   </si>
   <si>
     <t>HANNOVER RUECK</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
   </si>
   <si>
     <t>HIAB CORPORATION CLASS B</t>
   </si>
   <si>
     <t>FI0009000459</t>
   </si>
   <si>
     <t>HUHTAMAKI</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA S A    RIGHTS SA</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
-    <t>IT0001078911</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
-    <t>DE000KSAG888</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
-    <t>FR0000121485</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>IT0003856405</t>
@@ -706,140 +640,128 @@
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>IT0005366767</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>FR0010027102</t>
   </si>
   <si>
     <t>PHITRUST ACTIVE INVESTORS FRANCE D</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
   <si>
-    <t>NL0013654783</t>
-[...2 lines deleted...]
-    <t>PROSUS NV CLASS N</t>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0105777017</t>
   </si>
   <si>
     <t>PUIG BRANDS SA CLASS B</t>
   </si>
   <si>
     <t>DE0006969603</t>
   </si>
   <si>
     <t>PUMA</t>
   </si>
   <si>
     <t>NL0015002SN0</t>
   </si>
   <si>
     <t>QIAGEN NV</t>
   </si>
   <si>
     <t>NL0000379121</t>
   </si>
   <si>
     <t>RANDSTAD NV</t>
   </si>
   <si>
-    <t>IT0005282865</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0010451203</t>
   </si>
   <si>
     <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
@@ -898,126 +820,108 @@
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>FI0009005961</t>
   </si>
   <si>
     <t>STORA ENSO CLASS R</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
-    <t>FR0000051807</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>IT0004810054</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0015000IY2</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRON. SA</t>
+  </si>
+  <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
-  </si>
-[...4 lines deleted...]
-    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE0007664039</t>
   </si>
   <si>
     <t>VOLKSWAGEN NON-VOTING PREF AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
@@ -1414,186 +1318,186 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>168249.2959</v>
+        <v>157632.9483</v>
       </c>
       <c r="C2">
-        <v>222.96</v>
+        <v>221.95</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>37512929.59</v>
+        <v>34986823.87</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>37512929.59</v>
+        <v>34986823.87</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>196303.85</v>
+        <v>194803.85</v>
       </c>
       <c r="C3">
-        <v>144.48</v>
+        <v>143.83</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>28363850.84</v>
+        <v>28019659.52</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>28363850.84</v>
+        <v>28019659.52</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>42151.8831</v>
+        <v>42562.1159</v>
       </c>
       <c r="C4">
-        <v>176.61</v>
+        <v>175.73</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>7444645.34</v>
+        <v>7479513.38</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>7444645.34</v>
+        <v>7479513.38</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>1.0</v>
       </c>
       <c r="C5">
-        <v>186.91</v>
+        <v>185.98</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>186.91</v>
+        <v>185.98</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>186.91</v>
+        <v>185.98</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z152"/>
+  <dimension ref="A1:Z136"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N152" sqref="N152"/>
+      <selection activeCell="N136" sqref="N136"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>16</v>
       </c>
       <c r="B1" t="s">
         <v>17</v>
       </c>
       <c r="C1" t="s">
         <v>18</v>
       </c>
       <c r="D1" t="s">
         <v>19</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>20</v>
       </c>
       <c r="G1" t="s">
         <v>21</v>
@@ -1609,7593 +1513,6793 @@
       </c>
       <c r="K1" t="s">
         <v>25</v>
       </c>
       <c r="L1" t="s">
         <v>26</v>
       </c>
       <c r="M1" t="s">
         <v>27</v>
       </c>
       <c r="N1" t="s">
         <v>28</v>
       </c>
       <c r="O1" t="s">
         <v>29</v>
       </c>
       <c r="Z1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="1">
-        <v>2690.0</v>
+        <v>6109.0</v>
       </c>
       <c r="C2" s="1">
-        <v>39.72</v>
+        <v>37.35</v>
       </c>
       <c r="D2" s="1">
-        <v>35.22</v>
+        <v>28.36</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>94741.8</v>
+        <v>173251.24</v>
       </c>
       <c r="H2" s="1">
-        <v>12105.0</v>
+        <v>54919.91</v>
       </c>
       <c r="I2" s="1">
-        <v>12.776831345826</v>
+        <v>31.699576868829</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>106846.8</v>
+        <v>228171.15</v>
       </c>
       <c r="M2" s="1">
-        <v>106846.8</v>
+        <v>228171.15</v>
       </c>
       <c r="N2" s="1">
-        <v>0.15</v>
+        <v>0.32</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="1">
-        <v>7011.0</v>
+        <v>1570.0</v>
       </c>
       <c r="C3" s="1">
-        <v>37.76</v>
+        <v>244.8</v>
       </c>
       <c r="D3" s="1">
-        <v>28.36</v>
+        <v>246.8</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>198831.96</v>
+        <v>387476.0</v>
       </c>
       <c r="H3" s="1">
-        <v>65903.4</v>
+        <v>-3140.0</v>
       </c>
       <c r="I3" s="1">
-        <v>33.145275035261</v>
+        <v>-0.81037277147488</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>264735.36</v>
+        <v>384336.0</v>
       </c>
       <c r="M3" s="1">
-        <v>264735.36</v>
+        <v>384336.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.36</v>
+        <v>0.55</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="1">
-        <v>1620.0</v>
+        <v>2559.0</v>
       </c>
       <c r="C4" s="1">
-        <v>278.6</v>
+        <v>181.1</v>
       </c>
       <c r="D4" s="1">
-        <v>246.8</v>
+        <v>196.4425986714</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>399816.0</v>
+        <v>502696.61</v>
       </c>
       <c r="H4" s="1">
-        <v>51516.0</v>
+        <v>-39261.71</v>
       </c>
       <c r="I4" s="1">
-        <v>12.884927066451</v>
+        <v>-7.8102197665506</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>451332.0</v>
+        <v>463434.9</v>
       </c>
       <c r="M4" s="1">
-        <v>451332.0</v>
+        <v>463434.9</v>
       </c>
       <c r="N4" s="1">
-        <v>0.62</v>
+        <v>0.66</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="1">
-        <v>2641.0</v>
+        <v>964.0</v>
       </c>
       <c r="C5" s="1">
-        <v>171.1</v>
+        <v>70.2</v>
       </c>
       <c r="D5" s="1">
-        <v>196.4425975009</v>
+        <v>78.7090248963</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>518804.9</v>
+        <v>75875.5</v>
       </c>
       <c r="H5" s="1">
-        <v>-66929.8</v>
+        <v>-8202.7</v>
       </c>
       <c r="I5" s="1">
-        <v>-12.900764815444</v>
+        <v>-10.810736008329</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>451875.1</v>
+        <v>67672.8</v>
       </c>
       <c r="M5" s="1">
-        <v>451875.1</v>
+        <v>67672.8</v>
       </c>
       <c r="N5" s="1">
-        <v>0.62</v>
+        <v>0.1</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="1">
-        <v>255.0</v>
+        <v>31812.0</v>
       </c>
       <c r="C6" s="1">
-        <v>833.0</v>
+        <v>26.16</v>
       </c>
       <c r="D6" s="1">
-        <v>1003.8507843137</v>
+        <v>27.1632434302</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>255981.95</v>
+        <v>864117.1</v>
       </c>
       <c r="H6" s="1">
-        <v>-43566.95</v>
+        <v>-31915.18</v>
       </c>
       <c r="I6" s="1">
-        <v>-17.019539854275</v>
+        <v>-3.6933860005779</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>212415.0</v>
+        <v>832201.92</v>
       </c>
       <c r="M6" s="1">
-        <v>212415.0</v>
+        <v>832201.92</v>
       </c>
       <c r="N6" s="1">
-        <v>0.29</v>
+        <v>1.18</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="1">
-        <v>31441.0</v>
+        <v>1761.0</v>
       </c>
       <c r="C7" s="1">
-        <v>26.48</v>
+        <v>72.35</v>
       </c>
       <c r="D7" s="1">
-        <v>27.1571922013</v>
+        <v>62.9</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>853849.28</v>
+        <v>110766.9</v>
       </c>
       <c r="H7" s="1">
-        <v>-21291.6</v>
+        <v>16641.45</v>
       </c>
       <c r="I7" s="1">
-        <v>-2.4936016810836</v>
+        <v>15.023847376789</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>832557.68</v>
+        <v>127408.35</v>
       </c>
       <c r="M7" s="1">
-        <v>832557.68</v>
+        <v>127408.35</v>
       </c>
       <c r="N7" s="1">
-        <v>1.14</v>
+        <v>0.18</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="1">
-        <v>737.0</v>
+        <v>43240.0</v>
       </c>
       <c r="C8" s="1">
-        <v>110.2</v>
+        <v>10.26</v>
       </c>
       <c r="D8" s="1">
-        <v>118.4</v>
+        <v>9.3048543016</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>87260.8</v>
+        <v>402341.9</v>
       </c>
       <c r="H8" s="1">
-        <v>-6043.4</v>
+        <v>41300.5</v>
       </c>
       <c r="I8" s="1">
-        <v>-6.9256756756757</v>
+        <v>10.265025839963</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>81217.4</v>
+        <v>443642.4</v>
       </c>
       <c r="M8" s="1">
-        <v>81217.4</v>
+        <v>443642.4</v>
       </c>
       <c r="N8" s="1">
-        <v>0.11</v>
+        <v>0.63</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="1">
-        <v>2168.0</v>
+        <v>5755.0</v>
       </c>
       <c r="C9" s="1">
-        <v>68.9</v>
+        <v>194.32</v>
       </c>
       <c r="D9" s="1">
-        <v>62.9</v>
+        <v>165.6713327541</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>136367.2</v>
+        <v>953438.52</v>
       </c>
       <c r="H9" s="1">
-        <v>13008.0</v>
+        <v>164873.08</v>
       </c>
       <c r="I9" s="1">
-        <v>9.5389507154213</v>
+        <v>17.292471044698</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>149375.2</v>
+        <v>1118311.6</v>
       </c>
       <c r="M9" s="1">
-        <v>149375.2</v>
+        <v>1118311.6</v>
       </c>
       <c r="N9" s="1">
-        <v>0.2</v>
+        <v>1.59</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="1">
-        <v>30580.0</v>
+        <v>3728.0</v>
       </c>
       <c r="C10" s="1">
-        <v>10.595</v>
+        <v>422.9</v>
       </c>
       <c r="D10" s="1">
-        <v>8.85</v>
+        <v>216.4191013948</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>270633.0</v>
+        <v>806810.41</v>
       </c>
       <c r="H10" s="1">
-        <v>53362.1</v>
+        <v>769760.79</v>
       </c>
       <c r="I10" s="1">
-        <v>19.717514124294</v>
+        <v>95.407890188229</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>323995.1</v>
+        <v>1576571.2</v>
       </c>
       <c r="M10" s="1">
-        <v>323995.1</v>
+        <v>1576571.2</v>
       </c>
       <c r="N10" s="1">
-        <v>0.44</v>
+        <v>2.24</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="1">
-        <v>5817.0</v>
+        <v>9547.0</v>
       </c>
       <c r="C11" s="1">
-        <v>193.26</v>
+        <v>15.705</v>
       </c>
       <c r="D11" s="1">
-        <v>164.7480333505</v>
+        <v>20.7423316225</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>958339.31</v>
+        <v>198027.04</v>
       </c>
       <c r="H11" s="1">
-        <v>165854.11</v>
+        <v>-48091.4</v>
       </c>
       <c r="I11" s="1">
-        <v>17.306407894298</v>
+        <v>-24.285269324836</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>1124193.42</v>
+        <v>149935.64</v>
       </c>
       <c r="M11" s="1">
-        <v>1124193.42</v>
+        <v>149935.64</v>
       </c>
       <c r="N11" s="1">
-        <v>1.53</v>
+        <v>0.21</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="1">
-        <v>3777.0</v>
+        <v>15384.0</v>
       </c>
       <c r="C12" s="1">
-        <v>405.2</v>
+        <v>49.94</v>
       </c>
       <c r="D12" s="1">
-        <v>212.6330076781</v>
+        <v>59.434975299</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>803114.87</v>
+        <v>914347.66</v>
       </c>
       <c r="H12" s="1">
-        <v>727325.53</v>
+        <v>-146070.7</v>
       </c>
       <c r="I12" s="1">
-        <v>90.563075989366</v>
+        <v>-15.975400429198</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>1530440.4</v>
+        <v>768276.96</v>
       </c>
       <c r="M12" s="1">
-        <v>1530440.4</v>
+        <v>768276.96</v>
       </c>
       <c r="N12" s="1">
-        <v>2.09</v>
+        <v>1.09</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="1">
-        <v>12273.0</v>
+        <v>5564.0</v>
       </c>
       <c r="C13" s="1">
-        <v>16.175</v>
+        <v>10.74</v>
       </c>
       <c r="D13" s="1">
-        <v>20.7423319482</v>
+        <v>13.175</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>254570.64</v>
+        <v>73305.7</v>
       </c>
       <c r="H13" s="1">
-        <v>-56054.86</v>
+        <v>-13548.34</v>
       </c>
       <c r="I13" s="1">
-        <v>-22.019373483132</v>
+        <v>-18.481973434535</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>198515.78</v>
+        <v>59757.36</v>
       </c>
       <c r="M13" s="1">
-        <v>198515.78</v>
+        <v>59757.36</v>
       </c>
       <c r="N13" s="1">
-        <v>0.27</v>
+        <v>0.08</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="1">
-        <v>1542.0</v>
+        <v>1584.0</v>
       </c>
       <c r="C14" s="1">
-        <v>54.65</v>
+        <v>89.3</v>
       </c>
       <c r="D14" s="1">
-        <v>63.55</v>
+        <v>89.45</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>97994.1</v>
+        <v>141688.8</v>
       </c>
       <c r="H14" s="1">
-        <v>-13723.8</v>
+        <v>-237.6</v>
       </c>
       <c r="I14" s="1">
-        <v>-14.004720692368</v>
+        <v>-0.16769144773617</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>84270.3</v>
+        <v>141451.2</v>
       </c>
       <c r="M14" s="1">
-        <v>84270.3</v>
+        <v>141451.2</v>
       </c>
       <c r="N14" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="1">
-        <v>10711.0</v>
+        <v>12460.0</v>
       </c>
       <c r="C15" s="1">
-        <v>52.3</v>
+        <v>71.1</v>
       </c>
       <c r="D15" s="1">
-        <v>63.1757156195</v>
+        <v>52.0587319422</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>676675.09</v>
+        <v>648651.8</v>
       </c>
       <c r="H15" s="1">
-        <v>-116489.79</v>
+        <v>237254.2</v>
       </c>
       <c r="I15" s="1">
-        <v>-17.21502560409</v>
+        <v>36.576511465782</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>560185.3</v>
+        <v>885906.0</v>
       </c>
       <c r="M15" s="1">
-        <v>560185.3</v>
+        <v>885906.0</v>
       </c>
       <c r="N15" s="1">
-        <v>0.76</v>
+        <v>1.26</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="1">
-        <v>7055.0</v>
+        <v>8188.0</v>
       </c>
       <c r="C16" s="1">
-        <v>10.145</v>
+        <v>34.66</v>
       </c>
       <c r="D16" s="1">
-        <v>13.1750007087</v>
+        <v>30.832618466</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>92949.63</v>
+        <v>252457.48</v>
       </c>
       <c r="H16" s="1">
-        <v>-21376.65</v>
+        <v>31338.6</v>
       </c>
       <c r="I16" s="1">
-        <v>-22.998101229666</v>
+        <v>12.413417102951</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>71572.98</v>
+        <v>283796.08</v>
       </c>
       <c r="M16" s="1">
-        <v>71572.98</v>
+        <v>283796.08</v>
       </c>
       <c r="N16" s="1">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="1">
-        <v>12593.0</v>
+        <v>346.0</v>
       </c>
       <c r="C17" s="1">
-        <v>72.2</v>
+        <v>869.4</v>
       </c>
       <c r="D17" s="1">
-        <v>51.6907980624</v>
+        <v>964.4</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>650942.22</v>
+        <v>333682.4</v>
       </c>
       <c r="H17" s="1">
-        <v>258272.38</v>
+        <v>-32870.0</v>
       </c>
       <c r="I17" s="1">
-        <v>39.676698186822</v>
+        <v>-9.8506843633347</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>909214.6</v>
+        <v>300812.4</v>
       </c>
       <c r="M17" s="1">
-        <v>909214.6</v>
+        <v>300812.4</v>
       </c>
       <c r="N17" s="1">
-        <v>1.24</v>
+        <v>0.43</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="1">
-        <v>6389.0</v>
+        <v>4382.0</v>
       </c>
       <c r="C18" s="1">
-        <v>33.34</v>
+        <v>1537.0</v>
       </c>
       <c r="D18" s="1">
-        <v>29.92</v>
+        <v>544.0055750799</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>191158.88</v>
+        <v>2383832.43</v>
       </c>
       <c r="H18" s="1">
-        <v>21850.38</v>
+        <v>4351301.57</v>
       </c>
       <c r="I18" s="1">
-        <v>11.430481283422</v>
+        <v>182.5338692116</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>213009.26</v>
+        <v>6735134.0</v>
       </c>
       <c r="M18" s="1">
-        <v>213009.26</v>
+        <v>6735134.0</v>
       </c>
       <c r="N18" s="1">
-        <v>0.29</v>
+        <v>9.56</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="1">
-        <v>4343.0</v>
+        <v>1573.0</v>
       </c>
       <c r="C19" s="1">
-        <v>1560.8</v>
+        <v>69.66</v>
       </c>
       <c r="D19" s="1">
-        <v>488.055298181</v>
+        <v>61.44</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>2119624.16</v>
+        <v>96645.12</v>
       </c>
       <c r="H19" s="1">
-        <v>4658930.24</v>
+        <v>12930.06</v>
       </c>
       <c r="I19" s="1">
-        <v>219.79982715426</v>
+        <v>13.37890625</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>6778554.4</v>
+        <v>109575.18</v>
       </c>
       <c r="M19" s="1">
-        <v>6778554.4</v>
+        <v>109575.18</v>
       </c>
       <c r="N19" s="1">
-        <v>9.24</v>
+        <v>0.16</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="1">
-        <v>1937.0</v>
+        <v>1827.0</v>
       </c>
       <c r="C20" s="1">
-        <v>66.78</v>
+        <v>171.1</v>
       </c>
       <c r="D20" s="1">
-        <v>61.44</v>
+        <v>179.8</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>119009.28</v>
+        <v>328494.6</v>
       </c>
       <c r="H20" s="1">
-        <v>10343.58</v>
+        <v>-15894.9</v>
       </c>
       <c r="I20" s="1">
-        <v>8.69140625</v>
+        <v>-4.8387096774194</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>129352.86</v>
+        <v>312599.7</v>
       </c>
       <c r="M20" s="1">
-        <v>129352.86</v>
+        <v>312599.7</v>
       </c>
       <c r="N20" s="1">
-        <v>0.18</v>
+        <v>0.44</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="1">
-        <v>33938.0</v>
+        <v>35137.0</v>
       </c>
       <c r="C21" s="1">
-        <v>42.72</v>
+        <v>44.8</v>
       </c>
       <c r="D21" s="1">
-        <v>25.0855409865</v>
+        <v>26.3097879728</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>851353.09</v>
+        <v>924447.02</v>
       </c>
       <c r="H21" s="1">
-        <v>598478.27</v>
+        <v>649690.58</v>
       </c>
       <c r="I21" s="1">
-        <v>70.297304024585</v>
+        <v>70.278833285654</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>1449831.36</v>
+        <v>1574137.6</v>
       </c>
       <c r="M21" s="1">
-        <v>1449831.36</v>
+        <v>1574137.6</v>
       </c>
       <c r="N21" s="1">
-        <v>1.98</v>
+        <v>2.23</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="1">
-        <v>10523.0</v>
+        <v>8548.0</v>
       </c>
       <c r="C22" s="1">
-        <v>9.585</v>
+        <v>10.59</v>
       </c>
       <c r="D22" s="1">
-        <v>8.3950004751</v>
+        <v>8.395</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>88340.59</v>
+        <v>71760.46</v>
       </c>
       <c r="H22" s="1">
-        <v>12522.37</v>
+        <v>18762.86</v>
       </c>
       <c r="I22" s="1">
-        <v>14.175103426409</v>
+        <v>26.146515783204</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>100862.96</v>
+        <v>90523.32</v>
       </c>
       <c r="M22" s="1">
-        <v>100862.96</v>
+        <v>90523.32</v>
       </c>
       <c r="N22" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="1">
-        <v>1681.0</v>
+        <v>9035.0</v>
       </c>
       <c r="C23" s="1">
-        <v>65.55</v>
+        <v>11.28</v>
       </c>
       <c r="D23" s="1">
-        <v>54.85</v>
+        <v>12.5343995573</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>92202.85</v>
+        <v>113248.3</v>
       </c>
       <c r="H23" s="1">
-        <v>17986.7</v>
+        <v>-11333.5</v>
       </c>
       <c r="I23" s="1">
-        <v>19.50774840474</v>
+        <v>-10.00765574406</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>110189.55</v>
+        <v>101914.8</v>
       </c>
       <c r="M23" s="1">
-        <v>110189.55</v>
+        <v>101914.8</v>
       </c>
       <c r="N23" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="1">
-        <v>10017.0</v>
+        <v>8529.0</v>
       </c>
       <c r="C24" s="1">
-        <v>21.94</v>
+        <v>22.37</v>
       </c>
       <c r="D24" s="1">
         <v>18.24</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>182710.08</v>
+        <v>155568.96</v>
       </c>
       <c r="H24" s="1">
-        <v>37062.9</v>
+        <v>35224.77</v>
       </c>
       <c r="I24" s="1">
-        <v>20.285087719298</v>
+        <v>22.642543859649</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>219772.98</v>
+        <v>190793.73</v>
       </c>
       <c r="M24" s="1">
-        <v>219772.98</v>
+        <v>190793.73</v>
       </c>
       <c r="N24" s="1">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="1">
-        <v>63512.0</v>
+        <v>65298.0</v>
       </c>
       <c r="C25" s="1">
-        <v>21.69</v>
+        <v>22.07</v>
       </c>
       <c r="D25" s="1">
-        <v>7.6062301612</v>
+        <v>8.4799686055</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>483086.89</v>
+        <v>553724.99</v>
       </c>
       <c r="H25" s="1">
-        <v>894488.39</v>
+        <v>887401.87</v>
       </c>
       <c r="I25" s="1">
-        <v>185.1609738364</v>
+        <v>160.26039749443</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>1377575.28</v>
+        <v>1441126.86</v>
       </c>
       <c r="M25" s="1">
-        <v>1377575.28</v>
+        <v>1441126.86</v>
       </c>
       <c r="N25" s="1">
-        <v>1.88</v>
+        <v>2.04</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="1">
-        <v>58732.0</v>
+        <v>54865.0</v>
       </c>
       <c r="C26" s="1">
-        <v>3.167</v>
+        <v>3.186</v>
       </c>
       <c r="D26" s="1">
-        <v>3.2080000681</v>
+        <v>3.208</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>188412.26</v>
+        <v>176006.92</v>
       </c>
       <c r="H26" s="1">
-        <v>-2408.02</v>
+        <v>-1207.03</v>
       </c>
       <c r="I26" s="1">
-        <v>-1.2780590817179</v>
+        <v>-0.6857855361596</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>186004.24</v>
+        <v>174799.89</v>
       </c>
       <c r="M26" s="1">
-        <v>186004.24</v>
+        <v>174799.89</v>
       </c>
       <c r="N26" s="1">
         <v>0.25</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="1">
-        <v>141076.0</v>
+        <v>138917.0</v>
       </c>
       <c r="C27" s="1">
-        <v>11.93</v>
+        <v>11.814</v>
       </c>
       <c r="D27" s="1">
-        <v>7.1640059259</v>
+        <v>7.2496763535</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>1010669.3</v>
+        <v>1007103.29</v>
       </c>
       <c r="H27" s="1">
-        <v>672367.38</v>
+        <v>634062.15</v>
       </c>
       <c r="I27" s="1">
-        <v>66.526942096688</v>
+        <v>62.958998972191</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>1683036.68</v>
+        <v>1641165.44</v>
       </c>
       <c r="M27" s="1">
-        <v>1683036.68</v>
+        <v>1641165.44</v>
       </c>
       <c r="N27" s="1">
-        <v>2.3</v>
+        <v>2.33</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="1">
-        <v>11721.0</v>
+        <v>9251.0</v>
       </c>
       <c r="C28" s="1">
-        <v>18.28</v>
+        <v>17.29</v>
       </c>
       <c r="D28" s="1">
-        <v>16.5350004266</v>
+        <v>16.5350005405</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>193806.74</v>
+        <v>152965.29</v>
       </c>
       <c r="H28" s="1">
-        <v>20453.14</v>
+        <v>6984.5</v>
       </c>
       <c r="I28" s="1">
-        <v>10.553368783769</v>
+        <v>4.5660685505843</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>214259.88</v>
+        <v>159949.79</v>
       </c>
       <c r="M28" s="1">
-        <v>214259.88</v>
+        <v>159949.79</v>
       </c>
       <c r="N28" s="1">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="1">
-        <v>8260.0</v>
+        <v>6710.0</v>
       </c>
       <c r="C29" s="1">
-        <v>14.95</v>
+        <v>15.45</v>
       </c>
       <c r="D29" s="1">
         <v>14.175</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>117085.5</v>
+        <v>95114.25</v>
       </c>
       <c r="H29" s="1">
-        <v>6401.5</v>
+        <v>8555.25</v>
       </c>
       <c r="I29" s="1">
-        <v>5.4673721340388</v>
+        <v>8.994708994709</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>123487.0</v>
+        <v>103669.5</v>
       </c>
       <c r="M29" s="1">
-        <v>123487.0</v>
+        <v>103669.5</v>
       </c>
       <c r="N29" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="1">
-        <v>1485.0</v>
+        <v>773.0</v>
       </c>
       <c r="C30" s="1">
-        <v>173.1</v>
+        <v>225.5</v>
       </c>
       <c r="D30" s="1">
-        <v>127.95</v>
+        <v>189.4</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>190005.75</v>
+        <v>146406.2</v>
       </c>
       <c r="H30" s="1">
-        <v>67047.75</v>
+        <v>27905.3</v>
       </c>
       <c r="I30" s="1">
-        <v>35.287221570926</v>
+        <v>19.060190073918</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>257053.5</v>
+        <v>174311.5</v>
       </c>
       <c r="M30" s="1">
-        <v>257053.5</v>
+        <v>174311.5</v>
       </c>
       <c r="N30" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="1">
-        <v>850.0</v>
+        <v>10098.0</v>
       </c>
       <c r="C31" s="1">
-        <v>296.8</v>
+        <v>58.54</v>
       </c>
       <c r="D31" s="1">
-        <v>189.4</v>
+        <v>79.7086591404</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>160990.0</v>
+        <v>804898.04</v>
       </c>
       <c r="H31" s="1">
-        <v>91290.0</v>
+        <v>-213761.12</v>
       </c>
       <c r="I31" s="1">
-        <v>56.705385427666</v>
+        <v>-26.557540132661</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>252280.0</v>
+        <v>591136.92</v>
       </c>
       <c r="M31" s="1">
-        <v>252280.0</v>
+        <v>591136.92</v>
       </c>
       <c r="N31" s="1">
-        <v>0.34</v>
+        <v>0.84</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="1">
-        <v>2823.0</v>
+        <v>12405.0</v>
       </c>
       <c r="C32" s="1">
-        <v>30.86</v>
+        <v>101.94</v>
       </c>
       <c r="D32" s="1">
-        <v>34.2</v>
+        <v>77.9026320032</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>96546.6</v>
+        <v>966382.15</v>
       </c>
       <c r="H32" s="1">
-        <v>-9428.82</v>
+        <v>298183.55</v>
       </c>
       <c r="I32" s="1">
-        <v>-9.766081871345</v>
+        <v>30.855655808626</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>87117.78</v>
+        <v>1264565.7</v>
       </c>
       <c r="M32" s="1">
-        <v>87117.78</v>
+        <v>1264565.7</v>
       </c>
       <c r="N32" s="1">
-        <v>0.12</v>
+        <v>1.79</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" s="1">
-        <v>10355.0</v>
+        <v>2716.0</v>
       </c>
       <c r="C33" s="1">
-        <v>61.06</v>
+        <v>47.78</v>
       </c>
       <c r="D33" s="1">
-        <v>80.5364867214</v>
+        <v>52.68</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>833955.32</v>
+        <v>143078.88</v>
       </c>
       <c r="H33" s="1">
-        <v>-201679.02</v>
+        <v>-13308.4</v>
       </c>
       <c r="I33" s="1">
-        <v>-24.183432273086</v>
+        <v>-9.3014426727411</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>632276.3</v>
+        <v>129770.48</v>
       </c>
       <c r="M33" s="1">
-        <v>632276.3</v>
+        <v>129770.48</v>
       </c>
       <c r="N33" s="1">
-        <v>0.86</v>
+        <v>0.18</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" s="1">
-        <v>11866.0</v>
+        <v>15057.0</v>
       </c>
       <c r="C34" s="1">
-        <v>101.44</v>
+        <v>27.4</v>
       </c>
       <c r="D34" s="1">
-        <v>75.8731274229</v>
+        <v>25.1371322309</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>900310.53</v>
+        <v>378489.8</v>
       </c>
       <c r="H34" s="1">
-        <v>303376.51</v>
+        <v>34072.0</v>
       </c>
       <c r="I34" s="1">
-        <v>33.696874566157</v>
+        <v>9.002091998252</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1203687.04</v>
+        <v>412561.8</v>
       </c>
       <c r="M34" s="1">
-        <v>1203687.04</v>
+        <v>412561.8</v>
       </c>
       <c r="N34" s="1">
-        <v>1.64</v>
+        <v>0.59</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" s="1">
-        <v>3546.0</v>
+        <v>54663.0</v>
       </c>
       <c r="C35" s="1">
-        <v>50.02</v>
+        <v>12.47</v>
       </c>
       <c r="D35" s="1">
-        <v>52.68</v>
+        <v>10.6476133765</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>186803.28</v>
+        <v>582030.49</v>
       </c>
       <c r="H35" s="1">
-        <v>-9432.36</v>
+        <v>99617.12</v>
       </c>
       <c r="I35" s="1">
-        <v>-5.0493545937737</v>
+        <v>17.115446993164</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>177370.92</v>
+        <v>681647.61</v>
       </c>
       <c r="M35" s="1">
-        <v>177370.92</v>
+        <v>681647.61</v>
       </c>
       <c r="N35" s="1">
-        <v>0.24</v>
+        <v>0.97</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" s="1">
-        <v>17779.0</v>
+        <v>8119.0</v>
       </c>
       <c r="C36" s="1">
-        <v>13.814</v>
+        <v>36.85</v>
       </c>
       <c r="D36" s="1">
-        <v>12.01</v>
+        <v>35.6306922035</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>213525.79</v>
+        <v>289285.59</v>
       </c>
       <c r="H36" s="1">
-        <v>32073.32</v>
+        <v>9899.56</v>
       </c>
       <c r="I36" s="1">
-        <v>15.020817859988</v>
+        <v>3.4220715936801</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>245599.11</v>
+        <v>299185.15</v>
       </c>
       <c r="M36" s="1">
-        <v>245599.11</v>
+        <v>299185.15</v>
       </c>
       <c r="N36" s="1">
-        <v>0.33</v>
+        <v>0.42</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" s="1">
-        <v>16615.0</v>
+        <v>2192.0</v>
       </c>
       <c r="C37" s="1">
-        <v>25.74</v>
+        <v>75.98</v>
       </c>
       <c r="D37" s="1">
-        <v>25.1371321095</v>
+        <v>75.3524178832</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>417653.45</v>
+        <v>165172.5</v>
       </c>
       <c r="H37" s="1">
-        <v>10016.65</v>
+        <v>1375.66</v>
       </c>
       <c r="I37" s="1">
-        <v>2.398316115909</v>
+        <v>0.83286261332849</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>427670.1</v>
+        <v>166548.16</v>
       </c>
       <c r="M37" s="1">
-        <v>427670.1</v>
+        <v>166548.16</v>
       </c>
       <c r="N37" s="1">
-        <v>0.58</v>
+        <v>0.24</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>103</v>
       </c>
       <c r="B38" s="1">
-        <v>54332.0</v>
+        <v>1216.0</v>
       </c>
       <c r="C38" s="1">
-        <v>12.6</v>
+        <v>52.55</v>
       </c>
       <c r="D38" s="1">
-        <v>10.5675169329</v>
+        <v>59.9485444079</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>574154.33</v>
+        <v>72897.43</v>
       </c>
       <c r="H38" s="1">
-        <v>110428.87</v>
+        <v>-8996.63</v>
       </c>
       <c r="I38" s="1">
-        <v>19.233307880827</v>
+        <v>-12.341491325552</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>684583.2</v>
+        <v>63900.8</v>
       </c>
       <c r="M38" s="1">
-        <v>684583.2</v>
+        <v>63900.8</v>
       </c>
       <c r="N38" s="1">
-        <v>0.93</v>
+        <v>0.09</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39" s="1">
-        <v>8538.0</v>
+        <v>21405.0</v>
       </c>
       <c r="C39" s="1">
-        <v>16.195</v>
+        <v>17.785</v>
       </c>
       <c r="D39" s="1">
-        <v>16.045</v>
+        <v>18.7849997664</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>136992.21</v>
+        <v>402092.92</v>
       </c>
       <c r="H39" s="1">
-        <v>1280.7</v>
+        <v>-21404.99</v>
       </c>
       <c r="I39" s="1">
-        <v>0.93487067622312</v>
+        <v>-5.3233939060653</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>138272.91</v>
+        <v>380687.93</v>
       </c>
       <c r="M39" s="1">
-        <v>138272.91</v>
+        <v>380687.93</v>
       </c>
       <c r="N39" s="1">
-        <v>0.19</v>
+        <v>0.54</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" s="1">
-        <v>1007.0</v>
+        <v>6049.0</v>
       </c>
       <c r="C40" s="1">
-        <v>80.6</v>
+        <v>72.98</v>
       </c>
       <c r="D40" s="1">
-        <v>92.7</v>
+        <v>56.9088874194</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>93348.9</v>
+        <v>344241.86</v>
       </c>
       <c r="H40" s="1">
-        <v>-12184.7</v>
+        <v>97214.16</v>
       </c>
       <c r="I40" s="1">
-        <v>-13.052858683927</v>
+        <v>28.240075161109</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>81164.2</v>
+        <v>441456.02</v>
       </c>
       <c r="M40" s="1">
-        <v>81164.2</v>
+        <v>441456.02</v>
       </c>
       <c r="N40" s="1">
-        <v>0.11</v>
+        <v>0.63</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41" s="1">
-        <v>6045.0</v>
+        <v>17000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>37.88</v>
+        <v>17.885</v>
       </c>
       <c r="D41" s="1">
-        <v>34.65</v>
+        <v>26.6731041176</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>209459.25</v>
+        <v>453442.77</v>
       </c>
       <c r="H41" s="1">
-        <v>19525.35</v>
+        <v>-149397.77</v>
       </c>
       <c r="I41" s="1">
-        <v>9.3217893217893</v>
+        <v>-32.94743678458</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>228984.6</v>
+        <v>304045.0</v>
       </c>
       <c r="M41" s="1">
-        <v>228984.6</v>
+        <v>304045.0</v>
       </c>
       <c r="N41" s="1">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>111</v>
       </c>
       <c r="B42" s="1">
-        <v>5743.0</v>
+        <v>16732.0</v>
       </c>
       <c r="C42" s="1">
-        <v>77.32</v>
+        <v>30.835</v>
       </c>
       <c r="D42" s="1">
-        <v>75.3524185966</v>
+        <v>30.295</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>432748.94</v>
+        <v>506895.94</v>
       </c>
       <c r="H42" s="1">
-        <v>11299.82</v>
+        <v>9035.28</v>
       </c>
       <c r="I42" s="1">
-        <v>2.6111721960544</v>
+        <v>1.7824723551741</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>444048.76</v>
+        <v>515931.22</v>
       </c>
       <c r="M42" s="1">
-        <v>444048.76</v>
+        <v>515931.22</v>
       </c>
       <c r="N42" s="1">
-        <v>0.61</v>
+        <v>0.73</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43" s="1">
-        <v>1496.0</v>
+        <v>2622.0</v>
       </c>
       <c r="C43" s="1">
-        <v>52.8</v>
+        <v>256.9</v>
       </c>
       <c r="D43" s="1">
-        <v>62.149986631</v>
+        <v>158.0996186117</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>92976.38</v>
+        <v>414537.2</v>
       </c>
       <c r="H43" s="1">
-        <v>-13987.58</v>
+        <v>259054.6</v>
       </c>
       <c r="I43" s="1">
-        <v>-15.044229512915</v>
+        <v>62.492485595985</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>78988.8</v>
+        <v>673591.8</v>
       </c>
       <c r="M43" s="1">
-        <v>78988.8</v>
+        <v>673591.8</v>
       </c>
       <c r="N43" s="1">
-        <v>0.11</v>
+        <v>0.96</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>115</v>
       </c>
       <c r="B44" s="1">
-        <v>22092.0</v>
+        <v>9137.0</v>
       </c>
       <c r="C44" s="1">
-        <v>17.61</v>
+        <v>56.9</v>
       </c>
       <c r="D44" s="1">
-        <v>18.785</v>
+        <v>50.3201991901</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>414998.22</v>
+        <v>459775.66</v>
       </c>
       <c r="H44" s="1">
-        <v>-25958.1</v>
+        <v>60119.64</v>
       </c>
       <c r="I44" s="1">
-        <v>-6.2549906840564</v>
+        <v>13.075863998542</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>389040.12</v>
+        <v>519895.3</v>
       </c>
       <c r="M44" s="1">
-        <v>389040.12</v>
+        <v>519895.3</v>
       </c>
       <c r="N44" s="1">
-        <v>0.53</v>
+        <v>0.74</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>117</v>
       </c>
       <c r="B45" s="1">
-        <v>6554.0</v>
+        <v>10134.0</v>
       </c>
       <c r="C45" s="1">
-        <v>67.62</v>
+        <v>27.11</v>
       </c>
       <c r="D45" s="1">
-        <v>56.9088877022</v>
+        <v>30.4650374975</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>372980.85</v>
+        <v>308732.69</v>
       </c>
       <c r="H45" s="1">
-        <v>70200.63</v>
+        <v>-33999.95</v>
       </c>
       <c r="I45" s="1">
-        <v>18.821510541359</v>
+        <v>-11.012746981863</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>443181.48</v>
+        <v>274732.74</v>
       </c>
       <c r="M45" s="1">
-        <v>443181.48</v>
+        <v>274732.74</v>
       </c>
       <c r="N45" s="1">
-        <v>0.6</v>
+        <v>0.39</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" s="1">
-        <v>13808.0</v>
+        <v>48209.0</v>
       </c>
       <c r="C46" s="1">
-        <v>17.43</v>
+        <v>19.235</v>
       </c>
       <c r="D46" s="1">
-        <v>28.9054367034</v>
+        <v>19.68</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>399126.27</v>
+        <v>948753.12</v>
       </c>
       <c r="H46" s="1">
-        <v>-158452.83</v>
+        <v>-21453.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-39.69992503876</v>
+        <v>-2.2611783347811</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>240673.44</v>
+        <v>927300.12</v>
       </c>
       <c r="M46" s="1">
-        <v>240673.44</v>
+        <v>927300.12</v>
       </c>
       <c r="N46" s="1">
-        <v>0.33</v>
+        <v>1.32</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" s="1">
-        <v>17269.0</v>
+        <v>151752.0</v>
       </c>
       <c r="C47" s="1">
-        <v>30.96</v>
+        <v>4.518</v>
       </c>
       <c r="D47" s="1">
-        <v>30.2949997105</v>
+        <v>4.5366310164</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>523164.35</v>
+        <v>688442.83</v>
       </c>
       <c r="H47" s="1">
-        <v>11483.89</v>
+        <v>-2827.29</v>
       </c>
       <c r="I47" s="1">
-        <v>2.1950826733511</v>
+        <v>-0.41067898114358</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>534648.24</v>
+        <v>685615.54</v>
       </c>
       <c r="M47" s="1">
-        <v>534648.24</v>
+        <v>685615.54</v>
       </c>
       <c r="N47" s="1">
-        <v>0.73</v>
+        <v>0.97</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" s="1">
-        <v>2427.0</v>
+        <v>1460.0</v>
       </c>
       <c r="C48" s="1">
-        <v>247.5</v>
+        <v>121.35</v>
       </c>
       <c r="D48" s="1">
-        <v>147.0676885043</v>
+        <v>146.2</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>356933.28</v>
+        <v>213452.0</v>
       </c>
       <c r="H48" s="1">
-        <v>243749.22</v>
+        <v>-36281.0</v>
       </c>
       <c r="I48" s="1">
-        <v>68.289855179657</v>
+        <v>-16.997264021888</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>600682.5</v>
+        <v>177171.0</v>
       </c>
       <c r="M48" s="1">
-        <v>600682.5</v>
+        <v>177171.0</v>
       </c>
       <c r="N48" s="1">
-        <v>0.82</v>
+        <v>0.25</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" s="1">
-        <v>9061.0</v>
+        <v>10795.0</v>
       </c>
       <c r="C49" s="1">
-        <v>51.06</v>
+        <v>35.22</v>
       </c>
       <c r="D49" s="1">
-        <v>50.1</v>
+        <v>43.44</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>453956.1</v>
+        <v>468934.8</v>
       </c>
       <c r="H49" s="1">
-        <v>8698.56</v>
+        <v>-88734.9</v>
       </c>
       <c r="I49" s="1">
-        <v>1.9161676646707</v>
+        <v>-18.922651933702</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>462654.66</v>
+        <v>380199.9</v>
       </c>
       <c r="M49" s="1">
-        <v>462654.66</v>
+        <v>380199.9</v>
       </c>
       <c r="N49" s="1">
-        <v>0.63</v>
+        <v>0.54</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" s="1">
-        <v>11253.0</v>
+        <v>145591.0</v>
       </c>
       <c r="C50" s="1">
-        <v>26.26</v>
+        <v>10.168</v>
       </c>
       <c r="D50" s="1">
-        <v>30.4650368791</v>
+        <v>5.6806622662</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>342823.06</v>
+        <v>827053.3</v>
       </c>
       <c r="H50" s="1">
-        <v>-47319.28</v>
+        <v>653315.99</v>
       </c>
       <c r="I50" s="1">
-        <v>-13.802828782871</v>
+        <v>78.993214826662</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>295503.78</v>
+        <v>1480369.29</v>
       </c>
       <c r="M50" s="1">
-        <v>295503.78</v>
+        <v>1480369.29</v>
       </c>
       <c r="N50" s="1">
-        <v>0.4</v>
+        <v>2.1</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" s="1">
-        <v>51408.0</v>
+        <v>39114.0</v>
       </c>
       <c r="C51" s="1">
-        <v>17.82</v>
+        <v>26.86</v>
       </c>
       <c r="D51" s="1">
-        <v>19.68</v>
+        <v>15.5684067086</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>1011709.44</v>
+        <v>608942.66</v>
       </c>
       <c r="H51" s="1">
-        <v>-95618.88</v>
+        <v>441659.38</v>
       </c>
       <c r="I51" s="1">
-        <v>-9.4512195121951</v>
+        <v>72.528894592473</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>916090.56</v>
+        <v>1050602.04</v>
       </c>
       <c r="M51" s="1">
-        <v>916090.56</v>
+        <v>1050602.04</v>
       </c>
       <c r="N51" s="1">
-        <v>1.25</v>
+        <v>1.49</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" s="1">
-        <v>105331.0</v>
+        <v>1498.0</v>
       </c>
       <c r="C52" s="1">
-        <v>4.435</v>
+        <v>111.7</v>
       </c>
       <c r="D52" s="1">
-        <v>4.516000038</v>
+        <v>104.5896995995</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>475674.8</v>
+        <v>156675.37</v>
       </c>
       <c r="H52" s="1">
-        <v>-8531.81</v>
+        <v>10651.23</v>
       </c>
       <c r="I52" s="1">
-        <v>-1.7936224496231</v>
+        <v>6.7982797806701</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>467142.99</v>
+        <v>167326.6</v>
       </c>
       <c r="M52" s="1">
-        <v>467142.99</v>
+        <v>167326.6</v>
       </c>
       <c r="N52" s="1">
-        <v>0.64</v>
+        <v>0.24</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" s="1">
-        <v>1710.0</v>
+        <v>2705.0</v>
       </c>
       <c r="C53" s="1">
-        <v>129.6</v>
+        <v>166.7</v>
       </c>
       <c r="D53" s="1">
-        <v>146.2</v>
+        <v>205.0024584104</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>250002.0</v>
+        <v>554531.65</v>
       </c>
       <c r="H53" s="1">
-        <v>-28386.0</v>
+        <v>-103608.15</v>
       </c>
       <c r="I53" s="1">
-        <v>-11.354309165527</v>
+        <v>-18.683901991888</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>221616.0</v>
+        <v>450923.5</v>
       </c>
       <c r="M53" s="1">
-        <v>221616.0</v>
+        <v>450923.5</v>
       </c>
       <c r="N53" s="1">
-        <v>0.3</v>
+        <v>0.64</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" s="1">
-        <v>11141.0</v>
+        <v>1218.0</v>
       </c>
       <c r="C54" s="1">
-        <v>37.76</v>
+        <v>70.28</v>
       </c>
       <c r="D54" s="1">
-        <v>43.44</v>
+        <v>68.16</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>483965.04</v>
+        <v>83018.88</v>
       </c>
       <c r="H54" s="1">
-        <v>-63280.88</v>
+        <v>2582.16</v>
       </c>
       <c r="I54" s="1">
-        <v>-13.075506445672</v>
+        <v>3.1103286384977</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>420684.16</v>
+        <v>85601.04</v>
       </c>
       <c r="M54" s="1">
-        <v>420684.16</v>
+        <v>85601.04</v>
       </c>
       <c r="N54" s="1">
-        <v>0.57</v>
+        <v>0.12</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" s="1">
-        <v>142940.0</v>
+        <v>35007.0</v>
       </c>
       <c r="C55" s="1">
-        <v>9.9</v>
+        <v>16.95</v>
       </c>
       <c r="D55" s="1">
-        <v>5.4519417938</v>
+        <v>15.9615999657</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>779300.56</v>
+        <v>558767.73</v>
       </c>
       <c r="H55" s="1">
-        <v>635805.44</v>
+        <v>34600.92</v>
       </c>
       <c r="I55" s="1">
-        <v>81.586678187425</v>
+        <v>6.1923618960601</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>1415106.0</v>
+        <v>593368.65</v>
       </c>
       <c r="M55" s="1">
-        <v>1415106.0</v>
+        <v>593368.65</v>
       </c>
       <c r="N55" s="1">
-        <v>1.93</v>
+        <v>0.84</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" s="1">
-        <v>36306.0</v>
+        <v>2951.0</v>
       </c>
       <c r="C56" s="1">
-        <v>26.96</v>
+        <v>23.11</v>
       </c>
       <c r="D56" s="1">
-        <v>14.2654828403</v>
+        <v>25.66</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>517922.62</v>
+        <v>75722.66</v>
       </c>
       <c r="H56" s="1">
-        <v>460887.14</v>
+        <v>-7525.05</v>
       </c>
       <c r="I56" s="1">
-        <v>88.987644524968</v>
+        <v>-9.937646141855</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>978809.76</v>
+        <v>68197.61</v>
       </c>
       <c r="M56" s="1">
-        <v>978809.76</v>
+        <v>68197.61</v>
       </c>
       <c r="N56" s="1">
-        <v>1.33</v>
+        <v>0.1</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" s="1">
-        <v>3170.0</v>
+        <v>4106.0</v>
       </c>
       <c r="C57" s="1">
-        <v>115.7</v>
+        <v>186.3</v>
       </c>
       <c r="D57" s="1">
-        <v>104.5897003155</v>
+        <v>153.0124646858</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>331549.35</v>
+        <v>628269.18</v>
       </c>
       <c r="H57" s="1">
-        <v>35219.65</v>
+        <v>136678.62</v>
       </c>
       <c r="I57" s="1">
-        <v>10.622747413017</v>
+        <v>21.754786698275</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>366769.0</v>
+        <v>764947.8</v>
       </c>
       <c r="M57" s="1">
-        <v>366769.0</v>
+        <v>764947.8</v>
       </c>
       <c r="N57" s="1">
-        <v>0.5</v>
+        <v>1.09</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" s="1">
-        <v>2748.0</v>
+        <v>1573.0</v>
       </c>
       <c r="C58" s="1">
-        <v>168.15</v>
+        <v>60.3</v>
       </c>
       <c r="D58" s="1">
-        <v>205.5135007278</v>
+        <v>65.5012714558</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>564751.1</v>
+        <v>103033.5</v>
       </c>
       <c r="H58" s="1">
-        <v>-102674.9</v>
+        <v>-8181.6</v>
       </c>
       <c r="I58" s="1">
-        <v>-18.180557771379</v>
+        <v>-7.9407183100642</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>462076.2</v>
+        <v>94851.9</v>
       </c>
       <c r="M58" s="1">
-        <v>462076.2</v>
+        <v>94851.9</v>
       </c>
       <c r="N58" s="1">
-        <v>0.63</v>
+        <v>0.13</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" s="1">
-        <v>1500.0</v>
+        <v>20195.0</v>
       </c>
       <c r="C59" s="1">
-        <v>65.24</v>
+        <v>42.24</v>
       </c>
       <c r="D59" s="1">
-        <v>68.16</v>
+        <v>36.0441089379</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>102240.0</v>
+        <v>727910.78</v>
       </c>
       <c r="H59" s="1">
-        <v>-4380.0</v>
+        <v>125126.02</v>
       </c>
       <c r="I59" s="1">
-        <v>-4.2840375586854</v>
+        <v>17.189746798364</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>97860.0</v>
+        <v>853036.8</v>
       </c>
       <c r="M59" s="1">
-        <v>97860.0</v>
+        <v>853036.8</v>
       </c>
       <c r="N59" s="1">
-        <v>0.13</v>
+        <v>1.21</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" s="1">
-        <v>3634.0</v>
+        <v>953.0</v>
       </c>
       <c r="C60" s="1">
-        <v>22.11</v>
+        <v>255.0</v>
       </c>
       <c r="D60" s="1">
-        <v>25.66</v>
+        <v>257.8</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>93248.44</v>
+        <v>245683.4</v>
       </c>
       <c r="H60" s="1">
-        <v>-12900.7</v>
+        <v>-2668.4</v>
       </c>
       <c r="I60" s="1">
-        <v>-13.834762275916</v>
+        <v>-1.0861132660978</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>80347.74</v>
+        <v>243015.0</v>
       </c>
       <c r="M60" s="1">
-        <v>80347.74</v>
+        <v>243015.0</v>
       </c>
       <c r="N60" s="1">
-        <v>0.11</v>
+        <v>0.34</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" s="1">
-        <v>575.0</v>
+        <v>5872.0</v>
       </c>
       <c r="C61" s="1">
-        <v>301.7</v>
+        <v>77.24</v>
       </c>
       <c r="D61" s="1">
-        <v>321.4</v>
+        <v>78.56</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>184805.0</v>
+        <v>461304.32</v>
       </c>
       <c r="H61" s="1">
-        <v>-11327.5</v>
+        <v>-7751.04</v>
       </c>
       <c r="I61" s="1">
-        <v>-6.1294337274424</v>
+        <v>-1.6802443991853</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>173477.5</v>
+        <v>453553.28</v>
       </c>
       <c r="M61" s="1">
-        <v>173477.5</v>
+        <v>453553.28</v>
       </c>
       <c r="N61" s="1">
-        <v>0.24</v>
+        <v>0.64</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>151</v>
       </c>
       <c r="B62" s="1">
-        <v>5169.0</v>
+        <v>2164.0</v>
       </c>
       <c r="C62" s="1">
-        <v>61.46</v>
+        <v>74.9</v>
       </c>
       <c r="D62" s="1">
-        <v>63.16</v>
+        <v>69.0962430684</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>326474.04</v>
+        <v>149524.27</v>
       </c>
       <c r="H62" s="1">
-        <v>-8787.3</v>
+        <v>12559.33</v>
       </c>
       <c r="I62" s="1">
-        <v>-2.6915769474351</v>
+        <v>8.3995260434978</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>317686.74</v>
+        <v>162083.6</v>
       </c>
       <c r="M62" s="1">
-        <v>317686.74</v>
+        <v>162083.6</v>
       </c>
       <c r="N62" s="1">
-        <v>0.43</v>
+        <v>0.23</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" s="1">
-        <v>1071.0</v>
+        <v>342.0</v>
       </c>
       <c r="C63" s="1">
-        <v>71.2</v>
+        <v>1681.0</v>
       </c>
       <c r="D63" s="1">
-        <v>83.25</v>
+        <v>1444.964122807</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>89160.75</v>
+        <v>494177.73</v>
       </c>
       <c r="H63" s="1">
-        <v>-12905.55</v>
+        <v>80724.27</v>
       </c>
       <c r="I63" s="1">
-        <v>-14.474474474474</v>
+        <v>16.335068356884</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>76255.2</v>
+        <v>574902.0</v>
       </c>
       <c r="M63" s="1">
-        <v>76255.2</v>
+        <v>574902.0</v>
       </c>
       <c r="N63" s="1">
-        <v>0.1</v>
+        <v>0.82</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" s="1">
-        <v>2884.0</v>
+        <v>1507.0</v>
       </c>
       <c r="C64" s="1">
-        <v>41.55</v>
+        <v>54.1</v>
       </c>
       <c r="D64" s="1">
-        <v>39.45</v>
+        <v>48.74</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>113773.8</v>
+        <v>73451.18</v>
       </c>
       <c r="H64" s="1">
-        <v>6056.4</v>
+        <v>8077.52</v>
       </c>
       <c r="I64" s="1">
-        <v>5.3231939163498</v>
+        <v>10.997127615921</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>119830.2</v>
+        <v>81528.7</v>
       </c>
       <c r="M64" s="1">
-        <v>119830.2</v>
+        <v>81528.7</v>
       </c>
       <c r="N64" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>157</v>
       </c>
       <c r="B65" s="1">
-        <v>2482.0</v>
+        <v>2320.0</v>
       </c>
       <c r="C65" s="1">
-        <v>39.44</v>
+        <v>26.92</v>
       </c>
       <c r="D65" s="1">
-        <v>36.76</v>
+        <v>31.64</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>91238.32</v>
+        <v>73404.8</v>
       </c>
       <c r="H65" s="1">
-        <v>6651.76</v>
+        <v>-10950.4</v>
       </c>
       <c r="I65" s="1">
-        <v>7.2905331882481</v>
+        <v>-14.917825537295</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>97890.08</v>
+        <v>62454.4</v>
       </c>
       <c r="M65" s="1">
-        <v>97890.08</v>
+        <v>62454.4</v>
       </c>
       <c r="N65" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>159</v>
       </c>
       <c r="B66" s="1">
-        <v>3760.0</v>
+        <v>27950.0</v>
       </c>
       <c r="C66" s="1">
-        <v>190.6</v>
+        <v>0.4248</v>
       </c>
       <c r="D66" s="1">
-        <v>148.3624441489</v>
+        <v>0.0</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>557842.79</v>
+        <v>0.0</v>
       </c>
       <c r="H66" s="1">
-        <v>158813.21</v>
+        <v>11873.16</v>
       </c>
       <c r="I66" s="1">
-        <v>28.469169602425</v>
+        <v>0</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>716656.0</v>
+        <v>11873.16</v>
       </c>
       <c r="M66" s="1">
-        <v>716656.0</v>
+        <v>11873.16</v>
       </c>
       <c r="N66" s="1">
-        <v>0.98</v>
+        <v>0.02</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>161</v>
       </c>
       <c r="B67" s="1">
-        <v>1377.0</v>
+        <v>27950.0</v>
       </c>
       <c r="C67" s="1">
-        <v>58.8</v>
+        <v>21.25</v>
       </c>
       <c r="D67" s="1">
-        <v>65.9</v>
+        <v>13.9407370304</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>90744.3</v>
+        <v>389643.6</v>
       </c>
       <c r="H67" s="1">
-        <v>-9776.7</v>
+        <v>204293.9</v>
       </c>
       <c r="I67" s="1">
-        <v>-10.773899848255</v>
+        <v>52.430965117867</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>80967.6</v>
+        <v>593937.5</v>
       </c>
       <c r="M67" s="1">
-        <v>80967.6</v>
+        <v>593937.5</v>
       </c>
       <c r="N67" s="1">
-        <v>0.11</v>
+        <v>0.84</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>163</v>
       </c>
       <c r="B68" s="1">
-        <v>20595.0</v>
+        <v>12255.0</v>
       </c>
       <c r="C68" s="1">
-        <v>42.46</v>
+        <v>53.74</v>
       </c>
       <c r="D68" s="1">
-        <v>35.9611716436</v>
+        <v>28.6805630355</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>740620.33</v>
+        <v>351480.3</v>
       </c>
       <c r="H68" s="1">
-        <v>133843.37</v>
+        <v>307103.4</v>
       </c>
       <c r="I68" s="1">
-        <v>18.07179260121</v>
+        <v>87.374285272887</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>874463.7</v>
+        <v>658583.7</v>
       </c>
       <c r="M68" s="1">
-        <v>874463.7</v>
+        <v>658583.7</v>
       </c>
       <c r="N68" s="1">
-        <v>1.19</v>
+        <v>0.93</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>165</v>
       </c>
       <c r="B69" s="1">
-        <v>8328.0</v>
+        <v>10535.0</v>
       </c>
       <c r="C69" s="1">
-        <v>8.948</v>
+        <v>63.66</v>
       </c>
       <c r="D69" s="1">
-        <v>10.63</v>
+        <v>35.9008941623</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>88526.64</v>
+        <v>378215.92</v>
       </c>
       <c r="H69" s="1">
-        <v>-14007.7</v>
+        <v>292442.18</v>
       </c>
       <c r="I69" s="1">
-        <v>-15.823146569214</v>
+        <v>77.32148874114</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>74518.94</v>
+        <v>670658.1</v>
       </c>
       <c r="M69" s="1">
-        <v>74518.94</v>
+        <v>670658.1</v>
       </c>
       <c r="N69" s="1">
-        <v>0.1</v>
+        <v>0.95</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>167</v>
       </c>
       <c r="B70" s="1">
-        <v>984.0</v>
+        <v>30224.0</v>
       </c>
       <c r="C70" s="1">
-        <v>236.0</v>
+        <v>28.37</v>
       </c>
       <c r="D70" s="1">
-        <v>257.8</v>
+        <v>15.322625397</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>253675.2</v>
+        <v>463111.03</v>
       </c>
       <c r="H70" s="1">
-        <v>-21451.2</v>
+        <v>394343.85</v>
       </c>
       <c r="I70" s="1">
-        <v>-8.4561675717611</v>
+        <v>85.151038186242</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>232224.0</v>
+        <v>857454.88</v>
       </c>
       <c r="M70" s="1">
-        <v>232224.0</v>
+        <v>857454.88</v>
       </c>
       <c r="N70" s="1">
-        <v>0.32</v>
+        <v>1.22</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>169</v>
       </c>
       <c r="B71" s="1">
-        <v>6060.0</v>
+        <v>234838.0</v>
       </c>
       <c r="C71" s="1">
-        <v>72.56</v>
+        <v>6.282</v>
       </c>
       <c r="D71" s="1">
-        <v>78.56</v>
+        <v>2.85099822</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>476073.6</v>
+        <v>669522.72</v>
       </c>
       <c r="H71" s="1">
-        <v>-36360.0</v>
+        <v>805729.6</v>
       </c>
       <c r="I71" s="1">
-        <v>-7.6374745417515</v>
+        <v>120.34387720255</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>439713.6</v>
+        <v>1475252.32</v>
       </c>
       <c r="M71" s="1">
-        <v>439713.6</v>
+        <v>1475252.32</v>
       </c>
       <c r="N71" s="1">
-        <v>0.6</v>
+        <v>2.09</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>171</v>
       </c>
       <c r="B72" s="1">
-        <v>2540.0</v>
+        <v>13068.0</v>
       </c>
       <c r="C72" s="1">
-        <v>70.9</v>
+        <v>13.95</v>
       </c>
       <c r="D72" s="1">
-        <v>69.0962440945</v>
+        <v>19.15</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>175504.46</v>
+        <v>250252.2</v>
       </c>
       <c r="H72" s="1">
-        <v>4581.54</v>
+        <v>-67953.6</v>
       </c>
       <c r="I72" s="1">
-        <v>2.6104977617093</v>
+        <v>-27.154046997389</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>180086.0</v>
+        <v>182298.6</v>
       </c>
       <c r="M72" s="1">
-        <v>180086.0</v>
+        <v>182298.6</v>
       </c>
       <c r="N72" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>173</v>
       </c>
       <c r="B73" s="1">
-        <v>349.0</v>
+        <v>3980.0</v>
       </c>
       <c r="C73" s="1">
-        <v>1605.0</v>
+        <v>120.4</v>
       </c>
       <c r="D73" s="1">
-        <v>1442.8157593123</v>
+        <v>116.6710050251</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>503542.7</v>
+        <v>464350.6</v>
       </c>
       <c r="H73" s="1">
-        <v>56602.3</v>
+        <v>14841.4</v>
       </c>
       <c r="I73" s="1">
-        <v>11.240814334117</v>
+        <v>3.1961625547593</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>560145.0</v>
+        <v>479192.0</v>
       </c>
       <c r="M73" s="1">
-        <v>560145.0</v>
+        <v>479192.0</v>
       </c>
       <c r="N73" s="1">
-        <v>0.76</v>
+        <v>0.68</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>175</v>
       </c>
       <c r="B74" s="1">
-        <v>1856.0</v>
+        <v>2365.0</v>
       </c>
       <c r="C74" s="1">
-        <v>54.8</v>
+        <v>37.78</v>
       </c>
       <c r="D74" s="1">
-        <v>48.74</v>
+        <v>35.62</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>90461.44</v>
+        <v>84241.3</v>
       </c>
       <c r="H74" s="1">
-        <v>11247.36</v>
+        <v>5108.4</v>
       </c>
       <c r="I74" s="1">
-        <v>12.433319655314</v>
+        <v>6.064008983717</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>101708.8</v>
+        <v>89349.7</v>
       </c>
       <c r="M74" s="1">
-        <v>101708.8</v>
+        <v>89349.7</v>
       </c>
       <c r="N74" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>177</v>
       </c>
       <c r="B75" s="1">
-        <v>2854.0</v>
+        <v>2591.0</v>
       </c>
       <c r="C75" s="1">
-        <v>26.58</v>
+        <v>49.38</v>
       </c>
       <c r="D75" s="1">
-        <v>31.64</v>
+        <v>64.02</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>90300.56</v>
+        <v>165875.82</v>
       </c>
       <c r="H75" s="1">
-        <v>-14441.24</v>
+        <v>-37932.24</v>
       </c>
       <c r="I75" s="1">
-        <v>-15.992414664981</v>
+        <v>-22.867853795689</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>75859.32</v>
+        <v>127943.58</v>
       </c>
       <c r="M75" s="1">
-        <v>75859.32</v>
+        <v>127943.58</v>
       </c>
       <c r="N75" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>179</v>
       </c>
       <c r="B76" s="1">
-        <v>28847.0</v>
+        <v>2201.0</v>
       </c>
       <c r="C76" s="1">
-        <v>21.18</v>
+        <v>27.38</v>
       </c>
       <c r="D76" s="1">
-        <v>13.9407369917</v>
+        <v>33.4333348478</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>402148.44</v>
+        <v>73586.77</v>
       </c>
       <c r="H76" s="1">
-        <v>208831.02</v>
+        <v>-13323.39</v>
       </c>
       <c r="I76" s="1">
-        <v>51.928840007436</v>
+        <v>-18.105686660795</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>610979.46</v>
+        <v>60263.38</v>
       </c>
       <c r="M76" s="1">
-        <v>610979.46</v>
+        <v>60263.38</v>
       </c>
       <c r="N76" s="1">
-        <v>0.83</v>
+        <v>0.09</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>181</v>
       </c>
       <c r="B77" s="1">
-        <v>12648.0</v>
+        <v>3788.0</v>
       </c>
       <c r="C77" s="1">
-        <v>55.16</v>
+        <v>36.3</v>
       </c>
       <c r="D77" s="1">
-        <v>28.6805629349</v>
+        <v>35.44</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>362751.76</v>
+        <v>134246.72</v>
       </c>
       <c r="H77" s="1">
-        <v>334911.92</v>
+        <v>3257.68</v>
       </c>
       <c r="I77" s="1">
-        <v>92.325374244911</v>
+        <v>2.4266365688488</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>697663.68</v>
+        <v>137504.4</v>
       </c>
       <c r="M77" s="1">
-        <v>697663.68</v>
+        <v>137504.4</v>
       </c>
       <c r="N77" s="1">
-        <v>0.95</v>
+        <v>0.2</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>183</v>
       </c>
       <c r="B78" s="1">
-        <v>12818.0</v>
+        <v>215158.0</v>
       </c>
       <c r="C78" s="1">
-        <v>80.56</v>
+        <v>4.357</v>
       </c>
       <c r="D78" s="1">
-        <v>35.9008948354</v>
+        <v>3.6632917205</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>460177.67</v>
+        <v>788186.52</v>
       </c>
       <c r="H78" s="1">
-        <v>572440.41</v>
+        <v>149256.89</v>
       </c>
       <c r="I78" s="1">
-        <v>124.39552097345</v>
+        <v>18.936747357719</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>1032618.08</v>
+        <v>937443.41</v>
       </c>
       <c r="M78" s="1">
-        <v>1032618.08</v>
+        <v>937443.41</v>
       </c>
       <c r="N78" s="1">
-        <v>1.41</v>
+        <v>1.33</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>185</v>
       </c>
       <c r="B79" s="1">
-        <v>29660.0</v>
+        <v>7509.0</v>
       </c>
       <c r="C79" s="1">
-        <v>27.915</v>
+        <v>23.66</v>
       </c>
       <c r="D79" s="1">
-        <v>14.629866824</v>
+        <v>27.08</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>433921.85</v>
+        <v>203343.72</v>
       </c>
       <c r="H79" s="1">
-        <v>394037.05</v>
+        <v>-25680.78</v>
       </c>
       <c r="I79" s="1">
-        <v>90.808298775459</v>
+        <v>-12.629246676514</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>827958.9</v>
+        <v>177662.94</v>
       </c>
       <c r="M79" s="1">
-        <v>827958.9</v>
+        <v>177662.94</v>
       </c>
       <c r="N79" s="1">
-        <v>1.13</v>
+        <v>0.25</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>187</v>
       </c>
       <c r="B80" s="1">
-        <v>2274.0</v>
+        <v>4400.0</v>
       </c>
       <c r="C80" s="1">
-        <v>34.14</v>
+        <v>176.46</v>
       </c>
       <c r="D80" s="1">
-        <v>39.1</v>
+        <v>134.9082568182</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>88913.4</v>
+        <v>593596.33</v>
       </c>
       <c r="H80" s="1">
-        <v>-11279.04</v>
+        <v>182827.67</v>
       </c>
       <c r="I80" s="1">
-        <v>-12.685421994885</v>
+        <v>30.800000060647</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>77634.36</v>
+        <v>776424.0</v>
       </c>
       <c r="M80" s="1">
-        <v>77634.36</v>
+        <v>776424.0</v>
       </c>
       <c r="N80" s="1">
-        <v>0.11</v>
+        <v>1.1</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>189</v>
       </c>
       <c r="B81" s="1">
-        <v>232492.0</v>
+        <v>3419.0</v>
       </c>
       <c r="C81" s="1">
-        <v>6.131</v>
+        <v>135.4</v>
       </c>
       <c r="D81" s="1">
-        <v>2.7071045885</v>
+        <v>76.1009622697</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>629380.16</v>
+        <v>260189.19</v>
       </c>
       <c r="H81" s="1">
-        <v>796028.29</v>
+        <v>202743.41</v>
       </c>
       <c r="I81" s="1">
-        <v>126.47813524977</v>
+        <v>77.921534710954</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>1425408.45</v>
+        <v>462932.6</v>
       </c>
       <c r="M81" s="1">
-        <v>1425408.45</v>
+        <v>462932.6</v>
       </c>
       <c r="N81" s="1">
-        <v>1.94</v>
+        <v>0.66</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>191</v>
       </c>
       <c r="B82" s="1">
-        <v>15791.0</v>
+        <v>2695.0</v>
       </c>
       <c r="C82" s="1">
-        <v>13.92</v>
+        <v>50.75</v>
       </c>
       <c r="D82" s="1">
-        <v>19.15</v>
+        <v>56.8</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>302397.65</v>
+        <v>153076.0</v>
       </c>
       <c r="H82" s="1">
-        <v>-82586.93</v>
+        <v>-16304.75</v>
       </c>
       <c r="I82" s="1">
-        <v>-27.310704960836</v>
+        <v>-10.651408450704</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>219810.72</v>
+        <v>136771.25</v>
       </c>
       <c r="M82" s="1">
-        <v>219810.72</v>
+        <v>136771.25</v>
       </c>
       <c r="N82" s="1">
-        <v>0.3</v>
+        <v>0.19</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>193</v>
       </c>
       <c r="B83" s="1">
-        <v>6121.0</v>
+        <v>2303.0</v>
       </c>
       <c r="C83" s="1">
-        <v>13.36</v>
+        <v>381.75</v>
       </c>
       <c r="D83" s="1">
-        <v>14.99</v>
+        <v>360.5104646114</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>91753.79</v>
+        <v>830255.6</v>
       </c>
       <c r="H83" s="1">
-        <v>-9977.23</v>
+        <v>48914.65</v>
       </c>
       <c r="I83" s="1">
-        <v>-10.873915943963</v>
+        <v>5.891517021987</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>81776.56</v>
+        <v>879170.25</v>
       </c>
       <c r="M83" s="1">
-        <v>81776.56</v>
+        <v>879170.25</v>
       </c>
       <c r="N83" s="1">
-        <v>0.11</v>
+        <v>1.25</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>195</v>
       </c>
       <c r="B84" s="1">
-        <v>2888.0</v>
+        <v>12850.0</v>
       </c>
       <c r="C84" s="1">
-        <v>118.35</v>
+        <v>25.1</v>
       </c>
       <c r="D84" s="1">
-        <v>114.8</v>
+        <v>20.7480062257</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>331542.4</v>
+        <v>266611.88</v>
       </c>
       <c r="H84" s="1">
-        <v>10252.4</v>
+        <v>55923.12</v>
       </c>
       <c r="I84" s="1">
-        <v>3.0923344947735</v>
+        <v>20.975479412245</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>341794.8</v>
+        <v>322535.0</v>
       </c>
       <c r="M84" s="1">
-        <v>341794.8</v>
+        <v>322535.0</v>
       </c>
       <c r="N84" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>197</v>
       </c>
       <c r="B85" s="1">
-        <v>831.0</v>
+        <v>1953.0</v>
       </c>
       <c r="C85" s="1">
-        <v>262.8</v>
+        <v>495.1</v>
       </c>
       <c r="D85" s="1">
-        <v>285.9</v>
+        <v>637.8062672811</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>237582.9</v>
+        <v>1245635.64</v>
       </c>
       <c r="H85" s="1">
-        <v>-19196.1</v>
+        <v>-278705.34</v>
       </c>
       <c r="I85" s="1">
-        <v>-8.0797481636936</v>
+        <v>-22.374547664677</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>218386.8</v>
+        <v>966930.3</v>
       </c>
       <c r="M85" s="1">
-        <v>218386.8</v>
+        <v>966930.3</v>
       </c>
       <c r="N85" s="1">
-        <v>0.3</v>
+        <v>1.37</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>199</v>
       </c>
       <c r="B86" s="1">
-        <v>2911.0</v>
+        <v>10527.0</v>
       </c>
       <c r="C86" s="1">
-        <v>35.92</v>
+        <v>45.51</v>
       </c>
       <c r="D86" s="1">
-        <v>35.62</v>
+        <v>54.0571615845</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>103689.82</v>
+        <v>569059.74</v>
       </c>
       <c r="H86" s="1">
-        <v>873.3</v>
+        <v>-89975.97</v>
       </c>
       <c r="I86" s="1">
-        <v>0.8422234699607</v>
+        <v>-15.811339948245</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>104563.12</v>
+        <v>479083.77</v>
       </c>
       <c r="M86" s="1">
-        <v>104563.12</v>
+        <v>479083.77</v>
       </c>
       <c r="N86" s="1">
-        <v>0.14</v>
+        <v>0.68</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>201</v>
       </c>
       <c r="B87" s="1">
-        <v>4499.0</v>
+        <v>4355.0</v>
       </c>
       <c r="C87" s="1">
-        <v>49.4</v>
+        <v>136.3</v>
       </c>
       <c r="D87" s="1">
-        <v>64.02</v>
+        <v>111.1105120551</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>288025.98</v>
+        <v>483886.28</v>
       </c>
       <c r="H87" s="1">
-        <v>-65775.38</v>
+        <v>109700.22</v>
       </c>
       <c r="I87" s="1">
-        <v>-22.836613558263</v>
+        <v>22.670661379364</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>222250.6</v>
+        <v>593586.5</v>
       </c>
       <c r="M87" s="1">
-        <v>222250.6</v>
+        <v>593586.5</v>
       </c>
       <c r="N87" s="1">
-        <v>0.3</v>
+        <v>0.84</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>203</v>
       </c>
       <c r="B88" s="1">
-        <v>2709.0</v>
+        <v>11028.0</v>
       </c>
       <c r="C88" s="1">
-        <v>27.14</v>
+        <v>15.25</v>
       </c>
       <c r="D88" s="1">
-        <v>33.4333333333</v>
+        <v>12.7945384476</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>90570.9</v>
+        <v>141098.17</v>
       </c>
       <c r="H88" s="1">
-        <v>-17048.64</v>
+        <v>27078.83</v>
       </c>
       <c r="I88" s="1">
-        <v>-18.823529411765</v>
+        <v>19.191482072376</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>73522.26</v>
+        <v>168177.0</v>
       </c>
       <c r="M88" s="1">
-        <v>73522.26</v>
+        <v>168177.0</v>
       </c>
       <c r="N88" s="1">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>205</v>
       </c>
       <c r="B89" s="1">
-        <v>180757.0</v>
+        <v>6395.0</v>
       </c>
       <c r="C89" s="1">
-        <v>4.373</v>
+        <v>50.64</v>
       </c>
       <c r="D89" s="1">
-        <v>3.5459065486</v>
+        <v>52.2038014073</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>640947.43</v>
+        <v>333843.31</v>
       </c>
       <c r="H89" s="1">
-        <v>149502.93</v>
+        <v>-10000.51</v>
       </c>
       <c r="I89" s="1">
-        <v>23.325302981557</v>
+        <v>-2.9955699876089</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>790450.36</v>
+        <v>323842.8</v>
       </c>
       <c r="M89" s="1">
-        <v>790450.36</v>
+        <v>323842.8</v>
       </c>
       <c r="N89" s="1">
-        <v>1.08</v>
+        <v>0.46</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>207</v>
       </c>
       <c r="B90" s="1">
-        <v>9484.0</v>
+        <v>631.0</v>
       </c>
       <c r="C90" s="1">
-        <v>23.41</v>
+        <v>515.6</v>
       </c>
       <c r="D90" s="1">
-        <v>27.08</v>
+        <v>200.3845007924</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>256826.72</v>
+        <v>126442.62</v>
       </c>
       <c r="H90" s="1">
-        <v>-34806.28</v>
+        <v>198900.98</v>
       </c>
       <c r="I90" s="1">
-        <v>-13.552437223043</v>
+        <v>157.30532948463</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>222020.44</v>
+        <v>325343.6</v>
       </c>
       <c r="M90" s="1">
-        <v>222020.44</v>
+        <v>325343.6</v>
       </c>
       <c r="N90" s="1">
-        <v>0.3</v>
+        <v>0.46</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>209</v>
       </c>
       <c r="B91" s="1">
-        <v>4450.0</v>
+        <v>4313.0</v>
       </c>
       <c r="C91" s="1">
-        <v>166.44</v>
+        <v>78.06</v>
       </c>
       <c r="D91" s="1">
-        <v>134.0369977528</v>
+        <v>69.472246696</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>596464.64</v>
+        <v>299633.8</v>
       </c>
       <c r="H91" s="1">
-        <v>144193.36</v>
+        <v>37038.98</v>
       </c>
       <c r="I91" s="1">
-        <v>24.174670270479</v>
+        <v>12.361415834929</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>740658.0</v>
+        <v>336672.78</v>
       </c>
       <c r="M91" s="1">
-        <v>740658.0</v>
+        <v>336672.78</v>
       </c>
       <c r="N91" s="1">
-        <v>1.01</v>
+        <v>0.48</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>211</v>
       </c>
       <c r="B92" s="1">
-        <v>3529.0</v>
+        <v>71680.0</v>
       </c>
       <c r="C92" s="1">
-        <v>146.8</v>
+        <v>8.852</v>
       </c>
       <c r="D92" s="1">
-        <v>76.1009634457</v>
+        <v>4.7133890904</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>268560.3</v>
+        <v>337855.73</v>
       </c>
       <c r="H92" s="1">
-        <v>249496.9</v>
+        <v>296655.63</v>
       </c>
       <c r="I92" s="1">
-        <v>92.901631402705</v>
+        <v>87.805416234912</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>518057.2</v>
+        <v>634511.36</v>
       </c>
       <c r="M92" s="1">
-        <v>518057.2</v>
+        <v>634511.36</v>
       </c>
       <c r="N92" s="1">
-        <v>0.71</v>
+        <v>0.9</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>213</v>
       </c>
       <c r="B93" s="1">
-        <v>4300.0</v>
+        <v>31693.0</v>
       </c>
       <c r="C93" s="1">
-        <v>50.43</v>
+        <v>17.04</v>
       </c>
       <c r="D93" s="1">
-        <v>56.8</v>
+        <v>16.4664743003</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>244240.0</v>
+        <v>521871.97</v>
       </c>
       <c r="H93" s="1">
-        <v>-27391.0</v>
+        <v>18176.75</v>
       </c>
       <c r="I93" s="1">
-        <v>-11.214788732394</v>
+        <v>3.4829902820801</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>216849.0</v>
+        <v>540048.72</v>
       </c>
       <c r="M93" s="1">
-        <v>216849.0</v>
+        <v>540048.72</v>
       </c>
       <c r="N93" s="1">
-        <v>0.3</v>
+        <v>0.77</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>215</v>
       </c>
       <c r="B94" s="1">
-        <v>2423.0</v>
+        <v>38.0</v>
       </c>
       <c r="C94" s="1">
-        <v>376.0</v>
+        <v>4819.08</v>
       </c>
       <c r="D94" s="1">
-        <v>360.5104622369</v>
+        <v>4815.3589473684</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>873516.85</v>
+        <v>182983.64</v>
       </c>
       <c r="H94" s="1">
-        <v>37531.15</v>
+        <v>141.4</v>
       </c>
       <c r="I94" s="1">
-        <v>4.2965570727113</v>
+        <v>0.077274667833693</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>911048.0</v>
+        <v>183125.04</v>
       </c>
       <c r="M94" s="1">
-        <v>911048.0</v>
+        <v>183125.04</v>
       </c>
       <c r="N94" s="1">
-        <v>1.24</v>
+        <v>0.26</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>217</v>
       </c>
       <c r="B95" s="1">
-        <v>12730.0</v>
+        <v>16138.0</v>
       </c>
       <c r="C95" s="1">
-        <v>25.92</v>
+        <v>16.465</v>
       </c>
       <c r="D95" s="1">
-        <v>20.54</v>
+        <v>18.19</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>261474.2</v>
+        <v>293550.22</v>
       </c>
       <c r="H95" s="1">
-        <v>68487.4</v>
+        <v>-27838.05</v>
       </c>
       <c r="I95" s="1">
-        <v>26.192794547225</v>
+        <v>-9.4832325453546</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>329961.6</v>
+        <v>265712.17</v>
       </c>
       <c r="M95" s="1">
-        <v>329961.6</v>
+        <v>265712.17</v>
       </c>
       <c r="N95" s="1">
-        <v>0.45</v>
+        <v>0.38</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>219</v>
       </c>
       <c r="B96" s="1">
-        <v>2481.0</v>
+        <v>4549.0</v>
       </c>
       <c r="C96" s="1">
-        <v>483.7</v>
+        <v>77.4</v>
       </c>
       <c r="D96" s="1">
-        <v>637.806267634</v>
+        <v>68.5641899319</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>1582397.35</v>
+        <v>311898.5</v>
       </c>
       <c r="H96" s="1">
-        <v>-382337.65</v>
+        <v>40194.1</v>
       </c>
       <c r="I96" s="1">
-        <v>-24.161924310604</v>
+        <v>12.886916737336</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>1200059.7</v>
+        <v>352092.6</v>
       </c>
       <c r="M96" s="1">
-        <v>1200059.7</v>
+        <v>352092.6</v>
       </c>
       <c r="N96" s="1">
-        <v>1.64</v>
+        <v>0.5</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>221</v>
       </c>
       <c r="B97" s="1">
-        <v>7123.0</v>
+        <v>4821.0</v>
       </c>
       <c r="C97" s="1">
-        <v>45.24</v>
+        <v>255.9</v>
       </c>
       <c r="D97" s="1">
-        <v>59.0</v>
+        <v>158.78</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>420257.0</v>
+        <v>765478.38</v>
       </c>
       <c r="H97" s="1">
-        <v>-98012.48</v>
+        <v>468215.52</v>
       </c>
       <c r="I97" s="1">
-        <v>-23.322033898305</v>
+        <v>61.166393752362</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>322244.52</v>
+        <v>1233693.9</v>
       </c>
       <c r="M97" s="1">
-        <v>322244.52</v>
+        <v>1233693.9</v>
       </c>
       <c r="N97" s="1">
-        <v>0.44</v>
+        <v>1.75</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>223</v>
       </c>
       <c r="B98" s="1">
-        <v>3402.0</v>
+        <v>9160.0</v>
       </c>
       <c r="C98" s="1">
-        <v>135.0</v>
+        <v>27.84</v>
       </c>
       <c r="D98" s="1">
-        <v>100.9287272193</v>
+        <v>22.75</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>343359.53</v>
+        <v>208390.0</v>
       </c>
       <c r="H98" s="1">
-        <v>115910.47</v>
+        <v>46624.4</v>
       </c>
       <c r="I98" s="1">
-        <v>33.757755318456</v>
+        <v>22.373626373626</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>459270.0</v>
+        <v>255014.4</v>
       </c>
       <c r="M98" s="1">
-        <v>459270.0</v>
+        <v>255014.4</v>
       </c>
       <c r="N98" s="1">
-        <v>0.63</v>
+        <v>0.36</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>225</v>
       </c>
       <c r="B99" s="1">
-        <v>8263.0</v>
+        <v>2239.0</v>
       </c>
       <c r="C99" s="1">
-        <v>14.91</v>
+        <v>125.35</v>
       </c>
       <c r="D99" s="1">
-        <v>11.8022231635</v>
+        <v>143.25</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>97521.77</v>
+        <v>320736.75</v>
       </c>
       <c r="H99" s="1">
-        <v>25679.56</v>
+        <v>-40078.1</v>
       </c>
       <c r="I99" s="1">
-        <v>26.332130764239</v>
+        <v>-12.495636998255</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>123201.33</v>
+        <v>280658.65</v>
       </c>
       <c r="M99" s="1">
-        <v>123201.33</v>
+        <v>280658.65</v>
       </c>
       <c r="N99" s="1">
-        <v>0.17</v>
+        <v>0.4</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>227</v>
       </c>
       <c r="B100" s="1">
-        <v>6600.0</v>
+        <v>4604.0</v>
       </c>
       <c r="C100" s="1">
-        <v>50.9</v>
+        <v>16.74</v>
       </c>
       <c r="D100" s="1">
-        <v>52.2038015152</v>
+        <v>16.36</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>344545.09</v>
+        <v>75321.44</v>
       </c>
       <c r="H100" s="1">
-        <v>-8605.09</v>
+        <v>1749.52</v>
       </c>
       <c r="I100" s="1">
-        <v>-2.497522167563</v>
+        <v>2.3227383863081</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>335940.0</v>
+        <v>77070.96</v>
       </c>
       <c r="M100" s="1">
-        <v>335940.0</v>
+        <v>77070.96</v>
       </c>
       <c r="N100" s="1">
-        <v>0.46</v>
+        <v>0.11</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>229</v>
       </c>
       <c r="B101" s="1">
-        <v>621.0</v>
+        <v>3185.0</v>
       </c>
       <c r="C101" s="1">
-        <v>475.3</v>
+        <v>28.68</v>
       </c>
       <c r="D101" s="1">
-        <v>186.1487117552</v>
+        <v>23.76</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>115598.35</v>
+        <v>75675.6</v>
       </c>
       <c r="H101" s="1">
-        <v>179562.95</v>
+        <v>15670.2</v>
       </c>
       <c r="I101" s="1">
-        <v>155.33348875654</v>
+        <v>20.707070707071</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>295161.3</v>
+        <v>91345.8</v>
       </c>
       <c r="M101" s="1">
-        <v>295161.3</v>
+        <v>91345.8</v>
       </c>
       <c r="N101" s="1">
-        <v>0.4</v>
+        <v>0.13</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>231</v>
       </c>
       <c r="B102" s="1">
-        <v>66642.0</v>
+        <v>7439.0</v>
       </c>
       <c r="C102" s="1">
-        <v>3.533</v>
+        <v>35.9</v>
       </c>
       <c r="D102" s="1">
-        <v>3.47800006</v>
+        <v>41.96</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>231780.88</v>
+        <v>312140.44</v>
       </c>
       <c r="H102" s="1">
-        <v>3665.31</v>
+        <v>-45080.34</v>
       </c>
       <c r="I102" s="1">
-        <v>1.5813685753544</v>
+        <v>-14.442326024786</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>235446.19</v>
+        <v>267060.1</v>
       </c>
       <c r="M102" s="1">
-        <v>235446.19</v>
+        <v>267060.1</v>
       </c>
       <c r="N102" s="1">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>233</v>
       </c>
       <c r="B103" s="1">
-        <v>4333.0</v>
+        <v>6208.0</v>
       </c>
       <c r="C103" s="1">
-        <v>75.96</v>
+        <v>32.7</v>
       </c>
       <c r="D103" s="1">
-        <v>69.3</v>
+        <v>28.0457989691</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>300276.9</v>
+        <v>174108.32</v>
       </c>
       <c r="H103" s="1">
-        <v>28857.78</v>
+        <v>28893.28</v>
       </c>
       <c r="I103" s="1">
-        <v>9.6103896103896</v>
+        <v>16.595002467429</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>329134.68</v>
+        <v>203001.6</v>
       </c>
       <c r="M103" s="1">
-        <v>329134.68</v>
+        <v>203001.6</v>
       </c>
       <c r="N103" s="1">
-        <v>0.45</v>
+        <v>0.29</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>235</v>
       </c>
       <c r="B104" s="1">
-        <v>71600.0</v>
+        <v>4334.0</v>
       </c>
       <c r="C104" s="1">
-        <v>12.0</v>
+        <v>38.59</v>
       </c>
       <c r="D104" s="1">
-        <v>4.503424162</v>
+        <v>37.416319797</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>322445.17</v>
+        <v>162162.33</v>
       </c>
       <c r="H104" s="1">
-        <v>536754.83</v>
+        <v>5086.73</v>
       </c>
       <c r="I104" s="1">
-        <v>166.46390764669</v>
+        <v>3.1368135867313</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>859200.0</v>
+        <v>167249.06</v>
       </c>
       <c r="M104" s="1">
-        <v>859200.0</v>
+        <v>167249.06</v>
       </c>
       <c r="N104" s="1">
-        <v>1.17</v>
+        <v>0.24</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>237</v>
       </c>
       <c r="B105" s="1">
-        <v>31819.0</v>
+        <v>3408.0</v>
       </c>
       <c r="C105" s="1">
-        <v>16.435</v>
+        <v>329.5</v>
       </c>
       <c r="D105" s="1">
-        <v>16.45</v>
+        <v>253.332133216</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>523422.55</v>
+        <v>863355.91</v>
       </c>
       <c r="H105" s="1">
-        <v>-477.28</v>
+        <v>259580.09</v>
       </c>
       <c r="I105" s="1">
-        <v>-0.091184455083183</v>
+        <v>30.066405637971</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>522945.27</v>
+        <v>1122936.0</v>
       </c>
       <c r="M105" s="1">
-        <v>522945.27</v>
+        <v>1122936.0</v>
       </c>
       <c r="N105" s="1">
-        <v>0.71</v>
+        <v>1.59</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>239</v>
       </c>
       <c r="B106" s="1">
-        <v>40.0</v>
+        <v>69527.0</v>
       </c>
       <c r="C106" s="1">
-        <v>4811.97</v>
+        <v>4.202</v>
       </c>
       <c r="D106" s="1">
-        <v>4809.92775</v>
+        <v>2.5731999079</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>192397.11</v>
+        <v>178906.87</v>
       </c>
       <c r="H106" s="1">
-        <v>81.69</v>
+        <v>113245.58</v>
       </c>
       <c r="I106" s="1">
-        <v>0.042459057727011</v>
+        <v>63.298620114476</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>192478.8</v>
+        <v>292152.45</v>
       </c>
       <c r="M106" s="1">
-        <v>192478.8</v>
+        <v>292152.45</v>
       </c>
       <c r="N106" s="1">
-        <v>0.26</v>
+        <v>0.41</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>241</v>
       </c>
       <c r="B107" s="1">
-        <v>27280.0</v>
+        <v>24154.0</v>
       </c>
       <c r="C107" s="1">
-        <v>16.905</v>
+        <v>9.696</v>
       </c>
       <c r="D107" s="1">
-        <v>18.19</v>
+        <v>9.3879999172</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>496223.2</v>
+        <v>226757.75</v>
       </c>
       <c r="H107" s="1">
-        <v>-35054.8</v>
+        <v>7439.43</v>
       </c>
       <c r="I107" s="1">
-        <v>-7.064321055525</v>
+        <v>3.2807831264863</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>461168.4</v>
+        <v>234197.18</v>
       </c>
       <c r="M107" s="1">
-        <v>461168.4</v>
+        <v>234197.18</v>
       </c>
       <c r="N107" s="1">
-        <v>0.63</v>
+        <v>0.33</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>243</v>
       </c>
       <c r="B108" s="1">
-        <v>3246.0</v>
+        <v>11138.0</v>
       </c>
       <c r="C108" s="1">
-        <v>68.9</v>
+        <v>77.34</v>
       </c>
       <c r="D108" s="1">
-        <v>67.7</v>
+        <v>89.7730059257</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>219754.2</v>
+        <v>999891.74</v>
       </c>
       <c r="H108" s="1">
-        <v>3895.2</v>
+        <v>-138478.82</v>
       </c>
       <c r="I108" s="1">
-        <v>1.7725258493353</v>
+        <v>-13.849381334023</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>223649.4</v>
+        <v>861412.92</v>
       </c>
       <c r="M108" s="1">
-        <v>223649.4</v>
+        <v>861412.92</v>
       </c>
       <c r="N108" s="1">
-        <v>0.31</v>
+        <v>1.22</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>245</v>
       </c>
       <c r="B109" s="1">
-        <v>4821.0</v>
+        <v>9956.0</v>
       </c>
       <c r="C109" s="1">
-        <v>257.26</v>
+        <v>137.92</v>
       </c>
       <c r="D109" s="1">
-        <v>158.78</v>
+        <v>176.0814935717</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>765478.38</v>
+        <v>1753067.35</v>
       </c>
       <c r="H109" s="1">
-        <v>474772.08</v>
+        <v>-379935.83</v>
       </c>
       <c r="I109" s="1">
-        <v>62.022924801612</v>
+        <v>-21.672631687539</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>1240250.46</v>
+        <v>1373131.52</v>
       </c>
       <c r="M109" s="1">
-        <v>1240250.46</v>
+        <v>1373131.52</v>
       </c>
       <c r="N109" s="1">
-        <v>1.69</v>
+        <v>1.95</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>247</v>
       </c>
       <c r="B110" s="1">
-        <v>9454.0</v>
+        <v>24674.0</v>
       </c>
       <c r="C110" s="1">
-        <v>27.82</v>
+        <v>31.56</v>
       </c>
       <c r="D110" s="1">
-        <v>22.75</v>
+        <v>32.3946003891</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>215078.5</v>
+        <v>799304.37</v>
       </c>
       <c r="H110" s="1">
-        <v>47931.78</v>
+        <v>-20592.93</v>
       </c>
       <c r="I110" s="1">
-        <v>22.285714285714</v>
+        <v>-2.5763564885802</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>263010.28</v>
+        <v>778711.44</v>
       </c>
       <c r="M110" s="1">
-        <v>263010.28</v>
+        <v>778711.44</v>
       </c>
       <c r="N110" s="1">
-        <v>0.36</v>
+        <v>1.1</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>249</v>
       </c>
       <c r="B111" s="1">
-        <v>5627.0</v>
+        <v>6159.0</v>
       </c>
       <c r="C111" s="1">
-        <v>36.955</v>
+        <v>262.45</v>
       </c>
       <c r="D111" s="1">
-        <v>32.8492304958</v>
+        <v>130.4306900471</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>184842.62</v>
+        <v>803322.62</v>
       </c>
       <c r="H111" s="1">
-        <v>23103.17</v>
+        <v>813106.93</v>
       </c>
       <c r="I111" s="1">
-        <v>12.498832790836</v>
+        <v>101.21798014352</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>207945.79</v>
+        <v>1616429.55</v>
       </c>
       <c r="M111" s="1">
-        <v>207945.79</v>
+        <v>1616429.55</v>
       </c>
       <c r="N111" s="1">
-        <v>0.28</v>
+        <v>2.29</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>251</v>
       </c>
       <c r="B112" s="1">
-        <v>5666.0</v>
+        <v>8053.0</v>
       </c>
       <c r="C112" s="1">
-        <v>15.84</v>
+        <v>147.66</v>
       </c>
       <c r="D112" s="1">
-        <v>16.36</v>
+        <v>114.1102880914</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>92695.76</v>
+        <v>918930.15</v>
       </c>
       <c r="H112" s="1">
-        <v>-2946.32</v>
+        <v>270175.83</v>
       </c>
       <c r="I112" s="1">
-        <v>-3.1784841075795</v>
+        <v>29.401128040037</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>89749.44</v>
+        <v>1189105.98</v>
       </c>
       <c r="M112" s="1">
-        <v>89749.44</v>
+        <v>1189105.98</v>
       </c>
       <c r="N112" s="1">
-        <v>0.12</v>
+        <v>1.69</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>253</v>
       </c>
       <c r="B113" s="1">
-        <v>3922.0</v>
+        <v>7251.0</v>
       </c>
       <c r="C113" s="1">
-        <v>26.14</v>
+        <v>264.55</v>
       </c>
       <c r="D113" s="1">
-        <v>23.76</v>
+        <v>190.6776265343</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>93186.72</v>
+        <v>1382603.47</v>
       </c>
       <c r="H113" s="1">
-        <v>9334.36</v>
+        <v>535648.58</v>
       </c>
       <c r="I113" s="1">
-        <v>10.016835016835</v>
+        <v>38.742024855471</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>102521.08</v>
+        <v>1918252.05</v>
       </c>
       <c r="M113" s="1">
-        <v>102521.08</v>
+        <v>1918252.05</v>
       </c>
       <c r="N113" s="1">
-        <v>0.14</v>
+        <v>2.72</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>255</v>
       </c>
       <c r="B114" s="1">
-        <v>7678.0</v>
+        <v>8026.0</v>
       </c>
       <c r="C114" s="1">
-        <v>32.57</v>
+        <v>16.44</v>
       </c>
       <c r="D114" s="1">
-        <v>41.96</v>
+        <v>19.72</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>322168.88</v>
+        <v>158272.72</v>
       </c>
       <c r="H114" s="1">
-        <v>-72096.42</v>
+        <v>-26325.28</v>
       </c>
       <c r="I114" s="1">
-        <v>-22.378455672069</v>
+        <v>-16.632860040568</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>250072.46</v>
+        <v>131947.44</v>
       </c>
       <c r="M114" s="1">
-        <v>250072.46</v>
+        <v>131947.44</v>
       </c>
       <c r="N114" s="1">
-        <v>0.34</v>
+        <v>0.19</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>257</v>
       </c>
       <c r="B115" s="1">
-        <v>3417.0</v>
+        <v>7247.0</v>
       </c>
       <c r="C115" s="1">
-        <v>26.55</v>
+        <v>74.55</v>
       </c>
       <c r="D115" s="1">
-        <v>27.83</v>
+        <v>32.0377342349</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>95095.11</v>
+        <v>232177.46</v>
       </c>
       <c r="H115" s="1">
-        <v>-4373.76</v>
+        <v>308086.39</v>
       </c>
       <c r="I115" s="1">
-        <v>-4.599353215954</v>
+        <v>132.69435801391</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>90721.35</v>
+        <v>540263.85</v>
       </c>
       <c r="M115" s="1">
-        <v>90721.35</v>
+        <v>540263.85</v>
       </c>
       <c r="N115" s="1">
-        <v>0.12</v>
+        <v>0.77</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>259</v>
       </c>
       <c r="B116" s="1">
-        <v>1034.0</v>
+        <v>484.0</v>
       </c>
       <c r="C116" s="1">
-        <v>91.95</v>
+        <v>148.7</v>
       </c>
       <c r="D116" s="1">
-        <v>90.7</v>
+        <v>131.2</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>93783.8</v>
+        <v>63500.8</v>
       </c>
       <c r="H116" s="1">
-        <v>1292.5</v>
+        <v>8470.0</v>
       </c>
       <c r="I116" s="1">
-        <v>1.3781697905182</v>
+        <v>13.338414634146</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>95076.3</v>
+        <v>71970.8</v>
       </c>
       <c r="M116" s="1">
-        <v>95076.3</v>
+        <v>71970.8</v>
       </c>
       <c r="N116" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>261</v>
       </c>
       <c r="B117" s="1">
-        <v>2981.0</v>
+        <v>1839.0</v>
       </c>
       <c r="C117" s="1">
-        <v>37.13</v>
+        <v>47.7</v>
       </c>
       <c r="D117" s="1">
-        <v>36.87</v>
+        <v>52.5</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>109909.47</v>
+        <v>96547.5</v>
       </c>
       <c r="H117" s="1">
-        <v>775.06</v>
+        <v>-8827.2</v>
       </c>
       <c r="I117" s="1">
-        <v>0.70518036343911</v>
+        <v>-9.1428571428571</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>110684.53</v>
+        <v>87720.3</v>
       </c>
       <c r="M117" s="1">
-        <v>110684.53</v>
+        <v>87720.3</v>
       </c>
       <c r="N117" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>263</v>
       </c>
       <c r="B118" s="1">
-        <v>3458.0</v>
+        <v>5218.0</v>
       </c>
       <c r="C118" s="1">
-        <v>331.1</v>
+        <v>53.79</v>
       </c>
       <c r="D118" s="1">
-        <v>251.5670589936</v>
+        <v>29.1999616711</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>869918.89</v>
+        <v>152365.4</v>
       </c>
       <c r="H118" s="1">
-        <v>275024.91</v>
+        <v>128310.82</v>
       </c>
       <c r="I118" s="1">
-        <v>31.615006084073</v>
+        <v>84.212570570484</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>1144943.8</v>
+        <v>280676.22</v>
       </c>
       <c r="M118" s="1">
-        <v>1144943.8</v>
+        <v>280676.22</v>
       </c>
       <c r="N118" s="1">
-        <v>1.56</v>
+        <v>0.4</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>265</v>
       </c>
       <c r="B119" s="1">
-        <v>114302.0</v>
+        <v>6508.0</v>
       </c>
       <c r="C119" s="1">
-        <v>4.523</v>
+        <v>9.772</v>
       </c>
       <c r="D119" s="1">
-        <v>2.573199944</v>
+        <v>11.505</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>294121.9</v>
+        <v>74874.54</v>
       </c>
       <c r="H119" s="1">
-        <v>222866.05</v>
+        <v>-11278.36</v>
       </c>
       <c r="I119" s="1">
-        <v>75.773361317195</v>
+        <v>-15.063010737695</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>516987.95</v>
+        <v>63596.18</v>
       </c>
       <c r="M119" s="1">
-        <v>516987.95</v>
+        <v>63596.18</v>
       </c>
       <c r="N119" s="1">
-        <v>0.71</v>
+        <v>0.09</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>267</v>
       </c>
       <c r="B120" s="1">
-        <v>27344.0</v>
+        <v>13917.0</v>
       </c>
       <c r="C120" s="1">
-        <v>8.944</v>
+        <v>33.08</v>
       </c>
       <c r="D120" s="1">
-        <v>9.3879999269</v>
+        <v>29.5709959043</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>256705.47</v>
+        <v>411539.55</v>
       </c>
       <c r="H120" s="1">
-        <v>-12140.73</v>
+        <v>48834.81</v>
       </c>
       <c r="I120" s="1">
-        <v>-4.7294395401859</v>
+        <v>11.866371045019</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>244564.74</v>
+        <v>460374.36</v>
       </c>
       <c r="M120" s="1">
-        <v>244564.74</v>
+        <v>460374.36</v>
       </c>
       <c r="N120" s="1">
-        <v>0.33</v>
+        <v>0.65</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>269</v>
       </c>
       <c r="B121" s="1">
-        <v>11250.0</v>
+        <v>917.0</v>
       </c>
       <c r="C121" s="1">
-        <v>73.47</v>
+        <v>223.1</v>
       </c>
       <c r="D121" s="1">
-        <v>90.1062711111</v>
+        <v>254.9</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>1013695.55</v>
+        <v>233743.3</v>
       </c>
       <c r="H121" s="1">
-        <v>-187158.05</v>
+        <v>-29160.6</v>
       </c>
       <c r="I121" s="1">
-        <v>-18.462944816124</v>
+        <v>-12.47548058062</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>826537.5</v>
+        <v>204582.7</v>
       </c>
       <c r="M121" s="1">
-        <v>826537.5</v>
+        <v>204582.7</v>
       </c>
       <c r="N121" s="1">
-        <v>1.13</v>
+        <v>0.29</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>271</v>
       </c>
       <c r="B122" s="1">
-        <v>10093.0</v>
+        <v>1178.0</v>
       </c>
       <c r="C122" s="1">
-        <v>134.52</v>
+        <v>239.3</v>
       </c>
       <c r="D122" s="1">
-        <v>176.7334826117</v>
+        <v>252.3</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>1783771.04</v>
+        <v>297209.4</v>
       </c>
       <c r="H122" s="1">
-        <v>-426060.68</v>
+        <v>-15314.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-23.885390582415</v>
+        <v>-5.1525961157352</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>1357710.36</v>
+        <v>281895.4</v>
       </c>
       <c r="M122" s="1">
-        <v>1357710.36</v>
+        <v>281895.4</v>
       </c>
       <c r="N122" s="1">
-        <v>1.85</v>
+        <v>0.4</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>273</v>
       </c>
       <c r="B123" s="1">
-        <v>22423.0</v>
+        <v>4135.0</v>
       </c>
       <c r="C123" s="1">
-        <v>32.82</v>
+        <v>19.33</v>
       </c>
       <c r="D123" s="1">
-        <v>32.5458404317</v>
+        <v>18.02</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>729775.38</v>
+        <v>74512.7</v>
       </c>
       <c r="H123" s="1">
-        <v>6147.48</v>
+        <v>5416.85</v>
       </c>
       <c r="I123" s="1">
-        <v>0.84237974703942</v>
+        <v>7.2697003329634</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>735922.86</v>
+        <v>79929.55</v>
       </c>
       <c r="M123" s="1">
-        <v>735922.86</v>
+        <v>79929.55</v>
       </c>
       <c r="N123" s="1">
-        <v>1.0</v>
+        <v>0.11</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>275</v>
       </c>
       <c r="B124" s="1">
-        <v>5996.0</v>
+        <v>4516.0</v>
       </c>
       <c r="C124" s="1">
-        <v>279.5</v>
+        <v>103.65</v>
       </c>
       <c r="D124" s="1">
-        <v>121.5453468979</v>
+        <v>104.5456820195</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>728785.9</v>
+        <v>472128.3</v>
       </c>
       <c r="H124" s="1">
-        <v>947096.1</v>
+        <v>-4044.9</v>
       </c>
       <c r="I124" s="1">
-        <v>129.95532707205</v>
+        <v>-0.85673745886447</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>1675882.0</v>
+        <v>468083.4</v>
       </c>
       <c r="M124" s="1">
-        <v>1675882.0</v>
+        <v>468083.4</v>
       </c>
       <c r="N124" s="1">
-        <v>2.29</v>
+        <v>0.66</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>277</v>
       </c>
       <c r="B125" s="1">
-        <v>8164.0</v>
+        <v>17229.0</v>
       </c>
       <c r="C125" s="1">
-        <v>162.5</v>
+        <v>80.6</v>
       </c>
       <c r="D125" s="1">
-        <v>113.0919377756</v>
+        <v>68.7286522723</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>923282.58</v>
+        <v>1184125.95</v>
       </c>
       <c r="H125" s="1">
-        <v>403367.42</v>
+        <v>204531.45</v>
       </c>
       <c r="I125" s="1">
-        <v>43.688403608785</v>
+        <v>17.272778288492</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>1326650.0</v>
+        <v>1388657.4</v>
       </c>
       <c r="M125" s="1">
-        <v>1326650.0</v>
+        <v>1388657.4</v>
       </c>
       <c r="N125" s="1">
-        <v>1.81</v>
+        <v>1.97</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>279</v>
       </c>
       <c r="B126" s="1">
-        <v>7279.0</v>
+        <v>9963.0</v>
       </c>
       <c r="C126" s="1">
-        <v>272.25</v>
+        <v>18.29</v>
       </c>
       <c r="D126" s="1">
-        <v>188.1251476851</v>
+        <v>19.11</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>1369362.95</v>
+        <v>190392.93</v>
       </c>
       <c r="H126" s="1">
-        <v>612344.8</v>
+        <v>-8169.66</v>
       </c>
       <c r="I126" s="1">
-        <v>44.717494364807</v>
+        <v>-4.29094714809</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>1981707.75</v>
+        <v>182223.27</v>
       </c>
       <c r="M126" s="1">
-        <v>1981707.75</v>
+        <v>182223.27</v>
       </c>
       <c r="N126" s="1">
-        <v>2.7</v>
+        <v>0.26</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>281</v>
       </c>
       <c r="B127" s="1">
-        <v>10749.0</v>
+        <v>6003.0</v>
       </c>
       <c r="C127" s="1">
-        <v>17.83</v>
+        <v>23.45</v>
       </c>
       <c r="D127" s="1">
-        <v>19.72</v>
+        <v>26.98</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>211970.28</v>
+        <v>161960.94</v>
       </c>
       <c r="H127" s="1">
-        <v>-20315.61</v>
+        <v>-21190.59</v>
       </c>
       <c r="I127" s="1">
-        <v>-9.5841784989858</v>
+        <v>-13.083765752409</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" s="1">
-        <v>191654.67</v>
+        <v>140770.35</v>
       </c>
       <c r="M127" s="1">
-        <v>191654.67</v>
+        <v>140770.35</v>
       </c>
       <c r="N127" s="1">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>283</v>
       </c>
       <c r="B128" s="1">
-        <v>7680.0</v>
+        <v>24114.0</v>
       </c>
       <c r="C128" s="1">
-        <v>77.31</v>
+        <v>20.73</v>
       </c>
       <c r="D128" s="1">
-        <v>32.037734375</v>
+        <v>19.8940926433</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>246049.8</v>
+        <v>479726.15</v>
       </c>
       <c r="H128" s="1">
-        <v>347691.0</v>
+        <v>20157.07</v>
       </c>
       <c r="I128" s="1">
-        <v>141.30919838179</v>
+        <v>4.2017867902344</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" s="1">
-        <v>593740.8</v>
+        <v>499883.22</v>
       </c>
       <c r="M128" s="1">
-        <v>593740.8</v>
+        <v>499883.22</v>
       </c>
       <c r="N128" s="1">
-        <v>0.81</v>
+        <v>0.71</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>285</v>
       </c>
       <c r="B129" s="1">
-        <v>769.0</v>
+        <v>6914.0</v>
       </c>
       <c r="C129" s="1">
-        <v>143.2</v>
+        <v>37.51</v>
       </c>
       <c r="D129" s="1">
-        <v>131.2</v>
+        <v>37.08</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>100892.8</v>
+        <v>256371.12</v>
       </c>
       <c r="H129" s="1">
-        <v>9228.0</v>
+        <v>2973.02</v>
       </c>
       <c r="I129" s="1">
-        <v>9.1463414634146</v>
+        <v>1.1596548004315</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" s="1">
-        <v>110120.8</v>
+        <v>259344.14</v>
       </c>
       <c r="M129" s="1">
-        <v>110120.8</v>
+        <v>259344.14</v>
       </c>
       <c r="N129" s="1">
-        <v>0.15</v>
+        <v>0.37</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>287</v>
       </c>
       <c r="B130" s="1">
-        <v>2265.0</v>
+        <v>7808.0</v>
       </c>
       <c r="C130" s="1">
-        <v>50.6</v>
+        <v>58.6</v>
       </c>
       <c r="D130" s="1">
-        <v>52.5</v>
+        <v>60.0579277664</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>118912.5</v>
+        <v>468932.3</v>
       </c>
       <c r="H130" s="1">
-        <v>-4303.5</v>
+        <v>-11383.5</v>
       </c>
       <c r="I130" s="1">
-        <v>-3.6190476190476</v>
+        <v>-2.427535915099</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" s="1">
-        <v>114609.0</v>
+        <v>457548.8</v>
       </c>
       <c r="M130" s="1">
-        <v>114609.0</v>
+        <v>457548.8</v>
       </c>
       <c r="N130" s="1">
-        <v>0.16</v>
+        <v>0.65</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>289</v>
       </c>
       <c r="B131" s="1">
-        <v>6847.0</v>
+        <v>3016.0</v>
       </c>
       <c r="C131" s="1">
-        <v>63.5</v>
+        <v>117.95</v>
       </c>
       <c r="D131" s="1">
-        <v>29.1999605667</v>
+        <v>108.3666511936</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>199932.13</v>
+        <v>326833.82</v>
       </c>
       <c r="H131" s="1">
-        <v>234852.37</v>
+        <v>28903.38</v>
       </c>
       <c r="I131" s="1">
-        <v>117.46604710308</v>
+        <v>8.8434483310203</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" s="1">
-        <v>434784.5</v>
+        <v>355737.2</v>
       </c>
       <c r="M131" s="1">
-        <v>434784.5</v>
+        <v>355737.2</v>
       </c>
       <c r="N131" s="1">
-        <v>0.59</v>
+        <v>0.5</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>291</v>
       </c>
       <c r="B132" s="1">
-        <v>8011.0</v>
+        <v>2047.0</v>
       </c>
       <c r="C132" s="1">
-        <v>9.474</v>
+        <v>73.12</v>
       </c>
       <c r="D132" s="1">
-        <v>11.5050006241</v>
+        <v>101.2</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>92166.56</v>
+        <v>207156.4</v>
       </c>
       <c r="H132" s="1">
-        <v>-16270.35</v>
+        <v>-57479.76</v>
       </c>
       <c r="I132" s="1">
-        <v>-17.653203070615</v>
+        <v>-27.747035573123</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>75896.21</v>
+        <v>149676.64</v>
       </c>
       <c r="M132" s="1">
-        <v>75896.21</v>
+        <v>149676.64</v>
       </c>
       <c r="N132" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>293</v>
       </c>
       <c r="B133" s="1">
-        <v>20086.0</v>
+        <v>12713.0</v>
       </c>
       <c r="C133" s="1">
-        <v>35.12</v>
+        <v>21.09</v>
       </c>
       <c r="D133" s="1">
-        <v>29.5709957184</v>
+        <v>28.6531691969</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>593963.02</v>
+        <v>364267.74</v>
       </c>
       <c r="H133" s="1">
-        <v>111457.3</v>
+        <v>-96150.57</v>
       </c>
       <c r="I133" s="1">
-        <v>18.765023452133</v>
+        <v>-26.395576506446</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" s="1">
-        <v>705420.32</v>
+        <v>268117.17</v>
       </c>
       <c r="M133" s="1">
-        <v>705420.32</v>
+        <v>268117.17</v>
       </c>
       <c r="N133" s="1">
-        <v>0.96</v>
+        <v>0.38</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>295</v>
       </c>
       <c r="B134" s="1">
-        <v>1791.0</v>
+        <v>17824.0</v>
       </c>
       <c r="C134" s="1">
-        <v>53.58</v>
+        <v>29.88</v>
       </c>
       <c r="D134" s="1">
-        <v>51.48</v>
+        <v>35.8788302289</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>92200.68</v>
+        <v>639504.27</v>
       </c>
       <c r="H134" s="1">
-        <v>3761.1</v>
+        <v>-106923.15</v>
       </c>
       <c r="I134" s="1">
-        <v>4.0792540792541</v>
+        <v>-16.719692895874</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" s="1">
-        <v>95961.78</v>
+        <v>532581.12</v>
       </c>
       <c r="M134" s="1">
-        <v>95961.78</v>
+        <v>532581.12</v>
       </c>
       <c r="N134" s="1">
-        <v>0.13</v>
+        <v>0.76</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>297</v>
       </c>
       <c r="B135" s="1">
-        <v>18162.0</v>
+        <v>6341.0</v>
       </c>
       <c r="C135" s="1">
-        <v>10.14</v>
+        <v>22.94</v>
       </c>
       <c r="D135" s="1">
-        <v>10.2</v>
+        <v>29.6773158808</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>185252.4</v>
+        <v>188183.86</v>
       </c>
       <c r="H135" s="1">
-        <v>-1089.72</v>
+        <v>-42721.32</v>
       </c>
       <c r="I135" s="1">
-        <v>-0.58823529411765</v>
+        <v>-22.701904403491</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" s="1">
-        <v>184162.68</v>
+        <v>145462.54</v>
       </c>
       <c r="M135" s="1">
-        <v>184162.68</v>
+        <v>145462.54</v>
       </c>
       <c r="N135" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>299</v>
       </c>
       <c r="B136" s="1">
-        <v>1055.0</v>
+        <v>10291.0</v>
       </c>
       <c r="C136" s="1">
-        <v>228.0</v>
+        <v>61.78</v>
       </c>
       <c r="D136" s="1">
-        <v>254.9</v>
+        <v>90.0216383247</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>268919.5</v>
+        <v>926412.68</v>
       </c>
       <c r="H136" s="1">
-        <v>-28379.5</v>
+        <v>-290634.7</v>
       </c>
       <c r="I136" s="1">
-        <v>-10.553158101216</v>
+        <v>-31.372055486114</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" s="1">
-        <v>240540.0</v>
+        <v>635777.98</v>
       </c>
       <c r="M136" s="1">
-        <v>240540.0</v>
+        <v>635777.98</v>
       </c>
       <c r="N136" s="1">
-        <v>0.33</v>
+        <v>0.9</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
         <v>298</v>
-      </c>
-[...798 lines deleted...]
-        <v>330</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">