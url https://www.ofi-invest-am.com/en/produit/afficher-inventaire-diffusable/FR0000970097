--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="733">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="896">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970097</t>
   </si>
   <si>
@@ -112,2139 +112,2628 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0000852564</t>
+  </si>
+  <si>
+    <t>AALBERTS NV</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
+    <t>ES0105046017</t>
+  </si>
+  <si>
+    <t>AENA SME SA</t>
+  </si>
+  <si>
+    <t>FR0010340141</t>
+  </si>
+  <si>
+    <t>AEROPORTS DE PARIS SA</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>AGEAS SA</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
+    <t>FR0000071946</t>
+  </si>
+  <si>
+    <t>ALTEN SA</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
+    <t>IT0004056880</t>
+  </si>
+  <si>
+    <t>AMPLIFON</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>NL0006237562</t>
+  </si>
+  <si>
+    <t>ARCADIS NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>NL0011872643</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
+    <t>BE0974400328</t>
+  </si>
+  <si>
+    <t>AZELIS GROUP NV</t>
+  </si>
+  <si>
+    <t>IT0001031084</t>
+  </si>
+  <si>
+    <t>BANCA GENERALI</t>
+  </si>
+  <si>
+    <t>IT0004776628</t>
+  </si>
+  <si>
+    <t>BANCA MEDIOLANUM</t>
+  </si>
+  <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA</t>
+  </si>
+  <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...2 lines deleted...]
-    <t>BIOMERIEUX SA</t>
+    <t>ES0113679I37</t>
+  </si>
+  <si>
+    <t>BANKINTER SA</t>
+  </si>
+  <si>
+    <t>AT0000BAWAG2</t>
+  </si>
+  <si>
+    <t>BAWAG GROUP AG</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>DE0005158703</t>
+  </si>
+  <si>
+    <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
+    <t>FR0000120503</t>
+  </si>
+  <si>
+    <t>BOUYGUES SA</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...2 lines deleted...]
-    <t>CAPGEMINI</t>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA</t>
+  </si>
+  <si>
+    <t>FR0000120172</t>
+  </si>
+  <si>
+    <t>CARREFOUR SA</t>
+  </si>
+  <si>
+    <t>BE0003593044</t>
+  </si>
+  <si>
+    <t>COFINIMMO REIT SA</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>FR0000064578</t>
+  </si>
+  <si>
+    <t>COVIVIO SA</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
-    <t>CH1216478797</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>EIFFAGE SA</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...2 lines deleted...]
-    <t>EVONIK INDUSTRIES AG</t>
+    <t>FR0013451333</t>
+  </si>
+  <si>
+    <t>FDJ UNITED</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>FERROVIAL</t>
+  </si>
+  <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE000A3E5D64</t>
+  </si>
+  <si>
+    <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>ES0171996087</t>
+  </si>
+  <si>
+    <t>GRIFOLS SA CLASS A</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009000459</t>
+  </si>
+  <si>
+    <t>HUHTAMAKI</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
-    <t>ES0144583343</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
+    <t>IT0001078911</t>
+  </si>
+  <si>
+    <t>INTERPUMP GROUP</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>DE000KSAG888</t>
+  </si>
+  <si>
+    <t>K S N AG</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP PLC</t>
   </si>
   <si>
-    <t>DE000KBX1006</t>
-[...2 lines deleted...]
-    <t>KNORR BREMSE AG</t>
+    <t>FR0000121964</t>
+  </si>
+  <si>
+    <t>KLEPIERRE REIT SA</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
+    <t>IT0005541336</t>
+  </si>
+  <si>
+    <t>LOTTOMATICA GROUP</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>IT0005366767</t>
+  </si>
+  <si>
+    <t>NEXI</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
+  </si>
+  <si>
+    <t>IT0003796171</t>
+  </si>
+  <si>
+    <t>POSTE ITALIANE</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
-    <t>IT0004176001</t>
-[...2 lines deleted...]
-    <t>PRYSMIAN</t>
+    <t>ES0105777017</t>
+  </si>
+  <si>
+    <t>PUIG BRANDS SA CLASS B</t>
+  </si>
+  <si>
+    <t>DE0006969603</t>
+  </si>
+  <si>
+    <t>PUMA</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
+    <t>NL0000379121</t>
+  </si>
+  <si>
+    <t>RANDSTAD NV</t>
+  </si>
+  <si>
+    <t>IT0005282865</t>
+  </si>
+  <si>
+    <t>REPLY</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>FR0000121709</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>FR0000121220</t>
-[...2 lines deleted...]
-    <t>SODEXO SA</t>
+    <t>FR0000050809</t>
+  </si>
+  <si>
+    <t>SOPRA STERIA GROUP SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>FI0009005961</t>
+  </si>
+  <si>
+    <t>STORA ENSO CLASS R</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000051807</t>
+  </si>
+  <si>
+    <t>TELEPERFORMANCE</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>FR0000124141</t>
-[...2 lines deleted...]
-    <t>VEOLIA ENVIRON. SA</t>
+    <t>IT0004810054</t>
+  </si>
+  <si>
+    <t>UNIPOL ASSICURAZIONI SPA</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>FR0013506730</t>
+  </si>
+  <si>
+    <t>VALLOUREC SA</t>
+  </si>
+  <si>
+    <t>AT0000746409</t>
+  </si>
+  <si>
+    <t>VERBUND AG</t>
+  </si>
+  <si>
+    <t>ES0183746314</t>
+  </si>
+  <si>
+    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
+  </si>
+  <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS200326</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG MAR 26</t>
   </si>
   <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
     <t>OE100326</t>
   </si>
   <si>
     <t>EURO-BOBL MAR 26</t>
   </si>
   <si>
+    <t>IK1100326</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) MAR 26</t>
+  </si>
+  <si>
     <t>RX100326</t>
   </si>
   <si>
     <t>EURO-BUND MAR 26</t>
   </si>
   <si>
-    <t>IK1100326</t>
-[...2 lines deleted...]
-    <t>EURO-BTP (ITALY GOVT) MAR 26</t>
+    <t>OAT100626</t>
+  </si>
+  <si>
+    <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>OAT100326</t>
   </si>
   <si>
     <t>EURO-OAT MAR 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>2 433.22</t>
+    <t>2 756.85</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>ES0200002147</t>
-[...7 lines deleted...]
-  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>7 045.21</t>
+    <t>7 729.45</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 495.89</t>
+    <t>1 939.73</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>3 229.64</t>
+    <t>3 622.44</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>6 190.99</t>
+    <t>7 052.62</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>3 671.23</t>
+    <t>4 041.10</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>2 252.05</t>
+    <t>2 473.97</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>1 113.29</t>
+    <t>1 447.27</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>2 945.89</t>
+    <t>3 260.27</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>2 300.89</t>
+    <t>2 640.36</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>3 070.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 406.46</t>
+    <t>1 588.15</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>1 780.82</t>
+    <t>2 243.15</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>2 263.01</t>
+    <t>2 521.92</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>2 488.77</t>
+    <t>2 751.26</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>3 392.54</t>
+    <t>3 760.41</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>1 433.22</t>
+    <t>1 682.88</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>3 227.05</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>7 577.64</t>
+    <t>8 478.94</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>21 880.85</t>
+    <t>23 768.33</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>1 283.65</t>
+    <t>1 686.66</t>
   </si>
   <si>
     <t>XS3075490188</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 20/05/2031</t>
   </si>
   <si>
-    <t>2 315.07</t>
+    <t>2 555.48</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>1 080.14</t>
+    <t>1 431.51</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>1 054.11</t>
+    <t>1 405.48</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>8 591.10</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>FR001400TWD7</t>
-[...8 lines deleted...]
-    <t>CAIXABANK SA 3.875 20/01/2037</t>
+    <t>1 332.99</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>1 414.73</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>1 157.19</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>2 531.51</t>
+    <t>3 049.32</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>6 946.71</t>
+    <t>7 544.04</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>2 711.30</t>
+    <t>3 071.92</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>1 644.68</t>
+    <t>1 983.66</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>2 224.66</t>
+    <t>2 520.55</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>2 260.27</t>
-[...8 lines deleted...]
-    <t>1 317.30</t>
+    <t>2 491.44</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>5 808.90</t>
+    <t>6 419.18</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>2 304.11</t>
+    <t>2 572.26</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>6 183.56</t>
+    <t>6 867.81</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>10 607.88</t>
+    <t>11 578.77</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>6 984.38</t>
+    <t>7 696.00</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
-    <t>CRELAN SA-BRUSSELS HEAD OFFICE 4 30/04/2037</t>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>3 291.78</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
+    <t>1 041.78</t>
+  </si>
+  <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>1 137.18</t>
+    <t>1 411.33</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>3 418.63</t>
+    <t>4 014.13</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>2 691.44</t>
+    <t>2 959.59</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>1 496.58</t>
+    <t>1 847.95</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>5 053.42</t>
+    <t>5 626.71</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>4 860.88</t>
+    <t>5 354.27</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 126.71</t>
+    <t>2 376.37</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>2 357.47</t>
+    <t>2 784.66</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
-    <t>EU000A3L1DJ0</t>
-[...7 lines deleted...]
-  <si>
     <t>EU000A3K4ES4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3 04/12/2034</t>
   </si>
   <si>
-    <t>1 164.77</t>
+    <t>1 672.01</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>5 866.03</t>
+    <t>7 164.25</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>1 772.58</t>
+    <t>2 658.87</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>1 723.29</t>
+    <t>2 037.67</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
     <t>FI4000441878</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
     <t>FI4000306758</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 1.125 15/04/2034</t>
   </si>
   <si>
-    <t>1 127.47</t>
+    <t>1 230.66</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>2 630.55</t>
+    <t>3 041.10</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0013238268</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 01/03/2028</t>
   </si>
   <si>
-    <t>1 719.52</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014001N38</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>10 119.46</t>
-[...8 lines deleted...]
-    <t>1 240.07</t>
+    <t>11 190.93</t>
   </si>
   <si>
     <t>FR0013313582</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2034</t>
   </si>
   <si>
-    <t>3 882.23</t>
+    <t>4 293.29</t>
   </si>
   <si>
     <t>FR0014009O62</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2038</t>
   </si>
   <si>
-    <t>12 051.37</t>
+    <t>13 327.40</t>
+  </si>
+  <si>
+    <t>FR0014016G71</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 2.4 24/09/2029</t>
+  </si>
+  <si>
+    <t>8 942.47</t>
   </si>
   <si>
     <t>FR001400FTH3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3 25/05/2054</t>
   </si>
   <si>
-    <t>10 479.45</t>
+    <t>11 589.04</t>
   </si>
   <si>
     <t>FR001400X8V5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.2 25/05/2035</t>
   </si>
   <si>
-    <t>5 387.84</t>
+    <t>5 958.31</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>2 130.19</t>
+    <t>4 443.82</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>6 416.22</t>
-[...5 lines deleted...]
-    <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
+    <t>7 095.58</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>1 347.95</t>
+    <t>1 458.90</t>
   </si>
   <si>
     <t>DE0001102515</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>33 333.42</t>
+    <t>37 519.48</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>51 864.26</t>
+    <t>1 752.54</t>
   </si>
   <si>
     <t>DE000BU2Z031</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2034</t>
   </si>
   <si>
-    <t>7 849.88</t>
+    <t>9 075.01</t>
   </si>
   <si>
     <t>DE000BU2Z056</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2035</t>
   </si>
   <si>
-    <t>15 161.92</t>
+    <t>17 065.97</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>1 114.32</t>
+    <t>1 556.76</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 464.79</t>
+    <t>1 601.64</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>1 141.10</t>
+    <t>1 400.00</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>2 590.41</t>
+    <t>2 877.05</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
+    <t>1 212.33</t>
+  </si>
+  <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>5 400.00</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>6 184.93</t>
+    <t>6 832.19</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>1 660.44</t>
+    <t>2 016.25</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
+    <t>1 117.81</t>
+  </si>
+  <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>2 307.95</t>
+    <t>2 567.59</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>5 350.68</t>
+    <t>6 210.62</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>2 200.69</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>2 260.64</t>
+    <t>2 693.52</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>3 477.95</t>
+    <t>3 780.86</t>
   </si>
   <si>
     <t>IE00BH3SQ895</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
   </si>
   <si>
-    <t>1 623.04</t>
+    <t>1 788.40</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
+    <t>1 073.11</t>
+  </si>
+  <si>
     <t>IE00BV8C9186</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
   </si>
   <si>
-    <t>1 672.88</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>4 284.64</t>
+    <t>5 104.81</t>
   </si>
   <si>
     <t>IT0005588881</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.8 15/05/2036</t>
   </si>
   <si>
-    <t>3 181.02</t>
+    <t>4 245.89</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>8 471.13</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>7 885.11</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005358806</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.35 01/03/2035</t>
   </si>
   <si>
-    <t>6 785.14</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005631590</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.65 01/08/2035</t>
   </si>
   <si>
+    <t>4 879.11</t>
+  </si>
+  <si>
     <t>IT0005542797</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.7 15/06/2030</t>
   </si>
   <si>
-    <t>7 102.17</t>
+    <t>14 826.44</t>
   </si>
   <si>
     <t>IT0003934657</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 4 01/02/2037</t>
   </si>
   <si>
+    <t>4 730.39</t>
+  </si>
+  <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>XS2986317506</t>
-[...2 lines deleted...]
-    <t>JPMORGAN CHASE &amp; CO 23/01/2036</t>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>3 813.01</t>
+    <t>4 164.38</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 845.21</t>
+    <t>3 418.49</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>XS2638080452</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0013508694</t>
   </si>
   <si>
     <t>LA POSTE SA 1.375 21/04/2032</t>
   </si>
   <si>
-    <t>1 088.70</t>
+    <t>1 190.41</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>2 243.84</t>
+    <t>2 465.75</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>1 265.75</t>
+    <t>1 753.97</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>2 219.18</t>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>2 322.95</t>
+    <t>2 517.12</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>3 467.40</t>
+    <t>3 759.96</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>4 081.66</t>
+    <t>4 508.81</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>2 356.03</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>1 869.02</t>
+    <t>2 196.71</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 071.23</t>
+    <t>2 367.12</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>7 017.60</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
+    <t>1 978.39</t>
+  </si>
+  <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>XS3066581664</t>
-[...5 lines deleted...]
-    <t>4 075.93</t>
+    <t>1 782.48</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>1 371.23</t>
+    <t>1 852.05</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>2 352.41</t>
+    <t>2 665.29</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>7 339.18</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>8 600.00</t>
+    <t>9 395.21</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 189.04</t>
+    <t>3 484.93</t>
   </si>
   <si>
     <t>PTOTELOE0028</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.475 18/10/2030</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>21 770.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>4 741.08</t>
+    <t>5 120.93</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>5 726.03</t>
+    <t>6 288.22</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>2 065.75</t>
+    <t>2 306.16</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>4 882.19</t>
+  </si>
+  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>1 625.23</t>
+    <t>1 910.17</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>2 293.49</t>
+    <t>2 635.62</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>2 191.44</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>5 936.30</t>
+    <t>6 435.62</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>4 972.60</t>
-[...5 lines deleted...]
-    <t>SCHNEIDER ELECTRIC SE 3 10/01/2031</t>
+    <t>5 379.45</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>1 414.73</t>
+    <t>1 664.38</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>5 424.66</t>
+    <t>6 756.16</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>1 561.64</t>
+    <t>1 839.04</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
+    <t>1 093.49</t>
+  </si>
+  <si>
     <t>ES0000012G42</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.2 31/10/2040</t>
   </si>
   <si>
-    <t>3 907.33</t>
+    <t>5 006.27</t>
   </si>
   <si>
     <t>ES0000012E69</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.85 30/07/2035</t>
   </si>
   <si>
-    <t>4 310.75</t>
+    <t>4 926.58</t>
+  </si>
+  <si>
+    <t>ES0000012O75</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
+  </si>
+  <si>
+    <t>1 664.66</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>3 471.78</t>
+    <t>4 448.22</t>
   </si>
   <si>
     <t>ES00000127C8</t>
   </si>
   <si>
     <t>SPAIN I/L BOND 1 30/11/2030</t>
   </si>
   <si>
-    <t>2 836.74</t>
+    <t>4 001.52</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>3 097.26</t>
+    <t>3 356.16</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>3 167.12</t>
+    <t>3 463.01</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>1 273.97</t>
+    <t>1 643.84</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>4 660.27</t>
+    <t>5 159.59</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>2 866.44</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>3 283.56</t>
+    <t>3 597.95</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>1 619.18</t>
+    <t>1 841.10</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...2 lines deleted...]
-    <t>3 891.10</t>
+    <t>4 242.47</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>1 269.18</t>
+    <t>1 583.56</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 325.75</t>
+    <t>3 632.22</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>3 737.67</t>
+    <t>4 052.05</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>4 650.00</t>
+    <t>5 509.93</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>3 420.55</t>
+    <t>3 827.40</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>3 420.00</t>
+    <t>3 841.64</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>1 986.30</t>
+    <t>2 171.23</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>2 341.78</t>
-[...17 lines deleted...]
-    <t>4 989.73</t>
+    <t>2 582.19</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
+    <t>1 128.08</t>
+  </si>
+  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>4 888.87</t>
+    <t>5 318.84</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2623,209 +3112,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>15.0</v>
       </c>
       <c r="D2">
-        <v>226.6</v>
+        <v>231.55</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3399.06</v>
+        <v>3473.38</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3399.06</v>
+        <v>3473.38</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>632803.9945</v>
+        <v>633556.3785</v>
       </c>
       <c r="D3">
-        <v>135.98</v>
+        <v>138.88</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>86050828.15</v>
+        <v>87990117.86</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>86050828.15</v>
+        <v>87990117.86</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>320070.81</v>
+        <v>319995.88</v>
       </c>
       <c r="D4">
-        <v>126.34</v>
+        <v>129.1</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>40439972.49</v>
+        <v>41312375.48</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>40439972.49</v>
+        <v>41312375.48</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>1244.6763</v>
+        <v>989.9651</v>
       </c>
       <c r="D5">
-        <v>124.96</v>
+        <v>127.58</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>155537.96</v>
+        <v>126305.11</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>155537.96</v>
+        <v>126305.11</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>131.97</v>
+        <v>134.85</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>131.97</v>
+        <v>134.85</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>131.97</v>
+        <v>134.85</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P282"/>
+  <dimension ref="A1:P365"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O282" sqref="O282"/>
+      <selection activeCell="O365" sqref="O365"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2844,14089 +3333,18239 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>3219.0</v>
+        <v>1817.0</v>
       </c>
       <c r="D2" s="1">
-        <v>150.15</v>
+        <v>35.22</v>
       </c>
       <c r="E2" s="1">
-        <v>207.3860298229</v>
+        <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>667575.63</v>
+        <v>63994.74</v>
       </c>
       <c r="I2" s="1">
-        <v>-184242.78</v>
+        <v>0.0</v>
       </c>
       <c r="J2" s="1">
-        <v>-27.59878757108</v>
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>483332.85</v>
+        <v>63994.74</v>
       </c>
       <c r="N2" s="1">
-        <v>483332.85</v>
+        <v>63994.74</v>
       </c>
       <c r="O2" s="1">
-        <v>0.38</v>
+        <v>0.05</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>274.0</v>
+        <v>5216.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1265.6</v>
+        <v>28.36</v>
       </c>
       <c r="E3" s="1">
-        <v>1281.5523357664</v>
+        <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>351145.34</v>
+        <v>147925.76</v>
       </c>
       <c r="I3" s="1">
-        <v>-4370.94</v>
+        <v>0.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-1.2447666256941</v>
+        <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>346774.4</v>
+        <v>147925.76</v>
       </c>
       <c r="N3" s="1">
-        <v>346774.4</v>
+        <v>147925.76</v>
       </c>
       <c r="O3" s="1">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>4794.0</v>
+        <v>1414.0</v>
       </c>
       <c r="D4" s="1">
-        <v>193.8</v>
+        <v>246.8</v>
       </c>
       <c r="E4" s="1">
-        <v>156.8806362119</v>
+        <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>752085.77</v>
+        <v>348975.2</v>
       </c>
       <c r="I4" s="1">
-        <v>176991.43</v>
+        <v>0.0</v>
       </c>
       <c r="J4" s="1">
-        <v>23.533410291754</v>
+        <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>929077.2</v>
+        <v>348975.2</v>
       </c>
       <c r="N4" s="1">
-        <v>929077.2</v>
+        <v>348975.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.73</v>
+        <v>0.27</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>9359.0</v>
+        <v>2304.0</v>
       </c>
       <c r="D5" s="1">
-        <v>59.24</v>
+        <v>158.2</v>
       </c>
       <c r="E5" s="1">
-        <v>69.1991729886</v>
+        <v>207.3860286458</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>647635.06</v>
+        <v>477817.41</v>
       </c>
       <c r="I5" s="1">
-        <v>-93207.9</v>
+        <v>-113324.61</v>
       </c>
       <c r="J5" s="1">
-        <v>-14.392040480329</v>
+        <v>-23.717137054508</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>554427.16</v>
+        <v>364492.8</v>
       </c>
       <c r="N5" s="1">
-        <v>554427.16</v>
+        <v>364492.8</v>
       </c>
       <c r="O5" s="1">
-        <v>0.44</v>
+        <v>0.28</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>5064.0</v>
+        <v>219.0</v>
       </c>
       <c r="D6" s="1">
-        <v>379.2</v>
+        <v>994.8</v>
       </c>
       <c r="E6" s="1">
-        <v>212.4418799368</v>
+        <v>1281.5523287671</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1075805.68</v>
+        <v>280659.96</v>
       </c>
       <c r="I6" s="1">
-        <v>844463.12</v>
+        <v>-62798.76</v>
       </c>
       <c r="J6" s="1">
-        <v>78.495878549368</v>
+        <v>-22.375389777722</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1920268.8</v>
+        <v>217861.2</v>
       </c>
       <c r="N6" s="1">
-        <v>1920268.8</v>
+        <v>217861.2</v>
       </c>
       <c r="O6" s="1">
-        <v>1.52</v>
+        <v>0.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>34776.0</v>
+        <v>28345.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.9</v>
+        <v>26.67</v>
       </c>
       <c r="E7" s="1">
-        <v>24.9201388889</v>
+        <v>27.154707003</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>866622.75</v>
+        <v>769700.17</v>
       </c>
       <c r="I7" s="1">
-        <v>68851.65</v>
+        <v>-13739.02</v>
       </c>
       <c r="J7" s="1">
-        <v>7.9448237425108</v>
+        <v>-1.7849833656656</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>935474.4</v>
+        <v>755961.15</v>
       </c>
       <c r="N7" s="1">
-        <v>935474.4</v>
+        <v>755961.15</v>
       </c>
       <c r="O7" s="1">
-        <v>0.74</v>
+        <v>0.58</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>11375.0</v>
+        <v>498.0</v>
       </c>
       <c r="D8" s="1">
-        <v>57.56</v>
+        <v>118.4</v>
       </c>
       <c r="E8" s="1">
-        <v>61.1051850549</v>
+        <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>695071.48</v>
+        <v>58963.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-40326.48</v>
+        <v>0.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-5.8017745167734</v>
+        <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>654745.0</v>
+        <v>58963.2</v>
       </c>
       <c r="N8" s="1">
-        <v>654745.0</v>
+        <v>58963.2</v>
       </c>
       <c r="O8" s="1">
-        <v>0.52</v>
+        <v>0.05</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>9325.0</v>
+        <v>1464.0</v>
       </c>
       <c r="D9" s="1">
-        <v>61.12</v>
+        <v>62.9</v>
       </c>
       <c r="E9" s="1">
-        <v>51.8394756032</v>
+        <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>483403.11</v>
+        <v>92085.6</v>
       </c>
       <c r="I9" s="1">
-        <v>86540.89</v>
+        <v>0.0</v>
       </c>
       <c r="J9" s="1">
-        <v>17.902427230971</v>
+        <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>569944.0</v>
+        <v>92085.6</v>
       </c>
       <c r="N9" s="1">
-        <v>569944.0</v>
+        <v>92085.6</v>
       </c>
       <c r="O9" s="1">
-        <v>0.45</v>
+        <v>0.07</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>3960.0</v>
+        <v>5248.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1224.8</v>
+        <v>184.24</v>
       </c>
       <c r="E10" s="1">
-        <v>488.4758207071</v>
+        <v>159.2474714177</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1934364.25</v>
+        <v>835730.73</v>
       </c>
       <c r="I10" s="1">
-        <v>2915843.75</v>
+        <v>131160.79</v>
       </c>
       <c r="J10" s="1">
-        <v>150.73912527074</v>
+        <v>15.694144691796</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4850208.0</v>
+        <v>966891.52</v>
       </c>
       <c r="N10" s="1">
-        <v>4850208.0</v>
+        <v>966891.52</v>
       </c>
       <c r="O10" s="1">
-        <v>3.83</v>
+        <v>0.75</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>30966.0</v>
+        <v>3383.0</v>
       </c>
       <c r="D11" s="1">
-        <v>38.93</v>
+        <v>382.2</v>
       </c>
       <c r="E11" s="1">
-        <v>27.1316682813</v>
+        <v>212.4418799882</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>840159.24</v>
+        <v>718690.88</v>
       </c>
       <c r="I11" s="1">
-        <v>365347.14</v>
+        <v>574291.72</v>
       </c>
       <c r="J11" s="1">
-        <v>43.485463541412</v>
+        <v>79.908029443758</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1205506.38</v>
+        <v>1292982.6</v>
       </c>
       <c r="N11" s="1">
-        <v>1205506.38</v>
+        <v>1292982.6</v>
       </c>
       <c r="O11" s="1">
-        <v>0.95</v>
+        <v>1.0</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>75524.0</v>
+        <v>8288.0</v>
       </c>
       <c r="D12" s="1">
-        <v>21.91</v>
+        <v>28.29</v>
       </c>
       <c r="E12" s="1">
-        <v>9.0375084741</v>
+        <v>24.9201387548</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>682548.79</v>
+        <v>206538.11</v>
       </c>
       <c r="I12" s="1">
-        <v>972182.05</v>
+        <v>27929.41</v>
       </c>
       <c r="J12" s="1">
-        <v>142.43407420003</v>
+        <v>13.522642383045</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1654730.84</v>
+        <v>234467.52</v>
       </c>
       <c r="N12" s="1">
-        <v>1654730.84</v>
+        <v>234467.52</v>
       </c>
       <c r="O12" s="1">
-        <v>1.31</v>
+        <v>0.18</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>157036.0</v>
+        <v>1041.0</v>
       </c>
       <c r="D13" s="1">
-        <v>11.048</v>
+        <v>63.55</v>
       </c>
       <c r="E13" s="1">
-        <v>7.3367455233</v>
+        <v>63.55</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1152133.17</v>
+        <v>66155.55</v>
       </c>
       <c r="I13" s="1">
-        <v>582800.56</v>
+        <v>0.0</v>
       </c>
       <c r="J13" s="1">
-        <v>50.584478875823</v>
+        <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1734933.73</v>
+        <v>66155.55</v>
       </c>
       <c r="N13" s="1">
-        <v>1734933.73</v>
+        <v>66155.55</v>
       </c>
       <c r="O13" s="1">
-        <v>1.37</v>
+        <v>0.05</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
-        <v>5016.0</v>
+        <v>9697.0</v>
       </c>
       <c r="D14" s="1">
-        <v>96.9</v>
+        <v>52.74</v>
       </c>
       <c r="E14" s="1">
-        <v>108.8683014354</v>
+        <v>61.1051851088</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>546083.4</v>
+        <v>592536.98</v>
       </c>
       <c r="I14" s="1">
-        <v>-60033.0</v>
+        <v>-81117.2</v>
       </c>
       <c r="J14" s="1">
-        <v>-10.993375737113</v>
+        <v>-13.689812237542</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>486050.4</v>
+        <v>511419.78</v>
       </c>
       <c r="N14" s="1">
-        <v>486050.4</v>
+        <v>511419.78</v>
       </c>
       <c r="O14" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>12056.0</v>
+        <v>4764.0</v>
       </c>
       <c r="D15" s="1">
-        <v>88.0</v>
+        <v>13.175</v>
       </c>
       <c r="E15" s="1">
-        <v>78.6263495355</v>
+        <v>13.175</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>947919.27</v>
+        <v>62765.7</v>
       </c>
       <c r="I15" s="1">
-        <v>113008.73</v>
+        <v>0.0</v>
       </c>
       <c r="J15" s="1">
-        <v>11.921767346285</v>
+        <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1060928.0</v>
+        <v>62765.7</v>
       </c>
       <c r="N15" s="1">
-        <v>1060928.0</v>
+        <v>62765.7</v>
       </c>
       <c r="O15" s="1">
-        <v>0.84</v>
+        <v>0.05</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
-        <v>13272.0</v>
+        <v>11401.0</v>
       </c>
       <c r="D16" s="1">
-        <v>92.38</v>
+        <v>68.82</v>
       </c>
       <c r="E16" s="1">
-        <v>74.8721903255</v>
+        <v>54.9314472415</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>993703.71</v>
+        <v>626273.43</v>
       </c>
       <c r="I16" s="1">
-        <v>232363.65</v>
+        <v>158343.39</v>
       </c>
       <c r="J16" s="1">
-        <v>23.3835948947</v>
+        <v>25.283427719423</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1226067.36</v>
+        <v>784616.82</v>
       </c>
       <c r="N16" s="1">
-        <v>1226067.36</v>
+        <v>784616.82</v>
       </c>
       <c r="O16" s="1">
-        <v>0.97</v>
+        <v>0.61</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>257633.0</v>
+        <v>5353.0</v>
       </c>
       <c r="D17" s="1">
-        <v>11.274</v>
+        <v>29.92</v>
       </c>
       <c r="E17" s="1">
-        <v>11.079003505</v>
+        <v>29.92</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2854316.91</v>
+        <v>160161.76</v>
       </c>
       <c r="I17" s="1">
-        <v>50237.53</v>
+        <v>0.0</v>
       </c>
       <c r="J17" s="1">
-        <v>1.7600543872334</v>
+        <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2904554.44</v>
+        <v>160161.76</v>
       </c>
       <c r="N17" s="1">
-        <v>2904554.44</v>
+        <v>160161.76</v>
       </c>
       <c r="O17" s="1">
-        <v>2.29</v>
+        <v>0.12</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>423675.0</v>
+        <v>3935.0</v>
       </c>
       <c r="D18" s="1">
-        <v>10.724</v>
+        <v>1233.4</v>
       </c>
       <c r="E18" s="1">
-        <v>10.630304219</v>
+        <v>488.475819568</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>4503794.14</v>
+        <v>1922152.35</v>
       </c>
       <c r="I18" s="1">
-        <v>39696.56</v>
+        <v>2931276.65</v>
       </c>
       <c r="J18" s="1">
-        <v>0.88140263000564</v>
+        <v>152.49970430284</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>4543490.7</v>
+        <v>4853429.0</v>
       </c>
       <c r="N18" s="1">
-        <v>4543490.7</v>
+        <v>4853429.0</v>
       </c>
       <c r="O18" s="1">
-        <v>3.59</v>
+        <v>3.75</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>25207.0</v>
+        <v>1308.0</v>
       </c>
       <c r="D19" s="1">
-        <v>27.48</v>
+        <v>61.44</v>
       </c>
       <c r="E19" s="1">
-        <v>24.8141901059</v>
+        <v>61.44</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>625491.29</v>
+        <v>80363.52</v>
       </c>
       <c r="I19" s="1">
-        <v>67197.07</v>
+        <v>0.0</v>
       </c>
       <c r="J19" s="1">
-        <v>10.743086446496</v>
+        <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>692688.36</v>
+        <v>80363.52</v>
       </c>
       <c r="N19" s="1">
-        <v>692688.36</v>
+        <v>80363.52</v>
       </c>
       <c r="O19" s="1">
-        <v>0.55</v>
+        <v>0.06</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
-        <v>4004.0</v>
+        <v>30966.0</v>
       </c>
       <c r="D20" s="1">
-        <v>134.3</v>
+        <v>41.46</v>
       </c>
       <c r="E20" s="1">
-        <v>141.1986588412</v>
+        <v>27.1316682813</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>565359.43</v>
+        <v>840159.24</v>
       </c>
       <c r="I20" s="1">
-        <v>-27622.23</v>
+        <v>443691.12</v>
       </c>
       <c r="J20" s="1">
-        <v>-4.885782129786</v>
+        <v>52.810360093165</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>537737.2</v>
+        <v>1283850.36</v>
       </c>
       <c r="N20" s="1">
-        <v>537737.2</v>
+        <v>1283850.36</v>
       </c>
       <c r="O20" s="1">
-        <v>0.42</v>
+        <v>0.99</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>10276.0</v>
+        <v>7106.0</v>
       </c>
       <c r="D21" s="1">
-        <v>84.42</v>
+        <v>8.395</v>
       </c>
       <c r="E21" s="1">
-        <v>65.5330108992</v>
+        <v>8.395</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>673417.22</v>
+        <v>59654.87</v>
       </c>
       <c r="I21" s="1">
-        <v>194082.7</v>
+        <v>0.0</v>
       </c>
       <c r="J21" s="1">
-        <v>28.820572779532</v>
+        <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>867499.92</v>
+        <v>59654.87</v>
       </c>
       <c r="N21" s="1">
-        <v>867499.92</v>
+        <v>59654.87</v>
       </c>
       <c r="O21" s="1">
-        <v>0.68</v>
+        <v>0.05</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
-        <v>5853.0</v>
+        <v>1135.0</v>
       </c>
       <c r="D22" s="1">
-        <v>68.96</v>
+        <v>54.85</v>
       </c>
       <c r="E22" s="1">
-        <v>59.9331334358</v>
+        <v>54.85</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>350788.63</v>
+        <v>62254.75</v>
       </c>
       <c r="I22" s="1">
-        <v>52834.25</v>
+        <v>0.0</v>
       </c>
       <c r="J22" s="1">
-        <v>15.061562856242</v>
+        <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>403622.88</v>
+        <v>62254.75</v>
       </c>
       <c r="N22" s="1">
-        <v>403622.88</v>
+        <v>62254.75</v>
       </c>
       <c r="O22" s="1">
-        <v>0.32</v>
+        <v>0.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
-        <v>7868.0</v>
+        <v>6764.0</v>
       </c>
       <c r="D23" s="1">
-        <v>23.17</v>
+        <v>18.24</v>
       </c>
       <c r="E23" s="1">
-        <v>35.0027885104</v>
+        <v>18.24</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>275401.94</v>
+        <v>123375.36</v>
       </c>
       <c r="I23" s="1">
-        <v>-93100.38</v>
+        <v>0.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-33.805273848107</v>
+        <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>182301.56</v>
+        <v>123375.36</v>
       </c>
       <c r="N23" s="1">
-        <v>182301.56</v>
+        <v>123375.36</v>
       </c>
       <c r="O23" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>1632.0</v>
+        <v>56851.0</v>
       </c>
       <c r="D24" s="1">
-        <v>213.5</v>
+        <v>19.75</v>
       </c>
       <c r="E24" s="1">
-        <v>217.063002451</v>
+        <v>9.0375083991</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>354246.82</v>
+        <v>513791.39</v>
       </c>
       <c r="I24" s="1">
-        <v>-5814.82</v>
+        <v>609015.86</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.6414600418996</v>
+        <v>118.53368348582</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>348432.0</v>
+        <v>1122807.25</v>
       </c>
       <c r="N24" s="1">
-        <v>348432.0</v>
+        <v>1122807.25</v>
       </c>
       <c r="O24" s="1">
-        <v>0.28</v>
+        <v>0.87</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>22083.0</v>
+        <v>45531.0</v>
       </c>
       <c r="D25" s="1">
-        <v>28.74</v>
+        <v>3.208</v>
       </c>
       <c r="E25" s="1">
-        <v>31.8244944075</v>
+        <v>3.2080000439</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>702780.31</v>
+        <v>146063.45</v>
       </c>
       <c r="I25" s="1">
-        <v>-68114.89</v>
+        <v>0.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-9.6922023896771</v>
+        <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>634665.42</v>
+        <v>146063.45</v>
       </c>
       <c r="N25" s="1">
-        <v>634665.42</v>
+        <v>146063.45</v>
       </c>
       <c r="O25" s="1">
-        <v>0.5</v>
+        <v>0.11</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>11162.0</v>
+        <v>126625.0</v>
       </c>
       <c r="D26" s="1">
-        <v>66.84</v>
+        <v>10.79</v>
       </c>
       <c r="E26" s="1">
-        <v>99.1555778534</v>
+        <v>7.3367455084</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1106774.56</v>
+        <v>929015.4</v>
       </c>
       <c r="I26" s="1">
-        <v>-360706.48</v>
+        <v>437268.35</v>
       </c>
       <c r="J26" s="1">
-        <v>-32.590781631266</v>
+        <v>47.067933427153</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>746068.08</v>
+        <v>1366283.75</v>
       </c>
       <c r="N26" s="1">
-        <v>746068.08</v>
+        <v>1366283.75</v>
       </c>
       <c r="O26" s="1">
-        <v>0.59</v>
+        <v>1.06</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>13620.0</v>
+        <v>5578.0</v>
       </c>
       <c r="D27" s="1">
-        <v>17.83</v>
+        <v>14.175</v>
       </c>
       <c r="E27" s="1">
-        <v>17.8275998532</v>
+        <v>14.175</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>242811.91</v>
+        <v>79068.15</v>
       </c>
       <c r="I27" s="1">
-        <v>32.69</v>
+        <v>0.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.01346309577648</v>
+        <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>242844.6</v>
+        <v>79068.15</v>
       </c>
       <c r="N27" s="1">
-        <v>242844.6</v>
+        <v>79068.15</v>
       </c>
       <c r="O27" s="1">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>175205.0</v>
+        <v>1157.0</v>
       </c>
       <c r="D28" s="1">
-        <v>9.318</v>
+        <v>132.0</v>
       </c>
       <c r="E28" s="1">
-        <v>5.9693387746</v>
+        <v>132.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1045858.0</v>
+        <v>152724.0</v>
       </c>
       <c r="I28" s="1">
-        <v>586702.19</v>
+        <v>0.0</v>
       </c>
       <c r="J28" s="1">
-        <v>56.097691082346</v>
+        <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1632560.19</v>
+        <v>152724.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1632560.19</v>
+        <v>152724.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.29</v>
+        <v>0.12</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
-        <v>29985.0</v>
+        <v>660.0</v>
       </c>
       <c r="D29" s="1">
-        <v>25.06</v>
+        <v>189.4</v>
       </c>
       <c r="E29" s="1">
-        <v>14.1631692513</v>
+        <v>189.4</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>424682.63</v>
+        <v>125004.0</v>
       </c>
       <c r="I29" s="1">
-        <v>326741.47</v>
+        <v>0.0</v>
       </c>
       <c r="J29" s="1">
-        <v>76.93779941035</v>
+        <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>751424.1</v>
+        <v>125004.0</v>
       </c>
       <c r="N29" s="1">
-        <v>751424.1</v>
+        <v>125004.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.59</v>
+        <v>0.1</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>5777.0</v>
+        <v>1906.0</v>
       </c>
       <c r="D30" s="1">
-        <v>110.3</v>
+        <v>34.2</v>
       </c>
       <c r="E30" s="1">
-        <v>104.5897005366</v>
+        <v>34.2</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>604214.7</v>
+        <v>65185.2</v>
       </c>
       <c r="I30" s="1">
-        <v>32988.4</v>
+        <v>0.0</v>
       </c>
       <c r="J30" s="1">
-        <v>5.4597148993561</v>
+        <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>637203.1</v>
+        <v>65185.2</v>
       </c>
       <c r="N30" s="1">
-        <v>637203.1</v>
+        <v>65185.2</v>
       </c>
       <c r="O30" s="1">
-        <v>0.5</v>
+        <v>0.05</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>3339.0</v>
+        <v>9508.0</v>
       </c>
       <c r="D31" s="1">
-        <v>256.7</v>
+        <v>89.46</v>
       </c>
       <c r="E31" s="1">
-        <v>202.3486732555</v>
+        <v>78.62634939</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>675642.22</v>
+        <v>747579.33</v>
       </c>
       <c r="I31" s="1">
-        <v>181479.08</v>
+        <v>103006.35</v>
       </c>
       <c r="J31" s="1">
-        <v>26.860233808361</v>
+        <v>13.778651424191</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>857121.3</v>
+        <v>850585.68</v>
       </c>
       <c r="N31" s="1">
-        <v>857121.3</v>
+        <v>850585.68</v>
       </c>
       <c r="O31" s="1">
-        <v>0.68</v>
+        <v>0.66</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
-        <v>21858.0</v>
+        <v>10666.0</v>
       </c>
       <c r="D32" s="1">
-        <v>13.25</v>
+        <v>95.5</v>
       </c>
       <c r="E32" s="1">
-        <v>22.9721420075</v>
+        <v>76.2124367148</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>502125.08</v>
+        <v>812881.85</v>
       </c>
       <c r="I32" s="1">
-        <v>-212506.58</v>
+        <v>205721.15</v>
       </c>
       <c r="J32" s="1">
-        <v>-42.321443095414</v>
+        <v>25.30763234534</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>289618.5</v>
+        <v>1018603.0</v>
       </c>
       <c r="N32" s="1">
-        <v>289618.5</v>
+        <v>1018603.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.23</v>
+        <v>0.79</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>3245.0</v>
+        <v>510235.0</v>
       </c>
       <c r="D33" s="1">
-        <v>179.8</v>
+        <v>11.28</v>
       </c>
       <c r="E33" s="1">
-        <v>146.4941879815</v>
+        <v>11.1837090556</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>475373.64</v>
+        <v>5706319.79</v>
       </c>
       <c r="I33" s="1">
-        <v>108077.36</v>
+        <v>49131.01</v>
       </c>
       <c r="J33" s="1">
-        <v>22.735244638302</v>
+        <v>0.86099293078701</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>583451.0</v>
+        <v>5755450.8</v>
       </c>
       <c r="N33" s="1">
-        <v>583451.0</v>
+        <v>5755450.8</v>
       </c>
       <c r="O33" s="1">
-        <v>0.46</v>
+        <v>4.45</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>10680.0</v>
+        <v>181339.0</v>
       </c>
       <c r="D34" s="1">
-        <v>34.98</v>
+        <v>10.872</v>
       </c>
       <c r="E34" s="1">
-        <v>34.39</v>
+        <v>10.6768962551</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>367285.2</v>
+        <v>1936137.69</v>
       </c>
       <c r="I34" s="1">
-        <v>6301.2</v>
+        <v>35379.92</v>
       </c>
       <c r="J34" s="1">
-        <v>1.7156150043617</v>
+        <v>1.8273452442321</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>373586.4</v>
+        <v>1971517.61</v>
       </c>
       <c r="N34" s="1">
-        <v>373586.4</v>
+        <v>1971517.61</v>
       </c>
       <c r="O34" s="1">
-        <v>0.29</v>
+        <v>1.52</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
-        <v>6985.0</v>
+        <v>2395.0</v>
       </c>
       <c r="D35" s="1">
-        <v>74.02</v>
+        <v>52.68</v>
       </c>
       <c r="E35" s="1">
-        <v>69.1924209019</v>
+        <v>52.68</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>483309.06</v>
+        <v>126168.6</v>
       </c>
       <c r="I35" s="1">
-        <v>33720.64</v>
+        <v>0.0</v>
       </c>
       <c r="J35" s="1">
-        <v>6.9770345294168</v>
+        <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>517029.7</v>
+        <v>126168.6</v>
       </c>
       <c r="N35" s="1">
-        <v>517029.7</v>
+        <v>126168.6</v>
       </c>
       <c r="O35" s="1">
-        <v>0.41</v>
+        <v>0.1</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>275.0</v>
+        <v>12719.0</v>
       </c>
       <c r="D36" s="1">
-        <v>2032.0</v>
+        <v>12.01</v>
       </c>
       <c r="E36" s="1">
-        <v>1385.7195272727</v>
+        <v>12.01</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>381072.87</v>
+        <v>152755.19</v>
       </c>
       <c r="I36" s="1">
-        <v>177727.13</v>
+        <v>0.0</v>
       </c>
       <c r="J36" s="1">
-        <v>46.638620587186</v>
+        <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>558800.0</v>
+        <v>152755.19</v>
       </c>
       <c r="N36" s="1">
-        <v>558800.0</v>
+        <v>152755.19</v>
       </c>
       <c r="O36" s="1">
-        <v>0.44</v>
+        <v>0.12</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>49722.0</v>
+        <v>14498.0</v>
       </c>
       <c r="D37" s="1">
-        <v>18.89</v>
+        <v>29.42</v>
       </c>
       <c r="E37" s="1">
-        <v>12.5245531153</v>
+        <v>24.8141902331</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>622745.83</v>
+        <v>359756.13</v>
       </c>
       <c r="I37" s="1">
-        <v>316502.75</v>
+        <v>66775.03</v>
       </c>
       <c r="J37" s="1">
-        <v>50.823744576499</v>
+        <v>18.561193106008</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>939248.58</v>
+        <v>426531.16</v>
       </c>
       <c r="N37" s="1">
-        <v>939248.58</v>
+        <v>426531.16</v>
       </c>
       <c r="O37" s="1">
-        <v>0.74</v>
+        <v>0.33</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>681.0</v>
+        <v>49695.0</v>
       </c>
       <c r="D38" s="1">
-        <v>18.89</v>
+        <v>10.52</v>
       </c>
       <c r="E38" s="1">
-        <v>73.0105139501</v>
+        <v>10.5665974444</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>49720.16</v>
+        <v>525107.06</v>
       </c>
       <c r="I38" s="1">
-        <v>-36856.07</v>
+        <v>-2315.66</v>
       </c>
       <c r="J38" s="1">
-        <v>-74.12701407236</v>
+        <v>-0.44098816725107</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>12864.09</v>
+        <v>522791.4</v>
       </c>
       <c r="N38" s="1">
-        <v>12864.09</v>
+        <v>522791.4</v>
       </c>
       <c r="O38" s="1">
-        <v>0.01</v>
+        <v>0.4</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>15610.0</v>
+        <v>5766.0</v>
       </c>
       <c r="D39" s="1">
-        <v>55.5</v>
+        <v>16.045</v>
       </c>
       <c r="E39" s="1">
-        <v>39.8389122357</v>
+        <v>16.045</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>621885.42</v>
+        <v>92515.47</v>
       </c>
       <c r="I39" s="1">
-        <v>244469.58</v>
+        <v>0.0</v>
       </c>
       <c r="J39" s="1">
-        <v>39.311032569312</v>
+        <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>866355.0</v>
+        <v>92515.47</v>
       </c>
       <c r="N39" s="1">
-        <v>866355.0</v>
+        <v>92515.47</v>
       </c>
       <c r="O39" s="1">
-        <v>0.68</v>
+        <v>0.07</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>27623.0</v>
+        <v>680.0</v>
       </c>
       <c r="D40" s="1">
-        <v>41.88</v>
+        <v>92.7</v>
       </c>
       <c r="E40" s="1">
-        <v>34.7065923325</v>
+        <v>92.7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>958700.2</v>
+        <v>63036.0</v>
       </c>
       <c r="I40" s="1">
-        <v>198151.04</v>
+        <v>0.0</v>
       </c>
       <c r="J40" s="1">
-        <v>20.668717916195</v>
+        <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1156851.24</v>
+        <v>63036.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1156851.24</v>
+        <v>63036.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.91</v>
+        <v>0.05</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
-        <v>56897.0</v>
+        <v>4496.0</v>
       </c>
       <c r="D41" s="1">
-        <v>25.35</v>
+        <v>34.65</v>
       </c>
       <c r="E41" s="1">
-        <v>12.2786667135</v>
+        <v>34.65</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>698619.3</v>
+        <v>155786.4</v>
       </c>
       <c r="I41" s="1">
-        <v>743719.65</v>
+        <v>0.0</v>
       </c>
       <c r="J41" s="1">
-        <v>106.45564043249</v>
+        <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1442338.95</v>
+        <v>155786.4</v>
       </c>
       <c r="N41" s="1">
-        <v>1442338.95</v>
+        <v>155786.4</v>
       </c>
       <c r="O41" s="1">
-        <v>1.14</v>
+        <v>0.12</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
-        <v>272043.0</v>
+        <v>5169.0</v>
       </c>
       <c r="D42" s="1">
-        <v>5.979</v>
+        <v>86.24</v>
       </c>
       <c r="E42" s="1">
-        <v>2.7427898163</v>
+        <v>65.5330102534</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>746156.77</v>
+        <v>338740.13</v>
       </c>
       <c r="I42" s="1">
-        <v>880388.33</v>
+        <v>107034.43</v>
       </c>
       <c r="J42" s="1">
-        <v>117.98972620727</v>
+        <v>31.597800355098</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1626545.1</v>
+        <v>445774.56</v>
       </c>
       <c r="N42" s="1">
-        <v>1626545.1</v>
+        <v>445774.56</v>
       </c>
       <c r="O42" s="1">
-        <v>1.28</v>
+        <v>0.34</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
-        <v>776.0</v>
+        <v>1010.0</v>
       </c>
       <c r="D43" s="1">
-        <v>258.55</v>
+        <v>62.15</v>
       </c>
       <c r="E43" s="1">
-        <v>526.6639690722</v>
+        <v>62.15</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>408691.24</v>
+        <v>62771.5</v>
       </c>
       <c r="I43" s="1">
-        <v>-208056.44</v>
+        <v>0.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-50.907976398026</v>
+        <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>200634.8</v>
+        <v>62771.5</v>
       </c>
       <c r="N43" s="1">
-        <v>200634.8</v>
+        <v>62771.5</v>
       </c>
       <c r="O43" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>5550.0</v>
+        <v>19627.0</v>
       </c>
       <c r="D44" s="1">
-        <v>74.25</v>
+        <v>18.785</v>
       </c>
       <c r="E44" s="1">
-        <v>93.4266396396</v>
+        <v>18.7850002548</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>518517.85</v>
+        <v>368693.2</v>
       </c>
       <c r="I44" s="1">
-        <v>-106430.35</v>
+        <v>0.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-20.525879678009</v>
+        <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>412087.5</v>
+        <v>368693.2</v>
       </c>
       <c r="N44" s="1">
-        <v>412087.5</v>
+        <v>368693.2</v>
       </c>
       <c r="O44" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
-        <v>3653.0</v>
+        <v>5853.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.1</v>
+        <v>72.64</v>
       </c>
       <c r="E45" s="1">
-        <v>98.8897235149</v>
+        <v>59.9331334358</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>361244.16</v>
+        <v>350788.63</v>
       </c>
       <c r="I45" s="1">
-        <v>4421.14</v>
+        <v>74373.29</v>
       </c>
       <c r="J45" s="1">
-        <v>1.2238647678069</v>
+        <v>21.201739064348</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>365665.3</v>
+        <v>425161.92</v>
       </c>
       <c r="N45" s="1">
-        <v>365665.3</v>
+        <v>425161.92</v>
       </c>
       <c r="O45" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>187423.0</v>
+        <v>11706.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4.188</v>
+        <v>18.55</v>
       </c>
       <c r="E46" s="1">
-        <v>3.3342678327</v>
+        <v>29.6084777037</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>624918.48</v>
+        <v>346596.84</v>
       </c>
       <c r="I46" s="1">
-        <v>160009.04</v>
+        <v>-129450.54</v>
       </c>
       <c r="J46" s="1">
-        <v>25.604786083458</v>
+        <v>-37.349024878588</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>784927.52</v>
+        <v>217146.3</v>
       </c>
       <c r="N46" s="1">
-        <v>784927.52</v>
+        <v>217146.3</v>
       </c>
       <c r="O46" s="1">
-        <v>0.62</v>
+        <v>0.17</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>6923.0</v>
+        <v>15343.0</v>
       </c>
       <c r="D47" s="1">
-        <v>159.44</v>
+        <v>30.295</v>
       </c>
       <c r="E47" s="1">
-        <v>150.4822316915</v>
+        <v>30.2950003259</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1041788.49</v>
+        <v>464816.19</v>
       </c>
       <c r="I47" s="1">
-        <v>62014.63</v>
+        <v>0.0</v>
       </c>
       <c r="J47" s="1">
-        <v>5.9527083083823</v>
+        <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1103803.12</v>
+        <v>464816.19</v>
       </c>
       <c r="N47" s="1">
-        <v>1103803.12</v>
+        <v>464816.19</v>
       </c>
       <c r="O47" s="1">
-        <v>0.87</v>
+        <v>0.36</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>3659.0</v>
+        <v>2386.0</v>
       </c>
       <c r="D48" s="1">
-        <v>135.55</v>
+        <v>232.4</v>
       </c>
       <c r="E48" s="1">
-        <v>72.5991937688</v>
+        <v>221.9096479464</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>265640.45</v>
+        <v>529476.42</v>
       </c>
       <c r="I48" s="1">
-        <v>230337.0</v>
+        <v>25029.98</v>
       </c>
       <c r="J48" s="1">
-        <v>86.710062417075</v>
+        <v>4.7273077807695</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>495977.45</v>
+        <v>554506.4</v>
       </c>
       <c r="N48" s="1">
-        <v>495977.45</v>
+        <v>554506.4</v>
       </c>
       <c r="O48" s="1">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>2082.0</v>
+        <v>8140.0</v>
       </c>
       <c r="D49" s="1">
-        <v>388.7</v>
+        <v>50.1</v>
       </c>
       <c r="E49" s="1">
-        <v>396.0877377522</v>
+        <v>50.1</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>824654.67</v>
+        <v>407814.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-15381.27</v>
+        <v>0.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.8651770928551</v>
+        <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>809273.4</v>
+        <v>407814.0</v>
       </c>
       <c r="N49" s="1">
-        <v>809273.4</v>
+        <v>407814.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.64</v>
+        <v>0.32</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>2559.0</v>
+        <v>9403.0</v>
       </c>
       <c r="D50" s="1">
-        <v>538.3</v>
+        <v>34.09</v>
       </c>
       <c r="E50" s="1">
-        <v>630.0341383353</v>
+        <v>31.8244943103</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1612257.36</v>
+        <v>299245.72</v>
       </c>
       <c r="I50" s="1">
-        <v>-234747.66</v>
+        <v>21302.55</v>
       </c>
       <c r="J50" s="1">
-        <v>-14.560185354031</v>
+        <v>7.1187484318907</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1377509.7</v>
+        <v>320548.27</v>
       </c>
       <c r="N50" s="1">
-        <v>1377509.7</v>
+        <v>320548.27</v>
       </c>
       <c r="O50" s="1">
-        <v>1.09</v>
+        <v>0.25</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>4938.0</v>
+        <v>47678.0</v>
       </c>
       <c r="D51" s="1">
-        <v>126.3</v>
+        <v>19.68</v>
       </c>
       <c r="E51" s="1">
-        <v>115.9634285136</v>
+        <v>19.1508316205</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>572627.41</v>
+        <v>913073.35</v>
       </c>
       <c r="I51" s="1">
-        <v>51041.99</v>
+        <v>25229.69</v>
       </c>
       <c r="J51" s="1">
-        <v>8.9136477068047</v>
+        <v>2.7631613604756</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>623669.4</v>
+        <v>938303.04</v>
       </c>
       <c r="N51" s="1">
-        <v>623669.4</v>
+        <v>938303.04</v>
       </c>
       <c r="O51" s="1">
-        <v>0.49</v>
+        <v>0.72</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>46363.0</v>
+        <v>95910.0</v>
       </c>
       <c r="D52" s="1">
-        <v>16.5</v>
+        <v>4.516</v>
       </c>
       <c r="E52" s="1">
-        <v>11.7747824774</v>
+        <v>4.516</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>545914.24</v>
+        <v>433129.56</v>
       </c>
       <c r="I52" s="1">
-        <v>219075.26</v>
+        <v>0.0</v>
       </c>
       <c r="J52" s="1">
-        <v>40.129977192022</v>
+        <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>764989.5</v>
+        <v>433129.56</v>
       </c>
       <c r="N52" s="1">
-        <v>764989.5</v>
+        <v>433129.56</v>
       </c>
       <c r="O52" s="1">
-        <v>0.6</v>
+        <v>0.33</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>5755.0</v>
+        <v>1305.0</v>
       </c>
       <c r="D53" s="1">
-        <v>48.82</v>
+        <v>146.2</v>
       </c>
       <c r="E53" s="1">
-        <v>52.2038001738</v>
+        <v>146.2</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>300432.87</v>
+        <v>190791.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-19473.77</v>
+        <v>0.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-6.4819039274897</v>
+        <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>280959.1</v>
+        <v>190791.0</v>
       </c>
       <c r="N53" s="1">
-        <v>280959.1</v>
+        <v>190791.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.22</v>
+        <v>0.15</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>776.0</v>
+        <v>9968.0</v>
       </c>
       <c r="D54" s="1">
-        <v>517.6</v>
+        <v>43.44</v>
       </c>
       <c r="E54" s="1">
-        <v>208.9545231959</v>
+        <v>43.44</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>162148.71</v>
+        <v>433009.92</v>
       </c>
       <c r="I54" s="1">
-        <v>239508.89</v>
+        <v>0.0</v>
       </c>
       <c r="J54" s="1">
-        <v>147.70940206678</v>
+        <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>401657.6</v>
+        <v>433009.92</v>
       </c>
       <c r="N54" s="1">
-        <v>401657.6</v>
+        <v>433009.92</v>
       </c>
       <c r="O54" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
-        <v>107394.0</v>
+        <v>128530.0</v>
       </c>
       <c r="D55" s="1">
-        <v>5.584</v>
+        <v>10.194</v>
       </c>
       <c r="E55" s="1">
-        <v>5.34018204</v>
+        <v>5.9693387536</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>573503.51</v>
+        <v>767239.11</v>
       </c>
       <c r="I55" s="1">
-        <v>26184.59</v>
+        <v>542995.71</v>
       </c>
       <c r="J55" s="1">
-        <v>4.5657244538922</v>
+        <v>70.772683889902</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>599688.1</v>
+        <v>1310234.82</v>
       </c>
       <c r="N55" s="1">
-        <v>599688.1</v>
+        <v>1310234.82</v>
       </c>
       <c r="O55" s="1">
-        <v>0.47</v>
+        <v>1.01</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>759.0</v>
+        <v>32676.0</v>
       </c>
       <c r="D56" s="1">
-        <v>4772.39</v>
+        <v>28.93</v>
       </c>
       <c r="E56" s="1">
-        <v>4762.8412516469</v>
+        <v>15.3792771453</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>3614996.51</v>
+        <v>502533.26</v>
       </c>
       <c r="I56" s="1">
-        <v>7247.5</v>
+        <v>442783.42</v>
       </c>
       <c r="J56" s="1">
-        <v>0.20048428760447</v>
+        <v>88.110271547002</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3622244.01</v>
+        <v>945316.68</v>
       </c>
       <c r="N56" s="1">
-        <v>3622244.01</v>
+        <v>945316.68</v>
       </c>
       <c r="O56" s="1">
-        <v>2.86</v>
+        <v>0.73</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>5543.0</v>
+        <v>2688.0</v>
       </c>
       <c r="D57" s="1">
-        <v>48.445</v>
+        <v>100.7</v>
       </c>
       <c r="E57" s="1">
-        <v>30.3388652354</v>
+        <v>104.589702381</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>168168.33</v>
+        <v>281137.12</v>
       </c>
       <c r="I57" s="1">
-        <v>100362.31</v>
+        <v>-10455.52</v>
       </c>
       <c r="J57" s="1">
-        <v>59.679673336829</v>
+        <v>-3.7190108513596</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>268530.64</v>
+        <v>270681.6</v>
       </c>
       <c r="N57" s="1">
-        <v>268530.64</v>
+        <v>270681.6</v>
       </c>
       <c r="O57" s="1">
         <v>0.21</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>5943.0</v>
+        <v>2521.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.7</v>
+        <v>225.2</v>
       </c>
       <c r="E58" s="1">
-        <v>42.7975365977</v>
+        <v>202.3486751289</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>254345.76</v>
+        <v>510121.01</v>
       </c>
       <c r="I58" s="1">
-        <v>344114.34</v>
+        <v>57608.19</v>
       </c>
       <c r="J58" s="1">
-        <v>135.29391643879</v>
+        <v>11.293043977938</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>598460.1</v>
+        <v>567729.2</v>
       </c>
       <c r="N58" s="1">
-        <v>598460.1</v>
+        <v>567729.2</v>
       </c>
       <c r="O58" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>2661.0</v>
+        <v>2454.0</v>
       </c>
       <c r="D59" s="1">
-        <v>302.2</v>
+        <v>25.66</v>
       </c>
       <c r="E59" s="1">
-        <v>213.2935362646</v>
+        <v>25.66</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>567574.1</v>
+        <v>62969.64</v>
       </c>
       <c r="I59" s="1">
-        <v>236580.1</v>
+        <v>0.0</v>
       </c>
       <c r="J59" s="1">
-        <v>41.682680728384</v>
+        <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>804154.2</v>
+        <v>62969.64</v>
       </c>
       <c r="N59" s="1">
-        <v>804154.2</v>
+        <v>62969.64</v>
       </c>
       <c r="O59" s="1">
-        <v>0.63</v>
+        <v>0.05</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>254507.0</v>
+        <v>388.0</v>
       </c>
       <c r="D60" s="1">
-        <v>3.168</v>
+        <v>321.4</v>
       </c>
       <c r="E60" s="1">
-        <v>2.5731999906</v>
+        <v>321.4</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>654897.41</v>
+        <v>124703.2</v>
       </c>
       <c r="I60" s="1">
-        <v>151380.77</v>
+        <v>0.0</v>
       </c>
       <c r="J60" s="1">
-        <v>23.115188377367</v>
+        <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>806278.18</v>
+        <v>124703.2</v>
       </c>
       <c r="N60" s="1">
-        <v>806278.18</v>
+        <v>124703.2</v>
       </c>
       <c r="O60" s="1">
-        <v>0.64</v>
+        <v>0.1</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
-        <v>13903.0</v>
+        <v>4383.0</v>
       </c>
       <c r="D61" s="1">
-        <v>80.45</v>
+        <v>63.16</v>
       </c>
       <c r="E61" s="1">
-        <v>91.7421599655</v>
+        <v>63.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1275491.25</v>
+        <v>276830.28</v>
       </c>
       <c r="I61" s="1">
-        <v>-156994.9</v>
+        <v>0.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-12.308583065544</v>
+        <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1118496.35</v>
+        <v>276830.28</v>
       </c>
       <c r="N61" s="1">
-        <v>1118496.35</v>
+        <v>276830.28</v>
       </c>
       <c r="O61" s="1">
-        <v>0.88</v>
+        <v>0.21</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
-        <v>12005.0</v>
+        <v>723.0</v>
       </c>
       <c r="D62" s="1">
-        <v>175.1</v>
+        <v>83.25</v>
       </c>
       <c r="E62" s="1">
-        <v>169.251637651</v>
+        <v>83.25</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2031865.91</v>
+        <v>60189.75</v>
       </c>
       <c r="I62" s="1">
-        <v>70209.59</v>
+        <v>0.0</v>
       </c>
       <c r="J62" s="1">
-        <v>3.4554243788656</v>
+        <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2102075.5</v>
+        <v>60189.75</v>
       </c>
       <c r="N62" s="1">
-        <v>2102075.5</v>
+        <v>60189.75</v>
       </c>
       <c r="O62" s="1">
-        <v>1.66</v>
+        <v>0.05</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
-        <v>8450.0</v>
+        <v>1948.0</v>
       </c>
       <c r="D63" s="1">
-        <v>246.6</v>
+        <v>39.45</v>
       </c>
       <c r="E63" s="1">
-        <v>133.3563514793</v>
+        <v>39.45</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1126861.17</v>
+        <v>76848.6</v>
       </c>
       <c r="I63" s="1">
-        <v>956908.83</v>
+        <v>0.0</v>
       </c>
       <c r="J63" s="1">
-        <v>84.918076465444</v>
+        <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2083770.0</v>
+        <v>76848.6</v>
       </c>
       <c r="N63" s="1">
-        <v>2083770.0</v>
+        <v>76848.6</v>
       </c>
       <c r="O63" s="1">
-        <v>1.65</v>
+        <v>0.06</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>7454.0</v>
+        <v>1676.0</v>
       </c>
       <c r="D64" s="1">
-        <v>47.72</v>
+        <v>36.76</v>
       </c>
       <c r="E64" s="1">
-        <v>96.5266299973</v>
+        <v>36.76</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>719509.5</v>
+        <v>61609.76</v>
       </c>
       <c r="I64" s="1">
-        <v>-363804.62</v>
+        <v>0.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-50.562865396496</v>
+        <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>355704.88</v>
+        <v>61609.76</v>
       </c>
       <c r="N64" s="1">
-        <v>355704.88</v>
+        <v>61609.76</v>
       </c>
       <c r="O64" s="1">
-        <v>0.28</v>
+        <v>0.05</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
-        <v>5045.0</v>
+        <v>3593.0</v>
       </c>
       <c r="D65" s="1">
-        <v>147.95</v>
+        <v>192.6</v>
       </c>
       <c r="E65" s="1">
-        <v>106.248913776</v>
+        <v>150.9597662121</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>536025.77</v>
+        <v>542398.44</v>
       </c>
       <c r="I65" s="1">
-        <v>210381.98</v>
+        <v>149613.36</v>
       </c>
       <c r="J65" s="1">
-        <v>39.248482400389</v>
+        <v>27.583663404342</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>746407.75</v>
+        <v>692011.8</v>
       </c>
       <c r="N65" s="1">
-        <v>746407.75</v>
+        <v>692011.8</v>
       </c>
       <c r="O65" s="1">
-        <v>0.59</v>
+        <v>0.53</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
-        <v>15542.0</v>
+        <v>1308.0</v>
       </c>
       <c r="D66" s="1">
-        <v>42.34</v>
+        <v>65.9</v>
       </c>
       <c r="E66" s="1">
-        <v>51.6149704028</v>
+        <v>65.9</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>802199.87</v>
+        <v>86197.2</v>
       </c>
       <c r="I66" s="1">
-        <v>-144151.59</v>
+        <v>0.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-17.969535447569</v>
+        <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>658048.28</v>
+        <v>86197.2</v>
       </c>
       <c r="N66" s="1">
-        <v>658048.28</v>
+        <v>86197.2</v>
       </c>
       <c r="O66" s="1">
-        <v>0.52</v>
+        <v>0.07</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
-        <v>6975.0</v>
+        <v>18525.0</v>
       </c>
       <c r="D67" s="1">
-        <v>260.35</v>
+        <v>36.16</v>
       </c>
       <c r="E67" s="1">
-        <v>187.3454164875</v>
+        <v>35.139562753</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1306734.28</v>
+        <v>650960.4</v>
       </c>
       <c r="I67" s="1">
-        <v>509206.97</v>
+        <v>18903.6</v>
       </c>
       <c r="J67" s="1">
-        <v>38.967904783213</v>
+        <v>2.9039554479812</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1815941.25</v>
+        <v>669864.0</v>
       </c>
       <c r="N67" s="1">
-        <v>1815941.25</v>
+        <v>669864.0</v>
       </c>
       <c r="O67" s="1">
-        <v>1.43</v>
+        <v>0.52</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>15597.0</v>
+        <v>5624.0</v>
       </c>
       <c r="D68" s="1">
-        <v>75.68</v>
+        <v>10.63</v>
       </c>
       <c r="E68" s="1">
-        <v>33.36065846</v>
+        <v>10.63</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>520326.19</v>
+        <v>59783.12</v>
       </c>
       <c r="I68" s="1">
-        <v>660054.77</v>
+        <v>0.0</v>
       </c>
       <c r="J68" s="1">
-        <v>126.85403554259</v>
+        <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1180380.96</v>
+        <v>59783.12</v>
       </c>
       <c r="N68" s="1">
-        <v>1180380.96</v>
+        <v>59783.12</v>
       </c>
       <c r="O68" s="1">
-        <v>0.93</v>
+        <v>0.05</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
-        <v>7540.0</v>
+        <v>878.0</v>
       </c>
       <c r="D69" s="1">
-        <v>43.6</v>
+        <v>257.8</v>
       </c>
       <c r="E69" s="1">
-        <v>72.1763222812</v>
+        <v>257.8</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>544209.47</v>
+        <v>226348.4</v>
       </c>
       <c r="I69" s="1">
-        <v>-215465.47</v>
+        <v>0.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-39.592377912865</v>
+        <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>328744.0</v>
+        <v>226348.4</v>
       </c>
       <c r="N69" s="1">
-        <v>328744.0</v>
+        <v>226348.4</v>
       </c>
       <c r="O69" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>27032.0</v>
+        <v>5371.0</v>
       </c>
       <c r="D70" s="1">
-        <v>24.105</v>
+        <v>78.56</v>
       </c>
       <c r="E70" s="1">
-        <v>24.8443111867</v>
+        <v>78.56</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>671591.42</v>
+        <v>421945.76</v>
       </c>
       <c r="I70" s="1">
-        <v>-19985.06</v>
+        <v>0.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-2.9757765517612</v>
+        <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>651606.36</v>
+        <v>421945.76</v>
       </c>
       <c r="N70" s="1">
-        <v>651606.36</v>
+        <v>421945.76</v>
       </c>
       <c r="O70" s="1">
-        <v>0.51</v>
+        <v>0.33</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
-        <v>17631.0</v>
+        <v>1716.0</v>
       </c>
       <c r="D71" s="1">
-        <v>32.74</v>
+        <v>83.18</v>
       </c>
       <c r="E71" s="1">
-        <v>29.1552419035</v>
+        <v>69.1924184149</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>514036.07</v>
+        <v>118734.19</v>
       </c>
       <c r="I71" s="1">
-        <v>63202.87</v>
+        <v>24002.69</v>
       </c>
       <c r="J71" s="1">
-        <v>12.295415378147</v>
+        <v>20.215483004516</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>577238.94</v>
+        <v>142736.88</v>
       </c>
       <c r="N71" s="1">
-        <v>577238.94</v>
+        <v>142736.88</v>
       </c>
       <c r="O71" s="1">
-        <v>0.46</v>
+        <v>0.11</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>14157.0</v>
+        <v>313.0</v>
       </c>
       <c r="D72" s="1">
-        <v>75.09</v>
+        <v>2049.0</v>
       </c>
       <c r="E72" s="1">
-        <v>67.6363671682</v>
+        <v>1466.2455910543</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>957528.05</v>
+        <v>458934.87</v>
       </c>
       <c r="I72" s="1">
-        <v>105521.08</v>
+        <v>182402.13</v>
       </c>
       <c r="J72" s="1">
-        <v>11.020155493095</v>
+        <v>39.74466573002</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1063049.13</v>
+        <v>641337.0</v>
       </c>
       <c r="N72" s="1">
-        <v>1063049.13</v>
+        <v>641337.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.84</v>
+        <v>0.5</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>21246.0</v>
+        <v>1253.0</v>
       </c>
       <c r="D73" s="1">
-        <v>31.53</v>
+        <v>48.74</v>
       </c>
       <c r="E73" s="1">
-        <v>28.1687399981</v>
+        <v>48.74</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>598473.05</v>
+        <v>61071.22</v>
       </c>
       <c r="I73" s="1">
-        <v>71413.33</v>
+        <v>0.0</v>
       </c>
       <c r="J73" s="1">
-        <v>11.932589111573</v>
+        <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>669886.38</v>
+        <v>61071.22</v>
       </c>
       <c r="N73" s="1">
-        <v>669886.38</v>
+        <v>61071.22</v>
       </c>
       <c r="O73" s="1">
-        <v>0.53</v>
+        <v>0.05</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>5800.0</v>
+        <v>1928.0</v>
       </c>
       <c r="D74" s="1">
-        <v>121.75</v>
+        <v>31.64</v>
       </c>
       <c r="E74" s="1">
-        <v>99.56105</v>
+        <v>31.64</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>577454.09</v>
+        <v>61001.92</v>
       </c>
       <c r="I74" s="1">
-        <v>128695.91</v>
+        <v>0.0</v>
       </c>
       <c r="J74" s="1">
-        <v>22.286777811202</v>
+        <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>706150.0</v>
+        <v>61001.92</v>
       </c>
       <c r="N74" s="1">
-        <v>706150.0</v>
+        <v>61001.92</v>
       </c>
       <c r="O74" s="1">
-        <v>0.56</v>
+        <v>0.05</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>6605.0</v>
+        <v>25617.0</v>
       </c>
       <c r="D75" s="1">
-        <v>24.37</v>
+        <v>20.05</v>
       </c>
       <c r="E75" s="1">
-        <v>38.9697138531</v>
+        <v>13.3417851427</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>257394.96</v>
+        <v>341776.51</v>
       </c>
       <c r="I75" s="1">
-        <v>-96431.11</v>
+        <v>171844.34</v>
       </c>
       <c r="J75" s="1">
-        <v>-37.4642572644</v>
+        <v>50.279739821792</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>160963.85</v>
+        <v>513620.85</v>
       </c>
       <c r="N75" s="1">
-        <v>160963.85</v>
+        <v>513620.85</v>
       </c>
       <c r="O75" s="1">
-        <v>0.13</v>
+        <v>0.4</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
-        <v>13174.0</v>
+        <v>11314.0</v>
       </c>
       <c r="D76" s="1">
-        <v>28.54</v>
+        <v>56.82</v>
       </c>
       <c r="E76" s="1">
-        <v>31.0725960225</v>
+        <v>39.8389119675</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>409350.38</v>
+        <v>450737.45</v>
       </c>
       <c r="I76" s="1">
-        <v>-33364.42</v>
+        <v>192124.03</v>
       </c>
       <c r="J76" s="1">
-        <v>-8.1505775077087</v>
+        <v>42.624377007058</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>375985.96</v>
+        <v>642861.48</v>
       </c>
       <c r="N76" s="1">
-        <v>375985.96</v>
+        <v>642861.48</v>
       </c>
       <c r="O76" s="1">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
-        <v>4920.0</v>
+        <v>11595.0</v>
       </c>
       <c r="D77" s="1">
-        <v>80.2</v>
+        <v>45.825</v>
       </c>
       <c r="E77" s="1">
-        <v>145.9451361789</v>
+        <v>34.7065924968</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>718050.07</v>
+        <v>402422.94</v>
       </c>
       <c r="I77" s="1">
-        <v>-323466.07</v>
+        <v>128917.94</v>
       </c>
       <c r="J77" s="1">
-        <v>-45.047843251377</v>
+        <v>32.035435156853</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>394584.0</v>
+        <v>531340.88</v>
       </c>
       <c r="N77" s="1">
-        <v>394584.0</v>
+        <v>531340.88</v>
       </c>
       <c r="O77" s="1">
-        <v>0.31</v>
+        <v>0.41</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>268.0</v>
+        <v>26931.0</v>
       </c>
       <c r="D78" s="1">
-        <v>263.2</v>
+        <v>24.63</v>
       </c>
       <c r="E78" s="1">
-        <v>252.467910448</v>
+        <v>12.2786665924</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>0.0</v>
+        <v>330676.77</v>
       </c>
       <c r="I78" s="1">
-        <v>287620.0</v>
+        <v>332633.76</v>
       </c>
       <c r="J78" s="1">
-        <v>0</v>
+        <v>100.5918135707</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>287620.0</v>
+        <v>663310.53</v>
       </c>
       <c r="N78" s="1">
-        <v>287620.0</v>
+        <v>663310.53</v>
       </c>
       <c r="O78" s="1">
-        <v>0.23</v>
+        <v>0.51</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>4.0</v>
+        <v>1536.0</v>
       </c>
       <c r="D79" s="1">
-        <v>116.46</v>
+        <v>39.1</v>
       </c>
       <c r="E79" s="1">
-        <v>116.620909091</v>
+        <v>39.1</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>0.0</v>
+        <v>60057.6</v>
       </c>
       <c r="I79" s="1">
-        <v>60.0</v>
+        <v>0.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>60.0</v>
+        <v>60057.6</v>
       </c>
       <c r="N79" s="1">
-        <v>60.0</v>
+        <v>60057.6</v>
       </c>
       <c r="O79" s="1">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>35.0</v>
+        <v>209873.0</v>
       </c>
       <c r="D80" s="1">
-        <v>127.94</v>
+        <v>5.835</v>
       </c>
       <c r="E80" s="1">
-        <v>127.54</v>
+        <v>2.74278983</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>0.0</v>
+        <v>575637.53</v>
       </c>
       <c r="I80" s="1">
-        <v>-18620.0</v>
+        <v>648971.43</v>
       </c>
       <c r="J80" s="1">
-        <v>0</v>
+        <v>112.73959673894</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>-18620.0</v>
+        <v>1224608.96</v>
       </c>
       <c r="N80" s="1">
-        <v>-18620.0</v>
+        <v>1224608.96</v>
       </c>
       <c r="O80" s="1">
-        <v>-0.01</v>
+        <v>0.95</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>-21.0</v>
+        <v>11036.0</v>
       </c>
       <c r="D81" s="1">
-        <v>120.95</v>
+        <v>19.15</v>
       </c>
       <c r="E81" s="1">
-        <v>120.485714286</v>
+        <v>19.15</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>0.0</v>
+        <v>211339.4</v>
       </c>
       <c r="I81" s="1">
-        <v>-9750.0</v>
+        <v>0.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>-9750.0</v>
+        <v>211339.4</v>
       </c>
       <c r="N81" s="1">
-        <v>-9750.0</v>
+        <v>211339.4</v>
       </c>
       <c r="O81" s="1">
-        <v>-0.01</v>
+        <v>0.16</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
-        <v>-21.0</v>
+        <v>4134.0</v>
       </c>
       <c r="D82" s="1">
-        <v>121.76</v>
+        <v>14.99</v>
       </c>
       <c r="E82" s="1">
-        <v>121.25</v>
+        <v>14.99</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>0.0</v>
+        <v>61968.66</v>
       </c>
       <c r="I82" s="1">
-        <v>-11430.0</v>
+        <v>0.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>-11430.0</v>
+        <v>61968.66</v>
       </c>
       <c r="N82" s="1">
-        <v>-11430.0</v>
+        <v>61968.66</v>
       </c>
       <c r="O82" s="1">
-        <v>-0.01</v>
+        <v>0.05</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>100000.0</v>
+        <v>2491.0</v>
       </c>
       <c r="D83" s="1">
-        <v>103.395</v>
+        <v>114.8</v>
       </c>
       <c r="E83" s="1">
-        <v>99.634</v>
+        <v>114.8</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>99634.0</v>
+        <v>285966.8</v>
       </c>
       <c r="I83" s="1">
-        <v>3761.0</v>
+        <v>0.0</v>
       </c>
       <c r="J83" s="1">
-        <v>3.7748158259229</v>
+        <v>0.0</v>
       </c>
       <c r="K83">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>0.0</v>
+      </c>
+      <c r="L83">
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>103395.0</v>
+        <v>285966.8</v>
       </c>
       <c r="N83" s="1">
-        <v>105828.22</v>
+        <v>285966.8</v>
       </c>
       <c r="O83" s="1">
-        <v>0.08</v>
+        <v>0.22</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>196</v>
+      </c>
+      <c r="B84" t="s">
         <v>197</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1">
-        <v>100000.0</v>
+        <v>625.0</v>
       </c>
       <c r="D84" s="1">
-        <v>103.095</v>
+        <v>285.9</v>
       </c>
       <c r="E84" s="1">
-        <v>99.179</v>
+        <v>526.663968</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>99179.0</v>
+        <v>329164.98</v>
       </c>
       <c r="I84" s="1">
-        <v>3916.0</v>
+        <v>-150477.48</v>
       </c>
       <c r="J84" s="1">
-        <v>3.9484164994606</v>
+        <v>-45.714911713877</v>
       </c>
       <c r="K84">
-        <v>0.21</v>
+        <v>0.0</v>
       </c>
       <c r="L84">
-        <v>212.33</v>
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>103095.0</v>
+        <v>178687.5</v>
       </c>
       <c r="N84" s="1">
-        <v>103307.33</v>
+        <v>178687.5</v>
       </c>
       <c r="O84" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>198</v>
+      </c>
+      <c r="B85" t="s">
         <v>199</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>800000.0</v>
+        <v>5550.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.83</v>
+        <v>75.3</v>
       </c>
       <c r="E85" s="1">
-        <v>99.743</v>
+        <v>93.4266396396</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>797944.0</v>
+        <v>518517.85</v>
       </c>
       <c r="I85" s="1">
-        <v>8696.0</v>
+        <v>-100602.85</v>
       </c>
       <c r="J85" s="1">
-        <v>1.0898007880252</v>
+        <v>-19.402003229011</v>
       </c>
       <c r="K85">
-        <v>2.78</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>0.0</v>
+      </c>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>806640.0</v>
+        <v>417915.0</v>
       </c>
       <c r="N85" s="1">
-        <v>828886.58</v>
+        <v>417915.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.65</v>
+        <v>0.32</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B86" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>200000.0</v>
+        <v>1966.0</v>
       </c>
       <c r="D86" s="1">
-        <v>103.023</v>
+        <v>35.62</v>
       </c>
       <c r="E86" s="1">
-        <v>99.89</v>
+        <v>35.62</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>199780.0</v>
+        <v>70028.92</v>
       </c>
       <c r="I86" s="1">
-        <v>6266.0</v>
+        <v>0.0</v>
       </c>
       <c r="J86" s="1">
-        <v>3.1364500951046</v>
+        <v>0.0</v>
       </c>
       <c r="K86">
-        <v>3.52</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>0.0</v>
+      </c>
+      <c r="L86">
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>206046.0</v>
+        <v>70028.92</v>
       </c>
       <c r="N86" s="1">
-        <v>213091.21</v>
+        <v>70028.92</v>
       </c>
       <c r="O86" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B87" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>100000.0</v>
+        <v>3568.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.731</v>
+        <v>64.02</v>
       </c>
       <c r="E87" s="1">
-        <v>99.33</v>
+        <v>64.02</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>99330.0</v>
+        <v>228423.36</v>
       </c>
       <c r="I87" s="1">
-        <v>401.0</v>
+        <v>0.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.40370482230947</v>
+        <v>0.0</v>
       </c>
       <c r="K87">
-        <v>0.66</v>
+        <v>0.0</v>
       </c>
       <c r="L87">
-        <v>657.53</v>
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>99731.0</v>
+        <v>228423.36</v>
       </c>
       <c r="N87" s="1">
-        <v>100388.53</v>
+        <v>228423.36</v>
       </c>
       <c r="O87" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B88" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="C88" s="1">
-        <v>200000.0</v>
+        <v>610.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.34</v>
+        <v>100.3</v>
       </c>
       <c r="E88" s="1">
-        <v>99.253</v>
+        <v>100.3</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>198506.0</v>
+        <v>61183.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-1826.0</v>
+        <v>0.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.91987143965422</v>
+        <v>0.0</v>
       </c>
       <c r="K88">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>196680.0</v>
+        <v>61183.0</v>
       </c>
       <c r="N88" s="1">
-        <v>198175.89</v>
+        <v>61183.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B89" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>118000.0</v>
+        <v>164314.0</v>
       </c>
       <c r="D89" s="1">
-        <v>103.624</v>
+        <v>4.801</v>
       </c>
       <c r="E89" s="1">
-        <v>101.04697458</v>
+        <v>3.3342678043</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>119235.43</v>
+        <v>547866.88</v>
       </c>
       <c r="I89" s="1">
-        <v>3040.89</v>
+        <v>241004.63</v>
       </c>
       <c r="J89" s="1">
-        <v>2.5503241779729</v>
+        <v>43.989633029104</v>
       </c>
       <c r="K89">
-        <v>2.74</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>122276.32</v>
+        <v>788871.51</v>
       </c>
       <c r="N89" s="1">
-        <v>125505.96</v>
+        <v>788871.51</v>
       </c>
       <c r="O89" s="1">
-        <v>0.1</v>
+        <v>0.61</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="B90" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>200000.0</v>
+        <v>6910.0</v>
       </c>
       <c r="D90" s="1">
-        <v>112.548</v>
+        <v>27.08</v>
       </c>
       <c r="E90" s="1">
-        <v>100.019</v>
+        <v>27.08</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>200038.0</v>
+        <v>187122.8</v>
       </c>
       <c r="I90" s="1">
-        <v>25058.0</v>
+        <v>0.0</v>
       </c>
       <c r="J90" s="1">
-        <v>12.526619942211</v>
+        <v>0.0</v>
       </c>
       <c r="K90">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>225096.0</v>
+        <v>187122.8</v>
       </c>
       <c r="N90" s="1">
-        <v>231286.99</v>
+        <v>187122.8</v>
       </c>
       <c r="O90" s="1">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="B91" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>100000.0</v>
+        <v>3653.0</v>
       </c>
       <c r="D91" s="1">
-        <v>106.042</v>
+        <v>178.24</v>
       </c>
       <c r="E91" s="1">
-        <v>106.65</v>
+        <v>150.482231043</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>106650.0</v>
+        <v>549711.59</v>
       </c>
       <c r="I91" s="1">
-        <v>-608.0</v>
+        <v>101399.13</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.57008907641819</v>
+        <v>18.445878137661</v>
       </c>
       <c r="K91">
-        <v>3.67</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>106042.0</v>
+        <v>651110.72</v>
       </c>
       <c r="N91" s="1">
-        <v>109713.23</v>
+        <v>651110.72</v>
       </c>
       <c r="O91" s="1">
-        <v>0.09</v>
+        <v>0.5</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="B92" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>100000.0</v>
+        <v>3137.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.594</v>
+        <v>153.85</v>
       </c>
       <c r="E92" s="1">
-        <v>99.433</v>
+        <v>72.599193497</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>99433.0</v>
+        <v>227743.67</v>
       </c>
       <c r="I92" s="1">
-        <v>-839.0</v>
+        <v>254883.78</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.84378425673569</v>
+        <v>111.91695470614</v>
       </c>
       <c r="K92">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>98594.0</v>
+        <v>482627.45</v>
       </c>
       <c r="N92" s="1">
-        <v>100846.05</v>
+        <v>482627.45</v>
       </c>
       <c r="O92" s="1">
-        <v>0.08</v>
+        <v>0.37</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="B93" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>129000.0</v>
+        <v>3638.0</v>
       </c>
       <c r="D93" s="1">
-        <v>96.898</v>
+        <v>56.8</v>
       </c>
       <c r="E93" s="1">
-        <v>98.803</v>
+        <v>56.8</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>127455.87</v>
+        <v>206638.4</v>
       </c>
       <c r="I93" s="1">
-        <v>-2457.45</v>
+        <v>0.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.9280791069097</v>
+        <v>0.0</v>
       </c>
       <c r="K93">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>124998.42</v>
+        <v>206638.4</v>
       </c>
       <c r="N93" s="1">
-        <v>126111.71</v>
+        <v>206638.4</v>
       </c>
       <c r="O93" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="B94" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>100000.0</v>
+        <v>2082.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.91</v>
+        <v>397.4</v>
       </c>
       <c r="E94" s="1">
-        <v>99.726</v>
+        <v>396.0877377522</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>99726.0</v>
+        <v>824654.67</v>
       </c>
       <c r="I94" s="1">
-        <v>184.0</v>
+        <v>2732.13</v>
       </c>
       <c r="J94" s="1">
-        <v>0.18450554519383</v>
+        <v>0.33130595137477</v>
       </c>
       <c r="K94">
-        <v>0.81</v>
+        <v>0.0</v>
       </c>
       <c r="L94">
-        <v>811.64</v>
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>99910.0</v>
+        <v>827386.8</v>
       </c>
       <c r="N94" s="1">
-        <v>100721.64</v>
+        <v>827386.8</v>
       </c>
       <c r="O94" s="1">
-        <v>0.08</v>
+        <v>0.64</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="B95" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>100000.0</v>
+        <v>12134.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.677</v>
+        <v>20.54</v>
       </c>
       <c r="E95" s="1">
-        <v>100.0</v>
+        <v>20.54</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>100000.0</v>
+        <v>249232.36</v>
       </c>
       <c r="I95" s="1">
-        <v>677.0</v>
+        <v>0.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.677</v>
+        <v>0.0</v>
       </c>
       <c r="K95">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>100677.0</v>
+        <v>249232.36</v>
       </c>
       <c r="N95" s="1">
-        <v>103622.89</v>
+        <v>249232.36</v>
       </c>
       <c r="O95" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="B96" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>140000.0</v>
+        <v>2234.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.416</v>
+        <v>544.1</v>
       </c>
       <c r="E96" s="1">
-        <v>101.0269</v>
+        <v>630.0341405551</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>141437.66</v>
+        <v>1407496.27</v>
       </c>
       <c r="I96" s="1">
-        <v>-855.26</v>
+        <v>-191976.87</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.60469043393393</v>
+        <v>-13.639600622174</v>
       </c>
       <c r="K96">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>140582.4</v>
+        <v>1215519.4</v>
       </c>
       <c r="N96" s="1">
-        <v>142883.29</v>
+        <v>1215519.4</v>
       </c>
       <c r="O96" s="1">
-        <v>0.11</v>
+        <v>0.94</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>233</v>
+        <v>222</v>
       </c>
       <c r="B97" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>161000.0</v>
+        <v>6366.0</v>
       </c>
       <c r="D97" s="1">
-        <v>90.659</v>
+        <v>59.0</v>
       </c>
       <c r="E97" s="1">
-        <v>87.48901242</v>
+        <v>59.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>140857.31</v>
+        <v>375594.0</v>
       </c>
       <c r="I97" s="1">
-        <v>5103.68</v>
+        <v>0.0</v>
       </c>
       <c r="J97" s="1">
-        <v>3.6232979317864</v>
+        <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>145960.99</v>
+        <v>375594.0</v>
       </c>
       <c r="N97" s="1">
-        <v>145960.99</v>
+        <v>375594.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>235</v>
+        <v>224</v>
       </c>
       <c r="B98" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>648000.0</v>
+        <v>3009.0</v>
       </c>
       <c r="D98" s="1">
-        <v>60.085</v>
+        <v>128.3</v>
       </c>
       <c r="E98" s="1">
-        <v>68.52636883</v>
+        <v>115.9634297109</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>444050.87</v>
+        <v>348933.96</v>
       </c>
       <c r="I98" s="1">
-        <v>-54700.07</v>
+        <v>37120.74</v>
       </c>
       <c r="J98" s="1">
-        <v>-12.318424238196</v>
+        <v>10.638328238386</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>389350.8</v>
+        <v>386054.7</v>
       </c>
       <c r="N98" s="1">
-        <v>389350.8</v>
+        <v>386054.7</v>
       </c>
       <c r="O98" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="B99" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>104100.0</v>
+        <v>5580.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.227</v>
+        <v>17.705</v>
       </c>
       <c r="E99" s="1">
-        <v>99.59600384</v>
+        <v>11.7747831541</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>103679.44</v>
+        <v>65703.29</v>
       </c>
       <c r="I99" s="1">
-        <v>-384.13</v>
+        <v>33090.61</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.37049775731813</v>
+        <v>50.363703248346</v>
       </c>
       <c r="K99">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>103295.31</v>
+        <v>98793.9</v>
       </c>
       <c r="N99" s="1">
-        <v>106365.89</v>
+        <v>98793.9</v>
       </c>
       <c r="O99" s="1">
         <v>0.08</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="B100" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>140000.0</v>
+        <v>5755.0</v>
       </c>
       <c r="D100" s="1">
-        <v>89.798</v>
+        <v>58.44</v>
       </c>
       <c r="E100" s="1">
-        <v>87.671</v>
+        <v>52.2038001738</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>122739.4</v>
+        <v>300432.87</v>
       </c>
       <c r="I100" s="1">
-        <v>2977.8</v>
+        <v>35889.33</v>
       </c>
       <c r="J100" s="1">
-        <v>2.4261158193701</v>
+        <v>11.945873299416</v>
       </c>
       <c r="K100">
-        <v>0.45</v>
+        <v>0.0</v>
       </c>
       <c r="L100">
-        <v>632.88</v>
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>125717.2</v>
+        <v>336322.2</v>
       </c>
       <c r="N100" s="1">
-        <v>126350.08</v>
+        <v>336322.2</v>
       </c>
       <c r="O100" s="1">
-        <v>0.1</v>
+        <v>0.26</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
       <c r="B101" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="C101" s="1">
-        <v>131000.0</v>
+        <v>571.0</v>
       </c>
       <c r="D101" s="1">
-        <v>90.256</v>
+        <v>555.6</v>
       </c>
       <c r="E101" s="1">
-        <v>84.29</v>
+        <v>208.9545183888</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>110419.9</v>
+        <v>119313.03</v>
       </c>
       <c r="I101" s="1">
-        <v>7815.46</v>
+        <v>197934.57</v>
       </c>
       <c r="J101" s="1">
-        <v>7.0779451892277</v>
+        <v>165.89518345146</v>
       </c>
       <c r="K101">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>118235.36</v>
+        <v>317247.6</v>
       </c>
       <c r="N101" s="1">
-        <v>119641.82</v>
+        <v>317247.6</v>
       </c>
       <c r="O101" s="1">
-        <v>0.09</v>
+        <v>0.25</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>245</v>
+        <v>232</v>
       </c>
       <c r="B102" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>200000.0</v>
+        <v>60677.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.596</v>
+        <v>3.478</v>
       </c>
       <c r="E102" s="1">
-        <v>99.799</v>
+        <v>3.4780000659</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>199598.0</v>
+        <v>211034.61</v>
       </c>
       <c r="I102" s="1">
-        <v>-406.0</v>
+        <v>0.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.2034088517921</v>
+        <v>0.0</v>
       </c>
       <c r="K102">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>199192.0</v>
+        <v>211034.61</v>
       </c>
       <c r="N102" s="1">
-        <v>200972.82</v>
+        <v>211034.61</v>
       </c>
       <c r="O102" s="1">
         <v>0.16</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="B103" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>100000.0</v>
+        <v>3981.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.729</v>
+        <v>69.3</v>
       </c>
       <c r="E103" s="1">
-        <v>99.991</v>
+        <v>69.3</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>99991.0</v>
+        <v>275883.3</v>
       </c>
       <c r="I103" s="1">
-        <v>738.0</v>
+        <v>0.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.73806642597834</v>
+        <v>0.0</v>
       </c>
       <c r="K103">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>100729.0</v>
+        <v>275883.3</v>
       </c>
       <c r="N103" s="1">
-        <v>102992.01</v>
+        <v>275883.3</v>
       </c>
       <c r="O103" s="1">
-        <v>0.08</v>
+        <v>0.21</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>251</v>
+        <v>236</v>
       </c>
       <c r="B104" t="s">
-        <v>252</v>
+        <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>100000.0</v>
+        <v>67403.0</v>
       </c>
       <c r="D104" s="1">
-        <v>102.224</v>
+        <v>6.484</v>
       </c>
       <c r="E104" s="1">
-        <v>102.64</v>
+        <v>5.3401820394</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>102640.0</v>
+        <v>359944.29</v>
       </c>
       <c r="I104" s="1">
-        <v>-416.0</v>
+        <v>77096.76</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.40530007794232</v>
+        <v>21.419081269493</v>
       </c>
       <c r="K104">
-        <v>0.27</v>
+        <v>0.0</v>
       </c>
       <c r="L104">
-        <v>267.12</v>
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>102224.0</v>
+        <v>437041.05</v>
       </c>
       <c r="N104" s="1">
-        <v>102491.12</v>
+        <v>437041.05</v>
       </c>
       <c r="O104" s="1">
-        <v>0.08</v>
+        <v>0.34</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>253</v>
+        <v>238</v>
       </c>
       <c r="B105" t="s">
-        <v>254</v>
+        <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>322000.0</v>
+        <v>28978.0</v>
       </c>
       <c r="D105" s="1">
-        <v>89.693</v>
+        <v>16.45</v>
       </c>
       <c r="E105" s="1">
-        <v>89.0625</v>
+        <v>16.45</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>286781.25</v>
+        <v>476688.1</v>
       </c>
       <c r="I105" s="1">
-        <v>2030.21</v>
+        <v>0.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.7079298245614</v>
+        <v>0.0</v>
       </c>
       <c r="K105">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>288811.46</v>
+        <v>476688.1</v>
       </c>
       <c r="N105" s="1">
-        <v>291300.23</v>
+        <v>476688.1</v>
       </c>
       <c r="O105" s="1">
-        <v>0.23</v>
+        <v>0.37</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>256</v>
+        <v>240</v>
       </c>
       <c r="B106" t="s">
-        <v>257</v>
+        <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>141000.0</v>
+        <v>696.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.014</v>
+        <v>4778.97</v>
       </c>
       <c r="E106" s="1">
-        <v>99.459</v>
+        <v>4767.1915229885</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>140237.19</v>
+        <v>3317965.3</v>
       </c>
       <c r="I106" s="1">
-        <v>782.55</v>
+        <v>8197.82</v>
       </c>
       <c r="J106" s="1">
-        <v>0.55801888215244</v>
+        <v>0.24707371110843</v>
       </c>
       <c r="K106">
-        <v>0.23</v>
+        <v>0.0</v>
       </c>
       <c r="L106">
-        <v>326.42</v>
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>141019.74</v>
+        <v>3326163.12</v>
       </c>
       <c r="N106" s="1">
-        <v>141346.16</v>
+        <v>3326163.12</v>
       </c>
       <c r="O106" s="1">
-        <v>0.11</v>
+        <v>2.57</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>258</v>
+        <v>242</v>
       </c>
       <c r="B107" t="s">
-        <v>259</v>
+        <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>100000.0</v>
+        <v>24562.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.45</v>
+        <v>18.19</v>
       </c>
       <c r="E107" s="1">
-        <v>99.292</v>
+        <v>18.19</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>99292.0</v>
+        <v>446782.78</v>
       </c>
       <c r="I107" s="1">
-        <v>158.0</v>
+        <v>0.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.15912661644443</v>
+        <v>0.0</v>
       </c>
       <c r="K107">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="L107">
-        <v>134.25</v>
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>99450.0</v>
+        <v>446782.78</v>
       </c>
       <c r="N107" s="1">
-        <v>99584.25</v>
+        <v>446782.78</v>
       </c>
       <c r="O107" s="1">
-        <v>0.08</v>
+        <v>0.35</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>260</v>
+        <v>244</v>
       </c>
       <c r="B108" t="s">
-        <v>261</v>
+        <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>100000.0</v>
+        <v>2359.0</v>
       </c>
       <c r="D108" s="1">
-        <v>105.382</v>
+        <v>67.7</v>
       </c>
       <c r="E108" s="1">
-        <v>105.478</v>
+        <v>67.7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>105478.0</v>
+        <v>159704.3</v>
       </c>
       <c r="I108" s="1">
-        <v>-96.0</v>
+        <v>0.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.09101423993629</v>
+        <v>0.0</v>
       </c>
       <c r="K108">
-        <v>3.39</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>105382.0</v>
+        <v>159704.3</v>
       </c>
       <c r="N108" s="1">
-        <v>108774.54</v>
+        <v>159704.3</v>
       </c>
       <c r="O108" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="B109" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>100000.0</v>
+        <v>8143.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.544</v>
+        <v>22.75</v>
       </c>
       <c r="E109" s="1">
-        <v>99.74</v>
+        <v>22.75</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>99740.0</v>
+        <v>185253.25</v>
       </c>
       <c r="I109" s="1">
-        <v>-196.0</v>
+        <v>0.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.19651092841388</v>
+        <v>0.0</v>
       </c>
       <c r="K109">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>0.0</v>
+      </c>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>99544.0</v>
+        <v>185253.25</v>
       </c>
       <c r="N109" s="1">
-        <v>100977.22</v>
+        <v>185253.25</v>
       </c>
       <c r="O109" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>266</v>
+        <v>248</v>
       </c>
       <c r="B110" t="s">
-        <v>267</v>
+        <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>100000.0</v>
+        <v>4946.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.452</v>
+        <v>43.51</v>
       </c>
       <c r="E110" s="1">
-        <v>99.933</v>
+        <v>30.3388657501</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>99933.0</v>
+        <v>150056.03</v>
       </c>
       <c r="I110" s="1">
-        <v>519.0</v>
+        <v>65144.43</v>
       </c>
       <c r="J110" s="1">
-        <v>0.5193479631353</v>
+        <v>43.413403646625</v>
       </c>
       <c r="K110">
-        <v>3.23</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>100452.0</v>
+        <v>215200.46</v>
       </c>
       <c r="N110" s="1">
-        <v>103679.05</v>
+        <v>215200.46</v>
       </c>
       <c r="O110" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>269</v>
+        <v>250</v>
       </c>
       <c r="B111" t="s">
-        <v>270</v>
+        <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>457345.06</v>
+        <v>3827.0</v>
       </c>
       <c r="D111" s="1">
-        <v>89.981</v>
+        <v>16.36</v>
       </c>
       <c r="E111" s="1">
-        <v>88.29020477</v>
+        <v>16.36</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>403790.89</v>
+        <v>62609.72</v>
       </c>
       <c r="I111" s="1">
-        <v>7732.77</v>
+        <v>0.0</v>
       </c>
       <c r="J111" s="1">
-        <v>1.9150432046647</v>
+        <v>0.0</v>
       </c>
       <c r="K111">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L111">
-        <v>284.43</v>
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>411523.66</v>
+        <v>62609.72</v>
       </c>
       <c r="N111" s="1">
-        <v>411808.09</v>
+        <v>62609.72</v>
       </c>
       <c r="O111" s="1">
-        <v>0.33</v>
+        <v>0.05</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>271</v>
+        <v>252</v>
       </c>
       <c r="B112" t="s">
-        <v>272</v>
+        <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>103207.99</v>
+        <v>2648.0</v>
       </c>
       <c r="D112" s="1">
-        <v>96.725</v>
+        <v>23.76</v>
       </c>
       <c r="E112" s="1">
-        <v>95.95644678</v>
+        <v>23.76</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>99034.72</v>
+        <v>62916.48</v>
       </c>
       <c r="I112" s="1">
-        <v>793.2</v>
+        <v>0.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.80093122896697</v>
+        <v>0.0</v>
       </c>
       <c r="K112">
-        <v>0.5</v>
+        <v>0.0</v>
       </c>
       <c r="L112">
-        <v>513.5</v>
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>99827.92</v>
+        <v>62916.48</v>
       </c>
       <c r="N112" s="1">
-        <v>100341.42</v>
+        <v>62916.48</v>
       </c>
       <c r="O112" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>273</v>
+        <v>254</v>
       </c>
       <c r="B113" t="s">
-        <v>274</v>
+        <v>255</v>
       </c>
       <c r="C113" s="1">
-        <v>406143.64</v>
+        <v>6932.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.217</v>
+        <v>41.96</v>
       </c>
       <c r="E113" s="1">
-        <v>103.69442939</v>
+        <v>41.96</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>421148.33</v>
+        <v>290866.72</v>
       </c>
       <c r="I113" s="1">
-        <v>-18184.8</v>
+        <v>0.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-4.3179086095391</v>
+        <v>0.0</v>
       </c>
       <c r="K113">
-        <v>1.87</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>0.0</v>
+      </c>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>402963.53</v>
+        <v>290866.72</v>
       </c>
       <c r="N113" s="1">
-        <v>410541.17</v>
+        <v>290866.72</v>
       </c>
       <c r="O113" s="1">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>276</v>
+        <v>256</v>
       </c>
       <c r="B114" t="s">
-        <v>277</v>
+        <v>257</v>
       </c>
       <c r="C114" s="1">
-        <v>600376.57</v>
+        <v>2308.0</v>
       </c>
       <c r="D114" s="1">
-        <v>105.386</v>
+        <v>27.83</v>
       </c>
       <c r="E114" s="1">
-        <v>122.0761563</v>
+        <v>27.83</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>732916.64</v>
+        <v>64231.64</v>
       </c>
       <c r="I114" s="1">
-        <v>-100203.79</v>
+        <v>0.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-13.671921816375</v>
+        <v>0.0</v>
       </c>
       <c r="K114">
-        <v>3.64</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>0.0</v>
+      </c>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>632712.85</v>
+        <v>64231.64</v>
       </c>
       <c r="N114" s="1">
-        <v>654593.7</v>
+        <v>64231.64</v>
       </c>
       <c r="O114" s="1">
-        <v>0.52</v>
+        <v>0.05</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>279</v>
+        <v>258</v>
       </c>
       <c r="B115" t="s">
-        <v>280</v>
+        <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>162000.0</v>
+        <v>698.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.724</v>
+        <v>90.7</v>
       </c>
       <c r="E115" s="1">
-        <v>100.0</v>
+        <v>90.7</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>162000.0</v>
+        <v>63308.6</v>
       </c>
       <c r="I115" s="1">
-        <v>-447.12</v>
+        <v>0.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.276</v>
+        <v>0.0</v>
       </c>
       <c r="K115">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>0.0</v>
+      </c>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>161552.88</v>
+        <v>63308.6</v>
       </c>
       <c r="N115" s="1">
-        <v>162836.53</v>
+        <v>63308.6</v>
       </c>
       <c r="O115" s="1">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>282</v>
+        <v>260</v>
       </c>
       <c r="B116" t="s">
-        <v>283</v>
+        <v>261</v>
       </c>
       <c r="C116" s="1">
-        <v>100000.0</v>
+        <v>2013.0</v>
       </c>
       <c r="D116" s="1">
-        <v>101.185</v>
+        <v>36.87</v>
       </c>
       <c r="E116" s="1">
-        <v>99.785</v>
+        <v>36.87</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>99785.0</v>
+        <v>74219.31</v>
       </c>
       <c r="I116" s="1">
-        <v>1400.0</v>
+        <v>0.0</v>
       </c>
       <c r="J116" s="1">
-        <v>1.4030164854437</v>
+        <v>0.0</v>
       </c>
       <c r="K116">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>101185.0</v>
+        <v>74219.31</v>
       </c>
       <c r="N116" s="1">
-        <v>103500.07</v>
+        <v>74219.31</v>
       </c>
       <c r="O116" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>285</v>
+        <v>262</v>
       </c>
       <c r="B117" t="s">
-        <v>286</v>
+        <v>263</v>
       </c>
       <c r="C117" s="1">
-        <v>100000.0</v>
+        <v>3101.0</v>
       </c>
       <c r="D117" s="1">
-        <v>107.018</v>
+        <v>340.0</v>
       </c>
       <c r="E117" s="1">
-        <v>104.64733</v>
+        <v>231.2718800387</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>104647.33</v>
+        <v>717174.1</v>
       </c>
       <c r="I117" s="1">
-        <v>2370.67</v>
+        <v>337165.9</v>
       </c>
       <c r="J117" s="1">
-        <v>2.2653898575339</v>
+        <v>47.013117177544</v>
       </c>
       <c r="K117">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>107018.0</v>
+        <v>1054340.0</v>
       </c>
       <c r="N117" s="1">
-        <v>108098.14</v>
+        <v>1054340.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.09</v>
+        <v>0.81</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>288</v>
+        <v>264</v>
       </c>
       <c r="B118" t="s">
-        <v>289</v>
+        <v>265</v>
       </c>
       <c r="C118" s="1">
-        <v>100000.0</v>
+        <v>102533.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.47</v>
+        <v>3.571</v>
       </c>
       <c r="E118" s="1">
-        <v>100.028</v>
+        <v>2.5731999454</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>100028.0</v>
+        <v>263837.91</v>
       </c>
       <c r="I118" s="1">
-        <v>442.0</v>
+        <v>102307.43</v>
       </c>
       <c r="J118" s="1">
-        <v>0.4418762746431</v>
+        <v>38.776622358781</v>
       </c>
       <c r="K118">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="L118">
-        <v>165.68</v>
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>100470.0</v>
+        <v>366145.34</v>
       </c>
       <c r="N118" s="1">
-        <v>100635.68</v>
+        <v>366145.34</v>
       </c>
       <c r="O118" s="1">
-        <v>0.08</v>
+        <v>0.28</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>290</v>
+        <v>266</v>
       </c>
       <c r="B119" t="s">
-        <v>291</v>
+        <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>100000.0</v>
+        <v>22203.0</v>
       </c>
       <c r="D119" s="1">
-        <v>108.147</v>
+        <v>9.388</v>
       </c>
       <c r="E119" s="1">
-        <v>107.84</v>
+        <v>9.3879998198</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>107840.0</v>
+        <v>208441.76</v>
       </c>
       <c r="I119" s="1">
-        <v>307.0</v>
+        <v>0.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.28468100890208</v>
+        <v>0.0</v>
       </c>
       <c r="K119">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>108147.0</v>
+        <v>208441.76</v>
       </c>
       <c r="N119" s="1">
-        <v>109201.11</v>
+        <v>208441.76</v>
       </c>
       <c r="O119" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>293</v>
+        <v>268</v>
       </c>
       <c r="B120" t="s">
-        <v>294</v>
+        <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>200000.0</v>
+        <v>10139.0</v>
       </c>
       <c r="D120" s="1">
-        <v>104.942</v>
+        <v>82.2</v>
       </c>
       <c r="E120" s="1">
-        <v>105.68</v>
+        <v>91.7421599763</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>211360.0</v>
+        <v>930173.76</v>
       </c>
       <c r="I120" s="1">
-        <v>-1476.0</v>
+        <v>-96747.96</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.69833459500379</v>
+        <v>-10.401063130398</v>
       </c>
       <c r="K120">
-        <v>4.3</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>0.0</v>
+      </c>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>209884.0</v>
+        <v>833425.8</v>
       </c>
       <c r="N120" s="1">
-        <v>218475.1</v>
+        <v>833425.8</v>
       </c>
       <c r="O120" s="1">
-        <v>0.17</v>
+        <v>0.64</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>296</v>
+        <v>270</v>
       </c>
       <c r="B121" t="s">
-        <v>297</v>
+        <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>136000.0</v>
+        <v>9079.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.452</v>
+        <v>170.96</v>
       </c>
       <c r="E121" s="1">
-        <v>99.528</v>
+        <v>169.2516378456</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>135358.08</v>
+        <v>1536635.62</v>
       </c>
       <c r="I121" s="1">
-        <v>-103.36</v>
+        <v>15510.22</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.076360421188007</v>
+        <v>1.0093622585685</v>
       </c>
       <c r="K121">
-        <v>0.73</v>
+        <v>0.0</v>
       </c>
       <c r="L121">
-        <v>993.45</v>
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>135254.72</v>
+        <v>1552145.84</v>
       </c>
       <c r="N121" s="1">
-        <v>136248.17</v>
+        <v>1552145.84</v>
       </c>
       <c r="O121" s="1">
-        <v>0.11</v>
+        <v>1.2</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>298</v>
+        <v>272</v>
       </c>
       <c r="B122" t="s">
-        <v>299</v>
+        <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>100000.0</v>
+        <v>5373.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.039</v>
+        <v>276.7</v>
       </c>
       <c r="E122" s="1">
-        <v>99.92</v>
+        <v>133.356352131</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>99920.0</v>
+        <v>716523.68</v>
       </c>
       <c r="I122" s="1">
-        <v>119.0</v>
+        <v>770185.42</v>
       </c>
       <c r="J122" s="1">
-        <v>0.11909527622098</v>
+        <v>107.48917886426</v>
       </c>
       <c r="K122">
-        <v>0.69</v>
+        <v>0.0</v>
       </c>
       <c r="L122">
-        <v>693.49</v>
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>100039.0</v>
+        <v>1486709.1</v>
       </c>
       <c r="N122" s="1">
-        <v>100732.49</v>
+        <v>1486709.1</v>
       </c>
       <c r="O122" s="1">
-        <v>0.08</v>
+        <v>1.15</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>300</v>
+        <v>274</v>
       </c>
       <c r="B123" t="s">
-        <v>301</v>
+        <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>100000.0</v>
+        <v>7346.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.057</v>
+        <v>166.45</v>
       </c>
       <c r="E123" s="1">
-        <v>99.625</v>
+        <v>125.1058017969</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>99625.0</v>
+        <v>919027.22</v>
       </c>
       <c r="I123" s="1">
-        <v>432.0</v>
+        <v>303714.48</v>
       </c>
       <c r="J123" s="1">
-        <v>0.433626097867</v>
+        <v>33.047386779251</v>
       </c>
       <c r="K123">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L123">
-        <v>159.25</v>
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>100057.0</v>
+        <v>1222741.7</v>
       </c>
       <c r="N123" s="1">
-        <v>100216.25</v>
+        <v>1222741.7</v>
       </c>
       <c r="O123" s="1">
-        <v>0.08</v>
+        <v>0.94</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>302</v>
+        <v>276</v>
       </c>
       <c r="B124" t="s">
-        <v>303</v>
+        <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>200000.0</v>
+        <v>6605.0</v>
       </c>
       <c r="D124" s="1">
-        <v>97.919</v>
+        <v>247.4</v>
       </c>
       <c r="E124" s="1">
-        <v>99.077</v>
+        <v>187.3454171083</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>198154.0</v>
+        <v>1237416.48</v>
       </c>
       <c r="I124" s="1">
-        <v>-2316.0</v>
+        <v>396660.52</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.1687879124317</v>
+        <v>32.055538810991</v>
       </c>
       <c r="K124">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>195838.0</v>
+        <v>1634077.0</v>
       </c>
       <c r="N124" s="1">
-        <v>198369.51</v>
+        <v>1634077.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.16</v>
+        <v>1.26</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>305</v>
+        <v>278</v>
       </c>
       <c r="B125" t="s">
-        <v>306</v>
+        <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>100000.0</v>
+        <v>7259.0</v>
       </c>
       <c r="D125" s="1">
-        <v>94.845</v>
+        <v>19.72</v>
       </c>
       <c r="E125" s="1">
-        <v>92.51784</v>
+        <v>19.72</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>92517.84</v>
+        <v>143147.48</v>
       </c>
       <c r="I125" s="1">
-        <v>2327.16</v>
+        <v>0.0</v>
       </c>
       <c r="J125" s="1">
-        <v>2.5153635234026</v>
+        <v>0.0</v>
       </c>
       <c r="K125">
-        <v>0.34</v>
+        <v>0.0</v>
       </c>
       <c r="L125">
-        <v>335.62</v>
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>94845.0</v>
+        <v>143147.48</v>
       </c>
       <c r="N125" s="1">
-        <v>95180.62</v>
+        <v>143147.48</v>
       </c>
       <c r="O125" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>307</v>
+        <v>280</v>
       </c>
       <c r="B126" t="s">
-        <v>308</v>
+        <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>170000.0</v>
+        <v>6825.0</v>
       </c>
       <c r="D126" s="1">
-        <v>104.783</v>
+        <v>73.86</v>
       </c>
       <c r="E126" s="1">
-        <v>99.953</v>
+        <v>33.3606578755</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>169920.1</v>
+        <v>227686.49</v>
       </c>
       <c r="I126" s="1">
-        <v>8211.0</v>
+        <v>276408.01</v>
       </c>
       <c r="J126" s="1">
-        <v>4.8322711674487</v>
+        <v>121.3985116113</v>
       </c>
       <c r="K126">
-        <v>4.09</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>178131.1</v>
+        <v>504094.5</v>
       </c>
       <c r="N126" s="1">
-        <v>185077.81</v>
+        <v>504094.5</v>
       </c>
       <c r="O126" s="1">
-        <v>0.15</v>
+        <v>0.39</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>310</v>
+        <v>282</v>
       </c>
       <c r="B127" t="s">
-        <v>311</v>
+        <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>100000.0</v>
+        <v>519.0</v>
       </c>
       <c r="D127" s="1">
-        <v>105.708</v>
+        <v>131.2</v>
       </c>
       <c r="E127" s="1">
-        <v>99.961</v>
+        <v>131.2</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>99961.0</v>
+        <v>68092.8</v>
       </c>
       <c r="I127" s="1">
-        <v>5747.0</v>
+        <v>0.0</v>
       </c>
       <c r="J127" s="1">
-        <v>5.7492422044597</v>
+        <v>0.0</v>
       </c>
       <c r="K127">
-        <v>2.71</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>0.0</v>
+      </c>
+      <c r="L127">
+        <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>105708.0</v>
+        <v>68092.8</v>
       </c>
       <c r="N127" s="1">
-        <v>108419.3</v>
+        <v>68092.8</v>
       </c>
       <c r="O127" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>313</v>
+        <v>284</v>
       </c>
       <c r="B128" t="s">
-        <v>314</v>
+        <v>285</v>
       </c>
       <c r="C128" s="1">
-        <v>141000.0</v>
+        <v>1530.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.468</v>
+        <v>52.5</v>
       </c>
       <c r="E128" s="1">
-        <v>99.702</v>
+        <v>52.5</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>140579.82</v>
+        <v>80325.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-329.94</v>
+        <v>0.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.23469940422459</v>
+        <v>0.0</v>
       </c>
       <c r="K128">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>0.0</v>
+      </c>
+      <c r="L128">
+        <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>140249.88</v>
+        <v>80325.0</v>
       </c>
       <c r="N128" s="1">
-        <v>141894.56</v>
+        <v>80325.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>316</v>
+        <v>286</v>
       </c>
       <c r="B129" t="s">
-        <v>317</v>
+        <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>100000.0</v>
+        <v>27032.0</v>
       </c>
       <c r="D129" s="1">
-        <v>102.965</v>
+        <v>28.405</v>
       </c>
       <c r="E129" s="1">
-        <v>99.611</v>
+        <v>24.8443111867</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>99611.0</v>
+        <v>671591.42</v>
       </c>
       <c r="I129" s="1">
-        <v>3354.0</v>
+        <v>96252.54</v>
       </c>
       <c r="J129" s="1">
-        <v>3.3670980112638</v>
+        <v>14.332008589389</v>
       </c>
       <c r="K129">
-        <v>2.22</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>0.0</v>
+      </c>
+      <c r="L129">
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>102965.0</v>
+        <v>767843.96</v>
       </c>
       <c r="N129" s="1">
-        <v>105189.66</v>
+        <v>767843.96</v>
       </c>
       <c r="O129" s="1">
-        <v>0.08</v>
+        <v>0.59</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>319</v>
+        <v>288</v>
       </c>
       <c r="B130" t="s">
-        <v>320</v>
+        <v>289</v>
       </c>
       <c r="C130" s="1">
-        <v>100000.0</v>
+        <v>5410.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.519</v>
+        <v>11.505</v>
       </c>
       <c r="E130" s="1">
-        <v>99.438</v>
+        <v>11.505</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>99438.0</v>
+        <v>62242.05</v>
       </c>
       <c r="I130" s="1">
-        <v>1081.0</v>
+        <v>0.0</v>
       </c>
       <c r="J130" s="1">
-        <v>1.0871095557031</v>
+        <v>0.0</v>
       </c>
       <c r="K130">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>0.0</v>
+      </c>
+      <c r="L130">
+        <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>100519.0</v>
+        <v>62242.05</v>
       </c>
       <c r="N130" s="1">
-        <v>102779.27</v>
+        <v>62242.05</v>
       </c>
       <c r="O130" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>322</v>
+        <v>290</v>
       </c>
       <c r="B131" t="s">
-        <v>323</v>
+        <v>291</v>
       </c>
       <c r="C131" s="1">
-        <v>113000.0</v>
+        <v>17631.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.857</v>
+        <v>36.62</v>
       </c>
       <c r="E131" s="1">
-        <v>99.494</v>
+        <v>29.1552419035</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>112428.22</v>
+        <v>514036.07</v>
       </c>
       <c r="I131" s="1">
-        <v>410.19</v>
+        <v>131611.15</v>
       </c>
       <c r="J131" s="1">
-        <v>0.36484612137415</v>
+        <v>25.603485374091</v>
       </c>
       <c r="K131">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>112838.41</v>
+        <v>645647.22</v>
       </c>
       <c r="N131" s="1">
-        <v>114155.71</v>
+        <v>645647.22</v>
       </c>
       <c r="O131" s="1">
-        <v>0.09</v>
+        <v>0.5</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>325</v>
+        <v>292</v>
       </c>
       <c r="B132" t="s">
-        <v>326</v>
+        <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>200000.0</v>
+        <v>1209.0</v>
       </c>
       <c r="D132" s="1">
-        <v>101.783</v>
+        <v>51.48</v>
       </c>
       <c r="E132" s="1">
-        <v>102.8745</v>
+        <v>51.48</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>205749.0</v>
+        <v>62239.32</v>
       </c>
       <c r="I132" s="1">
-        <v>-2183.0</v>
+        <v>0.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-1.0610015115505</v>
+        <v>0.0</v>
       </c>
       <c r="K132">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>0.0</v>
+      </c>
+      <c r="L132">
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>203566.0</v>
+        <v>62239.32</v>
       </c>
       <c r="N132" s="1">
-        <v>209374.9</v>
+        <v>62239.32</v>
       </c>
       <c r="O132" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>328</v>
+        <v>294</v>
       </c>
       <c r="B133" t="s">
-        <v>329</v>
+        <v>295</v>
       </c>
       <c r="C133" s="1">
-        <v>100000.0</v>
+        <v>12265.0</v>
       </c>
       <c r="D133" s="1">
-        <v>98.178</v>
+        <v>10.2</v>
       </c>
       <c r="E133" s="1">
-        <v>98.434</v>
+        <v>10.2</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>98434.0</v>
+        <v>125103.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-256.0</v>
+        <v>0.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.26007273909422</v>
+        <v>0.0</v>
       </c>
       <c r="K133">
-        <v>2.3</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>98178.0</v>
+        <v>125103.0</v>
       </c>
       <c r="N133" s="1">
-        <v>100482.11</v>
+        <v>125103.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>331</v>
+        <v>296</v>
       </c>
       <c r="B134" t="s">
-        <v>332</v>
+        <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>200000.0</v>
+        <v>857.0</v>
       </c>
       <c r="D134" s="1">
-        <v>105.372</v>
+        <v>254.9</v>
       </c>
       <c r="E134" s="1">
-        <v>99.661</v>
+        <v>254.9</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>199322.0</v>
+        <v>218449.3</v>
       </c>
       <c r="I134" s="1">
-        <v>11422.0</v>
+        <v>0.0</v>
       </c>
       <c r="J134" s="1">
-        <v>5.7304261446303</v>
+        <v>0.0</v>
       </c>
       <c r="K134">
-        <v>3.09</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>210744.0</v>
+        <v>218449.3</v>
       </c>
       <c r="N134" s="1">
-        <v>216927.56</v>
+        <v>218449.3</v>
       </c>
       <c r="O134" s="1">
         <v>0.17</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>334</v>
+        <v>298</v>
       </c>
       <c r="B135" t="s">
-        <v>335</v>
+        <v>299</v>
       </c>
       <c r="C135" s="1">
-        <v>300000.0</v>
+        <v>1104.0</v>
       </c>
       <c r="D135" s="1">
-        <v>103.281</v>
+        <v>252.3</v>
       </c>
       <c r="E135" s="1">
-        <v>98.6</v>
+        <v>252.3</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>295800.0</v>
+        <v>278539.2</v>
       </c>
       <c r="I135" s="1">
-        <v>14043.0</v>
+        <v>0.0</v>
       </c>
       <c r="J135" s="1">
-        <v>4.7474645030426</v>
+        <v>0.0</v>
       </c>
       <c r="K135">
-        <v>3.54</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>309843.0</v>
+        <v>278539.2</v>
       </c>
       <c r="N135" s="1">
-        <v>320450.88</v>
+        <v>278539.2</v>
       </c>
       <c r="O135" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>337</v>
+        <v>300</v>
       </c>
       <c r="B136" t="s">
-        <v>338</v>
+        <v>301</v>
       </c>
       <c r="C136" s="1">
-        <v>200000.0</v>
+        <v>3437.0</v>
       </c>
       <c r="D136" s="1">
-        <v>104.747</v>
+        <v>18.02</v>
       </c>
       <c r="E136" s="1">
-        <v>100.0</v>
+        <v>18.02</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>200000.0</v>
+        <v>61934.74</v>
       </c>
       <c r="I136" s="1">
-        <v>9494.0</v>
+        <v>0.0</v>
       </c>
       <c r="J136" s="1">
-        <v>4.747</v>
+        <v>0.0</v>
       </c>
       <c r="K136">
-        <v>3.49</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>209494.0</v>
+        <v>61934.74</v>
       </c>
       <c r="N136" s="1">
-        <v>216478.38</v>
+        <v>61934.74</v>
       </c>
       <c r="O136" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>340</v>
+        <v>302</v>
       </c>
       <c r="B137" t="s">
-        <v>341</v>
+        <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>100000.0</v>
+        <v>4241.0</v>
       </c>
       <c r="D137" s="1">
-        <v>108.561</v>
+        <v>106.15</v>
       </c>
       <c r="E137" s="1">
-        <v>109.3</v>
+        <v>104.6934661636</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>109300.0</v>
+        <v>444004.99</v>
       </c>
       <c r="I137" s="1">
-        <v>-739.0</v>
+        <v>6177.16</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.67612076852699</v>
+        <v>1.3912366165074</v>
       </c>
       <c r="K137">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="L137">
-        <v>172.6</v>
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>108561.0</v>
+        <v>450182.15</v>
       </c>
       <c r="N137" s="1">
-        <v>108733.6</v>
+        <v>450182.15</v>
       </c>
       <c r="O137" s="1">
-        <v>0.09</v>
+        <v>0.35</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>342</v>
+        <v>304</v>
       </c>
       <c r="B138" t="s">
-        <v>343</v>
+        <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>100000.0</v>
+        <v>15641.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.165</v>
+        <v>72.41</v>
       </c>
       <c r="E138" s="1">
-        <v>99.852</v>
+        <v>68.0892839333</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>99852.0</v>
+        <v>1064984.49</v>
       </c>
       <c r="I138" s="1">
-        <v>313.0</v>
+        <v>67580.32</v>
       </c>
       <c r="J138" s="1">
-        <v>0.31346392661138</v>
+        <v>6.3456623673458</v>
       </c>
       <c r="K138">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L138">
-        <v>54.79</v>
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>100165.0</v>
+        <v>1132564.81</v>
       </c>
       <c r="N138" s="1">
-        <v>100219.79</v>
+        <v>1132564.81</v>
       </c>
       <c r="O138" s="1">
-        <v>0.08</v>
+        <v>0.88</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>344</v>
+        <v>306</v>
       </c>
       <c r="B139" t="s">
-        <v>345</v>
+        <v>307</v>
       </c>
       <c r="C139" s="1">
-        <v>100000.0</v>
+        <v>3476.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.586</v>
+        <v>21.16</v>
       </c>
       <c r="E139" s="1">
-        <v>99.589</v>
+        <v>21.16</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>99589.0</v>
+        <v>73552.16</v>
       </c>
       <c r="I139" s="1">
-        <v>997.0</v>
+        <v>0.0</v>
       </c>
       <c r="J139" s="1">
-        <v>1.0011145809276</v>
+        <v>0.0</v>
       </c>
       <c r="K139">
-        <v>3.29</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>0.0</v>
+      </c>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>100586.0</v>
+        <v>73552.16</v>
       </c>
       <c r="N139" s="1">
-        <v>103877.78</v>
+        <v>73552.16</v>
       </c>
       <c r="O139" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>347</v>
+        <v>308</v>
       </c>
       <c r="B140" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>200000.0</v>
+        <v>9718.0</v>
       </c>
       <c r="D140" s="1">
-        <v>85.795</v>
+        <v>19.11</v>
       </c>
       <c r="E140" s="1">
-        <v>85.96</v>
+        <v>19.11</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>171920.0</v>
+        <v>185710.98</v>
       </c>
       <c r="I140" s="1">
-        <v>-330.0</v>
+        <v>0.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.19194974406701</v>
+        <v>0.0</v>
       </c>
       <c r="K140">
-        <v>0.35</v>
+        <v>0.0</v>
       </c>
       <c r="L140">
-        <v>698.63</v>
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>171590.0</v>
+        <v>185710.98</v>
       </c>
       <c r="N140" s="1">
-        <v>172288.63</v>
+        <v>185710.98</v>
       </c>
       <c r="O140" s="1">
         <v>0.14</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="B141" t="s">
-        <v>350</v>
+        <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>100000.0</v>
+        <v>4761.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.429</v>
+        <v>26.98</v>
       </c>
       <c r="E141" s="1">
-        <v>100.65</v>
+        <v>26.98</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>100650.0</v>
+        <v>128451.78</v>
       </c>
       <c r="I141" s="1">
-        <v>-221.0</v>
+        <v>0.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.21957277694983</v>
+        <v>0.0</v>
       </c>
       <c r="K141">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L141">
-        <v>164.38</v>
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>100429.0</v>
+        <v>128451.78</v>
       </c>
       <c r="N141" s="1">
-        <v>100593.38</v>
+        <v>128451.78</v>
       </c>
       <c r="O141" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>351</v>
+        <v>312</v>
       </c>
       <c r="B142" t="s">
-        <v>352</v>
+        <v>313</v>
       </c>
       <c r="C142" s="1">
-        <v>100000.0</v>
+        <v>15776.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.971</v>
+        <v>19.76</v>
       </c>
       <c r="E142" s="1">
-        <v>99.571</v>
+        <v>19.7599987323</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>99571.0</v>
+        <v>311733.74</v>
       </c>
       <c r="I142" s="1">
-        <v>1400.0</v>
+        <v>0.02</v>
       </c>
       <c r="J142" s="1">
-        <v>1.4060318767513</v>
+        <v>6.4157315791355E-6</v>
       </c>
       <c r="K142">
-        <v>0.8</v>
+        <v>0.0</v>
       </c>
       <c r="L142">
-        <v>801.37</v>
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>100971.0</v>
+        <v>311733.76</v>
       </c>
       <c r="N142" s="1">
-        <v>101772.37</v>
+        <v>311733.76</v>
       </c>
       <c r="O142" s="1">
-        <v>0.08</v>
+        <v>0.24</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>353</v>
+        <v>314</v>
       </c>
       <c r="B143" t="s">
-        <v>354</v>
+        <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>100000.0</v>
+        <v>6959.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.063</v>
+        <v>60.3</v>
       </c>
       <c r="E143" s="1">
-        <v>100.0</v>
+        <v>60.3</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>100000.0</v>
+        <v>419627.7</v>
       </c>
       <c r="I143" s="1">
-        <v>63.0</v>
+        <v>0.0</v>
       </c>
       <c r="J143" s="1">
-        <v>0.063</v>
+        <v>0.0</v>
       </c>
       <c r="K143">
-        <v>1.14</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>100063.0</v>
+        <v>419627.7</v>
       </c>
       <c r="N143" s="1">
-        <v>101200.18</v>
+        <v>419627.7</v>
       </c>
       <c r="O143" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>356</v>
+        <v>316</v>
       </c>
       <c r="B144" t="s">
-        <v>357</v>
+        <v>317</v>
       </c>
       <c r="C144" s="1">
-        <v>175000.0</v>
+        <v>776.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.719</v>
+        <v>82.0</v>
       </c>
       <c r="E144" s="1">
-        <v>100.0</v>
+        <v>82.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>175000.0</v>
+        <v>63632.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-491.75</v>
+        <v>0.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.281</v>
+        <v>0.0</v>
       </c>
       <c r="K144">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="L144">
-        <v>264.5</v>
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>174508.25</v>
+        <v>63632.0</v>
       </c>
       <c r="N144" s="1">
-        <v>174772.75</v>
+        <v>63632.0</v>
       </c>
       <c r="O144" s="1">
-        <v>0.14</v>
+        <v>0.05</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>358</v>
+        <v>318</v>
       </c>
       <c r="B145" t="s">
-        <v>359</v>
+        <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>216000.0</v>
+        <v>2669.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.424</v>
+        <v>140.75</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0</v>
+        <v>99.5610490821</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>216000.0</v>
+        <v>265728.44</v>
       </c>
       <c r="I145" s="1">
-        <v>-1244.16</v>
+        <v>109933.31</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.576</v>
+        <v>41.370547315146</v>
       </c>
       <c r="K145">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>0.0</v>
+      </c>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>214755.84</v>
+        <v>375661.75</v>
       </c>
       <c r="N145" s="1">
-        <v>218174.47</v>
+        <v>375661.75</v>
       </c>
       <c r="O145" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>361</v>
+        <v>320</v>
       </c>
       <c r="B146" t="s">
-        <v>362</v>
+        <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>100000.0</v>
+        <v>1863.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.714</v>
+        <v>101.2</v>
       </c>
       <c r="E146" s="1">
-        <v>100.42</v>
+        <v>101.2</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>100420.0</v>
+        <v>188535.6</v>
       </c>
       <c r="I146" s="1">
-        <v>294.0</v>
+        <v>0.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.29277036446923</v>
+        <v>0.0</v>
       </c>
       <c r="K146">
-        <v>2.69</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>100714.0</v>
+        <v>188535.6</v>
       </c>
       <c r="N146" s="1">
-        <v>103405.44</v>
+        <v>188535.6</v>
       </c>
       <c r="O146" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>364</v>
+        <v>322</v>
       </c>
       <c r="B147" t="s">
-        <v>365</v>
+        <v>323</v>
       </c>
       <c r="C147" s="1">
-        <v>100000.0</v>
+        <v>12233.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.3</v>
+        <v>28.69</v>
       </c>
       <c r="E147" s="1">
-        <v>99.259</v>
+        <v>34.240356413</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>99259.0</v>
+        <v>418862.28</v>
       </c>
       <c r="I147" s="1">
-        <v>1041.0</v>
+        <v>-67897.51</v>
       </c>
       <c r="J147" s="1">
-        <v>1.0487713960447</v>
+        <v>-16.209984341393</v>
       </c>
       <c r="K147">
-        <v>0.77</v>
+        <v>0.0</v>
       </c>
       <c r="L147">
-        <v>767.12</v>
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>100300.0</v>
+        <v>350964.77</v>
       </c>
       <c r="N147" s="1">
-        <v>101067.12</v>
+        <v>350964.77</v>
       </c>
       <c r="O147" s="1">
-        <v>0.08</v>
+        <v>0.27</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>366</v>
+        <v>324</v>
       </c>
       <c r="B148" t="s">
-        <v>367</v>
+        <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>100000.0</v>
+        <v>14184.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.422</v>
+        <v>36.9</v>
       </c>
       <c r="E148" s="1">
-        <v>99.362</v>
+        <v>36.9</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>99362.0</v>
+        <v>523389.6</v>
       </c>
       <c r="I148" s="1">
-        <v>60.0</v>
+        <v>0.0</v>
       </c>
       <c r="J148" s="1">
-        <v>0.060385257945694</v>
+        <v>0.0</v>
       </c>
       <c r="K148">
-        <v>0.54</v>
+        <v>0.0</v>
       </c>
       <c r="L148">
-        <v>539.38</v>
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>99422.0</v>
+        <v>523389.6</v>
       </c>
       <c r="N148" s="1">
-        <v>99961.38</v>
+        <v>523389.6</v>
       </c>
       <c r="O148" s="1">
-        <v>0.08</v>
+        <v>0.4</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>368</v>
+        <v>326</v>
       </c>
       <c r="B149" t="s">
-        <v>369</v>
+        <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>100000.0</v>
+        <v>10471.0</v>
       </c>
       <c r="D149" s="1">
-        <v>107.73</v>
+        <v>27.8</v>
       </c>
       <c r="E149" s="1">
-        <v>108.846</v>
+        <v>31.0725957406</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>108846.0</v>
+        <v>325361.15</v>
       </c>
       <c r="I149" s="1">
-        <v>-1116.0</v>
+        <v>-34267.35</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.0253018025467</v>
+        <v>-10.532096410404</v>
       </c>
       <c r="K149">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>107730.0</v>
+        <v>291093.8</v>
       </c>
       <c r="N149" s="1">
-        <v>109226.58</v>
+        <v>291093.8</v>
       </c>
       <c r="O149" s="1">
-        <v>0.09</v>
+        <v>0.22</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>371</v>
+        <v>328</v>
       </c>
       <c r="B150" t="s">
-        <v>372</v>
+        <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>200000.0</v>
+        <v>6938.0</v>
       </c>
       <c r="D150" s="1">
-        <v>102.333</v>
+        <v>68.1</v>
       </c>
       <c r="E150" s="1">
-        <v>100.4</v>
+        <v>123.302950418</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>200800.0</v>
+        <v>855475.87</v>
       </c>
       <c r="I150" s="1">
-        <v>3866.0</v>
+        <v>-382998.07</v>
       </c>
       <c r="J150" s="1">
-        <v>1.9252988047809</v>
+        <v>-44.770178029685</v>
       </c>
       <c r="K150">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>204666.0</v>
+        <v>472477.8</v>
       </c>
       <c r="N150" s="1">
-        <v>209719.42</v>
+        <v>472477.8</v>
       </c>
       <c r="O150" s="1">
-        <v>0.17</v>
+        <v>0.37</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>374</v>
+        <v>330</v>
       </c>
       <c r="B151" t="s">
-        <v>375</v>
+        <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>232000.0</v>
+        <v>268.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.474</v>
+        <v>268.9</v>
       </c>
       <c r="E151" s="1">
-        <v>99.228</v>
+        <v>252.467910448</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>230208.96</v>
+        <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>570.72</v>
+        <v>440380.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.2479138952715</v>
+        <v>0</v>
       </c>
       <c r="K151">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>230779.68</v>
+        <v>440380.0</v>
       </c>
       <c r="N151" s="1">
-        <v>235640.56</v>
+        <v>440380.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>377</v>
+        <v>332</v>
       </c>
       <c r="B152" t="s">
-        <v>378</v>
+        <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>100000.0</v>
+        <v>31.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.551</v>
+        <v>118.1</v>
       </c>
       <c r="E152" s="1">
-        <v>99.517</v>
+        <v>118.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>99517.0</v>
+        <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>1034.0</v>
+        <v>4540.0</v>
       </c>
       <c r="J152" s="1">
-        <v>1.0390184591577</v>
+        <v>0</v>
       </c>
       <c r="K152">
-        <v>2.13</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>0.0</v>
+      </c>
+      <c r="L152">
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>100551.0</v>
+        <v>4540.0</v>
       </c>
       <c r="N152" s="1">
-        <v>102677.71</v>
+        <v>4540.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>380</v>
+        <v>334</v>
       </c>
       <c r="B153" t="s">
-        <v>381</v>
+        <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>308000.0</v>
+        <v>36.0</v>
       </c>
       <c r="D153" s="1">
-        <v>92.113</v>
+        <v>129.2</v>
       </c>
       <c r="E153" s="1">
-        <v>83.45955844</v>
+        <v>129.04</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>257055.44</v>
+        <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>26652.6</v>
+        <v>10160.0</v>
       </c>
       <c r="J153" s="1">
-        <v>10.368424803614</v>
+        <v>0</v>
       </c>
       <c r="K153">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>0.0</v>
+      </c>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>283708.04</v>
+        <v>10160.0</v>
       </c>
       <c r="N153" s="1">
-        <v>286065.51</v>
+        <v>10160.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.23</v>
+        <v>0.01</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>383</v>
+        <v>336</v>
       </c>
       <c r="B154" t="s">
-        <v>384</v>
+        <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>100000.0</v>
+        <v>-18.0</v>
       </c>
       <c r="D154" s="1">
-        <v>103.606</v>
+        <v>117.46</v>
       </c>
       <c r="E154" s="1">
-        <v>99.329</v>
+        <v>116.66</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>99329.0</v>
+        <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>4277.0</v>
+        <v>-14400.0</v>
       </c>
       <c r="J154" s="1">
-        <v>4.3058925389363</v>
+        <v>0</v>
       </c>
       <c r="K154">
-        <v>0.31</v>
+        <v>0.0</v>
       </c>
       <c r="L154">
-        <v>307.88</v>
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>103606.0</v>
+        <v>-14400.0</v>
       </c>
       <c r="N154" s="1">
-        <v>103913.88</v>
+        <v>-14400.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.08</v>
+        <v>-0.01</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
       <c r="B155" t="s">
-        <v>386</v>
+        <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>100000.0</v>
+        <v>-10.0</v>
       </c>
       <c r="D155" s="1">
-        <v>90.938</v>
+        <v>122.85</v>
       </c>
       <c r="E155" s="1">
-        <v>89.875</v>
+        <v>120.49</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>89875.0</v>
+        <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>1063.0</v>
+        <v>-23600.0</v>
       </c>
       <c r="J155" s="1">
-        <v>1.1827538247566</v>
+        <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
-        <v>1.37</v>
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>90938.0</v>
+        <v>-23600.0</v>
       </c>
       <c r="N155" s="1">
-        <v>90939.37</v>
+        <v>-23600.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.07</v>
+        <v>-0.02</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>387</v>
+        <v>340</v>
       </c>
       <c r="B156" t="s">
-        <v>388</v>
+        <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>390000.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D156" s="1">
-        <v>98.95</v>
+        <v>130.23</v>
       </c>
       <c r="E156" s="1">
-        <v>98.328</v>
+        <v>129.24</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>383479.2</v>
+        <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>2425.8</v>
+        <v>-7920.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0.63257668212513</v>
+        <v>0</v>
       </c>
       <c r="K156">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>0.0</v>
+      </c>
+      <c r="L156">
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>385905.0</v>
+        <v>-7920.0</v>
       </c>
       <c r="N156" s="1">
-        <v>387561.16</v>
+        <v>-7920.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.31</v>
+        <v>-0.01</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>390</v>
+        <v>342</v>
       </c>
       <c r="B157" t="s">
-        <v>391</v>
+        <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>228571.0</v>
+        <v>-12.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.754</v>
+        <v>123.44</v>
       </c>
       <c r="E157" s="1">
-        <v>100.36900132</v>
+        <v>123.27</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>229414.43</v>
+        <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-1405.71</v>
+        <v>-2040.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.61273826585363</v>
+        <v>0</v>
       </c>
       <c r="K157">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>0.0</v>
+      </c>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>228008.72</v>
+        <v>-2040.0</v>
       </c>
       <c r="N157" s="1">
-        <v>229173.49</v>
+        <v>-2040.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.18</v>
+        <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>393</v>
+        <v>344</v>
       </c>
       <c r="B158" t="s">
-        <v>394</v>
+        <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>520000.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D158" s="1">
-        <v>88.814</v>
+        <v>123.92</v>
       </c>
       <c r="E158" s="1">
-        <v>90.91529423</v>
+        <v>121.16</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>472759.53</v>
+        <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-10926.73</v>
+        <v>-22080.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-2.3112659410589</v>
+        <v>0</v>
       </c>
       <c r="K158">
-        <v>1.13</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>461832.8</v>
+        <v>-22080.0</v>
       </c>
       <c r="N158" s="1">
-        <v>467698.83</v>
+        <v>-22080.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.37</v>
+        <v>-0.02</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>396</v>
+        <v>346</v>
       </c>
       <c r="B159" t="s">
-        <v>397</v>
+        <v>347</v>
       </c>
       <c r="C159" s="1">
-        <v>355002.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>101.849</v>
+        <v>103.557</v>
       </c>
       <c r="E159" s="1">
-        <v>99.67399902</v>
+        <v>99.634</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>353844.69</v>
+        <v>99634.0</v>
       </c>
       <c r="I159" s="1">
-        <v>7721.3</v>
+        <v>3923.0</v>
       </c>
       <c r="J159" s="1">
-        <v>2.1821155490563</v>
+        <v>3.9374109239818</v>
       </c>
       <c r="K159">
-        <v>0.5</v>
+        <v>2.76</v>
       </c>
       <c r="L159" t="s">
-        <v>398</v>
+        <v>348</v>
       </c>
       <c r="M159" s="1">
-        <v>361565.99</v>
+        <v>103557.0</v>
       </c>
       <c r="N159" s="1">
-        <v>363338.57</v>
+        <v>106313.85</v>
       </c>
       <c r="O159" s="1">
-        <v>0.29</v>
+        <v>0.08</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>399</v>
+        <v>349</v>
       </c>
       <c r="B160" t="s">
-        <v>400</v>
+        <v>350</v>
       </c>
       <c r="C160" s="1">
         <v>100000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.642</v>
+        <v>103.233</v>
       </c>
       <c r="E160" s="1">
-        <v>99.766</v>
+        <v>99.179</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>99766.0</v>
+        <v>99179.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-124.0</v>
+        <v>4054.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.12429084056693</v>
+        <v>4.087558858226</v>
       </c>
       <c r="K160">
-        <v>1.72</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>0.5</v>
+      </c>
+      <c r="L160">
+        <v>498.97</v>
       </c>
       <c r="M160" s="1">
-        <v>99642.0</v>
+        <v>103233.0</v>
       </c>
       <c r="N160" s="1">
-        <v>101365.29</v>
+        <v>103731.97</v>
       </c>
       <c r="O160" s="1">
         <v>0.08</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>402</v>
+        <v>351</v>
       </c>
       <c r="B161" t="s">
-        <v>403</v>
+        <v>352</v>
       </c>
       <c r="C161" s="1">
-        <v>130000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.024</v>
+        <v>104.759</v>
       </c>
       <c r="E161" s="1">
-        <v>99.945</v>
+        <v>99.89</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>129928.5</v>
+        <v>199780.0</v>
       </c>
       <c r="I161" s="1">
-        <v>102.7</v>
+        <v>9738.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0.079043473910651</v>
+        <v>4.8743617979778</v>
       </c>
       <c r="K161">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>637.57</v>
+        <v>3.86</v>
+      </c>
+      <c r="L161" t="s">
+        <v>353</v>
       </c>
       <c r="M161" s="1">
-        <v>130031.2</v>
+        <v>209518.0</v>
       </c>
       <c r="N161" s="1">
-        <v>130668.77</v>
+        <v>217247.45</v>
       </c>
       <c r="O161" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>404</v>
+        <v>354</v>
       </c>
       <c r="B162" t="s">
-        <v>405</v>
+        <v>355</v>
       </c>
       <c r="C162" s="1">
-        <v>673000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>89.01</v>
+        <v>100.221</v>
       </c>
       <c r="E162" s="1">
-        <v>87.89336553</v>
+        <v>99.33</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>591522.35</v>
+        <v>99330.0</v>
       </c>
       <c r="I162" s="1">
-        <v>7514.95</v>
+        <v>891.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.27044227492</v>
+        <v>0.89700996677741</v>
       </c>
       <c r="K162">
-        <v>0.0</v>
+        <v>0.93</v>
       </c>
       <c r="L162">
-        <v>0.0</v>
+        <v>934.93</v>
       </c>
       <c r="M162" s="1">
-        <v>599037.3</v>
+        <v>100221.0</v>
       </c>
       <c r="N162" s="1">
-        <v>599037.3</v>
+        <v>101155.93</v>
       </c>
       <c r="O162" s="1">
-        <v>0.47</v>
+        <v>0.08</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>406</v>
+        <v>356</v>
       </c>
       <c r="B163" t="s">
-        <v>407</v>
+        <v>357</v>
       </c>
       <c r="C163" s="1">
-        <v>24000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>62.804</v>
+        <v>99.079</v>
       </c>
       <c r="E163" s="1">
-        <v>73.332375</v>
+        <v>99.253</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>17599.77</v>
+        <v>198506.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-2526.81</v>
+        <v>-348.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-14.357062620705</v>
+        <v>-0.17530956243136</v>
       </c>
       <c r="K163">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>23.34</v>
+        <v>0.97</v>
+      </c>
+      <c r="L163" t="s">
+        <v>358</v>
       </c>
       <c r="M163" s="1">
-        <v>15072.96</v>
+        <v>198158.0</v>
       </c>
       <c r="N163" s="1">
-        <v>15096.3</v>
+        <v>200097.73</v>
       </c>
       <c r="O163" s="1">
-        <v>0.01</v>
+        <v>0.15</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>408</v>
+        <v>359</v>
       </c>
       <c r="B164" t="s">
-        <v>409</v>
+        <v>360</v>
       </c>
       <c r="C164" s="1">
-        <v>198000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>95.601</v>
+        <v>103.692</v>
       </c>
       <c r="E164" s="1">
-        <v>93.47240909</v>
+        <v>101.04697458</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>185075.37</v>
+        <v>119235.43</v>
       </c>
       <c r="I164" s="1">
-        <v>4214.61</v>
+        <v>3121.13</v>
       </c>
       <c r="J164" s="1">
-        <v>2.2772398077605</v>
+        <v>2.6176196118888</v>
       </c>
       <c r="K164">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>385.15</v>
+        <v>3.07</v>
+      </c>
+      <c r="L164" t="s">
+        <v>361</v>
       </c>
       <c r="M164" s="1">
-        <v>189289.98</v>
+        <v>122356.56</v>
       </c>
       <c r="N164" s="1">
-        <v>189675.13</v>
+        <v>125979.0</v>
       </c>
       <c r="O164" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>410</v>
+        <v>362</v>
       </c>
       <c r="B165" t="s">
-        <v>411</v>
+        <v>363</v>
       </c>
       <c r="C165" s="1">
-        <v>124000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>86.662</v>
+        <v>112.963</v>
       </c>
       <c r="E165" s="1">
-        <v>91.51215323</v>
+        <v>100.019</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>113475.07</v>
+        <v>200038.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-6014.19</v>
+        <v>25888.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-5.3000099493219</v>
+        <v>12.94154110719</v>
       </c>
       <c r="K165">
-        <v>0.91</v>
+        <v>3.53</v>
       </c>
       <c r="L165" t="s">
-        <v>412</v>
+        <v>364</v>
       </c>
       <c r="M165" s="1">
-        <v>107460.88</v>
+        <v>225926.0</v>
       </c>
       <c r="N165" s="1">
-        <v>108588.35</v>
+        <v>232978.62</v>
       </c>
       <c r="O165" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>413</v>
+        <v>365</v>
       </c>
       <c r="B166" t="s">
-        <v>414</v>
+        <v>366</v>
       </c>
       <c r="C166" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>102.512</v>
+        <v>106.041</v>
       </c>
       <c r="E166" s="1">
-        <v>100.0965</v>
+        <v>106.65</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>150144.75</v>
+        <v>106650.0</v>
       </c>
       <c r="I166" s="1">
-        <v>3623.25</v>
+        <v>-609.0</v>
       </c>
       <c r="J166" s="1">
-        <v>2.4131712897054</v>
+        <v>-0.57102672292546</v>
       </c>
       <c r="K166">
-        <v>1.75</v>
+        <v>4.04</v>
       </c>
       <c r="L166" t="s">
-        <v>415</v>
+        <v>367</v>
       </c>
       <c r="M166" s="1">
-        <v>153768.0</v>
+        <v>106041.0</v>
       </c>
       <c r="N166" s="1">
-        <v>156398.55</v>
+        <v>110082.1</v>
       </c>
       <c r="O166" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>416</v>
+        <v>368</v>
       </c>
       <c r="B167" t="s">
-        <v>417</v>
+        <v>369</v>
       </c>
       <c r="C167" s="1">
-        <v>1035800.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>88.0</v>
+        <v>99.582</v>
       </c>
       <c r="E167" s="1">
-        <v>87.23165862</v>
+        <v>99.433</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>903545.52</v>
+        <v>99433.0</v>
       </c>
       <c r="I167" s="1">
-        <v>7958.48</v>
+        <v>149.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.88080565105342</v>
+        <v>0.14984964750133</v>
       </c>
       <c r="K167">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.47</v>
+      </c>
+      <c r="L167" t="s">
+        <v>370</v>
       </c>
       <c r="M167" s="1">
-        <v>911504.0</v>
+        <v>99582.0</v>
       </c>
       <c r="N167" s="1">
-        <v>911504.0</v>
+        <v>102055.97</v>
       </c>
       <c r="O167" s="1">
-        <v>0.72</v>
+        <v>0.08</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>418</v>
+        <v>371</v>
       </c>
       <c r="B168" t="s">
-        <v>419</v>
+        <v>372</v>
       </c>
       <c r="C168" s="1">
-        <v>1543032.0</v>
+        <v>129000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>98.271</v>
+        <v>98.004</v>
       </c>
       <c r="E168" s="1">
-        <v>114.3889699</v>
+        <v>98.803</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1765058.41</v>
+        <v>127455.87</v>
       </c>
       <c r="I168" s="1">
-        <v>48984.99</v>
+        <v>-1030.71</v>
       </c>
       <c r="J168" s="1">
-        <v>2.7752616979967</v>
+        <v>-0.80867989838365</v>
       </c>
       <c r="K168">
-        <v>0.11</v>
+        <v>1.12</v>
       </c>
       <c r="L168" t="s">
-        <v>420</v>
+        <v>373</v>
       </c>
       <c r="M168" s="1">
-        <v>1814043.4</v>
+        <v>126425.16</v>
       </c>
       <c r="N168" s="1">
-        <v>1815762.92</v>
+        <v>127872.43</v>
       </c>
       <c r="O168" s="1">
-        <v>1.43</v>
+        <v>0.1</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>421</v>
+        <v>374</v>
       </c>
       <c r="B169" t="s">
-        <v>422</v>
+        <v>375</v>
       </c>
       <c r="C169" s="1">
-        <v>172795.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>96.145</v>
+        <v>101.024</v>
       </c>
       <c r="E169" s="1">
-        <v>112.76218641</v>
+        <v>99.726</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>194847.42</v>
+        <v>99726.0</v>
       </c>
       <c r="I169" s="1">
-        <v>8852.5</v>
+        <v>1298.0</v>
       </c>
       <c r="J169" s="1">
-        <v>4.5432985461137</v>
+        <v>1.3015662916391</v>
       </c>
       <c r="K169">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="L169">
-        <v>112.61</v>
+        <v>113.01</v>
       </c>
       <c r="M169" s="1">
-        <v>203699.92</v>
+        <v>101024.0</v>
       </c>
       <c r="N169" s="1">
-        <v>203812.53</v>
+        <v>101137.01</v>
       </c>
       <c r="O169" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>423</v>
+        <v>376</v>
       </c>
       <c r="B170" t="s">
-        <v>424</v>
+        <v>377</v>
       </c>
       <c r="C170" s="1">
-        <v>2896943.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>63.322</v>
+        <v>100.669</v>
       </c>
       <c r="E170" s="1">
-        <v>72.69136155</v>
+        <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>2105827.31</v>
+        <v>100000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-271425.07</v>
+        <v>669.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-12.889236867196</v>
+        <v>0.669</v>
       </c>
       <c r="K170">
-        <v>0.35</v>
+        <v>3.26</v>
       </c>
       <c r="L170" t="s">
-        <v>425</v>
+        <v>378</v>
       </c>
       <c r="M170" s="1">
-        <v>1834402.24</v>
+        <v>100669.0</v>
       </c>
       <c r="N170" s="1">
-        <v>1844521.7</v>
+        <v>103929.27</v>
       </c>
       <c r="O170" s="1">
-        <v>1.46</v>
+        <v>0.08</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>426</v>
+        <v>379</v>
       </c>
       <c r="B171" t="s">
-        <v>427</v>
+        <v>380</v>
       </c>
       <c r="C171" s="1">
-        <v>850000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>95.676</v>
+        <v>100.972</v>
       </c>
       <c r="E171" s="1">
-        <v>94.925</v>
+        <v>101.0269</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>806862.5</v>
+        <v>141437.66</v>
       </c>
       <c r="I171" s="1">
-        <v>6383.5</v>
+        <v>-76.86</v>
       </c>
       <c r="J171" s="1">
-        <v>0.79115090861206</v>
+        <v>-0.054341962388235</v>
       </c>
       <c r="K171">
-        <v>0.15</v>
+        <v>1.89</v>
       </c>
       <c r="L171" t="s">
-        <v>428</v>
+        <v>381</v>
       </c>
       <c r="M171" s="1">
-        <v>813246.0</v>
+        <v>141360.8</v>
       </c>
       <c r="N171" s="1">
-        <v>814486.07</v>
+        <v>144001.16</v>
       </c>
       <c r="O171" s="1">
-        <v>0.64</v>
+        <v>0.11</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>429</v>
+        <v>382</v>
       </c>
       <c r="B172" t="s">
-        <v>430</v>
+        <v>383</v>
       </c>
       <c r="C172" s="1">
-        <v>444553.0</v>
+        <v>161000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>85.522</v>
+        <v>91.476</v>
       </c>
       <c r="E172" s="1">
-        <v>86.69857362</v>
+        <v>87.48901242</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>385421.11</v>
+        <v>140857.31</v>
       </c>
       <c r="I172" s="1">
-        <v>-5230.5</v>
+        <v>6419.05</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.3570870573228</v>
+        <v>4.557129480891</v>
       </c>
       <c r="K172">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>0.0</v>
+      </c>
+      <c r="L172">
+        <v>0.0</v>
       </c>
       <c r="M172" s="1">
-        <v>380190.61</v>
+        <v>147276.36</v>
       </c>
       <c r="N172" s="1">
-        <v>384072.84</v>
+        <v>147276.36</v>
       </c>
       <c r="O172" s="1">
-        <v>0.3</v>
+        <v>0.11</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>432</v>
+        <v>384</v>
       </c>
       <c r="B173" t="s">
-        <v>433</v>
+        <v>385</v>
       </c>
       <c r="C173" s="1">
-        <v>1380000.0</v>
+        <v>648000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>75.844</v>
+        <v>62.14</v>
       </c>
       <c r="E173" s="1">
-        <v>78.5174029</v>
+        <v>68.52636883</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>1083540.16</v>
+        <v>444050.87</v>
       </c>
       <c r="I173" s="1">
-        <v>-36892.96</v>
+        <v>-41383.67</v>
       </c>
       <c r="J173" s="1">
-        <v>-3.4048539557592</v>
+        <v>-9.3195786329616</v>
       </c>
       <c r="K173">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>0.0</v>
+      </c>
+      <c r="L173">
+        <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>1046647.2</v>
+        <v>402667.2</v>
       </c>
       <c r="N173" s="1">
-        <v>1058698.57</v>
+        <v>402667.2</v>
       </c>
       <c r="O173" s="1">
-        <v>0.84</v>
+        <v>0.31</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>435</v>
+        <v>386</v>
       </c>
       <c r="B174" t="s">
-        <v>436</v>
+        <v>387</v>
       </c>
       <c r="C174" s="1">
-        <v>500000.0</v>
+        <v>104100.0</v>
       </c>
       <c r="D174" s="1">
-        <v>77.932</v>
+        <v>100.956</v>
       </c>
       <c r="E174" s="1">
-        <v>82.8884</v>
+        <v>99.59600384</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>414442.0</v>
+        <v>103679.44</v>
       </c>
       <c r="I174" s="1">
-        <v>-24782.0</v>
+        <v>1415.76</v>
       </c>
       <c r="J174" s="1">
-        <v>-5.9796063140319</v>
+        <v>1.3655166347349</v>
       </c>
       <c r="K174">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>0.09</v>
+      </c>
+      <c r="L174">
+        <v>92.55</v>
       </c>
       <c r="M174" s="1">
-        <v>389660.0</v>
+        <v>105095.2</v>
       </c>
       <c r="N174" s="1">
-        <v>400139.45</v>
+        <v>105187.75</v>
       </c>
       <c r="O174" s="1">
-        <v>0.32</v>
+        <v>0.08</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>438</v>
+        <v>388</v>
       </c>
       <c r="B175" t="s">
-        <v>439</v>
+        <v>389</v>
       </c>
       <c r="C175" s="1">
-        <v>241000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.554</v>
+        <v>90.419</v>
       </c>
       <c r="E175" s="1">
-        <v>99.46728631</v>
+        <v>87.671</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>239716.16</v>
+        <v>122739.4</v>
       </c>
       <c r="I175" s="1">
-        <v>-2201.02</v>
+        <v>3847.2</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.91817756466648</v>
+        <v>3.1344458258717</v>
       </c>
       <c r="K175">
-        <v>2.24</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>0.55</v>
+      </c>
+      <c r="L175">
+        <v>775.27</v>
       </c>
       <c r="M175" s="1">
-        <v>237515.14</v>
+        <v>126586.6</v>
       </c>
       <c r="N175" s="1">
-        <v>242902.98</v>
+        <v>127361.87</v>
       </c>
       <c r="O175" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>441</v>
+        <v>390</v>
       </c>
       <c r="B176" t="s">
-        <v>442</v>
+        <v>391</v>
       </c>
       <c r="C176" s="1">
-        <v>312885.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.412</v>
+        <v>90.384</v>
       </c>
       <c r="E176" s="1">
-        <v>99.33042172</v>
+        <v>84.29</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>310789.99</v>
+        <v>110419.9</v>
       </c>
       <c r="I176" s="1">
-        <v>3384.1</v>
+        <v>7983.14</v>
       </c>
       <c r="J176" s="1">
-        <v>1.0888703333077</v>
+        <v>7.229801874481</v>
       </c>
       <c r="K176">
-        <v>0.68</v>
+        <v>1.21</v>
       </c>
       <c r="L176" t="s">
-        <v>443</v>
+        <v>392</v>
       </c>
       <c r="M176" s="1">
-        <v>314174.09</v>
+        <v>118403.04</v>
       </c>
       <c r="N176" s="1">
-        <v>316304.28</v>
+        <v>119991.19</v>
       </c>
       <c r="O176" s="1">
-        <v>0.25</v>
+        <v>0.09</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>444</v>
+        <v>393</v>
       </c>
       <c r="B177" t="s">
-        <v>445</v>
+        <v>394</v>
       </c>
       <c r="C177" s="1">
-        <v>224000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.402</v>
+        <v>99.982</v>
       </c>
       <c r="E177" s="1">
-        <v>98.725</v>
+        <v>99.799</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>221144.0</v>
+        <v>199598.0</v>
       </c>
       <c r="I177" s="1">
-        <v>1516.48</v>
+        <v>366.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.6857432261332</v>
+        <v>0.18336857082736</v>
       </c>
       <c r="K177">
-        <v>2.86</v>
+        <v>1.12</v>
       </c>
       <c r="L177" t="s">
-        <v>446</v>
+        <v>395</v>
       </c>
       <c r="M177" s="1">
-        <v>222660.48</v>
+        <v>199964.0</v>
       </c>
       <c r="N177" s="1">
-        <v>229076.7</v>
+        <v>202207.15</v>
       </c>
       <c r="O177" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>447</v>
+        <v>396</v>
       </c>
       <c r="B178" t="s">
-        <v>448</v>
+        <v>397</v>
       </c>
       <c r="C178" s="1">
-        <v>93000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.958</v>
+        <v>101.337</v>
       </c>
       <c r="E178" s="1">
-        <v>99.558</v>
+        <v>99.991</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>92588.94</v>
+        <v>99991.0</v>
       </c>
       <c r="I178" s="1">
-        <v>1302.0</v>
+        <v>1346.0</v>
       </c>
       <c r="J178" s="1">
-        <v>1.406215472388</v>
+        <v>1.3461211509036</v>
       </c>
       <c r="K178">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>461.82</v>
+        <v>2.52</v>
+      </c>
+      <c r="L178" t="s">
+        <v>398</v>
       </c>
       <c r="M178" s="1">
-        <v>93890.94</v>
+        <v>101337.0</v>
       </c>
       <c r="N178" s="1">
-        <v>94352.76</v>
+        <v>103858.92</v>
       </c>
       <c r="O178" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>449</v>
+        <v>399</v>
       </c>
       <c r="B179" t="s">
-        <v>450</v>
+        <v>400</v>
       </c>
       <c r="C179" s="1">
         <v>100000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>83.607</v>
+        <v>103.101</v>
       </c>
       <c r="E179" s="1">
-        <v>81.75</v>
+        <v>102.64</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>81750.0</v>
+        <v>102640.0</v>
       </c>
       <c r="I179" s="1">
-        <v>1857.0</v>
+        <v>461.0</v>
       </c>
       <c r="J179" s="1">
-        <v>2.2715596330275</v>
+        <v>0.44914263445051</v>
       </c>
       <c r="K179">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>0.54</v>
+      </c>
+      <c r="L179">
+        <v>544.52</v>
       </c>
       <c r="M179" s="1">
-        <v>83607.0</v>
+        <v>103101.0</v>
       </c>
       <c r="N179" s="1">
-        <v>84954.95</v>
+        <v>103645.52</v>
       </c>
       <c r="O179" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>452</v>
+        <v>401</v>
       </c>
       <c r="B180" t="s">
-        <v>453</v>
+        <v>402</v>
       </c>
       <c r="C180" s="1">
-        <v>704635.29</v>
+        <v>322000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>77.119</v>
+        <v>90.076</v>
       </c>
       <c r="E180" s="1">
-        <v>77.63493651</v>
+        <v>89.0625</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>547043.16</v>
+        <v>286781.25</v>
       </c>
       <c r="I180" s="1">
-        <v>-3635.47</v>
+        <v>3263.47</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.66456730763255</v>
+        <v>1.1379649122807</v>
       </c>
       <c r="K180">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.85</v>
+      </c>
+      <c r="L180" t="s">
+        <v>403</v>
       </c>
       <c r="M180" s="1">
-        <v>543407.69</v>
+        <v>290044.72</v>
       </c>
       <c r="N180" s="1">
-        <v>543407.69</v>
+        <v>292795.98</v>
       </c>
       <c r="O180" s="1">
-        <v>0.43</v>
+        <v>0.23</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>454</v>
+        <v>404</v>
       </c>
       <c r="B181" t="s">
-        <v>455</v>
+        <v>405</v>
       </c>
       <c r="C181" s="1">
-        <v>2263571.72</v>
+        <v>141000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>88.404</v>
+        <v>100.518</v>
       </c>
       <c r="E181" s="1">
-        <v>102.8383713</v>
+        <v>99.459</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>2327820.29</v>
+        <v>140237.19</v>
       </c>
       <c r="I181" s="1">
-        <v>-326732.35</v>
+        <v>1493.19</v>
       </c>
       <c r="J181" s="1">
-        <v>-14.035978267034</v>
+        <v>1.0647603535125</v>
       </c>
       <c r="K181">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>456</v>
+        <v>0.47</v>
+      </c>
+      <c r="L181">
+        <v>665.4</v>
       </c>
       <c r="M181" s="1">
-        <v>2001087.94</v>
+        <v>141730.38</v>
       </c>
       <c r="N181" s="1">
-        <v>2034421.36</v>
+        <v>142395.78</v>
       </c>
       <c r="O181" s="1">
-        <v>1.61</v>
+        <v>0.11</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>457</v>
+        <v>406</v>
       </c>
       <c r="B182" t="s">
-        <v>458</v>
+        <v>407</v>
       </c>
       <c r="C182" s="1">
-        <v>1942075.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>97.675</v>
+        <v>100.184</v>
       </c>
       <c r="E182" s="1">
-        <v>98.81541547</v>
+        <v>99.292</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1919069.48</v>
+        <v>99292.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-22147.72</v>
+        <v>892.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.1540864065016</v>
+        <v>0.89836039157233</v>
       </c>
       <c r="K182">
-        <v>2.67</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>0.39</v>
+      </c>
+      <c r="L182">
+        <v>393.15</v>
       </c>
       <c r="M182" s="1">
-        <v>1896921.76</v>
+        <v>100184.0</v>
       </c>
       <c r="N182" s="1">
-        <v>1948786.02</v>
+        <v>100577.15</v>
       </c>
       <c r="O182" s="1">
-        <v>1.54</v>
+        <v>0.08</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>460</v>
+        <v>408</v>
       </c>
       <c r="B183" t="s">
-        <v>461</v>
+        <v>409</v>
       </c>
       <c r="C183" s="1">
-        <v>636996.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>98.818</v>
+        <v>105.562</v>
       </c>
       <c r="E183" s="1">
-        <v>99.89010135</v>
+        <v>105.478</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>636295.95</v>
+        <v>105478.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-6829.24</v>
+        <v>84.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.0732804444221</v>
+        <v>0.079637459944254</v>
       </c>
       <c r="K183">
-        <v>1.23</v>
+        <v>3.76</v>
       </c>
       <c r="L183" t="s">
-        <v>462</v>
+        <v>410</v>
       </c>
       <c r="M183" s="1">
-        <v>629466.71</v>
+        <v>105562.0</v>
       </c>
       <c r="N183" s="1">
-        <v>637316.59</v>
+        <v>109322.41</v>
       </c>
       <c r="O183" s="1">
-        <v>0.5</v>
+        <v>0.08</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>463</v>
+        <v>411</v>
       </c>
       <c r="B184" t="s">
-        <v>464</v>
+        <v>412</v>
       </c>
       <c r="C184" s="1">
-        <v>990000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.09</v>
+        <v>100.125</v>
       </c>
       <c r="E184" s="1">
-        <v>99.374</v>
+        <v>99.74</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>983802.6</v>
+        <v>99740.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-12711.6</v>
+        <v>385.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.2920884738463</v>
+        <v>0.3860036093844</v>
       </c>
       <c r="K184">
-        <v>1.53</v>
+        <v>1.68</v>
       </c>
       <c r="L184" t="s">
-        <v>465</v>
+        <v>413</v>
       </c>
       <c r="M184" s="1">
-        <v>971091.0</v>
+        <v>100125.0</v>
       </c>
       <c r="N184" s="1">
-        <v>986252.92</v>
+        <v>101807.88</v>
       </c>
       <c r="O184" s="1">
-        <v>0.78</v>
+        <v>0.08</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>466</v>
+        <v>414</v>
       </c>
       <c r="B185" t="s">
-        <v>467</v>
+        <v>415</v>
       </c>
       <c r="C185" s="1">
-        <v>145000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>104.39</v>
+        <v>100.866</v>
       </c>
       <c r="E185" s="1">
-        <v>99.775</v>
+        <v>99.933</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>144673.75</v>
+        <v>99933.0</v>
       </c>
       <c r="I185" s="1">
-        <v>6691.75</v>
+        <v>933.0</v>
       </c>
       <c r="J185" s="1">
-        <v>4.6254071661238</v>
+        <v>0.9336255291045</v>
       </c>
       <c r="K185">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>0.1</v>
+      </c>
+      <c r="L185">
+        <v>101.71</v>
       </c>
       <c r="M185" s="1">
-        <v>151365.5</v>
+        <v>100866.0</v>
       </c>
       <c r="N185" s="1">
-        <v>152479.82</v>
+        <v>100967.71</v>
       </c>
       <c r="O185" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>469</v>
+        <v>416</v>
       </c>
       <c r="B186" t="s">
-        <v>470</v>
+        <v>417</v>
       </c>
       <c r="C186" s="1">
-        <v>100000.0</v>
+        <v>457345.06</v>
       </c>
       <c r="D186" s="1">
-        <v>99.997</v>
+        <v>90.908</v>
       </c>
       <c r="E186" s="1">
-        <v>99.24</v>
+        <v>88.29020477</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>99240.0</v>
+        <v>403790.89</v>
       </c>
       <c r="I186" s="1">
-        <v>757.0</v>
+        <v>11972.36</v>
       </c>
       <c r="J186" s="1">
-        <v>0.76279725916969</v>
+        <v>2.9649901214958</v>
       </c>
       <c r="K186">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="L186">
-        <v>143.84</v>
+        <v>318.26</v>
       </c>
       <c r="M186" s="1">
-        <v>99997.0</v>
+        <v>415763.25</v>
       </c>
       <c r="N186" s="1">
-        <v>100140.84</v>
+        <v>416081.51</v>
       </c>
       <c r="O186" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>471</v>
+        <v>418</v>
       </c>
       <c r="B187" t="s">
-        <v>472</v>
+        <v>419</v>
       </c>
       <c r="C187" s="1">
-        <v>100000.0</v>
+        <v>103207.99</v>
       </c>
       <c r="D187" s="1">
-        <v>89.998</v>
+        <v>97.138</v>
       </c>
       <c r="E187" s="1">
-        <v>85.48</v>
+        <v>95.95644678</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>85480.0</v>
+        <v>99034.72</v>
       </c>
       <c r="I187" s="1">
-        <v>4518.0</v>
+        <v>1219.46</v>
       </c>
       <c r="J187" s="1">
-        <v>5.285446888161</v>
+        <v>1.2313459360515</v>
       </c>
       <c r="K187">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>473</v>
+        <v>0.56</v>
+      </c>
+      <c r="L187">
+        <v>574.57</v>
       </c>
       <c r="M187" s="1">
-        <v>89998.0</v>
+        <v>100254.18</v>
       </c>
       <c r="N187" s="1">
-        <v>91462.79</v>
+        <v>100828.75</v>
       </c>
       <c r="O187" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>474</v>
+        <v>420</v>
       </c>
       <c r="B188" t="s">
-        <v>475</v>
+        <v>421</v>
       </c>
       <c r="C188" s="1">
-        <v>200000.0</v>
+        <v>406143.64</v>
       </c>
       <c r="D188" s="1">
-        <v>93.405</v>
+        <v>100.881</v>
       </c>
       <c r="E188" s="1">
-        <v>92.546</v>
+        <v>103.69442939</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>185092.0</v>
+        <v>421148.33</v>
       </c>
       <c r="I188" s="1">
-        <v>1718.0</v>
+        <v>-11426.56</v>
       </c>
       <c r="J188" s="1">
-        <v>0.92818706373047</v>
+        <v>-2.7131913356988</v>
       </c>
       <c r="K188">
-        <v>0.57</v>
+        <v>2.09</v>
       </c>
       <c r="L188" t="s">
-        <v>476</v>
+        <v>422</v>
       </c>
       <c r="M188" s="1">
-        <v>186810.0</v>
+        <v>409721.77</v>
       </c>
       <c r="N188" s="1">
-        <v>187951.1</v>
+        <v>418200.71</v>
       </c>
       <c r="O188" s="1">
-        <v>0.15</v>
+        <v>0.32</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>477</v>
+        <v>423</v>
       </c>
       <c r="B189" t="s">
-        <v>478</v>
+        <v>424</v>
       </c>
       <c r="C189" s="1">
-        <v>100000.0</v>
+        <v>600376.57</v>
       </c>
       <c r="D189" s="1">
-        <v>102.855</v>
+        <v>108.089</v>
       </c>
       <c r="E189" s="1">
-        <v>99.858</v>
+        <v>122.0761563</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>99858.0</v>
+        <v>732916.64</v>
       </c>
       <c r="I189" s="1">
-        <v>2997.0</v>
+        <v>-83975.61</v>
       </c>
       <c r="J189" s="1">
-        <v>3.0012617917443</v>
+        <v>-11.457730035983</v>
       </c>
       <c r="K189">
-        <v>2.59</v>
+        <v>3.96</v>
       </c>
       <c r="L189" t="s">
-        <v>479</v>
+        <v>425</v>
       </c>
       <c r="M189" s="1">
-        <v>102855.0</v>
+        <v>648941.03</v>
       </c>
       <c r="N189" s="1">
-        <v>105445.41</v>
+        <v>672709.36</v>
       </c>
       <c r="O189" s="1">
-        <v>0.08</v>
+        <v>0.52</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>480</v>
+        <v>426</v>
       </c>
       <c r="B190" t="s">
-        <v>481</v>
+        <v>427</v>
       </c>
       <c r="C190" s="1">
-        <v>100000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.463</v>
+        <v>100.709</v>
       </c>
       <c r="E190" s="1">
         <v>100.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>100000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-537.0</v>
+        <v>1148.58</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.537</v>
+        <v>0.709</v>
       </c>
       <c r="K190">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>934.93</v>
+        <v>1.04</v>
+      </c>
+      <c r="L190" t="s">
+        <v>428</v>
       </c>
       <c r="M190" s="1">
-        <v>99463.0</v>
+        <v>163148.58</v>
       </c>
       <c r="N190" s="1">
-        <v>100397.93</v>
+        <v>164835.24</v>
       </c>
       <c r="O190" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>482</v>
+        <v>429</v>
       </c>
       <c r="B191" t="s">
-        <v>483</v>
+        <v>430</v>
       </c>
       <c r="C191" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>94.378</v>
+        <v>101.344</v>
       </c>
       <c r="E191" s="1">
-        <v>96.33333333</v>
+        <v>99.785</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>289000.0</v>
+        <v>99785.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-5866.0</v>
+        <v>1559.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-2.0297577854671</v>
+        <v>1.5623590720048</v>
       </c>
       <c r="K191">
-        <v>1.8</v>
+        <v>2.56</v>
       </c>
       <c r="L191" t="s">
-        <v>484</v>
+        <v>431</v>
       </c>
       <c r="M191" s="1">
-        <v>283134.0</v>
+        <v>101344.0</v>
       </c>
       <c r="N191" s="1">
-        <v>288534.0</v>
+        <v>103899.48</v>
       </c>
       <c r="O191" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>485</v>
+        <v>432</v>
       </c>
       <c r="B192" t="s">
-        <v>486</v>
+        <v>433</v>
       </c>
       <c r="C192" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.396</v>
+        <v>107.092</v>
       </c>
       <c r="E192" s="1">
-        <v>98.642</v>
+        <v>104.64733</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>197284.0</v>
+        <v>104647.33</v>
       </c>
       <c r="I192" s="1">
-        <v>1508.0</v>
+        <v>2444.67</v>
       </c>
       <c r="J192" s="1">
-        <v>0.76438028426025</v>
+        <v>2.336103558495</v>
       </c>
       <c r="K192">
-        <v>3.09</v>
+        <v>1.43</v>
       </c>
       <c r="L192" t="s">
-        <v>487</v>
+        <v>434</v>
       </c>
       <c r="M192" s="1">
-        <v>198792.0</v>
+        <v>107092.0</v>
       </c>
       <c r="N192" s="1">
-        <v>204976.93</v>
+        <v>108523.51</v>
       </c>
       <c r="O192" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>488</v>
+        <v>435</v>
       </c>
       <c r="B193" t="s">
-        <v>489</v>
+        <v>436</v>
       </c>
       <c r="C193" s="1">
-        <v>148000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.681</v>
+        <v>100.591</v>
       </c>
       <c r="E193" s="1">
-        <v>99.628</v>
+        <v>100.028</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>147449.44</v>
+        <v>100028.0</v>
       </c>
       <c r="I193" s="1">
-        <v>78.44</v>
+        <v>563.0</v>
       </c>
       <c r="J193" s="1">
-        <v>0.053197896173766</v>
+        <v>0.56284240412684</v>
       </c>
       <c r="K193">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>0.45</v>
+      </c>
+      <c r="L193">
+        <v>445.27</v>
       </c>
       <c r="M193" s="1">
-        <v>147527.88</v>
+        <v>100591.0</v>
       </c>
       <c r="N193" s="1">
-        <v>149188.32</v>
+        <v>101036.27</v>
       </c>
       <c r="O193" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>491</v>
+        <v>437</v>
       </c>
       <c r="B194" t="s">
-        <v>492</v>
+        <v>438</v>
       </c>
       <c r="C194" s="1">
         <v>100000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.396</v>
+        <v>108.058</v>
       </c>
       <c r="E194" s="1">
-        <v>99.736</v>
+        <v>107.84</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>99736.0</v>
+        <v>107840.0</v>
       </c>
       <c r="I194" s="1">
-        <v>660.0</v>
+        <v>218.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.66174701211198</v>
+        <v>0.20215133531157</v>
       </c>
       <c r="K194">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>821.92</v>
+        <v>1.41</v>
+      </c>
+      <c r="L194" t="s">
+        <v>439</v>
       </c>
       <c r="M194" s="1">
-        <v>100396.0</v>
+        <v>108058.0</v>
       </c>
       <c r="N194" s="1">
-        <v>101217.92</v>
+        <v>109463.48</v>
       </c>
       <c r="O194" s="1">
         <v>0.08</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>493</v>
+        <v>440</v>
       </c>
       <c r="B195" t="s">
-        <v>494</v>
+        <v>441</v>
       </c>
       <c r="C195" s="1">
-        <v>104000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.083</v>
+        <v>104.905</v>
       </c>
       <c r="E195" s="1">
-        <v>99.594</v>
+        <v>105.68</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>103577.76</v>
+        <v>211360.0</v>
       </c>
       <c r="I195" s="1">
-        <v>508.56</v>
+        <v>-1550.0</v>
       </c>
       <c r="J195" s="1">
-        <v>0.49099343333936</v>
+        <v>-0.73334595003785</v>
       </c>
       <c r="K195">
-        <v>2.22</v>
-[...2 lines deleted...]
-        <v>495</v>
+        <v>0.01</v>
+      </c>
+      <c r="L195">
+        <v>25.34</v>
       </c>
       <c r="M195" s="1">
-        <v>104086.32</v>
+        <v>209810.0</v>
       </c>
       <c r="N195" s="1">
-        <v>106394.27</v>
+        <v>209835.34</v>
       </c>
       <c r="O195" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>496</v>
+        <v>442</v>
       </c>
       <c r="B196" t="s">
-        <v>497</v>
+        <v>443</v>
       </c>
       <c r="C196" s="1">
-        <v>300000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.969</v>
+        <v>100.217</v>
       </c>
       <c r="E196" s="1">
-        <v>100.0</v>
+        <v>99.528</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>300000.0</v>
+        <v>135358.08</v>
       </c>
       <c r="I196" s="1">
-        <v>-93.0</v>
+        <v>937.04</v>
       </c>
       <c r="J196" s="1">
-        <v>-0.031</v>
+        <v>0.69226750261233</v>
       </c>
       <c r="K196">
-        <v>1.78</v>
+        <v>0.98</v>
       </c>
       <c r="L196" t="s">
-        <v>498</v>
+        <v>444</v>
       </c>
       <c r="M196" s="1">
-        <v>299907.0</v>
+        <v>136295.12</v>
       </c>
       <c r="N196" s="1">
-        <v>305257.68</v>
+        <v>137628.11</v>
       </c>
       <c r="O196" s="1">
-        <v>0.24</v>
+        <v>0.11</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>499</v>
+        <v>445</v>
       </c>
       <c r="B197" t="s">
-        <v>500</v>
+        <v>446</v>
       </c>
       <c r="C197" s="1">
-        <v>152000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>102.548</v>
+        <v>100.225</v>
       </c>
       <c r="E197" s="1">
-        <v>99.849</v>
+        <v>99.46</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>151770.48</v>
+        <v>99460.0</v>
       </c>
       <c r="I197" s="1">
-        <v>4102.48</v>
+        <v>765.0</v>
       </c>
       <c r="J197" s="1">
-        <v>2.7030816532965</v>
+        <v>0.76915342851398</v>
       </c>
       <c r="K197">
-        <v>1.49</v>
+        <v>1.41</v>
       </c>
       <c r="L197" t="s">
-        <v>501</v>
+        <v>447</v>
       </c>
       <c r="M197" s="1">
-        <v>155872.96</v>
+        <v>100225.0</v>
       </c>
       <c r="N197" s="1">
-        <v>158133.6</v>
+        <v>101639.73</v>
       </c>
       <c r="O197" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>502</v>
+        <v>448</v>
       </c>
       <c r="B198" t="s">
-        <v>503</v>
+        <v>449</v>
       </c>
       <c r="C198" s="1">
-        <v>117000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>100.802</v>
+        <v>100.375</v>
       </c>
       <c r="E198" s="1">
-        <v>99.115</v>
+        <v>100.45</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>115964.55</v>
+        <v>100450.0</v>
       </c>
       <c r="I198" s="1">
-        <v>1973.79</v>
+        <v>-75.0</v>
       </c>
       <c r="J198" s="1">
-        <v>1.7020632598497</v>
+        <v>-0.074664011946242</v>
       </c>
       <c r="K198">
-        <v>2.97</v>
+        <v>1.16</v>
       </c>
       <c r="L198" t="s">
-        <v>504</v>
+        <v>450</v>
       </c>
       <c r="M198" s="1">
-        <v>117938.34</v>
+        <v>100375.0</v>
       </c>
       <c r="N198" s="1">
-        <v>121416.29</v>
+        <v>101532.19</v>
       </c>
       <c r="O198" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>505</v>
+        <v>451</v>
       </c>
       <c r="B199" t="s">
-        <v>506</v>
+        <v>452</v>
       </c>
       <c r="C199" s="1">
-        <v>203227.6</v>
+        <v>200000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>96.318</v>
+        <v>97.97</v>
       </c>
       <c r="E199" s="1">
-        <v>96.26519233</v>
+        <v>99.077</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>195637.44</v>
+        <v>198154.0</v>
       </c>
       <c r="I199" s="1">
-        <v>107.32</v>
+        <v>-2214.0</v>
       </c>
       <c r="J199" s="1">
-        <v>0.054856575510291</v>
+        <v>-1.1173127971174</v>
       </c>
       <c r="K199">
-        <v>0.8</v>
+        <v>1.52</v>
       </c>
       <c r="L199" t="s">
-        <v>507</v>
+        <v>453</v>
       </c>
       <c r="M199" s="1">
-        <v>195744.76</v>
+        <v>195940.0</v>
       </c>
       <c r="N199" s="1">
-        <v>197367.8</v>
+        <v>198989.32</v>
       </c>
       <c r="O199" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>508</v>
+        <v>454</v>
       </c>
       <c r="B200" t="s">
-        <v>509</v>
+        <v>455</v>
       </c>
       <c r="C200" s="1">
-        <v>103183.72</v>
+        <v>100000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>90.493</v>
+        <v>95.239</v>
       </c>
       <c r="E200" s="1">
-        <v>92.98022014</v>
+        <v>92.51784</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>95940.45</v>
+        <v>92517.84</v>
       </c>
       <c r="I200" s="1">
-        <v>-2566.4</v>
+        <v>2721.16</v>
       </c>
       <c r="J200" s="1">
-        <v>-2.6749926647207</v>
+        <v>2.9412273351821</v>
       </c>
       <c r="K200">
-        <v>0.94</v>
+        <v>0.4</v>
       </c>
       <c r="L200">
-        <v>973.88</v>
+        <v>400.34</v>
       </c>
       <c r="M200" s="1">
-        <v>93374.05</v>
+        <v>95239.0</v>
       </c>
       <c r="N200" s="1">
-        <v>94347.93</v>
+        <v>95639.34</v>
       </c>
       <c r="O200" s="1">
         <v>0.07</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>510</v>
+        <v>456</v>
       </c>
       <c r="B201" t="s">
-        <v>511</v>
+        <v>457</v>
       </c>
       <c r="C201" s="1">
-        <v>86980.33</v>
+        <v>170000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>78.977</v>
+        <v>106.102</v>
       </c>
       <c r="E201" s="1">
-        <v>95.00003047</v>
+        <v>99.953</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>82631.34</v>
+        <v>169920.1</v>
       </c>
       <c r="I201" s="1">
-        <v>-13936.88</v>
+        <v>10453.3</v>
       </c>
       <c r="J201" s="1">
-        <v>-16.866336670808</v>
+        <v>6.1518913889528</v>
       </c>
       <c r="K201">
-        <v>1.92</v>
+        <v>4.44</v>
       </c>
       <c r="L201" t="s">
-        <v>512</v>
+        <v>458</v>
       </c>
       <c r="M201" s="1">
-        <v>68694.46</v>
+        <v>180373.4</v>
       </c>
       <c r="N201" s="1">
-        <v>70367.34</v>
+        <v>187917.44</v>
       </c>
       <c r="O201" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>513</v>
+        <v>459</v>
       </c>
       <c r="B202" t="s">
-        <v>514</v>
+        <v>460</v>
       </c>
       <c r="C202" s="1">
-        <v>681000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>101.401</v>
+        <v>106.568</v>
       </c>
       <c r="E202" s="1">
-        <v>123.85769604</v>
+        <v>99.961</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>843470.91</v>
+        <v>99961.0</v>
       </c>
       <c r="I202" s="1">
-        <v>42596.53</v>
+        <v>6607.0</v>
       </c>
       <c r="J202" s="1">
-        <v>5.0501480839452</v>
+        <v>6.6095777353168</v>
       </c>
       <c r="K202">
-        <v>0.63</v>
+        <v>3.07</v>
       </c>
       <c r="L202" t="s">
-        <v>515</v>
+        <v>461</v>
       </c>
       <c r="M202" s="1">
-        <v>886067.44</v>
+        <v>106568.0</v>
       </c>
       <c r="N202" s="1">
-        <v>890352.08</v>
+        <v>109639.92</v>
       </c>
       <c r="O202" s="1">
-        <v>0.7</v>
+        <v>0.08</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>516</v>
+        <v>462</v>
       </c>
       <c r="B203" t="s">
-        <v>517</v>
+        <v>463</v>
       </c>
       <c r="C203" s="1">
-        <v>760000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>101.596</v>
+        <v>100.114</v>
       </c>
       <c r="E203" s="1">
-        <v>101.61324868</v>
+        <v>99.702</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>772260.69</v>
+        <v>140579.82</v>
       </c>
       <c r="I203" s="1">
-        <v>30144.11</v>
+        <v>580.92</v>
       </c>
       <c r="J203" s="1">
-        <v>3.9033593694896</v>
+        <v>0.41323142966039</v>
       </c>
       <c r="K203">
-        <v>0.42</v>
+        <v>1.41</v>
       </c>
       <c r="L203" t="s">
-        <v>518</v>
+        <v>464</v>
       </c>
       <c r="M203" s="1">
-        <v>802404.8</v>
+        <v>141160.74</v>
       </c>
       <c r="N203" s="1">
-        <v>805585.82</v>
+        <v>143144.4</v>
       </c>
       <c r="O203" s="1">
-        <v>0.64</v>
+        <v>0.11</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>519</v>
+        <v>465</v>
       </c>
       <c r="B204" t="s">
-        <v>520</v>
+        <v>466</v>
       </c>
       <c r="C204" s="1">
-        <v>750000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>100.462</v>
+        <v>103.39</v>
       </c>
       <c r="E204" s="1">
-        <v>100.913</v>
+        <v>99.611</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>756847.5</v>
+        <v>99611.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-3382.5</v>
+        <v>3779.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.44691962383439</v>
+        <v>3.7937577175212</v>
       </c>
       <c r="K204">
-        <v>1.13</v>
+        <v>2.52</v>
       </c>
       <c r="L204" t="s">
-        <v>521</v>
+        <v>467</v>
       </c>
       <c r="M204" s="1">
-        <v>753465.0</v>
+        <v>103390.0</v>
       </c>
       <c r="N204" s="1">
-        <v>761936.13</v>
+        <v>105910.55</v>
       </c>
       <c r="O204" s="1">
-        <v>0.6</v>
+        <v>0.08</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>522</v>
+        <v>468</v>
       </c>
       <c r="B205" t="s">
-        <v>523</v>
+        <v>469</v>
       </c>
       <c r="C205" s="1">
-        <v>563000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>88.265</v>
+        <v>101.127</v>
       </c>
       <c r="E205" s="1">
-        <v>95.40138544</v>
+        <v>99.438</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>537109.8</v>
+        <v>99438.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-40177.85</v>
+        <v>1689.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-7.4803792446163</v>
+        <v>1.6985458275508</v>
       </c>
       <c r="K205">
-        <v>1.4</v>
+        <v>2.49</v>
       </c>
       <c r="L205" t="s">
-        <v>524</v>
+        <v>470</v>
       </c>
       <c r="M205" s="1">
-        <v>496931.95</v>
+        <v>101127.0</v>
       </c>
       <c r="N205" s="1">
-        <v>504817.06</v>
+        <v>103618.44</v>
       </c>
       <c r="O205" s="1">
-        <v>0.4</v>
+        <v>0.08</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>525</v>
+        <v>471</v>
       </c>
       <c r="B206" t="s">
-        <v>526</v>
+        <v>472</v>
       </c>
       <c r="C206" s="1">
-        <v>470000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>100.34</v>
+        <v>102.796</v>
       </c>
       <c r="E206" s="1">
-        <v>101.176</v>
+        <v>102.8745</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>475527.2</v>
+        <v>205749.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-3929.2</v>
+        <v>-157.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-0.82628291294378</v>
+        <v>-0.076306567711143</v>
       </c>
       <c r="K206">
-        <v>1.44</v>
+        <v>3.21</v>
       </c>
       <c r="L206" t="s">
-        <v>527</v>
+        <v>473</v>
       </c>
       <c r="M206" s="1">
-        <v>471598.0</v>
+        <v>205592.0</v>
       </c>
       <c r="N206" s="1">
-        <v>478383.14</v>
+        <v>212011.18</v>
       </c>
       <c r="O206" s="1">
-        <v>0.38</v>
+        <v>0.16</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>528</v>
+        <v>474</v>
       </c>
       <c r="B207" t="s">
-        <v>529</v>
+        <v>475</v>
       </c>
       <c r="C207" s="1">
-        <v>1443000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>102.106</v>
+        <v>99.596</v>
       </c>
       <c r="E207" s="1">
-        <v>101.552</v>
+        <v>98.434</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>1465395.36</v>
+        <v>98434.0</v>
       </c>
       <c r="I207" s="1">
-        <v>7994.22</v>
+        <v>1162.0</v>
       </c>
       <c r="J207" s="1">
-        <v>0.54553332282968</v>
+        <v>1.1804864172948</v>
       </c>
       <c r="K207">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>436.49</v>
+        <v>2.57</v>
+      </c>
+      <c r="L207" t="s">
+        <v>476</v>
       </c>
       <c r="M207" s="1">
-        <v>1473389.58</v>
+        <v>99596.0</v>
       </c>
       <c r="N207" s="1">
-        <v>1473826.07</v>
+        <v>102168.26</v>
       </c>
       <c r="O207" s="1">
-        <v>1.16</v>
+        <v>0.08</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>530</v>
+        <v>477</v>
       </c>
       <c r="B208" t="s">
-        <v>531</v>
+        <v>478</v>
       </c>
       <c r="C208" s="1">
-        <v>1370000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>104.325</v>
+        <v>106.29</v>
       </c>
       <c r="E208" s="1">
-        <v>104.151</v>
+        <v>99.661</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>1426868.7</v>
+        <v>199322.0</v>
       </c>
       <c r="I208" s="1">
-        <v>2383.8</v>
+        <v>13258.0</v>
       </c>
       <c r="J208" s="1">
-        <v>0.16706512659504</v>
+        <v>6.6515487502634</v>
       </c>
       <c r="K208">
-        <v>0.52</v>
+        <v>3.43</v>
       </c>
       <c r="L208" t="s">
-        <v>532</v>
+        <v>479</v>
       </c>
       <c r="M208" s="1">
-        <v>1429252.5</v>
+        <v>212580.0</v>
       </c>
       <c r="N208" s="1">
-        <v>1436354.67</v>
+        <v>219447.81</v>
       </c>
       <c r="O208" s="1">
-        <v>1.13</v>
+        <v>0.17</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>533</v>
+        <v>480</v>
       </c>
       <c r="B209" t="s">
-        <v>534</v>
+        <v>481</v>
       </c>
       <c r="C209" s="1">
-        <v>927000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>104.483</v>
+        <v>103.204</v>
       </c>
       <c r="E209" s="1">
-        <v>108.81741532</v>
+        <v>98.6</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>1008737.44</v>
+        <v>295800.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-40180.03</v>
+        <v>13812.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-3.9832000287409</v>
+        <v>4.6693711967546</v>
       </c>
       <c r="K209">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>307.29</v>
+        <v>3.86</v>
+      </c>
+      <c r="L209" t="s">
+        <v>482</v>
       </c>
       <c r="M209" s="1">
-        <v>968557.41</v>
+        <v>309612.0</v>
       </c>
       <c r="N209" s="1">
-        <v>968864.7</v>
+        <v>321190.77</v>
       </c>
       <c r="O209" s="1">
-        <v>0.76</v>
+        <v>0.25</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>535</v>
+        <v>483</v>
       </c>
       <c r="B210" t="s">
-        <v>536</v>
+        <v>484</v>
       </c>
       <c r="C210" s="1">
-        <v>120000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>97.989</v>
+        <v>104.84</v>
       </c>
       <c r="E210" s="1">
-        <v>99.406</v>
+        <v>100.0</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>119287.2</v>
+        <v>200000.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-1700.4</v>
+        <v>9680.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-1.4254672756172</v>
+        <v>4.84</v>
       </c>
       <c r="K210">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>565.07</v>
+        <v>3.85</v>
+      </c>
+      <c r="L210" t="s">
+        <v>485</v>
       </c>
       <c r="M210" s="1">
-        <v>117586.8</v>
+        <v>209680.0</v>
       </c>
       <c r="N210" s="1">
-        <v>118151.87</v>
+        <v>217376.0</v>
       </c>
       <c r="O210" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>537</v>
+        <v>486</v>
       </c>
       <c r="B211" t="s">
-        <v>538</v>
+        <v>487</v>
       </c>
       <c r="C211" s="1">
-        <v>247000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>99.227</v>
+        <v>108.788</v>
       </c>
       <c r="E211" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>247000.0</v>
+        <v>109300.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-1909.31</v>
+        <v>-512.0</v>
       </c>
       <c r="J211" s="1">
-        <v>-0.773</v>
+        <v>-0.46843549862763</v>
       </c>
       <c r="K211">
-        <v>0.12</v>
+        <v>0.56</v>
       </c>
       <c r="L211">
-        <v>291.37</v>
+        <v>560.96</v>
       </c>
       <c r="M211" s="1">
-        <v>245090.69</v>
+        <v>108788.0</v>
       </c>
       <c r="N211" s="1">
-        <v>245382.06</v>
+        <v>109348.96</v>
       </c>
       <c r="O211" s="1">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>539</v>
+        <v>488</v>
       </c>
       <c r="B212" t="s">
-        <v>540</v>
+        <v>489</v>
       </c>
       <c r="C212" s="1">
         <v>100000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>104.895</v>
+        <v>100.485</v>
       </c>
       <c r="E212" s="1">
-        <v>100.77</v>
+        <v>99.852</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>100770.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I212" s="1">
-        <v>4125.0</v>
+        <v>633.0</v>
       </c>
       <c r="J212" s="1">
-        <v>4.0934802024412</v>
+        <v>0.6339382285783</v>
       </c>
       <c r="K212">
-        <v>3.81</v>
-[...2 lines deleted...]
-        <v>541</v>
+        <v>0.35</v>
+      </c>
+      <c r="L212">
+        <v>350.68</v>
       </c>
       <c r="M212" s="1">
-        <v>104895.0</v>
+        <v>100485.0</v>
       </c>
       <c r="N212" s="1">
-        <v>108708.01</v>
+        <v>100835.68</v>
       </c>
       <c r="O212" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>542</v>
+        <v>490</v>
       </c>
       <c r="B213" t="s">
-        <v>543</v>
+        <v>491</v>
       </c>
       <c r="C213" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>102.087</v>
+        <v>100.652</v>
       </c>
       <c r="E213" s="1">
-        <v>98.69</v>
+        <v>99.589</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>197380.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I213" s="1">
-        <v>6794.0</v>
+        <v>1063.0</v>
       </c>
       <c r="J213" s="1">
-        <v>3.4420913973047</v>
+        <v>1.0673869604073</v>
       </c>
       <c r="K213">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>544</v>
+        <v>0.17</v>
+      </c>
+      <c r="L213">
+        <v>166.44</v>
       </c>
       <c r="M213" s="1">
-        <v>204174.0</v>
+        <v>100652.0</v>
       </c>
       <c r="N213" s="1">
-        <v>207019.21</v>
+        <v>100818.44</v>
       </c>
       <c r="O213" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>545</v>
+        <v>492</v>
       </c>
       <c r="B214" t="s">
-        <v>546</v>
+        <v>493</v>
       </c>
       <c r="C214" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>84.953</v>
+        <v>86.815</v>
       </c>
       <c r="E214" s="1">
-        <v>85.379</v>
+        <v>85.96</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>85379.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-426.0</v>
+        <v>1710.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-0.49895173286171</v>
+        <v>0.99464867380177</v>
       </c>
       <c r="K214">
-        <v>0.12</v>
+        <v>0.4</v>
       </c>
       <c r="L214">
-        <v>124.66</v>
+        <v>791.1</v>
       </c>
       <c r="M214" s="1">
-        <v>84953.0</v>
+        <v>173630.0</v>
       </c>
       <c r="N214" s="1">
-        <v>85077.66</v>
+        <v>174421.1</v>
       </c>
       <c r="O214" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>547</v>
+        <v>494</v>
       </c>
       <c r="B215" t="s">
-        <v>548</v>
+        <v>495</v>
       </c>
       <c r="C215" s="1">
         <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>103.758</v>
+        <v>100.929</v>
       </c>
       <c r="E215" s="1">
-        <v>99.098</v>
+        <v>100.65</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>99098.0</v>
+        <v>100650.0</v>
       </c>
       <c r="I215" s="1">
-        <v>4660.0</v>
+        <v>279.0</v>
       </c>
       <c r="J215" s="1">
-        <v>4.7024157904297</v>
+        <v>0.27719821162444</v>
       </c>
       <c r="K215">
-        <v>2.29</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>0.39</v>
+      </c>
+      <c r="L215">
+        <v>386.3</v>
       </c>
       <c r="M215" s="1">
-        <v>103758.0</v>
+        <v>100929.0</v>
       </c>
       <c r="N215" s="1">
-        <v>106051.15</v>
+        <v>101315.3</v>
       </c>
       <c r="O215" s="1">
         <v>0.08</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>550</v>
+        <v>496</v>
       </c>
       <c r="B216" t="s">
-        <v>551</v>
+        <v>497</v>
       </c>
       <c r="C216" s="1">
         <v>100000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>90.097</v>
+        <v>101.292</v>
       </c>
       <c r="E216" s="1">
-        <v>85.8</v>
+        <v>99.571</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>85800.0</v>
+        <v>99571.0</v>
       </c>
       <c r="I216" s="1">
-        <v>4297.0</v>
+        <v>1721.0</v>
       </c>
       <c r="J216" s="1">
-        <v>5.0081585081585</v>
+        <v>1.7284148999207</v>
       </c>
       <c r="K216">
-        <v>1.09</v>
+        <v>1.04</v>
       </c>
       <c r="L216" t="s">
-        <v>552</v>
+        <v>498</v>
       </c>
       <c r="M216" s="1">
-        <v>90097.0</v>
+        <v>101292.0</v>
       </c>
       <c r="N216" s="1">
-        <v>91185.7</v>
+        <v>102333.78</v>
       </c>
       <c r="O216" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>553</v>
+        <v>499</v>
       </c>
       <c r="B217" t="s">
-        <v>554</v>
+        <v>500</v>
       </c>
       <c r="C217" s="1">
         <v>100000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.874</v>
+        <v>100.673</v>
       </c>
       <c r="E217" s="1">
-        <v>99.423</v>
+        <v>100.0</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>99423.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I217" s="1">
-        <v>451.0</v>
+        <v>673.0</v>
       </c>
       <c r="J217" s="1">
-        <v>0.45361737223781</v>
+        <v>0.673</v>
       </c>
       <c r="K217">
-        <v>2.24</v>
+        <v>1.41</v>
       </c>
       <c r="L217" t="s">
-        <v>555</v>
+        <v>501</v>
       </c>
       <c r="M217" s="1">
-        <v>99874.0</v>
+        <v>100673.0</v>
       </c>
       <c r="N217" s="1">
-        <v>102117.84</v>
+        <v>102084.33</v>
       </c>
       <c r="O217" s="1">
         <v>0.08</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>556</v>
+        <v>502</v>
       </c>
       <c r="B218" t="s">
-        <v>557</v>
+        <v>503</v>
       </c>
       <c r="C218" s="1">
-        <v>176000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.821</v>
+        <v>100.715</v>
       </c>
       <c r="E218" s="1">
-        <v>99.947</v>
+        <v>100.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>175906.72</v>
+        <v>175000.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-221.76</v>
+        <v>1251.25</v>
       </c>
       <c r="J218" s="1">
-        <v>-0.12606681541217</v>
+        <v>0.715</v>
       </c>
       <c r="K218">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>558</v>
+        <v>0.41</v>
+      </c>
+      <c r="L218">
+        <v>710.85</v>
       </c>
       <c r="M218" s="1">
-        <v>175684.96</v>
+        <v>176251.25</v>
       </c>
       <c r="N218" s="1">
-        <v>176950.71</v>
+        <v>176962.1</v>
       </c>
       <c r="O218" s="1">
         <v>0.14</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>559</v>
+        <v>504</v>
       </c>
       <c r="B219" t="s">
-        <v>560</v>
+        <v>505</v>
       </c>
       <c r="C219" s="1">
-        <v>300000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.132</v>
+        <v>100.88</v>
       </c>
       <c r="E219" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>299337.0</v>
+        <v>216000.0</v>
       </c>
       <c r="I219" s="1">
-        <v>1059.0</v>
+        <v>1900.8</v>
       </c>
       <c r="J219" s="1">
-        <v>0.35378185790597</v>
+        <v>0.88</v>
       </c>
       <c r="K219">
-        <v>0.74</v>
+        <v>1.86</v>
       </c>
       <c r="L219" t="s">
-        <v>561</v>
+        <v>506</v>
       </c>
       <c r="M219" s="1">
-        <v>300396.0</v>
+        <v>217900.8</v>
       </c>
       <c r="N219" s="1">
-        <v>302615.18</v>
+        <v>221914.93</v>
       </c>
       <c r="O219" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>562</v>
+        <v>507</v>
       </c>
       <c r="B220" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C220" s="1">
-        <v>70000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>99.553</v>
+        <v>100.635</v>
       </c>
       <c r="E220" s="1">
-        <v>99.215</v>
+        <v>100.42</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>69450.5</v>
+        <v>100420.0</v>
       </c>
       <c r="I220" s="1">
-        <v>236.6</v>
+        <v>215.0</v>
       </c>
       <c r="J220" s="1">
-        <v>0.34067429320163</v>
+        <v>0.2141007767377</v>
       </c>
       <c r="K220">
-        <v>3.32</v>
+        <v>2.96</v>
       </c>
       <c r="L220" t="s">
-        <v>564</v>
+        <v>509</v>
       </c>
       <c r="M220" s="1">
-        <v>69687.1</v>
+        <v>100635.0</v>
       </c>
       <c r="N220" s="1">
-        <v>72010.05</v>
+        <v>103594.59</v>
       </c>
       <c r="O220" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>565</v>
+        <v>510</v>
       </c>
       <c r="B221" t="s">
-        <v>566</v>
+        <v>511</v>
       </c>
       <c r="C221" s="1">
         <v>100000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>101.943</v>
+        <v>100.697</v>
       </c>
       <c r="E221" s="1">
-        <v>101.669</v>
+        <v>99.259</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>101669.0</v>
+        <v>99259.0</v>
       </c>
       <c r="I221" s="1">
-        <v>274.0</v>
+        <v>1438.0</v>
       </c>
       <c r="J221" s="1">
-        <v>0.26950201142925</v>
+        <v>1.4487351272932</v>
       </c>
       <c r="K221">
-        <v>3.47</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>0.01</v>
+      </c>
+      <c r="L221">
+        <v>11.99</v>
       </c>
       <c r="M221" s="1">
-        <v>101943.0</v>
+        <v>100697.0</v>
       </c>
       <c r="N221" s="1">
-        <v>105410.4</v>
+        <v>100708.99</v>
       </c>
       <c r="O221" s="1">
         <v>0.08</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>568</v>
+        <v>512</v>
       </c>
       <c r="B222" t="s">
-        <v>569</v>
+        <v>513</v>
       </c>
       <c r="C222" s="1">
-        <v>164000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>101.357</v>
+        <v>100.185</v>
       </c>
       <c r="E222" s="1">
-        <v>100.0</v>
+        <v>99.362</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>164000.0</v>
+        <v>99362.0</v>
       </c>
       <c r="I222" s="1">
-        <v>2225.48</v>
+        <v>823.0</v>
       </c>
       <c r="J222" s="1">
-        <v>1.357</v>
+        <v>0.82828445482176</v>
       </c>
       <c r="K222">
-        <v>2.49</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>0.77</v>
+      </c>
+      <c r="L222">
+        <v>770.55</v>
       </c>
       <c r="M222" s="1">
-        <v>166225.48</v>
+        <v>100185.0</v>
       </c>
       <c r="N222" s="1">
-        <v>170307.14</v>
+        <v>100955.55</v>
       </c>
       <c r="O222" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>571</v>
+        <v>514</v>
       </c>
       <c r="B223" t="s">
-        <v>572</v>
+        <v>515</v>
       </c>
       <c r="C223" s="1">
-        <v>122000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>101.92</v>
+        <v>108.683</v>
       </c>
       <c r="E223" s="1">
-        <v>100.0</v>
+        <v>108.846</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>122000.0</v>
+        <v>108846.0</v>
       </c>
       <c r="I223" s="1">
-        <v>2342.4</v>
+        <v>-163.0</v>
       </c>
       <c r="J223" s="1">
-        <v>1.92</v>
+        <v>-0.1497528618415</v>
       </c>
       <c r="K223">
-        <v>1.53</v>
+        <v>1.85</v>
       </c>
       <c r="L223" t="s">
-        <v>573</v>
+        <v>516</v>
       </c>
       <c r="M223" s="1">
-        <v>124342.4</v>
+        <v>108683.0</v>
       </c>
       <c r="N223" s="1">
-        <v>126211.42</v>
+        <v>110530.95</v>
       </c>
       <c r="O223" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>574</v>
+        <v>517</v>
       </c>
       <c r="B224" t="s">
-        <v>575</v>
+        <v>518</v>
       </c>
       <c r="C224" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>101.921</v>
+        <v>103.112</v>
       </c>
       <c r="E224" s="1">
-        <v>99.833</v>
+        <v>100.4</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>99833.0</v>
+        <v>200800.0</v>
       </c>
       <c r="I224" s="1">
-        <v>2088.0</v>
+        <v>5424.0</v>
       </c>
       <c r="J224" s="1">
-        <v>2.0914927929643</v>
+        <v>2.7011952191235</v>
       </c>
       <c r="K224">
-        <v>2.07</v>
+        <v>2.81</v>
       </c>
       <c r="L224" t="s">
-        <v>576</v>
+        <v>519</v>
       </c>
       <c r="M224" s="1">
-        <v>101921.0</v>
+        <v>206224.0</v>
       </c>
       <c r="N224" s="1">
-        <v>103992.23</v>
+        <v>211850.71</v>
       </c>
       <c r="O224" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>577</v>
+        <v>520</v>
       </c>
       <c r="B225" t="s">
-        <v>578</v>
+        <v>521</v>
       </c>
       <c r="C225" s="1">
-        <v>200000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.896</v>
+        <v>100.151</v>
       </c>
       <c r="E225" s="1">
-        <v>99.07</v>
+        <v>99.228</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>198140.0</v>
+        <v>230208.96</v>
       </c>
       <c r="I225" s="1">
-        <v>3652.0</v>
+        <v>2141.36</v>
       </c>
       <c r="J225" s="1">
-        <v>1.8431412132835</v>
+        <v>0.93018099729915</v>
       </c>
       <c r="K225">
-        <v>3.51</v>
+        <v>2.31</v>
       </c>
       <c r="L225" t="s">
-        <v>579</v>
+        <v>522</v>
       </c>
       <c r="M225" s="1">
-        <v>201792.0</v>
+        <v>232350.32</v>
       </c>
       <c r="N225" s="1">
-        <v>208809.6</v>
+        <v>237704.59</v>
       </c>
       <c r="O225" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>580</v>
+        <v>523</v>
       </c>
       <c r="B226" t="s">
-        <v>581</v>
+        <v>524</v>
       </c>
       <c r="C226" s="1">
-        <v>152912.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>98.182</v>
+        <v>100.638</v>
       </c>
       <c r="E226" s="1">
-        <v>97.12653029</v>
+        <v>99.517</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>148518.12</v>
+        <v>99517.0</v>
       </c>
       <c r="I226" s="1">
-        <v>1613.94</v>
+        <v>1121.0</v>
       </c>
       <c r="J226" s="1">
-        <v>1.0866956840014</v>
+        <v>1.1264407086226</v>
       </c>
       <c r="K226">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>640.97</v>
+        <v>2.38</v>
+      </c>
+      <c r="L226" t="s">
+        <v>525</v>
       </c>
       <c r="M226" s="1">
-        <v>150132.06</v>
+        <v>100638.0</v>
       </c>
       <c r="N226" s="1">
-        <v>150773.03</v>
+        <v>103014.37</v>
       </c>
       <c r="O226" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>582</v>
+        <v>526</v>
       </c>
       <c r="B227" t="s">
-        <v>583</v>
+        <v>527</v>
       </c>
       <c r="C227" s="1">
-        <v>614563.0</v>
+        <v>308000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>98.757</v>
+        <v>92.147</v>
       </c>
       <c r="E227" s="1">
-        <v>100.78871816</v>
+        <v>83.45955844</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>619410.17</v>
+        <v>257055.44</v>
       </c>
       <c r="I227" s="1">
-        <v>-12486.19</v>
+        <v>26757.32</v>
       </c>
       <c r="J227" s="1">
-        <v>-2.015819339873</v>
+        <v>10.409163097268</v>
       </c>
       <c r="K227">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>841.87</v>
+        <v>0.9</v>
+      </c>
+      <c r="L227" t="s">
+        <v>528</v>
       </c>
       <c r="M227" s="1">
-        <v>606923.98</v>
+        <v>283812.76</v>
       </c>
       <c r="N227" s="1">
-        <v>607765.85</v>
+        <v>286597.42</v>
       </c>
       <c r="O227" s="1">
-        <v>0.48</v>
+        <v>0.22</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>584</v>
+        <v>529</v>
       </c>
       <c r="B228" t="s">
-        <v>585</v>
+        <v>530</v>
       </c>
       <c r="C228" s="1">
-        <v>369137.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>104.956</v>
+        <v>104.155</v>
       </c>
       <c r="E228" s="1">
-        <v>117.40858001</v>
+        <v>99.329</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>433398.51</v>
+        <v>99329.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-45967.08</v>
+        <v>4826.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-10.606192439379</v>
+        <v>4.8586012141469</v>
       </c>
       <c r="K228">
-        <v>0.21</v>
+        <v>0.59</v>
       </c>
       <c r="L228">
-        <v>758.5</v>
+        <v>594.52</v>
       </c>
       <c r="M228" s="1">
-        <v>387431.43</v>
+        <v>104155.0</v>
       </c>
       <c r="N228" s="1">
-        <v>388189.93</v>
+        <v>104749.52</v>
       </c>
       <c r="O228" s="1">
-        <v>0.31</v>
+        <v>0.08</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>586</v>
+        <v>531</v>
       </c>
       <c r="B229" t="s">
-        <v>587</v>
+        <v>532</v>
       </c>
       <c r="C229" s="1">
-        <v>170000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>101.413</v>
+        <v>100.329</v>
       </c>
       <c r="E229" s="1">
-        <v>100.0</v>
+        <v>100.231</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>170000.0</v>
+        <v>100231.0</v>
       </c>
       <c r="I229" s="1">
-        <v>2402.1</v>
+        <v>98.0</v>
       </c>
       <c r="J229" s="1">
-        <v>1.413</v>
+        <v>0.097774141732598</v>
       </c>
       <c r="K229">
-        <v>2.4</v>
-[...2 lines deleted...]
-        <v>588</v>
+        <v>0.42</v>
+      </c>
+      <c r="L229">
+        <v>421.23</v>
       </c>
       <c r="M229" s="1">
-        <v>172402.1</v>
+        <v>100329.0</v>
       </c>
       <c r="N229" s="1">
-        <v>176478.03</v>
+        <v>100750.23</v>
       </c>
       <c r="O229" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>589</v>
+        <v>533</v>
       </c>
       <c r="B230" t="s">
-        <v>590</v>
+        <v>534</v>
       </c>
       <c r="C230" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>99.068</v>
+        <v>91.393</v>
       </c>
       <c r="E230" s="1">
-        <v>99.105</v>
+        <v>89.875</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>198210.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-74.0</v>
+        <v>1518.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-0.037334140557994</v>
+        <v>1.6890125173853</v>
       </c>
       <c r="K230">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>591</v>
+        <v>0.04</v>
+      </c>
+      <c r="L230">
+        <v>38.36</v>
       </c>
       <c r="M230" s="1">
-        <v>198136.0</v>
+        <v>91393.0</v>
       </c>
       <c r="N230" s="1">
-        <v>199507.23</v>
+        <v>91431.36</v>
       </c>
       <c r="O230" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>592</v>
+        <v>535</v>
       </c>
       <c r="B231" t="s">
-        <v>593</v>
+        <v>536</v>
       </c>
       <c r="C231" s="1">
-        <v>115000.0</v>
+        <v>228571.0</v>
       </c>
       <c r="D231" s="1">
-        <v>101.233</v>
+        <v>101.255</v>
       </c>
       <c r="E231" s="1">
-        <v>100.0</v>
+        <v>100.36900132</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>115000.0</v>
+        <v>229414.43</v>
       </c>
       <c r="I231" s="1">
-        <v>1417.95</v>
+        <v>2025.14</v>
       </c>
       <c r="J231" s="1">
-        <v>1.233</v>
+        <v>0.88274307766953</v>
       </c>
       <c r="K231">
-        <v>2.05</v>
+        <v>0.73</v>
       </c>
       <c r="L231" t="s">
-        <v>594</v>
+        <v>537</v>
       </c>
       <c r="M231" s="1">
-        <v>116417.95</v>
+        <v>231439.57</v>
       </c>
       <c r="N231" s="1">
-        <v>118770.36</v>
+        <v>233111.58</v>
       </c>
       <c r="O231" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>595</v>
+        <v>538</v>
       </c>
       <c r="B232" t="s">
-        <v>596</v>
+        <v>539</v>
       </c>
       <c r="C232" s="1">
-        <v>239000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.015</v>
+        <v>91.749</v>
       </c>
       <c r="E232" s="1">
-        <v>99.728</v>
+        <v>90.91529423</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>238349.92</v>
+        <v>472759.53</v>
       </c>
       <c r="I232" s="1">
-        <v>685.93</v>
+        <v>4335.27</v>
       </c>
       <c r="J232" s="1">
-        <v>0.28778276913204</v>
+        <v>0.9170137723083</v>
       </c>
       <c r="K232">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>106.4</v>
+        <v>1.38</v>
+      </c>
+      <c r="L232" t="s">
+        <v>540</v>
       </c>
       <c r="M232" s="1">
-        <v>239035.85</v>
+        <v>477094.8</v>
       </c>
       <c r="N232" s="1">
-        <v>239142.25</v>
+        <v>484259.05</v>
       </c>
       <c r="O232" s="1">
-        <v>0.19</v>
+        <v>0.37</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>597</v>
+        <v>541</v>
       </c>
       <c r="B233" t="s">
-        <v>598</v>
+        <v>542</v>
       </c>
       <c r="C233" s="1">
-        <v>200000.0</v>
+        <v>355002.0</v>
       </c>
       <c r="D233" s="1">
-        <v>106.309</v>
+        <v>103.467</v>
       </c>
       <c r="E233" s="1">
-        <v>99.29</v>
+        <v>99.67399902</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>198580.0</v>
+        <v>353844.69</v>
       </c>
       <c r="I233" s="1">
-        <v>14038.0</v>
+        <v>13465.23</v>
       </c>
       <c r="J233" s="1">
-        <v>7.0691912579313</v>
+        <v>3.8054068297591</v>
       </c>
       <c r="K233">
-        <v>4.3</v>
+        <v>0.75</v>
       </c>
       <c r="L233" t="s">
-        <v>599</v>
+        <v>543</v>
       </c>
       <c r="M233" s="1">
-        <v>212618.0</v>
+        <v>367309.92</v>
       </c>
       <c r="N233" s="1">
-        <v>221218.0</v>
+        <v>369968.79</v>
       </c>
       <c r="O233" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>600</v>
+        <v>544</v>
       </c>
       <c r="B234" t="s">
-        <v>601</v>
+        <v>545</v>
       </c>
       <c r="C234" s="1">
         <v>100000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>101.627</v>
+        <v>100.389</v>
       </c>
       <c r="E234" s="1">
-        <v>102.47</v>
+        <v>99.766</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>102470.0</v>
+        <v>99766.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-843.0</v>
+        <v>623.0</v>
       </c>
       <c r="J234" s="1">
-        <v>-0.8226798087245</v>
+        <v>0.62446123929996</v>
       </c>
       <c r="K234">
-        <v>3.19</v>
+        <v>2.04</v>
       </c>
       <c r="L234" t="s">
-        <v>602</v>
+        <v>546</v>
       </c>
       <c r="M234" s="1">
-        <v>101627.0</v>
+        <v>100389.0</v>
       </c>
       <c r="N234" s="1">
-        <v>104816.04</v>
+        <v>102426.67</v>
       </c>
       <c r="O234" s="1">
         <v>0.08</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>603</v>
+        <v>547</v>
       </c>
       <c r="B235" t="s">
-        <v>604</v>
+        <v>548</v>
       </c>
       <c r="C235" s="1">
-        <v>229167.52</v>
+        <v>130000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>91.304</v>
+        <v>100.616</v>
       </c>
       <c r="E235" s="1">
-        <v>88.01611153</v>
+        <v>99.945</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>201704.34</v>
+        <v>129928.5</v>
       </c>
       <c r="I235" s="1">
-        <v>7534.78</v>
+        <v>872.3</v>
       </c>
       <c r="J235" s="1">
-        <v>3.7355567064149</v>
+        <v>0.6713692530892</v>
       </c>
       <c r="K235">
-        <v>0.14</v>
+        <v>0.75</v>
       </c>
       <c r="L235">
-        <v>325.07</v>
+        <v>975.11</v>
       </c>
       <c r="M235" s="1">
-        <v>209239.12</v>
+        <v>130800.8</v>
       </c>
       <c r="N235" s="1">
-        <v>209564.19</v>
+        <v>131775.91</v>
       </c>
       <c r="O235" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>605</v>
+        <v>549</v>
       </c>
       <c r="B236" t="s">
-        <v>606</v>
+        <v>550</v>
       </c>
       <c r="C236" s="1">
-        <v>216647.49</v>
+        <v>673000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>97.789</v>
+        <v>89.976</v>
       </c>
       <c r="E236" s="1">
-        <v>95.01094612</v>
+        <v>87.89336553</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>205838.83</v>
+        <v>591522.35</v>
       </c>
       <c r="I236" s="1">
-        <v>6018.58</v>
+        <v>14016.13</v>
       </c>
       <c r="J236" s="1">
-        <v>2.9239283958231</v>
+        <v>2.3695013383687</v>
       </c>
       <c r="K236">
-        <v>0.21</v>
+        <v>0.0</v>
       </c>
       <c r="L236">
-        <v>465.35</v>
+        <v>0.0</v>
       </c>
       <c r="M236" s="1">
-        <v>211857.41</v>
+        <v>605538.48</v>
       </c>
       <c r="N236" s="1">
-        <v>212322.76</v>
+        <v>605538.48</v>
       </c>
       <c r="O236" s="1">
-        <v>0.17</v>
+        <v>0.47</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>607</v>
+        <v>551</v>
       </c>
       <c r="B237" t="s">
-        <v>608</v>
+        <v>552</v>
       </c>
       <c r="C237" s="1">
-        <v>139513.84</v>
+        <v>24000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>81.617</v>
+        <v>64.92</v>
       </c>
       <c r="E237" s="1">
-        <v>82.27299887</v>
+        <v>73.332375</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>114782.22</v>
+        <v>17599.77</v>
       </c>
       <c r="I237" s="1">
-        <v>-915.21</v>
+        <v>-2018.97</v>
       </c>
       <c r="J237" s="1">
-        <v>-0.7973447455538</v>
+        <v>-11.471570367113</v>
       </c>
       <c r="K237">
-        <v>0.28</v>
+        <v>0.12</v>
       </c>
       <c r="L237">
-        <v>395.61</v>
+        <v>27.78</v>
       </c>
       <c r="M237" s="1">
-        <v>113867.01</v>
+        <v>15580.8</v>
       </c>
       <c r="N237" s="1">
-        <v>114262.62</v>
+        <v>15608.58</v>
       </c>
       <c r="O237" s="1">
-        <v>0.09</v>
+        <v>0.01</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>609</v>
+        <v>553</v>
       </c>
       <c r="B238" t="s">
-        <v>610</v>
+        <v>554</v>
       </c>
       <c r="C238" s="1">
-        <v>547484.93</v>
+        <v>198000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>104.926</v>
+        <v>96.059</v>
       </c>
       <c r="E238" s="1">
-        <v>106.29075215</v>
+        <v>93.47240909</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>581925.85</v>
+        <v>185075.37</v>
       </c>
       <c r="I238" s="1">
-        <v>-7471.81</v>
+        <v>5121.45</v>
       </c>
       <c r="J238" s="1">
-        <v>-1.283979737281</v>
+        <v>2.7672239693483</v>
       </c>
       <c r="K238">
-        <v>3.98</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>0.23</v>
+      </c>
+      <c r="L238">
+        <v>458.38</v>
       </c>
       <c r="M238" s="1">
-        <v>574454.04</v>
+        <v>190196.82</v>
       </c>
       <c r="N238" s="1">
-        <v>596224.44</v>
+        <v>190655.2</v>
       </c>
       <c r="O238" s="1">
-        <v>0.47</v>
+        <v>0.15</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>612</v>
+        <v>555</v>
       </c>
       <c r="B239" t="s">
-        <v>613</v>
+        <v>556</v>
       </c>
       <c r="C239" s="1">
-        <v>158000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.141</v>
+        <v>88.117</v>
       </c>
       <c r="E239" s="1">
-        <v>99.422</v>
+        <v>91.51215323</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>157086.76</v>
+        <v>113475.07</v>
       </c>
       <c r="I239" s="1">
-        <v>-443.98</v>
+        <v>-4209.99</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.28263362233711</v>
+        <v>-3.7100571958228</v>
       </c>
       <c r="K239">
-        <v>3.0</v>
+        <v>0.99</v>
       </c>
       <c r="L239" t="s">
-        <v>614</v>
+        <v>557</v>
       </c>
       <c r="M239" s="1">
-        <v>156642.78</v>
+        <v>109265.08</v>
       </c>
       <c r="N239" s="1">
-        <v>161383.86</v>
+        <v>110495.74</v>
       </c>
       <c r="O239" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>615</v>
+        <v>558</v>
       </c>
       <c r="B240" t="s">
-        <v>616</v>
+        <v>559</v>
       </c>
       <c r="C240" s="1">
-        <v>190000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>102.233</v>
+        <v>100.285</v>
       </c>
       <c r="E240" s="1">
-        <v>100.0</v>
+        <v>99.998</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>190000.0</v>
+        <v>134997.3</v>
       </c>
       <c r="I240" s="1">
-        <v>4242.7</v>
+        <v>387.45</v>
       </c>
       <c r="J240" s="1">
-        <v>2.233</v>
+        <v>0.2870057401148</v>
       </c>
       <c r="K240">
-        <v>3.01</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>0.13</v>
+      </c>
+      <c r="L240">
+        <v>171.14</v>
       </c>
       <c r="M240" s="1">
-        <v>194242.7</v>
+        <v>135384.75</v>
       </c>
       <c r="N240" s="1">
-        <v>199968.73</v>
+        <v>135555.89</v>
       </c>
       <c r="O240" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>618</v>
+        <v>560</v>
       </c>
       <c r="B241" t="s">
-        <v>619</v>
+        <v>561</v>
       </c>
       <c r="C241" s="1">
-        <v>200000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>89.625</v>
+        <v>102.851</v>
       </c>
       <c r="E241" s="1">
-        <v>88.621</v>
+        <v>100.0965</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>177242.0</v>
+        <v>150144.75</v>
       </c>
       <c r="I241" s="1">
-        <v>2008.0</v>
+        <v>4131.75</v>
       </c>
       <c r="J241" s="1">
-        <v>1.1329143205335</v>
+        <v>2.7518444700864</v>
       </c>
       <c r="K241">
-        <v>1.03</v>
+        <v>2.03</v>
       </c>
       <c r="L241" t="s">
-        <v>620</v>
+        <v>562</v>
       </c>
       <c r="M241" s="1">
-        <v>179250.0</v>
+        <v>154276.5</v>
       </c>
       <c r="N241" s="1">
-        <v>181315.75</v>
+        <v>157317.6</v>
       </c>
       <c r="O241" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>621</v>
+        <v>563</v>
       </c>
       <c r="B242" t="s">
-        <v>622</v>
+        <v>564</v>
       </c>
       <c r="C242" s="1">
-        <v>200000.0</v>
+        <v>1035800.0</v>
       </c>
       <c r="D242" s="1">
-        <v>75.606</v>
+        <v>89.036</v>
       </c>
       <c r="E242" s="1">
-        <v>73.87</v>
+        <v>87.23165862</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>147740.0</v>
+        <v>903545.52</v>
       </c>
       <c r="I242" s="1">
-        <v>3472.0</v>
+        <v>18689.37</v>
       </c>
       <c r="J242" s="1">
-        <v>2.3500744551239</v>
+        <v>2.0684480843865</v>
       </c>
       <c r="K242">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L242">
-        <v>324.66</v>
+        <v>0.0</v>
       </c>
       <c r="M242" s="1">
-        <v>151212.0</v>
+        <v>922234.89</v>
       </c>
       <c r="N242" s="1">
-        <v>151536.66</v>
+        <v>922234.89</v>
       </c>
       <c r="O242" s="1">
-        <v>0.12</v>
+        <v>0.71</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>623</v>
+        <v>565</v>
       </c>
       <c r="B243" t="s">
-        <v>624</v>
+        <v>566</v>
       </c>
       <c r="C243" s="1">
-        <v>100000.0</v>
+        <v>1543032.0</v>
       </c>
       <c r="D243" s="1">
-        <v>102.274</v>
+        <v>98.387</v>
       </c>
       <c r="E243" s="1">
-        <v>100.0</v>
+        <v>114.3889699</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>100000.0</v>
+        <v>1765058.41</v>
       </c>
       <c r="I243" s="1">
-        <v>2274.0</v>
+        <v>51900.55</v>
       </c>
       <c r="J243" s="1">
-        <v>2.274</v>
+        <v>2.9404437669573</v>
       </c>
       <c r="K243">
-        <v>1.63</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>0.0</v>
+      </c>
+      <c r="L243">
+        <v>10.12</v>
       </c>
       <c r="M243" s="1">
-        <v>102274.0</v>
+        <v>1816958.96</v>
       </c>
       <c r="N243" s="1">
-        <v>103899.23</v>
+        <v>1816969.08</v>
       </c>
       <c r="O243" s="1">
-        <v>0.08</v>
+        <v>1.4</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>626</v>
+        <v>567</v>
       </c>
       <c r="B244" t="s">
-        <v>627</v>
+        <v>568</v>
       </c>
       <c r="C244" s="1">
-        <v>100000.0</v>
+        <v>172795.0</v>
       </c>
       <c r="D244" s="1">
-        <v>103.54</v>
+        <v>96.913</v>
       </c>
       <c r="E244" s="1">
-        <v>102.3175</v>
+        <v>112.76218641</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>102317.5</v>
+        <v>194847.42</v>
       </c>
       <c r="I244" s="1">
-        <v>1222.5</v>
+        <v>10700.69</v>
       </c>
       <c r="J244" s="1">
-        <v>1.1948102719476</v>
+        <v>5.4918304794593</v>
       </c>
       <c r="K244">
-        <v>2.29</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>0.07</v>
+      </c>
+      <c r="L244">
+        <v>128.42</v>
       </c>
       <c r="M244" s="1">
-        <v>103540.0</v>
+        <v>205548.11</v>
       </c>
       <c r="N244" s="1">
-        <v>105833.49</v>
+        <v>205676.53</v>
       </c>
       <c r="O244" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>629</v>
+        <v>569</v>
       </c>
       <c r="B245" t="s">
-        <v>630</v>
+        <v>570</v>
       </c>
       <c r="C245" s="1">
-        <v>200000.0</v>
+        <v>2896943.0</v>
       </c>
       <c r="D245" s="1">
-        <v>99.831</v>
+        <v>65.419</v>
       </c>
       <c r="E245" s="1">
-        <v>99.917</v>
+        <v>72.69136155</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>199834.0</v>
+        <v>2105827.31</v>
       </c>
       <c r="I245" s="1">
-        <v>-172.0</v>
+        <v>-210676.17</v>
       </c>
       <c r="J245" s="1">
-        <v>-0.086071439294615</v>
+        <v>-10.004437163463</v>
       </c>
       <c r="K245">
-        <v>2.97</v>
+        <v>0.39</v>
       </c>
       <c r="L245" t="s">
-        <v>631</v>
+        <v>571</v>
       </c>
       <c r="M245" s="1">
-        <v>199662.0</v>
+        <v>1895151.14</v>
       </c>
       <c r="N245" s="1">
-        <v>205598.3</v>
+        <v>1906342.07</v>
       </c>
       <c r="O245" s="1">
-        <v>0.16</v>
+        <v>1.47</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>632</v>
+        <v>572</v>
       </c>
       <c r="B246" t="s">
-        <v>633</v>
+        <v>573</v>
       </c>
       <c r="C246" s="1">
-        <v>200000.0</v>
+        <v>444553.0</v>
       </c>
       <c r="D246" s="1">
-        <v>99.575</v>
+        <v>87.162</v>
       </c>
       <c r="E246" s="1">
-        <v>99.3</v>
+        <v>86.69857362</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>198600.0</v>
+        <v>385421.11</v>
       </c>
       <c r="I246" s="1">
-        <v>550.0</v>
+        <v>2060.17</v>
       </c>
       <c r="J246" s="1">
-        <v>0.27693856998993</v>
+        <v>0.53452443225022</v>
       </c>
       <c r="K246">
-        <v>2.49</v>
+        <v>0.97</v>
       </c>
       <c r="L246" t="s">
-        <v>634</v>
+        <v>574</v>
       </c>
       <c r="M246" s="1">
-        <v>199150.0</v>
+        <v>387481.28</v>
       </c>
       <c r="N246" s="1">
-        <v>204122.6</v>
+        <v>391774.57</v>
       </c>
       <c r="O246" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>635</v>
+        <v>575</v>
       </c>
       <c r="B247" t="s">
-        <v>636</v>
+        <v>576</v>
       </c>
       <c r="C247" s="1">
-        <v>100000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.614</v>
+        <v>77.923</v>
       </c>
       <c r="E247" s="1">
-        <v>99.633</v>
+        <v>78.5174029</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>99633.0</v>
+        <v>1083540.16</v>
       </c>
       <c r="I247" s="1">
-        <v>981.0</v>
+        <v>-8202.76</v>
       </c>
       <c r="J247" s="1">
-        <v>0.9846135316612</v>
+        <v>-0.75703331568255</v>
       </c>
       <c r="K247">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>205.48</v>
+        <v>0.97</v>
+      </c>
+      <c r="L247" t="s">
+        <v>577</v>
       </c>
       <c r="M247" s="1">
-        <v>100614.0</v>
+        <v>1075337.4</v>
       </c>
       <c r="N247" s="1">
-        <v>100819.48</v>
+        <v>1088664.8</v>
       </c>
       <c r="O247" s="1">
-        <v>0.08</v>
+        <v>0.84</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>637</v>
+        <v>578</v>
       </c>
       <c r="B248" t="s">
-        <v>638</v>
+        <v>579</v>
       </c>
       <c r="C248" s="1">
-        <v>100000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.153</v>
+        <v>100.249</v>
       </c>
       <c r="E248" s="1">
-        <v>99.23</v>
+        <v>99.934</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>99230.0</v>
+        <v>849439.0</v>
       </c>
       <c r="I248" s="1">
-        <v>923.0</v>
+        <v>2677.5</v>
       </c>
       <c r="J248" s="1">
-        <v>0.93016224931976</v>
+        <v>0.31520803730462</v>
       </c>
       <c r="K248">
-        <v>1.41</v>
+        <v>1.05</v>
       </c>
       <c r="L248" t="s">
-        <v>639</v>
+        <v>580</v>
       </c>
       <c r="M248" s="1">
-        <v>100153.0</v>
+        <v>852116.5</v>
       </c>
       <c r="N248" s="1">
-        <v>101567.73</v>
+        <v>861058.97</v>
       </c>
       <c r="O248" s="1">
-        <v>0.08</v>
+        <v>0.67</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>640</v>
+        <v>581</v>
       </c>
       <c r="B249" t="s">
-        <v>641</v>
+        <v>582</v>
       </c>
       <c r="C249" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.955</v>
+        <v>80.999</v>
       </c>
       <c r="E249" s="1">
-        <v>99.499</v>
+        <v>82.8884</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>99499.0</v>
+        <v>414442.0</v>
       </c>
       <c r="I249" s="1">
-        <v>1456.0</v>
+        <v>-9447.0</v>
       </c>
       <c r="J249" s="1">
-        <v>1.4633312897617</v>
+        <v>-2.2794504417989</v>
       </c>
       <c r="K249">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>195.21</v>
+        <v>2.32</v>
+      </c>
+      <c r="L249" t="s">
+        <v>583</v>
       </c>
       <c r="M249" s="1">
-        <v>100955.0</v>
+        <v>404995.0</v>
       </c>
       <c r="N249" s="1">
-        <v>101150.21</v>
+        <v>416584.04</v>
       </c>
       <c r="O249" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>642</v>
+        <v>584</v>
       </c>
       <c r="B250" t="s">
-        <v>643</v>
+        <v>585</v>
       </c>
       <c r="C250" s="1">
-        <v>900000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>68.167</v>
+        <v>100.367</v>
       </c>
       <c r="E250" s="1">
-        <v>70.36</v>
+        <v>99.46728631</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>633240.0</v>
+        <v>239716.16</v>
       </c>
       <c r="I250" s="1">
-        <v>-19737.0</v>
+        <v>2168.31</v>
       </c>
       <c r="J250" s="1">
-        <v>-3.1168277430358</v>
+        <v>0.90453226015301</v>
       </c>
       <c r="K250">
-        <v>0.6</v>
+        <v>2.47</v>
       </c>
       <c r="L250" t="s">
-        <v>644</v>
+        <v>586</v>
       </c>
       <c r="M250" s="1">
-        <v>613503.0</v>
+        <v>241884.47</v>
       </c>
       <c r="N250" s="1">
-        <v>618927.66</v>
+        <v>247842.78</v>
       </c>
       <c r="O250" s="1">
-        <v>0.49</v>
+        <v>0.19</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>645</v>
+        <v>587</v>
       </c>
       <c r="B251" t="s">
-        <v>646</v>
+        <v>588</v>
       </c>
       <c r="C251" s="1">
-        <v>100000.0</v>
+        <v>472885.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.71</v>
+        <v>102.325</v>
       </c>
       <c r="E251" s="1">
-        <v>100.0</v>
+        <v>100.3378813</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>100000.0</v>
+        <v>474482.79</v>
       </c>
       <c r="I251" s="1">
-        <v>710.0</v>
+        <v>9396.79</v>
       </c>
       <c r="J251" s="1">
-        <v>0.71</v>
+        <v>1.9804279940269</v>
       </c>
       <c r="K251">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>688.24</v>
+        <v>0.94</v>
+      </c>
+      <c r="L251" t="s">
+        <v>589</v>
       </c>
       <c r="M251" s="1">
-        <v>100710.0</v>
+        <v>483879.58</v>
       </c>
       <c r="N251" s="1">
-        <v>101398.24</v>
+        <v>488323.4</v>
       </c>
       <c r="O251" s="1">
-        <v>0.08</v>
+        <v>0.38</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>647</v>
+        <v>590</v>
       </c>
       <c r="B252" t="s">
-        <v>648</v>
+        <v>591</v>
       </c>
       <c r="C252" s="1">
-        <v>100000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.574</v>
+        <v>102.651</v>
       </c>
       <c r="E252" s="1">
-        <v>100.23</v>
+        <v>98.725</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>100230.0</v>
+        <v>221144.0</v>
       </c>
       <c r="I252" s="1">
-        <v>344.0</v>
+        <v>8794.24</v>
       </c>
       <c r="J252" s="1">
-        <v>0.34321061558416</v>
+        <v>3.9767029627754</v>
       </c>
       <c r="K252">
-        <v>1.56</v>
+        <v>3.17</v>
       </c>
       <c r="L252" t="s">
-        <v>649</v>
+        <v>592</v>
       </c>
       <c r="M252" s="1">
-        <v>100574.0</v>
+        <v>229938.24</v>
       </c>
       <c r="N252" s="1">
-        <v>102135.64</v>
+        <v>237033.82</v>
       </c>
       <c r="O252" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>650</v>
+        <v>593</v>
       </c>
       <c r="B253" t="s">
-        <v>651</v>
+        <v>594</v>
       </c>
       <c r="C253" s="1">
         <v>100000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.521</v>
+        <v>84.845</v>
       </c>
       <c r="E253" s="1">
-        <v>99.871</v>
+        <v>81.75</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>99871.0</v>
+        <v>81750.0</v>
       </c>
       <c r="I253" s="1">
-        <v>650.0</v>
+        <v>3095.0</v>
       </c>
       <c r="J253" s="1">
-        <v>0.65083958306215</v>
+        <v>3.7859327217125</v>
       </c>
       <c r="K253">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>806.85</v>
+        <v>1.46</v>
+      </c>
+      <c r="L253" t="s">
+        <v>595</v>
       </c>
       <c r="M253" s="1">
-        <v>100521.0</v>
+        <v>84845.0</v>
       </c>
       <c r="N253" s="1">
-        <v>101327.85</v>
+        <v>86303.9</v>
       </c>
       <c r="O253" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>652</v>
+        <v>596</v>
       </c>
       <c r="B254" t="s">
-        <v>653</v>
+        <v>597</v>
       </c>
       <c r="C254" s="1">
-        <v>1238000.0</v>
+        <v>704635.29</v>
       </c>
       <c r="D254" s="1">
-        <v>72.231</v>
+        <v>78.878</v>
       </c>
       <c r="E254" s="1">
-        <v>70.58412843</v>
+        <v>77.63493651</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>873831.51</v>
+        <v>547043.16</v>
       </c>
       <c r="I254" s="1">
-        <v>20388.27</v>
+        <v>8759.06</v>
       </c>
       <c r="J254" s="1">
-        <v>2.3332038003528</v>
+        <v>1.6011643395742</v>
       </c>
       <c r="K254">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>0.0</v>
+      </c>
+      <c r="L254">
+        <v>0.0</v>
       </c>
       <c r="M254" s="1">
-        <v>894219.78</v>
+        <v>555802.22</v>
       </c>
       <c r="N254" s="1">
-        <v>898127.11</v>
+        <v>555802.22</v>
       </c>
       <c r="O254" s="1">
-        <v>0.71</v>
+        <v>0.43</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>655</v>
+        <v>598</v>
       </c>
       <c r="B255" t="s">
-        <v>656</v>
+        <v>599</v>
       </c>
       <c r="C255" s="1">
-        <v>450000.0</v>
+        <v>2263571.72</v>
       </c>
       <c r="D255" s="1">
-        <v>89.158</v>
+        <v>91.141</v>
       </c>
       <c r="E255" s="1">
-        <v>88.30070667</v>
+        <v>102.8383713</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>397353.18</v>
+        <v>2327820.29</v>
       </c>
       <c r="I255" s="1">
-        <v>3857.82</v>
+        <v>-264778.39</v>
       </c>
       <c r="J255" s="1">
-        <v>0.9708793572509</v>
+        <v>-11.374520238416</v>
       </c>
       <c r="K255">
-        <v>0.96</v>
+        <v>1.66</v>
       </c>
       <c r="L255" t="s">
-        <v>657</v>
+        <v>600</v>
       </c>
       <c r="M255" s="1">
-        <v>401211.0</v>
+        <v>2063041.9</v>
       </c>
       <c r="N255" s="1">
-        <v>405521.75</v>
+        <v>2100561.38</v>
       </c>
       <c r="O255" s="1">
-        <v>0.32</v>
+        <v>1.62</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>658</v>
+        <v>601</v>
       </c>
       <c r="B256" t="s">
-        <v>659</v>
+        <v>602</v>
       </c>
       <c r="C256" s="1">
-        <v>330000.0</v>
+        <v>1599192.0</v>
       </c>
       <c r="D256" s="1">
-        <v>98.383</v>
+        <v>99.458</v>
       </c>
       <c r="E256" s="1">
-        <v>101.30509091</v>
+        <v>98.81541553</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>334306.8</v>
+        <v>1580248.22</v>
       </c>
       <c r="I256" s="1">
-        <v>-9642.9</v>
+        <v>10276.16</v>
       </c>
       <c r="J256" s="1">
-        <v>-2.8844462631331</v>
+        <v>0.65028771239496</v>
       </c>
       <c r="K256">
-        <v>1.05</v>
+        <v>0.11</v>
       </c>
       <c r="L256" t="s">
-        <v>660</v>
+        <v>603</v>
       </c>
       <c r="M256" s="1">
-        <v>324663.9</v>
+        <v>1590524.38</v>
       </c>
       <c r="N256" s="1">
-        <v>328135.68</v>
+        <v>1592276.92</v>
       </c>
       <c r="O256" s="1">
-        <v>0.26</v>
+        <v>1.23</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>661</v>
+        <v>604</v>
       </c>
       <c r="B257" t="s">
-        <v>662</v>
+        <v>605</v>
       </c>
       <c r="C257" s="1">
-        <v>1223000.0</v>
+        <v>636996.0</v>
       </c>
       <c r="D257" s="1">
-        <v>101.48</v>
+        <v>100.509</v>
       </c>
       <c r="E257" s="1">
-        <v>128.85467457</v>
+        <v>99.89010135</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>1575892.67</v>
+        <v>636295.95</v>
       </c>
       <c r="I257" s="1">
-        <v>16128.87</v>
+        <v>3942.36</v>
       </c>
       <c r="J257" s="1">
-        <v>1.0234751583685</v>
+        <v>0.61957961542895</v>
       </c>
       <c r="K257">
-        <v>0.23</v>
+        <v>1.42</v>
       </c>
       <c r="L257" t="s">
-        <v>663</v>
+        <v>606</v>
       </c>
       <c r="M257" s="1">
-        <v>1592021.54</v>
+        <v>640238.31</v>
       </c>
       <c r="N257" s="1">
-        <v>1594858.28</v>
+        <v>649313.32</v>
       </c>
       <c r="O257" s="1">
-        <v>1.26</v>
+        <v>0.5</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>664</v>
+        <v>607</v>
       </c>
       <c r="B258" t="s">
-        <v>665</v>
+        <v>608</v>
       </c>
       <c r="C258" s="1">
-        <v>100000.0</v>
+        <v>990000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>101.34</v>
+        <v>99.95</v>
       </c>
       <c r="E258" s="1">
-        <v>99.646</v>
+        <v>99.374</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>99646.0</v>
+        <v>983802.6</v>
       </c>
       <c r="I258" s="1">
-        <v>1694.0</v>
+        <v>5702.4</v>
       </c>
       <c r="J258" s="1">
-        <v>1.7000180639464</v>
+        <v>0.5796284742488</v>
       </c>
       <c r="K258">
-        <v>3.1</v>
+        <v>1.72</v>
       </c>
       <c r="L258" t="s">
-        <v>666</v>
+        <v>609</v>
       </c>
       <c r="M258" s="1">
-        <v>101340.0</v>
+        <v>989505.0</v>
       </c>
       <c r="N258" s="1">
-        <v>104437.26</v>
+        <v>1006570.97</v>
       </c>
       <c r="O258" s="1">
-        <v>0.08</v>
+        <v>0.78</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>667</v>
+        <v>610</v>
       </c>
       <c r="B259" t="s">
-        <v>668</v>
+        <v>611</v>
       </c>
       <c r="C259" s="1">
-        <v>100000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>101.373</v>
+        <v>105.541</v>
       </c>
       <c r="E259" s="1">
-        <v>97.41</v>
+        <v>99.775</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>97410.0</v>
+        <v>144673.75</v>
       </c>
       <c r="I259" s="1">
-        <v>3963.0</v>
+        <v>8360.7</v>
       </c>
       <c r="J259" s="1">
-        <v>4.0683708038189</v>
+        <v>5.7790027562015</v>
       </c>
       <c r="K259">
-        <v>3.17</v>
+        <v>1.07</v>
       </c>
       <c r="L259" t="s">
-        <v>669</v>
+        <v>612</v>
       </c>
       <c r="M259" s="1">
-        <v>101373.0</v>
+        <v>153034.45</v>
       </c>
       <c r="N259" s="1">
-        <v>104540.12</v>
+        <v>154591.21</v>
       </c>
       <c r="O259" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>670</v>
+        <v>613</v>
       </c>
       <c r="B260" t="s">
-        <v>671</v>
+        <v>614</v>
       </c>
       <c r="C260" s="1">
         <v>100000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>108.08</v>
+        <v>101.491</v>
       </c>
       <c r="E260" s="1">
-        <v>108.24</v>
+        <v>99.24</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>108240.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I260" s="1">
-        <v>-160.0</v>
+        <v>2251.0</v>
       </c>
       <c r="J260" s="1">
-        <v>-0.14781966001478</v>
+        <v>2.2682386134623</v>
       </c>
       <c r="K260">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>672</v>
+        <v>0.42</v>
+      </c>
+      <c r="L260">
+        <v>421.23</v>
       </c>
       <c r="M260" s="1">
-        <v>108080.0</v>
+        <v>101491.0</v>
       </c>
       <c r="N260" s="1">
-        <v>109353.97</v>
+        <v>101912.23</v>
       </c>
       <c r="O260" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>673</v>
+        <v>615</v>
       </c>
       <c r="B261" t="s">
-        <v>674</v>
+        <v>616</v>
       </c>
       <c r="C261" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.659</v>
+        <v>90.513</v>
       </c>
       <c r="E261" s="1">
-        <v>100.507</v>
+        <v>85.48</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>201014.0</v>
+        <v>85480.0</v>
       </c>
       <c r="I261" s="1">
-        <v>304.0</v>
+        <v>5033.0</v>
       </c>
       <c r="J261" s="1">
-        <v>0.1512332474355</v>
+        <v>5.8879270004679</v>
       </c>
       <c r="K261">
-        <v>2.33</v>
+        <v>1.6</v>
       </c>
       <c r="L261" t="s">
-        <v>675</v>
+        <v>617</v>
       </c>
       <c r="M261" s="1">
-        <v>201318.0</v>
+        <v>90513.0</v>
       </c>
       <c r="N261" s="1">
-        <v>205978.27</v>
+        <v>92114.64</v>
       </c>
       <c r="O261" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>676</v>
+        <v>618</v>
       </c>
       <c r="B262" t="s">
-        <v>677</v>
+        <v>619</v>
       </c>
       <c r="C262" s="1">
-        <v>50000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>90.154</v>
+        <v>93.852</v>
       </c>
       <c r="E262" s="1">
-        <v>85.25</v>
+        <v>92.546</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>42625.0</v>
+        <v>185092.0</v>
       </c>
       <c r="I262" s="1">
-        <v>2452.0</v>
+        <v>2612.0</v>
       </c>
       <c r="J262" s="1">
-        <v>5.7524926686217</v>
+        <v>1.4111901108638</v>
       </c>
       <c r="K262">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>326.71</v>
+        <v>0.7</v>
+      </c>
+      <c r="L262" t="s">
+        <v>620</v>
       </c>
       <c r="M262" s="1">
-        <v>45077.0</v>
+        <v>187704.0</v>
       </c>
       <c r="N262" s="1">
-        <v>45403.71</v>
+        <v>189104.0</v>
       </c>
       <c r="O262" s="1">
-        <v>0.04</v>
+        <v>0.15</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>678</v>
+        <v>621</v>
       </c>
       <c r="B263" t="s">
-        <v>679</v>
+        <v>622</v>
       </c>
       <c r="C263" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>99.015</v>
+        <v>103.472</v>
       </c>
       <c r="E263" s="1">
-        <v>100.761</v>
+        <v>99.858</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>201522.0</v>
+        <v>99858.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-3492.0</v>
+        <v>3614.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-1.7328132908566</v>
+        <v>3.6191391776322</v>
       </c>
       <c r="K263">
-        <v>1.43</v>
+        <v>2.88</v>
       </c>
       <c r="L263" t="s">
-        <v>680</v>
+        <v>623</v>
       </c>
       <c r="M263" s="1">
-        <v>198030.0</v>
+        <v>103472.0</v>
       </c>
       <c r="N263" s="1">
-        <v>200896.44</v>
+        <v>106349.05</v>
       </c>
       <c r="O263" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>681</v>
+        <v>624</v>
       </c>
       <c r="B264" t="s">
-        <v>682</v>
+        <v>625</v>
       </c>
       <c r="C264" s="1">
         <v>100000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>106.036</v>
+        <v>100.352</v>
       </c>
       <c r="E264" s="1">
-        <v>104.45</v>
+        <v>99.67</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>104450.0</v>
+        <v>99670.0</v>
       </c>
       <c r="I264" s="1">
-        <v>1586.0</v>
+        <v>682.0</v>
       </c>
       <c r="J264" s="1">
-        <v>1.5184298707516</v>
+        <v>0.68425805157018</v>
       </c>
       <c r="K264">
-        <v>3.28</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>0.18</v>
+      </c>
+      <c r="L264">
+        <v>179.79</v>
       </c>
       <c r="M264" s="1">
-        <v>106036.0</v>
+        <v>100352.0</v>
       </c>
       <c r="N264" s="1">
-        <v>109319.56</v>
+        <v>100531.79</v>
       </c>
       <c r="O264" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>684</v>
+        <v>626</v>
       </c>
       <c r="B265" t="s">
-        <v>685</v>
+        <v>627</v>
       </c>
       <c r="C265" s="1">
         <v>100000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>99.261</v>
+        <v>99.511</v>
       </c>
       <c r="E265" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>99589.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I265" s="1">
-        <v>-328.0</v>
+        <v>-489.0</v>
       </c>
       <c r="J265" s="1">
-        <v>-0.32935364347468</v>
+        <v>-0.489</v>
       </c>
       <c r="K265">
-        <v>1.62</v>
+        <v>1.21</v>
       </c>
       <c r="L265" t="s">
-        <v>686</v>
+        <v>628</v>
       </c>
       <c r="M265" s="1">
-        <v>99261.0</v>
+        <v>99511.0</v>
       </c>
       <c r="N265" s="1">
-        <v>100880.18</v>
+        <v>100723.33</v>
       </c>
       <c r="O265" s="1">
         <v>0.08</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>687</v>
+        <v>629</v>
       </c>
       <c r="B266" t="s">
-        <v>688</v>
+        <v>630</v>
       </c>
       <c r="C266" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>104.384</v>
+        <v>94.323</v>
       </c>
       <c r="E266" s="1">
-        <v>103.15</v>
+        <v>96.33333333</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>103150.0</v>
+        <v>289000.0</v>
       </c>
       <c r="I266" s="1">
-        <v>1234.0</v>
+        <v>-6031.0</v>
       </c>
       <c r="J266" s="1">
-        <v>1.1963160445952</v>
+        <v>-2.0868512110727</v>
       </c>
       <c r="K266">
-        <v>3.89</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>0.11</v>
+      </c>
+      <c r="L266">
+        <v>330.0</v>
       </c>
       <c r="M266" s="1">
-        <v>104384.0</v>
+        <v>282969.0</v>
       </c>
       <c r="N266" s="1">
-        <v>108275.1</v>
+        <v>283299.0</v>
       </c>
       <c r="O266" s="1">
-        <v>0.09</v>
+        <v>0.22</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>690</v>
+        <v>631</v>
       </c>
       <c r="B267" t="s">
-        <v>691</v>
+        <v>632</v>
       </c>
       <c r="C267" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>106.077</v>
+        <v>100.162</v>
       </c>
       <c r="E267" s="1">
-        <v>106.6</v>
+        <v>98.642</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>106600.0</v>
+        <v>197284.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-523.0</v>
+        <v>3040.0</v>
       </c>
       <c r="J267" s="1">
-        <v>-0.4906191369606</v>
+        <v>1.5409257719835</v>
       </c>
       <c r="K267">
-        <v>1.27</v>
+        <v>3.42</v>
       </c>
       <c r="L267" t="s">
-        <v>692</v>
+        <v>633</v>
       </c>
       <c r="M267" s="1">
-        <v>106077.0</v>
+        <v>200324.0</v>
       </c>
       <c r="N267" s="1">
-        <v>107346.18</v>
+        <v>207156.19</v>
       </c>
       <c r="O267" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>693</v>
+        <v>634</v>
       </c>
       <c r="B268" t="s">
-        <v>694</v>
+        <v>635</v>
       </c>
       <c r="C268" s="1">
-        <v>168000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>101.714</v>
+        <v>100.11</v>
       </c>
       <c r="E268" s="1">
-        <v>100.0</v>
+        <v>99.628</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>168000.0</v>
+        <v>147449.44</v>
       </c>
       <c r="I268" s="1">
-        <v>2879.52</v>
+        <v>713.36</v>
       </c>
       <c r="J268" s="1">
-        <v>1.714</v>
+        <v>0.48379973501425</v>
       </c>
       <c r="K268">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>222.59</v>
+        <v>1.36</v>
+      </c>
+      <c r="L268" t="s">
+        <v>636</v>
       </c>
       <c r="M268" s="1">
-        <v>170879.52</v>
+        <v>148162.8</v>
       </c>
       <c r="N268" s="1">
-        <v>171102.11</v>
+        <v>150179.05</v>
       </c>
       <c r="O268" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>695</v>
+        <v>637</v>
       </c>
       <c r="B269" t="s">
-        <v>696</v>
+        <v>638</v>
       </c>
       <c r="C269" s="1">
         <v>100000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>103.006</v>
+        <v>100.612</v>
       </c>
       <c r="E269" s="1">
-        <v>100.0</v>
+        <v>99.736</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>100000.0</v>
+        <v>99736.0</v>
       </c>
       <c r="I269" s="1">
-        <v>3006.0</v>
+        <v>876.0</v>
       </c>
       <c r="J269" s="1">
-        <v>3.006</v>
+        <v>0.87831876153044</v>
       </c>
       <c r="K269">
-        <v>3.33</v>
+        <v>1.12</v>
       </c>
       <c r="L269" t="s">
-        <v>697</v>
+        <v>639</v>
       </c>
       <c r="M269" s="1">
-        <v>103006.0</v>
+        <v>100612.0</v>
       </c>
       <c r="N269" s="1">
-        <v>106331.75</v>
+        <v>101729.81</v>
       </c>
       <c r="O269" s="1">
         <v>0.08</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>698</v>
+        <v>640</v>
       </c>
       <c r="B270" t="s">
-        <v>699</v>
+        <v>641</v>
       </c>
       <c r="C270" s="1">
-        <v>100000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>103.418</v>
+        <v>100.253</v>
       </c>
       <c r="E270" s="1">
-        <v>103.602</v>
+        <v>99.594</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>103602.0</v>
+        <v>103577.76</v>
       </c>
       <c r="I270" s="1">
-        <v>-184.0</v>
+        <v>685.36</v>
       </c>
       <c r="J270" s="1">
-        <v>-0.17760274898168</v>
+        <v>0.66168644697472</v>
       </c>
       <c r="K270">
-        <v>3.74</v>
+        <v>2.47</v>
       </c>
       <c r="L270" t="s">
-        <v>700</v>
+        <v>642</v>
       </c>
       <c r="M270" s="1">
-        <v>103418.0</v>
+        <v>104263.12</v>
       </c>
       <c r="N270" s="1">
-        <v>107155.67</v>
+        <v>106830.71</v>
       </c>
       <c r="O270" s="1">
         <v>0.08</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>701</v>
+        <v>643</v>
       </c>
       <c r="B271" t="s">
-        <v>702</v>
+        <v>644</v>
       </c>
       <c r="C271" s="1">
         <v>300000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.181</v>
+        <v>100.42</v>
       </c>
       <c r="E271" s="1">
-        <v>99.142</v>
+        <v>100.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>297426.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I271" s="1">
-        <v>3117.0</v>
+        <v>1260.0</v>
       </c>
       <c r="J271" s="1">
-        <v>1.0479917693813</v>
+        <v>0.42</v>
       </c>
       <c r="K271">
-        <v>1.55</v>
+        <v>2.07</v>
       </c>
       <c r="L271" t="s">
-        <v>703</v>
+        <v>645</v>
       </c>
       <c r="M271" s="1">
-        <v>300543.0</v>
+        <v>301260.0</v>
       </c>
       <c r="N271" s="1">
-        <v>305193.0</v>
+        <v>307470.62</v>
       </c>
       <c r="O271" s="1">
         <v>0.24</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>704</v>
+        <v>646</v>
       </c>
       <c r="B272" t="s">
-        <v>705</v>
+        <v>647</v>
       </c>
       <c r="C272" s="1">
         <v>100000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>106.183</v>
+        <v>102.993</v>
       </c>
       <c r="E272" s="1">
-        <v>105.92</v>
+        <v>103.012</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>105920.0</v>
+        <v>103012.0</v>
       </c>
       <c r="I272" s="1">
-        <v>263.0</v>
+        <v>-19.0</v>
       </c>
       <c r="J272" s="1">
-        <v>0.24830060422961</v>
+        <v>-0.018444453073428</v>
       </c>
       <c r="K272">
-        <v>3.42</v>
+        <v>2.2</v>
       </c>
       <c r="L272" t="s">
-        <v>706</v>
+        <v>648</v>
       </c>
       <c r="M272" s="1">
-        <v>106183.0</v>
+        <v>102993.0</v>
       </c>
       <c r="N272" s="1">
-        <v>109603.55</v>
+        <v>105193.69</v>
       </c>
       <c r="O272" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>707</v>
+        <v>649</v>
       </c>
       <c r="B273" t="s">
-        <v>708</v>
+        <v>650</v>
       </c>
       <c r="C273" s="1">
         <v>152000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>101.888</v>
+        <v>102.897</v>
       </c>
       <c r="E273" s="1">
-        <v>102.83</v>
+        <v>99.849</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>156301.6</v>
+        <v>151770.48</v>
       </c>
       <c r="I273" s="1">
-        <v>-1431.84</v>
+        <v>4632.96</v>
       </c>
       <c r="J273" s="1">
-        <v>-0.91607507536711</v>
+        <v>3.0526094402548</v>
       </c>
       <c r="K273">
-        <v>2.25</v>
+        <v>1.77</v>
       </c>
       <c r="L273" t="s">
-        <v>709</v>
+        <v>651</v>
       </c>
       <c r="M273" s="1">
-        <v>154869.76</v>
+        <v>156403.44</v>
       </c>
       <c r="N273" s="1">
-        <v>158289.76</v>
+        <v>159096.96</v>
       </c>
       <c r="O273" s="1">
         <v>0.12</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>710</v>
+        <v>652</v>
       </c>
       <c r="B274" t="s">
-        <v>711</v>
+        <v>653</v>
       </c>
       <c r="C274" s="1">
-        <v>100000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>99.489</v>
+        <v>101.858</v>
       </c>
       <c r="E274" s="1">
-        <v>100.0</v>
+        <v>99.115</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>100000.0</v>
+        <v>115964.55</v>
       </c>
       <c r="I274" s="1">
-        <v>-511.0</v>
+        <v>3209.31</v>
       </c>
       <c r="J274" s="1">
-        <v>-0.511</v>
+        <v>2.7674923069162</v>
       </c>
       <c r="K274">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>203.7</v>
+        <v>3.23</v>
+      </c>
+      <c r="L274" t="s">
+        <v>654</v>
       </c>
       <c r="M274" s="1">
-        <v>99489.0</v>
+        <v>119173.86</v>
       </c>
       <c r="N274" s="1">
-        <v>99692.7</v>
+        <v>122954.72</v>
       </c>
       <c r="O274" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>712</v>
+        <v>655</v>
       </c>
       <c r="B275" t="s">
-        <v>713</v>
+        <v>656</v>
       </c>
       <c r="C275" s="1">
-        <v>100000.0</v>
+        <v>203227.6</v>
       </c>
       <c r="D275" s="1">
-        <v>97.286</v>
+        <v>96.795</v>
       </c>
       <c r="E275" s="1">
-        <v>97.25</v>
+        <v>96.26519233</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>97250.0</v>
+        <v>195637.44</v>
       </c>
       <c r="I275" s="1">
-        <v>36.0</v>
+        <v>1076.72</v>
       </c>
       <c r="J275" s="1">
-        <v>0.037017994858612</v>
+        <v>0.55036500170928</v>
       </c>
       <c r="K275">
-        <v>1.99</v>
+        <v>0.88</v>
       </c>
       <c r="L275" t="s">
-        <v>714</v>
+        <v>657</v>
       </c>
       <c r="M275" s="1">
-        <v>97286.0</v>
+        <v>196714.16</v>
       </c>
       <c r="N275" s="1">
-        <v>99272.3</v>
+        <v>198502.56</v>
       </c>
       <c r="O275" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>715</v>
+        <v>658</v>
       </c>
       <c r="B276" t="s">
-        <v>716</v>
+        <v>659</v>
       </c>
       <c r="C276" s="1">
-        <v>100000.0</v>
+        <v>103183.72</v>
       </c>
       <c r="D276" s="1">
-        <v>101.567</v>
+        <v>91.774</v>
       </c>
       <c r="E276" s="1">
-        <v>99.147</v>
+        <v>92.98022014</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>99147.0</v>
+        <v>95940.45</v>
       </c>
       <c r="I276" s="1">
-        <v>2420.0</v>
+        <v>-1244.62</v>
       </c>
       <c r="J276" s="1">
-        <v>2.4408201962742</v>
+        <v>-1.2972838880785</v>
       </c>
       <c r="K276">
-        <v>2.34</v>
+        <v>1.04</v>
       </c>
       <c r="L276" t="s">
-        <v>717</v>
+        <v>660</v>
       </c>
       <c r="M276" s="1">
-        <v>101567.0</v>
+        <v>94695.83</v>
       </c>
       <c r="N276" s="1">
-        <v>103908.78</v>
+        <v>95768.94</v>
       </c>
       <c r="O276" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>718</v>
+        <v>661</v>
       </c>
       <c r="B277" t="s">
-        <v>719</v>
+        <v>662</v>
       </c>
       <c r="C277" s="1">
-        <v>296000.0</v>
+        <v>86980.33</v>
       </c>
       <c r="D277" s="1">
-        <v>100.134</v>
+        <v>81.399</v>
       </c>
       <c r="E277" s="1">
-        <v>100.0</v>
+        <v>95.00003047</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>296000.0</v>
+        <v>82631.34</v>
       </c>
       <c r="I277" s="1">
-        <v>396.64</v>
+        <v>-11830.22</v>
       </c>
       <c r="J277" s="1">
-        <v>0.134</v>
+        <v>-14.316868151963</v>
       </c>
       <c r="K277">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>0.07</v>
+      </c>
+      <c r="L277">
+        <v>61.96</v>
       </c>
       <c r="M277" s="1">
-        <v>296396.64</v>
+        <v>70801.12</v>
       </c>
       <c r="N277" s="1">
-        <v>299186.34</v>
+        <v>70863.08</v>
       </c>
       <c r="O277" s="1">
-        <v>0.24</v>
+        <v>0.05</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>721</v>
+        <v>663</v>
       </c>
       <c r="B278" t="s">
-        <v>722</v>
+        <v>664</v>
       </c>
       <c r="C278" s="1">
-        <v>200000.0</v>
+        <v>681000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.553</v>
+        <v>102.215</v>
       </c>
       <c r="E278" s="1">
-        <v>99.17</v>
+        <v>123.85769604</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>198340.0</v>
+        <v>843470.91</v>
       </c>
       <c r="I278" s="1">
-        <v>2766.0</v>
+        <v>50670.06</v>
       </c>
       <c r="J278" s="1">
-        <v>1.3945749722698</v>
+        <v>6.0073275081888</v>
       </c>
       <c r="K278">
-        <v>2.49</v>
+        <v>0.75</v>
       </c>
       <c r="L278" t="s">
-        <v>723</v>
+        <v>665</v>
       </c>
       <c r="M278" s="1">
-        <v>201106.0</v>
+        <v>894140.97</v>
       </c>
       <c r="N278" s="1">
-        <v>206095.73</v>
+        <v>899245.78</v>
       </c>
       <c r="O278" s="1">
-        <v>0.16</v>
+        <v>0.69</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>724</v>
+        <v>666</v>
       </c>
       <c r="B279" t="s">
-        <v>725</v>
+        <v>667</v>
       </c>
       <c r="C279" s="1">
-        <v>300000.0</v>
+        <v>760000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>83.744</v>
+        <v>103.059</v>
       </c>
       <c r="E279" s="1">
-        <v>81.804</v>
+        <v>101.61324868</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>245412.0</v>
+        <v>772260.69</v>
       </c>
       <c r="I279" s="1">
-        <v>5820.0</v>
+        <v>42568.28</v>
       </c>
       <c r="J279" s="1">
-        <v>2.3715221749548</v>
+        <v>5.5121645515843</v>
       </c>
       <c r="K279">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>961.64</v>
+        <v>0.56</v>
+      </c>
+      <c r="L279" t="s">
+        <v>668</v>
       </c>
       <c r="M279" s="1">
-        <v>251232.0</v>
+        <v>814828.97</v>
       </c>
       <c r="N279" s="1">
-        <v>252193.64</v>
+        <v>819074.86</v>
       </c>
       <c r="O279" s="1">
-        <v>0.2</v>
+        <v>0.63</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>726</v>
+        <v>669</v>
       </c>
       <c r="B280" t="s">
-        <v>727</v>
+        <v>670</v>
       </c>
       <c r="C280" s="1">
-        <v>155000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>103.05</v>
+        <v>100.449</v>
       </c>
       <c r="E280" s="1">
-        <v>99.417</v>
+        <v>100.913</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>154096.35</v>
+        <v>756847.5</v>
       </c>
       <c r="I280" s="1">
-        <v>5631.15</v>
+        <v>-3480.0</v>
       </c>
       <c r="J280" s="1">
-        <v>3.6543045957935</v>
+        <v>-0.45980200766997</v>
       </c>
       <c r="K280">
-        <v>3.15</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>0.04</v>
+      </c>
+      <c r="L280">
+        <v>316.99</v>
       </c>
       <c r="M280" s="1">
-        <v>159727.5</v>
+        <v>753367.5</v>
       </c>
       <c r="N280" s="1">
-        <v>164616.37</v>
+        <v>753684.49</v>
       </c>
       <c r="O280" s="1">
-        <v>0.13</v>
+        <v>0.58</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>729</v>
+        <v>671</v>
       </c>
       <c r="B281" t="s">
-        <v>730</v>
+        <v>672</v>
       </c>
       <c r="C281" s="1">
-        <v>382.0</v>
+        <v>563000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>0.1125</v>
+        <v>90.647</v>
       </c>
       <c r="E281" s="1">
-        <v>0.1073036649</v>
+        <v>95.40138544</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>0.0</v>
+        <v>537109.8</v>
       </c>
       <c r="I281" s="1">
-        <v>4962.5</v>
+        <v>-26767.19</v>
       </c>
       <c r="J281" s="1">
-        <v>0</v>
+        <v>-4.9835601584629</v>
       </c>
       <c r="K281">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="L281">
-        <v>0.0</v>
+        <v>99.44</v>
       </c>
       <c r="M281" s="1">
-        <v>4962.5</v>
+        <v>510342.61</v>
       </c>
       <c r="N281" s="1">
-        <v>4962.5</v>
+        <v>510442.05</v>
       </c>
       <c r="O281" s="1">
-        <v>0.0</v>
+        <v>0.39</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
+        <v>673</v>
+      </c>
+      <c r="B282" t="s">
+        <v>674</v>
+      </c>
+      <c r="C282" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="D282" s="1">
+        <v>101.931</v>
+      </c>
+      <c r="E282" s="1">
+        <v>101.176</v>
+      </c>
+      <c r="F282" t="s">
+        <v>8</v>
+      </c>
+      <c r="G282">
+        <v>1.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>475527.2</v>
+      </c>
+      <c r="I282" s="1">
+        <v>3548.5</v>
+      </c>
+      <c r="J282" s="1">
+        <v>0.74622440104373</v>
+      </c>
+      <c r="K282">
+        <v>0.02</v>
+      </c>
+      <c r="L282">
+        <v>85.57</v>
+      </c>
+      <c r="M282" s="1">
+        <v>479075.7</v>
+      </c>
+      <c r="N282" s="1">
+        <v>479161.27</v>
+      </c>
+      <c r="O282" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="P282">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="283" spans="1:16">
+      <c r="A283" t="s">
+        <v>675</v>
+      </c>
+      <c r="B283" t="s">
+        <v>676</v>
+      </c>
+      <c r="C283" s="1">
+        <v>1613000.0</v>
+      </c>
+      <c r="D283" s="1">
+        <v>103.771</v>
+      </c>
+      <c r="E283" s="1">
+        <v>101.7770155</v>
+      </c>
+      <c r="F283" t="s">
+        <v>8</v>
+      </c>
+      <c r="G283">
+        <v>1.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>1641663.26</v>
+      </c>
+      <c r="I283" s="1">
+        <v>32162.97</v>
+      </c>
+      <c r="J283" s="1">
+        <v>1.959169750805</v>
+      </c>
+      <c r="K283">
+        <v>0.3</v>
+      </c>
+      <c r="L283" t="s">
+        <v>677</v>
+      </c>
+      <c r="M283" s="1">
+        <v>1673826.23</v>
+      </c>
+      <c r="N283" s="1">
+        <v>1678705.34</v>
+      </c>
+      <c r="O283" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="P283">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="284" spans="1:16">
+      <c r="A284" t="s">
+        <v>678</v>
+      </c>
+      <c r="B284" t="s">
+        <v>679</v>
+      </c>
+      <c r="C284" s="1">
+        <v>1870000.0</v>
+      </c>
+      <c r="D284" s="1">
+        <v>105.01</v>
+      </c>
+      <c r="E284" s="1">
+        <v>104.37051872</v>
+      </c>
+      <c r="F284" t="s">
+        <v>8</v>
+      </c>
+      <c r="G284">
+        <v>1.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>1951728.7</v>
+      </c>
+      <c r="I284" s="1">
+        <v>11958.3</v>
+      </c>
+      <c r="J284" s="1">
+        <v>0.61270298479497</v>
+      </c>
+      <c r="K284">
+        <v>0.79</v>
+      </c>
+      <c r="L284" t="s">
+        <v>680</v>
+      </c>
+      <c r="M284" s="1">
+        <v>1963687.0</v>
+      </c>
+      <c r="N284" s="1">
+        <v>1978513.44</v>
+      </c>
+      <c r="O284" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="P284">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="285" spans="1:16">
+      <c r="A285" t="s">
+        <v>681</v>
+      </c>
+      <c r="B285" t="s">
+        <v>682</v>
+      </c>
+      <c r="C285" s="1">
+        <v>1427000.0</v>
+      </c>
+      <c r="D285" s="1">
+        <v>106.414</v>
+      </c>
+      <c r="E285" s="1">
+        <v>107.71495725</v>
+      </c>
+      <c r="F285" t="s">
+        <v>8</v>
+      </c>
+      <c r="G285">
+        <v>1.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>1537092.44</v>
+      </c>
+      <c r="I285" s="1">
+        <v>-18564.66</v>
+      </c>
+      <c r="J285" s="1">
+        <v>-1.2077777183004</v>
+      </c>
+      <c r="K285">
+        <v>0.33</v>
+      </c>
+      <c r="L285" t="s">
+        <v>683</v>
+      </c>
+      <c r="M285" s="1">
+        <v>1518527.78</v>
+      </c>
+      <c r="N285" s="1">
+        <v>1523258.17</v>
+      </c>
+      <c r="O285" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="P285">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="286" spans="1:16">
+      <c r="A286" t="s">
+        <v>684</v>
+      </c>
+      <c r="B286" t="s">
+        <v>685</v>
+      </c>
+      <c r="C286" s="1">
+        <v>120000.0</v>
+      </c>
+      <c r="D286" s="1">
+        <v>98.746</v>
+      </c>
+      <c r="E286" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="F286" t="s">
+        <v>8</v>
+      </c>
+      <c r="G286">
+        <v>1.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>119287.2</v>
+      </c>
+      <c r="I286" s="1">
+        <v>-792.0</v>
+      </c>
+      <c r="J286" s="1">
+        <v>-0.66394382632839</v>
+      </c>
+      <c r="K286">
+        <v>0.7</v>
+      </c>
+      <c r="L286">
+        <v>842.47</v>
+      </c>
+      <c r="M286" s="1">
+        <v>118495.2</v>
+      </c>
+      <c r="N286" s="1">
+        <v>119337.67</v>
+      </c>
+      <c r="O286" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P286">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="287" spans="1:16">
+      <c r="A287" t="s">
+        <v>686</v>
+      </c>
+      <c r="B287" t="s">
+        <v>687</v>
+      </c>
+      <c r="C287" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="D287" s="1">
+        <v>100.064</v>
+      </c>
+      <c r="E287" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F287" t="s">
+        <v>8</v>
+      </c>
+      <c r="G287">
+        <v>1.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="I287" s="1">
+        <v>122.24</v>
+      </c>
+      <c r="J287" s="1">
+        <v>0.064</v>
+      </c>
+      <c r="K287">
+        <v>0.11</v>
+      </c>
+      <c r="L287">
+        <v>213.33</v>
+      </c>
+      <c r="M287" s="1">
+        <v>191122.24</v>
+      </c>
+      <c r="N287" s="1">
+        <v>191335.57</v>
+      </c>
+      <c r="O287" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P287">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="288" spans="1:16">
+      <c r="A288" t="s">
+        <v>688</v>
+      </c>
+      <c r="B288" t="s">
+        <v>689</v>
+      </c>
+      <c r="C288" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D288" s="1">
+        <v>104.911</v>
+      </c>
+      <c r="E288" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="F288" t="s">
+        <v>8</v>
+      </c>
+      <c r="G288">
+        <v>1.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>100770.0</v>
+      </c>
+      <c r="I288" s="1">
+        <v>4141.0</v>
+      </c>
+      <c r="J288" s="1">
+        <v>4.1093579438325</v>
+      </c>
+      <c r="K288">
+        <v>4.16</v>
+      </c>
+      <c r="L288" t="s">
+        <v>690</v>
+      </c>
+      <c r="M288" s="1">
+        <v>104911.0</v>
+      </c>
+      <c r="N288" s="1">
+        <v>109075.38</v>
+      </c>
+      <c r="O288" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P288">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="289" spans="1:16">
+      <c r="A289" t="s">
+        <v>691</v>
+      </c>
+      <c r="B289" t="s">
+        <v>692</v>
+      </c>
+      <c r="C289" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D289" s="1">
+        <v>103.087</v>
+      </c>
+      <c r="E289" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="F289" t="s">
+        <v>8</v>
+      </c>
+      <c r="G289">
+        <v>1.0</v>
+      </c>
+      <c r="H289" s="1">
+        <v>197380.0</v>
+      </c>
+      <c r="I289" s="1">
+        <v>8794.0</v>
+      </c>
+      <c r="J289" s="1">
+        <v>4.4553652852366</v>
+      </c>
+      <c r="K289">
+        <v>1.71</v>
+      </c>
+      <c r="L289" t="s">
+        <v>693</v>
+      </c>
+      <c r="M289" s="1">
+        <v>206174.0</v>
+      </c>
+      <c r="N289" s="1">
+        <v>209592.49</v>
+      </c>
+      <c r="O289" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P289">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="290" spans="1:16">
+      <c r="A290" t="s">
+        <v>694</v>
+      </c>
+      <c r="B290" t="s">
+        <v>695</v>
+      </c>
+      <c r="C290" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D290" s="1">
+        <v>85.738</v>
+      </c>
+      <c r="E290" s="1">
+        <v>85.427</v>
+      </c>
+      <c r="F290" t="s">
+        <v>8</v>
+      </c>
+      <c r="G290">
+        <v>1.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>170854.0</v>
+      </c>
+      <c r="I290" s="1">
+        <v>622.0</v>
+      </c>
+      <c r="J290" s="1">
+        <v>0.36405351937912</v>
+      </c>
+      <c r="K290">
+        <v>0.19</v>
+      </c>
+      <c r="L290">
+        <v>378.77</v>
+      </c>
+      <c r="M290" s="1">
+        <v>171476.0</v>
+      </c>
+      <c r="N290" s="1">
+        <v>171854.77</v>
+      </c>
+      <c r="O290" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P290">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="291" spans="1:16">
+      <c r="A291" t="s">
+        <v>696</v>
+      </c>
+      <c r="B291" t="s">
+        <v>697</v>
+      </c>
+      <c r="C291" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D291" s="1">
+        <v>90.959</v>
+      </c>
+      <c r="E291" s="1">
+        <v>85.8</v>
+      </c>
+      <c r="F291" t="s">
+        <v>8</v>
+      </c>
+      <c r="G291">
+        <v>1.0</v>
+      </c>
+      <c r="H291" s="1">
+        <v>85800.0</v>
+      </c>
+      <c r="I291" s="1">
+        <v>5159.0</v>
+      </c>
+      <c r="J291" s="1">
+        <v>6.0128205128205</v>
+      </c>
+      <c r="K291">
+        <v>1.19</v>
+      </c>
+      <c r="L291" t="s">
+        <v>698</v>
+      </c>
+      <c r="M291" s="1">
+        <v>90959.0</v>
+      </c>
+      <c r="N291" s="1">
+        <v>92149.41</v>
+      </c>
+      <c r="O291" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P291">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="292" spans="1:16">
+      <c r="A292" t="s">
+        <v>699</v>
+      </c>
+      <c r="B292" t="s">
+        <v>700</v>
+      </c>
+      <c r="C292" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D292" s="1">
+        <v>100.546</v>
+      </c>
+      <c r="E292" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="F292" t="s">
+        <v>8</v>
+      </c>
+      <c r="G292">
+        <v>1.0</v>
+      </c>
+      <c r="H292" s="1">
+        <v>99423.0</v>
+      </c>
+      <c r="I292" s="1">
+        <v>1123.0</v>
+      </c>
+      <c r="J292" s="1">
+        <v>1.129517314907</v>
+      </c>
+      <c r="K292">
+        <v>2.47</v>
+      </c>
+      <c r="L292" t="s">
+        <v>701</v>
+      </c>
+      <c r="M292" s="1">
+        <v>100546.0</v>
+      </c>
+      <c r="N292" s="1">
+        <v>103011.75</v>
+      </c>
+      <c r="O292" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P292">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="293" spans="1:16">
+      <c r="A293" t="s">
+        <v>702</v>
+      </c>
+      <c r="B293" t="s">
+        <v>703</v>
+      </c>
+      <c r="C293" s="1">
+        <v>176000.0</v>
+      </c>
+      <c r="D293" s="1">
+        <v>100.447</v>
+      </c>
+      <c r="E293" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="F293" t="s">
+        <v>8</v>
+      </c>
+      <c r="G293">
+        <v>1.0</v>
+      </c>
+      <c r="H293" s="1">
+        <v>175906.72</v>
+      </c>
+      <c r="I293" s="1">
+        <v>880.0</v>
+      </c>
+      <c r="J293" s="1">
+        <v>0.50026514052448</v>
+      </c>
+      <c r="K293">
+        <v>1.0</v>
+      </c>
+      <c r="L293" t="s">
+        <v>704</v>
+      </c>
+      <c r="M293" s="1">
+        <v>176786.72</v>
+      </c>
+      <c r="N293" s="1">
+        <v>178540.69</v>
+      </c>
+      <c r="O293" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P293">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="294" spans="1:16">
+      <c r="A294" t="s">
+        <v>705</v>
+      </c>
+      <c r="B294" t="s">
+        <v>706</v>
+      </c>
+      <c r="C294" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D294" s="1">
+        <v>100.001</v>
+      </c>
+      <c r="E294" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F294" t="s">
+        <v>8</v>
+      </c>
+      <c r="G294">
+        <v>1.0</v>
+      </c>
+      <c r="H294" s="1">
+        <v>299337.0</v>
+      </c>
+      <c r="I294" s="1">
+        <v>666.0</v>
+      </c>
+      <c r="J294" s="1">
+        <v>0.22249170667174</v>
+      </c>
+      <c r="K294">
+        <v>0.07</v>
+      </c>
+      <c r="L294">
+        <v>215.75</v>
+      </c>
+      <c r="M294" s="1">
+        <v>300003.0</v>
+      </c>
+      <c r="N294" s="1">
+        <v>300218.75</v>
+      </c>
+      <c r="O294" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P294">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="295" spans="1:16">
+      <c r="A295" t="s">
+        <v>707</v>
+      </c>
+      <c r="B295" t="s">
+        <v>708</v>
+      </c>
+      <c r="C295" s="1">
+        <v>180000.0</v>
+      </c>
+      <c r="D295" s="1">
+        <v>100.294</v>
+      </c>
+      <c r="E295" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F295" t="s">
+        <v>8</v>
+      </c>
+      <c r="G295">
+        <v>1.0</v>
+      </c>
+      <c r="H295" s="1">
+        <v>180000.0</v>
+      </c>
+      <c r="I295" s="1">
+        <v>529.2</v>
+      </c>
+      <c r="J295" s="1">
+        <v>0.294</v>
+      </c>
+      <c r="K295">
+        <v>0.13</v>
+      </c>
+      <c r="L295">
+        <v>237.45</v>
+      </c>
+      <c r="M295" s="1">
+        <v>180529.2</v>
+      </c>
+      <c r="N295" s="1">
+        <v>180766.65</v>
+      </c>
+      <c r="O295" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P295">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="296" spans="1:16">
+      <c r="A296" t="s">
+        <v>709</v>
+      </c>
+      <c r="B296" t="s">
+        <v>710</v>
+      </c>
+      <c r="C296" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="D296" s="1">
+        <v>100.667</v>
+      </c>
+      <c r="E296" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="F296" t="s">
+        <v>8</v>
+      </c>
+      <c r="G296">
+        <v>1.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>69450.5</v>
+      </c>
+      <c r="I296" s="1">
+        <v>1016.4</v>
+      </c>
+      <c r="J296" s="1">
+        <v>1.4634883838129</v>
+      </c>
+      <c r="K296">
+        <v>3.6</v>
+      </c>
+      <c r="L296" t="s">
+        <v>711</v>
+      </c>
+      <c r="M296" s="1">
+        <v>70466.9</v>
+      </c>
+      <c r="N296" s="1">
+        <v>72984.02</v>
+      </c>
+      <c r="O296" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P296">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="297" spans="1:16">
+      <c r="A297" t="s">
+        <v>712</v>
+      </c>
+      <c r="B297" t="s">
+        <v>713</v>
+      </c>
+      <c r="C297" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D297" s="1">
+        <v>102.089</v>
+      </c>
+      <c r="E297" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="F297" t="s">
+        <v>8</v>
+      </c>
+      <c r="G297">
+        <v>1.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>101669.0</v>
+      </c>
+      <c r="I297" s="1">
+        <v>420.0</v>
+      </c>
+      <c r="J297" s="1">
+        <v>0.41310527299373</v>
+      </c>
+      <c r="K297">
+        <v>3.76</v>
+      </c>
+      <c r="L297" t="s">
+        <v>714</v>
+      </c>
+      <c r="M297" s="1">
+        <v>102089.0</v>
+      </c>
+      <c r="N297" s="1">
+        <v>105848.96</v>
+      </c>
+      <c r="O297" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P297">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="298" spans="1:16">
+      <c r="A298" t="s">
+        <v>715</v>
+      </c>
+      <c r="B298" t="s">
+        <v>716</v>
+      </c>
+      <c r="C298" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="D298" s="1">
+        <v>101.653</v>
+      </c>
+      <c r="E298" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F298" t="s">
+        <v>8</v>
+      </c>
+      <c r="G298">
+        <v>1.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="I298" s="1">
+        <v>2710.92</v>
+      </c>
+      <c r="J298" s="1">
+        <v>1.653</v>
+      </c>
+      <c r="K298">
+        <v>2.75</v>
+      </c>
+      <c r="L298" t="s">
+        <v>717</v>
+      </c>
+      <c r="M298" s="1">
+        <v>166710.92</v>
+      </c>
+      <c r="N298" s="1">
+        <v>171219.73</v>
+      </c>
+      <c r="O298" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P298">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="299" spans="1:16">
+      <c r="A299" t="s">
+        <v>718</v>
+      </c>
+      <c r="B299" t="s">
+        <v>719</v>
+      </c>
+      <c r="C299" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D299" s="1">
+        <v>100.799</v>
+      </c>
+      <c r="E299" s="1">
+        <v>100.78</v>
+      </c>
+      <c r="F299" t="s">
+        <v>8</v>
+      </c>
+      <c r="G299">
+        <v>1.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>100780.0</v>
+      </c>
+      <c r="I299" s="1">
+        <v>19.0</v>
+      </c>
+      <c r="J299" s="1">
+        <v>0.018852947013296</v>
+      </c>
+      <c r="K299">
+        <v>2.36</v>
+      </c>
+      <c r="L299" t="s">
+        <v>720</v>
+      </c>
+      <c r="M299" s="1">
+        <v>100799.0</v>
+      </c>
+      <c r="N299" s="1">
+        <v>103155.03</v>
+      </c>
+      <c r="O299" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P299">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="300" spans="1:16">
+      <c r="A300" t="s">
+        <v>721</v>
+      </c>
+      <c r="B300" t="s">
+        <v>722</v>
+      </c>
+      <c r="C300" s="1">
+        <v>122000.0</v>
+      </c>
+      <c r="D300" s="1">
+        <v>102.548</v>
+      </c>
+      <c r="E300" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F300" t="s">
+        <v>8</v>
+      </c>
+      <c r="G300">
+        <v>1.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>122000.0</v>
+      </c>
+      <c r="I300" s="1">
+        <v>3108.56</v>
+      </c>
+      <c r="J300" s="1">
+        <v>2.548</v>
+      </c>
+      <c r="K300">
+        <v>1.8</v>
+      </c>
+      <c r="L300" t="s">
+        <v>723</v>
+      </c>
+      <c r="M300" s="1">
+        <v>125108.56</v>
+      </c>
+      <c r="N300" s="1">
+        <v>127305.27</v>
+      </c>
+      <c r="O300" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P300">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="301" spans="1:16">
+      <c r="A301" t="s">
+        <v>724</v>
+      </c>
+      <c r="B301" t="s">
+        <v>725</v>
+      </c>
+      <c r="C301" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D301" s="1">
+        <v>102.169</v>
+      </c>
+      <c r="E301" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="F301" t="s">
+        <v>8</v>
+      </c>
+      <c r="G301">
+        <v>1.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>99833.0</v>
+      </c>
+      <c r="I301" s="1">
+        <v>2336.0</v>
+      </c>
+      <c r="J301" s="1">
+        <v>2.3399076457684</v>
+      </c>
+      <c r="K301">
+        <v>2.37</v>
+      </c>
+      <c r="L301" t="s">
+        <v>726</v>
+      </c>
+      <c r="M301" s="1">
+        <v>102169.0</v>
+      </c>
+      <c r="N301" s="1">
+        <v>104536.12</v>
+      </c>
+      <c r="O301" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P301">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="302" spans="1:16">
+      <c r="A302" t="s">
+        <v>727</v>
+      </c>
+      <c r="B302" t="s">
+        <v>728</v>
+      </c>
+      <c r="C302" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D302" s="1">
+        <v>101.21</v>
+      </c>
+      <c r="E302" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="F302" t="s">
+        <v>8</v>
+      </c>
+      <c r="G302">
+        <v>1.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>198140.0</v>
+      </c>
+      <c r="I302" s="1">
+        <v>4280.0</v>
+      </c>
+      <c r="J302" s="1">
+        <v>2.1600888260826</v>
+      </c>
+      <c r="K302">
+        <v>0.06</v>
+      </c>
+      <c r="L302">
+        <v>122.4</v>
+      </c>
+      <c r="M302" s="1">
+        <v>202420.0</v>
+      </c>
+      <c r="N302" s="1">
+        <v>202542.4</v>
+      </c>
+      <c r="O302" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P302">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="303" spans="1:16">
+      <c r="A303" t="s">
+        <v>729</v>
+      </c>
+      <c r="B303" t="s">
+        <v>730</v>
+      </c>
+      <c r="C303" s="1">
+        <v>152912.0</v>
+      </c>
+      <c r="D303" s="1">
+        <v>98.364</v>
+      </c>
+      <c r="E303" s="1">
+        <v>97.12653029</v>
+      </c>
+      <c r="F303" t="s">
+        <v>8</v>
+      </c>
+      <c r="G303">
+        <v>1.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>148518.12</v>
+      </c>
+      <c r="I303" s="1">
+        <v>1892.24</v>
+      </c>
+      <c r="J303" s="1">
+        <v>1.274080226709</v>
+      </c>
+      <c r="K303">
+        <v>0.47</v>
+      </c>
+      <c r="L303">
+        <v>725.81</v>
+      </c>
+      <c r="M303" s="1">
+        <v>150410.36</v>
+      </c>
+      <c r="N303" s="1">
+        <v>151136.17</v>
+      </c>
+      <c r="O303" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P303">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="304" spans="1:16">
+      <c r="A304" t="s">
         <v>731</v>
       </c>
-      <c r="B282" t="s">
+      <c r="B304" t="s">
         <v>732</v>
       </c>
-      <c r="C282" s="1">
+      <c r="C304" s="1">
+        <v>614563.0</v>
+      </c>
+      <c r="D304" s="1">
+        <v>100.172</v>
+      </c>
+      <c r="E304" s="1">
+        <v>100.78871816</v>
+      </c>
+      <c r="F304" t="s">
+        <v>8</v>
+      </c>
+      <c r="G304">
+        <v>1.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>619410.17</v>
+      </c>
+      <c r="I304" s="1">
+        <v>-3790.12</v>
+      </c>
+      <c r="J304" s="1">
+        <v>-0.6118917937689</v>
+      </c>
+      <c r="K304">
+        <v>0.32</v>
+      </c>
+      <c r="L304" t="s">
+        <v>733</v>
+      </c>
+      <c r="M304" s="1">
+        <v>615620.05</v>
+      </c>
+      <c r="N304" s="1">
+        <v>617598.44</v>
+      </c>
+      <c r="O304" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="P304">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="305" spans="1:16">
+      <c r="A305" t="s">
+        <v>734</v>
+      </c>
+      <c r="B305" t="s">
+        <v>735</v>
+      </c>
+      <c r="C305" s="1">
+        <v>369137.0</v>
+      </c>
+      <c r="D305" s="1">
+        <v>107.723</v>
+      </c>
+      <c r="E305" s="1">
+        <v>117.40858001</v>
+      </c>
+      <c r="F305" t="s">
+        <v>8</v>
+      </c>
+      <c r="G305">
+        <v>1.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>433398.51</v>
+      </c>
+      <c r="I305" s="1">
+        <v>-35753.06</v>
+      </c>
+      <c r="J305" s="1">
+        <v>-8.249465370797</v>
+      </c>
+      <c r="K305">
+        <v>0.48</v>
+      </c>
+      <c r="L305" t="s">
+        <v>736</v>
+      </c>
+      <c r="M305" s="1">
+        <v>397645.45</v>
+      </c>
+      <c r="N305" s="1">
+        <v>399427.93</v>
+      </c>
+      <c r="O305" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P305">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="306" spans="1:16">
+      <c r="A306" t="s">
+        <v>737</v>
+      </c>
+      <c r="B306" t="s">
+        <v>738</v>
+      </c>
+      <c r="C306" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D306" s="1">
+        <v>100.253</v>
+      </c>
+      <c r="E306" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="F306" t="s">
+        <v>8</v>
+      </c>
+      <c r="G306">
+        <v>1.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>99794.0</v>
+      </c>
+      <c r="I306" s="1">
+        <v>459.0</v>
+      </c>
+      <c r="J306" s="1">
+        <v>0.45994749183318</v>
+      </c>
+      <c r="K306">
+        <v>0.0</v>
+      </c>
+      <c r="L306">
+        <v>0.0</v>
+      </c>
+      <c r="M306" s="1">
+        <v>100253.0</v>
+      </c>
+      <c r="N306" s="1">
+        <v>100253.0</v>
+      </c>
+      <c r="O306" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P306">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="307" spans="1:16">
+      <c r="A307" t="s">
+        <v>739</v>
+      </c>
+      <c r="B307" t="s">
+        <v>740</v>
+      </c>
+      <c r="C307" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D307" s="1">
+        <v>99.342</v>
+      </c>
+      <c r="E307" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="F307" t="s">
+        <v>8</v>
+      </c>
+      <c r="G307">
+        <v>1.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>198210.0</v>
+      </c>
+      <c r="I307" s="1">
+        <v>474.0</v>
+      </c>
+      <c r="J307" s="1">
+        <v>0.23914030573634</v>
+      </c>
+      <c r="K307">
+        <v>0.93</v>
+      </c>
+      <c r="L307" t="s">
+        <v>741</v>
+      </c>
+      <c r="M307" s="1">
+        <v>198684.0</v>
+      </c>
+      <c r="N307" s="1">
+        <v>200536.05</v>
+      </c>
+      <c r="O307" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P307">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="308" spans="1:16">
+      <c r="A308" t="s">
+        <v>742</v>
+      </c>
+      <c r="B308" t="s">
+        <v>743</v>
+      </c>
+      <c r="C308" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="D308" s="1">
+        <v>101.85</v>
+      </c>
+      <c r="E308" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F308" t="s">
+        <v>8</v>
+      </c>
+      <c r="G308">
+        <v>1.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="I308" s="1">
+        <v>2127.5</v>
+      </c>
+      <c r="J308" s="1">
+        <v>1.85</v>
+      </c>
+      <c r="K308">
+        <v>2.32</v>
+      </c>
+      <c r="L308" t="s">
+        <v>744</v>
+      </c>
+      <c r="M308" s="1">
+        <v>117127.5</v>
+      </c>
+      <c r="N308" s="1">
+        <v>119792.79</v>
+      </c>
+      <c r="O308" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P308">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="309" spans="1:16">
+      <c r="A309" t="s">
+        <v>745</v>
+      </c>
+      <c r="B309" t="s">
+        <v>746</v>
+      </c>
+      <c r="C309" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D309" s="1">
+        <v>100.943</v>
+      </c>
+      <c r="E309" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="F309" t="s">
+        <v>8</v>
+      </c>
+      <c r="G309">
+        <v>1.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>202400.0</v>
+      </c>
+      <c r="I309" s="1">
+        <v>-514.0</v>
+      </c>
+      <c r="J309" s="1">
+        <v>-0.25395256916996</v>
+      </c>
+      <c r="K309">
+        <v>3.67</v>
+      </c>
+      <c r="L309" t="s">
+        <v>747</v>
+      </c>
+      <c r="M309" s="1">
+        <v>201886.0</v>
+      </c>
+      <c r="N309" s="1">
+        <v>209225.18</v>
+      </c>
+      <c r="O309" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P309">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="310" spans="1:16">
+      <c r="A310" t="s">
+        <v>748</v>
+      </c>
+      <c r="B310" t="s">
+        <v>749</v>
+      </c>
+      <c r="C310" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="D310" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E310" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F310" t="s">
+        <v>8</v>
+      </c>
+      <c r="G310">
+        <v>1.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>238349.92</v>
+      </c>
+      <c r="I310" s="1">
+        <v>2203.58</v>
+      </c>
+      <c r="J310" s="1">
+        <v>0.92451467992941</v>
+      </c>
+      <c r="K310">
+        <v>0.28</v>
+      </c>
+      <c r="L310">
+        <v>680.99</v>
+      </c>
+      <c r="M310" s="1">
+        <v>240553.5</v>
+      </c>
+      <c r="N310" s="1">
+        <v>241234.49</v>
+      </c>
+      <c r="O310" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P310">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="311" spans="1:16">
+      <c r="A311" t="s">
+        <v>750</v>
+      </c>
+      <c r="B311" t="s">
+        <v>751</v>
+      </c>
+      <c r="C311" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D311" s="1">
+        <v>106.324</v>
+      </c>
+      <c r="E311" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="F311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G311">
+        <v>1.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>198580.0</v>
+      </c>
+      <c r="I311" s="1">
+        <v>14068.0</v>
+      </c>
+      <c r="J311" s="1">
+        <v>7.0842985194884</v>
+      </c>
+      <c r="K311">
+        <v>4.7</v>
+      </c>
+      <c r="L311" t="s">
+        <v>752</v>
+      </c>
+      <c r="M311" s="1">
+        <v>212648.0</v>
+      </c>
+      <c r="N311" s="1">
+        <v>222043.21</v>
+      </c>
+      <c r="O311" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P311">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="312" spans="1:16">
+      <c r="A312" t="s">
+        <v>753</v>
+      </c>
+      <c r="B312" t="s">
+        <v>754</v>
+      </c>
+      <c r="C312" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D312" s="1">
+        <v>102.624</v>
+      </c>
+      <c r="E312" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F312" t="s">
+        <v>8</v>
+      </c>
+      <c r="G312">
+        <v>1.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>102470.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>154.0</v>
+      </c>
+      <c r="J312" s="1">
+        <v>0.15028788913828</v>
+      </c>
+      <c r="K312">
+        <v>3.48</v>
+      </c>
+      <c r="L312" t="s">
+        <v>755</v>
+      </c>
+      <c r="M312" s="1">
+        <v>102624.0</v>
+      </c>
+      <c r="N312" s="1">
+        <v>106108.93</v>
+      </c>
+      <c r="O312" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P312">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="313" spans="1:16">
+      <c r="A313" t="s">
+        <v>756</v>
+      </c>
+      <c r="B313" t="s">
+        <v>757</v>
+      </c>
+      <c r="C313" s="1">
+        <v>229167.52</v>
+      </c>
+      <c r="D313" s="1">
+        <v>92.17</v>
+      </c>
+      <c r="E313" s="1">
+        <v>88.01611153</v>
+      </c>
+      <c r="F313" t="s">
+        <v>8</v>
+      </c>
+      <c r="G313">
+        <v>1.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>201704.34</v>
+      </c>
+      <c r="I313" s="1">
+        <v>9519.36</v>
+      </c>
+      <c r="J313" s="1">
+        <v>4.7194621593169</v>
+      </c>
+      <c r="K313">
+        <v>0.18</v>
+      </c>
+      <c r="L313">
+        <v>405.6</v>
+      </c>
+      <c r="M313" s="1">
+        <v>211223.7</v>
+      </c>
+      <c r="N313" s="1">
+        <v>211629.3</v>
+      </c>
+      <c r="O313" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P313">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="314" spans="1:16">
+      <c r="A314" t="s">
+        <v>758</v>
+      </c>
+      <c r="B314" t="s">
+        <v>759</v>
+      </c>
+      <c r="C314" s="1">
+        <v>216647.49</v>
+      </c>
+      <c r="D314" s="1">
+        <v>98.026</v>
+      </c>
+      <c r="E314" s="1">
+        <v>95.01094612</v>
+      </c>
+      <c r="F314" t="s">
+        <v>8</v>
+      </c>
+      <c r="G314">
+        <v>1.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>205838.83</v>
+      </c>
+      <c r="I314" s="1">
+        <v>6532.04</v>
+      </c>
+      <c r="J314" s="1">
+        <v>3.1733759854737</v>
+      </c>
+      <c r="K314">
+        <v>0.27</v>
+      </c>
+      <c r="L314">
+        <v>577.53</v>
+      </c>
+      <c r="M314" s="1">
+        <v>212370.87</v>
+      </c>
+      <c r="N314" s="1">
+        <v>212948.4</v>
+      </c>
+      <c r="O314" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P314">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="315" spans="1:16">
+      <c r="A315" t="s">
+        <v>760</v>
+      </c>
+      <c r="B315" t="s">
+        <v>761</v>
+      </c>
+      <c r="C315" s="1">
+        <v>139513.84</v>
+      </c>
+      <c r="D315" s="1">
+        <v>83.366</v>
+      </c>
+      <c r="E315" s="1">
+        <v>82.27299887</v>
+      </c>
+      <c r="F315" t="s">
+        <v>8</v>
+      </c>
+      <c r="G315">
+        <v>1.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>114782.22</v>
+      </c>
+      <c r="I315" s="1">
+        <v>1524.89</v>
+      </c>
+      <c r="J315" s="1">
+        <v>1.3285071503235</v>
+      </c>
+      <c r="K315">
+        <v>0.35</v>
+      </c>
+      <c r="L315">
+        <v>488.49</v>
+      </c>
+      <c r="M315" s="1">
+        <v>116307.11</v>
+      </c>
+      <c r="N315" s="1">
+        <v>116795.6</v>
+      </c>
+      <c r="O315" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P315">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:16">
+      <c r="A316" t="s">
+        <v>762</v>
+      </c>
+      <c r="B316" t="s">
+        <v>763</v>
+      </c>
+      <c r="C316" s="1">
+        <v>547484.93</v>
+      </c>
+      <c r="D316" s="1">
+        <v>107.835</v>
+      </c>
+      <c r="E316" s="1">
+        <v>106.29075215</v>
+      </c>
+      <c r="F316" t="s">
+        <v>8</v>
+      </c>
+      <c r="G316">
+        <v>1.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>581925.85</v>
+      </c>
+      <c r="I316" s="1">
+        <v>8454.53</v>
+      </c>
+      <c r="J316" s="1">
+        <v>1.4528534864021</v>
+      </c>
+      <c r="K316">
+        <v>0.18</v>
+      </c>
+      <c r="L316">
+        <v>983.97</v>
+      </c>
+      <c r="M316" s="1">
+        <v>590380.38</v>
+      </c>
+      <c r="N316" s="1">
+        <v>591364.35</v>
+      </c>
+      <c r="O316" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="P316">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:16">
+      <c r="A317" t="s">
+        <v>764</v>
+      </c>
+      <c r="B317" t="s">
+        <v>765</v>
+      </c>
+      <c r="C317" s="1">
+        <v>158000.0</v>
+      </c>
+      <c r="D317" s="1">
+        <v>99.784</v>
+      </c>
+      <c r="E317" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F317" t="s">
+        <v>8</v>
+      </c>
+      <c r="G317">
+        <v>1.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>157086.76</v>
+      </c>
+      <c r="I317" s="1">
+        <v>571.96</v>
+      </c>
+      <c r="J317" s="1">
+        <v>0.36410452414958</v>
+      </c>
+      <c r="K317">
+        <v>3.24</v>
+      </c>
+      <c r="L317" t="s">
+        <v>766</v>
+      </c>
+      <c r="M317" s="1">
+        <v>157658.72</v>
+      </c>
+      <c r="N317" s="1">
+        <v>162779.65</v>
+      </c>
+      <c r="O317" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:16">
+      <c r="A318" t="s">
+        <v>767</v>
+      </c>
+      <c r="B318" t="s">
+        <v>768</v>
+      </c>
+      <c r="C318" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="D318" s="1">
+        <v>103.474</v>
+      </c>
+      <c r="E318" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F318" t="s">
+        <v>8</v>
+      </c>
+      <c r="G318">
+        <v>1.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="I318" s="1">
+        <v>6600.6</v>
+      </c>
+      <c r="J318" s="1">
+        <v>3.474</v>
+      </c>
+      <c r="K318">
+        <v>3.31</v>
+      </c>
+      <c r="L318" t="s">
+        <v>769</v>
+      </c>
+      <c r="M318" s="1">
+        <v>196600.6</v>
+      </c>
+      <c r="N318" s="1">
+        <v>202888.82</v>
+      </c>
+      <c r="O318" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P318">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="319" spans="1:16">
+      <c r="A319" t="s">
+        <v>770</v>
+      </c>
+      <c r="B319" t="s">
+        <v>771</v>
+      </c>
+      <c r="C319" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D319" s="1">
+        <v>90.607</v>
+      </c>
+      <c r="E319" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="F319" t="s">
+        <v>8</v>
+      </c>
+      <c r="G319">
+        <v>1.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>177242.0</v>
+      </c>
+      <c r="I319" s="1">
+        <v>3972.0</v>
+      </c>
+      <c r="J319" s="1">
+        <v>2.2410038252784</v>
+      </c>
+      <c r="K319">
+        <v>1.15</v>
+      </c>
+      <c r="L319" t="s">
+        <v>772</v>
+      </c>
+      <c r="M319" s="1">
+        <v>181214.0</v>
+      </c>
+      <c r="N319" s="1">
+        <v>183520.16</v>
+      </c>
+      <c r="O319" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P319">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:16">
+      <c r="A320" t="s">
+        <v>773</v>
+      </c>
+      <c r="B320" t="s">
+        <v>774</v>
+      </c>
+      <c r="C320" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D320" s="1">
+        <v>76.856</v>
+      </c>
+      <c r="E320" s="1">
+        <v>73.87</v>
+      </c>
+      <c r="F320" t="s">
+        <v>8</v>
+      </c>
+      <c r="G320">
+        <v>1.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>147740.0</v>
+      </c>
+      <c r="I320" s="1">
+        <v>5972.0</v>
+      </c>
+      <c r="J320" s="1">
+        <v>4.042236361175</v>
+      </c>
+      <c r="K320">
+        <v>0.22</v>
+      </c>
+      <c r="L320">
+        <v>435.62</v>
+      </c>
+      <c r="M320" s="1">
+        <v>153712.0</v>
+      </c>
+      <c r="N320" s="1">
+        <v>154147.62</v>
+      </c>
+      <c r="O320" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P320">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="321" spans="1:16">
+      <c r="A321" t="s">
+        <v>775</v>
+      </c>
+      <c r="B321" t="s">
+        <v>776</v>
+      </c>
+      <c r="C321" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D321" s="1">
+        <v>100.159</v>
+      </c>
+      <c r="E321" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="F321" t="s">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>1.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>199970.0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>348.0</v>
+      </c>
+      <c r="J321" s="1">
+        <v>0.17402610391559</v>
+      </c>
+      <c r="K321">
+        <v>2.44</v>
+      </c>
+      <c r="L321" t="s">
+        <v>777</v>
+      </c>
+      <c r="M321" s="1">
+        <v>200318.0</v>
+      </c>
+      <c r="N321" s="1">
+        <v>205200.19</v>
+      </c>
+      <c r="O321" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P321">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:16">
+      <c r="A322" t="s">
+        <v>778</v>
+      </c>
+      <c r="B322" t="s">
+        <v>779</v>
+      </c>
+      <c r="C322" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>103.216</v>
+      </c>
+      <c r="E322" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>3216.0</v>
+      </c>
+      <c r="J322" s="1">
+        <v>3.216</v>
+      </c>
+      <c r="K322">
+        <v>1.91</v>
+      </c>
+      <c r="L322" t="s">
+        <v>780</v>
+      </c>
+      <c r="M322" s="1">
+        <v>103216.0</v>
+      </c>
+      <c r="N322" s="1">
+        <v>105126.17</v>
+      </c>
+      <c r="O322" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P322">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:16">
+      <c r="A323" t="s">
+        <v>781</v>
+      </c>
+      <c r="B323" t="s">
+        <v>782</v>
+      </c>
+      <c r="C323" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>103.34</v>
+      </c>
+      <c r="E323" s="1">
+        <v>102.3175</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>102317.5</v>
+      </c>
+      <c r="I323" s="1">
+        <v>1022.5</v>
+      </c>
+      <c r="J323" s="1">
+        <v>0.9993402888069</v>
+      </c>
+      <c r="K323">
+        <v>2.64</v>
+      </c>
+      <c r="L323" t="s">
+        <v>783</v>
+      </c>
+      <c r="M323" s="1">
+        <v>103340.0</v>
+      </c>
+      <c r="N323" s="1">
+        <v>105975.62</v>
+      </c>
+      <c r="O323" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:16">
+      <c r="A324" t="s">
+        <v>784</v>
+      </c>
+      <c r="B324" t="s">
+        <v>785</v>
+      </c>
+      <c r="C324" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>101.021</v>
+      </c>
+      <c r="E324" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>100660.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>361.0</v>
+      </c>
+      <c r="J324" s="1">
+        <v>0.35863302205444</v>
+      </c>
+      <c r="K324">
+        <v>2.19</v>
+      </c>
+      <c r="L324" t="s">
+        <v>786</v>
+      </c>
+      <c r="M324" s="1">
+        <v>101021.0</v>
+      </c>
+      <c r="N324" s="1">
+        <v>103212.44</v>
+      </c>
+      <c r="O324" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:16">
+      <c r="A325" t="s">
+        <v>787</v>
+      </c>
+      <c r="B325" t="s">
+        <v>788</v>
+      </c>
+      <c r="C325" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>100.312</v>
+      </c>
+      <c r="E325" s="1">
+        <v>99.917</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>199834.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>790.0</v>
+      </c>
+      <c r="J325" s="1">
+        <v>0.39532812234154</v>
+      </c>
+      <c r="K325">
+        <v>3.22</v>
+      </c>
+      <c r="L325" t="s">
+        <v>789</v>
+      </c>
+      <c r="M325" s="1">
+        <v>200624.0</v>
+      </c>
+      <c r="N325" s="1">
+        <v>207059.62</v>
+      </c>
+      <c r="O325" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P325">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16">
+      <c r="A326" t="s">
+        <v>790</v>
+      </c>
+      <c r="B326" t="s">
+        <v>791</v>
+      </c>
+      <c r="C326" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E326" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-57.0</v>
+      </c>
+      <c r="J326" s="1">
+        <v>-0.057</v>
+      </c>
+      <c r="K326">
+        <v>0.06</v>
+      </c>
+      <c r="L326">
+        <v>62.81</v>
+      </c>
+      <c r="M326" s="1">
+        <v>99943.0</v>
+      </c>
+      <c r="N326" s="1">
+        <v>100005.81</v>
+      </c>
+      <c r="O326" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16">
+      <c r="A327" t="s">
+        <v>792</v>
+      </c>
+      <c r="B327" t="s">
+        <v>793</v>
+      </c>
+      <c r="C327" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D327" s="1">
+        <v>99.919</v>
+      </c>
+      <c r="E327" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F327" t="s">
+        <v>8</v>
+      </c>
+      <c r="G327">
+        <v>1.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>198600.0</v>
+      </c>
+      <c r="I327" s="1">
+        <v>1238.0</v>
+      </c>
+      <c r="J327" s="1">
+        <v>0.6233635448137</v>
+      </c>
+      <c r="K327">
+        <v>2.69</v>
+      </c>
+      <c r="L327" t="s">
+        <v>794</v>
+      </c>
+      <c r="M327" s="1">
+        <v>199838.0</v>
+      </c>
+      <c r="N327" s="1">
+        <v>205217.45</v>
+      </c>
+      <c r="O327" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16">
+      <c r="A328" t="s">
+        <v>795</v>
+      </c>
+      <c r="B328" t="s">
+        <v>796</v>
+      </c>
+      <c r="C328" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D328" s="1">
+        <v>101.188</v>
+      </c>
+      <c r="E328" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="F328" t="s">
+        <v>8</v>
+      </c>
+      <c r="G328">
+        <v>1.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>99230.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>1958.0</v>
+      </c>
+      <c r="J328" s="1">
+        <v>1.973193590648</v>
+      </c>
+      <c r="K328">
+        <v>1.66</v>
+      </c>
+      <c r="L328" t="s">
+        <v>797</v>
+      </c>
+      <c r="M328" s="1">
+        <v>101188.0</v>
+      </c>
+      <c r="N328" s="1">
+        <v>102852.38</v>
+      </c>
+      <c r="O328" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:16">
+      <c r="A329" t="s">
+        <v>798</v>
+      </c>
+      <c r="B329" t="s">
+        <v>799</v>
+      </c>
+      <c r="C329" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D329" s="1">
+        <v>101.798</v>
+      </c>
+      <c r="E329" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="F329" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>1.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>99499.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>2299.0</v>
+      </c>
+      <c r="J329" s="1">
+        <v>2.3105759856883</v>
+      </c>
+      <c r="K329">
+        <v>0.47</v>
+      </c>
+      <c r="L329">
+        <v>472.6</v>
+      </c>
+      <c r="M329" s="1">
+        <v>101798.0</v>
+      </c>
+      <c r="N329" s="1">
+        <v>102270.6</v>
+      </c>
+      <c r="O329" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16">
+      <c r="A330" t="s">
+        <v>800</v>
+      </c>
+      <c r="B330" t="s">
+        <v>801</v>
+      </c>
+      <c r="C330" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D330" s="1">
+        <v>71.079</v>
+      </c>
+      <c r="E330" s="1">
+        <v>70.36</v>
+      </c>
+      <c r="F330" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330">
+        <v>1.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>633240.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>6471.0</v>
+      </c>
+      <c r="J330" s="1">
+        <v>1.0218874360432</v>
+      </c>
+      <c r="K330">
+        <v>0.75</v>
+      </c>
+      <c r="L330" t="s">
+        <v>802</v>
+      </c>
+      <c r="M330" s="1">
+        <v>639711.0</v>
+      </c>
+      <c r="N330" s="1">
+        <v>646467.16</v>
+      </c>
+      <c r="O330" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="P330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:16">
+      <c r="A331" t="s">
+        <v>803</v>
+      </c>
+      <c r="B331" t="s">
+        <v>804</v>
+      </c>
+      <c r="C331" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D331" s="1">
+        <v>101.418</v>
+      </c>
+      <c r="E331" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F331" t="s">
+        <v>8</v>
+      </c>
+      <c r="G331">
+        <v>1.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I331" s="1">
+        <v>1418.0</v>
+      </c>
+      <c r="J331" s="1">
+        <v>1.418</v>
+      </c>
+      <c r="K331">
+        <v>0.95</v>
+      </c>
+      <c r="L331">
+        <v>946.33</v>
+      </c>
+      <c r="M331" s="1">
+        <v>101418.0</v>
+      </c>
+      <c r="N331" s="1">
+        <v>102364.33</v>
+      </c>
+      <c r="O331" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16">
+      <c r="A332" t="s">
+        <v>805</v>
+      </c>
+      <c r="B332" t="s">
+        <v>806</v>
+      </c>
+      <c r="C332" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D332" s="1">
+        <v>100.891</v>
+      </c>
+      <c r="E332" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="F332" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332">
+        <v>1.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>100230.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>661.0</v>
+      </c>
+      <c r="J332" s="1">
+        <v>0.65948318866607</v>
+      </c>
+      <c r="K332">
+        <v>1.84</v>
+      </c>
+      <c r="L332" t="s">
+        <v>807</v>
+      </c>
+      <c r="M332" s="1">
+        <v>100891.0</v>
+      </c>
+      <c r="N332" s="1">
+        <v>102730.04</v>
+      </c>
+      <c r="O332" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16">
+      <c r="A333" t="s">
+        <v>808</v>
+      </c>
+      <c r="B333" t="s">
+        <v>809</v>
+      </c>
+      <c r="C333" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D333" s="1">
+        <v>100.618</v>
+      </c>
+      <c r="E333" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F333" t="s">
+        <v>8</v>
+      </c>
+      <c r="G333">
+        <v>1.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>99871.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>747.0</v>
+      </c>
+      <c r="J333" s="1">
+        <v>0.74796487468835</v>
+      </c>
+      <c r="K333">
+        <v>1.09</v>
+      </c>
+      <c r="L333" t="s">
+        <v>810</v>
+      </c>
+      <c r="M333" s="1">
+        <v>100618.0</v>
+      </c>
+      <c r="N333" s="1">
+        <v>101711.49</v>
+      </c>
+      <c r="O333" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:16">
+      <c r="A334" t="s">
+        <v>811</v>
+      </c>
+      <c r="B334" t="s">
+        <v>812</v>
+      </c>
+      <c r="C334" s="1">
+        <v>1238000.0</v>
+      </c>
+      <c r="D334" s="1">
+        <v>74.53</v>
+      </c>
+      <c r="E334" s="1">
+        <v>70.58412843</v>
+      </c>
+      <c r="F334" t="s">
+        <v>8</v>
+      </c>
+      <c r="G334">
+        <v>1.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>873831.51</v>
+      </c>
+      <c r="I334" s="1">
+        <v>48849.89</v>
+      </c>
+      <c r="J334" s="1">
+        <v>5.5903099671926</v>
+      </c>
+      <c r="K334">
+        <v>0.4</v>
+      </c>
+      <c r="L334" t="s">
+        <v>813</v>
+      </c>
+      <c r="M334" s="1">
+        <v>922681.4</v>
+      </c>
+      <c r="N334" s="1">
+        <v>927687.67</v>
+      </c>
+      <c r="O334" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="P334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16">
+      <c r="A335" t="s">
+        <v>814</v>
+      </c>
+      <c r="B335" t="s">
+        <v>815</v>
+      </c>
+      <c r="C335" s="1">
+        <v>450000.0</v>
+      </c>
+      <c r="D335" s="1">
+        <v>90.927</v>
+      </c>
+      <c r="E335" s="1">
+        <v>88.30070667</v>
+      </c>
+      <c r="F335" t="s">
+        <v>8</v>
+      </c>
+      <c r="G335">
+        <v>1.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>397353.18</v>
+      </c>
+      <c r="I335" s="1">
+        <v>11818.32</v>
+      </c>
+      <c r="J335" s="1">
+        <v>2.9742608326426</v>
+      </c>
+      <c r="K335">
+        <v>1.09</v>
+      </c>
+      <c r="L335" t="s">
+        <v>816</v>
+      </c>
+      <c r="M335" s="1">
+        <v>409171.5</v>
+      </c>
+      <c r="N335" s="1">
+        <v>414098.08</v>
+      </c>
+      <c r="O335" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="P335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:16">
+      <c r="A336" t="s">
+        <v>817</v>
+      </c>
+      <c r="B336" t="s">
+        <v>818</v>
+      </c>
+      <c r="C336" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="D336" s="1">
+        <v>100.375</v>
+      </c>
+      <c r="E336" s="1">
+        <v>97.669</v>
+      </c>
+      <c r="F336" t="s">
+        <v>8</v>
+      </c>
+      <c r="G336">
+        <v>1.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>546946.4</v>
+      </c>
+      <c r="I336" s="1">
+        <v>15153.6</v>
+      </c>
+      <c r="J336" s="1">
+        <v>2.7705822727785</v>
+      </c>
+      <c r="K336">
+        <v>0.3</v>
+      </c>
+      <c r="L336" t="s">
+        <v>819</v>
+      </c>
+      <c r="M336" s="1">
+        <v>562100.0</v>
+      </c>
+      <c r="N336" s="1">
+        <v>563764.66</v>
+      </c>
+      <c r="O336" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="P336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:16">
+      <c r="A337" t="s">
+        <v>820</v>
+      </c>
+      <c r="B337" t="s">
+        <v>821</v>
+      </c>
+      <c r="C337" s="1">
+        <v>330000.0</v>
+      </c>
+      <c r="D337" s="1">
+        <v>102.301</v>
+      </c>
+      <c r="E337" s="1">
+        <v>101.30509091</v>
+      </c>
+      <c r="F337" t="s">
+        <v>8</v>
+      </c>
+      <c r="G337">
+        <v>1.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>334306.8</v>
+      </c>
+      <c r="I337" s="1">
+        <v>3286.5</v>
+      </c>
+      <c r="J337" s="1">
+        <v>0.98307901604155</v>
+      </c>
+      <c r="K337">
+        <v>1.35</v>
+      </c>
+      <c r="L337" t="s">
+        <v>822</v>
+      </c>
+      <c r="M337" s="1">
+        <v>337593.3</v>
+      </c>
+      <c r="N337" s="1">
+        <v>342041.52</v>
+      </c>
+      <c r="O337" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="P337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16">
+      <c r="A338" t="s">
+        <v>823</v>
+      </c>
+      <c r="B338" t="s">
+        <v>824</v>
+      </c>
+      <c r="C338" s="1">
+        <v>1223000.0</v>
+      </c>
+      <c r="D338" s="1">
+        <v>102.092</v>
+      </c>
+      <c r="E338" s="1">
+        <v>128.85467457</v>
+      </c>
+      <c r="F338" t="s">
+        <v>8</v>
+      </c>
+      <c r="G338">
+        <v>1.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>1575892.67</v>
+      </c>
+      <c r="I338" s="1">
+        <v>27453.0</v>
+      </c>
+      <c r="J338" s="1">
+        <v>1.742060263533</v>
+      </c>
+      <c r="K338">
+        <v>0.33</v>
+      </c>
+      <c r="L338" t="s">
+        <v>825</v>
+      </c>
+      <c r="M338" s="1">
+        <v>1603345.67</v>
+      </c>
+      <c r="N338" s="1">
+        <v>1607347.19</v>
+      </c>
+      <c r="O338" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="P338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16">
+      <c r="A339" t="s">
+        <v>826</v>
+      </c>
+      <c r="B339" t="s">
+        <v>827</v>
+      </c>
+      <c r="C339" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D339" s="1">
+        <v>102.278</v>
+      </c>
+      <c r="E339" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="F339" t="s">
+        <v>8</v>
+      </c>
+      <c r="G339">
+        <v>1.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>99646.0</v>
+      </c>
+      <c r="I339" s="1">
+        <v>2632.0</v>
+      </c>
+      <c r="J339" s="1">
+        <v>2.6413503803464</v>
+      </c>
+      <c r="K339">
+        <v>3.36</v>
+      </c>
+      <c r="L339" t="s">
+        <v>828</v>
+      </c>
+      <c r="M339" s="1">
+        <v>102278.0</v>
+      </c>
+      <c r="N339" s="1">
+        <v>105634.16</v>
+      </c>
+      <c r="O339" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>829</v>
+      </c>
+      <c r="B340" t="s">
+        <v>830</v>
+      </c>
+      <c r="C340" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D340" s="1">
+        <v>101.158</v>
+      </c>
+      <c r="E340" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>97410.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>3748.0</v>
+      </c>
+      <c r="J340" s="1">
+        <v>3.8476542449441</v>
+      </c>
+      <c r="K340">
+        <v>3.46</v>
+      </c>
+      <c r="L340" t="s">
+        <v>831</v>
+      </c>
+      <c r="M340" s="1">
+        <v>101158.0</v>
+      </c>
+      <c r="N340" s="1">
+        <v>104621.01</v>
+      </c>
+      <c r="O340" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>832</v>
+      </c>
+      <c r="B341" t="s">
+        <v>833</v>
+      </c>
+      <c r="C341" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D341" s="1">
+        <v>108.932</v>
+      </c>
+      <c r="E341" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>108240.0</v>
+      </c>
+      <c r="I341" s="1">
+        <v>692.0</v>
+      </c>
+      <c r="J341" s="1">
+        <v>0.63932002956393</v>
+      </c>
+      <c r="K341">
+        <v>1.64</v>
+      </c>
+      <c r="L341" t="s">
+        <v>834</v>
+      </c>
+      <c r="M341" s="1">
+        <v>108932.0</v>
+      </c>
+      <c r="N341" s="1">
+        <v>110575.84</v>
+      </c>
+      <c r="O341" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>835</v>
+      </c>
+      <c r="B342" t="s">
+        <v>836</v>
+      </c>
+      <c r="C342" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.767</v>
+      </c>
+      <c r="E342" s="1">
+        <v>100.507</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>201014.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>520.0</v>
+      </c>
+      <c r="J342" s="1">
+        <v>0.25868844956073</v>
+      </c>
+      <c r="K342">
+        <v>2.58</v>
+      </c>
+      <c r="L342" t="s">
+        <v>837</v>
+      </c>
+      <c r="M342" s="1">
+        <v>201534.0</v>
+      </c>
+      <c r="N342" s="1">
+        <v>206693.59</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>838</v>
+      </c>
+      <c r="B343" t="s">
+        <v>839</v>
+      </c>
+      <c r="C343" s="1">
+        <v>171000.0</v>
+      </c>
+      <c r="D343" s="1">
+        <v>100.464</v>
+      </c>
+      <c r="E343" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>170832.42</v>
+      </c>
+      <c r="I343" s="1">
+        <v>961.02</v>
+      </c>
+      <c r="J343" s="1">
+        <v>0.56255130027427</v>
+      </c>
+      <c r="K343">
+        <v>0.12</v>
+      </c>
+      <c r="L343">
+        <v>203.79</v>
+      </c>
+      <c r="M343" s="1">
+        <v>171793.44</v>
+      </c>
+      <c r="N343" s="1">
+        <v>171997.23</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>840</v>
+      </c>
+      <c r="B344" t="s">
+        <v>841</v>
+      </c>
+      <c r="C344" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>90.849</v>
+      </c>
+      <c r="E344" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>42625.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>2799.5</v>
+      </c>
+      <c r="J344" s="1">
+        <v>6.5677419354839</v>
+      </c>
+      <c r="K344">
+        <v>0.71</v>
+      </c>
+      <c r="L344">
+        <v>354.45</v>
+      </c>
+      <c r="M344" s="1">
+        <v>45424.5</v>
+      </c>
+      <c r="N344" s="1">
+        <v>45778.95</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>842</v>
+      </c>
+      <c r="B345" t="s">
+        <v>843</v>
+      </c>
+      <c r="C345" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>103.032</v>
+      </c>
+      <c r="E345" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>102939.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>93.0</v>
+      </c>
+      <c r="J345" s="1">
+        <v>0.090344767289366</v>
+      </c>
+      <c r="K345">
+        <v>0.09</v>
+      </c>
+      <c r="L345">
+        <v>89.38</v>
+      </c>
+      <c r="M345" s="1">
+        <v>103032.0</v>
+      </c>
+      <c r="N345" s="1">
+        <v>103121.38</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>844</v>
+      </c>
+      <c r="B346" t="s">
+        <v>845</v>
+      </c>
+      <c r="C346" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>100.157</v>
+      </c>
+      <c r="E346" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>201522.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>-1208.0</v>
+      </c>
+      <c r="J346" s="1">
+        <v>-0.59943827472931</v>
+      </c>
+      <c r="K346">
+        <v>0.01</v>
+      </c>
+      <c r="L346">
+        <v>18.49</v>
+      </c>
+      <c r="M346" s="1">
+        <v>200314.0</v>
+      </c>
+      <c r="N346" s="1">
+        <v>200332.49</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>846</v>
+      </c>
+      <c r="B347" t="s">
+        <v>847</v>
+      </c>
+      <c r="C347" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>107.053</v>
+      </c>
+      <c r="E347" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>104450.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>2603.0</v>
+      </c>
+      <c r="J347" s="1">
+        <v>2.4921014839636</v>
+      </c>
+      <c r="K347">
+        <v>3.6</v>
+      </c>
+      <c r="L347" t="s">
+        <v>848</v>
+      </c>
+      <c r="M347" s="1">
+        <v>107053.0</v>
+      </c>
+      <c r="N347" s="1">
+        <v>110650.95</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>849</v>
+      </c>
+      <c r="B348" t="s">
+        <v>850</v>
+      </c>
+      <c r="C348" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>100.132</v>
+      </c>
+      <c r="E348" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>99589.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>543.0</v>
+      </c>
+      <c r="J348" s="1">
+        <v>0.54524094026449</v>
+      </c>
+      <c r="K348">
+        <v>1.84</v>
+      </c>
+      <c r="L348" t="s">
+        <v>851</v>
+      </c>
+      <c r="M348" s="1">
+        <v>100132.0</v>
+      </c>
+      <c r="N348" s="1">
+        <v>101973.1</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>852</v>
+      </c>
+      <c r="B349" t="s">
+        <v>853</v>
+      </c>
+      <c r="C349" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>99.762</v>
+      </c>
+      <c r="E349" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>99908.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>-146.0</v>
+      </c>
+      <c r="J349" s="1">
+        <v>-0.14613444368819</v>
+      </c>
+      <c r="K349">
+        <v>0.33</v>
+      </c>
+      <c r="L349">
+        <v>333.68</v>
+      </c>
+      <c r="M349" s="1">
+        <v>99762.0</v>
+      </c>
+      <c r="N349" s="1">
+        <v>100095.68</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>854</v>
+      </c>
+      <c r="B350" t="s">
+        <v>853</v>
+      </c>
+      <c r="C350" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>104.321</v>
+      </c>
+      <c r="E350" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>103150.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>1171.0</v>
+      </c>
+      <c r="J350" s="1">
+        <v>1.1352399418323</v>
+      </c>
+      <c r="K350">
+        <v>4.24</v>
+      </c>
+      <c r="L350" t="s">
+        <v>855</v>
+      </c>
+      <c r="M350" s="1">
+        <v>104321.0</v>
+      </c>
+      <c r="N350" s="1">
+        <v>108563.47</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>856</v>
+      </c>
+      <c r="B351" t="s">
+        <v>857</v>
+      </c>
+      <c r="C351" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>106.282</v>
+      </c>
+      <c r="E351" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>106600.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>-318.0</v>
+      </c>
+      <c r="J351" s="1">
+        <v>-0.29831144465291</v>
+      </c>
+      <c r="K351">
+        <v>1.58</v>
+      </c>
+      <c r="L351" t="s">
+        <v>858</v>
+      </c>
+      <c r="M351" s="1">
+        <v>106282.0</v>
+      </c>
+      <c r="N351" s="1">
+        <v>107865.56</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>859</v>
+      </c>
+      <c r="B352" t="s">
+        <v>860</v>
+      </c>
+      <c r="C352" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>102.185</v>
+      </c>
+      <c r="E352" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>3670.8</v>
+      </c>
+      <c r="J352" s="1">
+        <v>2.185</v>
+      </c>
+      <c r="K352">
+        <v>0.43</v>
+      </c>
+      <c r="L352">
+        <v>723.41</v>
+      </c>
+      <c r="M352" s="1">
+        <v>171670.8</v>
+      </c>
+      <c r="N352" s="1">
+        <v>172394.21</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>861</v>
+      </c>
+      <c r="B353" t="s">
+        <v>862</v>
+      </c>
+      <c r="C353" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>104.11</v>
+      </c>
+      <c r="E353" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>4110.0</v>
+      </c>
+      <c r="J353" s="1">
+        <v>4.11</v>
+      </c>
+      <c r="K353">
+        <v>3.63</v>
+      </c>
+      <c r="L353" t="s">
+        <v>863</v>
+      </c>
+      <c r="M353" s="1">
+        <v>104110.0</v>
+      </c>
+      <c r="N353" s="1">
+        <v>107742.22</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>864</v>
+      </c>
+      <c r="B354" t="s">
+        <v>865</v>
+      </c>
+      <c r="C354" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>103.886</v>
+      </c>
+      <c r="E354" s="1">
+        <v>103.602</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>103602.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>284.0</v>
+      </c>
+      <c r="J354" s="1">
+        <v>0.2741259821239</v>
+      </c>
+      <c r="K354">
+        <v>4.05</v>
+      </c>
+      <c r="L354" t="s">
+        <v>866</v>
+      </c>
+      <c r="M354" s="1">
+        <v>103886.0</v>
+      </c>
+      <c r="N354" s="1">
+        <v>107938.05</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>867</v>
+      </c>
+      <c r="B355" t="s">
+        <v>868</v>
+      </c>
+      <c r="C355" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>101.668</v>
+      </c>
+      <c r="E355" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>297426.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>7578.0</v>
+      </c>
+      <c r="J355" s="1">
+        <v>2.5478606443283</v>
+      </c>
+      <c r="K355">
+        <v>1.84</v>
+      </c>
+      <c r="L355" t="s">
+        <v>869</v>
+      </c>
+      <c r="M355" s="1">
+        <v>305004.0</v>
+      </c>
+      <c r="N355" s="1">
+        <v>310513.93</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>870</v>
+      </c>
+      <c r="B356" t="s">
+        <v>871</v>
+      </c>
+      <c r="C356" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>105.892</v>
+      </c>
+      <c r="E356" s="1">
+        <v>105.92</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>105920.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-28.0</v>
+      </c>
+      <c r="J356" s="1">
+        <v>-0.026435045317221</v>
+      </c>
+      <c r="K356">
+        <v>3.83</v>
+      </c>
+      <c r="L356" t="s">
+        <v>872</v>
+      </c>
+      <c r="M356" s="1">
+        <v>105892.0</v>
+      </c>
+      <c r="N356" s="1">
+        <v>109719.4</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>873</v>
+      </c>
+      <c r="B357" t="s">
+        <v>874</v>
+      </c>
+      <c r="C357" s="1">
+        <v>152000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>102.409</v>
+      </c>
+      <c r="E357" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>156301.6</v>
+      </c>
+      <c r="I357" s="1">
+        <v>-639.92</v>
+      </c>
+      <c r="J357" s="1">
+        <v>-0.4094135952543</v>
+      </c>
+      <c r="K357">
+        <v>2.53</v>
+      </c>
+      <c r="L357" t="s">
+        <v>875</v>
+      </c>
+      <c r="M357" s="1">
+        <v>155661.68</v>
+      </c>
+      <c r="N357" s="1">
+        <v>159503.32</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>876</v>
+      </c>
+      <c r="B358" t="s">
+        <v>877</v>
+      </c>
+      <c r="C358" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>100.061</v>
+      </c>
+      <c r="E358" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>61.0</v>
+      </c>
+      <c r="J358" s="1">
+        <v>0.061</v>
+      </c>
+      <c r="K358">
+        <v>0.42</v>
+      </c>
+      <c r="L358">
+        <v>423.69</v>
+      </c>
+      <c r="M358" s="1">
+        <v>100061.0</v>
+      </c>
+      <c r="N358" s="1">
+        <v>100484.69</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>878</v>
+      </c>
+      <c r="B359" t="s">
+        <v>879</v>
+      </c>
+      <c r="C359" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>97.101</v>
+      </c>
+      <c r="E359" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>97250.0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>-149.0</v>
+      </c>
+      <c r="J359" s="1">
+        <v>-0.15321336760925</v>
+      </c>
+      <c r="K359">
+        <v>2.17</v>
+      </c>
+      <c r="L359" t="s">
+        <v>880</v>
+      </c>
+      <c r="M359" s="1">
+        <v>97101.0</v>
+      </c>
+      <c r="N359" s="1">
+        <v>99272.23</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>881</v>
+      </c>
+      <c r="B360" t="s">
+        <v>882</v>
+      </c>
+      <c r="C360" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>102.133</v>
+      </c>
+      <c r="E360" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>99147.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>2986.0</v>
+      </c>
+      <c r="J360" s="1">
+        <v>3.0116897132541</v>
+      </c>
+      <c r="K360">
+        <v>2.58</v>
+      </c>
+      <c r="L360" t="s">
+        <v>883</v>
+      </c>
+      <c r="M360" s="1">
+        <v>102133.0</v>
+      </c>
+      <c r="N360" s="1">
+        <v>104715.19</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>884</v>
+      </c>
+      <c r="B361" t="s">
+        <v>885</v>
+      </c>
+      <c r="C361" s="1">
+        <v>184000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>100.173</v>
+      </c>
+      <c r="E361" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>184000.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>318.32</v>
+      </c>
+      <c r="J361" s="1">
+        <v>0.173</v>
+      </c>
+      <c r="K361">
+        <v>0.09</v>
+      </c>
+      <c r="L361">
+        <v>171.24</v>
+      </c>
+      <c r="M361" s="1">
+        <v>184318.32</v>
+      </c>
+      <c r="N361" s="1">
+        <v>184489.56</v>
+      </c>
+      <c r="O361" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>886</v>
+      </c>
+      <c r="B362" t="s">
+        <v>887</v>
+      </c>
+      <c r="C362" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>84.852</v>
+      </c>
+      <c r="E362" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>245412.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>9144.0</v>
+      </c>
+      <c r="J362" s="1">
+        <v>3.7259791697228</v>
+      </c>
+      <c r="K362">
+        <v>0.38</v>
+      </c>
+      <c r="L362" t="s">
+        <v>888</v>
+      </c>
+      <c r="M362" s="1">
+        <v>254556.0</v>
+      </c>
+      <c r="N362" s="1">
+        <v>255684.08</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>889</v>
+      </c>
+      <c r="B363" t="s">
+        <v>890</v>
+      </c>
+      <c r="C363" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>102.998</v>
+      </c>
+      <c r="E363" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="I363" s="1">
+        <v>5550.55</v>
+      </c>
+      <c r="J363" s="1">
+        <v>3.6019996580062</v>
+      </c>
+      <c r="K363">
+        <v>3.43</v>
+      </c>
+      <c r="L363" t="s">
+        <v>891</v>
+      </c>
+      <c r="M363" s="1">
+        <v>159646.9</v>
+      </c>
+      <c r="N363" s="1">
+        <v>164965.74</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>892</v>
+      </c>
+      <c r="B364" t="s">
+        <v>893</v>
+      </c>
+      <c r="C364" s="1">
+        <v>382.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>0.1875</v>
+      </c>
+      <c r="E364" s="1">
+        <v>0.1073036649</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>76587.5</v>
+      </c>
+      <c r="J364" s="1">
+        <v>0</v>
+      </c>
+      <c r="K364">
+        <v>0.0</v>
+      </c>
+      <c r="L364">
+        <v>0.0</v>
+      </c>
+      <c r="M364" s="1">
+        <v>76587.5</v>
+      </c>
+      <c r="N364" s="1">
+        <v>76587.5</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>894</v>
+      </c>
+      <c r="B365" t="s">
+        <v>895</v>
+      </c>
+      <c r="C365" s="1">
         <v>-382.0</v>
       </c>
-      <c r="D282" s="1">
-[...2 lines deleted...]
-      <c r="E282" s="1">
+      <c r="D365" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="E365" s="1">
         <v>0.0698298429</v>
       </c>
-      <c r="F282" t="s">
-[...11 lines deleted...]
-      <c r="J282" s="1">
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>-57462.5</v>
+      </c>
+      <c r="J365" s="1">
         <v>0</v>
       </c>
-      <c r="K282">
-[...14 lines deleted...]
-      <c r="P282">
+      <c r="K365">
+        <v>0.0</v>
+      </c>
+      <c r="L365">
+        <v>0.0</v>
+      </c>
+      <c r="M365" s="1">
+        <v>-57462.5</v>
+      </c>
+      <c r="N365" s="1">
+        <v>-57462.5</v>
+      </c>
+      <c r="O365" s="1">
+        <v>-0.04</v>
+      </c>
+      <c r="P365">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>