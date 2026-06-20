--- v1 (2026-05-29)
+++ v2 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="896">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="903">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970097</t>
   </si>
   <si>
@@ -160,50 +160,56 @@
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
     <t>FR0010340141</t>
   </si>
   <si>
     <t>AEROPORTS DE PARIS SA</t>
   </si>
   <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>ALTEN SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
@@ -262,50 +268,56 @@
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
+    <t>IE00BD1RP616</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC</t>
+  </si>
+  <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
     <t>DE0005158703</t>
   </si>
   <si>
     <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
@@ -454,50 +466,56 @@
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
     <t>FERROVIAL</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
@@ -595,71 +613,65 @@
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0001078911</t>
   </si>
   <si>
     <t>INTERPUMP GROUP</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
     <t>DE000KSAG888</t>
   </si>
   <si>
-    <t>K S N AG</t>
+    <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
-    <t>IE0004906560</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
@@ -832,50 +844,56 @@
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
     <t>SIGNIFY NV</t>
   </si>
   <si>
     <t>FR0000130809</t>
@@ -1006,1740 +1024,1743 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS200326</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 ESG MAR 26</t>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...16 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
-    <t>OAT100326</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>2 756.85</t>
+    <t>3 008.56</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>7 729.45</t>
+    <t>4 130.82</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 939.73</t>
+    <t>2 284.93</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>3 622.44</t>
+    <t>3 927.95</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>7 052.62</t>
+    <t>7 722.78</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 041.10</t>
+    <t>4 328.77</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>2 473.97</t>
+    <t>2 646.58</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>1 447.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 260.27</t>
+    <t>3 504.79</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>2 640.36</t>
+    <t>2 904.40</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 588.15</t>
+    <t>1 729.47</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>2 243.15</t>
+    <t>2 602.74</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>2 521.92</t>
+    <t>2 723.29</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>2 751.26</t>
+    <t>2 955.41</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>3 760.41</t>
+    <t>4 046.52</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>1 682.88</t>
+    <t>1 877.05</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>8 478.94</t>
+    <t>9 179.96</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>23 768.33</t>
+    <t>25 236.38</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>1 686.66</t>
+    <t>2 000.11</t>
   </si>
   <si>
     <t>XS3075490188</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 20/05/2031</t>
   </si>
   <si>
-    <t>2 555.48</t>
+    <t>2 742.47</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>1 431.51</t>
+    <t>1 704.79</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>1 405.48</t>
+    <t>1 678.77</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>1 332.99</t>
+    <t>1 597.07</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>1 414.73</t>
+    <t>1 608.90</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 157.19</t>
+    <t>1 380.14</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>3 049.32</t>
+    <t>3 452.05</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>7 544.04</t>
+    <t>8 008.63</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>3 071.92</t>
+    <t>3 352.40</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>1 983.66</t>
+    <t>2 247.31</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>2 520.55</t>
+    <t>2 750.68</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>2 491.44</t>
+    <t>2 671.23</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>6 419.18</t>
-[...8 lines deleted...]
-    <t>2 572.26</t>
+    <t>6 893.84</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>6 867.81</t>
+    <t>7 400.00</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>11 578.77</t>
+    <t>12 333.90</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>7 696.00</t>
+    <t>8 249.48</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 041.78</t>
+    <t>1 228.77</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>1 411.33</t>
+    <t>1 624.55</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
+    <t>1 058.02</t>
+  </si>
+  <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>4 014.13</t>
+    <t>4 477.30</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>2 959.59</t>
+    <t>3 168.15</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>FR001400D6O8</t>
-[...7 lines deleted...]
-  <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>5 626.71</t>
+    <t>6 072.60</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>5 354.27</t>
+    <t>5 738.03</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 376.37</t>
+    <t>2 570.55</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>2 784.66</t>
+    <t>3 116.92</t>
+  </si>
+  <si>
+    <t>FR0013504677</t>
+  </si>
+  <si>
+    <t>ENGIE SA 1.75 27/03/2028</t>
+  </si>
+  <si>
+    <t>1 735.62</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>EU000A3K4ES4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3 04/12/2034</t>
   </si>
   <si>
-    <t>1 672.01</t>
+    <t>2 066.53</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>7 164.25</t>
+    <t>8 173.97</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>2 658.87</t>
+    <t>3 348.20</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>2 037.67</t>
+    <t>2 282.19</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
+    <t>1 237.64</t>
+  </si>
+  <si>
     <t>FI4000441878</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
     <t>FI4000306758</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 1.125 15/04/2034</t>
   </si>
   <si>
-    <t>1 230.66</t>
+    <t>1 310.92</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>3 041.10</t>
+    <t>3 360.41</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
-    <t>FR0013238268</t>
-[...8 lines deleted...]
-    <t>FRANCE (REPUBLIC OF) 0.1 25/07/2031</t>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>11 190.93</t>
+    <t>12 024.30</t>
   </si>
   <si>
     <t>FR0013313582</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2034</t>
   </si>
   <si>
-    <t>4 293.29</t>
+    <t>4 613.00</t>
   </si>
   <si>
     <t>FR0014009O62</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2038</t>
   </si>
   <si>
-    <t>13 327.40</t>
+    <t>14 319.86</t>
   </si>
   <si>
     <t>FR0014016G71</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 2.4 24/09/2029</t>
   </si>
   <si>
-    <t>8 942.47</t>
+    <t>10 116.16</t>
   </si>
   <si>
     <t>FR001400FTH3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3 25/05/2054</t>
   </si>
   <si>
-    <t>11 589.04</t>
+    <t>12 452.05</t>
   </si>
   <si>
     <t>FR001400X8V5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.2 25/05/2035</t>
   </si>
   <si>
-    <t>5 958.31</t>
+    <t>6 402.02</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>4 443.82</t>
+    <t>5 396.07</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>7 095.58</t>
+    <t>7 623.98</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>1 458.90</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0001102515</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>37 519.48</t>
+    <t>40 775.30</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>1 752.54</t>
+    <t>1 811.24</t>
   </si>
   <si>
     <t>DE000BU2Z031</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2034</t>
   </si>
   <si>
-    <t>9 075.01</t>
+    <t>10 027.89</t>
   </si>
   <si>
     <t>DE000BU2Z056</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2035</t>
   </si>
   <si>
-    <t>17 065.97</t>
+    <t>18 546.90</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>1 556.76</t>
+    <t>1 900.89</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 601.64</t>
+    <t>1 708.08</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>1 400.00</t>
+    <t>1 601.37</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>2 877.05</t>
+    <t>3 100.00</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>1 212.33</t>
+    <t>1 428.08</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>6 832.19</t>
+    <t>7 335.62</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 016.25</t>
+    <t>2 292.99</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 117.81</t>
+    <t>1 347.95</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>2 567.59</t>
+    <t>2 769.53</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>6 210.62</t>
+    <t>4 586.30</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>2 200.69</t>
+    <t>2 445.21</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>2 693.52</t>
+    <t>3 030.21</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>3 780.86</t>
+    <t>4 016.47</t>
   </si>
   <si>
     <t>IE00BH3SQ895</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
   </si>
   <si>
-    <t>1 788.40</t>
+    <t>1 917.02</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>1 073.11</t>
+    <t>1 150.29</t>
   </si>
   <si>
     <t>IE00BV8C9186</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>5 104.81</t>
-[...10 lines deleted...]
-  <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
+    <t>1 426.45</t>
+  </si>
+  <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
+    <t>1 143.59</t>
+  </si>
+  <si>
     <t>IT0005358806</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.35 01/03/2035</t>
   </si>
   <si>
     <t>IT0005631590</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.65 01/08/2035</t>
   </si>
   <si>
-    <t>4 879.11</t>
+    <t>13 179.63</t>
   </si>
   <si>
     <t>IT0005542797</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.7 15/06/2030</t>
   </si>
   <si>
-    <t>14 826.44</t>
+    <t>11 975.19</t>
   </si>
   <si>
     <t>IT0003934657</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 4 01/02/2037</t>
   </si>
   <si>
-    <t>4 730.39</t>
+    <t>8 041.66</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
+    <t>1 058.22</t>
+  </si>
+  <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>4 164.38</t>
+    <t>4 437.67</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>3 418.49</t>
+    <t>3 864.38</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>FR0013508694</t>
   </si>
   <si>
     <t>LA POSTE SA 1.375 21/04/2032</t>
   </si>
   <si>
-    <t>1 190.41</t>
+    <t>1 269.52</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>2 465.75</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>1 753.97</t>
+    <t>2 133.70</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>2 517.12</t>
+    <t>2 668.15</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>3 759.96</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>4 508.81</t>
+    <t>4 841.04</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>2 356.03</t>
+    <t>2 537.26</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>2 196.71</t>
+    <t>2 451.57</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 367.12</t>
+    <t>2 597.26</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>1 978.39</t>
+    <t>2 862.35</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>1 782.48</t>
+    <t>2 578.90</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>1 852.05</t>
+    <t>2 226.03</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>2 665.29</t>
+    <t>2 908.64</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>7 339.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
+    <t>1 127.88</t>
+  </si>
+  <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>9 395.21</t>
+    <t>10 013.70</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 484.93</t>
+    <t>3 715.07</t>
   </si>
   <si>
     <t>PTOTELOE0028</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.475 18/10/2030</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
+    <t>2 275.44</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>5 120.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>6 288.22</t>
+    <t>6 725.48</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>2 306.16</t>
+    <t>2 493.15</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>4 882.19</t>
+    <t>5 270.55</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>1 910.17</t>
+    <t>2 131.79</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>2 635.62</t>
+    <t>5 803.42</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 191.44</t>
+    <t>2 385.62</t>
+  </si>
+  <si>
+    <t>XS2126161764</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>6 435.62</t>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>5 379.45</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>6 756.16</t>
+    <t>7 791.78</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>FR0014012ID6</t>
-[...5 lines deleted...]
-    <t>1 839.04</t>
+    <t>1 147.07</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>1 093.49</t>
+    <t>1 316.44</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>6 227.51</t>
+  </si>
+  <si>
+    <t>ES0000012I24</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
+  </si>
+  <si>
+    <t>2 373.25</t>
   </si>
   <si>
     <t>ES0000012G42</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.2 31/10/2040</t>
   </si>
   <si>
-    <t>5 006.27</t>
+    <t>5 861.00</t>
   </si>
   <si>
     <t>ES0000012E69</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.85 30/07/2035</t>
   </si>
   <si>
-    <t>4 926.58</t>
+    <t>5 405.55</t>
+  </si>
+  <si>
+    <t>ES0000012N43</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.1 30/07/2031</t>
+  </si>
+  <si>
+    <t>28 784.14</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
-    <t>1 664.66</t>
+    <t>2 792.33</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>4 448.22</t>
-[...8 lines deleted...]
-    <t>4 001.52</t>
+    <t>1 104.66</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>3 356.16</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>3 463.01</t>
+    <t>3 693.15</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>1 643.84</t>
+    <t>1 931.51</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>5 159.59</t>
+    <t>5 547.95</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>3 842.47</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>2 013.70</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>4 515.75</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>1 828.08</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>XS2314267449</t>
-[...55 lines deleted...]
-  <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
+    <t>1 112.94</t>
+  </si>
+  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 632.22</t>
+    <t>3 870.58</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>4 052.05</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>5 509.93</t>
+    <t>4 119.18</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>3 827.40</t>
+    <t>4 143.84</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>3 841.64</t>
+    <t>4 169.59</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>2 171.23</t>
+    <t>2 315.07</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>2 582.19</t>
-[...5 lines deleted...]
-    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+    <t>2 769.18</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 128.08</t>
+    <t>1 257.53</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>5 318.84</t>
+    <t>5 653.25</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
+  </si>
+  <si>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -3112,209 +3133,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>15.0</v>
       </c>
       <c r="D2">
-        <v>231.55</v>
+        <v>215.35</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3473.38</v>
+        <v>3230.35</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3473.38</v>
+        <v>3230.35</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>633556.3785</v>
+        <v>632465.042</v>
       </c>
       <c r="D3">
-        <v>138.88</v>
+        <v>129.1</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>87990117.86</v>
+        <v>81655891.32</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>87990117.86</v>
+        <v>81655891.32</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>319995.88</v>
+        <v>317589.79</v>
       </c>
       <c r="D4">
-        <v>129.1</v>
+        <v>120.06</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>41312375.48</v>
+        <v>38131135.35</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>41312375.48</v>
+        <v>38131135.35</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>989.9651</v>
+        <v>989.8193</v>
       </c>
       <c r="D5">
-        <v>127.58</v>
+        <v>118.57</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>126305.11</v>
+        <v>117363.84</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>126305.11</v>
+        <v>117363.84</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>134.85</v>
+        <v>125.42</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>134.85</v>
+        <v>125.42</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>134.85</v>
+        <v>125.42</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P365"/>
+  <dimension ref="A1:P370"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O365" sqref="O365"/>
+      <selection activeCell="O370" sqref="O370"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3336,18236 +3357,18486 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>1817.0</v>
       </c>
       <c r="D2" s="1">
-        <v>35.22</v>
+        <v>30.02</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>63994.74</v>
       </c>
       <c r="I2" s="1">
-        <v>0.0</v>
+        <v>-9448.4</v>
       </c>
       <c r="J2" s="1">
-        <v>0.0</v>
+        <v>-14.764338444066</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>63994.74</v>
+        <v>54546.34</v>
       </c>
       <c r="N2" s="1">
-        <v>63994.74</v>
+        <v>54546.34</v>
       </c>
       <c r="O2" s="1">
         <v>0.05</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>5216.0</v>
       </c>
       <c r="D3" s="1">
-        <v>28.36</v>
+        <v>26.43</v>
       </c>
       <c r="E3" s="1">
         <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>147925.76</v>
       </c>
       <c r="I3" s="1">
-        <v>0.0</v>
+        <v>-10066.88</v>
       </c>
       <c r="J3" s="1">
-        <v>0.0</v>
+        <v>-6.8053596614951</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>147925.76</v>
+        <v>137858.88</v>
       </c>
       <c r="N3" s="1">
-        <v>147925.76</v>
+        <v>137858.88</v>
       </c>
       <c r="O3" s="1">
         <v>0.11</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>1414.0</v>
       </c>
       <c r="D4" s="1">
-        <v>246.8</v>
+        <v>208.0</v>
       </c>
       <c r="E4" s="1">
         <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>348975.2</v>
       </c>
       <c r="I4" s="1">
-        <v>0.0</v>
+        <v>-54863.2</v>
       </c>
       <c r="J4" s="1">
-        <v>0.0</v>
+        <v>-15.721231766613</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>348975.2</v>
+        <v>294112.0</v>
       </c>
       <c r="N4" s="1">
-        <v>348975.2</v>
+        <v>294112.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>2304.0</v>
       </c>
       <c r="D5" s="1">
-        <v>158.2</v>
+        <v>133.5</v>
       </c>
       <c r="E5" s="1">
         <v>207.3860286458</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>477817.41</v>
       </c>
       <c r="I5" s="1">
-        <v>-113324.61</v>
+        <v>-170233.41</v>
       </c>
       <c r="J5" s="1">
-        <v>-23.717137054508</v>
+        <v>-35.627293279247</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>364492.8</v>
+        <v>307584.0</v>
       </c>
       <c r="N5" s="1">
-        <v>364492.8</v>
+        <v>307584.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>219.0</v>
       </c>
       <c r="D6" s="1">
-        <v>994.8</v>
+        <v>863.5</v>
       </c>
       <c r="E6" s="1">
         <v>1281.5523287671</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>280659.96</v>
       </c>
       <c r="I6" s="1">
-        <v>-62798.76</v>
+        <v>-91553.46</v>
       </c>
       <c r="J6" s="1">
-        <v>-22.375389777722</v>
+        <v>-32.620777114056</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>217861.2</v>
+        <v>189106.5</v>
       </c>
       <c r="N6" s="1">
-        <v>217861.2</v>
+        <v>189106.5</v>
       </c>
       <c r="O6" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>28345.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.67</v>
+        <v>25.28</v>
       </c>
       <c r="E7" s="1">
         <v>27.154707003</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>769700.17</v>
       </c>
       <c r="I7" s="1">
-        <v>-13739.02</v>
+        <v>-53138.57</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.7849833656656</v>
+        <v>-6.9038012554941</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>755961.15</v>
+        <v>716561.6</v>
       </c>
       <c r="N7" s="1">
-        <v>755961.15</v>
+        <v>716561.6</v>
       </c>
       <c r="O7" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>498.0</v>
       </c>
       <c r="D8" s="1">
-        <v>118.4</v>
+        <v>103.1</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>58963.2</v>
       </c>
       <c r="I8" s="1">
-        <v>0.0</v>
+        <v>-7619.4</v>
       </c>
       <c r="J8" s="1">
-        <v>0.0</v>
+        <v>-12.922297297297</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>58963.2</v>
+        <v>51343.8</v>
       </c>
       <c r="N8" s="1">
-        <v>58963.2</v>
+        <v>51343.8</v>
       </c>
       <c r="O8" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>1464.0</v>
       </c>
       <c r="D9" s="1">
-        <v>62.9</v>
+        <v>59.05</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>92085.6</v>
       </c>
       <c r="I9" s="1">
-        <v>0.0</v>
+        <v>-5636.4</v>
       </c>
       <c r="J9" s="1">
-        <v>0.0</v>
+        <v>-6.120826709062</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>92085.6</v>
+        <v>86449.2</v>
       </c>
       <c r="N9" s="1">
-        <v>92085.6</v>
+        <v>86449.2</v>
       </c>
       <c r="O9" s="1">
         <v>0.07</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>5248.0</v>
+        <v>25927.0</v>
       </c>
       <c r="D10" s="1">
-        <v>184.24</v>
+        <v>8.88</v>
       </c>
       <c r="E10" s="1">
-        <v>159.2474714177</v>
+        <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>835730.73</v>
+        <v>229453.95</v>
       </c>
       <c r="I10" s="1">
-        <v>131160.79</v>
+        <v>777.81</v>
       </c>
       <c r="J10" s="1">
-        <v>15.694144691796</v>
+        <v>0.33898305084746</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>966891.52</v>
+        <v>230231.76</v>
       </c>
       <c r="N10" s="1">
-        <v>966891.52</v>
+        <v>230231.76</v>
       </c>
       <c r="O10" s="1">
-        <v>0.75</v>
+        <v>0.19</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>3383.0</v>
+        <v>5248.0</v>
       </c>
       <c r="D11" s="1">
-        <v>382.2</v>
+        <v>160.92</v>
       </c>
       <c r="E11" s="1">
-        <v>212.4418799882</v>
+        <v>159.2474714177</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>718690.88</v>
+        <v>835730.73</v>
       </c>
       <c r="I11" s="1">
-        <v>574291.72</v>
+        <v>8777.43</v>
       </c>
       <c r="J11" s="1">
-        <v>79.908029443758</v>
+        <v>1.0502701031467</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1292982.6</v>
+        <v>844508.16</v>
       </c>
       <c r="N11" s="1">
-        <v>1292982.6</v>
+        <v>844508.16</v>
       </c>
       <c r="O11" s="1">
-        <v>1.0</v>
+        <v>0.7</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>8288.0</v>
+        <v>3383.0</v>
       </c>
       <c r="D12" s="1">
-        <v>28.29</v>
+        <v>347.6</v>
       </c>
       <c r="E12" s="1">
-        <v>24.9201387548</v>
+        <v>212.4418799882</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>206538.11</v>
+        <v>718690.88</v>
       </c>
       <c r="I12" s="1">
-        <v>27929.41</v>
+        <v>457239.92</v>
       </c>
       <c r="J12" s="1">
-        <v>13.522642383045</v>
+        <v>63.621221964024</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>234467.52</v>
+        <v>1175930.8</v>
       </c>
       <c r="N12" s="1">
-        <v>234467.52</v>
+        <v>1175930.8</v>
       </c>
       <c r="O12" s="1">
-        <v>0.18</v>
+        <v>0.98</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>1041.0</v>
+        <v>8288.0</v>
       </c>
       <c r="D13" s="1">
-        <v>63.55</v>
+        <v>23.19</v>
       </c>
       <c r="E13" s="1">
-        <v>63.55</v>
+        <v>24.9201387548</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>66155.55</v>
+        <v>206538.11</v>
       </c>
       <c r="I13" s="1">
-        <v>0.0</v>
+        <v>-14339.39</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0</v>
+        <v>-6.9427332321381</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>66155.55</v>
+        <v>192198.72</v>
       </c>
       <c r="N13" s="1">
-        <v>66155.55</v>
+        <v>192198.72</v>
       </c>
       <c r="O13" s="1">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
-        <v>9697.0</v>
+        <v>1041.0</v>
       </c>
       <c r="D14" s="1">
-        <v>52.74</v>
+        <v>53.45</v>
       </c>
       <c r="E14" s="1">
-        <v>61.1051851088</v>
+        <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>592536.98</v>
+        <v>66155.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-81117.2</v>
+        <v>-10514.1</v>
       </c>
       <c r="J14" s="1">
-        <v>-13.689812237542</v>
+        <v>-15.892997639654</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>511419.78</v>
+        <v>55641.45</v>
       </c>
       <c r="N14" s="1">
-        <v>511419.78</v>
+        <v>55641.45</v>
       </c>
       <c r="O14" s="1">
-        <v>0.4</v>
+        <v>0.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>4764.0</v>
+        <v>9697.0</v>
       </c>
       <c r="D15" s="1">
-        <v>13.175</v>
+        <v>49.19</v>
       </c>
       <c r="E15" s="1">
-        <v>13.175</v>
+        <v>61.1051851088</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>62765.7</v>
+        <v>592536.98</v>
       </c>
       <c r="I15" s="1">
-        <v>0.0</v>
+        <v>-115541.55</v>
       </c>
       <c r="J15" s="1">
-        <v>0.0</v>
+        <v>-19.499466514309</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>62765.7</v>
+        <v>476995.43</v>
       </c>
       <c r="N15" s="1">
-        <v>62765.7</v>
+        <v>476995.43</v>
       </c>
       <c r="O15" s="1">
-        <v>0.05</v>
+        <v>0.4</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
-        <v>11401.0</v>
+        <v>4764.0</v>
       </c>
       <c r="D16" s="1">
-        <v>68.82</v>
+        <v>8.37</v>
       </c>
       <c r="E16" s="1">
-        <v>54.9314472415</v>
+        <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>626273.43</v>
+        <v>62765.7</v>
       </c>
       <c r="I16" s="1">
-        <v>158343.39</v>
+        <v>-22891.02</v>
       </c>
       <c r="J16" s="1">
-        <v>25.283427719423</v>
+        <v>-36.470588235294</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>784616.82</v>
+        <v>39874.68</v>
       </c>
       <c r="N16" s="1">
-        <v>784616.82</v>
+        <v>39874.68</v>
       </c>
       <c r="O16" s="1">
-        <v>0.61</v>
+        <v>0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>5353.0</v>
+        <v>11401.0</v>
       </c>
       <c r="D17" s="1">
-        <v>29.92</v>
+        <v>59.16</v>
       </c>
       <c r="E17" s="1">
-        <v>29.92</v>
+        <v>54.9314472415</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>160161.76</v>
+        <v>626273.43</v>
       </c>
       <c r="I17" s="1">
-        <v>0.0</v>
+        <v>48209.73</v>
       </c>
       <c r="J17" s="1">
-        <v>0.0</v>
+        <v>7.6978724772022</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>160161.76</v>
+        <v>674483.16</v>
       </c>
       <c r="N17" s="1">
-        <v>160161.76</v>
+        <v>674483.16</v>
       </c>
       <c r="O17" s="1">
-        <v>0.12</v>
+        <v>0.56</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>3935.0</v>
+        <v>5353.0</v>
       </c>
       <c r="D18" s="1">
-        <v>1233.4</v>
+        <v>26.34</v>
       </c>
       <c r="E18" s="1">
-        <v>488.475819568</v>
+        <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1922152.35</v>
+        <v>160161.76</v>
       </c>
       <c r="I18" s="1">
-        <v>2931276.65</v>
+        <v>-19163.74</v>
       </c>
       <c r="J18" s="1">
-        <v>152.49970430284</v>
+        <v>-11.965240641711</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>4853429.0</v>
+        <v>140998.02</v>
       </c>
       <c r="N18" s="1">
-        <v>4853429.0</v>
+        <v>140998.02</v>
       </c>
       <c r="O18" s="1">
-        <v>3.75</v>
+        <v>0.12</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>1308.0</v>
+        <v>3935.0</v>
       </c>
       <c r="D19" s="1">
-        <v>61.44</v>
+        <v>1128.2</v>
       </c>
       <c r="E19" s="1">
-        <v>61.44</v>
+        <v>488.475819568</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>80363.52</v>
+        <v>1922152.35</v>
       </c>
       <c r="I19" s="1">
-        <v>0.0</v>
+        <v>2517314.65</v>
       </c>
       <c r="J19" s="1">
-        <v>0.0</v>
+        <v>130.96332608599</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>80363.52</v>
+        <v>4439467.0</v>
       </c>
       <c r="N19" s="1">
-        <v>80363.52</v>
+        <v>4439467.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.06</v>
+        <v>3.7</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
-        <v>30966.0</v>
+        <v>1308.0</v>
       </c>
       <c r="D20" s="1">
-        <v>41.46</v>
+        <v>57.48</v>
       </c>
       <c r="E20" s="1">
-        <v>27.1316682813</v>
+        <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>840159.24</v>
+        <v>80363.52</v>
       </c>
       <c r="I20" s="1">
-        <v>443691.12</v>
+        <v>-5179.68</v>
       </c>
       <c r="J20" s="1">
-        <v>52.810360093165</v>
+        <v>-6.4453125</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1283850.36</v>
+        <v>75183.84</v>
       </c>
       <c r="N20" s="1">
-        <v>1283850.36</v>
+        <v>75183.84</v>
       </c>
       <c r="O20" s="1">
-        <v>0.99</v>
+        <v>0.06</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>7106.0</v>
+        <v>30966.0</v>
       </c>
       <c r="D21" s="1">
-        <v>8.395</v>
+        <v>37.7</v>
       </c>
       <c r="E21" s="1">
-        <v>8.395</v>
+        <v>27.1316682813</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>59654.87</v>
+        <v>840159.24</v>
       </c>
       <c r="I21" s="1">
-        <v>0.0</v>
+        <v>327258.96</v>
       </c>
       <c r="J21" s="1">
-        <v>0.0</v>
+        <v>38.952015810717</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>59654.87</v>
+        <v>1167418.2</v>
       </c>
       <c r="N21" s="1">
-        <v>59654.87</v>
+        <v>1167418.2</v>
       </c>
       <c r="O21" s="1">
-        <v>0.05</v>
+        <v>0.97</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
-        <v>1135.0</v>
+        <v>7106.0</v>
       </c>
       <c r="D22" s="1">
-        <v>54.85</v>
+        <v>6.945</v>
       </c>
       <c r="E22" s="1">
-        <v>54.85</v>
+        <v>8.395</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>62254.75</v>
+        <v>59654.87</v>
       </c>
       <c r="I22" s="1">
-        <v>0.0</v>
+        <v>-10303.7</v>
       </c>
       <c r="J22" s="1">
-        <v>0.0</v>
+        <v>-17.272185824896</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>62254.75</v>
+        <v>49351.17</v>
       </c>
       <c r="N22" s="1">
-        <v>62254.75</v>
+        <v>49351.17</v>
       </c>
       <c r="O22" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
-        <v>6764.0</v>
+        <v>1135.0</v>
       </c>
       <c r="D23" s="1">
-        <v>18.24</v>
+        <v>50.35</v>
       </c>
       <c r="E23" s="1">
-        <v>18.24</v>
+        <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>123375.36</v>
+        <v>62254.75</v>
       </c>
       <c r="I23" s="1">
-        <v>0.0</v>
+        <v>-5107.5</v>
       </c>
       <c r="J23" s="1">
-        <v>0.0</v>
+        <v>-8.20419325433</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>123375.36</v>
+        <v>57147.25</v>
       </c>
       <c r="N23" s="1">
-        <v>123375.36</v>
+        <v>57147.25</v>
       </c>
       <c r="O23" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>56851.0</v>
+        <v>6764.0</v>
       </c>
       <c r="D24" s="1">
-        <v>19.75</v>
+        <v>16.44</v>
       </c>
       <c r="E24" s="1">
-        <v>9.0375083991</v>
+        <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>513791.39</v>
+        <v>123375.36</v>
       </c>
       <c r="I24" s="1">
-        <v>609015.86</v>
+        <v>-12175.2</v>
       </c>
       <c r="J24" s="1">
-        <v>118.53368348582</v>
+        <v>-9.8684210526316</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1122807.25</v>
+        <v>111200.16</v>
       </c>
       <c r="N24" s="1">
-        <v>1122807.25</v>
+        <v>111200.16</v>
       </c>
       <c r="O24" s="1">
-        <v>0.87</v>
+        <v>0.09</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>45531.0</v>
+        <v>56851.0</v>
       </c>
       <c r="D25" s="1">
-        <v>3.208</v>
+        <v>17.925</v>
       </c>
       <c r="E25" s="1">
-        <v>3.2080000439</v>
+        <v>9.0375083991</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>146063.45</v>
+        <v>513791.39</v>
       </c>
       <c r="I25" s="1">
-        <v>0.0</v>
+        <v>505262.79</v>
       </c>
       <c r="J25" s="1">
-        <v>0.0</v>
+        <v>98.340065605225</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>146063.45</v>
+        <v>1019054.18</v>
       </c>
       <c r="N25" s="1">
-        <v>146063.45</v>
+        <v>1019054.18</v>
       </c>
       <c r="O25" s="1">
-        <v>0.11</v>
+        <v>0.85</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>126625.0</v>
+        <v>45531.0</v>
       </c>
       <c r="D26" s="1">
-        <v>10.79</v>
+        <v>2.975</v>
       </c>
       <c r="E26" s="1">
-        <v>7.3367455084</v>
+        <v>3.2080000439</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>929015.4</v>
+        <v>146063.45</v>
       </c>
       <c r="I26" s="1">
-        <v>437268.35</v>
+        <v>-10608.72</v>
       </c>
       <c r="J26" s="1">
-        <v>47.067933427153</v>
+        <v>-7.2630901159736</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1366283.75</v>
+        <v>135454.73</v>
       </c>
       <c r="N26" s="1">
-        <v>1366283.75</v>
+        <v>135454.73</v>
       </c>
       <c r="O26" s="1">
-        <v>1.06</v>
+        <v>0.11</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>5578.0</v>
+        <v>126625.0</v>
       </c>
       <c r="D27" s="1">
-        <v>14.175</v>
+        <v>9.245</v>
       </c>
       <c r="E27" s="1">
-        <v>14.175</v>
+        <v>7.3367455084</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>79068.15</v>
+        <v>929015.4</v>
       </c>
       <c r="I27" s="1">
-        <v>0.0</v>
+        <v>241632.73</v>
       </c>
       <c r="J27" s="1">
-        <v>0.0</v>
+        <v>26.009550541358</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>79068.15</v>
+        <v>1170648.13</v>
       </c>
       <c r="N27" s="1">
-        <v>79068.15</v>
+        <v>1170648.13</v>
       </c>
       <c r="O27" s="1">
-        <v>0.06</v>
+        <v>0.98</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>1157.0</v>
+        <v>7915.0</v>
       </c>
       <c r="D28" s="1">
-        <v>132.0</v>
+        <v>15.15</v>
       </c>
       <c r="E28" s="1">
-        <v>132.0</v>
+        <v>16.5350006317</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>152724.0</v>
+        <v>130874.53</v>
       </c>
       <c r="I28" s="1">
-        <v>0.0</v>
+        <v>-10962.28</v>
       </c>
       <c r="J28" s="1">
-        <v>0.0</v>
+        <v>-8.3761752573247</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>152724.0</v>
+        <v>119912.25</v>
       </c>
       <c r="N28" s="1">
-        <v>152724.0</v>
+        <v>119912.25</v>
       </c>
       <c r="O28" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
-        <v>660.0</v>
+        <v>5578.0</v>
       </c>
       <c r="D29" s="1">
-        <v>189.4</v>
+        <v>13.08</v>
       </c>
       <c r="E29" s="1">
-        <v>189.4</v>
+        <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>125004.0</v>
+        <v>79068.15</v>
       </c>
       <c r="I29" s="1">
-        <v>0.0</v>
+        <v>-6107.91</v>
       </c>
       <c r="J29" s="1">
-        <v>0.0</v>
+        <v>-7.7248677248677</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>125004.0</v>
+        <v>72960.24</v>
       </c>
       <c r="N29" s="1">
-        <v>125004.0</v>
+        <v>72960.24</v>
       </c>
       <c r="O29" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>1906.0</v>
+        <v>1157.0</v>
       </c>
       <c r="D30" s="1">
-        <v>34.2</v>
+        <v>124.9</v>
       </c>
       <c r="E30" s="1">
-        <v>34.2</v>
+        <v>132.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>65185.2</v>
+        <v>152724.0</v>
       </c>
       <c r="I30" s="1">
-        <v>0.0</v>
+        <v>-8214.7</v>
       </c>
       <c r="J30" s="1">
-        <v>0.0</v>
+        <v>-5.3787878787879</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>65185.2</v>
+        <v>144509.3</v>
       </c>
       <c r="N30" s="1">
-        <v>65185.2</v>
+        <v>144509.3</v>
       </c>
       <c r="O30" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>9508.0</v>
+        <v>660.0</v>
       </c>
       <c r="D31" s="1">
-        <v>89.46</v>
+        <v>178.5</v>
       </c>
       <c r="E31" s="1">
-        <v>78.62634939</v>
+        <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>747579.33</v>
+        <v>125004.0</v>
       </c>
       <c r="I31" s="1">
-        <v>103006.35</v>
+        <v>-7194.0</v>
       </c>
       <c r="J31" s="1">
-        <v>13.778651424191</v>
+        <v>-5.7550158394931</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>850585.68</v>
+        <v>117810.0</v>
       </c>
       <c r="N31" s="1">
-        <v>850585.68</v>
+        <v>117810.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.66</v>
+        <v>0.1</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
-        <v>10666.0</v>
+        <v>1906.0</v>
       </c>
       <c r="D32" s="1">
-        <v>95.5</v>
+        <v>25.76</v>
       </c>
       <c r="E32" s="1">
-        <v>76.2124367148</v>
+        <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>812881.85</v>
+        <v>65185.2</v>
       </c>
       <c r="I32" s="1">
-        <v>205721.15</v>
+        <v>-16086.64</v>
       </c>
       <c r="J32" s="1">
-        <v>25.30763234534</v>
+        <v>-24.678362573099</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1018603.0</v>
+        <v>49098.56</v>
       </c>
       <c r="N32" s="1">
-        <v>1018603.0</v>
+        <v>49098.56</v>
       </c>
       <c r="O32" s="1">
-        <v>0.79</v>
+        <v>0.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>510235.0</v>
+        <v>9508.0</v>
       </c>
       <c r="D33" s="1">
-        <v>11.28</v>
+        <v>75.76</v>
       </c>
       <c r="E33" s="1">
-        <v>11.1837090556</v>
+        <v>78.62634939</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>5706319.79</v>
+        <v>747579.33</v>
       </c>
       <c r="I33" s="1">
-        <v>49131.01</v>
+        <v>-27253.25</v>
       </c>
       <c r="J33" s="1">
-        <v>0.86099293078701</v>
+        <v>-3.6455328426483</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>5755450.8</v>
+        <v>720326.08</v>
       </c>
       <c r="N33" s="1">
-        <v>5755450.8</v>
+        <v>720326.08</v>
       </c>
       <c r="O33" s="1">
-        <v>4.45</v>
+        <v>0.6</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>181339.0</v>
+        <v>10666.0</v>
       </c>
       <c r="D34" s="1">
-        <v>10.872</v>
+        <v>82.13</v>
       </c>
       <c r="E34" s="1">
-        <v>10.6768962551</v>
+        <v>76.2124367148</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1936137.69</v>
+        <v>812881.85</v>
       </c>
       <c r="I34" s="1">
-        <v>35379.92</v>
+        <v>63116.73</v>
       </c>
       <c r="J34" s="1">
-        <v>1.8273452442321</v>
+        <v>7.7645638169926</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1971517.61</v>
+        <v>875998.58</v>
       </c>
       <c r="N34" s="1">
-        <v>1971517.61</v>
+        <v>875998.58</v>
       </c>
       <c r="O34" s="1">
-        <v>1.52</v>
+        <v>0.73</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
-        <v>2395.0</v>
+        <v>222264.0</v>
       </c>
       <c r="D35" s="1">
-        <v>52.68</v>
+        <v>10.996</v>
       </c>
       <c r="E35" s="1">
-        <v>52.68</v>
+        <v>11.1837090577</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>126168.6</v>
+        <v>2485735.91</v>
       </c>
       <c r="I35" s="1">
-        <v>0.0</v>
+        <v>-41720.97</v>
       </c>
       <c r="J35" s="1">
-        <v>0.0</v>
+        <v>-1.6784152263383</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>126168.6</v>
+        <v>2444014.94</v>
       </c>
       <c r="N35" s="1">
-        <v>126168.6</v>
+        <v>2444014.94</v>
       </c>
       <c r="O35" s="1">
-        <v>0.1</v>
+        <v>2.04</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>12719.0</v>
+        <v>484676.0</v>
       </c>
       <c r="D36" s="1">
-        <v>12.01</v>
+        <v>10.562</v>
       </c>
       <c r="E36" s="1">
-        <v>12.01</v>
+        <v>10.7427529112</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>152755.19</v>
+        <v>5206754.51</v>
       </c>
       <c r="I36" s="1">
-        <v>0.0</v>
+        <v>-87606.6</v>
       </c>
       <c r="J36" s="1">
-        <v>0.0</v>
+        <v>-1.6825567602956</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>152755.19</v>
+        <v>5119147.91</v>
       </c>
       <c r="N36" s="1">
-        <v>152755.19</v>
+        <v>5119147.91</v>
       </c>
       <c r="O36" s="1">
-        <v>0.12</v>
+        <v>4.27</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>14498.0</v>
+        <v>2395.0</v>
       </c>
       <c r="D37" s="1">
-        <v>29.42</v>
+        <v>48.78</v>
       </c>
       <c r="E37" s="1">
-        <v>24.8141902331</v>
+        <v>52.68</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>359756.13</v>
+        <v>126168.6</v>
       </c>
       <c r="I37" s="1">
-        <v>66775.03</v>
+        <v>-9340.5</v>
       </c>
       <c r="J37" s="1">
-        <v>18.561193106008</v>
+        <v>-7.4031890660592</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>426531.16</v>
+        <v>116828.1</v>
       </c>
       <c r="N37" s="1">
-        <v>426531.16</v>
+        <v>116828.1</v>
       </c>
       <c r="O37" s="1">
-        <v>0.33</v>
+        <v>0.1</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>49695.0</v>
+        <v>12719.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.52</v>
+        <v>10.465</v>
       </c>
       <c r="E38" s="1">
-        <v>10.5665974444</v>
+        <v>12.01</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>525107.06</v>
+        <v>152755.19</v>
       </c>
       <c r="I38" s="1">
-        <v>-2315.66</v>
+        <v>-19650.85</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.44098816725107</v>
+        <v>-12.86427649365</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>522791.4</v>
+        <v>133104.34</v>
       </c>
       <c r="N38" s="1">
-        <v>522791.4</v>
+        <v>133104.34</v>
       </c>
       <c r="O38" s="1">
-        <v>0.4</v>
+        <v>0.11</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>5766.0</v>
+        <v>14498.0</v>
       </c>
       <c r="D39" s="1">
-        <v>16.045</v>
+        <v>26.46</v>
       </c>
       <c r="E39" s="1">
-        <v>16.045</v>
+        <v>24.8141902331</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>92515.47</v>
+        <v>359756.13</v>
       </c>
       <c r="I39" s="1">
-        <v>0.0</v>
+        <v>23860.95</v>
       </c>
       <c r="J39" s="1">
-        <v>0.0</v>
+        <v>6.632534656185</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>92515.47</v>
+        <v>383617.08</v>
       </c>
       <c r="N39" s="1">
-        <v>92515.47</v>
+        <v>383617.08</v>
       </c>
       <c r="O39" s="1">
-        <v>0.07</v>
+        <v>0.32</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>680.0</v>
+        <v>49695.0</v>
       </c>
       <c r="D40" s="1">
-        <v>92.7</v>
+        <v>9.946</v>
       </c>
       <c r="E40" s="1">
-        <v>92.7</v>
+        <v>10.5665974444</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>63036.0</v>
+        <v>525107.06</v>
       </c>
       <c r="I40" s="1">
-        <v>0.0</v>
+        <v>-30840.59</v>
       </c>
       <c r="J40" s="1">
-        <v>0.0</v>
+        <v>-5.8732004098364</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>63036.0</v>
+        <v>494266.47</v>
       </c>
       <c r="N40" s="1">
-        <v>63036.0</v>
+        <v>494266.47</v>
       </c>
       <c r="O40" s="1">
-        <v>0.05</v>
+        <v>0.41</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
-        <v>4496.0</v>
+        <v>5766.0</v>
       </c>
       <c r="D41" s="1">
-        <v>34.65</v>
+        <v>15.245</v>
       </c>
       <c r="E41" s="1">
-        <v>34.65</v>
+        <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>155786.4</v>
+        <v>92515.47</v>
       </c>
       <c r="I41" s="1">
-        <v>0.0</v>
+        <v>-4612.8</v>
       </c>
       <c r="J41" s="1">
-        <v>0.0</v>
+        <v>-4.9859769398567</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>155786.4</v>
+        <v>87902.67</v>
       </c>
       <c r="N41" s="1">
-        <v>155786.4</v>
+        <v>87902.67</v>
       </c>
       <c r="O41" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
-        <v>5169.0</v>
+        <v>680.0</v>
       </c>
       <c r="D42" s="1">
-        <v>86.24</v>
+        <v>82.6</v>
       </c>
       <c r="E42" s="1">
-        <v>65.5330102534</v>
+        <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>338740.13</v>
+        <v>63036.0</v>
       </c>
       <c r="I42" s="1">
-        <v>107034.43</v>
+        <v>-6868.0</v>
       </c>
       <c r="J42" s="1">
-        <v>31.597800355098</v>
+        <v>-10.895361380798</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>445774.56</v>
+        <v>56168.0</v>
       </c>
       <c r="N42" s="1">
-        <v>445774.56</v>
+        <v>56168.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.34</v>
+        <v>0.05</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
-        <v>1010.0</v>
+        <v>4496.0</v>
       </c>
       <c r="D43" s="1">
-        <v>62.15</v>
+        <v>30.33</v>
       </c>
       <c r="E43" s="1">
-        <v>62.15</v>
+        <v>34.65</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>62771.5</v>
+        <v>155786.4</v>
       </c>
       <c r="I43" s="1">
-        <v>0.0</v>
+        <v>-19422.72</v>
       </c>
       <c r="J43" s="1">
-        <v>0.0</v>
+        <v>-12.467532467532</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>62771.5</v>
+        <v>136363.68</v>
       </c>
       <c r="N43" s="1">
-        <v>62771.5</v>
+        <v>136363.68</v>
       </c>
       <c r="O43" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>19627.0</v>
+        <v>5169.0</v>
       </c>
       <c r="D44" s="1">
-        <v>18.785</v>
+        <v>68.08</v>
       </c>
       <c r="E44" s="1">
-        <v>18.7850002548</v>
+        <v>65.5330102534</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>368693.2</v>
+        <v>338740.13</v>
       </c>
       <c r="I44" s="1">
-        <v>0.0</v>
+        <v>13165.39</v>
       </c>
       <c r="J44" s="1">
-        <v>0.0</v>
+        <v>3.8865752339411</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>368693.2</v>
+        <v>351905.52</v>
       </c>
       <c r="N44" s="1">
-        <v>368693.2</v>
+        <v>351905.52</v>
       </c>
       <c r="O44" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
-        <v>5853.0</v>
+        <v>1010.0</v>
       </c>
       <c r="D45" s="1">
-        <v>72.64</v>
+        <v>53.7</v>
       </c>
       <c r="E45" s="1">
-        <v>59.9331334358</v>
+        <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>350788.63</v>
+        <v>62771.5</v>
       </c>
       <c r="I45" s="1">
-        <v>74373.29</v>
+        <v>-8534.5</v>
       </c>
       <c r="J45" s="1">
-        <v>21.201739064348</v>
+        <v>-13.596138374899</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>425161.92</v>
+        <v>54237.0</v>
       </c>
       <c r="N45" s="1">
-        <v>425161.92</v>
+        <v>54237.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.33</v>
+        <v>0.05</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>11706.0</v>
+        <v>19627.0</v>
       </c>
       <c r="D46" s="1">
-        <v>18.55</v>
+        <v>15.975</v>
       </c>
       <c r="E46" s="1">
-        <v>29.6084777037</v>
+        <v>18.7850002548</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>346596.84</v>
+        <v>368693.2</v>
       </c>
       <c r="I46" s="1">
-        <v>-129450.54</v>
+        <v>-55151.87</v>
       </c>
       <c r="J46" s="1">
-        <v>-37.349024878588</v>
+        <v>-14.958743475605</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>217146.3</v>
+        <v>313541.33</v>
       </c>
       <c r="N46" s="1">
-        <v>217146.3</v>
+        <v>313541.33</v>
       </c>
       <c r="O46" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>15343.0</v>
+        <v>5853.0</v>
       </c>
       <c r="D47" s="1">
-        <v>30.295</v>
+        <v>68.5</v>
       </c>
       <c r="E47" s="1">
-        <v>30.2950003259</v>
+        <v>59.9331334358</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>464816.19</v>
+        <v>350788.63</v>
       </c>
       <c r="I47" s="1">
-        <v>0.0</v>
+        <v>50141.87</v>
       </c>
       <c r="J47" s="1">
-        <v>0.0</v>
+        <v>14.294040830229</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>464816.19</v>
+        <v>400930.5</v>
       </c>
       <c r="N47" s="1">
-        <v>464816.19</v>
+        <v>400930.5</v>
       </c>
       <c r="O47" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>2386.0</v>
+        <v>11706.0</v>
       </c>
       <c r="D48" s="1">
-        <v>232.4</v>
+        <v>17.2</v>
       </c>
       <c r="E48" s="1">
-        <v>221.9096479464</v>
+        <v>29.6084777037</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>529476.42</v>
+        <v>346596.84</v>
       </c>
       <c r="I48" s="1">
-        <v>25029.98</v>
+        <v>-145253.64</v>
       </c>
       <c r="J48" s="1">
-        <v>4.7273077807695</v>
+        <v>-41.908529806561</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>554506.4</v>
+        <v>201343.2</v>
       </c>
       <c r="N48" s="1">
-        <v>554506.4</v>
+        <v>201343.2</v>
       </c>
       <c r="O48" s="1">
-        <v>0.43</v>
+        <v>0.17</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>8140.0</v>
+        <v>15343.0</v>
       </c>
       <c r="D49" s="1">
-        <v>50.1</v>
+        <v>24.76</v>
       </c>
       <c r="E49" s="1">
-        <v>50.1</v>
+        <v>30.2950003259</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>407814.0</v>
+        <v>464816.19</v>
       </c>
       <c r="I49" s="1">
-        <v>0.0</v>
+        <v>-84923.51</v>
       </c>
       <c r="J49" s="1">
-        <v>0.0</v>
+        <v>-18.270342519696</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>407814.0</v>
+        <v>379892.68</v>
       </c>
       <c r="N49" s="1">
-        <v>407814.0</v>
+        <v>379892.68</v>
       </c>
       <c r="O49" s="1">
         <v>0.32</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>9403.0</v>
+        <v>2386.0</v>
       </c>
       <c r="D50" s="1">
-        <v>34.09</v>
+        <v>243.3</v>
       </c>
       <c r="E50" s="1">
-        <v>31.8244943103</v>
+        <v>221.9096479464</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>299245.72</v>
+        <v>529476.42</v>
       </c>
       <c r="I50" s="1">
-        <v>21302.55</v>
+        <v>51037.38</v>
       </c>
       <c r="J50" s="1">
-        <v>7.1187484318907</v>
+        <v>9.6392167945836</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>320548.27</v>
+        <v>580513.8</v>
       </c>
       <c r="N50" s="1">
-        <v>320548.27</v>
+        <v>580513.8</v>
       </c>
       <c r="O50" s="1">
-        <v>0.25</v>
+        <v>0.48</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>47678.0</v>
+        <v>8140.0</v>
       </c>
       <c r="D51" s="1">
-        <v>19.68</v>
+        <v>43.99</v>
       </c>
       <c r="E51" s="1">
-        <v>19.1508316205</v>
+        <v>50.1</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>913073.35</v>
+        <v>407814.0</v>
       </c>
       <c r="I51" s="1">
-        <v>25229.69</v>
+        <v>-49735.4</v>
       </c>
       <c r="J51" s="1">
-        <v>2.7631613604756</v>
+        <v>-12.195608782435</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>938303.04</v>
+        <v>358078.6</v>
       </c>
       <c r="N51" s="1">
-        <v>938303.04</v>
+        <v>358078.6</v>
       </c>
       <c r="O51" s="1">
-        <v>0.72</v>
+        <v>0.3</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>95910.0</v>
+        <v>9403.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.516</v>
+        <v>31.62</v>
       </c>
       <c r="E52" s="1">
-        <v>4.516</v>
+        <v>31.8244943103</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>433129.56</v>
+        <v>299245.72</v>
       </c>
       <c r="I52" s="1">
-        <v>0.0</v>
+        <v>-1922.86</v>
       </c>
       <c r="J52" s="1">
-        <v>0.0</v>
+        <v>-0.64256892295736</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>433129.56</v>
+        <v>297322.86</v>
       </c>
       <c r="N52" s="1">
-        <v>433129.56</v>
+        <v>297322.86</v>
       </c>
       <c r="O52" s="1">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>1305.0</v>
+        <v>47678.0</v>
       </c>
       <c r="D53" s="1">
-        <v>146.2</v>
+        <v>18.48</v>
       </c>
       <c r="E53" s="1">
-        <v>146.2</v>
+        <v>19.1508316205</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>190791.0</v>
+        <v>913073.35</v>
       </c>
       <c r="I53" s="1">
-        <v>0.0</v>
+        <v>-31983.91</v>
       </c>
       <c r="J53" s="1">
-        <v>0.0</v>
+        <v>-3.5028850639437</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>190791.0</v>
+        <v>881089.44</v>
       </c>
       <c r="N53" s="1">
-        <v>190791.0</v>
+        <v>881089.44</v>
       </c>
       <c r="O53" s="1">
-        <v>0.15</v>
+        <v>0.73</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>9968.0</v>
+        <v>95910.0</v>
       </c>
       <c r="D54" s="1">
-        <v>43.44</v>
+        <v>4.272</v>
       </c>
       <c r="E54" s="1">
-        <v>43.44</v>
+        <v>4.516</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>433009.92</v>
+        <v>433129.56</v>
       </c>
       <c r="I54" s="1">
-        <v>0.0</v>
+        <v>-23402.04</v>
       </c>
       <c r="J54" s="1">
-        <v>0.0</v>
+        <v>-5.4030115146147</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>433009.92</v>
+        <v>409727.52</v>
       </c>
       <c r="N54" s="1">
-        <v>433009.92</v>
+        <v>409727.52</v>
       </c>
       <c r="O54" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
-        <v>128530.0</v>
+        <v>1305.0</v>
       </c>
       <c r="D55" s="1">
-        <v>10.194</v>
+        <v>128.3</v>
       </c>
       <c r="E55" s="1">
-        <v>5.9693387536</v>
+        <v>146.2</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>767239.11</v>
+        <v>190791.0</v>
       </c>
       <c r="I55" s="1">
-        <v>542995.71</v>
+        <v>-23359.5</v>
       </c>
       <c r="J55" s="1">
-        <v>70.772683889902</v>
+        <v>-12.243502051984</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1310234.82</v>
+        <v>167431.5</v>
       </c>
       <c r="N55" s="1">
-        <v>1310234.82</v>
+        <v>167431.5</v>
       </c>
       <c r="O55" s="1">
-        <v>1.01</v>
+        <v>0.14</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>32676.0</v>
+        <v>9968.0</v>
       </c>
       <c r="D56" s="1">
-        <v>28.93</v>
+        <v>42.74</v>
       </c>
       <c r="E56" s="1">
-        <v>15.3792771453</v>
+        <v>43.44</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>502533.26</v>
+        <v>433009.92</v>
       </c>
       <c r="I56" s="1">
-        <v>442783.42</v>
+        <v>-6977.6</v>
       </c>
       <c r="J56" s="1">
-        <v>88.110271547002</v>
+        <v>-1.6114180478821</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>945316.68</v>
+        <v>426032.32</v>
       </c>
       <c r="N56" s="1">
-        <v>945316.68</v>
+        <v>426032.32</v>
       </c>
       <c r="O56" s="1">
-        <v>0.73</v>
+        <v>0.36</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>2688.0</v>
+        <v>128530.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.7</v>
+        <v>9.135</v>
       </c>
       <c r="E57" s="1">
-        <v>104.589702381</v>
+        <v>5.9693387536</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>281137.12</v>
+        <v>767239.11</v>
       </c>
       <c r="I57" s="1">
-        <v>-10455.52</v>
+        <v>406882.44</v>
       </c>
       <c r="J57" s="1">
-        <v>-3.7190108513596</v>
+        <v>53.032025439892</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>270681.6</v>
+        <v>1174121.55</v>
       </c>
       <c r="N57" s="1">
-        <v>270681.6</v>
+        <v>1174121.55</v>
       </c>
       <c r="O57" s="1">
-        <v>0.21</v>
+        <v>0.98</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>2521.0</v>
+        <v>32676.0</v>
       </c>
       <c r="D58" s="1">
-        <v>225.2</v>
+        <v>26.51</v>
       </c>
       <c r="E58" s="1">
-        <v>202.3486751289</v>
+        <v>15.3792771453</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>510121.01</v>
+        <v>502533.26</v>
       </c>
       <c r="I58" s="1">
-        <v>57608.19</v>
+        <v>363707.5</v>
       </c>
       <c r="J58" s="1">
-        <v>11.293043977938</v>
+        <v>72.374811569686</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>567729.2</v>
+        <v>866240.76</v>
       </c>
       <c r="N58" s="1">
-        <v>567729.2</v>
+        <v>866240.76</v>
       </c>
       <c r="O58" s="1">
-        <v>0.44</v>
+        <v>0.72</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>2454.0</v>
+        <v>2688.0</v>
       </c>
       <c r="D59" s="1">
-        <v>25.66</v>
+        <v>89.35</v>
       </c>
       <c r="E59" s="1">
-        <v>25.66</v>
+        <v>104.589702381</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>62969.64</v>
+        <v>281137.12</v>
       </c>
       <c r="I59" s="1">
-        <v>0.0</v>
+        <v>-40964.32</v>
       </c>
       <c r="J59" s="1">
-        <v>0.0</v>
+        <v>-14.570939618361</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>62969.64</v>
+        <v>240172.8</v>
       </c>
       <c r="N59" s="1">
-        <v>62969.64</v>
+        <v>240172.8</v>
       </c>
       <c r="O59" s="1">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>388.0</v>
+        <v>2521.0</v>
       </c>
       <c r="D60" s="1">
-        <v>321.4</v>
+        <v>194.75</v>
       </c>
       <c r="E60" s="1">
-        <v>321.4</v>
+        <v>202.3486751289</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>124703.2</v>
+        <v>510121.01</v>
       </c>
       <c r="I60" s="1">
-        <v>0.0</v>
+        <v>-19156.26</v>
       </c>
       <c r="J60" s="1">
-        <v>0.0</v>
+        <v>-3.7552383894167</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>124703.2</v>
+        <v>490964.75</v>
       </c>
       <c r="N60" s="1">
-        <v>124703.2</v>
+        <v>490964.75</v>
       </c>
       <c r="O60" s="1">
-        <v>0.1</v>
+        <v>0.41</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
-        <v>4383.0</v>
+        <v>1013.0</v>
       </c>
       <c r="D61" s="1">
-        <v>63.16</v>
+        <v>61.08</v>
       </c>
       <c r="E61" s="1">
-        <v>63.16</v>
+        <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>276830.28</v>
+        <v>69046.08</v>
       </c>
       <c r="I61" s="1">
-        <v>0.0</v>
+        <v>-7172.04</v>
       </c>
       <c r="J61" s="1">
-        <v>0.0</v>
+        <v>-10.387323943662</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>276830.28</v>
+        <v>61874.04</v>
       </c>
       <c r="N61" s="1">
-        <v>276830.28</v>
+        <v>61874.04</v>
       </c>
       <c r="O61" s="1">
-        <v>0.21</v>
+        <v>0.05</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
-        <v>723.0</v>
+        <v>2454.0</v>
       </c>
       <c r="D62" s="1">
-        <v>83.25</v>
+        <v>24.96</v>
       </c>
       <c r="E62" s="1">
-        <v>83.25</v>
+        <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>60189.75</v>
+        <v>62969.64</v>
       </c>
       <c r="I62" s="1">
-        <v>0.0</v>
+        <v>-1717.8</v>
       </c>
       <c r="J62" s="1">
-        <v>0.0</v>
+        <v>-2.7279812938426</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>60189.75</v>
+        <v>61251.84</v>
       </c>
       <c r="N62" s="1">
-        <v>60189.75</v>
+        <v>61251.84</v>
       </c>
       <c r="O62" s="1">
         <v>0.05</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
-        <v>1948.0</v>
+        <v>388.0</v>
       </c>
       <c r="D63" s="1">
-        <v>39.45</v>
+        <v>273.8</v>
       </c>
       <c r="E63" s="1">
-        <v>39.45</v>
+        <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>76848.6</v>
+        <v>124703.2</v>
       </c>
       <c r="I63" s="1">
-        <v>0.0</v>
+        <v>-18468.8</v>
       </c>
       <c r="J63" s="1">
-        <v>0.0</v>
+        <v>-14.810205351587</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>76848.6</v>
+        <v>106234.4</v>
       </c>
       <c r="N63" s="1">
-        <v>76848.6</v>
+        <v>106234.4</v>
       </c>
       <c r="O63" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>1676.0</v>
+        <v>4383.0</v>
       </c>
       <c r="D64" s="1">
-        <v>36.76</v>
+        <v>53.44</v>
       </c>
       <c r="E64" s="1">
-        <v>36.76</v>
+        <v>63.16</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>61609.76</v>
+        <v>276830.28</v>
       </c>
       <c r="I64" s="1">
-        <v>0.0</v>
+        <v>-42602.76</v>
       </c>
       <c r="J64" s="1">
-        <v>0.0</v>
+        <v>-15.389487017099</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>61609.76</v>
+        <v>234227.52</v>
       </c>
       <c r="N64" s="1">
-        <v>61609.76</v>
+        <v>234227.52</v>
       </c>
       <c r="O64" s="1">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
-        <v>3593.0</v>
+        <v>723.0</v>
       </c>
       <c r="D65" s="1">
-        <v>192.6</v>
+        <v>73.55</v>
       </c>
       <c r="E65" s="1">
-        <v>150.9597662121</v>
+        <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>542398.44</v>
+        <v>60189.75</v>
       </c>
       <c r="I65" s="1">
-        <v>149613.36</v>
+        <v>-7013.1</v>
       </c>
       <c r="J65" s="1">
-        <v>27.583663404342</v>
+        <v>-11.651651651652</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>692011.8</v>
+        <v>53176.65</v>
       </c>
       <c r="N65" s="1">
-        <v>692011.8</v>
+        <v>53176.65</v>
       </c>
       <c r="O65" s="1">
-        <v>0.53</v>
+        <v>0.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
-        <v>1308.0</v>
+        <v>1948.0</v>
       </c>
       <c r="D66" s="1">
-        <v>65.9</v>
+        <v>37.74</v>
       </c>
       <c r="E66" s="1">
-        <v>65.9</v>
+        <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>86197.2</v>
+        <v>76848.6</v>
       </c>
       <c r="I66" s="1">
-        <v>0.0</v>
+        <v>-3331.08</v>
       </c>
       <c r="J66" s="1">
-        <v>0.0</v>
+        <v>-4.3346007604563</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>86197.2</v>
+        <v>73517.52</v>
       </c>
       <c r="N66" s="1">
-        <v>86197.2</v>
+        <v>73517.52</v>
       </c>
       <c r="O66" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
-        <v>18525.0</v>
+        <v>1676.0</v>
       </c>
       <c r="D67" s="1">
-        <v>36.16</v>
+        <v>32.64</v>
       </c>
       <c r="E67" s="1">
-        <v>35.139562753</v>
+        <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>650960.4</v>
+        <v>61609.76</v>
       </c>
       <c r="I67" s="1">
-        <v>18903.6</v>
+        <v>-6905.12</v>
       </c>
       <c r="J67" s="1">
-        <v>2.9039554479812</v>
+        <v>-11.207834602829</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>669864.0</v>
+        <v>54704.64</v>
       </c>
       <c r="N67" s="1">
-        <v>669864.0</v>
+        <v>54704.64</v>
       </c>
       <c r="O67" s="1">
-        <v>0.52</v>
+        <v>0.05</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>5624.0</v>
+        <v>3593.0</v>
       </c>
       <c r="D68" s="1">
-        <v>10.63</v>
+        <v>203.8</v>
       </c>
       <c r="E68" s="1">
-        <v>10.63</v>
+        <v>150.9597662121</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>59783.12</v>
+        <v>542398.44</v>
       </c>
       <c r="I68" s="1">
-        <v>0.0</v>
+        <v>189854.96</v>
       </c>
       <c r="J68" s="1">
-        <v>0.0</v>
+        <v>35.002858784033</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>59783.12</v>
+        <v>732253.4</v>
       </c>
       <c r="N68" s="1">
-        <v>59783.12</v>
+        <v>732253.4</v>
       </c>
       <c r="O68" s="1">
-        <v>0.05</v>
+        <v>0.61</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
-        <v>878.0</v>
+        <v>1308.0</v>
       </c>
       <c r="D69" s="1">
-        <v>257.8</v>
+        <v>59.6</v>
       </c>
       <c r="E69" s="1">
-        <v>257.8</v>
+        <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>226348.4</v>
+        <v>86197.2</v>
       </c>
       <c r="I69" s="1">
-        <v>0.0</v>
+        <v>-8240.4</v>
       </c>
       <c r="J69" s="1">
-        <v>0.0</v>
+        <v>-9.5599393019727</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>226348.4</v>
+        <v>77956.8</v>
       </c>
       <c r="N69" s="1">
-        <v>226348.4</v>
+        <v>77956.8</v>
       </c>
       <c r="O69" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>5371.0</v>
+        <v>18525.0</v>
       </c>
       <c r="D70" s="1">
-        <v>78.56</v>
+        <v>33.35</v>
       </c>
       <c r="E70" s="1">
-        <v>78.56</v>
+        <v>35.139562753</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>421945.76</v>
+        <v>650960.4</v>
       </c>
       <c r="I70" s="1">
-        <v>0.0</v>
+        <v>-33151.65</v>
       </c>
       <c r="J70" s="1">
-        <v>0.0</v>
+        <v>-5.0927291429709</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>421945.76</v>
+        <v>617808.75</v>
       </c>
       <c r="N70" s="1">
-        <v>421945.76</v>
+        <v>617808.75</v>
       </c>
       <c r="O70" s="1">
-        <v>0.33</v>
+        <v>0.52</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
-        <v>1716.0</v>
+        <v>5624.0</v>
       </c>
       <c r="D71" s="1">
-        <v>83.18</v>
+        <v>8.758</v>
       </c>
       <c r="E71" s="1">
-        <v>69.1924184149</v>
+        <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>118734.19</v>
+        <v>59783.12</v>
       </c>
       <c r="I71" s="1">
-        <v>24002.69</v>
+        <v>-10528.13</v>
       </c>
       <c r="J71" s="1">
-        <v>20.215483004516</v>
+        <v>-17.610539563676</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>142736.88</v>
+        <v>49254.99</v>
       </c>
       <c r="N71" s="1">
-        <v>142736.88</v>
+        <v>49254.99</v>
       </c>
       <c r="O71" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>313.0</v>
+        <v>878.0</v>
       </c>
       <c r="D72" s="1">
-        <v>2049.0</v>
+        <v>260.0</v>
       </c>
       <c r="E72" s="1">
-        <v>1466.2455910543</v>
+        <v>257.8</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>458934.87</v>
+        <v>226348.4</v>
       </c>
       <c r="I72" s="1">
-        <v>182402.13</v>
+        <v>1931.6</v>
       </c>
       <c r="J72" s="1">
-        <v>39.74466573002</v>
+        <v>0.8533747090768</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>641337.0</v>
+        <v>228280.0</v>
       </c>
       <c r="N72" s="1">
-        <v>641337.0</v>
+        <v>228280.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.5</v>
+        <v>0.19</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>1253.0</v>
+        <v>5371.0</v>
       </c>
       <c r="D73" s="1">
-        <v>48.74</v>
+        <v>66.38</v>
       </c>
       <c r="E73" s="1">
-        <v>48.74</v>
+        <v>78.56</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>61071.22</v>
+        <v>421945.76</v>
       </c>
       <c r="I73" s="1">
-        <v>0.0</v>
+        <v>-65418.78</v>
       </c>
       <c r="J73" s="1">
-        <v>0.0</v>
+        <v>-15.504073319756</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>61071.22</v>
+        <v>356526.98</v>
       </c>
       <c r="N73" s="1">
-        <v>61071.22</v>
+        <v>356526.98</v>
       </c>
       <c r="O73" s="1">
-        <v>0.05</v>
+        <v>0.3</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>1928.0</v>
+        <v>1716.0</v>
       </c>
       <c r="D74" s="1">
-        <v>31.64</v>
+        <v>66.16</v>
       </c>
       <c r="E74" s="1">
-        <v>31.64</v>
+        <v>69.1924184149</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>61001.92</v>
+        <v>118734.19</v>
       </c>
       <c r="I74" s="1">
-        <v>0.0</v>
+        <v>-5203.63</v>
       </c>
       <c r="J74" s="1">
-        <v>0.0</v>
+        <v>-4.3825876944122</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>61001.92</v>
+        <v>113530.56</v>
       </c>
       <c r="N74" s="1">
-        <v>61001.92</v>
+        <v>113530.56</v>
       </c>
       <c r="O74" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>25617.0</v>
+        <v>313.0</v>
       </c>
       <c r="D75" s="1">
-        <v>20.05</v>
+        <v>1656.0</v>
       </c>
       <c r="E75" s="1">
-        <v>13.3417851427</v>
+        <v>1466.2455910543</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>341776.51</v>
+        <v>458934.87</v>
       </c>
       <c r="I75" s="1">
-        <v>171844.34</v>
+        <v>59393.13</v>
       </c>
       <c r="J75" s="1">
-        <v>50.279739821792</v>
+        <v>12.941516080484</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>513620.85</v>
+        <v>518328.0</v>
       </c>
       <c r="N75" s="1">
-        <v>513620.85</v>
+        <v>518328.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.4</v>
+        <v>0.43</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
-        <v>11314.0</v>
+        <v>1253.0</v>
       </c>
       <c r="D76" s="1">
-        <v>56.82</v>
+        <v>41.26</v>
       </c>
       <c r="E76" s="1">
-        <v>39.8389119675</v>
+        <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>450737.45</v>
+        <v>61071.22</v>
       </c>
       <c r="I76" s="1">
-        <v>192124.03</v>
+        <v>-9372.44</v>
       </c>
       <c r="J76" s="1">
-        <v>42.624377007058</v>
+        <v>-15.346737792368</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>642861.48</v>
+        <v>51698.78</v>
       </c>
       <c r="N76" s="1">
-        <v>642861.48</v>
+        <v>51698.78</v>
       </c>
       <c r="O76" s="1">
-        <v>0.5</v>
+        <v>0.04</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
-        <v>11595.0</v>
+        <v>1928.0</v>
       </c>
       <c r="D77" s="1">
-        <v>45.825</v>
+        <v>27.36</v>
       </c>
       <c r="E77" s="1">
-        <v>34.7065924968</v>
+        <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>402422.94</v>
+        <v>61001.92</v>
       </c>
       <c r="I77" s="1">
-        <v>128917.94</v>
+        <v>-8251.84</v>
       </c>
       <c r="J77" s="1">
-        <v>32.035435156853</v>
+        <v>-13.527180783818</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>531340.88</v>
+        <v>52750.08</v>
       </c>
       <c r="N77" s="1">
-        <v>531340.88</v>
+        <v>52750.08</v>
       </c>
       <c r="O77" s="1">
-        <v>0.41</v>
+        <v>0.04</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>26931.0</v>
+        <v>25617.0</v>
       </c>
       <c r="D78" s="1">
-        <v>24.63</v>
+        <v>19.175</v>
       </c>
       <c r="E78" s="1">
-        <v>12.2786665924</v>
+        <v>13.3417851427</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>330676.77</v>
+        <v>341776.51</v>
       </c>
       <c r="I78" s="1">
-        <v>332633.76</v>
+        <v>149429.47</v>
       </c>
       <c r="J78" s="1">
-        <v>100.5918135707</v>
+        <v>43.721398524433</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>663310.53</v>
+        <v>491205.98</v>
       </c>
       <c r="N78" s="1">
-        <v>663310.53</v>
+        <v>491205.98</v>
       </c>
       <c r="O78" s="1">
-        <v>0.51</v>
+        <v>0.41</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>1536.0</v>
+        <v>11314.0</v>
       </c>
       <c r="D79" s="1">
-        <v>39.1</v>
+        <v>50.56</v>
       </c>
       <c r="E79" s="1">
-        <v>39.1</v>
+        <v>39.8389119675</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>60057.6</v>
+        <v>450737.45</v>
       </c>
       <c r="I79" s="1">
-        <v>0.0</v>
+        <v>121298.39</v>
       </c>
       <c r="J79" s="1">
-        <v>0.0</v>
+        <v>26.911096470906</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>60057.6</v>
+        <v>572035.84</v>
       </c>
       <c r="N79" s="1">
-        <v>60057.6</v>
+        <v>572035.84</v>
       </c>
       <c r="O79" s="1">
-        <v>0.05</v>
+        <v>0.48</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>209873.0</v>
+        <v>11595.0</v>
       </c>
       <c r="D80" s="1">
-        <v>5.835</v>
+        <v>37.645</v>
       </c>
       <c r="E80" s="1">
-        <v>2.74278983</v>
+        <v>34.7065924968</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>575637.53</v>
+        <v>402422.94</v>
       </c>
       <c r="I80" s="1">
-        <v>648971.43</v>
+        <v>34070.84</v>
       </c>
       <c r="J80" s="1">
-        <v>112.73959673894</v>
+        <v>8.4664258951043</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1224608.96</v>
+        <v>436493.78</v>
       </c>
       <c r="N80" s="1">
-        <v>1224608.96</v>
+        <v>436493.78</v>
       </c>
       <c r="O80" s="1">
-        <v>0.95</v>
+        <v>0.36</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>11036.0</v>
+        <v>26931.0</v>
       </c>
       <c r="D81" s="1">
-        <v>19.15</v>
+        <v>21.93</v>
       </c>
       <c r="E81" s="1">
-        <v>19.15</v>
+        <v>12.2786665924</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>211339.4</v>
+        <v>330676.77</v>
       </c>
       <c r="I81" s="1">
-        <v>0.0</v>
+        <v>259920.06</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0</v>
+        <v>78.602455201192</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>211339.4</v>
+        <v>590596.83</v>
       </c>
       <c r="N81" s="1">
-        <v>211339.4</v>
+        <v>590596.83</v>
       </c>
       <c r="O81" s="1">
-        <v>0.16</v>
+        <v>0.49</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
-        <v>4134.0</v>
+        <v>1536.0</v>
       </c>
       <c r="D82" s="1">
-        <v>14.99</v>
+        <v>30.98</v>
       </c>
       <c r="E82" s="1">
-        <v>14.99</v>
+        <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>61968.66</v>
+        <v>60057.6</v>
       </c>
       <c r="I82" s="1">
-        <v>0.0</v>
+        <v>-12472.32</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0</v>
+        <v>-20.76726342711</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>61968.66</v>
+        <v>47585.28</v>
       </c>
       <c r="N82" s="1">
-        <v>61968.66</v>
+        <v>47585.28</v>
       </c>
       <c r="O82" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>2491.0</v>
+        <v>209873.0</v>
       </c>
       <c r="D83" s="1">
-        <v>114.8</v>
+        <v>4.966</v>
       </c>
       <c r="E83" s="1">
-        <v>114.8</v>
+        <v>2.74278983</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>285966.8</v>
+        <v>575637.53</v>
       </c>
       <c r="I83" s="1">
-        <v>0.0</v>
+        <v>466591.79</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0</v>
+        <v>81.056527012754</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>285966.8</v>
+        <v>1042229.32</v>
       </c>
       <c r="N83" s="1">
-        <v>285966.8</v>
+        <v>1042229.32</v>
       </c>
       <c r="O83" s="1">
-        <v>0.22</v>
+        <v>0.87</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>625.0</v>
+        <v>11036.0</v>
       </c>
       <c r="D84" s="1">
-        <v>285.9</v>
+        <v>19.155</v>
       </c>
       <c r="E84" s="1">
-        <v>526.663968</v>
+        <v>19.15</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>329164.98</v>
+        <v>211339.4</v>
       </c>
       <c r="I84" s="1">
-        <v>-150477.48</v>
+        <v>55.18</v>
       </c>
       <c r="J84" s="1">
-        <v>-45.714911713877</v>
+        <v>0.026109660574413</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>178687.5</v>
+        <v>211394.58</v>
       </c>
       <c r="N84" s="1">
-        <v>178687.5</v>
+        <v>211394.58</v>
       </c>
       <c r="O84" s="1">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
-        <v>5550.0</v>
+        <v>4134.0</v>
       </c>
       <c r="D85" s="1">
-        <v>75.3</v>
+        <v>15.11</v>
       </c>
       <c r="E85" s="1">
-        <v>93.4266396396</v>
+        <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>518517.85</v>
+        <v>61968.66</v>
       </c>
       <c r="I85" s="1">
-        <v>-100602.85</v>
+        <v>496.08</v>
       </c>
       <c r="J85" s="1">
-        <v>-19.402003229011</v>
+        <v>0.80053368912608</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>417915.0</v>
+        <v>62464.74</v>
       </c>
       <c r="N85" s="1">
-        <v>417915.0</v>
+        <v>62464.74</v>
       </c>
       <c r="O85" s="1">
-        <v>0.32</v>
+        <v>0.05</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>1966.0</v>
+        <v>2491.0</v>
       </c>
       <c r="D86" s="1">
-        <v>35.62</v>
+        <v>103.45</v>
       </c>
       <c r="E86" s="1">
-        <v>35.62</v>
+        <v>114.8</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>70028.92</v>
+        <v>285966.8</v>
       </c>
       <c r="I86" s="1">
-        <v>0.0</v>
+        <v>-28272.85</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0</v>
+        <v>-9.8867595818815</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>70028.92</v>
+        <v>257693.95</v>
       </c>
       <c r="N86" s="1">
-        <v>70028.92</v>
+        <v>257693.95</v>
       </c>
       <c r="O86" s="1">
-        <v>0.05</v>
+        <v>0.21</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>3568.0</v>
+        <v>625.0</v>
       </c>
       <c r="D87" s="1">
-        <v>64.02</v>
+        <v>234.15</v>
       </c>
       <c r="E87" s="1">
-        <v>64.02</v>
+        <v>526.663968</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>228423.36</v>
+        <v>329164.98</v>
       </c>
       <c r="I87" s="1">
-        <v>0.0</v>
+        <v>-182821.23</v>
       </c>
       <c r="J87" s="1">
-        <v>0.0</v>
+        <v>-55.540911429885</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>228423.36</v>
+        <v>146343.75</v>
       </c>
       <c r="N87" s="1">
-        <v>228423.36</v>
+        <v>146343.75</v>
       </c>
       <c r="O87" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
-        <v>610.0</v>
+        <v>1966.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.3</v>
+        <v>32.22</v>
       </c>
       <c r="E88" s="1">
-        <v>100.3</v>
+        <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>61183.0</v>
+        <v>70028.92</v>
       </c>
       <c r="I88" s="1">
-        <v>0.0</v>
+        <v>-6684.4</v>
       </c>
       <c r="J88" s="1">
-        <v>0.0</v>
+        <v>-9.5451993262212</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>61183.0</v>
+        <v>63344.52</v>
       </c>
       <c r="N88" s="1">
-        <v>61183.0</v>
+        <v>63344.52</v>
       </c>
       <c r="O88" s="1">
         <v>0.05</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>164314.0</v>
+        <v>3568.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.801</v>
+        <v>54.56</v>
       </c>
       <c r="E89" s="1">
-        <v>3.3342678043</v>
+        <v>64.02</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>547866.88</v>
+        <v>228423.36</v>
       </c>
       <c r="I89" s="1">
-        <v>241004.63</v>
+        <v>-33753.28</v>
       </c>
       <c r="J89" s="1">
-        <v>43.989633029104</v>
+        <v>-14.776632302405</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>788871.51</v>
+        <v>194670.08</v>
       </c>
       <c r="N89" s="1">
-        <v>788871.51</v>
+        <v>194670.08</v>
       </c>
       <c r="O89" s="1">
-        <v>0.61</v>
+        <v>0.16</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>6910.0</v>
+        <v>610.0</v>
       </c>
       <c r="D90" s="1">
-        <v>27.08</v>
+        <v>86.65</v>
       </c>
       <c r="E90" s="1">
-        <v>27.08</v>
+        <v>100.3</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>187122.8</v>
+        <v>61183.0</v>
       </c>
       <c r="I90" s="1">
-        <v>0.0</v>
+        <v>-8326.5</v>
       </c>
       <c r="J90" s="1">
-        <v>0.0</v>
+        <v>-13.609172482552</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>187122.8</v>
+        <v>52856.5</v>
       </c>
       <c r="N90" s="1">
-        <v>187122.8</v>
+        <v>52856.5</v>
       </c>
       <c r="O90" s="1">
-        <v>0.14</v>
+        <v>0.04</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>3653.0</v>
+        <v>164314.0</v>
       </c>
       <c r="D91" s="1">
-        <v>178.24</v>
+        <v>4.685</v>
       </c>
       <c r="E91" s="1">
-        <v>150.482231043</v>
+        <v>3.3342678043</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>549711.59</v>
+        <v>547866.88</v>
       </c>
       <c r="I91" s="1">
-        <v>101399.13</v>
+        <v>221944.21</v>
       </c>
       <c r="J91" s="1">
-        <v>18.445878137661</v>
+        <v>40.510609073503</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>651110.72</v>
+        <v>769811.09</v>
       </c>
       <c r="N91" s="1">
-        <v>651110.72</v>
+        <v>769811.09</v>
       </c>
       <c r="O91" s="1">
-        <v>0.5</v>
+        <v>0.64</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>3137.0</v>
+        <v>6910.0</v>
       </c>
       <c r="D92" s="1">
-        <v>153.85</v>
+        <v>22.83</v>
       </c>
       <c r="E92" s="1">
-        <v>72.599193497</v>
+        <v>27.08</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>227743.67</v>
+        <v>187122.8</v>
       </c>
       <c r="I92" s="1">
-        <v>254883.78</v>
+        <v>-29367.5</v>
       </c>
       <c r="J92" s="1">
-        <v>111.91695470614</v>
+        <v>-15.69423929099</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>482627.45</v>
+        <v>157755.3</v>
       </c>
       <c r="N92" s="1">
-        <v>482627.45</v>
+        <v>157755.3</v>
       </c>
       <c r="O92" s="1">
-        <v>0.37</v>
+        <v>0.13</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>3638.0</v>
+        <v>3653.0</v>
       </c>
       <c r="D93" s="1">
-        <v>56.8</v>
+        <v>167.24</v>
       </c>
       <c r="E93" s="1">
-        <v>56.8</v>
+        <v>150.482231043</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>206638.4</v>
+        <v>549711.59</v>
       </c>
       <c r="I93" s="1">
-        <v>0.0</v>
+        <v>61216.13</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0</v>
+        <v>11.136044994067</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>206638.4</v>
+        <v>610927.72</v>
       </c>
       <c r="N93" s="1">
-        <v>206638.4</v>
+        <v>610927.72</v>
       </c>
       <c r="O93" s="1">
-        <v>0.16</v>
+        <v>0.51</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>2082.0</v>
+        <v>3137.0</v>
       </c>
       <c r="D94" s="1">
-        <v>397.4</v>
+        <v>131.65</v>
       </c>
       <c r="E94" s="1">
-        <v>396.0877377522</v>
+        <v>72.599193497</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>824654.67</v>
+        <v>227743.67</v>
       </c>
       <c r="I94" s="1">
-        <v>2732.13</v>
+        <v>185242.38</v>
       </c>
       <c r="J94" s="1">
-        <v>0.33130595137477</v>
+        <v>81.338102613346</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>827386.8</v>
+        <v>412986.05</v>
       </c>
       <c r="N94" s="1">
-        <v>827386.8</v>
+        <v>412986.05</v>
       </c>
       <c r="O94" s="1">
-        <v>0.64</v>
+        <v>0.34</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>12134.0</v>
+        <v>3638.0</v>
       </c>
       <c r="D95" s="1">
-        <v>20.54</v>
+        <v>60.6</v>
       </c>
       <c r="E95" s="1">
-        <v>20.54</v>
+        <v>56.8</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>249232.36</v>
+        <v>206638.4</v>
       </c>
       <c r="I95" s="1">
-        <v>0.0</v>
+        <v>13824.4</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0</v>
+        <v>6.6901408450704</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>249232.36</v>
+        <v>220462.8</v>
       </c>
       <c r="N95" s="1">
-        <v>249232.36</v>
+        <v>220462.8</v>
       </c>
       <c r="O95" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>2234.0</v>
+        <v>2082.0</v>
       </c>
       <c r="D96" s="1">
-        <v>544.1</v>
+        <v>347.7</v>
       </c>
       <c r="E96" s="1">
-        <v>630.0341405551</v>
+        <v>396.0877377522</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1407496.27</v>
+        <v>824654.67</v>
       </c>
       <c r="I96" s="1">
-        <v>-191976.87</v>
+        <v>-100743.27</v>
       </c>
       <c r="J96" s="1">
-        <v>-13.639600622174</v>
+        <v>-12.216419025433</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1215519.4</v>
+        <v>723911.4</v>
       </c>
       <c r="N96" s="1">
-        <v>1215519.4</v>
+        <v>723911.4</v>
       </c>
       <c r="O96" s="1">
-        <v>0.94</v>
+        <v>0.6</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>6366.0</v>
+        <v>12134.0</v>
       </c>
       <c r="D97" s="1">
-        <v>59.0</v>
+        <v>24.62</v>
       </c>
       <c r="E97" s="1">
-        <v>59.0</v>
+        <v>20.54</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>375594.0</v>
+        <v>249232.36</v>
       </c>
       <c r="I97" s="1">
-        <v>0.0</v>
+        <v>49506.72</v>
       </c>
       <c r="J97" s="1">
-        <v>0.0</v>
+        <v>19.863680623174</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>375594.0</v>
+        <v>298739.08</v>
       </c>
       <c r="N97" s="1">
-        <v>375594.0</v>
+        <v>298739.08</v>
       </c>
       <c r="O97" s="1">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>3009.0</v>
+        <v>2234.0</v>
       </c>
       <c r="D98" s="1">
-        <v>128.3</v>
+        <v>457.95</v>
       </c>
       <c r="E98" s="1">
-        <v>115.9634297109</v>
+        <v>630.0341405551</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>348933.96</v>
+        <v>1407496.27</v>
       </c>
       <c r="I98" s="1">
-        <v>37120.74</v>
+        <v>-384435.97</v>
       </c>
       <c r="J98" s="1">
-        <v>10.638328238386</v>
+        <v>-27.313462791628</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>386054.7</v>
+        <v>1023060.3</v>
       </c>
       <c r="N98" s="1">
-        <v>386054.7</v>
+        <v>1023060.3</v>
       </c>
       <c r="O98" s="1">
-        <v>0.3</v>
+        <v>0.85</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>5580.0</v>
+        <v>6366.0</v>
       </c>
       <c r="D99" s="1">
-        <v>17.705</v>
+        <v>50.86</v>
       </c>
       <c r="E99" s="1">
-        <v>11.7747831541</v>
+        <v>59.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>65703.29</v>
+        <v>375594.0</v>
       </c>
       <c r="I99" s="1">
-        <v>33090.61</v>
+        <v>-51819.24</v>
       </c>
       <c r="J99" s="1">
-        <v>50.363703248346</v>
+        <v>-13.796610169492</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>98793.9</v>
+        <v>323774.76</v>
       </c>
       <c r="N99" s="1">
-        <v>98793.9</v>
+        <v>323774.76</v>
       </c>
       <c r="O99" s="1">
-        <v>0.08</v>
+        <v>0.27</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>5755.0</v>
+        <v>3009.0</v>
       </c>
       <c r="D100" s="1">
-        <v>58.44</v>
+        <v>104.05</v>
       </c>
       <c r="E100" s="1">
-        <v>52.2038001738</v>
+        <v>115.9634297109</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>300432.87</v>
+        <v>348933.96</v>
       </c>
       <c r="I100" s="1">
-        <v>35889.33</v>
+        <v>-35847.51</v>
       </c>
       <c r="J100" s="1">
-        <v>11.945873299416</v>
+        <v>-10.273436841745</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>336322.2</v>
+        <v>313086.45</v>
       </c>
       <c r="N100" s="1">
-        <v>336322.2</v>
+        <v>313086.45</v>
       </c>
       <c r="O100" s="1">
         <v>0.26</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
-        <v>571.0</v>
+        <v>5580.0</v>
       </c>
       <c r="D101" s="1">
-        <v>555.6</v>
+        <v>14.035</v>
       </c>
       <c r="E101" s="1">
-        <v>208.9545183888</v>
+        <v>11.7747831541</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>119313.03</v>
+        <v>65703.29</v>
       </c>
       <c r="I101" s="1">
-        <v>197934.57</v>
+        <v>12612.01</v>
       </c>
       <c r="J101" s="1">
-        <v>165.89518345146</v>
+        <v>19.195401021775</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>317247.6</v>
+        <v>78315.3</v>
       </c>
       <c r="N101" s="1">
-        <v>317247.6</v>
+        <v>78315.3</v>
       </c>
       <c r="O101" s="1">
-        <v>0.25</v>
+        <v>0.07</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>60677.0</v>
+        <v>5755.0</v>
       </c>
       <c r="D102" s="1">
-        <v>3.478</v>
+        <v>52.1</v>
       </c>
       <c r="E102" s="1">
-        <v>3.4780000659</v>
+        <v>52.2038001738</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>211034.61</v>
+        <v>300432.87</v>
       </c>
       <c r="I102" s="1">
-        <v>0.0</v>
+        <v>-597.37</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0</v>
+        <v>-0.19883643224525</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>211034.61</v>
+        <v>299835.5</v>
       </c>
       <c r="N102" s="1">
-        <v>211034.61</v>
+        <v>299835.5</v>
       </c>
       <c r="O102" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>3981.0</v>
+        <v>571.0</v>
       </c>
       <c r="D103" s="1">
-        <v>69.3</v>
+        <v>520.8</v>
       </c>
       <c r="E103" s="1">
-        <v>69.3</v>
+        <v>208.9545183888</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>275883.3</v>
+        <v>119313.03</v>
       </c>
       <c r="I103" s="1">
-        <v>0.0</v>
+        <v>178063.77</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0</v>
+        <v>149.24084150742</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>275883.3</v>
+        <v>297376.8</v>
       </c>
       <c r="N103" s="1">
-        <v>275883.3</v>
+        <v>297376.8</v>
       </c>
       <c r="O103" s="1">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>67403.0</v>
+        <v>60677.0</v>
       </c>
       <c r="D104" s="1">
-        <v>6.484</v>
+        <v>2.844</v>
       </c>
       <c r="E104" s="1">
-        <v>5.3401820394</v>
+        <v>3.4780000659</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>359944.29</v>
+        <v>211034.61</v>
       </c>
       <c r="I104" s="1">
-        <v>77096.76</v>
+        <v>-38469.22</v>
       </c>
       <c r="J104" s="1">
-        <v>21.419081269493</v>
+        <v>-18.228867767235</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>437041.05</v>
+        <v>172565.39</v>
       </c>
       <c r="N104" s="1">
-        <v>437041.05</v>
+        <v>172565.39</v>
       </c>
       <c r="O104" s="1">
-        <v>0.34</v>
+        <v>0.14</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>28978.0</v>
+        <v>3981.0</v>
       </c>
       <c r="D105" s="1">
-        <v>16.45</v>
+        <v>65.7</v>
       </c>
       <c r="E105" s="1">
-        <v>16.45</v>
+        <v>69.3</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>476688.1</v>
+        <v>275883.3</v>
       </c>
       <c r="I105" s="1">
-        <v>0.0</v>
+        <v>-14331.6</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0</v>
+        <v>-5.1948051948052</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>476688.1</v>
+        <v>261551.7</v>
       </c>
       <c r="N105" s="1">
-        <v>476688.1</v>
+        <v>261551.7</v>
       </c>
       <c r="O105" s="1">
-        <v>0.37</v>
+        <v>0.22</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>696.0</v>
+        <v>67403.0</v>
       </c>
       <c r="D106" s="1">
-        <v>4778.97</v>
+        <v>6.916</v>
       </c>
       <c r="E106" s="1">
-        <v>4767.1915229885</v>
+        <v>5.3401820394</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>3317965.3</v>
+        <v>359944.29</v>
       </c>
       <c r="I106" s="1">
-        <v>8197.82</v>
+        <v>106214.86</v>
       </c>
       <c r="J106" s="1">
-        <v>0.24707371110843</v>
+        <v>29.508694248213</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>3326163.12</v>
+        <v>466159.15</v>
       </c>
       <c r="N106" s="1">
-        <v>3326163.12</v>
+        <v>466159.15</v>
       </c>
       <c r="O106" s="1">
-        <v>2.57</v>
+        <v>0.39</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>24562.0</v>
+        <v>28978.0</v>
       </c>
       <c r="D107" s="1">
-        <v>18.19</v>
+        <v>15.325</v>
       </c>
       <c r="E107" s="1">
-        <v>18.19</v>
+        <v>16.45</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>446782.78</v>
+        <v>476688.1</v>
       </c>
       <c r="I107" s="1">
-        <v>0.0</v>
+        <v>-32600.25</v>
       </c>
       <c r="J107" s="1">
-        <v>0.0</v>
+        <v>-6.838905775076</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>446782.78</v>
+        <v>444087.85</v>
       </c>
       <c r="N107" s="1">
-        <v>446782.78</v>
+        <v>444087.85</v>
       </c>
       <c r="O107" s="1">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>2359.0</v>
+        <v>911.0</v>
       </c>
       <c r="D108" s="1">
-        <v>67.7</v>
+        <v>4784.78</v>
       </c>
       <c r="E108" s="1">
-        <v>67.7</v>
+        <v>4777.9090998902</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>159704.3</v>
+        <v>4352675.19</v>
       </c>
       <c r="I108" s="1">
-        <v>0.0</v>
+        <v>6259.39</v>
       </c>
       <c r="J108" s="1">
-        <v>0.0</v>
+        <v>0.14380558453754</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>159704.3</v>
+        <v>4358934.58</v>
       </c>
       <c r="N108" s="1">
-        <v>159704.3</v>
+        <v>4358934.58</v>
       </c>
       <c r="O108" s="1">
-        <v>0.12</v>
+        <v>3.64</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>8143.0</v>
+        <v>24562.0</v>
       </c>
       <c r="D109" s="1">
-        <v>22.75</v>
+        <v>17.115</v>
       </c>
       <c r="E109" s="1">
-        <v>22.75</v>
+        <v>18.19</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>185253.25</v>
+        <v>446782.78</v>
       </c>
       <c r="I109" s="1">
-        <v>0.0</v>
+        <v>-26404.15</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0</v>
+        <v>-5.9098405717427</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>185253.25</v>
+        <v>420378.63</v>
       </c>
       <c r="N109" s="1">
-        <v>185253.25</v>
+        <v>420378.63</v>
       </c>
       <c r="O109" s="1">
-        <v>0.14</v>
+        <v>0.35</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>4946.0</v>
+        <v>2359.0</v>
       </c>
       <c r="D110" s="1">
-        <v>43.51</v>
+        <v>68.9</v>
       </c>
       <c r="E110" s="1">
-        <v>30.3388657501</v>
+        <v>67.7</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>150056.03</v>
+        <v>159704.3</v>
       </c>
       <c r="I110" s="1">
-        <v>65144.43</v>
+        <v>2830.8</v>
       </c>
       <c r="J110" s="1">
-        <v>43.413403646625</v>
+        <v>1.7725258493353</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>215200.46</v>
+        <v>162535.1</v>
       </c>
       <c r="N110" s="1">
-        <v>215200.46</v>
+        <v>162535.1</v>
       </c>
       <c r="O110" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>3827.0</v>
+        <v>8143.0</v>
       </c>
       <c r="D111" s="1">
-        <v>16.36</v>
+        <v>21.45</v>
       </c>
       <c r="E111" s="1">
-        <v>16.36</v>
+        <v>22.75</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>62609.72</v>
+        <v>185253.25</v>
       </c>
       <c r="I111" s="1">
-        <v>0.0</v>
+        <v>-10585.9</v>
       </c>
       <c r="J111" s="1">
-        <v>0.0</v>
+        <v>-5.7142857142857</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>62609.72</v>
+        <v>174667.35</v>
       </c>
       <c r="N111" s="1">
-        <v>62609.72</v>
+        <v>174667.35</v>
       </c>
       <c r="O111" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>2648.0</v>
+        <v>4946.0</v>
       </c>
       <c r="D112" s="1">
-        <v>23.76</v>
+        <v>40.02</v>
       </c>
       <c r="E112" s="1">
-        <v>23.76</v>
+        <v>30.3388657501</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>62916.48</v>
+        <v>150056.03</v>
       </c>
       <c r="I112" s="1">
-        <v>0.0</v>
+        <v>47882.89</v>
       </c>
       <c r="J112" s="1">
-        <v>0.0</v>
+        <v>31.910007215305</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>62916.48</v>
+        <v>197938.92</v>
       </c>
       <c r="N112" s="1">
-        <v>62916.48</v>
+        <v>197938.92</v>
       </c>
       <c r="O112" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
-        <v>6932.0</v>
+        <v>3827.0</v>
       </c>
       <c r="D113" s="1">
-        <v>41.96</v>
+        <v>15.03</v>
       </c>
       <c r="E113" s="1">
-        <v>41.96</v>
+        <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>290866.72</v>
+        <v>62609.72</v>
       </c>
       <c r="I113" s="1">
-        <v>0.0</v>
+        <v>-5089.91</v>
       </c>
       <c r="J113" s="1">
-        <v>0.0</v>
+        <v>-8.1295843520782</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>290866.72</v>
+        <v>57519.81</v>
       </c>
       <c r="N113" s="1">
-        <v>290866.72</v>
+        <v>57519.81</v>
       </c>
       <c r="O113" s="1">
-        <v>0.22</v>
+        <v>0.05</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
-        <v>2308.0</v>
+        <v>2648.0</v>
       </c>
       <c r="D114" s="1">
-        <v>27.83</v>
+        <v>20.06</v>
       </c>
       <c r="E114" s="1">
-        <v>27.83</v>
+        <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>64231.64</v>
+        <v>62916.48</v>
       </c>
       <c r="I114" s="1">
-        <v>0.0</v>
+        <v>-9797.6</v>
       </c>
       <c r="J114" s="1">
-        <v>0.0</v>
+        <v>-15.572390572391</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>64231.64</v>
+        <v>53118.88</v>
       </c>
       <c r="N114" s="1">
-        <v>64231.64</v>
+        <v>53118.88</v>
       </c>
       <c r="O114" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>698.0</v>
+        <v>6932.0</v>
       </c>
       <c r="D115" s="1">
-        <v>90.7</v>
+        <v>34.805</v>
       </c>
       <c r="E115" s="1">
-        <v>90.7</v>
+        <v>41.96</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>63308.6</v>
+        <v>290866.72</v>
       </c>
       <c r="I115" s="1">
-        <v>0.0</v>
+        <v>-49598.46</v>
       </c>
       <c r="J115" s="1">
-        <v>0.0</v>
+        <v>-17.051954242135</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>63308.6</v>
+        <v>241268.26</v>
       </c>
       <c r="N115" s="1">
-        <v>63308.6</v>
+        <v>241268.26</v>
       </c>
       <c r="O115" s="1">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
-        <v>2013.0</v>
+        <v>2308.0</v>
       </c>
       <c r="D116" s="1">
-        <v>36.87</v>
+        <v>23.19</v>
       </c>
       <c r="E116" s="1">
-        <v>36.87</v>
+        <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>74219.31</v>
+        <v>64231.64</v>
       </c>
       <c r="I116" s="1">
-        <v>0.0</v>
+        <v>-10709.12</v>
       </c>
       <c r="J116" s="1">
-        <v>0.0</v>
+        <v>-16.672655407833</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>74219.31</v>
+        <v>53522.52</v>
       </c>
       <c r="N116" s="1">
-        <v>74219.31</v>
+        <v>53522.52</v>
       </c>
       <c r="O116" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
-        <v>3101.0</v>
+        <v>698.0</v>
       </c>
       <c r="D117" s="1">
-        <v>340.0</v>
+        <v>78.75</v>
       </c>
       <c r="E117" s="1">
-        <v>231.2718800387</v>
+        <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>717174.1</v>
+        <v>63308.6</v>
       </c>
       <c r="I117" s="1">
-        <v>337165.9</v>
+        <v>-8341.1</v>
       </c>
       <c r="J117" s="1">
-        <v>47.013117177544</v>
+        <v>-13.175303197354</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>1054340.0</v>
+        <v>54967.5</v>
       </c>
       <c r="N117" s="1">
-        <v>1054340.0</v>
+        <v>54967.5</v>
       </c>
       <c r="O117" s="1">
-        <v>0.81</v>
+        <v>0.05</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
-        <v>102533.0</v>
+        <v>2013.0</v>
       </c>
       <c r="D118" s="1">
-        <v>3.571</v>
+        <v>31.35</v>
       </c>
       <c r="E118" s="1">
-        <v>2.5731999454</v>
+        <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>263837.91</v>
+        <v>74219.31</v>
       </c>
       <c r="I118" s="1">
-        <v>102307.43</v>
+        <v>-11111.76</v>
       </c>
       <c r="J118" s="1">
-        <v>38.776622358781</v>
+        <v>-14.971521562246</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>366145.34</v>
+        <v>63107.55</v>
       </c>
       <c r="N118" s="1">
-        <v>366145.34</v>
+        <v>63107.55</v>
       </c>
       <c r="O118" s="1">
-        <v>0.28</v>
+        <v>0.05</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>22203.0</v>
+        <v>3101.0</v>
       </c>
       <c r="D119" s="1">
-        <v>9.388</v>
+        <v>281.6</v>
       </c>
       <c r="E119" s="1">
-        <v>9.3879998198</v>
+        <v>231.2718800387</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>208441.76</v>
+        <v>717174.1</v>
       </c>
       <c r="I119" s="1">
-        <v>0.0</v>
+        <v>156067.5</v>
       </c>
       <c r="J119" s="1">
-        <v>0.0</v>
+        <v>21.761452344696</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>208441.76</v>
+        <v>873241.6</v>
       </c>
       <c r="N119" s="1">
-        <v>208441.76</v>
+        <v>873241.6</v>
       </c>
       <c r="O119" s="1">
-        <v>0.16</v>
+        <v>0.73</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>10139.0</v>
+        <v>102533.0</v>
       </c>
       <c r="D120" s="1">
-        <v>82.2</v>
+        <v>3.42</v>
       </c>
       <c r="E120" s="1">
-        <v>91.7421599763</v>
+        <v>2.5731999454</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>930173.76</v>
+        <v>263837.91</v>
       </c>
       <c r="I120" s="1">
-        <v>-96747.96</v>
+        <v>86824.95</v>
       </c>
       <c r="J120" s="1">
-        <v>-10.401063130398</v>
+        <v>32.90844367286</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>833425.8</v>
+        <v>350662.86</v>
       </c>
       <c r="N120" s="1">
-        <v>833425.8</v>
+        <v>350662.86</v>
       </c>
       <c r="O120" s="1">
-        <v>0.64</v>
+        <v>0.29</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>9079.0</v>
+        <v>22203.0</v>
       </c>
       <c r="D121" s="1">
-        <v>170.96</v>
+        <v>9.204</v>
       </c>
       <c r="E121" s="1">
-        <v>169.2516378456</v>
+        <v>9.3879998198</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1536635.62</v>
+        <v>208441.76</v>
       </c>
       <c r="I121" s="1">
-        <v>15510.22</v>
+        <v>-4085.35</v>
       </c>
       <c r="J121" s="1">
-        <v>1.0093622585685</v>
+        <v>-1.9599479490098</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>1552145.84</v>
+        <v>204356.41</v>
       </c>
       <c r="N121" s="1">
-        <v>1552145.84</v>
+        <v>204356.41</v>
       </c>
       <c r="O121" s="1">
-        <v>1.2</v>
+        <v>0.17</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>5373.0</v>
+        <v>10139.0</v>
       </c>
       <c r="D122" s="1">
-        <v>276.7</v>
+        <v>77.79</v>
       </c>
       <c r="E122" s="1">
-        <v>133.356352131</v>
+        <v>91.7421599763</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>716523.68</v>
+        <v>930173.76</v>
       </c>
       <c r="I122" s="1">
-        <v>770185.42</v>
+        <v>-141460.95</v>
       </c>
       <c r="J122" s="1">
-        <v>107.48917886426</v>
+        <v>-15.208013393111</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1486709.1</v>
+        <v>788712.81</v>
       </c>
       <c r="N122" s="1">
-        <v>1486709.1</v>
+        <v>788712.81</v>
       </c>
       <c r="O122" s="1">
-        <v>1.15</v>
+        <v>0.66</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>7346.0</v>
+        <v>9079.0</v>
       </c>
       <c r="D123" s="1">
-        <v>166.45</v>
+        <v>153.82</v>
       </c>
       <c r="E123" s="1">
-        <v>125.1058017969</v>
+        <v>169.2516378456</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>919027.22</v>
+        <v>1536635.62</v>
       </c>
       <c r="I123" s="1">
-        <v>303714.48</v>
+        <v>-140103.84</v>
       </c>
       <c r="J123" s="1">
-        <v>33.047386779251</v>
+        <v>-9.1175707615056</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1222741.7</v>
+        <v>1396531.78</v>
       </c>
       <c r="N123" s="1">
-        <v>1222741.7</v>
+        <v>1396531.78</v>
       </c>
       <c r="O123" s="1">
-        <v>0.94</v>
+        <v>1.16</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>6605.0</v>
+        <v>20506.0</v>
       </c>
       <c r="D124" s="1">
-        <v>247.4</v>
+        <v>33.04</v>
       </c>
       <c r="E124" s="1">
-        <v>187.3454171083</v>
+        <v>32.5458402419</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1237416.48</v>
+        <v>667385.0</v>
       </c>
       <c r="I124" s="1">
-        <v>396660.52</v>
+        <v>10133.24</v>
       </c>
       <c r="J124" s="1">
-        <v>32.055538810991</v>
+        <v>1.5183499778988</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1634077.0</v>
+        <v>677518.24</v>
       </c>
       <c r="N124" s="1">
-        <v>1634077.0</v>
+        <v>677518.24</v>
       </c>
       <c r="O124" s="1">
-        <v>1.26</v>
+        <v>0.57</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>7259.0</v>
+        <v>5373.0</v>
       </c>
       <c r="D125" s="1">
-        <v>19.72</v>
+        <v>237.15</v>
       </c>
       <c r="E125" s="1">
-        <v>19.72</v>
+        <v>133.356352131</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>143147.48</v>
+        <v>716523.68</v>
       </c>
       <c r="I125" s="1">
-        <v>0.0</v>
+        <v>557683.27</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0</v>
+        <v>77.831798943477</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>143147.48</v>
+        <v>1274206.95</v>
       </c>
       <c r="N125" s="1">
-        <v>143147.48</v>
+        <v>1274206.95</v>
       </c>
       <c r="O125" s="1">
-        <v>0.11</v>
+        <v>1.06</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>6825.0</v>
+        <v>7346.0</v>
       </c>
       <c r="D126" s="1">
-        <v>73.86</v>
+        <v>140.75</v>
       </c>
       <c r="E126" s="1">
-        <v>33.3606578755</v>
+        <v>125.1058017969</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>227686.49</v>
+        <v>919027.22</v>
       </c>
       <c r="I126" s="1">
-        <v>276408.01</v>
+        <v>114922.28</v>
       </c>
       <c r="J126" s="1">
-        <v>121.3985116113</v>
+        <v>12.504774341722</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>504094.5</v>
+        <v>1033949.5</v>
       </c>
       <c r="N126" s="1">
-        <v>504094.5</v>
+        <v>1033949.5</v>
       </c>
       <c r="O126" s="1">
-        <v>0.39</v>
+        <v>0.86</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>519.0</v>
+        <v>6605.0</v>
       </c>
       <c r="D127" s="1">
-        <v>131.2</v>
+        <v>203.75</v>
       </c>
       <c r="E127" s="1">
-        <v>131.2</v>
+        <v>187.3454171083</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>68092.8</v>
+        <v>1237416.48</v>
       </c>
       <c r="I127" s="1">
-        <v>0.0</v>
+        <v>108352.27</v>
       </c>
       <c r="J127" s="1">
-        <v>0.0</v>
+        <v>8.7563299625685</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>68092.8</v>
+        <v>1345768.75</v>
       </c>
       <c r="N127" s="1">
-        <v>68092.8</v>
+        <v>1345768.75</v>
       </c>
       <c r="O127" s="1">
-        <v>0.05</v>
+        <v>1.12</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
-        <v>1530.0</v>
+        <v>7259.0</v>
       </c>
       <c r="D128" s="1">
-        <v>52.5</v>
+        <v>17.59</v>
       </c>
       <c r="E128" s="1">
-        <v>52.5</v>
+        <v>19.72</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>80325.0</v>
+        <v>143147.48</v>
       </c>
       <c r="I128" s="1">
-        <v>0.0</v>
+        <v>-15461.67</v>
       </c>
       <c r="J128" s="1">
-        <v>0.0</v>
+        <v>-10.80121703854</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>80325.0</v>
+        <v>127685.81</v>
       </c>
       <c r="N128" s="1">
-        <v>80325.0</v>
+        <v>127685.81</v>
       </c>
       <c r="O128" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>27032.0</v>
+        <v>6825.0</v>
       </c>
       <c r="D129" s="1">
-        <v>28.405</v>
+        <v>60.98</v>
       </c>
       <c r="E129" s="1">
-        <v>24.8443111867</v>
+        <v>33.3606578755</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>671591.42</v>
+        <v>227686.49</v>
       </c>
       <c r="I129" s="1">
-        <v>96252.54</v>
+        <v>188502.01</v>
       </c>
       <c r="J129" s="1">
-        <v>14.332008589389</v>
+        <v>82.790160276967</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>767843.96</v>
+        <v>416188.5</v>
       </c>
       <c r="N129" s="1">
-        <v>767843.96</v>
+        <v>416188.5</v>
       </c>
       <c r="O129" s="1">
-        <v>0.59</v>
+        <v>0.35</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
-        <v>5410.0</v>
+        <v>519.0</v>
       </c>
       <c r="D130" s="1">
-        <v>11.505</v>
+        <v>116.8</v>
       </c>
       <c r="E130" s="1">
-        <v>11.505</v>
+        <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>62242.05</v>
+        <v>68092.8</v>
       </c>
       <c r="I130" s="1">
-        <v>0.0</v>
+        <v>-7473.6</v>
       </c>
       <c r="J130" s="1">
-        <v>0.0</v>
+        <v>-10.975609756098</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>62242.05</v>
+        <v>60619.2</v>
       </c>
       <c r="N130" s="1">
-        <v>62242.05</v>
+        <v>60619.2</v>
       </c>
       <c r="O130" s="1">
         <v>0.05</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
-        <v>17631.0</v>
+        <v>1530.0</v>
       </c>
       <c r="D131" s="1">
-        <v>36.62</v>
+        <v>43.34</v>
       </c>
       <c r="E131" s="1">
-        <v>29.1552419035</v>
+        <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>514036.07</v>
+        <v>80325.0</v>
       </c>
       <c r="I131" s="1">
-        <v>131611.15</v>
+        <v>-14014.8</v>
       </c>
       <c r="J131" s="1">
-        <v>25.603485374091</v>
+        <v>-17.447619047619</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>645647.22</v>
+        <v>66310.2</v>
       </c>
       <c r="N131" s="1">
-        <v>645647.22</v>
+        <v>66310.2</v>
       </c>
       <c r="O131" s="1">
-        <v>0.5</v>
+        <v>0.06</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>1209.0</v>
+        <v>5804.0</v>
       </c>
       <c r="D132" s="1">
-        <v>51.48</v>
+        <v>26.815</v>
       </c>
       <c r="E132" s="1">
-        <v>51.48</v>
+        <v>24.8443108201</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>62239.32</v>
+        <v>144196.38</v>
       </c>
       <c r="I132" s="1">
-        <v>0.0</v>
+        <v>11437.88</v>
       </c>
       <c r="J132" s="1">
-        <v>0.0</v>
+        <v>7.9321547461871</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>62239.32</v>
+        <v>155634.26</v>
       </c>
       <c r="N132" s="1">
-        <v>62239.32</v>
+        <v>155634.26</v>
       </c>
       <c r="O132" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
-        <v>12265.0</v>
+        <v>5410.0</v>
       </c>
       <c r="D133" s="1">
-        <v>10.2</v>
+        <v>9.576</v>
       </c>
       <c r="E133" s="1">
-        <v>10.2</v>
+        <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>125103.0</v>
+        <v>62242.05</v>
       </c>
       <c r="I133" s="1">
-        <v>0.0</v>
+        <v>-10435.89</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0</v>
+        <v>-16.766623207301</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>125103.0</v>
+        <v>51806.16</v>
       </c>
       <c r="N133" s="1">
-        <v>125103.0</v>
+        <v>51806.16</v>
       </c>
       <c r="O133" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>857.0</v>
+        <v>17631.0</v>
       </c>
       <c r="D134" s="1">
-        <v>254.9</v>
+        <v>32.02</v>
       </c>
       <c r="E134" s="1">
-        <v>254.9</v>
+        <v>29.1552419035</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>218449.3</v>
+        <v>514036.07</v>
       </c>
       <c r="I134" s="1">
-        <v>0.0</v>
+        <v>50508.55</v>
       </c>
       <c r="J134" s="1">
-        <v>0.0</v>
+        <v>9.8258766160126</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>218449.3</v>
+        <v>564544.62</v>
       </c>
       <c r="N134" s="1">
-        <v>218449.3</v>
+        <v>564544.62</v>
       </c>
       <c r="O134" s="1">
-        <v>0.17</v>
+        <v>0.47</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
-        <v>1104.0</v>
+        <v>1209.0</v>
       </c>
       <c r="D135" s="1">
-        <v>252.3</v>
+        <v>51.1</v>
       </c>
       <c r="E135" s="1">
-        <v>252.3</v>
+        <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>278539.2</v>
+        <v>62239.32</v>
       </c>
       <c r="I135" s="1">
-        <v>0.0</v>
+        <v>-459.42</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0</v>
+        <v>-0.73815073815074</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>278539.2</v>
+        <v>61779.9</v>
       </c>
       <c r="N135" s="1">
-        <v>278539.2</v>
+        <v>61779.9</v>
       </c>
       <c r="O135" s="1">
-        <v>0.22</v>
+        <v>0.05</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
-        <v>3437.0</v>
+        <v>12265.0</v>
       </c>
       <c r="D136" s="1">
-        <v>18.02</v>
+        <v>9.622</v>
       </c>
       <c r="E136" s="1">
-        <v>18.02</v>
+        <v>10.2</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>61934.74</v>
+        <v>125103.0</v>
       </c>
       <c r="I136" s="1">
-        <v>0.0</v>
+        <v>-7089.17</v>
       </c>
       <c r="J136" s="1">
-        <v>0.0</v>
+        <v>-5.6666666666667</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>61934.74</v>
+        <v>118013.83</v>
       </c>
       <c r="N136" s="1">
-        <v>61934.74</v>
+        <v>118013.83</v>
       </c>
       <c r="O136" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>4241.0</v>
+        <v>857.0</v>
       </c>
       <c r="D137" s="1">
-        <v>106.15</v>
+        <v>242.3</v>
       </c>
       <c r="E137" s="1">
-        <v>104.6934661636</v>
+        <v>254.9</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>444004.99</v>
+        <v>218449.3</v>
       </c>
       <c r="I137" s="1">
-        <v>6177.16</v>
+        <v>-10798.2</v>
       </c>
       <c r="J137" s="1">
-        <v>1.3912366165074</v>
+        <v>-4.9431149470381</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>450182.15</v>
+        <v>207651.1</v>
       </c>
       <c r="N137" s="1">
-        <v>450182.15</v>
+        <v>207651.1</v>
       </c>
       <c r="O137" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>15641.0</v>
+        <v>1104.0</v>
       </c>
       <c r="D138" s="1">
-        <v>72.41</v>
+        <v>246.6</v>
       </c>
       <c r="E138" s="1">
-        <v>68.0892839333</v>
+        <v>252.3</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>1064984.49</v>
+        <v>278539.2</v>
       </c>
       <c r="I138" s="1">
-        <v>67580.32</v>
+        <v>-6292.8</v>
       </c>
       <c r="J138" s="1">
-        <v>6.3456623673458</v>
+        <v>-2.2592152199762</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>1132564.81</v>
+        <v>272246.4</v>
       </c>
       <c r="N138" s="1">
-        <v>1132564.81</v>
+        <v>272246.4</v>
       </c>
       <c r="O138" s="1">
-        <v>0.88</v>
+        <v>0.23</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
-        <v>3476.0</v>
+        <v>3437.0</v>
       </c>
       <c r="D139" s="1">
-        <v>21.16</v>
+        <v>15.4</v>
       </c>
       <c r="E139" s="1">
-        <v>21.16</v>
+        <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>73552.16</v>
+        <v>61934.74</v>
       </c>
       <c r="I139" s="1">
-        <v>0.0</v>
+        <v>-9004.94</v>
       </c>
       <c r="J139" s="1">
-        <v>0.0</v>
+        <v>-14.539400665927</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>73552.16</v>
+        <v>52929.8</v>
       </c>
       <c r="N139" s="1">
-        <v>73552.16</v>
+        <v>52929.8</v>
       </c>
       <c r="O139" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>9718.0</v>
+        <v>4241.0</v>
       </c>
       <c r="D140" s="1">
-        <v>19.11</v>
+        <v>93.98</v>
       </c>
       <c r="E140" s="1">
-        <v>19.11</v>
+        <v>104.6934661636</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>185710.98</v>
+        <v>444004.99</v>
       </c>
       <c r="I140" s="1">
-        <v>0.0</v>
+        <v>-45435.81</v>
       </c>
       <c r="J140" s="1">
-        <v>0.0</v>
+        <v>-10.233175532554</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>185710.98</v>
+        <v>398569.18</v>
       </c>
       <c r="N140" s="1">
-        <v>185710.98</v>
+        <v>398569.18</v>
       </c>
       <c r="O140" s="1">
-        <v>0.14</v>
+        <v>0.33</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>4761.0</v>
+        <v>15641.0</v>
       </c>
       <c r="D141" s="1">
-        <v>26.98</v>
+        <v>59.63</v>
       </c>
       <c r="E141" s="1">
-        <v>26.98</v>
+        <v>68.0892839333</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>128451.78</v>
+        <v>1064984.49</v>
       </c>
       <c r="I141" s="1">
-        <v>0.0</v>
+        <v>-132311.66</v>
       </c>
       <c r="J141" s="1">
-        <v>0.0</v>
+        <v>-12.423810979632</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>128451.78</v>
+        <v>932672.83</v>
       </c>
       <c r="N141" s="1">
-        <v>128451.78</v>
+        <v>932672.83</v>
       </c>
       <c r="O141" s="1">
-        <v>0.1</v>
+        <v>0.78</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
-        <v>15776.0</v>
+        <v>3476.0</v>
       </c>
       <c r="D142" s="1">
-        <v>19.76</v>
+        <v>19.035</v>
       </c>
       <c r="E142" s="1">
-        <v>19.7599987323</v>
+        <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>311733.74</v>
+        <v>73552.16</v>
       </c>
       <c r="I142" s="1">
-        <v>0.02</v>
+        <v>-7386.5</v>
       </c>
       <c r="J142" s="1">
-        <v>6.4157315791355E-6</v>
+        <v>-10.042533081285</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>311733.76</v>
+        <v>66165.66</v>
       </c>
       <c r="N142" s="1">
-        <v>311733.76</v>
+        <v>66165.66</v>
       </c>
       <c r="O142" s="1">
-        <v>0.24</v>
+        <v>0.06</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>6959.0</v>
+        <v>9718.0</v>
       </c>
       <c r="D143" s="1">
-        <v>60.3</v>
+        <v>15.935</v>
       </c>
       <c r="E143" s="1">
-        <v>60.3</v>
+        <v>19.11</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>419627.7</v>
+        <v>185710.98</v>
       </c>
       <c r="I143" s="1">
-        <v>0.0</v>
+        <v>-30854.65</v>
       </c>
       <c r="J143" s="1">
-        <v>0.0</v>
+        <v>-16.614338042909</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>419627.7</v>
+        <v>154856.33</v>
       </c>
       <c r="N143" s="1">
-        <v>419627.7</v>
+        <v>154856.33</v>
       </c>
       <c r="O143" s="1">
-        <v>0.32</v>
+        <v>0.13</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
-        <v>776.0</v>
+        <v>4761.0</v>
       </c>
       <c r="D144" s="1">
-        <v>82.0</v>
+        <v>25.17</v>
       </c>
       <c r="E144" s="1">
-        <v>82.0</v>
+        <v>26.98</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>63632.0</v>
+        <v>128451.78</v>
       </c>
       <c r="I144" s="1">
-        <v>0.0</v>
+        <v>-8617.41</v>
       </c>
       <c r="J144" s="1">
-        <v>0.0</v>
+        <v>-6.7086730911787</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>63632.0</v>
+        <v>119834.37</v>
       </c>
       <c r="N144" s="1">
-        <v>63632.0</v>
+        <v>119834.37</v>
       </c>
       <c r="O144" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>2669.0</v>
+        <v>15776.0</v>
       </c>
       <c r="D145" s="1">
-        <v>140.75</v>
+        <v>20.05</v>
       </c>
       <c r="E145" s="1">
-        <v>99.5610490821</v>
+        <v>19.7599987323</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>265728.44</v>
+        <v>311733.74</v>
       </c>
       <c r="I145" s="1">
-        <v>109933.31</v>
+        <v>4575.06</v>
       </c>
       <c r="J145" s="1">
-        <v>41.370547315146</v>
+        <v>1.467617845922</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>375661.75</v>
+        <v>316308.8</v>
       </c>
       <c r="N145" s="1">
-        <v>375661.75</v>
+        <v>316308.8</v>
       </c>
       <c r="O145" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>1863.0</v>
+        <v>6959.0</v>
       </c>
       <c r="D146" s="1">
-        <v>101.2</v>
+        <v>67.65</v>
       </c>
       <c r="E146" s="1">
-        <v>101.2</v>
+        <v>60.3</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>188535.6</v>
+        <v>419627.7</v>
       </c>
       <c r="I146" s="1">
-        <v>0.0</v>
+        <v>51148.65</v>
       </c>
       <c r="J146" s="1">
-        <v>0.0</v>
+        <v>12.189054726368</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>188535.6</v>
+        <v>470776.35</v>
       </c>
       <c r="N146" s="1">
-        <v>188535.6</v>
+        <v>470776.35</v>
       </c>
       <c r="O146" s="1">
-        <v>0.15</v>
+        <v>0.39</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
-        <v>12233.0</v>
+        <v>776.0</v>
       </c>
       <c r="D147" s="1">
-        <v>28.69</v>
+        <v>71.7</v>
       </c>
       <c r="E147" s="1">
-        <v>34.240356413</v>
+        <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>418862.28</v>
+        <v>63632.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-67897.51</v>
+        <v>-7992.8</v>
       </c>
       <c r="J147" s="1">
-        <v>-16.209984341393</v>
+        <v>-12.560975609756</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>350964.77</v>
+        <v>55639.2</v>
       </c>
       <c r="N147" s="1">
-        <v>350964.77</v>
+        <v>55639.2</v>
       </c>
       <c r="O147" s="1">
-        <v>0.27</v>
+        <v>0.05</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>14184.0</v>
+        <v>2669.0</v>
       </c>
       <c r="D148" s="1">
-        <v>36.9</v>
+        <v>123.95</v>
       </c>
       <c r="E148" s="1">
-        <v>36.9</v>
+        <v>99.5610490821</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>523389.6</v>
+        <v>265728.44</v>
       </c>
       <c r="I148" s="1">
-        <v>0.0</v>
+        <v>65094.11</v>
       </c>
       <c r="J148" s="1">
-        <v>0.0</v>
+        <v>24.496478434901</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>523389.6</v>
+        <v>330822.55</v>
       </c>
       <c r="N148" s="1">
-        <v>523389.6</v>
+        <v>330822.55</v>
       </c>
       <c r="O148" s="1">
-        <v>0.4</v>
+        <v>0.28</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>10471.0</v>
+        <v>1863.0</v>
       </c>
       <c r="D149" s="1">
-        <v>27.8</v>
+        <v>85.38</v>
       </c>
       <c r="E149" s="1">
-        <v>31.0725957406</v>
+        <v>101.2</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>325361.15</v>
+        <v>188535.6</v>
       </c>
       <c r="I149" s="1">
-        <v>-34267.35</v>
+        <v>-29472.66</v>
       </c>
       <c r="J149" s="1">
-        <v>-10.532096410404</v>
+        <v>-15.632411067194</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>291093.8</v>
+        <v>159062.94</v>
       </c>
       <c r="N149" s="1">
-        <v>291093.8</v>
+        <v>159062.94</v>
       </c>
       <c r="O149" s="1">
-        <v>0.22</v>
+        <v>0.13</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>6938.0</v>
+        <v>12233.0</v>
       </c>
       <c r="D150" s="1">
-        <v>68.1</v>
+        <v>21.44</v>
       </c>
       <c r="E150" s="1">
-        <v>123.302950418</v>
+        <v>34.240356413</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>855475.87</v>
+        <v>418862.28</v>
       </c>
       <c r="I150" s="1">
-        <v>-382998.07</v>
+        <v>-156586.76</v>
       </c>
       <c r="J150" s="1">
-        <v>-44.770178029685</v>
+        <v>-37.383829357946</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>472477.8</v>
+        <v>262275.52</v>
       </c>
       <c r="N150" s="1">
-        <v>472477.8</v>
+        <v>262275.52</v>
       </c>
       <c r="O150" s="1">
-        <v>0.37</v>
+        <v>0.22</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>268.0</v>
+        <v>14184.0</v>
       </c>
       <c r="D151" s="1">
-        <v>268.9</v>
+        <v>31.17</v>
       </c>
       <c r="E151" s="1">
-        <v>252.467910448</v>
+        <v>36.9</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>0.0</v>
+        <v>523389.6</v>
       </c>
       <c r="I151" s="1">
-        <v>440380.0</v>
+        <v>-81274.32</v>
       </c>
       <c r="J151" s="1">
-        <v>0</v>
+        <v>-15.528455284553</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>440380.0</v>
+        <v>442115.28</v>
       </c>
       <c r="N151" s="1">
-        <v>440380.0</v>
+        <v>442115.28</v>
       </c>
       <c r="O151" s="1">
-        <v>0.34</v>
+        <v>0.37</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>31.0</v>
+        <v>10471.0</v>
       </c>
       <c r="D152" s="1">
-        <v>118.1</v>
+        <v>22.1</v>
       </c>
       <c r="E152" s="1">
-        <v>118.0</v>
+        <v>31.0725957406</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>0.0</v>
+        <v>325361.15</v>
       </c>
       <c r="I152" s="1">
-        <v>4540.0</v>
+        <v>-93952.05</v>
       </c>
       <c r="J152" s="1">
-        <v>0</v>
+        <v>-28.876234916185</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>4540.0</v>
+        <v>231409.1</v>
       </c>
       <c r="N152" s="1">
-        <v>4540.0</v>
+        <v>231409.1</v>
       </c>
       <c r="O152" s="1">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>36.0</v>
+        <v>6938.0</v>
       </c>
       <c r="D153" s="1">
-        <v>129.2</v>
+        <v>65.44</v>
       </c>
       <c r="E153" s="1">
-        <v>129.04</v>
+        <v>123.302950418</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>0.0</v>
+        <v>855475.87</v>
       </c>
       <c r="I153" s="1">
-        <v>10160.0</v>
+        <v>-401453.15</v>
       </c>
       <c r="J153" s="1">
-        <v>0</v>
+        <v>-46.927466229994</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>10160.0</v>
+        <v>454022.72</v>
       </c>
       <c r="N153" s="1">
-        <v>10160.0</v>
+        <v>454022.72</v>
       </c>
       <c r="O153" s="1">
-        <v>0.01</v>
+        <v>0.38</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>-18.0</v>
+        <v>263.0</v>
       </c>
       <c r="D154" s="1">
-        <v>117.46</v>
+        <v>235.9</v>
       </c>
       <c r="E154" s="1">
-        <v>116.66</v>
+        <v>247.645437262</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-14400.0</v>
+        <v>-308905.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>-14400.0</v>
+        <v>-308905.0</v>
       </c>
       <c r="N154" s="1">
-        <v>-14400.0</v>
+        <v>-308905.0</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.01</v>
+        <v>-0.26</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>-10.0</v>
+        <v>35.0</v>
       </c>
       <c r="D155" s="1">
-        <v>122.85</v>
+        <v>115.32</v>
       </c>
       <c r="E155" s="1">
-        <v>120.49</v>
+        <v>115.918181818</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-23600.0</v>
+        <v>-69460.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-23600.0</v>
+        <v>-69460.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-23600.0</v>
+        <v>-69460.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.02</v>
+        <v>-0.06</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>-8.0</v>
+        <v>-71.0</v>
       </c>
       <c r="D156" s="1">
-        <v>130.23</v>
+        <v>5436.0</v>
       </c>
       <c r="E156" s="1">
-        <v>129.24</v>
+        <v>5516.830985915</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-7920.0</v>
+        <v>57390.0</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>-7920.0</v>
+        <v>57390.0</v>
       </c>
       <c r="N156" s="1">
-        <v>-7920.0</v>
+        <v>57390.0</v>
       </c>
       <c r="O156" s="1">
-        <v>-0.01</v>
+        <v>0.05</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>-12.0</v>
+        <v>-4.0</v>
       </c>
       <c r="D157" s="1">
-        <v>123.44</v>
+        <v>116.1</v>
       </c>
       <c r="E157" s="1">
-        <v>123.27</v>
+        <v>119.97</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-2040.0</v>
+        <v>15480.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-2040.0</v>
+        <v>15480.0</v>
       </c>
       <c r="N157" s="1">
-        <v>-2040.0</v>
+        <v>15480.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-8.0</v>
+        <v>-15.0</v>
       </c>
       <c r="D158" s="1">
-        <v>123.92</v>
+        <v>125.26</v>
       </c>
       <c r="E158" s="1">
-        <v>121.16</v>
+        <v>126.692857143</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-22080.0</v>
+        <v>40270.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-22080.0</v>
+        <v>40270.0</v>
       </c>
       <c r="N158" s="1">
-        <v>-22080.0</v>
+        <v>40270.0</v>
       </c>
       <c r="O158" s="1">
-        <v>-0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
-        <v>100000.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D159" s="1">
-        <v>103.557</v>
+        <v>118.62</v>
       </c>
       <c r="E159" s="1">
-        <v>99.634</v>
+        <v>121.64</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>99634.0</v>
+        <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>3923.0</v>
+        <v>24160.0</v>
       </c>
       <c r="J159" s="1">
-        <v>3.9374109239818</v>
+        <v>0</v>
       </c>
       <c r="K159">
-        <v>2.76</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>103557.0</v>
+        <v>24160.0</v>
       </c>
       <c r="N159" s="1">
-        <v>106313.85</v>
+        <v>24160.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>348</v>
+      </c>
+      <c r="B160" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="C160" s="1">
         <v>100000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>103.233</v>
+        <v>100.495</v>
       </c>
       <c r="E160" s="1">
-        <v>99.179</v>
+        <v>99.634</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>99179.0</v>
+        <v>99634.0</v>
       </c>
       <c r="I160" s="1">
-        <v>4054.0</v>
+        <v>861.0</v>
       </c>
       <c r="J160" s="1">
-        <v>4.087558858226</v>
+        <v>0.86416283597969</v>
       </c>
       <c r="K160">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>498.97</v>
+        <v>3.01</v>
+      </c>
+      <c r="L160" t="s">
+        <v>350</v>
       </c>
       <c r="M160" s="1">
-        <v>103233.0</v>
+        <v>100495.0</v>
       </c>
       <c r="N160" s="1">
-        <v>103731.97</v>
+        <v>103503.56</v>
       </c>
       <c r="O160" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>351</v>
       </c>
       <c r="B161" t="s">
         <v>352</v>
       </c>
       <c r="C161" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>104.759</v>
+        <v>100.33</v>
       </c>
       <c r="E161" s="1">
-        <v>99.89</v>
+        <v>99.179</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>199780.0</v>
+        <v>99179.0</v>
       </c>
       <c r="I161" s="1">
-        <v>9738.0</v>
+        <v>1151.0</v>
       </c>
       <c r="J161" s="1">
-        <v>4.8743617979778</v>
+        <v>1.1605279343409</v>
       </c>
       <c r="K161">
-        <v>3.86</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>0.72</v>
+      </c>
+      <c r="L161">
+        <v>721.92</v>
       </c>
       <c r="M161" s="1">
-        <v>209518.0</v>
+        <v>100330.0</v>
       </c>
       <c r="N161" s="1">
-        <v>217247.45</v>
+        <v>101051.92</v>
       </c>
       <c r="O161" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>353</v>
+      </c>
+      <c r="B162" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="C162" s="1">
         <v>100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.221</v>
+        <v>100.459</v>
       </c>
       <c r="E162" s="1">
-        <v>99.33</v>
+        <v>99.89</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>99330.0</v>
+        <v>99890.0</v>
       </c>
       <c r="I162" s="1">
-        <v>891.0</v>
+        <v>569.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.89700996677741</v>
+        <v>0.56962658924817</v>
       </c>
       <c r="K162">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>934.93</v>
+        <v>4.13</v>
+      </c>
+      <c r="L162" t="s">
+        <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>100221.0</v>
+        <v>100459.0</v>
       </c>
       <c r="N162" s="1">
-        <v>101155.93</v>
+        <v>104589.82</v>
       </c>
       <c r="O162" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>356</v>
       </c>
       <c r="B163" t="s">
         <v>357</v>
       </c>
       <c r="C163" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.079</v>
+        <v>96.906</v>
       </c>
       <c r="E163" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>198506.0</v>
+        <v>99330.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-348.0</v>
+        <v>-2424.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.17530956243136</v>
+        <v>-2.4403503473271</v>
       </c>
       <c r="K163">
-        <v>0.97</v>
+        <v>1.15</v>
       </c>
       <c r="L163" t="s">
         <v>358</v>
       </c>
       <c r="M163" s="1">
-        <v>198158.0</v>
+        <v>96906.0</v>
       </c>
       <c r="N163" s="1">
-        <v>200097.73</v>
+        <v>98056.68</v>
       </c>
       <c r="O163" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>359</v>
       </c>
       <c r="B164" t="s">
         <v>360</v>
       </c>
       <c r="C164" s="1">
-        <v>118000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>103.692</v>
+        <v>95.948</v>
       </c>
       <c r="E164" s="1">
-        <v>101.04697458</v>
+        <v>99.253</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>119235.43</v>
+        <v>198506.0</v>
       </c>
       <c r="I164" s="1">
-        <v>3121.13</v>
+        <v>-6610.0</v>
       </c>
       <c r="J164" s="1">
-        <v>2.6176196118888</v>
+        <v>-3.329874159975</v>
       </c>
       <c r="K164">
-        <v>3.07</v>
+        <v>1.14</v>
       </c>
       <c r="L164" t="s">
         <v>361</v>
       </c>
       <c r="M164" s="1">
-        <v>122356.56</v>
+        <v>191896.0</v>
       </c>
       <c r="N164" s="1">
-        <v>125979.0</v>
+        <v>194180.93</v>
       </c>
       <c r="O164" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>362</v>
       </c>
       <c r="B165" t="s">
         <v>363</v>
       </c>
       <c r="C165" s="1">
-        <v>200000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>112.963</v>
+        <v>99.708</v>
       </c>
       <c r="E165" s="1">
-        <v>100.019</v>
+        <v>99.955</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>200038.0</v>
+        <v>123944.2</v>
       </c>
       <c r="I165" s="1">
-        <v>25888.0</v>
+        <v>-306.28</v>
       </c>
       <c r="J165" s="1">
-        <v>12.94154110719</v>
+        <v>-0.24711120004002</v>
       </c>
       <c r="K165">
-        <v>3.53</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>0.0</v>
+      </c>
+      <c r="L165">
+        <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>225926.0</v>
+        <v>123637.92</v>
       </c>
       <c r="N165" s="1">
-        <v>232978.62</v>
+        <v>123637.92</v>
       </c>
       <c r="O165" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>364</v>
+      </c>
+      <c r="B166" t="s">
         <v>365</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>100.642</v>
+      </c>
+      <c r="E166" s="1">
+        <v>101.04697458</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>119235.43</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-477.87</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-0.40077852698648</v>
+      </c>
+      <c r="K166">
+        <v>3.33</v>
+      </c>
+      <c r="L166" t="s">
         <v>366</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>106041.0</v>
+        <v>118757.56</v>
       </c>
       <c r="N166" s="1">
-        <v>110082.1</v>
+        <v>122685.51</v>
       </c>
       <c r="O166" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>367</v>
+      </c>
+      <c r="B167" t="s">
         <v>368</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>108.989</v>
+      </c>
+      <c r="E167" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>200038.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>17940.0</v>
+      </c>
+      <c r="J167" s="1">
+        <v>8.9682960237555</v>
+      </c>
+      <c r="K167">
+        <v>3.86</v>
+      </c>
+      <c r="L167" t="s">
         <v>369</v>
       </c>
-      <c r="C167" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>99582.0</v>
+        <v>217978.0</v>
       </c>
       <c r="N167" s="1">
-        <v>102055.97</v>
+        <v>225700.78</v>
       </c>
       <c r="O167" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>370</v>
+      </c>
+      <c r="B168" t="s">
         <v>371</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>104.227</v>
+      </c>
+      <c r="E168" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>106650.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-2423.0</v>
+      </c>
+      <c r="J168" s="1">
+        <v>-2.2719174871074</v>
+      </c>
+      <c r="K168">
+        <v>4.33</v>
+      </c>
+      <c r="L168" t="s">
         <v>372</v>
       </c>
-      <c r="C168" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>126425.16</v>
+        <v>104227.0</v>
       </c>
       <c r="N168" s="1">
-        <v>127872.43</v>
+        <v>108555.77</v>
       </c>
       <c r="O168" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>373</v>
+      </c>
+      <c r="B169" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="C169" s="1">
         <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>101.024</v>
+        <v>96.694</v>
       </c>
       <c r="E169" s="1">
-        <v>99.726</v>
+        <v>99.433</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>99726.0</v>
+        <v>99433.0</v>
       </c>
       <c r="I169" s="1">
-        <v>1298.0</v>
+        <v>-2739.0</v>
       </c>
       <c r="J169" s="1">
-        <v>1.3015662916391</v>
+        <v>-2.7546186879607</v>
       </c>
       <c r="K169">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>113.01</v>
+        <v>2.65</v>
+      </c>
+      <c r="L169" t="s">
+        <v>375</v>
       </c>
       <c r="M169" s="1">
-        <v>101024.0</v>
+        <v>96694.0</v>
       </c>
       <c r="N169" s="1">
-        <v>101137.01</v>
+        <v>99340.58</v>
       </c>
       <c r="O169" s="1">
         <v>0.08</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>376</v>
       </c>
       <c r="B170" t="s">
         <v>377</v>
       </c>
       <c r="C170" s="1">
-        <v>100000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.669</v>
+        <v>94.995</v>
       </c>
       <c r="E170" s="1">
-        <v>100.0</v>
+        <v>98.803</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>100000.0</v>
+        <v>28652.87</v>
       </c>
       <c r="I170" s="1">
-        <v>669.0</v>
+        <v>-1104.32</v>
       </c>
       <c r="J170" s="1">
-        <v>0.669</v>
+        <v>-3.8541339837859</v>
       </c>
       <c r="K170">
-        <v>3.26</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>1.32</v>
+      </c>
+      <c r="L170">
+        <v>383.75</v>
       </c>
       <c r="M170" s="1">
-        <v>100669.0</v>
+        <v>27548.55</v>
       </c>
       <c r="N170" s="1">
-        <v>103929.27</v>
+        <v>27932.3</v>
       </c>
       <c r="O170" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>378</v>
+      </c>
+      <c r="B171" t="s">
         <v>379</v>
       </c>
-      <c r="B171" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C171" s="1">
-        <v>140000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.972</v>
+        <v>97.053</v>
       </c>
       <c r="E171" s="1">
-        <v>101.0269</v>
+        <v>99.726</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>141437.66</v>
+        <v>99726.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-76.86</v>
+        <v>-2673.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.054341962388235</v>
+        <v>-2.6803441429517</v>
       </c>
       <c r="K171">
-        <v>1.89</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>0.33</v>
+      </c>
+      <c r="L171">
+        <v>328.77</v>
       </c>
       <c r="M171" s="1">
-        <v>141360.8</v>
+        <v>97053.0</v>
       </c>
       <c r="N171" s="1">
-        <v>144001.16</v>
+        <v>97381.77</v>
       </c>
       <c r="O171" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>380</v>
+      </c>
+      <c r="B172" t="s">
+        <v>381</v>
+      </c>
+      <c r="C172" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>97.769</v>
+      </c>
+      <c r="E172" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-2231.0</v>
+      </c>
+      <c r="J172" s="1">
+        <v>-2.231</v>
+      </c>
+      <c r="K172">
+        <v>3.5</v>
+      </c>
+      <c r="L172" t="s">
         <v>382</v>
       </c>
-      <c r="B172" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>147276.36</v>
+        <v>97769.0</v>
       </c>
       <c r="N172" s="1">
-        <v>147276.36</v>
+        <v>101273.79</v>
       </c>
       <c r="O172" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>383</v>
+      </c>
+      <c r="B173" t="s">
         <v>384</v>
       </c>
-      <c r="B173" t="s">
+      <c r="C173" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>97.809</v>
+      </c>
+      <c r="E173" s="1">
+        <v>101.0269</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>141437.66</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-4505.06</v>
+      </c>
+      <c r="J173" s="1">
+        <v>-3.1851912708397</v>
+      </c>
+      <c r="K173">
+        <v>2.07</v>
+      </c>
+      <c r="L173" t="s">
         <v>385</v>
       </c>
-      <c r="C173" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>402667.2</v>
+        <v>136932.6</v>
       </c>
       <c r="N173" s="1">
-        <v>402667.2</v>
+        <v>139837.0</v>
       </c>
       <c r="O173" s="1">
-        <v>0.31</v>
+        <v>0.12</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>386</v>
       </c>
       <c r="B174" t="s">
         <v>387</v>
       </c>
       <c r="C174" s="1">
-        <v>104100.0</v>
+        <v>161000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.956</v>
+        <v>89.476</v>
       </c>
       <c r="E174" s="1">
-        <v>99.59600384</v>
+        <v>87.48901242</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>103679.44</v>
+        <v>140857.31</v>
       </c>
       <c r="I174" s="1">
-        <v>1415.76</v>
+        <v>3199.05</v>
       </c>
       <c r="J174" s="1">
-        <v>1.3655166347349</v>
+        <v>2.2711281366938</v>
       </c>
       <c r="K174">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="L174">
-        <v>92.55</v>
+        <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>105095.2</v>
+        <v>144056.36</v>
       </c>
       <c r="N174" s="1">
-        <v>105187.75</v>
+        <v>144056.36</v>
       </c>
       <c r="O174" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>388</v>
       </c>
       <c r="B175" t="s">
         <v>389</v>
       </c>
       <c r="C175" s="1">
-        <v>140000.0</v>
+        <v>648000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>90.419</v>
+        <v>59.391</v>
       </c>
       <c r="E175" s="1">
-        <v>87.671</v>
+        <v>68.52636883</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>122739.4</v>
+        <v>444050.87</v>
       </c>
       <c r="I175" s="1">
-        <v>3847.2</v>
+        <v>-59197.19</v>
       </c>
       <c r="J175" s="1">
-        <v>3.1344458258717</v>
+        <v>-13.331173070329</v>
       </c>
       <c r="K175">
-        <v>0.55</v>
+        <v>0.0</v>
       </c>
       <c r="L175">
-        <v>775.27</v>
+        <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>126586.6</v>
+        <v>384853.68</v>
       </c>
       <c r="N175" s="1">
-        <v>127361.87</v>
+        <v>384853.68</v>
       </c>
       <c r="O175" s="1">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>390</v>
       </c>
       <c r="B176" t="s">
         <v>391</v>
       </c>
       <c r="C176" s="1">
-        <v>131000.0</v>
+        <v>104100.0</v>
       </c>
       <c r="D176" s="1">
-        <v>90.384</v>
+        <v>97.647</v>
       </c>
       <c r="E176" s="1">
-        <v>84.29</v>
+        <v>99.59600384</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>110419.9</v>
+        <v>103679.44</v>
       </c>
       <c r="I176" s="1">
-        <v>7983.14</v>
+        <v>-2028.91</v>
       </c>
       <c r="J176" s="1">
-        <v>7.229801874481</v>
+        <v>-1.9569067888484</v>
       </c>
       <c r="K176">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>0.26</v>
+      </c>
+      <c r="L176">
+        <v>269.23</v>
       </c>
       <c r="M176" s="1">
-        <v>118403.04</v>
+        <v>101650.53</v>
       </c>
       <c r="N176" s="1">
-        <v>119991.19</v>
+        <v>101919.76</v>
       </c>
       <c r="O176" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>392</v>
+      </c>
+      <c r="B177" t="s">
         <v>393</v>
       </c>
-      <c r="B177" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C177" s="1">
-        <v>200000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.982</v>
+        <v>87.705</v>
       </c>
       <c r="E177" s="1">
-        <v>99.799</v>
+        <v>87.671</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>199598.0</v>
+        <v>122739.4</v>
       </c>
       <c r="I177" s="1">
-        <v>366.0</v>
+        <v>47.6</v>
       </c>
       <c r="J177" s="1">
-        <v>0.18336857082736</v>
+        <v>0.038781353012969</v>
       </c>
       <c r="K177">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>0.63</v>
+      </c>
+      <c r="L177">
+        <v>886.03</v>
       </c>
       <c r="M177" s="1">
-        <v>199964.0</v>
+        <v>122787.0</v>
       </c>
       <c r="N177" s="1">
-        <v>202207.15</v>
+        <v>123673.03</v>
       </c>
       <c r="O177" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>394</v>
+      </c>
+      <c r="B178" t="s">
+        <v>395</v>
+      </c>
+      <c r="C178" s="1">
+        <v>131000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>87.621</v>
+      </c>
+      <c r="E178" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>110419.9</v>
+      </c>
+      <c r="I178" s="1">
+        <v>4363.61</v>
+      </c>
+      <c r="J178" s="1">
+        <v>3.9518329576462</v>
+      </c>
+      <c r="K178">
+        <v>1.32</v>
+      </c>
+      <c r="L178" t="s">
         <v>396</v>
       </c>
-      <c r="B178" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>101337.0</v>
+        <v>114783.51</v>
       </c>
       <c r="N178" s="1">
-        <v>103858.92</v>
+        <v>116512.98</v>
       </c>
       <c r="O178" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>397</v>
+      </c>
+      <c r="B179" t="s">
+        <v>398</v>
+      </c>
+      <c r="C179" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>97.353</v>
+      </c>
+      <c r="E179" s="1">
+        <v>99.799</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>199598.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-4892.0</v>
+      </c>
+      <c r="J179" s="1">
+        <v>-2.4509263619876</v>
+      </c>
+      <c r="K179">
+        <v>1.3</v>
+      </c>
+      <c r="L179" t="s">
         <v>399</v>
       </c>
-      <c r="B179" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M179" s="1">
-        <v>103101.0</v>
+        <v>194706.0</v>
       </c>
       <c r="N179" s="1">
-        <v>103645.52</v>
+        <v>197308.74</v>
       </c>
       <c r="O179" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>400</v>
+      </c>
+      <c r="B180" t="s">
         <v>401</v>
       </c>
-      <c r="B180" t="s">
+      <c r="C180" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>98.965</v>
+      </c>
+      <c r="E180" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>99991.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-1026.0</v>
+      </c>
+      <c r="J180" s="1">
+        <v>-1.0260923483113</v>
+      </c>
+      <c r="K180">
+        <v>2.72</v>
+      </c>
+      <c r="L180" t="s">
         <v>402</v>
       </c>
-      <c r="C180" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>290044.72</v>
+        <v>98965.0</v>
       </c>
       <c r="N180" s="1">
-        <v>292795.98</v>
+        <v>101688.29</v>
       </c>
       <c r="O180" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>403</v>
+      </c>
+      <c r="B181" t="s">
         <v>404</v>
       </c>
-      <c r="B181" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C181" s="1">
-        <v>141000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.518</v>
+        <v>100.009</v>
       </c>
       <c r="E181" s="1">
-        <v>99.459</v>
+        <v>102.64</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>140237.19</v>
+        <v>102640.0</v>
       </c>
       <c r="I181" s="1">
-        <v>1493.19</v>
+        <v>-2631.0</v>
       </c>
       <c r="J181" s="1">
-        <v>1.0647603535125</v>
+        <v>-2.5633281371785</v>
       </c>
       <c r="K181">
-        <v>0.47</v>
+        <v>0.76</v>
       </c>
       <c r="L181">
-        <v>665.4</v>
+        <v>760.27</v>
       </c>
       <c r="M181" s="1">
-        <v>141730.38</v>
+        <v>100009.0</v>
       </c>
       <c r="N181" s="1">
-        <v>142395.78</v>
+        <v>100769.27</v>
       </c>
       <c r="O181" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>405</v>
+      </c>
+      <c r="B182" t="s">
         <v>406</v>
       </c>
-      <c r="B182" t="s">
+      <c r="C182" s="1">
+        <v>322000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>87.979</v>
+      </c>
+      <c r="E182" s="1">
+        <v>89.0625</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>286781.25</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-3488.87</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-1.2165614035088</v>
+      </c>
+      <c r="K182">
+        <v>0.92</v>
+      </c>
+      <c r="L182" t="s">
         <v>407</v>
       </c>
-      <c r="C182" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>100184.0</v>
+        <v>283292.38</v>
       </c>
       <c r="N182" s="1">
-        <v>100577.15</v>
+        <v>286247.79</v>
       </c>
       <c r="O182" s="1">
-        <v>0.08</v>
+        <v>0.24</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>408</v>
       </c>
       <c r="B183" t="s">
         <v>409</v>
       </c>
       <c r="C183" s="1">
-        <v>100000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>105.562</v>
+        <v>97.887</v>
       </c>
       <c r="E183" s="1">
-        <v>105.478</v>
+        <v>99.459</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>105478.0</v>
+        <v>140237.19</v>
       </c>
       <c r="I183" s="1">
-        <v>84.0</v>
+        <v>-2216.52</v>
       </c>
       <c r="J183" s="1">
-        <v>0.079637459944254</v>
+        <v>-1.5805507797183</v>
       </c>
       <c r="K183">
-        <v>3.76</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>0.66</v>
+      </c>
+      <c r="L183">
+        <v>929.05</v>
       </c>
       <c r="M183" s="1">
-        <v>105562.0</v>
+        <v>138020.67</v>
       </c>
       <c r="N183" s="1">
-        <v>109322.41</v>
+        <v>138949.72</v>
       </c>
       <c r="O183" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>410</v>
+      </c>
+      <c r="B184" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="C184" s="1">
         <v>100000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.125</v>
+        <v>97.218</v>
       </c>
       <c r="E184" s="1">
-        <v>99.74</v>
+        <v>99.292</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>99740.0</v>
+        <v>99292.0</v>
       </c>
       <c r="I184" s="1">
-        <v>385.0</v>
+        <v>-2074.0</v>
       </c>
       <c r="J184" s="1">
-        <v>0.3860036093844</v>
+        <v>-2.0887886234541</v>
       </c>
       <c r="K184">
-        <v>1.68</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>0.59</v>
+      </c>
+      <c r="L184">
+        <v>594.52</v>
       </c>
       <c r="M184" s="1">
-        <v>100125.0</v>
+        <v>97218.0</v>
       </c>
       <c r="N184" s="1">
-        <v>101807.88</v>
+        <v>97812.52</v>
       </c>
       <c r="O184" s="1">
         <v>0.08</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="B185" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="C185" s="1">
         <v>100000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.866</v>
+        <v>102.551</v>
       </c>
       <c r="E185" s="1">
-        <v>99.933</v>
+        <v>105.478</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>99933.0</v>
+        <v>105478.0</v>
       </c>
       <c r="I185" s="1">
-        <v>933.0</v>
+        <v>-2927.0</v>
       </c>
       <c r="J185" s="1">
-        <v>0.9336255291045</v>
+        <v>-2.7749862530575</v>
       </c>
       <c r="K185">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>101.71</v>
+        <v>4.05</v>
+      </c>
+      <c r="L185" t="s">
+        <v>414</v>
       </c>
       <c r="M185" s="1">
-        <v>100866.0</v>
+        <v>102551.0</v>
       </c>
       <c r="N185" s="1">
-        <v>100967.71</v>
+        <v>106597.52</v>
       </c>
       <c r="O185" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>415</v>
+      </c>
+      <c r="B186" t="s">
         <v>416</v>
       </c>
-      <c r="B186" t="s">
+      <c r="C186" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>97.335</v>
+      </c>
+      <c r="E186" s="1">
+        <v>99.74</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>99740.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-2405.0</v>
+      </c>
+      <c r="J186" s="1">
+        <v>-2.4112693001805</v>
+      </c>
+      <c r="K186">
+        <v>1.88</v>
+      </c>
+      <c r="L186" t="s">
         <v>417</v>
       </c>
-      <c r="C186" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>415763.25</v>
+        <v>97335.0</v>
       </c>
       <c r="N186" s="1">
-        <v>416081.51</v>
+        <v>99212.05</v>
       </c>
       <c r="O186" s="1">
-        <v>0.32</v>
+        <v>0.08</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>418</v>
       </c>
       <c r="B187" t="s">
         <v>419</v>
       </c>
       <c r="C187" s="1">
-        <v>103207.99</v>
+        <v>100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>97.138</v>
+        <v>98.116</v>
       </c>
       <c r="E187" s="1">
-        <v>95.95644678</v>
+        <v>99.933</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>99034.72</v>
+        <v>99933.0</v>
       </c>
       <c r="I187" s="1">
-        <v>1219.46</v>
+        <v>-1817.0</v>
       </c>
       <c r="J187" s="1">
-        <v>1.2313459360515</v>
+        <v>-1.8182182061982</v>
       </c>
       <c r="K187">
-        <v>0.56</v>
+        <v>0.3</v>
       </c>
       <c r="L187">
-        <v>574.57</v>
+        <v>295.89</v>
       </c>
       <c r="M187" s="1">
-        <v>100254.18</v>
+        <v>98116.0</v>
       </c>
       <c r="N187" s="1">
-        <v>100828.75</v>
+        <v>98411.89</v>
       </c>
       <c r="O187" s="1">
         <v>0.08</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>420</v>
       </c>
       <c r="B188" t="s">
         <v>421</v>
       </c>
       <c r="C188" s="1">
-        <v>406143.64</v>
+        <v>457345.06</v>
       </c>
       <c r="D188" s="1">
-        <v>100.881</v>
+        <v>88.641</v>
       </c>
       <c r="E188" s="1">
-        <v>103.69442939</v>
+        <v>88.29020477</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>421148.33</v>
+        <v>403790.89</v>
       </c>
       <c r="I188" s="1">
-        <v>-11426.56</v>
+        <v>1604.34</v>
       </c>
       <c r="J188" s="1">
-        <v>-2.7131913356988</v>
+        <v>0.39731951357298</v>
       </c>
       <c r="K188">
-        <v>2.09</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>0.08</v>
+      </c>
+      <c r="L188">
+        <v>344.58</v>
       </c>
       <c r="M188" s="1">
-        <v>409721.77</v>
+        <v>405395.23</v>
       </c>
       <c r="N188" s="1">
-        <v>418200.71</v>
+        <v>405739.81</v>
       </c>
       <c r="O188" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>422</v>
+      </c>
+      <c r="B189" t="s">
         <v>423</v>
       </c>
-      <c r="B189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C189" s="1">
-        <v>600376.57</v>
+        <v>103207.99</v>
       </c>
       <c r="D189" s="1">
-        <v>108.089</v>
+        <v>95.725</v>
       </c>
       <c r="E189" s="1">
-        <v>122.0761563</v>
+        <v>95.95644678</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>732916.64</v>
+        <v>99034.72</v>
       </c>
       <c r="I189" s="1">
-        <v>-83975.61</v>
+        <v>-238.88</v>
       </c>
       <c r="J189" s="1">
-        <v>-11.457730035983</v>
+        <v>-0.24120833582404</v>
       </c>
       <c r="K189">
-        <v>3.96</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>0.6</v>
+      </c>
+      <c r="L189">
+        <v>622.08</v>
       </c>
       <c r="M189" s="1">
-        <v>648941.03</v>
+        <v>98795.84</v>
       </c>
       <c r="N189" s="1">
-        <v>672709.36</v>
+        <v>99417.92</v>
       </c>
       <c r="O189" s="1">
-        <v>0.52</v>
+        <v>0.08</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>424</v>
+      </c>
+      <c r="B190" t="s">
+        <v>425</v>
+      </c>
+      <c r="C190" s="1">
+        <v>406143.64</v>
+      </c>
+      <c r="D190" s="1">
+        <v>97.063</v>
+      </c>
+      <c r="E190" s="1">
+        <v>103.69442939</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>421148.33</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-26933.13</v>
+      </c>
+      <c r="J190" s="1">
+        <v>-6.3951648579492</v>
+      </c>
+      <c r="K190">
+        <v>2.26</v>
+      </c>
+      <c r="L190" t="s">
         <v>426</v>
       </c>
-      <c r="B190" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>163148.58</v>
+        <v>394215.2</v>
       </c>
       <c r="N190" s="1">
-        <v>164835.24</v>
+        <v>403395.16</v>
       </c>
       <c r="O190" s="1">
-        <v>0.13</v>
+        <v>0.34</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>427</v>
+      </c>
+      <c r="B191" t="s">
+        <v>428</v>
+      </c>
+      <c r="C191" s="1">
+        <v>600376.57</v>
+      </c>
+      <c r="D191" s="1">
+        <v>103.381</v>
+      </c>
+      <c r="E191" s="1">
+        <v>122.0761563</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>732916.64</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-112241.34</v>
+      </c>
+      <c r="J191" s="1">
+        <v>-15.31433915868</v>
+      </c>
+      <c r="K191">
+        <v>4.2</v>
+      </c>
+      <c r="L191" t="s">
         <v>429</v>
       </c>
-      <c r="B191" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>101344.0</v>
+        <v>620675.3</v>
       </c>
       <c r="N191" s="1">
-        <v>103899.48</v>
+        <v>645911.68</v>
       </c>
       <c r="O191" s="1">
-        <v>0.08</v>
+        <v>0.54</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>430</v>
+      </c>
+      <c r="B192" t="s">
+        <v>431</v>
+      </c>
+      <c r="C192" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>97.37</v>
+      </c>
+      <c r="E192" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-4260.6</v>
+      </c>
+      <c r="J192" s="1">
+        <v>-2.63</v>
+      </c>
+      <c r="K192">
+        <v>1.23</v>
+      </c>
+      <c r="L192" t="s">
         <v>432</v>
       </c>
-      <c r="B192" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>107092.0</v>
+        <v>157739.4</v>
       </c>
       <c r="N192" s="1">
-        <v>108523.51</v>
+        <v>159739.51</v>
       </c>
       <c r="O192" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="B193" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C193" s="1">
         <v>100000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.591</v>
+        <v>98.711</v>
       </c>
       <c r="E193" s="1">
-        <v>100.028</v>
+        <v>99.785</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>100028.0</v>
+        <v>99785.0</v>
       </c>
       <c r="I193" s="1">
-        <v>563.0</v>
+        <v>-1074.0</v>
       </c>
       <c r="J193" s="1">
-        <v>0.56284240412684</v>
+        <v>-1.0763140752618</v>
       </c>
       <c r="K193">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>445.27</v>
+        <v>2.74</v>
+      </c>
+      <c r="L193" t="s">
+        <v>435</v>
       </c>
       <c r="M193" s="1">
-        <v>100591.0</v>
+        <v>98711.0</v>
       </c>
       <c r="N193" s="1">
-        <v>101036.27</v>
+        <v>101453.47</v>
       </c>
       <c r="O193" s="1">
         <v>0.08</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>436</v>
+      </c>
+      <c r="B194" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
       <c r="C194" s="1">
         <v>100000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>108.058</v>
+        <v>104.215</v>
       </c>
       <c r="E194" s="1">
-        <v>107.84</v>
+        <v>104.64733</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>107840.0</v>
+        <v>104647.33</v>
       </c>
       <c r="I194" s="1">
-        <v>218.0</v>
+        <v>-432.33</v>
       </c>
       <c r="J194" s="1">
-        <v>0.20215133531157</v>
+        <v>-0.41313046400706</v>
       </c>
       <c r="K194">
-        <v>1.41</v>
+        <v>1.7</v>
       </c>
       <c r="L194" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="M194" s="1">
-        <v>108058.0</v>
+        <v>104215.0</v>
       </c>
       <c r="N194" s="1">
-        <v>109463.48</v>
+        <v>105919.79</v>
       </c>
       <c r="O194" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>439</v>
+      </c>
+      <c r="B195" t="s">
         <v>440</v>
       </c>
-      <c r="B195" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C195" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>104.905</v>
+        <v>97.733</v>
       </c>
       <c r="E195" s="1">
-        <v>105.68</v>
+        <v>100.028</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>211360.0</v>
+        <v>100028.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-1550.0</v>
+        <v>-2295.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-0.73334595003785</v>
+        <v>-2.2943575798776</v>
       </c>
       <c r="K195">
-        <v>0.01</v>
+        <v>0.66</v>
       </c>
       <c r="L195">
-        <v>25.34</v>
+        <v>662.72</v>
       </c>
       <c r="M195" s="1">
-        <v>209810.0</v>
+        <v>97733.0</v>
       </c>
       <c r="N195" s="1">
-        <v>209835.34</v>
+        <v>98395.72</v>
       </c>
       <c r="O195" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>441</v>
+      </c>
+      <c r="B196" t="s">
         <v>442</v>
       </c>
-      <c r="B196" t="s">
+      <c r="C196" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>105.087</v>
+      </c>
+      <c r="E196" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>107840.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-2753.0</v>
+      </c>
+      <c r="J196" s="1">
+        <v>-2.5528560830861</v>
+      </c>
+      <c r="K196">
+        <v>1.68</v>
+      </c>
+      <c r="L196" t="s">
         <v>443</v>
       </c>
-      <c r="C196" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M196" s="1">
-        <v>136295.12</v>
+        <v>105087.0</v>
       </c>
       <c r="N196" s="1">
-        <v>137628.11</v>
+        <v>106765.77</v>
       </c>
       <c r="O196" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>444</v>
+      </c>
+      <c r="B197" t="s">
         <v>445</v>
       </c>
-      <c r="B197" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C197" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.225</v>
+        <v>102.721</v>
       </c>
       <c r="E197" s="1">
-        <v>99.46</v>
+        <v>105.68</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>99460.0</v>
+        <v>211360.0</v>
       </c>
       <c r="I197" s="1">
-        <v>765.0</v>
+        <v>-5918.0</v>
       </c>
       <c r="J197" s="1">
-        <v>0.76915342851398</v>
+        <v>-2.7999621498864</v>
       </c>
       <c r="K197">
-        <v>1.41</v>
-[...2 lines deleted...]
-        <v>447</v>
+        <v>0.28</v>
+      </c>
+      <c r="L197">
+        <v>557.53</v>
       </c>
       <c r="M197" s="1">
-        <v>100225.0</v>
+        <v>205442.0</v>
       </c>
       <c r="N197" s="1">
-        <v>101639.73</v>
+        <v>205999.53</v>
       </c>
       <c r="O197" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>446</v>
+      </c>
+      <c r="B198" t="s">
+        <v>447</v>
+      </c>
+      <c r="C198" s="1">
+        <v>136000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>97.31</v>
+      </c>
+      <c r="E198" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>135358.08</v>
+      </c>
+      <c r="I198" s="1">
+        <v>-3016.48</v>
+      </c>
+      <c r="J198" s="1">
+        <v>-2.228518607829</v>
+      </c>
+      <c r="K198">
+        <v>1.17</v>
+      </c>
+      <c r="L198" t="s">
         <v>448</v>
       </c>
-      <c r="B198" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M198" s="1">
-        <v>100375.0</v>
+        <v>132341.6</v>
       </c>
       <c r="N198" s="1">
-        <v>101532.19</v>
+        <v>133938.67</v>
       </c>
       <c r="O198" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
+        <v>449</v>
+      </c>
+      <c r="B199" t="s">
+        <v>450</v>
+      </c>
+      <c r="C199" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>97.05</v>
+      </c>
+      <c r="E199" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>99460.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-2410.0</v>
+      </c>
+      <c r="J199" s="1">
+        <v>-2.4230846571486</v>
+      </c>
+      <c r="K199">
+        <v>1.61</v>
+      </c>
+      <c r="L199" t="s">
         <v>451</v>
       </c>
-      <c r="B199" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M199" s="1">
-        <v>195940.0</v>
+        <v>97050.0</v>
       </c>
       <c r="N199" s="1">
-        <v>198989.32</v>
+        <v>98658.9</v>
       </c>
       <c r="O199" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="B200" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="C200" s="1">
         <v>100000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>95.239</v>
+        <v>96.801</v>
       </c>
       <c r="E200" s="1">
-        <v>92.51784</v>
+        <v>100.45</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>92517.84</v>
+        <v>100450.0</v>
       </c>
       <c r="I200" s="1">
-        <v>2721.16</v>
+        <v>-3649.0</v>
       </c>
       <c r="J200" s="1">
-        <v>2.9412273351821</v>
+        <v>-3.6326530612245</v>
       </c>
       <c r="K200">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>400.34</v>
+        <v>1.38</v>
+      </c>
+      <c r="L200" t="s">
+        <v>454</v>
       </c>
       <c r="M200" s="1">
-        <v>95239.0</v>
+        <v>96801.0</v>
       </c>
       <c r="N200" s="1">
-        <v>95639.34</v>
+        <v>98181.14</v>
       </c>
       <c r="O200" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
+        <v>455</v>
+      </c>
+      <c r="B201" t="s">
         <v>456</v>
       </c>
-      <c r="B201" t="s">
+      <c r="C201" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>95.215</v>
+      </c>
+      <c r="E201" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>198154.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-7724.0</v>
+      </c>
+      <c r="J201" s="1">
+        <v>-3.8979783400789</v>
+      </c>
+      <c r="K201">
+        <v>1.73</v>
+      </c>
+      <c r="L201" t="s">
         <v>457</v>
       </c>
-      <c r="C201" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M201" s="1">
-        <v>180373.4</v>
+        <v>190430.0</v>
       </c>
       <c r="N201" s="1">
-        <v>187917.44</v>
+        <v>193882.05</v>
       </c>
       <c r="O201" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
+        <v>458</v>
+      </c>
+      <c r="B202" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
       <c r="C202" s="1">
         <v>100000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>106.568</v>
+        <v>93.98</v>
       </c>
       <c r="E202" s="1">
-        <v>99.961</v>
+        <v>92.51784</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>99961.0</v>
+        <v>92517.84</v>
       </c>
       <c r="I202" s="1">
-        <v>6607.0</v>
+        <v>1462.16</v>
       </c>
       <c r="J202" s="1">
-        <v>6.6095777353168</v>
+        <v>1.5804087082016</v>
       </c>
       <c r="K202">
-        <v>3.07</v>
-[...2 lines deleted...]
-        <v>461</v>
+        <v>0.45</v>
+      </c>
+      <c r="L202">
+        <v>450.68</v>
       </c>
       <c r="M202" s="1">
-        <v>106568.0</v>
+        <v>93980.0</v>
       </c>
       <c r="N202" s="1">
-        <v>109639.92</v>
+        <v>94430.68</v>
       </c>
       <c r="O202" s="1">
         <v>0.08</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
+        <v>460</v>
+      </c>
+      <c r="B203" t="s">
+        <v>461</v>
+      </c>
+      <c r="C203" s="1">
+        <v>170000.0</v>
+      </c>
+      <c r="D203" s="1">
+        <v>102.813</v>
+      </c>
+      <c r="E203" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="F203" t="s">
+        <v>8</v>
+      </c>
+      <c r="G203">
+        <v>1.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>169920.1</v>
+      </c>
+      <c r="I203" s="1">
+        <v>4862.0</v>
+      </c>
+      <c r="J203" s="1">
+        <v>2.8613448320711</v>
+      </c>
+      <c r="K203">
+        <v>4.71</v>
+      </c>
+      <c r="L203" t="s">
         <v>462</v>
       </c>
-      <c r="B203" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M203" s="1">
-        <v>141160.74</v>
+        <v>174782.1</v>
       </c>
       <c r="N203" s="1">
-        <v>143144.4</v>
+        <v>182790.73</v>
       </c>
       <c r="O203" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="B204" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="C204" s="1">
         <v>100000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>103.39</v>
+        <v>102.711</v>
       </c>
       <c r="E204" s="1">
-        <v>99.611</v>
+        <v>99.961</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>99611.0</v>
+        <v>99961.0</v>
       </c>
       <c r="I204" s="1">
-        <v>3779.0</v>
+        <v>2750.0</v>
       </c>
       <c r="J204" s="1">
-        <v>3.7937577175212</v>
+        <v>2.7510729184382</v>
       </c>
       <c r="K204">
-        <v>2.52</v>
+        <v>3.35</v>
       </c>
       <c r="L204" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="M204" s="1">
-        <v>103390.0</v>
+        <v>102711.0</v>
       </c>
       <c r="N204" s="1">
-        <v>105910.55</v>
+        <v>106063.4</v>
       </c>
       <c r="O204" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
+        <v>466</v>
+      </c>
+      <c r="B205" t="s">
+        <v>467</v>
+      </c>
+      <c r="C205" s="1">
+        <v>141000.0</v>
+      </c>
+      <c r="D205" s="1">
+        <v>97.157</v>
+      </c>
+      <c r="E205" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>140579.82</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-3588.45</v>
+      </c>
+      <c r="J205" s="1">
+        <v>-2.5526067681691</v>
+      </c>
+      <c r="K205">
+        <v>1.59</v>
+      </c>
+      <c r="L205" t="s">
         <v>468</v>
       </c>
-      <c r="B205" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M205" s="1">
-        <v>101127.0</v>
+        <v>136991.37</v>
       </c>
       <c r="N205" s="1">
-        <v>103618.44</v>
+        <v>139238.68</v>
       </c>
       <c r="O205" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
+        <v>469</v>
+      </c>
+      <c r="B206" t="s">
+        <v>470</v>
+      </c>
+      <c r="C206" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>100.46</v>
+      </c>
+      <c r="E206" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>99611.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>849.0</v>
+      </c>
+      <c r="J206" s="1">
+        <v>0.85231550732349</v>
+      </c>
+      <c r="K206">
+        <v>2.75</v>
+      </c>
+      <c r="L206" t="s">
         <v>471</v>
       </c>
-      <c r="B206" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M206" s="1">
-        <v>205592.0</v>
+        <v>100460.0</v>
       </c>
       <c r="N206" s="1">
-        <v>212011.18</v>
+        <v>103210.68</v>
       </c>
       <c r="O206" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="B207" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="C207" s="1">
         <v>100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>99.596</v>
+        <v>97.911</v>
       </c>
       <c r="E207" s="1">
-        <v>98.434</v>
+        <v>99.438</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>98434.0</v>
+        <v>99438.0</v>
       </c>
       <c r="I207" s="1">
-        <v>1162.0</v>
+        <v>-1527.0</v>
       </c>
       <c r="J207" s="1">
-        <v>1.1804864172948</v>
+        <v>-1.5356302419598</v>
       </c>
       <c r="K207">
-        <v>2.57</v>
+        <v>2.67</v>
       </c>
       <c r="L207" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="M207" s="1">
-        <v>99596.0</v>
+        <v>97911.0</v>
       </c>
       <c r="N207" s="1">
-        <v>102168.26</v>
+        <v>100582.23</v>
       </c>
       <c r="O207" s="1">
         <v>0.08</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="B208" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="C208" s="1">
         <v>200000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>106.29</v>
+        <v>98.702</v>
       </c>
       <c r="E208" s="1">
-        <v>99.661</v>
+        <v>102.8745</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>199322.0</v>
+        <v>205749.0</v>
       </c>
       <c r="I208" s="1">
-        <v>13258.0</v>
+        <v>-8345.0</v>
       </c>
       <c r="J208" s="1">
-        <v>6.6515487502634</v>
+        <v>-4.0559127869394</v>
       </c>
       <c r="K208">
-        <v>3.43</v>
+        <v>3.45</v>
       </c>
       <c r="L208" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="M208" s="1">
-        <v>212580.0</v>
+        <v>197404.0</v>
       </c>
       <c r="N208" s="1">
-        <v>219447.81</v>
+        <v>204297.84</v>
       </c>
       <c r="O208" s="1">
         <v>0.17</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
+        <v>478</v>
+      </c>
+      <c r="B209" t="s">
+        <v>479</v>
+      </c>
+      <c r="C209" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D209" s="1">
+        <v>102.382</v>
+      </c>
+      <c r="E209" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>199322.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>5442.0</v>
+      </c>
+      <c r="J209" s="1">
+        <v>2.73025556637</v>
+      </c>
+      <c r="K209">
+        <v>3.7</v>
+      </c>
+      <c r="L209" t="s">
         <v>480</v>
       </c>
-      <c r="B209" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M209" s="1">
-        <v>309612.0</v>
+        <v>204764.0</v>
       </c>
       <c r="N209" s="1">
-        <v>321190.77</v>
+        <v>212164.0</v>
       </c>
       <c r="O209" s="1">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
+        <v>481</v>
+      </c>
+      <c r="B210" t="s">
+        <v>482</v>
+      </c>
+      <c r="C210" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>100.473</v>
+      </c>
+      <c r="E210" s="1">
+        <v>98.6</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>295800.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>5619.0</v>
+      </c>
+      <c r="J210" s="1">
+        <v>1.8995943204868</v>
+      </c>
+      <c r="K210">
+        <v>4.11</v>
+      </c>
+      <c r="L210" t="s">
         <v>483</v>
       </c>
-      <c r="B210" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M210" s="1">
-        <v>209680.0</v>
+        <v>301419.0</v>
       </c>
       <c r="N210" s="1">
-        <v>217376.0</v>
+        <v>313752.9</v>
       </c>
       <c r="O210" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
+        <v>484</v>
+      </c>
+      <c r="B211" t="s">
+        <v>485</v>
+      </c>
+      <c r="C211" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>102.319</v>
+      </c>
+      <c r="E211" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>4638.0</v>
+      </c>
+      <c r="J211" s="1">
+        <v>2.319</v>
+      </c>
+      <c r="K211">
+        <v>4.12</v>
+      </c>
+      <c r="L211" t="s">
         <v>486</v>
       </c>
-      <c r="B211" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M211" s="1">
-        <v>108788.0</v>
+        <v>204638.0</v>
       </c>
       <c r="N211" s="1">
-        <v>109348.96</v>
+        <v>212887.48</v>
       </c>
       <c r="O211" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
+        <v>487</v>
+      </c>
+      <c r="B212" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
       <c r="C212" s="1">
         <v>100000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.485</v>
+        <v>105.963</v>
       </c>
       <c r="E212" s="1">
-        <v>99.852</v>
+        <v>109.3</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>99852.0</v>
+        <v>109300.0</v>
       </c>
       <c r="I212" s="1">
-        <v>633.0</v>
+        <v>-3337.0</v>
       </c>
       <c r="J212" s="1">
-        <v>0.6339382285783</v>
+        <v>-3.0530649588289</v>
       </c>
       <c r="K212">
-        <v>0.35</v>
+        <v>0.86</v>
       </c>
       <c r="L212">
-        <v>350.68</v>
+        <v>863.01</v>
       </c>
       <c r="M212" s="1">
-        <v>100485.0</v>
+        <v>105963.0</v>
       </c>
       <c r="N212" s="1">
-        <v>100835.68</v>
+        <v>106826.01</v>
       </c>
       <c r="O212" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
+        <v>489</v>
+      </c>
+      <c r="B213" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="C213" s="1">
         <v>100000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>100.652</v>
+        <v>98.013</v>
       </c>
       <c r="E213" s="1">
-        <v>99.589</v>
+        <v>99.852</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>99589.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I213" s="1">
-        <v>1063.0</v>
+        <v>-1839.0</v>
       </c>
       <c r="J213" s="1">
-        <v>1.0673869604073</v>
+        <v>-1.8417257541161</v>
       </c>
       <c r="K213">
-        <v>0.17</v>
+        <v>0.58</v>
       </c>
       <c r="L213">
-        <v>166.44</v>
+        <v>580.82</v>
       </c>
       <c r="M213" s="1">
-        <v>100652.0</v>
+        <v>98013.0</v>
       </c>
       <c r="N213" s="1">
-        <v>100818.44</v>
+        <v>98593.82</v>
       </c>
       <c r="O213" s="1">
         <v>0.08</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
+        <v>491</v>
+      </c>
+      <c r="B214" t="s">
         <v>492</v>
       </c>
-      <c r="B214" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C214" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>86.815</v>
+        <v>98.354</v>
       </c>
       <c r="E214" s="1">
-        <v>85.96</v>
+        <v>99.589</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>171920.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I214" s="1">
-        <v>1710.0</v>
+        <v>-1235.0</v>
       </c>
       <c r="J214" s="1">
-        <v>0.99464867380177</v>
+        <v>-1.2400967978391</v>
       </c>
       <c r="K214">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="L214">
-        <v>791.1</v>
+        <v>360.62</v>
       </c>
       <c r="M214" s="1">
-        <v>173630.0</v>
+        <v>98354.0</v>
       </c>
       <c r="N214" s="1">
-        <v>174421.1</v>
+        <v>98714.62</v>
       </c>
       <c r="O214" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
+        <v>493</v>
+      </c>
+      <c r="B215" t="s">
         <v>494</v>
       </c>
-      <c r="B215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C215" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.929</v>
+        <v>83.643</v>
       </c>
       <c r="E215" s="1">
-        <v>100.65</v>
+        <v>85.96</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>100650.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I215" s="1">
-        <v>279.0</v>
+        <v>-4634.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0.27719821162444</v>
+        <v>-2.6954397394137</v>
       </c>
       <c r="K215">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="L215">
-        <v>386.3</v>
+        <v>863.01</v>
       </c>
       <c r="M215" s="1">
-        <v>100929.0</v>
+        <v>167286.0</v>
       </c>
       <c r="N215" s="1">
-        <v>101315.3</v>
+        <v>168149.01</v>
       </c>
       <c r="O215" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
+        <v>495</v>
+      </c>
+      <c r="B216" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
       <c r="C216" s="1">
         <v>100000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>101.292</v>
+        <v>98.542</v>
       </c>
       <c r="E216" s="1">
-        <v>99.571</v>
+        <v>100.65</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>99571.0</v>
+        <v>100650.0</v>
       </c>
       <c r="I216" s="1">
-        <v>1721.0</v>
+        <v>-2108.0</v>
       </c>
       <c r="J216" s="1">
-        <v>1.7284148999207</v>
+        <v>-2.0943864878291</v>
       </c>
       <c r="K216">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>498</v>
+        <v>0.56</v>
+      </c>
+      <c r="L216">
+        <v>558.9</v>
       </c>
       <c r="M216" s="1">
-        <v>101292.0</v>
+        <v>98542.0</v>
       </c>
       <c r="N216" s="1">
-        <v>102333.78</v>
+        <v>99100.9</v>
       </c>
       <c r="O216" s="1">
         <v>0.08</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="B217" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="C217" s="1">
         <v>100000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>100.673</v>
+        <v>98.777</v>
       </c>
       <c r="E217" s="1">
-        <v>100.0</v>
+        <v>99.571</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>100000.0</v>
+        <v>99571.0</v>
       </c>
       <c r="I217" s="1">
-        <v>673.0</v>
+        <v>-794.0</v>
       </c>
       <c r="J217" s="1">
-        <v>0.673</v>
+        <v>-0.79742093581464</v>
       </c>
       <c r="K217">
-        <v>1.41</v>
+        <v>1.23</v>
       </c>
       <c r="L217" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="M217" s="1">
-        <v>100673.0</v>
+        <v>98777.0</v>
       </c>
       <c r="N217" s="1">
-        <v>102084.33</v>
+        <v>100005.77</v>
       </c>
       <c r="O217" s="1">
         <v>0.08</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="B218" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="C218" s="1">
-        <v>175000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>100.715</v>
+        <v>98.092</v>
       </c>
       <c r="E218" s="1">
         <v>100.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>175000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I218" s="1">
-        <v>1251.25</v>
+        <v>-1908.0</v>
       </c>
       <c r="J218" s="1">
-        <v>0.715</v>
+        <v>-1.908</v>
       </c>
       <c r="K218">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>710.85</v>
+        <v>1.62</v>
+      </c>
+      <c r="L218" t="s">
+        <v>502</v>
       </c>
       <c r="M218" s="1">
-        <v>176251.25</v>
+        <v>98092.0</v>
       </c>
       <c r="N218" s="1">
-        <v>176962.1</v>
+        <v>99716.55</v>
       </c>
       <c r="O218" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
+        <v>503</v>
+      </c>
+      <c r="B219" t="s">
         <v>504</v>
       </c>
-      <c r="B219" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C219" s="1">
-        <v>216000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.88</v>
+        <v>97.718</v>
       </c>
       <c r="E219" s="1">
         <v>100.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>216000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="I219" s="1">
-        <v>1900.8</v>
+        <v>-3993.5</v>
       </c>
       <c r="J219" s="1">
-        <v>0.88</v>
+        <v>-2.282</v>
       </c>
       <c r="K219">
-        <v>1.86</v>
+        <v>0.6</v>
       </c>
       <c r="L219" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="M219" s="1">
-        <v>217900.8</v>
+        <v>171006.5</v>
       </c>
       <c r="N219" s="1">
-        <v>221914.93</v>
+        <v>172064.52</v>
       </c>
       <c r="O219" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
+        <v>506</v>
+      </c>
+      <c r="B220" t="s">
         <v>507</v>
       </c>
-      <c r="B220" t="s">
+      <c r="C220" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="D220" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="E220" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F220" t="s">
+        <v>8</v>
+      </c>
+      <c r="G220">
+        <v>1.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="I220" s="1">
+        <v>-5594.4</v>
+      </c>
+      <c r="J220" s="1">
+        <v>-2.59</v>
+      </c>
+      <c r="K220">
+        <v>2.07</v>
+      </c>
+      <c r="L220" t="s">
         <v>508</v>
       </c>
-      <c r="C220" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M220" s="1">
-        <v>100635.0</v>
+        <v>210405.6</v>
       </c>
       <c r="N220" s="1">
-        <v>103594.59</v>
+        <v>214882.9</v>
       </c>
       <c r="O220" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
+        <v>509</v>
+      </c>
+      <c r="B221" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="C221" s="1">
         <v>100000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>100.697</v>
+        <v>97.851</v>
       </c>
       <c r="E221" s="1">
-        <v>99.259</v>
+        <v>100.42</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>99259.0</v>
+        <v>100420.0</v>
       </c>
       <c r="I221" s="1">
-        <v>1438.0</v>
+        <v>-2569.0</v>
       </c>
       <c r="J221" s="1">
-        <v>1.4487351272932</v>
+        <v>-2.558255327624</v>
       </c>
       <c r="K221">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>11.99</v>
+        <v>3.17</v>
+      </c>
+      <c r="L221" t="s">
+        <v>511</v>
       </c>
       <c r="M221" s="1">
-        <v>100697.0</v>
+        <v>97851.0</v>
       </c>
       <c r="N221" s="1">
-        <v>100708.99</v>
+        <v>101019.15</v>
       </c>
       <c r="O221" s="1">
         <v>0.08</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
         <v>512</v>
       </c>
       <c r="B222" t="s">
         <v>513</v>
       </c>
       <c r="C222" s="1">
         <v>100000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.185</v>
+        <v>96.931</v>
       </c>
       <c r="E222" s="1">
-        <v>99.362</v>
+        <v>99.259</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>99362.0</v>
+        <v>99259.0</v>
       </c>
       <c r="I222" s="1">
-        <v>823.0</v>
+        <v>-2328.0</v>
       </c>
       <c r="J222" s="1">
-        <v>0.82828445482176</v>
+        <v>-2.345379260319</v>
       </c>
       <c r="K222">
-        <v>0.77</v>
+        <v>0.26</v>
       </c>
       <c r="L222">
-        <v>770.55</v>
+        <v>263.7</v>
       </c>
       <c r="M222" s="1">
-        <v>100185.0</v>
+        <v>96931.0</v>
       </c>
       <c r="N222" s="1">
-        <v>100955.55</v>
+        <v>97194.7</v>
       </c>
       <c r="O222" s="1">
         <v>0.08</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
         <v>514</v>
       </c>
       <c r="B223" t="s">
         <v>515</v>
       </c>
       <c r="C223" s="1">
         <v>100000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>108.683</v>
+        <v>97.298</v>
       </c>
       <c r="E223" s="1">
-        <v>108.846</v>
+        <v>99.362</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>108846.0</v>
+        <v>99362.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-163.0</v>
+        <v>-2064.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-0.1497528618415</v>
+        <v>-2.0772528733319</v>
       </c>
       <c r="K223">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>0.95</v>
+      </c>
+      <c r="L223">
+        <v>950.34</v>
       </c>
       <c r="M223" s="1">
-        <v>108683.0</v>
+        <v>97298.0</v>
       </c>
       <c r="N223" s="1">
-        <v>110530.95</v>
+        <v>98248.34</v>
       </c>
       <c r="O223" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
+        <v>516</v>
+      </c>
+      <c r="B224" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
       <c r="C224" s="1">
         <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>103.112</v>
+        <v>100.181</v>
       </c>
       <c r="E224" s="1">
         <v>100.4</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
         <v>200800.0</v>
       </c>
       <c r="I224" s="1">
-        <v>5424.0</v>
+        <v>-438.0</v>
       </c>
       <c r="J224" s="1">
-        <v>2.7011952191235</v>
+        <v>-0.21812749003984</v>
       </c>
       <c r="K224">
-        <v>2.81</v>
+        <v>3.04</v>
       </c>
       <c r="L224" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="M224" s="1">
-        <v>206224.0</v>
+        <v>200362.0</v>
       </c>
       <c r="N224" s="1">
-        <v>211850.71</v>
+        <v>206434.6</v>
       </c>
       <c r="O224" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
+        <v>519</v>
+      </c>
+      <c r="B225" t="s">
         <v>520</v>
       </c>
-      <c r="B225" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C225" s="1">
-        <v>232000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.151</v>
+        <v>99.178</v>
       </c>
       <c r="E225" s="1">
-        <v>99.228</v>
+        <v>99.821</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>230208.96</v>
+        <v>99821.0</v>
       </c>
       <c r="I225" s="1">
-        <v>2141.36</v>
+        <v>-643.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0.93018099729915</v>
+        <v>-0.64415303393074</v>
       </c>
       <c r="K225">
-        <v>2.31</v>
-[...2 lines deleted...]
-        <v>522</v>
+        <v>0.01</v>
+      </c>
+      <c r="L225">
+        <v>10.62</v>
       </c>
       <c r="M225" s="1">
-        <v>232350.32</v>
+        <v>99178.0</v>
       </c>
       <c r="N225" s="1">
-        <v>237704.59</v>
+        <v>99188.62</v>
       </c>
       <c r="O225" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
+        <v>521</v>
+      </c>
+      <c r="B226" t="s">
+        <v>522</v>
+      </c>
+      <c r="C226" s="1">
+        <v>232000.0</v>
+      </c>
+      <c r="D226" s="1">
+        <v>97.63</v>
+      </c>
+      <c r="E226" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="F226" t="s">
+        <v>8</v>
+      </c>
+      <c r="G226">
+        <v>1.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>230208.96</v>
+      </c>
+      <c r="I226" s="1">
+        <v>-3707.36</v>
+      </c>
+      <c r="J226" s="1">
+        <v>-1.6104325392026</v>
+      </c>
+      <c r="K226">
+        <v>2.47</v>
+      </c>
+      <c r="L226" t="s">
         <v>523</v>
       </c>
-      <c r="B226" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M226" s="1">
-        <v>100638.0</v>
+        <v>226501.6</v>
       </c>
       <c r="N226" s="1">
-        <v>103014.37</v>
+        <v>232239.63</v>
       </c>
       <c r="O226" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
+        <v>524</v>
+      </c>
+      <c r="B227" t="s">
+        <v>525</v>
+      </c>
+      <c r="C227" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D227" s="1">
+        <v>98.058</v>
+      </c>
+      <c r="E227" s="1">
+        <v>99.517</v>
+      </c>
+      <c r="F227" t="s">
+        <v>8</v>
+      </c>
+      <c r="G227">
+        <v>1.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>99517.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>-1459.0</v>
+      </c>
+      <c r="J227" s="1">
+        <v>-1.4660811720611</v>
+      </c>
+      <c r="K227">
+        <v>2.57</v>
+      </c>
+      <c r="L227" t="s">
         <v>526</v>
       </c>
-      <c r="B227" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M227" s="1">
-        <v>283812.76</v>
+        <v>98058.0</v>
       </c>
       <c r="N227" s="1">
-        <v>286597.42</v>
+        <v>100628.55</v>
       </c>
       <c r="O227" s="1">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
+        <v>527</v>
+      </c>
+      <c r="B228" t="s">
+        <v>528</v>
+      </c>
+      <c r="C228" s="1">
+        <v>308000.0</v>
+      </c>
+      <c r="D228" s="1">
+        <v>89.511</v>
+      </c>
+      <c r="E228" s="1">
+        <v>83.45955844</v>
+      </c>
+      <c r="F228" t="s">
+        <v>8</v>
+      </c>
+      <c r="G228">
+        <v>1.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>257055.44</v>
+      </c>
+      <c r="I228" s="1">
+        <v>18638.44</v>
+      </c>
+      <c r="J228" s="1">
+        <v>7.2507471539992</v>
+      </c>
+      <c r="K228">
+        <v>1.01</v>
+      </c>
+      <c r="L228" t="s">
         <v>529</v>
       </c>
-      <c r="B228" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M228" s="1">
-        <v>104155.0</v>
+        <v>275693.88</v>
       </c>
       <c r="N228" s="1">
-        <v>104749.52</v>
+        <v>278810.8</v>
       </c>
       <c r="O228" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
+        <v>530</v>
+      </c>
+      <c r="B229" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
       <c r="C229" s="1">
         <v>100000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.329</v>
+        <v>97.325</v>
       </c>
       <c r="E229" s="1">
-        <v>100.231</v>
+        <v>97.326</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>100231.0</v>
+        <v>97326.0</v>
       </c>
       <c r="I229" s="1">
-        <v>98.0</v>
+        <v>-1.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0.097774141732598</v>
+        <v>-0.0010274746727493</v>
       </c>
       <c r="K229">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>421.23</v>
+        <v>1.74</v>
+      </c>
+      <c r="L229" t="s">
+        <v>532</v>
       </c>
       <c r="M229" s="1">
-        <v>100329.0</v>
+        <v>97325.0</v>
       </c>
       <c r="N229" s="1">
-        <v>100750.23</v>
+        <v>99060.62</v>
       </c>
       <c r="O229" s="1">
         <v>0.08</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
         <v>533</v>
       </c>
       <c r="B230" t="s">
         <v>534</v>
       </c>
       <c r="C230" s="1">
         <v>100000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>91.393</v>
+        <v>101.693</v>
       </c>
       <c r="E230" s="1">
-        <v>89.875</v>
+        <v>99.329</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>89875.0</v>
+        <v>99329.0</v>
       </c>
       <c r="I230" s="1">
-        <v>1518.0</v>
+        <v>2364.0</v>
       </c>
       <c r="J230" s="1">
-        <v>1.6890125173853</v>
+        <v>2.3799695959891</v>
       </c>
       <c r="K230">
-        <v>0.04</v>
+        <v>0.82</v>
       </c>
       <c r="L230">
-        <v>38.36</v>
+        <v>817.47</v>
       </c>
       <c r="M230" s="1">
-        <v>91393.0</v>
+        <v>101693.0</v>
       </c>
       <c r="N230" s="1">
-        <v>91431.36</v>
+        <v>102510.47</v>
       </c>
       <c r="O230" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
         <v>535</v>
       </c>
       <c r="B231" t="s">
         <v>536</v>
       </c>
       <c r="C231" s="1">
-        <v>228571.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>101.255</v>
+        <v>97.639</v>
       </c>
       <c r="E231" s="1">
-        <v>100.36900132</v>
+        <v>100.231</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>229414.43</v>
+        <v>100231.0</v>
       </c>
       <c r="I231" s="1">
-        <v>2025.14</v>
+        <v>-2592.0</v>
       </c>
       <c r="J231" s="1">
-        <v>0.88274307766953</v>
+        <v>-2.5860262792948</v>
       </c>
       <c r="K231">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>0.64</v>
+      </c>
+      <c r="L231">
+        <v>636.99</v>
       </c>
       <c r="M231" s="1">
-        <v>231439.57</v>
+        <v>97639.0</v>
       </c>
       <c r="N231" s="1">
-        <v>233111.58</v>
+        <v>98275.99</v>
       </c>
       <c r="O231" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
+        <v>537</v>
+      </c>
+      <c r="B232" t="s">
         <v>538</v>
       </c>
-      <c r="B232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C232" s="1">
-        <v>520000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>91.749</v>
+        <v>89.574</v>
       </c>
       <c r="E232" s="1">
-        <v>90.91529423</v>
+        <v>89.875</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>472759.53</v>
+        <v>89875.0</v>
       </c>
       <c r="I232" s="1">
-        <v>4335.27</v>
+        <v>-301.0</v>
       </c>
       <c r="J232" s="1">
-        <v>0.9170137723083</v>
+        <v>-0.33490959666203</v>
       </c>
       <c r="K232">
-        <v>1.38</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>0.07</v>
+      </c>
+      <c r="L232">
+        <v>67.12</v>
       </c>
       <c r="M232" s="1">
-        <v>477094.8</v>
+        <v>89574.0</v>
       </c>
       <c r="N232" s="1">
-        <v>484259.05</v>
+        <v>89641.12</v>
       </c>
       <c r="O232" s="1">
-        <v>0.37</v>
+        <v>0.07</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
+        <v>539</v>
+      </c>
+      <c r="B233" t="s">
+        <v>540</v>
+      </c>
+      <c r="C233" s="1">
+        <v>228571.0</v>
+      </c>
+      <c r="D233" s="1">
+        <v>97.638</v>
+      </c>
+      <c r="E233" s="1">
+        <v>100.36900132</v>
+      </c>
+      <c r="F233" t="s">
+        <v>8</v>
+      </c>
+      <c r="G233">
+        <v>1.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>229414.43</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-6242.27</v>
+      </c>
+      <c r="J233" s="1">
+        <v>-2.7209578752304</v>
+      </c>
+      <c r="K233">
+        <v>0.9</v>
+      </c>
+      <c r="L233" t="s">
         <v>541</v>
       </c>
-      <c r="B233" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M233" s="1">
-        <v>367309.92</v>
+        <v>223172.16</v>
       </c>
       <c r="N233" s="1">
-        <v>369968.79</v>
+        <v>225238.69</v>
       </c>
       <c r="O233" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
+        <v>542</v>
+      </c>
+      <c r="B234" t="s">
+        <v>543</v>
+      </c>
+      <c r="C234" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="D234" s="1">
+        <v>87.494</v>
+      </c>
+      <c r="E234" s="1">
+        <v>90.91529423</v>
+      </c>
+      <c r="F234" t="s">
+        <v>8</v>
+      </c>
+      <c r="G234">
+        <v>1.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>472759.53</v>
+      </c>
+      <c r="I234" s="1">
+        <v>-17790.73</v>
+      </c>
+      <c r="J234" s="1">
+        <v>-3.7631668683654</v>
+      </c>
+      <c r="K234">
+        <v>1.57</v>
+      </c>
+      <c r="L234" t="s">
         <v>544</v>
       </c>
-      <c r="B234" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M234" s="1">
-        <v>100389.0</v>
+        <v>454968.8</v>
       </c>
       <c r="N234" s="1">
-        <v>102426.67</v>
+        <v>463142.77</v>
       </c>
       <c r="O234" s="1">
-        <v>0.08</v>
+        <v>0.39</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
+        <v>545</v>
+      </c>
+      <c r="B235" t="s">
+        <v>546</v>
+      </c>
+      <c r="C235" s="1">
+        <v>355002.0</v>
+      </c>
+      <c r="D235" s="1">
+        <v>99.635</v>
+      </c>
+      <c r="E235" s="1">
+        <v>99.67399902</v>
+      </c>
+      <c r="F235" t="s">
+        <v>8</v>
+      </c>
+      <c r="G235">
+        <v>1.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>353844.69</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-138.44</v>
+      </c>
+      <c r="J235" s="1">
+        <v>-0.039124509682482</v>
+      </c>
+      <c r="K235">
+        <v>0.94</v>
+      </c>
+      <c r="L235" t="s">
         <v>547</v>
       </c>
-      <c r="B235" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M235" s="1">
-        <v>130800.8</v>
+        <v>353706.25</v>
       </c>
       <c r="N235" s="1">
-        <v>131775.91</v>
+        <v>357054.45</v>
       </c>
       <c r="O235" s="1">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
+        <v>548</v>
+      </c>
+      <c r="B236" t="s">
         <v>549</v>
       </c>
-      <c r="B236" t="s">
+      <c r="C236" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D236" s="1">
+        <v>97.357</v>
+      </c>
+      <c r="E236" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="F236" t="s">
+        <v>8</v>
+      </c>
+      <c r="G236">
+        <v>1.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-2409.0</v>
+      </c>
+      <c r="J236" s="1">
+        <v>-2.4146502816591</v>
+      </c>
+      <c r="K236">
+        <v>2.28</v>
+      </c>
+      <c r="L236" t="s">
         <v>550</v>
       </c>
-      <c r="C236" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M236" s="1">
-        <v>605538.48</v>
+        <v>97357.0</v>
       </c>
       <c r="N236" s="1">
-        <v>605538.48</v>
+        <v>99639.19</v>
       </c>
       <c r="O236" s="1">
-        <v>0.47</v>
+        <v>0.08</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
         <v>551</v>
       </c>
       <c r="B237" t="s">
         <v>552</v>
       </c>
       <c r="C237" s="1">
-        <v>24000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>64.92</v>
+        <v>97.56</v>
       </c>
       <c r="E237" s="1">
-        <v>73.332375</v>
+        <v>99.945</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>17599.77</v>
+        <v>129928.5</v>
       </c>
       <c r="I237" s="1">
-        <v>-2018.97</v>
+        <v>-3100.5</v>
       </c>
       <c r="J237" s="1">
-        <v>-11.471570367113</v>
+        <v>-2.3863124718595</v>
       </c>
       <c r="K237">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>27.78</v>
+        <v>0.95</v>
+      </c>
+      <c r="L237" t="s">
+        <v>553</v>
       </c>
       <c r="M237" s="1">
-        <v>15580.8</v>
+        <v>126828.0</v>
       </c>
       <c r="N237" s="1">
-        <v>15608.58</v>
+        <v>128065.64</v>
       </c>
       <c r="O237" s="1">
-        <v>0.01</v>
+        <v>0.11</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B238" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C238" s="1">
-        <v>198000.0</v>
+        <v>673000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>96.059</v>
+        <v>87.821</v>
       </c>
       <c r="E238" s="1">
-        <v>93.47240909</v>
+        <v>87.89336553</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>185075.37</v>
+        <v>591522.35</v>
       </c>
       <c r="I238" s="1">
-        <v>5121.45</v>
+        <v>-487.02</v>
       </c>
       <c r="J238" s="1">
-        <v>2.7672239693483</v>
+        <v>-0.082333321809396</v>
       </c>
       <c r="K238">
-        <v>0.23</v>
+        <v>0.0</v>
       </c>
       <c r="L238">
-        <v>458.38</v>
+        <v>0.0</v>
       </c>
       <c r="M238" s="1">
-        <v>190196.82</v>
+        <v>591035.33</v>
       </c>
       <c r="N238" s="1">
-        <v>190655.2</v>
+        <v>591035.33</v>
       </c>
       <c r="O238" s="1">
-        <v>0.15</v>
+        <v>0.49</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B239" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C239" s="1">
-        <v>124000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>88.117</v>
+        <v>62.023</v>
       </c>
       <c r="E239" s="1">
-        <v>91.51215323</v>
+        <v>73.332375</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>113475.07</v>
+        <v>17599.77</v>
       </c>
       <c r="I239" s="1">
-        <v>-4209.99</v>
+        <v>-2714.25</v>
       </c>
       <c r="J239" s="1">
-        <v>-3.7100571958228</v>
+        <v>-15.4220765385</v>
       </c>
       <c r="K239">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>557</v>
+        <v>0.13</v>
+      </c>
+      <c r="L239">
+        <v>31.23</v>
       </c>
       <c r="M239" s="1">
-        <v>109265.08</v>
+        <v>14885.52</v>
       </c>
       <c r="N239" s="1">
-        <v>110495.74</v>
+        <v>14916.75</v>
       </c>
       <c r="O239" s="1">
-        <v>0.09</v>
+        <v>0.01</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>558</v>
       </c>
       <c r="B240" t="s">
         <v>559</v>
       </c>
       <c r="C240" s="1">
-        <v>135000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.285</v>
+        <v>94.618</v>
       </c>
       <c r="E240" s="1">
-        <v>99.998</v>
+        <v>93.47240909</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>134997.3</v>
+        <v>185075.37</v>
       </c>
       <c r="I240" s="1">
-        <v>387.45</v>
+        <v>2268.27</v>
       </c>
       <c r="J240" s="1">
-        <v>0.2870057401148</v>
+        <v>1.2255925788504</v>
       </c>
       <c r="K240">
-        <v>0.13</v>
+        <v>0.26</v>
       </c>
       <c r="L240">
-        <v>171.14</v>
+        <v>515.34</v>
       </c>
       <c r="M240" s="1">
-        <v>135384.75</v>
+        <v>187343.64</v>
       </c>
       <c r="N240" s="1">
-        <v>135555.89</v>
+        <v>187858.98</v>
       </c>
       <c r="O240" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>560</v>
       </c>
       <c r="B241" t="s">
         <v>561</v>
       </c>
       <c r="C241" s="1">
-        <v>150000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>102.851</v>
+        <v>85.159</v>
       </c>
       <c r="E241" s="1">
-        <v>100.0965</v>
+        <v>91.51215323</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>150144.75</v>
+        <v>113475.07</v>
       </c>
       <c r="I241" s="1">
-        <v>4131.75</v>
+        <v>-7877.91</v>
       </c>
       <c r="J241" s="1">
-        <v>2.7518444700864</v>
+        <v>-6.9424147524209</v>
       </c>
       <c r="K241">
-        <v>2.03</v>
+        <v>1.06</v>
       </c>
       <c r="L241" t="s">
         <v>562</v>
       </c>
       <c r="M241" s="1">
-        <v>154276.5</v>
+        <v>105597.16</v>
       </c>
       <c r="N241" s="1">
-        <v>157317.6</v>
+        <v>106908.08</v>
       </c>
       <c r="O241" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
         <v>563</v>
       </c>
       <c r="B242" t="s">
         <v>564</v>
       </c>
       <c r="C242" s="1">
-        <v>1035800.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>89.036</v>
+        <v>97.683</v>
       </c>
       <c r="E242" s="1">
-        <v>87.23165862</v>
+        <v>99.998</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>903545.52</v>
+        <v>134997.3</v>
       </c>
       <c r="I242" s="1">
-        <v>18689.37</v>
+        <v>-3125.25</v>
       </c>
       <c r="J242" s="1">
-        <v>2.0684480843865</v>
+        <v>-2.315046300926</v>
       </c>
       <c r="K242">
-        <v>0.0</v>
+        <v>0.32</v>
       </c>
       <c r="L242">
-        <v>0.0</v>
+        <v>427.84</v>
       </c>
       <c r="M242" s="1">
-        <v>922234.89</v>
+        <v>131872.05</v>
       </c>
       <c r="N242" s="1">
-        <v>922234.89</v>
+        <v>132299.89</v>
       </c>
       <c r="O242" s="1">
-        <v>0.71</v>
+        <v>0.11</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
         <v>565</v>
       </c>
       <c r="B243" t="s">
         <v>566</v>
       </c>
       <c r="C243" s="1">
-        <v>1543032.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>98.387</v>
+        <v>101.019</v>
       </c>
       <c r="E243" s="1">
-        <v>114.3889699</v>
+        <v>100.0965</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>1765058.41</v>
+        <v>150144.75</v>
       </c>
       <c r="I243" s="1">
-        <v>51900.55</v>
+        <v>1383.75</v>
       </c>
       <c r="J243" s="1">
-        <v>2.9404437669573</v>
+        <v>0.92161064572687</v>
       </c>
       <c r="K243">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>10.12</v>
+        <v>2.24</v>
+      </c>
+      <c r="L243" t="s">
+        <v>567</v>
       </c>
       <c r="M243" s="1">
-        <v>1816958.96</v>
+        <v>151528.5</v>
       </c>
       <c r="N243" s="1">
-        <v>1816969.08</v>
+        <v>154888.91</v>
       </c>
       <c r="O243" s="1">
-        <v>1.4</v>
+        <v>0.13</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B244" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C244" s="1">
-        <v>172795.0</v>
+        <v>1035800.0</v>
       </c>
       <c r="D244" s="1">
-        <v>96.913</v>
+        <v>86.543</v>
       </c>
       <c r="E244" s="1">
-        <v>112.76218641</v>
+        <v>87.23165862</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>194847.42</v>
+        <v>903545.52</v>
       </c>
       <c r="I244" s="1">
-        <v>10700.69</v>
+        <v>-7133.13</v>
       </c>
       <c r="J244" s="1">
-        <v>5.4918304794593</v>
+        <v>-0.78945994884685</v>
       </c>
       <c r="K244">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="L244">
-        <v>128.42</v>
+        <v>0.0</v>
       </c>
       <c r="M244" s="1">
-        <v>205548.11</v>
+        <v>896412.39</v>
       </c>
       <c r="N244" s="1">
-        <v>205676.53</v>
+        <v>896412.39</v>
       </c>
       <c r="O244" s="1">
-        <v>0.16</v>
+        <v>0.75</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B245" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C245" s="1">
-        <v>2896943.0</v>
+        <v>980000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>65.419</v>
+        <v>83.335</v>
       </c>
       <c r="E245" s="1">
-        <v>72.69136155</v>
+        <v>84.103</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>2105827.31</v>
+        <v>824209.4</v>
       </c>
       <c r="I245" s="1">
-        <v>-210676.17</v>
+        <v>-7526.4</v>
       </c>
       <c r="J245" s="1">
-        <v>-10.004437163463</v>
+        <v>-0.91316599883476</v>
       </c>
       <c r="K245">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>0.0</v>
+      </c>
+      <c r="L245">
+        <v>0.0</v>
       </c>
       <c r="M245" s="1">
-        <v>1895151.14</v>
+        <v>816683.0</v>
       </c>
       <c r="N245" s="1">
-        <v>1906342.07</v>
+        <v>816683.0</v>
       </c>
       <c r="O245" s="1">
-        <v>1.47</v>
+        <v>0.68</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
         <v>572</v>
       </c>
       <c r="B246" t="s">
         <v>573</v>
       </c>
       <c r="C246" s="1">
-        <v>444553.0</v>
+        <v>2896943.0</v>
       </c>
       <c r="D246" s="1">
-        <v>87.162</v>
+        <v>61.751</v>
       </c>
       <c r="E246" s="1">
-        <v>86.69857362</v>
+        <v>72.69136155</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>385421.11</v>
+        <v>2105827.31</v>
       </c>
       <c r="I246" s="1">
-        <v>2060.17</v>
+        <v>-316936.04</v>
       </c>
       <c r="J246" s="1">
-        <v>0.53452443225022</v>
+        <v>-15.05042880273</v>
       </c>
       <c r="K246">
-        <v>0.97</v>
+        <v>0.42</v>
       </c>
       <c r="L246" t="s">
         <v>574</v>
       </c>
       <c r="M246" s="1">
-        <v>387481.28</v>
+        <v>1788891.27</v>
       </c>
       <c r="N246" s="1">
-        <v>391774.57</v>
+        <v>1800915.57</v>
       </c>
       <c r="O246" s="1">
-        <v>0.3</v>
+        <v>1.5</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
         <v>575</v>
       </c>
       <c r="B247" t="s">
         <v>576</v>
       </c>
       <c r="C247" s="1">
-        <v>1380000.0</v>
+        <v>444553.0</v>
       </c>
       <c r="D247" s="1">
-        <v>77.923</v>
+        <v>83.604</v>
       </c>
       <c r="E247" s="1">
-        <v>78.5174029</v>
+        <v>86.69857362</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>1083540.16</v>
+        <v>385421.11</v>
       </c>
       <c r="I247" s="1">
-        <v>-8202.76</v>
+        <v>-13757.02</v>
       </c>
       <c r="J247" s="1">
-        <v>-0.75703331568255</v>
+        <v>-3.569347823216</v>
       </c>
       <c r="K247">
-        <v>0.97</v>
+        <v>1.04</v>
       </c>
       <c r="L247" t="s">
         <v>577</v>
       </c>
       <c r="M247" s="1">
-        <v>1075337.4</v>
+        <v>371664.09</v>
       </c>
       <c r="N247" s="1">
-        <v>1088664.8</v>
+        <v>376277.09</v>
       </c>
       <c r="O247" s="1">
-        <v>0.84</v>
+        <v>0.31</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
         <v>578</v>
       </c>
       <c r="B248" t="s">
         <v>579</v>
       </c>
       <c r="C248" s="1">
-        <v>850000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.249</v>
+        <v>74.0</v>
       </c>
       <c r="E248" s="1">
-        <v>99.934</v>
+        <v>78.5174029</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>849439.0</v>
+        <v>1083540.16</v>
       </c>
       <c r="I248" s="1">
-        <v>2677.5</v>
+        <v>-62340.16</v>
       </c>
       <c r="J248" s="1">
-        <v>0.31520803730462</v>
+        <v>-5.7533778904882</v>
       </c>
       <c r="K248">
-        <v>1.05</v>
+        <v>1.04</v>
       </c>
       <c r="L248" t="s">
         <v>580</v>
       </c>
       <c r="M248" s="1">
-        <v>852116.5</v>
+        <v>1021200.0</v>
       </c>
       <c r="N248" s="1">
-        <v>861058.97</v>
+        <v>1035519.86</v>
       </c>
       <c r="O248" s="1">
-        <v>0.67</v>
+        <v>0.86</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
         <v>581</v>
       </c>
       <c r="B249" t="s">
         <v>582</v>
       </c>
       <c r="C249" s="1">
-        <v>500000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>80.999</v>
+        <v>97.991</v>
       </c>
       <c r="E249" s="1">
-        <v>82.8884</v>
+        <v>99.934</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>414442.0</v>
+        <v>849439.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-9447.0</v>
+        <v>-16515.5</v>
       </c>
       <c r="J249" s="1">
-        <v>-2.2794504417989</v>
+        <v>-1.9442832269298</v>
       </c>
       <c r="K249">
-        <v>2.32</v>
+        <v>1.19</v>
       </c>
       <c r="L249" t="s">
         <v>583</v>
       </c>
       <c r="M249" s="1">
-        <v>404995.0</v>
+        <v>832923.5</v>
       </c>
       <c r="N249" s="1">
-        <v>416584.04</v>
+        <v>843039.66</v>
       </c>
       <c r="O249" s="1">
-        <v>0.32</v>
+        <v>0.7</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
         <v>584</v>
       </c>
       <c r="B250" t="s">
         <v>585</v>
       </c>
       <c r="C250" s="1">
-        <v>241000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.367</v>
+        <v>76.477</v>
       </c>
       <c r="E250" s="1">
-        <v>99.46728631</v>
+        <v>82.8884</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>239716.16</v>
+        <v>414442.0</v>
       </c>
       <c r="I250" s="1">
-        <v>2168.31</v>
+        <v>-32057.0</v>
       </c>
       <c r="J250" s="1">
-        <v>0.90453226015301</v>
+        <v>-7.734978597729</v>
       </c>
       <c r="K250">
-        <v>2.47</v>
+        <v>2.49</v>
       </c>
       <c r="L250" t="s">
         <v>586</v>
       </c>
       <c r="M250" s="1">
-        <v>241884.47</v>
+        <v>382385.0</v>
       </c>
       <c r="N250" s="1">
-        <v>247842.78</v>
+        <v>394837.05</v>
       </c>
       <c r="O250" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>587</v>
       </c>
       <c r="B251" t="s">
         <v>588</v>
       </c>
       <c r="C251" s="1">
-        <v>472885.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>102.325</v>
+        <v>96.191</v>
       </c>
       <c r="E251" s="1">
-        <v>100.3378813</v>
+        <v>99.46728631</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>474482.79</v>
+        <v>239716.16</v>
       </c>
       <c r="I251" s="1">
-        <v>9396.79</v>
+        <v>-7895.85</v>
       </c>
       <c r="J251" s="1">
-        <v>1.9804279940269</v>
+        <v>-3.2938330065024</v>
       </c>
       <c r="K251">
-        <v>0.94</v>
+        <v>2.66</v>
       </c>
       <c r="L251" t="s">
         <v>589</v>
       </c>
       <c r="M251" s="1">
-        <v>483879.58</v>
+        <v>231820.31</v>
       </c>
       <c r="N251" s="1">
-        <v>488323.4</v>
+        <v>238222.33</v>
       </c>
       <c r="O251" s="1">
-        <v>0.38</v>
+        <v>0.2</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
         <v>590</v>
       </c>
       <c r="B252" t="s">
         <v>591</v>
       </c>
       <c r="C252" s="1">
-        <v>224000.0</v>
+        <v>472885.0</v>
       </c>
       <c r="D252" s="1">
-        <v>102.651</v>
+        <v>97.956</v>
       </c>
       <c r="E252" s="1">
-        <v>98.725</v>
+        <v>100.3378813</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>221144.0</v>
+        <v>474482.79</v>
       </c>
       <c r="I252" s="1">
-        <v>8794.24</v>
+        <v>-11263.56</v>
       </c>
       <c r="J252" s="1">
-        <v>3.9767029627754</v>
+        <v>-2.3738605988217</v>
       </c>
       <c r="K252">
-        <v>3.17</v>
+        <v>1.14</v>
       </c>
       <c r="L252" t="s">
         <v>592</v>
       </c>
       <c r="M252" s="1">
-        <v>229938.24</v>
+        <v>463219.23</v>
       </c>
       <c r="N252" s="1">
-        <v>237033.82</v>
+        <v>468615.3</v>
       </c>
       <c r="O252" s="1">
-        <v>0.18</v>
+        <v>0.39</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>593</v>
       </c>
       <c r="B253" t="s">
         <v>594</v>
       </c>
       <c r="C253" s="1">
-        <v>100000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>84.845</v>
+        <v>97.49</v>
       </c>
       <c r="E253" s="1">
-        <v>81.75</v>
+        <v>98.725</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>81750.0</v>
+        <v>221144.0</v>
       </c>
       <c r="I253" s="1">
-        <v>3095.0</v>
+        <v>-2766.4</v>
       </c>
       <c r="J253" s="1">
-        <v>3.7859327217125</v>
+        <v>-1.2509496074956</v>
       </c>
       <c r="K253">
-        <v>1.46</v>
+        <v>3.4</v>
       </c>
       <c r="L253" t="s">
         <v>595</v>
       </c>
       <c r="M253" s="1">
-        <v>84845.0</v>
+        <v>218377.6</v>
       </c>
       <c r="N253" s="1">
-        <v>86303.9</v>
+        <v>226001.58</v>
       </c>
       <c r="O253" s="1">
-        <v>0.07</v>
+        <v>0.19</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>596</v>
       </c>
       <c r="B254" t="s">
         <v>597</v>
       </c>
       <c r="C254" s="1">
-        <v>704635.29</v>
+        <v>100000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>78.878</v>
+        <v>81.902</v>
       </c>
       <c r="E254" s="1">
-        <v>77.63493651</v>
+        <v>81.75</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>547043.16</v>
+        <v>81750.0</v>
       </c>
       <c r="I254" s="1">
-        <v>8759.06</v>
+        <v>152.0</v>
       </c>
       <c r="J254" s="1">
-        <v>1.6011643395742</v>
+        <v>0.18593272171254</v>
       </c>
       <c r="K254">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="L254">
-        <v>0.0</v>
+        <v>45.21</v>
       </c>
       <c r="M254" s="1">
-        <v>555802.22</v>
+        <v>81902.0</v>
       </c>
       <c r="N254" s="1">
-        <v>555802.22</v>
+        <v>81947.21</v>
       </c>
       <c r="O254" s="1">
-        <v>0.43</v>
+        <v>0.07</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
         <v>598</v>
       </c>
       <c r="B255" t="s">
         <v>599</v>
       </c>
       <c r="C255" s="1">
-        <v>2263571.72</v>
+        <v>704635.29</v>
       </c>
       <c r="D255" s="1">
-        <v>91.141</v>
+        <v>76.155</v>
       </c>
       <c r="E255" s="1">
-        <v>102.8383713</v>
+        <v>77.63493651</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>2327820.29</v>
+        <v>547043.16</v>
       </c>
       <c r="I255" s="1">
-        <v>-264778.39</v>
+        <v>-10428.15</v>
       </c>
       <c r="J255" s="1">
-        <v>-11.374520238416</v>
+        <v>-1.9062755487154</v>
       </c>
       <c r="K255">
-        <v>1.66</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>0.0</v>
+      </c>
+      <c r="L255">
+        <v>0.0</v>
       </c>
       <c r="M255" s="1">
-        <v>2063041.9</v>
+        <v>536615.01</v>
       </c>
       <c r="N255" s="1">
-        <v>2100561.38</v>
+        <v>536615.01</v>
       </c>
       <c r="O255" s="1">
-        <v>1.62</v>
+        <v>0.45</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
+        <v>600</v>
+      </c>
+      <c r="B256" t="s">
         <v>601</v>
       </c>
-      <c r="B256" t="s">
+      <c r="C256" s="1">
+        <v>2263571.72</v>
+      </c>
+      <c r="D256" s="1">
+        <v>87.481</v>
+      </c>
+      <c r="E256" s="1">
+        <v>102.8383713</v>
+      </c>
+      <c r="F256" t="s">
+        <v>8</v>
+      </c>
+      <c r="G256">
+        <v>1.0</v>
+      </c>
+      <c r="H256" s="1">
+        <v>2327820.29</v>
+      </c>
+      <c r="I256" s="1">
+        <v>-347625.11</v>
+      </c>
+      <c r="J256" s="1">
+        <v>-14.933502877922</v>
+      </c>
+      <c r="K256">
+        <v>1.8</v>
+      </c>
+      <c r="L256" t="s">
         <v>602</v>
       </c>
-      <c r="C256" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M256" s="1">
-        <v>1590524.38</v>
+        <v>1980195.18</v>
       </c>
       <c r="N256" s="1">
-        <v>1592276.92</v>
+        <v>2020970.48</v>
       </c>
       <c r="O256" s="1">
-        <v>1.23</v>
+        <v>1.69</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
+        <v>603</v>
+      </c>
+      <c r="B257" t="s">
         <v>604</v>
       </c>
-      <c r="B257" t="s">
+      <c r="C257" s="1">
+        <v>714704.0</v>
+      </c>
+      <c r="D257" s="1">
+        <v>96.229</v>
+      </c>
+      <c r="E257" s="1">
+        <v>98.81541589</v>
+      </c>
+      <c r="F257" t="s">
+        <v>8</v>
+      </c>
+      <c r="G257">
+        <v>1.0</v>
+      </c>
+      <c r="H257" s="1">
+        <v>706237.73</v>
+      </c>
+      <c r="I257" s="1">
+        <v>-18485.22</v>
+      </c>
+      <c r="J257" s="1">
+        <v>-2.6174217568353</v>
+      </c>
+      <c r="K257">
+        <v>0.25</v>
+      </c>
+      <c r="L257" t="s">
         <v>605</v>
       </c>
-      <c r="C257" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M257" s="1">
-        <v>640238.31</v>
+        <v>687752.51</v>
       </c>
       <c r="N257" s="1">
-        <v>649313.32</v>
+        <v>689563.75</v>
       </c>
       <c r="O257" s="1">
-        <v>0.5</v>
+        <v>0.58</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
+        <v>606</v>
+      </c>
+      <c r="B258" t="s">
         <v>607</v>
       </c>
-      <c r="B258" t="s">
+      <c r="C258" s="1">
+        <v>636996.0</v>
+      </c>
+      <c r="D258" s="1">
+        <v>97.315</v>
+      </c>
+      <c r="E258" s="1">
+        <v>99.89010135</v>
+      </c>
+      <c r="F258" t="s">
+        <v>8</v>
+      </c>
+      <c r="G258">
+        <v>1.0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>636295.95</v>
+      </c>
+      <c r="I258" s="1">
+        <v>-16403.29</v>
+      </c>
+      <c r="J258" s="1">
+        <v>-2.5779340572575</v>
+      </c>
+      <c r="K258">
+        <v>1.57</v>
+      </c>
+      <c r="L258" t="s">
         <v>608</v>
       </c>
-      <c r="C258" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M258" s="1">
-        <v>989505.0</v>
+        <v>619892.66</v>
       </c>
       <c r="N258" s="1">
-        <v>1006570.97</v>
+        <v>629920.55</v>
       </c>
       <c r="O258" s="1">
-        <v>0.78</v>
+        <v>0.53</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
+        <v>609</v>
+      </c>
+      <c r="B259" t="s">
         <v>610</v>
       </c>
-      <c r="B259" t="s">
+      <c r="C259" s="1">
+        <v>990000.0</v>
+      </c>
+      <c r="D259" s="1">
+        <v>96.639</v>
+      </c>
+      <c r="E259" s="1">
+        <v>99.374</v>
+      </c>
+      <c r="F259" t="s">
+        <v>8</v>
+      </c>
+      <c r="G259">
+        <v>1.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>983802.6</v>
+      </c>
+      <c r="I259" s="1">
+        <v>-27076.5</v>
+      </c>
+      <c r="J259" s="1">
+        <v>-2.7522289532473</v>
+      </c>
+      <c r="K259">
+        <v>1.87</v>
+      </c>
+      <c r="L259" t="s">
         <v>611</v>
       </c>
-      <c r="C259" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M259" s="1">
-        <v>153034.45</v>
+        <v>956726.1</v>
       </c>
       <c r="N259" s="1">
-        <v>154591.21</v>
+        <v>975273.0</v>
       </c>
       <c r="O259" s="1">
-        <v>0.12</v>
+        <v>0.81</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
+        <v>612</v>
+      </c>
+      <c r="B260" t="s">
         <v>613</v>
       </c>
-      <c r="B260" t="s">
+      <c r="C260" s="1">
+        <v>145000.0</v>
+      </c>
+      <c r="D260" s="1">
+        <v>101.784</v>
+      </c>
+      <c r="E260" s="1">
+        <v>99.775</v>
+      </c>
+      <c r="F260" t="s">
+        <v>8</v>
+      </c>
+      <c r="G260">
+        <v>1.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>144673.75</v>
+      </c>
+      <c r="I260" s="1">
+        <v>2913.05</v>
+      </c>
+      <c r="J260" s="1">
+        <v>2.0135304434979</v>
+      </c>
+      <c r="K260">
+        <v>1.31</v>
+      </c>
+      <c r="L260" t="s">
         <v>614</v>
       </c>
-      <c r="C260" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M260" s="1">
-        <v>101491.0</v>
+        <v>147586.8</v>
       </c>
       <c r="N260" s="1">
-        <v>101912.23</v>
+        <v>149487.69</v>
       </c>
       <c r="O260" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
         <v>615</v>
       </c>
       <c r="B261" t="s">
         <v>616</v>
       </c>
       <c r="C261" s="1">
         <v>100000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>90.513</v>
+        <v>97.904</v>
       </c>
       <c r="E261" s="1">
-        <v>85.48</v>
+        <v>99.24</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>85480.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I261" s="1">
-        <v>5033.0</v>
+        <v>-1336.0</v>
       </c>
       <c r="J261" s="1">
-        <v>5.8879270004679</v>
+        <v>-1.3462313583233</v>
       </c>
       <c r="K261">
-        <v>1.6</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>0.64</v>
+      </c>
+      <c r="L261">
+        <v>636.99</v>
       </c>
       <c r="M261" s="1">
-        <v>90513.0</v>
+        <v>97904.0</v>
       </c>
       <c r="N261" s="1">
-        <v>92114.64</v>
+        <v>98540.99</v>
       </c>
       <c r="O261" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
+        <v>617</v>
+      </c>
+      <c r="B262" t="s">
         <v>618</v>
       </c>
-      <c r="B262" t="s">
+      <c r="C262" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D262" s="1">
+        <v>87.274</v>
+      </c>
+      <c r="E262" s="1">
+        <v>85.48</v>
+      </c>
+      <c r="F262" t="s">
+        <v>8</v>
+      </c>
+      <c r="G262">
+        <v>1.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>85480.0</v>
+      </c>
+      <c r="I262" s="1">
+        <v>1794.0</v>
+      </c>
+      <c r="J262" s="1">
+        <v>2.0987365465606</v>
+      </c>
+      <c r="K262">
+        <v>1.71</v>
+      </c>
+      <c r="L262" t="s">
         <v>619</v>
       </c>
-      <c r="C262" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M262" s="1">
-        <v>187704.0</v>
+        <v>87274.0</v>
       </c>
       <c r="N262" s="1">
-        <v>189104.0</v>
+        <v>88982.08</v>
       </c>
       <c r="O262" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
+        <v>620</v>
+      </c>
+      <c r="B263" t="s">
         <v>621</v>
       </c>
-      <c r="B263" t="s">
+      <c r="C263" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D263" s="1">
+        <v>91.083</v>
+      </c>
+      <c r="E263" s="1">
+        <v>92.546</v>
+      </c>
+      <c r="F263" t="s">
+        <v>8</v>
+      </c>
+      <c r="G263">
+        <v>1.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>185092.0</v>
+      </c>
+      <c r="I263" s="1">
+        <v>-2926.0</v>
+      </c>
+      <c r="J263" s="1">
+        <v>-1.5808354764117</v>
+      </c>
+      <c r="K263">
+        <v>0.8</v>
+      </c>
+      <c r="L263" t="s">
         <v>622</v>
       </c>
-      <c r="C263" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M263" s="1">
-        <v>103472.0</v>
+        <v>182166.0</v>
       </c>
       <c r="N263" s="1">
-        <v>106349.05</v>
+        <v>183767.37</v>
       </c>
       <c r="O263" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
+        <v>623</v>
+      </c>
+      <c r="B264" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="C264" s="1">
         <v>100000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.352</v>
+        <v>100.313</v>
       </c>
       <c r="E264" s="1">
-        <v>99.67</v>
+        <v>99.858</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>99670.0</v>
+        <v>99858.0</v>
       </c>
       <c r="I264" s="1">
-        <v>682.0</v>
+        <v>455.0</v>
       </c>
       <c r="J264" s="1">
-        <v>0.68425805157018</v>
+        <v>0.45564701876665</v>
       </c>
       <c r="K264">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>179.79</v>
+        <v>3.1</v>
+      </c>
+      <c r="L264" t="s">
+        <v>625</v>
       </c>
       <c r="M264" s="1">
-        <v>100352.0</v>
+        <v>100313.0</v>
       </c>
       <c r="N264" s="1">
-        <v>100531.79</v>
+        <v>103413.0</v>
       </c>
       <c r="O264" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
         <v>626</v>
       </c>
       <c r="B265" t="s">
         <v>627</v>
       </c>
       <c r="C265" s="1">
         <v>100000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>99.511</v>
+        <v>97.643</v>
       </c>
       <c r="E265" s="1">
-        <v>100.0</v>
+        <v>99.67</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>100000.0</v>
+        <v>99670.0</v>
       </c>
       <c r="I265" s="1">
-        <v>-489.0</v>
+        <v>-2027.0</v>
       </c>
       <c r="J265" s="1">
-        <v>-0.489</v>
+        <v>-2.0337112471155</v>
       </c>
       <c r="K265">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>0.36</v>
+      </c>
+      <c r="L265">
+        <v>359.59</v>
       </c>
       <c r="M265" s="1">
-        <v>99511.0</v>
+        <v>97643.0</v>
       </c>
       <c r="N265" s="1">
-        <v>100723.33</v>
+        <v>98002.59</v>
       </c>
       <c r="O265" s="1">
         <v>0.08</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
+        <v>628</v>
+      </c>
+      <c r="B266" t="s">
         <v>629</v>
       </c>
-      <c r="B266" t="s">
+      <c r="C266" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D266" s="1">
+        <v>96.733</v>
+      </c>
+      <c r="E266" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F266" t="s">
+        <v>8</v>
+      </c>
+      <c r="G266">
+        <v>1.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I266" s="1">
+        <v>-3267.0</v>
+      </c>
+      <c r="J266" s="1">
+        <v>-3.267</v>
+      </c>
+      <c r="K266">
+        <v>1.43</v>
+      </c>
+      <c r="L266" t="s">
         <v>630</v>
       </c>
-      <c r="C266" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M266" s="1">
-        <v>282969.0</v>
+        <v>96733.0</v>
       </c>
       <c r="N266" s="1">
-        <v>283299.0</v>
+        <v>98161.08</v>
       </c>
       <c r="O266" s="1">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
         <v>631</v>
       </c>
       <c r="B267" t="s">
         <v>632</v>
       </c>
       <c r="C267" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.162</v>
+        <v>92.417</v>
       </c>
       <c r="E267" s="1">
-        <v>98.642</v>
+        <v>96.33333333</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>197284.0</v>
+        <v>289000.0</v>
       </c>
       <c r="I267" s="1">
-        <v>3040.0</v>
+        <v>-11749.0</v>
       </c>
       <c r="J267" s="1">
-        <v>1.5409257719835</v>
+        <v>-4.0653979238754</v>
       </c>
       <c r="K267">
-        <v>3.42</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>0.22</v>
+      </c>
+      <c r="L267">
+        <v>645.0</v>
       </c>
       <c r="M267" s="1">
-        <v>200324.0</v>
+        <v>277251.0</v>
       </c>
       <c r="N267" s="1">
-        <v>207156.19</v>
+        <v>277896.0</v>
       </c>
       <c r="O267" s="1">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
+        <v>633</v>
+      </c>
+      <c r="B268" t="s">
         <v>634</v>
       </c>
-      <c r="B268" t="s">
+      <c r="C268" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D268" s="1">
+        <v>95.089</v>
+      </c>
+      <c r="E268" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="F268" t="s">
+        <v>8</v>
+      </c>
+      <c r="G268">
+        <v>1.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>197284.0</v>
+      </c>
+      <c r="I268" s="1">
+        <v>-7106.0</v>
+      </c>
+      <c r="J268" s="1">
+        <v>-3.6019139920115</v>
+      </c>
+      <c r="K268">
+        <v>3.67</v>
+      </c>
+      <c r="L268" t="s">
         <v>635</v>
       </c>
-      <c r="C268" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M268" s="1">
-        <v>148162.8</v>
+        <v>190178.0</v>
       </c>
       <c r="N268" s="1">
-        <v>150179.05</v>
+        <v>197513.62</v>
       </c>
       <c r="O268" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
+        <v>636</v>
+      </c>
+      <c r="B269" t="s">
         <v>637</v>
       </c>
-      <c r="B269" t="s">
+      <c r="C269" s="1">
+        <v>148000.0</v>
+      </c>
+      <c r="D269" s="1">
+        <v>98.05</v>
+      </c>
+      <c r="E269" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="F269" t="s">
+        <v>8</v>
+      </c>
+      <c r="G269">
+        <v>1.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>147449.44</v>
+      </c>
+      <c r="I269" s="1">
+        <v>-2335.44</v>
+      </c>
+      <c r="J269" s="1">
+        <v>-1.5838920785321</v>
+      </c>
+      <c r="K269">
+        <v>1.55</v>
+      </c>
+      <c r="L269" t="s">
         <v>638</v>
       </c>
-      <c r="C269" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M269" s="1">
-        <v>100612.0</v>
+        <v>145114.0</v>
       </c>
       <c r="N269" s="1">
-        <v>101729.81</v>
+        <v>147406.99</v>
       </c>
       <c r="O269" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
+        <v>639</v>
+      </c>
+      <c r="B270" t="s">
         <v>640</v>
       </c>
-      <c r="B270" t="s">
+      <c r="C270" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D270" s="1">
+        <v>97.065</v>
+      </c>
+      <c r="E270" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="F270" t="s">
+        <v>8</v>
+      </c>
+      <c r="G270">
+        <v>1.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>99736.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-2671.0</v>
+      </c>
+      <c r="J270" s="1">
+        <v>-2.6780701050774</v>
+      </c>
+      <c r="K270">
+        <v>1.35</v>
+      </c>
+      <c r="L270" t="s">
         <v>641</v>
       </c>
-      <c r="C270" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M270" s="1">
-        <v>104263.12</v>
+        <v>97065.0</v>
       </c>
       <c r="N270" s="1">
-        <v>106830.71</v>
+        <v>98412.95</v>
       </c>
       <c r="O270" s="1">
         <v>0.08</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
+        <v>642</v>
+      </c>
+      <c r="B271" t="s">
         <v>643</v>
       </c>
-      <c r="B271" t="s">
+      <c r="C271" s="1">
+        <v>104000.0</v>
+      </c>
+      <c r="D271" s="1">
+        <v>97.072</v>
+      </c>
+      <c r="E271" s="1">
+        <v>99.594</v>
+      </c>
+      <c r="F271" t="s">
+        <v>8</v>
+      </c>
+      <c r="G271">
+        <v>1.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>103577.76</v>
+      </c>
+      <c r="I271" s="1">
+        <v>-2622.88</v>
+      </c>
+      <c r="J271" s="1">
+        <v>-2.5322810611081</v>
+      </c>
+      <c r="K271">
+        <v>2.66</v>
+      </c>
+      <c r="L271" t="s">
         <v>644</v>
       </c>
-      <c r="C271" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M271" s="1">
-        <v>301260.0</v>
+        <v>100954.88</v>
       </c>
       <c r="N271" s="1">
-        <v>307470.62</v>
+        <v>103724.41</v>
       </c>
       <c r="O271" s="1">
-        <v>0.24</v>
+        <v>0.09</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
+        <v>645</v>
+      </c>
+      <c r="B272" t="s">
         <v>646</v>
       </c>
-      <c r="B272" t="s">
+      <c r="C272" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D272" s="1">
+        <v>97.697</v>
+      </c>
+      <c r="E272" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F272" t="s">
+        <v>8</v>
+      </c>
+      <c r="G272">
+        <v>1.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-4606.0</v>
+      </c>
+      <c r="J272" s="1">
+        <v>-2.303</v>
+      </c>
+      <c r="K272">
+        <v>2.29</v>
+      </c>
+      <c r="L272" t="s">
         <v>647</v>
       </c>
-      <c r="C272" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M272" s="1">
-        <v>102993.0</v>
+        <v>195394.0</v>
       </c>
       <c r="N272" s="1">
-        <v>105193.69</v>
+        <v>199980.3</v>
       </c>
       <c r="O272" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
+        <v>648</v>
+      </c>
+      <c r="B273" t="s">
         <v>649</v>
       </c>
-      <c r="B273" t="s">
+      <c r="C273" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D273" s="1">
+        <v>100.358</v>
+      </c>
+      <c r="E273" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="F273" t="s">
+        <v>8</v>
+      </c>
+      <c r="G273">
+        <v>1.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>103012.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>-2654.0</v>
+      </c>
+      <c r="J273" s="1">
+        <v>-2.5763988661515</v>
+      </c>
+      <c r="K273">
+        <v>2.45</v>
+      </c>
+      <c r="L273" t="s">
         <v>650</v>
       </c>
-      <c r="C273" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M273" s="1">
-        <v>156403.44</v>
+        <v>100358.0</v>
       </c>
       <c r="N273" s="1">
-        <v>159096.96</v>
+        <v>102803.21</v>
       </c>
       <c r="O273" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
+        <v>651</v>
+      </c>
+      <c r="B274" t="s">
         <v>652</v>
       </c>
-      <c r="B274" t="s">
+      <c r="C274" s="1">
+        <v>152000.0</v>
+      </c>
+      <c r="D274" s="1">
+        <v>100.242</v>
+      </c>
+      <c r="E274" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="F274" t="s">
+        <v>8</v>
+      </c>
+      <c r="G274">
+        <v>1.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>151770.48</v>
+      </c>
+      <c r="I274" s="1">
+        <v>597.36</v>
+      </c>
+      <c r="J274" s="1">
+        <v>0.39359432743443</v>
+      </c>
+      <c r="K274">
+        <v>1.99</v>
+      </c>
+      <c r="L274" t="s">
         <v>653</v>
       </c>
-      <c r="C274" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M274" s="1">
-        <v>119173.86</v>
+        <v>152367.84</v>
       </c>
       <c r="N274" s="1">
-        <v>122954.72</v>
+        <v>155398.05</v>
       </c>
       <c r="O274" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
+        <v>654</v>
+      </c>
+      <c r="B275" t="s">
         <v>655</v>
       </c>
-      <c r="B275" t="s">
+      <c r="C275" s="1">
+        <v>117000.0</v>
+      </c>
+      <c r="D275" s="1">
+        <v>98.129</v>
+      </c>
+      <c r="E275" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="F275" t="s">
+        <v>8</v>
+      </c>
+      <c r="G275">
+        <v>1.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>115964.55</v>
+      </c>
+      <c r="I275" s="1">
+        <v>-1153.62</v>
+      </c>
+      <c r="J275" s="1">
+        <v>-0.99480401553751</v>
+      </c>
+      <c r="K275">
+        <v>3.43</v>
+      </c>
+      <c r="L275" t="s">
         <v>656</v>
       </c>
-      <c r="C275" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M275" s="1">
-        <v>196714.16</v>
+        <v>114810.93</v>
       </c>
       <c r="N275" s="1">
-        <v>198502.56</v>
+        <v>118827.4</v>
       </c>
       <c r="O275" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
+        <v>657</v>
+      </c>
+      <c r="B276" t="s">
         <v>658</v>
       </c>
-      <c r="B276" t="s">
+      <c r="C276" s="1">
+        <v>203227.6</v>
+      </c>
+      <c r="D276" s="1">
+        <v>94.988</v>
+      </c>
+      <c r="E276" s="1">
+        <v>96.26519233</v>
+      </c>
+      <c r="F276" t="s">
+        <v>8</v>
+      </c>
+      <c r="G276">
+        <v>1.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>195637.44</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-2595.61</v>
+      </c>
+      <c r="J276" s="1">
+        <v>-1.3267450238564</v>
+      </c>
+      <c r="K276">
+        <v>0.94</v>
+      </c>
+      <c r="L276" t="s">
         <v>659</v>
       </c>
-      <c r="C276" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M276" s="1">
-        <v>94695.83</v>
+        <v>193041.83</v>
       </c>
       <c r="N276" s="1">
-        <v>95768.94</v>
+        <v>194958.85</v>
       </c>
       <c r="O276" s="1">
-        <v>0.07</v>
+        <v>0.16</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
+        <v>660</v>
+      </c>
+      <c r="B277" t="s">
         <v>661</v>
       </c>
-      <c r="B277" t="s">
+      <c r="C277" s="1">
+        <v>103183.72</v>
+      </c>
+      <c r="D277" s="1">
+        <v>88.915</v>
+      </c>
+      <c r="E277" s="1">
+        <v>92.98022014</v>
+      </c>
+      <c r="F277" t="s">
+        <v>8</v>
+      </c>
+      <c r="G277">
+        <v>1.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>95940.45</v>
+      </c>
+      <c r="I277" s="1">
+        <v>-4194.65</v>
+      </c>
+      <c r="J277" s="1">
+        <v>-4.3721391759159</v>
+      </c>
+      <c r="K277">
+        <v>1.11</v>
+      </c>
+      <c r="L277" t="s">
         <v>662</v>
       </c>
-      <c r="C277" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M277" s="1">
-        <v>70801.12</v>
+        <v>91745.8</v>
       </c>
       <c r="N277" s="1">
-        <v>70863.08</v>
+        <v>92896.09</v>
       </c>
       <c r="O277" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
         <v>663</v>
       </c>
       <c r="B278" t="s">
         <v>664</v>
       </c>
       <c r="C278" s="1">
-        <v>681000.0</v>
+        <v>86980.33</v>
       </c>
       <c r="D278" s="1">
-        <v>102.215</v>
+        <v>77.644</v>
       </c>
       <c r="E278" s="1">
-        <v>123.85769604</v>
+        <v>95.00003047</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>843470.91</v>
+        <v>82631.34</v>
       </c>
       <c r="I278" s="1">
-        <v>50670.06</v>
+        <v>-15096.34</v>
       </c>
       <c r="J278" s="1">
-        <v>6.0073275081888</v>
+        <v>-18.269508881255</v>
       </c>
       <c r="K278">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>0.19</v>
+      </c>
+      <c r="L278">
+        <v>162.05</v>
       </c>
       <c r="M278" s="1">
-        <v>894140.97</v>
+        <v>67535.0</v>
       </c>
       <c r="N278" s="1">
-        <v>899245.78</v>
+        <v>67697.05</v>
       </c>
       <c r="O278" s="1">
-        <v>0.69</v>
+        <v>0.06</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
+        <v>665</v>
+      </c>
+      <c r="B279" t="s">
         <v>666</v>
       </c>
-      <c r="B279" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C279" s="1">
-        <v>760000.0</v>
+        <v>681000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>103.059</v>
+        <v>101.052</v>
       </c>
       <c r="E279" s="1">
-        <v>101.61324868</v>
+        <v>123.85769604</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>772260.69</v>
+        <v>843470.91</v>
       </c>
       <c r="I279" s="1">
-        <v>42568.28</v>
+        <v>36924.98</v>
       </c>
       <c r="J279" s="1">
-        <v>5.5121645515843</v>
+        <v>4.3777419662286</v>
       </c>
       <c r="K279">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>668</v>
+        <v>0.04</v>
+      </c>
+      <c r="L279">
+        <v>266.34</v>
       </c>
       <c r="M279" s="1">
-        <v>814828.97</v>
+        <v>880395.89</v>
       </c>
       <c r="N279" s="1">
-        <v>819074.86</v>
+        <v>880662.23</v>
       </c>
       <c r="O279" s="1">
-        <v>0.63</v>
+        <v>0.73</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="B280" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="C280" s="1">
         <v>750000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.449</v>
+        <v>99.843</v>
       </c>
       <c r="E280" s="1">
         <v>100.913</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>756847.5</v>
       </c>
       <c r="I280" s="1">
-        <v>-3480.0</v>
+        <v>-8025.0</v>
       </c>
       <c r="J280" s="1">
-        <v>-0.45980200766997</v>
+        <v>-1.0603192849286</v>
       </c>
       <c r="K280">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>316.99</v>
+        <v>0.19</v>
+      </c>
+      <c r="L280" t="s">
+        <v>669</v>
       </c>
       <c r="M280" s="1">
-        <v>753367.5</v>
+        <v>748822.5</v>
       </c>
       <c r="N280" s="1">
-        <v>753684.49</v>
+        <v>750248.95</v>
       </c>
       <c r="O280" s="1">
-        <v>0.58</v>
+        <v>0.63</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
+        <v>670</v>
+      </c>
+      <c r="B281" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
       <c r="C281" s="1">
         <v>563000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>90.647</v>
+        <v>83.929</v>
       </c>
       <c r="E281" s="1">
         <v>95.40138544</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>537109.8</v>
       </c>
       <c r="I281" s="1">
-        <v>-26767.19</v>
+        <v>-64589.53</v>
       </c>
       <c r="J281" s="1">
-        <v>-4.9835601584629</v>
+        <v>-12.025386615549</v>
       </c>
       <c r="K281">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>99.44</v>
+        <v>0.2</v>
+      </c>
+      <c r="L281" t="s">
+        <v>672</v>
       </c>
       <c r="M281" s="1">
-        <v>510342.61</v>
+        <v>472520.27</v>
       </c>
       <c r="N281" s="1">
-        <v>510442.05</v>
+        <v>473663.86</v>
       </c>
       <c r="O281" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
         <v>673</v>
       </c>
       <c r="B282" t="s">
         <v>674</v>
       </c>
       <c r="C282" s="1">
         <v>470000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>101.931</v>
+        <v>96.678</v>
       </c>
       <c r="E282" s="1">
         <v>101.176</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>475527.2</v>
       </c>
       <c r="I282" s="1">
-        <v>3548.5</v>
+        <v>-21140.6</v>
       </c>
       <c r="J282" s="1">
-        <v>0.74622440104373</v>
+        <v>-4.4457183521784</v>
       </c>
       <c r="K282">
-        <v>0.02</v>
+        <v>0.21</v>
       </c>
       <c r="L282">
-        <v>85.57</v>
+        <v>984.06</v>
       </c>
       <c r="M282" s="1">
-        <v>479075.7</v>
+        <v>454386.6</v>
       </c>
       <c r="N282" s="1">
-        <v>479161.27</v>
+        <v>455370.66</v>
       </c>
       <c r="O282" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
         <v>675</v>
       </c>
       <c r="B283" t="s">
         <v>676</v>
       </c>
       <c r="C283" s="1">
-        <v>1613000.0</v>
+        <v>2563000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>103.771</v>
+        <v>98.277</v>
       </c>
       <c r="E283" s="1">
-        <v>101.7770155</v>
+        <v>101.08832462</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>1641663.26</v>
+        <v>2590893.76</v>
       </c>
       <c r="I283" s="1">
-        <v>32162.97</v>
+        <v>-72054.25</v>
       </c>
       <c r="J283" s="1">
-        <v>1.959169750805</v>
+        <v>-2.7810576841252</v>
       </c>
       <c r="K283">
-        <v>0.3</v>
+        <v>0.51</v>
       </c>
       <c r="L283" t="s">
         <v>677</v>
       </c>
       <c r="M283" s="1">
-        <v>1673826.23</v>
+        <v>2518839.51</v>
       </c>
       <c r="N283" s="1">
-        <v>1678705.34</v>
+        <v>2532019.14</v>
       </c>
       <c r="O283" s="1">
-        <v>1.3</v>
+        <v>2.11</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
         <v>678</v>
       </c>
       <c r="B284" t="s">
         <v>679</v>
       </c>
       <c r="C284" s="1">
-        <v>1870000.0</v>
+        <v>1190000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>105.01</v>
+        <v>101.841</v>
       </c>
       <c r="E284" s="1">
-        <v>104.37051872</v>
+        <v>104.37051849</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>1951728.7</v>
+        <v>1242009.17</v>
       </c>
       <c r="I284" s="1">
-        <v>11958.3</v>
+        <v>-30101.27</v>
       </c>
       <c r="J284" s="1">
-        <v>0.61270298479497</v>
+        <v>-2.4235948274037</v>
       </c>
       <c r="K284">
-        <v>0.79</v>
+        <v>1.01</v>
       </c>
       <c r="L284" t="s">
         <v>680</v>
       </c>
       <c r="M284" s="1">
-        <v>1963687.0</v>
+        <v>1211907.9</v>
       </c>
       <c r="N284" s="1">
-        <v>1978513.44</v>
+        <v>1223883.09</v>
       </c>
       <c r="O284" s="1">
-        <v>1.53</v>
+        <v>1.02</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
         <v>681</v>
       </c>
       <c r="B285" t="s">
         <v>682</v>
       </c>
       <c r="C285" s="1">
         <v>1427000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>106.414</v>
+        <v>100.393</v>
       </c>
       <c r="E285" s="1">
         <v>107.71495725</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>1537092.44</v>
       </c>
       <c r="I285" s="1">
-        <v>-18564.66</v>
+        <v>-104484.33</v>
       </c>
       <c r="J285" s="1">
-        <v>-1.2077777183004</v>
+        <v>-6.7975306677066</v>
       </c>
       <c r="K285">
-        <v>0.33</v>
+        <v>0.56</v>
       </c>
       <c r="L285" t="s">
         <v>683</v>
       </c>
       <c r="M285" s="1">
-        <v>1518527.78</v>
+        <v>1432608.11</v>
       </c>
       <c r="N285" s="1">
-        <v>1523258.17</v>
+        <v>1440649.77</v>
       </c>
       <c r="O285" s="1">
-        <v>1.18</v>
+        <v>1.2</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
         <v>684</v>
       </c>
       <c r="B286" t="s">
         <v>685</v>
       </c>
       <c r="C286" s="1">
         <v>120000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>98.746</v>
+        <v>94.92</v>
       </c>
       <c r="E286" s="1">
         <v>99.406</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>119287.2</v>
       </c>
       <c r="I286" s="1">
-        <v>-792.0</v>
+        <v>-5383.2</v>
       </c>
       <c r="J286" s="1">
-        <v>-0.66394382632839</v>
+        <v>-4.5128060680442</v>
       </c>
       <c r="K286">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>842.47</v>
+        <v>0.88</v>
+      </c>
+      <c r="L286" t="s">
+        <v>686</v>
       </c>
       <c r="M286" s="1">
-        <v>118495.2</v>
+        <v>113904.0</v>
       </c>
       <c r="N286" s="1">
-        <v>119337.67</v>
+        <v>114962.22</v>
       </c>
       <c r="O286" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="B287" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="C287" s="1">
         <v>191000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.064</v>
+        <v>97.56</v>
       </c>
       <c r="E287" s="1">
         <v>100.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>191000.0</v>
       </c>
       <c r="I287" s="1">
-        <v>122.24</v>
+        <v>-4660.4</v>
       </c>
       <c r="J287" s="1">
-        <v>0.064</v>
+        <v>-2.44</v>
       </c>
       <c r="K287">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="L287">
-        <v>213.33</v>
+        <v>557.95</v>
       </c>
       <c r="M287" s="1">
-        <v>191122.24</v>
+        <v>186339.6</v>
       </c>
       <c r="N287" s="1">
-        <v>191335.57</v>
+        <v>186897.55</v>
       </c>
       <c r="O287" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="B288" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="C288" s="1">
         <v>100000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>104.911</v>
+        <v>102.342</v>
       </c>
       <c r="E288" s="1">
         <v>100.77</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>100770.0</v>
       </c>
       <c r="I288" s="1">
-        <v>4141.0</v>
+        <v>1572.0</v>
       </c>
       <c r="J288" s="1">
-        <v>4.1093579438325</v>
+        <v>1.559988091694</v>
       </c>
       <c r="K288">
-        <v>4.16</v>
+        <v>4.44</v>
       </c>
       <c r="L288" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="M288" s="1">
-        <v>104911.0</v>
+        <v>102342.0</v>
       </c>
       <c r="N288" s="1">
-        <v>109075.38</v>
+        <v>106779.67</v>
       </c>
       <c r="O288" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B289" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C289" s="1">
         <v>200000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>103.087</v>
+        <v>99.525</v>
       </c>
       <c r="E289" s="1">
         <v>98.69</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>197380.0</v>
       </c>
       <c r="I289" s="1">
-        <v>8794.0</v>
+        <v>1670.0</v>
       </c>
       <c r="J289" s="1">
-        <v>4.4553652852366</v>
+        <v>0.84608369642314</v>
       </c>
       <c r="K289">
-        <v>1.71</v>
+        <v>1.93</v>
       </c>
       <c r="L289" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="M289" s="1">
-        <v>206174.0</v>
+        <v>199050.0</v>
       </c>
       <c r="N289" s="1">
-        <v>209592.49</v>
+        <v>202914.38</v>
       </c>
       <c r="O289" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="B290" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="C290" s="1">
         <v>200000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>85.738</v>
+        <v>82.961</v>
       </c>
       <c r="E290" s="1">
         <v>85.427</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>170854.0</v>
       </c>
       <c r="I290" s="1">
-        <v>622.0</v>
+        <v>-4932.0</v>
       </c>
       <c r="J290" s="1">
-        <v>0.36405351937912</v>
+        <v>-2.8866751729547</v>
       </c>
       <c r="K290">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="L290">
-        <v>378.77</v>
+        <v>479.45</v>
       </c>
       <c r="M290" s="1">
-        <v>171476.0</v>
+        <v>165922.0</v>
       </c>
       <c r="N290" s="1">
-        <v>171854.77</v>
+        <v>166401.45</v>
       </c>
       <c r="O290" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="B291" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="C291" s="1">
         <v>100000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>90.959</v>
+        <v>87.941</v>
       </c>
       <c r="E291" s="1">
         <v>85.8</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>85800.0</v>
       </c>
       <c r="I291" s="1">
-        <v>5159.0</v>
+        <v>2141.0</v>
       </c>
       <c r="J291" s="1">
-        <v>6.0128205128205</v>
+        <v>2.495337995338</v>
       </c>
       <c r="K291">
-        <v>1.19</v>
+        <v>1.27</v>
       </c>
       <c r="L291" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="M291" s="1">
-        <v>90959.0</v>
+        <v>87941.0</v>
       </c>
       <c r="N291" s="1">
-        <v>92149.41</v>
+        <v>89210.52</v>
       </c>
       <c r="O291" s="1">
         <v>0.07</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B292" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="C292" s="1">
         <v>100000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.546</v>
+        <v>97.708</v>
       </c>
       <c r="E292" s="1">
         <v>99.423</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>99423.0</v>
       </c>
       <c r="I292" s="1">
-        <v>1123.0</v>
+        <v>-1715.0</v>
       </c>
       <c r="J292" s="1">
-        <v>1.129517314907</v>
+        <v>-1.724952978687</v>
       </c>
       <c r="K292">
-        <v>2.47</v>
-[...2 lines deleted...]
-        <v>701</v>
+        <v>0.14</v>
+      </c>
+      <c r="L292">
+        <v>139.73</v>
       </c>
       <c r="M292" s="1">
-        <v>100546.0</v>
+        <v>97708.0</v>
       </c>
       <c r="N292" s="1">
-        <v>103011.75</v>
+        <v>97847.73</v>
       </c>
       <c r="O292" s="1">
         <v>0.08</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
         <v>702</v>
       </c>
       <c r="B293" t="s">
         <v>703</v>
       </c>
       <c r="C293" s="1">
         <v>176000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.447</v>
+        <v>97.438</v>
       </c>
       <c r="E293" s="1">
         <v>99.947</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>175906.72</v>
       </c>
       <c r="I293" s="1">
-        <v>880.0</v>
+        <v>-4415.84</v>
       </c>
       <c r="J293" s="1">
-        <v>0.50026514052448</v>
+        <v>-2.5103304751518</v>
       </c>
       <c r="K293">
-        <v>1.0</v>
+        <v>1.21</v>
       </c>
       <c r="L293" t="s">
         <v>704</v>
       </c>
       <c r="M293" s="1">
-        <v>176786.72</v>
+        <v>171490.88</v>
       </c>
       <c r="N293" s="1">
-        <v>178540.69</v>
+        <v>173624.58</v>
       </c>
       <c r="O293" s="1">
         <v>0.14</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
         <v>705</v>
       </c>
       <c r="B294" t="s">
         <v>706</v>
       </c>
       <c r="C294" s="1">
         <v>300000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.001</v>
+        <v>97.676</v>
       </c>
       <c r="E294" s="1">
         <v>99.779</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>299337.0</v>
       </c>
       <c r="I294" s="1">
-        <v>666.0</v>
+        <v>-6309.0</v>
       </c>
       <c r="J294" s="1">
-        <v>0.22249170667174</v>
+        <v>-2.1076579240121</v>
       </c>
       <c r="K294">
-        <v>0.07</v>
+        <v>0.29</v>
       </c>
       <c r="L294">
-        <v>215.75</v>
+        <v>863.01</v>
       </c>
       <c r="M294" s="1">
-        <v>300003.0</v>
+        <v>293028.0</v>
       </c>
       <c r="N294" s="1">
-        <v>300218.75</v>
+        <v>293891.01</v>
       </c>
       <c r="O294" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
         <v>707</v>
       </c>
       <c r="B295" t="s">
         <v>708</v>
       </c>
       <c r="C295" s="1">
         <v>180000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.294</v>
+        <v>97.185</v>
       </c>
       <c r="E295" s="1">
         <v>100.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>180000.0</v>
       </c>
       <c r="I295" s="1">
-        <v>529.2</v>
+        <v>-5067.0</v>
       </c>
       <c r="J295" s="1">
-        <v>0.294</v>
+        <v>-2.815</v>
       </c>
       <c r="K295">
-        <v>0.13</v>
+        <v>0.32</v>
       </c>
       <c r="L295">
-        <v>237.45</v>
+        <v>569.88</v>
       </c>
       <c r="M295" s="1">
-        <v>180529.2</v>
+        <v>174933.0</v>
       </c>
       <c r="N295" s="1">
-        <v>180766.65</v>
+        <v>175502.88</v>
       </c>
       <c r="O295" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
         <v>709</v>
       </c>
       <c r="B296" t="s">
         <v>710</v>
       </c>
       <c r="C296" s="1">
         <v>70000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.667</v>
+        <v>96.898</v>
       </c>
       <c r="E296" s="1">
         <v>99.215</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>69450.5</v>
       </c>
       <c r="I296" s="1">
-        <v>1016.4</v>
+        <v>-1621.9</v>
       </c>
       <c r="J296" s="1">
-        <v>1.4634883838129</v>
+        <v>-2.3353323590183</v>
       </c>
       <c r="K296">
-        <v>3.6</v>
+        <v>3.81</v>
       </c>
       <c r="L296" t="s">
         <v>711</v>
       </c>
       <c r="M296" s="1">
-        <v>70466.9</v>
+        <v>67828.6</v>
       </c>
       <c r="N296" s="1">
-        <v>72984.02</v>
+        <v>70496.75</v>
       </c>
       <c r="O296" s="1">
         <v>0.06</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
         <v>712</v>
       </c>
       <c r="B297" t="s">
         <v>713</v>
       </c>
       <c r="C297" s="1">
         <v>100000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>102.089</v>
+        <v>98.936</v>
       </c>
       <c r="E297" s="1">
         <v>101.669</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>101669.0</v>
       </c>
       <c r="I297" s="1">
-        <v>420.0</v>
+        <v>-2733.0</v>
       </c>
       <c r="J297" s="1">
-        <v>0.41310527299373</v>
+        <v>-2.6881350264092</v>
       </c>
       <c r="K297">
-        <v>3.76</v>
-[...2 lines deleted...]
-        <v>714</v>
+        <v>0.03</v>
+      </c>
+      <c r="L297">
+        <v>32.51</v>
       </c>
       <c r="M297" s="1">
-        <v>102089.0</v>
+        <v>98936.0</v>
       </c>
       <c r="N297" s="1">
-        <v>105848.96</v>
+        <v>98968.51</v>
       </c>
       <c r="O297" s="1">
         <v>0.08</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
+        <v>714</v>
+      </c>
+      <c r="B298" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
       <c r="C298" s="1">
         <v>164000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>101.653</v>
+        <v>99.154</v>
       </c>
       <c r="E298" s="1">
         <v>100.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>164000.0</v>
       </c>
       <c r="I298" s="1">
-        <v>2710.92</v>
+        <v>-1387.44</v>
       </c>
       <c r="J298" s="1">
-        <v>1.653</v>
+        <v>-0.846</v>
       </c>
       <c r="K298">
-        <v>2.75</v>
+        <v>2.95</v>
       </c>
       <c r="L298" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="M298" s="1">
-        <v>166710.92</v>
+        <v>162612.56</v>
       </c>
       <c r="N298" s="1">
-        <v>171219.73</v>
+        <v>167453.6</v>
       </c>
       <c r="O298" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
+        <v>717</v>
+      </c>
+      <c r="B299" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>719</v>
       </c>
       <c r="C299" s="1">
         <v>100000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.799</v>
+        <v>98.403</v>
       </c>
       <c r="E299" s="1">
         <v>100.78</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>100780.0</v>
       </c>
       <c r="I299" s="1">
-        <v>19.0</v>
+        <v>-2377.0</v>
       </c>
       <c r="J299" s="1">
-        <v>0.018852947013296</v>
+        <v>-2.3586028974003</v>
       </c>
       <c r="K299">
-        <v>2.36</v>
+        <v>2.54</v>
       </c>
       <c r="L299" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="M299" s="1">
-        <v>100799.0</v>
+        <v>98403.0</v>
       </c>
       <c r="N299" s="1">
-        <v>103155.03</v>
+        <v>100940.26</v>
       </c>
       <c r="O299" s="1">
         <v>0.08</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
+        <v>720</v>
+      </c>
+      <c r="B300" t="s">
         <v>721</v>
-      </c>
-[...1 lines deleted...]
-        <v>722</v>
       </c>
       <c r="C300" s="1">
         <v>122000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>102.548</v>
+        <v>99.849</v>
       </c>
       <c r="E300" s="1">
         <v>100.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>122000.0</v>
       </c>
       <c r="I300" s="1">
-        <v>3108.56</v>
+        <v>-184.22</v>
       </c>
       <c r="J300" s="1">
-        <v>2.548</v>
+        <v>-0.151</v>
       </c>
       <c r="K300">
-        <v>1.8</v>
+        <v>2.01</v>
       </c>
       <c r="L300" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="M300" s="1">
-        <v>125108.56</v>
+        <v>121815.78</v>
       </c>
       <c r="N300" s="1">
-        <v>127305.27</v>
+        <v>124267.35</v>
       </c>
       <c r="O300" s="1">
         <v>0.1</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
+        <v>723</v>
+      </c>
+      <c r="B301" t="s">
         <v>724</v>
       </c>
-      <c r="B301" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C301" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>102.169</v>
+        <v>93.02</v>
       </c>
       <c r="E301" s="1">
-        <v>99.833</v>
+        <v>93.109</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>99833.0</v>
+        <v>186218.0</v>
       </c>
       <c r="I301" s="1">
-        <v>2336.0</v>
+        <v>-178.0</v>
       </c>
       <c r="J301" s="1">
-        <v>2.3399076457684</v>
+        <v>-0.095586892781579</v>
       </c>
       <c r="K301">
-        <v>2.37</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>0.25</v>
+      </c>
+      <c r="L301">
+        <v>504.11</v>
       </c>
       <c r="M301" s="1">
-        <v>102169.0</v>
+        <v>186040.0</v>
       </c>
       <c r="N301" s="1">
-        <v>104536.12</v>
+        <v>186544.11</v>
       </c>
       <c r="O301" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
+        <v>725</v>
+      </c>
+      <c r="B302" t="s">
+        <v>726</v>
+      </c>
+      <c r="C302" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D302" s="1">
+        <v>99.158</v>
+      </c>
+      <c r="E302" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="F302" t="s">
+        <v>8</v>
+      </c>
+      <c r="G302">
+        <v>1.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>99833.0</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-675.0</v>
+      </c>
+      <c r="J302" s="1">
+        <v>-0.67612913565655</v>
+      </c>
+      <c r="K302">
+        <v>2.6</v>
+      </c>
+      <c r="L302" t="s">
         <v>727</v>
       </c>
-      <c r="B302" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M302" s="1">
-        <v>202420.0</v>
+        <v>99158.0</v>
       </c>
       <c r="N302" s="1">
-        <v>202542.4</v>
+        <v>101755.26</v>
       </c>
       <c r="O302" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
+        <v>728</v>
+      </c>
+      <c r="B303" t="s">
         <v>729</v>
       </c>
-      <c r="B303" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C303" s="1">
-        <v>152912.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>98.364</v>
+        <v>98.501</v>
       </c>
       <c r="E303" s="1">
-        <v>97.12653029</v>
+        <v>99.07</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>148518.12</v>
+        <v>198140.0</v>
       </c>
       <c r="I303" s="1">
-        <v>1892.24</v>
+        <v>-1138.0</v>
       </c>
       <c r="J303" s="1">
-        <v>1.274080226709</v>
+        <v>-0.57434137478551</v>
       </c>
       <c r="K303">
-        <v>0.47</v>
+        <v>0.28</v>
       </c>
       <c r="L303">
-        <v>725.81</v>
+        <v>550.8</v>
       </c>
       <c r="M303" s="1">
-        <v>150410.36</v>
+        <v>197002.0</v>
       </c>
       <c r="N303" s="1">
-        <v>151136.17</v>
+        <v>197552.8</v>
       </c>
       <c r="O303" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
+        <v>730</v>
+      </c>
+      <c r="B304" t="s">
         <v>731</v>
       </c>
-      <c r="B304" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C304" s="1">
-        <v>614563.0</v>
+        <v>152912.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.172</v>
+        <v>97.621</v>
       </c>
       <c r="E304" s="1">
-        <v>100.78871816</v>
+        <v>97.12653029</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>619410.17</v>
+        <v>148518.12</v>
       </c>
       <c r="I304" s="1">
-        <v>-3790.12</v>
+        <v>756.1</v>
       </c>
       <c r="J304" s="1">
-        <v>-0.6118917937689</v>
+        <v>0.50909612914572</v>
       </c>
       <c r="K304">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>733</v>
+        <v>0.52</v>
+      </c>
+      <c r="L304">
+        <v>791.79</v>
       </c>
       <c r="M304" s="1">
-        <v>615620.05</v>
+        <v>149274.22</v>
       </c>
       <c r="N304" s="1">
-        <v>617598.44</v>
+        <v>150066.01</v>
       </c>
       <c r="O304" s="1">
-        <v>0.48</v>
+        <v>0.13</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
+        <v>732</v>
+      </c>
+      <c r="B305" t="s">
+        <v>733</v>
+      </c>
+      <c r="C305" s="1">
+        <v>614563.0</v>
+      </c>
+      <c r="D305" s="1">
+        <v>97.189</v>
+      </c>
+      <c r="E305" s="1">
+        <v>100.78871816</v>
+      </c>
+      <c r="F305" t="s">
+        <v>8</v>
+      </c>
+      <c r="G305">
+        <v>1.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>619410.17</v>
+      </c>
+      <c r="I305" s="1">
+        <v>-22122.54</v>
+      </c>
+      <c r="J305" s="1">
+        <v>-3.5715493660687</v>
+      </c>
+      <c r="K305">
+        <v>0.47</v>
+      </c>
+      <c r="L305" t="s">
         <v>734</v>
       </c>
-      <c r="B305" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M305" s="1">
-        <v>397645.45</v>
+        <v>597287.63</v>
       </c>
       <c r="N305" s="1">
-        <v>399427.93</v>
+        <v>600149.98</v>
       </c>
       <c r="O305" s="1">
-        <v>0.31</v>
+        <v>0.5</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
+        <v>735</v>
+      </c>
+      <c r="B306" t="s">
+        <v>736</v>
+      </c>
+      <c r="C306" s="1">
+        <v>369137.0</v>
+      </c>
+      <c r="D306" s="1">
+        <v>103.817</v>
+      </c>
+      <c r="E306" s="1">
+        <v>117.40858001</v>
+      </c>
+      <c r="F306" t="s">
+        <v>8</v>
+      </c>
+      <c r="G306">
+        <v>1.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>433398.51</v>
+      </c>
+      <c r="I306" s="1">
+        <v>-50171.55</v>
+      </c>
+      <c r="J306" s="1">
+        <v>-11.576308834103</v>
+      </c>
+      <c r="K306">
+        <v>0.7</v>
+      </c>
+      <c r="L306" t="s">
         <v>737</v>
       </c>
-      <c r="B306" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M306" s="1">
-        <v>100253.0</v>
+        <v>383226.96</v>
       </c>
       <c r="N306" s="1">
-        <v>100253.0</v>
+        <v>385805.86</v>
       </c>
       <c r="O306" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
+        <v>738</v>
+      </c>
+      <c r="B307" t="s">
         <v>739</v>
       </c>
-      <c r="B307" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C307" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>99.342</v>
+        <v>97.33</v>
       </c>
       <c r="E307" s="1">
-        <v>99.105</v>
+        <v>99.794</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>198210.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I307" s="1">
-        <v>474.0</v>
+        <v>-2464.0</v>
       </c>
       <c r="J307" s="1">
-        <v>0.23914030573634</v>
+        <v>-2.4690863178147</v>
       </c>
       <c r="K307">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>0.18</v>
+      </c>
+      <c r="L307">
+        <v>182.19</v>
       </c>
       <c r="M307" s="1">
-        <v>198684.0</v>
+        <v>97330.0</v>
       </c>
       <c r="N307" s="1">
-        <v>200536.05</v>
+        <v>97512.19</v>
       </c>
       <c r="O307" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
+        <v>740</v>
+      </c>
+      <c r="B308" t="s">
+        <v>741</v>
+      </c>
+      <c r="C308" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D308" s="1">
+        <v>96.204</v>
+      </c>
+      <c r="E308" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="F308" t="s">
+        <v>8</v>
+      </c>
+      <c r="G308">
+        <v>1.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>198210.0</v>
+      </c>
+      <c r="I308" s="1">
+        <v>-5802.0</v>
+      </c>
+      <c r="J308" s="1">
+        <v>-2.9271984259119</v>
+      </c>
+      <c r="K308">
+        <v>1.11</v>
+      </c>
+      <c r="L308" t="s">
         <v>742</v>
       </c>
-      <c r="B308" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M308" s="1">
-        <v>117127.5</v>
+        <v>192408.0</v>
       </c>
       <c r="N308" s="1">
-        <v>119792.79</v>
+        <v>194634.03</v>
       </c>
       <c r="O308" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
+        <v>743</v>
+      </c>
+      <c r="B309" t="s">
+        <v>744</v>
+      </c>
+      <c r="C309" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="D309" s="1">
+        <v>98.938</v>
+      </c>
+      <c r="E309" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F309" t="s">
+        <v>8</v>
+      </c>
+      <c r="G309">
+        <v>1.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="I309" s="1">
+        <v>-1221.3</v>
+      </c>
+      <c r="J309" s="1">
+        <v>-1.062</v>
+      </c>
+      <c r="K309">
+        <v>2.53</v>
+      </c>
+      <c r="L309" t="s">
         <v>745</v>
       </c>
-      <c r="B309" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M309" s="1">
-        <v>201886.0</v>
+        <v>113778.7</v>
       </c>
       <c r="N309" s="1">
-        <v>209225.18</v>
+        <v>116687.34</v>
       </c>
       <c r="O309" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="B310" t="s">
-        <v>749</v>
+        <v>747</v>
       </c>
       <c r="C310" s="1">
-        <v>239000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.65</v>
+        <v>98.844</v>
       </c>
       <c r="E310" s="1">
-        <v>99.728</v>
+        <v>101.2</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>238349.92</v>
+        <v>202400.0</v>
       </c>
       <c r="I310" s="1">
-        <v>2203.58</v>
+        <v>-4712.0</v>
       </c>
       <c r="J310" s="1">
-        <v>0.92451467992941</v>
+        <v>-2.3280632411067</v>
       </c>
       <c r="K310">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="L310">
-        <v>680.99</v>
+        <v>364.93</v>
       </c>
       <c r="M310" s="1">
-        <v>240553.5</v>
+        <v>197688.0</v>
       </c>
       <c r="N310" s="1">
-        <v>241234.49</v>
+        <v>198052.93</v>
       </c>
       <c r="O310" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
+        <v>748</v>
+      </c>
+      <c r="B311" t="s">
+        <v>749</v>
+      </c>
+      <c r="C311" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="D311" s="1">
+        <v>98.063</v>
+      </c>
+      <c r="E311" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G311">
+        <v>1.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>238349.92</v>
+      </c>
+      <c r="I311" s="1">
+        <v>-3979.35</v>
+      </c>
+      <c r="J311" s="1">
+        <v>-1.6695411519333</v>
+      </c>
+      <c r="K311">
+        <v>0.47</v>
+      </c>
+      <c r="L311" t="s">
         <v>750</v>
       </c>
-      <c r="B311" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M311" s="1">
-        <v>212648.0</v>
+        <v>234370.57</v>
       </c>
       <c r="N311" s="1">
-        <v>222043.21</v>
+        <v>235498.45</v>
       </c>
       <c r="O311" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
+        <v>751</v>
+      </c>
+      <c r="B312" t="s">
+        <v>752</v>
+      </c>
+      <c r="C312" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D312" s="1">
+        <v>103.813</v>
+      </c>
+      <c r="E312" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="F312" t="s">
+        <v>8</v>
+      </c>
+      <c r="G312">
+        <v>1.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>198580.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>9046.0</v>
+      </c>
+      <c r="J312" s="1">
+        <v>4.5553429348373</v>
+      </c>
+      <c r="K312">
+        <v>5.01</v>
+      </c>
+      <c r="L312" t="s">
         <v>753</v>
       </c>
-      <c r="B312" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M312" s="1">
-        <v>102624.0</v>
+        <v>207626.0</v>
       </c>
       <c r="N312" s="1">
-        <v>106108.93</v>
+        <v>217639.7</v>
       </c>
       <c r="O312" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
+        <v>754</v>
+      </c>
+      <c r="B313" t="s">
+        <v>755</v>
+      </c>
+      <c r="C313" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D313" s="1">
+        <v>98.876</v>
+      </c>
+      <c r="E313" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F313" t="s">
+        <v>8</v>
+      </c>
+      <c r="G313">
+        <v>1.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>102470.0</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-3594.0</v>
+      </c>
+      <c r="J313" s="1">
+        <v>-3.5073680101493</v>
+      </c>
+      <c r="K313">
+        <v>3.72</v>
+      </c>
+      <c r="L313" t="s">
         <v>756</v>
       </c>
-      <c r="B313" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M313" s="1">
-        <v>211223.7</v>
+        <v>98876.0</v>
       </c>
       <c r="N313" s="1">
-        <v>211629.3</v>
+        <v>102591.07</v>
       </c>
       <c r="O313" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
+        <v>757</v>
+      </c>
+      <c r="B314" t="s">
         <v>758</v>
       </c>
-      <c r="B314" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C314" s="1">
-        <v>216647.49</v>
+        <v>229167.52</v>
       </c>
       <c r="D314" s="1">
-        <v>98.026</v>
+        <v>89.824</v>
       </c>
       <c r="E314" s="1">
-        <v>95.01094612</v>
+        <v>88.01611153</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>205838.83</v>
+        <v>201704.34</v>
       </c>
       <c r="I314" s="1">
-        <v>6532.04</v>
+        <v>4143.1</v>
       </c>
       <c r="J314" s="1">
-        <v>3.1733759854737</v>
+        <v>2.0540460358959</v>
       </c>
       <c r="K314">
-        <v>0.27</v>
+        <v>0.2</v>
       </c>
       <c r="L314">
-        <v>577.53</v>
+        <v>468.22</v>
       </c>
       <c r="M314" s="1">
-        <v>212370.87</v>
+        <v>205847.44</v>
       </c>
       <c r="N314" s="1">
-        <v>212948.4</v>
+        <v>206315.66</v>
       </c>
       <c r="O314" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
+        <v>759</v>
+      </c>
+      <c r="B315" t="s">
         <v>760</v>
       </c>
-      <c r="B315" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C315" s="1">
-        <v>139513.84</v>
+        <v>216647.49</v>
       </c>
       <c r="D315" s="1">
-        <v>83.366</v>
+        <v>97.0</v>
       </c>
       <c r="E315" s="1">
-        <v>82.27299887</v>
+        <v>95.01094612</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>114782.22</v>
+        <v>205838.83</v>
       </c>
       <c r="I315" s="1">
-        <v>1524.89</v>
+        <v>4309.24</v>
       </c>
       <c r="J315" s="1">
-        <v>1.3285071503235</v>
+        <v>2.0935019889105</v>
       </c>
       <c r="K315">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="L315">
-        <v>488.49</v>
+        <v>664.78</v>
       </c>
       <c r="M315" s="1">
-        <v>116307.11</v>
+        <v>210148.07</v>
       </c>
       <c r="N315" s="1">
-        <v>116795.6</v>
+        <v>210812.85</v>
       </c>
       <c r="O315" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
+        <v>761</v>
+      </c>
+      <c r="B316" t="s">
         <v>762</v>
       </c>
-      <c r="B316" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C316" s="1">
-        <v>547484.93</v>
+        <v>139513.84</v>
       </c>
       <c r="D316" s="1">
-        <v>107.835</v>
+        <v>79.675</v>
       </c>
       <c r="E316" s="1">
-        <v>106.29075215</v>
+        <v>82.27299887</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>581925.85</v>
+        <v>114782.22</v>
       </c>
       <c r="I316" s="1">
-        <v>8454.53</v>
+        <v>-3624.57</v>
       </c>
       <c r="J316" s="1">
-        <v>1.4528534864021</v>
+        <v>-3.1577800115732</v>
       </c>
       <c r="K316">
-        <v>0.18</v>
+        <v>0.4</v>
       </c>
       <c r="L316">
-        <v>983.97</v>
+        <v>560.73</v>
       </c>
       <c r="M316" s="1">
-        <v>590380.38</v>
+        <v>111157.65</v>
       </c>
       <c r="N316" s="1">
-        <v>591364.35</v>
+        <v>111718.38</v>
       </c>
       <c r="O316" s="1">
-        <v>0.46</v>
+        <v>0.09</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
+        <v>763</v>
+      </c>
+      <c r="B317" t="s">
         <v>764</v>
       </c>
-      <c r="B317" t="s">
+      <c r="C317" s="1">
+        <v>547484.93</v>
+      </c>
+      <c r="D317" s="1">
+        <v>101.83</v>
+      </c>
+      <c r="E317" s="1">
+        <v>106.29075215</v>
+      </c>
+      <c r="F317" t="s">
+        <v>8</v>
+      </c>
+      <c r="G317">
+        <v>1.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>581925.85</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-24421.95</v>
+      </c>
+      <c r="J317" s="1">
+        <v>-4.1967460287251</v>
+      </c>
+      <c r="K317">
+        <v>0.42</v>
+      </c>
+      <c r="L317" t="s">
         <v>765</v>
       </c>
-      <c r="C317" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M317" s="1">
-        <v>157658.72</v>
+        <v>557503.9</v>
       </c>
       <c r="N317" s="1">
-        <v>162779.65</v>
+        <v>559779.34</v>
       </c>
       <c r="O317" s="1">
-        <v>0.13</v>
+        <v>0.47</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
+        <v>766</v>
+      </c>
+      <c r="B318" t="s">
         <v>767</v>
       </c>
-      <c r="B318" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C318" s="1">
-        <v>190000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>103.474</v>
+        <v>96.875</v>
       </c>
       <c r="E318" s="1">
-        <v>100.0</v>
+        <v>99.422</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>190000.0</v>
+        <v>157086.76</v>
       </c>
       <c r="I318" s="1">
-        <v>6600.6</v>
+        <v>-4024.26</v>
       </c>
       <c r="J318" s="1">
-        <v>3.474</v>
+        <v>-2.5618072458812</v>
       </c>
       <c r="K318">
-        <v>3.31</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>0.18</v>
+      </c>
+      <c r="L318">
+        <v>281.37</v>
       </c>
       <c r="M318" s="1">
-        <v>196600.6</v>
+        <v>153062.5</v>
       </c>
       <c r="N318" s="1">
-        <v>202888.82</v>
+        <v>153343.87</v>
       </c>
       <c r="O318" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
+        <v>768</v>
+      </c>
+      <c r="B319" t="s">
+        <v>769</v>
+      </c>
+      <c r="C319" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="D319" s="1">
+        <v>99.364</v>
+      </c>
+      <c r="E319" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F319" t="s">
+        <v>8</v>
+      </c>
+      <c r="G319">
+        <v>1.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="I319" s="1">
+        <v>-1208.4</v>
+      </c>
+      <c r="J319" s="1">
+        <v>-0.636</v>
+      </c>
+      <c r="K319">
+        <v>3.54</v>
+      </c>
+      <c r="L319" t="s">
         <v>770</v>
       </c>
-      <c r="B319" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M319" s="1">
-        <v>181214.0</v>
+        <v>188791.6</v>
       </c>
       <c r="N319" s="1">
-        <v>183520.16</v>
+        <v>195517.08</v>
       </c>
       <c r="O319" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="B320" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="C320" s="1">
         <v>200000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>76.856</v>
+        <v>87.392</v>
       </c>
       <c r="E320" s="1">
-        <v>73.87</v>
+        <v>88.621</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>147740.0</v>
+        <v>177242.0</v>
       </c>
       <c r="I320" s="1">
-        <v>5972.0</v>
+        <v>-2458.0</v>
       </c>
       <c r="J320" s="1">
-        <v>4.042236361175</v>
+        <v>-1.3868044820077</v>
       </c>
       <c r="K320">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>435.62</v>
+        <v>1.25</v>
+      </c>
+      <c r="L320" t="s">
+        <v>773</v>
       </c>
       <c r="M320" s="1">
-        <v>153712.0</v>
+        <v>174784.0</v>
       </c>
       <c r="N320" s="1">
-        <v>154147.62</v>
+        <v>177277.15</v>
       </c>
       <c r="O320" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
+        <v>774</v>
+      </c>
+      <c r="B321" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
       <c r="C321" s="1">
         <v>200000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.159</v>
+        <v>73.673</v>
       </c>
       <c r="E321" s="1">
-        <v>99.985</v>
+        <v>73.87</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>199970.0</v>
+        <v>147740.0</v>
       </c>
       <c r="I321" s="1">
-        <v>348.0</v>
+        <v>-394.0</v>
       </c>
       <c r="J321" s="1">
-        <v>0.17402610391559</v>
+        <v>-0.26668471639366</v>
       </c>
       <c r="K321">
-        <v>2.44</v>
-[...2 lines deleted...]
-        <v>777</v>
+        <v>0.26</v>
+      </c>
+      <c r="L321">
+        <v>521.92</v>
       </c>
       <c r="M321" s="1">
-        <v>200318.0</v>
+        <v>147346.0</v>
       </c>
       <c r="N321" s="1">
-        <v>205200.19</v>
+        <v>147867.92</v>
       </c>
       <c r="O321" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
+        <v>776</v>
+      </c>
+      <c r="B322" t="s">
+        <v>777</v>
+      </c>
+      <c r="C322" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>97.202</v>
+      </c>
+      <c r="E322" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>199970.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>-5566.0</v>
+      </c>
+      <c r="J322" s="1">
+        <v>-2.7834175126269</v>
+      </c>
+      <c r="K322">
+        <v>2.64</v>
+      </c>
+      <c r="L322" t="s">
         <v>778</v>
       </c>
-      <c r="B322" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M322" s="1">
-        <v>103216.0</v>
+        <v>194404.0</v>
       </c>
       <c r="N322" s="1">
-        <v>105126.17</v>
+        <v>199674.55</v>
       </c>
       <c r="O322" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="B323" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="C323" s="1">
         <v>100000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>103.34</v>
+        <v>100.183</v>
       </c>
       <c r="E323" s="1">
-        <v>102.3175</v>
+        <v>100.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>102317.5</v>
+        <v>100000.0</v>
       </c>
       <c r="I323" s="1">
-        <v>1022.5</v>
+        <v>183.0</v>
       </c>
       <c r="J323" s="1">
-        <v>0.9993402888069</v>
+        <v>0.183</v>
       </c>
       <c r="K323">
-        <v>2.64</v>
+        <v>2.13</v>
       </c>
       <c r="L323" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="M323" s="1">
-        <v>103340.0</v>
+        <v>100183.0</v>
       </c>
       <c r="N323" s="1">
-        <v>105975.62</v>
+        <v>102314.79</v>
       </c>
       <c r="O323" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
+        <v>782</v>
+      </c>
+      <c r="B324" t="s">
+        <v>783</v>
+      </c>
+      <c r="C324" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>102.165</v>
+      </c>
+      <c r="E324" s="1">
+        <v>102.21575</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>204431.5</v>
+      </c>
+      <c r="I324" s="1">
+        <v>-101.5</v>
+      </c>
+      <c r="J324" s="1">
+        <v>-0.049649882723553</v>
+      </c>
+      <c r="K324">
+        <v>2.9</v>
+      </c>
+      <c r="L324" t="s">
         <v>784</v>
       </c>
-      <c r="B324" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M324" s="1">
-        <v>101021.0</v>
+        <v>204330.0</v>
       </c>
       <c r="N324" s="1">
-        <v>103212.44</v>
+        <v>210133.42</v>
       </c>
       <c r="O324" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
+        <v>785</v>
+      </c>
+      <c r="B325" t="s">
+        <v>786</v>
+      </c>
+      <c r="C325" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>97.798</v>
+      </c>
+      <c r="E325" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>100660.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>-2862.0</v>
+      </c>
+      <c r="J325" s="1">
+        <v>-2.8432346513014</v>
+      </c>
+      <c r="K325">
+        <v>2.39</v>
+      </c>
+      <c r="L325" t="s">
         <v>787</v>
       </c>
-      <c r="B325" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M325" s="1">
-        <v>200624.0</v>
+        <v>97798.0</v>
       </c>
       <c r="N325" s="1">
-        <v>207059.62</v>
+        <v>100183.62</v>
       </c>
       <c r="O325" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="B326" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="C326" s="1">
         <v>100000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>99.943</v>
+        <v>95.01</v>
       </c>
       <c r="E326" s="1">
-        <v>100.0</v>
+        <v>95.059</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>100000.0</v>
+        <v>95059.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-57.0</v>
+        <v>-49.0</v>
       </c>
       <c r="J326" s="1">
-        <v>-0.057</v>
+        <v>-0.051546934009405</v>
       </c>
       <c r="K326">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="L326">
-        <v>62.81</v>
+        <v>19.18</v>
       </c>
       <c r="M326" s="1">
-        <v>99943.0</v>
+        <v>95010.0</v>
       </c>
       <c r="N326" s="1">
-        <v>100005.81</v>
+        <v>95029.18</v>
       </c>
       <c r="O326" s="1">
         <v>0.08</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="B327" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="C327" s="1">
         <v>200000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>99.919</v>
+        <v>97.467</v>
       </c>
       <c r="E327" s="1">
-        <v>99.3</v>
+        <v>99.917</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>198600.0</v>
+        <v>199834.0</v>
       </c>
       <c r="I327" s="1">
-        <v>1238.0</v>
+        <v>-4900.0</v>
       </c>
       <c r="J327" s="1">
-        <v>0.6233635448137</v>
+        <v>-2.452035189207</v>
       </c>
       <c r="K327">
-        <v>2.69</v>
-[...2 lines deleted...]
-        <v>794</v>
+        <v>0.04</v>
+      </c>
+      <c r="L327">
+        <v>73.97</v>
       </c>
       <c r="M327" s="1">
-        <v>199838.0</v>
+        <v>194934.0</v>
       </c>
       <c r="N327" s="1">
-        <v>205217.45</v>
+        <v>195007.97</v>
       </c>
       <c r="O327" s="1">
         <v>0.16</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="B328" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="C328" s="1">
         <v>100000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>101.188</v>
+        <v>98.123</v>
       </c>
       <c r="E328" s="1">
-        <v>99.23</v>
+        <v>99.326</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>99230.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I328" s="1">
-        <v>1958.0</v>
+        <v>-1203.0</v>
       </c>
       <c r="J328" s="1">
-        <v>1.973193590648</v>
+        <v>-1.2111632402392</v>
       </c>
       <c r="K328">
-        <v>1.66</v>
-[...2 lines deleted...]
-        <v>797</v>
+        <v>0.04</v>
+      </c>
+      <c r="L328">
+        <v>39.73</v>
       </c>
       <c r="M328" s="1">
-        <v>101188.0</v>
+        <v>98123.0</v>
       </c>
       <c r="N328" s="1">
-        <v>102852.38</v>
+        <v>98162.73</v>
       </c>
       <c r="O328" s="1">
         <v>0.08</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="B329" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="C329" s="1">
         <v>100000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>101.798</v>
+        <v>96.958</v>
       </c>
       <c r="E329" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>99499.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I329" s="1">
-        <v>2299.0</v>
+        <v>-3042.0</v>
       </c>
       <c r="J329" s="1">
-        <v>2.3105759856883</v>
+        <v>-3.042</v>
       </c>
       <c r="K329">
-        <v>0.47</v>
+        <v>0.28</v>
       </c>
       <c r="L329">
-        <v>472.6</v>
+        <v>282.65</v>
       </c>
       <c r="M329" s="1">
-        <v>101798.0</v>
+        <v>96958.0</v>
       </c>
       <c r="N329" s="1">
-        <v>102270.6</v>
+        <v>97240.65</v>
       </c>
       <c r="O329" s="1">
         <v>0.08</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="B330" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="C330" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>71.079</v>
+        <v>97.592</v>
       </c>
       <c r="E330" s="1">
-        <v>70.36</v>
+        <v>99.3</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>633240.0</v>
+        <v>198600.0</v>
       </c>
       <c r="I330" s="1">
-        <v>6471.0</v>
+        <v>-3416.0</v>
       </c>
       <c r="J330" s="1">
-        <v>1.0218874360432</v>
+        <v>-1.7200402819738</v>
       </c>
       <c r="K330">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>802</v>
+        <v>0.1</v>
+      </c>
+      <c r="L330">
+        <v>195.89</v>
       </c>
       <c r="M330" s="1">
-        <v>639711.0</v>
+        <v>195184.0</v>
       </c>
       <c r="N330" s="1">
-        <v>646467.16</v>
+        <v>195379.89</v>
       </c>
       <c r="O330" s="1">
-        <v>0.5</v>
+        <v>0.16</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="B331" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
       <c r="C331" s="1">
         <v>100000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>101.418</v>
+        <v>98.341</v>
       </c>
       <c r="E331" s="1">
-        <v>100.0</v>
+        <v>99.499</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>100000.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I331" s="1">
-        <v>1418.0</v>
+        <v>-1158.0</v>
       </c>
       <c r="J331" s="1">
-        <v>1.418</v>
+        <v>-1.1638307922693</v>
       </c>
       <c r="K331">
-        <v>0.95</v>
+        <v>0.69</v>
       </c>
       <c r="L331">
-        <v>946.33</v>
+        <v>688.36</v>
       </c>
       <c r="M331" s="1">
-        <v>101418.0</v>
+        <v>98341.0</v>
       </c>
       <c r="N331" s="1">
-        <v>102364.33</v>
+        <v>99029.36</v>
       </c>
       <c r="O331" s="1">
         <v>0.08</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>805</v>
+        <v>800</v>
       </c>
       <c r="B332" t="s">
-        <v>806</v>
+        <v>801</v>
       </c>
       <c r="C332" s="1">
-        <v>100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.891</v>
+        <v>66.177</v>
       </c>
       <c r="E332" s="1">
-        <v>100.23</v>
+        <v>70.36</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>100230.0</v>
+        <v>633240.0</v>
       </c>
       <c r="I332" s="1">
-        <v>661.0</v>
+        <v>-37647.0</v>
       </c>
       <c r="J332" s="1">
-        <v>0.65948318866607</v>
+        <v>-5.9451392836839</v>
       </c>
       <c r="K332">
-        <v>1.84</v>
+        <v>0.87</v>
       </c>
       <c r="L332" t="s">
-        <v>807</v>
+        <v>802</v>
       </c>
       <c r="M332" s="1">
-        <v>100891.0</v>
+        <v>595593.0</v>
       </c>
       <c r="N332" s="1">
-        <v>102730.04</v>
+        <v>603384.78</v>
       </c>
       <c r="O332" s="1">
-        <v>0.08</v>
+        <v>0.5</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>808</v>
+        <v>803</v>
       </c>
       <c r="B333" t="s">
-        <v>809</v>
+        <v>804</v>
       </c>
       <c r="C333" s="1">
         <v>100000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.618</v>
+        <v>98.643</v>
       </c>
       <c r="E333" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>99871.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I333" s="1">
-        <v>747.0</v>
+        <v>-1357.0</v>
       </c>
       <c r="J333" s="1">
-        <v>0.74796487468835</v>
+        <v>-1.357</v>
       </c>
       <c r="K333">
-        <v>1.09</v>
+        <v>1.15</v>
       </c>
       <c r="L333" t="s">
-        <v>810</v>
+        <v>805</v>
       </c>
       <c r="M333" s="1">
-        <v>100618.0</v>
+        <v>98643.0</v>
       </c>
       <c r="N333" s="1">
-        <v>101711.49</v>
+        <v>99790.07</v>
       </c>
       <c r="O333" s="1">
         <v>0.08</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>811</v>
+        <v>806</v>
       </c>
       <c r="B334" t="s">
-        <v>812</v>
+        <v>807</v>
       </c>
       <c r="C334" s="1">
-        <v>1238000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>74.53</v>
+        <v>98.085</v>
       </c>
       <c r="E334" s="1">
-        <v>70.58412843</v>
+        <v>99.871</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>873831.51</v>
+        <v>99871.0</v>
       </c>
       <c r="I334" s="1">
-        <v>48849.89</v>
+        <v>-1786.0</v>
       </c>
       <c r="J334" s="1">
-        <v>5.5903099671926</v>
+        <v>-1.7883069159215</v>
       </c>
       <c r="K334">
-        <v>0.4</v>
+        <v>1.32</v>
       </c>
       <c r="L334" t="s">
-        <v>813</v>
+        <v>808</v>
       </c>
       <c r="M334" s="1">
-        <v>922681.4</v>
+        <v>98085.0</v>
       </c>
       <c r="N334" s="1">
-        <v>927687.67</v>
+        <v>99401.44</v>
       </c>
       <c r="O334" s="1">
-        <v>0.72</v>
+        <v>0.08</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>814</v>
+        <v>809</v>
       </c>
       <c r="B335" t="s">
-        <v>815</v>
+        <v>810</v>
       </c>
       <c r="C335" s="1">
-        <v>450000.0</v>
+        <v>990000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>90.927</v>
+        <v>86.606</v>
       </c>
       <c r="E335" s="1">
-        <v>88.30070667</v>
+        <v>87.637</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>397353.18</v>
+        <v>867606.3</v>
       </c>
       <c r="I335" s="1">
-        <v>11818.32</v>
+        <v>-10206.9</v>
       </c>
       <c r="J335" s="1">
-        <v>2.9742608326426</v>
+        <v>-1.1764437395164</v>
       </c>
       <c r="K335">
-        <v>1.09</v>
+        <v>0.63</v>
       </c>
       <c r="L335" t="s">
-        <v>816</v>
+        <v>811</v>
       </c>
       <c r="M335" s="1">
-        <v>409171.5</v>
+        <v>857399.4</v>
       </c>
       <c r="N335" s="1">
-        <v>414098.08</v>
+        <v>863626.91</v>
       </c>
       <c r="O335" s="1">
-        <v>0.32</v>
+        <v>0.72</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>817</v>
+        <v>812</v>
       </c>
       <c r="B336" t="s">
-        <v>818</v>
+        <v>813</v>
       </c>
       <c r="C336" s="1">
-        <v>560000.0</v>
+        <v>430000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.375</v>
+        <v>73.834</v>
       </c>
       <c r="E336" s="1">
-        <v>97.669</v>
+        <v>74.707</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>546946.4</v>
+        <v>321240.1</v>
       </c>
       <c r="I336" s="1">
-        <v>15153.6</v>
+        <v>-3753.9</v>
       </c>
       <c r="J336" s="1">
-        <v>2.7705822727785</v>
+        <v>-1.1685651946939</v>
       </c>
       <c r="K336">
-        <v>0.3</v>
+        <v>0.55</v>
       </c>
       <c r="L336" t="s">
-        <v>819</v>
+        <v>814</v>
       </c>
       <c r="M336" s="1">
-        <v>562100.0</v>
+        <v>317486.2</v>
       </c>
       <c r="N336" s="1">
-        <v>563764.66</v>
+        <v>319859.45</v>
       </c>
       <c r="O336" s="1">
-        <v>0.44</v>
+        <v>0.27</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>820</v>
+        <v>815</v>
       </c>
       <c r="B337" t="s">
-        <v>821</v>
+        <v>816</v>
       </c>
       <c r="C337" s="1">
-        <v>330000.0</v>
+        <v>1238000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>102.301</v>
+        <v>70.301</v>
       </c>
       <c r="E337" s="1">
-        <v>101.30509091</v>
+        <v>70.58412843</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>334306.8</v>
+        <v>873831.51</v>
       </c>
       <c r="I337" s="1">
-        <v>3286.5</v>
+        <v>-3505.13</v>
       </c>
       <c r="J337" s="1">
-        <v>0.98307901604155</v>
+        <v>-0.40112195084382</v>
       </c>
       <c r="K337">
-        <v>1.35</v>
+        <v>0.47</v>
       </c>
       <c r="L337" t="s">
-        <v>822</v>
+        <v>817</v>
       </c>
       <c r="M337" s="1">
-        <v>337593.3</v>
+        <v>870326.38</v>
       </c>
       <c r="N337" s="1">
-        <v>342041.52</v>
+        <v>876187.38</v>
       </c>
       <c r="O337" s="1">
-        <v>0.26</v>
+        <v>0.73</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>823</v>
+        <v>818</v>
       </c>
       <c r="B338" t="s">
-        <v>824</v>
+        <v>819</v>
       </c>
       <c r="C338" s="1">
-        <v>1223000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>102.092</v>
+        <v>87.114</v>
       </c>
       <c r="E338" s="1">
-        <v>128.85467457</v>
+        <v>88.30070667</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>1575892.67</v>
+        <v>397353.18</v>
       </c>
       <c r="I338" s="1">
-        <v>27453.0</v>
+        <v>-5340.18</v>
       </c>
       <c r="J338" s="1">
-        <v>1.742060263533</v>
+        <v>-1.3439379043097</v>
       </c>
       <c r="K338">
+        <v>1.2</v>
+      </c>
+      <c r="L338" t="s">
+        <v>820</v>
+      </c>
+      <c r="M338" s="1">
+        <v>392013.0</v>
+      </c>
+      <c r="N338" s="1">
+        <v>397418.55</v>
+      </c>
+      <c r="O338" s="1">
         <v>0.33</v>
-      </c>
-[...10 lines deleted...]
-        <v>1.24</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="B339" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
       <c r="C339" s="1">
-        <v>100000.0</v>
+        <v>1430000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>102.278</v>
+        <v>100.118</v>
       </c>
       <c r="E339" s="1">
-        <v>99.646</v>
+        <v>100.961</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>99646.0</v>
+        <v>1443742.3</v>
       </c>
       <c r="I339" s="1">
-        <v>2632.0</v>
+        <v>-12054.9</v>
       </c>
       <c r="J339" s="1">
-        <v>2.6413503803464</v>
+        <v>-0.83497588177613</v>
       </c>
       <c r="K339">
-        <v>3.36</v>
+        <v>2.01</v>
       </c>
       <c r="L339" t="s">
-        <v>828</v>
+        <v>823</v>
       </c>
       <c r="M339" s="1">
-        <v>102278.0</v>
+        <v>1431687.4</v>
       </c>
       <c r="N339" s="1">
-        <v>105634.16</v>
+        <v>1460471.54</v>
       </c>
       <c r="O339" s="1">
-        <v>0.08</v>
+        <v>1.22</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="B340" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
       <c r="C340" s="1">
-        <v>100000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>101.158</v>
+        <v>95.236</v>
       </c>
       <c r="E340" s="1">
-        <v>97.41</v>
+        <v>97.669</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>97410.0</v>
+        <v>546946.4</v>
       </c>
       <c r="I340" s="1">
-        <v>3748.0</v>
+        <v>-13624.8</v>
       </c>
       <c r="J340" s="1">
-        <v>3.8476542449441</v>
+        <v>-2.491066766323</v>
       </c>
       <c r="K340">
-        <v>3.46</v>
+        <v>0.5</v>
       </c>
       <c r="L340" t="s">
-        <v>831</v>
+        <v>826</v>
       </c>
       <c r="M340" s="1">
-        <v>101158.0</v>
+        <v>533321.6</v>
       </c>
       <c r="N340" s="1">
-        <v>104621.01</v>
+        <v>536113.93</v>
       </c>
       <c r="O340" s="1">
-        <v>0.08</v>
+        <v>0.45</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="B341" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="C341" s="1">
-        <v>100000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>108.932</v>
+        <v>96.283</v>
       </c>
       <c r="E341" s="1">
-        <v>108.24</v>
+        <v>101.30508571</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>108240.0</v>
+        <v>70913.56</v>
       </c>
       <c r="I341" s="1">
-        <v>692.0</v>
+        <v>-3515.46</v>
       </c>
       <c r="J341" s="1">
-        <v>0.63932002956393</v>
+        <v>-4.9573875574714</v>
       </c>
       <c r="K341">
-        <v>1.64</v>
+        <v>1.58</v>
       </c>
       <c r="L341" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
       <c r="M341" s="1">
-        <v>108932.0</v>
+        <v>67398.1</v>
       </c>
       <c r="N341" s="1">
-        <v>110575.84</v>
+        <v>68502.76</v>
       </c>
       <c r="O341" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>835</v>
+        <v>830</v>
       </c>
       <c r="B342" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="C342" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.767</v>
+        <v>99.562</v>
       </c>
       <c r="E342" s="1">
-        <v>100.507</v>
+        <v>99.646</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>201014.0</v>
+        <v>99646.0</v>
       </c>
       <c r="I342" s="1">
-        <v>520.0</v>
+        <v>-84.0</v>
       </c>
       <c r="J342" s="1">
-        <v>0.25868844956073</v>
+        <v>-0.084298416394035</v>
       </c>
       <c r="K342">
-        <v>2.58</v>
-[...2 lines deleted...]
-        <v>837</v>
+        <v>0.06</v>
+      </c>
+      <c r="L342">
+        <v>57.53</v>
       </c>
       <c r="M342" s="1">
-        <v>201534.0</v>
+        <v>99562.0</v>
       </c>
       <c r="N342" s="1">
-        <v>206693.59</v>
+        <v>99619.53</v>
       </c>
       <c r="O342" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
       <c r="B343" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="C343" s="1">
-        <v>171000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>100.464</v>
+        <v>99.885</v>
       </c>
       <c r="E343" s="1">
-        <v>99.902</v>
+        <v>97.41</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>170832.42</v>
+        <v>97410.0</v>
       </c>
       <c r="I343" s="1">
-        <v>961.02</v>
+        <v>2475.0</v>
       </c>
       <c r="J343" s="1">
-        <v>0.56255130027427</v>
+        <v>2.5408068986757</v>
       </c>
       <c r="K343">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>203.79</v>
+        <v>3.69</v>
+      </c>
+      <c r="L343" t="s">
+        <v>834</v>
       </c>
       <c r="M343" s="1">
-        <v>171793.44</v>
+        <v>99885.0</v>
       </c>
       <c r="N343" s="1">
-        <v>171997.23</v>
+        <v>103578.15</v>
       </c>
       <c r="O343" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>840</v>
+        <v>835</v>
       </c>
       <c r="B344" t="s">
-        <v>841</v>
+        <v>836</v>
       </c>
       <c r="C344" s="1">
-        <v>50000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>90.849</v>
+        <v>105.691</v>
       </c>
       <c r="E344" s="1">
-        <v>85.25</v>
+        <v>108.24</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>42625.0</v>
+        <v>108240.0</v>
       </c>
       <c r="I344" s="1">
-        <v>2799.5</v>
+        <v>-2549.0</v>
       </c>
       <c r="J344" s="1">
-        <v>6.5677419354839</v>
+        <v>-2.3549519586105</v>
       </c>
       <c r="K344">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>354.45</v>
+        <v>1.93</v>
+      </c>
+      <c r="L344" t="s">
+        <v>837</v>
       </c>
       <c r="M344" s="1">
-        <v>45424.5</v>
+        <v>105691.0</v>
       </c>
       <c r="N344" s="1">
-        <v>45778.95</v>
+        <v>107622.51</v>
       </c>
       <c r="O344" s="1">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>842</v>
+        <v>838</v>
       </c>
       <c r="B345" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="C345" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>103.032</v>
+        <v>97.436</v>
       </c>
       <c r="E345" s="1">
-        <v>102.939</v>
+        <v>100.507</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>102939.0</v>
+        <v>201014.0</v>
       </c>
       <c r="I345" s="1">
-        <v>93.0</v>
+        <v>-6142.0</v>
       </c>
       <c r="J345" s="1">
-        <v>0.090344767289366</v>
+        <v>-3.0555085715423</v>
       </c>
       <c r="K345">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>89.38</v>
+        <v>2.77</v>
+      </c>
+      <c r="L345" t="s">
+        <v>840</v>
       </c>
       <c r="M345" s="1">
-        <v>103032.0</v>
+        <v>194872.0</v>
       </c>
       <c r="N345" s="1">
-        <v>103121.38</v>
+        <v>200419.95</v>
       </c>
       <c r="O345" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="B346" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
       <c r="C346" s="1">
-        <v>200000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>100.157</v>
+        <v>88.421</v>
       </c>
       <c r="E346" s="1">
-        <v>100.761</v>
+        <v>85.25</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>201522.0</v>
+        <v>42625.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-1208.0</v>
+        <v>1585.5</v>
       </c>
       <c r="J346" s="1">
-        <v>-0.59943827472931</v>
+        <v>3.7196480938416</v>
       </c>
       <c r="K346">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L346">
-        <v>18.49</v>
+        <v>1.03</v>
       </c>
       <c r="M346" s="1">
-        <v>200314.0</v>
+        <v>44210.5</v>
       </c>
       <c r="N346" s="1">
-        <v>200332.49</v>
+        <v>44211.53</v>
       </c>
       <c r="O346" s="1">
-        <v>0.15</v>
+        <v>0.04</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="B347" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="C347" s="1">
         <v>100000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>107.053</v>
+        <v>100.425</v>
       </c>
       <c r="E347" s="1">
-        <v>104.45</v>
+        <v>102.939</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>104450.0</v>
+        <v>102939.0</v>
       </c>
       <c r="I347" s="1">
-        <v>2603.0</v>
+        <v>-2514.0</v>
       </c>
       <c r="J347" s="1">
-        <v>2.4921014839636</v>
+        <v>-2.4422230641448</v>
       </c>
       <c r="K347">
-        <v>3.6</v>
-[...2 lines deleted...]
-        <v>848</v>
+        <v>0.3</v>
+      </c>
+      <c r="L347">
+        <v>297.95</v>
       </c>
       <c r="M347" s="1">
-        <v>107053.0</v>
+        <v>100425.0</v>
       </c>
       <c r="N347" s="1">
-        <v>110650.95</v>
+        <v>100722.95</v>
       </c>
       <c r="O347" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="B348" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="C348" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>100.132</v>
+        <v>96.733</v>
       </c>
       <c r="E348" s="1">
-        <v>99.589</v>
+        <v>100.761</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>99589.0</v>
+        <v>201522.0</v>
       </c>
       <c r="I348" s="1">
-        <v>543.0</v>
+        <v>-8056.0</v>
       </c>
       <c r="J348" s="1">
-        <v>0.54524094026449</v>
+        <v>-3.9975784281617</v>
       </c>
       <c r="K348">
-        <v>1.84</v>
-[...2 lines deleted...]
-        <v>851</v>
+        <v>0.2</v>
+      </c>
+      <c r="L348">
+        <v>406.85</v>
       </c>
       <c r="M348" s="1">
-        <v>100132.0</v>
+        <v>193466.0</v>
       </c>
       <c r="N348" s="1">
-        <v>101973.1</v>
+        <v>193872.85</v>
       </c>
       <c r="O348" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>852</v>
+        <v>847</v>
       </c>
       <c r="B349" t="s">
-        <v>853</v>
+        <v>848</v>
       </c>
       <c r="C349" s="1">
         <v>100000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>99.762</v>
+        <v>104.254</v>
       </c>
       <c r="E349" s="1">
-        <v>99.908</v>
+        <v>104.45</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>99908.0</v>
+        <v>104450.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-146.0</v>
+        <v>-196.0</v>
       </c>
       <c r="J349" s="1">
-        <v>-0.14613444368819</v>
+        <v>-0.18764959310675</v>
       </c>
       <c r="K349">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>333.68</v>
+        <v>3.84</v>
+      </c>
+      <c r="L349" t="s">
+        <v>849</v>
       </c>
       <c r="M349" s="1">
-        <v>99762.0</v>
+        <v>104254.0</v>
       </c>
       <c r="N349" s="1">
-        <v>100095.68</v>
+        <v>108096.47</v>
       </c>
       <c r="O349" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="B350" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
       <c r="C350" s="1">
         <v>100000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>104.321</v>
+        <v>97.462</v>
       </c>
       <c r="E350" s="1">
-        <v>103.15</v>
+        <v>99.589</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>103150.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I350" s="1">
-        <v>1171.0</v>
+        <v>-2127.0</v>
       </c>
       <c r="J350" s="1">
-        <v>1.1352399418323</v>
+        <v>-2.1357780477764</v>
       </c>
       <c r="K350">
-        <v>4.24</v>
+        <v>2.01</v>
       </c>
       <c r="L350" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="M350" s="1">
-        <v>104321.0</v>
+        <v>97462.0</v>
       </c>
       <c r="N350" s="1">
-        <v>108563.47</v>
+        <v>99475.7</v>
       </c>
       <c r="O350" s="1">
         <v>0.08</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="B351" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="C351" s="1">
         <v>100000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>106.282</v>
+        <v>97.248</v>
       </c>
       <c r="E351" s="1">
-        <v>106.6</v>
+        <v>99.908</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>106600.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-318.0</v>
+        <v>-2660.0</v>
       </c>
       <c r="J351" s="1">
-        <v>-0.29831144465291</v>
+        <v>-2.6624494534972</v>
       </c>
       <c r="K351">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>0.56</v>
+      </c>
+      <c r="L351">
+        <v>559.72</v>
       </c>
       <c r="M351" s="1">
-        <v>106282.0</v>
+        <v>97248.0</v>
       </c>
       <c r="N351" s="1">
-        <v>107865.56</v>
+        <v>97807.72</v>
       </c>
       <c r="O351" s="1">
         <v>0.08</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="B352" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="C352" s="1">
-        <v>168000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>102.185</v>
+        <v>101.648</v>
       </c>
       <c r="E352" s="1">
-        <v>100.0</v>
+        <v>103.15</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>168000.0</v>
+        <v>103150.0</v>
       </c>
       <c r="I352" s="1">
-        <v>3670.8</v>
+        <v>-1502.0</v>
       </c>
       <c r="J352" s="1">
-        <v>2.185</v>
+        <v>-1.456131846825</v>
       </c>
       <c r="K352">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>723.41</v>
+        <v>4.52</v>
+      </c>
+      <c r="L352" t="s">
+        <v>856</v>
       </c>
       <c r="M352" s="1">
-        <v>171670.8</v>
+        <v>101648.0</v>
       </c>
       <c r="N352" s="1">
-        <v>172394.21</v>
+        <v>106163.75</v>
       </c>
       <c r="O352" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="B353" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="C353" s="1">
         <v>100000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>104.11</v>
+        <v>103.455</v>
       </c>
       <c r="E353" s="1">
-        <v>100.0</v>
+        <v>106.6</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>100000.0</v>
+        <v>106600.0</v>
       </c>
       <c r="I353" s="1">
-        <v>4110.0</v>
+        <v>-3145.0</v>
       </c>
       <c r="J353" s="1">
-        <v>4.11</v>
+        <v>-2.9502814258912</v>
       </c>
       <c r="K353">
-        <v>3.63</v>
+        <v>1.83</v>
       </c>
       <c r="L353" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="M353" s="1">
-        <v>104110.0</v>
+        <v>103455.0</v>
       </c>
       <c r="N353" s="1">
-        <v>107742.22</v>
+        <v>105283.08</v>
       </c>
       <c r="O353" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="B354" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
       <c r="C354" s="1">
-        <v>100000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>103.886</v>
+        <v>97.253</v>
       </c>
       <c r="E354" s="1">
-        <v>103.602</v>
+        <v>99.902</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>103602.0</v>
+        <v>170832.42</v>
       </c>
       <c r="I354" s="1">
-        <v>284.0</v>
+        <v>-4529.79</v>
       </c>
       <c r="J354" s="1">
-        <v>0.2741259821239</v>
+        <v>-2.6515985665953</v>
       </c>
       <c r="K354">
-        <v>4.05</v>
-[...2 lines deleted...]
-        <v>866</v>
+        <v>0.33</v>
+      </c>
+      <c r="L354">
+        <v>560.43</v>
       </c>
       <c r="M354" s="1">
-        <v>103886.0</v>
+        <v>166302.63</v>
       </c>
       <c r="N354" s="1">
-        <v>107938.05</v>
+        <v>166863.06</v>
       </c>
       <c r="O354" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>867</v>
+        <v>862</v>
       </c>
       <c r="B355" t="s">
-        <v>868</v>
+        <v>863</v>
       </c>
       <c r="C355" s="1">
-        <v>300000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>101.668</v>
+        <v>99.08</v>
       </c>
       <c r="E355" s="1">
-        <v>99.142</v>
+        <v>100.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>297426.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I355" s="1">
-        <v>7578.0</v>
+        <v>-1545.6</v>
       </c>
       <c r="J355" s="1">
-        <v>2.5478606443283</v>
+        <v>-0.92</v>
       </c>
       <c r="K355">
-        <v>1.84</v>
+        <v>0.66</v>
       </c>
       <c r="L355" t="s">
-        <v>869</v>
+        <v>864</v>
       </c>
       <c r="M355" s="1">
-        <v>305004.0</v>
+        <v>166454.4</v>
       </c>
       <c r="N355" s="1">
-        <v>310513.93</v>
+        <v>167567.34</v>
       </c>
       <c r="O355" s="1">
-        <v>0.24</v>
+        <v>0.14</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>870</v>
+        <v>865</v>
       </c>
       <c r="B356" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="C356" s="1">
         <v>100000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>105.892</v>
+        <v>100.55</v>
       </c>
       <c r="E356" s="1">
-        <v>105.92</v>
+        <v>100.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>105920.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-28.0</v>
+        <v>550.0</v>
       </c>
       <c r="J356" s="1">
-        <v>-0.026435045317221</v>
+        <v>0.55</v>
       </c>
       <c r="K356">
-        <v>3.83</v>
+        <v>3.87</v>
       </c>
       <c r="L356" t="s">
-        <v>872</v>
+        <v>867</v>
       </c>
       <c r="M356" s="1">
-        <v>105892.0</v>
+        <v>100550.0</v>
       </c>
       <c r="N356" s="1">
-        <v>109719.4</v>
+        <v>104420.58</v>
       </c>
       <c r="O356" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>873</v>
+        <v>868</v>
       </c>
       <c r="B357" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="C357" s="1">
-        <v>152000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>102.409</v>
+        <v>101.899</v>
       </c>
       <c r="E357" s="1">
-        <v>102.83</v>
+        <v>103.602</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>156301.6</v>
+        <v>103602.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-639.92</v>
+        <v>-1703.0</v>
       </c>
       <c r="J357" s="1">
-        <v>-0.4094135952543</v>
+        <v>-1.643790660412</v>
       </c>
       <c r="K357">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>875</v>
+        <v>0.05</v>
+      </c>
+      <c r="L357">
+        <v>46.58</v>
       </c>
       <c r="M357" s="1">
-        <v>155661.68</v>
+        <v>101899.0</v>
       </c>
       <c r="N357" s="1">
-        <v>159503.32</v>
+        <v>101945.58</v>
       </c>
       <c r="O357" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>876</v>
+        <v>870</v>
       </c>
       <c r="B358" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
       <c r="C358" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>100.061</v>
+        <v>97.435</v>
       </c>
       <c r="E358" s="1">
-        <v>100.0</v>
+        <v>99.142</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>100000.0</v>
+        <v>198284.0</v>
       </c>
       <c r="I358" s="1">
-        <v>61.0</v>
+        <v>-3414.0</v>
       </c>
       <c r="J358" s="1">
-        <v>0.061</v>
+        <v>-1.7217728107159</v>
       </c>
       <c r="K358">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>423.69</v>
+        <v>2.06</v>
+      </c>
+      <c r="L358" t="s">
+        <v>872</v>
       </c>
       <c r="M358" s="1">
-        <v>100061.0</v>
+        <v>194870.0</v>
       </c>
       <c r="N358" s="1">
-        <v>100484.69</v>
+        <v>198989.18</v>
       </c>
       <c r="O358" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="B359" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
       <c r="C359" s="1">
         <v>100000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>97.101</v>
+        <v>103.952</v>
       </c>
       <c r="E359" s="1">
-        <v>97.25</v>
+        <v>105.92</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>97250.0</v>
+        <v>105920.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-149.0</v>
+        <v>-1968.0</v>
       </c>
       <c r="J359" s="1">
-        <v>-0.15321336760925</v>
+        <v>-1.8580060422961</v>
       </c>
       <c r="K359">
-        <v>2.17</v>
+        <v>4.14</v>
       </c>
       <c r="L359" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="M359" s="1">
-        <v>97101.0</v>
+        <v>103952.0</v>
       </c>
       <c r="N359" s="1">
-        <v>99272.23</v>
+        <v>108095.84</v>
       </c>
       <c r="O359" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="B360" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
       <c r="C360" s="1">
-        <v>100000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>102.133</v>
+        <v>99.267</v>
       </c>
       <c r="E360" s="1">
-        <v>99.147</v>
+        <v>102.83</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>99147.0</v>
+        <v>156301.6</v>
       </c>
       <c r="I360" s="1">
-        <v>2986.0</v>
+        <v>-5415.76</v>
       </c>
       <c r="J360" s="1">
-        <v>3.0116897132541</v>
+        <v>-3.4649421375085</v>
       </c>
       <c r="K360">
-        <v>2.58</v>
+        <v>2.74</v>
       </c>
       <c r="L360" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="M360" s="1">
-        <v>102133.0</v>
+        <v>150885.84</v>
       </c>
       <c r="N360" s="1">
-        <v>104715.19</v>
+        <v>155055.43</v>
       </c>
       <c r="O360" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>884</v>
+        <v>879</v>
       </c>
       <c r="B361" t="s">
-        <v>885</v>
+        <v>880</v>
       </c>
       <c r="C361" s="1">
-        <v>184000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>100.173</v>
+        <v>97.433</v>
       </c>
       <c r="E361" s="1">
         <v>100.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>184000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I361" s="1">
-        <v>318.32</v>
+        <v>-2567.0</v>
       </c>
       <c r="J361" s="1">
-        <v>0.173</v>
+        <v>-2.567</v>
       </c>
       <c r="K361">
-        <v>0.09</v>
+        <v>0.59</v>
       </c>
       <c r="L361">
-        <v>171.24</v>
+        <v>594.8</v>
       </c>
       <c r="M361" s="1">
-        <v>184318.32</v>
+        <v>97433.0</v>
       </c>
       <c r="N361" s="1">
-        <v>184489.56</v>
+        <v>98027.8</v>
       </c>
       <c r="O361" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="B362" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="C362" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>84.852</v>
+        <v>94.769</v>
       </c>
       <c r="E362" s="1">
-        <v>81.804</v>
+        <v>97.25</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>245412.0</v>
+        <v>97250.0</v>
       </c>
       <c r="I362" s="1">
-        <v>9144.0</v>
+        <v>-2481.0</v>
       </c>
       <c r="J362" s="1">
-        <v>3.7259791697228</v>
+        <v>-2.5511568123393</v>
       </c>
       <c r="K362">
-        <v>0.38</v>
+        <v>2.32</v>
       </c>
       <c r="L362" t="s">
-        <v>888</v>
+        <v>883</v>
       </c>
       <c r="M362" s="1">
-        <v>254556.0</v>
+        <v>94769.0</v>
       </c>
       <c r="N362" s="1">
-        <v>255684.08</v>
+        <v>97084.07</v>
       </c>
       <c r="O362" s="1">
-        <v>0.2</v>
+        <v>0.08</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>889</v>
+        <v>884</v>
       </c>
       <c r="B363" t="s">
-        <v>890</v>
+        <v>885</v>
       </c>
       <c r="C363" s="1">
-        <v>155000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>102.998</v>
+        <v>99.342</v>
       </c>
       <c r="E363" s="1">
-        <v>99.417</v>
+        <v>99.147</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>154096.35</v>
+        <v>99147.0</v>
       </c>
       <c r="I363" s="1">
-        <v>5550.55</v>
+        <v>195.0</v>
       </c>
       <c r="J363" s="1">
-        <v>3.6019996580062</v>
+        <v>0.19667766044358</v>
       </c>
       <c r="K363">
-        <v>3.43</v>
+        <v>2.77</v>
       </c>
       <c r="L363" t="s">
-        <v>891</v>
+        <v>886</v>
       </c>
       <c r="M363" s="1">
-        <v>159646.9</v>
+        <v>99342.0</v>
       </c>
       <c r="N363" s="1">
-        <v>164965.74</v>
+        <v>102111.18</v>
       </c>
       <c r="O363" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>892</v>
+        <v>887</v>
       </c>
       <c r="B364" t="s">
-        <v>893</v>
+        <v>888</v>
       </c>
       <c r="C364" s="1">
-        <v>382.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>0.1875</v>
+        <v>98.808</v>
       </c>
       <c r="E364" s="1">
-        <v>0.1073036649</v>
+        <v>99.695</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>0.0</v>
+        <v>99695.0</v>
       </c>
       <c r="I364" s="1">
-        <v>76587.5</v>
+        <v>-887.0</v>
       </c>
       <c r="J364" s="1">
-        <v>0</v>
+        <v>-0.88971362656101</v>
       </c>
       <c r="K364">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="L364">
-        <v>0.0</v>
+        <v>61.64</v>
       </c>
       <c r="M364" s="1">
-        <v>76587.5</v>
+        <v>98808.0</v>
       </c>
       <c r="N364" s="1">
-        <v>76587.5</v>
+        <v>98869.64</v>
       </c>
       <c r="O364" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
+        <v>889</v>
+      </c>
+      <c r="B365" t="s">
+        <v>890</v>
+      </c>
+      <c r="C365" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>81.929</v>
+      </c>
+      <c r="E365" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>245412.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>375.0</v>
+      </c>
+      <c r="J365" s="1">
+        <v>0.15280426385018</v>
+      </c>
+      <c r="K365">
+        <v>0.42</v>
+      </c>
+      <c r="L365" t="s">
+        <v>891</v>
+      </c>
+      <c r="M365" s="1">
+        <v>245787.0</v>
+      </c>
+      <c r="N365" s="1">
+        <v>247044.53</v>
+      </c>
+      <c r="O365" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="P365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>892</v>
+      </c>
+      <c r="B366" t="s">
+        <v>893</v>
+      </c>
+      <c r="C366" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>100.113</v>
+      </c>
+      <c r="E366" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="I366" s="1">
+        <v>1078.8</v>
+      </c>
+      <c r="J366" s="1">
+        <v>0.70008147499925</v>
+      </c>
+      <c r="K366">
+        <v>3.65</v>
+      </c>
+      <c r="L366" t="s">
         <v>894</v>
       </c>
-      <c r="B365" t="s">
+      <c r="M366" s="1">
+        <v>155175.15</v>
+      </c>
+      <c r="N366" s="1">
+        <v>160828.4</v>
+      </c>
+      <c r="O366" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16">
+      <c r="A367" t="s">
         <v>895</v>
       </c>
-      <c r="C365" s="1">
+      <c r="B367" t="s">
+        <v>896</v>
+      </c>
+      <c r="C367" s="1">
+        <v>382.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="E367" s="1">
+        <v>0.1073036649</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I367" s="1">
+        <v>12125.0</v>
+      </c>
+      <c r="J367" s="1">
+        <v>0</v>
+      </c>
+      <c r="K367">
+        <v>0.0</v>
+      </c>
+      <c r="L367">
+        <v>0.0</v>
+      </c>
+      <c r="M367" s="1">
+        <v>12125.0</v>
+      </c>
+      <c r="N367" s="1">
+        <v>12125.0</v>
+      </c>
+      <c r="O367" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16">
+      <c r="A368" t="s">
+        <v>897</v>
+      </c>
+      <c r="B368" t="s">
+        <v>898</v>
+      </c>
+      <c r="C368" s="1">
+        <v>115.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>37.4</v>
+      </c>
+      <c r="E368" s="1">
+        <v>53.2</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>61180.0</v>
+      </c>
+      <c r="I368" s="1">
+        <v>-18170.0</v>
+      </c>
+      <c r="J368" s="1">
+        <v>-29.699248120301</v>
+      </c>
+      <c r="K368">
+        <v>0.0</v>
+      </c>
+      <c r="L368">
+        <v>0.0</v>
+      </c>
+      <c r="M368" s="1">
+        <v>43010.0</v>
+      </c>
+      <c r="N368" s="1">
+        <v>43010.0</v>
+      </c>
+      <c r="O368" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16">
+      <c r="A369" t="s">
+        <v>899</v>
+      </c>
+      <c r="B369" t="s">
+        <v>900</v>
+      </c>
+      <c r="C369" s="1">
+        <v>160.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>36.5</v>
+      </c>
+      <c r="E369" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>120480.0</v>
+      </c>
+      <c r="I369" s="1">
+        <v>-62080.0</v>
+      </c>
+      <c r="J369" s="1">
+        <v>-51.527224435591</v>
+      </c>
+      <c r="K369">
+        <v>0.0</v>
+      </c>
+      <c r="L369">
+        <v>0.0</v>
+      </c>
+      <c r="M369" s="1">
+        <v>58400.0</v>
+      </c>
+      <c r="N369" s="1">
+        <v>58400.0</v>
+      </c>
+      <c r="O369" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16">
+      <c r="A370" t="s">
+        <v>901</v>
+      </c>
+      <c r="B370" t="s">
+        <v>902</v>
+      </c>
+      <c r="C370" s="1">
         <v>-382.0</v>
       </c>
-      <c r="D365" s="1">
-[...2 lines deleted...]
-      <c r="E365" s="1">
+      <c r="D370" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="E370" s="1">
         <v>0.0698298429</v>
       </c>
-      <c r="F365" t="s">
-[...11 lines deleted...]
-      <c r="J365" s="1">
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>-19262.5</v>
+      </c>
+      <c r="J370" s="1">
         <v>0</v>
       </c>
-      <c r="K365">
-[...14 lines deleted...]
-      <c r="P365">
+      <c r="K370">
+        <v>0.0</v>
+      </c>
+      <c r="L370">
+        <v>0.0</v>
+      </c>
+      <c r="M370" s="1">
+        <v>-19262.5</v>
+      </c>
+      <c r="N370" s="1">
+        <v>-19262.5</v>
+      </c>
+      <c r="O370" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="P370">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>