--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -637,51 +637,51 @@
   <si>
     <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -1036,1731 +1036,1731 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>IK1100626</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...4 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>3 008.56</t>
+    <t>3 260.27</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>4 130.82</t>
+    <t>4 396.92</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>1 366.44</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 284.93</t>
+    <t>2 630.14</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>3 927.95</t>
+    <t>4 233.45</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>7 722.78</t>
+    <t>8 392.94</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 328.77</t>
+    <t>4 616.44</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>2 646.58</t>
+    <t>2 819.18</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 504.79</t>
+    <t>3 749.32</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>2 904.40</t>
+    <t>3 168.43</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 729.47</t>
-[...8 lines deleted...]
-    <t>2 602.74</t>
+    <t>1 870.79</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>2 723.29</t>
+    <t>2 924.66</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>2 955.41</t>
+    <t>3 159.57</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
+    <t>1 192.71</t>
+  </si>
+  <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>4 046.52</t>
+    <t>4 332.64</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>1 877.05</t>
+    <t>2 071.23</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>9 179.96</t>
+    <t>9 880.97</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>25 236.38</t>
+    <t>1 188.42</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>2 000.11</t>
+    <t>2 313.56</t>
   </si>
   <si>
     <t>XS3075490188</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 20/05/2031</t>
   </si>
   <si>
-    <t>2 742.47</t>
+    <t>2 929.45</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>1 704.79</t>
+    <t>1 978.08</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>1 678.77</t>
+    <t>1 952.05</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
+    <t>1 089.73</t>
+  </si>
+  <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>1 597.07</t>
+    <t>1 861.15</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>1 608.90</t>
+    <t>1 803.08</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 380.14</t>
+    <t>1 603.08</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>3 452.05</t>
+    <t>3 854.79</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>8 008.63</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>3 352.40</t>
+    <t>3 632.88</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 247.31</t>
+    <t>2 510.96</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>2 750.68</t>
+    <t>2 980.82</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>2 671.23</t>
+    <t>2 851.03</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>6 893.84</t>
+    <t>7 368.49</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>7 400.00</t>
+    <t>7 932.19</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>12 333.90</t>
+    <t>8 726.03</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>8 249.48</t>
+    <t>8 802.96</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
+    <t>1 165.07</t>
+  </si>
+  <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 228.77</t>
+    <t>1 415.75</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>1 624.55</t>
+    <t>1 837.77</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>1 058.02</t>
+    <t>1 405.18</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>4 477.30</t>
+    <t>2 653.22</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>3 168.15</t>
+    <t>3 376.71</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
+    <t>1 130.14</t>
+  </si>
+  <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>6 072.60</t>
+    <t>6 518.49</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>5 738.03</t>
+    <t>6 121.78</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 570.55</t>
+    <t>2 764.73</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>3 116.92</t>
-[...8 lines deleted...]
-    <t>1 735.62</t>
+    <t>3 449.18</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
+    <t>1 040.41</t>
+  </si>
+  <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>2 213.70</t>
+  </si>
+  <si>
     <t>EU000A3K4ES4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3 04/12/2034</t>
   </si>
   <si>
-    <t>2 066.53</t>
+    <t>2 461.05</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>8 173.97</t>
+    <t>9 183.70</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>3 348.20</t>
+    <t>4 037.54</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>2 282.19</t>
+    <t>2 526.71</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 237.64</t>
+    <t>1 500.16</t>
   </si>
   <si>
     <t>FI4000441878</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
     <t>FI4000306758</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 1.125 15/04/2034</t>
   </si>
   <si>
-    <t>1 310.92</t>
+    <t>1 391.18</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>3 360.41</t>
+    <t>3 679.73</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>12 024.30</t>
+    <t>11 108.95</t>
   </si>
   <si>
     <t>FR0013313582</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2034</t>
   </si>
   <si>
-    <t>4 613.00</t>
+    <t>4 932.71</t>
   </si>
   <si>
     <t>FR0014009O62</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2038</t>
   </si>
   <si>
-    <t>14 319.86</t>
+    <t>15 312.33</t>
   </si>
   <si>
     <t>FR0014016G71</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 2.4 24/09/2029</t>
   </si>
   <si>
-    <t>10 116.16</t>
+    <t>11 289.86</t>
   </si>
   <si>
     <t>FR001400FTH3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3 25/05/2054</t>
   </si>
   <si>
-    <t>12 452.05</t>
+    <t>13 315.07</t>
   </si>
   <si>
     <t>FR001400X8V5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.2 25/05/2035</t>
   </si>
   <si>
-    <t>6 402.02</t>
+    <t>6 845.72</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>5 396.07</t>
+    <t>6 348.32</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>7 623.98</t>
+    <t>8 152.37</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
     <t>DE0001102515</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>40 775.30</t>
+    <t>44 031.12</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>1 811.24</t>
+    <t>2 839.24</t>
   </si>
   <si>
     <t>DE000BU2Z031</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2034</t>
   </si>
   <si>
-    <t>10 027.89</t>
+    <t>7 171.09</t>
   </si>
   <si>
     <t>DE000BU2Z056</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2035</t>
   </si>
   <si>
-    <t>18 546.90</t>
-[...8 lines deleted...]
-    <t>1 900.89</t>
+    <t>20 027.84</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 708.08</t>
+    <t>1 814.52</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>1 601.37</t>
+    <t>1 802.74</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>3 100.00</t>
-[...5 lines deleted...]
-    <t>IBERCAJA BANCO SA 10/08/2031</t>
+    <t>3 322.95</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>1 428.08</t>
+    <t>1 643.84</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>7 335.62</t>
+    <t>7 839.04</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 292.99</t>
+    <t>2 569.73</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 347.95</t>
+    <t>1 578.08</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>2 769.53</t>
+    <t>2 971.48</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>4 586.30</t>
-[...8 lines deleted...]
-    <t>2 445.21</t>
+    <t>5 032.19</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>3 030.21</t>
+    <t>3 366.90</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>4 016.47</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00BH3SQ895</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
   </si>
   <si>
-    <t>1 917.02</t>
+    <t>2 045.64</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>1 150.29</t>
+    <t>1 227.46</t>
   </si>
   <si>
     <t>IE00BV8C9186</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>1 426.45</t>
+    <t>2 535.91</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>1 143.59</t>
+    <t>2 187.74</t>
   </si>
   <si>
     <t>IT0005358806</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.35 01/03/2035</t>
   </si>
   <si>
+    <t>1 882.55</t>
+  </si>
+  <si>
     <t>IT0005631590</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.65 01/08/2035</t>
   </si>
   <si>
-    <t>13 179.63</t>
+    <t>18 606.53</t>
   </si>
   <si>
     <t>IT0005542797</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.7 15/06/2030</t>
   </si>
   <si>
-    <t>11 975.19</t>
+    <t>14 515.38</t>
   </si>
   <si>
     <t>IT0003934657</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 4 01/02/2037</t>
   </si>
   <si>
-    <t>8 041.66</t>
+    <t>11 352.93</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 058.22</t>
+    <t>1 273.97</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>4 437.67</t>
+    <t>4 710.96</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>3 864.38</t>
+    <t>2 155.14</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>FR0013508694</t>
   </si>
   <si>
     <t>LA POSTE SA 1.375 21/04/2032</t>
   </si>
   <si>
-    <t>1 269.52</t>
+    <t>1 348.63</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>2 133.70</t>
+    <t>1 085.34</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
+    <t>1 006.85</t>
+  </si>
+  <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>2 668.15</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>4 841.04</t>
+    <t>5 173.27</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>2 537.26</t>
+    <t>2 718.49</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>2 451.57</t>
+    <t>2 706.44</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 597.26</t>
+    <t>2 827.40</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>2 862.35</t>
+    <t>3 746.31</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>2 578.90</t>
+    <t>3 375.33</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>2 226.03</t>
+    <t>2 600.00</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>2 908.64</t>
+    <t>3 152.00</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>1 127.88</t>
+    <t>1 574.78</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>10 013.70</t>
+    <t>10 632.19</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 715.07</t>
+    <t>3 945.21</t>
   </si>
   <si>
     <t>PTOTELOE0028</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.475 18/10/2030</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>2 275.44</t>
+    <t>2 009.80</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>6 725.48</t>
+    <t>7 162.74</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>2 493.15</t>
+    <t>2 680.14</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 270.55</t>
+    <t>5 658.90</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>2 131.79</t>
+    <t>2 353.41</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>5 803.42</t>
-[...14 lines deleted...]
-    <t>RELX FINANCE BV 0.5 10/03/2028</t>
+    <t>6 335.62</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>7 791.78</t>
+    <t>8 827.40</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 147.07</t>
+    <t>1 347.81</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>1 316.44</t>
+    <t>1 539.38</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>6 227.51</t>
+    <t>6 626.22</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>2 373.25</t>
+    <t>2 583.53</t>
   </si>
   <si>
     <t>ES0000012G42</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.2 31/10/2040</t>
   </si>
   <si>
-    <t>5 861.00</t>
+    <t>6 715.73</t>
   </si>
   <si>
     <t>ES0000012E69</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.85 30/07/2035</t>
   </si>
   <si>
-    <t>5 405.55</t>
+    <t>3 033.80</t>
   </si>
   <si>
     <t>ES0000012N43</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.1 30/07/2031</t>
   </si>
   <si>
-    <t>28 784.14</t>
+    <t>31 334.63</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
-    <t>2 792.33</t>
+    <t>3 920.00</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>1 104.66</t>
+    <t>1 265.75</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>3 693.15</t>
+    <t>3 923.29</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>1 931.51</t>
+    <t>2 219.18</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>5 547.95</t>
+    <t>5 936.30</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>3 842.47</t>
-[...8 lines deleted...]
-    <t>2 013.70</t>
+    <t>4 086.99</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...7 lines deleted...]
-  <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>1 828.08</t>
+    <t>2 072.60</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 112.94</t>
+    <t>1 502.47</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 870.58</t>
+    <t>4 108.95</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>4 119.18</t>
-[...8 lines deleted...]
-    <t>4 143.84</t>
+    <t>4 565.07</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>4 169.59</t>
+    <t>4 497.53</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>2 315.07</t>
+    <t>2 458.90</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>2 769.18</t>
+    <t>2 956.16</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 257.53</t>
+    <t>1 386.99</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>5 653.25</t>
+    <t>SX5E2604CQ08</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5800.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ23</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SX5E2612CR08</t>
   </si>
   <si>
     <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ21</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5950.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -3133,209 +3133,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>15.0</v>
       </c>
       <c r="D2">
-        <v>215.35</v>
+        <v>225.4</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3230.35</v>
+        <v>3381.0</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3230.35</v>
+        <v>3381.0</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>632465.042</v>
+        <v>636212.9154</v>
       </c>
       <c r="D3">
-        <v>129.1</v>
+        <v>135.06</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>81655891.32</v>
+        <v>85932413.29</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>81655891.32</v>
+        <v>85932413.29</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>317589.79</v>
+        <v>317110.11</v>
       </c>
       <c r="D4">
-        <v>120.06</v>
+        <v>125.65</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>38131135.35</v>
+        <v>39847569.7</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>38131135.35</v>
+        <v>39847569.7</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>989.8193</v>
+        <v>991.1282</v>
       </c>
       <c r="D5">
-        <v>118.57</v>
+        <v>124.01</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>117363.84</v>
+        <v>122909.9</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>117363.84</v>
+        <v>122909.9</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>125.42</v>
+        <v>131.27</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>125.42</v>
+        <v>131.27</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>125.42</v>
+        <v>131.27</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P370"/>
+  <dimension ref="A1:P372"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O370" sqref="O370"/>
+      <selection activeCell="O372" sqref="O372"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3357,18486 +3357,18586 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>1817.0</v>
       </c>
       <c r="D2" s="1">
-        <v>30.02</v>
+        <v>32.26</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>63994.74</v>
       </c>
       <c r="I2" s="1">
-        <v>-9448.4</v>
+        <v>-5378.32</v>
       </c>
       <c r="J2" s="1">
-        <v>-14.764338444066</v>
+        <v>-8.404315729699</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>54546.34</v>
+        <v>58616.42</v>
       </c>
       <c r="N2" s="1">
-        <v>54546.34</v>
+        <v>58616.42</v>
       </c>
       <c r="O2" s="1">
         <v>0.05</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>5216.0</v>
+        <v>5400.0</v>
       </c>
       <c r="D3" s="1">
-        <v>26.43</v>
+        <v>29.06</v>
       </c>
       <c r="E3" s="1">
-        <v>28.36</v>
+        <v>28.3174074074</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>147925.76</v>
+        <v>152914.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-10066.88</v>
+        <v>4010.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-6.8053596614951</v>
+        <v>2.622389055286</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>137858.88</v>
+        <v>156924.0</v>
       </c>
       <c r="N3" s="1">
-        <v>137858.88</v>
+        <v>156924.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>1414.0</v>
+        <v>1464.0</v>
       </c>
       <c r="D4" s="1">
-        <v>208.0</v>
+        <v>239.8</v>
       </c>
       <c r="E4" s="1">
-        <v>246.8</v>
+        <v>245.9803278689</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>348975.2</v>
+        <v>360115.2</v>
       </c>
       <c r="I4" s="1">
-        <v>-54863.2</v>
+        <v>-9048.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-15.721231766613</v>
+        <v>-2.5125293239497</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>294112.0</v>
+        <v>351067.2</v>
       </c>
       <c r="N4" s="1">
-        <v>294112.0</v>
+        <v>351067.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>2304.0</v>
+        <v>2385.0</v>
       </c>
       <c r="D5" s="1">
-        <v>133.5</v>
+        <v>137.8</v>
       </c>
       <c r="E5" s="1">
-        <v>207.3860286458</v>
+        <v>204.983672956</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>477817.41</v>
+        <v>488886.06</v>
       </c>
       <c r="I5" s="1">
-        <v>-170233.41</v>
+        <v>-160233.06</v>
       </c>
       <c r="J5" s="1">
-        <v>-35.627293279247</v>
+        <v>-32.775133739751</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>307584.0</v>
+        <v>328653.0</v>
       </c>
       <c r="N5" s="1">
-        <v>307584.0</v>
+        <v>328653.0</v>
       </c>
       <c r="O5" s="1">
         <v>0.26</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>219.0</v>
+        <v>227.0</v>
       </c>
       <c r="D6" s="1">
-        <v>863.5</v>
+        <v>858.8</v>
       </c>
       <c r="E6" s="1">
-        <v>1281.5523287671</v>
+        <v>1266.3645814978</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>280659.96</v>
+        <v>287464.76</v>
       </c>
       <c r="I6" s="1">
-        <v>-91553.46</v>
+        <v>-92517.16</v>
       </c>
       <c r="J6" s="1">
-        <v>-32.620777114056</v>
+        <v>-32.183826636698</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>189106.5</v>
+        <v>194947.6</v>
       </c>
       <c r="N6" s="1">
-        <v>189106.5</v>
+        <v>194947.6</v>
       </c>
       <c r="O6" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>28345.0</v>
+        <v>29344.0</v>
       </c>
       <c r="D7" s="1">
-        <v>25.28</v>
+        <v>26.8</v>
       </c>
       <c r="E7" s="1">
-        <v>27.154707003</v>
+        <v>27.0990543212</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>769700.17</v>
+        <v>795194.65</v>
       </c>
       <c r="I7" s="1">
-        <v>-53138.57</v>
+        <v>-8775.45</v>
       </c>
       <c r="J7" s="1">
-        <v>-6.9038012554941</v>
+        <v>-1.1035599899974</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>716561.6</v>
+        <v>786419.2</v>
       </c>
       <c r="N7" s="1">
-        <v>716561.6</v>
+        <v>786419.2</v>
       </c>
       <c r="O7" s="1">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>498.0</v>
       </c>
       <c r="D8" s="1">
-        <v>103.1</v>
+        <v>116.1</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>58963.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-7619.4</v>
+        <v>-1145.4</v>
       </c>
       <c r="J8" s="1">
-        <v>-12.922297297297</v>
+        <v>-1.9425675675676</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>51343.8</v>
+        <v>57817.8</v>
       </c>
       <c r="N8" s="1">
-        <v>51343.8</v>
+        <v>57817.8</v>
       </c>
       <c r="O8" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>1464.0</v>
       </c>
       <c r="D9" s="1">
-        <v>59.05</v>
+        <v>67.0</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>92085.6</v>
       </c>
       <c r="I9" s="1">
-        <v>-5636.4</v>
+        <v>6002.4</v>
       </c>
       <c r="J9" s="1">
-        <v>-6.120826709062</v>
+        <v>6.5182829888712</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>86449.2</v>
+        <v>98088.0</v>
       </c>
       <c r="N9" s="1">
-        <v>86449.2</v>
+        <v>98088.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>25927.0</v>
+        <v>26841.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.88</v>
+        <v>9.564</v>
       </c>
       <c r="E10" s="1">
-        <v>8.85</v>
+        <v>8.8556186431</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>229453.95</v>
+        <v>237693.66</v>
       </c>
       <c r="I10" s="1">
-        <v>777.81</v>
+        <v>19013.66</v>
       </c>
       <c r="J10" s="1">
-        <v>0.33898305084746</v>
+        <v>7.9992289234808</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>230231.76</v>
+        <v>256707.32</v>
       </c>
       <c r="N10" s="1">
-        <v>230231.76</v>
+        <v>256707.32</v>
       </c>
       <c r="O10" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>5248.0</v>
+        <v>5433.0</v>
       </c>
       <c r="D11" s="1">
-        <v>160.92</v>
+        <v>169.5</v>
       </c>
       <c r="E11" s="1">
-        <v>159.2474714177</v>
+        <v>159.3010178539</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>835730.73</v>
+        <v>865482.43</v>
       </c>
       <c r="I11" s="1">
-        <v>8777.43</v>
+        <v>55411.07</v>
       </c>
       <c r="J11" s="1">
-        <v>1.0502701031467</v>
+        <v>6.4023333206198</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>844508.16</v>
+        <v>920893.5</v>
       </c>
       <c r="N11" s="1">
-        <v>844508.16</v>
+        <v>920893.5</v>
       </c>
       <c r="O11" s="1">
-        <v>0.7</v>
+        <v>0.73</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>3383.0</v>
+        <v>3502.0</v>
       </c>
       <c r="D12" s="1">
-        <v>347.6</v>
+        <v>377.3</v>
       </c>
       <c r="E12" s="1">
-        <v>212.4418799882</v>
+        <v>217.4322044546</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>718690.88</v>
+        <v>761447.58</v>
       </c>
       <c r="I12" s="1">
-        <v>457239.92</v>
+        <v>559857.02</v>
       </c>
       <c r="J12" s="1">
-        <v>63.621221964024</v>
+        <v>73.525352854887</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1175930.8</v>
+        <v>1321304.6</v>
       </c>
       <c r="N12" s="1">
-        <v>1175930.8</v>
+        <v>1321304.6</v>
       </c>
       <c r="O12" s="1">
-        <v>0.98</v>
+        <v>1.05</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>8288.0</v>
+        <v>8580.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.19</v>
+        <v>23.15</v>
       </c>
       <c r="E13" s="1">
-        <v>24.9201387548</v>
+        <v>24.8976724942</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>206538.11</v>
+        <v>213622.03</v>
       </c>
       <c r="I13" s="1">
-        <v>-14339.39</v>
+        <v>-14995.03</v>
       </c>
       <c r="J13" s="1">
-        <v>-6.9427332321381</v>
+        <v>-7.0194211711217</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>192198.72</v>
+        <v>198627.0</v>
       </c>
       <c r="N13" s="1">
-        <v>192198.72</v>
+        <v>198627.0</v>
       </c>
       <c r="O13" s="1">
         <v>0.16</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>1041.0</v>
       </c>
       <c r="D14" s="1">
-        <v>53.45</v>
+        <v>52.3</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>66155.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-10514.1</v>
+        <v>-11711.25</v>
       </c>
       <c r="J14" s="1">
-        <v>-15.892997639654</v>
+        <v>-17.702596380803</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>55641.45</v>
+        <v>54444.3</v>
       </c>
       <c r="N14" s="1">
-        <v>55641.45</v>
+        <v>54444.3</v>
       </c>
       <c r="O14" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>9697.0</v>
+        <v>10039.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.19</v>
+        <v>49.26</v>
       </c>
       <c r="E15" s="1">
-        <v>61.1051851088</v>
+        <v>60.681894611</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>592536.98</v>
+        <v>609185.54</v>
       </c>
       <c r="I15" s="1">
-        <v>-115541.55</v>
+        <v>-114664.4</v>
       </c>
       <c r="J15" s="1">
-        <v>-19.499466514309</v>
+        <v>-18.822574153681</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>476995.43</v>
+        <v>494521.14</v>
       </c>
       <c r="N15" s="1">
-        <v>476995.43</v>
+        <v>494521.14</v>
       </c>
       <c r="O15" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>4764.0</v>
       </c>
       <c r="D16" s="1">
-        <v>8.37</v>
+        <v>9.196</v>
       </c>
       <c r="E16" s="1">
         <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>62765.7</v>
       </c>
       <c r="I16" s="1">
-        <v>-22891.02</v>
+        <v>-18955.96</v>
       </c>
       <c r="J16" s="1">
-        <v>-36.470588235294</v>
+        <v>-30.201144892832</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>39874.68</v>
+        <v>43809.74</v>
       </c>
       <c r="N16" s="1">
-        <v>39874.68</v>
+        <v>43809.74</v>
       </c>
       <c r="O16" s="1">
         <v>0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>11401.0</v>
+        <v>11803.0</v>
       </c>
       <c r="D17" s="1">
-        <v>59.16</v>
+        <v>64.44</v>
       </c>
       <c r="E17" s="1">
-        <v>54.9314472415</v>
+        <v>55.0945412183</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>626273.43</v>
+        <v>650280.87</v>
       </c>
       <c r="I17" s="1">
-        <v>48209.73</v>
+        <v>110304.45</v>
       </c>
       <c r="J17" s="1">
-        <v>7.6978724772022</v>
+        <v>16.962585720844</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>674483.16</v>
+        <v>760585.32</v>
       </c>
       <c r="N17" s="1">
-        <v>674483.16</v>
+        <v>760585.32</v>
       </c>
       <c r="O17" s="1">
-        <v>0.56</v>
+        <v>0.6</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>5353.0</v>
+        <v>5542.0</v>
       </c>
       <c r="D18" s="1">
-        <v>26.34</v>
+        <v>29.34</v>
       </c>
       <c r="E18" s="1">
-        <v>29.92</v>
+        <v>29.8347419704</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>160161.76</v>
+        <v>165344.14</v>
       </c>
       <c r="I18" s="1">
-        <v>-19163.74</v>
+        <v>-2741.86</v>
       </c>
       <c r="J18" s="1">
-        <v>-11.965240641711</v>
+        <v>-1.658274674869</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>140998.02</v>
+        <v>162602.28</v>
       </c>
       <c r="N18" s="1">
-        <v>140998.02</v>
+        <v>162602.28</v>
       </c>
       <c r="O18" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>3935.0</v>
+        <v>4074.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1128.2</v>
+        <v>1270.0</v>
       </c>
       <c r="E19" s="1">
-        <v>488.475819568</v>
+        <v>509.9953730977</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1922152.35</v>
+        <v>2077721.15</v>
       </c>
       <c r="I19" s="1">
-        <v>2517314.65</v>
+        <v>3096258.85</v>
       </c>
       <c r="J19" s="1">
-        <v>130.96332608599</v>
+        <v>149.02186705853</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4439467.0</v>
+        <v>5173980.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4439467.0</v>
+        <v>5173980.0</v>
       </c>
       <c r="O19" s="1">
-        <v>3.7</v>
+        <v>4.11</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>1308.0</v>
       </c>
       <c r="D20" s="1">
-        <v>57.48</v>
+        <v>61.56</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>80363.52</v>
       </c>
       <c r="I20" s="1">
-        <v>-5179.68</v>
+        <v>156.96</v>
       </c>
       <c r="J20" s="1">
-        <v>-6.4453125</v>
+        <v>0.1953125</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>75183.84</v>
+        <v>80520.48</v>
       </c>
       <c r="N20" s="1">
-        <v>75183.84</v>
+        <v>80520.48</v>
       </c>
       <c r="O20" s="1">
         <v>0.06</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>30966.0</v>
+        <v>32057.0</v>
       </c>
       <c r="D21" s="1">
-        <v>37.7</v>
+        <v>41.11</v>
       </c>
       <c r="E21" s="1">
-        <v>27.1316682813</v>
+        <v>27.5437526905</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>840159.24</v>
+        <v>882970.08</v>
       </c>
       <c r="I21" s="1">
-        <v>327258.96</v>
+        <v>434893.19</v>
       </c>
       <c r="J21" s="1">
-        <v>38.952015810717</v>
+        <v>49.253445824574</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1167418.2</v>
+        <v>1317863.27</v>
       </c>
       <c r="N21" s="1">
-        <v>1167418.2</v>
+        <v>1317863.27</v>
       </c>
       <c r="O21" s="1">
-        <v>0.97</v>
+        <v>1.05</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>7106.0</v>
       </c>
       <c r="D22" s="1">
-        <v>6.945</v>
+        <v>9.415</v>
       </c>
       <c r="E22" s="1">
         <v>8.395</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>59654.87</v>
       </c>
       <c r="I22" s="1">
-        <v>-10303.7</v>
+        <v>7248.12</v>
       </c>
       <c r="J22" s="1">
-        <v>-17.272185824896</v>
+        <v>12.150089338892</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>49351.17</v>
+        <v>66902.99</v>
       </c>
       <c r="N22" s="1">
-        <v>49351.17</v>
+        <v>66902.99</v>
       </c>
       <c r="O22" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>1135.0</v>
       </c>
       <c r="D23" s="1">
-        <v>50.35</v>
+        <v>53.05</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>62254.75</v>
       </c>
       <c r="I23" s="1">
-        <v>-5107.5</v>
+        <v>-2043.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-8.20419325433</v>
+        <v>-3.281677301732</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>57147.25</v>
+        <v>60211.75</v>
       </c>
       <c r="N23" s="1">
-        <v>57147.25</v>
+        <v>60211.75</v>
       </c>
       <c r="O23" s="1">
         <v>0.05</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>6764.0</v>
+        <v>7002.0</v>
       </c>
       <c r="D24" s="1">
-        <v>16.44</v>
+        <v>18.54</v>
       </c>
       <c r="E24" s="1">
-        <v>18.24</v>
+        <v>18.2073693231</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>123375.36</v>
+        <v>127488.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-12175.2</v>
+        <v>2329.08</v>
       </c>
       <c r="J24" s="1">
-        <v>-9.8684210526316</v>
+        <v>1.8269013554217</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>111200.16</v>
+        <v>129817.08</v>
       </c>
       <c r="N24" s="1">
-        <v>111200.16</v>
+        <v>129817.08</v>
       </c>
       <c r="O24" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>56851.0</v>
+        <v>58855.0</v>
       </c>
       <c r="D25" s="1">
-        <v>17.925</v>
+        <v>19.705</v>
       </c>
       <c r="E25" s="1">
-        <v>9.0375083991</v>
+        <v>9.3511917424</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>513791.39</v>
+        <v>550364.39</v>
       </c>
       <c r="I25" s="1">
-        <v>505262.79</v>
+        <v>609373.39</v>
       </c>
       <c r="J25" s="1">
-        <v>98.340065605225</v>
+        <v>110.72180560228</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1019054.18</v>
+        <v>1159737.78</v>
       </c>
       <c r="N25" s="1">
-        <v>1019054.18</v>
+        <v>1159737.78</v>
       </c>
       <c r="O25" s="1">
-        <v>0.85</v>
+        <v>0.92</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>45531.0</v>
+        <v>47136.0</v>
       </c>
       <c r="D26" s="1">
-        <v>2.975</v>
+        <v>3.267</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2080000439</v>
+        <v>3.2023818313</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>146063.45</v>
+        <v>150947.47</v>
       </c>
       <c r="I26" s="1">
-        <v>-10608.72</v>
+        <v>3045.84</v>
       </c>
       <c r="J26" s="1">
-        <v>-7.2630901159736</v>
+        <v>2.0178145417078</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>135454.73</v>
+        <v>153993.31</v>
       </c>
       <c r="N26" s="1">
-        <v>135454.73</v>
+        <v>153993.31</v>
       </c>
       <c r="O26" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>126625.0</v>
+        <v>131088.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.245</v>
+        <v>10.516</v>
       </c>
       <c r="E27" s="1">
-        <v>7.3367455084</v>
+        <v>7.4100548487</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>929015.4</v>
+        <v>971369.27</v>
       </c>
       <c r="I27" s="1">
-        <v>241632.73</v>
+        <v>407152.14</v>
       </c>
       <c r="J27" s="1">
-        <v>26.009550541358</v>
+        <v>41.915279036983</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1170648.13</v>
+        <v>1378521.41</v>
       </c>
       <c r="N27" s="1">
-        <v>1170648.13</v>
+        <v>1378521.41</v>
       </c>
       <c r="O27" s="1">
-        <v>0.98</v>
+        <v>1.09</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>7915.0</v>
+        <v>8194.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.15</v>
+        <v>16.425</v>
       </c>
       <c r="E28" s="1">
-        <v>16.5350006317</v>
+        <v>16.4975469856</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>130874.53</v>
+        <v>135180.9</v>
       </c>
       <c r="I28" s="1">
-        <v>-10962.28</v>
+        <v>-594.45</v>
       </c>
       <c r="J28" s="1">
-        <v>-8.3761752573247</v>
+        <v>-0.43974407627113</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>119912.25</v>
+        <v>134586.45</v>
       </c>
       <c r="N28" s="1">
-        <v>119912.25</v>
+        <v>134586.45</v>
       </c>
       <c r="O28" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>5578.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.08</v>
+        <v>14.495</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>79068.15</v>
       </c>
       <c r="I29" s="1">
-        <v>-6107.91</v>
+        <v>1784.96</v>
       </c>
       <c r="J29" s="1">
-        <v>-7.7248677248677</v>
+        <v>2.2574955908289</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>72960.24</v>
+        <v>80853.11</v>
       </c>
       <c r="N29" s="1">
-        <v>72960.24</v>
+        <v>80853.11</v>
       </c>
       <c r="O29" s="1">
         <v>0.06</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>1157.0</v>
+        <v>1198.0</v>
       </c>
       <c r="D30" s="1">
-        <v>124.9</v>
+        <v>140.9</v>
       </c>
       <c r="E30" s="1">
-        <v>132.0</v>
+        <v>131.9144407346</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>152724.0</v>
+        <v>158033.5</v>
       </c>
       <c r="I30" s="1">
-        <v>-8214.7</v>
+        <v>10764.7</v>
       </c>
       <c r="J30" s="1">
-        <v>-5.3787878787879</v>
+        <v>6.8116570220871</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>144509.3</v>
+        <v>168798.2</v>
       </c>
       <c r="N30" s="1">
-        <v>144509.3</v>
+        <v>168798.2</v>
       </c>
       <c r="O30" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
         <v>660.0</v>
       </c>
       <c r="D31" s="1">
-        <v>178.5</v>
+        <v>211.5</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>125004.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-7194.0</v>
+        <v>14586.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-5.7550158394931</v>
+        <v>11.668426610348</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>117810.0</v>
+        <v>139590.0</v>
       </c>
       <c r="N31" s="1">
-        <v>117810.0</v>
+        <v>139590.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>1906.0</v>
       </c>
       <c r="D32" s="1">
-        <v>25.76</v>
+        <v>29.78</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>65185.2</v>
       </c>
       <c r="I32" s="1">
-        <v>-16086.64</v>
+        <v>-8424.52</v>
       </c>
       <c r="J32" s="1">
-        <v>-24.678362573099</v>
+        <v>-12.923976608187</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>49098.56</v>
+        <v>56760.68</v>
       </c>
       <c r="N32" s="1">
-        <v>49098.56</v>
+        <v>56760.68</v>
       </c>
       <c r="O32" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>9508.0</v>
+        <v>9843.0</v>
       </c>
       <c r="D33" s="1">
-        <v>75.76</v>
+        <v>83.84</v>
       </c>
       <c r="E33" s="1">
-        <v>78.62634939</v>
+        <v>78.6050320024</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>747579.33</v>
+        <v>773709.33</v>
       </c>
       <c r="I33" s="1">
-        <v>-27253.25</v>
+        <v>51527.79</v>
       </c>
       <c r="J33" s="1">
-        <v>-3.6455328426483</v>
+        <v>6.6598382625165</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>720326.08</v>
+        <v>825237.12</v>
       </c>
       <c r="N33" s="1">
-        <v>720326.08</v>
+        <v>825237.12</v>
       </c>
       <c r="O33" s="1">
-        <v>0.6</v>
+        <v>0.66</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>10666.0</v>
+        <v>11042.0</v>
       </c>
       <c r="D34" s="1">
-        <v>82.13</v>
+        <v>90.33</v>
       </c>
       <c r="E34" s="1">
-        <v>76.2124367148</v>
+        <v>76.3751213548</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>812881.85</v>
+        <v>843334.09</v>
       </c>
       <c r="I34" s="1">
-        <v>63116.73</v>
+        <v>154089.77</v>
       </c>
       <c r="J34" s="1">
-        <v>7.7645638169926</v>
+        <v>18.271497835455</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>875998.58</v>
+        <v>997423.86</v>
       </c>
       <c r="N34" s="1">
-        <v>875998.58</v>
+        <v>997423.86</v>
       </c>
       <c r="O34" s="1">
-        <v>0.73</v>
+        <v>0.79</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
         <v>222264.0</v>
       </c>
       <c r="D35" s="1">
-        <v>10.996</v>
+        <v>11.188</v>
       </c>
       <c r="E35" s="1">
         <v>11.1837090577</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2485735.91</v>
       </c>
       <c r="I35" s="1">
-        <v>-41720.97</v>
+        <v>953.72</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.6784152263383</v>
+        <v>0.038367712199966</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2444014.94</v>
+        <v>2486689.63</v>
       </c>
       <c r="N35" s="1">
-        <v>2444014.94</v>
+        <v>2486689.63</v>
       </c>
       <c r="O35" s="1">
-        <v>2.04</v>
+        <v>1.98</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
         <v>484676.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.562</v>
+        <v>10.616</v>
       </c>
       <c r="E36" s="1">
         <v>10.7427529112</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>5206754.51</v>
       </c>
       <c r="I36" s="1">
-        <v>-87606.6</v>
+        <v>-61434.09</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.6825567602956</v>
+        <v>-1.1798921935346</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>5119147.91</v>
+        <v>5145320.42</v>
       </c>
       <c r="N36" s="1">
-        <v>5119147.91</v>
+        <v>5145320.42</v>
       </c>
       <c r="O36" s="1">
-        <v>4.27</v>
+        <v>4.09</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>2395.0</v>
+        <v>2479.0</v>
       </c>
       <c r="D37" s="1">
-        <v>48.78</v>
+        <v>52.54</v>
       </c>
       <c r="E37" s="1">
-        <v>52.68</v>
+        <v>52.569197257</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>126168.6</v>
+        <v>130319.04</v>
       </c>
       <c r="I37" s="1">
-        <v>-9340.5</v>
+        <v>-72.38</v>
       </c>
       <c r="J37" s="1">
-        <v>-7.4031890660592</v>
+        <v>-0.055540617855994</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>116828.1</v>
+        <v>130246.66</v>
       </c>
       <c r="N37" s="1">
-        <v>116828.1</v>
+        <v>130246.66</v>
       </c>
       <c r="O37" s="1">
         <v>0.1</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>12719.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.465</v>
+        <v>12.28</v>
       </c>
       <c r="E38" s="1">
-        <v>12.01</v>
+        <v>11.9802286018</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>152755.19</v>
+        <v>157743.67</v>
       </c>
       <c r="I38" s="1">
-        <v>-19650.85</v>
+        <v>3947.09</v>
       </c>
       <c r="J38" s="1">
-        <v>-12.86427649365</v>
+        <v>2.5022176801136</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>133104.34</v>
+        <v>161690.76</v>
       </c>
       <c r="N38" s="1">
-        <v>133104.34</v>
+        <v>161690.76</v>
       </c>
       <c r="O38" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>14498.0</v>
+        <v>15009.0</v>
       </c>
       <c r="D39" s="1">
-        <v>26.46</v>
+        <v>27.21</v>
       </c>
       <c r="E39" s="1">
-        <v>24.8141902331</v>
+        <v>24.8443487241</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>359756.13</v>
+        <v>372888.83</v>
       </c>
       <c r="I39" s="1">
-        <v>23860.95</v>
+        <v>35506.06</v>
       </c>
       <c r="J39" s="1">
-        <v>6.632534656185</v>
+        <v>9.5218888696666</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>383617.08</v>
+        <v>408394.89</v>
       </c>
       <c r="N39" s="1">
-        <v>383617.08</v>
+        <v>408394.89</v>
       </c>
       <c r="O39" s="1">
         <v>0.32</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>49695.0</v>
+        <v>51447.0</v>
       </c>
       <c r="D40" s="1">
-        <v>9.946</v>
+        <v>10.655</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5665974444</v>
+        <v>10.5529212588</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>525107.06</v>
+        <v>542916.14</v>
       </c>
       <c r="I40" s="1">
-        <v>-30840.59</v>
+        <v>5251.65</v>
       </c>
       <c r="J40" s="1">
-        <v>-5.8732004098364</v>
+        <v>0.96730408493658</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>494266.47</v>
+        <v>548167.79</v>
       </c>
       <c r="N40" s="1">
-        <v>494266.47</v>
+        <v>548167.79</v>
       </c>
       <c r="O40" s="1">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>5766.0</v>
       </c>
       <c r="D41" s="1">
-        <v>15.245</v>
+        <v>16.36</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>92515.47</v>
       </c>
       <c r="I41" s="1">
-        <v>-4612.8</v>
+        <v>1816.29</v>
       </c>
       <c r="J41" s="1">
-        <v>-4.9859769398567</v>
+        <v>1.9632284200686</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>87902.67</v>
+        <v>94331.76</v>
       </c>
       <c r="N41" s="1">
-        <v>87902.67</v>
+        <v>94331.76</v>
       </c>
       <c r="O41" s="1">
         <v>0.07</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>680.0</v>
       </c>
       <c r="D42" s="1">
-        <v>82.6</v>
+        <v>86.45</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>63036.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-6868.0</v>
+        <v>-4250.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-10.895361380798</v>
+        <v>-6.7421790722762</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>56168.0</v>
+        <v>58786.0</v>
       </c>
       <c r="N42" s="1">
-        <v>56168.0</v>
+        <v>58786.0</v>
       </c>
       <c r="O42" s="1">
         <v>0.05</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
-        <v>4496.0</v>
+        <v>4654.0</v>
       </c>
       <c r="D43" s="1">
-        <v>30.33</v>
+        <v>34.56</v>
       </c>
       <c r="E43" s="1">
-        <v>34.65</v>
+        <v>34.518955737</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>155786.4</v>
+        <v>160651.22</v>
       </c>
       <c r="I43" s="1">
-        <v>-19422.72</v>
+        <v>191.02</v>
       </c>
       <c r="J43" s="1">
-        <v>-12.467532467532</v>
+        <v>0.11890354769793</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>136363.68</v>
+        <v>160842.24</v>
       </c>
       <c r="N43" s="1">
-        <v>136363.68</v>
+        <v>160842.24</v>
       </c>
       <c r="O43" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>5169.0</v>
+        <v>5351.0</v>
       </c>
       <c r="D44" s="1">
-        <v>68.08</v>
+        <v>76.0</v>
       </c>
       <c r="E44" s="1">
-        <v>65.5330102534</v>
+        <v>65.6869837414</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>338740.13</v>
+        <v>351491.05</v>
       </c>
       <c r="I44" s="1">
-        <v>13165.39</v>
+        <v>55184.95</v>
       </c>
       <c r="J44" s="1">
-        <v>3.8865752339411</v>
+        <v>15.700243292112</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>351905.52</v>
+        <v>406676.0</v>
       </c>
       <c r="N44" s="1">
-        <v>351905.52</v>
+        <v>406676.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
         <v>1010.0</v>
       </c>
       <c r="D45" s="1">
-        <v>53.7</v>
+        <v>56.7</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>62771.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-8534.5</v>
+        <v>-5504.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-13.596138374899</v>
+        <v>-8.7691069991955</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>54237.0</v>
+        <v>57267.0</v>
       </c>
       <c r="N45" s="1">
-        <v>54237.0</v>
+        <v>57267.0</v>
       </c>
       <c r="O45" s="1">
         <v>0.05</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>19627.0</v>
+        <v>20319.0</v>
       </c>
       <c r="D46" s="1">
-        <v>15.975</v>
+        <v>17.175</v>
       </c>
       <c r="E46" s="1">
-        <v>18.7850002548</v>
+        <v>18.6877680988</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>368693.2</v>
+        <v>379716.76</v>
       </c>
       <c r="I46" s="1">
-        <v>-55151.87</v>
+        <v>-30737.93</v>
       </c>
       <c r="J46" s="1">
-        <v>-14.958743475605</v>
+        <v>-8.0949626769174</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>313541.33</v>
+        <v>348978.83</v>
       </c>
       <c r="N46" s="1">
-        <v>313541.33</v>
+        <v>348978.83</v>
       </c>
       <c r="O46" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>5853.0</v>
+        <v>6059.0</v>
       </c>
       <c r="D47" s="1">
-        <v>68.5</v>
+        <v>69.18</v>
       </c>
       <c r="E47" s="1">
-        <v>59.9331334358</v>
+        <v>60.2427578808</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>350788.63</v>
+        <v>365010.87</v>
       </c>
       <c r="I47" s="1">
-        <v>50141.87</v>
+        <v>54150.75</v>
       </c>
       <c r="J47" s="1">
-        <v>14.294040830229</v>
+        <v>14.835380107995</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>400930.5</v>
+        <v>419161.62</v>
       </c>
       <c r="N47" s="1">
-        <v>400930.5</v>
+        <v>419161.62</v>
       </c>
       <c r="O47" s="1">
         <v>0.33</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>11706.0</v>
+        <v>12119.0</v>
       </c>
       <c r="D48" s="1">
-        <v>17.2</v>
+        <v>16.815</v>
       </c>
       <c r="E48" s="1">
-        <v>29.6084777037</v>
+        <v>29.1879981847</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>346596.84</v>
+        <v>353729.35</v>
       </c>
       <c r="I48" s="1">
-        <v>-145253.64</v>
+        <v>-149948.36</v>
       </c>
       <c r="J48" s="1">
-        <v>-41.908529806561</v>
+        <v>-42.390703513859</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>201343.2</v>
+        <v>203780.99</v>
       </c>
       <c r="N48" s="1">
-        <v>201343.2</v>
+        <v>203780.99</v>
       </c>
       <c r="O48" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>15343.0</v>
+        <v>15884.0</v>
       </c>
       <c r="D49" s="1">
-        <v>24.76</v>
+        <v>27.71</v>
       </c>
       <c r="E49" s="1">
-        <v>30.2950003259</v>
+        <v>30.1185727776</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>464816.19</v>
+        <v>478403.41</v>
       </c>
       <c r="I49" s="1">
-        <v>-84923.51</v>
+        <v>-38257.77</v>
       </c>
       <c r="J49" s="1">
-        <v>-18.270342519696</v>
+        <v>-7.9969684998692</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>379892.68</v>
+        <v>440145.64</v>
       </c>
       <c r="N49" s="1">
-        <v>379892.68</v>
+        <v>440145.64</v>
       </c>
       <c r="O49" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>2386.0</v>
+        <v>2470.0</v>
       </c>
       <c r="D50" s="1">
-        <v>243.3</v>
+        <v>252.5</v>
       </c>
       <c r="E50" s="1">
-        <v>221.9096479464</v>
+        <v>222.9023562753</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>529476.42</v>
+        <v>550568.82</v>
       </c>
       <c r="I50" s="1">
-        <v>51037.38</v>
+        <v>73106.18</v>
       </c>
       <c r="J50" s="1">
-        <v>9.6392167945836</v>
+        <v>13.278300067919</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>580513.8</v>
+        <v>623675.0</v>
       </c>
       <c r="N50" s="1">
-        <v>580513.8</v>
+        <v>623675.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>8140.0</v>
+        <v>8427.0</v>
       </c>
       <c r="D51" s="1">
-        <v>43.99</v>
+        <v>49.14</v>
       </c>
       <c r="E51" s="1">
-        <v>50.1</v>
+        <v>49.9177939955</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>407814.0</v>
+        <v>420657.25</v>
       </c>
       <c r="I51" s="1">
-        <v>-49735.4</v>
+        <v>-6554.47</v>
       </c>
       <c r="J51" s="1">
-        <v>-12.195608782435</v>
+        <v>-1.5581497763322</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>358078.6</v>
+        <v>414102.78</v>
       </c>
       <c r="N51" s="1">
-        <v>358078.6</v>
+        <v>414102.78</v>
       </c>
       <c r="O51" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>9403.0</v>
+        <v>9734.0</v>
       </c>
       <c r="D52" s="1">
-        <v>31.62</v>
+        <v>30.99</v>
       </c>
       <c r="E52" s="1">
-        <v>31.8244943103</v>
+        <v>30.8287620711</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>299245.72</v>
+        <v>300087.17</v>
       </c>
       <c r="I52" s="1">
-        <v>-1922.86</v>
+        <v>1569.49</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.64256892295736</v>
+        <v>0.52301136366476</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>297322.86</v>
+        <v>301656.66</v>
       </c>
       <c r="N52" s="1">
-        <v>297322.86</v>
+        <v>301656.66</v>
       </c>
       <c r="O52" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>47678.0</v>
+        <v>49359.0</v>
       </c>
       <c r="D53" s="1">
-        <v>18.48</v>
+        <v>19.59</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1508316205</v>
+        <v>19.1443325432</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>913073.35</v>
+        <v>944945.11</v>
       </c>
       <c r="I53" s="1">
-        <v>-31983.91</v>
+        <v>21997.7</v>
       </c>
       <c r="J53" s="1">
-        <v>-3.5028850639437</v>
+        <v>2.327934159054</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>881089.44</v>
+        <v>966942.81</v>
       </c>
       <c r="N53" s="1">
-        <v>881089.44</v>
+        <v>966942.81</v>
       </c>
       <c r="O53" s="1">
-        <v>0.73</v>
+        <v>0.77</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>95910.0</v>
+        <v>99291.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.272</v>
+        <v>4.735</v>
       </c>
       <c r="E54" s="1">
-        <v>4.516</v>
+        <v>4.5163065132</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>433129.56</v>
+        <v>448428.59</v>
       </c>
       <c r="I54" s="1">
-        <v>-23402.04</v>
+        <v>21714.3</v>
       </c>
       <c r="J54" s="1">
-        <v>-5.4030115146147</v>
+        <v>4.842309452214</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>409727.52</v>
+        <v>470142.89</v>
       </c>
       <c r="N54" s="1">
-        <v>409727.52</v>
+        <v>470142.89</v>
       </c>
       <c r="O54" s="1">
-        <v>0.34</v>
+        <v>0.37</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
-        <v>1305.0</v>
+        <v>1351.0</v>
       </c>
       <c r="D55" s="1">
-        <v>128.3</v>
+        <v>141.5</v>
       </c>
       <c r="E55" s="1">
-        <v>146.2</v>
+        <v>145.6875647668</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>190791.0</v>
+        <v>196823.9</v>
       </c>
       <c r="I55" s="1">
-        <v>-23359.5</v>
+        <v>-5657.4</v>
       </c>
       <c r="J55" s="1">
-        <v>-12.243502051984</v>
+        <v>-2.8743460524865</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>167431.5</v>
+        <v>191166.5</v>
       </c>
       <c r="N55" s="1">
-        <v>167431.5</v>
+        <v>191166.5</v>
       </c>
       <c r="O55" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>9968.0</v>
+        <v>10319.0</v>
       </c>
       <c r="D56" s="1">
-        <v>42.74</v>
+        <v>41.82</v>
       </c>
       <c r="E56" s="1">
-        <v>43.44</v>
+        <v>43.3882973156</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>433009.92</v>
+        <v>447723.84</v>
       </c>
       <c r="I56" s="1">
-        <v>-6977.6</v>
+        <v>-16183.26</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.6114180478821</v>
+        <v>-3.6145629412988</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>426032.32</v>
+        <v>431540.58</v>
       </c>
       <c r="N56" s="1">
-        <v>426032.32</v>
+        <v>431540.58</v>
       </c>
       <c r="O56" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>128530.0</v>
+        <v>133060.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.135</v>
+        <v>9.866</v>
       </c>
       <c r="E57" s="1">
-        <v>5.9693387536</v>
+        <v>6.0852837818</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>767239.11</v>
+        <v>809707.86</v>
       </c>
       <c r="I57" s="1">
-        <v>406882.44</v>
+        <v>503062.1</v>
       </c>
       <c r="J57" s="1">
-        <v>53.032025439892</v>
+        <v>62.128839900356</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1174121.55</v>
+        <v>1312769.96</v>
       </c>
       <c r="N57" s="1">
-        <v>1174121.55</v>
+        <v>1312769.96</v>
       </c>
       <c r="O57" s="1">
-        <v>0.98</v>
+        <v>1.04</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>32676.0</v>
+        <v>33828.0</v>
       </c>
       <c r="D58" s="1">
-        <v>26.51</v>
+        <v>29.13</v>
       </c>
       <c r="E58" s="1">
-        <v>15.3792771453</v>
+        <v>15.7991953411</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>502533.26</v>
+        <v>534455.18</v>
       </c>
       <c r="I58" s="1">
-        <v>363707.5</v>
+        <v>450954.46</v>
       </c>
       <c r="J58" s="1">
-        <v>72.374811569686</v>
+        <v>84.376478491611</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>866240.76</v>
+        <v>985409.64</v>
       </c>
       <c r="N58" s="1">
-        <v>866240.76</v>
+        <v>985409.64</v>
       </c>
       <c r="O58" s="1">
-        <v>0.72</v>
+        <v>0.78</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>2688.0</v>
+        <v>2783.0</v>
       </c>
       <c r="D59" s="1">
-        <v>89.35</v>
+        <v>103.8</v>
       </c>
       <c r="E59" s="1">
-        <v>104.589702381</v>
+        <v>104.1770104204</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>281137.12</v>
+        <v>289924.62</v>
       </c>
       <c r="I59" s="1">
-        <v>-40964.32</v>
+        <v>-1049.22</v>
       </c>
       <c r="J59" s="1">
-        <v>-14.570939618361</v>
+        <v>-0.36189406749934</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>240172.8</v>
+        <v>288875.4</v>
       </c>
       <c r="N59" s="1">
-        <v>240172.8</v>
+        <v>288875.4</v>
       </c>
       <c r="O59" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>2521.0</v>
+        <v>2610.0</v>
       </c>
       <c r="D60" s="1">
-        <v>194.75</v>
+        <v>199.25</v>
       </c>
       <c r="E60" s="1">
-        <v>202.3486751289</v>
+        <v>202.2140268199</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>510121.01</v>
+        <v>527778.61</v>
       </c>
       <c r="I60" s="1">
-        <v>-19156.26</v>
+        <v>-7736.11</v>
       </c>
       <c r="J60" s="1">
-        <v>-3.7552383894167</v>
+        <v>-1.4657869518433</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>490964.75</v>
+        <v>520042.5</v>
       </c>
       <c r="N60" s="1">
-        <v>490964.75</v>
+        <v>520042.5</v>
       </c>
       <c r="O60" s="1">
         <v>0.41</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
         <v>1013.0</v>
       </c>
       <c r="D61" s="1">
-        <v>61.08</v>
+        <v>64.16</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>69046.08</v>
       </c>
       <c r="I61" s="1">
-        <v>-7172.04</v>
+        <v>-4052.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-10.387323943662</v>
+        <v>-5.868544600939</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>61874.04</v>
+        <v>64994.08</v>
       </c>
       <c r="N61" s="1">
-        <v>61874.04</v>
+        <v>64994.08</v>
       </c>
       <c r="O61" s="1">
         <v>0.05</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>2454.0</v>
       </c>
       <c r="D62" s="1">
-        <v>24.96</v>
+        <v>25.45</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>62969.64</v>
       </c>
       <c r="I62" s="1">
-        <v>-1717.8</v>
+        <v>-515.34</v>
       </c>
       <c r="J62" s="1">
-        <v>-2.7279812938426</v>
+        <v>-0.81839438815277</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>61251.84</v>
+        <v>62454.3</v>
       </c>
       <c r="N62" s="1">
-        <v>61251.84</v>
+        <v>62454.3</v>
       </c>
       <c r="O62" s="1">
         <v>0.05</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
-        <v>388.0</v>
+        <v>402.0</v>
       </c>
       <c r="D63" s="1">
-        <v>273.8</v>
+        <v>301.65</v>
       </c>
       <c r="E63" s="1">
-        <v>321.4</v>
+        <v>320.271641791</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>124703.2</v>
+        <v>128749.2</v>
       </c>
       <c r="I63" s="1">
-        <v>-18468.8</v>
+        <v>-7485.9</v>
       </c>
       <c r="J63" s="1">
-        <v>-14.810205351587</v>
+        <v>-5.8143273899954</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>106234.4</v>
+        <v>121263.3</v>
       </c>
       <c r="N63" s="1">
-        <v>106234.4</v>
+        <v>121263.3</v>
       </c>
       <c r="O63" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>4383.0</v>
+        <v>4537.0</v>
       </c>
       <c r="D64" s="1">
-        <v>53.44</v>
+        <v>60.84</v>
       </c>
       <c r="E64" s="1">
-        <v>63.16</v>
+        <v>62.8972801411</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>276830.28</v>
+        <v>285364.96</v>
       </c>
       <c r="I64" s="1">
-        <v>-42602.76</v>
+        <v>-9333.88</v>
       </c>
       <c r="J64" s="1">
-        <v>-15.389487017099</v>
+        <v>-3.2708570807011</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>234227.52</v>
+        <v>276031.08</v>
       </c>
       <c r="N64" s="1">
-        <v>234227.52</v>
+        <v>276031.08</v>
       </c>
       <c r="O64" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
         <v>723.0</v>
       </c>
       <c r="D65" s="1">
-        <v>73.55</v>
+        <v>79.7</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>60189.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-7013.1</v>
+        <v>-2566.65</v>
       </c>
       <c r="J65" s="1">
-        <v>-11.651651651652</v>
+        <v>-4.2642642642643</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>53176.65</v>
+        <v>57623.1</v>
       </c>
       <c r="N65" s="1">
-        <v>53176.65</v>
+        <v>57623.1</v>
       </c>
       <c r="O65" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
         <v>1948.0</v>
       </c>
       <c r="D66" s="1">
-        <v>37.74</v>
+        <v>40.34</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>76848.6</v>
       </c>
       <c r="I66" s="1">
-        <v>-3331.08</v>
+        <v>1733.72</v>
       </c>
       <c r="J66" s="1">
-        <v>-4.3346007604563</v>
+        <v>2.256020278834</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>73517.52</v>
+        <v>78582.32</v>
       </c>
       <c r="N66" s="1">
-        <v>73517.52</v>
+        <v>78582.32</v>
       </c>
       <c r="O66" s="1">
         <v>0.06</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>1676.0</v>
       </c>
       <c r="D67" s="1">
-        <v>32.64</v>
+        <v>38.3</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>61609.76</v>
       </c>
       <c r="I67" s="1">
-        <v>-6905.12</v>
+        <v>2581.04</v>
       </c>
       <c r="J67" s="1">
-        <v>-11.207834602829</v>
+        <v>4.1893362350381</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>54704.64</v>
+        <v>64190.8</v>
       </c>
       <c r="N67" s="1">
-        <v>54704.64</v>
+        <v>64190.8</v>
       </c>
       <c r="O67" s="1">
         <v>0.05</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>3593.0</v>
+        <v>3720.0</v>
       </c>
       <c r="D68" s="1">
-        <v>203.8</v>
+        <v>199.9</v>
       </c>
       <c r="E68" s="1">
-        <v>150.9597662121</v>
+        <v>152.7432365591</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>542398.44</v>
+        <v>568204.84</v>
       </c>
       <c r="I68" s="1">
-        <v>189854.96</v>
+        <v>175423.16</v>
       </c>
       <c r="J68" s="1">
-        <v>35.002858784033</v>
+        <v>30.873225226311</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>732253.4</v>
+        <v>743628.0</v>
       </c>
       <c r="N68" s="1">
-        <v>732253.4</v>
+        <v>743628.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>1308.0</v>
       </c>
       <c r="D69" s="1">
-        <v>59.6</v>
+        <v>62.25</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>86197.2</v>
       </c>
       <c r="I69" s="1">
-        <v>-8240.4</v>
+        <v>-4774.2</v>
       </c>
       <c r="J69" s="1">
-        <v>-9.5599393019727</v>
+        <v>-5.5386949924127</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>77956.8</v>
+        <v>81423.0</v>
       </c>
       <c r="N69" s="1">
-        <v>77956.8</v>
+        <v>81423.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>18525.0</v>
+        <v>19178.0</v>
       </c>
       <c r="D70" s="1">
-        <v>33.35</v>
+        <v>35.9</v>
       </c>
       <c r="E70" s="1">
-        <v>35.139562753</v>
+        <v>35.1181264991</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>650960.4</v>
+        <v>673495.43</v>
       </c>
       <c r="I70" s="1">
-        <v>-33151.65</v>
+        <v>14994.77</v>
       </c>
       <c r="J70" s="1">
-        <v>-5.0927291429709</v>
+        <v>2.2264100589369</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>617808.75</v>
+        <v>688490.2</v>
       </c>
       <c r="N70" s="1">
-        <v>617808.75</v>
+        <v>688490.2</v>
       </c>
       <c r="O70" s="1">
-        <v>0.52</v>
+        <v>0.55</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
         <v>5624.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.758</v>
+        <v>8.934</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>59783.12</v>
       </c>
       <c r="I71" s="1">
-        <v>-10528.13</v>
+        <v>-9538.3</v>
       </c>
       <c r="J71" s="1">
-        <v>-17.610539563676</v>
+        <v>-15.954838088076</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>49254.99</v>
+        <v>50244.82</v>
       </c>
       <c r="N71" s="1">
-        <v>49254.99</v>
+        <v>50244.82</v>
       </c>
       <c r="O71" s="1">
         <v>0.04</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>878.0</v>
+        <v>909.0</v>
       </c>
       <c r="D72" s="1">
-        <v>260.0</v>
+        <v>272.8</v>
       </c>
       <c r="E72" s="1">
-        <v>257.8</v>
+        <v>258.1410341034</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>226348.4</v>
+        <v>234650.2</v>
       </c>
       <c r="I72" s="1">
-        <v>1931.6</v>
+        <v>13325.0</v>
       </c>
       <c r="J72" s="1">
-        <v>0.8533747090768</v>
+        <v>5.6786655199953</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>228280.0</v>
+        <v>247975.2</v>
       </c>
       <c r="N72" s="1">
-        <v>228280.0</v>
+        <v>247975.2</v>
       </c>
       <c r="O72" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>5371.0</v>
+        <v>5560.0</v>
       </c>
       <c r="D73" s="1">
-        <v>66.38</v>
+        <v>68.34</v>
       </c>
       <c r="E73" s="1">
-        <v>78.56</v>
+        <v>78.1432482014</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>421945.76</v>
+        <v>434476.46</v>
       </c>
       <c r="I73" s="1">
-        <v>-65418.78</v>
+        <v>-54506.06</v>
       </c>
       <c r="J73" s="1">
-        <v>-15.504073319756</v>
+        <v>-12.545227421527</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>356526.98</v>
+        <v>379970.4</v>
       </c>
       <c r="N73" s="1">
-        <v>356526.98</v>
+        <v>379970.4</v>
       </c>
       <c r="O73" s="1">
         <v>0.3</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
         <v>1716.0</v>
       </c>
       <c r="D74" s="1">
-        <v>66.16</v>
+        <v>66.7</v>
       </c>
       <c r="E74" s="1">
         <v>69.1924184149</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>118734.19</v>
       </c>
       <c r="I74" s="1">
-        <v>-5203.63</v>
+        <v>-4276.99</v>
       </c>
       <c r="J74" s="1">
-        <v>-4.3825876944122</v>
+        <v>-3.6021553690643</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>113530.56</v>
+        <v>114457.2</v>
       </c>
       <c r="N74" s="1">
-        <v>113530.56</v>
+        <v>114457.2</v>
       </c>
       <c r="O74" s="1">
         <v>0.09</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>313.0</v>
+        <v>324.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1656.0</v>
+        <v>1757.5</v>
       </c>
       <c r="E75" s="1">
-        <v>1466.2455910543</v>
+        <v>1471.092191358</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>458934.87</v>
+        <v>476633.87</v>
       </c>
       <c r="I75" s="1">
-        <v>59393.13</v>
+        <v>92796.13</v>
       </c>
       <c r="J75" s="1">
-        <v>12.941516080484</v>
+        <v>19.469059133376</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>518328.0</v>
+        <v>569430.0</v>
       </c>
       <c r="N75" s="1">
-        <v>518328.0</v>
+        <v>569430.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
         <v>1253.0</v>
       </c>
       <c r="D76" s="1">
-        <v>41.26</v>
+        <v>47.32</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>61071.22</v>
       </c>
       <c r="I76" s="1">
-        <v>-9372.44</v>
+        <v>-1779.26</v>
       </c>
       <c r="J76" s="1">
-        <v>-15.346737792368</v>
+        <v>-2.9134181370538</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>51698.78</v>
+        <v>59291.96</v>
       </c>
       <c r="N76" s="1">
-        <v>51698.78</v>
+        <v>59291.96</v>
       </c>
       <c r="O76" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>1928.0</v>
       </c>
       <c r="D77" s="1">
-        <v>27.36</v>
+        <v>29.02</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>61001.92</v>
       </c>
       <c r="I77" s="1">
-        <v>-8251.84</v>
+        <v>-5051.36</v>
       </c>
       <c r="J77" s="1">
-        <v>-13.527180783818</v>
+        <v>-8.2806573957016</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>52750.08</v>
+        <v>55950.56</v>
       </c>
       <c r="N77" s="1">
-        <v>52750.08</v>
+        <v>55950.56</v>
       </c>
       <c r="O77" s="1">
         <v>0.04</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>25617.0</v>
+        <v>26520.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.175</v>
+        <v>20.32</v>
       </c>
       <c r="E78" s="1">
-        <v>13.3417851427</v>
+        <v>13.5598133484</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>341776.51</v>
+        <v>359606.25</v>
       </c>
       <c r="I78" s="1">
-        <v>149429.47</v>
+        <v>179280.15</v>
       </c>
       <c r="J78" s="1">
-        <v>43.721398524433</v>
+        <v>49.854570102717</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>491205.98</v>
+        <v>538886.4</v>
       </c>
       <c r="N78" s="1">
-        <v>491205.98</v>
+        <v>538886.4</v>
       </c>
       <c r="O78" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>11314.0</v>
+        <v>11713.0</v>
       </c>
       <c r="D79" s="1">
-        <v>50.56</v>
+        <v>54.0</v>
       </c>
       <c r="E79" s="1">
-        <v>39.8389119675</v>
+        <v>40.1591573465</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>450737.45</v>
+        <v>470384.21</v>
       </c>
       <c r="I79" s="1">
-        <v>121298.39</v>
+        <v>162117.79</v>
       </c>
       <c r="J79" s="1">
-        <v>26.911096470906</v>
+        <v>34.464972793198</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>572035.84</v>
+        <v>632502.0</v>
       </c>
       <c r="N79" s="1">
-        <v>572035.84</v>
+        <v>632502.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>11595.0</v>
+        <v>12004.0</v>
       </c>
       <c r="D80" s="1">
-        <v>37.645</v>
+        <v>42.825</v>
       </c>
       <c r="E80" s="1">
-        <v>34.7065924968</v>
+        <v>34.8188053982</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>402422.94</v>
+        <v>417964.94</v>
       </c>
       <c r="I80" s="1">
-        <v>34070.84</v>
+        <v>96106.36</v>
       </c>
       <c r="J80" s="1">
-        <v>8.4664258951043</v>
+        <v>22.993880778613</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>436493.78</v>
+        <v>514071.3</v>
       </c>
       <c r="N80" s="1">
-        <v>436493.78</v>
+        <v>514071.3</v>
       </c>
       <c r="O80" s="1">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>26931.0</v>
+        <v>27880.0</v>
       </c>
       <c r="D81" s="1">
-        <v>21.93</v>
+        <v>24.585</v>
       </c>
       <c r="E81" s="1">
-        <v>12.2786665924</v>
+        <v>12.6131427547</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>330676.77</v>
+        <v>351654.42</v>
       </c>
       <c r="I81" s="1">
-        <v>259920.06</v>
+        <v>333775.38</v>
       </c>
       <c r="J81" s="1">
-        <v>78.602455201192</v>
+        <v>94.915735738513</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>590596.83</v>
+        <v>685429.8</v>
       </c>
       <c r="N81" s="1">
-        <v>590596.83</v>
+        <v>685429.8</v>
       </c>
       <c r="O81" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>1536.0</v>
       </c>
       <c r="D82" s="1">
-        <v>30.98</v>
+        <v>37.6</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>60057.6</v>
       </c>
       <c r="I82" s="1">
-        <v>-12472.32</v>
+        <v>-2304.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-20.76726342711</v>
+        <v>-3.8363171355499</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>47585.28</v>
+        <v>57753.6</v>
       </c>
       <c r="N82" s="1">
-        <v>47585.28</v>
+        <v>57753.6</v>
       </c>
       <c r="O82" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>209873.0</v>
+        <v>217271.0</v>
       </c>
       <c r="D83" s="1">
-        <v>4.966</v>
+        <v>5.657</v>
       </c>
       <c r="E83" s="1">
-        <v>2.74278983</v>
+        <v>2.8251290324</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>575637.53</v>
+        <v>613818.61</v>
       </c>
       <c r="I83" s="1">
-        <v>466591.79</v>
+        <v>615283.44</v>
       </c>
       <c r="J83" s="1">
-        <v>81.056527012754</v>
+        <v>100.23864216173</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1042229.32</v>
+        <v>1229102.05</v>
       </c>
       <c r="N83" s="1">
-        <v>1042229.32</v>
+        <v>1229102.05</v>
       </c>
       <c r="O83" s="1">
-        <v>0.87</v>
+        <v>0.98</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>11036.0</v>
+        <v>11425.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.155</v>
+        <v>19.2</v>
       </c>
       <c r="E84" s="1">
-        <v>19.15</v>
+        <v>19.1496595186</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>211339.4</v>
+        <v>218784.86</v>
       </c>
       <c r="I84" s="1">
-        <v>55.18</v>
+        <v>575.14</v>
       </c>
       <c r="J84" s="1">
-        <v>0.026109660574413</v>
+        <v>0.2628792504198</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>211394.58</v>
+        <v>219360.0</v>
       </c>
       <c r="N84" s="1">
-        <v>211394.58</v>
+        <v>219360.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
         <v>4134.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.11</v>
+        <v>15.64</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>61968.66</v>
       </c>
       <c r="I85" s="1">
-        <v>496.08</v>
+        <v>2687.1</v>
       </c>
       <c r="J85" s="1">
-        <v>0.80053368912608</v>
+        <v>4.336224149433</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>62464.74</v>
+        <v>64655.76</v>
       </c>
       <c r="N85" s="1">
-        <v>62464.74</v>
+        <v>64655.76</v>
       </c>
       <c r="O85" s="1">
         <v>0.05</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>2491.0</v>
+        <v>2579.0</v>
       </c>
       <c r="D86" s="1">
-        <v>103.45</v>
+        <v>114.8</v>
       </c>
       <c r="E86" s="1">
-        <v>114.8</v>
+        <v>114.448545948</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>285966.8</v>
+        <v>295162.8</v>
       </c>
       <c r="I86" s="1">
-        <v>-28272.85</v>
+        <v>906.4</v>
       </c>
       <c r="J86" s="1">
-        <v>-9.8867595818815</v>
+        <v>0.30708476813474</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>257693.95</v>
+        <v>296069.2</v>
       </c>
       <c r="N86" s="1">
-        <v>257693.95</v>
+        <v>296069.2</v>
       </c>
       <c r="O86" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>625.0</v>
+        <v>647.0</v>
       </c>
       <c r="D87" s="1">
-        <v>234.15</v>
+        <v>276.45</v>
       </c>
       <c r="E87" s="1">
-        <v>526.663968</v>
+        <v>517.4809582689</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>329164.98</v>
+        <v>334810.18</v>
       </c>
       <c r="I87" s="1">
-        <v>-182821.23</v>
+        <v>-155947.03</v>
       </c>
       <c r="J87" s="1">
-        <v>-55.540911429885</v>
+        <v>-46.577744440148</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>146343.75</v>
+        <v>178863.15</v>
       </c>
       <c r="N87" s="1">
-        <v>146343.75</v>
+        <v>178863.15</v>
       </c>
       <c r="O87" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
         <v>1966.0</v>
       </c>
       <c r="D88" s="1">
-        <v>32.22</v>
+        <v>34.8</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>70028.92</v>
       </c>
       <c r="I88" s="1">
-        <v>-6684.4</v>
+        <v>-1612.12</v>
       </c>
       <c r="J88" s="1">
-        <v>-9.5451993262212</v>
+        <v>-2.3020774845592</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>63344.52</v>
+        <v>68416.8</v>
       </c>
       <c r="N88" s="1">
-        <v>63344.52</v>
+        <v>68416.8</v>
       </c>
       <c r="O88" s="1">
         <v>0.05</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>3568.0</v>
+        <v>3694.0</v>
       </c>
       <c r="D89" s="1">
-        <v>54.56</v>
+        <v>57.2</v>
       </c>
       <c r="E89" s="1">
-        <v>64.02</v>
+        <v>63.7048294532</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>228423.36</v>
+        <v>235325.64</v>
       </c>
       <c r="I89" s="1">
-        <v>-33753.28</v>
+        <v>-24028.84</v>
       </c>
       <c r="J89" s="1">
-        <v>-14.776632302405</v>
+        <v>-10.210889047194</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>194670.08</v>
+        <v>211296.8</v>
       </c>
       <c r="N89" s="1">
-        <v>194670.08</v>
+        <v>211296.8</v>
       </c>
       <c r="O89" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>610.0</v>
+        <v>1830.0</v>
       </c>
       <c r="D90" s="1">
-        <v>86.65</v>
+        <v>30.78</v>
       </c>
       <c r="E90" s="1">
-        <v>100.3</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>61183.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-8326.5</v>
+        <v>-4855.6</v>
       </c>
       <c r="J90" s="1">
-        <v>-13.609172482552</v>
+        <v>-7.9361914257228</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>52856.5</v>
+        <v>56327.4</v>
       </c>
       <c r="N90" s="1">
-        <v>52856.5</v>
+        <v>56327.4</v>
       </c>
       <c r="O90" s="1">
         <v>0.04</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>164314.0</v>
+        <v>170106.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.685</v>
+        <v>4.824</v>
       </c>
       <c r="E91" s="1">
-        <v>3.3342678043</v>
+        <v>3.3842772154</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>547866.88</v>
+        <v>575685.86</v>
       </c>
       <c r="I91" s="1">
-        <v>221944.21</v>
+        <v>244905.48</v>
       </c>
       <c r="J91" s="1">
-        <v>40.510609073503</v>
+        <v>42.541513873556</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>769811.09</v>
+        <v>820591.34</v>
       </c>
       <c r="N91" s="1">
-        <v>769811.09</v>
+        <v>820591.34</v>
       </c>
       <c r="O91" s="1">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>6910.0</v>
+        <v>7154.0</v>
       </c>
       <c r="D92" s="1">
-        <v>22.83</v>
+        <v>24.27</v>
       </c>
       <c r="E92" s="1">
-        <v>27.08</v>
+        <v>26.9524405927</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>187122.8</v>
+        <v>192817.76</v>
       </c>
       <c r="I92" s="1">
-        <v>-29367.5</v>
+        <v>-19190.18</v>
       </c>
       <c r="J92" s="1">
-        <v>-15.69423929099</v>
+        <v>-9.9524960771248</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>157755.3</v>
+        <v>173627.58</v>
       </c>
       <c r="N92" s="1">
-        <v>157755.3</v>
+        <v>173627.58</v>
       </c>
       <c r="O92" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>3653.0</v>
+        <v>3782.0</v>
       </c>
       <c r="D93" s="1">
-        <v>167.24</v>
+        <v>188.54</v>
       </c>
       <c r="E93" s="1">
-        <v>150.482231043</v>
+        <v>151.4181041777</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>549711.59</v>
+        <v>572663.27</v>
       </c>
       <c r="I93" s="1">
-        <v>61216.13</v>
+        <v>140395.01</v>
       </c>
       <c r="J93" s="1">
-        <v>11.136044994067</v>
+        <v>24.516154144127</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>610927.72</v>
+        <v>713058.28</v>
       </c>
       <c r="N93" s="1">
-        <v>610927.72</v>
+        <v>713058.28</v>
       </c>
       <c r="O93" s="1">
-        <v>0.51</v>
+        <v>0.57</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>3137.0</v>
+        <v>3248.0</v>
       </c>
       <c r="D94" s="1">
-        <v>131.65</v>
+        <v>148.85</v>
       </c>
       <c r="E94" s="1">
-        <v>72.599193497</v>
+        <v>74.6189562808</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>227743.67</v>
+        <v>242362.37</v>
       </c>
       <c r="I94" s="1">
-        <v>185242.38</v>
+        <v>241102.43</v>
       </c>
       <c r="J94" s="1">
-        <v>81.338102613346</v>
+        <v>99.48014206991</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>412986.05</v>
+        <v>483464.8</v>
       </c>
       <c r="N94" s="1">
-        <v>412986.05</v>
+        <v>483464.8</v>
       </c>
       <c r="O94" s="1">
-        <v>0.34</v>
+        <v>0.38</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>3638.0</v>
+        <v>3766.0</v>
       </c>
       <c r="D95" s="1">
-        <v>60.6</v>
+        <v>56.31</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8</v>
+        <v>56.8421455125</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>206638.4</v>
+        <v>214067.52</v>
       </c>
       <c r="I95" s="1">
-        <v>13824.4</v>
+        <v>-2004.06</v>
       </c>
       <c r="J95" s="1">
-        <v>6.6901408450704</v>
+        <v>-0.93618125720333</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>220462.8</v>
+        <v>212063.46</v>
       </c>
       <c r="N95" s="1">
-        <v>220462.8</v>
+        <v>212063.46</v>
       </c>
       <c r="O95" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>2082.0</v>
+        <v>2155.0</v>
       </c>
       <c r="D96" s="1">
-        <v>347.7</v>
+        <v>358.9</v>
       </c>
       <c r="E96" s="1">
-        <v>396.0877377522</v>
+        <v>394.5045104408</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>824654.67</v>
+        <v>850157.22</v>
       </c>
       <c r="I96" s="1">
-        <v>-100743.27</v>
+        <v>-76727.72</v>
       </c>
       <c r="J96" s="1">
-        <v>-12.216419025433</v>
+        <v>-9.025121259336</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>723911.4</v>
+        <v>773429.5</v>
       </c>
       <c r="N96" s="1">
-        <v>723911.4</v>
+        <v>773429.5</v>
       </c>
       <c r="O96" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>12134.0</v>
+        <v>12562.0</v>
       </c>
       <c r="D97" s="1">
-        <v>24.62</v>
+        <v>26.68</v>
       </c>
       <c r="E97" s="1">
-        <v>20.54</v>
+        <v>20.6837796529</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>249232.36</v>
+        <v>259829.64</v>
       </c>
       <c r="I97" s="1">
-        <v>49506.72</v>
+        <v>75324.52</v>
       </c>
       <c r="J97" s="1">
-        <v>19.863680623174</v>
+        <v>28.989964347409</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>298739.08</v>
+        <v>335154.16</v>
       </c>
       <c r="N97" s="1">
-        <v>298739.08</v>
+        <v>335154.16</v>
       </c>
       <c r="O97" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>2234.0</v>
+        <v>2313.0</v>
       </c>
       <c r="D98" s="1">
-        <v>457.95</v>
+        <v>483.3</v>
       </c>
       <c r="E98" s="1">
-        <v>630.0341405551</v>
+        <v>624.332542153</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1407496.27</v>
+        <v>1444081.17</v>
       </c>
       <c r="I98" s="1">
-        <v>-384435.97</v>
+        <v>-326208.27</v>
       </c>
       <c r="J98" s="1">
-        <v>-27.313462791628</v>
+        <v>-22.589330626062</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1023060.3</v>
+        <v>1117872.9</v>
       </c>
       <c r="N98" s="1">
-        <v>1023060.3</v>
+        <v>1117872.9</v>
       </c>
       <c r="O98" s="1">
-        <v>0.85</v>
+        <v>0.89</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>6366.0</v>
+        <v>6590.0</v>
       </c>
       <c r="D99" s="1">
-        <v>50.86</v>
+        <v>53.88</v>
       </c>
       <c r="E99" s="1">
-        <v>59.0</v>
+        <v>58.7753201821</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>375594.0</v>
+        <v>387329.36</v>
       </c>
       <c r="I99" s="1">
-        <v>-51819.24</v>
+        <v>-32260.16</v>
       </c>
       <c r="J99" s="1">
-        <v>-13.796610169492</v>
+        <v>-8.3288702927142</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>323774.76</v>
+        <v>355069.2</v>
       </c>
       <c r="N99" s="1">
-        <v>323774.76</v>
+        <v>355069.2</v>
       </c>
       <c r="O99" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>3009.0</v>
+        <v>3115.0</v>
       </c>
       <c r="D100" s="1">
-        <v>104.05</v>
+        <v>111.85</v>
       </c>
       <c r="E100" s="1">
-        <v>115.9634297109</v>
+        <v>115.6788314607</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>348933.96</v>
+        <v>360339.56</v>
       </c>
       <c r="I100" s="1">
-        <v>-35847.51</v>
+        <v>-11926.81</v>
       </c>
       <c r="J100" s="1">
-        <v>-10.273436841745</v>
+        <v>-3.3098808246311</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>313086.45</v>
+        <v>348412.75</v>
       </c>
       <c r="N100" s="1">
-        <v>313086.45</v>
+        <v>348412.75</v>
       </c>
       <c r="O100" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>5580.0</v>
       </c>
       <c r="D101" s="1">
-        <v>14.035</v>
+        <v>16.33</v>
       </c>
       <c r="E101" s="1">
         <v>11.7747831541</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>65703.29</v>
       </c>
       <c r="I101" s="1">
-        <v>12612.01</v>
+        <v>25418.11</v>
       </c>
       <c r="J101" s="1">
-        <v>19.195401021775</v>
+        <v>38.686205820135</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>78315.3</v>
+        <v>91121.4</v>
       </c>
       <c r="N101" s="1">
-        <v>78315.3</v>
+        <v>91121.4</v>
       </c>
       <c r="O101" s="1">
         <v>0.07</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>5755.0</v>
+        <v>5958.0</v>
       </c>
       <c r="D102" s="1">
-        <v>52.1</v>
+        <v>54.38</v>
       </c>
       <c r="E102" s="1">
-        <v>52.2038001738</v>
+        <v>52.1764132259</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>300432.87</v>
+        <v>310867.07</v>
       </c>
       <c r="I102" s="1">
-        <v>-597.37</v>
+        <v>13128.97</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.19883643224525</v>
+        <v>4.2233389339051</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>299835.5</v>
+        <v>323996.04</v>
       </c>
       <c r="N102" s="1">
-        <v>299835.5</v>
+        <v>323996.04</v>
       </c>
       <c r="O102" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>571.0</v>
+        <v>591.0</v>
       </c>
       <c r="D103" s="1">
-        <v>520.8</v>
+        <v>549.4</v>
       </c>
       <c r="E103" s="1">
-        <v>208.9545183888</v>
+        <v>220.137106599</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>119313.03</v>
+        <v>130101.03</v>
       </c>
       <c r="I103" s="1">
-        <v>178063.77</v>
+        <v>194594.37</v>
       </c>
       <c r="J103" s="1">
-        <v>149.24084150742</v>
+        <v>149.57173667265</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>297376.8</v>
+        <v>324695.4</v>
       </c>
       <c r="N103" s="1">
-        <v>297376.8</v>
+        <v>324695.4</v>
       </c>
       <c r="O103" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>60677.0</v>
+        <v>62816.0</v>
       </c>
       <c r="D104" s="1">
-        <v>2.844</v>
+        <v>3.417</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4780000659</v>
+        <v>3.4678526172</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>211034.61</v>
+        <v>217836.63</v>
       </c>
       <c r="I104" s="1">
-        <v>-38469.22</v>
+        <v>-3194.36</v>
       </c>
       <c r="J104" s="1">
-        <v>-18.228867767235</v>
+        <v>-1.4664016790932</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>172565.39</v>
+        <v>214642.27</v>
       </c>
       <c r="N104" s="1">
-        <v>172565.39</v>
+        <v>214642.27</v>
       </c>
       <c r="O104" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>3981.0</v>
+        <v>4121.0</v>
       </c>
       <c r="D105" s="1">
-        <v>65.7</v>
+        <v>71.4</v>
       </c>
       <c r="E105" s="1">
-        <v>69.3</v>
+        <v>69.2239019655</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>275883.3</v>
+        <v>285271.7</v>
       </c>
       <c r="I105" s="1">
-        <v>-14331.6</v>
+        <v>8967.7</v>
       </c>
       <c r="J105" s="1">
-        <v>-5.1948051948052</v>
+        <v>3.1435645386486</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>261551.7</v>
+        <v>294239.4</v>
       </c>
       <c r="N105" s="1">
-        <v>261551.7</v>
+        <v>294239.4</v>
       </c>
       <c r="O105" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>67403.0</v>
+        <v>69779.0</v>
       </c>
       <c r="D106" s="1">
-        <v>6.916</v>
+        <v>8.034</v>
       </c>
       <c r="E106" s="1">
-        <v>5.3401820394</v>
+        <v>5.3897532209</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>359944.29</v>
+        <v>376091.59</v>
       </c>
       <c r="I106" s="1">
-        <v>106214.86</v>
+        <v>184512.9</v>
       </c>
       <c r="J106" s="1">
-        <v>29.508694248213</v>
+        <v>49.060629087718</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>466159.15</v>
+        <v>560604.49</v>
       </c>
       <c r="N106" s="1">
-        <v>466159.15</v>
+        <v>560604.49</v>
       </c>
       <c r="O106" s="1">
-        <v>0.39</v>
+        <v>0.45</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>28978.0</v>
+        <v>29999.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.325</v>
+        <v>15.79</v>
       </c>
       <c r="E107" s="1">
-        <v>16.45</v>
+        <v>16.3895889863</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>476688.1</v>
+        <v>491671.28</v>
       </c>
       <c r="I107" s="1">
-        <v>-32600.25</v>
+        <v>-17987.07</v>
       </c>
       <c r="J107" s="1">
-        <v>-6.838905775076</v>
+        <v>-3.6583527921338</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>444087.85</v>
+        <v>473684.21</v>
       </c>
       <c r="N107" s="1">
-        <v>444087.85</v>
+        <v>473684.21</v>
       </c>
       <c r="O107" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>911.0</v>
+        <v>855.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4784.78</v>
+        <v>4790.39</v>
       </c>
       <c r="E108" s="1">
-        <v>4777.9090998902</v>
+        <v>4779.5440935673</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>4352675.19</v>
+        <v>4086510.2</v>
       </c>
       <c r="I108" s="1">
-        <v>6259.39</v>
+        <v>9273.25</v>
       </c>
       <c r="J108" s="1">
-        <v>0.14380558453754</v>
+        <v>0.22692345170214</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>4358934.58</v>
+        <v>4095783.45</v>
       </c>
       <c r="N108" s="1">
-        <v>4358934.58</v>
+        <v>4095783.45</v>
       </c>
       <c r="O108" s="1">
-        <v>3.64</v>
+        <v>3.25</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>24562.0</v>
+        <v>25428.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.115</v>
+        <v>17.945</v>
       </c>
       <c r="E109" s="1">
-        <v>18.19</v>
+        <v>18.1724606733</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>446782.78</v>
+        <v>462089.33</v>
       </c>
       <c r="I109" s="1">
-        <v>-26404.15</v>
+        <v>-5783.87</v>
       </c>
       <c r="J109" s="1">
-        <v>-5.9098405717427</v>
+        <v>-1.2516778952676</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>420378.63</v>
+        <v>456305.46</v>
       </c>
       <c r="N109" s="1">
-        <v>420378.63</v>
+        <v>456305.46</v>
       </c>
       <c r="O109" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>2359.0</v>
+        <v>2442.0</v>
       </c>
       <c r="D110" s="1">
-        <v>68.9</v>
+        <v>73.1</v>
       </c>
       <c r="E110" s="1">
-        <v>67.7</v>
+        <v>67.767977068</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>159704.3</v>
+        <v>165489.4</v>
       </c>
       <c r="I110" s="1">
-        <v>2830.8</v>
+        <v>13020.8</v>
       </c>
       <c r="J110" s="1">
-        <v>1.7725258493353</v>
+        <v>7.8680568060553</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>162535.1</v>
+        <v>178510.2</v>
       </c>
       <c r="N110" s="1">
-        <v>162535.1</v>
+        <v>178510.2</v>
       </c>
       <c r="O110" s="1">
         <v>0.14</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>8143.0</v>
+        <v>8430.0</v>
       </c>
       <c r="D111" s="1">
-        <v>21.45</v>
+        <v>21.56</v>
       </c>
       <c r="E111" s="1">
-        <v>22.75</v>
+        <v>22.6611423488</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>185253.25</v>
+        <v>191033.43</v>
       </c>
       <c r="I111" s="1">
-        <v>-10585.9</v>
+        <v>-9282.63</v>
       </c>
       <c r="J111" s="1">
-        <v>-5.7142857142857</v>
+        <v>-4.8591652256885</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>174667.35</v>
+        <v>181750.8</v>
       </c>
       <c r="N111" s="1">
-        <v>174667.35</v>
+        <v>181750.8</v>
       </c>
       <c r="O111" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>4946.0</v>
+        <v>5120.0</v>
       </c>
       <c r="D112" s="1">
-        <v>40.02</v>
+        <v>41.555</v>
       </c>
       <c r="E112" s="1">
-        <v>30.3388657501</v>
+        <v>30.6325292969</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>150056.03</v>
+        <v>156838.55</v>
       </c>
       <c r="I112" s="1">
-        <v>47882.89</v>
+        <v>55923.05</v>
       </c>
       <c r="J112" s="1">
-        <v>31.910007215305</v>
+        <v>35.656444158659</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>197938.92</v>
+        <v>212761.6</v>
       </c>
       <c r="N112" s="1">
-        <v>197938.92</v>
+        <v>212761.6</v>
       </c>
       <c r="O112" s="1">
         <v>0.17</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
         <v>3827.0</v>
       </c>
       <c r="D113" s="1">
-        <v>15.03</v>
+        <v>17.36</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>62609.72</v>
       </c>
       <c r="I113" s="1">
-        <v>-5089.91</v>
+        <v>3827.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-8.1295843520782</v>
+        <v>6.1124694376528</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>57519.81</v>
+        <v>66436.72</v>
       </c>
       <c r="N113" s="1">
-        <v>57519.81</v>
+        <v>66436.72</v>
       </c>
       <c r="O113" s="1">
         <v>0.05</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
         <v>2648.0</v>
       </c>
       <c r="D114" s="1">
-        <v>20.06</v>
+        <v>24.75</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>62916.48</v>
       </c>
       <c r="I114" s="1">
-        <v>-9797.6</v>
+        <v>2621.52</v>
       </c>
       <c r="J114" s="1">
-        <v>-15.572390572391</v>
+        <v>4.1666666666667</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>53118.88</v>
+        <v>65538.0</v>
       </c>
       <c r="N114" s="1">
-        <v>53118.88</v>
+        <v>65538.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>6932.0</v>
+        <v>7176.0</v>
       </c>
       <c r="D115" s="1">
-        <v>34.805</v>
+        <v>35.045</v>
       </c>
       <c r="E115" s="1">
-        <v>41.96</v>
+        <v>41.714673913</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>290866.72</v>
+        <v>299344.5</v>
       </c>
       <c r="I115" s="1">
-        <v>-49598.46</v>
+        <v>-47861.58</v>
       </c>
       <c r="J115" s="1">
-        <v>-17.051954242135</v>
+        <v>-15.988795518207</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>241268.26</v>
+        <v>251482.92</v>
       </c>
       <c r="N115" s="1">
-        <v>241268.26</v>
+        <v>251482.92</v>
       </c>
       <c r="O115" s="1">
         <v>0.2</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
         <v>2308.0</v>
       </c>
       <c r="D116" s="1">
-        <v>23.19</v>
+        <v>21.79</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>64231.64</v>
       </c>
       <c r="I116" s="1">
-        <v>-10709.12</v>
+        <v>-13940.32</v>
       </c>
       <c r="J116" s="1">
-        <v>-16.672655407833</v>
+        <v>-21.703197987783</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>53522.52</v>
+        <v>50291.32</v>
       </c>
       <c r="N116" s="1">
-        <v>53522.52</v>
+        <v>50291.32</v>
       </c>
       <c r="O116" s="1">
         <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
         <v>698.0</v>
       </c>
       <c r="D117" s="1">
-        <v>78.75</v>
+        <v>83.7</v>
       </c>
       <c r="E117" s="1">
         <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>63308.6</v>
       </c>
       <c r="I117" s="1">
-        <v>-8341.1</v>
+        <v>-4886.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-13.175303197354</v>
+        <v>-7.7177508269019</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>54967.5</v>
+        <v>58422.6</v>
       </c>
       <c r="N117" s="1">
-        <v>54967.5</v>
+        <v>58422.6</v>
       </c>
       <c r="O117" s="1">
         <v>0.05</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
         <v>2013.0</v>
       </c>
       <c r="D118" s="1">
-        <v>31.35</v>
+        <v>38.05</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>74219.31</v>
       </c>
       <c r="I118" s="1">
-        <v>-11111.76</v>
+        <v>2375.34</v>
       </c>
       <c r="J118" s="1">
-        <v>-14.971521562246</v>
+        <v>3.2004339571467</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>63107.55</v>
+        <v>76594.65</v>
       </c>
       <c r="N118" s="1">
-        <v>63107.55</v>
+        <v>76594.65</v>
       </c>
       <c r="O118" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>3101.0</v>
+        <v>3210.0</v>
       </c>
       <c r="D119" s="1">
-        <v>281.6</v>
+        <v>313.3</v>
       </c>
       <c r="E119" s="1">
-        <v>231.2718800387</v>
+        <v>232.9061370717</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>717174.1</v>
+        <v>747628.7</v>
       </c>
       <c r="I119" s="1">
-        <v>156067.5</v>
+        <v>258064.3</v>
       </c>
       <c r="J119" s="1">
-        <v>21.761452344696</v>
+        <v>34.517709124864</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>873241.6</v>
+        <v>1005693.0</v>
       </c>
       <c r="N119" s="1">
-        <v>873241.6</v>
+        <v>1005693.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.73</v>
+        <v>0.8</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>102533.0</v>
+        <v>106147.0</v>
       </c>
       <c r="D120" s="1">
-        <v>3.42</v>
+        <v>4.133</v>
       </c>
       <c r="E120" s="1">
-        <v>2.5731999454</v>
+        <v>2.6188503679</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>263837.91</v>
+        <v>277983.11</v>
       </c>
       <c r="I120" s="1">
-        <v>86824.95</v>
+        <v>160722.44</v>
       </c>
       <c r="J120" s="1">
-        <v>32.90844367286</v>
+        <v>57.817340053502</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>350662.86</v>
+        <v>438705.55</v>
       </c>
       <c r="N120" s="1">
-        <v>350662.86</v>
+        <v>438705.55</v>
       </c>
       <c r="O120" s="1">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>22203.0</v>
+        <v>22986.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.204</v>
+        <v>9.3</v>
       </c>
       <c r="E121" s="1">
-        <v>9.3879998198</v>
+        <v>9.3816640564</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>208441.76</v>
+        <v>215646.93</v>
       </c>
       <c r="I121" s="1">
-        <v>-4085.35</v>
+        <v>-1877.13</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.9599479490098</v>
+        <v>-0.87046451345261</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>204356.41</v>
+        <v>213769.8</v>
       </c>
       <c r="N121" s="1">
-        <v>204356.41</v>
+        <v>213769.8</v>
       </c>
       <c r="O121" s="1">
         <v>0.17</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>10139.0</v>
+        <v>10496.0</v>
       </c>
       <c r="D122" s="1">
-        <v>77.79</v>
+        <v>80.19</v>
       </c>
       <c r="E122" s="1">
-        <v>91.7421599763</v>
+        <v>91.4352896341</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>930173.76</v>
+        <v>959704.8</v>
       </c>
       <c r="I122" s="1">
-        <v>-141460.95</v>
+        <v>-118030.56</v>
       </c>
       <c r="J122" s="1">
-        <v>-15.208013393111</v>
+        <v>-12.298631829288</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>788712.81</v>
+        <v>841674.24</v>
       </c>
       <c r="N122" s="1">
-        <v>788712.81</v>
+        <v>841674.24</v>
       </c>
       <c r="O122" s="1">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>9079.0</v>
+        <v>9399.0</v>
       </c>
       <c r="D123" s="1">
-        <v>153.82</v>
+        <v>139.38</v>
       </c>
       <c r="E123" s="1">
-        <v>169.2516378456</v>
+        <v>168.4906500692</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1536635.62</v>
+        <v>1583643.62</v>
       </c>
       <c r="I123" s="1">
-        <v>-140103.84</v>
+        <v>-273611.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-9.1175707615056</v>
+        <v>-17.277308893525</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1396531.78</v>
+        <v>1310032.62</v>
       </c>
       <c r="N123" s="1">
-        <v>1396531.78</v>
+        <v>1310032.62</v>
       </c>
       <c r="O123" s="1">
-        <v>1.16</v>
+        <v>1.04</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>20506.0</v>
+        <v>21229.0</v>
       </c>
       <c r="D124" s="1">
-        <v>33.04</v>
+        <v>36.76</v>
       </c>
       <c r="E124" s="1">
-        <v>32.5458402419</v>
+        <v>32.6164802864</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>667385.0</v>
+        <v>692415.26</v>
       </c>
       <c r="I124" s="1">
-        <v>10133.24</v>
+        <v>87962.78</v>
       </c>
       <c r="J124" s="1">
-        <v>1.5183499778988</v>
+        <v>12.70376103496</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>677518.24</v>
+        <v>780378.04</v>
       </c>
       <c r="N124" s="1">
-        <v>677518.24</v>
+        <v>780378.04</v>
       </c>
       <c r="O124" s="1">
-        <v>0.57</v>
+        <v>0.62</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>5373.0</v>
+        <v>5562.0</v>
       </c>
       <c r="D125" s="1">
-        <v>237.15</v>
+        <v>260.2</v>
       </c>
       <c r="E125" s="1">
-        <v>133.356352131</v>
+        <v>136.6097770586</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>716523.68</v>
+        <v>759823.58</v>
       </c>
       <c r="I125" s="1">
-        <v>557683.27</v>
+        <v>687408.82</v>
       </c>
       <c r="J125" s="1">
-        <v>77.831798943477</v>
+        <v>90.469529782163</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1274206.95</v>
+        <v>1447232.4</v>
       </c>
       <c r="N125" s="1">
-        <v>1274206.95</v>
+        <v>1447232.4</v>
       </c>
       <c r="O125" s="1">
-        <v>1.06</v>
+        <v>1.15</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>7346.0</v>
+        <v>7605.0</v>
       </c>
       <c r="D126" s="1">
-        <v>140.75</v>
+        <v>167.22</v>
       </c>
       <c r="E126" s="1">
-        <v>125.1058017969</v>
+        <v>125.6896738988</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>919027.22</v>
+        <v>955869.97</v>
       </c>
       <c r="I126" s="1">
-        <v>114922.28</v>
+        <v>315838.13</v>
       </c>
       <c r="J126" s="1">
-        <v>12.504774341722</v>
+        <v>33.041955486895</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1033949.5</v>
+        <v>1271708.1</v>
       </c>
       <c r="N126" s="1">
-        <v>1033949.5</v>
+        <v>1271708.1</v>
       </c>
       <c r="O126" s="1">
-        <v>0.86</v>
+        <v>1.01</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>6605.0</v>
+        <v>6838.0</v>
       </c>
       <c r="D127" s="1">
-        <v>203.75</v>
+        <v>229.45</v>
       </c>
       <c r="E127" s="1">
-        <v>187.3454171083</v>
+        <v>187.9708365019</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1237416.48</v>
+        <v>1285344.58</v>
       </c>
       <c r="I127" s="1">
-        <v>108352.27</v>
+        <v>283634.52</v>
       </c>
       <c r="J127" s="1">
-        <v>8.7563299625685</v>
+        <v>22.066807952775</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>1345768.75</v>
+        <v>1568979.1</v>
       </c>
       <c r="N127" s="1">
-        <v>1345768.75</v>
+        <v>1568979.1</v>
       </c>
       <c r="O127" s="1">
-        <v>1.12</v>
+        <v>1.25</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
-        <v>7259.0</v>
+        <v>7515.0</v>
       </c>
       <c r="D128" s="1">
-        <v>17.59</v>
+        <v>19.37</v>
       </c>
       <c r="E128" s="1">
-        <v>19.72</v>
+        <v>19.6634517631</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>143147.48</v>
+        <v>147770.84</v>
       </c>
       <c r="I128" s="1">
-        <v>-15461.67</v>
+        <v>-2205.29</v>
       </c>
       <c r="J128" s="1">
-        <v>-10.80121703854</v>
+        <v>-1.4923715666772</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>127685.81</v>
+        <v>145565.55</v>
       </c>
       <c r="N128" s="1">
-        <v>127685.81</v>
+        <v>145565.55</v>
       </c>
       <c r="O128" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>6825.0</v>
+        <v>7066.0</v>
       </c>
       <c r="D129" s="1">
-        <v>60.98</v>
+        <v>71.4</v>
       </c>
       <c r="E129" s="1">
-        <v>33.3606578755</v>
+        <v>34.3292739881</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>227686.49</v>
+        <v>242570.65</v>
       </c>
       <c r="I129" s="1">
-        <v>188502.01</v>
+        <v>261941.75</v>
       </c>
       <c r="J129" s="1">
-        <v>82.790160276967</v>
+        <v>107.98575590246</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>416188.5</v>
+        <v>504512.4</v>
       </c>
       <c r="N129" s="1">
-        <v>416188.5</v>
+        <v>504512.4</v>
       </c>
       <c r="O129" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
         <v>519.0</v>
       </c>
       <c r="D130" s="1">
-        <v>116.8</v>
+        <v>117.9</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>68092.8</v>
       </c>
       <c r="I130" s="1">
-        <v>-7473.6</v>
+        <v>-6902.7</v>
       </c>
       <c r="J130" s="1">
-        <v>-10.975609756098</v>
+        <v>-10.137195121951</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>60619.2</v>
+        <v>61190.1</v>
       </c>
       <c r="N130" s="1">
-        <v>60619.2</v>
+        <v>61190.1</v>
       </c>
       <c r="O130" s="1">
         <v>0.05</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
         <v>1530.0</v>
       </c>
       <c r="D131" s="1">
-        <v>43.34</v>
+        <v>47.86</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>80325.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-14014.8</v>
+        <v>-7099.2</v>
       </c>
       <c r="J131" s="1">
-        <v>-17.447619047619</v>
+        <v>-8.8380952380952</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>66310.2</v>
+        <v>73225.8</v>
       </c>
       <c r="N131" s="1">
-        <v>66310.2</v>
+        <v>73225.8</v>
       </c>
       <c r="O131" s="1">
         <v>0.06</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>5804.0</v>
+        <v>6009.0</v>
       </c>
       <c r="D132" s="1">
-        <v>26.815</v>
+        <v>33.885</v>
       </c>
       <c r="E132" s="1">
-        <v>24.8443108201</v>
+        <v>24.9724380097</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>144196.38</v>
+        <v>150059.38</v>
       </c>
       <c r="I132" s="1">
-        <v>11437.88</v>
+        <v>53555.59</v>
       </c>
       <c r="J132" s="1">
-        <v>7.9321547461871</v>
+        <v>35.689598344335</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>155634.26</v>
+        <v>203614.97</v>
       </c>
       <c r="N132" s="1">
-        <v>155634.26</v>
+        <v>203614.97</v>
       </c>
       <c r="O132" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
         <v>5410.0</v>
       </c>
       <c r="D133" s="1">
-        <v>9.576</v>
+        <v>10.345</v>
       </c>
       <c r="E133" s="1">
         <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>62242.05</v>
       </c>
       <c r="I133" s="1">
-        <v>-10435.89</v>
+        <v>-6275.6</v>
       </c>
       <c r="J133" s="1">
-        <v>-16.766623207301</v>
+        <v>-10.082572794437</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>51806.16</v>
+        <v>55966.45</v>
       </c>
       <c r="N133" s="1">
-        <v>51806.16</v>
+        <v>55966.45</v>
       </c>
       <c r="O133" s="1">
         <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>17631.0</v>
+        <v>18252.0</v>
       </c>
       <c r="D134" s="1">
-        <v>32.02</v>
+        <v>39.12</v>
       </c>
       <c r="E134" s="1">
-        <v>29.1552419035</v>
+        <v>29.4078594127</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>514036.07</v>
+        <v>536752.25</v>
       </c>
       <c r="I134" s="1">
-        <v>50508.55</v>
+        <v>177265.99</v>
       </c>
       <c r="J134" s="1">
-        <v>9.8258766160126</v>
+        <v>33.025663143471</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>564544.62</v>
+        <v>714018.24</v>
       </c>
       <c r="N134" s="1">
-        <v>564544.62</v>
+        <v>714018.24</v>
       </c>
       <c r="O134" s="1">
-        <v>0.47</v>
+        <v>0.57</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
         <v>1209.0</v>
       </c>
       <c r="D135" s="1">
-        <v>51.1</v>
+        <v>49.57</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>62239.32</v>
       </c>
       <c r="I135" s="1">
-        <v>-459.42</v>
+        <v>-2309.19</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.73815073815074</v>
+        <v>-3.7101787101787</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>61779.9</v>
+        <v>59930.13</v>
       </c>
       <c r="N135" s="1">
-        <v>61779.9</v>
+        <v>59930.13</v>
       </c>
       <c r="O135" s="1">
         <v>0.05</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
-        <v>12265.0</v>
+        <v>12697.0</v>
       </c>
       <c r="D136" s="1">
-        <v>9.622</v>
+        <v>10.32</v>
       </c>
       <c r="E136" s="1">
-        <v>10.2</v>
+        <v>10.1885681657</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>125103.0</v>
+        <v>129364.25</v>
       </c>
       <c r="I136" s="1">
-        <v>-7089.17</v>
+        <v>1668.79</v>
       </c>
       <c r="J136" s="1">
-        <v>-5.6666666666667</v>
+        <v>1.2899931781771</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>118013.83</v>
+        <v>131033.04</v>
       </c>
       <c r="N136" s="1">
-        <v>118013.83</v>
+        <v>131033.04</v>
       </c>
       <c r="O136" s="1">
         <v>0.1</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>857.0</v>
+        <v>887.0</v>
       </c>
       <c r="D137" s="1">
-        <v>242.3</v>
+        <v>259.2</v>
       </c>
       <c r="E137" s="1">
-        <v>254.9</v>
+        <v>254.8052987599</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>218449.3</v>
+        <v>226012.3</v>
       </c>
       <c r="I137" s="1">
-        <v>-10798.2</v>
+        <v>3898.1</v>
       </c>
       <c r="J137" s="1">
-        <v>-4.9431149470381</v>
+        <v>1.7247291408476</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>207651.1</v>
+        <v>229910.4</v>
       </c>
       <c r="N137" s="1">
-        <v>207651.1</v>
+        <v>229910.4</v>
       </c>
       <c r="O137" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>1104.0</v>
+        <v>1143.0</v>
       </c>
       <c r="D138" s="1">
-        <v>246.6</v>
+        <v>275.0</v>
       </c>
       <c r="E138" s="1">
-        <v>252.3</v>
+        <v>252.5115485564</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>278539.2</v>
+        <v>288620.7</v>
       </c>
       <c r="I138" s="1">
-        <v>-6292.8</v>
+        <v>25704.3</v>
       </c>
       <c r="J138" s="1">
-        <v>-2.2592152199762</v>
+        <v>8.905910075057</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>272246.4</v>
+        <v>314325.0</v>
       </c>
       <c r="N138" s="1">
-        <v>272246.4</v>
+        <v>314325.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
         <v>3437.0</v>
       </c>
       <c r="D139" s="1">
-        <v>15.4</v>
+        <v>17.55</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>61934.74</v>
       </c>
       <c r="I139" s="1">
-        <v>-9004.94</v>
+        <v>-1615.39</v>
       </c>
       <c r="J139" s="1">
-        <v>-14.539400665927</v>
+        <v>-2.6082130965594</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>52929.8</v>
+        <v>60319.35</v>
       </c>
       <c r="N139" s="1">
-        <v>52929.8</v>
+        <v>60319.35</v>
       </c>
       <c r="O139" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>4241.0</v>
+        <v>4390.0</v>
       </c>
       <c r="D140" s="1">
-        <v>93.98</v>
+        <v>102.45</v>
       </c>
       <c r="E140" s="1">
-        <v>104.6934661636</v>
+        <v>104.3610683371</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>444004.99</v>
+        <v>458145.09</v>
       </c>
       <c r="I140" s="1">
-        <v>-45435.81</v>
+        <v>-8389.59</v>
       </c>
       <c r="J140" s="1">
-        <v>-10.233175532554</v>
+        <v>-1.8312081004731</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>398569.18</v>
+        <v>449755.5</v>
       </c>
       <c r="N140" s="1">
-        <v>398569.18</v>
+        <v>449755.5</v>
       </c>
       <c r="O140" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>15641.0</v>
+        <v>16192.0</v>
       </c>
       <c r="D141" s="1">
-        <v>59.63</v>
+        <v>68.52</v>
       </c>
       <c r="E141" s="1">
-        <v>68.0892839333</v>
+        <v>67.8432775445</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1064984.49</v>
+        <v>1098518.35</v>
       </c>
       <c r="I141" s="1">
-        <v>-132311.66</v>
+        <v>10957.49</v>
       </c>
       <c r="J141" s="1">
-        <v>-12.423810979632</v>
+        <v>0.9974790134366</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>932672.83</v>
+        <v>1109475.84</v>
       </c>
       <c r="N141" s="1">
-        <v>932672.83</v>
+        <v>1109475.84</v>
       </c>
       <c r="O141" s="1">
-        <v>0.78</v>
+        <v>0.88</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
         <v>3476.0</v>
       </c>
       <c r="D142" s="1">
-        <v>19.035</v>
+        <v>21.61</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>73552.16</v>
       </c>
       <c r="I142" s="1">
-        <v>-7386.5</v>
+        <v>1564.2</v>
       </c>
       <c r="J142" s="1">
-        <v>-10.042533081285</v>
+        <v>2.1266540642722</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>66165.66</v>
+        <v>75116.36</v>
       </c>
       <c r="N142" s="1">
-        <v>66165.66</v>
+        <v>75116.36</v>
       </c>
       <c r="O142" s="1">
         <v>0.06</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>9718.0</v>
+        <v>10061.0</v>
       </c>
       <c r="D143" s="1">
-        <v>15.935</v>
+        <v>19.425</v>
       </c>
       <c r="E143" s="1">
-        <v>19.11</v>
+        <v>19.0256227015</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>185710.98</v>
+        <v>191416.79</v>
       </c>
       <c r="I143" s="1">
-        <v>-30854.65</v>
+        <v>4018.14</v>
       </c>
       <c r="J143" s="1">
-        <v>-16.614338042909</v>
+        <v>2.0991575503904</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>154856.33</v>
+        <v>195434.93</v>
       </c>
       <c r="N143" s="1">
-        <v>154856.33</v>
+        <v>195434.93</v>
       </c>
       <c r="O143" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
-        <v>4761.0</v>
+        <v>4929.0</v>
       </c>
       <c r="D144" s="1">
-        <v>25.17</v>
+        <v>26.65</v>
       </c>
       <c r="E144" s="1">
-        <v>26.98</v>
+        <v>26.9738648813</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>128451.78</v>
+        <v>132954.18</v>
       </c>
       <c r="I144" s="1">
-        <v>-8617.41</v>
+        <v>-1596.33</v>
       </c>
       <c r="J144" s="1">
-        <v>-6.7086730911787</v>
+        <v>-1.200661761819</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>119834.37</v>
+        <v>131357.85</v>
       </c>
       <c r="N144" s="1">
-        <v>119834.37</v>
+        <v>131357.85</v>
       </c>
       <c r="O144" s="1">
         <v>0.1</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>15776.0</v>
+        <v>16332.0</v>
       </c>
       <c r="D145" s="1">
-        <v>20.05</v>
+        <v>23.14</v>
       </c>
       <c r="E145" s="1">
-        <v>19.7599987323</v>
+        <v>19.8277455302</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>311733.74</v>
+        <v>323826.74</v>
       </c>
       <c r="I145" s="1">
-        <v>4575.06</v>
+        <v>54095.74</v>
       </c>
       <c r="J145" s="1">
-        <v>1.467617845922</v>
+        <v>16.705149179466</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>316308.8</v>
+        <v>377922.48</v>
       </c>
       <c r="N145" s="1">
-        <v>316308.8</v>
+        <v>377922.48</v>
       </c>
       <c r="O145" s="1">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>6959.0</v>
+        <v>7204.0</v>
       </c>
       <c r="D146" s="1">
-        <v>67.65</v>
+        <v>66.75</v>
       </c>
       <c r="E146" s="1">
-        <v>60.3</v>
+        <v>60.4819475292</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>419627.7</v>
+        <v>435711.95</v>
       </c>
       <c r="I146" s="1">
-        <v>51148.65</v>
+        <v>45155.05</v>
       </c>
       <c r="J146" s="1">
-        <v>12.189054726368</v>
+        <v>10.363509653568</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>470776.35</v>
+        <v>480867.0</v>
       </c>
       <c r="N146" s="1">
-        <v>470776.35</v>
+        <v>480867.0</v>
       </c>
       <c r="O146" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
         <v>776.0</v>
       </c>
       <c r="D147" s="1">
-        <v>71.7</v>
+        <v>79.1</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>63632.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-7992.8</v>
+        <v>-2250.4</v>
       </c>
       <c r="J147" s="1">
-        <v>-12.560975609756</v>
+        <v>-3.5365853658537</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>55639.2</v>
+        <v>61381.6</v>
       </c>
       <c r="N147" s="1">
-        <v>55639.2</v>
+        <v>61381.6</v>
       </c>
       <c r="O147" s="1">
         <v>0.05</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>2669.0</v>
+        <v>2763.0</v>
       </c>
       <c r="D148" s="1">
-        <v>123.95</v>
+        <v>135.65</v>
       </c>
       <c r="E148" s="1">
-        <v>99.5610490821</v>
+        <v>100.5404777416</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>265728.44</v>
+        <v>277793.34</v>
       </c>
       <c r="I148" s="1">
-        <v>65094.11</v>
+        <v>97007.61</v>
       </c>
       <c r="J148" s="1">
-        <v>24.496478434901</v>
+        <v>34.920783198042</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>330822.55</v>
+        <v>374800.95</v>
       </c>
       <c r="N148" s="1">
-        <v>330822.55</v>
+        <v>374800.95</v>
       </c>
       <c r="O148" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>1863.0</v>
+        <v>1929.0</v>
       </c>
       <c r="D149" s="1">
-        <v>85.38</v>
+        <v>89.04</v>
       </c>
       <c r="E149" s="1">
-        <v>101.2</v>
+        <v>100.6936236392</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>188535.6</v>
+        <v>194238.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-29472.66</v>
+        <v>-22479.84</v>
       </c>
       <c r="J149" s="1">
-        <v>-15.632411067194</v>
+        <v>-11.573348160504</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>159062.94</v>
+        <v>171758.16</v>
       </c>
       <c r="N149" s="1">
-        <v>159062.94</v>
+        <v>171758.16</v>
       </c>
       <c r="O149" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>12233.0</v>
+        <v>12664.0</v>
       </c>
       <c r="D150" s="1">
-        <v>21.44</v>
+        <v>23.13</v>
       </c>
       <c r="E150" s="1">
-        <v>34.240356413</v>
+        <v>33.8087997473</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>418862.28</v>
+        <v>428154.64</v>
       </c>
       <c r="I150" s="1">
-        <v>-156586.76</v>
+        <v>-135236.32</v>
       </c>
       <c r="J150" s="1">
-        <v>-37.383829357946</v>
+        <v>-31.585858791581</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>262275.52</v>
+        <v>292918.32</v>
       </c>
       <c r="N150" s="1">
-        <v>262275.52</v>
+        <v>292918.32</v>
       </c>
       <c r="O150" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>14184.0</v>
+        <v>14684.0</v>
       </c>
       <c r="D151" s="1">
-        <v>31.17</v>
+        <v>35.67</v>
       </c>
       <c r="E151" s="1">
-        <v>36.9</v>
+        <v>36.7232770362</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>523389.6</v>
+        <v>539244.6</v>
       </c>
       <c r="I151" s="1">
-        <v>-81274.32</v>
+        <v>-15466.32</v>
       </c>
       <c r="J151" s="1">
-        <v>-15.528455284553</v>
+        <v>-2.8681455502753</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>442115.28</v>
+        <v>523778.28</v>
       </c>
       <c r="N151" s="1">
-        <v>442115.28</v>
+        <v>523778.28</v>
       </c>
       <c r="O151" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>10471.0</v>
+        <v>10840.0</v>
       </c>
       <c r="D152" s="1">
-        <v>22.1</v>
+        <v>25.38</v>
       </c>
       <c r="E152" s="1">
-        <v>31.0725957406</v>
+        <v>30.7903108856</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>325361.15</v>
+        <v>333766.97</v>
       </c>
       <c r="I152" s="1">
-        <v>-93952.05</v>
+        <v>-58647.77</v>
       </c>
       <c r="J152" s="1">
-        <v>-28.876234916185</v>
+        <v>-17.571472096235</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>231409.1</v>
+        <v>275119.2</v>
       </c>
       <c r="N152" s="1">
-        <v>231409.1</v>
+        <v>275119.2</v>
       </c>
       <c r="O152" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>6938.0</v>
+        <v>7183.0</v>
       </c>
       <c r="D153" s="1">
-        <v>65.44</v>
+        <v>62.68</v>
       </c>
       <c r="E153" s="1">
-        <v>123.302950418</v>
+        <v>121.3013740777</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>855475.87</v>
+        <v>871307.77</v>
       </c>
       <c r="I153" s="1">
-        <v>-401453.15</v>
+        <v>-421077.33</v>
       </c>
       <c r="J153" s="1">
-        <v>-46.927466229994</v>
+        <v>-48.327048661577</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>454022.72</v>
+        <v>450230.44</v>
       </c>
       <c r="N153" s="1">
-        <v>454022.72</v>
+        <v>450230.44</v>
       </c>
       <c r="O153" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
         <v>263.0</v>
       </c>
       <c r="D154" s="1">
-        <v>235.9</v>
+        <v>256.7</v>
       </c>
       <c r="E154" s="1">
         <v>247.645437262</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-308905.0</v>
+        <v>238135.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>-308905.0</v>
+        <v>238135.0</v>
       </c>
       <c r="N154" s="1">
-        <v>-308905.0</v>
+        <v>238135.0</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>35.0</v>
+        <v>31.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.32</v>
+        <v>115.5</v>
       </c>
       <c r="E155" s="1">
-        <v>115.918181818</v>
+        <v>115.66</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-69460.0</v>
+        <v>-59680.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-69460.0</v>
+        <v>-59680.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-69460.0</v>
+        <v>-59680.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.06</v>
+        <v>-0.05</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>-71.0</v>
+        <v>24.0</v>
       </c>
       <c r="D156" s="1">
-        <v>5436.0</v>
+        <v>125.2</v>
       </c>
       <c r="E156" s="1">
-        <v>5516.830985915</v>
+        <v>126.692857143</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>57390.0</v>
+        <v>-5408.94</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>57390.0</v>
+        <v>-5408.94</v>
       </c>
       <c r="N156" s="1">
-        <v>57390.0</v>
+        <v>-5408.94</v>
       </c>
       <c r="O156" s="1">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>-4.0</v>
+        <v>-103.0</v>
       </c>
       <c r="D157" s="1">
-        <v>116.1</v>
+        <v>5876.0</v>
       </c>
       <c r="E157" s="1">
-        <v>119.97</v>
+        <v>5541.811581645</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>15480.0</v>
+        <v>-344214.07</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>15480.0</v>
+        <v>-344214.07</v>
       </c>
       <c r="N157" s="1">
-        <v>15480.0</v>
+        <v>-344214.07</v>
       </c>
       <c r="O157" s="1">
-        <v>0.01</v>
+        <v>-0.27</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-15.0</v>
+        <v>-4.0</v>
       </c>
       <c r="D158" s="1">
-        <v>125.26</v>
+        <v>117.29</v>
       </c>
       <c r="E158" s="1">
-        <v>126.692857143</v>
+        <v>119.97</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>40270.0</v>
+        <v>10720.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>40270.0</v>
+        <v>10720.0</v>
       </c>
       <c r="N158" s="1">
-        <v>40270.0</v>
+        <v>10720.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
         <v>-8.0</v>
       </c>
       <c r="D159" s="1">
-        <v>118.62</v>
+        <v>119.21</v>
       </c>
       <c r="E159" s="1">
         <v>121.64</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>24160.0</v>
+        <v>19440.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>24160.0</v>
+        <v>19440.0</v>
       </c>
       <c r="N159" s="1">
-        <v>24160.0</v>
+        <v>19440.0</v>
       </c>
       <c r="O159" s="1">
         <v>0.02</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" t="s">
         <v>349</v>
       </c>
       <c r="C160" s="1">
         <v>100000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.495</v>
+        <v>101.138</v>
       </c>
       <c r="E160" s="1">
         <v>99.634</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>99634.0</v>
       </c>
       <c r="I160" s="1">
-        <v>861.0</v>
+        <v>1504.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.86416283597969</v>
+        <v>1.5095248609912</v>
       </c>
       <c r="K160">
-        <v>3.01</v>
+        <v>3.26</v>
       </c>
       <c r="L160" t="s">
         <v>350</v>
       </c>
       <c r="M160" s="1">
-        <v>100495.0</v>
+        <v>101138.0</v>
       </c>
       <c r="N160" s="1">
-        <v>103503.56</v>
+        <v>104398.27</v>
       </c>
       <c r="O160" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>351</v>
       </c>
       <c r="B161" t="s">
         <v>352</v>
       </c>
       <c r="C161" s="1">
         <v>100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.33</v>
+        <v>101.192</v>
       </c>
       <c r="E161" s="1">
         <v>99.179</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>99179.0</v>
       </c>
       <c r="I161" s="1">
-        <v>1151.0</v>
+        <v>2013.0</v>
       </c>
       <c r="J161" s="1">
-        <v>1.1605279343409</v>
+        <v>2.0296635376441</v>
       </c>
       <c r="K161">
-        <v>0.72</v>
+        <v>0.94</v>
       </c>
       <c r="L161">
-        <v>721.92</v>
+        <v>944.86</v>
       </c>
       <c r="M161" s="1">
-        <v>100330.0</v>
+        <v>101192.0</v>
       </c>
       <c r="N161" s="1">
-        <v>101051.92</v>
+        <v>102136.86</v>
       </c>
       <c r="O161" s="1">
         <v>0.08</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>353</v>
       </c>
       <c r="B162" t="s">
         <v>354</v>
       </c>
       <c r="C162" s="1">
         <v>100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.459</v>
+        <v>101.245</v>
       </c>
       <c r="E162" s="1">
         <v>99.89</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>99890.0</v>
       </c>
       <c r="I162" s="1">
-        <v>569.0</v>
+        <v>1355.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.56962658924817</v>
+        <v>1.3564921413555</v>
       </c>
       <c r="K162">
-        <v>4.13</v>
+        <v>4.4</v>
       </c>
       <c r="L162" t="s">
         <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>100459.0</v>
+        <v>101245.0</v>
       </c>
       <c r="N162" s="1">
-        <v>104589.82</v>
+        <v>105641.92</v>
       </c>
       <c r="O162" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>356</v>
       </c>
       <c r="B163" t="s">
         <v>357</v>
       </c>
       <c r="C163" s="1">
         <v>100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>96.906</v>
+        <v>97.769</v>
       </c>
       <c r="E163" s="1">
         <v>99.33</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>99330.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-2424.0</v>
+        <v>-1561.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-2.4403503473271</v>
+        <v>-1.5715292459479</v>
       </c>
       <c r="K163">
-        <v>1.15</v>
+        <v>1.37</v>
       </c>
       <c r="L163" t="s">
         <v>358</v>
       </c>
       <c r="M163" s="1">
-        <v>96906.0</v>
+        <v>97769.0</v>
       </c>
       <c r="N163" s="1">
-        <v>98056.68</v>
+        <v>99135.44</v>
       </c>
       <c r="O163" s="1">
         <v>0.08</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>359</v>
       </c>
       <c r="B164" t="s">
         <v>360</v>
       </c>
       <c r="C164" s="1">
         <v>200000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>95.948</v>
+        <v>96.785</v>
       </c>
       <c r="E164" s="1">
         <v>99.253</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>198506.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-6610.0</v>
+        <v>-4936.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-3.329874159975</v>
+        <v>-2.4865747131069</v>
       </c>
       <c r="K164">
-        <v>1.14</v>
+        <v>1.32</v>
       </c>
       <c r="L164" t="s">
         <v>361</v>
       </c>
       <c r="M164" s="1">
-        <v>191896.0</v>
+        <v>193570.0</v>
       </c>
       <c r="N164" s="1">
-        <v>194180.93</v>
+        <v>196200.14</v>
       </c>
       <c r="O164" s="1">
         <v>0.16</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>362</v>
       </c>
       <c r="B165" t="s">
         <v>363</v>
       </c>
       <c r="C165" s="1">
         <v>124000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.708</v>
+        <v>100.265</v>
       </c>
       <c r="E165" s="1">
         <v>99.955</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>123944.2</v>
       </c>
       <c r="I165" s="1">
-        <v>-306.28</v>
+        <v>384.4</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.24711120004002</v>
+        <v>0.31013956280326</v>
       </c>
       <c r="K165">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L165">
-        <v>0.0</v>
+        <v>271.78</v>
       </c>
       <c r="M165" s="1">
-        <v>123637.92</v>
+        <v>124328.6</v>
       </c>
       <c r="N165" s="1">
-        <v>123637.92</v>
+        <v>124600.38</v>
       </c>
       <c r="O165" s="1">
         <v>0.1</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>364</v>
       </c>
       <c r="B166" t="s">
         <v>365</v>
       </c>
       <c r="C166" s="1">
         <v>118000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.642</v>
+        <v>101.725</v>
       </c>
       <c r="E166" s="1">
         <v>101.04697458</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>119235.43</v>
       </c>
       <c r="I166" s="1">
-        <v>-477.87</v>
+        <v>800.07</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.40077852698648</v>
+        <v>0.67100022199777</v>
       </c>
       <c r="K166">
-        <v>3.33</v>
+        <v>3.59</v>
       </c>
       <c r="L166" t="s">
         <v>366</v>
       </c>
       <c r="M166" s="1">
-        <v>118757.56</v>
+        <v>120035.5</v>
       </c>
       <c r="N166" s="1">
-        <v>122685.51</v>
+        <v>124268.95</v>
       </c>
       <c r="O166" s="1">
         <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>367</v>
       </c>
       <c r="B167" t="s">
         <v>368</v>
       </c>
       <c r="C167" s="1">
         <v>200000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>108.989</v>
+        <v>109.751</v>
       </c>
       <c r="E167" s="1">
         <v>100.019</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>200038.0</v>
       </c>
       <c r="I167" s="1">
-        <v>17940.0</v>
+        <v>19464.0</v>
       </c>
       <c r="J167" s="1">
-        <v>8.9682960237555</v>
+        <v>9.7301512712585</v>
       </c>
       <c r="K167">
-        <v>3.86</v>
+        <v>4.2</v>
       </c>
       <c r="L167" t="s">
         <v>369</v>
       </c>
       <c r="M167" s="1">
-        <v>217978.0</v>
+        <v>219502.0</v>
       </c>
       <c r="N167" s="1">
-        <v>225700.78</v>
+        <v>227894.94</v>
       </c>
       <c r="O167" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>370</v>
       </c>
       <c r="B168" t="s">
         <v>371</v>
       </c>
       <c r="C168" s="1">
         <v>100000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>104.227</v>
+        <v>103.705</v>
       </c>
       <c r="E168" s="1">
         <v>106.65</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>106650.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-2423.0</v>
+        <v>-2945.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-2.2719174871074</v>
+        <v>-2.7613689639006</v>
       </c>
       <c r="K168">
-        <v>4.33</v>
+        <v>4.62</v>
       </c>
       <c r="L168" t="s">
         <v>372</v>
       </c>
       <c r="M168" s="1">
-        <v>104227.0</v>
+        <v>103705.0</v>
       </c>
       <c r="N168" s="1">
-        <v>108555.77</v>
+        <v>108321.44</v>
       </c>
       <c r="O168" s="1">
         <v>0.09</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>373</v>
       </c>
       <c r="B169" t="s">
         <v>374</v>
       </c>
       <c r="C169" s="1">
         <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>96.694</v>
+        <v>97.411</v>
       </c>
       <c r="E169" s="1">
         <v>99.433</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>99433.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-2739.0</v>
+        <v>-2022.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.7546186879607</v>
+        <v>-2.0335301157563</v>
       </c>
       <c r="K169">
-        <v>2.65</v>
+        <v>2.82</v>
       </c>
       <c r="L169" t="s">
         <v>375</v>
       </c>
       <c r="M169" s="1">
-        <v>96694.0</v>
+        <v>97411.0</v>
       </c>
       <c r="N169" s="1">
-        <v>99340.58</v>
+        <v>100230.18</v>
       </c>
       <c r="O169" s="1">
         <v>0.08</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>376</v>
       </c>
       <c r="B170" t="s">
         <v>377</v>
       </c>
       <c r="C170" s="1">
         <v>29000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>94.995</v>
+        <v>95.724</v>
       </c>
       <c r="E170" s="1">
         <v>98.803</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>28652.87</v>
       </c>
       <c r="I170" s="1">
-        <v>-1104.32</v>
+        <v>-892.91</v>
       </c>
       <c r="J170" s="1">
-        <v>-3.8541339837859</v>
+        <v>-3.1163021365748</v>
       </c>
       <c r="K170">
-        <v>1.32</v>
+        <v>1.52</v>
       </c>
       <c r="L170">
-        <v>383.75</v>
+        <v>442.15</v>
       </c>
       <c r="M170" s="1">
-        <v>27548.55</v>
+        <v>27759.96</v>
       </c>
       <c r="N170" s="1">
-        <v>27932.3</v>
+        <v>28202.11</v>
       </c>
       <c r="O170" s="1">
         <v>0.02</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>378</v>
       </c>
       <c r="B171" t="s">
         <v>379</v>
       </c>
       <c r="C171" s="1">
         <v>100000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.053</v>
+        <v>97.97</v>
       </c>
       <c r="E171" s="1">
         <v>99.726</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>99726.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-2673.0</v>
+        <v>-1756.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-2.6803441429517</v>
+        <v>-1.7608246595672</v>
       </c>
       <c r="K171">
-        <v>0.33</v>
+        <v>0.54</v>
       </c>
       <c r="L171">
-        <v>328.77</v>
+        <v>544.52</v>
       </c>
       <c r="M171" s="1">
-        <v>97053.0</v>
+        <v>97970.0</v>
       </c>
       <c r="N171" s="1">
-        <v>97381.77</v>
+        <v>98514.52</v>
       </c>
       <c r="O171" s="1">
         <v>0.08</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>380</v>
       </c>
       <c r="B172" t="s">
         <v>381</v>
       </c>
       <c r="C172" s="1">
         <v>100000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>97.769</v>
+        <v>99.188</v>
       </c>
       <c r="E172" s="1">
         <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>100000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-2231.0</v>
+        <v>-812.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-2.231</v>
+        <v>-0.812</v>
       </c>
       <c r="K172">
-        <v>3.5</v>
+        <v>3.75</v>
       </c>
       <c r="L172" t="s">
         <v>382</v>
       </c>
       <c r="M172" s="1">
-        <v>97769.0</v>
+        <v>99188.0</v>
       </c>
       <c r="N172" s="1">
-        <v>101273.79</v>
+        <v>102937.32</v>
       </c>
       <c r="O172" s="1">
         <v>0.08</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>383</v>
       </c>
       <c r="B173" t="s">
         <v>384</v>
       </c>
       <c r="C173" s="1">
         <v>140000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>97.809</v>
+        <v>98.91</v>
       </c>
       <c r="E173" s="1">
         <v>101.0269</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>141437.66</v>
       </c>
       <c r="I173" s="1">
-        <v>-4505.06</v>
+        <v>-2963.66</v>
       </c>
       <c r="J173" s="1">
-        <v>-3.1851912708397</v>
+        <v>-2.0953825169336</v>
       </c>
       <c r="K173">
-        <v>2.07</v>
+        <v>2.26</v>
       </c>
       <c r="L173" t="s">
         <v>385</v>
       </c>
       <c r="M173" s="1">
-        <v>136932.6</v>
+        <v>138474.0</v>
       </c>
       <c r="N173" s="1">
-        <v>139837.0</v>
+        <v>141642.43</v>
       </c>
       <c r="O173" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>386</v>
       </c>
       <c r="B174" t="s">
         <v>387</v>
       </c>
       <c r="C174" s="1">
         <v>161000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>89.476</v>
+        <v>89.947</v>
       </c>
       <c r="E174" s="1">
         <v>87.48901242</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>140857.31</v>
       </c>
       <c r="I174" s="1">
-        <v>3199.05</v>
+        <v>3957.36</v>
       </c>
       <c r="J174" s="1">
-        <v>2.2711281366938</v>
+        <v>2.8094814532522</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
         <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>144056.36</v>
+        <v>144814.67</v>
       </c>
       <c r="N174" s="1">
-        <v>144056.36</v>
+        <v>144814.67</v>
       </c>
       <c r="O174" s="1">
         <v>0.12</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>388</v>
       </c>
       <c r="B175" t="s">
         <v>389</v>
       </c>
       <c r="C175" s="1">
         <v>648000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>59.391</v>
+        <v>59.407</v>
       </c>
       <c r="E175" s="1">
         <v>68.52636883</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>444050.87</v>
       </c>
       <c r="I175" s="1">
-        <v>-59197.19</v>
+        <v>-59093.51</v>
       </c>
       <c r="J175" s="1">
-        <v>-13.331173070329</v>
+        <v>-13.307824394083</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
         <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>384853.68</v>
+        <v>384957.36</v>
       </c>
       <c r="N175" s="1">
-        <v>384853.68</v>
+        <v>384957.36</v>
       </c>
       <c r="O175" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>390</v>
       </c>
       <c r="B176" t="s">
         <v>391</v>
       </c>
       <c r="C176" s="1">
         <v>104100.0</v>
       </c>
       <c r="D176" s="1">
-        <v>97.647</v>
+        <v>97.705</v>
       </c>
       <c r="E176" s="1">
         <v>99.59600384</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>103679.44</v>
       </c>
       <c r="I176" s="1">
-        <v>-2028.91</v>
+        <v>-1968.54</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.9569067888484</v>
+        <v>-1.8986792366934</v>
       </c>
       <c r="K176">
-        <v>0.26</v>
+        <v>0.43</v>
       </c>
       <c r="L176">
-        <v>269.23</v>
+        <v>445.92</v>
       </c>
       <c r="M176" s="1">
-        <v>101650.53</v>
+        <v>101710.9</v>
       </c>
       <c r="N176" s="1">
-        <v>101919.76</v>
+        <v>102156.82</v>
       </c>
       <c r="O176" s="1">
         <v>0.08</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>392</v>
       </c>
       <c r="B177" t="s">
         <v>393</v>
       </c>
       <c r="C177" s="1">
         <v>140000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>87.705</v>
+        <v>88.566</v>
       </c>
       <c r="E177" s="1">
         <v>87.671</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>122739.4</v>
       </c>
       <c r="I177" s="1">
-        <v>47.6</v>
+        <v>1253.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.038781353012969</v>
+        <v>1.0208620866649</v>
       </c>
       <c r="K177">
-        <v>0.63</v>
+        <v>0.71</v>
       </c>
       <c r="L177">
-        <v>886.03</v>
+        <v>996.78</v>
       </c>
       <c r="M177" s="1">
-        <v>122787.0</v>
+        <v>123992.4</v>
       </c>
       <c r="N177" s="1">
-        <v>123673.03</v>
+        <v>124989.18</v>
       </c>
       <c r="O177" s="1">
         <v>0.1</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
         <v>394</v>
       </c>
       <c r="B178" t="s">
         <v>395</v>
       </c>
       <c r="C178" s="1">
         <v>131000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>87.621</v>
+        <v>88.64</v>
       </c>
       <c r="E178" s="1">
         <v>84.29</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>110419.9</v>
       </c>
       <c r="I178" s="1">
-        <v>4363.61</v>
+        <v>5698.5</v>
       </c>
       <c r="J178" s="1">
-        <v>3.9518329576462</v>
+        <v>5.1607545379049</v>
       </c>
       <c r="K178">
-        <v>1.32</v>
+        <v>1.43</v>
       </c>
       <c r="L178" t="s">
         <v>396</v>
       </c>
       <c r="M178" s="1">
-        <v>114783.51</v>
+        <v>116118.4</v>
       </c>
       <c r="N178" s="1">
-        <v>116512.98</v>
+        <v>117989.19</v>
       </c>
       <c r="O178" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>397</v>
       </c>
       <c r="B179" t="s">
         <v>398</v>
       </c>
       <c r="C179" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>97.353</v>
+        <v>98.997</v>
       </c>
       <c r="E179" s="1">
-        <v>99.799</v>
+        <v>99.991</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>199598.0</v>
+        <v>99991.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-4892.0</v>
+        <v>-994.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-2.4509263619876</v>
+        <v>-0.99408946805212</v>
       </c>
       <c r="K179">
-        <v>1.3</v>
+        <v>2.92</v>
       </c>
       <c r="L179" t="s">
         <v>399</v>
       </c>
       <c r="M179" s="1">
-        <v>194706.0</v>
+        <v>98997.0</v>
       </c>
       <c r="N179" s="1">
-        <v>197308.74</v>
+        <v>101921.66</v>
       </c>
       <c r="O179" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>400</v>
       </c>
       <c r="B180" t="s">
         <v>401</v>
       </c>
       <c r="C180" s="1">
         <v>100000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>98.965</v>
+        <v>100.387</v>
       </c>
       <c r="E180" s="1">
-        <v>99.991</v>
+        <v>102.64</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>99991.0</v>
+        <v>102640.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-1026.0</v>
+        <v>-2253.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.0260923483113</v>
+        <v>-2.1950506625097</v>
       </c>
       <c r="K180">
-        <v>2.72</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>0.98</v>
+      </c>
+      <c r="L180">
+        <v>976.03</v>
       </c>
       <c r="M180" s="1">
-        <v>98965.0</v>
+        <v>100387.0</v>
       </c>
       <c r="N180" s="1">
-        <v>101688.29</v>
+        <v>101363.03</v>
       </c>
       <c r="O180" s="1">
         <v>0.08</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>402</v>
+      </c>
+      <c r="B181" t="s">
         <v>403</v>
       </c>
-      <c r="B181" t="s">
+      <c r="C181" s="1">
+        <v>322000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>88.699</v>
+      </c>
+      <c r="E181" s="1">
+        <v>89.0625</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>286781.25</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-1170.47</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-0.40814035087719</v>
+      </c>
+      <c r="K181">
+        <v>0.98</v>
+      </c>
+      <c r="L181" t="s">
         <v>404</v>
       </c>
-      <c r="C181" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>100009.0</v>
+        <v>285610.78</v>
       </c>
       <c r="N181" s="1">
-        <v>100769.27</v>
+        <v>288770.35</v>
       </c>
       <c r="O181" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>405</v>
       </c>
       <c r="B182" t="s">
         <v>406</v>
       </c>
       <c r="C182" s="1">
-        <v>322000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>87.979</v>
+        <v>100.172</v>
       </c>
       <c r="E182" s="1">
-        <v>89.0625</v>
+        <v>99.298</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>286781.25</v>
+        <v>147954.02</v>
       </c>
       <c r="I182" s="1">
-        <v>-3488.87</v>
+        <v>1302.26</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.2165614035088</v>
+        <v>0.88017885556607</v>
       </c>
       <c r="K182">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>0.13</v>
+      </c>
+      <c r="L182">
+        <v>189.82</v>
       </c>
       <c r="M182" s="1">
-        <v>283292.38</v>
+        <v>149256.28</v>
       </c>
       <c r="N182" s="1">
-        <v>286247.79</v>
+        <v>149446.1</v>
       </c>
       <c r="O182" s="1">
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>407</v>
+      </c>
+      <c r="B183" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="C183" s="1">
         <v>141000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>97.887</v>
+        <v>98.644</v>
       </c>
       <c r="E183" s="1">
         <v>99.459</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>140237.19</v>
       </c>
       <c r="I183" s="1">
-        <v>-2216.52</v>
+        <v>-1149.15</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.5805507797183</v>
+        <v>-0.81943313325089</v>
       </c>
       <c r="K183">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>929.05</v>
+        <v>0.85</v>
+      </c>
+      <c r="L183" t="s">
+        <v>409</v>
       </c>
       <c r="M183" s="1">
-        <v>138020.67</v>
+        <v>139088.04</v>
       </c>
       <c r="N183" s="1">
-        <v>138949.72</v>
+        <v>140280.75</v>
       </c>
       <c r="O183" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>410</v>
       </c>
       <c r="B184" t="s">
         <v>411</v>
       </c>
       <c r="C184" s="1">
         <v>100000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>97.218</v>
+        <v>97.999</v>
       </c>
       <c r="E184" s="1">
         <v>99.292</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>99292.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-2074.0</v>
+        <v>-1293.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-2.0887886234541</v>
+        <v>-1.3022197155864</v>
       </c>
       <c r="K184">
-        <v>0.59</v>
+        <v>0.8</v>
       </c>
       <c r="L184">
-        <v>594.52</v>
+        <v>795.89</v>
       </c>
       <c r="M184" s="1">
-        <v>97218.0</v>
+        <v>97999.0</v>
       </c>
       <c r="N184" s="1">
-        <v>97812.52</v>
+        <v>98794.89</v>
       </c>
       <c r="O184" s="1">
         <v>0.08</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>412</v>
       </c>
       <c r="B185" t="s">
         <v>413</v>
       </c>
       <c r="C185" s="1">
         <v>100000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>102.551</v>
+        <v>103.378</v>
       </c>
       <c r="E185" s="1">
         <v>105.478</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>105478.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-2927.0</v>
+        <v>-2100.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-2.7749862530575</v>
+        <v>-1.9909364986063</v>
       </c>
       <c r="K185">
-        <v>4.05</v>
+        <v>4.33</v>
       </c>
       <c r="L185" t="s">
         <v>414</v>
       </c>
       <c r="M185" s="1">
-        <v>102551.0</v>
+        <v>103378.0</v>
       </c>
       <c r="N185" s="1">
-        <v>106597.52</v>
+        <v>107710.64</v>
       </c>
       <c r="O185" s="1">
         <v>0.09</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>415</v>
       </c>
       <c r="B186" t="s">
         <v>416</v>
       </c>
       <c r="C186" s="1">
         <v>100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>97.335</v>
+        <v>97.724</v>
       </c>
       <c r="E186" s="1">
         <v>99.74</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>99740.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-2405.0</v>
+        <v>-2016.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-2.4112693001805</v>
+        <v>-2.0212552636856</v>
       </c>
       <c r="K186">
-        <v>1.88</v>
+        <v>2.07</v>
       </c>
       <c r="L186" t="s">
         <v>417</v>
       </c>
       <c r="M186" s="1">
-        <v>97335.0</v>
+        <v>97724.0</v>
       </c>
       <c r="N186" s="1">
-        <v>99212.05</v>
+        <v>99795.23</v>
       </c>
       <c r="O186" s="1">
         <v>0.08</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>418</v>
       </c>
       <c r="B187" t="s">
         <v>419</v>
       </c>
       <c r="C187" s="1">
         <v>100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>98.116</v>
+        <v>98.758</v>
       </c>
       <c r="E187" s="1">
         <v>99.933</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>99933.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-1817.0</v>
+        <v>-1175.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-1.8182182061982</v>
+        <v>-1.1757877778111</v>
       </c>
       <c r="K187">
-        <v>0.3</v>
+        <v>0.49</v>
       </c>
       <c r="L187">
-        <v>295.89</v>
+        <v>490.07</v>
       </c>
       <c r="M187" s="1">
-        <v>98116.0</v>
+        <v>98758.0</v>
       </c>
       <c r="N187" s="1">
-        <v>98411.89</v>
+        <v>99248.07</v>
       </c>
       <c r="O187" s="1">
         <v>0.08</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>420</v>
       </c>
       <c r="B188" t="s">
         <v>421</v>
       </c>
       <c r="C188" s="1">
         <v>457345.06</v>
       </c>
       <c r="D188" s="1">
-        <v>88.641</v>
+        <v>89.038</v>
       </c>
       <c r="E188" s="1">
         <v>88.29020477</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>403790.89</v>
       </c>
       <c r="I188" s="1">
-        <v>1604.34</v>
+        <v>3420.0</v>
       </c>
       <c r="J188" s="1">
-        <v>0.39731951357298</v>
+        <v>0.8469730458753</v>
       </c>
       <c r="K188">
         <v>0.08</v>
       </c>
       <c r="L188">
-        <v>344.58</v>
+        <v>370.89</v>
       </c>
       <c r="M188" s="1">
-        <v>405395.23</v>
+        <v>407210.89</v>
       </c>
       <c r="N188" s="1">
-        <v>405739.81</v>
+        <v>407581.78</v>
       </c>
       <c r="O188" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>422</v>
       </c>
       <c r="B189" t="s">
         <v>423</v>
       </c>
       <c r="C189" s="1">
         <v>103207.99</v>
       </c>
       <c r="D189" s="1">
-        <v>95.725</v>
+        <v>95.998</v>
       </c>
       <c r="E189" s="1">
         <v>95.95644678</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>99034.72</v>
       </c>
       <c r="I189" s="1">
-        <v>-238.88</v>
+        <v>42.89</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.24120833582404</v>
+        <v>0.043308043886023</v>
       </c>
       <c r="K189">
-        <v>0.6</v>
+        <v>0.65</v>
       </c>
       <c r="L189">
-        <v>622.08</v>
+        <v>669.58</v>
       </c>
       <c r="M189" s="1">
-        <v>98795.84</v>
+        <v>99077.61</v>
       </c>
       <c r="N189" s="1">
-        <v>99417.92</v>
+        <v>99747.19</v>
       </c>
       <c r="O189" s="1">
         <v>0.08</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>424</v>
       </c>
       <c r="B190" t="s">
         <v>425</v>
       </c>
       <c r="C190" s="1">
         <v>406143.64</v>
       </c>
       <c r="D190" s="1">
-        <v>97.063</v>
+        <v>97.378</v>
       </c>
       <c r="E190" s="1">
         <v>103.69442939</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>421148.33</v>
       </c>
       <c r="I190" s="1">
-        <v>-26933.13</v>
+        <v>-25653.77</v>
       </c>
       <c r="J190" s="1">
-        <v>-6.3951648579492</v>
+        <v>-6.0913859019695</v>
       </c>
       <c r="K190">
-        <v>2.26</v>
+        <v>2.43</v>
       </c>
       <c r="L190" t="s">
         <v>426</v>
       </c>
       <c r="M190" s="1">
-        <v>394215.2</v>
+        <v>395494.56</v>
       </c>
       <c r="N190" s="1">
-        <v>403395.16</v>
+        <v>405375.53</v>
       </c>
       <c r="O190" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>427</v>
       </c>
       <c r="B191" t="s">
         <v>428</v>
       </c>
       <c r="C191" s="1">
         <v>600376.57</v>
       </c>
       <c r="D191" s="1">
-        <v>103.381</v>
+        <v>103.044</v>
       </c>
       <c r="E191" s="1">
         <v>122.0761563</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>732916.64</v>
       </c>
       <c r="I191" s="1">
-        <v>-112241.34</v>
+        <v>-114264.61</v>
       </c>
       <c r="J191" s="1">
-        <v>-15.31433915868</v>
+        <v>-15.590396474011</v>
       </c>
       <c r="K191">
-        <v>4.2</v>
+        <v>0.2</v>
       </c>
       <c r="L191" t="s">
         <v>429</v>
       </c>
       <c r="M191" s="1">
-        <v>620675.3</v>
+        <v>618652.03</v>
       </c>
       <c r="N191" s="1">
-        <v>645911.68</v>
+        <v>619840.45</v>
       </c>
       <c r="O191" s="1">
-        <v>0.54</v>
+        <v>0.49</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>430</v>
       </c>
       <c r="B192" t="s">
         <v>431</v>
       </c>
       <c r="C192" s="1">
         <v>162000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.37</v>
+        <v>97.869</v>
       </c>
       <c r="E192" s="1">
         <v>100.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>162000.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-4260.6</v>
+        <v>-3452.22</v>
       </c>
       <c r="J192" s="1">
-        <v>-2.63</v>
+        <v>-2.131</v>
       </c>
       <c r="K192">
-        <v>1.23</v>
+        <v>1.43</v>
       </c>
       <c r="L192" t="s">
         <v>432</v>
       </c>
       <c r="M192" s="1">
-        <v>157739.4</v>
+        <v>158547.78</v>
       </c>
       <c r="N192" s="1">
-        <v>159739.51</v>
+        <v>160861.34</v>
       </c>
       <c r="O192" s="1">
         <v>0.13</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>433</v>
       </c>
       <c r="B193" t="s">
         <v>434</v>
       </c>
       <c r="C193" s="1">
         <v>100000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>98.711</v>
+        <v>99.619</v>
       </c>
       <c r="E193" s="1">
         <v>99.785</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>99785.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-1074.0</v>
+        <v>-166.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-1.0763140752618</v>
+        <v>-0.16635766898832</v>
       </c>
       <c r="K193">
-        <v>2.74</v>
+        <v>2.93</v>
       </c>
       <c r="L193" t="s">
         <v>435</v>
       </c>
       <c r="M193" s="1">
-        <v>98711.0</v>
+        <v>99619.0</v>
       </c>
       <c r="N193" s="1">
-        <v>101453.47</v>
+        <v>102548.45</v>
       </c>
       <c r="O193" s="1">
         <v>0.08</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>436</v>
       </c>
       <c r="B194" t="s">
         <v>437</v>
       </c>
       <c r="C194" s="1">
         <v>100000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>104.215</v>
+        <v>104.981</v>
       </c>
       <c r="E194" s="1">
         <v>104.64733</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
         <v>104647.33</v>
       </c>
       <c r="I194" s="1">
-        <v>-432.33</v>
+        <v>333.67</v>
       </c>
       <c r="J194" s="1">
-        <v>-0.41313046400706</v>
+        <v>0.31885189999592</v>
       </c>
       <c r="K194">
-        <v>1.7</v>
+        <v>1.98</v>
       </c>
       <c r="L194" t="s">
         <v>438</v>
       </c>
       <c r="M194" s="1">
-        <v>104215.0</v>
+        <v>104981.0</v>
       </c>
       <c r="N194" s="1">
-        <v>105919.79</v>
+        <v>106959.08</v>
       </c>
       <c r="O194" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>439</v>
       </c>
       <c r="B195" t="s">
         <v>440</v>
       </c>
       <c r="C195" s="1">
         <v>100000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>97.733</v>
+        <v>98.291</v>
       </c>
       <c r="E195" s="1">
         <v>100.028</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
         <v>100028.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-2295.0</v>
+        <v>-1737.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-2.2943575798776</v>
+        <v>-1.7365137761427</v>
       </c>
       <c r="K195">
-        <v>0.66</v>
+        <v>0.88</v>
       </c>
       <c r="L195">
-        <v>662.72</v>
+        <v>880.18</v>
       </c>
       <c r="M195" s="1">
-        <v>97733.0</v>
+        <v>98291.0</v>
       </c>
       <c r="N195" s="1">
-        <v>98395.72</v>
+        <v>99171.18</v>
       </c>
       <c r="O195" s="1">
         <v>0.08</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
         <v>441</v>
       </c>
       <c r="B196" t="s">
         <v>442</v>
       </c>
       <c r="C196" s="1">
         <v>100000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>105.087</v>
+        <v>105.996</v>
       </c>
       <c r="E196" s="1">
         <v>107.84</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
         <v>107840.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-2753.0</v>
+        <v>-1844.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-2.5528560830861</v>
+        <v>-1.709940652819</v>
       </c>
       <c r="K196">
-        <v>1.68</v>
+        <v>1.95</v>
       </c>
       <c r="L196" t="s">
         <v>443</v>
       </c>
       <c r="M196" s="1">
-        <v>105087.0</v>
+        <v>105996.0</v>
       </c>
       <c r="N196" s="1">
-        <v>106765.77</v>
+        <v>107948.05</v>
       </c>
       <c r="O196" s="1">
         <v>0.09</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
         <v>444</v>
       </c>
       <c r="B197" t="s">
         <v>445</v>
       </c>
       <c r="C197" s="1">
         <v>200000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>102.721</v>
+        <v>103.344</v>
       </c>
       <c r="E197" s="1">
         <v>105.68</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
         <v>211360.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-5918.0</v>
+        <v>-4672.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-2.7999621498864</v>
+        <v>-2.2104466313399</v>
       </c>
       <c r="K197">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>557.53</v>
+        <v>0.54</v>
+      </c>
+      <c r="L197" t="s">
+        <v>446</v>
       </c>
       <c r="M197" s="1">
-        <v>205442.0</v>
+        <v>206688.0</v>
       </c>
       <c r="N197" s="1">
-        <v>205999.53</v>
+        <v>207777.73</v>
       </c>
       <c r="O197" s="1">
         <v>0.17</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B198" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C198" s="1">
         <v>136000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>97.31</v>
+        <v>97.918</v>
       </c>
       <c r="E198" s="1">
         <v>99.528</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
         <v>135358.08</v>
       </c>
       <c r="I198" s="1">
-        <v>-3016.48</v>
+        <v>-2189.6</v>
       </c>
       <c r="J198" s="1">
-        <v>-2.228518607829</v>
+        <v>-1.6176352383249</v>
       </c>
       <c r="K198">
-        <v>1.17</v>
+        <v>1.37</v>
       </c>
       <c r="L198" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="M198" s="1">
-        <v>132341.6</v>
+        <v>133168.48</v>
       </c>
       <c r="N198" s="1">
-        <v>133938.67</v>
+        <v>135029.63</v>
       </c>
       <c r="O198" s="1">
         <v>0.11</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B199" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C199" s="1">
         <v>100000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>97.05</v>
+        <v>97.2</v>
       </c>
       <c r="E199" s="1">
         <v>99.46</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
         <v>99460.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-2410.0</v>
+        <v>-2260.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-2.4230846571486</v>
+        <v>-2.2722702594008</v>
       </c>
       <c r="K199">
-        <v>1.61</v>
+        <v>1.8</v>
       </c>
       <c r="L199" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="M199" s="1">
-        <v>97050.0</v>
+        <v>97200.0</v>
       </c>
       <c r="N199" s="1">
-        <v>98658.9</v>
+        <v>99003.08</v>
       </c>
       <c r="O199" s="1">
         <v>0.08</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B200" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C200" s="1">
         <v>100000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>96.801</v>
+        <v>97.511</v>
       </c>
       <c r="E200" s="1">
         <v>100.45</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
         <v>100450.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-3649.0</v>
+        <v>-2939.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-3.6326530612245</v>
+        <v>-2.9258337481334</v>
       </c>
       <c r="K200">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="L200" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="M200" s="1">
-        <v>96801.0</v>
+        <v>97511.0</v>
       </c>
       <c r="N200" s="1">
-        <v>98181.14</v>
+        <v>99114.08</v>
       </c>
       <c r="O200" s="1">
         <v>0.08</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B201" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C201" s="1">
         <v>200000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>95.215</v>
+        <v>95.951</v>
       </c>
       <c r="E201" s="1">
         <v>99.077</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
         <v>198154.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-7724.0</v>
+        <v>-6252.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-3.8979783400789</v>
+        <v>-3.1551217739738</v>
       </c>
       <c r="K201">
-        <v>1.73</v>
+        <v>1.93</v>
       </c>
       <c r="L201" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="M201" s="1">
-        <v>190430.0</v>
+        <v>191902.0</v>
       </c>
       <c r="N201" s="1">
-        <v>193882.05</v>
+        <v>195756.79</v>
       </c>
       <c r="O201" s="1">
         <v>0.16</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B202" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C202" s="1">
         <v>100000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>93.98</v>
+        <v>93.769</v>
       </c>
       <c r="E202" s="1">
         <v>92.51784</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
         <v>92517.84</v>
       </c>
       <c r="I202" s="1">
-        <v>1462.16</v>
+        <v>1251.16</v>
       </c>
       <c r="J202" s="1">
-        <v>1.5804087082016</v>
+        <v>1.3523445856496</v>
       </c>
       <c r="K202">
-        <v>0.45</v>
+        <v>0.5</v>
       </c>
       <c r="L202">
-        <v>450.68</v>
+        <v>501.03</v>
       </c>
       <c r="M202" s="1">
-        <v>93980.0</v>
+        <v>93769.0</v>
       </c>
       <c r="N202" s="1">
-        <v>94430.68</v>
+        <v>94270.03</v>
       </c>
       <c r="O202" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B203" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C203" s="1">
         <v>170000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>102.813</v>
+        <v>102.857</v>
       </c>
       <c r="E203" s="1">
         <v>99.953</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
         <v>169920.1</v>
       </c>
       <c r="I203" s="1">
-        <v>4862.0</v>
+        <v>4936.8</v>
       </c>
       <c r="J203" s="1">
-        <v>2.8613448320711</v>
+        <v>2.9053655217952</v>
       </c>
       <c r="K203">
-        <v>4.71</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>0.23</v>
+      </c>
+      <c r="L203">
+        <v>398.22</v>
       </c>
       <c r="M203" s="1">
-        <v>174782.1</v>
+        <v>174856.9</v>
       </c>
       <c r="N203" s="1">
-        <v>182790.73</v>
+        <v>175255.12</v>
       </c>
       <c r="O203" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>463</v>
       </c>
       <c r="B204" t="s">
         <v>464</v>
       </c>
       <c r="C204" s="1">
         <v>100000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>102.711</v>
+        <v>103.665</v>
       </c>
       <c r="E204" s="1">
         <v>99.961</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
         <v>99961.0</v>
       </c>
       <c r="I204" s="1">
-        <v>2750.0</v>
+        <v>3704.0</v>
       </c>
       <c r="J204" s="1">
-        <v>2.7510729184382</v>
+        <v>3.7054451235982</v>
       </c>
       <c r="K204">
-        <v>3.35</v>
+        <v>3.63</v>
       </c>
       <c r="L204" t="s">
         <v>465</v>
       </c>
       <c r="M204" s="1">
-        <v>102711.0</v>
+        <v>103665.0</v>
       </c>
       <c r="N204" s="1">
-        <v>106063.4</v>
+        <v>107297.88</v>
       </c>
       <c r="O204" s="1">
         <v>0.09</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>466</v>
       </c>
       <c r="B205" t="s">
         <v>467</v>
       </c>
       <c r="C205" s="1">
-        <v>141000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>97.157</v>
+        <v>101.68</v>
       </c>
       <c r="E205" s="1">
-        <v>99.702</v>
+        <v>99.943</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>140579.82</v>
+        <v>99943.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-3588.45</v>
+        <v>1737.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-2.5526067681691</v>
+        <v>1.7379906546732</v>
       </c>
       <c r="K205">
-        <v>1.59</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>0.14</v>
+      </c>
+      <c r="L205">
+        <v>142.47</v>
       </c>
       <c r="M205" s="1">
-        <v>136991.37</v>
+        <v>101680.0</v>
       </c>
       <c r="N205" s="1">
-        <v>139238.68</v>
+        <v>101822.47</v>
       </c>
       <c r="O205" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
+        <v>468</v>
+      </c>
+      <c r="B206" t="s">
         <v>469</v>
       </c>
-      <c r="B206" t="s">
+      <c r="C206" s="1">
+        <v>141000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>97.639</v>
+      </c>
+      <c r="E206" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>140579.82</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-2908.83</v>
+      </c>
+      <c r="J206" s="1">
+        <v>-2.0691661150228</v>
+      </c>
+      <c r="K206">
+        <v>1.78</v>
+      </c>
+      <c r="L206" t="s">
         <v>470</v>
       </c>
-      <c r="C206" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M206" s="1">
-        <v>100460.0</v>
+        <v>137670.99</v>
       </c>
       <c r="N206" s="1">
-        <v>103210.68</v>
+        <v>140181.95</v>
       </c>
       <c r="O206" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
+        <v>471</v>
+      </c>
+      <c r="B207" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="C207" s="1">
         <v>100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>97.911</v>
+        <v>101.222</v>
       </c>
       <c r="E207" s="1">
-        <v>99.438</v>
+        <v>99.611</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>99438.0</v>
+        <v>99611.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-1527.0</v>
+        <v>1611.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-1.5356302419598</v>
+        <v>1.6172912630131</v>
       </c>
       <c r="K207">
-        <v>2.67</v>
+        <v>2.98</v>
       </c>
       <c r="L207" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="M207" s="1">
-        <v>97911.0</v>
+        <v>101222.0</v>
       </c>
       <c r="N207" s="1">
-        <v>100582.23</v>
+        <v>104202.82</v>
       </c>
       <c r="O207" s="1">
         <v>0.08</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
+        <v>474</v>
+      </c>
+      <c r="B208" t="s">
         <v>475</v>
       </c>
-      <c r="B208" t="s">
+      <c r="C208" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>98.994</v>
+      </c>
+      <c r="E208" s="1">
+        <v>99.438</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>99438.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-444.0</v>
+      </c>
+      <c r="J208" s="1">
+        <v>-0.44650938273095</v>
+      </c>
+      <c r="K208">
+        <v>2.85</v>
+      </c>
+      <c r="L208" t="s">
         <v>476</v>
       </c>
-      <c r="C208" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M208" s="1">
-        <v>197404.0</v>
+        <v>98994.0</v>
       </c>
       <c r="N208" s="1">
-        <v>204297.84</v>
+        <v>101845.03</v>
       </c>
       <c r="O208" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
+        <v>477</v>
+      </c>
+      <c r="B209" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
       <c r="C209" s="1">
         <v>200000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>102.382</v>
+        <v>99.672</v>
       </c>
       <c r="E209" s="1">
-        <v>99.661</v>
+        <v>102.8745</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>199322.0</v>
+        <v>205749.0</v>
       </c>
       <c r="I209" s="1">
-        <v>5442.0</v>
+        <v>-6405.0</v>
       </c>
       <c r="J209" s="1">
-        <v>2.73025556637</v>
+        <v>-3.1130163451584</v>
       </c>
       <c r="K209">
-        <v>3.7</v>
+        <v>3.68</v>
       </c>
       <c r="L209" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="M209" s="1">
-        <v>204764.0</v>
+        <v>199344.0</v>
       </c>
       <c r="N209" s="1">
-        <v>212164.0</v>
+        <v>206712.49</v>
       </c>
       <c r="O209" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
+        <v>480</v>
+      </c>
+      <c r="B210" t="s">
         <v>481</v>
       </c>
-      <c r="B210" t="s">
+      <c r="C210" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>103.486</v>
+      </c>
+      <c r="E210" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>199322.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>7650.0</v>
+      </c>
+      <c r="J210" s="1">
+        <v>3.8380108568046</v>
+      </c>
+      <c r="K210">
+        <v>3.97</v>
+      </c>
+      <c r="L210" t="s">
         <v>482</v>
       </c>
-      <c r="C210" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M210" s="1">
-        <v>301419.0</v>
+        <v>206972.0</v>
       </c>
       <c r="N210" s="1">
-        <v>313752.9</v>
+        <v>214904.19</v>
       </c>
       <c r="O210" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
+        <v>483</v>
+      </c>
+      <c r="B211" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
       <c r="C211" s="1">
         <v>200000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>102.319</v>
+        <v>101.209</v>
       </c>
       <c r="E211" s="1">
-        <v>100.0</v>
+        <v>98.6</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>200000.0</v>
+        <v>197200.0</v>
       </c>
       <c r="I211" s="1">
-        <v>4638.0</v>
+        <v>5218.0</v>
       </c>
       <c r="J211" s="1">
-        <v>2.319</v>
+        <v>2.6460446247465</v>
       </c>
       <c r="K211">
-        <v>4.12</v>
+        <v>4.36</v>
       </c>
       <c r="L211" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="M211" s="1">
-        <v>204638.0</v>
+        <v>202418.0</v>
       </c>
       <c r="N211" s="1">
-        <v>212887.48</v>
+        <v>211144.03</v>
       </c>
       <c r="O211" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
+        <v>486</v>
+      </c>
+      <c r="B212" t="s">
         <v>487</v>
       </c>
-      <c r="B212" t="s">
+      <c r="C212" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D212" s="1">
+        <v>102.42</v>
+      </c>
+      <c r="E212" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>4840.0</v>
+      </c>
+      <c r="J212" s="1">
+        <v>2.42</v>
+      </c>
+      <c r="K212">
+        <v>4.4</v>
+      </c>
+      <c r="L212" t="s">
         <v>488</v>
       </c>
-      <c r="C212" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M212" s="1">
-        <v>105963.0</v>
+        <v>204840.0</v>
       </c>
       <c r="N212" s="1">
-        <v>106826.01</v>
+        <v>213642.96</v>
       </c>
       <c r="O212" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
         <v>489</v>
       </c>
       <c r="B213" t="s">
         <v>490</v>
       </c>
       <c r="C213" s="1">
         <v>100000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>98.013</v>
+        <v>106.65</v>
       </c>
       <c r="E213" s="1">
-        <v>99.852</v>
+        <v>109.3</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>99852.0</v>
+        <v>109300.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-1839.0</v>
+        <v>-2650.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-1.8417257541161</v>
+        <v>-2.4245196706313</v>
       </c>
       <c r="K213">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>580.82</v>
+        <v>1.17</v>
+      </c>
+      <c r="L213" t="s">
+        <v>491</v>
       </c>
       <c r="M213" s="1">
-        <v>98013.0</v>
+        <v>106650.0</v>
       </c>
       <c r="N213" s="1">
-        <v>98593.82</v>
+        <v>107815.07</v>
       </c>
       <c r="O213" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B214" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C214" s="1">
         <v>100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>98.354</v>
+        <v>99.028</v>
       </c>
       <c r="E214" s="1">
-        <v>99.589</v>
+        <v>99.852</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>99589.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-1235.0</v>
+        <v>-824.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-1.2400967978391</v>
+        <v>-0.8252213275648</v>
       </c>
       <c r="K214">
-        <v>0.36</v>
+        <v>0.81</v>
       </c>
       <c r="L214">
-        <v>360.62</v>
+        <v>810.96</v>
       </c>
       <c r="M214" s="1">
-        <v>98354.0</v>
+        <v>99028.0</v>
       </c>
       <c r="N214" s="1">
-        <v>98714.62</v>
+        <v>99838.96</v>
       </c>
       <c r="O214" s="1">
         <v>0.08</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B215" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C215" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>83.643</v>
+        <v>100.937</v>
       </c>
       <c r="E215" s="1">
-        <v>85.96</v>
+        <v>100.0</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>171920.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-4634.0</v>
+        <v>937.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-2.6954397394137</v>
+        <v>0.937</v>
       </c>
       <c r="K215">
-        <v>0.43</v>
+        <v>0.13</v>
       </c>
       <c r="L215">
-        <v>863.01</v>
+        <v>134.81</v>
       </c>
       <c r="M215" s="1">
-        <v>167286.0</v>
+        <v>100937.0</v>
       </c>
       <c r="N215" s="1">
-        <v>168149.01</v>
+        <v>101071.81</v>
       </c>
       <c r="O215" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B216" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C216" s="1">
         <v>100000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>98.542</v>
+        <v>99.074</v>
       </c>
       <c r="E216" s="1">
-        <v>100.65</v>
+        <v>99.589</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>100650.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-2108.0</v>
+        <v>-515.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-2.0943864878291</v>
+        <v>-0.51712538533372</v>
       </c>
       <c r="K216">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="L216">
-        <v>558.9</v>
+        <v>554.79</v>
       </c>
       <c r="M216" s="1">
-        <v>98542.0</v>
+        <v>99074.0</v>
       </c>
       <c r="N216" s="1">
-        <v>99100.9</v>
+        <v>99628.79</v>
       </c>
       <c r="O216" s="1">
         <v>0.08</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B217" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C217" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>98.777</v>
+        <v>84.938</v>
       </c>
       <c r="E217" s="1">
-        <v>99.571</v>
+        <v>85.96</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>99571.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-794.0</v>
+        <v>-2044.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.79742093581464</v>
+        <v>-1.1889250814332</v>
       </c>
       <c r="K217">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>0.47</v>
+      </c>
+      <c r="L217">
+        <v>934.93</v>
       </c>
       <c r="M217" s="1">
-        <v>98777.0</v>
+        <v>169876.0</v>
       </c>
       <c r="N217" s="1">
-        <v>100005.77</v>
+        <v>170810.93</v>
       </c>
       <c r="O217" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
         <v>500</v>
       </c>
       <c r="B218" t="s">
         <v>501</v>
       </c>
       <c r="C218" s="1">
         <v>100000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>98.092</v>
+        <v>98.958</v>
       </c>
       <c r="E218" s="1">
-        <v>100.0</v>
+        <v>100.65</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>100000.0</v>
+        <v>100650.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-1908.0</v>
+        <v>-1692.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-1.908</v>
+        <v>-1.6810730253353</v>
       </c>
       <c r="K218">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>502</v>
+        <v>0.73</v>
+      </c>
+      <c r="L218">
+        <v>731.51</v>
       </c>
       <c r="M218" s="1">
-        <v>98092.0</v>
+        <v>98958.0</v>
       </c>
       <c r="N218" s="1">
-        <v>99716.55</v>
+        <v>99689.51</v>
       </c>
       <c r="O218" s="1">
         <v>0.08</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
+        <v>502</v>
+      </c>
+      <c r="B219" t="s">
         <v>503</v>
       </c>
-      <c r="B219" t="s">
+      <c r="C219" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D219" s="1">
+        <v>99.512</v>
+      </c>
+      <c r="E219" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="F219" t="s">
+        <v>8</v>
+      </c>
+      <c r="G219">
+        <v>1.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>99571.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>-59.0</v>
+      </c>
+      <c r="J219" s="1">
+        <v>-0.059254200520232</v>
+      </c>
+      <c r="K219">
+        <v>1.42</v>
+      </c>
+      <c r="L219" t="s">
         <v>504</v>
       </c>
-      <c r="C219" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M219" s="1">
-        <v>171006.5</v>
+        <v>99512.0</v>
       </c>
       <c r="N219" s="1">
-        <v>172064.52</v>
+        <v>100927.75</v>
       </c>
       <c r="O219" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
+        <v>505</v>
+      </c>
+      <c r="B220" t="s">
         <v>506</v>
       </c>
-      <c r="B220" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C220" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>97.41</v>
+        <v>98.643</v>
       </c>
       <c r="E220" s="1">
         <v>100.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-5594.4</v>
+        <v>-1357.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-2.59</v>
+        <v>-1.357</v>
       </c>
       <c r="K220">
-        <v>2.07</v>
+        <v>1.84</v>
       </c>
       <c r="L220" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="M220" s="1">
-        <v>210405.6</v>
+        <v>98643.0</v>
       </c>
       <c r="N220" s="1">
-        <v>214882.9</v>
+        <v>100480.77</v>
       </c>
       <c r="O220" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
+        <v>508</v>
+      </c>
+      <c r="B221" t="s">
         <v>509</v>
       </c>
-      <c r="B221" t="s">
+      <c r="C221" s="1">
+        <v>175000.0</v>
+      </c>
+      <c r="D221" s="1">
+        <v>98.4</v>
+      </c>
+      <c r="E221" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F221" t="s">
+        <v>8</v>
+      </c>
+      <c r="G221">
+        <v>1.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>175000.0</v>
+      </c>
+      <c r="I221" s="1">
+        <v>-2800.0</v>
+      </c>
+      <c r="J221" s="1">
+        <v>-1.6</v>
+      </c>
+      <c r="K221">
+        <v>0.8</v>
+      </c>
+      <c r="L221" t="s">
         <v>510</v>
       </c>
-      <c r="C221" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M221" s="1">
-        <v>97851.0</v>
+        <v>172200.0</v>
       </c>
       <c r="N221" s="1">
-        <v>101019.15</v>
+        <v>173605.18</v>
       </c>
       <c r="O221" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
+        <v>511</v>
+      </c>
+      <c r="B222" t="s">
         <v>512</v>
       </c>
-      <c r="B222" t="s">
+      <c r="C222" s="1">
+        <v>116000.0</v>
+      </c>
+      <c r="D222" s="1">
+        <v>97.816</v>
+      </c>
+      <c r="E222" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F222" t="s">
+        <v>8</v>
+      </c>
+      <c r="G222">
+        <v>1.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>116000.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>-2533.44</v>
+      </c>
+      <c r="J222" s="1">
+        <v>-2.184</v>
+      </c>
+      <c r="K222">
+        <v>2.29</v>
+      </c>
+      <c r="L222" t="s">
         <v>513</v>
       </c>
-      <c r="C222" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M222" s="1">
-        <v>96931.0</v>
+        <v>113466.56</v>
       </c>
       <c r="N222" s="1">
-        <v>97194.7</v>
+        <v>116119.78</v>
       </c>
       <c r="O222" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
         <v>514</v>
       </c>
       <c r="B223" t="s">
         <v>515</v>
       </c>
       <c r="C223" s="1">
         <v>100000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>97.298</v>
+        <v>98.743</v>
       </c>
       <c r="E223" s="1">
-        <v>99.362</v>
+        <v>100.42</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>99362.0</v>
+        <v>100420.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-2064.0</v>
+        <v>-1677.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-2.0772528733319</v>
+        <v>-1.6699860585541</v>
       </c>
       <c r="K223">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>950.34</v>
+        <v>3.38</v>
+      </c>
+      <c r="L223" t="s">
+        <v>516</v>
       </c>
       <c r="M223" s="1">
-        <v>97298.0</v>
+        <v>98743.0</v>
       </c>
       <c r="N223" s="1">
-        <v>98248.34</v>
+        <v>102119.71</v>
       </c>
       <c r="O223" s="1">
         <v>0.08</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B224" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C224" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.181</v>
+        <v>97.625</v>
       </c>
       <c r="E224" s="1">
-        <v>100.4</v>
+        <v>99.259</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>200800.0</v>
+        <v>99259.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-438.0</v>
+        <v>-1634.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.21812749003984</v>
+        <v>-1.6461983296225</v>
       </c>
       <c r="K224">
-        <v>3.04</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>0.52</v>
+      </c>
+      <c r="L224">
+        <v>515.41</v>
       </c>
       <c r="M224" s="1">
-        <v>200362.0</v>
+        <v>97625.0</v>
       </c>
       <c r="N224" s="1">
-        <v>206434.6</v>
+        <v>98140.41</v>
       </c>
       <c r="O224" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>519</v>
       </c>
       <c r="B225" t="s">
         <v>520</v>
       </c>
       <c r="C225" s="1">
         <v>100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.178</v>
+        <v>97.864</v>
       </c>
       <c r="E225" s="1">
-        <v>99.821</v>
+        <v>99.362</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>99821.0</v>
+        <v>99362.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-643.0</v>
+        <v>-1498.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-0.64415303393074</v>
+        <v>-1.5076186067108</v>
       </c>
       <c r="K225">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>10.62</v>
+        <v>1.13</v>
+      </c>
+      <c r="L225" t="s">
+        <v>521</v>
       </c>
       <c r="M225" s="1">
-        <v>99178.0</v>
+        <v>97864.0</v>
       </c>
       <c r="N225" s="1">
-        <v>99188.62</v>
+        <v>98994.14</v>
       </c>
       <c r="O225" s="1">
         <v>0.08</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B226" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C226" s="1">
-        <v>232000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>97.63</v>
+        <v>100.316</v>
       </c>
       <c r="E226" s="1">
-        <v>99.228</v>
+        <v>100.4</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>230208.96</v>
+        <v>200800.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-3707.36</v>
+        <v>-168.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-1.6104325392026</v>
+        <v>-0.083665338645418</v>
       </c>
       <c r="K226">
-        <v>2.47</v>
+        <v>3.26</v>
       </c>
       <c r="L226" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="M226" s="1">
-        <v>226501.6</v>
+        <v>200632.0</v>
       </c>
       <c r="N226" s="1">
-        <v>232239.63</v>
+        <v>207150.49</v>
       </c>
       <c r="O226" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B227" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C227" s="1">
         <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>98.058</v>
+        <v>99.669</v>
       </c>
       <c r="E227" s="1">
-        <v>99.517</v>
+        <v>99.821</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>99517.0</v>
+        <v>99821.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-1459.0</v>
+        <v>-152.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-1.4660811720611</v>
+        <v>-0.15227256789653</v>
       </c>
       <c r="K227">
-        <v>2.57</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>0.23</v>
+      </c>
+      <c r="L227">
+        <v>233.56</v>
       </c>
       <c r="M227" s="1">
-        <v>98058.0</v>
+        <v>99669.0</v>
       </c>
       <c r="N227" s="1">
-        <v>100628.55</v>
+        <v>99902.56</v>
       </c>
       <c r="O227" s="1">
         <v>0.08</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
         <v>527</v>
       </c>
       <c r="B228" t="s">
         <v>528</v>
       </c>
       <c r="C228" s="1">
-        <v>308000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>89.511</v>
+        <v>98.062</v>
       </c>
       <c r="E228" s="1">
-        <v>83.45955844</v>
+        <v>99.228</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>257055.44</v>
+        <v>230208.96</v>
       </c>
       <c r="I228" s="1">
-        <v>18638.44</v>
+        <v>-2705.12</v>
       </c>
       <c r="J228" s="1">
-        <v>7.2507471539992</v>
+        <v>-1.1750715523844</v>
       </c>
       <c r="K228">
-        <v>1.01</v>
+        <v>2.64</v>
       </c>
       <c r="L228" t="s">
         <v>529</v>
       </c>
       <c r="M228" s="1">
-        <v>275693.88</v>
+        <v>227503.84</v>
       </c>
       <c r="N228" s="1">
-        <v>278810.8</v>
+        <v>233625.62</v>
       </c>
       <c r="O228" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
         <v>530</v>
       </c>
       <c r="B229" t="s">
         <v>531</v>
       </c>
       <c r="C229" s="1">
         <v>100000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>97.325</v>
+        <v>98.606</v>
       </c>
       <c r="E229" s="1">
-        <v>97.326</v>
+        <v>99.517</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>97326.0</v>
+        <v>99517.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-1.0</v>
+        <v>-911.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-0.0010274746727493</v>
+        <v>-0.9154214857763</v>
       </c>
       <c r="K229">
-        <v>1.74</v>
+        <v>2.76</v>
       </c>
       <c r="L229" t="s">
         <v>532</v>
       </c>
       <c r="M229" s="1">
-        <v>97325.0</v>
+        <v>98606.0</v>
       </c>
       <c r="N229" s="1">
-        <v>99060.62</v>
+        <v>101370.73</v>
       </c>
       <c r="O229" s="1">
         <v>0.08</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
         <v>533</v>
       </c>
       <c r="B230" t="s">
         <v>534</v>
       </c>
       <c r="C230" s="1">
-        <v>100000.0</v>
+        <v>308000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>101.693</v>
+        <v>90.997</v>
       </c>
       <c r="E230" s="1">
-        <v>99.329</v>
+        <v>83.45955844</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>99329.0</v>
+        <v>257055.44</v>
       </c>
       <c r="I230" s="1">
-        <v>2364.0</v>
+        <v>23215.32</v>
       </c>
       <c r="J230" s="1">
-        <v>2.3799695959891</v>
+        <v>9.0312502236872</v>
       </c>
       <c r="K230">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>817.47</v>
+        <v>1.12</v>
+      </c>
+      <c r="L230" t="s">
+        <v>535</v>
       </c>
       <c r="M230" s="1">
-        <v>101693.0</v>
+        <v>280270.76</v>
       </c>
       <c r="N230" s="1">
-        <v>102510.47</v>
+        <v>283719.94</v>
       </c>
       <c r="O230" s="1">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B231" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C231" s="1">
         <v>100000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>97.639</v>
+        <v>101.903</v>
       </c>
       <c r="E231" s="1">
-        <v>100.231</v>
+        <v>99.329</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>100231.0</v>
+        <v>99329.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-2592.0</v>
+        <v>2574.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-2.5860262792948</v>
+        <v>2.5913882149221</v>
       </c>
       <c r="K231">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>636.99</v>
+        <v>1.04</v>
+      </c>
+      <c r="L231" t="s">
+        <v>538</v>
       </c>
       <c r="M231" s="1">
-        <v>97639.0</v>
+        <v>101903.0</v>
       </c>
       <c r="N231" s="1">
-        <v>98275.99</v>
+        <v>102943.41</v>
       </c>
       <c r="O231" s="1">
         <v>0.08</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="B232" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="C232" s="1">
         <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>89.574</v>
+        <v>98.394</v>
       </c>
       <c r="E232" s="1">
-        <v>89.875</v>
+        <v>100.231</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>89875.0</v>
+        <v>100231.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-301.0</v>
+        <v>-1837.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-0.33490959666203</v>
+        <v>-1.8327663098243</v>
       </c>
       <c r="K232">
-        <v>0.07</v>
+        <v>0.85</v>
       </c>
       <c r="L232">
-        <v>67.12</v>
+        <v>852.74</v>
       </c>
       <c r="M232" s="1">
-        <v>89574.0</v>
+        <v>98394.0</v>
       </c>
       <c r="N232" s="1">
-        <v>89641.12</v>
+        <v>99246.74</v>
       </c>
       <c r="O232" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="B233" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="C233" s="1">
-        <v>228571.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>97.638</v>
+        <v>90.261</v>
       </c>
       <c r="E233" s="1">
-        <v>100.36900132</v>
+        <v>89.875</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>229414.43</v>
+        <v>89875.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-6242.27</v>
+        <v>386.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-2.7209578752304</v>
+        <v>0.42948539638387</v>
       </c>
       <c r="K233">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>541</v>
+        <v>0.1</v>
+      </c>
+      <c r="L233">
+        <v>95.89</v>
       </c>
       <c r="M233" s="1">
-        <v>223172.16</v>
+        <v>90261.0</v>
       </c>
       <c r="N233" s="1">
-        <v>225238.69</v>
+        <v>90356.89</v>
       </c>
       <c r="O233" s="1">
-        <v>0.19</v>
+        <v>0.07</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B234" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C234" s="1">
-        <v>520000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>87.494</v>
+        <v>100.727</v>
       </c>
       <c r="E234" s="1">
-        <v>90.91529423</v>
+        <v>100.539</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>472759.53</v>
+        <v>100539.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-17790.73</v>
+        <v>188.0</v>
       </c>
       <c r="J234" s="1">
-        <v>-3.7631668683654</v>
+        <v>0.18699211251355</v>
       </c>
       <c r="K234">
-        <v>1.57</v>
+        <v>2.21</v>
       </c>
       <c r="L234" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="M234" s="1">
-        <v>454968.8</v>
+        <v>100727.0</v>
       </c>
       <c r="N234" s="1">
-        <v>463142.77</v>
+        <v>102940.7</v>
       </c>
       <c r="O234" s="1">
-        <v>0.39</v>
+        <v>0.08</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B235" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C235" s="1">
-        <v>355002.0</v>
+        <v>228571.0</v>
       </c>
       <c r="D235" s="1">
-        <v>99.635</v>
+        <v>97.929</v>
       </c>
       <c r="E235" s="1">
-        <v>99.67399902</v>
+        <v>100.36900132</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>353844.69</v>
+        <v>229414.43</v>
       </c>
       <c r="I235" s="1">
-        <v>-138.44</v>
+        <v>-5577.13</v>
       </c>
       <c r="J235" s="1">
-        <v>-0.039124509682482</v>
+        <v>-2.4310284231031</v>
       </c>
       <c r="K235">
-        <v>0.94</v>
+        <v>1.08</v>
       </c>
       <c r="L235" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="M235" s="1">
-        <v>353706.25</v>
+        <v>223837.3</v>
       </c>
       <c r="N235" s="1">
-        <v>357054.45</v>
+        <v>226298.35</v>
       </c>
       <c r="O235" s="1">
-        <v>0.3</v>
+        <v>0.18</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B236" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="C236" s="1">
-        <v>100000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>97.357</v>
+        <v>87.192</v>
       </c>
       <c r="E236" s="1">
-        <v>99.766</v>
+        <v>90.91529423</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>99766.0</v>
+        <v>472759.53</v>
       </c>
       <c r="I236" s="1">
-        <v>-2409.0</v>
+        <v>-19361.13</v>
       </c>
       <c r="J236" s="1">
-        <v>-2.4146502816591</v>
+        <v>-4.095344201734</v>
       </c>
       <c r="K236">
-        <v>2.28</v>
+        <v>1.77</v>
       </c>
       <c r="L236" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="M236" s="1">
-        <v>97357.0</v>
+        <v>453398.4</v>
       </c>
       <c r="N236" s="1">
-        <v>99639.19</v>
+        <v>462582.1</v>
       </c>
       <c r="O236" s="1">
-        <v>0.08</v>
+        <v>0.37</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B237" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C237" s="1">
-        <v>130000.0</v>
+        <v>355002.0</v>
       </c>
       <c r="D237" s="1">
-        <v>97.56</v>
+        <v>99.898</v>
       </c>
       <c r="E237" s="1">
-        <v>99.945</v>
+        <v>99.67399902</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>129928.5</v>
+        <v>353844.69</v>
       </c>
       <c r="I237" s="1">
-        <v>-3100.5</v>
+        <v>795.21</v>
       </c>
       <c r="J237" s="1">
-        <v>-2.3863124718595</v>
+        <v>0.22473419058514</v>
       </c>
       <c r="K237">
-        <v>0.95</v>
+        <v>1.14</v>
       </c>
       <c r="L237" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="M237" s="1">
-        <v>126828.0</v>
+        <v>354639.9</v>
       </c>
       <c r="N237" s="1">
-        <v>128065.64</v>
+        <v>358677.44</v>
       </c>
       <c r="O237" s="1">
-        <v>0.11</v>
+        <v>0.28</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B238" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C238" s="1">
-        <v>673000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>87.821</v>
+        <v>98.051</v>
       </c>
       <c r="E238" s="1">
-        <v>87.89336553</v>
+        <v>99.766</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>591522.35</v>
+        <v>99766.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-487.02</v>
+        <v>-1715.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-0.082333321809396</v>
+        <v>-1.7190225126797</v>
       </c>
       <c r="K238">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.53</v>
+      </c>
+      <c r="L238" t="s">
+        <v>557</v>
       </c>
       <c r="M238" s="1">
-        <v>591035.33</v>
+        <v>98051.0</v>
       </c>
       <c r="N238" s="1">
-        <v>591035.33</v>
+        <v>100577.71</v>
       </c>
       <c r="O238" s="1">
-        <v>0.49</v>
+        <v>0.08</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="B239" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="C239" s="1">
-        <v>24000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>62.023</v>
+        <v>97.981</v>
       </c>
       <c r="E239" s="1">
-        <v>73.332375</v>
+        <v>99.945</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>17599.77</v>
+        <v>129928.5</v>
       </c>
       <c r="I239" s="1">
-        <v>-2714.25</v>
+        <v>-2553.2</v>
       </c>
       <c r="J239" s="1">
-        <v>-15.4220765385</v>
+        <v>-1.9650807944369</v>
       </c>
       <c r="K239">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>31.23</v>
+        <v>1.15</v>
+      </c>
+      <c r="L239" t="s">
+        <v>560</v>
       </c>
       <c r="M239" s="1">
-        <v>14885.52</v>
+        <v>127375.3</v>
       </c>
       <c r="N239" s="1">
-        <v>14916.75</v>
+        <v>128875.46</v>
       </c>
       <c r="O239" s="1">
-        <v>0.01</v>
+        <v>0.1</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="B240" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="C240" s="1">
-        <v>198000.0</v>
+        <v>673000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>94.618</v>
+        <v>88.256</v>
       </c>
       <c r="E240" s="1">
-        <v>93.47240909</v>
+        <v>87.89336553</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>185075.37</v>
+        <v>591522.35</v>
       </c>
       <c r="I240" s="1">
-        <v>2268.27</v>
+        <v>2440.53</v>
       </c>
       <c r="J240" s="1">
-        <v>1.2255925788504</v>
+        <v>0.41258457943305</v>
       </c>
       <c r="K240">
-        <v>0.26</v>
+        <v>0.0</v>
       </c>
       <c r="L240">
-        <v>515.34</v>
+        <v>0.0</v>
       </c>
       <c r="M240" s="1">
-        <v>187343.64</v>
+        <v>593962.88</v>
       </c>
       <c r="N240" s="1">
-        <v>187858.98</v>
+        <v>593962.88</v>
       </c>
       <c r="O240" s="1">
-        <v>0.16</v>
+        <v>0.47</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="B241" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="C241" s="1">
-        <v>124000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>85.159</v>
+        <v>61.837</v>
       </c>
       <c r="E241" s="1">
-        <v>91.51215323</v>
+        <v>73.332375</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>113475.07</v>
+        <v>17599.77</v>
       </c>
       <c r="I241" s="1">
-        <v>-7877.91</v>
+        <v>-2758.89</v>
       </c>
       <c r="J241" s="1">
-        <v>-6.9424147524209</v>
+        <v>-15.675716216746</v>
       </c>
       <c r="K241">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>0.14</v>
+      </c>
+      <c r="L241">
+        <v>34.68</v>
       </c>
       <c r="M241" s="1">
-        <v>105597.16</v>
+        <v>14840.88</v>
       </c>
       <c r="N241" s="1">
-        <v>106908.08</v>
+        <v>14875.56</v>
       </c>
       <c r="O241" s="1">
-        <v>0.09</v>
+        <v>0.01</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="B242" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="C242" s="1">
-        <v>135000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>97.683</v>
+        <v>94.955</v>
       </c>
       <c r="E242" s="1">
-        <v>99.998</v>
+        <v>93.47240909</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>134997.3</v>
+        <v>185075.37</v>
       </c>
       <c r="I242" s="1">
-        <v>-3125.25</v>
+        <v>2935.53</v>
       </c>
       <c r="J242" s="1">
-        <v>-2.315046300926</v>
+        <v>1.5861267763506</v>
       </c>
       <c r="K242">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="L242">
-        <v>427.84</v>
+        <v>572.3</v>
       </c>
       <c r="M242" s="1">
-        <v>131872.05</v>
+        <v>188010.9</v>
       </c>
       <c r="N242" s="1">
-        <v>132299.89</v>
+        <v>188583.2</v>
       </c>
       <c r="O242" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B243" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="C243" s="1">
-        <v>150000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>101.019</v>
+        <v>85.362</v>
       </c>
       <c r="E243" s="1">
-        <v>100.0965</v>
+        <v>91.51215323</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>150144.75</v>
+        <v>113475.07</v>
       </c>
       <c r="I243" s="1">
-        <v>1383.75</v>
+        <v>-7626.19</v>
       </c>
       <c r="J243" s="1">
-        <v>0.92161064572687</v>
+        <v>-6.7205862926544</v>
       </c>
       <c r="K243">
-        <v>2.24</v>
+        <v>1.12</v>
       </c>
       <c r="L243" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="M243" s="1">
-        <v>151528.5</v>
+        <v>105848.88</v>
       </c>
       <c r="N243" s="1">
-        <v>154888.91</v>
+        <v>107240.06</v>
       </c>
       <c r="O243" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B244" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C244" s="1">
-        <v>1035800.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>86.543</v>
+        <v>98.364</v>
       </c>
       <c r="E244" s="1">
-        <v>87.23165862</v>
+        <v>99.998</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>903545.52</v>
+        <v>134997.3</v>
       </c>
       <c r="I244" s="1">
-        <v>-7133.13</v>
+        <v>-2205.9</v>
       </c>
       <c r="J244" s="1">
-        <v>-0.78945994884685</v>
+        <v>-1.6340326806536</v>
       </c>
       <c r="K244">
-        <v>0.0</v>
+        <v>0.51</v>
       </c>
       <c r="L244">
-        <v>0.0</v>
+        <v>684.54</v>
       </c>
       <c r="M244" s="1">
-        <v>896412.39</v>
+        <v>132791.4</v>
       </c>
       <c r="N244" s="1">
-        <v>896412.39</v>
+        <v>133475.94</v>
       </c>
       <c r="O244" s="1">
-        <v>0.75</v>
+        <v>0.11</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="B245" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="C245" s="1">
-        <v>980000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>83.335</v>
+        <v>101.078</v>
       </c>
       <c r="E245" s="1">
-        <v>84.103</v>
+        <v>100.0965</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>824209.4</v>
+        <v>150144.75</v>
       </c>
       <c r="I245" s="1">
-        <v>-7526.4</v>
+        <v>1472.25</v>
       </c>
       <c r="J245" s="1">
-        <v>-0.91316599883476</v>
+        <v>0.98055376561618</v>
       </c>
       <c r="K245">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.45</v>
+      </c>
+      <c r="L245" t="s">
+        <v>574</v>
       </c>
       <c r="M245" s="1">
-        <v>816683.0</v>
+        <v>151617.0</v>
       </c>
       <c r="N245" s="1">
-        <v>816683.0</v>
+        <v>155296.73</v>
       </c>
       <c r="O245" s="1">
-        <v>0.68</v>
+        <v>0.12</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="B246" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="C246" s="1">
-        <v>2896943.0</v>
+        <v>1035800.0</v>
       </c>
       <c r="D246" s="1">
-        <v>61.751</v>
+        <v>87.023</v>
       </c>
       <c r="E246" s="1">
-        <v>72.69136155</v>
+        <v>87.23165862</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>2105827.31</v>
+        <v>903545.52</v>
       </c>
       <c r="I246" s="1">
-        <v>-316936.04</v>
+        <v>-2161.29</v>
       </c>
       <c r="J246" s="1">
-        <v>-15.05042880273</v>
+        <v>-0.23920100893201</v>
       </c>
       <c r="K246">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>0.0</v>
+      </c>
+      <c r="L246">
+        <v>0.0</v>
       </c>
       <c r="M246" s="1">
-        <v>1788891.27</v>
+        <v>901384.23</v>
       </c>
       <c r="N246" s="1">
-        <v>1800915.57</v>
+        <v>901384.23</v>
       </c>
       <c r="O246" s="1">
-        <v>1.5</v>
+        <v>0.72</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="B247" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="C247" s="1">
-        <v>444553.0</v>
+        <v>980000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>83.604</v>
+        <v>83.825</v>
       </c>
       <c r="E247" s="1">
-        <v>86.69857362</v>
+        <v>84.103</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>385421.11</v>
+        <v>824209.4</v>
       </c>
       <c r="I247" s="1">
-        <v>-13757.02</v>
+        <v>-2724.4</v>
       </c>
       <c r="J247" s="1">
-        <v>-3.569347823216</v>
+        <v>-0.33054706728654</v>
       </c>
       <c r="K247">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>0.0</v>
+      </c>
+      <c r="L247">
+        <v>0.0</v>
       </c>
       <c r="M247" s="1">
-        <v>371664.09</v>
+        <v>821485.0</v>
       </c>
       <c r="N247" s="1">
-        <v>376277.09</v>
+        <v>821485.0</v>
       </c>
       <c r="O247" s="1">
-        <v>0.31</v>
+        <v>0.65</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B248" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C248" s="1">
-        <v>1380000.0</v>
+        <v>2502943.0</v>
       </c>
       <c r="D248" s="1">
-        <v>74.0</v>
+        <v>61.991</v>
       </c>
       <c r="E248" s="1">
-        <v>78.5174029</v>
+        <v>72.69136173</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>1083540.16</v>
+        <v>1819423.35</v>
       </c>
       <c r="I248" s="1">
-        <v>-62340.16</v>
+        <v>-267823.95</v>
       </c>
       <c r="J248" s="1">
-        <v>-5.7533778904882</v>
+        <v>-14.720265627019</v>
       </c>
       <c r="K248">
-        <v>1.04</v>
+        <v>0.44</v>
       </c>
       <c r="L248" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="M248" s="1">
-        <v>1021200.0</v>
+        <v>1551599.4</v>
       </c>
       <c r="N248" s="1">
-        <v>1035519.86</v>
+        <v>1562708.35</v>
       </c>
       <c r="O248" s="1">
-        <v>0.86</v>
+        <v>1.24</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B249" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C249" s="1">
-        <v>850000.0</v>
+        <v>444553.0</v>
       </c>
       <c r="D249" s="1">
-        <v>97.991</v>
+        <v>84.087</v>
       </c>
       <c r="E249" s="1">
-        <v>99.934</v>
+        <v>86.69857362</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>849439.0</v>
+        <v>385421.11</v>
       </c>
       <c r="I249" s="1">
-        <v>-16515.5</v>
+        <v>-11609.83</v>
       </c>
       <c r="J249" s="1">
-        <v>-1.9442832269298</v>
+        <v>-3.0122454890963</v>
       </c>
       <c r="K249">
-        <v>1.19</v>
+        <v>1.11</v>
       </c>
       <c r="L249" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="M249" s="1">
-        <v>832923.5</v>
+        <v>373811.28</v>
       </c>
       <c r="N249" s="1">
-        <v>843039.66</v>
+        <v>378743.99</v>
       </c>
       <c r="O249" s="1">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B250" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C250" s="1">
-        <v>500000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>76.477</v>
+        <v>74.289</v>
       </c>
       <c r="E250" s="1">
-        <v>82.8884</v>
+        <v>78.5174029</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>414442.0</v>
+        <v>1083540.16</v>
       </c>
       <c r="I250" s="1">
-        <v>-32057.0</v>
+        <v>-58351.96</v>
       </c>
       <c r="J250" s="1">
-        <v>-7.734978597729</v>
+        <v>-5.3853066230605</v>
       </c>
       <c r="K250">
-        <v>2.49</v>
+        <v>1.11</v>
       </c>
       <c r="L250" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="M250" s="1">
-        <v>382385.0</v>
+        <v>1025188.2</v>
       </c>
       <c r="N250" s="1">
-        <v>394837.05</v>
+        <v>1040500.53</v>
       </c>
       <c r="O250" s="1">
-        <v>0.33</v>
+        <v>0.83</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B251" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C251" s="1">
-        <v>241000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>96.191</v>
+        <v>98.294</v>
       </c>
       <c r="E251" s="1">
-        <v>99.46728631</v>
+        <v>99.934</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>239716.16</v>
+        <v>849439.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-7895.85</v>
+        <v>-13940.0</v>
       </c>
       <c r="J251" s="1">
-        <v>-3.2938330065024</v>
+        <v>-1.6410831148558</v>
       </c>
       <c r="K251">
-        <v>2.66</v>
+        <v>1.33</v>
       </c>
       <c r="L251" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="M251" s="1">
-        <v>231820.31</v>
+        <v>835499.0</v>
       </c>
       <c r="N251" s="1">
-        <v>238222.33</v>
+        <v>846788.86</v>
       </c>
       <c r="O251" s="1">
-        <v>0.2</v>
+        <v>0.67</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B252" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C252" s="1">
-        <v>472885.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>97.956</v>
+        <v>76.269</v>
       </c>
       <c r="E252" s="1">
-        <v>100.3378813</v>
+        <v>82.8884</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>474482.79</v>
+        <v>414442.0</v>
       </c>
       <c r="I252" s="1">
-        <v>-11263.56</v>
+        <v>-33097.0</v>
       </c>
       <c r="J252" s="1">
-        <v>-2.3738605988217</v>
+        <v>-7.9859184156046</v>
       </c>
       <c r="K252">
-        <v>1.14</v>
+        <v>2.66</v>
       </c>
       <c r="L252" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="M252" s="1">
-        <v>463219.23</v>
+        <v>381345.0</v>
       </c>
       <c r="N252" s="1">
-        <v>468615.3</v>
+        <v>394660.07</v>
       </c>
       <c r="O252" s="1">
-        <v>0.39</v>
+        <v>0.31</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B253" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C253" s="1">
-        <v>224000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>97.49</v>
+        <v>96.591</v>
       </c>
       <c r="E253" s="1">
-        <v>98.725</v>
+        <v>99.46728631</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>221144.0</v>
+        <v>239716.16</v>
       </c>
       <c r="I253" s="1">
-        <v>-2766.4</v>
+        <v>-6931.85</v>
       </c>
       <c r="J253" s="1">
-        <v>-1.2509496074956</v>
+        <v>-2.8916907395813</v>
       </c>
       <c r="K253">
-        <v>3.4</v>
+        <v>2.84</v>
       </c>
       <c r="L253" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="M253" s="1">
-        <v>218377.6</v>
+        <v>232784.31</v>
       </c>
       <c r="N253" s="1">
-        <v>226001.58</v>
+        <v>239630.03</v>
       </c>
       <c r="O253" s="1">
         <v>0.19</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B254" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C254" s="1">
-        <v>100000.0</v>
+        <v>472885.0</v>
       </c>
       <c r="D254" s="1">
-        <v>81.902</v>
+        <v>98.349</v>
       </c>
       <c r="E254" s="1">
-        <v>81.75</v>
+        <v>100.3378813</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>81750.0</v>
+        <v>474482.79</v>
       </c>
       <c r="I254" s="1">
-        <v>152.0</v>
+        <v>-9405.12</v>
       </c>
       <c r="J254" s="1">
-        <v>0.18593272171254</v>
+        <v>-1.9821835898411</v>
       </c>
       <c r="K254">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>45.21</v>
+        <v>1.34</v>
+      </c>
+      <c r="L254" t="s">
+        <v>599</v>
       </c>
       <c r="M254" s="1">
-        <v>81902.0</v>
+        <v>465077.67</v>
       </c>
       <c r="N254" s="1">
-        <v>81947.21</v>
+        <v>471425.99</v>
       </c>
       <c r="O254" s="1">
-        <v>0.07</v>
+        <v>0.37</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="B255" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C255" s="1">
-        <v>704635.29</v>
+        <v>224000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>76.155</v>
+        <v>97.285</v>
       </c>
       <c r="E255" s="1">
-        <v>77.63493651</v>
+        <v>98.725</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>547043.16</v>
+        <v>221144.0</v>
       </c>
       <c r="I255" s="1">
-        <v>-10428.15</v>
+        <v>-3225.6</v>
       </c>
       <c r="J255" s="1">
-        <v>-1.9062755487154</v>
+        <v>-1.4585971131932</v>
       </c>
       <c r="K255">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.64</v>
+      </c>
+      <c r="L255" t="s">
+        <v>602</v>
       </c>
       <c r="M255" s="1">
-        <v>536615.01</v>
+        <v>217918.4</v>
       </c>
       <c r="N255" s="1">
-        <v>536615.01</v>
+        <v>226070.77</v>
       </c>
       <c r="O255" s="1">
-        <v>0.45</v>
+        <v>0.18</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="B256" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="C256" s="1">
-        <v>2263571.72</v>
+        <v>100000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>87.481</v>
+        <v>82.044</v>
       </c>
       <c r="E256" s="1">
-        <v>102.8383713</v>
+        <v>81.75</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>2327820.29</v>
+        <v>81750.0</v>
       </c>
       <c r="I256" s="1">
-        <v>-347625.11</v>
+        <v>294.0</v>
       </c>
       <c r="J256" s="1">
-        <v>-14.933502877922</v>
+        <v>0.35963302752294</v>
       </c>
       <c r="K256">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>602</v>
+        <v>0.13</v>
+      </c>
+      <c r="L256">
+        <v>131.51</v>
       </c>
       <c r="M256" s="1">
-        <v>1980195.18</v>
+        <v>82044.0</v>
       </c>
       <c r="N256" s="1">
-        <v>2020970.48</v>
+        <v>82175.51</v>
       </c>
       <c r="O256" s="1">
-        <v>1.69</v>
+        <v>0.07</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="B257" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C257" s="1">
-        <v>714704.0</v>
+        <v>704635.29</v>
       </c>
       <c r="D257" s="1">
-        <v>96.229</v>
+        <v>76.252</v>
       </c>
       <c r="E257" s="1">
-        <v>98.81541589</v>
+        <v>77.63493651</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>706237.73</v>
+        <v>547043.16</v>
       </c>
       <c r="I257" s="1">
-        <v>-18485.22</v>
+        <v>-9744.66</v>
       </c>
       <c r="J257" s="1">
-        <v>-2.6174217568353</v>
+        <v>-1.7813329390683</v>
       </c>
       <c r="K257">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>605</v>
+        <v>0.0</v>
+      </c>
+      <c r="L257">
+        <v>0.0</v>
       </c>
       <c r="M257" s="1">
-        <v>687752.51</v>
+        <v>537298.5</v>
       </c>
       <c r="N257" s="1">
-        <v>689563.75</v>
+        <v>537298.5</v>
       </c>
       <c r="O257" s="1">
-        <v>0.58</v>
+        <v>0.43</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B258" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C258" s="1">
-        <v>636996.0</v>
+        <v>2263571.72</v>
       </c>
       <c r="D258" s="1">
-        <v>97.315</v>
+        <v>86.818</v>
       </c>
       <c r="E258" s="1">
-        <v>99.89010135</v>
+        <v>102.8383713</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>636295.95</v>
+        <v>2327820.29</v>
       </c>
       <c r="I258" s="1">
-        <v>-16403.29</v>
+        <v>-362632.59</v>
       </c>
       <c r="J258" s="1">
-        <v>-2.5779340572575</v>
+        <v>-15.578203848374</v>
       </c>
       <c r="K258">
-        <v>1.57</v>
+        <v>1.95</v>
       </c>
       <c r="L258" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="M258" s="1">
-        <v>619892.66</v>
+        <v>1965187.7</v>
       </c>
       <c r="N258" s="1">
-        <v>629920.55</v>
+        <v>2009218.82</v>
       </c>
       <c r="O258" s="1">
-        <v>0.53</v>
+        <v>1.6</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B259" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C259" s="1">
-        <v>990000.0</v>
+        <v>714704.0</v>
       </c>
       <c r="D259" s="1">
-        <v>96.639</v>
+        <v>96.161</v>
       </c>
       <c r="E259" s="1">
-        <v>99.374</v>
+        <v>98.81541589</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>983802.6</v>
+        <v>706237.73</v>
       </c>
       <c r="I259" s="1">
-        <v>-27076.5</v>
+        <v>-18971.22</v>
       </c>
       <c r="J259" s="1">
-        <v>-2.7522289532473</v>
+        <v>-2.6862371116876</v>
       </c>
       <c r="K259">
-        <v>1.87</v>
+        <v>0.4</v>
       </c>
       <c r="L259" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="M259" s="1">
-        <v>956726.1</v>
+        <v>687266.51</v>
       </c>
       <c r="N259" s="1">
-        <v>975273.0</v>
+        <v>690105.75</v>
       </c>
       <c r="O259" s="1">
-        <v>0.81</v>
+        <v>0.55</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B260" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C260" s="1">
-        <v>145000.0</v>
+        <v>415996.0</v>
       </c>
       <c r="D260" s="1">
-        <v>101.784</v>
+        <v>97.287</v>
       </c>
       <c r="E260" s="1">
-        <v>99.775</v>
+        <v>99.89010231</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>144673.75</v>
+        <v>415538.83</v>
       </c>
       <c r="I260" s="1">
-        <v>2913.05</v>
+        <v>-10828.8</v>
       </c>
       <c r="J260" s="1">
-        <v>2.0135304434979</v>
+        <v>-2.6059658492084</v>
       </c>
       <c r="K260">
-        <v>1.31</v>
+        <v>1.72</v>
       </c>
       <c r="L260" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="M260" s="1">
-        <v>147586.8</v>
+        <v>404710.03</v>
       </c>
       <c r="N260" s="1">
-        <v>149487.69</v>
+        <v>411881.12</v>
       </c>
       <c r="O260" s="1">
-        <v>0.12</v>
+        <v>0.33</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B261" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C261" s="1">
-        <v>100000.0</v>
+        <v>990000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>97.904</v>
+        <v>96.564</v>
       </c>
       <c r="E261" s="1">
-        <v>99.24</v>
+        <v>99.374</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>99240.0</v>
+        <v>983802.6</v>
       </c>
       <c r="I261" s="1">
-        <v>-1336.0</v>
+        <v>-27819.0</v>
       </c>
       <c r="J261" s="1">
-        <v>-1.3462313583233</v>
+        <v>-2.8277014108318</v>
       </c>
       <c r="K261">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>636.99</v>
+        <v>2.02</v>
+      </c>
+      <c r="L261" t="s">
+        <v>618</v>
       </c>
       <c r="M261" s="1">
-        <v>97904.0</v>
+        <v>955983.6</v>
       </c>
       <c r="N261" s="1">
-        <v>98540.99</v>
+        <v>976011.44</v>
       </c>
       <c r="O261" s="1">
-        <v>0.08</v>
+        <v>0.78</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="B262" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="C262" s="1">
         <v>100000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>87.274</v>
+        <v>98.22</v>
       </c>
       <c r="E262" s="1">
-        <v>85.48</v>
+        <v>99.24</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>85480.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I262" s="1">
-        <v>1794.0</v>
+        <v>-1020.0</v>
       </c>
       <c r="J262" s="1">
-        <v>2.0987365465606</v>
+        <v>-1.0278113663845</v>
       </c>
       <c r="K262">
-        <v>1.71</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>0.85</v>
+      </c>
+      <c r="L262">
+        <v>852.74</v>
       </c>
       <c r="M262" s="1">
-        <v>87274.0</v>
+        <v>98220.0</v>
       </c>
       <c r="N262" s="1">
-        <v>88982.08</v>
+        <v>99072.74</v>
       </c>
       <c r="O262" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B263" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C263" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>91.083</v>
+        <v>88.128</v>
       </c>
       <c r="E263" s="1">
-        <v>92.546</v>
+        <v>85.48</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>185092.0</v>
+        <v>85480.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-2926.0</v>
+        <v>2648.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-1.5808354764117</v>
+        <v>3.097800655124</v>
       </c>
       <c r="K263">
-        <v>0.8</v>
+        <v>1.81</v>
       </c>
       <c r="L263" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="M263" s="1">
-        <v>182166.0</v>
+        <v>88128.0</v>
       </c>
       <c r="N263" s="1">
-        <v>183767.37</v>
+        <v>89942.52</v>
       </c>
       <c r="O263" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B264" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C264" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.313</v>
+        <v>91.899</v>
       </c>
       <c r="E264" s="1">
-        <v>99.858</v>
+        <v>92.546</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>99858.0</v>
+        <v>185092.0</v>
       </c>
       <c r="I264" s="1">
-        <v>455.0</v>
+        <v>-1294.0</v>
       </c>
       <c r="J264" s="1">
-        <v>0.45564701876665</v>
+        <v>-0.69911179305426</v>
       </c>
       <c r="K264">
-        <v>3.1</v>
+        <v>0.9</v>
       </c>
       <c r="L264" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="M264" s="1">
-        <v>100313.0</v>
+        <v>183798.0</v>
       </c>
       <c r="N264" s="1">
-        <v>103413.0</v>
+        <v>185600.74</v>
       </c>
       <c r="O264" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="B265" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C265" s="1">
         <v>100000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>97.643</v>
+        <v>100.947</v>
       </c>
       <c r="E265" s="1">
-        <v>99.67</v>
+        <v>99.942</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>99670.0</v>
+        <v>99942.0</v>
       </c>
       <c r="I265" s="1">
-        <v>-2027.0</v>
+        <v>1005.0</v>
       </c>
       <c r="J265" s="1">
-        <v>-2.0337112471155</v>
+        <v>1.0055832382782</v>
       </c>
       <c r="K265">
-        <v>0.36</v>
+        <v>0.12</v>
       </c>
       <c r="L265">
-        <v>359.59</v>
+        <v>119.18</v>
       </c>
       <c r="M265" s="1">
-        <v>97643.0</v>
+        <v>100947.0</v>
       </c>
       <c r="N265" s="1">
-        <v>98002.59</v>
+        <v>101066.18</v>
       </c>
       <c r="O265" s="1">
         <v>0.08</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B266" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C266" s="1">
         <v>100000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>96.733</v>
+        <v>94.102</v>
       </c>
       <c r="E266" s="1">
-        <v>100.0</v>
+        <v>94.7</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>100000.0</v>
+        <v>94700.0</v>
       </c>
       <c r="I266" s="1">
-        <v>-3267.0</v>
+        <v>-598.0</v>
       </c>
       <c r="J266" s="1">
-        <v>-3.267</v>
+        <v>-0.63146779303062</v>
       </c>
       <c r="K266">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>630</v>
+        <v>0.36</v>
+      </c>
+      <c r="L266">
+        <v>359.59</v>
       </c>
       <c r="M266" s="1">
-        <v>96733.0</v>
+        <v>94102.0</v>
       </c>
       <c r="N266" s="1">
-        <v>98161.08</v>
+        <v>94461.59</v>
       </c>
       <c r="O266" s="1">
         <v>0.08</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
         <v>631</v>
       </c>
       <c r="B267" t="s">
         <v>632</v>
       </c>
       <c r="C267" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>92.417</v>
+        <v>100.718</v>
       </c>
       <c r="E267" s="1">
-        <v>96.33333333</v>
+        <v>99.858</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>289000.0</v>
+        <v>99858.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-11749.0</v>
+        <v>860.0</v>
       </c>
       <c r="J267" s="1">
-        <v>-4.0653979238754</v>
+        <v>0.86122293656993</v>
       </c>
       <c r="K267">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>645.0</v>
+        <v>3.32</v>
+      </c>
+      <c r="L267" t="s">
+        <v>633</v>
       </c>
       <c r="M267" s="1">
-        <v>277251.0</v>
+        <v>100718.0</v>
       </c>
       <c r="N267" s="1">
-        <v>277896.0</v>
+        <v>104040.95</v>
       </c>
       <c r="O267" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B268" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C268" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>95.089</v>
+        <v>98.482</v>
       </c>
       <c r="E268" s="1">
-        <v>98.642</v>
+        <v>100.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>197284.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-7106.0</v>
+        <v>-1518.0</v>
       </c>
       <c r="J268" s="1">
-        <v>-3.6019139920115</v>
+        <v>-1.518</v>
       </c>
       <c r="K268">
-        <v>3.67</v>
+        <v>1.64</v>
       </c>
       <c r="L268" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="M268" s="1">
-        <v>190178.0</v>
+        <v>98482.0</v>
       </c>
       <c r="N268" s="1">
-        <v>197513.62</v>
+        <v>100125.84</v>
       </c>
       <c r="O268" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B269" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="C269" s="1">
-        <v>148000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>98.05</v>
+        <v>93.37</v>
       </c>
       <c r="E269" s="1">
-        <v>99.628</v>
+        <v>96.33333333</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>147449.44</v>
+        <v>289000.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-2335.44</v>
+        <v>-8890.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-1.5838920785321</v>
+        <v>-3.076124567474</v>
       </c>
       <c r="K269">
-        <v>1.55</v>
-[...2 lines deleted...]
-        <v>638</v>
+        <v>0.32</v>
+      </c>
+      <c r="L269">
+        <v>960.0</v>
       </c>
       <c r="M269" s="1">
-        <v>145114.0</v>
+        <v>280110.0</v>
       </c>
       <c r="N269" s="1">
-        <v>147406.99</v>
+        <v>281070.0</v>
       </c>
       <c r="O269" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
         <v>639</v>
       </c>
       <c r="B270" t="s">
         <v>640</v>
       </c>
       <c r="C270" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>97.065</v>
+        <v>96.333</v>
       </c>
       <c r="E270" s="1">
-        <v>99.736</v>
+        <v>98.642</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>99736.0</v>
+        <v>197284.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-2671.0</v>
+        <v>-4618.0</v>
       </c>
       <c r="J270" s="1">
-        <v>-2.6780701050774</v>
+        <v>-2.3407878996776</v>
       </c>
       <c r="K270">
-        <v>1.35</v>
+        <v>3.92</v>
       </c>
       <c r="L270" t="s">
         <v>641</v>
       </c>
       <c r="M270" s="1">
-        <v>97065.0</v>
+        <v>192666.0</v>
       </c>
       <c r="N270" s="1">
-        <v>98412.95</v>
+        <v>200505.04</v>
       </c>
       <c r="O270" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
         <v>642</v>
       </c>
       <c r="B271" t="s">
         <v>643</v>
       </c>
       <c r="C271" s="1">
-        <v>104000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>97.072</v>
+        <v>97.899</v>
       </c>
       <c r="E271" s="1">
-        <v>99.594</v>
+        <v>99.628</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>103577.76</v>
+        <v>147449.44</v>
       </c>
       <c r="I271" s="1">
-        <v>-2622.88</v>
+        <v>-2558.92</v>
       </c>
       <c r="J271" s="1">
-        <v>-2.5322810611081</v>
+        <v>-1.7354558959329</v>
       </c>
       <c r="K271">
-        <v>2.66</v>
+        <v>1.74</v>
       </c>
       <c r="L271" t="s">
         <v>644</v>
       </c>
       <c r="M271" s="1">
-        <v>100954.88</v>
+        <v>144890.52</v>
       </c>
       <c r="N271" s="1">
-        <v>103724.41</v>
+        <v>147460.25</v>
       </c>
       <c r="O271" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
         <v>645</v>
       </c>
       <c r="B272" t="s">
         <v>646</v>
       </c>
       <c r="C272" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>97.697</v>
+        <v>98.053</v>
       </c>
       <c r="E272" s="1">
-        <v>100.0</v>
+        <v>99.736</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>200000.0</v>
+        <v>99736.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-4606.0</v>
+        <v>-1683.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-2.303</v>
+        <v>-1.6874548808855</v>
       </c>
       <c r="K272">
-        <v>2.29</v>
+        <v>1.58</v>
       </c>
       <c r="L272" t="s">
         <v>647</v>
       </c>
       <c r="M272" s="1">
-        <v>195394.0</v>
+        <v>98053.0</v>
       </c>
       <c r="N272" s="1">
-        <v>199980.3</v>
+        <v>99631.08</v>
       </c>
       <c r="O272" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
         <v>648</v>
       </c>
       <c r="B273" t="s">
         <v>649</v>
       </c>
       <c r="C273" s="1">
-        <v>100000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.358</v>
+        <v>97.939</v>
       </c>
       <c r="E273" s="1">
-        <v>103.012</v>
+        <v>99.594</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>103012.0</v>
+        <v>103577.76</v>
       </c>
       <c r="I273" s="1">
-        <v>-2654.0</v>
+        <v>-1721.2</v>
       </c>
       <c r="J273" s="1">
-        <v>-2.5763988661515</v>
+        <v>-1.6617466915678</v>
       </c>
       <c r="K273">
-        <v>2.45</v>
+        <v>2.86</v>
       </c>
       <c r="L273" t="s">
         <v>650</v>
       </c>
       <c r="M273" s="1">
-        <v>100358.0</v>
+        <v>101856.56</v>
       </c>
       <c r="N273" s="1">
-        <v>102803.21</v>
+        <v>104828.04</v>
       </c>
       <c r="O273" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
         <v>651</v>
       </c>
       <c r="B274" t="s">
         <v>652</v>
       </c>
       <c r="C274" s="1">
-        <v>152000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.242</v>
+        <v>95.272</v>
       </c>
       <c r="E274" s="1">
-        <v>99.849</v>
+        <v>93.6</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>151770.48</v>
+        <v>93600.0</v>
       </c>
       <c r="I274" s="1">
-        <v>597.36</v>
+        <v>1672.0</v>
       </c>
       <c r="J274" s="1">
-        <v>0.39359432743443</v>
+        <v>1.7863247863248</v>
       </c>
       <c r="K274">
-        <v>1.99</v>
-[...2 lines deleted...]
-        <v>653</v>
+        <v>0.78</v>
+      </c>
+      <c r="L274">
+        <v>779.11</v>
       </c>
       <c r="M274" s="1">
-        <v>152367.84</v>
+        <v>95272.0</v>
       </c>
       <c r="N274" s="1">
-        <v>155398.05</v>
+        <v>96051.11</v>
       </c>
       <c r="O274" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
+        <v>653</v>
+      </c>
+      <c r="B275" t="s">
         <v>654</v>
       </c>
-      <c r="B275" t="s">
+      <c r="C275" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D275" s="1">
+        <v>97.974</v>
+      </c>
+      <c r="E275" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F275" t="s">
+        <v>8</v>
+      </c>
+      <c r="G275">
+        <v>1.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I275" s="1">
+        <v>-4052.0</v>
+      </c>
+      <c r="J275" s="1">
+        <v>-2.026</v>
+      </c>
+      <c r="K275">
+        <v>2.52</v>
+      </c>
+      <c r="L275" t="s">
         <v>655</v>
       </c>
-      <c r="C275" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M275" s="1">
-        <v>114810.93</v>
+        <v>195948.0</v>
       </c>
       <c r="N275" s="1">
-        <v>118827.4</v>
+        <v>200980.19</v>
       </c>
       <c r="O275" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
+        <v>656</v>
+      </c>
+      <c r="B276" t="s">
         <v>657</v>
       </c>
-      <c r="B276" t="s">
+      <c r="C276" s="1">
+        <v>152000.0</v>
+      </c>
+      <c r="D276" s="1">
+        <v>100.719</v>
+      </c>
+      <c r="E276" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="F276" t="s">
+        <v>8</v>
+      </c>
+      <c r="G276">
+        <v>1.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>151770.48</v>
+      </c>
+      <c r="I276" s="1">
+        <v>1322.4</v>
+      </c>
+      <c r="J276" s="1">
+        <v>0.8713156866869</v>
+      </c>
+      <c r="K276">
+        <v>2.22</v>
+      </c>
+      <c r="L276" t="s">
         <v>658</v>
       </c>
-      <c r="C276" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M276" s="1">
-        <v>193041.83</v>
+        <v>153092.88</v>
       </c>
       <c r="N276" s="1">
-        <v>194958.85</v>
+        <v>156459.78</v>
       </c>
       <c r="O276" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
+        <v>659</v>
+      </c>
+      <c r="B277" t="s">
         <v>660</v>
       </c>
-      <c r="B277" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C277" s="1">
-        <v>103183.72</v>
+        <v>117000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>88.915</v>
+        <v>99.278</v>
       </c>
       <c r="E277" s="1">
-        <v>92.98022014</v>
+        <v>99.115</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>95940.45</v>
+        <v>115964.55</v>
       </c>
       <c r="I277" s="1">
-        <v>-4194.65</v>
+        <v>190.71</v>
       </c>
       <c r="J277" s="1">
-        <v>-4.3721391759159</v>
+        <v>0.16445543056046</v>
       </c>
       <c r="K277">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>0.13</v>
+      </c>
+      <c r="L277">
+        <v>157.07</v>
       </c>
       <c r="M277" s="1">
-        <v>91745.8</v>
+        <v>116155.26</v>
       </c>
       <c r="N277" s="1">
-        <v>92896.09</v>
+        <v>116312.33</v>
       </c>
       <c r="O277" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
+        <v>661</v>
+      </c>
+      <c r="B278" t="s">
+        <v>662</v>
+      </c>
+      <c r="C278" s="1">
+        <v>203227.6</v>
+      </c>
+      <c r="D278" s="1">
+        <v>95.319</v>
+      </c>
+      <c r="E278" s="1">
+        <v>96.26519233</v>
+      </c>
+      <c r="F278" t="s">
+        <v>8</v>
+      </c>
+      <c r="G278">
+        <v>1.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>195637.44</v>
+      </c>
+      <c r="I278" s="1">
+        <v>-1922.93</v>
+      </c>
+      <c r="J278" s="1">
+        <v>-0.98290490818117</v>
+      </c>
+      <c r="K278">
+        <v>1.01</v>
+      </c>
+      <c r="L278" t="s">
         <v>663</v>
       </c>
-      <c r="B278" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M278" s="1">
-        <v>67535.0</v>
+        <v>193714.51</v>
       </c>
       <c r="N278" s="1">
-        <v>67697.05</v>
+        <v>195760.15</v>
       </c>
       <c r="O278" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
+        <v>664</v>
+      </c>
+      <c r="B279" t="s">
         <v>665</v>
       </c>
-      <c r="B279" t="s">
+      <c r="C279" s="1">
+        <v>103183.72</v>
+      </c>
+      <c r="D279" s="1">
+        <v>89.374</v>
+      </c>
+      <c r="E279" s="1">
+        <v>92.98022014</v>
+      </c>
+      <c r="F279" t="s">
+        <v>8</v>
+      </c>
+      <c r="G279">
+        <v>1.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>95940.45</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-3721.03</v>
+      </c>
+      <c r="J279" s="1">
+        <v>-3.8784787855383</v>
+      </c>
+      <c r="K279">
+        <v>1.19</v>
+      </c>
+      <c r="L279" t="s">
         <v>666</v>
       </c>
-      <c r="C279" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M279" s="1">
-        <v>880395.89</v>
+        <v>92219.42</v>
       </c>
       <c r="N279" s="1">
-        <v>880662.23</v>
+        <v>93446.88</v>
       </c>
       <c r="O279" s="1">
-        <v>0.73</v>
+        <v>0.07</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
         <v>667</v>
       </c>
       <c r="B280" t="s">
         <v>668</v>
       </c>
       <c r="C280" s="1">
-        <v>750000.0</v>
+        <v>86980.33</v>
       </c>
       <c r="D280" s="1">
-        <v>99.843</v>
+        <v>77.902</v>
       </c>
       <c r="E280" s="1">
-        <v>100.913</v>
+        <v>95.00003047</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>756847.5</v>
+        <v>82631.34</v>
       </c>
       <c r="I280" s="1">
-        <v>-8025.0</v>
+        <v>-14871.92</v>
       </c>
       <c r="J280" s="1">
-        <v>-1.0603192849286</v>
+        <v>-17.997917013085</v>
       </c>
       <c r="K280">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>669</v>
+        <v>0.3</v>
+      </c>
+      <c r="L280">
+        <v>262.13</v>
       </c>
       <c r="M280" s="1">
-        <v>748822.5</v>
+        <v>67759.42</v>
       </c>
       <c r="N280" s="1">
-        <v>750248.95</v>
+        <v>68021.55</v>
       </c>
       <c r="O280" s="1">
-        <v>0.63</v>
+        <v>0.05</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
+        <v>669</v>
+      </c>
+      <c r="B281" t="s">
         <v>670</v>
       </c>
-      <c r="B281" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C281" s="1">
-        <v>563000.0</v>
+        <v>681000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>83.929</v>
+        <v>101.167</v>
       </c>
       <c r="E281" s="1">
-        <v>95.40138544</v>
+        <v>123.85769604</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>537109.8</v>
+        <v>843470.91</v>
       </c>
       <c r="I281" s="1">
-        <v>-64589.53</v>
+        <v>39042.98</v>
       </c>
       <c r="J281" s="1">
-        <v>-12.025386615549</v>
+        <v>4.6288472473817</v>
       </c>
       <c r="K281">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>672</v>
+        <v>0.13</v>
+      </c>
+      <c r="L281">
+        <v>888.93</v>
       </c>
       <c r="M281" s="1">
-        <v>472520.27</v>
+        <v>882513.89</v>
       </c>
       <c r="N281" s="1">
-        <v>473663.86</v>
+        <v>883402.82</v>
       </c>
       <c r="O281" s="1">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
+        <v>671</v>
+      </c>
+      <c r="B282" t="s">
+        <v>672</v>
+      </c>
+      <c r="C282" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="D282" s="1">
+        <v>99.956</v>
+      </c>
+      <c r="E282" s="1">
+        <v>100.913</v>
+      </c>
+      <c r="F282" t="s">
+        <v>8</v>
+      </c>
+      <c r="G282">
+        <v>1.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>756847.5</v>
+      </c>
+      <c r="I282" s="1">
+        <v>-7177.5</v>
+      </c>
+      <c r="J282" s="1">
+        <v>-0.94834164081932</v>
+      </c>
+      <c r="K282">
+        <v>0.34</v>
+      </c>
+      <c r="L282" t="s">
         <v>673</v>
       </c>
-      <c r="B282" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M282" s="1">
-        <v>454386.6</v>
+        <v>749670.0</v>
       </c>
       <c r="N282" s="1">
-        <v>455370.66</v>
+        <v>752205.91</v>
       </c>
       <c r="O282" s="1">
-        <v>0.38</v>
+        <v>0.6</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
+        <v>674</v>
+      </c>
+      <c r="B283" t="s">
         <v>675</v>
       </c>
-      <c r="B283" t="s">
+      <c r="C283" s="1">
+        <v>563000.0</v>
+      </c>
+      <c r="D283" s="1">
+        <v>84.76</v>
+      </c>
+      <c r="E283" s="1">
+        <v>95.40138544</v>
+      </c>
+      <c r="F283" t="s">
+        <v>8</v>
+      </c>
+      <c r="G283">
+        <v>1.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>537109.8</v>
+      </c>
+      <c r="I283" s="1">
+        <v>-59911.0</v>
+      </c>
+      <c r="J283" s="1">
+        <v>-11.154330082974</v>
+      </c>
+      <c r="K283">
+        <v>0.39</v>
+      </c>
+      <c r="L283" t="s">
         <v>676</v>
       </c>
-      <c r="C283" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M283" s="1">
-        <v>2518839.51</v>
+        <v>477198.8</v>
       </c>
       <c r="N283" s="1">
-        <v>2532019.14</v>
+        <v>479386.54</v>
       </c>
       <c r="O283" s="1">
-        <v>2.11</v>
+        <v>0.38</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
+        <v>677</v>
+      </c>
+      <c r="B284" t="s">
         <v>678</v>
       </c>
-      <c r="B284" t="s">
+      <c r="C284" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="D284" s="1">
+        <v>97.613</v>
+      </c>
+      <c r="E284" s="1">
+        <v>101.176</v>
+      </c>
+      <c r="F284" t="s">
+        <v>8</v>
+      </c>
+      <c r="G284">
+        <v>1.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>475527.2</v>
+      </c>
+      <c r="I284" s="1">
+        <v>-16746.1</v>
+      </c>
+      <c r="J284" s="1">
+        <v>-3.5215861469123</v>
+      </c>
+      <c r="K284">
+        <v>0.4</v>
+      </c>
+      <c r="L284" t="s">
         <v>679</v>
       </c>
-      <c r="C284" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M284" s="1">
-        <v>1211907.9</v>
+        <v>458781.1</v>
       </c>
       <c r="N284" s="1">
-        <v>1223883.09</v>
+        <v>460663.65</v>
       </c>
       <c r="O284" s="1">
-        <v>1.02</v>
+        <v>0.37</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
+        <v>680</v>
+      </c>
+      <c r="B285" t="s">
         <v>681</v>
       </c>
-      <c r="B285" t="s">
+      <c r="C285" s="1">
+        <v>2563000.0</v>
+      </c>
+      <c r="D285" s="1">
+        <v>99.205</v>
+      </c>
+      <c r="E285" s="1">
+        <v>101.08832462</v>
+      </c>
+      <c r="F285" t="s">
+        <v>8</v>
+      </c>
+      <c r="G285">
+        <v>1.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>2590893.76</v>
+      </c>
+      <c r="I285" s="1">
+        <v>-48269.61</v>
+      </c>
+      <c r="J285" s="1">
+        <v>-1.8630486029655</v>
+      </c>
+      <c r="K285">
+        <v>0.73</v>
+      </c>
+      <c r="L285" t="s">
         <v>682</v>
       </c>
-      <c r="C285" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M285" s="1">
-        <v>1432608.11</v>
+        <v>2542624.15</v>
       </c>
       <c r="N285" s="1">
-        <v>1440649.77</v>
+        <v>2561230.68</v>
       </c>
       <c r="O285" s="1">
-        <v>1.2</v>
+        <v>2.03</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
+        <v>683</v>
+      </c>
+      <c r="B286" t="s">
         <v>684</v>
       </c>
-      <c r="B286" t="s">
+      <c r="C286" s="1">
+        <v>1190000.0</v>
+      </c>
+      <c r="D286" s="1">
+        <v>102.352</v>
+      </c>
+      <c r="E286" s="1">
+        <v>104.37051849</v>
+      </c>
+      <c r="F286" t="s">
+        <v>8</v>
+      </c>
+      <c r="G286">
+        <v>1.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>1242009.17</v>
+      </c>
+      <c r="I286" s="1">
+        <v>-24020.37</v>
+      </c>
+      <c r="J286" s="1">
+        <v>-1.9339929672178</v>
+      </c>
+      <c r="K286">
+        <v>1.22</v>
+      </c>
+      <c r="L286" t="s">
         <v>685</v>
       </c>
-      <c r="C286" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M286" s="1">
-        <v>113904.0</v>
+        <v>1217988.8</v>
       </c>
       <c r="N286" s="1">
-        <v>114962.22</v>
+        <v>1232504.18</v>
       </c>
       <c r="O286" s="1">
-        <v>0.1</v>
+        <v>0.98</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
+        <v>686</v>
+      </c>
+      <c r="B287" t="s">
         <v>687</v>
       </c>
-      <c r="B287" t="s">
+      <c r="C287" s="1">
+        <v>1427000.0</v>
+      </c>
+      <c r="D287" s="1">
+        <v>101.392</v>
+      </c>
+      <c r="E287" s="1">
+        <v>107.71495725</v>
+      </c>
+      <c r="F287" t="s">
+        <v>8</v>
+      </c>
+      <c r="G287">
+        <v>1.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>1537092.44</v>
+      </c>
+      <c r="I287" s="1">
+        <v>-90228.6</v>
+      </c>
+      <c r="J287" s="1">
+        <v>-5.8700828689262</v>
+      </c>
+      <c r="K287">
+        <v>0.8</v>
+      </c>
+      <c r="L287" t="s">
         <v>688</v>
       </c>
-      <c r="C287" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M287" s="1">
-        <v>186339.6</v>
+        <v>1446863.84</v>
       </c>
       <c r="N287" s="1">
-        <v>186897.55</v>
+        <v>1458216.77</v>
       </c>
       <c r="O287" s="1">
-        <v>0.16</v>
+        <v>1.16</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
         <v>689</v>
       </c>
       <c r="B288" t="s">
         <v>690</v>
       </c>
       <c r="C288" s="1">
-        <v>100000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>102.342</v>
+        <v>95.872</v>
       </c>
       <c r="E288" s="1">
-        <v>100.77</v>
+        <v>99.406</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>100770.0</v>
+        <v>119287.2</v>
       </c>
       <c r="I288" s="1">
-        <v>1572.0</v>
+        <v>-4240.8</v>
       </c>
       <c r="J288" s="1">
-        <v>1.559988091694</v>
+        <v>-3.5551173973402</v>
       </c>
       <c r="K288">
-        <v>4.44</v>
+        <v>1.06</v>
       </c>
       <c r="L288" t="s">
         <v>691</v>
       </c>
       <c r="M288" s="1">
-        <v>102342.0</v>
+        <v>115046.4</v>
       </c>
       <c r="N288" s="1">
-        <v>106779.67</v>
+        <v>116320.37</v>
       </c>
       <c r="O288" s="1">
         <v>0.09</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
         <v>692</v>
       </c>
       <c r="B289" t="s">
         <v>693</v>
       </c>
       <c r="C289" s="1">
-        <v>200000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>99.525</v>
+        <v>98.135</v>
       </c>
       <c r="E289" s="1">
-        <v>98.69</v>
+        <v>100.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>197380.0</v>
+        <v>191000.0</v>
       </c>
       <c r="I289" s="1">
-        <v>1670.0</v>
+        <v>-3562.15</v>
       </c>
       <c r="J289" s="1">
-        <v>0.84608369642314</v>
+        <v>-1.865</v>
       </c>
       <c r="K289">
-        <v>1.93</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>0.47</v>
+      </c>
+      <c r="L289">
+        <v>902.57</v>
       </c>
       <c r="M289" s="1">
-        <v>199050.0</v>
+        <v>187437.85</v>
       </c>
       <c r="N289" s="1">
-        <v>202914.38</v>
+        <v>188340.42</v>
       </c>
       <c r="O289" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
+        <v>694</v>
+      </c>
+      <c r="B290" t="s">
         <v>695</v>
       </c>
-      <c r="B290" t="s">
+      <c r="C290" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D290" s="1">
+        <v>103.103</v>
+      </c>
+      <c r="E290" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="F290" t="s">
+        <v>8</v>
+      </c>
+      <c r="G290">
+        <v>1.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>100770.0</v>
+      </c>
+      <c r="I290" s="1">
+        <v>2333.0</v>
+      </c>
+      <c r="J290" s="1">
+        <v>2.315173166617</v>
+      </c>
+      <c r="K290">
+        <v>4.71</v>
+      </c>
+      <c r="L290" t="s">
         <v>696</v>
       </c>
-      <c r="C290" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M290" s="1">
-        <v>165922.0</v>
+        <v>103103.0</v>
       </c>
       <c r="N290" s="1">
-        <v>166401.45</v>
+        <v>107813.96</v>
       </c>
       <c r="O290" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
         <v>697</v>
       </c>
       <c r="B291" t="s">
         <v>698</v>
       </c>
       <c r="C291" s="1">
         <v>100000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>87.941</v>
+        <v>99.602</v>
       </c>
       <c r="E291" s="1">
-        <v>85.8</v>
+        <v>98.69</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>85800.0</v>
+        <v>98690.0</v>
       </c>
       <c r="I291" s="1">
-        <v>2141.0</v>
+        <v>912.0</v>
       </c>
       <c r="J291" s="1">
-        <v>2.495337995338</v>
+        <v>0.9241057857939</v>
       </c>
       <c r="K291">
-        <v>1.27</v>
+        <v>2.16</v>
       </c>
       <c r="L291" t="s">
         <v>699</v>
       </c>
       <c r="M291" s="1">
-        <v>87941.0</v>
+        <v>99602.0</v>
       </c>
       <c r="N291" s="1">
-        <v>89210.52</v>
+        <v>101757.14</v>
       </c>
       <c r="O291" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
         <v>700</v>
       </c>
       <c r="B292" t="s">
         <v>701</v>
       </c>
       <c r="C292" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>97.708</v>
+        <v>83.688</v>
       </c>
       <c r="E292" s="1">
-        <v>99.423</v>
+        <v>85.427</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>99423.0</v>
+        <v>170854.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-1715.0</v>
+        <v>-3478.0</v>
       </c>
       <c r="J292" s="1">
-        <v>-1.724952978687</v>
+        <v>-2.0356561742775</v>
       </c>
       <c r="K292">
-        <v>0.14</v>
+        <v>0.29</v>
       </c>
       <c r="L292">
-        <v>139.73</v>
+        <v>580.14</v>
       </c>
       <c r="M292" s="1">
-        <v>97708.0</v>
+        <v>167376.0</v>
       </c>
       <c r="N292" s="1">
-        <v>97847.73</v>
+        <v>167956.14</v>
       </c>
       <c r="O292" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
         <v>702</v>
       </c>
       <c r="B293" t="s">
         <v>703</v>
       </c>
       <c r="C293" s="1">
-        <v>176000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>97.438</v>
+        <v>88.55</v>
       </c>
       <c r="E293" s="1">
-        <v>99.947</v>
+        <v>85.8</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>175906.72</v>
+        <v>85800.0</v>
       </c>
       <c r="I293" s="1">
-        <v>-4415.84</v>
+        <v>2750.0</v>
       </c>
       <c r="J293" s="1">
-        <v>-2.5103304751518</v>
+        <v>3.2051282051282</v>
       </c>
       <c r="K293">
-        <v>1.21</v>
+        <v>1.35</v>
       </c>
       <c r="L293" t="s">
         <v>704</v>
       </c>
       <c r="M293" s="1">
-        <v>171490.88</v>
+        <v>88550.0</v>
       </c>
       <c r="N293" s="1">
-        <v>173624.58</v>
+        <v>89898.63</v>
       </c>
       <c r="O293" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
         <v>705</v>
       </c>
       <c r="B294" t="s">
         <v>706</v>
       </c>
       <c r="C294" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>97.676</v>
+        <v>98.173</v>
       </c>
       <c r="E294" s="1">
-        <v>99.779</v>
+        <v>99.423</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>299337.0</v>
+        <v>99423.0</v>
       </c>
       <c r="I294" s="1">
-        <v>-6309.0</v>
+        <v>-1250.0</v>
       </c>
       <c r="J294" s="1">
-        <v>-2.1076579240121</v>
+        <v>-1.2572543576436</v>
       </c>
       <c r="K294">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="L294">
-        <v>863.01</v>
+        <v>312.33</v>
       </c>
       <c r="M294" s="1">
-        <v>293028.0</v>
+        <v>98173.0</v>
       </c>
       <c r="N294" s="1">
-        <v>293891.01</v>
+        <v>98485.33</v>
       </c>
       <c r="O294" s="1">
-        <v>0.25</v>
+        <v>0.08</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
         <v>707</v>
       </c>
       <c r="B295" t="s">
         <v>708</v>
       </c>
       <c r="C295" s="1">
-        <v>180000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>97.185</v>
+        <v>97.961</v>
       </c>
       <c r="E295" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>180000.0</v>
+        <v>75959.72</v>
       </c>
       <c r="I295" s="1">
-        <v>-5067.0</v>
+        <v>-1509.36</v>
       </c>
       <c r="J295" s="1">
-        <v>-2.815</v>
+        <v>-1.9870531381632</v>
       </c>
       <c r="K295">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>569.88</v>
+        <v>1.43</v>
+      </c>
+      <c r="L295" t="s">
+        <v>709</v>
       </c>
       <c r="M295" s="1">
-        <v>174933.0</v>
+        <v>74450.36</v>
       </c>
       <c r="N295" s="1">
-        <v>175502.88</v>
+        <v>75535.7</v>
       </c>
       <c r="O295" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B296" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="C296" s="1">
-        <v>70000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>96.898</v>
+        <v>100.779</v>
       </c>
       <c r="E296" s="1">
-        <v>99.215</v>
+        <v>100.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>69450.5</v>
+        <v>102000.0</v>
       </c>
       <c r="I296" s="1">
-        <v>-1621.9</v>
+        <v>794.58</v>
       </c>
       <c r="J296" s="1">
-        <v>-2.3353323590183</v>
+        <v>0.779</v>
       </c>
       <c r="K296">
-        <v>3.81</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>0.25</v>
+      </c>
+      <c r="L296">
+        <v>251.04</v>
       </c>
       <c r="M296" s="1">
-        <v>67828.6</v>
+        <v>102794.58</v>
       </c>
       <c r="N296" s="1">
-        <v>70496.75</v>
+        <v>103045.62</v>
       </c>
       <c r="O296" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
         <v>712</v>
       </c>
       <c r="B297" t="s">
         <v>713</v>
       </c>
       <c r="C297" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>98.936</v>
+        <v>98.367</v>
       </c>
       <c r="E297" s="1">
-        <v>101.669</v>
+        <v>99.779</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>101669.0</v>
+        <v>199558.0</v>
       </c>
       <c r="I297" s="1">
-        <v>-2733.0</v>
+        <v>-2824.0</v>
       </c>
       <c r="J297" s="1">
-        <v>-2.6881350264092</v>
+        <v>-1.4151274316239</v>
       </c>
       <c r="K297">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>32.51</v>
+        <v>0.5</v>
+      </c>
+      <c r="L297" t="s">
+        <v>714</v>
       </c>
       <c r="M297" s="1">
-        <v>98936.0</v>
+        <v>196734.0</v>
       </c>
       <c r="N297" s="1">
-        <v>98968.51</v>
+        <v>197740.85</v>
       </c>
       <c r="O297" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="B298" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="C298" s="1">
-        <v>164000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>99.154</v>
+        <v>97.791</v>
       </c>
       <c r="E298" s="1">
         <v>100.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>164000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="I298" s="1">
-        <v>-1387.44</v>
+        <v>-3976.2</v>
       </c>
       <c r="J298" s="1">
-        <v>-0.846</v>
+        <v>-2.209</v>
       </c>
       <c r="K298">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>716</v>
+        <v>0.5</v>
+      </c>
+      <c r="L298">
+        <v>902.32</v>
       </c>
       <c r="M298" s="1">
-        <v>162612.56</v>
+        <v>176023.8</v>
       </c>
       <c r="N298" s="1">
-        <v>167453.6</v>
+        <v>176926.12</v>
       </c>
       <c r="O298" s="1">
         <v>0.14</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
         <v>717</v>
       </c>
       <c r="B299" t="s">
         <v>718</v>
       </c>
       <c r="C299" s="1">
-        <v>100000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>98.403</v>
+        <v>97.566</v>
       </c>
       <c r="E299" s="1">
-        <v>100.78</v>
+        <v>99.215</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>100780.0</v>
+        <v>69450.5</v>
       </c>
       <c r="I299" s="1">
-        <v>-2377.0</v>
+        <v>-1154.3</v>
       </c>
       <c r="J299" s="1">
-        <v>-2.3586028974003</v>
+        <v>-1.6620470694955</v>
       </c>
       <c r="K299">
-        <v>2.54</v>
+        <v>4.03</v>
       </c>
       <c r="L299" t="s">
-        <v>719</v>
+        <v>375</v>
       </c>
       <c r="M299" s="1">
-        <v>98403.0</v>
+        <v>68296.2</v>
       </c>
       <c r="N299" s="1">
-        <v>100940.26</v>
+        <v>71115.38</v>
       </c>
       <c r="O299" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
+        <v>719</v>
+      </c>
+      <c r="B300" t="s">
         <v>720</v>
       </c>
-      <c r="B300" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C300" s="1">
-        <v>122000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>99.849</v>
+        <v>100.0</v>
       </c>
       <c r="E300" s="1">
-        <v>100.0</v>
+        <v>101.669</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>122000.0</v>
+        <v>101669.0</v>
       </c>
       <c r="I300" s="1">
-        <v>-184.22</v>
+        <v>-1669.0</v>
       </c>
       <c r="J300" s="1">
-        <v>-0.151</v>
+        <v>-1.6416016681584</v>
       </c>
       <c r="K300">
-        <v>2.01</v>
-[...2 lines deleted...]
-        <v>722</v>
+        <v>0.26</v>
+      </c>
+      <c r="L300">
+        <v>260.05</v>
       </c>
       <c r="M300" s="1">
-        <v>121815.78</v>
+        <v>100000.0</v>
       </c>
       <c r="N300" s="1">
-        <v>124267.35</v>
+        <v>100260.05</v>
       </c>
       <c r="O300" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
+        <v>721</v>
+      </c>
+      <c r="B301" t="s">
+        <v>722</v>
+      </c>
+      <c r="C301" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="D301" s="1">
+        <v>99.936</v>
+      </c>
+      <c r="E301" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F301" t="s">
+        <v>8</v>
+      </c>
+      <c r="G301">
+        <v>1.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="I301" s="1">
+        <v>-104.96</v>
+      </c>
+      <c r="J301" s="1">
+        <v>-0.064</v>
+      </c>
+      <c r="K301">
+        <v>3.15</v>
+      </c>
+      <c r="L301" t="s">
         <v>723</v>
       </c>
-      <c r="B301" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M301" s="1">
-        <v>186040.0</v>
+        <v>163895.04</v>
       </c>
       <c r="N301" s="1">
-        <v>186544.11</v>
+        <v>169068.31</v>
       </c>
       <c r="O301" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
+        <v>724</v>
+      </c>
+      <c r="B302" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="C302" s="1">
         <v>100000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>99.158</v>
+        <v>98.81</v>
       </c>
       <c r="E302" s="1">
-        <v>99.833</v>
+        <v>100.78</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>99833.0</v>
+        <v>100780.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-675.0</v>
+        <v>-1970.0</v>
       </c>
       <c r="J302" s="1">
-        <v>-0.67612913565655</v>
+        <v>-1.9547529271681</v>
       </c>
       <c r="K302">
-        <v>2.6</v>
+        <v>2.72</v>
       </c>
       <c r="L302" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="M302" s="1">
-        <v>99158.0</v>
+        <v>98810.0</v>
       </c>
       <c r="N302" s="1">
-        <v>101755.26</v>
+        <v>101528.49</v>
       </c>
       <c r="O302" s="1">
         <v>0.08</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
+        <v>727</v>
+      </c>
+      <c r="B303" t="s">
         <v>728</v>
       </c>
-      <c r="B303" t="s">
+      <c r="C303" s="1">
+        <v>122000.0</v>
+      </c>
+      <c r="D303" s="1">
+        <v>100.104</v>
+      </c>
+      <c r="E303" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F303" t="s">
+        <v>8</v>
+      </c>
+      <c r="G303">
+        <v>1.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>122000.0</v>
+      </c>
+      <c r="I303" s="1">
+        <v>126.88</v>
+      </c>
+      <c r="J303" s="1">
+        <v>0.104</v>
+      </c>
+      <c r="K303">
+        <v>2.22</v>
+      </c>
+      <c r="L303" t="s">
         <v>729</v>
       </c>
-      <c r="C303" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M303" s="1">
-        <v>197002.0</v>
+        <v>122126.88</v>
       </c>
       <c r="N303" s="1">
-        <v>197552.8</v>
+        <v>124833.32</v>
       </c>
       <c r="O303" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
         <v>730</v>
       </c>
       <c r="B304" t="s">
         <v>731</v>
       </c>
       <c r="C304" s="1">
-        <v>152912.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>97.621</v>
+        <v>93.596</v>
       </c>
       <c r="E304" s="1">
-        <v>97.12653029</v>
+        <v>93.109</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>148518.12</v>
+        <v>186218.0</v>
       </c>
       <c r="I304" s="1">
-        <v>756.1</v>
+        <v>974.0</v>
       </c>
       <c r="J304" s="1">
-        <v>0.50909612914572</v>
+        <v>0.52304288522055</v>
       </c>
       <c r="K304">
-        <v>0.52</v>
+        <v>0.28</v>
       </c>
       <c r="L304">
-        <v>791.79</v>
+        <v>561.64</v>
       </c>
       <c r="M304" s="1">
-        <v>149274.22</v>
+        <v>187192.0</v>
       </c>
       <c r="N304" s="1">
-        <v>150066.01</v>
+        <v>187753.64</v>
       </c>
       <c r="O304" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
         <v>732</v>
       </c>
       <c r="B305" t="s">
         <v>733</v>
       </c>
       <c r="C305" s="1">
-        <v>614563.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>97.189</v>
+        <v>99.81</v>
       </c>
       <c r="E305" s="1">
-        <v>100.78871816</v>
+        <v>99.833</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>619410.17</v>
+        <v>99833.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-22122.54</v>
+        <v>-23.0</v>
       </c>
       <c r="J305" s="1">
-        <v>-3.5715493660687</v>
+        <v>-0.023038474252001</v>
       </c>
       <c r="K305">
-        <v>0.47</v>
+        <v>2.83</v>
       </c>
       <c r="L305" t="s">
         <v>734</v>
       </c>
       <c r="M305" s="1">
-        <v>597287.63</v>
+        <v>99810.0</v>
       </c>
       <c r="N305" s="1">
-        <v>600149.98</v>
+        <v>102637.4</v>
       </c>
       <c r="O305" s="1">
-        <v>0.5</v>
+        <v>0.08</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
         <v>735</v>
       </c>
       <c r="B306" t="s">
         <v>736</v>
       </c>
       <c r="C306" s="1">
-        <v>369137.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>103.817</v>
+        <v>99.1</v>
       </c>
       <c r="E306" s="1">
-        <v>117.40858001</v>
+        <v>99.07</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>433398.51</v>
+        <v>198140.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-50171.55</v>
+        <v>60.0</v>
       </c>
       <c r="J306" s="1">
-        <v>-11.576308834103</v>
+        <v>0.030281619057232</v>
       </c>
       <c r="K306">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>0.49</v>
+      </c>
+      <c r="L306">
+        <v>979.2</v>
       </c>
       <c r="M306" s="1">
-        <v>383226.96</v>
+        <v>198200.0</v>
       </c>
       <c r="N306" s="1">
-        <v>385805.86</v>
+        <v>199179.2</v>
       </c>
       <c r="O306" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
+        <v>737</v>
+      </c>
+      <c r="B307" t="s">
         <v>738</v>
       </c>
-      <c r="B307" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C307" s="1">
-        <v>100000.0</v>
+        <v>152912.0</v>
       </c>
       <c r="D307" s="1">
-        <v>97.33</v>
+        <v>97.797</v>
       </c>
       <c r="E307" s="1">
-        <v>99.794</v>
+        <v>97.12653029</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>99794.0</v>
+        <v>148518.12</v>
       </c>
       <c r="I307" s="1">
-        <v>-2464.0</v>
+        <v>1025.23</v>
       </c>
       <c r="J307" s="1">
-        <v>-2.4690863178147</v>
+        <v>0.69030634107138</v>
       </c>
       <c r="K307">
-        <v>0.18</v>
+        <v>0.56</v>
       </c>
       <c r="L307">
-        <v>182.19</v>
+        <v>857.77</v>
       </c>
       <c r="M307" s="1">
-        <v>97330.0</v>
+        <v>149543.35</v>
       </c>
       <c r="N307" s="1">
-        <v>97512.19</v>
+        <v>150401.12</v>
       </c>
       <c r="O307" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
+        <v>739</v>
+      </c>
+      <c r="B308" t="s">
         <v>740</v>
       </c>
-      <c r="B308" t="s">
+      <c r="C308" s="1">
+        <v>614563.0</v>
+      </c>
+      <c r="D308" s="1">
+        <v>97.403</v>
+      </c>
+      <c r="E308" s="1">
+        <v>100.78871816</v>
+      </c>
+      <c r="F308" t="s">
+        <v>8</v>
+      </c>
+      <c r="G308">
+        <v>1.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>619410.17</v>
+      </c>
+      <c r="I308" s="1">
+        <v>-20807.37</v>
+      </c>
+      <c r="J308" s="1">
+        <v>-3.3592231783989</v>
+      </c>
+      <c r="K308">
+        <v>0.61</v>
+      </c>
+      <c r="L308" t="s">
         <v>741</v>
       </c>
-      <c r="C308" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M308" s="1">
-        <v>192408.0</v>
+        <v>598602.8</v>
       </c>
       <c r="N308" s="1">
-        <v>194634.03</v>
+        <v>602349.11</v>
       </c>
       <c r="O308" s="1">
-        <v>0.16</v>
+        <v>0.48</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
+        <v>742</v>
+      </c>
+      <c r="B309" t="s">
         <v>743</v>
       </c>
-      <c r="B309" t="s">
+      <c r="C309" s="1">
+        <v>369137.0</v>
+      </c>
+      <c r="D309" s="1">
+        <v>103.289</v>
+      </c>
+      <c r="E309" s="1">
+        <v>117.40858001</v>
+      </c>
+      <c r="F309" t="s">
+        <v>8</v>
+      </c>
+      <c r="G309">
+        <v>1.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>433398.51</v>
+      </c>
+      <c r="I309" s="1">
+        <v>-52120.6</v>
+      </c>
+      <c r="J309" s="1">
+        <v>-12.02602196302</v>
+      </c>
+      <c r="K309">
+        <v>0.91</v>
+      </c>
+      <c r="L309" t="s">
         <v>744</v>
       </c>
-      <c r="C309" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M309" s="1">
-        <v>113778.7</v>
+        <v>381277.91</v>
       </c>
       <c r="N309" s="1">
-        <v>116687.34</v>
+        <v>384653.24</v>
       </c>
       <c r="O309" s="1">
-        <v>0.1</v>
+        <v>0.31</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
+        <v>745</v>
+      </c>
+      <c r="B310" t="s">
         <v>746</v>
       </c>
-      <c r="B310" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C310" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>98.844</v>
+        <v>97.893</v>
       </c>
       <c r="E310" s="1">
-        <v>101.2</v>
+        <v>99.794</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>202400.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-4712.0</v>
+        <v>-1901.0</v>
       </c>
       <c r="J310" s="1">
-        <v>-2.3280632411067</v>
+        <v>-1.9049241437361</v>
       </c>
       <c r="K310">
-        <v>0.18</v>
+        <v>0.38</v>
       </c>
       <c r="L310">
-        <v>364.93</v>
+        <v>383.56</v>
       </c>
       <c r="M310" s="1">
-        <v>197688.0</v>
+        <v>97893.0</v>
       </c>
       <c r="N310" s="1">
-        <v>198052.93</v>
+        <v>98276.56</v>
       </c>
       <c r="O310" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
+        <v>747</v>
+      </c>
+      <c r="B311" t="s">
         <v>748</v>
       </c>
-      <c r="B311" t="s">
+      <c r="C311" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D311" s="1">
+        <v>96.927</v>
+      </c>
+      <c r="E311" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="F311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G311">
+        <v>1.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>198210.0</v>
+      </c>
+      <c r="I311" s="1">
+        <v>-4356.0</v>
+      </c>
+      <c r="J311" s="1">
+        <v>-2.1976691387922</v>
+      </c>
+      <c r="K311">
+        <v>1.3</v>
+      </c>
+      <c r="L311" t="s">
         <v>749</v>
       </c>
-      <c r="C311" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M311" s="1">
-        <v>234370.57</v>
+        <v>193854.0</v>
       </c>
       <c r="N311" s="1">
-        <v>235498.45</v>
+        <v>196454.0</v>
       </c>
       <c r="O311" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
+        <v>750</v>
+      </c>
+      <c r="B312" t="s">
         <v>751</v>
       </c>
-      <c r="B312" t="s">
+      <c r="C312" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="D312" s="1">
+        <v>99.602</v>
+      </c>
+      <c r="E312" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F312" t="s">
+        <v>8</v>
+      </c>
+      <c r="G312">
+        <v>1.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>-457.7</v>
+      </c>
+      <c r="J312" s="1">
+        <v>-0.398</v>
+      </c>
+      <c r="K312">
+        <v>2.74</v>
+      </c>
+      <c r="L312" t="s">
         <v>752</v>
       </c>
-      <c r="C312" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M312" s="1">
-        <v>207626.0</v>
+        <v>114542.3</v>
       </c>
       <c r="N312" s="1">
-        <v>217639.7</v>
+        <v>117694.3</v>
       </c>
       <c r="O312" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
+        <v>753</v>
+      </c>
+      <c r="B313" t="s">
         <v>754</v>
       </c>
-      <c r="B313" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C313" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>98.876</v>
+        <v>99.0</v>
       </c>
       <c r="E313" s="1">
-        <v>102.47</v>
+        <v>101.2</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>102470.0</v>
+        <v>202400.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-3594.0</v>
+        <v>-4400.0</v>
       </c>
       <c r="J313" s="1">
-        <v>-3.5073680101493</v>
+        <v>-2.1739130434783</v>
       </c>
       <c r="K313">
-        <v>3.72</v>
-[...2 lines deleted...]
-        <v>756</v>
+        <v>0.4</v>
+      </c>
+      <c r="L313">
+        <v>790.68</v>
       </c>
       <c r="M313" s="1">
-        <v>98876.0</v>
+        <v>198000.0</v>
       </c>
       <c r="N313" s="1">
-        <v>102591.07</v>
+        <v>198790.68</v>
       </c>
       <c r="O313" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
+        <v>755</v>
+      </c>
+      <c r="B314" t="s">
+        <v>756</v>
+      </c>
+      <c r="C314" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="D314" s="1">
+        <v>98.481</v>
+      </c>
+      <c r="E314" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F314" t="s">
+        <v>8</v>
+      </c>
+      <c r="G314">
+        <v>1.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>238349.92</v>
+      </c>
+      <c r="I314" s="1">
+        <v>-2980.33</v>
+      </c>
+      <c r="J314" s="1">
+        <v>-1.2504010909674</v>
+      </c>
+      <c r="K314">
+        <v>0.66</v>
+      </c>
+      <c r="L314" t="s">
         <v>757</v>
       </c>
-      <c r="B314" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M314" s="1">
-        <v>205847.44</v>
+        <v>235369.59</v>
       </c>
       <c r="N314" s="1">
-        <v>206315.66</v>
+        <v>236944.37</v>
       </c>
       <c r="O314" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
+        <v>758</v>
+      </c>
+      <c r="B315" t="s">
         <v>759</v>
       </c>
-      <c r="B315" t="s">
+      <c r="C315" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D315" s="1">
+        <v>104.594</v>
+      </c>
+      <c r="E315" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="F315" t="s">
+        <v>8</v>
+      </c>
+      <c r="G315">
+        <v>1.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>198580.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>10608.0</v>
+      </c>
+      <c r="J315" s="1">
+        <v>5.3419276865747</v>
+      </c>
+      <c r="K315">
+        <v>5.32</v>
+      </c>
+      <c r="L315" t="s">
         <v>760</v>
       </c>
-      <c r="C315" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M315" s="1">
-        <v>210148.07</v>
+        <v>209188.0</v>
       </c>
       <c r="N315" s="1">
-        <v>210812.85</v>
+        <v>219820.19</v>
       </c>
       <c r="O315" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
         <v>761</v>
       </c>
       <c r="B316" t="s">
         <v>762</v>
       </c>
       <c r="C316" s="1">
-        <v>139513.84</v>
+        <v>100000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>79.675</v>
+        <v>99.672</v>
       </c>
       <c r="E316" s="1">
-        <v>82.27299887</v>
+        <v>102.47</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>114782.22</v>
+        <v>102470.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-3624.57</v>
+        <v>-2798.0</v>
       </c>
       <c r="J316" s="1">
-        <v>-3.1577800115732</v>
+        <v>-2.7305552844735</v>
       </c>
       <c r="K316">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>560.73</v>
+        <v>3.95</v>
+      </c>
+      <c r="L316" t="s">
+        <v>763</v>
       </c>
       <c r="M316" s="1">
-        <v>111157.65</v>
+        <v>99672.0</v>
       </c>
       <c r="N316" s="1">
-        <v>111718.38</v>
+        <v>103617.21</v>
       </c>
       <c r="O316" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="B317" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C317" s="1">
-        <v>547484.93</v>
+        <v>229167.52</v>
       </c>
       <c r="D317" s="1">
-        <v>101.83</v>
+        <v>90.277</v>
       </c>
       <c r="E317" s="1">
-        <v>106.29075215</v>
+        <v>88.01611153</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>581925.85</v>
+        <v>201704.34</v>
       </c>
       <c r="I317" s="1">
-        <v>-24421.95</v>
+        <v>5181.22</v>
       </c>
       <c r="J317" s="1">
-        <v>-4.1967460287251</v>
+        <v>2.5687201376034</v>
       </c>
       <c r="K317">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>765</v>
+        <v>0.23</v>
+      </c>
+      <c r="L317">
+        <v>530.85</v>
       </c>
       <c r="M317" s="1">
-        <v>557503.9</v>
+        <v>206885.56</v>
       </c>
       <c r="N317" s="1">
-        <v>559779.34</v>
+        <v>207416.41</v>
       </c>
       <c r="O317" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
         <v>766</v>
       </c>
       <c r="B318" t="s">
         <v>767</v>
       </c>
       <c r="C318" s="1">
-        <v>158000.0</v>
+        <v>216647.49</v>
       </c>
       <c r="D318" s="1">
-        <v>96.875</v>
+        <v>97.196</v>
       </c>
       <c r="E318" s="1">
-        <v>99.422</v>
+        <v>95.01094612</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>157086.76</v>
+        <v>205838.83</v>
       </c>
       <c r="I318" s="1">
-        <v>-4024.26</v>
+        <v>4733.87</v>
       </c>
       <c r="J318" s="1">
-        <v>-2.5618072458812</v>
+        <v>2.2997944556914</v>
       </c>
       <c r="K318">
-        <v>0.18</v>
+        <v>0.35</v>
       </c>
       <c r="L318">
-        <v>281.37</v>
+        <v>752.03</v>
       </c>
       <c r="M318" s="1">
-        <v>153062.5</v>
+        <v>210572.7</v>
       </c>
       <c r="N318" s="1">
-        <v>153343.87</v>
+        <v>211324.73</v>
       </c>
       <c r="O318" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
         <v>768</v>
       </c>
       <c r="B319" t="s">
         <v>769</v>
       </c>
       <c r="C319" s="1">
-        <v>190000.0</v>
+        <v>139513.84</v>
       </c>
       <c r="D319" s="1">
-        <v>99.364</v>
+        <v>80.17</v>
       </c>
       <c r="E319" s="1">
-        <v>100.0</v>
+        <v>82.27299887</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>190000.0</v>
+        <v>114782.22</v>
       </c>
       <c r="I319" s="1">
-        <v>-1208.4</v>
+        <v>-2933.97</v>
       </c>
       <c r="J319" s="1">
-        <v>-0.636</v>
+        <v>-2.5561188832208</v>
       </c>
       <c r="K319">
-        <v>3.54</v>
-[...2 lines deleted...]
-        <v>770</v>
+        <v>0.45</v>
+      </c>
+      <c r="L319">
+        <v>632.97</v>
       </c>
       <c r="M319" s="1">
-        <v>188791.6</v>
+        <v>111848.25</v>
       </c>
       <c r="N319" s="1">
-        <v>195517.08</v>
+        <v>112481.22</v>
       </c>
       <c r="O319" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
+        <v>770</v>
+      </c>
+      <c r="B320" t="s">
         <v>771</v>
       </c>
-      <c r="B320" t="s">
+      <c r="C320" s="1">
+        <v>308484.93</v>
+      </c>
+      <c r="D320" s="1">
+        <v>102.133</v>
+      </c>
+      <c r="E320" s="1">
+        <v>106.29075138</v>
+      </c>
+      <c r="F320" t="s">
+        <v>8</v>
+      </c>
+      <c r="G320">
+        <v>1.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>327890.95</v>
+      </c>
+      <c r="I320" s="1">
+        <v>-12826.04</v>
+      </c>
+      <c r="J320" s="1">
+        <v>-3.9116785626441</v>
+      </c>
+      <c r="K320">
+        <v>0.65</v>
+      </c>
+      <c r="L320" t="s">
         <v>772</v>
       </c>
-      <c r="C320" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M320" s="1">
-        <v>174784.0</v>
+        <v>315064.91</v>
       </c>
       <c r="N320" s="1">
-        <v>177277.15</v>
+        <v>317074.71</v>
       </c>
       <c r="O320" s="1">
-        <v>0.15</v>
+        <v>0.25</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
+        <v>773</v>
+      </c>
+      <c r="B321" t="s">
         <v>774</v>
       </c>
-      <c r="B321" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C321" s="1">
-        <v>200000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>73.673</v>
+        <v>97.222</v>
       </c>
       <c r="E321" s="1">
-        <v>73.87</v>
+        <v>99.422</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>147740.0</v>
+        <v>157086.76</v>
       </c>
       <c r="I321" s="1">
-        <v>-394.0</v>
+        <v>-3476.0</v>
       </c>
       <c r="J321" s="1">
-        <v>-0.26668471639366</v>
+        <v>-2.212789925771</v>
       </c>
       <c r="K321">
-        <v>0.26</v>
+        <v>0.37</v>
       </c>
       <c r="L321">
-        <v>521.92</v>
+        <v>576.81</v>
       </c>
       <c r="M321" s="1">
-        <v>147346.0</v>
+        <v>153610.76</v>
       </c>
       <c r="N321" s="1">
-        <v>147867.92</v>
+        <v>154187.57</v>
       </c>
       <c r="O321" s="1">
         <v>0.12</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
+        <v>775</v>
+      </c>
+      <c r="B322" t="s">
         <v>776</v>
       </c>
-      <c r="B322" t="s">
+      <c r="C322" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>100.108</v>
+      </c>
+      <c r="E322" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>205.2</v>
+      </c>
+      <c r="J322" s="1">
+        <v>0.108</v>
+      </c>
+      <c r="K322">
+        <v>3.77</v>
+      </c>
+      <c r="L322" t="s">
         <v>777</v>
       </c>
-      <c r="C322" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M322" s="1">
-        <v>194404.0</v>
+        <v>190205.2</v>
       </c>
       <c r="N322" s="1">
-        <v>199674.55</v>
+        <v>197367.94</v>
       </c>
       <c r="O322" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
+        <v>778</v>
+      </c>
+      <c r="B323" t="s">
         <v>779</v>
       </c>
-      <c r="B323" t="s">
+      <c r="C323" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>88.42</v>
+      </c>
+      <c r="E323" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>177242.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>-402.0</v>
+      </c>
+      <c r="J323" s="1">
+        <v>-0.22680854425023</v>
+      </c>
+      <c r="K323">
+        <v>1.34</v>
+      </c>
+      <c r="L323" t="s">
         <v>780</v>
       </c>
-      <c r="C323" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M323" s="1">
-        <v>100183.0</v>
+        <v>176840.0</v>
       </c>
       <c r="N323" s="1">
-        <v>102314.79</v>
+        <v>179520.14</v>
       </c>
       <c r="O323" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
+        <v>781</v>
+      </c>
+      <c r="B324" t="s">
         <v>782</v>
-      </c>
-[...1 lines deleted...]
-        <v>783</v>
       </c>
       <c r="C324" s="1">
         <v>200000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>102.165</v>
+        <v>74.259</v>
       </c>
       <c r="E324" s="1">
-        <v>102.21575</v>
+        <v>73.87</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>204431.5</v>
+        <v>147740.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-101.5</v>
+        <v>778.0</v>
       </c>
       <c r="J324" s="1">
-        <v>-0.049649882723553</v>
+        <v>0.52660078516312</v>
       </c>
       <c r="K324">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>784</v>
+        <v>0.3</v>
+      </c>
+      <c r="L324">
+        <v>608.22</v>
       </c>
       <c r="M324" s="1">
-        <v>204330.0</v>
+        <v>148518.0</v>
       </c>
       <c r="N324" s="1">
-        <v>210133.42</v>
+        <v>149126.22</v>
       </c>
       <c r="O324" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
+        <v>783</v>
+      </c>
+      <c r="B325" t="s">
+        <v>784</v>
+      </c>
+      <c r="C325" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>97.469</v>
+      </c>
+      <c r="E325" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>199970.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>-5032.0</v>
+      </c>
+      <c r="J325" s="1">
+        <v>-2.5163774566185</v>
+      </c>
+      <c r="K325">
+        <v>2.83</v>
+      </c>
+      <c r="L325" t="s">
         <v>785</v>
       </c>
-      <c r="B325" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M325" s="1">
-        <v>97798.0</v>
+        <v>194938.0</v>
       </c>
       <c r="N325" s="1">
-        <v>100183.62</v>
+        <v>200596.9</v>
       </c>
       <c r="O325" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="B326" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="C326" s="1">
         <v>100000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>95.01</v>
+        <v>100.604</v>
       </c>
       <c r="E326" s="1">
-        <v>95.059</v>
+        <v>100.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>95059.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-49.0</v>
+        <v>604.0</v>
       </c>
       <c r="J326" s="1">
-        <v>-0.051546934009405</v>
+        <v>0.604</v>
       </c>
       <c r="K326">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>19.18</v>
+        <v>2.35</v>
+      </c>
+      <c r="L326" t="s">
+        <v>788</v>
       </c>
       <c r="M326" s="1">
-        <v>95010.0</v>
+        <v>100604.0</v>
       </c>
       <c r="N326" s="1">
-        <v>95029.18</v>
+        <v>102957.41</v>
       </c>
       <c r="O326" s="1">
         <v>0.08</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
+        <v>789</v>
+      </c>
+      <c r="B327" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
       <c r="C327" s="1">
         <v>200000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>97.467</v>
+        <v>102.185</v>
       </c>
       <c r="E327" s="1">
-        <v>99.917</v>
+        <v>102.21575</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>199834.0</v>
+        <v>204431.5</v>
       </c>
       <c r="I327" s="1">
-        <v>-4900.0</v>
+        <v>-61.5</v>
       </c>
       <c r="J327" s="1">
-        <v>-2.452035189207</v>
+        <v>-0.030083426477818</v>
       </c>
       <c r="K327">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>73.97</v>
+        <v>3.17</v>
+      </c>
+      <c r="L327" t="s">
+        <v>791</v>
       </c>
       <c r="M327" s="1">
-        <v>194934.0</v>
+        <v>204370.0</v>
       </c>
       <c r="N327" s="1">
-        <v>195007.97</v>
+        <v>210705.62</v>
       </c>
       <c r="O327" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
         <v>792</v>
       </c>
       <c r="B328" t="s">
         <v>793</v>
       </c>
       <c r="C328" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>98.123</v>
+        <v>97.775</v>
       </c>
       <c r="E328" s="1">
-        <v>99.326</v>
+        <v>99.917</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>99326.0</v>
+        <v>199834.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-1203.0</v>
+        <v>-4284.0</v>
       </c>
       <c r="J328" s="1">
-        <v>-1.2111632402392</v>
+        <v>-2.1437793368496</v>
       </c>
       <c r="K328">
-        <v>0.04</v>
+        <v>0.23</v>
       </c>
       <c r="L328">
-        <v>39.73</v>
+        <v>462.33</v>
       </c>
       <c r="M328" s="1">
-        <v>98123.0</v>
+        <v>195550.0</v>
       </c>
       <c r="N328" s="1">
-        <v>98162.73</v>
+        <v>196012.33</v>
       </c>
       <c r="O328" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
         <v>794</v>
       </c>
       <c r="B329" t="s">
         <v>795</v>
       </c>
       <c r="C329" s="1">
         <v>100000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>96.958</v>
+        <v>98.304</v>
       </c>
       <c r="E329" s="1">
-        <v>100.0</v>
+        <v>99.326</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>100000.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-3042.0</v>
+        <v>-1022.0</v>
       </c>
       <c r="J329" s="1">
-        <v>-3.042</v>
+        <v>-1.0289350220486</v>
       </c>
       <c r="K329">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="L329">
-        <v>282.65</v>
+        <v>248.29</v>
       </c>
       <c r="M329" s="1">
-        <v>96958.0</v>
+        <v>98304.0</v>
       </c>
       <c r="N329" s="1">
-        <v>97240.65</v>
+        <v>98552.29</v>
       </c>
       <c r="O329" s="1">
         <v>0.08</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
         <v>796</v>
       </c>
       <c r="B330" t="s">
         <v>797</v>
       </c>
       <c r="C330" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>97.592</v>
+        <v>97.562</v>
       </c>
       <c r="E330" s="1">
-        <v>99.3</v>
+        <v>100.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>198600.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-3416.0</v>
+        <v>-2438.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-1.7200402819738</v>
+        <v>-2.438</v>
       </c>
       <c r="K330">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="L330">
-        <v>195.89</v>
+        <v>502.49</v>
       </c>
       <c r="M330" s="1">
-        <v>195184.0</v>
+        <v>97562.0</v>
       </c>
       <c r="N330" s="1">
-        <v>195379.89</v>
+        <v>98064.49</v>
       </c>
       <c r="O330" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
         <v>798</v>
       </c>
       <c r="B331" t="s">
         <v>799</v>
       </c>
       <c r="C331" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>98.341</v>
+        <v>98.356</v>
       </c>
       <c r="E331" s="1">
-        <v>99.499</v>
+        <v>99.3</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>99499.0</v>
+        <v>198600.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-1158.0</v>
+        <v>-1888.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-1.1638307922693</v>
+        <v>-0.95065458207452</v>
       </c>
       <c r="K331">
-        <v>0.69</v>
+        <v>0.26</v>
       </c>
       <c r="L331">
-        <v>688.36</v>
+        <v>512.33</v>
       </c>
       <c r="M331" s="1">
-        <v>98341.0</v>
+        <v>196712.0</v>
       </c>
       <c r="N331" s="1">
-        <v>99029.36</v>
+        <v>197224.33</v>
       </c>
       <c r="O331" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
         <v>800</v>
       </c>
       <c r="B332" t="s">
         <v>801</v>
       </c>
       <c r="C332" s="1">
-        <v>900000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>66.177</v>
+        <v>98.874</v>
       </c>
       <c r="E332" s="1">
-        <v>70.36</v>
+        <v>99.499</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>633240.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-37647.0</v>
+        <v>-625.0</v>
       </c>
       <c r="J332" s="1">
-        <v>-5.9451392836839</v>
+        <v>-0.62814701655293</v>
       </c>
       <c r="K332">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>802</v>
+        <v>0.9</v>
+      </c>
+      <c r="L332">
+        <v>904.11</v>
       </c>
       <c r="M332" s="1">
-        <v>595593.0</v>
+        <v>98874.0</v>
       </c>
       <c r="N332" s="1">
-        <v>603384.78</v>
+        <v>99778.11</v>
       </c>
       <c r="O332" s="1">
-        <v>0.5</v>
+        <v>0.08</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
+        <v>802</v>
+      </c>
+      <c r="B333" t="s">
         <v>803</v>
       </c>
-      <c r="B333" t="s">
+      <c r="C333" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D333" s="1">
+        <v>66.476</v>
+      </c>
+      <c r="E333" s="1">
+        <v>70.36</v>
+      </c>
+      <c r="F333" t="s">
+        <v>8</v>
+      </c>
+      <c r="G333">
+        <v>1.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>633240.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>-34956.0</v>
+      </c>
+      <c r="J333" s="1">
+        <v>-5.5201819215463</v>
+      </c>
+      <c r="K333">
+        <v>0.98</v>
+      </c>
+      <c r="L333" t="s">
         <v>804</v>
       </c>
-      <c r="C333" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M333" s="1">
-        <v>98643.0</v>
+        <v>598284.0</v>
       </c>
       <c r="N333" s="1">
-        <v>99790.07</v>
+        <v>607111.4</v>
       </c>
       <c r="O333" s="1">
-        <v>0.08</v>
+        <v>0.48</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
+        <v>805</v>
+      </c>
+      <c r="B334" t="s">
         <v>806</v>
-      </c>
-[...1 lines deleted...]
-        <v>807</v>
       </c>
       <c r="C334" s="1">
         <v>100000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>98.085</v>
+        <v>98.696</v>
       </c>
       <c r="E334" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>99871.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-1786.0</v>
+        <v>-1304.0</v>
       </c>
       <c r="J334" s="1">
-        <v>-1.7883069159215</v>
+        <v>-1.304</v>
       </c>
       <c r="K334">
-        <v>1.32</v>
+        <v>1.35</v>
       </c>
       <c r="L334" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="M334" s="1">
-        <v>98085.0</v>
+        <v>98696.0</v>
       </c>
       <c r="N334" s="1">
-        <v>99401.44</v>
+        <v>100043.81</v>
       </c>
       <c r="O334" s="1">
         <v>0.08</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
+        <v>808</v>
+      </c>
+      <c r="B335" t="s">
         <v>809</v>
       </c>
-      <c r="B335" t="s">
+      <c r="C335" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D335" s="1">
+        <v>98.623</v>
+      </c>
+      <c r="E335" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F335" t="s">
+        <v>8</v>
+      </c>
+      <c r="G335">
+        <v>1.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>99871.0</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-1248.0</v>
+      </c>
+      <c r="J335" s="1">
+        <v>-1.2496119994793</v>
+      </c>
+      <c r="K335">
+        <v>1.54</v>
+      </c>
+      <c r="L335" t="s">
         <v>810</v>
       </c>
-      <c r="C335" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M335" s="1">
-        <v>857399.4</v>
+        <v>98623.0</v>
       </c>
       <c r="N335" s="1">
-        <v>863626.91</v>
+        <v>100162.38</v>
       </c>
       <c r="O335" s="1">
-        <v>0.72</v>
+        <v>0.08</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
+        <v>811</v>
+      </c>
+      <c r="B336" t="s">
         <v>812</v>
       </c>
-      <c r="B336" t="s">
+      <c r="C336" s="1">
+        <v>990000.0</v>
+      </c>
+      <c r="D336" s="1">
+        <v>87.061</v>
+      </c>
+      <c r="E336" s="1">
+        <v>87.637</v>
+      </c>
+      <c r="F336" t="s">
+        <v>8</v>
+      </c>
+      <c r="G336">
+        <v>1.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>867606.3</v>
+      </c>
+      <c r="I336" s="1">
+        <v>-5702.4</v>
+      </c>
+      <c r="J336" s="1">
+        <v>-0.65725663817794</v>
+      </c>
+      <c r="K336">
+        <v>0.67</v>
+      </c>
+      <c r="L336" t="s">
         <v>813</v>
       </c>
-      <c r="C336" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M336" s="1">
-        <v>317486.2</v>
+        <v>861903.9</v>
       </c>
       <c r="N336" s="1">
-        <v>319859.45</v>
+        <v>868530.12</v>
       </c>
       <c r="O336" s="1">
-        <v>0.27</v>
+        <v>0.69</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
+        <v>814</v>
+      </c>
+      <c r="B337" t="s">
         <v>815</v>
       </c>
-      <c r="B337" t="s">
+      <c r="C337" s="1">
+        <v>430000.0</v>
+      </c>
+      <c r="D337" s="1">
+        <v>74.366</v>
+      </c>
+      <c r="E337" s="1">
+        <v>74.707</v>
+      </c>
+      <c r="F337" t="s">
+        <v>8</v>
+      </c>
+      <c r="G337">
+        <v>1.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>321240.1</v>
+      </c>
+      <c r="I337" s="1">
+        <v>-1466.3</v>
+      </c>
+      <c r="J337" s="1">
+        <v>-0.45644986413589</v>
+      </c>
+      <c r="K337">
+        <v>0.6</v>
+      </c>
+      <c r="L337" t="s">
         <v>816</v>
       </c>
-      <c r="C337" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M337" s="1">
-        <v>870326.38</v>
+        <v>319773.8</v>
       </c>
       <c r="N337" s="1">
-        <v>876187.38</v>
+        <v>322357.33</v>
       </c>
       <c r="O337" s="1">
-        <v>0.73</v>
+        <v>0.26</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
+        <v>817</v>
+      </c>
+      <c r="B338" t="s">
         <v>818</v>
       </c>
-      <c r="B338" t="s">
+      <c r="C338" s="1">
+        <v>1238000.0</v>
+      </c>
+      <c r="D338" s="1">
+        <v>70.632</v>
+      </c>
+      <c r="E338" s="1">
+        <v>70.58412843</v>
+      </c>
+      <c r="F338" t="s">
+        <v>8</v>
+      </c>
+      <c r="G338">
+        <v>1.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>873831.51</v>
+      </c>
+      <c r="I338" s="1">
+        <v>592.65</v>
+      </c>
+      <c r="J338" s="1">
+        <v>0.067821999231866</v>
+      </c>
+      <c r="K338">
+        <v>0.54</v>
+      </c>
+      <c r="L338" t="s">
         <v>819</v>
       </c>
-      <c r="C338" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M338" s="1">
-        <v>392013.0</v>
+        <v>874424.16</v>
       </c>
       <c r="N338" s="1">
-        <v>397418.55</v>
+        <v>881139.89</v>
       </c>
       <c r="O338" s="1">
-        <v>0.33</v>
+        <v>0.7</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
+        <v>820</v>
+      </c>
+      <c r="B339" t="s">
         <v>821</v>
       </c>
-      <c r="B339" t="s">
+      <c r="C339" s="1">
+        <v>232000.0</v>
+      </c>
+      <c r="D339" s="1">
+        <v>87.636</v>
+      </c>
+      <c r="E339" s="1">
+        <v>88.3007069</v>
+      </c>
+      <c r="F339" t="s">
+        <v>8</v>
+      </c>
+      <c r="G339">
+        <v>1.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>204857.64</v>
+      </c>
+      <c r="I339" s="1">
+        <v>-1542.12</v>
+      </c>
+      <c r="J339" s="1">
+        <v>-0.7527764158564</v>
+      </c>
+      <c r="K339">
+        <v>1.31</v>
+      </c>
+      <c r="L339" t="s">
         <v>822</v>
       </c>
-      <c r="C339" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M339" s="1">
-        <v>1431687.4</v>
+        <v>203315.52</v>
       </c>
       <c r="N339" s="1">
-        <v>1460471.54</v>
+        <v>206349.32</v>
       </c>
       <c r="O339" s="1">
-        <v>1.22</v>
+        <v>0.16</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
+        <v>823</v>
+      </c>
+      <c r="B340" t="s">
         <v>824</v>
       </c>
-      <c r="B340" t="s">
+      <c r="C340" s="1">
+        <v>1430000.0</v>
+      </c>
+      <c r="D340" s="1">
+        <v>100.471</v>
+      </c>
+      <c r="E340" s="1">
+        <v>100.961</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>1443742.3</v>
+      </c>
+      <c r="I340" s="1">
+        <v>-7007.0</v>
+      </c>
+      <c r="J340" s="1">
+        <v>-0.48533592179158</v>
+      </c>
+      <c r="K340">
+        <v>2.19</v>
+      </c>
+      <c r="L340" t="s">
         <v>825</v>
       </c>
-      <c r="C340" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M340" s="1">
-        <v>533321.6</v>
+        <v>1436735.3</v>
       </c>
       <c r="N340" s="1">
-        <v>536113.93</v>
+        <v>1468069.93</v>
       </c>
       <c r="O340" s="1">
-        <v>0.45</v>
+        <v>1.17</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
+        <v>826</v>
+      </c>
+      <c r="B341" t="s">
         <v>827</v>
       </c>
-      <c r="B341" t="s">
+      <c r="C341" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="D341" s="1">
+        <v>95.59</v>
+      </c>
+      <c r="E341" s="1">
+        <v>97.669</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>546946.4</v>
+      </c>
+      <c r="I341" s="1">
+        <v>-11642.4</v>
+      </c>
+      <c r="J341" s="1">
+        <v>-2.1286180876225</v>
+      </c>
+      <c r="K341">
+        <v>0.7</v>
+      </c>
+      <c r="L341" t="s">
         <v>828</v>
       </c>
-      <c r="C341" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M341" s="1">
-        <v>67398.1</v>
+        <v>535304.0</v>
       </c>
       <c r="N341" s="1">
-        <v>68502.76</v>
+        <v>539224.0</v>
       </c>
       <c r="O341" s="1">
-        <v>0.06</v>
+        <v>0.43</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
+        <v>829</v>
+      </c>
+      <c r="B342" t="s">
         <v>830</v>
       </c>
-      <c r="B342" t="s">
+      <c r="C342" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="D342" s="1">
+        <v>96.639</v>
+      </c>
+      <c r="E342" s="1">
+        <v>101.30508571</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>70913.56</v>
+      </c>
+      <c r="I342" s="1">
+        <v>-3266.26</v>
+      </c>
+      <c r="J342" s="1">
+        <v>-4.6059738081123</v>
+      </c>
+      <c r="K342">
+        <v>1.81</v>
+      </c>
+      <c r="L342" t="s">
         <v>831</v>
       </c>
-      <c r="C342" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M342" s="1">
-        <v>99562.0</v>
+        <v>67647.3</v>
       </c>
       <c r="N342" s="1">
-        <v>99619.53</v>
+        <v>68913.05</v>
       </c>
       <c r="O342" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
         <v>832</v>
       </c>
       <c r="B343" t="s">
         <v>833</v>
       </c>
       <c r="C343" s="1">
         <v>100000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>99.885</v>
+        <v>99.699</v>
       </c>
       <c r="E343" s="1">
-        <v>97.41</v>
+        <v>99.646</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>97410.0</v>
+        <v>99646.0</v>
       </c>
       <c r="I343" s="1">
-        <v>2475.0</v>
+        <v>53.0</v>
       </c>
       <c r="J343" s="1">
-        <v>2.5408068986757</v>
+        <v>0.053188286534332</v>
       </c>
       <c r="K343">
-        <v>3.69</v>
-[...2 lines deleted...]
-        <v>834</v>
+        <v>0.26</v>
+      </c>
+      <c r="L343">
+        <v>258.9</v>
       </c>
       <c r="M343" s="1">
-        <v>99885.0</v>
+        <v>99699.0</v>
       </c>
       <c r="N343" s="1">
-        <v>103578.15</v>
+        <v>99957.9</v>
       </c>
       <c r="O343" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
+        <v>834</v>
+      </c>
+      <c r="B344" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="C344" s="1">
         <v>100000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>105.691</v>
+        <v>100.501</v>
       </c>
       <c r="E344" s="1">
-        <v>108.24</v>
+        <v>97.41</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>108240.0</v>
+        <v>97410.0</v>
       </c>
       <c r="I344" s="1">
-        <v>-2549.0</v>
+        <v>3091.0</v>
       </c>
       <c r="J344" s="1">
-        <v>-2.3549519586105</v>
+        <v>3.1731855045683</v>
       </c>
       <c r="K344">
-        <v>1.93</v>
+        <v>3.92</v>
       </c>
       <c r="L344" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
       <c r="M344" s="1">
-        <v>105691.0</v>
+        <v>100501.0</v>
       </c>
       <c r="N344" s="1">
-        <v>107622.51</v>
+        <v>104424.29</v>
       </c>
       <c r="O344" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
+        <v>837</v>
+      </c>
+      <c r="B345" t="s">
         <v>838</v>
       </c>
-      <c r="B345" t="s">
+      <c r="C345" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>106.337</v>
+      </c>
+      <c r="E345" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>108240.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>-1903.0</v>
+      </c>
+      <c r="J345" s="1">
+        <v>-1.7581300813008</v>
+      </c>
+      <c r="K345">
+        <v>2.22</v>
+      </c>
+      <c r="L345" t="s">
         <v>839</v>
       </c>
-      <c r="C345" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M345" s="1">
-        <v>194872.0</v>
+        <v>106337.0</v>
       </c>
       <c r="N345" s="1">
-        <v>200419.95</v>
+        <v>108556.18</v>
       </c>
       <c r="O345" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
+        <v>840</v>
+      </c>
+      <c r="B346" t="s">
         <v>841</v>
       </c>
-      <c r="B346" t="s">
+      <c r="C346" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>98.717</v>
+      </c>
+      <c r="E346" s="1">
+        <v>100.507</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>201014.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>-3580.0</v>
+      </c>
+      <c r="J346" s="1">
+        <v>-1.7809704796681</v>
+      </c>
+      <c r="K346">
+        <v>2.97</v>
+      </c>
+      <c r="L346" t="s">
         <v>842</v>
       </c>
-      <c r="C346" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M346" s="1">
-        <v>44210.5</v>
+        <v>197434.0</v>
       </c>
       <c r="N346" s="1">
-        <v>44211.53</v>
+        <v>203370.3</v>
       </c>
       <c r="O346" s="1">
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
         <v>843</v>
       </c>
       <c r="B347" t="s">
         <v>844</v>
       </c>
       <c r="C347" s="1">
-        <v>100000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>100.425</v>
+        <v>88.505</v>
       </c>
       <c r="E347" s="1">
-        <v>102.939</v>
+        <v>85.25</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>102939.0</v>
+        <v>42625.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-2514.0</v>
+        <v>1627.5</v>
       </c>
       <c r="J347" s="1">
-        <v>-2.4422230641448</v>
+        <v>3.8181818181818</v>
       </c>
       <c r="K347">
-        <v>0.3</v>
+        <v>0.05</v>
       </c>
       <c r="L347">
-        <v>297.95</v>
+        <v>22.6</v>
       </c>
       <c r="M347" s="1">
-        <v>100425.0</v>
+        <v>44252.5</v>
       </c>
       <c r="N347" s="1">
-        <v>100722.95</v>
+        <v>44275.1</v>
       </c>
       <c r="O347" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
         <v>845</v>
       </c>
       <c r="B348" t="s">
         <v>846</v>
       </c>
       <c r="C348" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>96.733</v>
+        <v>100.378</v>
       </c>
       <c r="E348" s="1">
-        <v>100.761</v>
+        <v>102.939</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>201522.0</v>
+        <v>102939.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-8056.0</v>
+        <v>-2561.0</v>
       </c>
       <c r="J348" s="1">
-        <v>-3.9975784281617</v>
+        <v>-2.4878811723448</v>
       </c>
       <c r="K348">
-        <v>0.2</v>
+        <v>0.51</v>
       </c>
       <c r="L348">
-        <v>406.85</v>
+        <v>506.51</v>
       </c>
       <c r="M348" s="1">
-        <v>193466.0</v>
+        <v>100378.0</v>
       </c>
       <c r="N348" s="1">
-        <v>193872.85</v>
+        <v>100884.51</v>
       </c>
       <c r="O348" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
         <v>847</v>
       </c>
       <c r="B349" t="s">
         <v>848</v>
       </c>
       <c r="C349" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>104.254</v>
+        <v>97.062</v>
       </c>
       <c r="E349" s="1">
-        <v>104.45</v>
+        <v>100.761</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>104450.0</v>
+        <v>201522.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-196.0</v>
+        <v>-7398.0</v>
       </c>
       <c r="J349" s="1">
-        <v>-0.18764959310675</v>
+        <v>-3.6710632089797</v>
       </c>
       <c r="K349">
-        <v>3.84</v>
-[...2 lines deleted...]
-        <v>849</v>
+        <v>0.4</v>
+      </c>
+      <c r="L349">
+        <v>795.21</v>
       </c>
       <c r="M349" s="1">
-        <v>104254.0</v>
+        <v>194124.0</v>
       </c>
       <c r="N349" s="1">
-        <v>108096.47</v>
+        <v>194919.21</v>
       </c>
       <c r="O349" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
+        <v>849</v>
+      </c>
+      <c r="B350" t="s">
         <v>850</v>
-      </c>
-[...1 lines deleted...]
-        <v>851</v>
       </c>
       <c r="C350" s="1">
         <v>100000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>97.462</v>
+        <v>104.703</v>
       </c>
       <c r="E350" s="1">
-        <v>99.589</v>
+        <v>104.45</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>99589.0</v>
+        <v>104450.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-2127.0</v>
+        <v>253.0</v>
       </c>
       <c r="J350" s="1">
-        <v>-2.1357780477764</v>
+        <v>0.24222115844902</v>
       </c>
       <c r="K350">
-        <v>2.01</v>
+        <v>4.09</v>
       </c>
       <c r="L350" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
       <c r="M350" s="1">
-        <v>97462.0</v>
+        <v>104703.0</v>
       </c>
       <c r="N350" s="1">
-        <v>99475.7</v>
+        <v>108789.99</v>
       </c>
       <c r="O350" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
+        <v>852</v>
+      </c>
+      <c r="B351" t="s">
         <v>853</v>
-      </c>
-[...1 lines deleted...]
-        <v>854</v>
       </c>
       <c r="C351" s="1">
         <v>100000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>97.248</v>
+        <v>102.409</v>
       </c>
       <c r="E351" s="1">
-        <v>99.908</v>
+        <v>103.15</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>99908.0</v>
+        <v>103150.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-2660.0</v>
+        <v>-741.0</v>
       </c>
       <c r="J351" s="1">
-        <v>-2.6624494534972</v>
+        <v>-0.71837130392632</v>
       </c>
       <c r="K351">
-        <v>0.56</v>
+        <v>0.04</v>
       </c>
       <c r="L351">
-        <v>559.72</v>
+        <v>39.04</v>
       </c>
       <c r="M351" s="1">
-        <v>97248.0</v>
+        <v>102409.0</v>
       </c>
       <c r="N351" s="1">
-        <v>97807.72</v>
+        <v>102448.04</v>
       </c>
       <c r="O351" s="1">
         <v>0.08</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="B352" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="C352" s="1">
         <v>100000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>101.648</v>
+        <v>97.429</v>
       </c>
       <c r="E352" s="1">
-        <v>103.15</v>
+        <v>99.908</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>103150.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-1502.0</v>
+        <v>-2479.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-1.456131846825</v>
+        <v>-2.4812827801577</v>
       </c>
       <c r="K352">
-        <v>4.52</v>
-[...2 lines deleted...]
-        <v>856</v>
+        <v>0.78</v>
+      </c>
+      <c r="L352">
+        <v>775.0</v>
       </c>
       <c r="M352" s="1">
-        <v>101648.0</v>
+        <v>97429.0</v>
       </c>
       <c r="N352" s="1">
-        <v>106163.75</v>
+        <v>98204.0</v>
       </c>
       <c r="O352" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="B353" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="C353" s="1">
         <v>100000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>103.455</v>
+        <v>104.054</v>
       </c>
       <c r="E353" s="1">
         <v>106.6</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
         <v>106600.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-3145.0</v>
+        <v>-2546.0</v>
       </c>
       <c r="J353" s="1">
-        <v>-2.9502814258912</v>
+        <v>-2.3883677298311</v>
       </c>
       <c r="K353">
-        <v>1.83</v>
+        <v>2.07</v>
       </c>
       <c r="L353" t="s">
-        <v>859</v>
+        <v>857</v>
       </c>
       <c r="M353" s="1">
-        <v>103455.0</v>
+        <v>104054.0</v>
       </c>
       <c r="N353" s="1">
-        <v>105283.08</v>
+        <v>106126.6</v>
       </c>
       <c r="O353" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>860</v>
+        <v>858</v>
       </c>
       <c r="B354" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="C354" s="1">
         <v>171000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>97.253</v>
+        <v>97.875</v>
       </c>
       <c r="E354" s="1">
         <v>99.902</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
         <v>170832.42</v>
       </c>
       <c r="I354" s="1">
-        <v>-4529.79</v>
+        <v>-3466.17</v>
       </c>
       <c r="J354" s="1">
-        <v>-2.6515985665953</v>
+        <v>-2.0289884086405</v>
       </c>
       <c r="K354">
-        <v>0.33</v>
+        <v>0.54</v>
       </c>
       <c r="L354">
-        <v>560.43</v>
+        <v>917.08</v>
       </c>
       <c r="M354" s="1">
-        <v>166302.63</v>
+        <v>167366.25</v>
       </c>
       <c r="N354" s="1">
-        <v>166863.06</v>
+        <v>168283.33</v>
       </c>
       <c r="O354" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="B355" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="C355" s="1">
         <v>168000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>99.08</v>
+        <v>99.83</v>
       </c>
       <c r="E355" s="1">
         <v>100.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
         <v>168000.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-1545.6</v>
+        <v>-285.6</v>
       </c>
       <c r="J355" s="1">
-        <v>-0.92</v>
+        <v>-0.17</v>
       </c>
       <c r="K355">
-        <v>0.66</v>
+        <v>0.89</v>
       </c>
       <c r="L355" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="M355" s="1">
-        <v>166454.4</v>
+        <v>167714.4</v>
       </c>
       <c r="N355" s="1">
-        <v>167567.34</v>
+        <v>169216.87</v>
       </c>
       <c r="O355" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="B356" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="C356" s="1">
         <v>100000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>100.55</v>
+        <v>100.984</v>
       </c>
       <c r="E356" s="1">
         <v>100.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
         <v>100000.0</v>
       </c>
       <c r="I356" s="1">
-        <v>550.0</v>
+        <v>984.0</v>
       </c>
       <c r="J356" s="1">
-        <v>0.55</v>
+        <v>0.984</v>
       </c>
       <c r="K356">
-        <v>3.87</v>
+        <v>4.11</v>
       </c>
       <c r="L356" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="M356" s="1">
-        <v>100550.0</v>
+        <v>100984.0</v>
       </c>
       <c r="N356" s="1">
-        <v>104420.58</v>
+        <v>105092.95</v>
       </c>
       <c r="O356" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="B357" t="s">
-        <v>869</v>
+        <v>867</v>
       </c>
       <c r="C357" s="1">
         <v>100000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>101.899</v>
+        <v>101.92</v>
       </c>
       <c r="E357" s="1">
         <v>103.602</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
         <v>103602.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-1703.0</v>
+        <v>-1682.0</v>
       </c>
       <c r="J357" s="1">
-        <v>-1.643790660412</v>
+        <v>-1.6235207814521</v>
       </c>
       <c r="K357">
-        <v>0.05</v>
+        <v>0.29</v>
       </c>
       <c r="L357">
-        <v>46.58</v>
+        <v>291.1</v>
       </c>
       <c r="M357" s="1">
-        <v>101899.0</v>
+        <v>101920.0</v>
       </c>
       <c r="N357" s="1">
-        <v>101945.58</v>
+        <v>102211.1</v>
       </c>
       <c r="O357" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="B358" t="s">
-        <v>871</v>
+        <v>869</v>
       </c>
       <c r="C358" s="1">
         <v>200000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>97.435</v>
+        <v>98.187</v>
       </c>
       <c r="E358" s="1">
         <v>99.142</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
         <v>198284.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-3414.0</v>
+        <v>-1910.0</v>
       </c>
       <c r="J358" s="1">
-        <v>-1.7217728107159</v>
+        <v>-0.96326481208771</v>
       </c>
       <c r="K358">
-        <v>2.06</v>
+        <v>2.28</v>
       </c>
       <c r="L358" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="M358" s="1">
-        <v>194870.0</v>
+        <v>196374.0</v>
       </c>
       <c r="N358" s="1">
-        <v>198989.18</v>
+        <v>200939.07</v>
       </c>
       <c r="O358" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
+        <v>871</v>
+      </c>
+      <c r="B359" t="s">
+        <v>872</v>
+      </c>
+      <c r="C359" s="1">
+        <v>152000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>98.869</v>
+      </c>
+      <c r="E359" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>156301.6</v>
+      </c>
+      <c r="I359" s="1">
+        <v>-6020.72</v>
+      </c>
+      <c r="J359" s="1">
+        <v>-3.8519887192454</v>
+      </c>
+      <c r="K359">
+        <v>2.96</v>
+      </c>
+      <c r="L359" t="s">
         <v>873</v>
       </c>
-      <c r="B359" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M359" s="1">
-        <v>103952.0</v>
+        <v>150280.88</v>
       </c>
       <c r="N359" s="1">
-        <v>108095.84</v>
+        <v>154778.41</v>
       </c>
       <c r="O359" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>876</v>
+        <v>874</v>
       </c>
       <c r="B360" t="s">
-        <v>877</v>
+        <v>875</v>
       </c>
       <c r="C360" s="1">
-        <v>152000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>99.267</v>
+        <v>97.865</v>
       </c>
       <c r="E360" s="1">
-        <v>102.83</v>
+        <v>100.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>156301.6</v>
+        <v>100000.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-5415.76</v>
+        <v>-2135.0</v>
       </c>
       <c r="J360" s="1">
-        <v>-3.4649421375085</v>
+        <v>-2.135</v>
       </c>
       <c r="K360">
-        <v>2.74</v>
-[...2 lines deleted...]
-        <v>878</v>
+        <v>0.77</v>
+      </c>
+      <c r="L360">
+        <v>765.91</v>
       </c>
       <c r="M360" s="1">
-        <v>150885.84</v>
+        <v>97865.0</v>
       </c>
       <c r="N360" s="1">
-        <v>155055.43</v>
+        <v>98630.91</v>
       </c>
       <c r="O360" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
       <c r="B361" t="s">
-        <v>880</v>
+        <v>877</v>
       </c>
       <c r="C361" s="1">
         <v>100000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>97.433</v>
+        <v>95.916</v>
       </c>
       <c r="E361" s="1">
-        <v>100.0</v>
+        <v>97.25</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>100000.0</v>
+        <v>97250.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-2567.0</v>
+        <v>-1334.0</v>
       </c>
       <c r="J361" s="1">
-        <v>-2.567</v>
+        <v>-1.3717223650386</v>
       </c>
       <c r="K361">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>594.8</v>
+        <v>2.46</v>
+      </c>
+      <c r="L361" t="s">
+        <v>878</v>
       </c>
       <c r="M361" s="1">
-        <v>97433.0</v>
+        <v>95916.0</v>
       </c>
       <c r="N361" s="1">
-        <v>98027.8</v>
+        <v>98374.9</v>
       </c>
       <c r="O361" s="1">
         <v>0.08</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="B362" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="C362" s="1">
         <v>100000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>94.769</v>
+        <v>99.757</v>
       </c>
       <c r="E362" s="1">
-        <v>97.25</v>
+        <v>99.147</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>97250.0</v>
+        <v>99147.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-2481.0</v>
+        <v>610.0</v>
       </c>
       <c r="J362" s="1">
-        <v>-2.5511568123393</v>
+        <v>0.61524806600301</v>
       </c>
       <c r="K362">
-        <v>2.32</v>
+        <v>2.96</v>
       </c>
       <c r="L362" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
       <c r="M362" s="1">
-        <v>94769.0</v>
+        <v>99757.0</v>
       </c>
       <c r="N362" s="1">
-        <v>97084.07</v>
+        <v>102713.16</v>
       </c>
       <c r="O362" s="1">
         <v>0.08</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="B363" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="C363" s="1">
         <v>100000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>99.342</v>
+        <v>99.173</v>
       </c>
       <c r="E363" s="1">
-        <v>99.147</v>
+        <v>99.695</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>99147.0</v>
+        <v>99695.0</v>
       </c>
       <c r="I363" s="1">
-        <v>195.0</v>
+        <v>-522.0</v>
       </c>
       <c r="J363" s="1">
-        <v>0.19667766044358</v>
+        <v>-0.52359697076082</v>
       </c>
       <c r="K363">
-        <v>2.77</v>
-[...2 lines deleted...]
-        <v>886</v>
+        <v>0.28</v>
+      </c>
+      <c r="L363">
+        <v>277.4</v>
       </c>
       <c r="M363" s="1">
-        <v>99342.0</v>
+        <v>99173.0</v>
       </c>
       <c r="N363" s="1">
-        <v>102111.18</v>
+        <v>99450.4</v>
       </c>
       <c r="O363" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>887</v>
+        <v>884</v>
       </c>
       <c r="B364" t="s">
-        <v>888</v>
+        <v>885</v>
       </c>
       <c r="C364" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>98.808</v>
+        <v>82.546</v>
       </c>
       <c r="E364" s="1">
-        <v>99.695</v>
+        <v>81.804</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>99695.0</v>
+        <v>245412.0</v>
       </c>
       <c r="I364" s="1">
-        <v>-887.0</v>
+        <v>2226.0</v>
       </c>
       <c r="J364" s="1">
-        <v>-0.88971362656101</v>
+        <v>0.90704611021466</v>
       </c>
       <c r="K364">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>61.64</v>
+        <v>0.46</v>
+      </c>
+      <c r="L364" t="s">
+        <v>886</v>
       </c>
       <c r="M364" s="1">
-        <v>98808.0</v>
+        <v>247638.0</v>
       </c>
       <c r="N364" s="1">
-        <v>98869.64</v>
+        <v>249024.99</v>
       </c>
       <c r="O364" s="1">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
       <c r="B365" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="C365" s="1">
-        <v>300000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>81.929</v>
+        <v>100.566</v>
       </c>
       <c r="E365" s="1">
-        <v>81.804</v>
+        <v>99.417</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>245412.0</v>
+        <v>154096.35</v>
       </c>
       <c r="I365" s="1">
-        <v>375.0</v>
+        <v>1780.95</v>
       </c>
       <c r="J365" s="1">
-        <v>0.15280426385018</v>
+        <v>1.1557379522617</v>
       </c>
       <c r="K365">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>891</v>
+        <v>0.11</v>
+      </c>
+      <c r="L365">
+        <v>175.17</v>
       </c>
       <c r="M365" s="1">
-        <v>245787.0</v>
+        <v>155877.3</v>
       </c>
       <c r="N365" s="1">
-        <v>247044.53</v>
+        <v>156052.47</v>
       </c>
       <c r="O365" s="1">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>892</v>
+        <v>889</v>
       </c>
       <c r="B366" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="C366" s="1">
-        <v>155000.0</v>
+        <v>477.0</v>
       </c>
       <c r="D366" s="1">
-        <v>100.113</v>
+        <v>153.1</v>
       </c>
       <c r="E366" s="1">
-        <v>99.417</v>
+        <v>44.3746331237</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>154096.35</v>
+        <v>211667.0</v>
       </c>
       <c r="I366" s="1">
-        <v>1078.8</v>
+        <v>518620.0</v>
       </c>
       <c r="J366" s="1">
-        <v>0.70008147499925</v>
+        <v>245.0169369812</v>
       </c>
       <c r="K366">
-        <v>3.65</v>
-[...2 lines deleted...]
-        <v>894</v>
+        <v>0.0</v>
+      </c>
+      <c r="L366">
+        <v>0.0</v>
       </c>
       <c r="M366" s="1">
-        <v>155175.15</v>
+        <v>730287.0</v>
       </c>
       <c r="N366" s="1">
-        <v>160828.4</v>
+        <v>730287.0</v>
       </c>
       <c r="O366" s="1">
-        <v>0.13</v>
+        <v>0.58</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>895</v>
+        <v>891</v>
       </c>
       <c r="B367" t="s">
-        <v>896</v>
+        <v>892</v>
       </c>
       <c r="C367" s="1">
-        <v>382.0</v>
+        <v>477.0</v>
       </c>
       <c r="D367" s="1">
-        <v>0.12</v>
+        <v>8.4</v>
       </c>
       <c r="E367" s="1">
-        <v>0.1073036649</v>
+        <v>2.7381551363</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>0.0</v>
+        <v>13061.0</v>
       </c>
       <c r="I367" s="1">
-        <v>12125.0</v>
+        <v>27007.0</v>
       </c>
       <c r="J367" s="1">
-        <v>0</v>
+        <v>206.77589771074</v>
       </c>
       <c r="K367">
         <v>0.0</v>
       </c>
       <c r="L367">
         <v>0.0</v>
       </c>
       <c r="M367" s="1">
-        <v>12125.0</v>
+        <v>40068.0</v>
       </c>
       <c r="N367" s="1">
-        <v>12125.0</v>
+        <v>40068.0</v>
       </c>
       <c r="O367" s="1">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>897</v>
+        <v>893</v>
       </c>
       <c r="B368" t="s">
-        <v>898</v>
+        <v>894</v>
       </c>
       <c r="C368" s="1">
-        <v>115.0</v>
+        <v>630.0</v>
       </c>
       <c r="D368" s="1">
-        <v>37.4</v>
+        <v>0.0925</v>
       </c>
       <c r="E368" s="1">
-        <v>53.2</v>
+        <v>0.1083650794</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>61180.0</v>
+        <v>0.0</v>
       </c>
       <c r="I368" s="1">
-        <v>-18170.0</v>
+        <v>-24987.5</v>
       </c>
       <c r="J368" s="1">
-        <v>-29.699248120301</v>
+        <v>0</v>
       </c>
       <c r="K368">
         <v>0.0</v>
       </c>
       <c r="L368">
         <v>0.0</v>
       </c>
       <c r="M368" s="1">
-        <v>43010.0</v>
+        <v>-24987.5</v>
       </c>
       <c r="N368" s="1">
-        <v>43010.0</v>
+        <v>-24987.5</v>
       </c>
       <c r="O368" s="1">
-        <v>0.04</v>
+        <v>-0.02</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>899</v>
+        <v>895</v>
       </c>
       <c r="B369" t="s">
-        <v>900</v>
+        <v>896</v>
       </c>
       <c r="C369" s="1">
-        <v>160.0</v>
+        <v>115.0</v>
       </c>
       <c r="D369" s="1">
-        <v>36.5</v>
+        <v>86.7</v>
       </c>
       <c r="E369" s="1">
-        <v>75.3</v>
+        <v>53.2</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>120480.0</v>
+        <v>61180.0</v>
       </c>
       <c r="I369" s="1">
-        <v>-62080.0</v>
+        <v>38525.0</v>
       </c>
       <c r="J369" s="1">
-        <v>-51.527224435591</v>
+        <v>62.96992481203</v>
       </c>
       <c r="K369">
         <v>0.0</v>
       </c>
       <c r="L369">
         <v>0.0</v>
       </c>
       <c r="M369" s="1">
-        <v>58400.0</v>
+        <v>99705.0</v>
       </c>
       <c r="N369" s="1">
-        <v>58400.0</v>
+        <v>99705.0</v>
       </c>
       <c r="O369" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
+        <v>897</v>
+      </c>
+      <c r="B370" t="s">
+        <v>898</v>
+      </c>
+      <c r="C370" s="1">
+        <v>160.0</v>
+      </c>
+      <c r="D370" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E370" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>120480.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>29280.0</v>
+      </c>
+      <c r="J370" s="1">
+        <v>24.302788844622</v>
+      </c>
+      <c r="K370">
+        <v>0.0</v>
+      </c>
+      <c r="L370">
+        <v>0.0</v>
+      </c>
+      <c r="M370" s="1">
+        <v>149760.0</v>
+      </c>
+      <c r="N370" s="1">
+        <v>149760.0</v>
+      </c>
+      <c r="O370" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:16">
+      <c r="A371" t="s">
+        <v>899</v>
+      </c>
+      <c r="B371" t="s">
+        <v>900</v>
+      </c>
+      <c r="C371" s="1">
+        <v>-952.0</v>
+      </c>
+      <c r="D371" s="1">
+        <v>50.9</v>
+      </c>
+      <c r="E371" s="1">
+        <v>13.2580882353</v>
+      </c>
+      <c r="F371" t="s">
+        <v>8</v>
+      </c>
+      <c r="G371">
+        <v>1.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>-126217.0</v>
+      </c>
+      <c r="I371" s="1">
+        <v>-358351.0</v>
+      </c>
+      <c r="J371" s="1">
+        <v>283.91658809828</v>
+      </c>
+      <c r="K371">
+        <v>0.0</v>
+      </c>
+      <c r="L371">
+        <v>0.0</v>
+      </c>
+      <c r="M371" s="1">
+        <v>-484568.0</v>
+      </c>
+      <c r="N371" s="1">
+        <v>-484568.0</v>
+      </c>
+      <c r="O371" s="1">
+        <v>-0.38</v>
+      </c>
+      <c r="P371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16">
+      <c r="A372" t="s">
         <v>901</v>
       </c>
-      <c r="B370" t="s">
+      <c r="B372" t="s">
         <v>902</v>
       </c>
-      <c r="C370" s="1">
-[...20 lines deleted...]
-      <c r="J370" s="1">
+      <c r="C372" s="1">
+        <v>-630.0</v>
+      </c>
+      <c r="D372" s="1">
+        <v>0.065</v>
+      </c>
+      <c r="E372" s="1">
+        <v>0.0738333333</v>
+      </c>
+      <c r="F372" t="s">
+        <v>8</v>
+      </c>
+      <c r="G372">
+        <v>1.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I372" s="1">
+        <v>13912.5</v>
+      </c>
+      <c r="J372" s="1">
         <v>0</v>
       </c>
-      <c r="K370">
-[...14 lines deleted...]
-      <c r="P370">
+      <c r="K372">
+        <v>0.0</v>
+      </c>
+      <c r="L372">
+        <v>0.0</v>
+      </c>
+      <c r="M372" s="1">
+        <v>13912.5</v>
+      </c>
+      <c r="N372" s="1">
+        <v>13912.5</v>
+      </c>
+      <c r="O372" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P372">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>