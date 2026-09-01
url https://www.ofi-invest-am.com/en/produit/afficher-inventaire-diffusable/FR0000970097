--- v3 (2026-07-10)
+++ v4 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="903">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="894">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970097</t>
   </si>
   <si>
@@ -265,51 +265,51 @@
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -487,51 +487,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -1036,1737 +1036,1710 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>VG190626</t>
-[...10 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>3 260.27</t>
+    <t>3 859.59</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
+    <t>1 475.68</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>4 396.92</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
+    <t>1 880.14</t>
+  </si>
+  <si>
+    <t>FR0014013VX5</t>
+  </si>
+  <si>
+    <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
+  </si>
+  <si>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
+    <t>XS2829852842</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV PERP</t>
+  </si>
+  <si>
+    <t>4 960.85</t>
+  </si>
+  <si>
+    <t>DE000A351U49</t>
+  </si>
+  <si>
+    <t>ALLIANZ SE 25/07/2053</t>
+  </si>
+  <si>
+    <t>9 988.56</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>XS2761146468</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 12/05/2030</t>
+  </si>
+  <si>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
+  </si>
+  <si>
+    <t>XS3224609456</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.5 06/11/2038</t>
+  </si>
+  <si>
+    <t>XS3229091015</t>
+  </si>
+  <si>
+    <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
+  </si>
+  <si>
+    <t>1 058.22</t>
+  </si>
+  <si>
+    <t>FR001400ZZD7</t>
+  </si>
+  <si>
+    <t>ARKEMA SA PERP</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>3 797.09</t>
+  </si>
+  <si>
+    <t>AT0000A2CQD2</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
+  </si>
+  <si>
+    <t>AT0000A2KQ43</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
+  </si>
+  <si>
+    <t>AT0000A3HU25</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
+  </si>
+  <si>
+    <t>XS2314312179</t>
+  </si>
+  <si>
+    <t>AXA SA 07/10/2041</t>
+  </si>
+  <si>
+    <t>XS2431029441</t>
+  </si>
+  <si>
+    <t>AXA SA 10/07/2042</t>
+  </si>
+  <si>
+    <t>2 207.26</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>3 404.11</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>1 820.45</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>1 275.34</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>BE0000345547</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
+  </si>
+  <si>
+    <t>BE0000333428</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
+  </si>
+  <si>
+    <t>12 131.68</t>
+  </si>
+  <si>
+    <t>BE0000368770</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
+  </si>
+  <si>
+    <t>BE0000320292</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
+  </si>
+  <si>
+    <t>4 911.15</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>3 059.87</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>2 628.77</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2036</t>
+  </si>
+  <si>
+    <t>1 397.93</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>2 602.74</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>2 936.99</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>2 489.92</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>2 265.41</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>4 813.70</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>1 504.38</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>4 300.68</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>3 138.70</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>3 528.77</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>4 599.66</t>
+  </si>
+  <si>
+    <t>FR001400PGC0</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 15/04/2036</t>
+  </si>
+  <si>
+    <t>1 174.66</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>1 884.25</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>1 017.12</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>1 106.16</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>1 142.47</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>1 860.96</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>2 345.44</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>2 231.75</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>3 245.45</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>1 114.73</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>4 240.27</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>1 571.23</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>EU000A4ERVC2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.25 12/12/2036</t>
+  </si>
+  <si>
+    <t>3 860.81</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>12 141.77</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>3 108.90</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>2 125.23</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>1 139.73</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>FI4000440557</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
+  </si>
+  <si>
+    <t>FI4000348727</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>4 440.00</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0013515806</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
+  </si>
+  <si>
+    <t>FR0014012II5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
+  </si>
+  <si>
+    <t>20 162.42</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>34 087.33</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>54 301.62</t>
+  </si>
+  <si>
+    <t>DE000BU2Z049</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
+  </si>
+  <si>
+    <t>21 597.47</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
     <t>1 366.44</t>
   </si>
   <si>
-    <t>FR0014013VX5</t>
-[...784 lines deleted...]
-  <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 814.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>1 802.74</t>
+    <t>2 282.19</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>3 322.95</t>
+    <t>3 853.77</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>1 643.84</t>
-[...5 lines deleted...]
-    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+    <t>4 315.07</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>7 839.04</t>
+    <t>FR0014018J01</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 569.73</t>
+    <t>3 228.63</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 578.08</t>
-[...8 lines deleted...]
-    <t>2 971.48</t>
+    <t>2 126.03</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
+    <t>1 001.71</t>
+  </si>
+  <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>5 032.19</t>
+    <t>6 093.84</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>3 366.90</t>
+    <t>4 168.55</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>IE00BH3SQ895</t>
-[...7 lines deleted...]
-  <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>1 227.46</t>
-[...5 lines deleted...]
-    <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
+    <t>2 531.97</t>
+  </si>
+  <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>2 535.91</t>
+    <t>5 426.01</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>5 457.11</t>
+  </si>
+  <si>
+    <t>IT0005496770</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
+  </si>
+  <si>
+    <t>12 195.10</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>2 187.74</t>
-[...35 lines deleted...]
-    <t>11 352.93</t>
+    <t>4 897.96</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>6 600.03</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>7 475.31</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 273.97</t>
+    <t>1 787.67</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
+    <t>1 723.08</t>
+  </si>
+  <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>4 710.96</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 155.14</t>
+    <t>2 685.96</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
     <t>FR0013508694</t>
   </si>
   <si>
     <t>LA POSTE SA 1.375 21/04/2032</t>
   </si>
   <si>
-    <t>1 348.63</t>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>1 682.88</t>
+  </si>
+  <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>1 085.34</t>
+    <t>1 475.75</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>1 006.85</t>
+    <t>2 034.25</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>5 173.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>2 718.49</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>2 706.44</t>
+    <t>3 313.26</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 827.40</t>
+    <t>3 375.34</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
+    <t>1 999.20</t>
+  </si>
+  <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
+    <t>1 058.33</t>
+  </si>
+  <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>3 746.31</t>
+    <t>6 138.47</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>3 375.33</t>
+    <t>5 533.18</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>2 600.00</t>
+    <t>3 490.41</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 152.00</t>
+    <t>3 731.41</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
+    <t>1 804.38</t>
+  </si>
+  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>1 574.78</t>
+    <t>2 638.82</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>10 632.19</t>
+    <t>1 354.79</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 945.21</t>
-[...7 lines deleted...]
-  <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
+    <t>1 003.08</t>
+  </si>
+  <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>2 541.48</t>
+  </si>
+  <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>2 009.80</t>
+    <t>3 925.62</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
+    <t>1 280.23</t>
+  </si>
+  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>7 162.74</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>2 680.14</t>
+    <t>3 125.34</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 658.90</t>
+    <t>6 583.56</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>2 353.41</t>
-[...8 lines deleted...]
-    <t>6 335.62</t>
+    <t>2 881.08</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
+    <t>1 386.99</t>
+  </si>
+  <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>FR001400Y1I6</t>
-[...2 lines deleted...]
-    <t>SANOFI SA 2.75 11/03/2031</t>
+    <t>1 025.91</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>1 417.81</t>
+  </si>
+  <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>8 827.40</t>
+    <t>4 369.41</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 347.81</t>
+    <t>1 825.75</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>1 539.38</t>
+    <t>2 070.21</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>6 626.22</t>
+    <t>1 621.01</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>2 583.53</t>
-[...35 lines deleted...]
-    <t>3 920.00</t>
+    <t>4 884.54</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
+  </si>
+  <si>
+    <t>16 395.73</t>
+  </si>
+  <si>
+    <t>ES00000128C6</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
+  </si>
+  <si>
+    <t>4 219.30</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>1 265.75</t>
+    <t>1 720.00</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>3 923.29</t>
-[...17 lines deleted...]
-    <t>5 936.30</t>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
+    <t>1 719.86</t>
+  </si>
+  <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>4 086.99</t>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 302.43</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...4 lines deleted...]
-  <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>2 072.60</t>
+    <t>2 654.79</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
+    <t>1 766.22</t>
+  </si>
+  <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 502.47</t>
+    <t>2 429.92</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>4 108.95</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>4 565.07</t>
+    <t>5 626.71</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>4 497.53</t>
+    <t>5 278.36</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
+    <t>1 173.30</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>2 458.90</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 386.99</t>
+    <t>1 695.21</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>SX5E2604CQ08</t>
-[...10 lines deleted...]
-  <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2612CR08</t>
-[...14 lines deleted...]
-    <t>APR26 SX5E C @ 5950.000000</t>
+    <t>ER32612CK03</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/973750.</t>
+  </si>
+  <si>
+    <t>SX5E2606PS25</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5650.000000</t>
+  </si>
+  <si>
+    <t>SX5E2606PS48</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5950.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>ER32612CK04</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/975000.</t>
+  </si>
+  <si>
+    <t>ER32612CK05</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/977500.</t>
+  </si>
+  <si>
+    <t>SX5E2606PS26</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5800.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3133,209 +3106,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>15.0</v>
       </c>
       <c r="D2">
-        <v>225.4</v>
+        <v>230.69</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3381.0</v>
+        <v>3460.4</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3381.0</v>
+        <v>3460.4</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>636212.9154</v>
+        <v>641904.7173</v>
       </c>
       <c r="D3">
-        <v>135.06</v>
+        <v>138.08</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>85932413.29</v>
+        <v>88637653.07</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>85932413.29</v>
+        <v>88637653.07</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>317110.11</v>
+        <v>359457.84</v>
       </c>
       <c r="D4">
-        <v>125.65</v>
+        <v>126.38</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>39847569.7</v>
+        <v>45430856.39</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>39847569.7</v>
+        <v>45430856.39</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>991.1282</v>
+        <v>994.2656</v>
       </c>
       <c r="D5">
-        <v>124.01</v>
+        <v>126.68</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>122909.9</v>
+        <v>125963.07</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>122909.9</v>
+        <v>125963.07</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>131.27</v>
+        <v>134.33</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>131.27</v>
+        <v>134.33</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>131.27</v>
+        <v>134.33</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P372"/>
+  <dimension ref="A1:P379"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O372" sqref="O372"/>
+      <selection activeCell="O379" sqref="O379"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3357,18586 +3330,18936 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>1817.0</v>
       </c>
       <c r="D2" s="1">
-        <v>32.26</v>
+        <v>38.1</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>63994.74</v>
       </c>
       <c r="I2" s="1">
-        <v>-5378.32</v>
+        <v>5232.96</v>
       </c>
       <c r="J2" s="1">
-        <v>-8.404315729699</v>
+        <v>8.1771720613288</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>58616.42</v>
+        <v>69227.7</v>
       </c>
       <c r="N2" s="1">
-        <v>58616.42</v>
+        <v>69227.7</v>
       </c>
       <c r="O2" s="1">
         <v>0.05</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>5400.0</v>
+        <v>6025.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.06</v>
+        <v>33.93</v>
       </c>
       <c r="E3" s="1">
-        <v>28.3174074074</v>
+        <v>29.1505892116</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>152914.0</v>
+        <v>175632.3</v>
       </c>
       <c r="I3" s="1">
-        <v>4010.0</v>
+        <v>28795.95</v>
       </c>
       <c r="J3" s="1">
-        <v>2.622389055286</v>
+        <v>16.395588966266</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>156924.0</v>
+        <v>204428.25</v>
       </c>
       <c r="N3" s="1">
-        <v>156924.0</v>
+        <v>204428.25</v>
       </c>
       <c r="O3" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>1464.0</v>
+        <v>1473.0</v>
       </c>
       <c r="D4" s="1">
-        <v>239.8</v>
+        <v>244.2</v>
       </c>
       <c r="E4" s="1">
-        <v>245.9803278689</v>
+        <v>246.3108689749</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>360115.2</v>
+        <v>362815.91</v>
       </c>
       <c r="I4" s="1">
-        <v>-9048.0</v>
+        <v>-3109.31</v>
       </c>
       <c r="J4" s="1">
-        <v>-2.5125293239497</v>
+        <v>-0.85699384020949</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>351067.2</v>
+        <v>359706.6</v>
       </c>
       <c r="N4" s="1">
-        <v>351067.2</v>
+        <v>359706.6</v>
       </c>
       <c r="O4" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>2385.0</v>
+        <v>2420.0</v>
       </c>
       <c r="D5" s="1">
-        <v>137.8</v>
+        <v>165.0</v>
       </c>
       <c r="E5" s="1">
-        <v>204.983672956</v>
+        <v>203.2324049587</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>488886.06</v>
+        <v>491822.42</v>
       </c>
       <c r="I5" s="1">
-        <v>-160233.06</v>
+        <v>-92522.42</v>
       </c>
       <c r="J5" s="1">
-        <v>-32.775133739751</v>
+        <v>-18.812159884863</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>328653.0</v>
+        <v>399300.0</v>
       </c>
       <c r="N5" s="1">
-        <v>328653.0</v>
+        <v>399300.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>227.0</v>
+        <v>221.0</v>
       </c>
       <c r="D6" s="1">
-        <v>858.8</v>
+        <v>911.8</v>
       </c>
       <c r="E6" s="1">
-        <v>1266.3645814978</v>
+        <v>1266.3645701357</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>287464.76</v>
+        <v>279866.57</v>
       </c>
       <c r="I6" s="1">
-        <v>-92517.16</v>
+        <v>-78358.77</v>
       </c>
       <c r="J6" s="1">
-        <v>-32.183826636698</v>
+        <v>-27.998617341114</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>194947.6</v>
+        <v>201507.8</v>
       </c>
       <c r="N6" s="1">
-        <v>194947.6</v>
+        <v>201507.8</v>
       </c>
       <c r="O6" s="1">
         <v>0.15</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>29344.0</v>
+        <v>29781.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.8</v>
+        <v>24.14</v>
       </c>
       <c r="E7" s="1">
-        <v>27.0990543212</v>
+        <v>26.9972247406</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>795194.65</v>
+        <v>804004.35</v>
       </c>
       <c r="I7" s="1">
-        <v>-8775.45</v>
+        <v>-85091.01</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.1035599899974</v>
+        <v>-10.583401694282</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>786419.2</v>
+        <v>718913.34</v>
       </c>
       <c r="N7" s="1">
-        <v>786419.2</v>
+        <v>718913.34</v>
       </c>
       <c r="O7" s="1">
-        <v>0.62</v>
+        <v>0.54</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>498.0</v>
       </c>
       <c r="D8" s="1">
-        <v>116.1</v>
+        <v>113.3</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>58963.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-1145.4</v>
+        <v>-2539.8</v>
       </c>
       <c r="J8" s="1">
-        <v>-1.9425675675676</v>
+        <v>-4.3074324324324</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>57817.8</v>
+        <v>56423.4</v>
       </c>
       <c r="N8" s="1">
-        <v>57817.8</v>
+        <v>56423.4</v>
       </c>
       <c r="O8" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>1464.0</v>
+        <v>1842.0</v>
       </c>
       <c r="D9" s="1">
-        <v>67.0</v>
+        <v>66.1</v>
       </c>
       <c r="E9" s="1">
-        <v>62.9</v>
+        <v>64.0799674267</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>92085.6</v>
+        <v>118035.3</v>
       </c>
       <c r="I9" s="1">
-        <v>6002.4</v>
+        <v>3720.9</v>
       </c>
       <c r="J9" s="1">
-        <v>6.5182829888712</v>
+        <v>3.1523620476247</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>98088.0</v>
+        <v>121756.2</v>
       </c>
       <c r="N9" s="1">
-        <v>98088.0</v>
+        <v>121756.2</v>
       </c>
       <c r="O9" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>26841.0</v>
+        <v>27450.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.564</v>
+        <v>10.065</v>
       </c>
       <c r="E10" s="1">
-        <v>8.8556186431</v>
+        <v>8.9227285974</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>237693.66</v>
+        <v>244928.9</v>
       </c>
       <c r="I10" s="1">
-        <v>19013.66</v>
+        <v>31355.35</v>
       </c>
       <c r="J10" s="1">
-        <v>7.9992289234808</v>
+        <v>12.801817180414</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>256707.32</v>
+        <v>276284.25</v>
       </c>
       <c r="N10" s="1">
-        <v>256707.32</v>
+        <v>276284.25</v>
       </c>
       <c r="O10" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>5433.0</v>
+        <v>5514.0</v>
       </c>
       <c r="D11" s="1">
-        <v>169.5</v>
+        <v>173.18</v>
       </c>
       <c r="E11" s="1">
-        <v>159.3010178539</v>
+        <v>159.9336216902</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>865482.43</v>
+        <v>881873.99</v>
       </c>
       <c r="I11" s="1">
-        <v>55411.07</v>
+        <v>73040.53</v>
       </c>
       <c r="J11" s="1">
-        <v>6.4023333206198</v>
+        <v>8.282422526148</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>920893.5</v>
+        <v>954914.52</v>
       </c>
       <c r="N11" s="1">
-        <v>920893.5</v>
+        <v>954914.52</v>
       </c>
       <c r="O11" s="1">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>3502.0</v>
+        <v>3554.0</v>
       </c>
       <c r="D12" s="1">
-        <v>377.3</v>
+        <v>374.9</v>
       </c>
       <c r="E12" s="1">
-        <v>217.4322044546</v>
+        <v>224.0871159257</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>761447.58</v>
+        <v>796405.61</v>
       </c>
       <c r="I12" s="1">
-        <v>559857.02</v>
+        <v>535988.99</v>
       </c>
       <c r="J12" s="1">
-        <v>73.525352854887</v>
+        <v>67.301006330179</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1321304.6</v>
+        <v>1332394.6</v>
       </c>
       <c r="N12" s="1">
-        <v>1321304.6</v>
+        <v>1332394.6</v>
       </c>
       <c r="O12" s="1">
-        <v>1.05</v>
+        <v>0.99</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>8580.0</v>
+        <v>8369.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.15</v>
+        <v>17.16</v>
       </c>
       <c r="E13" s="1">
-        <v>24.8976724942</v>
+        <v>24.8976723623</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>213622.03</v>
+        <v>208368.62</v>
       </c>
       <c r="I13" s="1">
-        <v>-14995.03</v>
+        <v>-64756.58</v>
       </c>
       <c r="J13" s="1">
-        <v>-7.0194211711217</v>
+        <v>-31.077894550533</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>198627.0</v>
+        <v>143612.04</v>
       </c>
       <c r="N13" s="1">
-        <v>198627.0</v>
+        <v>143612.04</v>
       </c>
       <c r="O13" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>1041.0</v>
       </c>
       <c r="D14" s="1">
-        <v>52.3</v>
+        <v>66.8</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>66155.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-11711.25</v>
+        <v>3383.25</v>
       </c>
       <c r="J14" s="1">
-        <v>-17.702596380803</v>
+        <v>5.1140833988985</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>54444.3</v>
+        <v>69538.8</v>
       </c>
       <c r="N14" s="1">
-        <v>54444.3</v>
+        <v>69538.8</v>
       </c>
       <c r="O14" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>10039.0</v>
+        <v>10189.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.26</v>
+        <v>55.7</v>
       </c>
       <c r="E15" s="1">
-        <v>60.681894611</v>
+        <v>60.400686034</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>609185.54</v>
+        <v>615422.59</v>
       </c>
       <c r="I15" s="1">
-        <v>-114664.4</v>
+        <v>-47895.29</v>
       </c>
       <c r="J15" s="1">
-        <v>-18.822574153681</v>
+        <v>-7.7825043763831</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>494521.14</v>
+        <v>567527.3</v>
       </c>
       <c r="N15" s="1">
-        <v>494521.14</v>
+        <v>567527.3</v>
       </c>
       <c r="O15" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>4764.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.196</v>
+        <v>10.915</v>
       </c>
       <c r="E16" s="1">
         <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>62765.7</v>
       </c>
       <c r="I16" s="1">
-        <v>-18955.96</v>
+        <v>-10766.64</v>
       </c>
       <c r="J16" s="1">
-        <v>-30.201144892832</v>
+        <v>-17.153700189753</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>43809.74</v>
+        <v>51999.06</v>
       </c>
       <c r="N16" s="1">
-        <v>43809.74</v>
+        <v>51999.06</v>
       </c>
       <c r="O16" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>11803.0</v>
+        <v>11979.0</v>
       </c>
       <c r="D17" s="1">
-        <v>64.44</v>
+        <v>69.24</v>
       </c>
       <c r="E17" s="1">
-        <v>55.0945412183</v>
+        <v>55.7349428166</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>650280.87</v>
+        <v>667648.88</v>
       </c>
       <c r="I17" s="1">
-        <v>110304.45</v>
+        <v>161777.08</v>
       </c>
       <c r="J17" s="1">
-        <v>16.962585720844</v>
+        <v>24.230862186124</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>760585.32</v>
+        <v>829425.96</v>
       </c>
       <c r="N17" s="1">
-        <v>760585.32</v>
+        <v>829425.96</v>
       </c>
       <c r="O17" s="1">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>5542.0</v>
+        <v>5405.0</v>
       </c>
       <c r="D18" s="1">
-        <v>29.34</v>
+        <v>35.36</v>
       </c>
       <c r="E18" s="1">
-        <v>29.8347419704</v>
+        <v>29.8347419056</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>165344.14</v>
+        <v>161256.78</v>
       </c>
       <c r="I18" s="1">
-        <v>-2741.86</v>
+        <v>29864.02</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.658274674869</v>
+        <v>18.519543798406</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>162602.28</v>
+        <v>191120.8</v>
       </c>
       <c r="N18" s="1">
-        <v>162602.28</v>
+        <v>191120.8</v>
       </c>
       <c r="O18" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>4074.0</v>
+        <v>4135.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1270.0</v>
+        <v>1394.0</v>
       </c>
       <c r="E19" s="1">
-        <v>509.9953730977</v>
+        <v>545.4301354293</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2077721.15</v>
+        <v>2255353.61</v>
       </c>
       <c r="I19" s="1">
-        <v>3096258.85</v>
+        <v>3508836.39</v>
       </c>
       <c r="J19" s="1">
-        <v>149.02186705853</v>
+        <v>155.57810422464</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>5173980.0</v>
+        <v>5764190.0</v>
       </c>
       <c r="N19" s="1">
-        <v>5173980.0</v>
+        <v>5764190.0</v>
       </c>
       <c r="O19" s="1">
-        <v>4.11</v>
+        <v>4.3</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>1308.0</v>
       </c>
       <c r="D20" s="1">
-        <v>61.56</v>
+        <v>63.44</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>80363.52</v>
       </c>
       <c r="I20" s="1">
-        <v>156.96</v>
+        <v>2616.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.1953125</v>
+        <v>3.2552083333333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>80520.48</v>
+        <v>82979.52</v>
       </c>
       <c r="N20" s="1">
-        <v>80520.48</v>
+        <v>82979.52</v>
       </c>
       <c r="O20" s="1">
         <v>0.06</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>32057.0</v>
+        <v>32197.0</v>
       </c>
       <c r="D21" s="1">
-        <v>41.11</v>
+        <v>39.57</v>
       </c>
       <c r="E21" s="1">
-        <v>27.5437526905</v>
+        <v>27.6535149238</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>882970.08</v>
+        <v>890360.22</v>
       </c>
       <c r="I21" s="1">
-        <v>434893.19</v>
+        <v>383675.07</v>
       </c>
       <c r="J21" s="1">
-        <v>49.253445824574</v>
+        <v>43.092117255643</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1317863.27</v>
+        <v>1274035.29</v>
       </c>
       <c r="N21" s="1">
-        <v>1317863.27</v>
+        <v>1274035.29</v>
       </c>
       <c r="O21" s="1">
-        <v>1.05</v>
+        <v>0.95</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>7106.0</v>
       </c>
       <c r="D22" s="1">
-        <v>9.415</v>
+        <v>10.2</v>
       </c>
       <c r="E22" s="1">
         <v>8.395</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>59654.87</v>
       </c>
       <c r="I22" s="1">
-        <v>7248.12</v>
+        <v>12826.33</v>
       </c>
       <c r="J22" s="1">
-        <v>12.150089338892</v>
+        <v>21.500893388922</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>66902.99</v>
+        <v>72481.2</v>
       </c>
       <c r="N22" s="1">
-        <v>66902.99</v>
+        <v>72481.2</v>
       </c>
       <c r="O22" s="1">
         <v>0.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>1135.0</v>
       </c>
       <c r="D23" s="1">
-        <v>53.05</v>
+        <v>54.9</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>62254.75</v>
       </c>
       <c r="I23" s="1">
-        <v>-2043.0</v>
+        <v>56.75</v>
       </c>
       <c r="J23" s="1">
-        <v>-3.281677301732</v>
+        <v>0.091157702825889</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>60211.75</v>
+        <v>62311.5</v>
       </c>
       <c r="N23" s="1">
-        <v>60211.75</v>
+        <v>62311.5</v>
       </c>
       <c r="O23" s="1">
         <v>0.05</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>7002.0</v>
+        <v>7804.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.54</v>
+        <v>19.615</v>
       </c>
       <c r="E24" s="1">
-        <v>18.2073693231</v>
+        <v>18.4263364941</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>127488.0</v>
+        <v>143799.13</v>
       </c>
       <c r="I24" s="1">
-        <v>2329.08</v>
+        <v>9276.33</v>
       </c>
       <c r="J24" s="1">
-        <v>1.8269013554217</v>
+        <v>6.4508943830189</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>129817.08</v>
+        <v>153075.46</v>
       </c>
       <c r="N24" s="1">
-        <v>129817.08</v>
+        <v>153075.46</v>
       </c>
       <c r="O24" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>58855.0</v>
+        <v>59731.0</v>
       </c>
       <c r="D25" s="1">
-        <v>19.705</v>
+        <v>19.825</v>
       </c>
       <c r="E25" s="1">
-        <v>9.3511917424</v>
+        <v>9.7697343088</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>550364.39</v>
+        <v>583556.0</v>
       </c>
       <c r="I25" s="1">
-        <v>609373.39</v>
+        <v>600611.08</v>
       </c>
       <c r="J25" s="1">
-        <v>110.72180560228</v>
+        <v>102.9226123971</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1159737.78</v>
+        <v>1184167.08</v>
       </c>
       <c r="N25" s="1">
-        <v>1159737.78</v>
+        <v>1184167.08</v>
       </c>
       <c r="O25" s="1">
-        <v>0.92</v>
+        <v>0.88</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>47136.0</v>
+        <v>45974.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.267</v>
+        <v>2.839</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2023818313</v>
+        <v>3.202381781</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>150947.47</v>
+        <v>147226.3</v>
       </c>
       <c r="I26" s="1">
-        <v>3045.84</v>
+        <v>-16706.11</v>
       </c>
       <c r="J26" s="1">
-        <v>2.0178145417078</v>
+        <v>-11.347232118175</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>153993.31</v>
+        <v>130520.19</v>
       </c>
       <c r="N26" s="1">
-        <v>153993.31</v>
+        <v>130520.19</v>
       </c>
       <c r="O26" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>131088.0</v>
+        <v>133040.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.516</v>
+        <v>10.656</v>
       </c>
       <c r="E27" s="1">
-        <v>7.4100548487</v>
+        <v>7.5430302165</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>971369.27</v>
+        <v>1003524.74</v>
       </c>
       <c r="I27" s="1">
-        <v>407152.14</v>
+        <v>414149.5</v>
       </c>
       <c r="J27" s="1">
-        <v>41.915279036983</v>
+        <v>41.269485792647</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1378521.41</v>
+        <v>1417674.24</v>
       </c>
       <c r="N27" s="1">
-        <v>1378521.41</v>
+        <v>1417674.24</v>
       </c>
       <c r="O27" s="1">
-        <v>1.09</v>
+        <v>1.06</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>8194.0</v>
+        <v>9841.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.425</v>
+        <v>17.4</v>
       </c>
       <c r="E28" s="1">
-        <v>16.4975469856</v>
+        <v>16.735686414</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>135180.9</v>
+        <v>164695.89</v>
       </c>
       <c r="I28" s="1">
-        <v>-594.45</v>
+        <v>6537.51</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.43974407627113</v>
+        <v>3.9694433176201</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>134586.45</v>
+        <v>171233.4</v>
       </c>
       <c r="N28" s="1">
-        <v>134586.45</v>
+        <v>171233.4</v>
       </c>
       <c r="O28" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
-        <v>5578.0</v>
+        <v>6954.0</v>
       </c>
       <c r="D29" s="1">
-        <v>14.495</v>
+        <v>14.22</v>
       </c>
       <c r="E29" s="1">
-        <v>14.175</v>
+        <v>14.2214998562</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>79068.15</v>
+        <v>98896.31</v>
       </c>
       <c r="I29" s="1">
-        <v>1784.96</v>
+        <v>-10.43</v>
       </c>
       <c r="J29" s="1">
-        <v>2.2574955908289</v>
+        <v>-0.010546399557274</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>80853.11</v>
+        <v>98885.88</v>
       </c>
       <c r="N29" s="1">
-        <v>80853.11</v>
+        <v>98885.88</v>
       </c>
       <c r="O29" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>1198.0</v>
+        <v>1295.0</v>
       </c>
       <c r="D30" s="1">
-        <v>140.9</v>
+        <v>151.2</v>
       </c>
       <c r="E30" s="1">
-        <v>131.9144407346</v>
+        <v>130.5452277992</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>158033.5</v>
+        <v>169056.07</v>
       </c>
       <c r="I30" s="1">
-        <v>10764.7</v>
+        <v>26747.93</v>
       </c>
       <c r="J30" s="1">
-        <v>6.8116570220871</v>
+        <v>15.821928192226</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>168798.2</v>
+        <v>195804.0</v>
       </c>
       <c r="N30" s="1">
-        <v>168798.2</v>
+        <v>195804.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>660.0</v>
+        <v>738.0</v>
       </c>
       <c r="D31" s="1">
-        <v>211.5</v>
+        <v>278.2</v>
       </c>
       <c r="E31" s="1">
-        <v>189.4</v>
+        <v>201.1945799458</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>125004.0</v>
+        <v>148481.6</v>
       </c>
       <c r="I31" s="1">
-        <v>14586.0</v>
+        <v>56830.0</v>
       </c>
       <c r="J31" s="1">
-        <v>11.668426610348</v>
+        <v>38.274102649756</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>139590.0</v>
+        <v>205311.6</v>
       </c>
       <c r="N31" s="1">
-        <v>139590.0</v>
+        <v>205311.6</v>
       </c>
       <c r="O31" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>1906.0</v>
       </c>
       <c r="D32" s="1">
-        <v>29.78</v>
+        <v>33.96</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>65185.2</v>
       </c>
       <c r="I32" s="1">
-        <v>-8424.52</v>
+        <v>-457.44</v>
       </c>
       <c r="J32" s="1">
-        <v>-12.923976608187</v>
+        <v>-0.70175438596491</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>56760.68</v>
+        <v>64727.76</v>
       </c>
       <c r="N32" s="1">
-        <v>56760.68</v>
+        <v>64727.76</v>
       </c>
       <c r="O32" s="1">
         <v>0.05</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>9843.0</v>
+        <v>9989.0</v>
       </c>
       <c r="D33" s="1">
-        <v>83.84</v>
+        <v>73.72</v>
       </c>
       <c r="E33" s="1">
-        <v>78.6050320024</v>
+        <v>78.4756502152</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>773709.33</v>
+        <v>783893.27</v>
       </c>
       <c r="I33" s="1">
-        <v>51527.79</v>
+        <v>-47504.19</v>
       </c>
       <c r="J33" s="1">
-        <v>6.6598382625165</v>
+        <v>-6.0600328919778</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>825237.12</v>
+        <v>736389.08</v>
       </c>
       <c r="N33" s="1">
-        <v>825237.12</v>
+        <v>736389.08</v>
       </c>
       <c r="O33" s="1">
-        <v>0.66</v>
+        <v>0.55</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>11042.0</v>
+        <v>11207.0</v>
       </c>
       <c r="D34" s="1">
-        <v>90.33</v>
+        <v>92.58</v>
       </c>
       <c r="E34" s="1">
-        <v>76.3751213548</v>
+        <v>77.0085419827</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>843334.09</v>
+        <v>863034.73</v>
       </c>
       <c r="I34" s="1">
-        <v>154089.77</v>
+        <v>174509.33</v>
       </c>
       <c r="J34" s="1">
-        <v>18.271497835455</v>
+        <v>20.220429599629</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>997423.86</v>
+        <v>1037544.06</v>
       </c>
       <c r="N34" s="1">
-        <v>997423.86</v>
+        <v>1037544.06</v>
       </c>
       <c r="O34" s="1">
-        <v>0.79</v>
+        <v>0.77</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
-        <v>222264.0</v>
+        <v>573335.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.188</v>
+        <v>11.286</v>
       </c>
       <c r="E35" s="1">
-        <v>11.1837090577</v>
+        <v>11.2317102915</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2485735.91</v>
+        <v>6439532.62</v>
       </c>
       <c r="I35" s="1">
-        <v>953.72</v>
+        <v>31126.19</v>
       </c>
       <c r="J35" s="1">
-        <v>0.038367712199966</v>
+        <v>0.48336101137725</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2486689.63</v>
+        <v>6470658.81</v>
       </c>
       <c r="N35" s="1">
-        <v>2486689.63</v>
+        <v>6470658.81</v>
       </c>
       <c r="O35" s="1">
-        <v>1.98</v>
+        <v>4.82</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>484676.0</v>
+        <v>364861.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.616</v>
+        <v>10.702</v>
       </c>
       <c r="E36" s="1">
-        <v>10.7427529112</v>
+        <v>10.7060685028</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>5206754.51</v>
+        <v>3906226.86</v>
       </c>
       <c r="I36" s="1">
-        <v>-61434.09</v>
+        <v>-1484.44</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.1798921935346</v>
+        <v>-0.038001889117111</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>5145320.42</v>
+        <v>3904742.42</v>
       </c>
       <c r="N36" s="1">
-        <v>5145320.42</v>
+        <v>3904742.42</v>
       </c>
       <c r="O36" s="1">
-        <v>4.09</v>
+        <v>2.91</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>2479.0</v>
+        <v>2870.0</v>
       </c>
       <c r="D37" s="1">
-        <v>52.54</v>
+        <v>49.69</v>
       </c>
       <c r="E37" s="1">
-        <v>52.569197257</v>
+        <v>52.2573240418</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>130319.04</v>
+        <v>149978.52</v>
       </c>
       <c r="I37" s="1">
-        <v>-72.38</v>
+        <v>-7368.22</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.055540617855994</v>
+        <v>-4.9128501868134</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>130246.66</v>
+        <v>142610.3</v>
       </c>
       <c r="N37" s="1">
-        <v>130246.66</v>
+        <v>142610.3</v>
       </c>
       <c r="O37" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>13167.0</v>
+        <v>15081.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.28</v>
+        <v>11.654</v>
       </c>
       <c r="E38" s="1">
-        <v>11.9802286018</v>
+        <v>11.948720244</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>157743.67</v>
+        <v>180198.65</v>
       </c>
       <c r="I38" s="1">
-        <v>3947.09</v>
+        <v>-4444.68</v>
       </c>
       <c r="J38" s="1">
-        <v>2.5022176801136</v>
+        <v>-2.4665445606834</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>161690.76</v>
+        <v>175753.97</v>
       </c>
       <c r="N38" s="1">
-        <v>161690.76</v>
+        <v>175753.97</v>
       </c>
       <c r="O38" s="1">
         <v>0.13</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>15009.0</v>
+        <v>15232.0</v>
       </c>
       <c r="D39" s="1">
-        <v>27.21</v>
+        <v>25.99</v>
       </c>
       <c r="E39" s="1">
-        <v>24.8443487241</v>
+        <v>24.9207733718</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>372888.83</v>
+        <v>379593.22</v>
       </c>
       <c r="I39" s="1">
-        <v>35506.06</v>
+        <v>16286.46</v>
       </c>
       <c r="J39" s="1">
-        <v>9.5218888696666</v>
+        <v>4.2905033972946</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>408394.89</v>
+        <v>395879.68</v>
       </c>
       <c r="N39" s="1">
-        <v>408394.89</v>
+        <v>395879.68</v>
       </c>
       <c r="O39" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>51447.0</v>
+        <v>52213.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.655</v>
+        <v>11.56</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5529212588</v>
+        <v>10.5967065673</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>542916.14</v>
+        <v>553285.84</v>
       </c>
       <c r="I40" s="1">
-        <v>5251.65</v>
+        <v>50296.44</v>
       </c>
       <c r="J40" s="1">
-        <v>0.96730408493658</v>
+        <v>9.0904983218078</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>548167.79</v>
+        <v>603582.28</v>
       </c>
       <c r="N40" s="1">
-        <v>548167.79</v>
+        <v>603582.28</v>
       </c>
       <c r="O40" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
-        <v>5766.0</v>
+        <v>7271.0</v>
       </c>
       <c r="D41" s="1">
-        <v>16.36</v>
+        <v>16.155</v>
       </c>
       <c r="E41" s="1">
-        <v>16.045</v>
+        <v>16.2664764131</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>92515.47</v>
+        <v>118273.55</v>
       </c>
       <c r="I41" s="1">
-        <v>1816.29</v>
+        <v>-810.54</v>
       </c>
       <c r="J41" s="1">
-        <v>1.9632284200686</v>
+        <v>-0.68530960641665</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>94331.76</v>
+        <v>117463.01</v>
       </c>
       <c r="N41" s="1">
-        <v>94331.76</v>
+        <v>117463.01</v>
       </c>
       <c r="O41" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>680.0</v>
       </c>
       <c r="D42" s="1">
-        <v>86.45</v>
+        <v>81.7</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>63036.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-4250.0</v>
+        <v>-7480.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-6.7421790722762</v>
+        <v>-11.866235167206</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>58786.0</v>
+        <v>55556.0</v>
       </c>
       <c r="N42" s="1">
-        <v>58786.0</v>
+        <v>55556.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
-        <v>4654.0</v>
+        <v>4539.0</v>
       </c>
       <c r="D43" s="1">
-        <v>34.56</v>
+        <v>36.98</v>
       </c>
       <c r="E43" s="1">
-        <v>34.518955737</v>
+        <v>34.5189557171</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>160651.22</v>
+        <v>156681.54</v>
       </c>
       <c r="I43" s="1">
-        <v>191.02</v>
+        <v>11170.68</v>
       </c>
       <c r="J43" s="1">
-        <v>0.11890354769793</v>
+        <v>7.1295444249527</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>160842.24</v>
+        <v>167852.22</v>
       </c>
       <c r="N43" s="1">
-        <v>160842.24</v>
+        <v>167852.22</v>
       </c>
       <c r="O43" s="1">
         <v>0.13</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>5351.0</v>
+        <v>5431.0</v>
       </c>
       <c r="D44" s="1">
-        <v>76.0</v>
+        <v>76.16</v>
       </c>
       <c r="E44" s="1">
-        <v>65.6869837414</v>
+        <v>66.154964095</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>351491.05</v>
+        <v>359287.61</v>
       </c>
       <c r="I44" s="1">
-        <v>55184.95</v>
+        <v>54337.35</v>
       </c>
       <c r="J44" s="1">
-        <v>15.700243292112</v>
+        <v>15.123635908291</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>406676.0</v>
+        <v>413624.96</v>
       </c>
       <c r="N44" s="1">
-        <v>406676.0</v>
+        <v>413624.96</v>
       </c>
       <c r="O44" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
         <v>1010.0</v>
       </c>
       <c r="D45" s="1">
-        <v>56.7</v>
+        <v>55.2</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>62771.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-5504.5</v>
+        <v>-7019.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-8.7691069991955</v>
+        <v>-11.182622687047</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>57267.0</v>
+        <v>55752.0</v>
       </c>
       <c r="N45" s="1">
-        <v>57267.0</v>
+        <v>55752.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>20319.0</v>
+        <v>20436.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.175</v>
+        <v>16.45</v>
       </c>
       <c r="E46" s="1">
-        <v>18.6877680988</v>
+        <v>18.6503371501</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>379716.76</v>
+        <v>381138.29</v>
       </c>
       <c r="I46" s="1">
-        <v>-30737.93</v>
+        <v>-44966.09</v>
       </c>
       <c r="J46" s="1">
-        <v>-8.0949626769174</v>
+        <v>-11.797841145795</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>348978.83</v>
+        <v>336172.2</v>
       </c>
       <c r="N46" s="1">
-        <v>348978.83</v>
+        <v>336172.2</v>
       </c>
       <c r="O46" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>6059.0</v>
+        <v>6094.0</v>
       </c>
       <c r="D47" s="1">
-        <v>69.18</v>
+        <v>61.36</v>
       </c>
       <c r="E47" s="1">
-        <v>60.2427578808</v>
+        <v>60.287361339</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>365010.87</v>
+        <v>367391.18</v>
       </c>
       <c r="I47" s="1">
-        <v>54150.75</v>
+        <v>6536.66</v>
       </c>
       <c r="J47" s="1">
-        <v>14.835380107995</v>
+        <v>1.7792098329633</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>419161.62</v>
+        <v>373927.84</v>
       </c>
       <c r="N47" s="1">
-        <v>419161.62</v>
+        <v>373927.84</v>
       </c>
       <c r="O47" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>12119.0</v>
+        <v>12453.0</v>
       </c>
       <c r="D48" s="1">
-        <v>16.815</v>
+        <v>20.26</v>
       </c>
       <c r="E48" s="1">
-        <v>29.1879981847</v>
+        <v>28.7540022485</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>353729.35</v>
+        <v>358073.59</v>
       </c>
       <c r="I48" s="1">
-        <v>-149948.36</v>
+        <v>-105775.81</v>
       </c>
       <c r="J48" s="1">
-        <v>-42.390703513859</v>
+        <v>-29.540243389634</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>203780.99</v>
+        <v>252297.78</v>
       </c>
       <c r="N48" s="1">
-        <v>203780.99</v>
+        <v>252297.78</v>
       </c>
       <c r="O48" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>15884.0</v>
+        <v>16121.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.71</v>
+        <v>27.52</v>
       </c>
       <c r="E49" s="1">
-        <v>30.1185727776</v>
+        <v>30.0731338006</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>478403.41</v>
+        <v>484808.99</v>
       </c>
       <c r="I49" s="1">
-        <v>-38257.77</v>
+        <v>-41159.07</v>
       </c>
       <c r="J49" s="1">
-        <v>-7.9969684998692</v>
+        <v>-8.4897497465961</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>440145.64</v>
+        <v>443649.92</v>
       </c>
       <c r="N49" s="1">
-        <v>440145.64</v>
+        <v>443649.92</v>
       </c>
       <c r="O49" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>2470.0</v>
+        <v>2431.0</v>
       </c>
       <c r="D50" s="1">
-        <v>252.5</v>
+        <v>248.0</v>
       </c>
       <c r="E50" s="1">
-        <v>222.9023562753</v>
+        <v>223.1258658988</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>550568.82</v>
+        <v>542418.98</v>
       </c>
       <c r="I50" s="1">
-        <v>73106.18</v>
+        <v>60469.02</v>
       </c>
       <c r="J50" s="1">
-        <v>13.278300067919</v>
+        <v>11.148028042824</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>623675.0</v>
+        <v>602888.0</v>
       </c>
       <c r="N50" s="1">
-        <v>623675.0</v>
+        <v>602888.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.5</v>
+        <v>0.45</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>8427.0</v>
+        <v>8552.0</v>
       </c>
       <c r="D51" s="1">
-        <v>49.14</v>
+        <v>51.4</v>
       </c>
       <c r="E51" s="1">
-        <v>49.9177939955</v>
+        <v>49.9395825538</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>420657.25</v>
+        <v>427083.31</v>
       </c>
       <c r="I51" s="1">
-        <v>-6554.47</v>
+        <v>12489.49</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.5581497763322</v>
+        <v>2.9243685500143</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>414102.78</v>
+        <v>439572.8</v>
       </c>
       <c r="N51" s="1">
-        <v>414102.78</v>
+        <v>439572.8</v>
       </c>
       <c r="O51" s="1">
         <v>0.33</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>9734.0</v>
+        <v>9494.0</v>
       </c>
       <c r="D52" s="1">
-        <v>30.99</v>
+        <v>28.82</v>
       </c>
       <c r="E52" s="1">
-        <v>30.8287620711</v>
+        <v>30.8287623762</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>300087.17</v>
+        <v>292688.27</v>
       </c>
       <c r="I52" s="1">
-        <v>1569.49</v>
+        <v>-19071.19</v>
       </c>
       <c r="J52" s="1">
-        <v>0.52301136366476</v>
+        <v>-6.5158709640123</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>301656.66</v>
+        <v>273617.08</v>
       </c>
       <c r="N52" s="1">
-        <v>301656.66</v>
+        <v>273617.08</v>
       </c>
       <c r="O52" s="1">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>49359.0</v>
+        <v>48579.0</v>
       </c>
       <c r="D53" s="1">
-        <v>19.59</v>
+        <v>18.005</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1443325432</v>
+        <v>19.1358377077</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>944945.11</v>
+        <v>929599.86</v>
       </c>
       <c r="I53" s="1">
-        <v>21997.7</v>
+        <v>-54934.96</v>
       </c>
       <c r="J53" s="1">
-        <v>2.327934159054</v>
+        <v>-5.9095275681302</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>966942.81</v>
+        <v>874664.9</v>
       </c>
       <c r="N53" s="1">
-        <v>966942.81</v>
+        <v>874664.9</v>
       </c>
       <c r="O53" s="1">
-        <v>0.77</v>
+        <v>0.65</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>99291.0</v>
+        <v>100769.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.735</v>
+        <v>4.334</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5163065132</v>
+        <v>4.5127372505</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>448428.59</v>
+        <v>454744.02</v>
       </c>
       <c r="I54" s="1">
-        <v>21714.3</v>
+        <v>-18011.17</v>
       </c>
       <c r="J54" s="1">
-        <v>4.842309452214</v>
+        <v>-3.9607271800957</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>470142.89</v>
+        <v>436732.85</v>
       </c>
       <c r="N54" s="1">
-        <v>470142.89</v>
+        <v>436732.85</v>
       </c>
       <c r="O54" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
-        <v>1351.0</v>
+        <v>1318.0</v>
       </c>
       <c r="D55" s="1">
-        <v>141.5</v>
+        <v>123.45</v>
       </c>
       <c r="E55" s="1">
-        <v>145.6875647668</v>
+        <v>145.6875644917</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>196823.9</v>
+        <v>192016.21</v>
       </c>
       <c r="I55" s="1">
-        <v>-5657.4</v>
+        <v>-29309.11</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.8743460524865</v>
+        <v>-15.263872774075</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>191166.5</v>
+        <v>162707.1</v>
       </c>
       <c r="N55" s="1">
-        <v>191166.5</v>
+        <v>162707.1</v>
       </c>
       <c r="O55" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>10319.0</v>
+        <v>10473.0</v>
       </c>
       <c r="D56" s="1">
-        <v>41.82</v>
+        <v>40.66</v>
       </c>
       <c r="E56" s="1">
-        <v>43.3882973156</v>
+        <v>43.3131223145</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>447723.84</v>
+        <v>453618.33</v>
       </c>
       <c r="I56" s="1">
-        <v>-16183.26</v>
+        <v>-27786.15</v>
       </c>
       <c r="J56" s="1">
-        <v>-3.6145629412988</v>
+        <v>-6.1254469148105</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>431540.58</v>
+        <v>425832.18</v>
       </c>
       <c r="N56" s="1">
-        <v>431540.58</v>
+        <v>425832.18</v>
       </c>
       <c r="O56" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>133060.0</v>
+        <v>135041.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.866</v>
+        <v>9.56</v>
       </c>
       <c r="E57" s="1">
-        <v>6.0852837818</v>
+        <v>6.228397968</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>809707.86</v>
+        <v>841089.09</v>
       </c>
       <c r="I57" s="1">
-        <v>503062.1</v>
+        <v>449902.87</v>
       </c>
       <c r="J57" s="1">
-        <v>62.128839900356</v>
+        <v>53.490513115561</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1312769.96</v>
+        <v>1290991.96</v>
       </c>
       <c r="N57" s="1">
-        <v>1312769.96</v>
+        <v>1290991.96</v>
       </c>
       <c r="O57" s="1">
-        <v>1.04</v>
+        <v>0.96</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>33828.0</v>
+        <v>34331.0</v>
       </c>
       <c r="D58" s="1">
-        <v>29.13</v>
+        <v>26.66</v>
       </c>
       <c r="E58" s="1">
-        <v>15.7991953411</v>
+        <v>15.9324412339</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>534455.18</v>
+        <v>546976.64</v>
       </c>
       <c r="I58" s="1">
-        <v>450954.46</v>
+        <v>368287.82</v>
       </c>
       <c r="J58" s="1">
-        <v>84.376478491611</v>
+        <v>67.331544542743</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>985409.64</v>
+        <v>915264.46</v>
       </c>
       <c r="N58" s="1">
-        <v>985409.64</v>
+        <v>915264.46</v>
       </c>
       <c r="O58" s="1">
-        <v>0.78</v>
+        <v>0.68</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>2783.0</v>
+        <v>2845.0</v>
       </c>
       <c r="D59" s="1">
-        <v>103.8</v>
+        <v>101.8</v>
       </c>
       <c r="E59" s="1">
-        <v>104.1770104204</v>
+        <v>104.1228154657</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>289924.62</v>
+        <v>296229.41</v>
       </c>
       <c r="I59" s="1">
-        <v>-1049.22</v>
+        <v>-6608.41</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.36189406749934</v>
+        <v>-2.2308419680544</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>288875.4</v>
+        <v>289621.0</v>
       </c>
       <c r="N59" s="1">
-        <v>288875.4</v>
+        <v>289621.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>2610.0</v>
+        <v>2649.0</v>
       </c>
       <c r="D60" s="1">
-        <v>199.25</v>
+        <v>172.8</v>
       </c>
       <c r="E60" s="1">
-        <v>202.2140268199</v>
+        <v>201.1602151755</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>527778.61</v>
+        <v>532873.41</v>
       </c>
       <c r="I60" s="1">
-        <v>-7736.11</v>
+        <v>-75126.21</v>
       </c>
       <c r="J60" s="1">
-        <v>-1.4657869518433</v>
+        <v>-14.098322151222</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>520042.5</v>
+        <v>457747.2</v>
       </c>
       <c r="N60" s="1">
-        <v>520042.5</v>
+        <v>457747.2</v>
       </c>
       <c r="O60" s="1">
-        <v>0.41</v>
+        <v>0.34</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
         <v>1013.0</v>
       </c>
       <c r="D61" s="1">
-        <v>64.16</v>
+        <v>61.86</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>69046.08</v>
       </c>
       <c r="I61" s="1">
-        <v>-4052.0</v>
+        <v>-6381.9</v>
       </c>
       <c r="J61" s="1">
-        <v>-5.868544600939</v>
+        <v>-9.2429577464789</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>64994.08</v>
+        <v>62664.18</v>
       </c>
       <c r="N61" s="1">
-        <v>64994.08</v>
+        <v>62664.18</v>
       </c>
       <c r="O61" s="1">
         <v>0.05</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>2454.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.45</v>
+        <v>22.86</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>62969.64</v>
       </c>
       <c r="I62" s="1">
-        <v>-515.34</v>
+        <v>-6871.2</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.81839438815277</v>
+        <v>-10.91192517537</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>62454.3</v>
+        <v>56098.44</v>
       </c>
       <c r="N62" s="1">
-        <v>62454.3</v>
+        <v>56098.44</v>
       </c>
       <c r="O62" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
-        <v>402.0</v>
+        <v>487.0</v>
       </c>
       <c r="D63" s="1">
-        <v>301.65</v>
+        <v>298.6</v>
       </c>
       <c r="E63" s="1">
-        <v>320.271641791</v>
+        <v>318.4788501027</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>128749.2</v>
+        <v>155099.2</v>
       </c>
       <c r="I63" s="1">
-        <v>-7485.9</v>
+        <v>-9681.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-5.8143273899954</v>
+        <v>-6.2418116921299</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>121263.3</v>
+        <v>145418.2</v>
       </c>
       <c r="N63" s="1">
-        <v>121263.3</v>
+        <v>145418.2</v>
       </c>
       <c r="O63" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>4537.0</v>
+        <v>4645.0</v>
       </c>
       <c r="D64" s="1">
-        <v>60.84</v>
+        <v>56.58</v>
       </c>
       <c r="E64" s="1">
-        <v>62.8972801411</v>
+        <v>62.742058127</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>285364.96</v>
+        <v>291436.86</v>
       </c>
       <c r="I64" s="1">
-        <v>-9333.88</v>
+        <v>-28622.76</v>
       </c>
       <c r="J64" s="1">
-        <v>-3.2708570807011</v>
+        <v>-9.8212559660436</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>276031.08</v>
+        <v>262814.1</v>
       </c>
       <c r="N64" s="1">
-        <v>276031.08</v>
+        <v>262814.1</v>
       </c>
       <c r="O64" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
         <v>723.0</v>
       </c>
       <c r="D65" s="1">
-        <v>79.7</v>
+        <v>68.85</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>60189.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-2566.65</v>
+        <v>-10411.2</v>
       </c>
       <c r="J65" s="1">
-        <v>-4.2642642642643</v>
+        <v>-17.297297297297</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>57623.1</v>
+        <v>49778.55</v>
       </c>
       <c r="N65" s="1">
-        <v>57623.1</v>
+        <v>49778.55</v>
       </c>
       <c r="O65" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
         <v>1948.0</v>
       </c>
       <c r="D66" s="1">
-        <v>40.34</v>
+        <v>36.4</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>76848.6</v>
       </c>
       <c r="I66" s="1">
-        <v>1733.72</v>
+        <v>-5941.4</v>
       </c>
       <c r="J66" s="1">
-        <v>2.256020278834</v>
+        <v>-7.7313054499366</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>78582.32</v>
+        <v>70907.2</v>
       </c>
       <c r="N66" s="1">
-        <v>78582.32</v>
+        <v>70907.2</v>
       </c>
       <c r="O66" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>1676.0</v>
       </c>
       <c r="D67" s="1">
-        <v>38.3</v>
+        <v>39.48</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>61609.76</v>
       </c>
       <c r="I67" s="1">
-        <v>2581.04</v>
+        <v>4558.72</v>
       </c>
       <c r="J67" s="1">
-        <v>4.1893362350381</v>
+        <v>7.3993471164309</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>64190.8</v>
+        <v>66168.48</v>
       </c>
       <c r="N67" s="1">
-        <v>64190.8</v>
+        <v>66168.48</v>
       </c>
       <c r="O67" s="1">
         <v>0.05</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>3720.0</v>
+        <v>3661.0</v>
       </c>
       <c r="D68" s="1">
-        <v>199.9</v>
+        <v>196.5</v>
       </c>
       <c r="E68" s="1">
-        <v>152.7432365591</v>
+        <v>153.1502758809</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>568204.84</v>
+        <v>560683.16</v>
       </c>
       <c r="I68" s="1">
-        <v>175423.16</v>
+        <v>158703.34</v>
       </c>
       <c r="J68" s="1">
-        <v>30.873225226311</v>
+        <v>28.305351635672</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>743628.0</v>
+        <v>719386.5</v>
       </c>
       <c r="N68" s="1">
-        <v>743628.0</v>
+        <v>719386.5</v>
       </c>
       <c r="O68" s="1">
-        <v>0.59</v>
+        <v>0.54</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>1308.0</v>
       </c>
       <c r="D69" s="1">
-        <v>62.25</v>
+        <v>54.7</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>86197.2</v>
       </c>
       <c r="I69" s="1">
-        <v>-4774.2</v>
+        <v>-14649.6</v>
       </c>
       <c r="J69" s="1">
-        <v>-5.5386949924127</v>
+        <v>-16.995447647951</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>81423.0</v>
+        <v>71547.6</v>
       </c>
       <c r="N69" s="1">
-        <v>81423.0</v>
+        <v>71547.6</v>
       </c>
       <c r="O69" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>19178.0</v>
+        <v>19463.0</v>
       </c>
       <c r="D70" s="1">
-        <v>35.9</v>
+        <v>38.4</v>
       </c>
       <c r="E70" s="1">
-        <v>35.1181264991</v>
+        <v>35.2702959462</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>673495.43</v>
+        <v>686465.77</v>
       </c>
       <c r="I70" s="1">
-        <v>14994.77</v>
+        <v>60913.43</v>
       </c>
       <c r="J70" s="1">
-        <v>2.2264100589369</v>
+        <v>8.8734839611886</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>688490.2</v>
+        <v>747379.2</v>
       </c>
       <c r="N70" s="1">
-        <v>688490.2</v>
+        <v>747379.2</v>
       </c>
       <c r="O70" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
         <v>5624.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.934</v>
+        <v>9.208</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>59783.12</v>
       </c>
       <c r="I71" s="1">
-        <v>-9538.3</v>
+        <v>-7997.33</v>
       </c>
       <c r="J71" s="1">
-        <v>-15.954838088076</v>
+        <v>-13.377237588135</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>50244.82</v>
+        <v>51785.79</v>
       </c>
       <c r="N71" s="1">
-        <v>50244.82</v>
+        <v>51785.79</v>
       </c>
       <c r="O71" s="1">
         <v>0.04</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>909.0</v>
+        <v>940.0</v>
       </c>
       <c r="D72" s="1">
-        <v>272.8</v>
+        <v>227.4</v>
       </c>
       <c r="E72" s="1">
-        <v>258.1410341034</v>
+        <v>257.355</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>234650.2</v>
+        <v>241913.7</v>
       </c>
       <c r="I72" s="1">
-        <v>13325.0</v>
+        <v>-28157.7</v>
       </c>
       <c r="J72" s="1">
-        <v>5.6786655199953</v>
+        <v>-11.639564026345</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>247975.2</v>
+        <v>213756.0</v>
       </c>
       <c r="N72" s="1">
-        <v>247975.2</v>
+        <v>213756.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>5560.0</v>
+        <v>5643.0</v>
       </c>
       <c r="D73" s="1">
-        <v>68.34</v>
+        <v>66.26</v>
       </c>
       <c r="E73" s="1">
-        <v>78.1432482014</v>
+        <v>77.7788357257</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>434476.46</v>
+        <v>438905.97</v>
       </c>
       <c r="I73" s="1">
-        <v>-54506.06</v>
+        <v>-65000.79</v>
       </c>
       <c r="J73" s="1">
-        <v>-12.545227421527</v>
+        <v>-14.809730202576</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>379970.4</v>
+        <v>373905.18</v>
       </c>
       <c r="N73" s="1">
-        <v>379970.4</v>
+        <v>373905.18</v>
       </c>
       <c r="O73" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>1716.0</v>
+        <v>2106.0</v>
       </c>
       <c r="D74" s="1">
-        <v>66.7</v>
+        <v>65.78</v>
       </c>
       <c r="E74" s="1">
-        <v>69.1924184149</v>
+        <v>68.7123409307</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>118734.19</v>
+        <v>144708.19</v>
       </c>
       <c r="I74" s="1">
-        <v>-4276.99</v>
+        <v>-6175.51</v>
       </c>
       <c r="J74" s="1">
-        <v>-3.6021553690643</v>
+        <v>-4.2675608063372</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>114457.2</v>
+        <v>138532.68</v>
       </c>
       <c r="N74" s="1">
-        <v>114457.2</v>
+        <v>138532.68</v>
       </c>
       <c r="O74" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>324.0</v>
+        <v>329.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1757.5</v>
+        <v>1609.5</v>
       </c>
       <c r="E75" s="1">
-        <v>1471.092191358</v>
+        <v>1477.9031306991</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>476633.87</v>
+        <v>486230.13</v>
       </c>
       <c r="I75" s="1">
-        <v>92796.13</v>
+        <v>43295.37</v>
       </c>
       <c r="J75" s="1">
-        <v>19.469059133376</v>
+        <v>8.9042959966302</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>569430.0</v>
+        <v>529525.5</v>
       </c>
       <c r="N75" s="1">
-        <v>569430.0</v>
+        <v>529525.5</v>
       </c>
       <c r="O75" s="1">
-        <v>0.45</v>
+        <v>0.39</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
         <v>1253.0</v>
       </c>
       <c r="D76" s="1">
-        <v>47.32</v>
+        <v>56.9</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>61071.22</v>
       </c>
       <c r="I76" s="1">
-        <v>-1779.26</v>
+        <v>10224.48</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.9134181370538</v>
+        <v>16.741895773492</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>59291.96</v>
+        <v>71295.7</v>
       </c>
       <c r="N76" s="1">
-        <v>59291.96</v>
+        <v>71295.7</v>
       </c>
       <c r="O76" s="1">
         <v>0.05</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>1928.0</v>
       </c>
       <c r="D77" s="1">
-        <v>29.02</v>
+        <v>26.72</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>61001.92</v>
       </c>
       <c r="I77" s="1">
-        <v>-5051.36</v>
+        <v>-9485.76</v>
       </c>
       <c r="J77" s="1">
-        <v>-8.2806573957016</v>
+        <v>-15.549936788875</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>55950.56</v>
+        <v>51516.16</v>
       </c>
       <c r="N77" s="1">
-        <v>55950.56</v>
+        <v>51516.16</v>
       </c>
       <c r="O77" s="1">
         <v>0.04</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>26520.0</v>
+        <v>26914.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.32</v>
+        <v>19.365</v>
       </c>
       <c r="E78" s="1">
-        <v>13.5598133484</v>
+        <v>13.7980051274</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>359606.25</v>
+        <v>371359.51</v>
       </c>
       <c r="I78" s="1">
-        <v>179280.15</v>
+        <v>149830.1</v>
       </c>
       <c r="J78" s="1">
-        <v>49.854570102717</v>
+        <v>40.346374864616</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>538886.4</v>
+        <v>521189.61</v>
       </c>
       <c r="N78" s="1">
-        <v>538886.4</v>
+        <v>521189.61</v>
       </c>
       <c r="O78" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>11713.0</v>
+        <v>11887.0</v>
       </c>
       <c r="D79" s="1">
-        <v>54.0</v>
+        <v>52.68</v>
       </c>
       <c r="E79" s="1">
-        <v>40.1591573465</v>
+        <v>40.6200816017</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>470384.21</v>
+        <v>482850.91</v>
       </c>
       <c r="I79" s="1">
-        <v>162117.79</v>
+        <v>143356.25</v>
       </c>
       <c r="J79" s="1">
-        <v>34.464972793198</v>
+        <v>29.689547442294</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>632502.0</v>
+        <v>626207.16</v>
       </c>
       <c r="N79" s="1">
-        <v>632502.0</v>
+        <v>626207.16</v>
       </c>
       <c r="O79" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>12004.0</v>
+        <v>12183.0</v>
       </c>
       <c r="D80" s="1">
-        <v>42.825</v>
+        <v>80.35</v>
       </c>
       <c r="E80" s="1">
-        <v>34.8188053982</v>
+        <v>36.4924173028</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>417964.94</v>
+        <v>444587.12</v>
       </c>
       <c r="I80" s="1">
-        <v>96106.36</v>
+        <v>534316.93</v>
       </c>
       <c r="J80" s="1">
-        <v>22.993880778613</v>
+        <v>120.1827281906</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>514071.3</v>
+        <v>978904.05</v>
       </c>
       <c r="N80" s="1">
-        <v>514071.3</v>
+        <v>978904.05</v>
       </c>
       <c r="O80" s="1">
-        <v>0.41</v>
+        <v>0.73</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>27880.0</v>
+        <v>28295.0</v>
       </c>
       <c r="D81" s="1">
-        <v>24.585</v>
+        <v>26.5</v>
       </c>
       <c r="E81" s="1">
-        <v>12.6131427547</v>
+        <v>13.1743534193</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>351654.42</v>
+        <v>372768.33</v>
       </c>
       <c r="I81" s="1">
-        <v>333775.38</v>
+        <v>377049.17</v>
       </c>
       <c r="J81" s="1">
-        <v>94.915735738513</v>
+        <v>101.14839154925</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>685429.8</v>
+        <v>749817.5</v>
       </c>
       <c r="N81" s="1">
-        <v>685429.8</v>
+        <v>749817.5</v>
       </c>
       <c r="O81" s="1">
-        <v>0.54</v>
+        <v>0.56</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>1536.0</v>
       </c>
       <c r="D82" s="1">
-        <v>37.6</v>
+        <v>34.5</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>60057.6</v>
       </c>
       <c r="I82" s="1">
-        <v>-2304.0</v>
+        <v>-7065.6</v>
       </c>
       <c r="J82" s="1">
-        <v>-3.8363171355499</v>
+        <v>-11.764705882353</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>57753.6</v>
+        <v>52992.0</v>
       </c>
       <c r="N82" s="1">
-        <v>57753.6</v>
+        <v>52992.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>217271.0</v>
+        <v>220505.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.657</v>
+        <v>5.694</v>
       </c>
       <c r="E83" s="1">
-        <v>2.8251290324</v>
+        <v>2.9392707648</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>613818.61</v>
+        <v>648123.9</v>
       </c>
       <c r="I83" s="1">
-        <v>615283.44</v>
+        <v>607431.57</v>
       </c>
       <c r="J83" s="1">
-        <v>100.23864216173</v>
+        <v>93.721519913091</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1229102.05</v>
+        <v>1255555.47</v>
       </c>
       <c r="N83" s="1">
-        <v>1229102.05</v>
+        <v>1255555.47</v>
       </c>
       <c r="O83" s="1">
-        <v>0.98</v>
+        <v>0.94</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>11425.0</v>
+        <v>11143.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.2</v>
+        <v>13.94</v>
       </c>
       <c r="E84" s="1">
-        <v>19.1496595186</v>
+        <v>19.1496598762</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>218784.86</v>
+        <v>213384.66</v>
       </c>
       <c r="I84" s="1">
-        <v>575.14</v>
+        <v>-58051.24</v>
       </c>
       <c r="J84" s="1">
-        <v>0.2628792504198</v>
+        <v>-27.20497340343</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>219360.0</v>
+        <v>155333.42</v>
       </c>
       <c r="N84" s="1">
-        <v>219360.0</v>
+        <v>155333.42</v>
       </c>
       <c r="O84" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
         <v>4134.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.64</v>
+        <v>14.76</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>61968.66</v>
       </c>
       <c r="I85" s="1">
-        <v>2687.1</v>
+        <v>-950.82</v>
       </c>
       <c r="J85" s="1">
-        <v>4.336224149433</v>
+        <v>-1.5343562374917</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>64655.76</v>
+        <v>61017.84</v>
       </c>
       <c r="N85" s="1">
-        <v>64655.76</v>
+        <v>61017.84</v>
       </c>
       <c r="O85" s="1">
         <v>0.05</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>2579.0</v>
+        <v>2515.0</v>
       </c>
       <c r="D86" s="1">
-        <v>114.8</v>
+        <v>113.65</v>
       </c>
       <c r="E86" s="1">
-        <v>114.448545948</v>
+        <v>114.4485447316</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>295162.8</v>
+        <v>287838.09</v>
       </c>
       <c r="I86" s="1">
-        <v>906.4</v>
+        <v>-2008.34</v>
       </c>
       <c r="J86" s="1">
-        <v>0.30708476813474</v>
+        <v>-0.6977325342869</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>296069.2</v>
+        <v>285829.75</v>
       </c>
       <c r="N86" s="1">
-        <v>296069.2</v>
+        <v>285829.75</v>
       </c>
       <c r="O86" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>647.0</v>
+        <v>631.0</v>
       </c>
       <c r="D87" s="1">
-        <v>276.45</v>
+        <v>247.75</v>
       </c>
       <c r="E87" s="1">
-        <v>517.4809582689</v>
+        <v>517.4809508716</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>334810.18</v>
+        <v>326530.48</v>
       </c>
       <c r="I87" s="1">
-        <v>-155947.03</v>
+        <v>-170200.23</v>
       </c>
       <c r="J87" s="1">
-        <v>-46.577744440148</v>
+        <v>-52.123841547656</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>178863.15</v>
+        <v>156330.25</v>
       </c>
       <c r="N87" s="1">
-        <v>178863.15</v>
+        <v>156330.25</v>
       </c>
       <c r="O87" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
         <v>1966.0</v>
       </c>
       <c r="D88" s="1">
-        <v>34.8</v>
+        <v>34.76</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>70028.92</v>
       </c>
       <c r="I88" s="1">
-        <v>-1612.12</v>
+        <v>-1690.76</v>
       </c>
       <c r="J88" s="1">
-        <v>-2.3020774845592</v>
+        <v>-2.4143739472207</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>68416.8</v>
+        <v>68338.16</v>
       </c>
       <c r="N88" s="1">
-        <v>68416.8</v>
+        <v>68338.16</v>
       </c>
       <c r="O88" s="1">
         <v>0.05</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>3694.0</v>
+        <v>3603.0</v>
       </c>
       <c r="D89" s="1">
-        <v>57.2</v>
+        <v>50.28</v>
       </c>
       <c r="E89" s="1">
-        <v>63.7048294532</v>
+        <v>63.7048293089</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>235325.64</v>
+        <v>229528.5</v>
       </c>
       <c r="I89" s="1">
-        <v>-24028.84</v>
+        <v>-48369.66</v>
       </c>
       <c r="J89" s="1">
-        <v>-10.210889047194</v>
+        <v>-21.073487606114</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>211296.8</v>
+        <v>181158.84</v>
       </c>
       <c r="N89" s="1">
-        <v>211296.8</v>
+        <v>181158.84</v>
       </c>
       <c r="O89" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
         <v>1830.0</v>
       </c>
       <c r="D90" s="1">
-        <v>30.78</v>
+        <v>27.26</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>61183.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-4855.6</v>
+        <v>-11297.2</v>
       </c>
       <c r="J90" s="1">
-        <v>-7.9361914257228</v>
+        <v>-18.464606181456</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>56327.4</v>
+        <v>49885.8</v>
       </c>
       <c r="N90" s="1">
-        <v>56327.4</v>
+        <v>49885.8</v>
       </c>
       <c r="O90" s="1">
         <v>0.04</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>170106.0</v>
+        <v>172638.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.824</v>
+        <v>4.43</v>
       </c>
       <c r="E91" s="1">
-        <v>3.3842772154</v>
+        <v>3.4298296435</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>575685.86</v>
+        <v>592118.93</v>
       </c>
       <c r="I91" s="1">
-        <v>244905.48</v>
+        <v>172667.41</v>
       </c>
       <c r="J91" s="1">
-        <v>42.541513873556</v>
+        <v>29.160933936025</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>820591.34</v>
+        <v>764786.34</v>
       </c>
       <c r="N91" s="1">
-        <v>820591.34</v>
+        <v>764786.34</v>
       </c>
       <c r="O91" s="1">
-        <v>0.65</v>
+        <v>0.57</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>7154.0</v>
+        <v>8079.0</v>
       </c>
       <c r="D92" s="1">
-        <v>24.27</v>
+        <v>22.39</v>
       </c>
       <c r="E92" s="1">
-        <v>26.9524405927</v>
+        <v>26.5228283203</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>192817.76</v>
+        <v>214277.93</v>
       </c>
       <c r="I92" s="1">
-        <v>-19190.18</v>
+        <v>-33389.12</v>
       </c>
       <c r="J92" s="1">
-        <v>-9.9524960771248</v>
+        <v>-15.582155381098</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>173627.58</v>
+        <v>180888.81</v>
       </c>
       <c r="N92" s="1">
-        <v>173627.58</v>
+        <v>180888.81</v>
       </c>
       <c r="O92" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>3782.0</v>
+        <v>3839.0</v>
       </c>
       <c r="D93" s="1">
-        <v>188.54</v>
+        <v>177.42</v>
       </c>
       <c r="E93" s="1">
-        <v>151.4181041777</v>
+        <v>152.6419874967</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>572663.27</v>
+        <v>585992.59</v>
       </c>
       <c r="I93" s="1">
-        <v>140395.01</v>
+        <v>95122.79</v>
       </c>
       <c r="J93" s="1">
-        <v>24.516154144127</v>
+        <v>16.232763284601</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>713058.28</v>
+        <v>681115.38</v>
       </c>
       <c r="N93" s="1">
-        <v>713058.28</v>
+        <v>681115.38</v>
       </c>
       <c r="O93" s="1">
-        <v>0.57</v>
+        <v>0.51</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>3248.0</v>
+        <v>3297.0</v>
       </c>
       <c r="D94" s="1">
-        <v>148.85</v>
+        <v>146.95</v>
       </c>
       <c r="E94" s="1">
-        <v>74.6189562808</v>
+        <v>77.7181225356</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>242362.37</v>
+        <v>256236.65</v>
       </c>
       <c r="I94" s="1">
-        <v>241102.43</v>
+        <v>228257.5</v>
       </c>
       <c r="J94" s="1">
-        <v>99.48014206991</v>
+        <v>89.080738450179</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>483464.8</v>
+        <v>484494.15</v>
       </c>
       <c r="N94" s="1">
-        <v>483464.8</v>
+        <v>484494.15</v>
       </c>
       <c r="O94" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>3766.0</v>
+        <v>3673.0</v>
       </c>
       <c r="D95" s="1">
-        <v>56.31</v>
+        <v>52.47</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8421455125</v>
+        <v>56.8421453852</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>214067.52</v>
+        <v>208781.2</v>
       </c>
       <c r="I95" s="1">
-        <v>-2004.06</v>
+        <v>-16058.89</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.93618125720333</v>
+        <v>-7.6917318225971</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>212063.46</v>
+        <v>192722.31</v>
       </c>
       <c r="N95" s="1">
-        <v>212063.46</v>
+        <v>192722.31</v>
       </c>
       <c r="O95" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>2155.0</v>
+        <v>2188.0</v>
       </c>
       <c r="D96" s="1">
-        <v>358.9</v>
+        <v>379.4</v>
       </c>
       <c r="E96" s="1">
-        <v>394.5045104408</v>
+        <v>393.5851828154</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>850157.22</v>
+        <v>861164.38</v>
       </c>
       <c r="I96" s="1">
-        <v>-76727.72</v>
+        <v>-31037.18</v>
       </c>
       <c r="J96" s="1">
-        <v>-9.025121259336</v>
+        <v>-3.6040947257944</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>773429.5</v>
+        <v>830127.2</v>
       </c>
       <c r="N96" s="1">
-        <v>773429.5</v>
+        <v>830127.2</v>
       </c>
       <c r="O96" s="1">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>12562.0</v>
+        <v>12252.0</v>
       </c>
       <c r="D97" s="1">
-        <v>26.68</v>
+        <v>25.33</v>
       </c>
       <c r="E97" s="1">
-        <v>20.6837796529</v>
+        <v>20.6837797911</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>259829.64</v>
+        <v>253417.67</v>
       </c>
       <c r="I97" s="1">
-        <v>75324.52</v>
+        <v>56925.49</v>
       </c>
       <c r="J97" s="1">
-        <v>28.989964347409</v>
+        <v>22.463110011232</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>335154.16</v>
+        <v>310343.16</v>
       </c>
       <c r="N97" s="1">
-        <v>335154.16</v>
+        <v>310343.16</v>
       </c>
       <c r="O97" s="1">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>2313.0</v>
+        <v>2347.0</v>
       </c>
       <c r="D98" s="1">
-        <v>483.3</v>
+        <v>469.8</v>
       </c>
       <c r="E98" s="1">
-        <v>624.332542153</v>
+        <v>618.611533873</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1444081.17</v>
+        <v>1451881.27</v>
       </c>
       <c r="I98" s="1">
-        <v>-326208.27</v>
+        <v>-349260.67</v>
       </c>
       <c r="J98" s="1">
-        <v>-22.589330626062</v>
+        <v>-24.055732188073</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1117872.9</v>
+        <v>1102620.6</v>
       </c>
       <c r="N98" s="1">
-        <v>1117872.9</v>
+        <v>1102620.6</v>
       </c>
       <c r="O98" s="1">
-        <v>0.89</v>
+        <v>0.82</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>6590.0</v>
+        <v>6628.0</v>
       </c>
       <c r="D99" s="1">
-        <v>53.88</v>
+        <v>51.44</v>
       </c>
       <c r="E99" s="1">
-        <v>58.7753201821</v>
+        <v>58.5334580567</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>387329.36</v>
+        <v>387959.76</v>
       </c>
       <c r="I99" s="1">
-        <v>-32260.16</v>
+        <v>-47015.44</v>
       </c>
       <c r="J99" s="1">
-        <v>-8.3288702927142</v>
+        <v>-12.118638283517</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>355069.2</v>
+        <v>340944.32</v>
       </c>
       <c r="N99" s="1">
-        <v>355069.2</v>
+        <v>340944.32</v>
       </c>
       <c r="O99" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>3115.0</v>
+        <v>3161.0</v>
       </c>
       <c r="D100" s="1">
-        <v>111.85</v>
+        <v>130.85</v>
       </c>
       <c r="E100" s="1">
-        <v>115.6788314607</v>
+        <v>116.2436222714</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>360339.56</v>
+        <v>367446.09</v>
       </c>
       <c r="I100" s="1">
-        <v>-11926.81</v>
+        <v>46170.76</v>
       </c>
       <c r="J100" s="1">
-        <v>-3.3098808246311</v>
+        <v>12.565315363677</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>348412.75</v>
+        <v>413616.85</v>
       </c>
       <c r="N100" s="1">
-        <v>348412.75</v>
+        <v>413616.85</v>
       </c>
       <c r="O100" s="1">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>5580.0</v>
       </c>
       <c r="D101" s="1">
-        <v>16.33</v>
+        <v>15.68</v>
       </c>
       <c r="E101" s="1">
         <v>11.7747831541</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>65703.29</v>
       </c>
       <c r="I101" s="1">
-        <v>25418.11</v>
+        <v>21791.11</v>
       </c>
       <c r="J101" s="1">
-        <v>38.686205820135</v>
+        <v>33.165934308617</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>91121.4</v>
+        <v>87494.4</v>
       </c>
       <c r="N101" s="1">
-        <v>91121.4</v>
+        <v>87494.4</v>
       </c>
       <c r="O101" s="1">
         <v>0.07</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>5958.0</v>
+        <v>5811.0</v>
       </c>
       <c r="D102" s="1">
-        <v>54.38</v>
+        <v>54.82</v>
       </c>
       <c r="E102" s="1">
-        <v>52.1764132259</v>
+        <v>52.1764136982</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>310867.07</v>
+        <v>303197.14</v>
       </c>
       <c r="I102" s="1">
-        <v>13128.97</v>
+        <v>15361.88</v>
       </c>
       <c r="J102" s="1">
-        <v>4.2233389339051</v>
+        <v>5.0666309055554</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>323996.04</v>
+        <v>318559.02</v>
       </c>
       <c r="N102" s="1">
-        <v>323996.04</v>
+        <v>318559.02</v>
       </c>
       <c r="O102" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>591.0</v>
+        <v>576.0</v>
       </c>
       <c r="D103" s="1">
-        <v>549.4</v>
+        <v>444.9</v>
       </c>
       <c r="E103" s="1">
-        <v>220.137106599</v>
+        <v>220.1371006944</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>130101.03</v>
+        <v>126798.97</v>
       </c>
       <c r="I103" s="1">
-        <v>194594.37</v>
+        <v>129463.43</v>
       </c>
       <c r="J103" s="1">
-        <v>149.57173667265</v>
+        <v>102.1013262174</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>324695.4</v>
+        <v>256262.4</v>
       </c>
       <c r="N103" s="1">
-        <v>324695.4</v>
+        <v>256262.4</v>
       </c>
       <c r="O103" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>62816.0</v>
+        <v>65072.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.417</v>
+        <v>3.494</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4678526172</v>
+        <v>3.4756946152</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>217836.63</v>
+        <v>226170.4</v>
       </c>
       <c r="I104" s="1">
-        <v>-3194.36</v>
+        <v>1191.17</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.4664016790932</v>
+        <v>0.52666927237163</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>214642.27</v>
+        <v>227361.57</v>
       </c>
       <c r="N104" s="1">
-        <v>214642.27</v>
+        <v>227361.57</v>
       </c>
       <c r="O104" s="1">
         <v>0.17</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>4121.0</v>
+        <v>4019.0</v>
       </c>
       <c r="D105" s="1">
-        <v>71.4</v>
+        <v>71.68</v>
       </c>
       <c r="E105" s="1">
-        <v>69.2239019655</v>
+        <v>69.223901468</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>285271.7</v>
+        <v>278210.86</v>
       </c>
       <c r="I105" s="1">
-        <v>8967.7</v>
+        <v>9871.06</v>
       </c>
       <c r="J105" s="1">
-        <v>3.1435645386486</v>
+        <v>3.5480498496716</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>294239.4</v>
+        <v>288081.92</v>
       </c>
       <c r="N105" s="1">
-        <v>294239.4</v>
+        <v>288081.92</v>
       </c>
       <c r="O105" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>69779.0</v>
+        <v>68677.0</v>
       </c>
       <c r="D106" s="1">
-        <v>8.034</v>
+        <v>13.545</v>
       </c>
       <c r="E106" s="1">
-        <v>5.3897532209</v>
+        <v>5.453645762</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>376091.59</v>
+        <v>374540.03</v>
       </c>
       <c r="I106" s="1">
-        <v>184512.9</v>
+        <v>555689.94</v>
       </c>
       <c r="J106" s="1">
-        <v>49.060629087718</v>
+        <v>148.36596771779</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>560604.49</v>
+        <v>930229.97</v>
       </c>
       <c r="N106" s="1">
-        <v>560604.49</v>
+        <v>930229.97</v>
       </c>
       <c r="O106" s="1">
-        <v>0.45</v>
+        <v>0.69</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>29999.0</v>
+        <v>30446.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.79</v>
+        <v>16.235</v>
       </c>
       <c r="E107" s="1">
-        <v>16.3895889863</v>
+        <v>16.4017076135</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>491671.28</v>
+        <v>499366.39</v>
       </c>
       <c r="I107" s="1">
-        <v>-17987.07</v>
+        <v>-5075.58</v>
       </c>
       <c r="J107" s="1">
-        <v>-3.6583527921338</v>
+        <v>-1.0164040074864</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>473684.21</v>
+        <v>494290.81</v>
       </c>
       <c r="N107" s="1">
-        <v>473684.21</v>
+        <v>494290.81</v>
       </c>
       <c r="O107" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>855.0</v>
+        <v>1601.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4790.39</v>
+        <v>4805.57</v>
       </c>
       <c r="E108" s="1">
-        <v>4779.5440935673</v>
+        <v>4797.3325546533</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>4086510.2</v>
+        <v>7680529.42</v>
       </c>
       <c r="I108" s="1">
-        <v>9273.25</v>
+        <v>13188.15</v>
       </c>
       <c r="J108" s="1">
-        <v>0.22692345170214</v>
+        <v>0.17170886639218</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>4095783.45</v>
+        <v>7693717.57</v>
       </c>
       <c r="N108" s="1">
-        <v>4095783.45</v>
+        <v>7693717.57</v>
       </c>
       <c r="O108" s="1">
-        <v>3.25</v>
+        <v>5.73</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>25428.0</v>
+        <v>25806.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.945</v>
+        <v>17.905</v>
       </c>
       <c r="E109" s="1">
-        <v>18.1724606733</v>
+        <v>18.1693536387</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>462089.33</v>
+        <v>468878.34</v>
       </c>
       <c r="I109" s="1">
-        <v>-5783.87</v>
+        <v>-6821.91</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.2516778952676</v>
+        <v>-1.4549424483972</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>456305.46</v>
+        <v>462056.43</v>
       </c>
       <c r="N109" s="1">
-        <v>456305.46</v>
+        <v>462056.43</v>
       </c>
       <c r="O109" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>2442.0</v>
+        <v>2743.0</v>
       </c>
       <c r="D110" s="1">
-        <v>73.1</v>
+        <v>68.1</v>
       </c>
       <c r="E110" s="1">
-        <v>67.767977068</v>
+        <v>68.3907473569</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>165489.4</v>
+        <v>187595.82</v>
       </c>
       <c r="I110" s="1">
-        <v>13020.8</v>
+        <v>-797.52</v>
       </c>
       <c r="J110" s="1">
-        <v>7.8680568060553</v>
+        <v>-0.42512674322914</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>178510.2</v>
+        <v>186798.3</v>
       </c>
       <c r="N110" s="1">
-        <v>178510.2</v>
+        <v>186798.3</v>
       </c>
       <c r="O110" s="1">
         <v>0.14</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>8430.0</v>
+        <v>8736.0</v>
       </c>
       <c r="D111" s="1">
-        <v>21.56</v>
+        <v>25.58</v>
       </c>
       <c r="E111" s="1">
-        <v>22.6611423488</v>
+        <v>22.8193463828</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>191033.43</v>
+        <v>199349.81</v>
       </c>
       <c r="I111" s="1">
-        <v>-9282.63</v>
+        <v>24117.07</v>
       </c>
       <c r="J111" s="1">
-        <v>-4.8591652256885</v>
+        <v>12.097864552768</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>181750.8</v>
+        <v>223466.88</v>
       </c>
       <c r="N111" s="1">
-        <v>181750.8</v>
+        <v>223466.88</v>
       </c>
       <c r="O111" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>5120.0</v>
+        <v>4994.0</v>
       </c>
       <c r="D112" s="1">
-        <v>41.555</v>
+        <v>38.945</v>
       </c>
       <c r="E112" s="1">
-        <v>30.6325292969</v>
+        <v>30.6325290348</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>156838.55</v>
+        <v>152978.85</v>
       </c>
       <c r="I112" s="1">
-        <v>55923.05</v>
+        <v>41512.48</v>
       </c>
       <c r="J112" s="1">
-        <v>35.656444158659</v>
+        <v>27.136091034806</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>212761.6</v>
+        <v>194491.33</v>
       </c>
       <c r="N112" s="1">
-        <v>212761.6</v>
+        <v>194491.33</v>
       </c>
       <c r="O112" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
         <v>3827.0</v>
       </c>
       <c r="D113" s="1">
-        <v>17.36</v>
+        <v>15.86</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>62609.72</v>
       </c>
       <c r="I113" s="1">
-        <v>3827.0</v>
+        <v>-1913.5</v>
       </c>
       <c r="J113" s="1">
-        <v>6.1124694376528</v>
+        <v>-3.0562347188264</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>66436.72</v>
+        <v>60696.22</v>
       </c>
       <c r="N113" s="1">
-        <v>66436.72</v>
+        <v>60696.22</v>
       </c>
       <c r="O113" s="1">
         <v>0.05</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
-        <v>2648.0</v>
+        <v>3318.0</v>
       </c>
       <c r="D114" s="1">
-        <v>24.75</v>
+        <v>27.81</v>
       </c>
       <c r="E114" s="1">
-        <v>23.76</v>
+        <v>24.5858890898</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>62916.48</v>
+        <v>81575.98</v>
       </c>
       <c r="I114" s="1">
-        <v>2621.52</v>
+        <v>10697.6</v>
       </c>
       <c r="J114" s="1">
-        <v>4.1666666666667</v>
+        <v>13.11366409573</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>65538.0</v>
+        <v>92273.58</v>
       </c>
       <c r="N114" s="1">
-        <v>65538.0</v>
+        <v>92273.58</v>
       </c>
       <c r="O114" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>7176.0</v>
+        <v>6999.0</v>
       </c>
       <c r="D115" s="1">
-        <v>35.045</v>
+        <v>31.37</v>
       </c>
       <c r="E115" s="1">
-        <v>41.714673913</v>
+        <v>41.7146735248</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>299344.5</v>
+        <v>291961.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-47861.58</v>
+        <v>-72402.37</v>
       </c>
       <c r="J115" s="1">
-        <v>-15.988795518207</v>
+        <v>-24.798644339484</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>251482.92</v>
+        <v>219558.63</v>
       </c>
       <c r="N115" s="1">
-        <v>251482.92</v>
+        <v>219558.63</v>
       </c>
       <c r="O115" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
         <v>2308.0</v>
       </c>
       <c r="D116" s="1">
-        <v>21.79</v>
+        <v>27.58</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>64231.64</v>
       </c>
       <c r="I116" s="1">
-        <v>-13940.32</v>
+        <v>-577.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-21.703197987783</v>
+        <v>-0.89831117499102</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>50291.32</v>
+        <v>63654.64</v>
       </c>
       <c r="N116" s="1">
-        <v>50291.32</v>
+        <v>63654.64</v>
       </c>
       <c r="O116" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
         <v>698.0</v>
       </c>
       <c r="D117" s="1">
-        <v>83.7</v>
+        <v>108.3</v>
       </c>
       <c r="E117" s="1">
         <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>63308.6</v>
       </c>
       <c r="I117" s="1">
-        <v>-4886.0</v>
+        <v>12284.8</v>
       </c>
       <c r="J117" s="1">
-        <v>-7.7177508269019</v>
+        <v>19.404630650496</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>58422.6</v>
+        <v>75593.4</v>
       </c>
       <c r="N117" s="1">
-        <v>58422.6</v>
+        <v>75593.4</v>
       </c>
       <c r="O117" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
-        <v>2013.0</v>
+        <v>2539.0</v>
       </c>
       <c r="D118" s="1">
-        <v>38.05</v>
+        <v>36.3</v>
       </c>
       <c r="E118" s="1">
-        <v>36.87</v>
+        <v>36.9735840882</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>74219.31</v>
+        <v>93875.93</v>
       </c>
       <c r="I118" s="1">
-        <v>2375.34</v>
+        <v>-1710.23</v>
       </c>
       <c r="J118" s="1">
-        <v>3.2004339571467</v>
+        <v>-1.8217981968328</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>76594.65</v>
+        <v>92165.7</v>
       </c>
       <c r="N118" s="1">
-        <v>76594.65</v>
+        <v>92165.7</v>
       </c>
       <c r="O118" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>3210.0</v>
+        <v>3258.0</v>
       </c>
       <c r="D119" s="1">
-        <v>313.3</v>
+        <v>297.0</v>
       </c>
       <c r="E119" s="1">
-        <v>232.9061370717</v>
+        <v>235.61737876</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>747628.7</v>
+        <v>767641.42</v>
       </c>
       <c r="I119" s="1">
-        <v>258064.3</v>
+        <v>199984.58</v>
       </c>
       <c r="J119" s="1">
-        <v>34.517709124864</v>
+        <v>26.051822477219</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1005693.0</v>
+        <v>967626.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1005693.0</v>
+        <v>967626.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.8</v>
+        <v>0.72</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>106147.0</v>
+        <v>107728.0</v>
       </c>
       <c r="D120" s="1">
-        <v>4.133</v>
+        <v>4.234</v>
       </c>
       <c r="E120" s="1">
-        <v>2.6188503679</v>
+        <v>2.6802696606</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>277983.11</v>
+        <v>288740.09</v>
       </c>
       <c r="I120" s="1">
-        <v>160722.44</v>
+        <v>167380.26</v>
       </c>
       <c r="J120" s="1">
-        <v>57.817340053502</v>
+        <v>57.969179132693</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>438705.55</v>
+        <v>456120.35</v>
       </c>
       <c r="N120" s="1">
-        <v>438705.55</v>
+        <v>456120.35</v>
       </c>
       <c r="O120" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>22986.0</v>
+        <v>23810.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.3</v>
+        <v>8.994</v>
       </c>
       <c r="E121" s="1">
-        <v>9.3816640564</v>
+        <v>9.3778282234</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>215646.93</v>
+        <v>223286.09</v>
       </c>
       <c r="I121" s="1">
-        <v>-1877.13</v>
+        <v>-9138.95</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.87046451345261</v>
+        <v>-4.0929329722241</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>213769.8</v>
+        <v>214147.14</v>
       </c>
       <c r="N121" s="1">
-        <v>213769.8</v>
+        <v>214147.14</v>
       </c>
       <c r="O121" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>10496.0</v>
+        <v>10652.0</v>
       </c>
       <c r="D122" s="1">
-        <v>80.19</v>
+        <v>74.16</v>
       </c>
       <c r="E122" s="1">
-        <v>91.4352896341</v>
+        <v>90.8712579797</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>959704.8</v>
+        <v>967960.64</v>
       </c>
       <c r="I122" s="1">
-        <v>-118030.56</v>
+        <v>-178008.32</v>
       </c>
       <c r="J122" s="1">
-        <v>-12.298631829288</v>
+        <v>-18.390037016381</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>841674.24</v>
+        <v>789952.32</v>
       </c>
       <c r="N122" s="1">
-        <v>841674.24</v>
+        <v>789952.32</v>
       </c>
       <c r="O122" s="1">
-        <v>0.67</v>
+        <v>0.59</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>9399.0</v>
+        <v>9539.0</v>
       </c>
       <c r="D123" s="1">
-        <v>139.38</v>
+        <v>167.9</v>
       </c>
       <c r="E123" s="1">
-        <v>168.4906500692</v>
+        <v>167.95129783</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1583643.62</v>
+        <v>1602087.43</v>
       </c>
       <c r="I123" s="1">
-        <v>-273611.0</v>
+        <v>-489.33</v>
       </c>
       <c r="J123" s="1">
-        <v>-17.277308893525</v>
+        <v>-0.030543276904682</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1310032.62</v>
+        <v>1601598.1</v>
       </c>
       <c r="N123" s="1">
-        <v>1310032.62</v>
+        <v>1601598.1</v>
       </c>
       <c r="O123" s="1">
-        <v>1.04</v>
+        <v>1.19</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>21229.0</v>
+        <v>20894.0</v>
       </c>
       <c r="D124" s="1">
-        <v>36.76</v>
+        <v>34.42</v>
       </c>
       <c r="E124" s="1">
-        <v>32.6164802864</v>
+        <v>32.6166918733</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>692415.26</v>
+        <v>681493.16</v>
       </c>
       <c r="I124" s="1">
-        <v>87962.78</v>
+        <v>37678.32</v>
       </c>
       <c r="J124" s="1">
-        <v>12.70376103496</v>
+        <v>5.5287891664239</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>780378.04</v>
+        <v>719171.48</v>
       </c>
       <c r="N124" s="1">
-        <v>780378.04</v>
+        <v>719171.48</v>
       </c>
       <c r="O124" s="1">
-        <v>0.62</v>
+        <v>0.54</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>5562.0</v>
+        <v>5645.0</v>
       </c>
       <c r="D125" s="1">
-        <v>260.2</v>
+        <v>276.2</v>
       </c>
       <c r="E125" s="1">
-        <v>136.6097770586</v>
+        <v>142.026428698</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>759823.58</v>
+        <v>801739.19</v>
       </c>
       <c r="I125" s="1">
-        <v>687408.82</v>
+        <v>757409.81</v>
       </c>
       <c r="J125" s="1">
-        <v>90.469529782163</v>
+        <v>94.470847807752</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1447232.4</v>
+        <v>1559149.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1447232.4</v>
+        <v>1559149.0</v>
       </c>
       <c r="O125" s="1">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>7605.0</v>
+        <v>7718.0</v>
       </c>
       <c r="D126" s="1">
-        <v>167.22</v>
+        <v>160.0</v>
       </c>
       <c r="E126" s="1">
-        <v>125.6896738988</v>
+        <v>127.6891992744</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>955869.97</v>
+        <v>985505.24</v>
       </c>
       <c r="I126" s="1">
-        <v>315838.13</v>
+        <v>249374.76</v>
       </c>
       <c r="J126" s="1">
-        <v>33.041955486895</v>
+        <v>25.304255104722</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1271708.1</v>
+        <v>1234880.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1271708.1</v>
+        <v>1234880.0</v>
       </c>
       <c r="O126" s="1">
-        <v>1.01</v>
+        <v>0.92</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>6838.0</v>
+        <v>6939.0</v>
       </c>
       <c r="D127" s="1">
-        <v>229.45</v>
+        <v>272.65</v>
       </c>
       <c r="E127" s="1">
-        <v>187.9708365019</v>
+        <v>191.3631805736</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1285344.58</v>
+        <v>1327869.11</v>
       </c>
       <c r="I127" s="1">
-        <v>283634.52</v>
+        <v>564049.24</v>
       </c>
       <c r="J127" s="1">
-        <v>22.066807952775</v>
+        <v>42.477774033014</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>1568979.1</v>
+        <v>1891918.35</v>
       </c>
       <c r="N127" s="1">
-        <v>1568979.1</v>
+        <v>1891918.35</v>
       </c>
       <c r="O127" s="1">
-        <v>1.25</v>
+        <v>1.41</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
-        <v>7515.0</v>
+        <v>8269.0</v>
       </c>
       <c r="D128" s="1">
-        <v>19.37</v>
+        <v>20.82</v>
       </c>
       <c r="E128" s="1">
-        <v>19.6634517631</v>
+        <v>19.7925142097</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>147770.84</v>
+        <v>163664.3</v>
       </c>
       <c r="I128" s="1">
-        <v>-2205.29</v>
+        <v>8496.28</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.4923715666772</v>
+        <v>5.1912848434265</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>145565.55</v>
+        <v>172160.58</v>
       </c>
       <c r="N128" s="1">
-        <v>145565.55</v>
+        <v>172160.58</v>
       </c>
       <c r="O128" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>7066.0</v>
+        <v>7172.0</v>
       </c>
       <c r="D129" s="1">
-        <v>71.4</v>
+        <v>70.82</v>
       </c>
       <c r="E129" s="1">
-        <v>34.3292739881</v>
+        <v>35.793615449</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>242570.65</v>
+        <v>256711.81</v>
       </c>
       <c r="I129" s="1">
-        <v>261941.75</v>
+        <v>251209.23</v>
       </c>
       <c r="J129" s="1">
-        <v>107.98575590246</v>
+        <v>97.856514665219</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>504512.4</v>
+        <v>507921.04</v>
       </c>
       <c r="N129" s="1">
-        <v>504512.4</v>
+        <v>507921.04</v>
       </c>
       <c r="O129" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
         <v>519.0</v>
       </c>
       <c r="D130" s="1">
-        <v>117.9</v>
+        <v>155.7</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>68092.8</v>
       </c>
       <c r="I130" s="1">
-        <v>-6902.7</v>
+        <v>12715.5</v>
       </c>
       <c r="J130" s="1">
-        <v>-10.137195121951</v>
+        <v>18.673780487805</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>61190.1</v>
+        <v>80808.3</v>
       </c>
       <c r="N130" s="1">
-        <v>61190.1</v>
+        <v>80808.3</v>
       </c>
       <c r="O130" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
-        <v>1530.0</v>
+        <v>1928.0</v>
       </c>
       <c r="D131" s="1">
-        <v>47.86</v>
+        <v>49.32</v>
       </c>
       <c r="E131" s="1">
-        <v>52.5</v>
+        <v>51.8724481328</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>80325.0</v>
+        <v>100010.08</v>
       </c>
       <c r="I131" s="1">
-        <v>-7099.2</v>
+        <v>-4921.12</v>
       </c>
       <c r="J131" s="1">
-        <v>-8.8380952380952</v>
+        <v>-4.9206240011007</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>73225.8</v>
+        <v>95088.96</v>
       </c>
       <c r="N131" s="1">
-        <v>73225.8</v>
+        <v>95088.96</v>
       </c>
       <c r="O131" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>6009.0</v>
+        <v>6194.0</v>
       </c>
       <c r="D132" s="1">
-        <v>33.885</v>
+        <v>59.3</v>
       </c>
       <c r="E132" s="1">
-        <v>24.9724380097</v>
+        <v>26.7491314175</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>150059.38</v>
+        <v>165684.12</v>
       </c>
       <c r="I132" s="1">
-        <v>53555.59</v>
+        <v>201620.08</v>
       </c>
       <c r="J132" s="1">
-        <v>35.689598344335</v>
+        <v>121.68944132968</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>203614.97</v>
+        <v>367304.2</v>
       </c>
       <c r="N132" s="1">
-        <v>203614.97</v>
+        <v>367304.2</v>
       </c>
       <c r="O132" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
         <v>5410.0</v>
       </c>
       <c r="D133" s="1">
-        <v>10.345</v>
+        <v>9.98</v>
       </c>
       <c r="E133" s="1">
         <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>62242.05</v>
       </c>
       <c r="I133" s="1">
-        <v>-6275.6</v>
+        <v>-8250.25</v>
       </c>
       <c r="J133" s="1">
-        <v>-10.082572794437</v>
+        <v>-13.255106475445</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>55966.45</v>
+        <v>53991.8</v>
       </c>
       <c r="N133" s="1">
-        <v>55966.45</v>
+        <v>53991.8</v>
       </c>
       <c r="O133" s="1">
         <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>18252.0</v>
+        <v>18992.0</v>
       </c>
       <c r="D134" s="1">
-        <v>39.12</v>
+        <v>35.48</v>
       </c>
       <c r="E134" s="1">
-        <v>29.4078594127</v>
+        <v>29.6970024221</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>536752.25</v>
+        <v>564005.47</v>
       </c>
       <c r="I134" s="1">
-        <v>177265.99</v>
+        <v>109830.69</v>
       </c>
       <c r="J134" s="1">
-        <v>33.025663143471</v>
+        <v>19.47333773199</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>714018.24</v>
+        <v>673836.16</v>
       </c>
       <c r="N134" s="1">
-        <v>714018.24</v>
+        <v>673836.16</v>
       </c>
       <c r="O134" s="1">
-        <v>0.57</v>
+        <v>0.5</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
         <v>1209.0</v>
       </c>
       <c r="D135" s="1">
-        <v>49.57</v>
+        <v>64.32</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>62239.32</v>
       </c>
       <c r="I135" s="1">
-        <v>-2309.19</v>
+        <v>15523.56</v>
       </c>
       <c r="J135" s="1">
-        <v>-3.7101787101787</v>
+        <v>24.941724941725</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>59930.13</v>
+        <v>77762.88</v>
       </c>
       <c r="N135" s="1">
-        <v>59930.13</v>
+        <v>77762.88</v>
       </c>
       <c r="O135" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
-        <v>12697.0</v>
+        <v>15283.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.32</v>
+        <v>9.704</v>
       </c>
       <c r="E136" s="1">
-        <v>10.1885681657</v>
+        <v>10.1668134529</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>129364.25</v>
+        <v>155379.41</v>
       </c>
       <c r="I136" s="1">
-        <v>1668.79</v>
+        <v>-7073.18</v>
       </c>
       <c r="J136" s="1">
-        <v>1.2899931781771</v>
+        <v>-4.5521990333211</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>131033.04</v>
+        <v>148306.23</v>
       </c>
       <c r="N136" s="1">
-        <v>131033.04</v>
+        <v>148306.23</v>
       </c>
       <c r="O136" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>887.0</v>
+        <v>865.0</v>
       </c>
       <c r="D137" s="1">
-        <v>259.2</v>
+        <v>230.0</v>
       </c>
       <c r="E137" s="1">
-        <v>254.8052987599</v>
+        <v>254.8052947977</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>226012.3</v>
+        <v>220406.58</v>
       </c>
       <c r="I137" s="1">
-        <v>3898.1</v>
+        <v>-21456.58</v>
       </c>
       <c r="J137" s="1">
-        <v>1.7247291408476</v>
+        <v>-9.734999744563</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>229910.4</v>
+        <v>198950.0</v>
       </c>
       <c r="N137" s="1">
-        <v>229910.4</v>
+        <v>198950.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>1143.0</v>
+        <v>1115.0</v>
       </c>
       <c r="D138" s="1">
-        <v>275.0</v>
+        <v>254.2</v>
       </c>
       <c r="E138" s="1">
-        <v>252.5115485564</v>
+        <v>252.5115515695</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>288620.7</v>
+        <v>281550.38</v>
       </c>
       <c r="I138" s="1">
-        <v>25704.3</v>
+        <v>1882.62</v>
       </c>
       <c r="J138" s="1">
-        <v>8.905910075057</v>
+        <v>0.66866185724914</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>314325.0</v>
+        <v>283433.0</v>
       </c>
       <c r="N138" s="1">
-        <v>314325.0</v>
+        <v>283433.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
-        <v>3437.0</v>
+        <v>4174.0</v>
       </c>
       <c r="D139" s="1">
-        <v>17.55</v>
+        <v>25.34</v>
       </c>
       <c r="E139" s="1">
-        <v>18.02</v>
+        <v>19.4360852899</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>61934.74</v>
+        <v>81126.22</v>
       </c>
       <c r="I139" s="1">
-        <v>-1615.39</v>
+        <v>24642.94</v>
       </c>
       <c r="J139" s="1">
-        <v>-2.6082130965594</v>
+        <v>30.376048582074</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>60319.35</v>
+        <v>105769.16</v>
       </c>
       <c r="N139" s="1">
-        <v>60319.35</v>
+        <v>105769.16</v>
       </c>
       <c r="O139" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>4390.0</v>
+        <v>4321.0</v>
       </c>
       <c r="D140" s="1">
-        <v>102.45</v>
+        <v>98.38</v>
       </c>
       <c r="E140" s="1">
-        <v>104.3610683371</v>
+        <v>104.3157486693</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>458145.09</v>
+        <v>450748.35</v>
       </c>
       <c r="I140" s="1">
-        <v>-8389.59</v>
+        <v>-25648.37</v>
       </c>
       <c r="J140" s="1">
-        <v>-1.8312081004731</v>
+        <v>-5.690175016725</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>449755.5</v>
+        <v>425099.98</v>
       </c>
       <c r="N140" s="1">
-        <v>449755.5</v>
+        <v>425099.98</v>
       </c>
       <c r="O140" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>16192.0</v>
+        <v>16433.0</v>
       </c>
       <c r="D141" s="1">
-        <v>68.52</v>
+        <v>73.72</v>
       </c>
       <c r="E141" s="1">
-        <v>67.8432775445</v>
+        <v>68.0879133451</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1098518.35</v>
+        <v>1118888.68</v>
       </c>
       <c r="I141" s="1">
-        <v>10957.49</v>
+        <v>92552.08</v>
       </c>
       <c r="J141" s="1">
-        <v>0.9974790134366</v>
+        <v>8.2717862513365</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1109475.84</v>
+        <v>1211440.76</v>
       </c>
       <c r="N141" s="1">
-        <v>1109475.84</v>
+        <v>1211440.76</v>
       </c>
       <c r="O141" s="1">
-        <v>0.88</v>
+        <v>0.9</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
-        <v>3476.0</v>
+        <v>4369.0</v>
       </c>
       <c r="D142" s="1">
-        <v>21.61</v>
+        <v>21.13</v>
       </c>
       <c r="E142" s="1">
-        <v>21.16</v>
+        <v>21.3030762188</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>73552.16</v>
+        <v>93073.14</v>
       </c>
       <c r="I142" s="1">
-        <v>1564.2</v>
+        <v>-756.17</v>
       </c>
       <c r="J142" s="1">
-        <v>2.1266540642722</v>
+        <v>-0.81244707119584</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>75116.36</v>
+        <v>92316.97</v>
       </c>
       <c r="N142" s="1">
-        <v>75116.36</v>
+        <v>92316.97</v>
       </c>
       <c r="O142" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>10061.0</v>
+        <v>9813.0</v>
       </c>
       <c r="D143" s="1">
-        <v>19.425</v>
+        <v>19.535</v>
       </c>
       <c r="E143" s="1">
-        <v>19.0256227015</v>
+        <v>19.025623153</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>191416.79</v>
+        <v>186698.44</v>
       </c>
       <c r="I143" s="1">
-        <v>4018.14</v>
+        <v>4998.52</v>
       </c>
       <c r="J143" s="1">
-        <v>2.0991575503904</v>
+        <v>2.6773228528316</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>195434.93</v>
+        <v>191696.96</v>
       </c>
       <c r="N143" s="1">
-        <v>195434.93</v>
+        <v>191696.96</v>
       </c>
       <c r="O143" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
-        <v>4929.0</v>
+        <v>5951.0</v>
       </c>
       <c r="D144" s="1">
-        <v>26.65</v>
+        <v>25.04</v>
       </c>
       <c r="E144" s="1">
-        <v>26.9738648813</v>
+        <v>26.7070105865</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>132954.18</v>
+        <v>158933.42</v>
       </c>
       <c r="I144" s="1">
-        <v>-1596.33</v>
+        <v>-9920.38</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.200661761819</v>
+        <v>-6.2418464285233</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>131357.85</v>
+        <v>149013.04</v>
       </c>
       <c r="N144" s="1">
-        <v>131357.85</v>
+        <v>149013.04</v>
       </c>
       <c r="O144" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>16332.0</v>
+        <v>16574.0</v>
       </c>
       <c r="D145" s="1">
-        <v>23.14</v>
+        <v>24.08</v>
       </c>
       <c r="E145" s="1">
-        <v>19.8277455302</v>
+        <v>19.9986726198</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>323826.74</v>
+        <v>331458.0</v>
       </c>
       <c r="I145" s="1">
-        <v>54095.74</v>
+        <v>67643.92</v>
       </c>
       <c r="J145" s="1">
-        <v>16.705149179466</v>
+        <v>20.407991359388</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>377922.48</v>
+        <v>399101.92</v>
       </c>
       <c r="N145" s="1">
-        <v>377922.48</v>
+        <v>399101.92</v>
       </c>
       <c r="O145" s="1">
         <v>0.3</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>7204.0</v>
+        <v>7311.0</v>
       </c>
       <c r="D146" s="1">
-        <v>66.75</v>
+        <v>57.7</v>
       </c>
       <c r="E146" s="1">
-        <v>60.4819475292</v>
+        <v>60.4260648338</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>435711.95</v>
+        <v>441774.96</v>
       </c>
       <c r="I146" s="1">
-        <v>45155.05</v>
+        <v>-19930.26</v>
       </c>
       <c r="J146" s="1">
-        <v>10.363509653568</v>
+        <v>-4.5114055355242</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>480867.0</v>
+        <v>421844.7</v>
       </c>
       <c r="N146" s="1">
-        <v>480867.0</v>
+        <v>421844.7</v>
       </c>
       <c r="O146" s="1">
-        <v>0.38</v>
+        <v>0.31</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
         <v>776.0</v>
       </c>
       <c r="D147" s="1">
-        <v>79.1</v>
+        <v>74.9</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>63632.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-2250.4</v>
+        <v>-5509.6</v>
       </c>
       <c r="J147" s="1">
-        <v>-3.5365853658537</v>
+        <v>-8.6585365853659</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>61381.6</v>
+        <v>58122.4</v>
       </c>
       <c r="N147" s="1">
-        <v>61381.6</v>
+        <v>58122.4</v>
       </c>
       <c r="O147" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>2763.0</v>
+        <v>2779.0</v>
       </c>
       <c r="D148" s="1">
-        <v>135.65</v>
+        <v>123.35</v>
       </c>
       <c r="E148" s="1">
-        <v>100.5404777416</v>
+        <v>101.2994566391</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>277793.34</v>
+        <v>281511.19</v>
       </c>
       <c r="I148" s="1">
-        <v>97007.61</v>
+        <v>61278.46</v>
       </c>
       <c r="J148" s="1">
-        <v>34.920783198042</v>
+        <v>21.767681774923</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>374800.95</v>
+        <v>342789.65</v>
       </c>
       <c r="N148" s="1">
-        <v>374800.95</v>
+        <v>342789.65</v>
       </c>
       <c r="O148" s="1">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>1929.0</v>
+        <v>2168.0</v>
       </c>
       <c r="D149" s="1">
-        <v>89.04</v>
+        <v>90.56</v>
       </c>
       <c r="E149" s="1">
-        <v>100.6936236392</v>
+        <v>99.4024400369</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>194238.0</v>
+        <v>215504.49</v>
       </c>
       <c r="I149" s="1">
-        <v>-22479.84</v>
+        <v>-19170.41</v>
       </c>
       <c r="J149" s="1">
-        <v>-11.573348160504</v>
+        <v>-8.8955965604243</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>171758.16</v>
+        <v>196334.08</v>
       </c>
       <c r="N149" s="1">
-        <v>171758.16</v>
+        <v>196334.08</v>
       </c>
       <c r="O149" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>12664.0</v>
+        <v>12352.0</v>
       </c>
       <c r="D150" s="1">
-        <v>23.13</v>
+        <v>21.01</v>
       </c>
       <c r="E150" s="1">
-        <v>33.8087997473</v>
+        <v>33.8087993847</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>428154.64</v>
+        <v>417606.29</v>
       </c>
       <c r="I150" s="1">
-        <v>-135236.32</v>
+        <v>-158090.77</v>
       </c>
       <c r="J150" s="1">
-        <v>-31.585858791581</v>
+        <v>-37.856414950072</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>292918.32</v>
+        <v>259515.52</v>
       </c>
       <c r="N150" s="1">
-        <v>292918.32</v>
+        <v>259515.52</v>
       </c>
       <c r="O150" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>14684.0</v>
+        <v>14452.0</v>
       </c>
       <c r="D151" s="1">
-        <v>35.67</v>
+        <v>33.34</v>
       </c>
       <c r="E151" s="1">
-        <v>36.7232770362</v>
+        <v>36.7068758649</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>539244.6</v>
+        <v>530487.77</v>
       </c>
       <c r="I151" s="1">
-        <v>-15466.32</v>
+        <v>-48658.09</v>
       </c>
       <c r="J151" s="1">
-        <v>-2.8681455502753</v>
+        <v>-9.1723302122498</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>523778.28</v>
+        <v>481829.68</v>
       </c>
       <c r="N151" s="1">
-        <v>523778.28</v>
+        <v>481829.68</v>
       </c>
       <c r="O151" s="1">
-        <v>0.42</v>
+        <v>0.36</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>10840.0</v>
+        <v>11134.0</v>
       </c>
       <c r="D152" s="1">
-        <v>25.38</v>
+        <v>24.1</v>
       </c>
       <c r="E152" s="1">
-        <v>30.7903108856</v>
+        <v>30.4360804742</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>333766.97</v>
+        <v>338875.32</v>
       </c>
       <c r="I152" s="1">
-        <v>-58647.77</v>
+        <v>-70545.92</v>
       </c>
       <c r="J152" s="1">
-        <v>-17.571472096235</v>
+        <v>-20.81766237801</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>275119.2</v>
+        <v>268329.4</v>
       </c>
       <c r="N152" s="1">
-        <v>275119.2</v>
+        <v>268329.4</v>
       </c>
       <c r="O152" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>7183.0</v>
+        <v>7290.0</v>
       </c>
       <c r="D153" s="1">
-        <v>62.68</v>
+        <v>64.04</v>
       </c>
       <c r="E153" s="1">
-        <v>121.3013740777</v>
+        <v>118.9744951989</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>871307.77</v>
+        <v>867324.07</v>
       </c>
       <c r="I153" s="1">
-        <v>-421077.33</v>
+        <v>-400472.47</v>
       </c>
       <c r="J153" s="1">
-        <v>-48.327048661577</v>
+        <v>-46.173337493101</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>450230.44</v>
+        <v>466851.6</v>
       </c>
       <c r="N153" s="1">
-        <v>450230.44</v>
+        <v>466851.6</v>
       </c>
       <c r="O153" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>263.0</v>
+        <v>262.0</v>
       </c>
       <c r="D154" s="1">
-        <v>256.7</v>
+        <v>264.8</v>
       </c>
       <c r="E154" s="1">
-        <v>247.645437262</v>
+        <v>250.432824427</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>238135.0</v>
+        <v>376420.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>238135.0</v>
+        <v>376420.0</v>
       </c>
       <c r="N154" s="1">
-        <v>238135.0</v>
+        <v>376420.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.19</v>
+        <v>0.28</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>31.0</v>
+        <v>24.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.5</v>
+        <v>115.64</v>
       </c>
       <c r="E155" s="1">
-        <v>115.66</v>
+        <v>117.94</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-59680.0</v>
+        <v>-55200.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-59680.0</v>
+        <v>-55200.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-59680.0</v>
+        <v>-55200.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>24.0</v>
+        <v>23.0</v>
       </c>
       <c r="D156" s="1">
-        <v>125.2</v>
+        <v>105.82</v>
       </c>
       <c r="E156" s="1">
-        <v>126.692857143</v>
+        <v>105.99</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-5408.94</v>
+        <v>-3220.0</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>-5408.94</v>
+        <v>-3220.0</v>
       </c>
       <c r="N156" s="1">
-        <v>-5408.94</v>
+        <v>-3220.0</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>-103.0</v>
+        <v>-5.0</v>
       </c>
       <c r="D157" s="1">
-        <v>5876.0</v>
+        <v>6027.0</v>
       </c>
       <c r="E157" s="1">
-        <v>5541.811581645</v>
+        <v>5560.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-344214.07</v>
+        <v>-23350.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-344214.07</v>
+        <v>-23350.0</v>
       </c>
       <c r="N157" s="1">
-        <v>-344214.07</v>
+        <v>-23350.0</v>
       </c>
       <c r="O157" s="1">
-        <v>-0.27</v>
+        <v>-0.02</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
         <v>-4.0</v>
       </c>
       <c r="D158" s="1">
-        <v>117.29</v>
+        <v>118.06</v>
       </c>
       <c r="E158" s="1">
         <v>119.97</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>10720.0</v>
+        <v>7640.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>10720.0</v>
+        <v>7640.0</v>
       </c>
       <c r="N158" s="1">
-        <v>10720.0</v>
+        <v>7640.0</v>
       </c>
       <c r="O158" s="1">
         <v>0.01</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
-        <v>-8.0</v>
+        <v>-14.0</v>
       </c>
       <c r="D159" s="1">
-        <v>119.21</v>
+        <v>125.7</v>
       </c>
       <c r="E159" s="1">
-        <v>121.64</v>
+        <v>126.692857143</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>19440.0</v>
+        <v>30330.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>19440.0</v>
+        <v>30330.0</v>
       </c>
       <c r="N159" s="1">
-        <v>19440.0</v>
+        <v>30330.0</v>
       </c>
       <c r="O159" s="1">
         <v>0.02</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" t="s">
         <v>349</v>
       </c>
       <c r="C160" s="1">
-        <v>100000.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.138</v>
+        <v>119.89</v>
       </c>
       <c r="E160" s="1">
-        <v>99.634</v>
+        <v>121.64</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>99634.0</v>
+        <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>1504.0</v>
+        <v>14000.0</v>
       </c>
       <c r="J160" s="1">
-        <v>1.5095248609912</v>
+        <v>0</v>
       </c>
       <c r="K160">
-        <v>3.26</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>101138.0</v>
+        <v>14000.0</v>
       </c>
       <c r="N160" s="1">
-        <v>104398.27</v>
+        <v>14000.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.08</v>
+        <v>0.01</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>350</v>
+      </c>
+      <c r="B161" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="C161" s="1">
         <v>100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.192</v>
+        <v>101.76</v>
       </c>
       <c r="E161" s="1">
-        <v>99.179</v>
+        <v>99.634</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>99179.0</v>
+        <v>99634.0</v>
       </c>
       <c r="I161" s="1">
-        <v>2013.0</v>
+        <v>2126.0</v>
       </c>
       <c r="J161" s="1">
-        <v>2.0296635376441</v>
+        <v>2.1338097436618</v>
       </c>
       <c r="K161">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>944.86</v>
+        <v>3.86</v>
+      </c>
+      <c r="L161" t="s">
+        <v>352</v>
       </c>
       <c r="M161" s="1">
-        <v>101192.0</v>
+        <v>101760.0</v>
       </c>
       <c r="N161" s="1">
-        <v>102136.86</v>
+        <v>105619.59</v>
       </c>
       <c r="O161" s="1">
         <v>0.08</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>353</v>
       </c>
       <c r="B162" t="s">
         <v>354</v>
       </c>
       <c r="C162" s="1">
         <v>100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.245</v>
+        <v>101.463</v>
       </c>
       <c r="E162" s="1">
-        <v>99.89</v>
+        <v>99.179</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>99890.0</v>
+        <v>99179.0</v>
       </c>
       <c r="I162" s="1">
-        <v>1355.0</v>
+        <v>2284.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.3564921413555</v>
+        <v>2.3029068653646</v>
       </c>
       <c r="K162">
-        <v>4.4</v>
+        <v>1.48</v>
       </c>
       <c r="L162" t="s">
         <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>101245.0</v>
+        <v>101463.0</v>
       </c>
       <c r="N162" s="1">
-        <v>105641.92</v>
+        <v>102938.68</v>
       </c>
       <c r="O162" s="1">
         <v>0.08</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>356</v>
       </c>
       <c r="B163" t="s">
         <v>357</v>
       </c>
       <c r="C163" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>97.769</v>
+        <v>100.753</v>
       </c>
       <c r="E163" s="1">
-        <v>99.33</v>
+        <v>99.847</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>99330.0</v>
+        <v>199694.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-1561.0</v>
+        <v>1812.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-1.5715292459479</v>
+        <v>0.90738830410528</v>
       </c>
       <c r="K163">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>0.08</v>
+      </c>
+      <c r="L163">
+        <v>153.42</v>
       </c>
       <c r="M163" s="1">
-        <v>97769.0</v>
+        <v>201506.0</v>
       </c>
       <c r="N163" s="1">
-        <v>99135.44</v>
+        <v>201659.42</v>
       </c>
       <c r="O163" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>358</v>
+      </c>
+      <c r="B164" t="s">
         <v>359</v>
       </c>
-      <c r="B164" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C164" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>96.785</v>
+        <v>101.44</v>
       </c>
       <c r="E164" s="1">
-        <v>99.253</v>
+        <v>99.89</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>198506.0</v>
+        <v>99890.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-4936.0</v>
+        <v>1550.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.4865747131069</v>
+        <v>1.5517068775653</v>
       </c>
       <c r="K164">
-        <v>1.32</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>0.41</v>
+      </c>
+      <c r="L164">
+        <v>405.48</v>
       </c>
       <c r="M164" s="1">
-        <v>193570.0</v>
+        <v>101440.0</v>
       </c>
       <c r="N164" s="1">
-        <v>196200.14</v>
+        <v>101845.48</v>
       </c>
       <c r="O164" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>360</v>
+      </c>
+      <c r="B165" t="s">
+        <v>361</v>
+      </c>
+      <c r="C165" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>98.211</v>
+      </c>
+      <c r="E165" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>99330.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-1119.0</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-1.1265478707339</v>
+      </c>
+      <c r="K165">
+        <v>1.88</v>
+      </c>
+      <c r="L165" t="s">
         <v>362</v>
       </c>
-      <c r="B165" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>124328.6</v>
+        <v>98211.0</v>
       </c>
       <c r="N165" s="1">
-        <v>124600.38</v>
+        <v>100091.14</v>
       </c>
       <c r="O165" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>363</v>
+      </c>
+      <c r="B166" t="s">
         <v>364</v>
       </c>
-      <c r="B166" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C166" s="1">
-        <v>118000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>101.725</v>
+        <v>96.988</v>
       </c>
       <c r="E166" s="1">
-        <v>101.04697458</v>
+        <v>99.253</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>119235.43</v>
+        <v>198506.0</v>
       </c>
       <c r="I166" s="1">
-        <v>800.07</v>
+        <v>-4530.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.67100022199777</v>
+        <v>-2.2820468902703</v>
       </c>
       <c r="K166">
-        <v>3.59</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>0.24</v>
+      </c>
+      <c r="L166">
+        <v>476.71</v>
       </c>
       <c r="M166" s="1">
-        <v>120035.5</v>
+        <v>193976.0</v>
       </c>
       <c r="N166" s="1">
-        <v>124268.95</v>
+        <v>194452.71</v>
       </c>
       <c r="O166" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B167" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="C167" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>109.751</v>
+        <v>93.827</v>
       </c>
       <c r="E167" s="1">
-        <v>100.019</v>
+        <v>93.8</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>200038.0</v>
+        <v>93800.0</v>
       </c>
       <c r="I167" s="1">
-        <v>19464.0</v>
+        <v>27.0</v>
       </c>
       <c r="J167" s="1">
-        <v>9.7301512712585</v>
+        <v>0.028784648187633</v>
       </c>
       <c r="K167">
-        <v>4.2</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>0.44</v>
+      </c>
+      <c r="L167">
+        <v>440.75</v>
       </c>
       <c r="M167" s="1">
-        <v>219502.0</v>
+        <v>93827.0</v>
       </c>
       <c r="N167" s="1">
-        <v>227894.94</v>
+        <v>94267.75</v>
       </c>
       <c r="O167" s="1">
-        <v>0.18</v>
+        <v>0.07</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B168" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="C168" s="1">
-        <v>100000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>103.705</v>
+        <v>100.723</v>
       </c>
       <c r="E168" s="1">
-        <v>106.65</v>
+        <v>99.955</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>106650.0</v>
+        <v>123944.2</v>
       </c>
       <c r="I168" s="1">
-        <v>-2945.0</v>
+        <v>952.32</v>
       </c>
       <c r="J168" s="1">
-        <v>-2.7613689639006</v>
+        <v>0.76834575559002</v>
       </c>
       <c r="K168">
-        <v>4.62</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>0.77</v>
+      </c>
+      <c r="L168">
+        <v>951.23</v>
       </c>
       <c r="M168" s="1">
-        <v>103705.0</v>
+        <v>124896.52</v>
       </c>
       <c r="N168" s="1">
-        <v>108321.44</v>
+        <v>125847.75</v>
       </c>
       <c r="O168" s="1">
         <v>0.09</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="B169" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="C169" s="1">
         <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>97.411</v>
+        <v>99.704</v>
       </c>
       <c r="E169" s="1">
-        <v>99.433</v>
+        <v>99.646</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>99433.0</v>
+        <v>99646.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-2022.0</v>
+        <v>58.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.0335301157563</v>
+        <v>0.058206049414929</v>
       </c>
       <c r="K169">
-        <v>2.82</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.3</v>
+      </c>
+      <c r="L169">
+        <v>302.74</v>
       </c>
       <c r="M169" s="1">
-        <v>97411.0</v>
+        <v>99704.0</v>
       </c>
       <c r="N169" s="1">
-        <v>100230.18</v>
+        <v>100006.74</v>
       </c>
       <c r="O169" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="B170" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="C170" s="1">
-        <v>29000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>95.724</v>
+        <v>101.402</v>
       </c>
       <c r="E170" s="1">
-        <v>98.803</v>
+        <v>101.04697458</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>28652.87</v>
+        <v>119235.43</v>
       </c>
       <c r="I170" s="1">
-        <v>-892.91</v>
+        <v>418.93</v>
       </c>
       <c r="J170" s="1">
-        <v>-3.1163021365748</v>
+        <v>0.35134691089721</v>
       </c>
       <c r="K170">
-        <v>1.52</v>
-[...2 lines deleted...]
-        <v>442.15</v>
+        <v>4.2</v>
+      </c>
+      <c r="L170" t="s">
+        <v>373</v>
       </c>
       <c r="M170" s="1">
-        <v>27759.96</v>
+        <v>119654.36</v>
       </c>
       <c r="N170" s="1">
-        <v>28202.11</v>
+        <v>124615.21</v>
       </c>
       <c r="O170" s="1">
-        <v>0.02</v>
+        <v>0.09</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="B171" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="C171" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.97</v>
+        <v>110.149</v>
       </c>
       <c r="E171" s="1">
-        <v>99.726</v>
+        <v>100.019</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>99726.0</v>
+        <v>200038.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-1756.0</v>
+        <v>20260.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-1.7608246595672</v>
+        <v>10.128075665624</v>
       </c>
       <c r="K171">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>544.52</v>
+        <v>4.99</v>
+      </c>
+      <c r="L171" t="s">
+        <v>376</v>
       </c>
       <c r="M171" s="1">
-        <v>97970.0</v>
+        <v>220298.0</v>
       </c>
       <c r="N171" s="1">
-        <v>98514.52</v>
+        <v>230286.56</v>
       </c>
       <c r="O171" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="B172" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="C172" s="1">
-        <v>100000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.188</v>
+        <v>99.986</v>
       </c>
       <c r="E172" s="1">
-        <v>100.0</v>
+        <v>99.58</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>100000.0</v>
+        <v>133437.2</v>
       </c>
       <c r="I172" s="1">
-        <v>-812.0</v>
+        <v>544.04</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.812</v>
+        <v>0.4077123920466</v>
       </c>
       <c r="K172">
-        <v>3.75</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>0.29</v>
+      </c>
+      <c r="L172">
+        <v>385.48</v>
       </c>
       <c r="M172" s="1">
-        <v>99188.0</v>
+        <v>133981.24</v>
       </c>
       <c r="N172" s="1">
-        <v>102937.32</v>
+        <v>134366.72</v>
       </c>
       <c r="O172" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="B173" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="C173" s="1">
-        <v>140000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.91</v>
+        <v>104.104</v>
       </c>
       <c r="E173" s="1">
-        <v>101.0269</v>
+        <v>106.65</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>141437.66</v>
+        <v>106650.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-2963.66</v>
+        <v>-2546.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-2.0953825169336</v>
+        <v>-2.3872480075012</v>
       </c>
       <c r="K173">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>385</v>
+        <v>0.3</v>
+      </c>
+      <c r="L173">
+        <v>301.37</v>
       </c>
       <c r="M173" s="1">
-        <v>138474.0</v>
+        <v>104104.0</v>
       </c>
       <c r="N173" s="1">
-        <v>141642.43</v>
+        <v>104405.37</v>
       </c>
       <c r="O173" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="B174" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="C174" s="1">
-        <v>161000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>89.947</v>
+        <v>100.348</v>
       </c>
       <c r="E174" s="1">
-        <v>87.48901242</v>
+        <v>100.61</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>140857.31</v>
+        <v>100610.0</v>
       </c>
       <c r="I174" s="1">
-        <v>3957.36</v>
+        <v>-262.0</v>
       </c>
       <c r="J174" s="1">
-        <v>2.8094814532522</v>
+        <v>-0.26041148991154</v>
       </c>
       <c r="K174">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L174">
-        <v>0.0</v>
+        <v>217.4</v>
       </c>
       <c r="M174" s="1">
-        <v>144814.67</v>
+        <v>100348.0</v>
       </c>
       <c r="N174" s="1">
-        <v>144814.67</v>
+        <v>100565.4</v>
       </c>
       <c r="O174" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="B175" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="C175" s="1">
-        <v>648000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>59.407</v>
+        <v>95.804</v>
       </c>
       <c r="E175" s="1">
-        <v>68.52636883</v>
+        <v>98.803</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>444050.87</v>
+        <v>28652.87</v>
       </c>
       <c r="I175" s="1">
-        <v>-59093.51</v>
+        <v>-869.71</v>
       </c>
       <c r="J175" s="1">
-        <v>-13.307824394083</v>
+        <v>-3.0353329352348</v>
       </c>
       <c r="K175">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L175">
-        <v>0.0</v>
+        <v>581.19</v>
       </c>
       <c r="M175" s="1">
-        <v>384957.36</v>
+        <v>27783.16</v>
       </c>
       <c r="N175" s="1">
-        <v>384957.36</v>
+        <v>28364.35</v>
       </c>
       <c r="O175" s="1">
-        <v>0.31</v>
+        <v>0.02</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="B176" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="C176" s="1">
-        <v>104100.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>97.705</v>
+        <v>98.622</v>
       </c>
       <c r="E176" s="1">
-        <v>99.59600384</v>
+        <v>99.726</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>103679.44</v>
+        <v>99726.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-1968.54</v>
+        <v>-1104.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.8986792366934</v>
+        <v>-1.107033271163</v>
       </c>
       <c r="K176">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>445.92</v>
+        <v>1.06</v>
+      </c>
+      <c r="L176" t="s">
+        <v>387</v>
       </c>
       <c r="M176" s="1">
-        <v>101710.9</v>
+        <v>98622.0</v>
       </c>
       <c r="N176" s="1">
-        <v>102156.82</v>
+        <v>99680.22</v>
       </c>
       <c r="O176" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="B177" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="C177" s="1">
-        <v>140000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>88.566</v>
+        <v>99.296</v>
       </c>
       <c r="E177" s="1">
-        <v>87.671</v>
+        <v>100.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>122739.4</v>
+        <v>100000.0</v>
       </c>
       <c r="I177" s="1">
-        <v>1253.0</v>
+        <v>-704.0</v>
       </c>
       <c r="J177" s="1">
-        <v>1.0208620866649</v>
+        <v>-0.704</v>
       </c>
       <c r="K177">
-        <v>0.71</v>
+        <v>0.08</v>
       </c>
       <c r="L177">
-        <v>996.78</v>
+        <v>81.51</v>
       </c>
       <c r="M177" s="1">
-        <v>123992.4</v>
+        <v>99296.0</v>
       </c>
       <c r="N177" s="1">
-        <v>124989.18</v>
+        <v>99377.51</v>
       </c>
       <c r="O177" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="B178" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="C178" s="1">
-        <v>131000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>88.64</v>
+        <v>97.888</v>
       </c>
       <c r="E178" s="1">
-        <v>84.29</v>
+        <v>97.929</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>110419.9</v>
+        <v>195858.0</v>
       </c>
       <c r="I178" s="1">
-        <v>5698.5</v>
+        <v>-82.0</v>
       </c>
       <c r="J178" s="1">
-        <v>5.1607545379049</v>
+        <v>-0.041867066956673</v>
       </c>
       <c r="K178">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>0.2</v>
+      </c>
+      <c r="L178">
+        <v>402.74</v>
       </c>
       <c r="M178" s="1">
-        <v>116118.4</v>
+        <v>195776.0</v>
       </c>
       <c r="N178" s="1">
-        <v>117989.19</v>
+        <v>196178.74</v>
       </c>
       <c r="O178" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="B179" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="C179" s="1">
-        <v>100000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.997</v>
+        <v>98.963</v>
       </c>
       <c r="E179" s="1">
-        <v>99.991</v>
+        <v>101.0269</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>99991.0</v>
+        <v>141437.66</v>
       </c>
       <c r="I179" s="1">
-        <v>-994.0</v>
+        <v>-2889.46</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.99408946805212</v>
+        <v>-2.0429212417683</v>
       </c>
       <c r="K179">
-        <v>2.92</v>
+        <v>2.71</v>
       </c>
       <c r="L179" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="M179" s="1">
-        <v>98997.0</v>
+        <v>138548.2</v>
       </c>
       <c r="N179" s="1">
-        <v>101921.66</v>
+        <v>142345.29</v>
       </c>
       <c r="O179" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="B180" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="C180" s="1">
-        <v>100000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.387</v>
+        <v>90.417</v>
       </c>
       <c r="E180" s="1">
-        <v>102.64</v>
+        <v>87.63511834</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>102640.0</v>
+        <v>148103.35</v>
       </c>
       <c r="I180" s="1">
-        <v>-2253.0</v>
+        <v>4701.38</v>
       </c>
       <c r="J180" s="1">
-        <v>-2.1950506625097</v>
+        <v>3.1743913962783</v>
       </c>
       <c r="K180">
-        <v>0.98</v>
+        <v>0.0</v>
       </c>
       <c r="L180">
-        <v>976.03</v>
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>100387.0</v>
+        <v>152804.73</v>
       </c>
       <c r="N180" s="1">
-        <v>101363.03</v>
+        <v>152804.73</v>
       </c>
       <c r="O180" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="B181" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="C181" s="1">
-        <v>322000.0</v>
+        <v>717000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>88.699</v>
+        <v>60.527</v>
       </c>
       <c r="E181" s="1">
-        <v>89.0625</v>
+        <v>67.7512622</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>286781.25</v>
+        <v>485776.55</v>
       </c>
       <c r="I181" s="1">
-        <v>-1170.47</v>
+        <v>-51797.96</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.40814035087719</v>
+        <v>-10.662918990223</v>
       </c>
       <c r="K181">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>0.0</v>
+      </c>
+      <c r="L181">
+        <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>285610.78</v>
+        <v>433978.59</v>
       </c>
       <c r="N181" s="1">
-        <v>288770.35</v>
+        <v>433978.59</v>
       </c>
       <c r="O181" s="1">
-        <v>0.23</v>
+        <v>0.32</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="B182" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="C182" s="1">
-        <v>149000.0</v>
+        <v>109500.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.172</v>
+        <v>98.436</v>
       </c>
       <c r="E182" s="1">
-        <v>99.298</v>
+        <v>99.56292237</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>147954.02</v>
+        <v>109021.4</v>
       </c>
       <c r="I182" s="1">
-        <v>1302.26</v>
+        <v>-1233.98</v>
       </c>
       <c r="J182" s="1">
-        <v>0.88017885556607</v>
+        <v>-1.1318695228643</v>
       </c>
       <c r="K182">
-        <v>0.13</v>
+        <v>0.83</v>
       </c>
       <c r="L182">
-        <v>189.82</v>
+        <v>911.55</v>
       </c>
       <c r="M182" s="1">
-        <v>149256.28</v>
+        <v>107787.42</v>
       </c>
       <c r="N182" s="1">
-        <v>149446.1</v>
+        <v>108698.97</v>
       </c>
       <c r="O182" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="B183" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="C183" s="1">
-        <v>141000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>98.644</v>
+        <v>88.929</v>
       </c>
       <c r="E183" s="1">
-        <v>99.459</v>
+        <v>87.671</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>140237.19</v>
+        <v>35068.4</v>
       </c>
       <c r="I183" s="1">
-        <v>-1149.15</v>
+        <v>503.2</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.81943313325089</v>
+        <v>1.4349100614799</v>
       </c>
       <c r="K183">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>0.9</v>
+      </c>
+      <c r="L183">
+        <v>360.14</v>
       </c>
       <c r="M183" s="1">
-        <v>139088.04</v>
+        <v>35571.6</v>
       </c>
       <c r="N183" s="1">
-        <v>140280.75</v>
+        <v>35931.74</v>
       </c>
       <c r="O183" s="1">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="B184" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="C184" s="1">
-        <v>100000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>97.999</v>
+        <v>89.347</v>
       </c>
       <c r="E184" s="1">
-        <v>99.292</v>
+        <v>84.29</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>99292.0</v>
+        <v>110419.9</v>
       </c>
       <c r="I184" s="1">
-        <v>-1293.0</v>
+        <v>6624.67</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.3022197155864</v>
+        <v>5.9995254478586</v>
       </c>
       <c r="K184">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>795.89</v>
+        <v>1.68</v>
+      </c>
+      <c r="L184" t="s">
+        <v>405</v>
       </c>
       <c r="M184" s="1">
-        <v>97999.0</v>
+        <v>117044.57</v>
       </c>
       <c r="N184" s="1">
-        <v>98794.89</v>
+        <v>119251.83</v>
       </c>
       <c r="O184" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="B185" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="C185" s="1">
-        <v>100000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>103.378</v>
+        <v>99.649</v>
       </c>
       <c r="E185" s="1">
-        <v>105.478</v>
+        <v>99.658</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>105478.0</v>
+        <v>116599.86</v>
       </c>
       <c r="I185" s="1">
-        <v>-2100.0</v>
+        <v>-10.53</v>
       </c>
       <c r="J185" s="1">
-        <v>-1.9909364986063</v>
+        <v>-0.0090308856288507</v>
       </c>
       <c r="K185">
-        <v>4.33</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>0.05</v>
+      </c>
+      <c r="L185">
+        <v>56.88</v>
       </c>
       <c r="M185" s="1">
-        <v>103378.0</v>
+        <v>116589.33</v>
       </c>
       <c r="N185" s="1">
-        <v>107710.64</v>
+        <v>116646.21</v>
       </c>
       <c r="O185" s="1">
         <v>0.09</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="B186" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="C186" s="1">
         <v>100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>97.724</v>
+        <v>91.838</v>
       </c>
       <c r="E186" s="1">
-        <v>99.74</v>
+        <v>91.61</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>99740.0</v>
+        <v>91610.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-2016.0</v>
+        <v>228.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-2.0212552636856</v>
+        <v>0.24888112651457</v>
       </c>
       <c r="K186">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>0.75</v>
+      </c>
+      <c r="L186">
+        <v>745.21</v>
       </c>
       <c r="M186" s="1">
-        <v>97724.0</v>
+        <v>91838.0</v>
       </c>
       <c r="N186" s="1">
-        <v>99795.23</v>
+        <v>92583.21</v>
       </c>
       <c r="O186" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="B187" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="C187" s="1">
         <v>100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>98.758</v>
+        <v>99.184</v>
       </c>
       <c r="E187" s="1">
-        <v>99.933</v>
+        <v>99.991</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>99933.0</v>
+        <v>99991.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-1175.0</v>
+        <v>-807.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-1.1757877778111</v>
+        <v>-0.80707263653729</v>
       </c>
       <c r="K187">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>490.07</v>
+        <v>3.4</v>
+      </c>
+      <c r="L187" t="s">
+        <v>412</v>
       </c>
       <c r="M187" s="1">
-        <v>98758.0</v>
+        <v>99184.0</v>
       </c>
       <c r="N187" s="1">
-        <v>99248.07</v>
+        <v>102588.11</v>
       </c>
       <c r="O187" s="1">
         <v>0.08</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="B188" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="C188" s="1">
-        <v>457345.06</v>
+        <v>100000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>89.038</v>
+        <v>100.339</v>
       </c>
       <c r="E188" s="1">
-        <v>88.29020477</v>
+        <v>99.834</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>403790.89</v>
+        <v>99834.0</v>
       </c>
       <c r="I188" s="1">
-        <v>3420.0</v>
+        <v>505.0</v>
       </c>
       <c r="J188" s="1">
-        <v>0.8469730458753</v>
+        <v>0.50583969389186</v>
       </c>
       <c r="K188">
+        <v>0.49</v>
+      </c>
+      <c r="L188">
+        <v>489.04</v>
+      </c>
+      <c r="M188" s="1">
+        <v>100339.0</v>
+      </c>
+      <c r="N188" s="1">
+        <v>100828.04</v>
+      </c>
+      <c r="O188" s="1">
         <v>0.08</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.32</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="B189" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="C189" s="1">
-        <v>103207.99</v>
+        <v>322000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>95.998</v>
+        <v>89.15</v>
       </c>
       <c r="E189" s="1">
-        <v>95.95644678</v>
+        <v>89.0625</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>99034.72</v>
+        <v>286781.25</v>
       </c>
       <c r="I189" s="1">
-        <v>42.89</v>
+        <v>281.75</v>
       </c>
       <c r="J189" s="1">
-        <v>0.043308043886023</v>
+        <v>0.098245614035088</v>
       </c>
       <c r="K189">
-        <v>0.65</v>
+        <v>0.03</v>
       </c>
       <c r="L189">
-        <v>669.58</v>
+        <v>97.22</v>
       </c>
       <c r="M189" s="1">
-        <v>99077.61</v>
+        <v>287063.0</v>
       </c>
       <c r="N189" s="1">
-        <v>99747.19</v>
+        <v>287160.22</v>
       </c>
       <c r="O189" s="1">
-        <v>0.08</v>
+        <v>0.21</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="B190" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="C190" s="1">
-        <v>406143.64</v>
+        <v>149000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>97.378</v>
+        <v>100.602</v>
       </c>
       <c r="E190" s="1">
-        <v>103.69442939</v>
+        <v>99.298</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>421148.33</v>
+        <v>147954.02</v>
       </c>
       <c r="I190" s="1">
-        <v>-25653.77</v>
+        <v>1942.96</v>
       </c>
       <c r="J190" s="1">
-        <v>-6.0913859019695</v>
+        <v>1.3132187959476</v>
       </c>
       <c r="K190">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>0.66</v>
+      </c>
+      <c r="L190">
+        <v>980.75</v>
       </c>
       <c r="M190" s="1">
-        <v>395494.56</v>
+        <v>149896.98</v>
       </c>
       <c r="N190" s="1">
-        <v>405375.53</v>
+        <v>150877.73</v>
       </c>
       <c r="O190" s="1">
-        <v>0.32</v>
+        <v>0.11</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="B191" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="C191" s="1">
-        <v>600376.57</v>
+        <v>141000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>103.044</v>
+        <v>98.928</v>
       </c>
       <c r="E191" s="1">
-        <v>122.0761563</v>
+        <v>99.459</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>732916.64</v>
+        <v>140237.19</v>
       </c>
       <c r="I191" s="1">
-        <v>-114264.61</v>
+        <v>-748.71</v>
       </c>
       <c r="J191" s="1">
-        <v>-15.590396474011</v>
+        <v>-0.5338883358972</v>
       </c>
       <c r="K191">
-        <v>0.2</v>
+        <v>1.29</v>
       </c>
       <c r="L191" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="M191" s="1">
-        <v>618652.03</v>
+        <v>139488.48</v>
       </c>
       <c r="N191" s="1">
-        <v>619840.45</v>
+        <v>141308.93</v>
       </c>
       <c r="O191" s="1">
-        <v>0.49</v>
+        <v>0.11</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="B192" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="C192" s="1">
-        <v>162000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.869</v>
+        <v>98.469</v>
       </c>
       <c r="E192" s="1">
-        <v>100.0</v>
+        <v>99.292</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>162000.0</v>
+        <v>99292.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-3452.22</v>
+        <v>-823.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-2.131</v>
+        <v>-0.82886838818837</v>
       </c>
       <c r="K192">
-        <v>1.43</v>
+        <v>1.28</v>
       </c>
       <c r="L192" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="M192" s="1">
-        <v>158547.78</v>
+        <v>98469.0</v>
       </c>
       <c r="N192" s="1">
-        <v>160861.34</v>
+        <v>99744.34</v>
       </c>
       <c r="O192" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="B193" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="C193" s="1">
         <v>100000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.619</v>
+        <v>103.774</v>
       </c>
       <c r="E193" s="1">
-        <v>99.785</v>
+        <v>105.478</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>99785.0</v>
+        <v>105478.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-166.0</v>
+        <v>-1704.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.16635766898832</v>
+        <v>-1.6155027588691</v>
       </c>
       <c r="K193">
-        <v>2.93</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>0.04</v>
+      </c>
+      <c r="L193">
+        <v>40.87</v>
       </c>
       <c r="M193" s="1">
-        <v>99619.0</v>
+        <v>103774.0</v>
       </c>
       <c r="N193" s="1">
-        <v>102548.45</v>
+        <v>103814.87</v>
       </c>
       <c r="O193" s="1">
         <v>0.08</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>436</v>
+        <v>427</v>
       </c>
       <c r="B194" t="s">
-        <v>437</v>
+        <v>428</v>
       </c>
       <c r="C194" s="1">
         <v>100000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>104.981</v>
+        <v>98.991</v>
       </c>
       <c r="E194" s="1">
-        <v>104.64733</v>
+        <v>99.933</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>104647.33</v>
+        <v>99933.0</v>
       </c>
       <c r="I194" s="1">
-        <v>333.67</v>
+        <v>-942.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.31885189999592</v>
+        <v>-0.94263156314731</v>
       </c>
       <c r="K194">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>0.95</v>
+      </c>
+      <c r="L194">
+        <v>952.4</v>
       </c>
       <c r="M194" s="1">
-        <v>104981.0</v>
+        <v>98991.0</v>
       </c>
       <c r="N194" s="1">
-        <v>106959.08</v>
+        <v>99943.4</v>
       </c>
       <c r="O194" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>439</v>
+        <v>429</v>
       </c>
       <c r="B195" t="s">
-        <v>440</v>
+        <v>430</v>
       </c>
       <c r="C195" s="1">
-        <v>100000.0</v>
+        <v>108207.99</v>
       </c>
       <c r="D195" s="1">
-        <v>98.291</v>
+        <v>96.272</v>
       </c>
       <c r="E195" s="1">
-        <v>100.028</v>
+        <v>95.97999187</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>100028.0</v>
+        <v>103858.02</v>
       </c>
       <c r="I195" s="1">
-        <v>-1737.0</v>
+        <v>315.98</v>
       </c>
       <c r="J195" s="1">
-        <v>-1.7365137761427</v>
+        <v>0.30424227228672</v>
       </c>
       <c r="K195">
-        <v>0.88</v>
+        <v>0.76</v>
       </c>
       <c r="L195">
-        <v>880.18</v>
+        <v>820.6</v>
       </c>
       <c r="M195" s="1">
-        <v>98291.0</v>
+        <v>104174.0</v>
       </c>
       <c r="N195" s="1">
-        <v>99171.18</v>
+        <v>104994.6</v>
       </c>
       <c r="O195" s="1">
         <v>0.08</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>441</v>
+        <v>431</v>
       </c>
       <c r="B196" t="s">
-        <v>442</v>
+        <v>432</v>
       </c>
       <c r="C196" s="1">
-        <v>100000.0</v>
+        <v>426595.64</v>
       </c>
       <c r="D196" s="1">
-        <v>105.996</v>
+        <v>97.907</v>
       </c>
       <c r="E196" s="1">
-        <v>107.84</v>
+        <v>103.44637606</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>107840.0</v>
+        <v>441297.73</v>
       </c>
       <c r="I196" s="1">
-        <v>-1844.0</v>
+        <v>-23630.74</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.709940652819</v>
+        <v>-5.3548292668535</v>
       </c>
       <c r="K196">
-        <v>1.95</v>
+        <v>2.84</v>
       </c>
       <c r="L196" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
       <c r="M196" s="1">
-        <v>105996.0</v>
+        <v>417666.99</v>
       </c>
       <c r="N196" s="1">
-        <v>107948.05</v>
+        <v>429798.67</v>
       </c>
       <c r="O196" s="1">
-        <v>0.09</v>
+        <v>0.32</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>444</v>
+        <v>434</v>
       </c>
       <c r="B197" t="s">
-        <v>445</v>
+        <v>435</v>
       </c>
       <c r="C197" s="1">
-        <v>200000.0</v>
+        <v>478979.0</v>
       </c>
       <c r="D197" s="1">
-        <v>103.344</v>
+        <v>100.428</v>
       </c>
       <c r="E197" s="1">
-        <v>105.68</v>
+        <v>99.94868669</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>211360.0</v>
+        <v>478733.22</v>
       </c>
       <c r="I197" s="1">
-        <v>-4672.0</v>
+        <v>2295.81</v>
       </c>
       <c r="J197" s="1">
-        <v>-2.2104466313399</v>
+        <v>0.47955936711474</v>
       </c>
       <c r="K197">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>0.11</v>
+      </c>
+      <c r="L197">
+        <v>528.85</v>
       </c>
       <c r="M197" s="1">
-        <v>206688.0</v>
+        <v>481029.03</v>
       </c>
       <c r="N197" s="1">
-        <v>207777.73</v>
+        <v>481557.88</v>
       </c>
       <c r="O197" s="1">
-        <v>0.17</v>
+        <v>0.36</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>447</v>
+        <v>436</v>
       </c>
       <c r="B198" t="s">
-        <v>448</v>
+        <v>437</v>
       </c>
       <c r="C198" s="1">
-        <v>136000.0</v>
+        <v>629523.57</v>
       </c>
       <c r="D198" s="1">
-        <v>97.918</v>
+        <v>103.888</v>
       </c>
       <c r="E198" s="1">
-        <v>99.528</v>
+        <v>121.27118608</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>135358.08</v>
+        <v>763430.7</v>
       </c>
       <c r="I198" s="1">
-        <v>-2189.6</v>
+        <v>-109431.26</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.6176352383249</v>
+        <v>-14.334144539904</v>
       </c>
       <c r="K198">
-        <v>1.37</v>
+        <v>0.78</v>
       </c>
       <c r="L198" t="s">
-        <v>449</v>
+        <v>438</v>
       </c>
       <c r="M198" s="1">
-        <v>133168.48</v>
+        <v>653999.44</v>
       </c>
       <c r="N198" s="1">
-        <v>135029.63</v>
+        <v>658910.59</v>
       </c>
       <c r="O198" s="1">
-        <v>0.11</v>
+        <v>0.49</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>450</v>
+        <v>439</v>
       </c>
       <c r="B199" t="s">
-        <v>451</v>
+        <v>440</v>
       </c>
       <c r="C199" s="1">
-        <v>100000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>97.2</v>
+        <v>98.516</v>
       </c>
       <c r="E199" s="1">
-        <v>99.46</v>
+        <v>100.0</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>99460.0</v>
+        <v>162000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-2260.0</v>
+        <v>-2404.08</v>
       </c>
       <c r="J199" s="1">
-        <v>-2.2722702594008</v>
+        <v>-1.484</v>
       </c>
       <c r="K199">
-        <v>1.8</v>
+        <v>1.89</v>
       </c>
       <c r="L199" t="s">
-        <v>452</v>
+        <v>441</v>
       </c>
       <c r="M199" s="1">
-        <v>97200.0</v>
+        <v>159595.92</v>
       </c>
       <c r="N199" s="1">
-        <v>99003.08</v>
+        <v>162655.79</v>
       </c>
       <c r="O199" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>453</v>
+        <v>442</v>
       </c>
       <c r="B200" t="s">
-        <v>454</v>
+        <v>443</v>
       </c>
       <c r="C200" s="1">
         <v>100000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>97.511</v>
+        <v>101.044</v>
       </c>
       <c r="E200" s="1">
-        <v>100.45</v>
+        <v>100.0</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>100450.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-2939.0</v>
+        <v>1044.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-2.9258337481334</v>
+        <v>1.044</v>
       </c>
       <c r="K200">
-        <v>1.6</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>0.08</v>
+      </c>
+      <c r="L200">
+        <v>84.65</v>
       </c>
       <c r="M200" s="1">
-        <v>97511.0</v>
+        <v>101044.0</v>
       </c>
       <c r="N200" s="1">
-        <v>99114.08</v>
+        <v>101128.65</v>
       </c>
       <c r="O200" s="1">
         <v>0.08</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
       <c r="B201" t="s">
-        <v>457</v>
+        <v>445</v>
       </c>
       <c r="C201" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>95.951</v>
+        <v>105.19</v>
       </c>
       <c r="E201" s="1">
-        <v>99.077</v>
+        <v>104.64733</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>198154.0</v>
+        <v>104647.33</v>
       </c>
       <c r="I201" s="1">
-        <v>-6252.0</v>
+        <v>542.67</v>
       </c>
       <c r="J201" s="1">
-        <v>-3.1551217739738</v>
+        <v>0.51857032568342</v>
       </c>
       <c r="K201">
-        <v>1.93</v>
+        <v>2.63</v>
       </c>
       <c r="L201" t="s">
-        <v>458</v>
+        <v>446</v>
       </c>
       <c r="M201" s="1">
-        <v>191902.0</v>
+        <v>105190.0</v>
       </c>
       <c r="N201" s="1">
-        <v>195756.79</v>
+        <v>107818.77</v>
       </c>
       <c r="O201" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>459</v>
+        <v>447</v>
       </c>
       <c r="B202" t="s">
-        <v>460</v>
+        <v>448</v>
       </c>
       <c r="C202" s="1">
         <v>100000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>93.769</v>
+        <v>99.013</v>
       </c>
       <c r="E202" s="1">
-        <v>92.51784</v>
+        <v>100.028</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>92517.84</v>
+        <v>100028.0</v>
       </c>
       <c r="I202" s="1">
-        <v>1251.16</v>
+        <v>-1015.0</v>
       </c>
       <c r="J202" s="1">
-        <v>1.3523445856496</v>
+        <v>-1.0147158795537</v>
       </c>
       <c r="K202">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>501.03</v>
+        <v>1.4</v>
+      </c>
+      <c r="L202" t="s">
+        <v>449</v>
       </c>
       <c r="M202" s="1">
-        <v>93769.0</v>
+        <v>99013.0</v>
       </c>
       <c r="N202" s="1">
-        <v>94270.03</v>
+        <v>100410.93</v>
       </c>
       <c r="O202" s="1">
         <v>0.07</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>461</v>
+        <v>450</v>
       </c>
       <c r="B203" t="s">
-        <v>462</v>
+        <v>451</v>
       </c>
       <c r="C203" s="1">
-        <v>170000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>102.857</v>
+        <v>105.727</v>
       </c>
       <c r="E203" s="1">
-        <v>99.953</v>
+        <v>107.84</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>169920.1</v>
+        <v>107840.0</v>
       </c>
       <c r="I203" s="1">
-        <v>4936.8</v>
+        <v>-2113.0</v>
       </c>
       <c r="J203" s="1">
-        <v>2.9053655217952</v>
+        <v>-1.959384272997</v>
       </c>
       <c r="K203">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>398.22</v>
+        <v>2.6</v>
+      </c>
+      <c r="L203" t="s">
+        <v>452</v>
       </c>
       <c r="M203" s="1">
-        <v>174856.9</v>
+        <v>105727.0</v>
       </c>
       <c r="N203" s="1">
-        <v>175255.12</v>
+        <v>108329.74</v>
       </c>
       <c r="O203" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="B204" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="C204" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>103.665</v>
+        <v>100.465</v>
       </c>
       <c r="E204" s="1">
-        <v>99.961</v>
+        <v>100.34</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>99961.0</v>
+        <v>200680.0</v>
       </c>
       <c r="I204" s="1">
-        <v>3704.0</v>
+        <v>250.0</v>
       </c>
       <c r="J204" s="1">
-        <v>3.7054451235982</v>
+        <v>0.12457644010365</v>
       </c>
       <c r="K204">
-        <v>3.63</v>
+        <v>1.47</v>
       </c>
       <c r="L204" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="M204" s="1">
-        <v>103665.0</v>
+        <v>200930.0</v>
       </c>
       <c r="N204" s="1">
-        <v>107297.88</v>
+        <v>203866.99</v>
       </c>
       <c r="O204" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
       <c r="B205" t="s">
-        <v>467</v>
+        <v>457</v>
       </c>
       <c r="C205" s="1">
-        <v>100000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>101.68</v>
+        <v>98.218</v>
       </c>
       <c r="E205" s="1">
-        <v>99.943</v>
+        <v>99.528</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>99943.0</v>
+        <v>135358.08</v>
       </c>
       <c r="I205" s="1">
-        <v>1737.0</v>
+        <v>-1781.6</v>
       </c>
       <c r="J205" s="1">
-        <v>1.7379906546732</v>
+        <v>-1.3162125231091</v>
       </c>
       <c r="K205">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>142.47</v>
+        <v>1.83</v>
+      </c>
+      <c r="L205" t="s">
+        <v>458</v>
       </c>
       <c r="M205" s="1">
-        <v>101680.0</v>
+        <v>133576.48</v>
       </c>
       <c r="N205" s="1">
-        <v>101822.47</v>
+        <v>136066.4</v>
       </c>
       <c r="O205" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>468</v>
+        <v>459</v>
       </c>
       <c r="B206" t="s">
-        <v>469</v>
+        <v>460</v>
       </c>
       <c r="C206" s="1">
-        <v>141000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>97.639</v>
+        <v>97.739</v>
       </c>
       <c r="E206" s="1">
-        <v>99.702</v>
+        <v>99.46</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>140579.82</v>
+        <v>99460.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-2908.83</v>
+        <v>-1721.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-2.0691661150228</v>
+        <v>-1.7303438568269</v>
       </c>
       <c r="K206">
-        <v>1.78</v>
+        <v>2.27</v>
       </c>
       <c r="L206" t="s">
-        <v>470</v>
+        <v>461</v>
       </c>
       <c r="M206" s="1">
-        <v>137670.99</v>
+        <v>97739.0</v>
       </c>
       <c r="N206" s="1">
-        <v>140181.95</v>
+        <v>100004.41</v>
       </c>
       <c r="O206" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>471</v>
+        <v>462</v>
       </c>
       <c r="B207" t="s">
-        <v>472</v>
+        <v>463</v>
       </c>
       <c r="C207" s="1">
         <v>100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>101.222</v>
+        <v>98.499</v>
       </c>
       <c r="E207" s="1">
-        <v>99.611</v>
+        <v>100.45</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>99611.0</v>
+        <v>100450.0</v>
       </c>
       <c r="I207" s="1">
-        <v>1611.0</v>
+        <v>-1951.0</v>
       </c>
       <c r="J207" s="1">
-        <v>1.6172912630131</v>
+        <v>-1.9422598307616</v>
       </c>
       <c r="K207">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>473</v>
+        <v>0.21</v>
+      </c>
+      <c r="L207">
+        <v>212.33</v>
       </c>
       <c r="M207" s="1">
-        <v>101222.0</v>
+        <v>98499.0</v>
       </c>
       <c r="N207" s="1">
-        <v>104202.82</v>
+        <v>98711.33</v>
       </c>
       <c r="O207" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
       <c r="B208" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="C208" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>98.994</v>
+        <v>96.065</v>
       </c>
       <c r="E208" s="1">
-        <v>99.438</v>
+        <v>99.077</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>99438.0</v>
+        <v>198154.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-444.0</v>
+        <v>-6024.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-0.44650938273095</v>
+        <v>-3.0400597515064</v>
       </c>
       <c r="K208">
-        <v>2.85</v>
+        <v>2.41</v>
       </c>
       <c r="L208" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
       <c r="M208" s="1">
-        <v>98994.0</v>
+        <v>192130.0</v>
       </c>
       <c r="N208" s="1">
-        <v>101845.03</v>
+        <v>196943.7</v>
       </c>
       <c r="O208" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>477</v>
+        <v>467</v>
       </c>
       <c r="B209" t="s">
-        <v>478</v>
+        <v>468</v>
       </c>
       <c r="C209" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.672</v>
+        <v>93.621</v>
       </c>
       <c r="E209" s="1">
-        <v>102.8745</v>
+        <v>92.51784</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>205749.0</v>
+        <v>92517.84</v>
       </c>
       <c r="I209" s="1">
-        <v>-6405.0</v>
+        <v>1103.16</v>
       </c>
       <c r="J209" s="1">
-        <v>-3.1130163451584</v>
+        <v>1.1923754380777</v>
       </c>
       <c r="K209">
-        <v>3.68</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>0.62</v>
+      </c>
+      <c r="L209">
+        <v>620.89</v>
       </c>
       <c r="M209" s="1">
-        <v>199344.0</v>
+        <v>93621.0</v>
       </c>
       <c r="N209" s="1">
-        <v>206712.49</v>
+        <v>94241.89</v>
       </c>
       <c r="O209" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>480</v>
+        <v>469</v>
       </c>
       <c r="B210" t="s">
-        <v>481</v>
+        <v>470</v>
       </c>
       <c r="C210" s="1">
-        <v>200000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>103.486</v>
+        <v>103.339</v>
       </c>
       <c r="E210" s="1">
-        <v>99.661</v>
+        <v>99.953</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>199322.0</v>
+        <v>169920.1</v>
       </c>
       <c r="I210" s="1">
-        <v>7650.0</v>
+        <v>5756.2</v>
       </c>
       <c r="J210" s="1">
-        <v>3.8380108568046</v>
+        <v>3.3875921683191</v>
       </c>
       <c r="K210">
-        <v>3.97</v>
+        <v>0.88</v>
       </c>
       <c r="L210" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="M210" s="1">
-        <v>206972.0</v>
+        <v>175676.3</v>
       </c>
       <c r="N210" s="1">
-        <v>214904.19</v>
+        <v>177180.68</v>
       </c>
       <c r="O210" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
       <c r="B211" t="s">
-        <v>484</v>
+        <v>473</v>
       </c>
       <c r="C211" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>101.209</v>
+        <v>103.518</v>
       </c>
       <c r="E211" s="1">
-        <v>98.6</v>
+        <v>99.961</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>197200.0</v>
+        <v>99961.0</v>
       </c>
       <c r="I211" s="1">
-        <v>5218.0</v>
+        <v>3557.0</v>
       </c>
       <c r="J211" s="1">
-        <v>2.6460446247465</v>
+        <v>3.5583877712308</v>
       </c>
       <c r="K211">
-        <v>4.36</v>
+        <v>4.3</v>
       </c>
       <c r="L211" t="s">
-        <v>485</v>
+        <v>474</v>
       </c>
       <c r="M211" s="1">
-        <v>202418.0</v>
+        <v>103518.0</v>
       </c>
       <c r="N211" s="1">
-        <v>211144.03</v>
+        <v>107818.68</v>
       </c>
       <c r="O211" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="B212" t="s">
-        <v>487</v>
+        <v>476</v>
       </c>
       <c r="C212" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>102.42</v>
+        <v>101.833</v>
       </c>
       <c r="E212" s="1">
-        <v>100.0</v>
+        <v>99.943</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>200000.0</v>
+        <v>99943.0</v>
       </c>
       <c r="I212" s="1">
-        <v>4840.0</v>
+        <v>1890.0</v>
       </c>
       <c r="J212" s="1">
-        <v>2.42</v>
+        <v>1.8910779144112</v>
       </c>
       <c r="K212">
-        <v>4.4</v>
-[...2 lines deleted...]
-        <v>488</v>
+        <v>0.69</v>
+      </c>
+      <c r="L212">
+        <v>690.41</v>
       </c>
       <c r="M212" s="1">
-        <v>204840.0</v>
+        <v>101833.0</v>
       </c>
       <c r="N212" s="1">
-        <v>213642.96</v>
+        <v>102523.41</v>
       </c>
       <c r="O212" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>489</v>
+        <v>477</v>
       </c>
       <c r="B213" t="s">
-        <v>490</v>
+        <v>478</v>
       </c>
       <c r="C213" s="1">
-        <v>100000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>106.65</v>
+        <v>97.972</v>
       </c>
       <c r="E213" s="1">
-        <v>109.3</v>
+        <v>99.702</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>109300.0</v>
+        <v>140579.82</v>
       </c>
       <c r="I213" s="1">
-        <v>-2650.0</v>
+        <v>-2439.3</v>
       </c>
       <c r="J213" s="1">
-        <v>-2.4245196706313</v>
+        <v>-1.7351708090109</v>
       </c>
       <c r="K213">
-        <v>1.17</v>
+        <v>2.23</v>
       </c>
       <c r="L213" t="s">
-        <v>491</v>
+        <v>479</v>
       </c>
       <c r="M213" s="1">
-        <v>106650.0</v>
+        <v>138140.52</v>
       </c>
       <c r="N213" s="1">
-        <v>107815.07</v>
+        <v>141279.22</v>
       </c>
       <c r="O213" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>492</v>
+        <v>480</v>
       </c>
       <c r="B214" t="s">
-        <v>493</v>
+        <v>481</v>
       </c>
       <c r="C214" s="1">
         <v>100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.028</v>
+        <v>101.532</v>
       </c>
       <c r="E214" s="1">
-        <v>99.852</v>
+        <v>99.611</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>99852.0</v>
+        <v>99611.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-824.0</v>
+        <v>1921.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-0.8252213275648</v>
+        <v>1.9285018722832</v>
       </c>
       <c r="K214">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>810.96</v>
+        <v>3.53</v>
+      </c>
+      <c r="L214" t="s">
+        <v>482</v>
       </c>
       <c r="M214" s="1">
-        <v>99028.0</v>
+        <v>101532.0</v>
       </c>
       <c r="N214" s="1">
-        <v>99838.96</v>
+        <v>105060.77</v>
       </c>
       <c r="O214" s="1">
         <v>0.08</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>494</v>
+        <v>483</v>
       </c>
       <c r="B215" t="s">
-        <v>495</v>
+        <v>484</v>
       </c>
       <c r="C215" s="1">
         <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.937</v>
+        <v>98.891</v>
       </c>
       <c r="E215" s="1">
-        <v>100.0</v>
+        <v>99.438</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>100000.0</v>
+        <v>99438.0</v>
       </c>
       <c r="I215" s="1">
-        <v>937.0</v>
+        <v>-547.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0.937</v>
+        <v>-0.55009151431042</v>
       </c>
       <c r="K215">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="L215">
-        <v>134.81</v>
+        <v>154.11</v>
       </c>
       <c r="M215" s="1">
-        <v>100937.0</v>
+        <v>98891.0</v>
       </c>
       <c r="N215" s="1">
-        <v>101071.81</v>
+        <v>99045.11</v>
       </c>
       <c r="O215" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>496</v>
+        <v>485</v>
       </c>
       <c r="B216" t="s">
-        <v>497</v>
+        <v>486</v>
       </c>
       <c r="C216" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.074</v>
+        <v>99.86</v>
       </c>
       <c r="E216" s="1">
-        <v>99.589</v>
+        <v>102.8745</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>99589.0</v>
+        <v>205749.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-515.0</v>
+        <v>-6029.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-0.51712538533372</v>
+        <v>-2.9302694059266</v>
       </c>
       <c r="K216">
-        <v>0.55</v>
+        <v>0.12</v>
       </c>
       <c r="L216">
-        <v>554.79</v>
+        <v>248.63</v>
       </c>
       <c r="M216" s="1">
-        <v>99074.0</v>
+        <v>199720.0</v>
       </c>
       <c r="N216" s="1">
-        <v>99628.79</v>
+        <v>199968.63</v>
       </c>
       <c r="O216" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>498</v>
+        <v>487</v>
       </c>
       <c r="B217" t="s">
-        <v>499</v>
+        <v>488</v>
       </c>
       <c r="C217" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>84.938</v>
+        <v>103.97</v>
       </c>
       <c r="E217" s="1">
-        <v>85.96</v>
+        <v>99.661</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>171920.0</v>
+        <v>99661.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-2044.0</v>
+        <v>4309.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-1.1889250814332</v>
+        <v>4.3236571979009</v>
       </c>
       <c r="K217">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>934.93</v>
+        <v>4.6</v>
+      </c>
+      <c r="L217" t="s">
+        <v>489</v>
       </c>
       <c r="M217" s="1">
-        <v>169876.0</v>
+        <v>103970.0</v>
       </c>
       <c r="N217" s="1">
-        <v>170810.93</v>
+        <v>108569.66</v>
       </c>
       <c r="O217" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>500</v>
+        <v>490</v>
       </c>
       <c r="B218" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="C218" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>98.958</v>
+        <v>101.438</v>
       </c>
       <c r="E218" s="1">
-        <v>100.65</v>
+        <v>98.6</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>100650.0</v>
+        <v>197200.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-1692.0</v>
+        <v>5676.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-1.6810730253353</v>
+        <v>2.8782961460446</v>
       </c>
       <c r="K218">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>731.51</v>
+        <v>0.59</v>
+      </c>
+      <c r="L218" t="s">
+        <v>492</v>
       </c>
       <c r="M218" s="1">
-        <v>98958.0</v>
+        <v>202876.0</v>
       </c>
       <c r="N218" s="1">
-        <v>99689.51</v>
+        <v>204050.66</v>
       </c>
       <c r="O218" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>502</v>
+        <v>493</v>
       </c>
       <c r="B219" t="s">
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="C219" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.512</v>
+        <v>103.134</v>
       </c>
       <c r="E219" s="1">
-        <v>99.571</v>
+        <v>100.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>99571.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-59.0</v>
+        <v>6268.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.059254200520232</v>
+        <v>3.134</v>
       </c>
       <c r="K219">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>504</v>
+        <v>0.25</v>
+      </c>
+      <c r="L219">
+        <v>500.77</v>
       </c>
       <c r="M219" s="1">
-        <v>99512.0</v>
+        <v>206268.0</v>
       </c>
       <c r="N219" s="1">
-        <v>100927.75</v>
+        <v>206768.77</v>
       </c>
       <c r="O219" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="B220" t="s">
-        <v>506</v>
+        <v>496</v>
       </c>
       <c r="C220" s="1">
         <v>100000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>98.643</v>
+        <v>106.556</v>
       </c>
       <c r="E220" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>100000.0</v>
+        <v>109300.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-1357.0</v>
+        <v>-2744.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-1.357</v>
+        <v>-2.5105215004575</v>
       </c>
       <c r="K220">
-        <v>1.84</v>
+        <v>1.88</v>
       </c>
       <c r="L220" t="s">
-        <v>507</v>
+        <v>497</v>
       </c>
       <c r="M220" s="1">
-        <v>98643.0</v>
+        <v>106556.0</v>
       </c>
       <c r="N220" s="1">
-        <v>100480.77</v>
+        <v>108440.25</v>
       </c>
       <c r="O220" s="1">
         <v>0.08</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>508</v>
+        <v>498</v>
       </c>
       <c r="B221" t="s">
-        <v>509</v>
+        <v>499</v>
       </c>
       <c r="C221" s="1">
-        <v>175000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>98.4</v>
+        <v>98.939</v>
       </c>
       <c r="E221" s="1">
-        <v>100.0</v>
+        <v>99.852</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>175000.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-2800.0</v>
+        <v>-913.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-1.6</v>
+        <v>-0.91435324279934</v>
       </c>
       <c r="K221">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>0.37</v>
+      </c>
+      <c r="L221">
+        <v>372.6</v>
       </c>
       <c r="M221" s="1">
-        <v>172200.0</v>
+        <v>98939.0</v>
       </c>
       <c r="N221" s="1">
-        <v>173605.18</v>
+        <v>99311.6</v>
       </c>
       <c r="O221" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>511</v>
+        <v>500</v>
       </c>
       <c r="B222" t="s">
-        <v>512</v>
+        <v>501</v>
       </c>
       <c r="C222" s="1">
-        <v>116000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>97.816</v>
+        <v>100.045</v>
       </c>
       <c r="E222" s="1">
-        <v>100.0</v>
+        <v>99.934</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>116000.0</v>
+        <v>99934.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-2533.44</v>
+        <v>111.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-2.184</v>
+        <v>0.11107330838353</v>
       </c>
       <c r="K222">
-        <v>2.29</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>0.31</v>
+      </c>
+      <c r="L222">
+        <v>311.64</v>
       </c>
       <c r="M222" s="1">
-        <v>113466.56</v>
+        <v>100045.0</v>
       </c>
       <c r="N222" s="1">
-        <v>116119.78</v>
+        <v>100356.64</v>
       </c>
       <c r="O222" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>514</v>
+        <v>502</v>
       </c>
       <c r="B223" t="s">
-        <v>515</v>
+        <v>503</v>
       </c>
       <c r="C223" s="1">
         <v>100000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>98.743</v>
+        <v>100.834</v>
       </c>
       <c r="E223" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>100420.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-1677.0</v>
+        <v>834.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-1.6699860585541</v>
+        <v>0.834</v>
       </c>
       <c r="K223">
-        <v>3.38</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>0.65</v>
+      </c>
+      <c r="L223">
+        <v>653.3</v>
       </c>
       <c r="M223" s="1">
-        <v>98743.0</v>
+        <v>100834.0</v>
       </c>
       <c r="N223" s="1">
-        <v>102119.71</v>
+        <v>101487.3</v>
       </c>
       <c r="O223" s="1">
         <v>0.08</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>517</v>
+        <v>504</v>
       </c>
       <c r="B224" t="s">
-        <v>518</v>
+        <v>505</v>
       </c>
       <c r="C224" s="1">
         <v>100000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>97.625</v>
+        <v>99.274</v>
       </c>
       <c r="E224" s="1">
-        <v>99.259</v>
+        <v>99.589</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>99259.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-1634.0</v>
+        <v>-315.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-1.6461983296225</v>
+        <v>-0.31629999297111</v>
       </c>
       <c r="K224">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>515.41</v>
+        <v>1.02</v>
+      </c>
+      <c r="L224" t="s">
+        <v>506</v>
       </c>
       <c r="M224" s="1">
-        <v>97625.0</v>
+        <v>99274.0</v>
       </c>
       <c r="N224" s="1">
-        <v>98140.41</v>
+        <v>100291.12</v>
       </c>
       <c r="O224" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>519</v>
+        <v>507</v>
       </c>
       <c r="B225" t="s">
-        <v>520</v>
+        <v>508</v>
       </c>
       <c r="C225" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>97.864</v>
+        <v>85.466</v>
       </c>
       <c r="E225" s="1">
-        <v>99.362</v>
+        <v>85.96</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>99362.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-1498.0</v>
+        <v>-988.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-1.5076186067108</v>
+        <v>-0.5746859004188</v>
       </c>
       <c r="K225">
-        <v>1.13</v>
+        <v>0.55</v>
       </c>
       <c r="L225" t="s">
-        <v>521</v>
+        <v>509</v>
       </c>
       <c r="M225" s="1">
-        <v>97864.0</v>
+        <v>170932.0</v>
       </c>
       <c r="N225" s="1">
-        <v>98994.14</v>
+        <v>172038.16</v>
       </c>
       <c r="O225" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>522</v>
+        <v>510</v>
       </c>
       <c r="B226" t="s">
-        <v>523</v>
+        <v>511</v>
       </c>
       <c r="C226" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.316</v>
+        <v>99.19</v>
       </c>
       <c r="E226" s="1">
-        <v>100.4</v>
+        <v>100.65</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>200800.0</v>
+        <v>100650.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-168.0</v>
+        <v>-1460.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-0.083665338645418</v>
+        <v>-1.4505712866369</v>
       </c>
       <c r="K226">
-        <v>3.26</v>
+        <v>1.14</v>
       </c>
       <c r="L226" t="s">
-        <v>524</v>
+        <v>512</v>
       </c>
       <c r="M226" s="1">
-        <v>200632.0</v>
+        <v>99190.0</v>
       </c>
       <c r="N226" s="1">
-        <v>207150.49</v>
+        <v>100332.47</v>
       </c>
       <c r="O226" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>525</v>
+        <v>513</v>
       </c>
       <c r="B227" t="s">
-        <v>526</v>
+        <v>514</v>
       </c>
       <c r="C227" s="1">
         <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.669</v>
+        <v>100.352</v>
       </c>
       <c r="E227" s="1">
-        <v>99.821</v>
+        <v>99.662</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>99821.0</v>
+        <v>99662.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-152.0</v>
+        <v>690.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.15227256789653</v>
+        <v>0.69234010957035</v>
       </c>
       <c r="K227">
-        <v>0.23</v>
+        <v>0.42</v>
       </c>
       <c r="L227">
-        <v>233.56</v>
+        <v>417.12</v>
       </c>
       <c r="M227" s="1">
-        <v>99669.0</v>
+        <v>100352.0</v>
       </c>
       <c r="N227" s="1">
-        <v>99902.56</v>
+        <v>100769.12</v>
       </c>
       <c r="O227" s="1">
         <v>0.08</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>527</v>
+        <v>515</v>
       </c>
       <c r="B228" t="s">
-        <v>528</v>
+        <v>516</v>
       </c>
       <c r="C228" s="1">
-        <v>232000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>98.062</v>
+        <v>99.617</v>
       </c>
       <c r="E228" s="1">
-        <v>99.228</v>
+        <v>99.571</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>230208.96</v>
+        <v>99571.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-2705.12</v>
+        <v>46.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-1.1750715523844</v>
+        <v>0.046198190236113</v>
       </c>
       <c r="K228">
-        <v>2.64</v>
+        <v>1.86</v>
       </c>
       <c r="L228" t="s">
-        <v>529</v>
+        <v>517</v>
       </c>
       <c r="M228" s="1">
-        <v>227503.84</v>
+        <v>99617.0</v>
       </c>
       <c r="N228" s="1">
-        <v>233625.62</v>
+        <v>101477.96</v>
       </c>
       <c r="O228" s="1">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>530</v>
+        <v>518</v>
       </c>
       <c r="B229" t="s">
-        <v>531</v>
+        <v>519</v>
       </c>
       <c r="C229" s="1">
         <v>100000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.606</v>
+        <v>98.905</v>
       </c>
       <c r="E229" s="1">
-        <v>99.517</v>
+        <v>100.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>99517.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-911.0</v>
+        <v>-1095.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-0.9154214857763</v>
+        <v>-1.095</v>
       </c>
       <c r="K229">
-        <v>2.76</v>
+        <v>2.35</v>
       </c>
       <c r="L229" t="s">
-        <v>532</v>
+        <v>520</v>
       </c>
       <c r="M229" s="1">
-        <v>98606.0</v>
+        <v>98905.0</v>
       </c>
       <c r="N229" s="1">
-        <v>101370.73</v>
+        <v>101250.44</v>
       </c>
       <c r="O229" s="1">
         <v>0.08</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>533</v>
+        <v>521</v>
       </c>
       <c r="B230" t="s">
-        <v>534</v>
+        <v>522</v>
       </c>
       <c r="C230" s="1">
-        <v>308000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>90.997</v>
+        <v>98.532</v>
       </c>
       <c r="E230" s="1">
-        <v>83.45955844</v>
+        <v>100.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>257055.44</v>
+        <v>175000.0</v>
       </c>
       <c r="I230" s="1">
-        <v>23215.32</v>
+        <v>-2569.0</v>
       </c>
       <c r="J230" s="1">
-        <v>9.0312502236872</v>
+        <v>-1.468</v>
       </c>
       <c r="K230">
-        <v>1.12</v>
+        <v>1.28</v>
       </c>
       <c r="L230" t="s">
-        <v>535</v>
+        <v>523</v>
       </c>
       <c r="M230" s="1">
-        <v>280270.76</v>
+        <v>172431.0</v>
       </c>
       <c r="N230" s="1">
-        <v>283719.94</v>
+        <v>174662.75</v>
       </c>
       <c r="O230" s="1">
-        <v>0.23</v>
+        <v>0.13</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>536</v>
+        <v>524</v>
       </c>
       <c r="B231" t="s">
-        <v>537</v>
+        <v>525</v>
       </c>
       <c r="C231" s="1">
-        <v>100000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>101.903</v>
+        <v>98.123</v>
       </c>
       <c r="E231" s="1">
-        <v>99.329</v>
+        <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>99329.0</v>
+        <v>116000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>2574.0</v>
+        <v>-2177.32</v>
       </c>
       <c r="J231" s="1">
-        <v>2.5913882149221</v>
+        <v>-1.877</v>
       </c>
       <c r="K231">
-        <v>1.04</v>
+        <v>2.8</v>
       </c>
       <c r="L231" t="s">
-        <v>538</v>
+        <v>526</v>
       </c>
       <c r="M231" s="1">
-        <v>101903.0</v>
+        <v>113822.68</v>
       </c>
       <c r="N231" s="1">
-        <v>102943.41</v>
+        <v>117068.13</v>
       </c>
       <c r="O231" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>539</v>
+        <v>527</v>
       </c>
       <c r="B232" t="s">
-        <v>540</v>
+        <v>528</v>
       </c>
       <c r="C232" s="1">
         <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.394</v>
+        <v>99.123</v>
       </c>
       <c r="E232" s="1">
-        <v>100.231</v>
+        <v>100.42</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>100231.0</v>
+        <v>100420.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-1837.0</v>
+        <v>-1297.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.8327663098243</v>
+        <v>-1.2915753833898</v>
       </c>
       <c r="K232">
-        <v>0.85</v>
+        <v>0.25</v>
       </c>
       <c r="L232">
-        <v>852.74</v>
+        <v>248.29</v>
       </c>
       <c r="M232" s="1">
-        <v>98394.0</v>
+        <v>99123.0</v>
       </c>
       <c r="N232" s="1">
-        <v>99246.74</v>
+        <v>99371.29</v>
       </c>
       <c r="O232" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>541</v>
+        <v>529</v>
       </c>
       <c r="B233" t="s">
-        <v>542</v>
+        <v>530</v>
       </c>
       <c r="C233" s="1">
         <v>100000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>90.261</v>
+        <v>98.255</v>
       </c>
       <c r="E233" s="1">
-        <v>89.875</v>
+        <v>99.259</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>89875.0</v>
+        <v>99259.0</v>
       </c>
       <c r="I233" s="1">
-        <v>386.0</v>
+        <v>-1004.0</v>
       </c>
       <c r="J233" s="1">
-        <v>0.42948539638387</v>
+        <v>-1.0114951792785</v>
       </c>
       <c r="K233">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>95.89</v>
+        <v>1.11</v>
+      </c>
+      <c r="L233" t="s">
+        <v>531</v>
       </c>
       <c r="M233" s="1">
-        <v>90261.0</v>
+        <v>98255.0</v>
       </c>
       <c r="N233" s="1">
-        <v>90356.89</v>
+        <v>99369.73</v>
       </c>
       <c r="O233" s="1">
         <v>0.07</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>543</v>
+        <v>532</v>
       </c>
       <c r="B234" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="C234" s="1">
-        <v>100000.0</v>
+        <v>186000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.727</v>
+        <v>100.311</v>
       </c>
       <c r="E234" s="1">
-        <v>100.539</v>
+        <v>99.731</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>100539.0</v>
+        <v>185499.66</v>
       </c>
       <c r="I234" s="1">
-        <v>188.0</v>
+        <v>1078.8</v>
       </c>
       <c r="J234" s="1">
-        <v>0.18699211251355</v>
+        <v>0.58156440825821</v>
       </c>
       <c r="K234">
-        <v>2.21</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>0.05</v>
+      </c>
+      <c r="L234">
+        <v>95.55</v>
       </c>
       <c r="M234" s="1">
-        <v>100727.0</v>
+        <v>186578.46</v>
       </c>
       <c r="N234" s="1">
-        <v>102940.7</v>
+        <v>186674.01</v>
       </c>
       <c r="O234" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>546</v>
+        <v>534</v>
       </c>
       <c r="B235" t="s">
-        <v>547</v>
+        <v>535</v>
       </c>
       <c r="C235" s="1">
-        <v>228571.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>97.929</v>
+        <v>100.101</v>
       </c>
       <c r="E235" s="1">
-        <v>100.36900132</v>
+        <v>99.451</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>229414.43</v>
+        <v>198902.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-5577.13</v>
+        <v>1300.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-2.4310284231031</v>
+        <v>0.65358819921368</v>
       </c>
       <c r="K235">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>0.37</v>
+      </c>
+      <c r="L235">
+        <v>734.93</v>
       </c>
       <c r="M235" s="1">
-        <v>223837.3</v>
+        <v>200202.0</v>
       </c>
       <c r="N235" s="1">
-        <v>226298.35</v>
+        <v>200936.93</v>
       </c>
       <c r="O235" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>549</v>
+        <v>536</v>
       </c>
       <c r="B236" t="s">
-        <v>550</v>
+        <v>537</v>
       </c>
       <c r="C236" s="1">
-        <v>520000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>87.192</v>
+        <v>98.168</v>
       </c>
       <c r="E236" s="1">
-        <v>90.91529423</v>
+        <v>99.228</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>472759.53</v>
+        <v>230208.96</v>
       </c>
       <c r="I236" s="1">
-        <v>-19361.13</v>
+        <v>-2459.2</v>
       </c>
       <c r="J236" s="1">
-        <v>-4.095344201734</v>
+        <v>-1.068246865804</v>
       </c>
       <c r="K236">
-        <v>1.77</v>
-[...2 lines deleted...]
-        <v>551</v>
+        <v>0.16</v>
+      </c>
+      <c r="L236">
+        <v>365.48</v>
       </c>
       <c r="M236" s="1">
-        <v>453398.4</v>
+        <v>227749.76</v>
       </c>
       <c r="N236" s="1">
-        <v>462582.1</v>
+        <v>228115.24</v>
       </c>
       <c r="O236" s="1">
-        <v>0.37</v>
+        <v>0.17</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>552</v>
+        <v>538</v>
       </c>
       <c r="B237" t="s">
-        <v>553</v>
+        <v>539</v>
       </c>
       <c r="C237" s="1">
-        <v>355002.0</v>
+        <v>308000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>99.898</v>
+        <v>91.253</v>
       </c>
       <c r="E237" s="1">
-        <v>99.67399902</v>
+        <v>83.45955844</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>353844.69</v>
+        <v>257055.44</v>
       </c>
       <c r="I237" s="1">
-        <v>795.21</v>
+        <v>24003.8</v>
       </c>
       <c r="J237" s="1">
-        <v>0.22473419058514</v>
+        <v>9.3379856111973</v>
       </c>
       <c r="K237">
-        <v>1.14</v>
+        <v>1.38</v>
       </c>
       <c r="L237" t="s">
-        <v>554</v>
+        <v>540</v>
       </c>
       <c r="M237" s="1">
-        <v>354639.9</v>
+        <v>281059.24</v>
       </c>
       <c r="N237" s="1">
-        <v>358677.44</v>
+        <v>285299.51</v>
       </c>
       <c r="O237" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>555</v>
+        <v>541</v>
       </c>
       <c r="B238" t="s">
-        <v>556</v>
+        <v>542</v>
       </c>
       <c r="C238" s="1">
         <v>100000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>98.051</v>
+        <v>102.046</v>
       </c>
       <c r="E238" s="1">
-        <v>99.766</v>
+        <v>99.329</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>99766.0</v>
+        <v>99329.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-1715.0</v>
+        <v>2717.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-1.7190225126797</v>
+        <v>2.7353542268622</v>
       </c>
       <c r="K238">
-        <v>2.53</v>
+        <v>1.57</v>
       </c>
       <c r="L238" t="s">
-        <v>557</v>
+        <v>543</v>
       </c>
       <c r="M238" s="1">
-        <v>98051.0</v>
+        <v>102046.0</v>
       </c>
       <c r="N238" s="1">
-        <v>100577.71</v>
+        <v>103617.23</v>
       </c>
       <c r="O238" s="1">
         <v>0.08</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>558</v>
+        <v>544</v>
       </c>
       <c r="B239" t="s">
-        <v>559</v>
+        <v>545</v>
       </c>
       <c r="C239" s="1">
-        <v>130000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>97.981</v>
+        <v>100.309</v>
       </c>
       <c r="E239" s="1">
-        <v>99.945</v>
+        <v>100.25</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>129928.5</v>
+        <v>100250.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-2553.2</v>
+        <v>59.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-1.9650807944369</v>
+        <v>0.058852867830424</v>
       </c>
       <c r="K239">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>0.57</v>
+      </c>
+      <c r="L239">
+        <v>574.84</v>
       </c>
       <c r="M239" s="1">
-        <v>127375.3</v>
+        <v>100309.0</v>
       </c>
       <c r="N239" s="1">
-        <v>128875.46</v>
+        <v>100883.84</v>
       </c>
       <c r="O239" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>561</v>
+        <v>546</v>
       </c>
       <c r="B240" t="s">
-        <v>562</v>
+        <v>547</v>
       </c>
       <c r="C240" s="1">
-        <v>673000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>88.256</v>
+        <v>98.679</v>
       </c>
       <c r="E240" s="1">
-        <v>87.89336553</v>
+        <v>100.231</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>591522.35</v>
+        <v>100231.0</v>
       </c>
       <c r="I240" s="1">
-        <v>2440.53</v>
+        <v>-1552.0</v>
       </c>
       <c r="J240" s="1">
-        <v>0.41258457943305</v>
+        <v>-1.5484231425407</v>
       </c>
       <c r="K240">
-        <v>0.0</v>
+        <v>0.44</v>
       </c>
       <c r="L240">
-        <v>0.0</v>
+        <v>441.78</v>
       </c>
       <c r="M240" s="1">
-        <v>593962.88</v>
+        <v>98679.0</v>
       </c>
       <c r="N240" s="1">
-        <v>593962.88</v>
+        <v>99120.78</v>
       </c>
       <c r="O240" s="1">
-        <v>0.47</v>
+        <v>0.07</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>563</v>
+        <v>548</v>
       </c>
       <c r="B241" t="s">
-        <v>564</v>
+        <v>549</v>
       </c>
       <c r="C241" s="1">
-        <v>24000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>61.837</v>
+        <v>101.433</v>
       </c>
       <c r="E241" s="1">
-        <v>73.332375</v>
+        <v>99.651</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>17599.77</v>
+        <v>99651.0</v>
       </c>
       <c r="I241" s="1">
-        <v>-2758.89</v>
+        <v>1782.0</v>
       </c>
       <c r="J241" s="1">
-        <v>-15.675716216746</v>
+        <v>1.7882409609537</v>
       </c>
       <c r="K241">
-        <v>0.14</v>
+        <v>0.6</v>
       </c>
       <c r="L241">
-        <v>34.68</v>
+        <v>595.55</v>
       </c>
       <c r="M241" s="1">
-        <v>14840.88</v>
+        <v>101433.0</v>
       </c>
       <c r="N241" s="1">
-        <v>14875.56</v>
+        <v>102028.55</v>
       </c>
       <c r="O241" s="1">
-        <v>0.01</v>
+        <v>0.08</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>565</v>
+        <v>550</v>
       </c>
       <c r="B242" t="s">
-        <v>566</v>
+        <v>551</v>
       </c>
       <c r="C242" s="1">
-        <v>198000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>94.955</v>
+        <v>100.453</v>
       </c>
       <c r="E242" s="1">
-        <v>93.47240909</v>
+        <v>99.768</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>185075.37</v>
+        <v>149652.0</v>
       </c>
       <c r="I242" s="1">
-        <v>2935.53</v>
+        <v>1027.5</v>
       </c>
       <c r="J242" s="1">
-        <v>1.5861267763506</v>
+        <v>0.6865928955176</v>
       </c>
       <c r="K242">
-        <v>0.29</v>
+        <v>0.1</v>
       </c>
       <c r="L242">
-        <v>572.3</v>
+        <v>143.32</v>
       </c>
       <c r="M242" s="1">
-        <v>188010.9</v>
+        <v>150679.5</v>
       </c>
       <c r="N242" s="1">
-        <v>188583.2</v>
+        <v>150822.82</v>
       </c>
       <c r="O242" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>567</v>
+        <v>552</v>
       </c>
       <c r="B243" t="s">
-        <v>568</v>
+        <v>553</v>
       </c>
       <c r="C243" s="1">
-        <v>124000.0</v>
+        <v>555896.0</v>
       </c>
       <c r="D243" s="1">
-        <v>85.362</v>
+        <v>98.39</v>
       </c>
       <c r="E243" s="1">
-        <v>91.51215323</v>
+        <v>98.10396729</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>113475.07</v>
+        <v>545356.03</v>
       </c>
       <c r="I243" s="1">
-        <v>-7626.19</v>
+        <v>1590.05</v>
       </c>
       <c r="J243" s="1">
-        <v>-6.7205862926544</v>
+        <v>0.29156182613402</v>
       </c>
       <c r="K243">
-        <v>1.12</v>
+        <v>0.69</v>
       </c>
       <c r="L243" t="s">
-        <v>569</v>
+        <v>554</v>
       </c>
       <c r="M243" s="1">
-        <v>105848.88</v>
+        <v>546946.08</v>
       </c>
       <c r="N243" s="1">
-        <v>107240.06</v>
+        <v>550806.89</v>
       </c>
       <c r="O243" s="1">
-        <v>0.09</v>
+        <v>0.41</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>570</v>
+        <v>555</v>
       </c>
       <c r="B244" t="s">
-        <v>571</v>
+        <v>556</v>
       </c>
       <c r="C244" s="1">
-        <v>135000.0</v>
+        <v>544859.0</v>
       </c>
       <c r="D244" s="1">
-        <v>98.364</v>
+        <v>87.911</v>
       </c>
       <c r="E244" s="1">
-        <v>99.998</v>
+        <v>90.81661127</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>134997.3</v>
+        <v>494822.48</v>
       </c>
       <c r="I244" s="1">
-        <v>-2205.9</v>
+        <v>-15831.48</v>
       </c>
       <c r="J244" s="1">
-        <v>-1.6340326806536</v>
+        <v>-3.1994261861345</v>
       </c>
       <c r="K244">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>684.54</v>
+        <v>2.23</v>
+      </c>
+      <c r="L244" t="s">
+        <v>557</v>
       </c>
       <c r="M244" s="1">
-        <v>132791.4</v>
+        <v>478991.0</v>
       </c>
       <c r="N244" s="1">
-        <v>133475.94</v>
+        <v>491132.77</v>
       </c>
       <c r="O244" s="1">
-        <v>0.11</v>
+        <v>0.37</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>572</v>
+        <v>558</v>
       </c>
       <c r="B245" t="s">
-        <v>573</v>
+        <v>559</v>
       </c>
       <c r="C245" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>101.078</v>
+        <v>99.231</v>
       </c>
       <c r="E245" s="1">
-        <v>100.0965</v>
+        <v>99.766</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>150144.75</v>
+        <v>99766.0</v>
       </c>
       <c r="I245" s="1">
-        <v>1472.25</v>
+        <v>-535.0</v>
       </c>
       <c r="J245" s="1">
-        <v>0.98055376561618</v>
+        <v>-0.53625483631698</v>
       </c>
       <c r="K245">
-        <v>2.45</v>
+        <v>3.11</v>
       </c>
       <c r="L245" t="s">
-        <v>574</v>
+        <v>560</v>
       </c>
       <c r="M245" s="1">
-        <v>151617.0</v>
+        <v>99231.0</v>
       </c>
       <c r="N245" s="1">
-        <v>155296.73</v>
+        <v>102339.9</v>
       </c>
       <c r="O245" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>575</v>
+        <v>561</v>
       </c>
       <c r="B246" t="s">
-        <v>576</v>
+        <v>562</v>
       </c>
       <c r="C246" s="1">
-        <v>1035800.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>87.023</v>
+        <v>98.464</v>
       </c>
       <c r="E246" s="1">
-        <v>87.23165862</v>
+        <v>99.945</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>903545.52</v>
+        <v>129928.5</v>
       </c>
       <c r="I246" s="1">
-        <v>-2161.29</v>
+        <v>-1925.3</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.23920100893201</v>
+        <v>-1.481814998249</v>
       </c>
       <c r="K246">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.63</v>
+      </c>
+      <c r="L246" t="s">
+        <v>563</v>
       </c>
       <c r="M246" s="1">
-        <v>901384.23</v>
+        <v>128003.2</v>
       </c>
       <c r="N246" s="1">
-        <v>901384.23</v>
+        <v>130128.43</v>
       </c>
       <c r="O246" s="1">
-        <v>0.72</v>
+        <v>0.1</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>577</v>
+        <v>564</v>
       </c>
       <c r="B247" t="s">
-        <v>578</v>
+        <v>565</v>
       </c>
       <c r="C247" s="1">
-        <v>980000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>83.825</v>
+        <v>98.572</v>
       </c>
       <c r="E247" s="1">
-        <v>84.103</v>
+        <v>98.71</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>824209.4</v>
+        <v>98710.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-2724.4</v>
+        <v>-138.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-0.33054706728654</v>
+        <v>-0.13980346469456</v>
       </c>
       <c r="K247">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.14</v>
+      </c>
+      <c r="L247" t="s">
+        <v>566</v>
       </c>
       <c r="M247" s="1">
-        <v>821485.0</v>
+        <v>98572.0</v>
       </c>
       <c r="N247" s="1">
-        <v>821485.0</v>
+        <v>99711.73</v>
       </c>
       <c r="O247" s="1">
-        <v>0.65</v>
+        <v>0.07</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>579</v>
+        <v>567</v>
       </c>
       <c r="B248" t="s">
-        <v>580</v>
+        <v>568</v>
       </c>
       <c r="C248" s="1">
-        <v>2502943.0</v>
+        <v>120000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>61.991</v>
+        <v>73.384</v>
       </c>
       <c r="E248" s="1">
-        <v>72.69136173</v>
+        <v>72.7651</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>1819423.35</v>
+        <v>87318.12</v>
       </c>
       <c r="I248" s="1">
-        <v>-267823.95</v>
+        <v>742.68</v>
       </c>
       <c r="J248" s="1">
-        <v>-14.720265627019</v>
+        <v>0.85054511022454</v>
       </c>
       <c r="K248">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>0.02</v>
+      </c>
+      <c r="L248">
+        <v>20.14</v>
       </c>
       <c r="M248" s="1">
-        <v>1551599.4</v>
+        <v>88060.8</v>
       </c>
       <c r="N248" s="1">
-        <v>1562708.35</v>
+        <v>88080.94</v>
       </c>
       <c r="O248" s="1">
-        <v>1.24</v>
+        <v>0.07</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>582</v>
+        <v>569</v>
       </c>
       <c r="B249" t="s">
-        <v>583</v>
+        <v>570</v>
       </c>
       <c r="C249" s="1">
-        <v>444553.0</v>
+        <v>592000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>84.087</v>
+        <v>86.527</v>
       </c>
       <c r="E249" s="1">
-        <v>86.69857362</v>
+        <v>86.20606757</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>385421.11</v>
+        <v>510339.92</v>
       </c>
       <c r="I249" s="1">
-        <v>-11609.83</v>
+        <v>1899.92</v>
       </c>
       <c r="J249" s="1">
-        <v>-3.0122454890963</v>
+        <v>0.37228520159661</v>
       </c>
       <c r="K249">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>0.09</v>
+      </c>
+      <c r="L249">
+        <v>529.15</v>
       </c>
       <c r="M249" s="1">
-        <v>373811.28</v>
+        <v>512239.84</v>
       </c>
       <c r="N249" s="1">
-        <v>378743.99</v>
+        <v>512768.99</v>
       </c>
       <c r="O249" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>585</v>
+        <v>571</v>
       </c>
       <c r="B250" t="s">
-        <v>586</v>
+        <v>572</v>
       </c>
       <c r="C250" s="1">
-        <v>1380000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>74.289</v>
+        <v>62.637</v>
       </c>
       <c r="E250" s="1">
-        <v>78.5174029</v>
+        <v>72.92776</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>1083540.16</v>
+        <v>18231.94</v>
       </c>
       <c r="I250" s="1">
-        <v>-58351.96</v>
+        <v>-2572.69</v>
       </c>
       <c r="J250" s="1">
-        <v>-5.3853066230605</v>
+        <v>-14.110895494391</v>
       </c>
       <c r="K250">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>0.18</v>
+      </c>
+      <c r="L250">
+        <v>44.69</v>
       </c>
       <c r="M250" s="1">
-        <v>1025188.2</v>
+        <v>15659.25</v>
       </c>
       <c r="N250" s="1">
-        <v>1040500.53</v>
+        <v>15703.94</v>
       </c>
       <c r="O250" s="1">
-        <v>0.83</v>
+        <v>0.01</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>588</v>
+        <v>573</v>
       </c>
       <c r="B251" t="s">
-        <v>589</v>
+        <v>574</v>
       </c>
       <c r="C251" s="1">
-        <v>850000.0</v>
+        <v>208000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>98.294</v>
+        <v>95.247</v>
       </c>
       <c r="E251" s="1">
-        <v>99.934</v>
+        <v>93.56469231</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>849439.0</v>
+        <v>194614.56</v>
       </c>
       <c r="I251" s="1">
-        <v>-13940.0</v>
+        <v>3499.2</v>
       </c>
       <c r="J251" s="1">
-        <v>-1.6410831148558</v>
+        <v>1.7980155236073</v>
       </c>
       <c r="K251">
-        <v>1.33</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>0.36</v>
+      </c>
+      <c r="L251">
+        <v>743.67</v>
       </c>
       <c r="M251" s="1">
-        <v>835499.0</v>
+        <v>198113.76</v>
       </c>
       <c r="N251" s="1">
-        <v>846788.86</v>
+        <v>198857.43</v>
       </c>
       <c r="O251" s="1">
-        <v>0.67</v>
+        <v>0.15</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>591</v>
+        <v>575</v>
       </c>
       <c r="B252" t="s">
-        <v>592</v>
+        <v>576</v>
       </c>
       <c r="C252" s="1">
-        <v>500000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>76.269</v>
+        <v>98.92</v>
       </c>
       <c r="E252" s="1">
-        <v>82.8884</v>
+        <v>99.998</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>414442.0</v>
+        <v>134997.3</v>
       </c>
       <c r="I252" s="1">
-        <v>-33097.0</v>
+        <v>-1455.3</v>
       </c>
       <c r="J252" s="1">
-        <v>-7.9859184156046</v>
+        <v>-1.0780215604312</v>
       </c>
       <c r="K252">
-        <v>2.66</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>0.15</v>
+      </c>
+      <c r="L252">
+        <v>207.81</v>
       </c>
       <c r="M252" s="1">
-        <v>381345.0</v>
+        <v>133542.0</v>
       </c>
       <c r="N252" s="1">
-        <v>394660.07</v>
+        <v>133749.81</v>
       </c>
       <c r="O252" s="1">
-        <v>0.31</v>
+        <v>0.1</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>594</v>
+        <v>577</v>
       </c>
       <c r="B253" t="s">
-        <v>595</v>
+        <v>578</v>
       </c>
       <c r="C253" s="1">
-        <v>241000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>96.591</v>
+        <v>101.075</v>
       </c>
       <c r="E253" s="1">
-        <v>99.46728631</v>
+        <v>100.0965</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>239716.16</v>
+        <v>150144.75</v>
       </c>
       <c r="I253" s="1">
-        <v>-6931.85</v>
+        <v>1467.75</v>
       </c>
       <c r="J253" s="1">
-        <v>-2.8916907395813</v>
+        <v>0.9775566578252</v>
       </c>
       <c r="K253">
-        <v>2.84</v>
+        <v>2.96</v>
       </c>
       <c r="L253" t="s">
-        <v>596</v>
+        <v>579</v>
       </c>
       <c r="M253" s="1">
-        <v>232784.31</v>
+        <v>151612.5</v>
       </c>
       <c r="N253" s="1">
-        <v>239630.03</v>
+        <v>156052.5</v>
       </c>
       <c r="O253" s="1">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>597</v>
+        <v>580</v>
       </c>
       <c r="B254" t="s">
-        <v>598</v>
+        <v>581</v>
       </c>
       <c r="C254" s="1">
-        <v>472885.0</v>
+        <v>1085503.0</v>
       </c>
       <c r="D254" s="1">
-        <v>98.349</v>
+        <v>87.582</v>
       </c>
       <c r="E254" s="1">
-        <v>100.3378813</v>
+        <v>87.26291867</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>474482.79</v>
+        <v>947241.6</v>
       </c>
       <c r="I254" s="1">
-        <v>-9405.12</v>
+        <v>3463.64</v>
       </c>
       <c r="J254" s="1">
-        <v>-1.9821835898411</v>
+        <v>0.36565539351312</v>
       </c>
       <c r="K254">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>0.0</v>
+      </c>
+      <c r="L254">
+        <v>0.0</v>
       </c>
       <c r="M254" s="1">
-        <v>465077.67</v>
+        <v>950705.24</v>
       </c>
       <c r="N254" s="1">
-        <v>471425.99</v>
+        <v>950705.24</v>
       </c>
       <c r="O254" s="1">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>600</v>
+        <v>582</v>
       </c>
       <c r="B255" t="s">
-        <v>601</v>
+        <v>583</v>
       </c>
       <c r="C255" s="1">
-        <v>224000.0</v>
+        <v>1648300.0</v>
       </c>
       <c r="D255" s="1">
-        <v>97.285</v>
+        <v>84.463</v>
       </c>
       <c r="E255" s="1">
-        <v>98.725</v>
+        <v>84.17083237</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>221144.0</v>
+        <v>1387387.83</v>
       </c>
       <c r="I255" s="1">
-        <v>-3225.6</v>
+        <v>4815.8</v>
       </c>
       <c r="J255" s="1">
-        <v>-1.4585971131932</v>
+        <v>0.34711274640488</v>
       </c>
       <c r="K255">
-        <v>3.64</v>
-[...2 lines deleted...]
-        <v>602</v>
+        <v>0.0</v>
+      </c>
+      <c r="L255">
+        <v>0.0</v>
       </c>
       <c r="M255" s="1">
-        <v>217918.4</v>
+        <v>1392203.63</v>
       </c>
       <c r="N255" s="1">
-        <v>226070.77</v>
+        <v>1392203.63</v>
       </c>
       <c r="O255" s="1">
-        <v>0.18</v>
+        <v>1.04</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>603</v>
+        <v>584</v>
       </c>
       <c r="B256" t="s">
-        <v>604</v>
+        <v>585</v>
       </c>
       <c r="C256" s="1">
-        <v>100000.0</v>
+        <v>4054769.0</v>
       </c>
       <c r="D256" s="1">
-        <v>82.044</v>
+        <v>62.77</v>
       </c>
       <c r="E256" s="1">
-        <v>81.75</v>
+        <v>68.75977793</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>81750.0</v>
+        <v>2788050.16</v>
       </c>
       <c r="I256" s="1">
-        <v>294.0</v>
+        <v>-242871.66</v>
       </c>
       <c r="J256" s="1">
-        <v>0.35963302752294</v>
+        <v>-8.7111653687034</v>
       </c>
       <c r="K256">
-        <v>0.13</v>
+        <v>0.01</v>
       </c>
       <c r="L256">
-        <v>131.51</v>
+        <v>499.9</v>
       </c>
       <c r="M256" s="1">
-        <v>82044.0</v>
+        <v>2545178.5</v>
       </c>
       <c r="N256" s="1">
-        <v>82175.51</v>
+        <v>2545678.4</v>
       </c>
       <c r="O256" s="1">
-        <v>0.07</v>
+        <v>1.9</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>605</v>
+        <v>586</v>
       </c>
       <c r="B257" t="s">
-        <v>606</v>
+        <v>587</v>
       </c>
       <c r="C257" s="1">
-        <v>704635.29</v>
+        <v>1106659.0</v>
       </c>
       <c r="D257" s="1">
-        <v>76.252</v>
+        <v>98.965</v>
       </c>
       <c r="E257" s="1">
-        <v>77.63493651</v>
+        <v>99.44980703</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>547043.16</v>
+        <v>1100570.24</v>
       </c>
       <c r="I257" s="1">
-        <v>-9744.66</v>
+        <v>-5365.16</v>
       </c>
       <c r="J257" s="1">
-        <v>-1.7813329390683</v>
+        <v>-0.48748910383039</v>
       </c>
       <c r="K257">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.82</v>
+      </c>
+      <c r="L257" t="s">
+        <v>588</v>
       </c>
       <c r="M257" s="1">
-        <v>537298.5</v>
+        <v>1095205.08</v>
       </c>
       <c r="N257" s="1">
-        <v>537298.5</v>
+        <v>1115367.5</v>
       </c>
       <c r="O257" s="1">
-        <v>0.43</v>
+        <v>0.83</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>607</v>
+        <v>589</v>
       </c>
       <c r="B258" t="s">
-        <v>608</v>
+        <v>590</v>
       </c>
       <c r="C258" s="1">
-        <v>2263571.72</v>
+        <v>492884.0</v>
       </c>
       <c r="D258" s="1">
-        <v>86.818</v>
+        <v>98.099</v>
       </c>
       <c r="E258" s="1">
-        <v>102.8383713</v>
+        <v>98.21541377</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>2327820.29</v>
+        <v>484088.06</v>
       </c>
       <c r="I258" s="1">
-        <v>-362632.59</v>
+        <v>-573.79</v>
       </c>
       <c r="J258" s="1">
-        <v>-15.578203848374</v>
+        <v>-0.11853008727379</v>
       </c>
       <c r="K258">
-        <v>1.95</v>
-[...2 lines deleted...]
-        <v>609</v>
+        <v>0.1</v>
+      </c>
+      <c r="L258">
+        <v>498.29</v>
       </c>
       <c r="M258" s="1">
-        <v>1965187.7</v>
+        <v>483514.27</v>
       </c>
       <c r="N258" s="1">
-        <v>2009218.82</v>
+        <v>484012.56</v>
       </c>
       <c r="O258" s="1">
-        <v>1.6</v>
+        <v>0.36</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>610</v>
+        <v>591</v>
       </c>
       <c r="B259" t="s">
-        <v>611</v>
+        <v>592</v>
       </c>
       <c r="C259" s="1">
-        <v>714704.0</v>
+        <v>428459.0</v>
       </c>
       <c r="D259" s="1">
-        <v>96.161</v>
+        <v>98.305</v>
       </c>
       <c r="E259" s="1">
-        <v>98.81541589</v>
+        <v>98.51635512</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>706237.73</v>
+        <v>422102.19</v>
       </c>
       <c r="I259" s="1">
-        <v>-18971.22</v>
+        <v>-905.57</v>
       </c>
       <c r="J259" s="1">
-        <v>-2.6862371116876</v>
+        <v>-0.21453809562087</v>
       </c>
       <c r="K259">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>0.11</v>
+      </c>
+      <c r="L259">
+        <v>464.85</v>
       </c>
       <c r="M259" s="1">
-        <v>687266.51</v>
+        <v>421196.62</v>
       </c>
       <c r="N259" s="1">
-        <v>690105.75</v>
+        <v>421661.47</v>
       </c>
       <c r="O259" s="1">
-        <v>0.55</v>
+        <v>0.31</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>613</v>
+        <v>593</v>
       </c>
       <c r="B260" t="s">
-        <v>614</v>
+        <v>594</v>
       </c>
       <c r="C260" s="1">
-        <v>415996.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>97.287</v>
+        <v>82.762</v>
       </c>
       <c r="E260" s="1">
-        <v>99.89010231</v>
+        <v>81.75</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>415538.83</v>
+        <v>81750.0</v>
       </c>
       <c r="I260" s="1">
-        <v>-10828.8</v>
+        <v>1012.0</v>
       </c>
       <c r="J260" s="1">
-        <v>-2.6059658492084</v>
+        <v>1.2379204892966</v>
       </c>
       <c r="K260">
-        <v>1.72</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>0.34</v>
+      </c>
+      <c r="L260">
+        <v>336.99</v>
       </c>
       <c r="M260" s="1">
-        <v>404710.03</v>
+        <v>82762.0</v>
       </c>
       <c r="N260" s="1">
-        <v>411881.12</v>
+        <v>83098.99</v>
       </c>
       <c r="O260" s="1">
-        <v>0.33</v>
+        <v>0.06</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>616</v>
+        <v>595</v>
       </c>
       <c r="B261" t="s">
-        <v>617</v>
+        <v>596</v>
       </c>
       <c r="C261" s="1">
-        <v>990000.0</v>
+        <v>1807099.0</v>
       </c>
       <c r="D261" s="1">
-        <v>96.564</v>
+        <v>99.133</v>
       </c>
       <c r="E261" s="1">
-        <v>99.374</v>
+        <v>99.18303812</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>983802.6</v>
+        <v>1792335.69</v>
       </c>
       <c r="I261" s="1">
-        <v>-27819.0</v>
+        <v>-904.24</v>
       </c>
       <c r="J261" s="1">
-        <v>-2.8277014108318</v>
+        <v>-0.050450370711527</v>
       </c>
       <c r="K261">
-        <v>2.02</v>
+        <v>1.89</v>
       </c>
       <c r="L261" t="s">
-        <v>618</v>
+        <v>597</v>
       </c>
       <c r="M261" s="1">
-        <v>955983.6</v>
+        <v>1791431.45</v>
       </c>
       <c r="N261" s="1">
-        <v>976011.44</v>
+        <v>1825518.78</v>
       </c>
       <c r="O261" s="1">
-        <v>0.78</v>
+        <v>1.36</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>619</v>
+        <v>598</v>
       </c>
       <c r="B262" t="s">
-        <v>620</v>
+        <v>599</v>
       </c>
       <c r="C262" s="1">
-        <v>100000.0</v>
+        <v>2373663.72</v>
       </c>
       <c r="D262" s="1">
-        <v>98.22</v>
+        <v>87.642</v>
       </c>
       <c r="E262" s="1">
-        <v>99.24</v>
+        <v>102.1667905</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>99240.0</v>
+        <v>2425096.04</v>
       </c>
       <c r="I262" s="1">
-        <v>-1020.0</v>
+        <v>-344769.68</v>
       </c>
       <c r="J262" s="1">
-        <v>-1.0278113663845</v>
+        <v>-14.21674335009</v>
       </c>
       <c r="K262">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>852.74</v>
+        <v>2.29</v>
+      </c>
+      <c r="L262" t="s">
+        <v>600</v>
       </c>
       <c r="M262" s="1">
-        <v>98220.0</v>
+        <v>2080326.36</v>
       </c>
       <c r="N262" s="1">
-        <v>99072.74</v>
+        <v>2134627.98</v>
       </c>
       <c r="O262" s="1">
-        <v>0.08</v>
+        <v>1.59</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>621</v>
+        <v>601</v>
       </c>
       <c r="B263" t="s">
-        <v>622</v>
+        <v>602</v>
       </c>
       <c r="C263" s="1">
-        <v>100000.0</v>
+        <v>2919658.0</v>
       </c>
       <c r="D263" s="1">
-        <v>88.128</v>
+        <v>96.619</v>
       </c>
       <c r="E263" s="1">
-        <v>85.48</v>
+        <v>97.0584702</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>85480.0</v>
+        <v>2833775.39</v>
       </c>
       <c r="I263" s="1">
-        <v>2648.0</v>
+        <v>-12831.03</v>
       </c>
       <c r="J263" s="1">
-        <v>3.097800655124</v>
+        <v>-0.452789238176</v>
       </c>
       <c r="K263">
-        <v>1.81</v>
+        <v>0.74</v>
       </c>
       <c r="L263" t="s">
-        <v>623</v>
+        <v>603</v>
       </c>
       <c r="M263" s="1">
-        <v>88128.0</v>
+        <v>2820944.36</v>
       </c>
       <c r="N263" s="1">
-        <v>89942.52</v>
+        <v>2842541.83</v>
       </c>
       <c r="O263" s="1">
-        <v>0.07</v>
+        <v>2.12</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>624</v>
+        <v>604</v>
       </c>
       <c r="B264" t="s">
-        <v>625</v>
+        <v>605</v>
       </c>
       <c r="C264" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>91.899</v>
+        <v>100.273</v>
       </c>
       <c r="E264" s="1">
-        <v>92.546</v>
+        <v>100.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>185092.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I264" s="1">
-        <v>-1294.0</v>
+        <v>273.0</v>
       </c>
       <c r="J264" s="1">
-        <v>-0.69911179305426</v>
+        <v>0.273</v>
       </c>
       <c r="K264">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>0.48</v>
+      </c>
+      <c r="L264">
+        <v>481.91</v>
       </c>
       <c r="M264" s="1">
-        <v>183798.0</v>
+        <v>100273.0</v>
       </c>
       <c r="N264" s="1">
-        <v>185600.74</v>
+        <v>100754.91</v>
       </c>
       <c r="O264" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>627</v>
+        <v>606</v>
       </c>
       <c r="B265" t="s">
-        <v>628</v>
+        <v>607</v>
       </c>
       <c r="C265" s="1">
         <v>100000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.947</v>
+        <v>98.79</v>
       </c>
       <c r="E265" s="1">
-        <v>99.942</v>
+        <v>99.24</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>99942.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I265" s="1">
-        <v>1005.0</v>
+        <v>-450.0</v>
       </c>
       <c r="J265" s="1">
-        <v>1.0055832382782</v>
+        <v>-0.453446191052</v>
       </c>
       <c r="K265">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>119.18</v>
+        <v>1.37</v>
+      </c>
+      <c r="L265" t="s">
+        <v>608</v>
       </c>
       <c r="M265" s="1">
-        <v>100947.0</v>
+        <v>98790.0</v>
       </c>
       <c r="N265" s="1">
-        <v>101066.18</v>
+        <v>100156.44</v>
       </c>
       <c r="O265" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>629</v>
+        <v>609</v>
       </c>
       <c r="B266" t="s">
-        <v>630</v>
+        <v>610</v>
       </c>
       <c r="C266" s="1">
         <v>100000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>94.102</v>
+        <v>89.242</v>
       </c>
       <c r="E266" s="1">
-        <v>94.7</v>
+        <v>85.48</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>94700.0</v>
+        <v>85480.0</v>
       </c>
       <c r="I266" s="1">
-        <v>-598.0</v>
+        <v>3762.0</v>
       </c>
       <c r="J266" s="1">
-        <v>-0.63146779303062</v>
+        <v>4.4010294805803</v>
       </c>
       <c r="K266">
-        <v>0.36</v>
+        <v>0.22</v>
       </c>
       <c r="L266">
-        <v>359.59</v>
+        <v>217.95</v>
       </c>
       <c r="M266" s="1">
-        <v>94102.0</v>
+        <v>89242.0</v>
       </c>
       <c r="N266" s="1">
-        <v>94461.59</v>
+        <v>89459.95</v>
       </c>
       <c r="O266" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>631</v>
+        <v>611</v>
       </c>
       <c r="B267" t="s">
-        <v>632</v>
+        <v>612</v>
       </c>
       <c r="C267" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.718</v>
+        <v>92.39</v>
       </c>
       <c r="E267" s="1">
-        <v>99.858</v>
+        <v>92.546</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>99858.0</v>
+        <v>185092.0</v>
       </c>
       <c r="I267" s="1">
-        <v>860.0</v>
+        <v>-312.0</v>
       </c>
       <c r="J267" s="1">
-        <v>0.86122293656993</v>
+        <v>-0.16856482181834</v>
       </c>
       <c r="K267">
-        <v>3.32</v>
+        <v>1.14</v>
       </c>
       <c r="L267" t="s">
-        <v>633</v>
+        <v>613</v>
       </c>
       <c r="M267" s="1">
-        <v>100718.0</v>
+        <v>184780.0</v>
       </c>
       <c r="N267" s="1">
-        <v>104040.95</v>
+        <v>187062.19</v>
       </c>
       <c r="O267" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>634</v>
+        <v>614</v>
       </c>
       <c r="B268" t="s">
-        <v>635</v>
+        <v>615</v>
       </c>
       <c r="C268" s="1">
         <v>100000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>98.482</v>
+        <v>101.327</v>
       </c>
       <c r="E268" s="1">
-        <v>100.0</v>
+        <v>99.942</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>100000.0</v>
+        <v>99942.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-1518.0</v>
+        <v>1385.0</v>
       </c>
       <c r="J268" s="1">
-        <v>-1.518</v>
+        <v>1.3858037661844</v>
       </c>
       <c r="K268">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>636</v>
+        <v>0.62</v>
+      </c>
+      <c r="L268">
+        <v>615.75</v>
       </c>
       <c r="M268" s="1">
-        <v>98482.0</v>
+        <v>101327.0</v>
       </c>
       <c r="N268" s="1">
-        <v>100125.84</v>
+        <v>101942.75</v>
       </c>
       <c r="O268" s="1">
         <v>0.08</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>637</v>
+        <v>616</v>
       </c>
       <c r="B269" t="s">
-        <v>638</v>
+        <v>617</v>
       </c>
       <c r="C269" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>93.37</v>
+        <v>94.132</v>
       </c>
       <c r="E269" s="1">
-        <v>96.33333333</v>
+        <v>94.7</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>289000.0</v>
+        <v>94700.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-8890.0</v>
+        <v>-568.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-3.076124567474</v>
+        <v>-0.59978880675818</v>
       </c>
       <c r="K269">
-        <v>0.32</v>
+        <v>0.45</v>
       </c>
       <c r="L269">
-        <v>960.0</v>
+        <v>445.21</v>
       </c>
       <c r="M269" s="1">
-        <v>280110.0</v>
+        <v>94132.0</v>
       </c>
       <c r="N269" s="1">
-        <v>281070.0</v>
+        <v>94577.21</v>
       </c>
       <c r="O269" s="1">
-        <v>0.22</v>
+        <v>0.07</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>639</v>
+        <v>618</v>
       </c>
       <c r="B270" t="s">
-        <v>640</v>
+        <v>619</v>
       </c>
       <c r="C270" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>96.333</v>
+        <v>101.341</v>
       </c>
       <c r="E270" s="1">
-        <v>98.642</v>
+        <v>99.858</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>197284.0</v>
+        <v>99858.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-4618.0</v>
+        <v>1483.0</v>
       </c>
       <c r="J270" s="1">
-        <v>-2.3407878996776</v>
+        <v>1.4851088545735</v>
       </c>
       <c r="K270">
-        <v>3.92</v>
+        <v>3.85</v>
       </c>
       <c r="L270" t="s">
-        <v>641</v>
+        <v>620</v>
       </c>
       <c r="M270" s="1">
-        <v>192666.0</v>
+        <v>101341.0</v>
       </c>
       <c r="N270" s="1">
-        <v>200505.04</v>
+        <v>105194.77</v>
       </c>
       <c r="O270" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>642</v>
+        <v>621</v>
       </c>
       <c r="B271" t="s">
-        <v>643</v>
+        <v>622</v>
       </c>
       <c r="C271" s="1">
-        <v>148000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>97.899</v>
+        <v>98.074</v>
       </c>
       <c r="E271" s="1">
-        <v>99.628</v>
+        <v>98.9</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>147449.44</v>
+        <v>197800.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-2558.92</v>
+        <v>-1652.0</v>
       </c>
       <c r="J271" s="1">
-        <v>-1.7354558959329</v>
+        <v>-0.83518705763397</v>
       </c>
       <c r="K271">
-        <v>1.74</v>
+        <v>2.16</v>
       </c>
       <c r="L271" t="s">
-        <v>644</v>
+        <v>623</v>
       </c>
       <c r="M271" s="1">
-        <v>144890.52</v>
+        <v>196148.0</v>
       </c>
       <c r="N271" s="1">
-        <v>147460.25</v>
+        <v>200463.07</v>
       </c>
       <c r="O271" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>645</v>
+        <v>624</v>
       </c>
       <c r="B272" t="s">
-        <v>646</v>
+        <v>625</v>
       </c>
       <c r="C272" s="1">
         <v>100000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>98.053</v>
+        <v>96.602</v>
       </c>
       <c r="E272" s="1">
-        <v>99.736</v>
+        <v>98.642</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>99736.0</v>
+        <v>98642.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-1683.0</v>
+        <v>-2040.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-1.6874548808855</v>
+        <v>-2.0680845887147</v>
       </c>
       <c r="K272">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>647</v>
+        <v>0.14</v>
+      </c>
+      <c r="L272">
+        <v>143.84</v>
       </c>
       <c r="M272" s="1">
-        <v>98053.0</v>
+        <v>96602.0</v>
       </c>
       <c r="N272" s="1">
-        <v>99631.08</v>
+        <v>96745.84</v>
       </c>
       <c r="O272" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>648</v>
+        <v>626</v>
       </c>
       <c r="B273" t="s">
-        <v>649</v>
+        <v>625</v>
       </c>
       <c r="C273" s="1">
-        <v>104000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>97.939</v>
+        <v>96.679</v>
       </c>
       <c r="E273" s="1">
-        <v>99.594</v>
+        <v>95.396</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>103577.76</v>
+        <v>95396.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-1721.2</v>
+        <v>1283.0</v>
       </c>
       <c r="J273" s="1">
-        <v>-1.6617466915678</v>
+        <v>1.344920122437</v>
       </c>
       <c r="K273">
-        <v>2.86</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>0.14</v>
+      </c>
+      <c r="L273">
+        <v>143.84</v>
       </c>
       <c r="M273" s="1">
-        <v>101856.56</v>
+        <v>96679.0</v>
       </c>
       <c r="N273" s="1">
-        <v>104828.04</v>
+        <v>96822.84</v>
       </c>
       <c r="O273" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>651</v>
+        <v>627</v>
       </c>
       <c r="B274" t="s">
-        <v>652</v>
+        <v>628</v>
       </c>
       <c r="C274" s="1">
-        <v>100000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>95.272</v>
+        <v>98.102</v>
       </c>
       <c r="E274" s="1">
-        <v>93.6</v>
+        <v>99.628</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>93600.0</v>
+        <v>147449.44</v>
       </c>
       <c r="I274" s="1">
-        <v>1672.0</v>
+        <v>-2258.48</v>
       </c>
       <c r="J274" s="1">
-        <v>1.7863247863248</v>
+        <v>-1.5316979162484</v>
       </c>
       <c r="K274">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>779.11</v>
+        <v>2.18</v>
+      </c>
+      <c r="L274" t="s">
+        <v>629</v>
       </c>
       <c r="M274" s="1">
-        <v>95272.0</v>
+        <v>145190.96</v>
       </c>
       <c r="N274" s="1">
-        <v>96051.11</v>
+        <v>148419.59</v>
       </c>
       <c r="O274" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>653</v>
+        <v>630</v>
       </c>
       <c r="B275" t="s">
-        <v>654</v>
+        <v>631</v>
       </c>
       <c r="C275" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>97.974</v>
+        <v>98.864</v>
       </c>
       <c r="E275" s="1">
-        <v>100.0</v>
+        <v>99.736</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>200000.0</v>
+        <v>99736.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-4052.0</v>
+        <v>-872.0</v>
       </c>
       <c r="J275" s="1">
-        <v>-2.026</v>
+        <v>-0.87430817357825</v>
       </c>
       <c r="K275">
-        <v>2.52</v>
+        <v>2.13</v>
       </c>
       <c r="L275" t="s">
-        <v>655</v>
+        <v>632</v>
       </c>
       <c r="M275" s="1">
-        <v>195948.0</v>
+        <v>98864.0</v>
       </c>
       <c r="N275" s="1">
-        <v>200980.19</v>
+        <v>100990.03</v>
       </c>
       <c r="O275" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>656</v>
+        <v>633</v>
       </c>
       <c r="B276" t="s">
-        <v>657</v>
+        <v>634</v>
       </c>
       <c r="C276" s="1">
-        <v>152000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.719</v>
+        <v>99.361</v>
       </c>
       <c r="E276" s="1">
-        <v>99.849</v>
+        <v>99.394</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>151770.48</v>
+        <v>115297.04</v>
       </c>
       <c r="I276" s="1">
-        <v>1322.4</v>
+        <v>-38.28</v>
       </c>
       <c r="J276" s="1">
-        <v>0.8713156866869</v>
+        <v>-0.033201199267561</v>
       </c>
       <c r="K276">
-        <v>2.22</v>
-[...2 lines deleted...]
-        <v>658</v>
+        <v>0.36</v>
+      </c>
+      <c r="L276">
+        <v>417.12</v>
       </c>
       <c r="M276" s="1">
-        <v>153092.88</v>
+        <v>115258.76</v>
       </c>
       <c r="N276" s="1">
-        <v>156459.78</v>
+        <v>115675.88</v>
       </c>
       <c r="O276" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>659</v>
+        <v>635</v>
       </c>
       <c r="B277" t="s">
-        <v>660</v>
+        <v>636</v>
       </c>
       <c r="C277" s="1">
-        <v>117000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>99.278</v>
+        <v>95.334</v>
       </c>
       <c r="E277" s="1">
-        <v>99.115</v>
+        <v>93.6</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>115964.55</v>
+        <v>93600.0</v>
       </c>
       <c r="I277" s="1">
-        <v>190.71</v>
+        <v>1734.0</v>
       </c>
       <c r="J277" s="1">
-        <v>0.16445543056046</v>
+        <v>1.8525641025641</v>
       </c>
       <c r="K277">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>157.07</v>
+        <v>1.0</v>
+      </c>
+      <c r="L277" t="s">
+        <v>637</v>
       </c>
       <c r="M277" s="1">
-        <v>116155.26</v>
+        <v>95334.0</v>
       </c>
       <c r="N277" s="1">
-        <v>116312.33</v>
+        <v>96335.71</v>
       </c>
       <c r="O277" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>661</v>
+        <v>638</v>
       </c>
       <c r="B278" t="s">
-        <v>662</v>
+        <v>639</v>
       </c>
       <c r="C278" s="1">
-        <v>203227.6</v>
+        <v>200000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>95.319</v>
+        <v>98.639</v>
       </c>
       <c r="E278" s="1">
-        <v>96.26519233</v>
+        <v>100.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>195637.44</v>
+        <v>200000.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-1922.93</v>
+        <v>-2722.0</v>
       </c>
       <c r="J278" s="1">
-        <v>-0.98290490818117</v>
+        <v>-1.361</v>
       </c>
       <c r="K278">
-        <v>1.01</v>
+        <v>3.05</v>
       </c>
       <c r="L278" t="s">
-        <v>663</v>
+        <v>640</v>
       </c>
       <c r="M278" s="1">
-        <v>193714.51</v>
+        <v>197278.0</v>
       </c>
       <c r="N278" s="1">
-        <v>195760.15</v>
+        <v>203371.84</v>
       </c>
       <c r="O278" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>664</v>
+        <v>641</v>
       </c>
       <c r="B279" t="s">
-        <v>665</v>
+        <v>642</v>
       </c>
       <c r="C279" s="1">
-        <v>103183.72</v>
+        <v>152000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>89.374</v>
+        <v>100.983</v>
       </c>
       <c r="E279" s="1">
-        <v>92.98022014</v>
+        <v>99.849</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>95940.45</v>
+        <v>151770.48</v>
       </c>
       <c r="I279" s="1">
-        <v>-3721.03</v>
+        <v>1723.68</v>
       </c>
       <c r="J279" s="1">
-        <v>-3.8784787855383</v>
+        <v>1.1357149295436</v>
       </c>
       <c r="K279">
-        <v>1.19</v>
+        <v>2.74</v>
       </c>
       <c r="L279" t="s">
-        <v>666</v>
+        <v>643</v>
       </c>
       <c r="M279" s="1">
-        <v>92219.42</v>
+        <v>153494.16</v>
       </c>
       <c r="N279" s="1">
-        <v>93446.88</v>
+        <v>157662.71</v>
       </c>
       <c r="O279" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>667</v>
+        <v>644</v>
       </c>
       <c r="B280" t="s">
-        <v>668</v>
+        <v>645</v>
       </c>
       <c r="C280" s="1">
-        <v>86980.33</v>
+        <v>117000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>77.902</v>
+        <v>99.692</v>
       </c>
       <c r="E280" s="1">
-        <v>95.00003047</v>
+        <v>99.115</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>82631.34</v>
+        <v>115964.55</v>
       </c>
       <c r="I280" s="1">
-        <v>-14871.92</v>
+        <v>675.09</v>
       </c>
       <c r="J280" s="1">
-        <v>-17.997917013085</v>
+        <v>0.58215204560359</v>
       </c>
       <c r="K280">
-        <v>0.3</v>
+        <v>0.61</v>
       </c>
       <c r="L280">
-        <v>262.13</v>
+        <v>718.03</v>
       </c>
       <c r="M280" s="1">
-        <v>67759.42</v>
+        <v>116639.64</v>
       </c>
       <c r="N280" s="1">
-        <v>68021.55</v>
+        <v>117357.67</v>
       </c>
       <c r="O280" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>669</v>
+        <v>646</v>
       </c>
       <c r="B281" t="s">
-        <v>670</v>
+        <v>647</v>
       </c>
       <c r="C281" s="1">
-        <v>681000.0</v>
+        <v>108553.72</v>
       </c>
       <c r="D281" s="1">
-        <v>101.167</v>
+        <v>90.059</v>
       </c>
       <c r="E281" s="1">
-        <v>123.85769604</v>
+        <v>92.84837037</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>843470.91</v>
+        <v>100790.36</v>
       </c>
       <c r="I281" s="1">
-        <v>39042.98</v>
+        <v>-3027.97</v>
       </c>
       <c r="J281" s="1">
-        <v>4.6288472473817</v>
+        <v>-3.0042258009595</v>
       </c>
       <c r="K281">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="L281">
-        <v>888.93</v>
+        <v>73.46</v>
       </c>
       <c r="M281" s="1">
-        <v>882513.89</v>
+        <v>97762.39</v>
       </c>
       <c r="N281" s="1">
-        <v>883402.82</v>
+        <v>97835.85</v>
       </c>
       <c r="O281" s="1">
-        <v>0.7</v>
+        <v>0.07</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>671</v>
+        <v>648</v>
       </c>
       <c r="B282" t="s">
-        <v>672</v>
+        <v>649</v>
       </c>
       <c r="C282" s="1">
-        <v>750000.0</v>
+        <v>136465.0</v>
       </c>
       <c r="D282" s="1">
-        <v>99.956</v>
+        <v>93.847</v>
       </c>
       <c r="E282" s="1">
-        <v>100.913</v>
+        <v>93.83347378</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>756847.5</v>
+        <v>128049.85</v>
       </c>
       <c r="I282" s="1">
-        <v>-7177.5</v>
+        <v>18.46</v>
       </c>
       <c r="J282" s="1">
-        <v>-0.94834164081932</v>
+        <v>0.014416260542281</v>
       </c>
       <c r="K282">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>673</v>
+        <v>0.28</v>
+      </c>
+      <c r="L282">
+        <v>388.64</v>
       </c>
       <c r="M282" s="1">
-        <v>749670.0</v>
+        <v>128068.31</v>
       </c>
       <c r="N282" s="1">
-        <v>752205.91</v>
+        <v>128456.95</v>
       </c>
       <c r="O282" s="1">
-        <v>0.6</v>
+        <v>0.1</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>674</v>
+        <v>650</v>
       </c>
       <c r="B283" t="s">
-        <v>675</v>
+        <v>651</v>
       </c>
       <c r="C283" s="1">
-        <v>563000.0</v>
+        <v>84286.0</v>
       </c>
       <c r="D283" s="1">
-        <v>84.76</v>
+        <v>66.371</v>
       </c>
       <c r="E283" s="1">
-        <v>95.40138544</v>
+        <v>65.25033813</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>537109.8</v>
+        <v>54996.9</v>
       </c>
       <c r="I283" s="1">
-        <v>-59911.0</v>
+        <v>944.56</v>
       </c>
       <c r="J283" s="1">
-        <v>-11.154330082974</v>
+        <v>1.7174786215223</v>
       </c>
       <c r="K283">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>0.08</v>
+      </c>
+      <c r="L283">
+        <v>65.81</v>
       </c>
       <c r="M283" s="1">
-        <v>477198.8</v>
+        <v>55941.46</v>
       </c>
       <c r="N283" s="1">
-        <v>479386.54</v>
+        <v>56007.27</v>
       </c>
       <c r="O283" s="1">
-        <v>0.38</v>
+        <v>0.04</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>677</v>
+        <v>652</v>
       </c>
       <c r="B284" t="s">
-        <v>678</v>
+        <v>653</v>
       </c>
       <c r="C284" s="1">
-        <v>470000.0</v>
+        <v>715000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>97.613</v>
+        <v>101.461</v>
       </c>
       <c r="E284" s="1">
-        <v>101.176</v>
+        <v>124.26114266</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>475527.2</v>
+        <v>888467.17</v>
       </c>
       <c r="I284" s="1">
-        <v>-16746.1</v>
+        <v>56912.49</v>
       </c>
       <c r="J284" s="1">
-        <v>-3.5215861469123</v>
+        <v>6.4056942025219</v>
       </c>
       <c r="K284">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="L284" t="s">
-        <v>679</v>
+        <v>654</v>
       </c>
       <c r="M284" s="1">
-        <v>458781.1</v>
+        <v>945379.66</v>
       </c>
       <c r="N284" s="1">
-        <v>460663.65</v>
+        <v>947911.63</v>
       </c>
       <c r="O284" s="1">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>680</v>
+        <v>655</v>
       </c>
       <c r="B285" t="s">
-        <v>681</v>
+        <v>656</v>
       </c>
       <c r="C285" s="1">
-        <v>2563000.0</v>
+        <v>786000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>99.205</v>
+        <v>99.972</v>
       </c>
       <c r="E285" s="1">
-        <v>101.08832462</v>
+        <v>100.87206107</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>2590893.76</v>
+        <v>792854.4</v>
       </c>
       <c r="I285" s="1">
-        <v>-48269.61</v>
+        <v>-7074.48</v>
       </c>
       <c r="J285" s="1">
-        <v>-1.8630486029655</v>
+        <v>-0.8922798435627</v>
       </c>
       <c r="K285">
-        <v>0.73</v>
+        <v>0.69</v>
       </c>
       <c r="L285" t="s">
-        <v>682</v>
+        <v>657</v>
       </c>
       <c r="M285" s="1">
-        <v>2542624.15</v>
+        <v>785779.92</v>
       </c>
       <c r="N285" s="1">
-        <v>2561230.68</v>
+        <v>791205.93</v>
       </c>
       <c r="O285" s="1">
-        <v>2.03</v>
+        <v>0.59</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>683</v>
+        <v>658</v>
       </c>
       <c r="B286" t="s">
-        <v>684</v>
+        <v>659</v>
       </c>
       <c r="C286" s="1">
-        <v>1190000.0</v>
+        <v>807000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>102.352</v>
+        <v>98.625</v>
       </c>
       <c r="E286" s="1">
-        <v>104.37051849</v>
+        <v>97.95745849</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>1242009.17</v>
+        <v>790516.69</v>
       </c>
       <c r="I286" s="1">
-        <v>-24020.37</v>
+        <v>5387.06</v>
       </c>
       <c r="J286" s="1">
-        <v>-1.9339929672178</v>
+        <v>0.68146062798497</v>
       </c>
       <c r="K286">
-        <v>1.22</v>
+        <v>0.68</v>
       </c>
       <c r="L286" t="s">
-        <v>685</v>
+        <v>660</v>
       </c>
       <c r="M286" s="1">
-        <v>1217988.8</v>
+        <v>795903.75</v>
       </c>
       <c r="N286" s="1">
-        <v>1232504.18</v>
+        <v>801360.86</v>
       </c>
       <c r="O286" s="1">
-        <v>0.98</v>
+        <v>0.6</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>686</v>
+        <v>661</v>
       </c>
       <c r="B287" t="s">
-        <v>687</v>
+        <v>662</v>
       </c>
       <c r="C287" s="1">
-        <v>1427000.0</v>
+        <v>1469000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>101.392</v>
+        <v>94.137</v>
       </c>
       <c r="E287" s="1">
-        <v>107.71495725</v>
+        <v>93.75584003</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>1537092.44</v>
+        <v>1377273.29</v>
       </c>
       <c r="I287" s="1">
-        <v>-90228.6</v>
+        <v>5599.24</v>
       </c>
       <c r="J287" s="1">
-        <v>-5.8700828689262</v>
+        <v>0.40654531244122</v>
       </c>
       <c r="K287">
-        <v>0.8</v>
+        <v>0.83</v>
       </c>
       <c r="L287" t="s">
-        <v>688</v>
+        <v>663</v>
       </c>
       <c r="M287" s="1">
-        <v>1446863.84</v>
+        <v>1382872.53</v>
       </c>
       <c r="N287" s="1">
-        <v>1458216.77</v>
+        <v>1395067.63</v>
       </c>
       <c r="O287" s="1">
-        <v>1.16</v>
+        <v>1.04</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>689</v>
+        <v>664</v>
       </c>
       <c r="B288" t="s">
-        <v>690</v>
+        <v>665</v>
       </c>
       <c r="C288" s="1">
-        <v>120000.0</v>
+        <v>590000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>95.872</v>
+        <v>85.819</v>
       </c>
       <c r="E288" s="1">
-        <v>99.406</v>
+        <v>95.00168983</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>119287.2</v>
+        <v>560509.97</v>
       </c>
       <c r="I288" s="1">
-        <v>-4240.8</v>
+        <v>-54177.87</v>
       </c>
       <c r="J288" s="1">
-        <v>-3.5551173973402</v>
+        <v>-9.6658173627135</v>
       </c>
       <c r="K288">
-        <v>1.06</v>
+        <v>0.83</v>
       </c>
       <c r="L288" t="s">
-        <v>691</v>
+        <v>666</v>
       </c>
       <c r="M288" s="1">
-        <v>115046.4</v>
+        <v>506332.1</v>
       </c>
       <c r="N288" s="1">
-        <v>116320.37</v>
+        <v>511230.06</v>
       </c>
       <c r="O288" s="1">
-        <v>0.09</v>
+        <v>0.38</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>692</v>
+        <v>667</v>
       </c>
       <c r="B289" t="s">
-        <v>693</v>
+        <v>668</v>
       </c>
       <c r="C289" s="1">
-        <v>191000.0</v>
+        <v>1497000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>98.135</v>
+        <v>100.441</v>
       </c>
       <c r="E289" s="1">
-        <v>100.0</v>
+        <v>99.90877221</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>191000.0</v>
+        <v>1495634.32</v>
       </c>
       <c r="I289" s="1">
-        <v>-3562.15</v>
+        <v>7967.45</v>
       </c>
       <c r="J289" s="1">
-        <v>-1.865</v>
+        <v>0.53271377190649</v>
       </c>
       <c r="K289">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>902.57</v>
+        <v>0.44</v>
+      </c>
+      <c r="L289" t="s">
+        <v>669</v>
       </c>
       <c r="M289" s="1">
-        <v>187437.85</v>
+        <v>1503601.77</v>
       </c>
       <c r="N289" s="1">
-        <v>188340.42</v>
+        <v>1510201.8</v>
       </c>
       <c r="O289" s="1">
-        <v>0.15</v>
+        <v>1.13</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>694</v>
+        <v>670</v>
       </c>
       <c r="B290" t="s">
-        <v>695</v>
+        <v>671</v>
       </c>
       <c r="C290" s="1">
-        <v>100000.0</v>
+        <v>1128000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>103.103</v>
+        <v>97.649</v>
       </c>
       <c r="E290" s="1">
-        <v>100.77</v>
+        <v>96.86516667</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>100770.0</v>
+        <v>1092639.08</v>
       </c>
       <c r="I290" s="1">
-        <v>2333.0</v>
+        <v>8841.64</v>
       </c>
       <c r="J290" s="1">
-        <v>2.315173166617</v>
+        <v>0.80920041776284</v>
       </c>
       <c r="K290">
-        <v>4.71</v>
+        <v>0.66</v>
       </c>
       <c r="L290" t="s">
-        <v>696</v>
+        <v>672</v>
       </c>
       <c r="M290" s="1">
-        <v>103103.0</v>
+        <v>1101480.72</v>
       </c>
       <c r="N290" s="1">
-        <v>107813.96</v>
+        <v>1108956.03</v>
       </c>
       <c r="O290" s="1">
-        <v>0.09</v>
+        <v>0.83</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>697</v>
+        <v>673</v>
       </c>
       <c r="B291" t="s">
-        <v>698</v>
+        <v>674</v>
       </c>
       <c r="C291" s="1">
-        <v>100000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>99.602</v>
+        <v>96.665</v>
       </c>
       <c r="E291" s="1">
-        <v>98.69</v>
+        <v>99.406</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>98690.0</v>
+        <v>119287.2</v>
       </c>
       <c r="I291" s="1">
-        <v>912.0</v>
+        <v>-3289.2</v>
       </c>
       <c r="J291" s="1">
-        <v>0.9241057857939</v>
+        <v>-2.7573788302517</v>
       </c>
       <c r="K291">
-        <v>2.16</v>
+        <v>1.49</v>
       </c>
       <c r="L291" t="s">
-        <v>699</v>
+        <v>675</v>
       </c>
       <c r="M291" s="1">
-        <v>99602.0</v>
+        <v>115998.0</v>
       </c>
       <c r="N291" s="1">
-        <v>101757.14</v>
+        <v>117785.67</v>
       </c>
       <c r="O291" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>700</v>
+        <v>676</v>
       </c>
       <c r="B292" t="s">
-        <v>701</v>
+        <v>677</v>
       </c>
       <c r="C292" s="1">
-        <v>200000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>83.688</v>
+        <v>98.445</v>
       </c>
       <c r="E292" s="1">
-        <v>85.427</v>
+        <v>100.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>170854.0</v>
+        <v>191000.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-3478.0</v>
+        <v>-2970.05</v>
       </c>
       <c r="J292" s="1">
-        <v>-2.0356561742775</v>
+        <v>-1.555</v>
       </c>
       <c r="K292">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>580.14</v>
+        <v>0.9</v>
+      </c>
+      <c r="L292" t="s">
+        <v>678</v>
       </c>
       <c r="M292" s="1">
-        <v>167376.0</v>
+        <v>188029.95</v>
       </c>
       <c r="N292" s="1">
-        <v>167956.14</v>
+        <v>189753.03</v>
       </c>
       <c r="O292" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>702</v>
+        <v>679</v>
       </c>
       <c r="B293" t="s">
-        <v>703</v>
+        <v>680</v>
       </c>
       <c r="C293" s="1">
         <v>100000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>88.55</v>
+        <v>103.245</v>
       </c>
       <c r="E293" s="1">
-        <v>85.8</v>
+        <v>100.77</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>85800.0</v>
+        <v>100770.0</v>
       </c>
       <c r="I293" s="1">
-        <v>2750.0</v>
+        <v>2475.0</v>
       </c>
       <c r="J293" s="1">
-        <v>3.2051282051282</v>
+        <v>2.4560881214647</v>
       </c>
       <c r="K293">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>0.61</v>
+      </c>
+      <c r="L293">
+        <v>611.64</v>
       </c>
       <c r="M293" s="1">
-        <v>88550.0</v>
+        <v>103245.0</v>
       </c>
       <c r="N293" s="1">
-        <v>89898.63</v>
+        <v>103856.64</v>
       </c>
       <c r="O293" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>705</v>
+        <v>681</v>
       </c>
       <c r="B294" t="s">
-        <v>706</v>
+        <v>682</v>
       </c>
       <c r="C294" s="1">
         <v>100000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>98.173</v>
+        <v>100.613</v>
       </c>
       <c r="E294" s="1">
-        <v>99.423</v>
+        <v>98.69</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>99423.0</v>
+        <v>98690.0</v>
       </c>
       <c r="I294" s="1">
-        <v>-1250.0</v>
+        <v>1923.0</v>
       </c>
       <c r="J294" s="1">
-        <v>-1.2572543576436</v>
+        <v>1.9485256864931</v>
       </c>
       <c r="K294">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>312.33</v>
+        <v>2.69</v>
+      </c>
+      <c r="L294" t="s">
+        <v>683</v>
       </c>
       <c r="M294" s="1">
-        <v>98173.0</v>
+        <v>100613.0</v>
       </c>
       <c r="N294" s="1">
-        <v>98485.33</v>
+        <v>103298.96</v>
       </c>
       <c r="O294" s="1">
         <v>0.08</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>707</v>
+        <v>684</v>
       </c>
       <c r="B295" t="s">
-        <v>708</v>
+        <v>685</v>
       </c>
       <c r="C295" s="1">
-        <v>76000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>97.961</v>
+        <v>84.483</v>
       </c>
       <c r="E295" s="1">
-        <v>99.947</v>
+        <v>85.427</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>75959.72</v>
+        <v>170854.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-1509.36</v>
+        <v>-1888.0</v>
       </c>
       <c r="J295" s="1">
-        <v>-1.9870531381632</v>
+        <v>-1.1050370491765</v>
       </c>
       <c r="K295">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>0.41</v>
+      </c>
+      <c r="L295">
+        <v>819.86</v>
       </c>
       <c r="M295" s="1">
-        <v>74450.36</v>
+        <v>168966.0</v>
       </c>
       <c r="N295" s="1">
-        <v>75535.7</v>
+        <v>169785.86</v>
       </c>
       <c r="O295" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>710</v>
+        <v>686</v>
       </c>
       <c r="B296" t="s">
-        <v>711</v>
+        <v>687</v>
       </c>
       <c r="C296" s="1">
-        <v>102000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.779</v>
+        <v>99.754</v>
       </c>
       <c r="E296" s="1">
-        <v>100.0</v>
+        <v>99.898</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>102000.0</v>
+        <v>299694.0</v>
       </c>
       <c r="I296" s="1">
-        <v>794.58</v>
+        <v>-432.0</v>
       </c>
       <c r="J296" s="1">
-        <v>0.779</v>
+        <v>-0.14414702997057</v>
       </c>
       <c r="K296">
-        <v>0.25</v>
+        <v>0.0</v>
       </c>
       <c r="L296">
-        <v>251.04</v>
+        <v>0.0</v>
       </c>
       <c r="M296" s="1">
-        <v>102794.58</v>
+        <v>299262.0</v>
       </c>
       <c r="N296" s="1">
-        <v>103045.62</v>
+        <v>299262.0</v>
       </c>
       <c r="O296" s="1">
-        <v>0.08</v>
+        <v>0.22</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>712</v>
+        <v>688</v>
       </c>
       <c r="B297" t="s">
-        <v>713</v>
+        <v>689</v>
       </c>
       <c r="C297" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>98.367</v>
+        <v>88.813</v>
       </c>
       <c r="E297" s="1">
-        <v>99.779</v>
+        <v>85.8</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>199558.0</v>
+        <v>85800.0</v>
       </c>
       <c r="I297" s="1">
-        <v>-2824.0</v>
+        <v>3013.0</v>
       </c>
       <c r="J297" s="1">
-        <v>-1.4151274316239</v>
+        <v>3.511655011655</v>
       </c>
       <c r="K297">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>714</v>
+        <v>0.16</v>
+      </c>
+      <c r="L297">
+        <v>161.99</v>
       </c>
       <c r="M297" s="1">
-        <v>196734.0</v>
+        <v>88813.0</v>
       </c>
       <c r="N297" s="1">
-        <v>197740.85</v>
+        <v>88974.99</v>
       </c>
       <c r="O297" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>715</v>
+        <v>690</v>
       </c>
       <c r="B298" t="s">
-        <v>716</v>
+        <v>691</v>
       </c>
       <c r="C298" s="1">
-        <v>180000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>97.791</v>
+        <v>86.374</v>
       </c>
       <c r="E298" s="1">
-        <v>100.0</v>
+        <v>85.957</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>180000.0</v>
+        <v>85957.0</v>
       </c>
       <c r="I298" s="1">
-        <v>-3976.2</v>
+        <v>417.0</v>
       </c>
       <c r="J298" s="1">
-        <v>-2.209</v>
+        <v>0.48512628407227</v>
       </c>
       <c r="K298">
-        <v>0.5</v>
+        <v>0.69</v>
       </c>
       <c r="L298">
-        <v>902.32</v>
+        <v>694.52</v>
       </c>
       <c r="M298" s="1">
-        <v>176023.8</v>
+        <v>86374.0</v>
       </c>
       <c r="N298" s="1">
-        <v>176926.12</v>
+        <v>87068.52</v>
       </c>
       <c r="O298" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>717</v>
+        <v>692</v>
       </c>
       <c r="B299" t="s">
-        <v>718</v>
+        <v>693</v>
       </c>
       <c r="C299" s="1">
-        <v>70000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>97.566</v>
+        <v>98.221</v>
       </c>
       <c r="E299" s="1">
-        <v>99.215</v>
+        <v>99.423</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>69450.5</v>
+        <v>99423.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-1154.3</v>
+        <v>-1202.0</v>
       </c>
       <c r="J299" s="1">
-        <v>-1.6620470694955</v>
+        <v>-1.2089757903101</v>
       </c>
       <c r="K299">
-        <v>4.03</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.72</v>
+      </c>
+      <c r="L299">
+        <v>723.29</v>
       </c>
       <c r="M299" s="1">
-        <v>68296.2</v>
+        <v>98221.0</v>
       </c>
       <c r="N299" s="1">
-        <v>71115.38</v>
+        <v>98944.29</v>
       </c>
       <c r="O299" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>719</v>
+        <v>694</v>
       </c>
       <c r="B300" t="s">
-        <v>720</v>
+        <v>695</v>
       </c>
       <c r="C300" s="1">
         <v>100000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.0</v>
+        <v>98.268</v>
       </c>
       <c r="E300" s="1">
-        <v>101.669</v>
+        <v>97.59</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>101669.0</v>
+        <v>97590.0</v>
       </c>
       <c r="I300" s="1">
-        <v>-1669.0</v>
+        <v>678.0</v>
       </c>
       <c r="J300" s="1">
-        <v>-1.6416016681584</v>
+        <v>0.69474331386413</v>
       </c>
       <c r="K300">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>260.05</v>
+        <v>1.68</v>
+      </c>
+      <c r="L300" t="s">
+        <v>696</v>
       </c>
       <c r="M300" s="1">
-        <v>100000.0</v>
+        <v>98268.0</v>
       </c>
       <c r="N300" s="1">
-        <v>100260.05</v>
+        <v>99950.88</v>
       </c>
       <c r="O300" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>721</v>
+        <v>697</v>
       </c>
       <c r="B301" t="s">
-        <v>722</v>
+        <v>698</v>
       </c>
       <c r="C301" s="1">
-        <v>164000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>99.936</v>
+        <v>98.559</v>
       </c>
       <c r="E301" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>164000.0</v>
+        <v>75959.72</v>
       </c>
       <c r="I301" s="1">
-        <v>-104.96</v>
+        <v>-1054.88</v>
       </c>
       <c r="J301" s="1">
-        <v>-0.064</v>
+        <v>-1.388736030096</v>
       </c>
       <c r="K301">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="L301" t="s">
-        <v>723</v>
+        <v>699</v>
       </c>
       <c r="M301" s="1">
-        <v>163895.04</v>
+        <v>74904.84</v>
       </c>
       <c r="N301" s="1">
-        <v>169068.31</v>
+        <v>76380.59</v>
       </c>
       <c r="O301" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>724</v>
+        <v>700</v>
       </c>
       <c r="B302" t="s">
-        <v>725</v>
+        <v>701</v>
       </c>
       <c r="C302" s="1">
-        <v>100000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>98.81</v>
+        <v>101.183</v>
       </c>
       <c r="E302" s="1">
-        <v>100.78</v>
+        <v>100.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>100780.0</v>
+        <v>102000.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-1970.0</v>
+        <v>1206.66</v>
       </c>
       <c r="J302" s="1">
-        <v>-1.9547529271681</v>
+        <v>1.183</v>
       </c>
       <c r="K302">
-        <v>2.72</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>0.89</v>
+      </c>
+      <c r="L302">
+        <v>911.66</v>
       </c>
       <c r="M302" s="1">
-        <v>98810.0</v>
+        <v>103206.66</v>
       </c>
       <c r="N302" s="1">
-        <v>101528.49</v>
+        <v>104118.32</v>
       </c>
       <c r="O302" s="1">
         <v>0.08</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>727</v>
+        <v>702</v>
       </c>
       <c r="B303" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="C303" s="1">
-        <v>122000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.104</v>
+        <v>98.705</v>
       </c>
       <c r="E303" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>122000.0</v>
+        <v>199558.0</v>
       </c>
       <c r="I303" s="1">
-        <v>126.88</v>
+        <v>-2148.0</v>
       </c>
       <c r="J303" s="1">
-        <v>0.104</v>
+        <v>-1.0763787971417</v>
       </c>
       <c r="K303">
-        <v>2.22</v>
+        <v>1.02</v>
       </c>
       <c r="L303" t="s">
-        <v>729</v>
+        <v>704</v>
       </c>
       <c r="M303" s="1">
-        <v>122126.88</v>
+        <v>197410.0</v>
       </c>
       <c r="N303" s="1">
-        <v>124833.32</v>
+        <v>199444.25</v>
       </c>
       <c r="O303" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>730</v>
+        <v>705</v>
       </c>
       <c r="B304" t="s">
-        <v>731</v>
+        <v>706</v>
       </c>
       <c r="C304" s="1">
-        <v>200000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>93.596</v>
+        <v>98.492</v>
       </c>
       <c r="E304" s="1">
-        <v>93.109</v>
+        <v>100.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>186218.0</v>
+        <v>180000.0</v>
       </c>
       <c r="I304" s="1">
-        <v>974.0</v>
+        <v>-2714.4</v>
       </c>
       <c r="J304" s="1">
-        <v>0.52304288522055</v>
+        <v>-1.508</v>
       </c>
       <c r="K304">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="L304">
-        <v>561.64</v>
+        <v>284.94</v>
       </c>
       <c r="M304" s="1">
-        <v>187192.0</v>
+        <v>177285.6</v>
       </c>
       <c r="N304" s="1">
-        <v>187753.64</v>
+        <v>177570.54</v>
       </c>
       <c r="O304" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>732</v>
+        <v>707</v>
       </c>
       <c r="B305" t="s">
-        <v>733</v>
+        <v>708</v>
       </c>
       <c r="C305" s="1">
-        <v>100000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>99.81</v>
+        <v>98.159</v>
       </c>
       <c r="E305" s="1">
-        <v>99.833</v>
+        <v>99.215</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>99833.0</v>
+        <v>69450.5</v>
       </c>
       <c r="I305" s="1">
-        <v>-23.0</v>
+        <v>-739.2</v>
       </c>
       <c r="J305" s="1">
-        <v>-0.023038474252001</v>
+        <v>-1.0643551882276</v>
       </c>
       <c r="K305">
-        <v>2.83</v>
-[...2 lines deleted...]
-        <v>734</v>
+        <v>0.16</v>
+      </c>
+      <c r="L305">
+        <v>115.07</v>
       </c>
       <c r="M305" s="1">
-        <v>99810.0</v>
+        <v>68711.3</v>
       </c>
       <c r="N305" s="1">
-        <v>102637.4</v>
+        <v>68826.37</v>
       </c>
       <c r="O305" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>735</v>
+        <v>709</v>
       </c>
       <c r="B306" t="s">
-        <v>736</v>
+        <v>710</v>
       </c>
       <c r="C306" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>99.1</v>
+        <v>100.602</v>
       </c>
       <c r="E306" s="1">
-        <v>99.07</v>
+        <v>101.669</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>198140.0</v>
+        <v>101669.0</v>
       </c>
       <c r="I306" s="1">
-        <v>60.0</v>
+        <v>-1067.0</v>
       </c>
       <c r="J306" s="1">
-        <v>0.030281619057232</v>
+        <v>-1.0494841102007</v>
       </c>
       <c r="K306">
-        <v>0.49</v>
+        <v>0.8</v>
       </c>
       <c r="L306">
-        <v>979.2</v>
+        <v>801.84</v>
       </c>
       <c r="M306" s="1">
-        <v>198200.0</v>
+        <v>100602.0</v>
       </c>
       <c r="N306" s="1">
-        <v>199179.2</v>
+        <v>101403.84</v>
       </c>
       <c r="O306" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>737</v>
+        <v>711</v>
       </c>
       <c r="B307" t="s">
-        <v>738</v>
+        <v>712</v>
       </c>
       <c r="C307" s="1">
-        <v>152912.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>97.797</v>
+        <v>100.084</v>
       </c>
       <c r="E307" s="1">
-        <v>97.12653029</v>
+        <v>100.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>148518.12</v>
+        <v>164000.0</v>
       </c>
       <c r="I307" s="1">
-        <v>1025.23</v>
+        <v>137.76</v>
       </c>
       <c r="J307" s="1">
-        <v>0.69030634107138</v>
+        <v>0.084</v>
       </c>
       <c r="K307">
-        <v>0.56</v>
+        <v>0.12</v>
       </c>
       <c r="L307">
-        <v>857.77</v>
+        <v>189.84</v>
       </c>
       <c r="M307" s="1">
-        <v>149543.35</v>
+        <v>164137.76</v>
       </c>
       <c r="N307" s="1">
-        <v>150401.12</v>
+        <v>164327.6</v>
       </c>
       <c r="O307" s="1">
         <v>0.12</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>739</v>
+        <v>713</v>
       </c>
       <c r="B308" t="s">
-        <v>740</v>
+        <v>714</v>
       </c>
       <c r="C308" s="1">
-        <v>614563.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>97.403</v>
+        <v>99.054</v>
       </c>
       <c r="E308" s="1">
-        <v>100.78871816</v>
+        <v>100.78</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>619410.17</v>
+        <v>100780.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-20807.37</v>
+        <v>-1726.0</v>
       </c>
       <c r="J308" s="1">
-        <v>-3.3592231783989</v>
+        <v>-1.7126413971026</v>
       </c>
       <c r="K308">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>0.0</v>
+      </c>
+      <c r="L308">
+        <v>0.0</v>
       </c>
       <c r="M308" s="1">
-        <v>598602.8</v>
+        <v>99054.0</v>
       </c>
       <c r="N308" s="1">
-        <v>602349.11</v>
+        <v>99054.0</v>
       </c>
       <c r="O308" s="1">
-        <v>0.48</v>
+        <v>0.07</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>742</v>
+        <v>715</v>
       </c>
       <c r="B309" t="s">
-        <v>743</v>
+        <v>716</v>
       </c>
       <c r="C309" s="1">
-        <v>369137.0</v>
+        <v>122000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>103.289</v>
+        <v>100.581</v>
       </c>
       <c r="E309" s="1">
-        <v>117.40858001</v>
+        <v>100.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>433398.51</v>
+        <v>122000.0</v>
       </c>
       <c r="I309" s="1">
-        <v>-52120.6</v>
+        <v>708.82</v>
       </c>
       <c r="J309" s="1">
-        <v>-12.02602196302</v>
+        <v>0.581</v>
       </c>
       <c r="K309">
-        <v>0.91</v>
+        <v>2.72</v>
       </c>
       <c r="L309" t="s">
-        <v>744</v>
+        <v>717</v>
       </c>
       <c r="M309" s="1">
-        <v>381277.91</v>
+        <v>122708.82</v>
       </c>
       <c r="N309" s="1">
-        <v>384653.24</v>
+        <v>126022.08</v>
       </c>
       <c r="O309" s="1">
-        <v>0.31</v>
+        <v>0.09</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>745</v>
+        <v>718</v>
       </c>
       <c r="B310" t="s">
-        <v>746</v>
+        <v>719</v>
       </c>
       <c r="C310" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>97.893</v>
+        <v>94.215</v>
       </c>
       <c r="E310" s="1">
-        <v>99.794</v>
+        <v>93.109</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>99794.0</v>
+        <v>186218.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-1901.0</v>
+        <v>2212.0</v>
       </c>
       <c r="J310" s="1">
-        <v>-1.9049241437361</v>
+        <v>1.1878550945666</v>
       </c>
       <c r="K310">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="L310">
-        <v>383.56</v>
+        <v>698.63</v>
       </c>
       <c r="M310" s="1">
-        <v>97893.0</v>
+        <v>188430.0</v>
       </c>
       <c r="N310" s="1">
-        <v>98276.56</v>
+        <v>189128.63</v>
       </c>
       <c r="O310" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>747</v>
+        <v>720</v>
       </c>
       <c r="B311" t="s">
-        <v>748</v>
+        <v>721</v>
       </c>
       <c r="C311" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>96.927</v>
+        <v>100.542</v>
       </c>
       <c r="E311" s="1">
-        <v>99.105</v>
+        <v>99.833</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>198210.0</v>
+        <v>99833.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-4356.0</v>
+        <v>709.0</v>
       </c>
       <c r="J311" s="1">
-        <v>-2.1976691387922</v>
+        <v>0.71018601063776</v>
       </c>
       <c r="K311">
-        <v>1.3</v>
+        <v>3.38</v>
       </c>
       <c r="L311" t="s">
-        <v>749</v>
+        <v>722</v>
       </c>
       <c r="M311" s="1">
-        <v>193854.0</v>
+        <v>100542.0</v>
       </c>
       <c r="N311" s="1">
-        <v>196454.0</v>
+        <v>103917.34</v>
       </c>
       <c r="O311" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>750</v>
+        <v>723</v>
       </c>
       <c r="B312" t="s">
-        <v>751</v>
+        <v>724</v>
       </c>
       <c r="C312" s="1">
-        <v>115000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>99.602</v>
+        <v>99.419</v>
       </c>
       <c r="E312" s="1">
-        <v>100.0</v>
+        <v>99.07</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>115000.0</v>
+        <v>198140.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-457.7</v>
+        <v>698.0</v>
       </c>
       <c r="J312" s="1">
-        <v>-0.398</v>
+        <v>0.3522761683658</v>
       </c>
       <c r="K312">
-        <v>2.74</v>
+        <v>1.0</v>
       </c>
       <c r="L312" t="s">
-        <v>752</v>
+        <v>725</v>
       </c>
       <c r="M312" s="1">
-        <v>114542.3</v>
+        <v>198838.0</v>
       </c>
       <c r="N312" s="1">
-        <v>117694.3</v>
+        <v>200837.2</v>
       </c>
       <c r="O312" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>753</v>
+        <v>726</v>
       </c>
       <c r="B313" t="s">
-        <v>754</v>
+        <v>727</v>
       </c>
       <c r="C313" s="1">
-        <v>200000.0</v>
+        <v>159459.0</v>
       </c>
       <c r="D313" s="1">
-        <v>99.0</v>
+        <v>98.03</v>
       </c>
       <c r="E313" s="1">
-        <v>101.2</v>
+        <v>97.16645031</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>202400.0</v>
+        <v>154940.65</v>
       </c>
       <c r="I313" s="1">
-        <v>-4400.0</v>
+        <v>1377.0</v>
       </c>
       <c r="J313" s="1">
-        <v>-2.1739130434783</v>
+        <v>0.88872739335997</v>
       </c>
       <c r="K313">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>790.68</v>
+        <v>0.66</v>
+      </c>
+      <c r="L313" t="s">
+        <v>728</v>
       </c>
       <c r="M313" s="1">
-        <v>198000.0</v>
+        <v>156317.65</v>
       </c>
       <c r="N313" s="1">
-        <v>198790.68</v>
+        <v>157375.98</v>
       </c>
       <c r="O313" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>755</v>
+        <v>729</v>
       </c>
       <c r="B314" t="s">
-        <v>756</v>
+        <v>730</v>
       </c>
       <c r="C314" s="1">
-        <v>239000.0</v>
+        <v>644760.0</v>
       </c>
       <c r="D314" s="1">
-        <v>98.481</v>
+        <v>97.686</v>
       </c>
       <c r="E314" s="1">
-        <v>99.728</v>
+        <v>100.66154383</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>238349.92</v>
+        <v>649025.37</v>
       </c>
       <c r="I314" s="1">
-        <v>-2980.33</v>
+        <v>-19185.12</v>
       </c>
       <c r="J314" s="1">
-        <v>-1.2504010909674</v>
+        <v>-2.9559892242733</v>
       </c>
       <c r="K314">
-        <v>0.66</v>
+        <v>0.95</v>
       </c>
       <c r="L314" t="s">
-        <v>757</v>
+        <v>731</v>
       </c>
       <c r="M314" s="1">
-        <v>235369.59</v>
+        <v>629840.25</v>
       </c>
       <c r="N314" s="1">
-        <v>236944.37</v>
+        <v>635978.72</v>
       </c>
       <c r="O314" s="1">
-        <v>0.19</v>
+        <v>0.47</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>758</v>
+        <v>732</v>
       </c>
       <c r="B315" t="s">
-        <v>759</v>
+        <v>733</v>
       </c>
       <c r="C315" s="1">
-        <v>200000.0</v>
+        <v>387455.0</v>
       </c>
       <c r="D315" s="1">
-        <v>104.594</v>
+        <v>104.075</v>
       </c>
       <c r="E315" s="1">
-        <v>99.29</v>
+        <v>116.81598895</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>198580.0</v>
+        <v>452609.39</v>
       </c>
       <c r="I315" s="1">
-        <v>10608.0</v>
+        <v>-49365.6</v>
       </c>
       <c r="J315" s="1">
-        <v>5.3419276865747</v>
+        <v>-10.906888166858</v>
       </c>
       <c r="K315">
-        <v>5.32</v>
+        <v>1.43</v>
       </c>
       <c r="L315" t="s">
-        <v>760</v>
+        <v>734</v>
       </c>
       <c r="M315" s="1">
-        <v>209188.0</v>
+        <v>403243.79</v>
       </c>
       <c r="N315" s="1">
-        <v>219820.19</v>
+        <v>408776.97</v>
       </c>
       <c r="O315" s="1">
-        <v>0.17</v>
+        <v>0.3</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>761</v>
+        <v>735</v>
       </c>
       <c r="B316" t="s">
-        <v>762</v>
+        <v>736</v>
       </c>
       <c r="C316" s="1">
         <v>100000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>99.672</v>
+        <v>98.11</v>
       </c>
       <c r="E316" s="1">
-        <v>102.47</v>
+        <v>99.794</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>102470.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-2798.0</v>
+        <v>-1684.0</v>
       </c>
       <c r="J316" s="1">
-        <v>-2.7305552844735</v>
+        <v>-1.687476200974</v>
       </c>
       <c r="K316">
-        <v>3.95</v>
-[...2 lines deleted...]
-        <v>763</v>
+        <v>0.86</v>
+      </c>
+      <c r="L316">
+        <v>863.01</v>
       </c>
       <c r="M316" s="1">
-        <v>99672.0</v>
+        <v>98110.0</v>
       </c>
       <c r="N316" s="1">
-        <v>103617.21</v>
+        <v>98973.01</v>
       </c>
       <c r="O316" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>764</v>
+        <v>737</v>
       </c>
       <c r="B317" t="s">
-        <v>765</v>
+        <v>738</v>
       </c>
       <c r="C317" s="1">
-        <v>229167.52</v>
+        <v>200000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>90.277</v>
+        <v>97.906</v>
       </c>
       <c r="E317" s="1">
-        <v>88.01611153</v>
+        <v>99.105</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>201704.34</v>
+        <v>198210.0</v>
       </c>
       <c r="I317" s="1">
-        <v>5181.22</v>
+        <v>-2398.0</v>
       </c>
       <c r="J317" s="1">
-        <v>2.5687201376034</v>
+        <v>-1.2098279602442</v>
       </c>
       <c r="K317">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>530.85</v>
+        <v>1.75</v>
+      </c>
+      <c r="L317" t="s">
+        <v>739</v>
       </c>
       <c r="M317" s="1">
-        <v>206885.56</v>
+        <v>195812.0</v>
       </c>
       <c r="N317" s="1">
-        <v>207416.41</v>
+        <v>199302.41</v>
       </c>
       <c r="O317" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>766</v>
+        <v>740</v>
       </c>
       <c r="B318" t="s">
-        <v>767</v>
+        <v>741</v>
       </c>
       <c r="C318" s="1">
-        <v>216647.49</v>
+        <v>115000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>97.196</v>
+        <v>99.679</v>
       </c>
       <c r="E318" s="1">
-        <v>95.01094612</v>
+        <v>100.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>205838.83</v>
+        <v>115000.0</v>
       </c>
       <c r="I318" s="1">
-        <v>4733.87</v>
+        <v>-369.15</v>
       </c>
       <c r="J318" s="1">
-        <v>2.2997944556914</v>
+        <v>-0.321</v>
       </c>
       <c r="K318">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>752.03</v>
+        <v>3.24</v>
+      </c>
+      <c r="L318" t="s">
+        <v>742</v>
       </c>
       <c r="M318" s="1">
-        <v>210572.7</v>
+        <v>114630.85</v>
       </c>
       <c r="N318" s="1">
-        <v>211324.73</v>
+        <v>118362.26</v>
       </c>
       <c r="O318" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>768</v>
+        <v>743</v>
       </c>
       <c r="B319" t="s">
-        <v>769</v>
+        <v>744</v>
       </c>
       <c r="C319" s="1">
-        <v>139513.84</v>
+        <v>200000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>80.17</v>
+        <v>99.597</v>
       </c>
       <c r="E319" s="1">
-        <v>82.27299887</v>
+        <v>101.2</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>114782.22</v>
+        <v>202400.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-2933.97</v>
+        <v>-3206.0</v>
       </c>
       <c r="J319" s="1">
-        <v>-2.5561188832208</v>
+        <v>-1.5839920948617</v>
       </c>
       <c r="K319">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>632.97</v>
+        <v>0.9</v>
+      </c>
+      <c r="L319" t="s">
+        <v>745</v>
       </c>
       <c r="M319" s="1">
-        <v>111848.25</v>
+        <v>199194.0</v>
       </c>
       <c r="N319" s="1">
-        <v>112481.22</v>
+        <v>200998.38</v>
       </c>
       <c r="O319" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>770</v>
+        <v>746</v>
       </c>
       <c r="B320" t="s">
-        <v>771</v>
+        <v>747</v>
       </c>
       <c r="C320" s="1">
-        <v>308484.93</v>
+        <v>239000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>102.133</v>
+        <v>98.576</v>
       </c>
       <c r="E320" s="1">
-        <v>106.29075138</v>
+        <v>99.728</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>327890.95</v>
+        <v>238349.92</v>
       </c>
       <c r="I320" s="1">
-        <v>-12826.04</v>
+        <v>-2753.28</v>
       </c>
       <c r="J320" s="1">
-        <v>-3.9116785626441</v>
+        <v>-1.1551419862025</v>
       </c>
       <c r="K320">
-        <v>0.65</v>
+        <v>1.1</v>
       </c>
       <c r="L320" t="s">
-        <v>772</v>
+        <v>748</v>
       </c>
       <c r="M320" s="1">
-        <v>315064.91</v>
+        <v>235596.64</v>
       </c>
       <c r="N320" s="1">
-        <v>317074.71</v>
+        <v>238235.46</v>
       </c>
       <c r="O320" s="1">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>773</v>
+        <v>749</v>
       </c>
       <c r="B321" t="s">
-        <v>774</v>
+        <v>750</v>
       </c>
       <c r="C321" s="1">
-        <v>158000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>97.222</v>
+        <v>104.932</v>
       </c>
       <c r="E321" s="1">
-        <v>99.422</v>
+        <v>99.29</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>157086.76</v>
+        <v>198580.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-3476.0</v>
+        <v>11284.0</v>
       </c>
       <c r="J321" s="1">
-        <v>-2.212789925771</v>
+        <v>5.6823446469937</v>
       </c>
       <c r="K321">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>576.81</v>
+        <v>0.68</v>
+      </c>
+      <c r="L321" t="s">
+        <v>751</v>
       </c>
       <c r="M321" s="1">
-        <v>153610.76</v>
+        <v>209864.0</v>
       </c>
       <c r="N321" s="1">
-        <v>154187.57</v>
+        <v>211218.79</v>
       </c>
       <c r="O321" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>775</v>
+        <v>752</v>
       </c>
       <c r="B322" t="s">
-        <v>776</v>
+        <v>753</v>
       </c>
       <c r="C322" s="1">
-        <v>190000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.108</v>
+        <v>99.71</v>
       </c>
       <c r="E322" s="1">
-        <v>100.0</v>
+        <v>102.47</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>190000.0</v>
+        <v>102470.0</v>
       </c>
       <c r="I322" s="1">
-        <v>205.2</v>
+        <v>-2760.0</v>
       </c>
       <c r="J322" s="1">
-        <v>0.108</v>
+        <v>-2.6934712598809</v>
       </c>
       <c r="K322">
-        <v>3.77</v>
-[...2 lines deleted...]
-        <v>777</v>
+        <v>0.49</v>
+      </c>
+      <c r="L322">
+        <v>493.15</v>
       </c>
       <c r="M322" s="1">
-        <v>190205.2</v>
+        <v>99710.0</v>
       </c>
       <c r="N322" s="1">
-        <v>197367.94</v>
+        <v>100203.15</v>
       </c>
       <c r="O322" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>778</v>
+        <v>754</v>
       </c>
       <c r="B323" t="s">
-        <v>779</v>
+        <v>755</v>
       </c>
       <c r="C323" s="1">
-        <v>200000.0</v>
+        <v>226422.49</v>
       </c>
       <c r="D323" s="1">
-        <v>88.42</v>
+        <v>97.509</v>
       </c>
       <c r="E323" s="1">
-        <v>88.621</v>
+        <v>95.12240149</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>177242.0</v>
+        <v>215378.51</v>
       </c>
       <c r="I323" s="1">
-        <v>-402.0</v>
+        <v>5403.8</v>
       </c>
       <c r="J323" s="1">
-        <v>-0.22680854425023</v>
+        <v>2.5089782634303</v>
       </c>
       <c r="K323">
-        <v>1.34</v>
+        <v>0.44</v>
       </c>
       <c r="L323" t="s">
-        <v>780</v>
+        <v>756</v>
       </c>
       <c r="M323" s="1">
-        <v>176840.0</v>
+        <v>220782.31</v>
       </c>
       <c r="N323" s="1">
-        <v>179520.14</v>
+        <v>221785.39</v>
       </c>
       <c r="O323" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>781</v>
+        <v>757</v>
       </c>
       <c r="B324" t="s">
-        <v>782</v>
+        <v>758</v>
       </c>
       <c r="C324" s="1">
-        <v>200000.0</v>
+        <v>147011.84</v>
       </c>
       <c r="D324" s="1">
-        <v>74.259</v>
+        <v>81.035</v>
       </c>
       <c r="E324" s="1">
-        <v>73.87</v>
+        <v>82.23615186</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>147740.0</v>
+        <v>120896.88</v>
       </c>
       <c r="I324" s="1">
-        <v>778.0</v>
+        <v>-1765.84</v>
       </c>
       <c r="J324" s="1">
-        <v>0.52660078516312</v>
+        <v>-1.4606166842354</v>
       </c>
       <c r="K324">
-        <v>0.3</v>
+        <v>0.58</v>
       </c>
       <c r="L324">
-        <v>608.22</v>
+        <v>848.24</v>
       </c>
       <c r="M324" s="1">
-        <v>148518.0</v>
+        <v>119131.04</v>
       </c>
       <c r="N324" s="1">
-        <v>149126.22</v>
+        <v>119979.28</v>
       </c>
       <c r="O324" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>783</v>
+        <v>759</v>
       </c>
       <c r="B325" t="s">
-        <v>784</v>
+        <v>760</v>
       </c>
       <c r="C325" s="1">
-        <v>200000.0</v>
+        <v>174598.0</v>
       </c>
       <c r="D325" s="1">
-        <v>97.469</v>
+        <v>92.831</v>
       </c>
       <c r="E325" s="1">
-        <v>99.985</v>
+        <v>92.6137871</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>199970.0</v>
+        <v>161701.82</v>
       </c>
       <c r="I325" s="1">
-        <v>-5032.0</v>
+        <v>379.25</v>
       </c>
       <c r="J325" s="1">
-        <v>-2.5163774566185</v>
+        <v>0.23453663044733</v>
       </c>
       <c r="K325">
-        <v>2.83</v>
+        <v>1.46</v>
       </c>
       <c r="L325" t="s">
-        <v>785</v>
+        <v>761</v>
       </c>
       <c r="M325" s="1">
-        <v>194938.0</v>
+        <v>162081.07</v>
       </c>
       <c r="N325" s="1">
-        <v>200596.9</v>
+        <v>164622.55</v>
       </c>
       <c r="O325" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>786</v>
+        <v>762</v>
       </c>
       <c r="B326" t="s">
-        <v>787</v>
+        <v>763</v>
       </c>
       <c r="C326" s="1">
-        <v>100000.0</v>
+        <v>323588.93</v>
       </c>
       <c r="D326" s="1">
-        <v>100.604</v>
+        <v>103.442</v>
       </c>
       <c r="E326" s="1">
-        <v>100.0</v>
+        <v>106.19840425</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>100000.0</v>
+        <v>343646.28</v>
       </c>
       <c r="I326" s="1">
-        <v>604.0</v>
+        <v>-8919.42</v>
       </c>
       <c r="J326" s="1">
-        <v>0.604</v>
+        <v>-2.5955235133056</v>
       </c>
       <c r="K326">
-        <v>2.35</v>
+        <v>1.21</v>
       </c>
       <c r="L326" t="s">
-        <v>788</v>
+        <v>764</v>
       </c>
       <c r="M326" s="1">
-        <v>100604.0</v>
+        <v>334726.86</v>
       </c>
       <c r="N326" s="1">
-        <v>102957.41</v>
+        <v>338652.48</v>
       </c>
       <c r="O326" s="1">
-        <v>0.08</v>
+        <v>0.25</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>789</v>
+        <v>765</v>
       </c>
       <c r="B327" t="s">
-        <v>790</v>
+        <v>766</v>
       </c>
       <c r="C327" s="1">
-        <v>200000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>102.185</v>
+        <v>100.277</v>
       </c>
       <c r="E327" s="1">
-        <v>102.21575</v>
+        <v>99.958</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>204431.5</v>
+        <v>102956.74</v>
       </c>
       <c r="I327" s="1">
-        <v>-61.5</v>
+        <v>328.57</v>
       </c>
       <c r="J327" s="1">
-        <v>-0.030083426477818</v>
+        <v>0.31913403629524</v>
       </c>
       <c r="K327">
-        <v>3.17</v>
-[...2 lines deleted...]
-        <v>791</v>
+        <v>0.29</v>
+      </c>
+      <c r="L327">
+        <v>296.3</v>
       </c>
       <c r="M327" s="1">
-        <v>204370.0</v>
+        <v>103285.31</v>
       </c>
       <c r="N327" s="1">
-        <v>210705.62</v>
+        <v>103581.61</v>
       </c>
       <c r="O327" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>792</v>
+        <v>767</v>
       </c>
       <c r="B328" t="s">
-        <v>793</v>
+        <v>768</v>
       </c>
       <c r="C328" s="1">
-        <v>200000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>97.775</v>
+        <v>98.181</v>
       </c>
       <c r="E328" s="1">
-        <v>99.917</v>
+        <v>99.422</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>199834.0</v>
+        <v>157086.76</v>
       </c>
       <c r="I328" s="1">
-        <v>-4284.0</v>
+        <v>-1960.78</v>
       </c>
       <c r="J328" s="1">
-        <v>-2.1437793368496</v>
+        <v>-1.2482146808553</v>
       </c>
       <c r="K328">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>462.33</v>
+        <v>0.81</v>
+      </c>
+      <c r="L328" t="s">
+        <v>769</v>
       </c>
       <c r="M328" s="1">
-        <v>195550.0</v>
+        <v>155125.98</v>
       </c>
       <c r="N328" s="1">
-        <v>196012.33</v>
+        <v>156406.21</v>
       </c>
       <c r="O328" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>794</v>
+        <v>770</v>
       </c>
       <c r="B329" t="s">
-        <v>795</v>
+        <v>771</v>
       </c>
       <c r="C329" s="1">
-        <v>100000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>98.304</v>
+        <v>100.804</v>
       </c>
       <c r="E329" s="1">
-        <v>99.326</v>
+        <v>100.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>99326.0</v>
+        <v>190000.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-1022.0</v>
+        <v>1527.6</v>
       </c>
       <c r="J329" s="1">
-        <v>-1.0289350220486</v>
+        <v>0.804</v>
       </c>
       <c r="K329">
-        <v>0.25</v>
+        <v>0.32</v>
       </c>
       <c r="L329">
-        <v>248.29</v>
+        <v>603.84</v>
       </c>
       <c r="M329" s="1">
-        <v>98304.0</v>
+        <v>191527.6</v>
       </c>
       <c r="N329" s="1">
-        <v>98552.29</v>
+        <v>192131.44</v>
       </c>
       <c r="O329" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>796</v>
+        <v>772</v>
       </c>
       <c r="B330" t="s">
-        <v>797</v>
+        <v>773</v>
       </c>
       <c r="C330" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>97.562</v>
+        <v>89.017</v>
       </c>
       <c r="E330" s="1">
-        <v>100.0</v>
+        <v>88.621</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>100000.0</v>
+        <v>177242.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-2438.0</v>
+        <v>792.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-2.438</v>
+        <v>0.44684668419449</v>
       </c>
       <c r="K330">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>502.49</v>
+        <v>1.56</v>
+      </c>
+      <c r="L330" t="s">
+        <v>774</v>
       </c>
       <c r="M330" s="1">
-        <v>97562.0</v>
+        <v>178034.0</v>
       </c>
       <c r="N330" s="1">
-        <v>98064.49</v>
+        <v>181159.34</v>
       </c>
       <c r="O330" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>798</v>
+        <v>775</v>
       </c>
       <c r="B331" t="s">
-        <v>799</v>
+        <v>776</v>
       </c>
       <c r="C331" s="1">
         <v>200000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>98.356</v>
+        <v>75.13</v>
       </c>
       <c r="E331" s="1">
-        <v>99.3</v>
+        <v>73.87</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>198600.0</v>
+        <v>147740.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-1888.0</v>
+        <v>2520.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-0.95065458207452</v>
+        <v>1.7056992012996</v>
       </c>
       <c r="K331">
-        <v>0.26</v>
+        <v>0.41</v>
       </c>
       <c r="L331">
-        <v>512.33</v>
+        <v>813.7</v>
       </c>
       <c r="M331" s="1">
-        <v>196712.0</v>
+        <v>150260.0</v>
       </c>
       <c r="N331" s="1">
-        <v>197224.33</v>
+        <v>151073.7</v>
       </c>
       <c r="O331" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>800</v>
+        <v>777</v>
       </c>
       <c r="B332" t="s">
-        <v>801</v>
+        <v>778</v>
       </c>
       <c r="C332" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>98.874</v>
+        <v>98.549</v>
       </c>
       <c r="E332" s="1">
-        <v>99.499</v>
+        <v>99.985</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>99499.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-625.0</v>
+        <v>-2872.0</v>
       </c>
       <c r="J332" s="1">
-        <v>-0.62814701655293</v>
+        <v>-1.4362154323148</v>
       </c>
       <c r="K332">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>904.11</v>
+        <v>3.29</v>
+      </c>
+      <c r="L332" t="s">
+        <v>779</v>
       </c>
       <c r="M332" s="1">
-        <v>98874.0</v>
+        <v>197098.0</v>
       </c>
       <c r="N332" s="1">
-        <v>99778.11</v>
+        <v>203681.56</v>
       </c>
       <c r="O332" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>802</v>
+        <v>780</v>
       </c>
       <c r="B333" t="s">
-        <v>803</v>
+        <v>781</v>
       </c>
       <c r="C333" s="1">
-        <v>900000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>66.476</v>
+        <v>101.358</v>
       </c>
       <c r="E333" s="1">
-        <v>70.36</v>
+        <v>100.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>633240.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-34956.0</v>
+        <v>1358.0</v>
       </c>
       <c r="J333" s="1">
-        <v>-5.5201819215463</v>
+        <v>1.358</v>
       </c>
       <c r="K333">
-        <v>0.98</v>
+        <v>2.88</v>
       </c>
       <c r="L333" t="s">
-        <v>804</v>
+        <v>782</v>
       </c>
       <c r="M333" s="1">
-        <v>598284.0</v>
+        <v>101358.0</v>
       </c>
       <c r="N333" s="1">
-        <v>607111.4</v>
+        <v>104239.08</v>
       </c>
       <c r="O333" s="1">
-        <v>0.48</v>
+        <v>0.08</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>805</v>
+        <v>783</v>
       </c>
       <c r="B334" t="s">
-        <v>806</v>
+        <v>784</v>
       </c>
       <c r="C334" s="1">
         <v>100000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>98.696</v>
+        <v>100.672</v>
       </c>
       <c r="E334" s="1">
         <v>100.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>100000.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-1304.0</v>
+        <v>672.0</v>
       </c>
       <c r="J334" s="1">
-        <v>-1.304</v>
+        <v>0.672</v>
       </c>
       <c r="K334">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>807</v>
+        <v>0.44</v>
+      </c>
+      <c r="L334">
+        <v>443.49</v>
       </c>
       <c r="M334" s="1">
-        <v>98696.0</v>
+        <v>100672.0</v>
       </c>
       <c r="N334" s="1">
-        <v>100043.81</v>
+        <v>101115.49</v>
       </c>
       <c r="O334" s="1">
         <v>0.08</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>808</v>
+        <v>785</v>
       </c>
       <c r="B335" t="s">
-        <v>809</v>
+        <v>786</v>
       </c>
       <c r="C335" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>98.623</v>
+        <v>98.184</v>
       </c>
       <c r="E335" s="1">
-        <v>99.871</v>
+        <v>99.917</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>99871.0</v>
+        <v>199834.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-1248.0</v>
+        <v>-3466.0</v>
       </c>
       <c r="J335" s="1">
-        <v>-1.2496119994793</v>
+        <v>-1.7344395848554</v>
       </c>
       <c r="K335">
-        <v>1.54</v>
+        <v>0.69</v>
       </c>
       <c r="L335" t="s">
-        <v>810</v>
+        <v>787</v>
       </c>
       <c r="M335" s="1">
-        <v>98623.0</v>
+        <v>196368.0</v>
       </c>
       <c r="N335" s="1">
-        <v>100162.38</v>
+        <v>197754.99</v>
       </c>
       <c r="O335" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>811</v>
+        <v>788</v>
       </c>
       <c r="B336" t="s">
-        <v>812</v>
+        <v>789</v>
       </c>
       <c r="C336" s="1">
-        <v>990000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>87.061</v>
+        <v>98.778</v>
       </c>
       <c r="E336" s="1">
-        <v>87.637</v>
+        <v>99.326</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>867606.3</v>
+        <v>99326.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-5702.4</v>
+        <v>-548.0</v>
       </c>
       <c r="J336" s="1">
-        <v>-0.65725663817794</v>
+        <v>-0.55171858325111</v>
       </c>
       <c r="K336">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>813</v>
+        <v>0.74</v>
+      </c>
+      <c r="L336">
+        <v>744.86</v>
       </c>
       <c r="M336" s="1">
-        <v>861903.9</v>
+        <v>98778.0</v>
       </c>
       <c r="N336" s="1">
-        <v>868530.12</v>
+        <v>99522.86</v>
       </c>
       <c r="O336" s="1">
-        <v>0.69</v>
+        <v>0.07</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>814</v>
+        <v>790</v>
       </c>
       <c r="B337" t="s">
-        <v>815</v>
+        <v>791</v>
       </c>
       <c r="C337" s="1">
-        <v>430000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>74.366</v>
+        <v>98.539</v>
       </c>
       <c r="E337" s="1">
-        <v>74.707</v>
+        <v>100.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>321240.1</v>
+        <v>100000.0</v>
       </c>
       <c r="I337" s="1">
-        <v>-1466.3</v>
+        <v>-1461.0</v>
       </c>
       <c r="J337" s="1">
-        <v>-0.45644986413589</v>
+        <v>-1.461</v>
       </c>
       <c r="K337">
-        <v>0.6</v>
+        <v>1.03</v>
       </c>
       <c r="L337" t="s">
-        <v>816</v>
+        <v>792</v>
       </c>
       <c r="M337" s="1">
-        <v>319773.8</v>
+        <v>98539.0</v>
       </c>
       <c r="N337" s="1">
-        <v>322357.33</v>
+        <v>99564.91</v>
       </c>
       <c r="O337" s="1">
-        <v>0.26</v>
+        <v>0.07</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>817</v>
+        <v>793</v>
       </c>
       <c r="B338" t="s">
-        <v>818</v>
+        <v>794</v>
       </c>
       <c r="C338" s="1">
-        <v>1238000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>70.632</v>
+        <v>99.801</v>
       </c>
       <c r="E338" s="1">
-        <v>70.58412843</v>
+        <v>99.7</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>873831.51</v>
+        <v>199400.0</v>
       </c>
       <c r="I338" s="1">
-        <v>592.65</v>
+        <v>202.0</v>
       </c>
       <c r="J338" s="1">
-        <v>0.067821999231866</v>
+        <v>0.10130391173521</v>
       </c>
       <c r="K338">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>819</v>
+        <v>0.0</v>
+      </c>
+      <c r="L338">
+        <v>0.0</v>
       </c>
       <c r="M338" s="1">
-        <v>874424.16</v>
+        <v>199602.0</v>
       </c>
       <c r="N338" s="1">
-        <v>881139.89</v>
+        <v>199602.0</v>
       </c>
       <c r="O338" s="1">
-        <v>0.7</v>
+        <v>0.15</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>820</v>
+        <v>795</v>
       </c>
       <c r="B339" t="s">
-        <v>821</v>
+        <v>796</v>
       </c>
       <c r="C339" s="1">
-        <v>232000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>87.636</v>
+        <v>99.584</v>
       </c>
       <c r="E339" s="1">
-        <v>88.3007069</v>
+        <v>99.499</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>204857.64</v>
+        <v>99499.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-1542.12</v>
+        <v>85.0</v>
       </c>
       <c r="J339" s="1">
-        <v>-0.7527764158564</v>
+        <v>0.085427994251198</v>
       </c>
       <c r="K339">
-        <v>1.31</v>
+        <v>1.42</v>
       </c>
       <c r="L339" t="s">
-        <v>822</v>
+        <v>797</v>
       </c>
       <c r="M339" s="1">
-        <v>203315.52</v>
+        <v>99584.0</v>
       </c>
       <c r="N339" s="1">
-        <v>206349.32</v>
+        <v>101001.81</v>
       </c>
       <c r="O339" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>823</v>
+        <v>798</v>
       </c>
       <c r="B340" t="s">
-        <v>824</v>
+        <v>799</v>
       </c>
       <c r="C340" s="1">
-        <v>1430000.0</v>
+        <v>348217.0</v>
       </c>
       <c r="D340" s="1">
-        <v>100.471</v>
+        <v>68.741</v>
       </c>
       <c r="E340" s="1">
-        <v>100.961</v>
+        <v>70.31891321</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>1443742.3</v>
+        <v>244862.41</v>
       </c>
       <c r="I340" s="1">
-        <v>-7007.0</v>
+        <v>-5494.56</v>
       </c>
       <c r="J340" s="1">
-        <v>-0.48533592179158</v>
+        <v>-2.2439377281307</v>
       </c>
       <c r="K340">
-        <v>2.19</v>
+        <v>1.25</v>
       </c>
       <c r="L340" t="s">
-        <v>825</v>
+        <v>800</v>
       </c>
       <c r="M340" s="1">
-        <v>1436735.3</v>
+        <v>239367.85</v>
       </c>
       <c r="N340" s="1">
-        <v>1468069.93</v>
+        <v>243737.26</v>
       </c>
       <c r="O340" s="1">
-        <v>1.17</v>
+        <v>0.18</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>826</v>
+        <v>801</v>
       </c>
       <c r="B341" t="s">
-        <v>827</v>
+        <v>802</v>
       </c>
       <c r="C341" s="1">
-        <v>560000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>95.59</v>
+        <v>99.275</v>
       </c>
       <c r="E341" s="1">
-        <v>97.669</v>
+        <v>100.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>546946.4</v>
+        <v>100000.0</v>
       </c>
       <c r="I341" s="1">
-        <v>-11642.4</v>
+        <v>-725.0</v>
       </c>
       <c r="J341" s="1">
-        <v>-2.1286180876225</v>
+        <v>-0.725</v>
       </c>
       <c r="K341">
-        <v>0.7</v>
+        <v>1.83</v>
       </c>
       <c r="L341" t="s">
-        <v>828</v>
+        <v>803</v>
       </c>
       <c r="M341" s="1">
-        <v>535304.0</v>
+        <v>99275.0</v>
       </c>
       <c r="N341" s="1">
-        <v>539224.0</v>
+        <v>101100.75</v>
       </c>
       <c r="O341" s="1">
-        <v>0.43</v>
+        <v>0.08</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>829</v>
+        <v>804</v>
       </c>
       <c r="B342" t="s">
-        <v>830</v>
+        <v>805</v>
       </c>
       <c r="C342" s="1">
-        <v>70000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>96.639</v>
+        <v>99.078</v>
       </c>
       <c r="E342" s="1">
-        <v>101.30508571</v>
+        <v>99.871</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>70913.56</v>
+        <v>99871.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-3266.26</v>
+        <v>-793.0</v>
       </c>
       <c r="J342" s="1">
-        <v>-4.6059738081123</v>
+        <v>-0.79402429133582</v>
       </c>
       <c r="K342">
-        <v>1.81</v>
+        <v>2.07</v>
       </c>
       <c r="L342" t="s">
-        <v>831</v>
+        <v>806</v>
       </c>
       <c r="M342" s="1">
-        <v>67647.3</v>
+        <v>99078.0</v>
       </c>
       <c r="N342" s="1">
-        <v>68913.05</v>
+        <v>101148.21</v>
       </c>
       <c r="O342" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="B343" t="s">
-        <v>833</v>
+        <v>808</v>
       </c>
       <c r="C343" s="1">
         <v>100000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>99.699</v>
+        <v>100.5</v>
       </c>
       <c r="E343" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>99646.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I343" s="1">
-        <v>53.0</v>
+        <v>500.0</v>
       </c>
       <c r="J343" s="1">
-        <v>0.053188286534332</v>
+        <v>0.5</v>
       </c>
       <c r="K343">
-        <v>0.26</v>
+        <v>0.51</v>
       </c>
       <c r="L343">
-        <v>258.9</v>
+        <v>506.83</v>
       </c>
       <c r="M343" s="1">
-        <v>99699.0</v>
+        <v>100500.0</v>
       </c>
       <c r="N343" s="1">
-        <v>99957.9</v>
+        <v>101006.83</v>
       </c>
       <c r="O343" s="1">
         <v>0.08</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>834</v>
+        <v>809</v>
       </c>
       <c r="B344" t="s">
-        <v>835</v>
+        <v>810</v>
       </c>
       <c r="C344" s="1">
-        <v>100000.0</v>
+        <v>2486000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>100.501</v>
+        <v>87.687</v>
       </c>
       <c r="E344" s="1">
-        <v>97.41</v>
+        <v>87.4449996</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>97410.0</v>
+        <v>2173882.69</v>
       </c>
       <c r="I344" s="1">
-        <v>3091.0</v>
+        <v>6016.13</v>
       </c>
       <c r="J344" s="1">
-        <v>3.1731855045683</v>
+        <v>0.27674584409152</v>
       </c>
       <c r="K344">
-        <v>3.92</v>
+        <v>0.07</v>
       </c>
       <c r="L344" t="s">
-        <v>836</v>
+        <v>811</v>
       </c>
       <c r="M344" s="1">
-        <v>100501.0</v>
+        <v>2179898.82</v>
       </c>
       <c r="N344" s="1">
-        <v>104424.29</v>
+        <v>2181519.83</v>
       </c>
       <c r="O344" s="1">
-        <v>0.08</v>
+        <v>1.63</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>837</v>
+        <v>812</v>
       </c>
       <c r="B345" t="s">
-        <v>838</v>
+        <v>813</v>
       </c>
       <c r="C345" s="1">
-        <v>100000.0</v>
+        <v>681000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>106.337</v>
+        <v>75.295</v>
       </c>
       <c r="E345" s="1">
-        <v>108.24</v>
+        <v>74.67478414</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>108240.0</v>
+        <v>508535.28</v>
       </c>
       <c r="I345" s="1">
-        <v>-1903.0</v>
+        <v>4223.67</v>
       </c>
       <c r="J345" s="1">
-        <v>-1.7581300813008</v>
+        <v>0.83055594490907</v>
       </c>
       <c r="K345">
-        <v>2.22</v>
+        <v>0.72</v>
       </c>
       <c r="L345" t="s">
-        <v>839</v>
+        <v>814</v>
       </c>
       <c r="M345" s="1">
-        <v>106337.0</v>
+        <v>512758.95</v>
       </c>
       <c r="N345" s="1">
-        <v>108556.18</v>
+        <v>517643.49</v>
       </c>
       <c r="O345" s="1">
-        <v>0.09</v>
+        <v>0.39</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>840</v>
+        <v>815</v>
       </c>
       <c r="B346" t="s">
-        <v>841</v>
+        <v>816</v>
       </c>
       <c r="C346" s="1">
-        <v>200000.0</v>
+        <v>1943000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>98.717</v>
+        <v>66.032</v>
       </c>
       <c r="E346" s="1">
-        <v>100.507</v>
+        <v>65.68154452</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>201014.0</v>
+        <v>1276192.41</v>
       </c>
       <c r="I346" s="1">
-        <v>-3580.0</v>
+        <v>6809.35</v>
       </c>
       <c r="J346" s="1">
-        <v>-1.7809704796681</v>
+        <v>0.53356766163497</v>
       </c>
       <c r="K346">
-        <v>2.97</v>
+        <v>0.84</v>
       </c>
       <c r="L346" t="s">
-        <v>842</v>
+        <v>817</v>
       </c>
       <c r="M346" s="1">
-        <v>197434.0</v>
+        <v>1283001.76</v>
       </c>
       <c r="N346" s="1">
-        <v>203370.3</v>
+        <v>1299397.49</v>
       </c>
       <c r="O346" s="1">
-        <v>0.16</v>
+        <v>0.97</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>843</v>
+        <v>818</v>
       </c>
       <c r="B347" t="s">
-        <v>844</v>
+        <v>819</v>
       </c>
       <c r="C347" s="1">
-        <v>50000.0</v>
+        <v>247000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>88.505</v>
+        <v>85.331</v>
       </c>
       <c r="E347" s="1">
-        <v>85.25</v>
+        <v>84.87216194</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>42625.0</v>
+        <v>209634.24</v>
       </c>
       <c r="I347" s="1">
-        <v>1627.5</v>
+        <v>1133.33</v>
       </c>
       <c r="J347" s="1">
-        <v>3.8181818181818</v>
+        <v>0.5406225624211</v>
       </c>
       <c r="K347">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>22.6</v>
+        <v>1.71</v>
+      </c>
+      <c r="L347" t="s">
+        <v>820</v>
       </c>
       <c r="M347" s="1">
-        <v>44252.5</v>
+        <v>210767.57</v>
       </c>
       <c r="N347" s="1">
-        <v>44275.1</v>
+        <v>214986.87</v>
       </c>
       <c r="O347" s="1">
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>845</v>
+        <v>821</v>
       </c>
       <c r="B348" t="s">
-        <v>846</v>
+        <v>822</v>
       </c>
       <c r="C348" s="1">
-        <v>100000.0</v>
+        <v>73000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>100.378</v>
+        <v>97.972</v>
       </c>
       <c r="E348" s="1">
-        <v>102.939</v>
+        <v>101.21261644</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>102939.0</v>
+        <v>73885.21</v>
       </c>
       <c r="I348" s="1">
-        <v>-2561.0</v>
+        <v>-2365.65</v>
       </c>
       <c r="J348" s="1">
-        <v>-2.4878811723448</v>
+        <v>-3.2017909944358</v>
       </c>
       <c r="K348">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>506.51</v>
+        <v>2.36</v>
+      </c>
+      <c r="L348" t="s">
+        <v>823</v>
       </c>
       <c r="M348" s="1">
-        <v>100378.0</v>
+        <v>71519.56</v>
       </c>
       <c r="N348" s="1">
-        <v>100884.51</v>
+        <v>73239.56</v>
       </c>
       <c r="O348" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>847</v>
+        <v>824</v>
       </c>
       <c r="B349" t="s">
-        <v>848</v>
+        <v>825</v>
       </c>
       <c r="C349" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>97.062</v>
+        <v>99.827</v>
       </c>
       <c r="E349" s="1">
-        <v>100.761</v>
+        <v>99.646</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>201522.0</v>
+        <v>99646.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-7398.0</v>
+        <v>181.0</v>
       </c>
       <c r="J349" s="1">
-        <v>-3.6710632089797</v>
+        <v>0.18164301627762</v>
       </c>
       <c r="K349">
-        <v>0.4</v>
+        <v>0.74</v>
       </c>
       <c r="L349">
-        <v>795.21</v>
+        <v>738.36</v>
       </c>
       <c r="M349" s="1">
-        <v>194124.0</v>
+        <v>99827.0</v>
       </c>
       <c r="N349" s="1">
-        <v>194919.21</v>
+        <v>100565.36</v>
       </c>
       <c r="O349" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>849</v>
+        <v>826</v>
       </c>
       <c r="B350" t="s">
-        <v>850</v>
+        <v>827</v>
       </c>
       <c r="C350" s="1">
         <v>100000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>104.703</v>
+        <v>100.374</v>
       </c>
       <c r="E350" s="1">
-        <v>104.45</v>
+        <v>97.41</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>104450.0</v>
+        <v>97410.0</v>
       </c>
       <c r="I350" s="1">
-        <v>253.0</v>
+        <v>2964.0</v>
       </c>
       <c r="J350" s="1">
-        <v>0.24222115844902</v>
+        <v>3.0428087465353</v>
       </c>
       <c r="K350">
-        <v>4.09</v>
-[...2 lines deleted...]
-        <v>851</v>
+        <v>0.47</v>
+      </c>
+      <c r="L350">
+        <v>471.23</v>
       </c>
       <c r="M350" s="1">
-        <v>104703.0</v>
+        <v>100374.0</v>
       </c>
       <c r="N350" s="1">
-        <v>108789.99</v>
+        <v>100845.23</v>
       </c>
       <c r="O350" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>852</v>
+        <v>828</v>
       </c>
       <c r="B351" t="s">
-        <v>853</v>
+        <v>829</v>
       </c>
       <c r="C351" s="1">
         <v>100000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>102.409</v>
+        <v>100.613</v>
       </c>
       <c r="E351" s="1">
-        <v>103.15</v>
+        <v>100.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>103150.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-741.0</v>
+        <v>613.0</v>
       </c>
       <c r="J351" s="1">
-        <v>-0.71837130392632</v>
+        <v>0.613</v>
       </c>
       <c r="K351">
-        <v>0.04</v>
+        <v>0.51</v>
       </c>
       <c r="L351">
-        <v>39.04</v>
+        <v>506.19</v>
       </c>
       <c r="M351" s="1">
-        <v>102409.0</v>
+        <v>100613.0</v>
       </c>
       <c r="N351" s="1">
-        <v>102448.04</v>
+        <v>101119.19</v>
       </c>
       <c r="O351" s="1">
         <v>0.08</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>854</v>
+        <v>830</v>
       </c>
       <c r="B352" t="s">
-        <v>853</v>
+        <v>831</v>
       </c>
       <c r="C352" s="1">
         <v>100000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>97.429</v>
+        <v>100.089</v>
       </c>
       <c r="E352" s="1">
-        <v>99.908</v>
+        <v>100.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>99908.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-2479.0</v>
+        <v>89.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-2.4812827801577</v>
+        <v>0.089</v>
       </c>
       <c r="K352">
-        <v>0.78</v>
+        <v>0.39</v>
       </c>
       <c r="L352">
-        <v>775.0</v>
+        <v>391.07</v>
       </c>
       <c r="M352" s="1">
-        <v>97429.0</v>
+        <v>100089.0</v>
       </c>
       <c r="N352" s="1">
-        <v>98204.0</v>
+        <v>100480.07</v>
       </c>
       <c r="O352" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>855</v>
+        <v>832</v>
       </c>
       <c r="B353" t="s">
-        <v>856</v>
+        <v>833</v>
       </c>
       <c r="C353" s="1">
-        <v>100000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>104.054</v>
+        <v>88.696</v>
       </c>
       <c r="E353" s="1">
-        <v>106.6</v>
+        <v>85.25</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>106600.0</v>
+        <v>42625.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-2546.0</v>
+        <v>1723.0</v>
       </c>
       <c r="J353" s="1">
-        <v>-2.3883677298311</v>
+        <v>4.0422287390029</v>
       </c>
       <c r="K353">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>857</v>
+        <v>0.15</v>
+      </c>
+      <c r="L353">
+        <v>73.97</v>
       </c>
       <c r="M353" s="1">
-        <v>104054.0</v>
+        <v>44348.0</v>
       </c>
       <c r="N353" s="1">
-        <v>106126.6</v>
+        <v>44421.97</v>
       </c>
       <c r="O353" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>858</v>
+        <v>834</v>
       </c>
       <c r="B354" t="s">
-        <v>859</v>
+        <v>835</v>
       </c>
       <c r="C354" s="1">
-        <v>171000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>97.875</v>
+        <v>100.728</v>
       </c>
       <c r="E354" s="1">
-        <v>99.902</v>
+        <v>102.939</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>170832.42</v>
+        <v>102939.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-3466.17</v>
+        <v>-2211.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-2.0289884086405</v>
+        <v>-2.1478739836214</v>
       </c>
       <c r="K354">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>917.08</v>
+        <v>1.0</v>
+      </c>
+      <c r="L354" t="s">
+        <v>756</v>
       </c>
       <c r="M354" s="1">
-        <v>167366.25</v>
+        <v>100728.0</v>
       </c>
       <c r="N354" s="1">
-        <v>168283.33</v>
+        <v>101731.08</v>
       </c>
       <c r="O354" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>860</v>
+        <v>836</v>
       </c>
       <c r="B355" t="s">
-        <v>861</v>
+        <v>837</v>
       </c>
       <c r="C355" s="1">
-        <v>168000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>99.83</v>
+        <v>97.735</v>
       </c>
       <c r="E355" s="1">
-        <v>100.0</v>
+        <v>100.761</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>168000.0</v>
+        <v>201522.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-285.6</v>
+        <v>-6052.0</v>
       </c>
       <c r="J355" s="1">
-        <v>-0.17</v>
+        <v>-3.0031460584949</v>
       </c>
       <c r="K355">
-        <v>0.89</v>
+        <v>0.86</v>
       </c>
       <c r="L355" t="s">
-        <v>862</v>
+        <v>838</v>
       </c>
       <c r="M355" s="1">
-        <v>167714.4</v>
+        <v>195470.0</v>
       </c>
       <c r="N355" s="1">
-        <v>169216.87</v>
+        <v>197189.86</v>
       </c>
       <c r="O355" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>863</v>
+        <v>839</v>
       </c>
       <c r="B356" t="s">
-        <v>864</v>
+        <v>840</v>
       </c>
       <c r="C356" s="1">
         <v>100000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>100.984</v>
+        <v>104.659</v>
       </c>
       <c r="E356" s="1">
-        <v>100.0</v>
+        <v>104.45</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>100000.0</v>
+        <v>104450.0</v>
       </c>
       <c r="I356" s="1">
-        <v>984.0</v>
+        <v>209.0</v>
       </c>
       <c r="J356" s="1">
-        <v>0.984</v>
+        <v>0.20009573958832</v>
       </c>
       <c r="K356">
-        <v>4.11</v>
-[...2 lines deleted...]
-        <v>865</v>
+        <v>0.42</v>
+      </c>
+      <c r="L356">
+        <v>419.18</v>
       </c>
       <c r="M356" s="1">
-        <v>100984.0</v>
+        <v>104659.0</v>
       </c>
       <c r="N356" s="1">
-        <v>105092.95</v>
+        <v>105078.18</v>
       </c>
       <c r="O356" s="1">
         <v>0.08</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>866</v>
+        <v>841</v>
       </c>
       <c r="B357" t="s">
-        <v>867</v>
+        <v>842</v>
       </c>
       <c r="C357" s="1">
         <v>100000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>101.92</v>
+        <v>97.882</v>
       </c>
       <c r="E357" s="1">
-        <v>103.602</v>
+        <v>99.908</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>103602.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-1682.0</v>
+        <v>-2026.0</v>
       </c>
       <c r="J357" s="1">
-        <v>-1.6235207814521</v>
+        <v>-2.0278656363855</v>
       </c>
       <c r="K357">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>291.1</v>
+        <v>1.3</v>
+      </c>
+      <c r="L357" t="s">
+        <v>843</v>
       </c>
       <c r="M357" s="1">
-        <v>101920.0</v>
+        <v>97882.0</v>
       </c>
       <c r="N357" s="1">
-        <v>102211.1</v>
+        <v>99184.43</v>
       </c>
       <c r="O357" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>868</v>
+        <v>844</v>
       </c>
       <c r="B358" t="s">
-        <v>869</v>
+        <v>842</v>
       </c>
       <c r="C358" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>98.187</v>
+        <v>102.614</v>
       </c>
       <c r="E358" s="1">
-        <v>99.142</v>
+        <v>103.15</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>198284.0</v>
+        <v>103150.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-1910.0</v>
+        <v>-536.0</v>
       </c>
       <c r="J358" s="1">
-        <v>-0.96326481208771</v>
+        <v>-0.51963160445952</v>
       </c>
       <c r="K358">
-        <v>2.28</v>
-[...2 lines deleted...]
-        <v>870</v>
+        <v>0.69</v>
+      </c>
+      <c r="L358">
+        <v>689.73</v>
       </c>
       <c r="M358" s="1">
-        <v>196374.0</v>
+        <v>102614.0</v>
       </c>
       <c r="N358" s="1">
-        <v>200939.07</v>
+        <v>103303.73</v>
       </c>
       <c r="O358" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>871</v>
+        <v>845</v>
       </c>
       <c r="B359" t="s">
-        <v>872</v>
+        <v>846</v>
       </c>
       <c r="C359" s="1">
-        <v>152000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>98.869</v>
+        <v>104.16</v>
       </c>
       <c r="E359" s="1">
-        <v>102.83</v>
+        <v>106.6</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>156301.6</v>
+        <v>106600.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-6020.72</v>
+        <v>-2440.0</v>
       </c>
       <c r="J359" s="1">
-        <v>-3.8519887192454</v>
+        <v>-2.2889305816135</v>
       </c>
       <c r="K359">
-        <v>2.96</v>
+        <v>2.65</v>
       </c>
       <c r="L359" t="s">
-        <v>873</v>
+        <v>847</v>
       </c>
       <c r="M359" s="1">
-        <v>150280.88</v>
+        <v>104160.0</v>
       </c>
       <c r="N359" s="1">
-        <v>154778.41</v>
+        <v>106814.79</v>
       </c>
       <c r="O359" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>874</v>
+        <v>848</v>
       </c>
       <c r="B360" t="s">
-        <v>875</v>
+        <v>849</v>
       </c>
       <c r="C360" s="1">
-        <v>100000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>97.865</v>
+        <v>98.519</v>
       </c>
       <c r="E360" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>100000.0</v>
+        <v>170832.42</v>
       </c>
       <c r="I360" s="1">
-        <v>-2135.0</v>
+        <v>-2364.93</v>
       </c>
       <c r="J360" s="1">
-        <v>-2.135</v>
+        <v>-1.3843566695361</v>
       </c>
       <c r="K360">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>765.91</v>
+        <v>1.03</v>
+      </c>
+      <c r="L360" t="s">
+        <v>850</v>
       </c>
       <c r="M360" s="1">
-        <v>97865.0</v>
+        <v>168467.49</v>
       </c>
       <c r="N360" s="1">
-        <v>98630.91</v>
+        <v>170233.71</v>
       </c>
       <c r="O360" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>876</v>
+        <v>851</v>
       </c>
       <c r="B361" t="s">
-        <v>877</v>
+        <v>852</v>
       </c>
       <c r="C361" s="1">
-        <v>100000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>95.916</v>
+        <v>100.461</v>
       </c>
       <c r="E361" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>97250.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-1334.0</v>
+        <v>774.48</v>
       </c>
       <c r="J361" s="1">
-        <v>-1.3717223650386</v>
+        <v>0.461</v>
       </c>
       <c r="K361">
-        <v>2.46</v>
+        <v>1.45</v>
       </c>
       <c r="L361" t="s">
-        <v>878</v>
+        <v>853</v>
       </c>
       <c r="M361" s="1">
-        <v>95916.0</v>
+        <v>168774.48</v>
       </c>
       <c r="N361" s="1">
-        <v>98374.9</v>
+        <v>171204.4</v>
       </c>
       <c r="O361" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>879</v>
+        <v>854</v>
       </c>
       <c r="B362" t="s">
-        <v>880</v>
+        <v>855</v>
       </c>
       <c r="C362" s="1">
         <v>100000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>99.757</v>
+        <v>101.399</v>
       </c>
       <c r="E362" s="1">
-        <v>99.147</v>
+        <v>100.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>99147.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I362" s="1">
-        <v>610.0</v>
+        <v>1399.0</v>
       </c>
       <c r="J362" s="1">
-        <v>0.61524806600301</v>
+        <v>1.399</v>
       </c>
       <c r="K362">
-        <v>2.96</v>
-[...2 lines deleted...]
-        <v>881</v>
+        <v>0.53</v>
+      </c>
+      <c r="L362">
+        <v>533.48</v>
       </c>
       <c r="M362" s="1">
-        <v>99757.0</v>
+        <v>101399.0</v>
       </c>
       <c r="N362" s="1">
-        <v>102713.16</v>
+        <v>101932.48</v>
       </c>
       <c r="O362" s="1">
         <v>0.08</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>882</v>
+        <v>856</v>
       </c>
       <c r="B363" t="s">
-        <v>883</v>
+        <v>857</v>
       </c>
       <c r="C363" s="1">
         <v>100000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>99.173</v>
+        <v>101.956</v>
       </c>
       <c r="E363" s="1">
-        <v>99.695</v>
+        <v>103.602</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>99695.0</v>
+        <v>103602.0</v>
       </c>
       <c r="I363" s="1">
-        <v>-522.0</v>
+        <v>-1646.0</v>
       </c>
       <c r="J363" s="1">
-        <v>-0.52359697076082</v>
+        <v>-1.5887724175209</v>
       </c>
       <c r="K363">
-        <v>0.28</v>
+        <v>0.87</v>
       </c>
       <c r="L363">
-        <v>277.4</v>
+        <v>873.29</v>
       </c>
       <c r="M363" s="1">
-        <v>99173.0</v>
+        <v>101956.0</v>
       </c>
       <c r="N363" s="1">
-        <v>99450.4</v>
+        <v>102829.29</v>
       </c>
       <c r="O363" s="1">
         <v>0.08</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>884</v>
+        <v>858</v>
       </c>
       <c r="B364" t="s">
-        <v>885</v>
+        <v>859</v>
       </c>
       <c r="C364" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>82.546</v>
+        <v>99.092</v>
       </c>
       <c r="E364" s="1">
-        <v>81.804</v>
+        <v>99.142</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>245412.0</v>
+        <v>198284.0</v>
       </c>
       <c r="I364" s="1">
-        <v>2226.0</v>
+        <v>-100.0</v>
       </c>
       <c r="J364" s="1">
-        <v>0.90704611021466</v>
+        <v>-0.050432712674749</v>
       </c>
       <c r="K364">
-        <v>0.46</v>
+        <v>2.81</v>
       </c>
       <c r="L364" t="s">
-        <v>886</v>
+        <v>860</v>
       </c>
       <c r="M364" s="1">
-        <v>247638.0</v>
+        <v>198184.0</v>
       </c>
       <c r="N364" s="1">
-        <v>249024.99</v>
+        <v>203810.71</v>
       </c>
       <c r="O364" s="1">
-        <v>0.2</v>
+        <v>0.15</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>887</v>
+        <v>861</v>
       </c>
       <c r="B365" t="s">
-        <v>888</v>
+        <v>862</v>
       </c>
       <c r="C365" s="1">
-        <v>155000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>100.566</v>
+        <v>100.511</v>
       </c>
       <c r="E365" s="1">
-        <v>99.417</v>
+        <v>100.0</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>154096.35</v>
+        <v>150000.0</v>
       </c>
       <c r="I365" s="1">
-        <v>1780.95</v>
+        <v>766.5</v>
       </c>
       <c r="J365" s="1">
-        <v>1.1557379522617</v>
+        <v>0.511</v>
       </c>
       <c r="K365">
+        <v>0.5</v>
+      </c>
+      <c r="L365">
+        <v>744.85</v>
+      </c>
+      <c r="M365" s="1">
+        <v>150766.5</v>
+      </c>
+      <c r="N365" s="1">
+        <v>151511.35</v>
+      </c>
+      <c r="O365" s="1">
         <v>0.11</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.12</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>889</v>
+        <v>863</v>
       </c>
       <c r="B366" t="s">
-        <v>890</v>
+        <v>864</v>
       </c>
       <c r="C366" s="1">
-        <v>477.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>153.1</v>
+        <v>100.068</v>
       </c>
       <c r="E366" s="1">
-        <v>44.3746331237</v>
+        <v>102.83</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>211667.0</v>
+        <v>156301.6</v>
       </c>
       <c r="I366" s="1">
-        <v>518620.0</v>
+        <v>-4198.24</v>
       </c>
       <c r="J366" s="1">
-        <v>245.0169369812</v>
+        <v>-2.6859865797919</v>
       </c>
       <c r="K366">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.47</v>
+      </c>
+      <c r="L366" t="s">
+        <v>865</v>
       </c>
       <c r="M366" s="1">
-        <v>730287.0</v>
+        <v>152103.36</v>
       </c>
       <c r="N366" s="1">
-        <v>730287.0</v>
+        <v>157381.72</v>
       </c>
       <c r="O366" s="1">
-        <v>0.58</v>
+        <v>0.12</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>891</v>
+        <v>866</v>
       </c>
       <c r="B367" t="s">
-        <v>892</v>
+        <v>867</v>
       </c>
       <c r="C367" s="1">
-        <v>477.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>8.4</v>
+        <v>98.143</v>
       </c>
       <c r="E367" s="1">
-        <v>2.7381551363</v>
+        <v>100.0</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>13061.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I367" s="1">
-        <v>27007.0</v>
+        <v>-1857.0</v>
       </c>
       <c r="J367" s="1">
-        <v>206.77589771074</v>
+        <v>-1.857</v>
       </c>
       <c r="K367">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.17</v>
+      </c>
+      <c r="L367" t="s">
+        <v>868</v>
       </c>
       <c r="M367" s="1">
-        <v>40068.0</v>
+        <v>98143.0</v>
       </c>
       <c r="N367" s="1">
-        <v>40068.0</v>
+        <v>99316.3</v>
       </c>
       <c r="O367" s="1">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>893</v>
+        <v>869</v>
       </c>
       <c r="B368" t="s">
-        <v>894</v>
+        <v>870</v>
       </c>
       <c r="C368" s="1">
-        <v>630.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>0.0925</v>
+        <v>96.247</v>
       </c>
       <c r="E368" s="1">
-        <v>0.1083650794</v>
+        <v>97.25</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>0.0</v>
+        <v>97250.0</v>
       </c>
       <c r="I368" s="1">
-        <v>-24987.5</v>
+        <v>-1003.0</v>
       </c>
       <c r="J368" s="1">
-        <v>0</v>
+        <v>-1.0313624678663</v>
       </c>
       <c r="K368">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="L368">
-        <v>0.0</v>
+        <v>301.37</v>
       </c>
       <c r="M368" s="1">
-        <v>-24987.5</v>
+        <v>96247.0</v>
       </c>
       <c r="N368" s="1">
-        <v>-24987.5</v>
+        <v>96548.37</v>
       </c>
       <c r="O368" s="1">
-        <v>-0.02</v>
+        <v>0.07</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>895</v>
+        <v>871</v>
       </c>
       <c r="B369" t="s">
-        <v>896</v>
+        <v>872</v>
       </c>
       <c r="C369" s="1">
-        <v>115.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>86.7</v>
+        <v>99.714</v>
       </c>
       <c r="E369" s="1">
-        <v>53.2</v>
+        <v>99.695</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>61180.0</v>
+        <v>99695.0</v>
       </c>
       <c r="I369" s="1">
-        <v>38525.0</v>
+        <v>19.0</v>
       </c>
       <c r="J369" s="1">
-        <v>62.96992481203</v>
+        <v>0.019058127288229</v>
       </c>
       <c r="K369">
-        <v>0.0</v>
+        <v>0.79</v>
       </c>
       <c r="L369">
-        <v>0.0</v>
+        <v>791.1</v>
       </c>
       <c r="M369" s="1">
-        <v>99705.0</v>
+        <v>99714.0</v>
       </c>
       <c r="N369" s="1">
-        <v>99705.0</v>
+        <v>100505.1</v>
       </c>
       <c r="O369" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>897</v>
+        <v>873</v>
       </c>
       <c r="B370" t="s">
-        <v>898</v>
+        <v>874</v>
       </c>
       <c r="C370" s="1">
-        <v>160.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>93.6</v>
+        <v>83.11</v>
       </c>
       <c r="E370" s="1">
-        <v>75.3</v>
+        <v>81.804</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>120480.0</v>
+        <v>245412.0</v>
       </c>
       <c r="I370" s="1">
-        <v>29280.0</v>
+        <v>3918.0</v>
       </c>
       <c r="J370" s="1">
-        <v>24.302788844622</v>
+        <v>1.5964989487067</v>
       </c>
       <c r="K370">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.57</v>
+      </c>
+      <c r="L370" t="s">
+        <v>875</v>
       </c>
       <c r="M370" s="1">
-        <v>149760.0</v>
+        <v>249330.0</v>
       </c>
       <c r="N370" s="1">
-        <v>149760.0</v>
+        <v>251025.21</v>
       </c>
       <c r="O370" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>899</v>
+        <v>876</v>
       </c>
       <c r="B371" t="s">
-        <v>900</v>
+        <v>877</v>
       </c>
       <c r="C371" s="1">
-        <v>-952.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>50.9</v>
+        <v>101.153</v>
       </c>
       <c r="E371" s="1">
-        <v>13.2580882353</v>
+        <v>99.417</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>-126217.0</v>
+        <v>154096.35</v>
       </c>
       <c r="I371" s="1">
-        <v>-358351.0</v>
+        <v>2690.8</v>
       </c>
       <c r="J371" s="1">
-        <v>283.91658809828</v>
+        <v>1.7461802307452</v>
       </c>
       <c r="K371">
-        <v>0.0</v>
+        <v>0.63</v>
       </c>
       <c r="L371">
-        <v>0.0</v>
+        <v>971.4</v>
       </c>
       <c r="M371" s="1">
-        <v>-484568.0</v>
+        <v>156787.15</v>
       </c>
       <c r="N371" s="1">
-        <v>-484568.0</v>
+        <v>157758.55</v>
       </c>
       <c r="O371" s="1">
-        <v>-0.38</v>
+        <v>0.12</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>901</v>
+        <v>878</v>
       </c>
       <c r="B372" t="s">
-        <v>902</v>
+        <v>879</v>
       </c>
       <c r="C372" s="1">
-        <v>-630.0</v>
+        <v>630.0</v>
       </c>
       <c r="D372" s="1">
-        <v>0.065</v>
+        <v>0.05</v>
       </c>
       <c r="E372" s="1">
-        <v>0.0738333333</v>
+        <v>0.1083650794</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
         <v>0.0</v>
       </c>
       <c r="I372" s="1">
-        <v>13912.5</v>
+        <v>-91925.0</v>
       </c>
       <c r="J372" s="1">
         <v>0</v>
       </c>
       <c r="K372">
         <v>0.0</v>
       </c>
       <c r="L372">
         <v>0.0</v>
       </c>
       <c r="M372" s="1">
-        <v>13912.5</v>
+        <v>-91925.0</v>
       </c>
       <c r="N372" s="1">
-        <v>13912.5</v>
+        <v>-91925.0</v>
       </c>
       <c r="O372" s="1">
-        <v>0.01</v>
+        <v>-0.07</v>
       </c>
       <c r="P372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16">
+      <c r="A373" t="s">
+        <v>880</v>
+      </c>
+      <c r="B373" t="s">
+        <v>881</v>
+      </c>
+      <c r="C373" s="1">
+        <v>19.0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>0.2125</v>
+      </c>
+      <c r="E373" s="1">
+        <v>0.1975</v>
+      </c>
+      <c r="F373" t="s">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>712.5</v>
+      </c>
+      <c r="J373" s="1">
+        <v>0</v>
+      </c>
+      <c r="K373">
+        <v>0.0</v>
+      </c>
+      <c r="L373">
+        <v>0.0</v>
+      </c>
+      <c r="M373" s="1">
+        <v>712.5</v>
+      </c>
+      <c r="N373" s="1">
+        <v>712.5</v>
+      </c>
+      <c r="O373" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:16">
+      <c r="A374" t="s">
+        <v>882</v>
+      </c>
+      <c r="B374" t="s">
+        <v>883</v>
+      </c>
+      <c r="C374" s="1">
+        <v>310.0</v>
+      </c>
+      <c r="D374" s="1">
+        <v>15.7</v>
+      </c>
+      <c r="E374" s="1">
+        <v>18.0</v>
+      </c>
+      <c r="F374" t="s">
+        <v>8</v>
+      </c>
+      <c r="G374">
+        <v>1.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>55800.0</v>
+      </c>
+      <c r="I374" s="1">
+        <v>-7130.0</v>
+      </c>
+      <c r="J374" s="1">
+        <v>-12.777777777778</v>
+      </c>
+      <c r="K374">
+        <v>0.0</v>
+      </c>
+      <c r="L374">
+        <v>0.0</v>
+      </c>
+      <c r="M374" s="1">
+        <v>48670.0</v>
+      </c>
+      <c r="N374" s="1">
+        <v>48670.0</v>
+      </c>
+      <c r="O374" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:16">
+      <c r="A375" t="s">
+        <v>884</v>
+      </c>
+      <c r="B375" t="s">
+        <v>885</v>
+      </c>
+      <c r="C375" s="1">
+        <v>310.0</v>
+      </c>
+      <c r="D375" s="1">
+        <v>64.6</v>
+      </c>
+      <c r="E375" s="1">
+        <v>56.5</v>
+      </c>
+      <c r="F375" t="s">
+        <v>8</v>
+      </c>
+      <c r="G375">
+        <v>1.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>175150.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>25110.0</v>
+      </c>
+      <c r="J375" s="1">
+        <v>14.336283185841</v>
+      </c>
+      <c r="K375">
+        <v>0.0</v>
+      </c>
+      <c r="L375">
+        <v>0.0</v>
+      </c>
+      <c r="M375" s="1">
+        <v>200260.0</v>
+      </c>
+      <c r="N375" s="1">
+        <v>200260.0</v>
+      </c>
+      <c r="O375" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P375">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="376" spans="1:16">
+      <c r="A376" t="s">
+        <v>886</v>
+      </c>
+      <c r="B376" t="s">
+        <v>887</v>
+      </c>
+      <c r="C376" s="1">
+        <v>-630.0</v>
+      </c>
+      <c r="D376" s="1">
+        <v>0.035</v>
+      </c>
+      <c r="E376" s="1">
+        <v>0.0738333333</v>
+      </c>
+      <c r="F376" t="s">
+        <v>8</v>
+      </c>
+      <c r="G376">
+        <v>1.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>61162.5</v>
+      </c>
+      <c r="J376" s="1">
+        <v>0</v>
+      </c>
+      <c r="K376">
+        <v>0.0</v>
+      </c>
+      <c r="L376">
+        <v>0.0</v>
+      </c>
+      <c r="M376" s="1">
+        <v>61162.5</v>
+      </c>
+      <c r="N376" s="1">
+        <v>61162.5</v>
+      </c>
+      <c r="O376" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P376">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:16">
+      <c r="A377" t="s">
+        <v>888</v>
+      </c>
+      <c r="B377" t="s">
+        <v>889</v>
+      </c>
+      <c r="C377" s="1">
+        <v>-19.0</v>
+      </c>
+      <c r="D377" s="1">
+        <v>0.1525</v>
+      </c>
+      <c r="E377" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="F377" t="s">
+        <v>8</v>
+      </c>
+      <c r="G377">
+        <v>1.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>-593.75</v>
+      </c>
+      <c r="J377" s="1">
+        <v>0</v>
+      </c>
+      <c r="K377">
+        <v>0.0</v>
+      </c>
+      <c r="L377">
+        <v>0.0</v>
+      </c>
+      <c r="M377" s="1">
+        <v>-593.75</v>
+      </c>
+      <c r="N377" s="1">
+        <v>-593.75</v>
+      </c>
+      <c r="O377" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:16">
+      <c r="A378" t="s">
+        <v>890</v>
+      </c>
+      <c r="B378" t="s">
+        <v>891</v>
+      </c>
+      <c r="C378" s="1">
+        <v>-19.0</v>
+      </c>
+      <c r="D378" s="1">
+        <v>0.0725</v>
+      </c>
+      <c r="E378" s="1">
+        <v>0.0625</v>
+      </c>
+      <c r="F378" t="s">
+        <v>8</v>
+      </c>
+      <c r="G378">
+        <v>1.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>-475.0</v>
+      </c>
+      <c r="J378" s="1">
+        <v>0</v>
+      </c>
+      <c r="K378">
+        <v>0.0</v>
+      </c>
+      <c r="L378">
+        <v>0.0</v>
+      </c>
+      <c r="M378" s="1">
+        <v>-475.0</v>
+      </c>
+      <c r="N378" s="1">
+        <v>-475.0</v>
+      </c>
+      <c r="O378" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P378">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:16">
+      <c r="A379" t="s">
+        <v>892</v>
+      </c>
+      <c r="B379" t="s">
+        <v>893</v>
+      </c>
+      <c r="C379" s="1">
+        <v>-620.0</v>
+      </c>
+      <c r="D379" s="1">
+        <v>31.1</v>
+      </c>
+      <c r="E379" s="1">
+        <v>30.4935483871</v>
+      </c>
+      <c r="F379" t="s">
+        <v>8</v>
+      </c>
+      <c r="G379">
+        <v>1.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>-189060.0</v>
+      </c>
+      <c r="I379" s="1">
+        <v>-3760.0</v>
+      </c>
+      <c r="J379" s="1">
+        <v>1.9887866285835</v>
+      </c>
+      <c r="K379">
+        <v>0.0</v>
+      </c>
+      <c r="L379">
+        <v>0.0</v>
+      </c>
+      <c r="M379" s="1">
+        <v>-192820.0</v>
+      </c>
+      <c r="N379" s="1">
+        <v>-192820.0</v>
+      </c>
+      <c r="O379" s="1">
+        <v>-0.14</v>
+      </c>
+      <c r="P379">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>