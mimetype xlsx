--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="847">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1002">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -112,2481 +112,2946 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0000852564</t>
+  </si>
+  <si>
+    <t>AALBERTS NV</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
+    <t>ES0105046017</t>
+  </si>
+  <si>
+    <t>AENA SME SA</t>
+  </si>
+  <si>
+    <t>FR0010340141</t>
+  </si>
+  <si>
+    <t>AEROPORTS DE PARIS SA</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>AGEAS SA</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
+    <t>FR0000071946</t>
+  </si>
+  <si>
+    <t>ALTEN SA</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
+    <t>IT0004056880</t>
+  </si>
+  <si>
+    <t>AMPLIFON</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>NL0006237562</t>
+  </si>
+  <si>
+    <t>ARCADIS NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>NL0011872643</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
+    <t>BE0974400328</t>
+  </si>
+  <si>
+    <t>AZELIS GROUP NV</t>
+  </si>
+  <si>
+    <t>IT0001031084</t>
+  </si>
+  <si>
+    <t>BANCA GENERALI</t>
+  </si>
+  <si>
+    <t>IT0004776628</t>
+  </si>
+  <si>
+    <t>BANCA MEDIOLANUM</t>
+  </si>
+  <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA</t>
+  </si>
+  <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...2 lines deleted...]
-    <t>BIOMERIEUX SA</t>
+    <t>ES0113679I37</t>
+  </si>
+  <si>
+    <t>BANKINTER SA</t>
+  </si>
+  <si>
+    <t>AT0000BAWAG2</t>
+  </si>
+  <si>
+    <t>BAWAG GROUP AG</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>DE0005158703</t>
+  </si>
+  <si>
+    <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
+    <t>FR0000120503</t>
+  </si>
+  <si>
+    <t>BOUYGUES SA</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...2 lines deleted...]
-    <t>CAPGEMINI</t>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA</t>
+  </si>
+  <si>
+    <t>FR0000120172</t>
+  </si>
+  <si>
+    <t>CARREFOUR SA</t>
+  </si>
+  <si>
+    <t>BE0003593044</t>
+  </si>
+  <si>
+    <t>COFINIMMO REIT SA</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>FR0000064578</t>
+  </si>
+  <si>
+    <t>COVIVIO SA</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
-    <t>CH1216478797</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>EIFFAGE SA</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...2 lines deleted...]
-    <t>EVONIK INDUSTRIES AG</t>
+    <t>FR0013451333</t>
+  </si>
+  <si>
+    <t>FDJ UNITED</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>FERROVIAL</t>
+  </si>
+  <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE000A3E5D64</t>
+  </si>
+  <si>
+    <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>ES0171996087</t>
+  </si>
+  <si>
+    <t>GRIFOLS SA CLASS A</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009000459</t>
+  </si>
+  <si>
+    <t>HUHTAMAKI</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
-    <t>ES0144583343</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
+    <t>IT0001078911</t>
+  </si>
+  <si>
+    <t>INTERPUMP GROUP</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>DE000KSAG888</t>
+  </si>
+  <si>
+    <t>K S N AG</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP PLC</t>
   </si>
   <si>
-    <t>DE000KBX1006</t>
-[...2 lines deleted...]
-    <t>KNORR BREMSE AG</t>
+    <t>FR0000121964</t>
+  </si>
+  <si>
+    <t>KLEPIERRE REIT SA</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
+    <t>IT0005541336</t>
+  </si>
+  <si>
+    <t>LOTTOMATICA GROUP</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>IT0005366767</t>
+  </si>
+  <si>
+    <t>NEXI</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
+  </si>
+  <si>
+    <t>IT0003796171</t>
+  </si>
+  <si>
+    <t>POSTE ITALIANE</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
-    <t>IT0004176001</t>
-[...2 lines deleted...]
-    <t>PRYSMIAN</t>
+    <t>ES0105777017</t>
+  </si>
+  <si>
+    <t>PUIG BRANDS SA CLASS B</t>
+  </si>
+  <si>
+    <t>DE0006969603</t>
+  </si>
+  <si>
+    <t>PUMA</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
+    <t>NL0000379121</t>
+  </si>
+  <si>
+    <t>RANDSTAD NV</t>
+  </si>
+  <si>
+    <t>IT0005282865</t>
+  </si>
+  <si>
+    <t>REPLY</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>FR0000121709</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>FR0000121220</t>
-[...2 lines deleted...]
-    <t>SODEXO SA</t>
+    <t>FR0000050809</t>
+  </si>
+  <si>
+    <t>SOPRA STERIA GROUP SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>FI0009005961</t>
+  </si>
+  <si>
+    <t>STORA ENSO CLASS R</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000051807</t>
+  </si>
+  <si>
+    <t>TELEPERFORMANCE</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>FR0000124141</t>
-[...2 lines deleted...]
-    <t>VEOLIA ENVIRON. SA</t>
+    <t>IT0004810054</t>
+  </si>
+  <si>
+    <t>UNIPOL ASSICURAZIONI SPA</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>FR0013506730</t>
+  </si>
+  <si>
+    <t>VALLOUREC SA</t>
+  </si>
+  <si>
+    <t>AT0000746409</t>
+  </si>
+  <si>
+    <t>VERBUND AG</t>
+  </si>
+  <si>
+    <t>ES0183746314</t>
+  </si>
+  <si>
+    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
+  </si>
+  <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS200326</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG MAR 26</t>
   </si>
   <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
+    <t>OE100326</t>
+  </si>
+  <si>
+    <t>EURO-BOBL MAR 26</t>
+  </si>
+  <si>
+    <t>IK1100326</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) MAR 26</t>
+  </si>
+  <si>
     <t>RX100326</t>
   </si>
   <si>
     <t>EURO-BUND MAR 26</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...8 lines deleted...]
-    <t>EURO-BTP (ITALY GOVT) MAR 26</t>
+    <t>OAT100626</t>
+  </si>
+  <si>
+    <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>OAT100326</t>
   </si>
   <si>
     <t>EURO-OAT MAR 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
+    <t>1 363.40</t>
+  </si>
+  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>4 866.44</t>
+    <t>5 513.70</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>ES0200002147</t>
-[...7 lines deleted...]
-  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>10 567.81</t>
+    <t>11 594.18</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>2 353.97</t>
+    <t>3 347.05</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 495.89</t>
+    <t>1 939.73</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>4 871.84</t>
+    <t>5 464.36</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>9 286.49</t>
+    <t>10 578.94</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>3 671.23</t>
+    <t>4 041.10</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>4 181.51</t>
+    <t>4 690.07</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>4 504.11</t>
+    <t>4 947.95</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>2 960.14</t>
+    <t>3 848.18</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 298.63</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>5 891.78</t>
+    <t>6 520.55</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>12 801.37</t>
+    <t>14 095.89</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>7 696.36</t>
+    <t>8 403.16</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>2 695.32</t>
+    <t>3 093.00</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>7 477.35</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>2 138.22</t>
+    <t>2 619.32</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 406.46</t>
+    <t>1 588.15</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>2 493.15</t>
+    <t>3 140.41</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
+    <t>1 000.85</t>
+  </si>
+  <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>4 526.03</t>
+    <t>5 043.84</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
+    <t>1 633.56</t>
+  </si>
+  <si>
     <t>XS2705604234</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
   </si>
   <si>
-    <t>2 911.64</t>
+    <t>3 632.88</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>3 849.09</t>
+    <t>4 255.05</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
+    <t>1 703.62</t>
+  </si>
+  <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
+    <t>1 179.45</t>
+  </si>
+  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>3 392.54</t>
+    <t>3 760.41</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>1 433.22</t>
+    <t>1 682.88</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>16 135.27</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>6 990.41</t>
+    <t>7 739.38</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
+    <t>1 041.35</t>
+  </si>
+  <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>22 990.20</t>
+    <t>25 724.71</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>50 971.31</t>
+    <t>55 368.20</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>1 925.48</t>
-[...8 lines deleted...]
-    <t>7 107.26</t>
+    <t>2 529.99</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>2 160.27</t>
+    <t>2 863.01</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
+    <t>1 335.80</t>
+  </si>
+  <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>2 108.22</t>
+    <t>2 810.96</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>12 886.64</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>1 745.85</t>
+    <t>2 342.53</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
-    <t>FR001400TWD7</t>
-[...11 lines deleted...]
-    <t>CAIXABANK SA 3.875 20/01/2037</t>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>4 244.18</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>2 314.38</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>2 531.51</t>
+    <t>3 049.32</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 006.85</t>
+    <t>1 201.03</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>9 766.26</t>
+    <t>10 606.03</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>5 422.60</t>
+    <t>6 143.84</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 251.23</t>
+    <t>2 715.22</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>1 274.11</t>
+    <t>1 536.71</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>4 449.32</t>
+    <t>5 041.10</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>6 780.82</t>
-[...8 lines deleted...]
-    <t>1 981.78</t>
+    <t>7 474.32</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>5 808.90</t>
+    <t>6 419.18</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>4 608.22</t>
+    <t>5 144.52</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>12 367.12</t>
+    <t>13 735.62</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>21 215.75</t>
+    <t>23 157.53</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>6 984.38</t>
+    <t>7 696.00</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
+    <t>1 121.92</t>
+  </si>
+  <si>
     <t>BE0390287564</t>
   </si>
   <si>
-    <t>CRELAN SA-BRUSSELS HEAD OFFICE 4 30/04/2037</t>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>2 478.08</t>
+    <t>2 977.40</t>
   </si>
   <si>
     <t>FR001400YP56</t>
   </si>
   <si>
     <t>DANONE SA 3.438 07/04/2033</t>
   </si>
   <si>
-    <t>2 854.01</t>
+    <t>3 108.33</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>3 291.78</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>2 739.04</t>
+    <t>3 312.33</t>
   </si>
   <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>5 028.58</t>
+    <t>5 456.88</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>1 397.26</t>
+    <t>1 582.19</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
+    <t>2 317.81</t>
+  </si>
+  <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
+    <t>1 208.47</t>
+  </si>
+  <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>2 274.37</t>
+    <t>2 822.65</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
+    <t>2 136.63</t>
+  </si>
+  <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>5 697.72</t>
+    <t>6 690.22</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>10 765.75</t>
+    <t>11 838.36</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>2 301.37</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>1 283.73</t>
+    <t>1 833.90</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>2 993.15</t>
+    <t>3 695.89</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>5 053.42</t>
+    <t>5 626.71</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>8 485.58</t>
+    <t>9 346.90</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>4 253.42</t>
+    <t>4 752.74</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>1 530.82</t>
+    <t>1 808.22</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>1 847.26</t>
+    <t>3 567.12</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>EU000A3L1DJ0</t>
-[...7 lines deleted...]
-  <si>
     <t>EU000A3K4ES4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3 04/12/2034</t>
   </si>
   <si>
-    <t>4 433.42</t>
+    <t>6 364.11</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>12 634.52</t>
+    <t>15 430.68</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>5 122.32</t>
+    <t>7 683.48</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>3 446.58</t>
+    <t>4 075.34</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 064.25</t>
+    <t>1 627.68</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
+    <t>1 200.28</t>
+  </si>
+  <si>
     <t>FI4000441878</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
+    <t>1 106.60</t>
+  </si>
+  <si>
     <t>FI4000306758</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 1.125 15/04/2034</t>
   </si>
   <si>
-    <t>2 309.49</t>
+    <t>2 520.86</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>2 630.55</t>
+    <t>3 041.10</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0013238268</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 01/03/2028</t>
   </si>
   <si>
-    <t>3 685.70</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014001N38</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>21 601.86</t>
-[...8 lines deleted...]
-    <t>2 538.49</t>
+    <t>23 889.12</t>
   </si>
   <si>
     <t>FR0013313582</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2034</t>
   </si>
   <si>
-    <t>5 829.37</t>
+    <t>6 446.60</t>
   </si>
   <si>
     <t>FR0014009O62</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2038</t>
   </si>
   <si>
-    <t>25 849.32</t>
+    <t>28 586.30</t>
+  </si>
+  <si>
+    <t>FR0014016G71</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 2.4 24/09/2029</t>
+  </si>
+  <si>
+    <t>18 305.75</t>
   </si>
   <si>
     <t>FR001400FTH3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3 25/05/2054</t>
   </si>
   <si>
-    <t>22 216.44</t>
+    <t>24 568.77</t>
   </si>
   <si>
     <t>FR001400X8V5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.2 25/05/2035</t>
   </si>
   <si>
-    <t>11 535.78</t>
+    <t>12 757.22</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>25 522.88</t>
+    <t>35 228.76</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>15 582.25</t>
-[...5 lines deleted...]
-    <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
+    <t>17 232.13</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>1 347.95</t>
+    <t>1 458.90</t>
   </si>
   <si>
     <t>DE0001102515</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>69 898.60</t>
+    <t>78 676.57</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>137 958.12</t>
+    <t>4 617.33</t>
   </si>
   <si>
     <t>DE000BU2Z031</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2034</t>
   </si>
   <si>
-    <t>27 234.47</t>
+    <t>31 484.93</t>
   </si>
   <si>
     <t>DE000BU2Z056</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2035</t>
   </si>
   <si>
-    <t>29 251.78</t>
+    <t>32 925.26</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>2 331.51</t>
+    <t>2 756.85</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>1 306.44</t>
+    <t>1 825.17</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>2 282.19</t>
+    <t>2 800.00</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>7 771.23</t>
+    <t>8 631.16</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>1 869.86</t>
+    <t>2 424.66</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>16 200.00</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>12 369.86</t>
+    <t>13 664.38</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 322.37</t>
+    <t>2 820.02</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 643.84</t>
+    <t>2 235.62</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>3 461.92</t>
+    <t>3 851.38</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>8 917.81</t>
+    <t>10 351.03</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>4 401.37</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>6 291.11</t>
+    <t>7 495.79</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>4 845.34</t>
+    <t>5 267.36</t>
   </si>
   <si>
     <t>IE00BH3SQ895</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
   </si>
   <si>
-    <t>3 642.68</t>
+    <t>4 013.82</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>2 030.43</t>
+    <t>2 237.31</t>
   </si>
   <si>
     <t>IE00BV8C9186</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
   </si>
   <si>
-    <t>3 758.02</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>10 576.33</t>
+    <t>12 600.86</t>
   </si>
   <si>
     <t>IT0005588881</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.8 15/05/2036</t>
   </si>
   <si>
-    <t>6 864.30</t>
+    <t>9 162.17</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>35 804.63</t>
+    <t>1 339.81</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>18 067.13</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005358806</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.35 01/03/2035</t>
   </si>
   <si>
-    <t>20 644.14</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005631590</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.65 01/08/2035</t>
   </si>
   <si>
-    <t>1 046.60</t>
+    <t>10 466.02</t>
   </si>
   <si>
     <t>IT0005542797</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.7 15/06/2030</t>
   </si>
   <si>
-    <t>14 359.86</t>
+    <t>21 962.14</t>
   </si>
   <si>
     <t>IT0003934657</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 4 01/02/2037</t>
   </si>
   <si>
+    <t>10 872.93</t>
+  </si>
+  <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>XS2986317506</t>
-[...2 lines deleted...]
-    <t>JPMORGAN CHASE &amp; CO 23/01/2036</t>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>7 626.03</t>
+    <t>8 328.77</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>4 267.81</t>
+    <t>5 127.74</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>XS2638080452</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>5 375.45</t>
+    <t>5 911.01</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>3 981.80</t>
+    <t>4 385.97</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>2 833.96</t>
+    <t>3 431.75</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>11 219.18</t>
+    <t>12 328.77</t>
   </si>
   <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>4 861.57</t>
+    <t>5 368.38</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>2 272.60</t>
+    <t>3 149.18</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>4 438.36</t>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>5 309.59</t>
+    <t>5 753.42</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>13 869.59</t>
+    <t>15 039.84</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>9 208.62</t>
+    <t>10 172.31</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>3 753.36</t>
+    <t>4 411.42</t>
   </si>
   <si>
     <t>XS2680745382</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
   </si>
   <si>
-    <t>5 563.23</t>
+    <t>6 599.15</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 133.37</t>
+    <t>2 438.14</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>4 615.67</t>
+    <t>5 475.14</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>10 526.40</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>1 359.46</t>
+    <t>1 539.39</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>1 775.75</t>
+    <t>4 173.00</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>1 766.12</t>
-[...8 lines deleted...]
-    <t>6 785.23</t>
+    <t>4 150.39</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>2 056.85</t>
+    <t>5 556.16</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 538.84</t>
+    <t>4 009.52</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>7 339.18</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
+    <t>1 589.92</t>
+  </si>
+  <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>17 200.00</t>
+    <t>18 790.41</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 189.04</t>
+    <t>3 484.93</t>
   </si>
   <si>
     <t>PTOTELOE0028</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.475 18/10/2030</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>1 015.63</t>
+    <t>1 260.47</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
+    <t>1 016.98</t>
+  </si>
+  <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>55 775.84</t>
+    <t>2 520.94</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>7 111.62</t>
+    <t>7 681.40</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>8 046.58</t>
+    <t>8 836.60</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>3 615.07</t>
+    <t>4 035.79</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>4 882.19</t>
+  </si>
+  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>4 875.68</t>
+    <t>5 730.51</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>9 173.97</t>
+    <t>10 542.47</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>2 191.44</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
-    <t>1 110.89</t>
+    <t>1 201.51</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>7 420.38</t>
+    <t>8 044.52</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>1 468.24</t>
-[...8 lines deleted...]
-    <t>6 038.95</t>
+    <t>2 026.59</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>7 458.90</t>
-[...17 lines deleted...]
-    <t>1 438.36</t>
+    <t>8 069.18</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>2 164.53</t>
+    <t>2 546.51</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>4 695.72</t>
+    <t>5 153.42</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>12 356.16</t>
+    <t>15 389.04</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>4 684.93</t>
+    <t>5 517.12</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>2 420.55</t>
+    <t>3 280.48</t>
   </si>
   <si>
     <t>ES0000012G42</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.2 31/10/2040</t>
   </si>
   <si>
-    <t>11 592.59</t>
+    <t>14 853.01</t>
   </si>
   <si>
     <t>ES0000012E69</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.85 30/07/2035</t>
   </si>
   <si>
-    <t>9 263.33</t>
+    <t>10 586.66</t>
+  </si>
+  <si>
+    <t>ES0000012O75</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
+  </si>
+  <si>
+    <t>3 329.32</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>8 142.90</t>
+    <t>10 433.10</t>
   </si>
   <si>
     <t>ES00000127C8</t>
   </si>
   <si>
     <t>SPAIN I/L BOND 1 30/11/2030</t>
   </si>
   <si>
-    <t>6 619.83</t>
+    <t>9 337.98</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>8 765.25</t>
+    <t>9 497.95</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
+    <t>6 926.03</t>
+  </si>
+  <si>
+    <t>FR001400DQ92</t>
+  </si>
+  <si>
+    <t>SUEZ SA (FR) 5 03/11/2032</t>
+  </si>
+  <si>
+    <t>3 287.67</t>
+  </si>
+  <si>
+    <t>BE6365314770</t>
+  </si>
+  <si>
+    <t>SYENSQO NV 3.375 28/05/2031</t>
+  </si>
+  <si>
+    <t>10 319.18</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>2 126.71</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>1 815.92</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>3 113.01</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>3 597.95</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>5 523.29</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>4 242.47</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
     <t>6 334.25</t>
   </si>
   <si>
-    <t>FR001400DQ92</t>
-[...88 lines deleted...]
-  <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 325.75</t>
+    <t>3 632.22</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>8 136.99</t>
+    <t>9 052.40</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>3 066.71</t>
+    <t>3 534.51</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>7 475.34</t>
+    <t>8 104.11</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>7 750.00</t>
+    <t>9 183.22</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>3 420.55</t>
+    <t>3 827.40</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>5 197.50</t>
+    <t>5 838.29</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
+    <t>1 271.08</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>3 972.60</t>
+    <t>4 342.47</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>7 025.34</t>
-[...17 lines deleted...]
-    <t>4 989.73</t>
+    <t>7 746.58</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 923.29</t>
+    <t>2 256.16</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>6 308.22</t>
+    <t>6 863.01</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>2 522.40</t>
+    <t>2 988.87</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2965,209 +3430,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>68988.63</v>
       </c>
       <c r="D2">
-        <v>181.94</v>
+        <v>185.12</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>12552105.36</v>
+        <v>12771571.96</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>12552105.36</v>
+        <v>12771571.96</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>999078.4036</v>
+        <v>993378.6537</v>
       </c>
       <c r="D3">
-        <v>114.76</v>
+        <v>116.74</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>114661195.19</v>
+        <v>115976594.93</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>114661195.19</v>
+        <v>115976594.93</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>499729.97</v>
+        <v>498732.94</v>
       </c>
       <c r="D4">
-        <v>103.46</v>
+        <v>105.25</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>51704333.36</v>
+        <v>52494048.79</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>51704333.36</v>
+        <v>52494048.79</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>7712.7346</v>
+        <v>7256.3624</v>
       </c>
       <c r="D5">
-        <v>103.19</v>
+        <v>104.92</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>795921.65</v>
+        <v>761399.69</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>795921.65</v>
+        <v>761399.69</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>105.89</v>
+        <v>107.74</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>105.89</v>
+        <v>107.74</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>105.89</v>
+        <v>107.74</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P315"/>
+  <dimension ref="A1:P394"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O315" sqref="O315"/>
+      <selection activeCell="O394" sqref="O394"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3186,15739 +3651,19689 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>1713.0</v>
+        <v>952.0</v>
       </c>
       <c r="D2" s="1">
-        <v>150.15</v>
+        <v>35.22</v>
       </c>
       <c r="E2" s="1">
-        <v>207.1184763573</v>
+        <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>354793.95</v>
+        <v>33529.44</v>
       </c>
       <c r="I2" s="1">
-        <v>-97587.0</v>
+        <v>0.0</v>
       </c>
       <c r="J2" s="1">
-        <v>-27.505260447649</v>
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>257206.95</v>
+        <v>33529.44</v>
       </c>
       <c r="N2" s="1">
-        <v>257206.95</v>
+        <v>33529.44</v>
       </c>
       <c r="O2" s="1">
-        <v>0.14</v>
+        <v>0.02</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>168.0</v>
+        <v>2734.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1265.6</v>
+        <v>28.36</v>
       </c>
       <c r="E3" s="1">
-        <v>1291.6975595238</v>
+        <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>217005.19</v>
+        <v>77536.24</v>
       </c>
       <c r="I3" s="1">
-        <v>-4384.39</v>
+        <v>0.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-2.020407899</v>
+        <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>212620.8</v>
+        <v>77536.24</v>
       </c>
       <c r="N3" s="1">
-        <v>212620.8</v>
+        <v>77536.24</v>
       </c>
       <c r="O3" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>2564.0</v>
+        <v>741.0</v>
       </c>
       <c r="D4" s="1">
-        <v>193.8</v>
+        <v>246.8</v>
       </c>
       <c r="E4" s="1">
-        <v>160.8949219969</v>
+        <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>412534.58</v>
+        <v>182878.8</v>
       </c>
       <c r="I4" s="1">
-        <v>84368.62</v>
+        <v>0.0</v>
       </c>
       <c r="J4" s="1">
-        <v>20.451284350514</v>
+        <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>496903.2</v>
+        <v>182878.8</v>
       </c>
       <c r="N4" s="1">
-        <v>496903.2</v>
+        <v>182878.8</v>
       </c>
       <c r="O4" s="1">
-        <v>0.28</v>
+        <v>0.1</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>4945.0</v>
+        <v>1208.0</v>
       </c>
       <c r="D5" s="1">
-        <v>59.24</v>
+        <v>158.2</v>
       </c>
       <c r="E5" s="1">
-        <v>67.0779271992</v>
+        <v>207.1184768212</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>331700.35</v>
+        <v>250199.12</v>
       </c>
       <c r="I5" s="1">
-        <v>-38758.55</v>
+        <v>-59093.52</v>
       </c>
       <c r="J5" s="1">
-        <v>-11.68480829158</v>
+        <v>-23.61859626045</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>292941.8</v>
+        <v>191105.6</v>
       </c>
       <c r="N5" s="1">
-        <v>292941.8</v>
+        <v>191105.6</v>
       </c>
       <c r="O5" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>2709.0</v>
+        <v>115.0</v>
       </c>
       <c r="D6" s="1">
-        <v>379.2</v>
+        <v>994.8</v>
       </c>
       <c r="E6" s="1">
-        <v>224.0473126615</v>
+        <v>1291.6975652174</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>606944.17</v>
+        <v>148545.22</v>
       </c>
       <c r="I6" s="1">
-        <v>420308.63</v>
+        <v>-34143.22</v>
       </c>
       <c r="J6" s="1">
-        <v>69.249965775271</v>
+        <v>-22.985068115958</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1027252.8</v>
+        <v>114402.0</v>
       </c>
       <c r="N6" s="1">
-        <v>1027252.8</v>
+        <v>114402.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.57</v>
+        <v>0.06</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>18468.0</v>
+        <v>14857.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.9</v>
+        <v>26.67</v>
       </c>
       <c r="E7" s="1">
-        <v>25.2607802686</v>
+        <v>27.1646947567</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>466516.09</v>
+        <v>403585.87</v>
       </c>
       <c r="I7" s="1">
-        <v>30273.11</v>
+        <v>-7349.68</v>
       </c>
       <c r="J7" s="1">
-        <v>6.4891888294785</v>
+        <v>-1.8210944798439</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>496789.2</v>
+        <v>396236.19</v>
       </c>
       <c r="N7" s="1">
-        <v>496789.2</v>
+        <v>396236.19</v>
       </c>
       <c r="O7" s="1">
-        <v>0.28</v>
+        <v>0.22</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>5753.0</v>
+        <v>261.0</v>
       </c>
       <c r="D8" s="1">
-        <v>57.56</v>
+        <v>118.4</v>
       </c>
       <c r="E8" s="1">
-        <v>62.9040570137</v>
+        <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>361887.04</v>
+        <v>30902.4</v>
       </c>
       <c r="I8" s="1">
-        <v>-30744.36</v>
+        <v>0.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-8.4955681198199</v>
+        <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>331142.68</v>
+        <v>30902.4</v>
       </c>
       <c r="N8" s="1">
-        <v>331142.68</v>
+        <v>30902.4</v>
       </c>
       <c r="O8" s="1">
-        <v>0.18</v>
+        <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>4987.0</v>
+        <v>767.0</v>
       </c>
       <c r="D9" s="1">
-        <v>61.12</v>
+        <v>62.9</v>
       </c>
       <c r="E9" s="1">
-        <v>53.269079607</v>
+        <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>265652.9</v>
+        <v>48244.3</v>
       </c>
       <c r="I9" s="1">
-        <v>39152.54</v>
+        <v>0.0</v>
       </c>
       <c r="J9" s="1">
-        <v>14.738231730201</v>
+        <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>304805.44</v>
+        <v>48244.3</v>
       </c>
       <c r="N9" s="1">
-        <v>304805.44</v>
+        <v>48244.3</v>
       </c>
       <c r="O9" s="1">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>2118.0</v>
+        <v>2669.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1224.8</v>
+        <v>184.24</v>
       </c>
       <c r="E10" s="1">
-        <v>480.4634938621</v>
+        <v>161.8133308355</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1017621.68</v>
+        <v>431879.78</v>
       </c>
       <c r="I10" s="1">
-        <v>1576504.72</v>
+        <v>59856.78</v>
       </c>
       <c r="J10" s="1">
-        <v>154.9205123067</v>
+        <v>13.859593056197</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2594126.4</v>
+        <v>491736.56</v>
       </c>
       <c r="N10" s="1">
-        <v>2594126.4</v>
+        <v>491736.56</v>
       </c>
       <c r="O10" s="1">
-        <v>1.44</v>
+        <v>0.27</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>17468.0</v>
+        <v>1773.0</v>
       </c>
       <c r="D11" s="1">
-        <v>38.93</v>
+        <v>382.2</v>
       </c>
       <c r="E11" s="1">
-        <v>27.8659256927</v>
+        <v>224.0473152848</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>486761.99</v>
+        <v>397235.89</v>
       </c>
       <c r="I11" s="1">
-        <v>193267.25</v>
+        <v>280404.71</v>
       </c>
       <c r="J11" s="1">
-        <v>39.704671681534</v>
+        <v>70.588966671667</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>680029.24</v>
+        <v>677640.6</v>
       </c>
       <c r="N11" s="1">
-        <v>680029.24</v>
+        <v>677640.6</v>
       </c>
       <c r="O11" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>40389.0</v>
+        <v>4344.0</v>
       </c>
       <c r="D12" s="1">
-        <v>21.91</v>
+        <v>28.29</v>
       </c>
       <c r="E12" s="1">
-        <v>8.9449337691</v>
+        <v>25.2607803867</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>361276.93</v>
+        <v>109732.83</v>
       </c>
       <c r="I12" s="1">
-        <v>523646.06</v>
+        <v>13158.93</v>
       </c>
       <c r="J12" s="1">
-        <v>144.94312161034</v>
+        <v>11.991789512765</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>884922.99</v>
+        <v>122891.76</v>
       </c>
       <c r="N12" s="1">
-        <v>884922.99</v>
+        <v>122891.76</v>
       </c>
       <c r="O12" s="1">
-        <v>0.49</v>
+        <v>0.07</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>84010.0</v>
+        <v>546.0</v>
       </c>
       <c r="D13" s="1">
-        <v>11.048</v>
+        <v>63.55</v>
       </c>
       <c r="E13" s="1">
-        <v>7.6523957862</v>
+        <v>63.55</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>642877.77</v>
+        <v>34698.3</v>
       </c>
       <c r="I13" s="1">
-        <v>285264.71</v>
+        <v>0.0</v>
       </c>
       <c r="J13" s="1">
-        <v>44.373086660004</v>
+        <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>928142.48</v>
+        <v>34698.3</v>
       </c>
       <c r="N13" s="1">
-        <v>928142.48</v>
+        <v>34698.3</v>
       </c>
       <c r="O13" s="1">
-        <v>0.52</v>
+        <v>0.02</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
-        <v>2448.0</v>
+        <v>5083.0</v>
       </c>
       <c r="D14" s="1">
-        <v>96.9</v>
+        <v>52.74</v>
       </c>
       <c r="E14" s="1">
-        <v>108.8862990196</v>
+        <v>62.9040566595</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>266553.66</v>
+        <v>319741.32</v>
       </c>
       <c r="I14" s="1">
-        <v>-29342.46</v>
+        <v>-51663.9</v>
       </c>
       <c r="J14" s="1">
-        <v>-11.00808745226</v>
+        <v>-16.158030497904</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>237211.2</v>
+        <v>268077.42</v>
       </c>
       <c r="N14" s="1">
-        <v>237211.2</v>
+        <v>268077.42</v>
       </c>
       <c r="O14" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>6157.0</v>
+        <v>2497.0</v>
       </c>
       <c r="D15" s="1">
-        <v>88.0</v>
+        <v>13.175</v>
       </c>
       <c r="E15" s="1">
-        <v>78.5633993828</v>
+        <v>13.1750020024</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>483714.85</v>
+        <v>32897.98</v>
       </c>
       <c r="I15" s="1">
-        <v>58101.15</v>
+        <v>0.0</v>
       </c>
       <c r="J15" s="1">
-        <v>12.011446413109</v>
+        <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>541816.0</v>
+        <v>32897.98</v>
       </c>
       <c r="N15" s="1">
-        <v>541816.0</v>
+        <v>32897.98</v>
       </c>
       <c r="O15" s="1">
-        <v>0.3</v>
+        <v>0.02</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
-        <v>7098.0</v>
+        <v>5976.0</v>
       </c>
       <c r="D16" s="1">
-        <v>92.38</v>
+        <v>68.82</v>
       </c>
       <c r="E16" s="1">
-        <v>74.7720273316</v>
+        <v>55.8426840696</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>530731.85</v>
+        <v>333715.88</v>
       </c>
       <c r="I16" s="1">
-        <v>124981.39</v>
+        <v>77552.44</v>
       </c>
       <c r="J16" s="1">
-        <v>23.548876895178</v>
+        <v>23.239061922975</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>655713.24</v>
+        <v>411268.32</v>
       </c>
       <c r="N16" s="1">
-        <v>655713.24</v>
+        <v>411268.32</v>
       </c>
       <c r="O16" s="1">
-        <v>0.36</v>
+        <v>0.23</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>317514.0</v>
+        <v>2806.0</v>
       </c>
       <c r="D17" s="1">
-        <v>11.274</v>
+        <v>29.92</v>
       </c>
       <c r="E17" s="1">
-        <v>11.0847505937</v>
+        <v>29.92</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>3519563.5</v>
+        <v>83955.52</v>
       </c>
       <c r="I17" s="1">
-        <v>60089.34</v>
+        <v>0.0</v>
       </c>
       <c r="J17" s="1">
-        <v>1.7072952370372</v>
+        <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3579652.84</v>
+        <v>83955.52</v>
       </c>
       <c r="N17" s="1">
-        <v>3579652.84</v>
+        <v>83955.52</v>
       </c>
       <c r="O17" s="1">
-        <v>1.99</v>
+        <v>0.05</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>727694.0</v>
+        <v>2063.0</v>
       </c>
       <c r="D18" s="1">
-        <v>10.724</v>
+        <v>1233.4</v>
       </c>
       <c r="E18" s="1">
-        <v>10.6293257193</v>
+        <v>480.4634949103</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>7734896.55</v>
+        <v>991196.19</v>
       </c>
       <c r="I18" s="1">
-        <v>68893.91</v>
+        <v>1553308.01</v>
       </c>
       <c r="J18" s="1">
-        <v>0.89068948181343</v>
+        <v>156.71045002705</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>7803790.46</v>
+        <v>2544504.2</v>
       </c>
       <c r="N18" s="1">
-        <v>7803790.46</v>
+        <v>2544504.2</v>
       </c>
       <c r="O18" s="1">
-        <v>4.34</v>
+        <v>1.4</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>13480.0</v>
+        <v>686.0</v>
       </c>
       <c r="D19" s="1">
-        <v>27.48</v>
+        <v>61.44</v>
       </c>
       <c r="E19" s="1">
-        <v>25.0201416914</v>
+        <v>61.44</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>337271.51</v>
+        <v>42147.84</v>
       </c>
       <c r="I19" s="1">
-        <v>33158.89</v>
+        <v>0.0</v>
       </c>
       <c r="J19" s="1">
-        <v>9.8315123029514</v>
+        <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>370430.4</v>
+        <v>42147.84</v>
       </c>
       <c r="N19" s="1">
-        <v>370430.4</v>
+        <v>42147.84</v>
       </c>
       <c r="O19" s="1">
-        <v>0.21</v>
+        <v>0.02</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
-        <v>1978.0</v>
+        <v>16423.0</v>
       </c>
       <c r="D20" s="1">
-        <v>134.3</v>
+        <v>41.46</v>
       </c>
       <c r="E20" s="1">
-        <v>140.2806622851</v>
+        <v>27.8659258357</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>277475.15</v>
+        <v>457642.1</v>
       </c>
       <c r="I20" s="1">
-        <v>-11829.75</v>
+        <v>223255.48</v>
       </c>
       <c r="J20" s="1">
-        <v>-4.2633547544708</v>
+        <v>48.783859701719</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>265645.4</v>
+        <v>680897.58</v>
       </c>
       <c r="N20" s="1">
-        <v>265645.4</v>
+        <v>680897.58</v>
       </c>
       <c r="O20" s="1">
-        <v>0.15</v>
+        <v>0.37</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>5497.0</v>
+        <v>3725.0</v>
       </c>
       <c r="D21" s="1">
-        <v>84.42</v>
+        <v>8.395</v>
       </c>
       <c r="E21" s="1">
-        <v>67.5548208114</v>
+        <v>8.3950013423</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>371348.85</v>
+        <v>31271.38</v>
       </c>
       <c r="I21" s="1">
-        <v>92707.89</v>
+        <v>0.0</v>
       </c>
       <c r="J21" s="1">
-        <v>24.96517492918</v>
+        <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>464056.74</v>
+        <v>31271.38</v>
       </c>
       <c r="N21" s="1">
-        <v>464056.74</v>
+        <v>31271.38</v>
       </c>
       <c r="O21" s="1">
-        <v>0.26</v>
+        <v>0.02</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
-        <v>3130.0</v>
+        <v>595.0</v>
       </c>
       <c r="D22" s="1">
-        <v>68.96</v>
+        <v>54.85</v>
       </c>
       <c r="E22" s="1">
-        <v>60.8697827476</v>
+        <v>54.85</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>190522.42</v>
+        <v>32635.75</v>
       </c>
       <c r="I22" s="1">
-        <v>25322.38</v>
+        <v>0.0</v>
       </c>
       <c r="J22" s="1">
-        <v>13.291023702092</v>
+        <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>215844.8</v>
+        <v>32635.75</v>
       </c>
       <c r="N22" s="1">
-        <v>215844.8</v>
+        <v>32635.75</v>
       </c>
       <c r="O22" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
-        <v>4459.0</v>
+        <v>3546.0</v>
       </c>
       <c r="D23" s="1">
-        <v>23.17</v>
+        <v>18.24</v>
       </c>
       <c r="E23" s="1">
-        <v>34.7460148015</v>
+        <v>18.24</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>154932.48</v>
+        <v>64679.04</v>
       </c>
       <c r="I23" s="1">
-        <v>-51617.45</v>
+        <v>0.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-33.316093565403</v>
+        <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>103315.03</v>
+        <v>64679.04</v>
       </c>
       <c r="N23" s="1">
-        <v>103315.03</v>
+        <v>64679.04</v>
       </c>
       <c r="O23" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>873.0</v>
+        <v>29799.0</v>
       </c>
       <c r="D24" s="1">
-        <v>213.5</v>
+        <v>19.75</v>
       </c>
       <c r="E24" s="1">
-        <v>217.0630011455</v>
+        <v>8.9449337226</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>189496.0</v>
+        <v>266550.08</v>
       </c>
       <c r="I24" s="1">
-        <v>-3110.5</v>
+        <v>321980.17</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.6414594503314</v>
+        <v>120.79537548816</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>186385.5</v>
+        <v>588530.25</v>
       </c>
       <c r="N24" s="1">
-        <v>186385.5</v>
+        <v>588530.25</v>
       </c>
       <c r="O24" s="1">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>11717.0</v>
+        <v>23865.0</v>
       </c>
       <c r="D25" s="1">
-        <v>28.74</v>
+        <v>3.208</v>
       </c>
       <c r="E25" s="1">
-        <v>31.7253742426</v>
+        <v>3.208</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>371726.21</v>
+        <v>76558.92</v>
       </c>
       <c r="I25" s="1">
-        <v>-34979.63</v>
+        <v>0.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-9.4100520918339</v>
+        <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>336746.58</v>
+        <v>76558.92</v>
       </c>
       <c r="N25" s="1">
-        <v>336746.58</v>
+        <v>76558.92</v>
       </c>
       <c r="O25" s="1">
-        <v>0.19</v>
+        <v>0.04</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>5857.0</v>
+        <v>66371.0</v>
       </c>
       <c r="D26" s="1">
-        <v>66.84</v>
+        <v>10.79</v>
       </c>
       <c r="E26" s="1">
-        <v>98.9284138638</v>
+        <v>7.6523957753</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>579423.72</v>
+        <v>507897.16</v>
       </c>
       <c r="I26" s="1">
-        <v>-187941.84</v>
+        <v>208245.93</v>
       </c>
       <c r="J26" s="1">
-        <v>-32.435993472963</v>
+        <v>41.001593708459</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>391481.88</v>
+        <v>716143.09</v>
       </c>
       <c r="N26" s="1">
-        <v>391481.88</v>
+        <v>716143.09</v>
       </c>
       <c r="O26" s="1">
-        <v>0.22</v>
+        <v>0.39</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>7287.0</v>
+        <v>2924.0</v>
       </c>
       <c r="D27" s="1">
-        <v>17.83</v>
+        <v>14.175</v>
       </c>
       <c r="E27" s="1">
-        <v>17.8275998353</v>
+        <v>14.175</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>129909.72</v>
+        <v>41447.7</v>
       </c>
       <c r="I27" s="1">
-        <v>17.49</v>
+        <v>0.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.013463195825532</v>
+        <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>129927.21</v>
+        <v>41447.7</v>
       </c>
       <c r="N27" s="1">
-        <v>129927.21</v>
+        <v>41447.7</v>
       </c>
       <c r="O27" s="1">
-        <v>0.07</v>
+        <v>0.02</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>98444.0</v>
+        <v>606.0</v>
       </c>
       <c r="D28" s="1">
-        <v>9.318</v>
+        <v>132.0</v>
       </c>
       <c r="E28" s="1">
-        <v>5.8681297997</v>
+        <v>132.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>577682.17</v>
+        <v>79992.0</v>
       </c>
       <c r="I28" s="1">
-        <v>339619.02</v>
+        <v>0.0</v>
       </c>
       <c r="J28" s="1">
-        <v>58.789943265862</v>
+        <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>917301.19</v>
+        <v>79992.0</v>
       </c>
       <c r="N28" s="1">
-        <v>917301.19</v>
+        <v>79992.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.51</v>
+        <v>0.04</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
-        <v>16208.0</v>
+        <v>346.0</v>
       </c>
       <c r="D29" s="1">
-        <v>25.06</v>
+        <v>189.4</v>
       </c>
       <c r="E29" s="1">
-        <v>14.3094002962</v>
+        <v>189.4</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>231926.76</v>
+        <v>65532.4</v>
       </c>
       <c r="I29" s="1">
-        <v>174245.72</v>
+        <v>0.0</v>
       </c>
       <c r="J29" s="1">
-        <v>75.129631440546</v>
+        <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>406172.48</v>
+        <v>65532.4</v>
       </c>
       <c r="N29" s="1">
-        <v>406172.48</v>
+        <v>65532.4</v>
       </c>
       <c r="O29" s="1">
-        <v>0.23</v>
+        <v>0.04</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>3090.0</v>
+        <v>999.0</v>
       </c>
       <c r="D30" s="1">
-        <v>110.3</v>
+        <v>34.2</v>
       </c>
       <c r="E30" s="1">
-        <v>104.5896990291</v>
+        <v>34.2</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>323182.17</v>
+        <v>34165.8</v>
       </c>
       <c r="I30" s="1">
-        <v>17644.83</v>
+        <v>0.0</v>
       </c>
       <c r="J30" s="1">
-        <v>5.4597164193804</v>
+        <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>340827.0</v>
+        <v>34165.8</v>
       </c>
       <c r="N30" s="1">
-        <v>340827.0</v>
+        <v>34165.8</v>
       </c>
       <c r="O30" s="1">
-        <v>0.19</v>
+        <v>0.02</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>1577.0</v>
+        <v>4984.0</v>
       </c>
       <c r="D31" s="1">
-        <v>256.7</v>
+        <v>89.46</v>
       </c>
       <c r="E31" s="1">
-        <v>185.5605389981</v>
+        <v>78.5633988764</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>292628.97</v>
+        <v>391559.98</v>
       </c>
       <c r="I31" s="1">
-        <v>112186.93</v>
+        <v>54308.66</v>
       </c>
       <c r="J31" s="1">
-        <v>38.337602049448</v>
+        <v>13.869818871683</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>404815.9</v>
+        <v>445868.64</v>
       </c>
       <c r="N31" s="1">
-        <v>404815.9</v>
+        <v>445868.64</v>
       </c>
       <c r="O31" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
-        <v>10975.0</v>
+        <v>5591.0</v>
       </c>
       <c r="D32" s="1">
-        <v>13.25</v>
+        <v>95.5</v>
       </c>
       <c r="E32" s="1">
-        <v>22.3678769932</v>
+        <v>75.721117868</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>245487.45</v>
+        <v>423356.77</v>
       </c>
       <c r="I32" s="1">
-        <v>-100068.7</v>
+        <v>110583.73</v>
       </c>
       <c r="J32" s="1">
-        <v>-40.763265087482</v>
+        <v>26.120694845626</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>145418.75</v>
+        <v>533940.5</v>
       </c>
       <c r="N32" s="1">
-        <v>145418.75</v>
+        <v>533940.5</v>
       </c>
       <c r="O32" s="1">
-        <v>0.08</v>
+        <v>0.29</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>1736.0</v>
+        <v>719518.0</v>
       </c>
       <c r="D33" s="1">
-        <v>179.8</v>
+        <v>11.28</v>
       </c>
       <c r="E33" s="1">
-        <v>147.1104147465</v>
+        <v>11.1997054417</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>255383.68</v>
+        <v>8058389.66</v>
       </c>
       <c r="I33" s="1">
-        <v>56749.12</v>
+        <v>57773.38</v>
       </c>
       <c r="J33" s="1">
-        <v>22.221122352063</v>
+        <v>0.71693455439086</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>312132.8</v>
+        <v>8116163.04</v>
       </c>
       <c r="N33" s="1">
-        <v>312132.8</v>
+        <v>8116163.04</v>
       </c>
       <c r="O33" s="1">
-        <v>0.17</v>
+        <v>4.46</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>4761.0</v>
+        <v>302651.0</v>
       </c>
       <c r="D34" s="1">
-        <v>34.98</v>
+        <v>10.872</v>
       </c>
       <c r="E34" s="1">
-        <v>34.39</v>
+        <v>10.629325725</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>163730.79</v>
+        <v>3216976.06</v>
       </c>
       <c r="I34" s="1">
-        <v>2808.99</v>
+        <v>73445.61</v>
       </c>
       <c r="J34" s="1">
-        <v>1.7156150043617</v>
+        <v>2.2830636172033</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>166539.78</v>
+        <v>3290421.67</v>
       </c>
       <c r="N34" s="1">
-        <v>166539.78</v>
+        <v>3290421.67</v>
       </c>
       <c r="O34" s="1">
-        <v>0.09</v>
+        <v>1.81</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
-        <v>3517.0</v>
+        <v>1255.0</v>
       </c>
       <c r="D35" s="1">
-        <v>74.02</v>
+        <v>52.68</v>
       </c>
       <c r="E35" s="1">
-        <v>69.1700142167</v>
+        <v>52.68</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>243270.94</v>
+        <v>66113.4</v>
       </c>
       <c r="I35" s="1">
-        <v>17057.4</v>
+        <v>0.0</v>
       </c>
       <c r="J35" s="1">
-        <v>7.0116882846755</v>
+        <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>260328.34</v>
+        <v>66113.4</v>
       </c>
       <c r="N35" s="1">
-        <v>260328.34</v>
+        <v>66113.4</v>
       </c>
       <c r="O35" s="1">
-        <v>0.14</v>
+        <v>0.04</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>145.0</v>
+        <v>6667.0</v>
       </c>
       <c r="D36" s="1">
-        <v>2032.0</v>
+        <v>12.01</v>
       </c>
       <c r="E36" s="1">
-        <v>1371.884</v>
+        <v>12.01</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>198923.18</v>
+        <v>80070.67</v>
       </c>
       <c r="I36" s="1">
-        <v>95716.82</v>
+        <v>0.0</v>
       </c>
       <c r="J36" s="1">
-        <v>48.117479320409</v>
+        <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>294640.0</v>
+        <v>80070.67</v>
       </c>
       <c r="N36" s="1">
-        <v>294640.0</v>
+        <v>80070.67</v>
       </c>
       <c r="O36" s="1">
-        <v>0.16</v>
+        <v>0.04</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>30897.0</v>
+        <v>7599.0</v>
       </c>
       <c r="D37" s="1">
-        <v>18.89</v>
+        <v>29.42</v>
       </c>
       <c r="E37" s="1">
-        <v>12.5629633945</v>
+        <v>25.020142124</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>388157.88</v>
+        <v>190128.06</v>
       </c>
       <c r="I37" s="1">
-        <v>195486.45</v>
+        <v>33434.52</v>
       </c>
       <c r="J37" s="1">
-        <v>50.36261275953</v>
+        <v>17.585263321995</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>583644.33</v>
+        <v>223562.58</v>
       </c>
       <c r="N37" s="1">
-        <v>583644.33</v>
+        <v>223562.58</v>
       </c>
       <c r="O37" s="1">
-        <v>0.32</v>
+        <v>0.12</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>423.0</v>
+        <v>26048.0</v>
       </c>
       <c r="D38" s="1">
-        <v>18.89</v>
+        <v>10.52</v>
       </c>
       <c r="E38" s="1">
-        <v>73.0338297872</v>
+        <v>10.5675564343</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>30893.31</v>
+        <v>275263.71</v>
       </c>
       <c r="I38" s="1">
-        <v>-22902.84</v>
+        <v>-1238.75</v>
       </c>
       <c r="J38" s="1">
-        <v>-74.135273947661</v>
+        <v>-0.45002299794622</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>7990.47</v>
+        <v>274024.96</v>
       </c>
       <c r="N38" s="1">
-        <v>7990.47</v>
+        <v>274024.96</v>
       </c>
       <c r="O38" s="1">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>8349.0</v>
+        <v>3022.0</v>
       </c>
       <c r="D39" s="1">
-        <v>55.5</v>
+        <v>16.045</v>
       </c>
       <c r="E39" s="1">
-        <v>39.67477662</v>
+        <v>16.045</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>331244.71</v>
+        <v>48487.99</v>
       </c>
       <c r="I39" s="1">
-        <v>132124.79</v>
+        <v>0.0</v>
       </c>
       <c r="J39" s="1">
-        <v>39.887366050314</v>
+        <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>463369.5</v>
+        <v>48487.99</v>
       </c>
       <c r="N39" s="1">
-        <v>463369.5</v>
+        <v>48487.99</v>
       </c>
       <c r="O39" s="1">
-        <v>0.26</v>
+        <v>0.03</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>14744.0</v>
+        <v>357.0</v>
       </c>
       <c r="D40" s="1">
-        <v>41.88</v>
+        <v>92.7</v>
       </c>
       <c r="E40" s="1">
-        <v>34.6553628595</v>
+        <v>92.7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>510958.67</v>
+        <v>33093.9</v>
       </c>
       <c r="I40" s="1">
-        <v>106520.05</v>
+        <v>0.0</v>
       </c>
       <c r="J40" s="1">
-        <v>20.847097085171</v>
+        <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>617478.72</v>
+        <v>33093.9</v>
       </c>
       <c r="N40" s="1">
-        <v>617478.72</v>
+        <v>33093.9</v>
       </c>
       <c r="O40" s="1">
-        <v>0.34</v>
+        <v>0.02</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
-        <v>30427.0</v>
+        <v>2357.0</v>
       </c>
       <c r="D41" s="1">
-        <v>25.35</v>
+        <v>34.65</v>
       </c>
       <c r="E41" s="1">
-        <v>12.6542570743</v>
+        <v>34.65</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>385031.08</v>
+        <v>81670.05</v>
       </c>
       <c r="I41" s="1">
-        <v>386293.37</v>
+        <v>0.0</v>
       </c>
       <c r="J41" s="1">
-        <v>100.32784106675</v>
+        <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>771324.45</v>
+        <v>81670.05</v>
       </c>
       <c r="N41" s="1">
-        <v>771324.45</v>
+        <v>81670.05</v>
       </c>
       <c r="O41" s="1">
-        <v>0.43</v>
+        <v>0.04</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
-        <v>145536.0</v>
+        <v>2709.0</v>
       </c>
       <c r="D42" s="1">
-        <v>5.979</v>
+        <v>86.24</v>
       </c>
       <c r="E42" s="1">
-        <v>3.0904016876</v>
+        <v>67.5548209671</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>449764.7</v>
+        <v>183006.01</v>
       </c>
       <c r="I42" s="1">
-        <v>420395.04</v>
+        <v>50618.15</v>
       </c>
       <c r="J42" s="1">
-        <v>93.469994421528</v>
+        <v>27.65928288366</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>870159.74</v>
+        <v>233624.16</v>
       </c>
       <c r="N42" s="1">
-        <v>870159.74</v>
+        <v>233624.16</v>
       </c>
       <c r="O42" s="1">
-        <v>0.48</v>
+        <v>0.13</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
-        <v>363.0</v>
+        <v>530.0</v>
       </c>
       <c r="D43" s="1">
-        <v>258.55</v>
+        <v>62.15</v>
       </c>
       <c r="E43" s="1">
-        <v>565.7906060606</v>
+        <v>62.15</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>205381.99</v>
+        <v>32939.5</v>
       </c>
       <c r="I43" s="1">
-        <v>-111528.34</v>
+        <v>0.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-54.302882156318</v>
+        <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>93853.65</v>
+        <v>32939.5</v>
       </c>
       <c r="N43" s="1">
-        <v>93853.65</v>
+        <v>32939.5</v>
       </c>
       <c r="O43" s="1">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>2968.0</v>
+        <v>10288.0</v>
       </c>
       <c r="D44" s="1">
-        <v>74.25</v>
+        <v>18.785</v>
       </c>
       <c r="E44" s="1">
-        <v>93.3787398922</v>
+        <v>18.785</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>277148.1</v>
+        <v>193260.08</v>
       </c>
       <c r="I44" s="1">
-        <v>-56774.1</v>
+        <v>0.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-20.485112472357</v>
+        <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>220374.0</v>
+        <v>193260.08</v>
       </c>
       <c r="N44" s="1">
-        <v>220374.0</v>
+        <v>193260.08</v>
       </c>
       <c r="O44" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
-        <v>1954.0</v>
+        <v>3130.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.1</v>
+        <v>72.64</v>
       </c>
       <c r="E45" s="1">
-        <v>98.8898515865</v>
+        <v>60.8697827476</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>193230.77</v>
+        <v>190522.42</v>
       </c>
       <c r="I45" s="1">
-        <v>2364.63</v>
+        <v>36840.78</v>
       </c>
       <c r="J45" s="1">
-        <v>1.2237336734724</v>
+        <v>19.33671638225</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>195595.4</v>
+        <v>227363.2</v>
       </c>
       <c r="N45" s="1">
-        <v>195595.4</v>
+        <v>227363.2</v>
       </c>
       <c r="O45" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>100240.0</v>
+        <v>6136.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4.188</v>
+        <v>18.55</v>
       </c>
       <c r="E46" s="1">
-        <v>3.4746681963</v>
+        <v>30.3195616037</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>348300.74</v>
+        <v>186040.83</v>
       </c>
       <c r="I46" s="1">
-        <v>71504.38</v>
+        <v>-72218.03</v>
       </c>
       <c r="J46" s="1">
-        <v>20.529494137739</v>
+        <v>-38.818376589698</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>419805.12</v>
+        <v>113822.8</v>
       </c>
       <c r="N46" s="1">
-        <v>419805.12</v>
+        <v>113822.8</v>
       </c>
       <c r="O46" s="1">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>3660.0</v>
+        <v>8042.0</v>
       </c>
       <c r="D47" s="1">
-        <v>159.44</v>
+        <v>30.295</v>
       </c>
       <c r="E47" s="1">
-        <v>151.4012240437</v>
+        <v>30.295</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>554128.48</v>
+        <v>243632.39</v>
       </c>
       <c r="I47" s="1">
-        <v>29421.92</v>
+        <v>0.0</v>
       </c>
       <c r="J47" s="1">
-        <v>5.3095845209039</v>
+        <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>583550.4</v>
+        <v>243632.39</v>
       </c>
       <c r="N47" s="1">
-        <v>583550.4</v>
+        <v>243632.39</v>
       </c>
       <c r="O47" s="1">
-        <v>0.32</v>
+        <v>0.13</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>1908.0</v>
+        <v>1251.0</v>
       </c>
       <c r="D48" s="1">
-        <v>135.55</v>
+        <v>232.4</v>
       </c>
       <c r="E48" s="1">
-        <v>72.5486740042</v>
+        <v>221.6972022382</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>138422.87</v>
+        <v>277343.2</v>
       </c>
       <c r="I48" s="1">
-        <v>120206.53</v>
+        <v>13389.2</v>
       </c>
       <c r="J48" s="1">
-        <v>86.840079244131</v>
+        <v>4.8276647850028</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>258629.4</v>
+        <v>290732.4</v>
       </c>
       <c r="N48" s="1">
-        <v>258629.4</v>
+        <v>290732.4</v>
       </c>
       <c r="O48" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>1103.0</v>
+        <v>4267.0</v>
       </c>
       <c r="D49" s="1">
-        <v>388.7</v>
+        <v>50.1</v>
       </c>
       <c r="E49" s="1">
-        <v>401.214206709</v>
+        <v>50.1</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>442539.27</v>
+        <v>213776.7</v>
       </c>
       <c r="I49" s="1">
-        <v>-13803.17</v>
+        <v>0.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-3.1190836465202</v>
+        <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>428736.1</v>
+        <v>213776.7</v>
       </c>
       <c r="N49" s="1">
-        <v>428736.1</v>
+        <v>213776.7</v>
       </c>
       <c r="O49" s="1">
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>1325.0</v>
+        <v>4929.0</v>
       </c>
       <c r="D50" s="1">
-        <v>538.3</v>
+        <v>34.09</v>
       </c>
       <c r="E50" s="1">
-        <v>621.7843849057</v>
+        <v>31.7253743153</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>823864.31</v>
+        <v>156374.37</v>
       </c>
       <c r="I50" s="1">
-        <v>-110616.81</v>
+        <v>11655.24</v>
       </c>
       <c r="J50" s="1">
-        <v>-13.426581132031</v>
+        <v>7.4534209154608</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>713247.5</v>
+        <v>168029.61</v>
       </c>
       <c r="N50" s="1">
-        <v>713247.5</v>
+        <v>168029.61</v>
       </c>
       <c r="O50" s="1">
-        <v>0.4</v>
+        <v>0.09</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>2990.0</v>
+        <v>24991.0</v>
       </c>
       <c r="D51" s="1">
-        <v>126.3</v>
+        <v>19.68</v>
       </c>
       <c r="E51" s="1">
-        <v>114.2487725753</v>
+        <v>19.1398679525</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>341603.83</v>
+        <v>478324.44</v>
       </c>
       <c r="I51" s="1">
-        <v>36033.17</v>
+        <v>13498.44</v>
       </c>
       <c r="J51" s="1">
-        <v>10.548233607334</v>
+        <v>2.8220259872149</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>377637.0</v>
+        <v>491822.88</v>
       </c>
       <c r="N51" s="1">
-        <v>377637.0</v>
+        <v>491822.88</v>
       </c>
       <c r="O51" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>24784.0</v>
+        <v>50272.0</v>
       </c>
       <c r="D52" s="1">
-        <v>16.5</v>
+        <v>4.516</v>
       </c>
       <c r="E52" s="1">
-        <v>11.7937439477</v>
+        <v>4.5159999602</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>292296.15</v>
+        <v>227028.35</v>
       </c>
       <c r="I52" s="1">
-        <v>116639.85</v>
+        <v>0.0</v>
       </c>
       <c r="J52" s="1">
-        <v>39.904682288836</v>
+        <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>408936.0</v>
+        <v>227028.35</v>
       </c>
       <c r="N52" s="1">
-        <v>408936.0</v>
+        <v>227028.35</v>
       </c>
       <c r="O52" s="1">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>3078.0</v>
+        <v>684.0</v>
       </c>
       <c r="D53" s="1">
-        <v>48.82</v>
+        <v>146.2</v>
       </c>
       <c r="E53" s="1">
-        <v>52.2038011696</v>
+        <v>146.2</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>160683.3</v>
+        <v>100000.8</v>
       </c>
       <c r="I53" s="1">
-        <v>-10415.34</v>
+        <v>0.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-6.4819057114212</v>
+        <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>150267.96</v>
+        <v>100000.8</v>
       </c>
       <c r="N53" s="1">
-        <v>150267.96</v>
+        <v>100000.8</v>
       </c>
       <c r="O53" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>490.0</v>
+        <v>5225.0</v>
       </c>
       <c r="D54" s="1">
-        <v>517.6</v>
+        <v>43.44</v>
       </c>
       <c r="E54" s="1">
-        <v>208.8870612245</v>
+        <v>43.44</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>102354.66</v>
+        <v>226974.0</v>
       </c>
       <c r="I54" s="1">
-        <v>151269.34</v>
+        <v>0.0</v>
       </c>
       <c r="J54" s="1">
-        <v>147.78940206533</v>
+        <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>253624.0</v>
+        <v>226974.0</v>
       </c>
       <c r="N54" s="1">
-        <v>253624.0</v>
+        <v>226974.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
-        <v>57453.0</v>
+        <v>67370.0</v>
       </c>
       <c r="D55" s="1">
-        <v>5.584</v>
+        <v>10.194</v>
       </c>
       <c r="E55" s="1">
-        <v>4.7675068317</v>
+        <v>5.8681297313</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>273907.57</v>
+        <v>395335.9</v>
       </c>
       <c r="I55" s="1">
-        <v>46909.98</v>
+        <v>291433.88</v>
       </c>
       <c r="J55" s="1">
-        <v>17.126207939415</v>
+        <v>73.718040785064</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>320817.55</v>
+        <v>686769.78</v>
       </c>
       <c r="N55" s="1">
-        <v>320817.55</v>
+        <v>686769.78</v>
       </c>
       <c r="O55" s="1">
-        <v>0.18</v>
+        <v>0.38</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>937.0</v>
+        <v>16649.0</v>
       </c>
       <c r="D56" s="1">
-        <v>4772.39</v>
+        <v>28.93</v>
       </c>
       <c r="E56" s="1">
-        <v>4760.2990288154</v>
+        <v>14.6966718722</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>4460400.19</v>
+        <v>244684.89</v>
       </c>
       <c r="I56" s="1">
-        <v>11329.24</v>
+        <v>236970.68</v>
       </c>
       <c r="J56" s="1">
-        <v>0.25399604334606</v>
+        <v>96.847287954724</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>4471729.43</v>
+        <v>481655.57</v>
       </c>
       <c r="N56" s="1">
-        <v>4471729.43</v>
+        <v>481655.57</v>
       </c>
       <c r="O56" s="1">
-        <v>2.49</v>
+        <v>0.26</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>2954.0</v>
+        <v>1409.0</v>
       </c>
       <c r="D57" s="1">
-        <v>48.445</v>
+        <v>100.7</v>
       </c>
       <c r="E57" s="1">
-        <v>30.783605281</v>
+        <v>104.5897019163</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>90934.77</v>
+        <v>147366.89</v>
       </c>
       <c r="I57" s="1">
-        <v>52171.76</v>
+        <v>-5480.59</v>
       </c>
       <c r="J57" s="1">
-        <v>57.372729924978</v>
+        <v>-3.7190104235762</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>143106.53</v>
+        <v>141886.3</v>
       </c>
       <c r="N57" s="1">
-        <v>143106.53</v>
+        <v>141886.3</v>
       </c>
       <c r="O57" s="1">
         <v>0.08</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>2993.0</v>
+        <v>1321.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.7</v>
+        <v>225.2</v>
       </c>
       <c r="E58" s="1">
-        <v>42.7978917474</v>
+        <v>185.5605374716</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>128094.09</v>
+        <v>245125.47</v>
       </c>
       <c r="I58" s="1">
-        <v>173301.01</v>
+        <v>52363.73</v>
       </c>
       <c r="J58" s="1">
-        <v>135.29196389935</v>
+        <v>21.362011054992</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>301395.1</v>
+        <v>297489.2</v>
       </c>
       <c r="N58" s="1">
-        <v>301395.1</v>
+        <v>297489.2</v>
       </c>
       <c r="O58" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>1346.0</v>
+        <v>1286.0</v>
       </c>
       <c r="D59" s="1">
-        <v>302.2</v>
+        <v>25.66</v>
       </c>
       <c r="E59" s="1">
-        <v>213.3644576523</v>
+        <v>25.6599844479</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>287188.56</v>
+        <v>32998.74</v>
       </c>
       <c r="I59" s="1">
-        <v>119572.64</v>
+        <v>0.02</v>
       </c>
       <c r="J59" s="1">
-        <v>41.63558604145</v>
+        <v>6.0608374744005E-5</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>406761.2</v>
+        <v>32998.76</v>
       </c>
       <c r="N59" s="1">
-        <v>406761.2</v>
+        <v>32998.76</v>
       </c>
       <c r="O59" s="1">
-        <v>0.23</v>
+        <v>0.02</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>128206.0</v>
+        <v>204.0</v>
       </c>
       <c r="D60" s="1">
-        <v>3.168</v>
+        <v>321.4</v>
       </c>
       <c r="E60" s="1">
-        <v>2.5732000062</v>
+        <v>321.4</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>329899.68</v>
+        <v>65565.6</v>
       </c>
       <c r="I60" s="1">
-        <v>76256.93</v>
+        <v>0.0</v>
       </c>
       <c r="J60" s="1">
-        <v>23.115187623098</v>
+        <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>406156.61</v>
+        <v>65565.6</v>
       </c>
       <c r="N60" s="1">
-        <v>406156.61</v>
+        <v>65565.6</v>
       </c>
       <c r="O60" s="1">
-        <v>0.23</v>
+        <v>0.04</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
-        <v>7162.0</v>
+        <v>2297.0</v>
       </c>
       <c r="D61" s="1">
-        <v>80.45</v>
+        <v>63.16</v>
       </c>
       <c r="E61" s="1">
-        <v>91.9240226194</v>
+        <v>63.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>658359.85</v>
+        <v>145078.52</v>
       </c>
       <c r="I61" s="1">
-        <v>-82176.95</v>
+        <v>0.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-12.482071924647</v>
+        <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>576182.9</v>
+        <v>145078.52</v>
       </c>
       <c r="N61" s="1">
-        <v>576182.9</v>
+        <v>145078.52</v>
       </c>
       <c r="O61" s="1">
-        <v>0.32</v>
+        <v>0.08</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
-        <v>6464.0</v>
+        <v>379.0</v>
       </c>
       <c r="D62" s="1">
-        <v>175.1</v>
+        <v>83.25</v>
       </c>
       <c r="E62" s="1">
-        <v>172.2198731436</v>
+        <v>83.25</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1113229.26</v>
+        <v>31551.75</v>
       </c>
       <c r="I62" s="1">
-        <v>18617.14</v>
+        <v>0.0</v>
       </c>
       <c r="J62" s="1">
-        <v>1.6723545336924</v>
+        <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1131846.4</v>
+        <v>31551.75</v>
       </c>
       <c r="N62" s="1">
-        <v>1131846.4</v>
+        <v>31551.75</v>
       </c>
       <c r="O62" s="1">
-        <v>0.63</v>
+        <v>0.02</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
-        <v>4521.0</v>
+        <v>1021.0</v>
       </c>
       <c r="D63" s="1">
-        <v>246.6</v>
+        <v>39.45</v>
       </c>
       <c r="E63" s="1">
-        <v>136.9430590577</v>
+        <v>39.45</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>619119.57</v>
+        <v>40278.45</v>
       </c>
       <c r="I63" s="1">
-        <v>495759.03</v>
+        <v>0.0</v>
       </c>
       <c r="J63" s="1">
-        <v>80.074844024071</v>
+        <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1114878.6</v>
+        <v>40278.45</v>
       </c>
       <c r="N63" s="1">
-        <v>1114878.6</v>
+        <v>40278.45</v>
       </c>
       <c r="O63" s="1">
-        <v>0.62</v>
+        <v>0.02</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>4074.0</v>
+        <v>879.0</v>
       </c>
       <c r="D64" s="1">
-        <v>47.72</v>
+        <v>36.76</v>
       </c>
       <c r="E64" s="1">
-        <v>97.3794403535</v>
+        <v>36.76</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>396723.84</v>
+        <v>32312.04</v>
       </c>
       <c r="I64" s="1">
-        <v>-202312.56</v>
+        <v>0.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-50.995816132451</v>
+        <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>194411.28</v>
+        <v>32312.04</v>
       </c>
       <c r="N64" s="1">
-        <v>194411.28</v>
+        <v>32312.04</v>
       </c>
       <c r="O64" s="1">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
-        <v>2699.0</v>
+        <v>1821.0</v>
       </c>
       <c r="D65" s="1">
-        <v>147.95</v>
+        <v>192.6</v>
       </c>
       <c r="E65" s="1">
-        <v>108.4866135606</v>
+        <v>149.2337616694</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>292805.37</v>
+        <v>271754.68</v>
       </c>
       <c r="I65" s="1">
-        <v>106511.68</v>
+        <v>78969.92</v>
       </c>
       <c r="J65" s="1">
-        <v>36.376272743905</v>
+        <v>29.059267718959</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>399317.05</v>
+        <v>350724.6</v>
       </c>
       <c r="N65" s="1">
-        <v>399317.05</v>
+        <v>350724.6</v>
       </c>
       <c r="O65" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
-        <v>7500.0</v>
+        <v>686.0</v>
       </c>
       <c r="D66" s="1">
-        <v>42.34</v>
+        <v>65.9</v>
       </c>
       <c r="E66" s="1">
-        <v>52.0180653333</v>
+        <v>65.9</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>390135.49</v>
+        <v>45207.4</v>
       </c>
       <c r="I66" s="1">
-        <v>-72585.49</v>
+        <v>0.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-18.6052004651</v>
+        <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>317550.0</v>
+        <v>45207.4</v>
       </c>
       <c r="N66" s="1">
-        <v>317550.0</v>
+        <v>45207.4</v>
       </c>
       <c r="O66" s="1">
-        <v>0.18</v>
+        <v>0.02</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
-        <v>3785.0</v>
+        <v>9710.0</v>
       </c>
       <c r="D67" s="1">
-        <v>260.35</v>
+        <v>36.16</v>
       </c>
       <c r="E67" s="1">
-        <v>187.4099788639</v>
+        <v>35.2921349125</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>709346.77</v>
+        <v>342686.63</v>
       </c>
       <c r="I67" s="1">
-        <v>276077.98</v>
+        <v>8426.97</v>
       </c>
       <c r="J67" s="1">
-        <v>38.920030607879</v>
+        <v>2.4590892267959</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>985424.75</v>
+        <v>351113.6</v>
       </c>
       <c r="N67" s="1">
-        <v>985424.75</v>
+        <v>351113.6</v>
       </c>
       <c r="O67" s="1">
-        <v>0.55</v>
+        <v>0.19</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>8341.0</v>
+        <v>2948.0</v>
       </c>
       <c r="D68" s="1">
-        <v>75.68</v>
+        <v>10.63</v>
       </c>
       <c r="E68" s="1">
-        <v>35.1573864045</v>
+        <v>10.63</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>293247.76</v>
+        <v>31337.24</v>
       </c>
       <c r="I68" s="1">
-        <v>337999.12</v>
+        <v>0.0</v>
       </c>
       <c r="J68" s="1">
-        <v>115.260597387</v>
+        <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>631246.88</v>
+        <v>31337.24</v>
       </c>
       <c r="N68" s="1">
-        <v>631246.88</v>
+        <v>31337.24</v>
       </c>
       <c r="O68" s="1">
-        <v>0.35</v>
+        <v>0.02</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
-        <v>3719.0</v>
+        <v>460.0</v>
       </c>
       <c r="D69" s="1">
-        <v>43.6</v>
+        <v>257.8</v>
       </c>
       <c r="E69" s="1">
-        <v>72.6599354665</v>
+        <v>257.8</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>270222.3</v>
+        <v>118588.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-108073.9</v>
+        <v>0.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-39.994441613442</v>
+        <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>162148.4</v>
+        <v>118588.0</v>
       </c>
       <c r="N69" s="1">
-        <v>162148.4</v>
+        <v>118588.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>14875.0</v>
+        <v>2815.0</v>
       </c>
       <c r="D70" s="1">
-        <v>24.105</v>
+        <v>78.56</v>
       </c>
       <c r="E70" s="1">
-        <v>24.9344436975</v>
+        <v>78.56</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>370899.85</v>
+        <v>221146.4</v>
       </c>
       <c r="I70" s="1">
-        <v>-12337.97</v>
+        <v>0.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-3.3264963574399</v>
+        <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>358561.88</v>
+        <v>221146.4</v>
       </c>
       <c r="N70" s="1">
-        <v>358561.88</v>
+        <v>221146.4</v>
       </c>
       <c r="O70" s="1">
-        <v>0.2</v>
+        <v>0.12</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
-        <v>9429.0</v>
+        <v>899.0</v>
       </c>
       <c r="D71" s="1">
-        <v>32.74</v>
+        <v>83.18</v>
       </c>
       <c r="E71" s="1">
-        <v>29.7577176795</v>
+        <v>69.1700111235</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>280585.52</v>
+        <v>62183.84</v>
       </c>
       <c r="I71" s="1">
-        <v>28119.94</v>
+        <v>12594.98</v>
       </c>
       <c r="J71" s="1">
-        <v>10.021878534573</v>
+        <v>20.254426230352</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>308705.46</v>
+        <v>74778.82</v>
       </c>
       <c r="N71" s="1">
-        <v>308705.46</v>
+        <v>74778.82</v>
       </c>
       <c r="O71" s="1">
-        <v>0.17</v>
+        <v>0.04</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>7571.0</v>
+        <v>164.0</v>
       </c>
       <c r="D72" s="1">
-        <v>75.09</v>
+        <v>2049.0</v>
       </c>
       <c r="E72" s="1">
-        <v>66.1356993792</v>
+        <v>1450.3303658537</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>500713.38</v>
+        <v>237854.18</v>
       </c>
       <c r="I72" s="1">
-        <v>67793.01</v>
+        <v>98181.82</v>
       </c>
       <c r="J72" s="1">
-        <v>13.539284690175</v>
+        <v>41.278156221598</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>568506.39</v>
+        <v>336036.0</v>
       </c>
       <c r="N72" s="1">
-        <v>568506.39</v>
+        <v>336036.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.32</v>
+        <v>0.18</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>10762.0</v>
+        <v>657.0</v>
       </c>
       <c r="D73" s="1">
-        <v>31.53</v>
+        <v>48.74</v>
       </c>
       <c r="E73" s="1">
-        <v>28.1776863037</v>
+        <v>48.74</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>303248.26</v>
+        <v>32022.18</v>
       </c>
       <c r="I73" s="1">
-        <v>36077.6</v>
+        <v>0.0</v>
       </c>
       <c r="J73" s="1">
-        <v>11.897050950927</v>
+        <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>339325.86</v>
+        <v>32022.18</v>
       </c>
       <c r="N73" s="1">
-        <v>339325.86</v>
+        <v>32022.18</v>
       </c>
       <c r="O73" s="1">
-        <v>0.19</v>
+        <v>0.02</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>3103.0</v>
+        <v>1010.0</v>
       </c>
       <c r="D74" s="1">
-        <v>121.75</v>
+        <v>31.64</v>
       </c>
       <c r="E74" s="1">
-        <v>101.1909829198</v>
+        <v>31.64</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>313995.62</v>
+        <v>31956.4</v>
       </c>
       <c r="I74" s="1">
-        <v>63794.63</v>
+        <v>0.0</v>
       </c>
       <c r="J74" s="1">
-        <v>20.317044549857</v>
+        <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>377790.25</v>
+        <v>31956.4</v>
       </c>
       <c r="N74" s="1">
-        <v>377790.25</v>
+        <v>31956.4</v>
       </c>
       <c r="O74" s="1">
-        <v>0.21</v>
+        <v>0.02</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>3532.0</v>
+        <v>13427.0</v>
       </c>
       <c r="D75" s="1">
-        <v>24.37</v>
+        <v>20.05</v>
       </c>
       <c r="E75" s="1">
-        <v>41.4299915062</v>
+        <v>13.3796678335</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>146330.73</v>
+        <v>179648.8</v>
       </c>
       <c r="I75" s="1">
-        <v>-60255.89</v>
+        <v>89562.55</v>
       </c>
       <c r="J75" s="1">
-        <v>-41.177878358155</v>
+        <v>49.854243390437</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>86074.84</v>
+        <v>269211.35</v>
       </c>
       <c r="N75" s="1">
-        <v>86074.84</v>
+        <v>269211.35</v>
       </c>
       <c r="O75" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
-        <v>6663.0</v>
+        <v>5930.0</v>
       </c>
       <c r="D76" s="1">
-        <v>28.54</v>
+        <v>56.82</v>
       </c>
       <c r="E76" s="1">
-        <v>31.6113867627</v>
+        <v>39.674777403</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>210626.67</v>
+        <v>235271.43</v>
       </c>
       <c r="I76" s="1">
-        <v>-20464.65</v>
+        <v>101671.17</v>
       </c>
       <c r="J76" s="1">
-        <v>-9.7160772659987</v>
+        <v>43.214414091843</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>190162.02</v>
+        <v>336942.6</v>
       </c>
       <c r="N76" s="1">
-        <v>190162.02</v>
+        <v>336942.6</v>
       </c>
       <c r="O76" s="1">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
-        <v>2479.0</v>
+        <v>6078.0</v>
       </c>
       <c r="D77" s="1">
-        <v>80.2</v>
+        <v>45.825</v>
       </c>
       <c r="E77" s="1">
-        <v>142.351294877</v>
+        <v>34.6553636064</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>352888.86</v>
+        <v>210635.3</v>
       </c>
       <c r="I77" s="1">
-        <v>-154073.06</v>
+        <v>67889.05</v>
       </c>
       <c r="J77" s="1">
-        <v>-43.660505463392</v>
+        <v>32.230613767018</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>198815.8</v>
+        <v>278524.35</v>
       </c>
       <c r="N77" s="1">
-        <v>198815.8</v>
+        <v>278524.35</v>
       </c>
       <c r="O77" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>382.0</v>
+        <v>14116.0</v>
       </c>
       <c r="D78" s="1">
-        <v>263.2</v>
+        <v>24.63</v>
       </c>
       <c r="E78" s="1">
-        <v>252.406806283</v>
+        <v>12.6542568716</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>0.0</v>
+        <v>178627.49</v>
       </c>
       <c r="I78" s="1">
-        <v>412300.0</v>
+        <v>169049.59</v>
       </c>
       <c r="J78" s="1">
-        <v>0</v>
+        <v>94.638059349096</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>412300.0</v>
+        <v>347677.08</v>
       </c>
       <c r="N78" s="1">
-        <v>412300.0</v>
+        <v>347677.08</v>
       </c>
       <c r="O78" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>45.0</v>
+        <v>805.0</v>
       </c>
       <c r="D79" s="1">
-        <v>127.94</v>
+        <v>39.1</v>
       </c>
       <c r="E79" s="1">
-        <v>127.54</v>
+        <v>39.1</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>0.0</v>
+        <v>31475.5</v>
       </c>
       <c r="I79" s="1">
-        <v>-20890.0</v>
+        <v>0.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>-20890.0</v>
+        <v>31475.5</v>
       </c>
       <c r="N79" s="1">
-        <v>-20890.0</v>
+        <v>31475.5</v>
       </c>
       <c r="O79" s="1">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>-7.0</v>
+        <v>110006.0</v>
       </c>
       <c r="D80" s="1">
-        <v>116.46</v>
+        <v>5.835</v>
       </c>
       <c r="E80" s="1">
-        <v>116.66</v>
+        <v>3.0904017054</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>0.0</v>
+        <v>339962.73</v>
       </c>
       <c r="I80" s="1">
-        <v>2570.0</v>
+        <v>301922.28</v>
       </c>
       <c r="J80" s="1">
-        <v>0</v>
+        <v>88.810405775951</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>2570.0</v>
+        <v>641885.01</v>
       </c>
       <c r="N80" s="1">
-        <v>2570.0</v>
+        <v>641885.01</v>
       </c>
       <c r="O80" s="1">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>-42.0</v>
+        <v>5785.0</v>
       </c>
       <c r="D81" s="1">
-        <v>120.95</v>
+        <v>19.15</v>
       </c>
       <c r="E81" s="1">
-        <v>120.485</v>
+        <v>19.15</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>0.0</v>
+        <v>110782.75</v>
       </c>
       <c r="I81" s="1">
-        <v>-19530.0</v>
+        <v>0.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>-19530.0</v>
+        <v>110782.75</v>
       </c>
       <c r="N81" s="1">
-        <v>-19530.0</v>
+        <v>110782.75</v>
       </c>
       <c r="O81" s="1">
-        <v>-0.01</v>
+        <v>0.06</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
-        <v>-45.0</v>
+        <v>2167.0</v>
       </c>
       <c r="D82" s="1">
-        <v>121.76</v>
+        <v>14.99</v>
       </c>
       <c r="E82" s="1">
-        <v>121.16</v>
+        <v>14.99</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>0.0</v>
+        <v>32483.33</v>
       </c>
       <c r="I82" s="1">
-        <v>-25290.0</v>
+        <v>0.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>-25290.0</v>
+        <v>32483.33</v>
       </c>
       <c r="N82" s="1">
-        <v>-25290.0</v>
+        <v>32483.33</v>
       </c>
       <c r="O82" s="1">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>429000.0</v>
+        <v>1306.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.438</v>
+        <v>114.8</v>
       </c>
       <c r="E83" s="1">
-        <v>99.69888112</v>
+        <v>114.8</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>427708.2</v>
+        <v>149928.8</v>
       </c>
       <c r="I83" s="1">
-        <v>-1119.18</v>
+        <v>0.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.26166905380818</v>
+        <v>0.0</v>
       </c>
       <c r="K83">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L83">
-        <v>213.03</v>
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>426589.02</v>
+        <v>149928.8</v>
       </c>
       <c r="N83" s="1">
-        <v>426802.05</v>
+        <v>149928.8</v>
       </c>
       <c r="O83" s="1">
-        <v>0.24</v>
+        <v>0.08</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>200000.0</v>
+        <v>363.0</v>
       </c>
       <c r="D84" s="1">
-        <v>103.395</v>
+        <v>285.9</v>
       </c>
       <c r="E84" s="1">
-        <v>99.634</v>
+        <v>565.7906060606</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>199268.0</v>
+        <v>205381.99</v>
       </c>
       <c r="I84" s="1">
-        <v>7522.0</v>
+        <v>-101600.29</v>
       </c>
       <c r="J84" s="1">
-        <v>3.7748158259229</v>
+        <v>-49.468938342646</v>
       </c>
       <c r="K84">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>206790.0</v>
+        <v>103781.7</v>
       </c>
       <c r="N84" s="1">
-        <v>211656.44</v>
+        <v>103781.7</v>
       </c>
       <c r="O84" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>198</v>
+      </c>
+      <c r="B85" t="s">
         <v>199</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>200000.0</v>
+        <v>2968.0</v>
       </c>
       <c r="D85" s="1">
-        <v>103.095</v>
+        <v>75.3</v>
       </c>
       <c r="E85" s="1">
-        <v>99.179</v>
+        <v>93.3787398922</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>198358.0</v>
+        <v>277148.1</v>
       </c>
       <c r="I85" s="1">
-        <v>7832.0</v>
+        <v>-53657.7</v>
       </c>
       <c r="J85" s="1">
-        <v>3.9484164994606</v>
+        <v>-19.36065951742</v>
       </c>
       <c r="K85">
-        <v>0.21</v>
+        <v>0.0</v>
       </c>
       <c r="L85">
-        <v>424.66</v>
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>206190.0</v>
+        <v>223490.4</v>
       </c>
       <c r="N85" s="1">
-        <v>206614.66</v>
+        <v>223490.4</v>
       </c>
       <c r="O85" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>200</v>
+      </c>
+      <c r="B86" t="s">
         <v>201</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>1600000.0</v>
+        <v>1030.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.83</v>
+        <v>35.62</v>
       </c>
       <c r="E86" s="1">
-        <v>99.743</v>
+        <v>35.62</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1595888.0</v>
+        <v>36688.6</v>
       </c>
       <c r="I86" s="1">
-        <v>17392.0</v>
+        <v>0.0</v>
       </c>
       <c r="J86" s="1">
-        <v>1.0898007880252</v>
+        <v>0.0</v>
       </c>
       <c r="K86">
-        <v>2.78</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>0.0</v>
+      </c>
+      <c r="L86">
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1613280.0</v>
+        <v>36688.6</v>
       </c>
       <c r="N86" s="1">
-        <v>1657773.15</v>
+        <v>36688.6</v>
       </c>
       <c r="O86" s="1">
-        <v>0.92</v>
+        <v>0.02</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B87" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>300000.0</v>
+        <v>1870.0</v>
       </c>
       <c r="D87" s="1">
-        <v>103.023</v>
+        <v>64.02</v>
       </c>
       <c r="E87" s="1">
-        <v>99.89</v>
+        <v>64.02</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>299670.0</v>
+        <v>119717.4</v>
       </c>
       <c r="I87" s="1">
-        <v>9399.0</v>
+        <v>0.0</v>
       </c>
       <c r="J87" s="1">
-        <v>3.1364500951046</v>
+        <v>0.0</v>
       </c>
       <c r="K87">
-        <v>3.52</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>309069.0</v>
+        <v>119717.4</v>
       </c>
       <c r="N87" s="1">
-        <v>319636.81</v>
+        <v>119717.4</v>
       </c>
       <c r="O87" s="1">
-        <v>0.18</v>
+        <v>0.07</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B88" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="C88" s="1">
-        <v>358000.0</v>
+        <v>320.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.731</v>
+        <v>100.3</v>
       </c>
       <c r="E88" s="1">
-        <v>99.33</v>
+        <v>100.3</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>355601.4</v>
+        <v>32096.0</v>
       </c>
       <c r="I88" s="1">
-        <v>1435.58</v>
+        <v>0.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.40370482230947</v>
+        <v>0.0</v>
       </c>
       <c r="K88">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>357036.98</v>
+        <v>32096.0</v>
       </c>
       <c r="N88" s="1">
-        <v>359390.95</v>
+        <v>32096.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.2</v>
+        <v>0.02</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B89" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>200000.0</v>
+        <v>86126.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.34</v>
+        <v>4.801</v>
       </c>
       <c r="E89" s="1">
-        <v>99.253</v>
+        <v>3.4746681606</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>198506.0</v>
+        <v>299259.27</v>
       </c>
       <c r="I89" s="1">
-        <v>-1826.0</v>
+        <v>114231.66</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.91987143965422</v>
+        <v>38.171469174539</v>
       </c>
       <c r="K89">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>196680.0</v>
+        <v>413490.93</v>
       </c>
       <c r="N89" s="1">
-        <v>198175.89</v>
+        <v>413490.93</v>
       </c>
       <c r="O89" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="B90" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>178000.0</v>
+        <v>3622.0</v>
       </c>
       <c r="D90" s="1">
-        <v>103.624</v>
+        <v>27.08</v>
       </c>
       <c r="E90" s="1">
-        <v>100.64402809</v>
+        <v>27.08</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>179146.37</v>
+        <v>98083.76</v>
       </c>
       <c r="I90" s="1">
-        <v>5304.35</v>
+        <v>0.0</v>
       </c>
       <c r="J90" s="1">
-        <v>2.9609028639542</v>
+        <v>0.0</v>
       </c>
       <c r="K90">
-        <v>2.74</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>184450.72</v>
+        <v>98083.76</v>
       </c>
       <c r="N90" s="1">
-        <v>189322.56</v>
+        <v>98083.76</v>
       </c>
       <c r="O90" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="B91" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>300000.0</v>
+        <v>1915.0</v>
       </c>
       <c r="D91" s="1">
-        <v>112.548</v>
+        <v>178.24</v>
       </c>
       <c r="E91" s="1">
-        <v>100.019</v>
+        <v>151.4012219321</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>300057.0</v>
+        <v>289933.34</v>
       </c>
       <c r="I91" s="1">
-        <v>37587.0</v>
+        <v>51396.26</v>
       </c>
       <c r="J91" s="1">
-        <v>12.526619942211</v>
+        <v>17.726923023065</v>
       </c>
       <c r="K91">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>337644.0</v>
+        <v>341329.6</v>
       </c>
       <c r="N91" s="1">
-        <v>346930.49</v>
+        <v>341329.6</v>
       </c>
       <c r="O91" s="1">
         <v>0.19</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="B92" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>100000.0</v>
+        <v>1644.0</v>
       </c>
       <c r="D92" s="1">
-        <v>106.042</v>
+        <v>153.85</v>
       </c>
       <c r="E92" s="1">
-        <v>106.65</v>
+        <v>72.5486739659</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>106650.0</v>
+        <v>119270.02</v>
       </c>
       <c r="I92" s="1">
-        <v>-608.0</v>
+        <v>133659.38</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.57008907641819</v>
+        <v>112.06452384262</v>
       </c>
       <c r="K92">
-        <v>3.67</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>106042.0</v>
+        <v>252929.4</v>
       </c>
       <c r="N92" s="1">
-        <v>109713.23</v>
+        <v>252929.4</v>
       </c>
       <c r="O92" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="B93" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>100000.0</v>
+        <v>1907.0</v>
       </c>
       <c r="D93" s="1">
-        <v>109.191</v>
+        <v>56.8</v>
       </c>
       <c r="E93" s="1">
-        <v>111.205</v>
+        <v>56.8</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>111205.0</v>
+        <v>108317.6</v>
       </c>
       <c r="I93" s="1">
-        <v>-2014.0</v>
+        <v>0.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.811069646149</v>
+        <v>0.0</v>
       </c>
       <c r="K93">
-        <v>4.18</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>109191.0</v>
+        <v>108317.6</v>
       </c>
       <c r="N93" s="1">
-        <v>113372.51</v>
+        <v>108317.6</v>
       </c>
       <c r="O93" s="1">
         <v>0.06</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="B94" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>200000.0</v>
+        <v>1103.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.594</v>
+        <v>397.4</v>
       </c>
       <c r="E94" s="1">
-        <v>99.433</v>
+        <v>401.214206709</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>198866.0</v>
+        <v>442539.27</v>
       </c>
       <c r="I94" s="1">
-        <v>-1678.0</v>
+        <v>-4207.07</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.84378425673569</v>
+        <v>-0.95066591491417</v>
       </c>
       <c r="K94">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>197188.0</v>
+        <v>438332.2</v>
       </c>
       <c r="N94" s="1">
-        <v>201692.11</v>
+        <v>438332.2</v>
       </c>
       <c r="O94" s="1">
-        <v>0.11</v>
+        <v>0.24</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="B95" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>343000.0</v>
+        <v>6360.0</v>
       </c>
       <c r="D95" s="1">
-        <v>96.898</v>
+        <v>20.54</v>
       </c>
       <c r="E95" s="1">
-        <v>98.803</v>
+        <v>20.54</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>338894.29</v>
+        <v>130634.4</v>
       </c>
       <c r="I95" s="1">
-        <v>-6534.15</v>
+        <v>0.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.9280791069097</v>
+        <v>0.0</v>
       </c>
       <c r="K95">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>332360.14</v>
+        <v>130634.4</v>
       </c>
       <c r="N95" s="1">
-        <v>335320.28</v>
+        <v>130634.4</v>
       </c>
       <c r="O95" s="1">
-        <v>0.19</v>
+        <v>0.07</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="B96" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>160000.0</v>
+        <v>1171.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.91</v>
+        <v>544.1</v>
       </c>
       <c r="E96" s="1">
-        <v>99.726</v>
+        <v>621.7843808711</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>159561.6</v>
+        <v>728109.51</v>
       </c>
       <c r="I96" s="1">
-        <v>294.4</v>
+        <v>-90968.41</v>
       </c>
       <c r="J96" s="1">
-        <v>0.18450554519383</v>
+        <v>-12.493781326933</v>
       </c>
       <c r="K96">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>159856.0</v>
+        <v>637141.1</v>
       </c>
       <c r="N96" s="1">
-        <v>161154.63</v>
+        <v>637141.1</v>
       </c>
       <c r="O96" s="1">
-        <v>0.09</v>
+        <v>0.35</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="B97" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>200000.0</v>
+        <v>3337.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.677</v>
+        <v>59.0</v>
       </c>
       <c r="E97" s="1">
-        <v>100.0</v>
+        <v>59.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>200000.0</v>
+        <v>196883.0</v>
       </c>
       <c r="I97" s="1">
-        <v>1354.0</v>
+        <v>0.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.677</v>
+        <v>0.0</v>
       </c>
       <c r="K97">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>201354.0</v>
+        <v>196883.0</v>
       </c>
       <c r="N97" s="1">
-        <v>207245.78</v>
+        <v>196883.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="B98" t="s">
-        <v>238</v>
+        <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>500000.0</v>
+        <v>1577.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.582</v>
+        <v>128.3</v>
       </c>
       <c r="E98" s="1">
-        <v>97.673</v>
+        <v>114.2487698161</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>488365.0</v>
+        <v>180170.31</v>
       </c>
       <c r="I98" s="1">
-        <v>9545.0</v>
+        <v>22158.79</v>
       </c>
       <c r="J98" s="1">
-        <v>1.9544807674588</v>
+        <v>12.298802172234</v>
       </c>
       <c r="K98">
-        <v>2.56</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>497910.0</v>
+        <v>202329.1</v>
       </c>
       <c r="N98" s="1">
-        <v>510711.37</v>
+        <v>202329.1</v>
       </c>
       <c r="O98" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="B99" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>300000.0</v>
+        <v>2925.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.926</v>
+        <v>17.705</v>
       </c>
       <c r="E99" s="1">
-        <v>100.43970333</v>
+        <v>11.7937435897</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>301319.11</v>
+        <v>34496.7</v>
       </c>
       <c r="I99" s="1">
-        <v>1458.89</v>
+        <v>17290.43</v>
       </c>
       <c r="J99" s="1">
-        <v>0.48416776486563</v>
+        <v>50.121982682402</v>
       </c>
       <c r="K99">
-        <v>2.57</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>302778.0</v>
+        <v>51787.13</v>
       </c>
       <c r="N99" s="1">
-        <v>310474.36</v>
+        <v>51787.13</v>
       </c>
       <c r="O99" s="1">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>243</v>
+        <v>228</v>
       </c>
       <c r="B100" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>164000.0</v>
+        <v>3078.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.416</v>
+        <v>58.44</v>
       </c>
       <c r="E100" s="1">
-        <v>101.02690244</v>
+        <v>52.2038011696</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>165684.12</v>
+        <v>160683.3</v>
       </c>
       <c r="I100" s="1">
-        <v>-1001.88</v>
+        <v>19195.02</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.60469283356788</v>
+        <v>11.94587116396</v>
       </c>
       <c r="K100">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>164682.24</v>
+        <v>179878.32</v>
       </c>
       <c r="N100" s="1">
-        <v>167377.56</v>
+        <v>179878.32</v>
       </c>
       <c r="O100" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>246</v>
+        <v>230</v>
       </c>
       <c r="B101" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="C101" s="1">
-        <v>387000.0</v>
+        <v>299.0</v>
       </c>
       <c r="D101" s="1">
-        <v>90.659</v>
+        <v>555.6</v>
       </c>
       <c r="E101" s="1">
-        <v>87.82281395</v>
+        <v>208.8870568562</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>339874.29</v>
+        <v>62457.23</v>
       </c>
       <c r="I101" s="1">
-        <v>10976.04</v>
+        <v>103667.17</v>
       </c>
       <c r="J101" s="1">
-        <v>3.2294410971774</v>
+        <v>165.98105615635</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>350850.33</v>
+        <v>166124.4</v>
       </c>
       <c r="N101" s="1">
-        <v>350850.33</v>
+        <v>166124.4</v>
       </c>
       <c r="O101" s="1">
-        <v>0.2</v>
+        <v>0.09</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>248</v>
+        <v>232</v>
       </c>
       <c r="B102" t="s">
-        <v>249</v>
+        <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>1635000.0</v>
+        <v>31804.0</v>
       </c>
       <c r="D102" s="1">
-        <v>60.085</v>
+        <v>3.478</v>
       </c>
       <c r="E102" s="1">
-        <v>71.0666526</v>
+        <v>3.4779999371</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1161939.77</v>
+        <v>110614.31</v>
       </c>
       <c r="I102" s="1">
-        <v>-179550.02</v>
+        <v>0.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-15.452609905933</v>
+        <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>982389.75</v>
+        <v>110614.31</v>
       </c>
       <c r="N102" s="1">
-        <v>982389.75</v>
+        <v>110614.31</v>
       </c>
       <c r="O102" s="1">
-        <v>0.55</v>
+        <v>0.06</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>250</v>
+        <v>234</v>
       </c>
       <c r="B103" t="s">
-        <v>251</v>
+        <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>253500.0</v>
+        <v>2087.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.227</v>
+        <v>69.3</v>
       </c>
       <c r="E103" s="1">
-        <v>99.596</v>
+        <v>69.3</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>252475.86</v>
+        <v>144629.1</v>
       </c>
       <c r="I103" s="1">
-        <v>-935.41</v>
+        <v>0.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.37049482671333</v>
+        <v>0.0</v>
       </c>
       <c r="K103">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>251540.45</v>
+        <v>144629.1</v>
       </c>
       <c r="N103" s="1">
-        <v>259017.8</v>
+        <v>144629.1</v>
       </c>
       <c r="O103" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>253</v>
+        <v>236</v>
       </c>
       <c r="B104" t="s">
-        <v>254</v>
+        <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>473000.0</v>
+        <v>35330.0</v>
       </c>
       <c r="D104" s="1">
-        <v>89.798</v>
+        <v>6.484</v>
       </c>
       <c r="E104" s="1">
-        <v>98.844</v>
+        <v>4.7675069346</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>467532.12</v>
+        <v>168436.02</v>
       </c>
       <c r="I104" s="1">
-        <v>-42787.58</v>
+        <v>60643.7</v>
       </c>
       <c r="J104" s="1">
-        <v>-9.1517947472785</v>
+        <v>36.00399724477</v>
       </c>
       <c r="K104">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>424744.54</v>
+        <v>229079.72</v>
       </c>
       <c r="N104" s="1">
-        <v>426882.76</v>
+        <v>229079.72</v>
       </c>
       <c r="O104" s="1">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="B105" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>131000.0</v>
+        <v>15189.0</v>
       </c>
       <c r="D105" s="1">
-        <v>90.256</v>
+        <v>16.45</v>
       </c>
       <c r="E105" s="1">
-        <v>84.29</v>
+        <v>16.45</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>110419.9</v>
+        <v>249859.05</v>
       </c>
       <c r="I105" s="1">
-        <v>7815.46</v>
+        <v>0.0</v>
       </c>
       <c r="J105" s="1">
-        <v>7.0779451892277</v>
+        <v>0.0</v>
       </c>
       <c r="K105">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>118235.36</v>
+        <v>249859.05</v>
       </c>
       <c r="N105" s="1">
-        <v>119641.82</v>
+        <v>249859.05</v>
       </c>
       <c r="O105" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
       <c r="B106" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>280000.0</v>
+        <v>946.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.596</v>
+        <v>4778.97</v>
       </c>
       <c r="E106" s="1">
-        <v>99.799</v>
+        <v>4767.5187843552</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>279437.2</v>
+        <v>4510072.77</v>
       </c>
       <c r="I106" s="1">
-        <v>-568.4</v>
+        <v>10832.85</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.2034088517921</v>
+        <v>0.24019235503377</v>
       </c>
       <c r="K106">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>278868.8</v>
+        <v>4520905.62</v>
       </c>
       <c r="N106" s="1">
-        <v>281361.95</v>
+        <v>4520905.62</v>
       </c>
       <c r="O106" s="1">
-        <v>0.16</v>
+        <v>2.48</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>262</v>
+        <v>242</v>
       </c>
       <c r="B107" t="s">
-        <v>263</v>
+        <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>264000.0</v>
+        <v>12874.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.35</v>
+        <v>18.19</v>
       </c>
       <c r="E107" s="1">
-        <v>99.607</v>
+        <v>18.19</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>262962.48</v>
+        <v>234178.06</v>
       </c>
       <c r="I107" s="1">
-        <v>4601.52</v>
+        <v>0.0</v>
       </c>
       <c r="J107" s="1">
-        <v>1.7498770166755</v>
+        <v>0.0</v>
       </c>
       <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>234178.06</v>
+      </c>
+      <c r="N107" s="1">
+        <v>234178.06</v>
+      </c>
+      <c r="O107" s="1">
         <v>0.13</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.15</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>264</v>
+        <v>244</v>
       </c>
       <c r="B108" t="s">
-        <v>265</v>
+        <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>200000.0</v>
+        <v>1236.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.729</v>
+        <v>67.7</v>
       </c>
       <c r="E108" s="1">
-        <v>99.991</v>
+        <v>67.7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>199982.0</v>
+        <v>83677.2</v>
       </c>
       <c r="I108" s="1">
-        <v>1476.0</v>
+        <v>0.0</v>
       </c>
       <c r="J108" s="1">
-        <v>0.73806642597834</v>
+        <v>0.0</v>
       </c>
       <c r="K108">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>201458.0</v>
+        <v>83677.2</v>
       </c>
       <c r="N108" s="1">
-        <v>205984.03</v>
+        <v>83677.2</v>
       </c>
       <c r="O108" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>267</v>
+        <v>246</v>
       </c>
       <c r="B109" t="s">
-        <v>268</v>
+        <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>300000.0</v>
+        <v>4268.0</v>
       </c>
       <c r="D109" s="1">
-        <v>102.224</v>
+        <v>22.75</v>
       </c>
       <c r="E109" s="1">
-        <v>102.64</v>
+        <v>22.75</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>307920.0</v>
+        <v>97097.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-1248.0</v>
+        <v>0.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.40530007794232</v>
+        <v>0.0</v>
       </c>
       <c r="K109">
-        <v>0.27</v>
+        <v>0.0</v>
       </c>
       <c r="L109">
-        <v>801.37</v>
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>306672.0</v>
+        <v>97097.0</v>
       </c>
       <c r="N109" s="1">
-        <v>307473.37</v>
+        <v>97097.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>269</v>
+        <v>248</v>
       </c>
       <c r="B110" t="s">
-        <v>270</v>
+        <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>200000.0</v>
+        <v>2593.0</v>
       </c>
       <c r="D110" s="1">
-        <v>108.224</v>
+        <v>43.51</v>
       </c>
       <c r="E110" s="1">
-        <v>99.379</v>
+        <v>30.7836058619</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>198758.0</v>
+        <v>79821.89</v>
       </c>
       <c r="I110" s="1">
-        <v>17690.0</v>
+        <v>32999.54</v>
       </c>
       <c r="J110" s="1">
-        <v>8.9002706809286</v>
+        <v>41.341466607719</v>
       </c>
       <c r="K110">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>216448.0</v>
+        <v>112821.43</v>
       </c>
       <c r="N110" s="1">
-        <v>219359.64</v>
+        <v>112821.43</v>
       </c>
       <c r="O110" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>272</v>
+        <v>250</v>
       </c>
       <c r="B111" t="s">
-        <v>273</v>
+        <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>300000.0</v>
+        <v>2006.0</v>
       </c>
       <c r="D111" s="1">
-        <v>94.989</v>
+        <v>16.36</v>
       </c>
       <c r="E111" s="1">
-        <v>91.473</v>
+        <v>16.36</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>274419.0</v>
+        <v>32818.16</v>
       </c>
       <c r="I111" s="1">
-        <v>10548.0</v>
+        <v>0.0</v>
       </c>
       <c r="J111" s="1">
-        <v>3.8437571742481</v>
+        <v>0.0</v>
       </c>
       <c r="K111">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="L111">
-        <v>858.08</v>
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>284967.0</v>
+        <v>32818.16</v>
       </c>
       <c r="N111" s="1">
-        <v>285825.08</v>
+        <v>32818.16</v>
       </c>
       <c r="O111" s="1">
-        <v>0.16</v>
+        <v>0.02</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>274</v>
+        <v>252</v>
       </c>
       <c r="B112" t="s">
-        <v>275</v>
+        <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>498000.0</v>
+        <v>1388.0</v>
       </c>
       <c r="D112" s="1">
-        <v>89.693</v>
+        <v>23.76</v>
       </c>
       <c r="E112" s="1">
-        <v>100.0</v>
+        <v>23.76</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>498000.0</v>
+        <v>32978.88</v>
       </c>
       <c r="I112" s="1">
-        <v>-51328.86</v>
+        <v>0.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-10.307</v>
+        <v>0.0</v>
       </c>
       <c r="K112">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>0.0</v>
+      </c>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>446671.14</v>
+        <v>32978.88</v>
       </c>
       <c r="N112" s="1">
-        <v>450520.23</v>
+        <v>32978.88</v>
       </c>
       <c r="O112" s="1">
-        <v>0.25</v>
+        <v>0.02</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>277</v>
+        <v>254</v>
       </c>
       <c r="B113" t="s">
-        <v>278</v>
+        <v>255</v>
       </c>
       <c r="C113" s="1">
-        <v>361000.0</v>
+        <v>3634.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.014</v>
+        <v>41.96</v>
       </c>
       <c r="E113" s="1">
-        <v>99.459</v>
+        <v>41.96</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>359046.99</v>
+        <v>152482.64</v>
       </c>
       <c r="I113" s="1">
-        <v>2003.55</v>
+        <v>0.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.55801888215244</v>
+        <v>0.0</v>
       </c>
       <c r="K113">
-        <v>0.23</v>
+        <v>0.0</v>
       </c>
       <c r="L113">
-        <v>835.74</v>
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>361050.54</v>
+        <v>152482.64</v>
       </c>
       <c r="N113" s="1">
-        <v>361886.28</v>
+        <v>152482.64</v>
       </c>
       <c r="O113" s="1">
-        <v>0.2</v>
+        <v>0.08</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>279</v>
+        <v>256</v>
       </c>
       <c r="B114" t="s">
-        <v>280</v>
+        <v>257</v>
       </c>
       <c r="C114" s="1">
-        <v>300000.0</v>
+        <v>1210.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.45</v>
+        <v>27.83</v>
       </c>
       <c r="E114" s="1">
-        <v>99.292</v>
+        <v>27.83</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>297876.0</v>
+        <v>33674.3</v>
       </c>
       <c r="I114" s="1">
-        <v>474.0</v>
+        <v>0.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.15912661644443</v>
+        <v>0.0</v>
       </c>
       <c r="K114">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="L114">
-        <v>402.74</v>
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>298350.0</v>
+        <v>33674.3</v>
       </c>
       <c r="N114" s="1">
-        <v>298752.74</v>
+        <v>33674.3</v>
       </c>
       <c r="O114" s="1">
-        <v>0.17</v>
+        <v>0.02</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>281</v>
+        <v>258</v>
       </c>
       <c r="B115" t="s">
-        <v>282</v>
+        <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>100000.0</v>
+        <v>366.0</v>
       </c>
       <c r="D115" s="1">
-        <v>105.382</v>
+        <v>90.7</v>
       </c>
       <c r="E115" s="1">
-        <v>105.478</v>
+        <v>90.7</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>105478.0</v>
+        <v>33196.2</v>
       </c>
       <c r="I115" s="1">
-        <v>-96.0</v>
+        <v>0.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.09101423993629</v>
+        <v>0.0</v>
       </c>
       <c r="K115">
-        <v>3.39</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>0.0</v>
+      </c>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>105382.0</v>
+        <v>33196.2</v>
       </c>
       <c r="N115" s="1">
-        <v>108774.54</v>
+        <v>33196.2</v>
       </c>
       <c r="O115" s="1">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>284</v>
+        <v>260</v>
       </c>
       <c r="B116" t="s">
-        <v>285</v>
+        <v>261</v>
       </c>
       <c r="C116" s="1">
-        <v>100000.0</v>
+        <v>1055.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.544</v>
+        <v>36.87</v>
       </c>
       <c r="E116" s="1">
-        <v>99.74</v>
+        <v>36.87</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>99740.0</v>
+        <v>38897.85</v>
       </c>
       <c r="I116" s="1">
-        <v>-196.0</v>
+        <v>0.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.19651092841388</v>
+        <v>0.0</v>
       </c>
       <c r="K116">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>99544.0</v>
+        <v>38897.85</v>
       </c>
       <c r="N116" s="1">
-        <v>100977.22</v>
+        <v>38897.85</v>
       </c>
       <c r="O116" s="1">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>287</v>
+        <v>262</v>
       </c>
       <c r="B117" t="s">
-        <v>288</v>
+        <v>263</v>
       </c>
       <c r="C117" s="1">
-        <v>500000.0</v>
+        <v>1625.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.452</v>
+        <v>340.0</v>
       </c>
       <c r="E117" s="1">
-        <v>99.933</v>
+        <v>235.1068061538</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>499665.0</v>
+        <v>382048.56</v>
       </c>
       <c r="I117" s="1">
-        <v>2595.0</v>
+        <v>170451.44</v>
       </c>
       <c r="J117" s="1">
-        <v>0.5193479631353</v>
+        <v>44.615124318228</v>
       </c>
       <c r="K117">
-        <v>3.23</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>502260.0</v>
+        <v>552500.0</v>
       </c>
       <c r="N117" s="1">
-        <v>518395.27</v>
+        <v>552500.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>290</v>
+        <v>264</v>
       </c>
       <c r="B118" t="s">
-        <v>291</v>
+        <v>265</v>
       </c>
       <c r="C118" s="1">
-        <v>300000.0</v>
+        <v>54851.0</v>
       </c>
       <c r="D118" s="1">
-        <v>101.142</v>
+        <v>3.571</v>
       </c>
       <c r="E118" s="1">
-        <v>100.91</v>
+        <v>2.5731999417</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>302730.0</v>
+        <v>141142.59</v>
       </c>
       <c r="I118" s="1">
-        <v>696.0</v>
+        <v>54730.33</v>
       </c>
       <c r="J118" s="1">
-        <v>0.22990783866812</v>
+        <v>38.776622988143</v>
       </c>
       <c r="K118">
-        <v>2.33</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>303426.0</v>
+        <v>195872.92</v>
       </c>
       <c r="N118" s="1">
-        <v>310416.41</v>
+        <v>195872.92</v>
       </c>
       <c r="O118" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>293</v>
+        <v>266</v>
       </c>
       <c r="B119" t="s">
-        <v>294</v>
+        <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>982132.71</v>
+        <v>11638.0</v>
       </c>
       <c r="D119" s="1">
-        <v>89.981</v>
+        <v>9.388</v>
       </c>
       <c r="E119" s="1">
-        <v>89.86337905</v>
+        <v>9.3879996563</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>882577.64</v>
+        <v>109257.54</v>
       </c>
       <c r="I119" s="1">
-        <v>1155.19</v>
+        <v>0.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.13088820151845</v>
+        <v>0.0</v>
       </c>
       <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>109257.54</v>
+      </c>
+      <c r="N119" s="1">
+        <v>109257.54</v>
+      </c>
+      <c r="O119" s="1">
         <v>0.06</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.49</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>295</v>
+        <v>268</v>
       </c>
       <c r="B120" t="s">
-        <v>296</v>
+        <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>187052.98</v>
+        <v>5315.0</v>
       </c>
       <c r="D120" s="1">
-        <v>96.725</v>
+        <v>82.2</v>
       </c>
       <c r="E120" s="1">
-        <v>97.25354817</v>
+        <v>91.9240225776</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>181915.66</v>
+        <v>488576.18</v>
       </c>
       <c r="I120" s="1">
-        <v>-988.66</v>
+        <v>-51683.18</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.54347162855578</v>
+        <v>-10.578325779206</v>
       </c>
       <c r="K120">
-        <v>0.5</v>
+        <v>0.0</v>
       </c>
       <c r="L120">
-        <v>930.65</v>
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>180927.0</v>
+        <v>436893.0</v>
       </c>
       <c r="N120" s="1">
-        <v>181857.65</v>
+        <v>436893.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>297</v>
+        <v>270</v>
       </c>
       <c r="B121" t="s">
-        <v>298</v>
+        <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>1232220.54</v>
+        <v>4759.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.217</v>
+        <v>170.96</v>
       </c>
       <c r="E121" s="1">
-        <v>104.9969245</v>
+        <v>172.2198739231</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1293793.67</v>
+        <v>819594.38</v>
       </c>
       <c r="I121" s="1">
-        <v>-71221.42</v>
+        <v>-5995.74</v>
       </c>
       <c r="J121" s="1">
-        <v>-5.5048514806847</v>
+        <v>-0.73154967216832</v>
       </c>
       <c r="K121">
-        <v>1.87</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>1222572.25</v>
+        <v>813598.64</v>
       </c>
       <c r="N121" s="1">
-        <v>1245562.45</v>
+        <v>813598.64</v>
       </c>
       <c r="O121" s="1">
-        <v>0.69</v>
+        <v>0.45</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>300</v>
+        <v>272</v>
       </c>
       <c r="B122" t="s">
-        <v>301</v>
+        <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>1398573.82</v>
+        <v>2816.0</v>
       </c>
       <c r="D122" s="1">
-        <v>105.386</v>
+        <v>276.7</v>
       </c>
       <c r="E122" s="1">
-        <v>124.87696502</v>
+        <v>136.9430575284</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1746496.54</v>
+        <v>385631.65</v>
       </c>
       <c r="I122" s="1">
-        <v>-272595.53</v>
+        <v>393555.55</v>
       </c>
       <c r="J122" s="1">
-        <v>-15.608134557198</v>
+        <v>102.05478466303</v>
       </c>
       <c r="K122">
-        <v>3.64</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1473901.01</v>
+        <v>779187.2</v>
       </c>
       <c r="N122" s="1">
-        <v>1524872.32</v>
+        <v>779187.2</v>
       </c>
       <c r="O122" s="1">
-        <v>0.85</v>
+        <v>0.43</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>303</v>
+        <v>274</v>
       </c>
       <c r="B123" t="s">
-        <v>304</v>
+        <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>243000.0</v>
+        <v>3850.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.724</v>
+        <v>166.45</v>
       </c>
       <c r="E123" s="1">
-        <v>100.0</v>
+        <v>125.8154077922</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>243000.0</v>
+        <v>484389.32</v>
       </c>
       <c r="I123" s="1">
-        <v>-670.68</v>
+        <v>156443.18</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.276</v>
+        <v>32.296992014605</v>
       </c>
       <c r="K123">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>242329.32</v>
+        <v>640832.5</v>
       </c>
       <c r="N123" s="1">
-        <v>244254.8</v>
+        <v>640832.5</v>
       </c>
       <c r="O123" s="1">
-        <v>0.14</v>
+        <v>0.35</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>306</v>
+        <v>276</v>
       </c>
       <c r="B124" t="s">
-        <v>307</v>
+        <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>307000.0</v>
+        <v>3462.0</v>
       </c>
       <c r="D124" s="1">
-        <v>101.185</v>
+        <v>247.4</v>
       </c>
       <c r="E124" s="1">
-        <v>99.785</v>
+        <v>187.4099797805</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>306339.95</v>
+        <v>648813.35</v>
       </c>
       <c r="I124" s="1">
-        <v>4298.0</v>
+        <v>207685.45</v>
       </c>
       <c r="J124" s="1">
-        <v>1.4030164854437</v>
+        <v>32.010045724244</v>
       </c>
       <c r="K124">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>310637.95</v>
+        <v>856498.8</v>
       </c>
       <c r="N124" s="1">
-        <v>317745.21</v>
+        <v>856498.8</v>
       </c>
       <c r="O124" s="1">
-        <v>0.18</v>
+        <v>0.47</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>309</v>
+        <v>278</v>
       </c>
       <c r="B125" t="s">
-        <v>310</v>
+        <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>200000.0</v>
+        <v>3805.0</v>
       </c>
       <c r="D125" s="1">
-        <v>107.018</v>
+        <v>19.72</v>
       </c>
       <c r="E125" s="1">
-        <v>99.922</v>
+        <v>19.72</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>199844.0</v>
+        <v>75034.6</v>
       </c>
       <c r="I125" s="1">
-        <v>14192.0</v>
+        <v>0.0</v>
       </c>
       <c r="J125" s="1">
-        <v>7.1015392005764</v>
+        <v>0.0</v>
       </c>
       <c r="K125">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>0.0</v>
+      </c>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>214036.0</v>
+        <v>75034.6</v>
       </c>
       <c r="N125" s="1">
-        <v>216196.27</v>
+        <v>75034.6</v>
       </c>
       <c r="O125" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>312</v>
+        <v>280</v>
       </c>
       <c r="B126" t="s">
-        <v>313</v>
+        <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>300000.0</v>
+        <v>3577.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.47</v>
+        <v>73.86</v>
       </c>
       <c r="E126" s="1">
-        <v>100.028</v>
+        <v>35.1573860777</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>300084.0</v>
+        <v>125757.97</v>
       </c>
       <c r="I126" s="1">
-        <v>1326.0</v>
+        <v>138439.25</v>
       </c>
       <c r="J126" s="1">
-        <v>0.4418762746431</v>
+        <v>110.08387778524</v>
       </c>
       <c r="K126">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="L126">
-        <v>497.04</v>
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>301410.0</v>
+        <v>264197.22</v>
       </c>
       <c r="N126" s="1">
-        <v>301907.04</v>
+        <v>264197.22</v>
       </c>
       <c r="O126" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>314</v>
+        <v>282</v>
       </c>
       <c r="B127" t="s">
-        <v>315</v>
+        <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>200000.0</v>
+        <v>272.0</v>
       </c>
       <c r="D127" s="1">
-        <v>108.147</v>
+        <v>131.2</v>
       </c>
       <c r="E127" s="1">
-        <v>107.84</v>
+        <v>131.2</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>215680.0</v>
+        <v>35686.4</v>
       </c>
       <c r="I127" s="1">
-        <v>614.0</v>
+        <v>0.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.28468100890208</v>
+        <v>0.0</v>
       </c>
       <c r="K127">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>0.0</v>
+      </c>
+      <c r="L127">
+        <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>216294.0</v>
+        <v>35686.4</v>
       </c>
       <c r="N127" s="1">
-        <v>218402.22</v>
+        <v>35686.4</v>
       </c>
       <c r="O127" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>317</v>
+        <v>284</v>
       </c>
       <c r="B128" t="s">
-        <v>318</v>
+        <v>285</v>
       </c>
       <c r="C128" s="1">
-        <v>300000.0</v>
+        <v>802.0</v>
       </c>
       <c r="D128" s="1">
-        <v>104.942</v>
+        <v>52.5</v>
       </c>
       <c r="E128" s="1">
-        <v>105.68</v>
+        <v>52.5</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>317040.0</v>
+        <v>42105.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-2214.0</v>
+        <v>0.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.69833459500379</v>
+        <v>0.0</v>
       </c>
       <c r="K128">
-        <v>4.3</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>0.0</v>
+      </c>
+      <c r="L128">
+        <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>314826.0</v>
+        <v>42105.0</v>
       </c>
       <c r="N128" s="1">
-        <v>327712.64</v>
+        <v>42105.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.18</v>
+        <v>0.02</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>320</v>
+        <v>286</v>
       </c>
       <c r="B129" t="s">
-        <v>321</v>
+        <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>500000.0</v>
+        <v>14875.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.894</v>
+        <v>28.405</v>
       </c>
       <c r="E129" s="1">
-        <v>96.5134</v>
+        <v>24.9344436975</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>482567.0</v>
+        <v>370899.85</v>
       </c>
       <c r="I129" s="1">
-        <v>11903.0</v>
+        <v>51624.53</v>
       </c>
       <c r="J129" s="1">
-        <v>2.4666004927813</v>
+        <v>13.91872496039</v>
       </c>
       <c r="K129">
-        <v>0.19</v>
+        <v>0.0</v>
       </c>
       <c r="L129">
-        <v>972.6</v>
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>494470.0</v>
+        <v>422524.38</v>
       </c>
       <c r="N129" s="1">
-        <v>495442.6</v>
+        <v>422524.38</v>
       </c>
       <c r="O129" s="1">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>322</v>
+        <v>288</v>
       </c>
       <c r="B130" t="s">
-        <v>323</v>
+        <v>289</v>
       </c>
       <c r="C130" s="1">
-        <v>239000.0</v>
+        <v>2836.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.452</v>
+        <v>11.505</v>
       </c>
       <c r="E130" s="1">
-        <v>99.528</v>
+        <v>11.505</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>237871.92</v>
+        <v>32628.18</v>
       </c>
       <c r="I130" s="1">
-        <v>-181.64</v>
+        <v>0.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.076360421188007</v>
+        <v>0.0</v>
       </c>
       <c r="K130">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>0.0</v>
+      </c>
+      <c r="L130">
+        <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>237690.28</v>
+        <v>32628.18</v>
       </c>
       <c r="N130" s="1">
-        <v>239436.13</v>
+        <v>32628.18</v>
       </c>
       <c r="O130" s="1">
-        <v>0.13</v>
+        <v>0.02</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>325</v>
+        <v>290</v>
       </c>
       <c r="B131" t="s">
-        <v>326</v>
+        <v>291</v>
       </c>
       <c r="C131" s="1">
-        <v>0.25</v>
+        <v>9429.0</v>
       </c>
       <c r="D131" s="1">
-        <v>107.345</v>
+        <v>36.62</v>
       </c>
       <c r="E131" s="1">
-        <v>136.0</v>
+        <v>29.7577176795</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>0.34</v>
+        <v>280585.52</v>
       </c>
       <c r="I131" s="1">
-        <v>-0.07</v>
+        <v>64704.46</v>
       </c>
       <c r="J131" s="1">
-        <v>-20.588235294118</v>
+        <v>23.060512887479</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>0.27</v>
+        <v>345289.98</v>
       </c>
       <c r="N131" s="1">
-        <v>0.27</v>
+        <v>345289.98</v>
       </c>
       <c r="O131" s="1">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>327</v>
+        <v>292</v>
       </c>
       <c r="B132" t="s">
-        <v>328</v>
+        <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>400000.0</v>
+        <v>634.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.039</v>
+        <v>51.48</v>
       </c>
       <c r="E132" s="1">
-        <v>99.92</v>
+        <v>51.48</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>399680.0</v>
+        <v>32638.32</v>
       </c>
       <c r="I132" s="1">
-        <v>476.0</v>
+        <v>0.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.11909527622098</v>
+        <v>0.0</v>
       </c>
       <c r="K132">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>0.0</v>
+      </c>
+      <c r="L132">
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>400156.0</v>
+        <v>32638.32</v>
       </c>
       <c r="N132" s="1">
-        <v>402929.97</v>
+        <v>32638.32</v>
       </c>
       <c r="O132" s="1">
-        <v>0.22</v>
+        <v>0.02</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>330</v>
+        <v>294</v>
       </c>
       <c r="B133" t="s">
-        <v>331</v>
+        <v>295</v>
       </c>
       <c r="C133" s="1">
-        <v>200000.0</v>
+        <v>6429.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.057</v>
+        <v>10.2</v>
       </c>
       <c r="E133" s="1">
-        <v>99.625</v>
+        <v>10.2</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>199250.0</v>
+        <v>65575.8</v>
       </c>
       <c r="I133" s="1">
-        <v>864.0</v>
+        <v>0.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.433626097867</v>
+        <v>0.0</v>
       </c>
       <c r="K133">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L133">
-        <v>318.49</v>
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>200114.0</v>
+        <v>65575.8</v>
       </c>
       <c r="N133" s="1">
-        <v>200432.49</v>
+        <v>65575.8</v>
       </c>
       <c r="O133" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>332</v>
+        <v>296</v>
       </c>
       <c r="B134" t="s">
-        <v>333</v>
+        <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>200000.0</v>
+        <v>449.0</v>
       </c>
       <c r="D134" s="1">
-        <v>97.919</v>
+        <v>254.9</v>
       </c>
       <c r="E134" s="1">
-        <v>99.077</v>
+        <v>254.9</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>198154.0</v>
+        <v>114450.1</v>
       </c>
       <c r="I134" s="1">
-        <v>-2316.0</v>
+        <v>0.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.1687879124317</v>
+        <v>0.0</v>
       </c>
       <c r="K134">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>195838.0</v>
+        <v>114450.1</v>
       </c>
       <c r="N134" s="1">
-        <v>198369.51</v>
+        <v>114450.1</v>
       </c>
       <c r="O134" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>335</v>
+        <v>298</v>
       </c>
       <c r="B135" t="s">
-        <v>336</v>
+        <v>299</v>
       </c>
       <c r="C135" s="1">
-        <v>300000.0</v>
+        <v>579.0</v>
       </c>
       <c r="D135" s="1">
-        <v>94.845</v>
+        <v>252.3</v>
       </c>
       <c r="E135" s="1">
-        <v>92.4806</v>
+        <v>252.3</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>277441.8</v>
+        <v>146081.7</v>
       </c>
       <c r="I135" s="1">
-        <v>7093.2</v>
+        <v>0.0</v>
       </c>
       <c r="J135" s="1">
-        <v>2.5566443124288</v>
+        <v>0.0</v>
       </c>
       <c r="K135">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>284535.0</v>
+        <v>146081.7</v>
       </c>
       <c r="N135" s="1">
-        <v>285541.85</v>
+        <v>146081.7</v>
       </c>
       <c r="O135" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>338</v>
+        <v>300</v>
       </c>
       <c r="B136" t="s">
-        <v>339</v>
+        <v>301</v>
       </c>
       <c r="C136" s="1">
-        <v>239000.0</v>
+        <v>1802.0</v>
       </c>
       <c r="D136" s="1">
-        <v>104.783</v>
+        <v>18.02</v>
       </c>
       <c r="E136" s="1">
-        <v>99.953</v>
+        <v>18.02</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>238887.67</v>
+        <v>32472.04</v>
       </c>
       <c r="I136" s="1">
-        <v>11543.7</v>
+        <v>0.0</v>
       </c>
       <c r="J136" s="1">
-        <v>4.8322711674487</v>
+        <v>0.0</v>
       </c>
       <c r="K136">
-        <v>4.09</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>250431.37</v>
+        <v>32472.04</v>
       </c>
       <c r="N136" s="1">
-        <v>260197.63</v>
+        <v>32472.04</v>
       </c>
       <c r="O136" s="1">
-        <v>0.14</v>
+        <v>0.02</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>341</v>
+        <v>302</v>
       </c>
       <c r="B137" t="s">
-        <v>342</v>
+        <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>200000.0</v>
+        <v>2223.0</v>
       </c>
       <c r="D137" s="1">
-        <v>105.708</v>
+        <v>106.15</v>
       </c>
       <c r="E137" s="1">
-        <v>99.961</v>
+        <v>104.6633918129</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>199922.0</v>
+        <v>232666.72</v>
       </c>
       <c r="I137" s="1">
-        <v>11494.0</v>
+        <v>3304.73</v>
       </c>
       <c r="J137" s="1">
-        <v>5.7492422044597</v>
+        <v>1.4203707345855</v>
       </c>
       <c r="K137">
-        <v>2.71</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>211416.0</v>
+        <v>235971.45</v>
       </c>
       <c r="N137" s="1">
-        <v>216838.6</v>
+        <v>235971.45</v>
       </c>
       <c r="O137" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>344</v>
+        <v>304</v>
       </c>
       <c r="B138" t="s">
-        <v>345</v>
+        <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>193000.0</v>
+        <v>8198.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.468</v>
+        <v>72.41</v>
       </c>
       <c r="E138" s="1">
-        <v>99.702</v>
+        <v>66.6155708709</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>192424.86</v>
+        <v>546114.45</v>
       </c>
       <c r="I138" s="1">
-        <v>-451.62</v>
+        <v>47502.73</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.23469940422459</v>
+        <v>8.6983103999537</v>
       </c>
       <c r="K138">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>0.0</v>
+      </c>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>191973.24</v>
+        <v>593617.18</v>
       </c>
       <c r="N138" s="1">
-        <v>194224.47</v>
+        <v>593617.18</v>
       </c>
       <c r="O138" s="1">
-        <v>0.11</v>
+        <v>0.33</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>347</v>
+        <v>306</v>
       </c>
       <c r="B139" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C139" s="1">
-        <v>100000.0</v>
+        <v>1822.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.023</v>
+        <v>21.16</v>
       </c>
       <c r="E139" s="1">
-        <v>99.3</v>
+        <v>21.16</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>99300.0</v>
+        <v>38553.52</v>
       </c>
       <c r="I139" s="1">
-        <v>-1277.0</v>
+        <v>0.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-1.2860020140987</v>
+        <v>0.0</v>
       </c>
       <c r="K139">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>0.0</v>
+      </c>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>98023.0</v>
+        <v>38553.52</v>
       </c>
       <c r="N139" s="1">
-        <v>99297.11</v>
+        <v>38553.52</v>
       </c>
       <c r="O139" s="1">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>350</v>
+        <v>308</v>
       </c>
       <c r="B140" t="s">
-        <v>351</v>
+        <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>200000.0</v>
+        <v>5094.0</v>
       </c>
       <c r="D140" s="1">
-        <v>102.965</v>
+        <v>19.11</v>
       </c>
       <c r="E140" s="1">
-        <v>99.611</v>
+        <v>19.11</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>199222.0</v>
+        <v>97346.34</v>
       </c>
       <c r="I140" s="1">
-        <v>6708.0</v>
+        <v>0.0</v>
       </c>
       <c r="J140" s="1">
-        <v>3.3670980112638</v>
+        <v>0.0</v>
       </c>
       <c r="K140">
-        <v>2.22</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>205930.0</v>
+        <v>97346.34</v>
       </c>
       <c r="N140" s="1">
-        <v>210379.32</v>
+        <v>97346.34</v>
       </c>
       <c r="O140" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>353</v>
+        <v>310</v>
       </c>
       <c r="B141" t="s">
-        <v>354</v>
+        <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>300000.0</v>
+        <v>2495.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.519</v>
+        <v>26.98</v>
       </c>
       <c r="E141" s="1">
-        <v>99.438</v>
+        <v>26.98</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>298314.0</v>
+        <v>67315.1</v>
       </c>
       <c r="I141" s="1">
-        <v>3243.0</v>
+        <v>0.0</v>
       </c>
       <c r="J141" s="1">
-        <v>1.0871095557031</v>
+        <v>0.0</v>
       </c>
       <c r="K141">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>301557.0</v>
+        <v>67315.1</v>
       </c>
       <c r="N141" s="1">
-        <v>308337.82</v>
+        <v>67315.1</v>
       </c>
       <c r="O141" s="1">
-        <v>0.17</v>
+        <v>0.04</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>356</v>
+        <v>312</v>
       </c>
       <c r="B142" t="s">
-        <v>357</v>
+        <v>313</v>
       </c>
       <c r="C142" s="1">
-        <v>170000.0</v>
+        <v>8269.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.857</v>
+        <v>19.76</v>
       </c>
       <c r="E142" s="1">
-        <v>99.494</v>
+        <v>19.76</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>169139.8</v>
+        <v>163395.44</v>
       </c>
       <c r="I142" s="1">
-        <v>617.1</v>
+        <v>0.0</v>
       </c>
       <c r="J142" s="1">
-        <v>0.36484612137415</v>
+        <v>0.0</v>
       </c>
       <c r="K142">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>169756.9</v>
+        <v>163395.44</v>
       </c>
       <c r="N142" s="1">
-        <v>171738.68</v>
+        <v>163395.44</v>
       </c>
       <c r="O142" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>359</v>
+        <v>314</v>
       </c>
       <c r="B143" t="s">
-        <v>360</v>
+        <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>200000.0</v>
+        <v>3647.0</v>
       </c>
       <c r="D143" s="1">
-        <v>101.783</v>
+        <v>60.3</v>
       </c>
       <c r="E143" s="1">
-        <v>102.8745</v>
+        <v>60.3</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>205749.0</v>
+        <v>219914.1</v>
       </c>
       <c r="I143" s="1">
-        <v>-2183.0</v>
+        <v>0.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.0610015115505</v>
+        <v>0.0</v>
       </c>
       <c r="K143">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>203566.0</v>
+        <v>219914.1</v>
       </c>
       <c r="N143" s="1">
-        <v>209374.9</v>
+        <v>219914.1</v>
       </c>
       <c r="O143" s="1">
         <v>0.12</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>362</v>
+        <v>316</v>
       </c>
       <c r="B144" t="s">
-        <v>363</v>
+        <v>317</v>
       </c>
       <c r="C144" s="1">
-        <v>200000.0</v>
+        <v>407.0</v>
       </c>
       <c r="D144" s="1">
-        <v>98.178</v>
+        <v>82.0</v>
       </c>
       <c r="E144" s="1">
-        <v>98.434</v>
+        <v>82.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>196868.0</v>
+        <v>33374.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-512.0</v>
+        <v>0.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.26007273909422</v>
+        <v>0.0</v>
       </c>
       <c r="K144">
-        <v>2.3</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>0.0</v>
+      </c>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>196356.0</v>
+        <v>33374.0</v>
       </c>
       <c r="N144" s="1">
-        <v>200964.22</v>
+        <v>33374.0</v>
       </c>
       <c r="O144" s="1">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>365</v>
+        <v>318</v>
       </c>
       <c r="B145" t="s">
-        <v>366</v>
+        <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>400000.0</v>
+        <v>1399.0</v>
       </c>
       <c r="D145" s="1">
-        <v>105.372</v>
+        <v>140.75</v>
       </c>
       <c r="E145" s="1">
-        <v>102.716</v>
+        <v>101.1909864189</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>410864.0</v>
+        <v>141566.19</v>
       </c>
       <c r="I145" s="1">
-        <v>10624.0</v>
+        <v>55343.06</v>
       </c>
       <c r="J145" s="1">
-        <v>2.5857704739281</v>
+        <v>39.093416302296</v>
       </c>
       <c r="K145">
-        <v>3.09</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>0.0</v>
+      </c>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>421488.0</v>
+        <v>196909.25</v>
       </c>
       <c r="N145" s="1">
-        <v>433855.12</v>
+        <v>196909.25</v>
       </c>
       <c r="O145" s="1">
-        <v>0.24</v>
+        <v>0.11</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>368</v>
+        <v>320</v>
       </c>
       <c r="B146" t="s">
-        <v>369</v>
+        <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>600000.0</v>
+        <v>977.0</v>
       </c>
       <c r="D146" s="1">
-        <v>103.281</v>
+        <v>101.2</v>
       </c>
       <c r="E146" s="1">
-        <v>98.6</v>
+        <v>101.2</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>591600.0</v>
+        <v>98872.4</v>
       </c>
       <c r="I146" s="1">
-        <v>28086.0</v>
+        <v>0.0</v>
       </c>
       <c r="J146" s="1">
-        <v>4.7474645030426</v>
+        <v>0.0</v>
       </c>
       <c r="K146">
-        <v>3.54</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>619686.0</v>
+        <v>98872.4</v>
       </c>
       <c r="N146" s="1">
-        <v>640901.75</v>
+        <v>98872.4</v>
       </c>
       <c r="O146" s="1">
-        <v>0.36</v>
+        <v>0.05</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>371</v>
+        <v>322</v>
       </c>
       <c r="B147" t="s">
-        <v>372</v>
+        <v>323</v>
       </c>
       <c r="C147" s="1">
-        <v>200000.0</v>
+        <v>6412.0</v>
       </c>
       <c r="D147" s="1">
-        <v>104.747</v>
+        <v>28.69</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0</v>
+        <v>35.7077245789</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>200000.0</v>
+        <v>228957.93</v>
       </c>
       <c r="I147" s="1">
-        <v>9494.0</v>
+        <v>-44997.65</v>
       </c>
       <c r="J147" s="1">
-        <v>4.747</v>
+        <v>-19.653239352749</v>
       </c>
       <c r="K147">
-        <v>3.49</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>0.0</v>
+      </c>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>209494.0</v>
+        <v>183960.28</v>
       </c>
       <c r="N147" s="1">
-        <v>216478.38</v>
+        <v>183960.28</v>
       </c>
       <c r="O147" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>374</v>
+        <v>324</v>
       </c>
       <c r="B148" t="s">
-        <v>375</v>
+        <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>200000.0</v>
+        <v>7435.0</v>
       </c>
       <c r="D148" s="1">
-        <v>108.561</v>
+        <v>36.9</v>
       </c>
       <c r="E148" s="1">
-        <v>109.3</v>
+        <v>36.9</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>218600.0</v>
+        <v>274351.5</v>
       </c>
       <c r="I148" s="1">
-        <v>-1478.0</v>
+        <v>0.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.67612076852699</v>
+        <v>0.0</v>
       </c>
       <c r="K148">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="L148">
-        <v>345.21</v>
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>217122.0</v>
+        <v>274351.5</v>
       </c>
       <c r="N148" s="1">
-        <v>217467.21</v>
+        <v>274351.5</v>
       </c>
       <c r="O148" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>376</v>
+        <v>326</v>
       </c>
       <c r="B149" t="s">
-        <v>377</v>
+        <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>200000.0</v>
+        <v>5488.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.165</v>
+        <v>27.8</v>
       </c>
       <c r="E149" s="1">
-        <v>99.852</v>
+        <v>31.6113866618</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>199704.0</v>
+        <v>173483.29</v>
       </c>
       <c r="I149" s="1">
-        <v>626.0</v>
+        <v>-20916.89</v>
       </c>
       <c r="J149" s="1">
-        <v>0.31346392661138</v>
+        <v>-12.057005605554</v>
       </c>
       <c r="K149">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L149">
-        <v>109.59</v>
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>200330.0</v>
+        <v>152566.4</v>
       </c>
       <c r="N149" s="1">
-        <v>200439.59</v>
+        <v>152566.4</v>
       </c>
       <c r="O149" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>378</v>
+        <v>328</v>
       </c>
       <c r="B150" t="s">
-        <v>379</v>
+        <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>200000.0</v>
+        <v>3637.0</v>
       </c>
       <c r="D150" s="1">
-        <v>101.669</v>
+        <v>68.1</v>
       </c>
       <c r="E150" s="1">
-        <v>99.653</v>
+        <v>118.7101072312</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>199306.0</v>
+        <v>431748.66</v>
       </c>
       <c r="I150" s="1">
-        <v>4032.0</v>
+        <v>-184068.96</v>
       </c>
       <c r="J150" s="1">
-        <v>2.0230198789801</v>
+        <v>-42.633359881186</v>
       </c>
       <c r="K150">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>203338.0</v>
+        <v>247679.7</v>
       </c>
       <c r="N150" s="1">
-        <v>205816.08</v>
+        <v>247679.7</v>
       </c>
       <c r="O150" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>381</v>
+        <v>330</v>
       </c>
       <c r="B151" t="s">
-        <v>382</v>
+        <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>100000.0</v>
+        <v>382.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.487</v>
+        <v>268.9</v>
       </c>
       <c r="E151" s="1">
-        <v>101.72</v>
+        <v>252.406806283</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>101720.0</v>
+        <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-1233.0</v>
+        <v>630040.0</v>
       </c>
       <c r="J151" s="1">
-        <v>-1.2121510027527</v>
+        <v>0</v>
       </c>
       <c r="K151">
-        <v>2.85</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>100487.0</v>
+        <v>630040.0</v>
       </c>
       <c r="N151" s="1">
-        <v>103341.01</v>
+        <v>630040.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.06</v>
+        <v>0.35</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>384</v>
+        <v>332</v>
       </c>
       <c r="B152" t="s">
-        <v>385</v>
+        <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>100000.0</v>
+        <v>42.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.586</v>
+        <v>118.1</v>
       </c>
       <c r="E152" s="1">
-        <v>99.589</v>
+        <v>118.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>99589.0</v>
+        <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>997.0</v>
+        <v>6300.0</v>
       </c>
       <c r="J152" s="1">
-        <v>1.0011145809276</v>
+        <v>0</v>
       </c>
       <c r="K152">
-        <v>3.29</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>0.0</v>
+      </c>
+      <c r="L152">
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>100586.0</v>
+        <v>6300.0</v>
       </c>
       <c r="N152" s="1">
-        <v>103877.78</v>
+        <v>6300.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>387</v>
+        <v>334</v>
       </c>
       <c r="B153" t="s">
-        <v>388</v>
+        <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>200000.0</v>
+        <v>52.0</v>
       </c>
       <c r="D153" s="1">
-        <v>103.896</v>
+        <v>129.2</v>
       </c>
       <c r="E153" s="1">
-        <v>98.769</v>
+        <v>129.04</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>197538.0</v>
+        <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>10254.0</v>
+        <v>14620.0</v>
       </c>
       <c r="J153" s="1">
-        <v>5.1908999787383</v>
+        <v>0</v>
       </c>
       <c r="K153">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>0.0</v>
+      </c>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>207792.0</v>
+        <v>14620.0</v>
       </c>
       <c r="N153" s="1">
-        <v>210531.04</v>
+        <v>14620.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.12</v>
+        <v>0.01</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>390</v>
+        <v>336</v>
       </c>
       <c r="B154" t="s">
-        <v>391</v>
+        <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>193000.0</v>
+        <v>-35.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.921</v>
+        <v>117.46</v>
       </c>
       <c r="E154" s="1">
-        <v>99.43</v>
+        <v>116.66</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>191899.9</v>
+        <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>2877.63</v>
+        <v>-28000.0</v>
       </c>
       <c r="J154" s="1">
-        <v>1.4995474202957</v>
+        <v>0</v>
       </c>
       <c r="K154">
-        <v>2.61</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>0.0</v>
+      </c>
+      <c r="L154">
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>194777.53</v>
+        <v>-28000.0</v>
       </c>
       <c r="N154" s="1">
-        <v>199806.11</v>
+        <v>-28000.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.11</v>
+        <v>-0.02</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>393</v>
+        <v>338</v>
       </c>
       <c r="B155" t="s">
-        <v>394</v>
+        <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>400000.0</v>
+        <v>-19.0</v>
       </c>
       <c r="D155" s="1">
-        <v>85.795</v>
+        <v>122.85</v>
       </c>
       <c r="E155" s="1">
-        <v>85.96</v>
+        <v>120.49</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>343840.0</v>
+        <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-660.0</v>
+        <v>-44840.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.19194974406701</v>
+        <v>0</v>
       </c>
       <c r="K155">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>0.0</v>
+      </c>
+      <c r="L155">
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>343180.0</v>
+        <v>-44840.0</v>
       </c>
       <c r="N155" s="1">
-        <v>344577.26</v>
+        <v>-44840.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.19</v>
+        <v>-0.02</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>396</v>
+        <v>340</v>
       </c>
       <c r="B156" t="s">
-        <v>397</v>
+        <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>600000.0</v>
+        <v>-22.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.429</v>
+        <v>130.23</v>
       </c>
       <c r="E156" s="1">
-        <v>100.65</v>
+        <v>129.24</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>603900.0</v>
+        <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-1326.0</v>
+        <v>-21780.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.21957277694983</v>
+        <v>0</v>
       </c>
       <c r="K156">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L156">
-        <v>986.3</v>
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>602574.0</v>
+        <v>-21780.0</v>
       </c>
       <c r="N156" s="1">
-        <v>603560.3</v>
+        <v>-21780.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.34</v>
+        <v>-0.01</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>398</v>
+        <v>342</v>
       </c>
       <c r="B157" t="s">
-        <v>399</v>
+        <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>116000.0</v>
+        <v>-18.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.971</v>
+        <v>123.44</v>
       </c>
       <c r="E157" s="1">
-        <v>99.571</v>
+        <v>123.27</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>115502.36</v>
+        <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>1624.0</v>
+        <v>-3060.0</v>
       </c>
       <c r="J157" s="1">
-        <v>1.4060318767513</v>
+        <v>0</v>
       </c>
       <c r="K157">
-        <v>0.8</v>
+        <v>0.0</v>
       </c>
       <c r="L157">
-        <v>929.59</v>
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>117126.36</v>
+        <v>-3060.0</v>
       </c>
       <c r="N157" s="1">
-        <v>118055.95</v>
+        <v>-3060.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>400</v>
+        <v>344</v>
       </c>
       <c r="B158" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>200000.0</v>
+        <v>-26.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.063</v>
+        <v>123.92</v>
       </c>
       <c r="E158" s="1">
-        <v>100.0</v>
+        <v>121.16</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>200000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>126.0</v>
+        <v>-71760.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.063</v>
+        <v>0</v>
       </c>
       <c r="K158">
-        <v>1.14</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>200126.0</v>
+        <v>-71760.0</v>
       </c>
       <c r="N158" s="1">
-        <v>202400.37</v>
+        <v>-71760.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.11</v>
+        <v>-0.04</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>403</v>
+        <v>346</v>
       </c>
       <c r="B159" t="s">
-        <v>404</v>
+        <v>347</v>
       </c>
       <c r="C159" s="1">
-        <v>526000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.719</v>
+        <v>100.531</v>
       </c>
       <c r="E159" s="1">
-        <v>100.0</v>
+        <v>99.69888112</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>526000.0</v>
+        <v>427708.2</v>
       </c>
       <c r="I159" s="1">
-        <v>-1478.06</v>
+        <v>3569.79</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.281</v>
+        <v>0.83463211600806</v>
       </c>
       <c r="K159">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>795.02</v>
+        <v>0.32</v>
+      </c>
+      <c r="L159" t="s">
+        <v>348</v>
       </c>
       <c r="M159" s="1">
-        <v>524521.94</v>
+        <v>431277.99</v>
       </c>
       <c r="N159" s="1">
-        <v>525316.96</v>
+        <v>432641.39</v>
       </c>
       <c r="O159" s="1">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>405</v>
+        <v>349</v>
       </c>
       <c r="B160" t="s">
-        <v>406</v>
+        <v>350</v>
       </c>
       <c r="C160" s="1">
-        <v>360000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.424</v>
+        <v>103.557</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>99.634</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>360000.0</v>
+        <v>199268.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-2073.6</v>
+        <v>7846.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.576</v>
+        <v>3.9374109239818</v>
       </c>
       <c r="K160">
-        <v>1.58</v>
+        <v>2.76</v>
       </c>
       <c r="L160" t="s">
-        <v>407</v>
+        <v>351</v>
       </c>
       <c r="M160" s="1">
-        <v>357926.4</v>
+        <v>207114.0</v>
       </c>
       <c r="N160" s="1">
-        <v>363624.12</v>
+        <v>212627.7</v>
       </c>
       <c r="O160" s="1">
-        <v>0.2</v>
+        <v>0.12</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>408</v>
+        <v>352</v>
       </c>
       <c r="B161" t="s">
-        <v>409</v>
+        <v>353</v>
       </c>
       <c r="C161" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.714</v>
+        <v>103.233</v>
       </c>
       <c r="E161" s="1">
-        <v>100.42</v>
+        <v>99.179</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>401680.0</v>
+        <v>198358.0</v>
       </c>
       <c r="I161" s="1">
-        <v>1176.0</v>
+        <v>8108.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0.29277036446923</v>
+        <v>4.087558858226</v>
       </c>
       <c r="K161">
-        <v>2.69</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>0.5</v>
+      </c>
+      <c r="L161">
+        <v>997.95</v>
       </c>
       <c r="M161" s="1">
-        <v>402856.0</v>
+        <v>206466.0</v>
       </c>
       <c r="N161" s="1">
-        <v>413621.75</v>
+        <v>207463.95</v>
       </c>
       <c r="O161" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>411</v>
+        <v>354</v>
       </c>
       <c r="B162" t="s">
-        <v>412</v>
+        <v>355</v>
       </c>
       <c r="C162" s="1">
         <v>300000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.3</v>
+        <v>104.759</v>
       </c>
       <c r="E162" s="1">
-        <v>99.259</v>
+        <v>99.89</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>297777.0</v>
+        <v>299670.0</v>
       </c>
       <c r="I162" s="1">
-        <v>3123.0</v>
+        <v>14607.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.0487713960447</v>
+        <v>4.8743617979778</v>
       </c>
       <c r="K162">
-        <v>0.77</v>
+        <v>3.86</v>
       </c>
       <c r="L162" t="s">
-        <v>413</v>
+        <v>356</v>
       </c>
       <c r="M162" s="1">
-        <v>300900.0</v>
+        <v>314277.0</v>
       </c>
       <c r="N162" s="1">
-        <v>303201.37</v>
+        <v>325871.18</v>
       </c>
       <c r="O162" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>414</v>
+        <v>357</v>
       </c>
       <c r="B163" t="s">
-        <v>415</v>
+        <v>358</v>
       </c>
       <c r="C163" s="1">
-        <v>238000.0</v>
+        <v>358000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.422</v>
+        <v>100.221</v>
       </c>
       <c r="E163" s="1">
-        <v>99.362</v>
+        <v>99.33</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>236481.56</v>
+        <v>355601.4</v>
       </c>
       <c r="I163" s="1">
-        <v>142.8</v>
+        <v>3189.78</v>
       </c>
       <c r="J163" s="1">
-        <v>0.060385257945694</v>
+        <v>0.89700996677741</v>
       </c>
       <c r="K163">
-        <v>0.54</v>
+        <v>0.93</v>
       </c>
       <c r="L163" t="s">
-        <v>416</v>
+        <v>359</v>
       </c>
       <c r="M163" s="1">
-        <v>236624.36</v>
+        <v>358791.18</v>
       </c>
       <c r="N163" s="1">
-        <v>237908.09</v>
+        <v>362138.23</v>
       </c>
       <c r="O163" s="1">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>417</v>
+        <v>360</v>
       </c>
       <c r="B164" t="s">
-        <v>418</v>
+        <v>361</v>
       </c>
       <c r="C164" s="1">
         <v>200000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>107.73</v>
+        <v>99.079</v>
       </c>
       <c r="E164" s="1">
-        <v>108.1185</v>
+        <v>99.253</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>216237.0</v>
+        <v>198506.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-777.0</v>
+        <v>-348.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.35932795959988</v>
+        <v>-0.17530956243136</v>
       </c>
       <c r="K164">
-        <v>1.5</v>
+        <v>0.97</v>
       </c>
       <c r="L164" t="s">
-        <v>419</v>
+        <v>362</v>
       </c>
       <c r="M164" s="1">
-        <v>215460.0</v>
+        <v>198158.0</v>
       </c>
       <c r="N164" s="1">
-        <v>218453.15</v>
+        <v>200097.73</v>
       </c>
       <c r="O164" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>420</v>
+        <v>363</v>
       </c>
       <c r="B165" t="s">
-        <v>421</v>
+        <v>364</v>
       </c>
       <c r="C165" s="1">
-        <v>200000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>102.333</v>
+        <v>103.692</v>
       </c>
       <c r="E165" s="1">
-        <v>100.4</v>
+        <v>100.64402809</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>200800.0</v>
+        <v>179146.37</v>
       </c>
       <c r="I165" s="1">
-        <v>3866.0</v>
+        <v>5425.39</v>
       </c>
       <c r="J165" s="1">
-        <v>1.9252988047809</v>
+        <v>3.0284677272557</v>
       </c>
       <c r="K165">
-        <v>2.53</v>
+        <v>3.07</v>
       </c>
       <c r="L165" t="s">
-        <v>422</v>
+        <v>365</v>
       </c>
       <c r="M165" s="1">
-        <v>204666.0</v>
+        <v>184571.76</v>
       </c>
       <c r="N165" s="1">
-        <v>209719.42</v>
+        <v>190036.12</v>
       </c>
       <c r="O165" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>423</v>
+        <v>366</v>
       </c>
       <c r="B166" t="s">
-        <v>424</v>
+        <v>367</v>
       </c>
       <c r="C166" s="1">
-        <v>405000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>99.474</v>
+        <v>112.963</v>
       </c>
       <c r="E166" s="1">
-        <v>99.228</v>
+        <v>100.019</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>401873.4</v>
+        <v>300057.0</v>
       </c>
       <c r="I166" s="1">
-        <v>996.3</v>
+        <v>38832.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.2479138952715</v>
+        <v>12.94154110719</v>
       </c>
       <c r="K166">
-        <v>2.1</v>
+        <v>3.53</v>
       </c>
       <c r="L166" t="s">
-        <v>425</v>
+        <v>368</v>
       </c>
       <c r="M166" s="1">
-        <v>402869.7</v>
+        <v>338889.0</v>
       </c>
       <c r="N166" s="1">
-        <v>411355.28</v>
+        <v>349467.94</v>
       </c>
       <c r="O166" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>426</v>
+        <v>369</v>
       </c>
       <c r="B167" t="s">
-        <v>427</v>
+        <v>370</v>
       </c>
       <c r="C167" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.551</v>
+        <v>106.041</v>
       </c>
       <c r="E167" s="1">
-        <v>99.517</v>
+        <v>106.65</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>199034.0</v>
+        <v>106650.0</v>
       </c>
       <c r="I167" s="1">
-        <v>2068.0</v>
+        <v>-609.0</v>
       </c>
       <c r="J167" s="1">
-        <v>1.0390184591577</v>
+        <v>-0.57102672292546</v>
       </c>
       <c r="K167">
-        <v>2.13</v>
+        <v>4.04</v>
       </c>
       <c r="L167" t="s">
-        <v>428</v>
+        <v>371</v>
       </c>
       <c r="M167" s="1">
-        <v>201102.0</v>
+        <v>106041.0</v>
       </c>
       <c r="N167" s="1">
-        <v>205355.42</v>
+        <v>110082.1</v>
       </c>
       <c r="O167" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>429</v>
+        <v>372</v>
       </c>
       <c r="B168" t="s">
-        <v>430</v>
+        <v>373</v>
       </c>
       <c r="C168" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>92.113</v>
+        <v>109.19</v>
       </c>
       <c r="E168" s="1">
-        <v>80.3125</v>
+        <v>111.205</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>160625.0</v>
+        <v>111205.0</v>
       </c>
       <c r="I168" s="1">
-        <v>23601.0</v>
+        <v>-2015.0</v>
       </c>
       <c r="J168" s="1">
-        <v>14.693229571984</v>
+        <v>-1.8119688862911</v>
       </c>
       <c r="K168">
-        <v>0.77</v>
+        <v>4.69</v>
       </c>
       <c r="L168" t="s">
-        <v>431</v>
+        <v>374</v>
       </c>
       <c r="M168" s="1">
-        <v>184226.0</v>
+        <v>109190.0</v>
       </c>
       <c r="N168" s="1">
-        <v>185756.82</v>
+        <v>113880.07</v>
       </c>
       <c r="O168" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>432</v>
+        <v>375</v>
       </c>
       <c r="B169" t="s">
-        <v>433</v>
+        <v>376</v>
       </c>
       <c r="C169" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>103.606</v>
+        <v>99.582</v>
       </c>
       <c r="E169" s="1">
-        <v>102.14833333</v>
+        <v>99.433</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>612890.0</v>
+        <v>198866.0</v>
       </c>
       <c r="I169" s="1">
-        <v>8746.0</v>
+        <v>298.0</v>
       </c>
       <c r="J169" s="1">
-        <v>1.4270097407365</v>
+        <v>0.14984964750133</v>
       </c>
       <c r="K169">
-        <v>0.31</v>
+        <v>2.47</v>
       </c>
       <c r="L169" t="s">
-        <v>434</v>
+        <v>377</v>
       </c>
       <c r="M169" s="1">
-        <v>621636.0</v>
+        <v>199164.0</v>
       </c>
       <c r="N169" s="1">
-        <v>623483.26</v>
+        <v>204111.95</v>
       </c>
       <c r="O169" s="1">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>435</v>
+        <v>378</v>
       </c>
       <c r="B170" t="s">
-        <v>436</v>
+        <v>379</v>
       </c>
       <c r="C170" s="1">
-        <v>100000.0</v>
+        <v>343000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>90.938</v>
+        <v>98.004</v>
       </c>
       <c r="E170" s="1">
-        <v>89.875</v>
+        <v>98.803</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>89875.0</v>
+        <v>338894.29</v>
       </c>
       <c r="I170" s="1">
-        <v>1063.0</v>
+        <v>-2740.57</v>
       </c>
       <c r="J170" s="1">
-        <v>1.1827538247566</v>
+        <v>-0.80867989838365</v>
       </c>
       <c r="K170">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>1.37</v>
+        <v>1.12</v>
+      </c>
+      <c r="L170" t="s">
+        <v>380</v>
       </c>
       <c r="M170" s="1">
-        <v>90938.0</v>
+        <v>336153.72</v>
       </c>
       <c r="N170" s="1">
-        <v>90939.37</v>
+        <v>340001.9</v>
       </c>
       <c r="O170" s="1">
-        <v>0.05</v>
+        <v>0.19</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>437</v>
+        <v>381</v>
       </c>
       <c r="B171" t="s">
-        <v>438</v>
+        <v>382</v>
       </c>
       <c r="C171" s="1">
-        <v>100000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>91.185</v>
+        <v>101.024</v>
       </c>
       <c r="E171" s="1">
-        <v>89.875</v>
+        <v>99.726</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>89875.0</v>
+        <v>159561.6</v>
       </c>
       <c r="I171" s="1">
-        <v>1310.0</v>
+        <v>2076.8</v>
       </c>
       <c r="J171" s="1">
-        <v>1.4575799721836</v>
+        <v>1.3015662916391</v>
       </c>
       <c r="K171">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="L171">
-        <v>97.26</v>
+        <v>180.82</v>
       </c>
       <c r="M171" s="1">
-        <v>91185.0</v>
+        <v>161638.4</v>
       </c>
       <c r="N171" s="1">
-        <v>91282.26</v>
+        <v>161819.22</v>
       </c>
       <c r="O171" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>439</v>
+        <v>383</v>
       </c>
       <c r="B172" t="s">
-        <v>440</v>
+        <v>384</v>
       </c>
       <c r="C172" s="1">
-        <v>760000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.95</v>
+        <v>100.669</v>
       </c>
       <c r="E172" s="1">
-        <v>98.328</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>747292.8</v>
+        <v>200000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>4727.2</v>
+        <v>1338.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0.63257668212513</v>
+        <v>0.669</v>
       </c>
       <c r="K172">
-        <v>0.42</v>
+        <v>3.26</v>
       </c>
       <c r="L172" t="s">
-        <v>441</v>
+        <v>385</v>
       </c>
       <c r="M172" s="1">
-        <v>752020.0</v>
+        <v>201338.0</v>
       </c>
       <c r="N172" s="1">
-        <v>755247.4</v>
+        <v>207858.55</v>
       </c>
       <c r="O172" s="1">
-        <v>0.42</v>
+        <v>0.11</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>442</v>
+        <v>386</v>
       </c>
       <c r="B173" t="s">
-        <v>443</v>
+        <v>387</v>
       </c>
       <c r="C173" s="1">
-        <v>870000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.754</v>
+        <v>99.954</v>
       </c>
       <c r="E173" s="1">
-        <v>100.369</v>
+        <v>97.673</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>873210.3</v>
+        <v>488365.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-5350.5</v>
+        <v>11405.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.6127389931154</v>
+        <v>2.3353434418928</v>
       </c>
       <c r="K173">
-        <v>0.51</v>
+        <v>2.82</v>
       </c>
       <c r="L173" t="s">
-        <v>444</v>
+        <v>388</v>
       </c>
       <c r="M173" s="1">
-        <v>867859.8</v>
+        <v>499770.0</v>
       </c>
       <c r="N173" s="1">
-        <v>872293.22</v>
+        <v>513865.89</v>
       </c>
       <c r="O173" s="1">
-        <v>0.49</v>
+        <v>0.28</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>445</v>
+        <v>389</v>
       </c>
       <c r="B174" t="s">
-        <v>446</v>
+        <v>390</v>
       </c>
       <c r="C174" s="1">
-        <v>1120000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>88.814</v>
+        <v>101.324</v>
       </c>
       <c r="E174" s="1">
-        <v>90.91883929</v>
+        <v>100.43970333</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1018291.0</v>
+        <v>301319.11</v>
       </c>
       <c r="I174" s="1">
-        <v>-23574.2</v>
+        <v>2652.89</v>
       </c>
       <c r="J174" s="1">
-        <v>-2.3150749638365</v>
+        <v>0.88042540680543</v>
       </c>
       <c r="K174">
-        <v>1.13</v>
+        <v>2.8</v>
       </c>
       <c r="L174" t="s">
-        <v>447</v>
+        <v>391</v>
       </c>
       <c r="M174" s="1">
-        <v>994716.8</v>
+        <v>303972.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1007351.32</v>
+        <v>312375.16</v>
       </c>
       <c r="O174" s="1">
-        <v>0.56</v>
+        <v>0.17</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>448</v>
+        <v>392</v>
       </c>
       <c r="B175" t="s">
-        <v>449</v>
+        <v>393</v>
       </c>
       <c r="C175" s="1">
-        <v>1025869.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>101.849</v>
+        <v>100.972</v>
       </c>
       <c r="E175" s="1">
-        <v>99.67400029</v>
+        <v>101.02690244</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>1022524.67</v>
+        <v>165684.12</v>
       </c>
       <c r="I175" s="1">
-        <v>22312.65</v>
+        <v>-90.04</v>
       </c>
       <c r="J175" s="1">
-        <v>2.1821136110095</v>
+        <v>-0.054344375308871</v>
       </c>
       <c r="K175">
-        <v>0.5</v>
+        <v>1.89</v>
       </c>
       <c r="L175" t="s">
-        <v>450</v>
+        <v>394</v>
       </c>
       <c r="M175" s="1">
-        <v>1044837.32</v>
+        <v>165594.08</v>
       </c>
       <c r="N175" s="1">
-        <v>1049959.64</v>
+        <v>168687.08</v>
       </c>
       <c r="O175" s="1">
-        <v>0.58</v>
+        <v>0.09</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>451</v>
+        <v>395</v>
       </c>
       <c r="B176" t="s">
-        <v>452</v>
+        <v>396</v>
       </c>
       <c r="C176" s="1">
-        <v>200000.0</v>
+        <v>387000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.642</v>
+        <v>91.476</v>
       </c>
       <c r="E176" s="1">
-        <v>99.766</v>
+        <v>87.82281395</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>199532.0</v>
+        <v>339874.29</v>
       </c>
       <c r="I176" s="1">
-        <v>-248.0</v>
+        <v>14137.83</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.12429084056693</v>
+        <v>4.159723290632</v>
       </c>
       <c r="K176">
-        <v>1.72</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>0.0</v>
+      </c>
+      <c r="L176">
+        <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>199284.0</v>
+        <v>354012.12</v>
       </c>
       <c r="N176" s="1">
-        <v>202730.58</v>
+        <v>354012.12</v>
       </c>
       <c r="O176" s="1">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>454</v>
+        <v>397</v>
       </c>
       <c r="B177" t="s">
-        <v>455</v>
+        <v>398</v>
       </c>
       <c r="C177" s="1">
-        <v>217000.0</v>
+        <v>1635000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.024</v>
+        <v>62.14</v>
       </c>
       <c r="E177" s="1">
-        <v>99.945</v>
+        <v>71.0666526</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>216880.65</v>
+        <v>1161939.77</v>
       </c>
       <c r="I177" s="1">
-        <v>171.43</v>
+        <v>-145950.77</v>
       </c>
       <c r="J177" s="1">
-        <v>0.079043473910651</v>
+        <v>-12.560958301651</v>
       </c>
       <c r="K177">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>456</v>
+        <v>0.0</v>
+      </c>
+      <c r="L177">
+        <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>217052.08</v>
+        <v>1015989.0</v>
       </c>
       <c r="N177" s="1">
-        <v>218116.33</v>
+        <v>1015989.0</v>
       </c>
       <c r="O177" s="1">
-        <v>0.12</v>
+        <v>0.56</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>457</v>
+        <v>399</v>
       </c>
       <c r="B178" t="s">
-        <v>458</v>
+        <v>400</v>
       </c>
       <c r="C178" s="1">
-        <v>179000.0</v>
+        <v>253500.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.84</v>
+        <v>100.956</v>
       </c>
       <c r="E178" s="1">
-        <v>99.682</v>
+        <v>99.596</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>178430.78</v>
+        <v>252475.86</v>
       </c>
       <c r="I178" s="1">
-        <v>282.82</v>
+        <v>3447.6</v>
       </c>
       <c r="J178" s="1">
-        <v>0.15850404285628</v>
+        <v>1.3655166874172</v>
       </c>
       <c r="K178">
-        <v>0.47</v>
+        <v>0.09</v>
       </c>
       <c r="L178">
-        <v>836.15</v>
+        <v>225.37</v>
       </c>
       <c r="M178" s="1">
-        <v>178713.6</v>
+        <v>255923.46</v>
       </c>
       <c r="N178" s="1">
-        <v>179549.75</v>
+        <v>256148.83</v>
       </c>
       <c r="O178" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>459</v>
+        <v>401</v>
       </c>
       <c r="B179" t="s">
-        <v>460</v>
+        <v>402</v>
       </c>
       <c r="C179" s="1">
-        <v>1300000.0</v>
+        <v>473000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>89.01</v>
+        <v>90.419</v>
       </c>
       <c r="E179" s="1">
-        <v>88.43514846</v>
+        <v>98.844</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1149656.93</v>
+        <v>467532.12</v>
       </c>
       <c r="I179" s="1">
-        <v>7473.07</v>
+        <v>-39850.25</v>
       </c>
       <c r="J179" s="1">
-        <v>0.65002609082694</v>
+        <v>-8.5235320302699</v>
       </c>
       <c r="K179">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.55</v>
+      </c>
+      <c r="L179" t="s">
+        <v>403</v>
       </c>
       <c r="M179" s="1">
-        <v>1157130.0</v>
+        <v>427681.87</v>
       </c>
       <c r="N179" s="1">
-        <v>1157130.0</v>
+        <v>430301.19</v>
       </c>
       <c r="O179" s="1">
-        <v>0.64</v>
+        <v>0.24</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>461</v>
+        <v>404</v>
       </c>
       <c r="B180" t="s">
-        <v>462</v>
+        <v>405</v>
       </c>
       <c r="C180" s="1">
-        <v>256000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>62.804</v>
+        <v>90.384</v>
       </c>
       <c r="E180" s="1">
-        <v>75.88066016</v>
+        <v>84.29</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>194254.49</v>
+        <v>110419.9</v>
       </c>
       <c r="I180" s="1">
-        <v>-33476.25</v>
+        <v>7983.14</v>
       </c>
       <c r="J180" s="1">
-        <v>-17.233192396222</v>
+        <v>7.229801874481</v>
       </c>
       <c r="K180">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>248.99</v>
+        <v>1.21</v>
+      </c>
+      <c r="L180" t="s">
+        <v>406</v>
       </c>
       <c r="M180" s="1">
-        <v>160778.24</v>
+        <v>118403.04</v>
       </c>
       <c r="N180" s="1">
-        <v>161027.23</v>
+        <v>119991.19</v>
       </c>
       <c r="O180" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>463</v>
+        <v>407</v>
       </c>
       <c r="B181" t="s">
-        <v>464</v>
+        <v>408</v>
       </c>
       <c r="C181" s="1">
-        <v>478000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>95.601</v>
+        <v>105.87</v>
       </c>
       <c r="E181" s="1">
-        <v>94.64463598</v>
+        <v>105.76</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>452401.36</v>
+        <v>211520.0</v>
       </c>
       <c r="I181" s="1">
-        <v>4571.42</v>
+        <v>220.0</v>
       </c>
       <c r="J181" s="1">
-        <v>1.0104788367568</v>
+        <v>0.10400907715582</v>
       </c>
       <c r="K181">
-        <v>0.19</v>
+        <v>0.31</v>
       </c>
       <c r="L181">
-        <v>929.81</v>
+        <v>614.38</v>
       </c>
       <c r="M181" s="1">
-        <v>456972.78</v>
+        <v>211740.0</v>
       </c>
       <c r="N181" s="1">
-        <v>457902.59</v>
+        <v>212354.38</v>
       </c>
       <c r="O181" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>465</v>
+        <v>409</v>
       </c>
       <c r="B182" t="s">
-        <v>466</v>
+        <v>410</v>
       </c>
       <c r="C182" s="1">
-        <v>254000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>86.662</v>
+        <v>99.982</v>
       </c>
       <c r="E182" s="1">
-        <v>93.57527559</v>
+        <v>99.799</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>237681.2</v>
+        <v>279437.2</v>
       </c>
       <c r="I182" s="1">
-        <v>-17559.72</v>
+        <v>512.4</v>
       </c>
       <c r="J182" s="1">
-        <v>-7.3879297142559</v>
+        <v>0.18336857082736</v>
       </c>
       <c r="K182">
-        <v>0.91</v>
+        <v>1.12</v>
       </c>
       <c r="L182" t="s">
-        <v>467</v>
+        <v>411</v>
       </c>
       <c r="M182" s="1">
-        <v>220121.48</v>
+        <v>279949.6</v>
       </c>
       <c r="N182" s="1">
-        <v>222430.97</v>
+        <v>283090.01</v>
       </c>
       <c r="O182" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>468</v>
+        <v>412</v>
       </c>
       <c r="B183" t="s">
-        <v>469</v>
+        <v>413</v>
       </c>
       <c r="C183" s="1">
-        <v>150000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>102.512</v>
+        <v>101.788</v>
       </c>
       <c r="E183" s="1">
-        <v>100.0965</v>
+        <v>99.607</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>150144.75</v>
+        <v>262962.48</v>
       </c>
       <c r="I183" s="1">
-        <v>3623.25</v>
+        <v>5757.84</v>
       </c>
       <c r="J183" s="1">
-        <v>2.4131712897054</v>
+        <v>2.1896051482326</v>
       </c>
       <c r="K183">
-        <v>1.75</v>
+        <v>0.38</v>
       </c>
       <c r="L183" t="s">
-        <v>470</v>
+        <v>414</v>
       </c>
       <c r="M183" s="1">
-        <v>153768.0</v>
+        <v>268720.32</v>
       </c>
       <c r="N183" s="1">
-        <v>156398.55</v>
+        <v>269721.17</v>
       </c>
       <c r="O183" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>471</v>
+        <v>415</v>
       </c>
       <c r="B184" t="s">
-        <v>472</v>
+        <v>416</v>
       </c>
       <c r="C184" s="1">
-        <v>2013000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>88.0</v>
+        <v>101.337</v>
       </c>
       <c r="E184" s="1">
-        <v>90.0419995</v>
+        <v>99.991</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>1812545.45</v>
+        <v>199982.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-41105.45</v>
+        <v>2692.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-2.2678300287587</v>
+        <v>1.3461211509036</v>
       </c>
       <c r="K184">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.52</v>
+      </c>
+      <c r="L184" t="s">
+        <v>417</v>
       </c>
       <c r="M184" s="1">
-        <v>1771440.0</v>
+        <v>202674.0</v>
       </c>
       <c r="N184" s="1">
-        <v>1771440.0</v>
+        <v>207717.84</v>
       </c>
       <c r="O184" s="1">
-        <v>0.99</v>
+        <v>0.11</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>473</v>
+        <v>418</v>
       </c>
       <c r="B185" t="s">
-        <v>474</v>
+        <v>419</v>
       </c>
       <c r="C185" s="1">
-        <v>3307400.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>98.271</v>
+        <v>103.101</v>
       </c>
       <c r="E185" s="1">
-        <v>114.3817609</v>
+        <v>102.64</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>3783062.36</v>
+        <v>307920.0</v>
       </c>
       <c r="I185" s="1">
-        <v>105234.91</v>
+        <v>1383.0</v>
       </c>
       <c r="J185" s="1">
-        <v>2.7817387075798</v>
+        <v>0.44914263445051</v>
       </c>
       <c r="K185">
-        <v>0.11</v>
+        <v>0.54</v>
       </c>
       <c r="L185" t="s">
-        <v>475</v>
+        <v>420</v>
       </c>
       <c r="M185" s="1">
-        <v>3888297.27</v>
+        <v>309303.0</v>
       </c>
       <c r="N185" s="1">
-        <v>3891982.97</v>
+        <v>310936.56</v>
       </c>
       <c r="O185" s="1">
-        <v>2.17</v>
+        <v>0.17</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>476</v>
+        <v>421</v>
       </c>
       <c r="B186" t="s">
-        <v>477</v>
+        <v>422</v>
       </c>
       <c r="C186" s="1">
-        <v>833786.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>96.145</v>
+        <v>108.361</v>
       </c>
       <c r="E186" s="1">
-        <v>112.41957169</v>
+        <v>99.379</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>937338.65</v>
+        <v>198758.0</v>
       </c>
       <c r="I186" s="1">
-        <v>45572.54</v>
+        <v>17964.0</v>
       </c>
       <c r="J186" s="1">
-        <v>4.8619077000612</v>
+        <v>9.0381267672245</v>
       </c>
       <c r="K186">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>543.37</v>
+        <v>1.82</v>
+      </c>
+      <c r="L186" t="s">
+        <v>423</v>
       </c>
       <c r="M186" s="1">
-        <v>982911.19</v>
+        <v>216722.0</v>
       </c>
       <c r="N186" s="1">
-        <v>983454.56</v>
+        <v>220354.88</v>
       </c>
       <c r="O186" s="1">
-        <v>0.55</v>
+        <v>0.12</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>478</v>
+        <v>424</v>
       </c>
       <c r="B187" t="s">
-        <v>479</v>
+        <v>425</v>
       </c>
       <c r="C187" s="1">
-        <v>6184062.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>63.322</v>
+        <v>95.075</v>
       </c>
       <c r="E187" s="1">
-        <v>75.01066241</v>
+        <v>91.473</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>4638705.87</v>
+        <v>274419.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-722834.13</v>
+        <v>10806.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-15.582667887499</v>
+        <v>3.9377739879527</v>
       </c>
       <c r="K187">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>480</v>
+        <v>0.33</v>
+      </c>
+      <c r="L187">
+        <v>986.79</v>
       </c>
       <c r="M187" s="1">
-        <v>3915871.74</v>
+        <v>285225.0</v>
       </c>
       <c r="N187" s="1">
-        <v>3937473.6</v>
+        <v>286211.79</v>
       </c>
       <c r="O187" s="1">
-        <v>2.19</v>
+        <v>0.16</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>481</v>
+        <v>426</v>
       </c>
       <c r="B188" t="s">
-        <v>482</v>
+        <v>427</v>
       </c>
       <c r="C188" s="1">
-        <v>1740000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>95.676</v>
+        <v>90.076</v>
       </c>
       <c r="E188" s="1">
-        <v>94.925</v>
+        <v>100.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>1651695.0</v>
+        <v>498000.0</v>
       </c>
       <c r="I188" s="1">
-        <v>13067.4</v>
+        <v>-49421.52</v>
       </c>
       <c r="J188" s="1">
-        <v>0.79115090861206</v>
+        <v>-9.924</v>
       </c>
       <c r="K188">
-        <v>0.15</v>
+        <v>0.85</v>
       </c>
       <c r="L188" t="s">
-        <v>483</v>
+        <v>428</v>
       </c>
       <c r="M188" s="1">
-        <v>1664762.4</v>
+        <v>448578.48</v>
       </c>
       <c r="N188" s="1">
-        <v>1667300.89</v>
+        <v>452833.53</v>
       </c>
       <c r="O188" s="1">
-        <v>0.93</v>
+        <v>0.25</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>484</v>
+        <v>429</v>
       </c>
       <c r="B189" t="s">
-        <v>485</v>
+        <v>430</v>
       </c>
       <c r="C189" s="1">
-        <v>667520.0</v>
+        <v>361000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>85.522</v>
+        <v>100.518</v>
       </c>
       <c r="E189" s="1">
-        <v>88.72928452</v>
+        <v>99.459</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>592285.72</v>
+        <v>359046.99</v>
       </c>
       <c r="I189" s="1">
-        <v>-21409.27</v>
+        <v>3822.99</v>
       </c>
       <c r="J189" s="1">
-        <v>-3.6146861686957</v>
+        <v>1.0647603535125</v>
       </c>
       <c r="K189">
-        <v>0.87</v>
+        <v>0.47</v>
       </c>
       <c r="L189" t="s">
-        <v>486</v>
+        <v>431</v>
       </c>
       <c r="M189" s="1">
-        <v>570876.45</v>
+        <v>362869.98</v>
       </c>
       <c r="N189" s="1">
-        <v>576705.82</v>
+        <v>364573.6</v>
       </c>
       <c r="O189" s="1">
-        <v>0.32</v>
+        <v>0.2</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>487</v>
+        <v>432</v>
       </c>
       <c r="B190" t="s">
-        <v>488</v>
+        <v>433</v>
       </c>
       <c r="C190" s="1">
-        <v>2960000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>75.844</v>
+        <v>100.184</v>
       </c>
       <c r="E190" s="1">
-        <v>78.51775304</v>
+        <v>99.292</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>2324125.49</v>
+        <v>297876.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-79143.09</v>
+        <v>2676.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-3.4052847120574</v>
+        <v>0.89836039157233</v>
       </c>
       <c r="K190">
-        <v>0.87</v>
+        <v>0.39</v>
       </c>
       <c r="L190" t="s">
-        <v>489</v>
+        <v>434</v>
       </c>
       <c r="M190" s="1">
-        <v>2244982.4</v>
+        <v>300552.0</v>
       </c>
       <c r="N190" s="1">
-        <v>2270831.72</v>
+        <v>301731.45</v>
       </c>
       <c r="O190" s="1">
-        <v>1.26</v>
+        <v>0.17</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>490</v>
+        <v>435</v>
       </c>
       <c r="B191" t="s">
-        <v>491</v>
+        <v>436</v>
       </c>
       <c r="C191" s="1">
-        <v>1060000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>77.932</v>
+        <v>105.562</v>
       </c>
       <c r="E191" s="1">
-        <v>82.88407547</v>
+        <v>105.478</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>878571.2</v>
+        <v>105478.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-52492.0</v>
+        <v>84.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-5.9747007413856</v>
+        <v>0.079637459944254</v>
       </c>
       <c r="K191">
-        <v>2.1</v>
+        <v>3.76</v>
       </c>
       <c r="L191" t="s">
-        <v>492</v>
+        <v>437</v>
       </c>
       <c r="M191" s="1">
-        <v>826079.2</v>
+        <v>105562.0</v>
       </c>
       <c r="N191" s="1">
-        <v>848295.64</v>
+        <v>109322.41</v>
       </c>
       <c r="O191" s="1">
-        <v>0.47</v>
+        <v>0.06</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>493</v>
+        <v>438</v>
       </c>
       <c r="B192" t="s">
-        <v>494</v>
+        <v>439</v>
       </c>
       <c r="C192" s="1">
-        <v>516000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.554</v>
+        <v>100.125</v>
       </c>
       <c r="E192" s="1">
-        <v>99.45682171</v>
+        <v>99.74</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>513197.2</v>
+        <v>99740.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-4658.56</v>
+        <v>385.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.90775241953775</v>
+        <v>0.3860036093844</v>
       </c>
       <c r="K192">
-        <v>2.24</v>
+        <v>1.68</v>
       </c>
       <c r="L192" t="s">
-        <v>495</v>
+        <v>440</v>
       </c>
       <c r="M192" s="1">
-        <v>508538.64</v>
+        <v>100125.0</v>
       </c>
       <c r="N192" s="1">
-        <v>520074.42</v>
+        <v>101807.88</v>
       </c>
       <c r="O192" s="1">
-        <v>0.29</v>
+        <v>0.06</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>496</v>
+        <v>441</v>
       </c>
       <c r="B193" t="s">
-        <v>497</v>
+        <v>442</v>
       </c>
       <c r="C193" s="1">
-        <v>3748833.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.412</v>
+        <v>100.866</v>
       </c>
       <c r="E193" s="1">
-        <v>99.46200458</v>
+        <v>99.933</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>3728664.45</v>
+        <v>499665.0</v>
       </c>
       <c r="I193" s="1">
-        <v>35613.74</v>
+        <v>4665.0</v>
       </c>
       <c r="J193" s="1">
-        <v>0.95513394883254</v>
+        <v>0.9336255291045</v>
       </c>
       <c r="K193">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>498</v>
+        <v>0.1</v>
+      </c>
+      <c r="L193">
+        <v>508.56</v>
       </c>
       <c r="M193" s="1">
-        <v>3764278.19</v>
+        <v>504330.0</v>
       </c>
       <c r="N193" s="1">
-        <v>3789801.07</v>
+        <v>504838.56</v>
       </c>
       <c r="O193" s="1">
-        <v>2.11</v>
+        <v>0.28</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>499</v>
+        <v>443</v>
       </c>
       <c r="B194" t="s">
-        <v>500</v>
+        <v>444</v>
       </c>
       <c r="C194" s="1">
-        <v>544000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.402</v>
+        <v>101.401</v>
       </c>
       <c r="E194" s="1">
-        <v>98.725</v>
+        <v>100.91</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>537064.0</v>
+        <v>302730.0</v>
       </c>
       <c r="I194" s="1">
-        <v>3682.88</v>
+        <v>1473.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.6857432261332</v>
+        <v>0.48657219304331</v>
       </c>
       <c r="K194">
-        <v>2.86</v>
+        <v>2.58</v>
       </c>
       <c r="L194" t="s">
-        <v>501</v>
+        <v>445</v>
       </c>
       <c r="M194" s="1">
-        <v>540746.88</v>
+        <v>304203.0</v>
       </c>
       <c r="N194" s="1">
-        <v>556329.13</v>
+        <v>311942.38</v>
       </c>
       <c r="O194" s="1">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>502</v>
+        <v>446</v>
       </c>
       <c r="B195" t="s">
-        <v>503</v>
+        <v>447</v>
       </c>
       <c r="C195" s="1">
-        <v>130000.0</v>
+        <v>982132.71</v>
       </c>
       <c r="D195" s="1">
-        <v>100.958</v>
+        <v>90.908</v>
       </c>
       <c r="E195" s="1">
-        <v>99.558</v>
+        <v>89.86337905</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>129425.4</v>
+        <v>882577.64</v>
       </c>
       <c r="I195" s="1">
-        <v>1820.0</v>
+        <v>10259.56</v>
       </c>
       <c r="J195" s="1">
-        <v>1.406215472388</v>
+        <v>1.1624541043211</v>
       </c>
       <c r="K195">
-        <v>0.5</v>
+        <v>0.07</v>
       </c>
       <c r="L195">
-        <v>645.55</v>
+        <v>683.46</v>
       </c>
       <c r="M195" s="1">
-        <v>131245.4</v>
+        <v>892837.2</v>
       </c>
       <c r="N195" s="1">
-        <v>131890.95</v>
+        <v>893520.66</v>
       </c>
       <c r="O195" s="1">
-        <v>0.07</v>
+        <v>0.49</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>504</v>
+        <v>448</v>
       </c>
       <c r="B196" t="s">
-        <v>505</v>
+        <v>449</v>
       </c>
       <c r="C196" s="1">
-        <v>100000.0</v>
+        <v>187052.98</v>
       </c>
       <c r="D196" s="1">
-        <v>83.607</v>
+        <v>97.138</v>
       </c>
       <c r="E196" s="1">
-        <v>81.75</v>
+        <v>97.25354817</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>81750.0</v>
+        <v>181915.66</v>
       </c>
       <c r="I196" s="1">
-        <v>1857.0</v>
+        <v>-216.14</v>
       </c>
       <c r="J196" s="1">
-        <v>2.2715596330275</v>
+        <v>-0.11881330062514</v>
       </c>
       <c r="K196">
-        <v>1.35</v>
+        <v>0.56</v>
       </c>
       <c r="L196" t="s">
-        <v>506</v>
+        <v>450</v>
       </c>
       <c r="M196" s="1">
-        <v>83607.0</v>
+        <v>181699.52</v>
       </c>
       <c r="N196" s="1">
-        <v>84954.95</v>
+        <v>182740.87</v>
       </c>
       <c r="O196" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>507</v>
+        <v>451</v>
       </c>
       <c r="B197" t="s">
-        <v>508</v>
+        <v>452</v>
       </c>
       <c r="C197" s="1">
-        <v>3112440.9</v>
+        <v>1232220.54</v>
       </c>
       <c r="D197" s="1">
-        <v>77.119</v>
+        <v>100.881</v>
       </c>
       <c r="E197" s="1">
-        <v>77.96098072</v>
+        <v>104.9969245</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>2426489.45</v>
+        <v>1293793.67</v>
       </c>
       <c r="I197" s="1">
-        <v>-26206.15</v>
+        <v>-50717.26</v>
       </c>
       <c r="J197" s="1">
-        <v>-1.0800026350825</v>
+        <v>-3.9200423665699</v>
       </c>
       <c r="K197">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.09</v>
+      </c>
+      <c r="L197" t="s">
+        <v>453</v>
       </c>
       <c r="M197" s="1">
-        <v>2400283.3</v>
+        <v>1243076.41</v>
       </c>
       <c r="N197" s="1">
-        <v>2400283.3</v>
+        <v>1268801.12</v>
       </c>
       <c r="O197" s="1">
-        <v>1.34</v>
+        <v>0.7</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>509</v>
+        <v>454</v>
       </c>
       <c r="B198" t="s">
-        <v>510</v>
+        <v>455</v>
       </c>
       <c r="C198" s="1">
-        <v>4746602.75</v>
+        <v>1398573.82</v>
       </c>
       <c r="D198" s="1">
-        <v>88.404</v>
+        <v>108.089</v>
       </c>
       <c r="E198" s="1">
-        <v>104.37955378</v>
+        <v>124.87696502</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>4954482.77</v>
+        <v>1746496.54</v>
       </c>
       <c r="I198" s="1">
-        <v>-758296.07</v>
+        <v>-234792.09</v>
       </c>
       <c r="J198" s="1">
-        <v>-15.305251934502</v>
+        <v>-13.443604646362</v>
       </c>
       <c r="K198">
-        <v>1.47</v>
+        <v>3.96</v>
       </c>
       <c r="L198" t="s">
-        <v>511</v>
+        <v>456</v>
       </c>
       <c r="M198" s="1">
-        <v>4196186.7</v>
+        <v>1511704.45</v>
       </c>
       <c r="N198" s="1">
-        <v>4266085.3</v>
+        <v>1567072.65</v>
       </c>
       <c r="O198" s="1">
-        <v>2.37</v>
+        <v>0.86</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>512</v>
+        <v>457</v>
       </c>
       <c r="B199" t="s">
-        <v>513</v>
+        <v>458</v>
       </c>
       <c r="C199" s="1">
-        <v>5165889.0</v>
+        <v>243000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>97.675</v>
+        <v>100.709</v>
       </c>
       <c r="E199" s="1">
-        <v>98.69654323</v>
+        <v>100.0</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>5098553.87</v>
+        <v>243000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-52771.79</v>
+        <v>1722.87</v>
       </c>
       <c r="J199" s="1">
-        <v>-1.0350344694897</v>
+        <v>0.709</v>
       </c>
       <c r="K199">
-        <v>2.67</v>
+        <v>1.04</v>
       </c>
       <c r="L199" t="s">
-        <v>514</v>
+        <v>459</v>
       </c>
       <c r="M199" s="1">
-        <v>5045782.08</v>
+        <v>244722.87</v>
       </c>
       <c r="N199" s="1">
-        <v>5183740.2</v>
+        <v>247252.86</v>
       </c>
       <c r="O199" s="1">
-        <v>2.88</v>
+        <v>0.14</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>515</v>
+        <v>460</v>
       </c>
       <c r="B200" t="s">
-        <v>516</v>
+        <v>461</v>
       </c>
       <c r="C200" s="1">
-        <v>2210000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>98.818</v>
+        <v>107.092</v>
       </c>
       <c r="E200" s="1">
-        <v>99.89235747</v>
+        <v>99.922</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>2207621.1</v>
+        <v>199844.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-23743.3</v>
+        <v>14340.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-1.0755151778537</v>
+        <v>7.1755969656332</v>
       </c>
       <c r="K200">
-        <v>1.23</v>
+        <v>1.43</v>
       </c>
       <c r="L200" t="s">
-        <v>517</v>
+        <v>462</v>
       </c>
       <c r="M200" s="1">
-        <v>2183877.8</v>
+        <v>214184.0</v>
       </c>
       <c r="N200" s="1">
-        <v>2211112.27</v>
+        <v>217047.01</v>
       </c>
       <c r="O200" s="1">
-        <v>1.23</v>
+        <v>0.12</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>518</v>
+        <v>463</v>
       </c>
       <c r="B201" t="s">
-        <v>519</v>
+        <v>464</v>
       </c>
       <c r="C201" s="1">
-        <v>1910000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>98.09</v>
+        <v>100.591</v>
       </c>
       <c r="E201" s="1">
-        <v>99.374</v>
+        <v>100.028</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>1898043.4</v>
+        <v>300084.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-24524.4</v>
+        <v>1689.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.2920884738463</v>
+        <v>0.56284240412684</v>
       </c>
       <c r="K201">
-        <v>1.53</v>
+        <v>0.45</v>
       </c>
       <c r="L201" t="s">
-        <v>520</v>
+        <v>465</v>
       </c>
       <c r="M201" s="1">
-        <v>1873519.0</v>
+        <v>301773.0</v>
       </c>
       <c r="N201" s="1">
-        <v>1902770.78</v>
+        <v>303108.8</v>
       </c>
       <c r="O201" s="1">
-        <v>1.06</v>
+        <v>0.17</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>521</v>
+        <v>466</v>
       </c>
       <c r="B202" t="s">
-        <v>522</v>
+        <v>467</v>
       </c>
       <c r="C202" s="1">
         <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.124</v>
+        <v>108.058</v>
       </c>
       <c r="E202" s="1">
-        <v>100.73</v>
+        <v>107.84</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>201460.0</v>
+        <v>215680.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-1212.0</v>
+        <v>436.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-0.60160825970416</v>
+        <v>0.20215133531157</v>
       </c>
       <c r="K202">
-        <v>1.17</v>
+        <v>1.41</v>
       </c>
       <c r="L202" t="s">
-        <v>523</v>
+        <v>468</v>
       </c>
       <c r="M202" s="1">
-        <v>200248.0</v>
+        <v>216116.0</v>
       </c>
       <c r="N202" s="1">
-        <v>202579.51</v>
+        <v>218926.96</v>
       </c>
       <c r="O202" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>524</v>
+        <v>469</v>
       </c>
       <c r="B203" t="s">
-        <v>525</v>
+        <v>470</v>
       </c>
       <c r="C203" s="1">
-        <v>170000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>104.39</v>
+        <v>104.905</v>
       </c>
       <c r="E203" s="1">
-        <v>99.775</v>
+        <v>105.68</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>169617.5</v>
+        <v>317040.0</v>
       </c>
       <c r="I203" s="1">
-        <v>7845.5</v>
+        <v>-2325.0</v>
       </c>
       <c r="J203" s="1">
-        <v>4.6254071661238</v>
+        <v>-0.73334595003785</v>
       </c>
       <c r="K203">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>0.01</v>
+      </c>
+      <c r="L203">
+        <v>38.01</v>
       </c>
       <c r="M203" s="1">
-        <v>177463.0</v>
+        <v>314715.0</v>
       </c>
       <c r="N203" s="1">
-        <v>178769.44</v>
+        <v>314753.01</v>
       </c>
       <c r="O203" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>527</v>
+        <v>471</v>
       </c>
       <c r="B204" t="s">
-        <v>528</v>
+        <v>472</v>
       </c>
       <c r="C204" s="1">
-        <v>100000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.997</v>
+        <v>100.217</v>
       </c>
       <c r="E204" s="1">
-        <v>99.24</v>
+        <v>99.528</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>99240.0</v>
+        <v>237871.92</v>
       </c>
       <c r="I204" s="1">
-        <v>757.0</v>
+        <v>1646.71</v>
       </c>
       <c r="J204" s="1">
-        <v>0.76279725916969</v>
+        <v>0.69226750261233</v>
       </c>
       <c r="K204">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>143.84</v>
+        <v>0.98</v>
+      </c>
+      <c r="L204" t="s">
+        <v>473</v>
       </c>
       <c r="M204" s="1">
-        <v>99997.0</v>
+        <v>239518.63</v>
       </c>
       <c r="N204" s="1">
-        <v>100140.84</v>
+        <v>241861.16</v>
       </c>
       <c r="O204" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>529</v>
+        <v>474</v>
       </c>
       <c r="B205" t="s">
-        <v>530</v>
+        <v>475</v>
       </c>
       <c r="C205" s="1">
-        <v>400000.0</v>
+        <v>0.25</v>
       </c>
       <c r="D205" s="1">
-        <v>93.405</v>
+        <v>107.174</v>
       </c>
       <c r="E205" s="1">
-        <v>100.121</v>
+        <v>136.0</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>400484.0</v>
+        <v>0.34</v>
       </c>
       <c r="I205" s="1">
-        <v>-26864.0</v>
+        <v>-0.08</v>
       </c>
       <c r="J205" s="1">
-        <v>-6.7078834610122</v>
+        <v>-23.529411764706</v>
       </c>
       <c r="K205">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>4.0</v>
+      </c>
+      <c r="L205">
+        <v>0.01</v>
       </c>
       <c r="M205" s="1">
-        <v>373620.0</v>
+        <v>0.26</v>
       </c>
       <c r="N205" s="1">
-        <v>375902.19</v>
+        <v>0.27</v>
       </c>
       <c r="O205" s="1">
-        <v>0.21</v>
+        <v>0.0</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>532</v>
+        <v>476</v>
       </c>
       <c r="B206" t="s">
-        <v>533</v>
+        <v>477</v>
       </c>
       <c r="C206" s="1">
         <v>300000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>102.855</v>
+        <v>100.225</v>
       </c>
       <c r="E206" s="1">
-        <v>99.858</v>
+        <v>99.46</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>299574.0</v>
+        <v>298380.0</v>
       </c>
       <c r="I206" s="1">
-        <v>8991.0</v>
+        <v>2295.0</v>
       </c>
       <c r="J206" s="1">
-        <v>3.0012617917443</v>
+        <v>0.76915342851398</v>
       </c>
       <c r="K206">
-        <v>2.59</v>
+        <v>1.41</v>
       </c>
       <c r="L206" t="s">
-        <v>534</v>
+        <v>478</v>
       </c>
       <c r="M206" s="1">
-        <v>308565.0</v>
+        <v>300675.0</v>
       </c>
       <c r="N206" s="1">
-        <v>316336.23</v>
+        <v>304919.18</v>
       </c>
       <c r="O206" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>535</v>
+        <v>479</v>
       </c>
       <c r="B207" t="s">
-        <v>536</v>
+        <v>480</v>
       </c>
       <c r="C207" s="1">
         <v>200000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>99.463</v>
+        <v>100.375</v>
       </c>
       <c r="E207" s="1">
-        <v>100.0</v>
+        <v>100.45</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>200000.0</v>
+        <v>200900.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-1074.0</v>
+        <v>-150.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.537</v>
+        <v>-0.074664011946242</v>
       </c>
       <c r="K207">
-        <v>0.93</v>
+        <v>1.16</v>
       </c>
       <c r="L207" t="s">
-        <v>537</v>
+        <v>481</v>
       </c>
       <c r="M207" s="1">
-        <v>198926.0</v>
+        <v>200750.0</v>
       </c>
       <c r="N207" s="1">
-        <v>200795.86</v>
+        <v>203064.38</v>
       </c>
       <c r="O207" s="1">
         <v>0.11</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>538</v>
+        <v>482</v>
       </c>
       <c r="B208" t="s">
-        <v>539</v>
+        <v>483</v>
       </c>
       <c r="C208" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>94.378</v>
+        <v>97.97</v>
       </c>
       <c r="E208" s="1">
-        <v>96.33333333</v>
+        <v>99.077</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>867000.0</v>
+        <v>198154.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-17598.0</v>
+        <v>-2214.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-2.0297577854671</v>
+        <v>-1.1173127971174</v>
       </c>
       <c r="K208">
-        <v>1.8</v>
+        <v>1.52</v>
       </c>
       <c r="L208" t="s">
-        <v>540</v>
+        <v>484</v>
       </c>
       <c r="M208" s="1">
-        <v>849402.0</v>
+        <v>195940.0</v>
       </c>
       <c r="N208" s="1">
-        <v>865602.0</v>
+        <v>198989.32</v>
       </c>
       <c r="O208" s="1">
-        <v>0.48</v>
+        <v>0.11</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>541</v>
+        <v>485</v>
       </c>
       <c r="B209" t="s">
-        <v>542</v>
+        <v>486</v>
       </c>
       <c r="C209" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.396</v>
+        <v>95.239</v>
       </c>
       <c r="E209" s="1">
-        <v>98.642</v>
+        <v>92.4806</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>394568.0</v>
+        <v>277441.8</v>
       </c>
       <c r="I209" s="1">
-        <v>3016.0</v>
+        <v>8275.2</v>
       </c>
       <c r="J209" s="1">
-        <v>0.76438028426025</v>
+        <v>2.9826796106427</v>
       </c>
       <c r="K209">
-        <v>3.09</v>
+        <v>0.4</v>
       </c>
       <c r="L209" t="s">
-        <v>543</v>
+        <v>487</v>
       </c>
       <c r="M209" s="1">
-        <v>397584.0</v>
+        <v>285717.0</v>
       </c>
       <c r="N209" s="1">
-        <v>409953.86</v>
+        <v>286918.03</v>
       </c>
       <c r="O209" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>544</v>
+        <v>488</v>
       </c>
       <c r="B210" t="s">
-        <v>545</v>
+        <v>489</v>
       </c>
       <c r="C210" s="1">
-        <v>207000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>99.681</v>
+        <v>106.102</v>
       </c>
       <c r="E210" s="1">
-        <v>99.628</v>
+        <v>99.953</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>206229.96</v>
+        <v>238887.67</v>
       </c>
       <c r="I210" s="1">
-        <v>109.71</v>
+        <v>14696.11</v>
       </c>
       <c r="J210" s="1">
-        <v>0.053197896173766</v>
+        <v>6.1518913889528</v>
       </c>
       <c r="K210">
-        <v>1.12</v>
+        <v>4.44</v>
       </c>
       <c r="L210" t="s">
-        <v>546</v>
+        <v>490</v>
       </c>
       <c r="M210" s="1">
-        <v>206339.67</v>
+        <v>253583.78</v>
       </c>
       <c r="N210" s="1">
-        <v>208662.04</v>
+        <v>264189.81</v>
       </c>
       <c r="O210" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>547</v>
+        <v>491</v>
       </c>
       <c r="B211" t="s">
-        <v>548</v>
+        <v>492</v>
       </c>
       <c r="C211" s="1">
         <v>200000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>100.396</v>
+        <v>106.568</v>
       </c>
       <c r="E211" s="1">
-        <v>99.736</v>
+        <v>99.961</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>199472.0</v>
+        <v>199922.0</v>
       </c>
       <c r="I211" s="1">
-        <v>1320.0</v>
+        <v>13214.0</v>
       </c>
       <c r="J211" s="1">
-        <v>0.66174701211198</v>
+        <v>6.6095777353168</v>
       </c>
       <c r="K211">
-        <v>0.82</v>
+        <v>3.07</v>
       </c>
       <c r="L211" t="s">
-        <v>549</v>
+        <v>493</v>
       </c>
       <c r="M211" s="1">
-        <v>200792.0</v>
+        <v>213136.0</v>
       </c>
       <c r="N211" s="1">
-        <v>202435.84</v>
+        <v>219279.84</v>
       </c>
       <c r="O211" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>550</v>
+        <v>494</v>
       </c>
       <c r="B212" t="s">
-        <v>551</v>
+        <v>495</v>
       </c>
       <c r="C212" s="1">
-        <v>156000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.083</v>
+        <v>100.114</v>
       </c>
       <c r="E212" s="1">
-        <v>99.594</v>
+        <v>99.702</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>155366.64</v>
+        <v>192424.86</v>
       </c>
       <c r="I212" s="1">
-        <v>762.84</v>
+        <v>795.16</v>
       </c>
       <c r="J212" s="1">
-        <v>0.49099343333936</v>
+        <v>0.41323142966039</v>
       </c>
       <c r="K212">
-        <v>2.22</v>
+        <v>1.41</v>
       </c>
       <c r="L212" t="s">
-        <v>552</v>
+        <v>496</v>
       </c>
       <c r="M212" s="1">
-        <v>156129.48</v>
+        <v>193220.02</v>
       </c>
       <c r="N212" s="1">
-        <v>159591.4</v>
+        <v>195935.24</v>
       </c>
       <c r="O212" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>553</v>
+        <v>497</v>
       </c>
       <c r="B213" t="s">
-        <v>554</v>
+        <v>498</v>
       </c>
       <c r="C213" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.969</v>
+        <v>99.211</v>
       </c>
       <c r="E213" s="1">
-        <v>100.0</v>
+        <v>99.3</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>500000.0</v>
+        <v>99300.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-155.0</v>
+        <v>-89.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-0.031</v>
+        <v>-0.089627391742195</v>
       </c>
       <c r="K213">
-        <v>1.78</v>
+        <v>1.54</v>
       </c>
       <c r="L213" t="s">
-        <v>555</v>
+        <v>499</v>
       </c>
       <c r="M213" s="1">
-        <v>499845.0</v>
+        <v>99211.0</v>
       </c>
       <c r="N213" s="1">
-        <v>508762.81</v>
+        <v>100747.71</v>
       </c>
       <c r="O213" s="1">
-        <v>0.28</v>
+        <v>0.06</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>556</v>
+        <v>500</v>
       </c>
       <c r="B214" t="s">
-        <v>557</v>
+        <v>501</v>
       </c>
       <c r="C214" s="1">
-        <v>423000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>102.548</v>
+        <v>103.39</v>
       </c>
       <c r="E214" s="1">
-        <v>99.849</v>
+        <v>99.611</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>422361.27</v>
+        <v>199222.0</v>
       </c>
       <c r="I214" s="1">
-        <v>11416.77</v>
+        <v>7558.0</v>
       </c>
       <c r="J214" s="1">
-        <v>2.7030816532965</v>
+        <v>3.7937577175212</v>
       </c>
       <c r="K214">
-        <v>1.49</v>
+        <v>2.52</v>
       </c>
       <c r="L214" t="s">
-        <v>558</v>
+        <v>502</v>
       </c>
       <c r="M214" s="1">
-        <v>433778.04</v>
+        <v>206780.0</v>
       </c>
       <c r="N214" s="1">
-        <v>440069.15</v>
+        <v>211821.1</v>
       </c>
       <c r="O214" s="1">
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>559</v>
+        <v>503</v>
       </c>
       <c r="B215" t="s">
-        <v>560</v>
+        <v>504</v>
       </c>
       <c r="C215" s="1">
-        <v>163000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.802</v>
+        <v>101.127</v>
       </c>
       <c r="E215" s="1">
-        <v>99.115</v>
+        <v>99.438</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>161557.45</v>
+        <v>298314.0</v>
       </c>
       <c r="I215" s="1">
-        <v>2749.81</v>
+        <v>5067.0</v>
       </c>
       <c r="J215" s="1">
-        <v>1.7020632598497</v>
+        <v>1.6985458275508</v>
       </c>
       <c r="K215">
-        <v>2.97</v>
+        <v>2.49</v>
       </c>
       <c r="L215" t="s">
-        <v>561</v>
+        <v>505</v>
       </c>
       <c r="M215" s="1">
-        <v>164307.26</v>
+        <v>303381.0</v>
       </c>
       <c r="N215" s="1">
-        <v>169152.6</v>
+        <v>310855.32</v>
       </c>
       <c r="O215" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>562</v>
+        <v>506</v>
       </c>
       <c r="B216" t="s">
-        <v>563</v>
+        <v>507</v>
       </c>
       <c r="C216" s="1">
-        <v>456116.34</v>
+        <v>200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>96.318</v>
+        <v>102.796</v>
       </c>
       <c r="E216" s="1">
-        <v>97.97293822</v>
+        <v>102.8745</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>446870.58</v>
+        <v>205749.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-7548.44</v>
+        <v>-157.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-1.6891781061085</v>
+        <v>-0.076306567711143</v>
       </c>
       <c r="K216">
-        <v>0.8</v>
+        <v>3.21</v>
       </c>
       <c r="L216" t="s">
-        <v>564</v>
+        <v>508</v>
       </c>
       <c r="M216" s="1">
-        <v>439322.14</v>
+        <v>205592.0</v>
       </c>
       <c r="N216" s="1">
-        <v>442964.82</v>
+        <v>212011.18</v>
       </c>
       <c r="O216" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>565</v>
+        <v>509</v>
       </c>
       <c r="B217" t="s">
-        <v>566</v>
+        <v>510</v>
       </c>
       <c r="C217" s="1">
-        <v>215125.61</v>
+        <v>200000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>90.493</v>
+        <v>99.596</v>
       </c>
       <c r="E217" s="1">
-        <v>95.04090657</v>
+        <v>98.434</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>204457.33</v>
+        <v>196868.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-9783.71</v>
+        <v>2324.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-4.7852087279043</v>
+        <v>1.1804864172948</v>
       </c>
       <c r="K217">
-        <v>0.94</v>
+        <v>2.57</v>
       </c>
       <c r="L217" t="s">
-        <v>567</v>
+        <v>511</v>
       </c>
       <c r="M217" s="1">
-        <v>194673.62</v>
+        <v>199192.0</v>
       </c>
       <c r="N217" s="1">
-        <v>196704.05</v>
+        <v>204336.52</v>
       </c>
       <c r="O217" s="1">
         <v>0.11</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>568</v>
+        <v>512</v>
       </c>
       <c r="B218" t="s">
-        <v>569</v>
+        <v>513</v>
       </c>
       <c r="C218" s="1">
-        <v>195395.37</v>
+        <v>400000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>78.977</v>
+        <v>106.29</v>
       </c>
       <c r="E218" s="1">
-        <v>99.15404341</v>
+        <v>102.716</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>193742.41</v>
+        <v>410864.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-39425.01</v>
+        <v>14296.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-20.349189421149</v>
+        <v>3.4794968651427</v>
       </c>
       <c r="K218">
-        <v>1.92</v>
+        <v>3.43</v>
       </c>
       <c r="L218" t="s">
-        <v>570</v>
+        <v>514</v>
       </c>
       <c r="M218" s="1">
-        <v>154317.4</v>
+        <v>425160.0</v>
       </c>
       <c r="N218" s="1">
-        <v>158075.42</v>
+        <v>438895.62</v>
       </c>
       <c r="O218" s="1">
-        <v>0.09</v>
+        <v>0.24</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>571</v>
+        <v>515</v>
       </c>
       <c r="B219" t="s">
-        <v>572</v>
+        <v>516</v>
       </c>
       <c r="C219" s="1">
-        <v>1681000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>101.401</v>
+        <v>103.204</v>
       </c>
       <c r="E219" s="1">
-        <v>111.74737299</v>
+        <v>98.6</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>1878473.34</v>
+        <v>591600.0</v>
       </c>
       <c r="I219" s="1">
-        <v>308721.03</v>
+        <v>27624.0</v>
       </c>
       <c r="J219" s="1">
-        <v>16.434677215062</v>
+        <v>4.6693711967546</v>
       </c>
       <c r="K219">
-        <v>0.63</v>
+        <v>3.86</v>
       </c>
       <c r="L219" t="s">
-        <v>573</v>
+        <v>517</v>
       </c>
       <c r="M219" s="1">
-        <v>2187194.37</v>
+        <v>619224.0</v>
       </c>
       <c r="N219" s="1">
-        <v>2197770.7</v>
+        <v>642381.53</v>
       </c>
       <c r="O219" s="1">
-        <v>1.22</v>
+        <v>0.35</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>574</v>
+        <v>518</v>
       </c>
       <c r="B220" t="s">
-        <v>575</v>
+        <v>519</v>
       </c>
       <c r="C220" s="1">
-        <v>1640000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>101.596</v>
+        <v>104.84</v>
       </c>
       <c r="E220" s="1">
-        <v>101.61324878</v>
+        <v>100.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>1666457.28</v>
+        <v>200000.0</v>
       </c>
       <c r="I220" s="1">
-        <v>65047.82</v>
+        <v>9680.0</v>
       </c>
       <c r="J220" s="1">
-        <v>3.9033595868716</v>
+        <v>4.84</v>
       </c>
       <c r="K220">
-        <v>0.42</v>
+        <v>3.85</v>
       </c>
       <c r="L220" t="s">
-        <v>576</v>
+        <v>520</v>
       </c>
       <c r="M220" s="1">
-        <v>1731505.1</v>
+        <v>209680.0</v>
       </c>
       <c r="N220" s="1">
-        <v>1738369.4</v>
+        <v>217376.0</v>
       </c>
       <c r="O220" s="1">
-        <v>0.97</v>
+        <v>0.12</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>577</v>
+        <v>521</v>
       </c>
       <c r="B221" t="s">
-        <v>578</v>
+        <v>522</v>
       </c>
       <c r="C221" s="1">
-        <v>3170000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>100.462</v>
+        <v>108.788</v>
       </c>
       <c r="E221" s="1">
-        <v>100.913</v>
+        <v>109.3</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>3198942.1</v>
+        <v>218600.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-14296.7</v>
+        <v>-1024.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-0.44691962383439</v>
+        <v>-0.46843549862763</v>
       </c>
       <c r="K221">
-        <v>1.13</v>
+        <v>0.56</v>
       </c>
       <c r="L221" t="s">
-        <v>579</v>
+        <v>523</v>
       </c>
       <c r="M221" s="1">
-        <v>3184645.4</v>
+        <v>217576.0</v>
       </c>
       <c r="N221" s="1">
-        <v>3220450.03</v>
+        <v>218697.92</v>
       </c>
       <c r="O221" s="1">
-        <v>1.79</v>
+        <v>0.12</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>580</v>
+        <v>524</v>
       </c>
       <c r="B222" t="s">
-        <v>581</v>
+        <v>525</v>
       </c>
       <c r="C222" s="1">
-        <v>1290000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>88.265</v>
+        <v>100.485</v>
       </c>
       <c r="E222" s="1">
-        <v>97.70900853</v>
+        <v>99.852</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>1260446.21</v>
+        <v>199704.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-121827.71</v>
+        <v>1266.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-9.6654430021254</v>
+        <v>0.6339382285783</v>
       </c>
       <c r="K222">
-        <v>1.4</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>0.35</v>
+      </c>
+      <c r="L222">
+        <v>701.37</v>
       </c>
       <c r="M222" s="1">
-        <v>1138618.5</v>
+        <v>200970.0</v>
       </c>
       <c r="N222" s="1">
-        <v>1156685.63</v>
+        <v>201671.37</v>
       </c>
       <c r="O222" s="1">
-        <v>0.64</v>
+        <v>0.11</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>583</v>
+        <v>526</v>
       </c>
       <c r="B223" t="s">
-        <v>584</v>
+        <v>527</v>
       </c>
       <c r="C223" s="1">
-        <v>1430000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>100.34</v>
+        <v>101.882</v>
       </c>
       <c r="E223" s="1">
-        <v>101.176</v>
+        <v>99.653</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>1446816.8</v>
+        <v>199306.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-11954.8</v>
+        <v>4458.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-0.82628291294378</v>
+        <v>2.2367615626223</v>
       </c>
       <c r="K223">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="L223" t="s">
-        <v>585</v>
+        <v>528</v>
       </c>
       <c r="M223" s="1">
-        <v>1434862.0</v>
+        <v>203764.0</v>
       </c>
       <c r="N223" s="1">
-        <v>1455506.14</v>
+        <v>206741.4</v>
       </c>
       <c r="O223" s="1">
-        <v>0.81</v>
+        <v>0.11</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>586</v>
+        <v>529</v>
       </c>
       <c r="B224" t="s">
-        <v>587</v>
+        <v>530</v>
       </c>
       <c r="C224" s="1">
-        <v>3460000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>102.106</v>
+        <v>101.471</v>
       </c>
       <c r="E224" s="1">
-        <v>101.552</v>
+        <v>101.72</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>3513699.2</v>
+        <v>101720.0</v>
       </c>
       <c r="I224" s="1">
-        <v>19168.4</v>
+        <v>-249.0</v>
       </c>
       <c r="J224" s="1">
-        <v>0.54553332282968</v>
+        <v>-0.24478961856076</v>
       </c>
       <c r="K224">
-        <v>0.03</v>
+        <v>3.11</v>
       </c>
       <c r="L224" t="s">
-        <v>588</v>
+        <v>531</v>
       </c>
       <c r="M224" s="1">
-        <v>3532867.6</v>
+        <v>101471.0</v>
       </c>
       <c r="N224" s="1">
-        <v>3533914.2</v>
+        <v>104579.33</v>
       </c>
       <c r="O224" s="1">
-        <v>1.97</v>
+        <v>0.06</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>589</v>
+        <v>532</v>
       </c>
       <c r="B225" t="s">
-        <v>590</v>
+        <v>533</v>
       </c>
       <c r="C225" s="1">
-        <v>2770000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>104.325</v>
+        <v>100.652</v>
       </c>
       <c r="E225" s="1">
-        <v>104.151</v>
+        <v>99.589</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>2884982.7</v>
+        <v>99589.0</v>
       </c>
       <c r="I225" s="1">
-        <v>4819.8</v>
+        <v>1063.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0.16706512659504</v>
+        <v>1.0673869604073</v>
       </c>
       <c r="K225">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>591</v>
+        <v>0.17</v>
+      </c>
+      <c r="L225">
+        <v>166.44</v>
       </c>
       <c r="M225" s="1">
-        <v>2889802.5</v>
+        <v>100652.0</v>
       </c>
       <c r="N225" s="1">
-        <v>2904162.36</v>
+        <v>100818.44</v>
       </c>
       <c r="O225" s="1">
-        <v>1.62</v>
+        <v>0.06</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>592</v>
+        <v>534</v>
       </c>
       <c r="B226" t="s">
-        <v>593</v>
+        <v>535</v>
       </c>
       <c r="C226" s="1">
-        <v>1780000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>104.483</v>
+        <v>104.472</v>
       </c>
       <c r="E226" s="1">
-        <v>110.84697135</v>
+        <v>98.769</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>1973076.09</v>
+        <v>197538.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-113278.69</v>
+        <v>11406.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-5.7412225800172</v>
+        <v>5.7740789113993</v>
       </c>
       <c r="K226">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>590.06</v>
+        <v>1.66</v>
+      </c>
+      <c r="L226" t="s">
+        <v>536</v>
       </c>
       <c r="M226" s="1">
-        <v>1859797.4</v>
+        <v>208944.0</v>
       </c>
       <c r="N226" s="1">
-        <v>1860387.46</v>
+        <v>212256.33</v>
       </c>
       <c r="O226" s="1">
-        <v>1.04</v>
+        <v>0.12</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>594</v>
+        <v>537</v>
       </c>
       <c r="B227" t="s">
-        <v>595</v>
+        <v>538</v>
       </c>
       <c r="C227" s="1">
-        <v>168000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>97.989</v>
+        <v>101.352</v>
       </c>
       <c r="E227" s="1">
-        <v>99.406</v>
+        <v>99.43</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>167002.08</v>
+        <v>191899.9</v>
       </c>
       <c r="I227" s="1">
-        <v>-2380.56</v>
+        <v>3709.46</v>
       </c>
       <c r="J227" s="1">
-        <v>-1.4254672756172</v>
+        <v>1.9330182037614</v>
       </c>
       <c r="K227">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>791.1</v>
+        <v>2.83</v>
+      </c>
+      <c r="L227" t="s">
+        <v>539</v>
       </c>
       <c r="M227" s="1">
-        <v>164621.52</v>
+        <v>195609.36</v>
       </c>
       <c r="N227" s="1">
-        <v>165412.62</v>
+        <v>201066.24</v>
       </c>
       <c r="O227" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>596</v>
+        <v>540</v>
       </c>
       <c r="B228" t="s">
-        <v>597</v>
+        <v>541</v>
       </c>
       <c r="C228" s="1">
-        <v>411000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.227</v>
+        <v>86.815</v>
       </c>
       <c r="E228" s="1">
-        <v>100.0</v>
+        <v>85.96</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>411000.0</v>
+        <v>343840.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-3177.03</v>
+        <v>3420.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-0.773</v>
+        <v>0.99464867380177</v>
       </c>
       <c r="K228">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>484.82</v>
+        <v>0.4</v>
+      </c>
+      <c r="L228" t="s">
+        <v>542</v>
       </c>
       <c r="M228" s="1">
-        <v>407822.97</v>
+        <v>347260.0</v>
       </c>
       <c r="N228" s="1">
-        <v>408307.79</v>
+        <v>348842.19</v>
       </c>
       <c r="O228" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>598</v>
+        <v>543</v>
       </c>
       <c r="B229" t="s">
-        <v>599</v>
+        <v>544</v>
       </c>
       <c r="C229" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>104.895</v>
+        <v>100.929</v>
       </c>
       <c r="E229" s="1">
-        <v>100.77</v>
+        <v>100.65</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>201540.0</v>
+        <v>603900.0</v>
       </c>
       <c r="I229" s="1">
-        <v>8250.0</v>
+        <v>1674.0</v>
       </c>
       <c r="J229" s="1">
-        <v>4.0934802024412</v>
+        <v>0.27719821162444</v>
       </c>
       <c r="K229">
-        <v>3.81</v>
+        <v>0.39</v>
       </c>
       <c r="L229" t="s">
-        <v>600</v>
+        <v>545</v>
       </c>
       <c r="M229" s="1">
-        <v>209790.0</v>
+        <v>605574.0</v>
       </c>
       <c r="N229" s="1">
-        <v>217416.03</v>
+        <v>607891.81</v>
       </c>
       <c r="O229" s="1">
-        <v>0.12</v>
+        <v>0.33</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>601</v>
+        <v>546</v>
       </c>
       <c r="B230" t="s">
-        <v>602</v>
+        <v>547</v>
       </c>
       <c r="C230" s="1">
-        <v>300000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>102.087</v>
+        <v>101.292</v>
       </c>
       <c r="E230" s="1">
-        <v>98.69</v>
+        <v>99.571</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>296070.0</v>
+        <v>115502.36</v>
       </c>
       <c r="I230" s="1">
-        <v>10191.0</v>
+        <v>1996.36</v>
       </c>
       <c r="J230" s="1">
-        <v>3.4420913973047</v>
+        <v>1.7284148999207</v>
       </c>
       <c r="K230">
-        <v>1.42</v>
+        <v>1.04</v>
       </c>
       <c r="L230" t="s">
-        <v>603</v>
+        <v>548</v>
       </c>
       <c r="M230" s="1">
-        <v>306261.0</v>
+        <v>117498.72</v>
       </c>
       <c r="N230" s="1">
-        <v>310528.81</v>
+        <v>118707.19</v>
       </c>
       <c r="O230" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>604</v>
+        <v>549</v>
       </c>
       <c r="B231" t="s">
-        <v>605</v>
+        <v>550</v>
       </c>
       <c r="C231" s="1">
         <v>200000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>84.953</v>
+        <v>100.673</v>
       </c>
       <c r="E231" s="1">
-        <v>85.3395</v>
+        <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>170679.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-773.0</v>
+        <v>1346.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-0.45289695861822</v>
+        <v>0.673</v>
       </c>
       <c r="K231">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>249.32</v>
+        <v>1.41</v>
+      </c>
+      <c r="L231" t="s">
+        <v>551</v>
       </c>
       <c r="M231" s="1">
-        <v>169906.0</v>
+        <v>201346.0</v>
       </c>
       <c r="N231" s="1">
-        <v>170155.32</v>
+        <v>204168.65</v>
       </c>
       <c r="O231" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>606</v>
+        <v>552</v>
       </c>
       <c r="B232" t="s">
-        <v>607</v>
+        <v>553</v>
       </c>
       <c r="C232" s="1">
-        <v>300000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>103.758</v>
+        <v>100.715</v>
       </c>
       <c r="E232" s="1">
-        <v>102.71866667</v>
+        <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>308156.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>3118.0</v>
+        <v>3760.9</v>
       </c>
       <c r="J232" s="1">
-        <v>1.0118251794546</v>
+        <v>0.715</v>
       </c>
       <c r="K232">
-        <v>2.29</v>
+        <v>0.41</v>
       </c>
       <c r="L232" t="s">
-        <v>608</v>
+        <v>554</v>
       </c>
       <c r="M232" s="1">
-        <v>311274.0</v>
+        <v>529760.9</v>
       </c>
       <c r="N232" s="1">
-        <v>318153.45</v>
+        <v>531897.53</v>
       </c>
       <c r="O232" s="1">
-        <v>0.18</v>
+        <v>0.29</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>609</v>
+        <v>555</v>
       </c>
       <c r="B233" t="s">
-        <v>610</v>
+        <v>556</v>
       </c>
       <c r="C233" s="1">
-        <v>181000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>101.787</v>
+        <v>100.88</v>
       </c>
       <c r="E233" s="1">
-        <v>99.609</v>
+        <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>180292.29</v>
+        <v>360000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>3942.18</v>
+        <v>3168.0</v>
       </c>
       <c r="J233" s="1">
-        <v>2.186549408186</v>
+        <v>0.88</v>
       </c>
       <c r="K233">
-        <v>2.97</v>
+        <v>1.86</v>
       </c>
       <c r="L233" t="s">
-        <v>611</v>
+        <v>557</v>
       </c>
       <c r="M233" s="1">
-        <v>184234.47</v>
+        <v>363168.0</v>
       </c>
       <c r="N233" s="1">
-        <v>189609.92</v>
+        <v>369858.22</v>
       </c>
       <c r="O233" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>612</v>
+        <v>558</v>
       </c>
       <c r="B234" t="s">
-        <v>613</v>
+        <v>559</v>
       </c>
       <c r="C234" s="1">
-        <v>141000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>102.774</v>
+        <v>100.635</v>
       </c>
       <c r="E234" s="1">
-        <v>99.813</v>
+        <v>100.42</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>140736.33</v>
+        <v>401680.0</v>
       </c>
       <c r="I234" s="1">
-        <v>4175.01</v>
+        <v>860.0</v>
       </c>
       <c r="J234" s="1">
-        <v>2.9665474437198</v>
+        <v>0.2141007767377</v>
       </c>
       <c r="K234">
-        <v>2.82</v>
+        <v>2.96</v>
       </c>
       <c r="L234" t="s">
-        <v>614</v>
+        <v>560</v>
       </c>
       <c r="M234" s="1">
-        <v>144911.34</v>
+        <v>402540.0</v>
       </c>
       <c r="N234" s="1">
-        <v>148893.14</v>
+        <v>414378.36</v>
       </c>
       <c r="O234" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>615</v>
+        <v>561</v>
       </c>
       <c r="B235" t="s">
-        <v>616</v>
+        <v>562</v>
       </c>
       <c r="C235" s="1">
-        <v>191000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>105.047</v>
+        <v>100.697</v>
       </c>
       <c r="E235" s="1">
-        <v>100.0</v>
+        <v>99.259</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>191000.0</v>
+        <v>297777.0</v>
       </c>
       <c r="I235" s="1">
-        <v>9639.77</v>
+        <v>4314.0</v>
       </c>
       <c r="J235" s="1">
-        <v>5.047</v>
+        <v>1.4487351272932</v>
       </c>
       <c r="K235">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>0.01</v>
+      </c>
+      <c r="L235">
+        <v>35.96</v>
       </c>
       <c r="M235" s="1">
-        <v>200639.77</v>
+        <v>302091.0</v>
       </c>
       <c r="N235" s="1">
-        <v>203473.73</v>
+        <v>302126.96</v>
       </c>
       <c r="O235" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>618</v>
+        <v>563</v>
       </c>
       <c r="B236" t="s">
-        <v>619</v>
+        <v>564</v>
       </c>
       <c r="C236" s="1">
-        <v>500000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>99.874</v>
+        <v>100.185</v>
       </c>
       <c r="E236" s="1">
-        <v>99.423</v>
+        <v>99.362</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>497115.0</v>
+        <v>236481.56</v>
       </c>
       <c r="I236" s="1">
-        <v>2255.0</v>
+        <v>1958.74</v>
       </c>
       <c r="J236" s="1">
-        <v>0.45361737223781</v>
+        <v>0.82828445482176</v>
       </c>
       <c r="K236">
-        <v>2.24</v>
+        <v>0.77</v>
       </c>
       <c r="L236" t="s">
-        <v>620</v>
+        <v>565</v>
       </c>
       <c r="M236" s="1">
-        <v>499370.0</v>
+        <v>238440.3</v>
       </c>
       <c r="N236" s="1">
-        <v>510589.18</v>
+        <v>240274.2</v>
       </c>
       <c r="O236" s="1">
-        <v>0.28</v>
+        <v>0.13</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>621</v>
+        <v>566</v>
       </c>
       <c r="B237" t="s">
-        <v>622</v>
+        <v>567</v>
       </c>
       <c r="C237" s="1">
-        <v>189000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>101.957</v>
+        <v>108.683</v>
       </c>
       <c r="E237" s="1">
-        <v>99.424</v>
+        <v>108.1185</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>187911.36</v>
+        <v>216237.0</v>
       </c>
       <c r="I237" s="1">
-        <v>4787.37</v>
+        <v>1129.0</v>
       </c>
       <c r="J237" s="1">
-        <v>2.547674605729</v>
+        <v>0.52211231195401</v>
       </c>
       <c r="K237">
-        <v>2.57</v>
+        <v>1.85</v>
       </c>
       <c r="L237" t="s">
-        <v>623</v>
+        <v>568</v>
       </c>
       <c r="M237" s="1">
-        <v>192698.73</v>
+        <v>217366.0</v>
       </c>
       <c r="N237" s="1">
-        <v>197560.3</v>
+        <v>221061.89</v>
       </c>
       <c r="O237" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>624</v>
+        <v>569</v>
       </c>
       <c r="B238" t="s">
-        <v>625</v>
+        <v>570</v>
       </c>
       <c r="C238" s="1">
-        <v>316000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>99.821</v>
+        <v>103.112</v>
       </c>
       <c r="E238" s="1">
-        <v>99.947</v>
+        <v>100.4</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>315832.52</v>
+        <v>200800.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-398.16</v>
+        <v>5424.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-0.12606681541217</v>
+        <v>2.7011952191235</v>
       </c>
       <c r="K238">
-        <v>0.72</v>
+        <v>2.81</v>
       </c>
       <c r="L238" t="s">
-        <v>626</v>
+        <v>571</v>
       </c>
       <c r="M238" s="1">
-        <v>315434.36</v>
+        <v>206224.0</v>
       </c>
       <c r="N238" s="1">
-        <v>317706.96</v>
+        <v>211850.71</v>
       </c>
       <c r="O238" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>627</v>
+        <v>572</v>
       </c>
       <c r="B239" t="s">
-        <v>628</v>
+        <v>573</v>
       </c>
       <c r="C239" s="1">
-        <v>600000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.132</v>
+        <v>100.151</v>
       </c>
       <c r="E239" s="1">
-        <v>99.779</v>
+        <v>99.228</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>598674.0</v>
+        <v>401873.4</v>
       </c>
       <c r="I239" s="1">
-        <v>2118.0</v>
+        <v>3738.15</v>
       </c>
       <c r="J239" s="1">
-        <v>0.35378185790597</v>
+        <v>0.93018099729915</v>
       </c>
       <c r="K239">
-        <v>0.74</v>
+        <v>2.31</v>
       </c>
       <c r="L239" t="s">
-        <v>629</v>
+        <v>574</v>
       </c>
       <c r="M239" s="1">
-        <v>600792.0</v>
+        <v>405611.55</v>
       </c>
       <c r="N239" s="1">
-        <v>605230.36</v>
+        <v>414958.45</v>
       </c>
       <c r="O239" s="1">
-        <v>0.34</v>
+        <v>0.23</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>630</v>
+        <v>575</v>
       </c>
       <c r="B240" t="s">
-        <v>631</v>
+        <v>576</v>
       </c>
       <c r="C240" s="1">
-        <v>160000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>99.553</v>
+        <v>100.638</v>
       </c>
       <c r="E240" s="1">
-        <v>99.215</v>
+        <v>99.517</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>158744.0</v>
+        <v>199034.0</v>
       </c>
       <c r="I240" s="1">
-        <v>540.8</v>
+        <v>2242.0</v>
       </c>
       <c r="J240" s="1">
-        <v>0.34067429320163</v>
+        <v>1.1264407086226</v>
       </c>
       <c r="K240">
-        <v>3.32</v>
+        <v>2.38</v>
       </c>
       <c r="L240" t="s">
-        <v>632</v>
+        <v>577</v>
       </c>
       <c r="M240" s="1">
-        <v>159284.8</v>
+        <v>201276.0</v>
       </c>
       <c r="N240" s="1">
-        <v>164594.39</v>
+        <v>206028.74</v>
       </c>
       <c r="O240" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>633</v>
+        <v>578</v>
       </c>
       <c r="B241" t="s">
-        <v>634</v>
+        <v>579</v>
       </c>
       <c r="C241" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>101.943</v>
+        <v>92.147</v>
       </c>
       <c r="E241" s="1">
-        <v>101.669</v>
+        <v>80.3125</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>406676.0</v>
+        <v>160625.0</v>
       </c>
       <c r="I241" s="1">
-        <v>1096.0</v>
+        <v>23669.0</v>
       </c>
       <c r="J241" s="1">
-        <v>0.26950201142925</v>
+        <v>14.735564202335</v>
       </c>
       <c r="K241">
-        <v>3.47</v>
+        <v>0.9</v>
       </c>
       <c r="L241" t="s">
-        <v>635</v>
+        <v>580</v>
       </c>
       <c r="M241" s="1">
-        <v>407772.0</v>
+        <v>184294.0</v>
       </c>
       <c r="N241" s="1">
-        <v>421641.59</v>
+        <v>186102.22</v>
       </c>
       <c r="O241" s="1">
-        <v>0.23</v>
+        <v>0.1</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>636</v>
+        <v>581</v>
       </c>
       <c r="B242" t="s">
-        <v>637</v>
+        <v>582</v>
       </c>
       <c r="C242" s="1">
-        <v>370000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>101.357</v>
+        <v>104.155</v>
       </c>
       <c r="E242" s="1">
-        <v>100.0</v>
+        <v>102.14833333</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>370000.0</v>
+        <v>612890.0</v>
       </c>
       <c r="I242" s="1">
-        <v>5020.9</v>
+        <v>12040.0</v>
       </c>
       <c r="J242" s="1">
-        <v>1.357</v>
+        <v>1.9644634436848</v>
       </c>
       <c r="K242">
-        <v>2.49</v>
+        <v>0.59</v>
       </c>
       <c r="L242" t="s">
-        <v>638</v>
+        <v>583</v>
       </c>
       <c r="M242" s="1">
-        <v>375020.9</v>
+        <v>624930.0</v>
       </c>
       <c r="N242" s="1">
-        <v>384229.52</v>
+        <v>628497.12</v>
       </c>
       <c r="O242" s="1">
-        <v>0.21</v>
+        <v>0.35</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>639</v>
+        <v>584</v>
       </c>
       <c r="B243" t="s">
-        <v>640</v>
+        <v>585</v>
       </c>
       <c r="C243" s="1">
-        <v>245000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>101.92</v>
+        <v>100.329</v>
       </c>
       <c r="E243" s="1">
-        <v>100.0</v>
+        <v>100.231</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>245000.0</v>
+        <v>200462.0</v>
       </c>
       <c r="I243" s="1">
-        <v>4704.0</v>
+        <v>196.0</v>
       </c>
       <c r="J243" s="1">
-        <v>1.92</v>
+        <v>0.097774141732598</v>
       </c>
       <c r="K243">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>0.42</v>
+      </c>
+      <c r="L243">
+        <v>842.47</v>
       </c>
       <c r="M243" s="1">
-        <v>249704.0</v>
+        <v>200658.0</v>
       </c>
       <c r="N243" s="1">
-        <v>253457.36</v>
+        <v>201500.47</v>
       </c>
       <c r="O243" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>642</v>
+        <v>586</v>
       </c>
       <c r="B244" t="s">
-        <v>643</v>
+        <v>587</v>
       </c>
       <c r="C244" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>106.911</v>
+        <v>91.393</v>
       </c>
       <c r="E244" s="1">
-        <v>106.993</v>
+        <v>89.875</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>320979.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-246.0</v>
+        <v>1518.0</v>
       </c>
       <c r="J244" s="1">
-        <v>-0.076640527885002</v>
+        <v>1.6890125173853</v>
       </c>
       <c r="K244">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>644</v>
+        <v>0.04</v>
+      </c>
+      <c r="L244">
+        <v>38.36</v>
       </c>
       <c r="M244" s="1">
-        <v>320733.0</v>
+        <v>91393.0</v>
       </c>
       <c r="N244" s="1">
-        <v>326296.23</v>
+        <v>91431.36</v>
       </c>
       <c r="O244" s="1">
-        <v>0.18</v>
+        <v>0.05</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>645</v>
+        <v>588</v>
       </c>
       <c r="B245" t="s">
-        <v>646</v>
+        <v>589</v>
       </c>
       <c r="C245" s="1">
-        <v>103000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>101.921</v>
+        <v>91.655</v>
       </c>
       <c r="E245" s="1">
-        <v>99.833</v>
+        <v>89.875</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>102827.99</v>
+        <v>89875.0</v>
       </c>
       <c r="I245" s="1">
-        <v>2150.64</v>
+        <v>1780.0</v>
       </c>
       <c r="J245" s="1">
-        <v>2.0914927929643</v>
+        <v>1.980528511822</v>
       </c>
       <c r="K245">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>647</v>
+        <v>0.12</v>
+      </c>
+      <c r="L245">
+        <v>115.75</v>
       </c>
       <c r="M245" s="1">
-        <v>104978.63</v>
+        <v>91655.0</v>
       </c>
       <c r="N245" s="1">
-        <v>107112.0</v>
+        <v>91770.75</v>
       </c>
       <c r="O245" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>648</v>
+        <v>590</v>
       </c>
       <c r="B246" t="s">
-        <v>649</v>
+        <v>591</v>
       </c>
       <c r="C246" s="1">
-        <v>325000.0</v>
+        <v>870000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>101.704</v>
+        <v>101.255</v>
       </c>
       <c r="E246" s="1">
-        <v>100.0</v>
+        <v>100.369</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>325000.0</v>
+        <v>873210.3</v>
       </c>
       <c r="I246" s="1">
-        <v>5538.0</v>
+        <v>7708.2</v>
       </c>
       <c r="J246" s="1">
-        <v>1.704</v>
+        <v>0.8827426795126</v>
       </c>
       <c r="K246">
-        <v>1.42</v>
+        <v>0.73</v>
       </c>
       <c r="L246" t="s">
-        <v>650</v>
+        <v>592</v>
       </c>
       <c r="M246" s="1">
-        <v>330538.0</v>
+        <v>880918.5</v>
       </c>
       <c r="N246" s="1">
-        <v>335153.67</v>
+        <v>887282.61</v>
       </c>
       <c r="O246" s="1">
-        <v>0.19</v>
+        <v>0.49</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>651</v>
+        <v>593</v>
       </c>
       <c r="B247" t="s">
-        <v>652</v>
+        <v>594</v>
       </c>
       <c r="C247" s="1">
-        <v>300000.0</v>
+        <v>1120000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.896</v>
+        <v>91.749</v>
       </c>
       <c r="E247" s="1">
-        <v>99.07</v>
+        <v>90.91883929</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>297210.0</v>
+        <v>1018291.0</v>
       </c>
       <c r="I247" s="1">
-        <v>5478.0</v>
+        <v>9297.8</v>
       </c>
       <c r="J247" s="1">
-        <v>1.8431412132835</v>
+        <v>0.91307887431</v>
       </c>
       <c r="K247">
-        <v>3.51</v>
+        <v>1.38</v>
       </c>
       <c r="L247" t="s">
-        <v>653</v>
+        <v>595</v>
       </c>
       <c r="M247" s="1">
-        <v>302688.0</v>
+        <v>1027588.8</v>
       </c>
       <c r="N247" s="1">
-        <v>313214.4</v>
+        <v>1043019.48</v>
       </c>
       <c r="O247" s="1">
-        <v>0.17</v>
+        <v>0.57</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>654</v>
+        <v>596</v>
       </c>
       <c r="B248" t="s">
-        <v>655</v>
+        <v>597</v>
       </c>
       <c r="C248" s="1">
-        <v>324315.0</v>
+        <v>1025869.0</v>
       </c>
       <c r="D248" s="1">
-        <v>98.182</v>
+        <v>103.467</v>
       </c>
       <c r="E248" s="1">
-        <v>98.43842869</v>
+        <v>99.67400029</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>319250.59</v>
+        <v>1022524.67</v>
       </c>
       <c r="I248" s="1">
-        <v>-831.64</v>
+        <v>38911.21</v>
       </c>
       <c r="J248" s="1">
-        <v>-0.2604975608659</v>
+        <v>3.8054054969647</v>
       </c>
       <c r="K248">
-        <v>0.42</v>
+        <v>0.75</v>
       </c>
       <c r="L248" t="s">
-        <v>656</v>
+        <v>598</v>
       </c>
       <c r="M248" s="1">
-        <v>318418.95</v>
+        <v>1061435.88</v>
       </c>
       <c r="N248" s="1">
-        <v>319778.41</v>
+        <v>1069119.36</v>
       </c>
       <c r="O248" s="1">
-        <v>0.18</v>
+        <v>0.59</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>657</v>
+        <v>599</v>
       </c>
       <c r="B249" t="s">
-        <v>658</v>
+        <v>600</v>
       </c>
       <c r="C249" s="1">
-        <v>1296294.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>98.757</v>
+        <v>100.389</v>
       </c>
       <c r="E249" s="1">
-        <v>101.59279376</v>
+        <v>99.766</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>1316941.29</v>
+        <v>199532.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-36760.23</v>
+        <v>1246.0</v>
       </c>
       <c r="J249" s="1">
-        <v>-2.7913340009257</v>
+        <v>0.62446123929996</v>
       </c>
       <c r="K249">
-        <v>0.14</v>
+        <v>2.04</v>
       </c>
       <c r="L249" t="s">
-        <v>659</v>
+        <v>601</v>
       </c>
       <c r="M249" s="1">
-        <v>1280181.06</v>
+        <v>200778.0</v>
       </c>
       <c r="N249" s="1">
-        <v>1281956.81</v>
+        <v>204853.34</v>
       </c>
       <c r="O249" s="1">
-        <v>0.71</v>
+        <v>0.11</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>660</v>
+        <v>602</v>
       </c>
       <c r="B250" t="s">
-        <v>661</v>
+        <v>603</v>
       </c>
       <c r="C250" s="1">
-        <v>859513.0</v>
+        <v>217000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>104.956</v>
+        <v>100.616</v>
       </c>
       <c r="E250" s="1">
-        <v>119.35043565</v>
+        <v>99.945</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>1025832.51</v>
+        <v>216880.65</v>
       </c>
       <c r="I250" s="1">
-        <v>-123722.04</v>
+        <v>1456.07</v>
       </c>
       <c r="J250" s="1">
-        <v>-12.060647210333</v>
+        <v>0.6713692530892</v>
       </c>
       <c r="K250">
-        <v>0.21</v>
+        <v>0.75</v>
       </c>
       <c r="L250" t="s">
-        <v>662</v>
+        <v>604</v>
       </c>
       <c r="M250" s="1">
-        <v>902110.47</v>
+        <v>218336.72</v>
       </c>
       <c r="N250" s="1">
-        <v>903876.59</v>
+        <v>219964.4</v>
       </c>
       <c r="O250" s="1">
-        <v>0.5</v>
+        <v>0.12</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>663</v>
+        <v>605</v>
       </c>
       <c r="B251" t="s">
-        <v>664</v>
+        <v>606</v>
       </c>
       <c r="C251" s="1">
-        <v>283000.0</v>
+        <v>179000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>101.413</v>
+        <v>100.443</v>
       </c>
       <c r="E251" s="1">
-        <v>100.0</v>
+        <v>99.682</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>283000.0</v>
+        <v>178430.78</v>
       </c>
       <c r="I251" s="1">
-        <v>3998.79</v>
+        <v>1362.19</v>
       </c>
       <c r="J251" s="1">
-        <v>1.413</v>
+        <v>0.76342770008627</v>
       </c>
       <c r="K251">
-        <v>2.4</v>
+        <v>0.67</v>
       </c>
       <c r="L251" t="s">
-        <v>665</v>
+        <v>607</v>
       </c>
       <c r="M251" s="1">
-        <v>286998.79</v>
+        <v>179792.97</v>
       </c>
       <c r="N251" s="1">
-        <v>293784.02</v>
+        <v>180993.25</v>
       </c>
       <c r="O251" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>666</v>
+        <v>608</v>
       </c>
       <c r="B252" t="s">
-        <v>667</v>
+        <v>609</v>
       </c>
       <c r="C252" s="1">
-        <v>300000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>99.068</v>
+        <v>89.976</v>
       </c>
       <c r="E252" s="1">
-        <v>99.105</v>
+        <v>88.43514846</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>297315.0</v>
+        <v>1149656.93</v>
       </c>
       <c r="I252" s="1">
-        <v>-111.0</v>
+        <v>20031.07</v>
       </c>
       <c r="J252" s="1">
-        <v>-0.037334140557994</v>
+        <v>1.7423519553785</v>
       </c>
       <c r="K252">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>668</v>
+        <v>0.0</v>
+      </c>
+      <c r="L252">
+        <v>0.0</v>
       </c>
       <c r="M252" s="1">
-        <v>297204.0</v>
+        <v>1169688.0</v>
       </c>
       <c r="N252" s="1">
-        <v>299260.85</v>
+        <v>1169688.0</v>
       </c>
       <c r="O252" s="1">
-        <v>0.17</v>
+        <v>0.64</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>669</v>
+        <v>610</v>
       </c>
       <c r="B253" t="s">
-        <v>670</v>
+        <v>611</v>
       </c>
       <c r="C253" s="1">
-        <v>173000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>101.233</v>
+        <v>64.92</v>
       </c>
       <c r="E253" s="1">
-        <v>100.0</v>
+        <v>75.88066016</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>173000.0</v>
+        <v>194254.49</v>
       </c>
       <c r="I253" s="1">
-        <v>2133.09</v>
+        <v>-28059.29</v>
       </c>
       <c r="J253" s="1">
-        <v>1.233</v>
+        <v>-14.444603056537</v>
       </c>
       <c r="K253">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>0.12</v>
+      </c>
+      <c r="L253">
+        <v>296.33</v>
       </c>
       <c r="M253" s="1">
-        <v>175133.09</v>
+        <v>166195.2</v>
       </c>
       <c r="N253" s="1">
-        <v>178671.93</v>
+        <v>166491.53</v>
       </c>
       <c r="O253" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>672</v>
+        <v>612</v>
       </c>
       <c r="B254" t="s">
-        <v>673</v>
+        <v>613</v>
       </c>
       <c r="C254" s="1">
-        <v>558000.0</v>
+        <v>478000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.015</v>
+        <v>96.059</v>
       </c>
       <c r="E254" s="1">
-        <v>99.728</v>
+        <v>94.64463598</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>556482.24</v>
+        <v>452401.36</v>
       </c>
       <c r="I254" s="1">
-        <v>1601.46</v>
+        <v>6760.66</v>
       </c>
       <c r="J254" s="1">
-        <v>0.28778276913204</v>
+        <v>1.4943942697254</v>
       </c>
       <c r="K254">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>248.42</v>
+        <v>0.23</v>
+      </c>
+      <c r="L254" t="s">
+        <v>614</v>
       </c>
       <c r="M254" s="1">
-        <v>558083.7</v>
+        <v>459162.02</v>
       </c>
       <c r="N254" s="1">
-        <v>558332.12</v>
+        <v>460268.62</v>
       </c>
       <c r="O254" s="1">
-        <v>0.31</v>
+        <v>0.25</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>674</v>
+        <v>615</v>
       </c>
       <c r="B255" t="s">
-        <v>675</v>
+        <v>616</v>
       </c>
       <c r="C255" s="1">
-        <v>400000.0</v>
+        <v>254000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>106.309</v>
+        <v>88.117</v>
       </c>
       <c r="E255" s="1">
-        <v>99.29</v>
+        <v>93.57527559</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>397160.0</v>
+        <v>237681.2</v>
       </c>
       <c r="I255" s="1">
-        <v>28076.0</v>
+        <v>-13864.02</v>
       </c>
       <c r="J255" s="1">
-        <v>7.0691912579313</v>
+        <v>-5.8330318089946</v>
       </c>
       <c r="K255">
-        <v>4.3</v>
+        <v>0.99</v>
       </c>
       <c r="L255" t="s">
-        <v>676</v>
+        <v>617</v>
       </c>
       <c r="M255" s="1">
-        <v>425236.0</v>
+        <v>223817.18</v>
       </c>
       <c r="N255" s="1">
-        <v>442436.0</v>
+        <v>226338.04</v>
       </c>
       <c r="O255" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>677</v>
+        <v>618</v>
       </c>
       <c r="B256" t="s">
-        <v>678</v>
+        <v>619</v>
       </c>
       <c r="C256" s="1">
-        <v>100000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>101.627</v>
+        <v>100.285</v>
       </c>
       <c r="E256" s="1">
-        <v>102.47</v>
+        <v>99.998</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>102470.0</v>
+        <v>314993.7</v>
       </c>
       <c r="I256" s="1">
-        <v>-843.0</v>
+        <v>904.05</v>
       </c>
       <c r="J256" s="1">
-        <v>-0.8226798087245</v>
+        <v>0.2870057401148</v>
       </c>
       <c r="K256">
-        <v>3.19</v>
-[...2 lines deleted...]
-        <v>679</v>
+        <v>0.13</v>
+      </c>
+      <c r="L256">
+        <v>399.32</v>
       </c>
       <c r="M256" s="1">
-        <v>101627.0</v>
+        <v>315897.75</v>
       </c>
       <c r="N256" s="1">
-        <v>104816.04</v>
+        <v>316297.07</v>
       </c>
       <c r="O256" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>680</v>
+        <v>620</v>
       </c>
       <c r="B257" t="s">
-        <v>681</v>
+        <v>621</v>
       </c>
       <c r="C257" s="1">
-        <v>489562.86</v>
+        <v>150000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>91.304</v>
+        <v>102.851</v>
       </c>
       <c r="E257" s="1">
-        <v>89.13438818</v>
+        <v>100.0965</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>436368.86</v>
+        <v>150144.75</v>
       </c>
       <c r="I257" s="1">
-        <v>10621.62</v>
+        <v>4131.75</v>
       </c>
       <c r="J257" s="1">
-        <v>2.434092111889</v>
+        <v>2.7518444700864</v>
       </c>
       <c r="K257">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>694.44</v>
+        <v>2.03</v>
+      </c>
+      <c r="L257" t="s">
+        <v>622</v>
       </c>
       <c r="M257" s="1">
-        <v>446990.48</v>
+        <v>154276.5</v>
       </c>
       <c r="N257" s="1">
-        <v>447684.92</v>
+        <v>157317.6</v>
       </c>
       <c r="O257" s="1">
-        <v>0.25</v>
+        <v>0.09</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>682</v>
+        <v>623</v>
       </c>
       <c r="B258" t="s">
-        <v>683</v>
+        <v>624</v>
       </c>
       <c r="C258" s="1">
-        <v>472839.6</v>
+        <v>2013000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>97.789</v>
+        <v>89.036</v>
       </c>
       <c r="E258" s="1">
-        <v>95.98741518</v>
+        <v>90.0419995</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>453866.51</v>
+        <v>1812545.45</v>
       </c>
       <c r="I258" s="1">
-        <v>8518.61</v>
+        <v>-20250.77</v>
       </c>
       <c r="J258" s="1">
-        <v>1.876897680774</v>
+        <v>-1.1172558459155</v>
       </c>
       <c r="K258">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>684</v>
+        <v>0.0</v>
+      </c>
+      <c r="L258">
+        <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>462385.12</v>
+        <v>1792294.68</v>
       </c>
       <c r="N258" s="1">
-        <v>463400.75</v>
+        <v>1792294.68</v>
       </c>
       <c r="O258" s="1">
-        <v>0.26</v>
+        <v>0.98</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>685</v>
+        <v>625</v>
       </c>
       <c r="B259" t="s">
-        <v>686</v>
+        <v>626</v>
       </c>
       <c r="C259" s="1">
-        <v>290451.2</v>
+        <v>3307400.0</v>
       </c>
       <c r="D259" s="1">
-        <v>81.617</v>
+        <v>98.387</v>
       </c>
       <c r="E259" s="1">
-        <v>84.11520765</v>
+        <v>114.3817609</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>244313.63</v>
+        <v>3783062.36</v>
       </c>
       <c r="I259" s="1">
-        <v>-7256.08</v>
+        <v>111484.26</v>
       </c>
       <c r="J259" s="1">
-        <v>-2.9699857515113</v>
+        <v>2.9469315964435</v>
       </c>
       <c r="K259">
-        <v>0.28</v>
+        <v>0.0</v>
       </c>
       <c r="L259">
-        <v>823.61</v>
+        <v>21.69</v>
       </c>
       <c r="M259" s="1">
-        <v>237057.55</v>
+        <v>3894546.62</v>
       </c>
       <c r="N259" s="1">
-        <v>237881.16</v>
+        <v>3894568.31</v>
       </c>
       <c r="O259" s="1">
-        <v>0.13</v>
+        <v>2.14</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>687</v>
+        <v>627</v>
       </c>
       <c r="B260" t="s">
-        <v>688</v>
+        <v>628</v>
       </c>
       <c r="C260" s="1">
-        <v>1402658.15</v>
+        <v>833786.0</v>
       </c>
       <c r="D260" s="1">
-        <v>104.926</v>
+        <v>96.913</v>
       </c>
       <c r="E260" s="1">
-        <v>106.81039568</v>
+        <v>112.41957169</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>1498184.72</v>
+        <v>937338.65</v>
       </c>
       <c r="I260" s="1">
-        <v>-26431.63</v>
+        <v>54490.59</v>
       </c>
       <c r="J260" s="1">
-        <v>-1.7642437309066</v>
+        <v>5.813330112868</v>
       </c>
       <c r="K260">
-        <v>3.98</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>0.07</v>
+      </c>
+      <c r="L260">
+        <v>619.66</v>
       </c>
       <c r="M260" s="1">
-        <v>1471753.09</v>
+        <v>991829.24</v>
       </c>
       <c r="N260" s="1">
-        <v>1527528.93</v>
+        <v>992448.9</v>
       </c>
       <c r="O260" s="1">
-        <v>0.85</v>
+        <v>0.55</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>690</v>
+        <v>629</v>
       </c>
       <c r="B261" t="s">
-        <v>691</v>
+        <v>630</v>
       </c>
       <c r="C261" s="1">
-        <v>237000.0</v>
+        <v>6184062.0</v>
       </c>
       <c r="D261" s="1">
-        <v>99.141</v>
+        <v>65.419</v>
       </c>
       <c r="E261" s="1">
-        <v>99.422</v>
+        <v>75.01066241</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>235630.14</v>
+        <v>4638705.87</v>
       </c>
       <c r="I261" s="1">
-        <v>-665.97</v>
+        <v>-593154.35</v>
       </c>
       <c r="J261" s="1">
-        <v>-0.28263362233711</v>
+        <v>-12.787065328632</v>
       </c>
       <c r="K261">
-        <v>3.0</v>
+        <v>0.39</v>
       </c>
       <c r="L261" t="s">
-        <v>692</v>
+        <v>631</v>
       </c>
       <c r="M261" s="1">
-        <v>234964.17</v>
+        <v>4045551.52</v>
       </c>
       <c r="N261" s="1">
-        <v>242075.79</v>
+        <v>4069440.64</v>
       </c>
       <c r="O261" s="1">
-        <v>0.13</v>
+        <v>2.24</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>693</v>
+        <v>632</v>
       </c>
       <c r="B262" t="s">
-        <v>694</v>
+        <v>633</v>
       </c>
       <c r="C262" s="1">
-        <v>267000.0</v>
+        <v>667520.0</v>
       </c>
       <c r="D262" s="1">
-        <v>102.233</v>
+        <v>87.162</v>
       </c>
       <c r="E262" s="1">
-        <v>100.0</v>
+        <v>88.72928452</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>267000.0</v>
+        <v>592285.72</v>
       </c>
       <c r="I262" s="1">
-        <v>5962.11</v>
+        <v>-10461.94</v>
       </c>
       <c r="J262" s="1">
-        <v>2.233</v>
+        <v>-1.7663670837784</v>
       </c>
       <c r="K262">
-        <v>3.01</v>
+        <v>0.97</v>
       </c>
       <c r="L262" t="s">
-        <v>695</v>
+        <v>634</v>
       </c>
       <c r="M262" s="1">
-        <v>272962.11</v>
+        <v>581823.78</v>
       </c>
       <c r="N262" s="1">
-        <v>281008.69</v>
+        <v>588270.38</v>
       </c>
       <c r="O262" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>696</v>
+        <v>635</v>
       </c>
       <c r="B263" t="s">
-        <v>697</v>
+        <v>636</v>
       </c>
       <c r="C263" s="1">
-        <v>350000.0</v>
+        <v>2960000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>89.625</v>
+        <v>77.923</v>
       </c>
       <c r="E263" s="1">
-        <v>88.621</v>
+        <v>78.51775304</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>310173.5</v>
+        <v>2324125.49</v>
       </c>
       <c r="I263" s="1">
-        <v>3514.0</v>
+        <v>-17604.69</v>
       </c>
       <c r="J263" s="1">
-        <v>1.1329143205335</v>
+        <v>-0.75747587966948</v>
       </c>
       <c r="K263">
-        <v>1.03</v>
+        <v>0.97</v>
       </c>
       <c r="L263" t="s">
-        <v>698</v>
+        <v>637</v>
       </c>
       <c r="M263" s="1">
-        <v>313687.5</v>
+        <v>2306520.8</v>
       </c>
       <c r="N263" s="1">
-        <v>317302.57</v>
+        <v>2335107.1</v>
       </c>
       <c r="O263" s="1">
-        <v>0.18</v>
+        <v>1.28</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>699</v>
+        <v>638</v>
       </c>
       <c r="B264" t="s">
-        <v>700</v>
+        <v>639</v>
       </c>
       <c r="C264" s="1">
-        <v>300000.0</v>
+        <v>1740000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>75.606</v>
+        <v>100.249</v>
       </c>
       <c r="E264" s="1">
-        <v>74.37666667</v>
+        <v>99.934</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>223130.0</v>
+        <v>1738851.6</v>
       </c>
       <c r="I264" s="1">
-        <v>3688.0</v>
+        <v>5481.0</v>
       </c>
       <c r="J264" s="1">
-        <v>1.6528481154484</v>
+        <v>0.31520803730462</v>
       </c>
       <c r="K264">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>486.99</v>
+        <v>1.05</v>
+      </c>
+      <c r="L264" t="s">
+        <v>640</v>
       </c>
       <c r="M264" s="1">
-        <v>226818.0</v>
+        <v>1744332.6</v>
       </c>
       <c r="N264" s="1">
-        <v>227304.99</v>
+        <v>1762638.35</v>
       </c>
       <c r="O264" s="1">
-        <v>0.13</v>
+        <v>0.97</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>701</v>
+        <v>641</v>
       </c>
       <c r="B265" t="s">
-        <v>702</v>
+        <v>642</v>
       </c>
       <c r="C265" s="1">
-        <v>300000.0</v>
+        <v>1060000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>102.274</v>
+        <v>80.999</v>
       </c>
       <c r="E265" s="1">
-        <v>100.0</v>
+        <v>82.88407547</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>300000.0</v>
+        <v>878571.2</v>
       </c>
       <c r="I265" s="1">
-        <v>6822.0</v>
+        <v>-19981.8</v>
       </c>
       <c r="J265" s="1">
-        <v>2.274</v>
+        <v>-2.2743518112135</v>
       </c>
       <c r="K265">
-        <v>1.63</v>
+        <v>2.32</v>
       </c>
       <c r="L265" t="s">
-        <v>703</v>
+        <v>643</v>
       </c>
       <c r="M265" s="1">
-        <v>306822.0</v>
+        <v>858589.4</v>
       </c>
       <c r="N265" s="1">
-        <v>311697.68</v>
+        <v>883158.17</v>
       </c>
       <c r="O265" s="1">
-        <v>0.17</v>
+        <v>0.49</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>704</v>
+        <v>644</v>
       </c>
       <c r="B266" t="s">
-        <v>705</v>
+        <v>645</v>
       </c>
       <c r="C266" s="1">
-        <v>100000.0</v>
+        <v>516000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.672</v>
+        <v>100.367</v>
       </c>
       <c r="E266" s="1">
-        <v>99.711</v>
+        <v>99.45682171</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>99711.0</v>
+        <v>513197.2</v>
       </c>
       <c r="I266" s="1">
-        <v>961.0</v>
+        <v>4696.52</v>
       </c>
       <c r="J266" s="1">
-        <v>0.96378533963154</v>
+        <v>0.91514918631668</v>
       </c>
       <c r="K266">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>195.21</v>
+        <v>2.47</v>
+      </c>
+      <c r="L266" t="s">
+        <v>646</v>
       </c>
       <c r="M266" s="1">
-        <v>100672.0</v>
+        <v>517893.72</v>
       </c>
       <c r="N266" s="1">
-        <v>100867.21</v>
+        <v>530650.94</v>
       </c>
       <c r="O266" s="1">
-        <v>0.06</v>
+        <v>0.29</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>706</v>
+        <v>647</v>
       </c>
       <c r="B267" t="s">
-        <v>707</v>
+        <v>648</v>
       </c>
       <c r="C267" s="1">
-        <v>400000.0</v>
+        <v>3748833.0</v>
       </c>
       <c r="D267" s="1">
-        <v>103.54</v>
+        <v>102.325</v>
       </c>
       <c r="E267" s="1">
-        <v>102.3175</v>
+        <v>99.46200458</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>409270.0</v>
+        <v>3728664.45</v>
       </c>
       <c r="I267" s="1">
-        <v>4890.0</v>
+        <v>107328.92</v>
       </c>
       <c r="J267" s="1">
-        <v>1.1948102719476</v>
+        <v>2.8784815968087</v>
       </c>
       <c r="K267">
-        <v>2.29</v>
+        <v>0.94</v>
       </c>
       <c r="L267" t="s">
-        <v>708</v>
+        <v>649</v>
       </c>
       <c r="M267" s="1">
-        <v>414160.0</v>
+        <v>3835993.37</v>
       </c>
       <c r="N267" s="1">
-        <v>423333.97</v>
+        <v>3871222.13</v>
       </c>
       <c r="O267" s="1">
-        <v>0.24</v>
+        <v>2.13</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>709</v>
+        <v>650</v>
       </c>
       <c r="B268" t="s">
-        <v>710</v>
+        <v>651</v>
       </c>
       <c r="C268" s="1">
-        <v>245000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>95.862</v>
+        <v>102.651</v>
       </c>
       <c r="E268" s="1">
-        <v>98.74223265</v>
+        <v>98.725</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>241918.47</v>
+        <v>537064.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-7056.57</v>
+        <v>21357.44</v>
       </c>
       <c r="J268" s="1">
-        <v>-2.9169207295334</v>
+        <v>3.9767029627754</v>
       </c>
       <c r="K268">
-        <v>0.45</v>
+        <v>3.17</v>
       </c>
       <c r="L268" t="s">
-        <v>711</v>
+        <v>652</v>
       </c>
       <c r="M268" s="1">
-        <v>234861.9</v>
+        <v>558421.44</v>
       </c>
       <c r="N268" s="1">
-        <v>235972.79</v>
+        <v>575653.57</v>
       </c>
       <c r="O268" s="1">
-        <v>0.13</v>
+        <v>0.32</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>712</v>
+        <v>653</v>
       </c>
       <c r="B269" t="s">
-        <v>713</v>
+        <v>654</v>
       </c>
       <c r="C269" s="1">
-        <v>250000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>99.831</v>
+        <v>84.845</v>
       </c>
       <c r="E269" s="1">
-        <v>99.7844</v>
+        <v>81.75</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>249461.0</v>
+        <v>81750.0</v>
       </c>
       <c r="I269" s="1">
-        <v>116.5</v>
+        <v>3095.0</v>
       </c>
       <c r="J269" s="1">
-        <v>0.046700686680483</v>
+        <v>3.7859327217125</v>
       </c>
       <c r="K269">
-        <v>2.97</v>
+        <v>1.46</v>
       </c>
       <c r="L269" t="s">
-        <v>714</v>
+        <v>655</v>
       </c>
       <c r="M269" s="1">
-        <v>249577.5</v>
+        <v>84845.0</v>
       </c>
       <c r="N269" s="1">
-        <v>256997.88</v>
+        <v>86303.9</v>
       </c>
       <c r="O269" s="1">
-        <v>0.14</v>
+        <v>0.05</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>715</v>
+        <v>656</v>
       </c>
       <c r="B270" t="s">
-        <v>716</v>
+        <v>657</v>
       </c>
       <c r="C270" s="1">
-        <v>200000.0</v>
+        <v>3112440.9</v>
       </c>
       <c r="D270" s="1">
-        <v>101.223</v>
+        <v>78.878</v>
       </c>
       <c r="E270" s="1">
-        <v>100.0</v>
+        <v>77.96098072</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>200000.0</v>
+        <v>2426489.45</v>
       </c>
       <c r="I270" s="1">
-        <v>2446.0</v>
+        <v>28541.68</v>
       </c>
       <c r="J270" s="1">
-        <v>1.223</v>
+        <v>1.1762540323429</v>
       </c>
       <c r="K270">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>717</v>
+        <v>0.0</v>
+      </c>
+      <c r="L270">
+        <v>0.0</v>
       </c>
       <c r="M270" s="1">
-        <v>202446.0</v>
+        <v>2455031.13</v>
       </c>
       <c r="N270" s="1">
-        <v>203914.24</v>
+        <v>2455031.13</v>
       </c>
       <c r="O270" s="1">
-        <v>0.11</v>
+        <v>1.35</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>718</v>
+        <v>658</v>
       </c>
       <c r="B271" t="s">
-        <v>719</v>
+        <v>659</v>
       </c>
       <c r="C271" s="1">
-        <v>163000.0</v>
+        <v>4746602.75</v>
       </c>
       <c r="D271" s="1">
-        <v>102.221</v>
+        <v>91.141</v>
       </c>
       <c r="E271" s="1">
-        <v>100.0</v>
+        <v>104.37955378</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>163000.0</v>
+        <v>4954482.77</v>
       </c>
       <c r="I271" s="1">
-        <v>3620.23</v>
+        <v>-628381.56</v>
       </c>
       <c r="J271" s="1">
-        <v>2.221</v>
+        <v>-12.683091034344</v>
       </c>
       <c r="K271">
-        <v>3.7</v>
+        <v>1.66</v>
       </c>
       <c r="L271" t="s">
-        <v>720</v>
+        <v>660</v>
       </c>
       <c r="M271" s="1">
-        <v>166620.23</v>
+        <v>4326101.21</v>
       </c>
       <c r="N271" s="1">
-        <v>172659.18</v>
+        <v>4404777.78</v>
       </c>
       <c r="O271" s="1">
-        <v>0.1</v>
+        <v>2.42</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>721</v>
+        <v>661</v>
       </c>
       <c r="B272" t="s">
-        <v>722</v>
+        <v>662</v>
       </c>
       <c r="C272" s="1">
-        <v>300000.0</v>
+        <v>4213312.0</v>
       </c>
       <c r="D272" s="1">
-        <v>99.575</v>
+        <v>99.458</v>
       </c>
       <c r="E272" s="1">
-        <v>99.3</v>
+        <v>98.69654324</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>297900.0</v>
+        <v>4158393.3</v>
       </c>
       <c r="I272" s="1">
-        <v>825.0</v>
+        <v>32082.55</v>
       </c>
       <c r="J272" s="1">
-        <v>0.27693856998993</v>
+        <v>0.7715131226284</v>
       </c>
       <c r="K272">
-        <v>2.49</v>
+        <v>0.11</v>
       </c>
       <c r="L272" t="s">
-        <v>723</v>
+        <v>663</v>
       </c>
       <c r="M272" s="1">
-        <v>298725.0</v>
+        <v>4190475.85</v>
       </c>
       <c r="N272" s="1">
-        <v>306183.9</v>
+        <v>4195093.18</v>
       </c>
       <c r="O272" s="1">
-        <v>0.17</v>
+        <v>2.3</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>724</v>
+        <v>664</v>
       </c>
       <c r="B273" t="s">
-        <v>725</v>
+        <v>665</v>
       </c>
       <c r="C273" s="1">
-        <v>300000.0</v>
+        <v>2210000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.675</v>
+        <v>100.509</v>
       </c>
       <c r="E273" s="1">
-        <v>99.492</v>
+        <v>99.89235747</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>298476.0</v>
+        <v>2207621.1</v>
       </c>
       <c r="I273" s="1">
-        <v>3549.0</v>
+        <v>13627.8</v>
       </c>
       <c r="J273" s="1">
-        <v>1.1890403248502</v>
+        <v>0.61730701885391</v>
       </c>
       <c r="K273">
-        <v>1.27</v>
+        <v>1.42</v>
       </c>
       <c r="L273" t="s">
-        <v>726</v>
+        <v>666</v>
       </c>
       <c r="M273" s="1">
-        <v>302025.0</v>
+        <v>2221248.9</v>
       </c>
       <c r="N273" s="1">
-        <v>305822.26</v>
+        <v>2252733.83</v>
       </c>
       <c r="O273" s="1">
-        <v>0.17</v>
+        <v>1.24</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>727</v>
+        <v>667</v>
       </c>
       <c r="B274" t="s">
-        <v>728</v>
+        <v>668</v>
       </c>
       <c r="C274" s="1">
-        <v>700000.0</v>
+        <v>1910000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.614</v>
+        <v>99.95</v>
       </c>
       <c r="E274" s="1">
-        <v>99.633</v>
+        <v>99.374</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>697431.0</v>
+        <v>1898043.4</v>
       </c>
       <c r="I274" s="1">
-        <v>6867.0</v>
+        <v>11001.6</v>
       </c>
       <c r="J274" s="1">
-        <v>0.9846135316612</v>
+        <v>0.5796284742488</v>
       </c>
       <c r="K274">
-        <v>0.21</v>
+        <v>1.72</v>
       </c>
       <c r="L274" t="s">
-        <v>729</v>
+        <v>669</v>
       </c>
       <c r="M274" s="1">
-        <v>704298.0</v>
+        <v>1909045.0</v>
       </c>
       <c r="N274" s="1">
-        <v>705736.36</v>
+        <v>1941970.26</v>
       </c>
       <c r="O274" s="1">
-        <v>0.39</v>
+        <v>1.07</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>730</v>
+        <v>670</v>
       </c>
       <c r="B275" t="s">
-        <v>731</v>
+        <v>671</v>
       </c>
       <c r="C275" s="1">
-        <v>153000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.153</v>
+        <v>100.491</v>
       </c>
       <c r="E275" s="1">
-        <v>99.23</v>
+        <v>100.73</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>151821.9</v>
+        <v>201460.0</v>
       </c>
       <c r="I275" s="1">
-        <v>1412.19</v>
+        <v>-478.0</v>
       </c>
       <c r="J275" s="1">
-        <v>0.93016224931976</v>
+        <v>-0.23726794400874</v>
       </c>
       <c r="K275">
-        <v>1.41</v>
+        <v>1.38</v>
       </c>
       <c r="L275" t="s">
-        <v>732</v>
+        <v>672</v>
       </c>
       <c r="M275" s="1">
-        <v>153234.09</v>
+        <v>200982.0</v>
       </c>
       <c r="N275" s="1">
-        <v>155398.62</v>
+        <v>203738.85</v>
       </c>
       <c r="O275" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>733</v>
+        <v>673</v>
       </c>
       <c r="B276" t="s">
-        <v>734</v>
+        <v>674</v>
       </c>
       <c r="C276" s="1">
-        <v>100000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.955</v>
+        <v>105.541</v>
       </c>
       <c r="E276" s="1">
-        <v>99.499</v>
+        <v>99.775</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>99499.0</v>
+        <v>169617.5</v>
       </c>
       <c r="I276" s="1">
-        <v>1456.0</v>
+        <v>9802.2</v>
       </c>
       <c r="J276" s="1">
-        <v>1.4633312897617</v>
+        <v>5.7790027562015</v>
       </c>
       <c r="K276">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>195.21</v>
+        <v>1.07</v>
+      </c>
+      <c r="L276" t="s">
+        <v>675</v>
       </c>
       <c r="M276" s="1">
-        <v>100955.0</v>
+        <v>179419.7</v>
       </c>
       <c r="N276" s="1">
-        <v>101150.21</v>
+        <v>181244.87</v>
       </c>
       <c r="O276" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>735</v>
+        <v>676</v>
       </c>
       <c r="B277" t="s">
-        <v>736</v>
+        <v>677</v>
       </c>
       <c r="C277" s="1">
-        <v>165000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>103.059</v>
+        <v>101.491</v>
       </c>
       <c r="E277" s="1">
-        <v>99.451</v>
+        <v>99.24</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>164094.15</v>
+        <v>99240.0</v>
       </c>
       <c r="I277" s="1">
-        <v>5953.2</v>
+        <v>2251.0</v>
       </c>
       <c r="J277" s="1">
-        <v>3.6279172657892</v>
+        <v>2.2682386134623</v>
       </c>
       <c r="K277">
-        <v>2.85</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>0.42</v>
+      </c>
+      <c r="L277">
+        <v>421.23</v>
       </c>
       <c r="M277" s="1">
-        <v>170047.35</v>
+        <v>101491.0</v>
       </c>
       <c r="N277" s="1">
-        <v>174743.07</v>
+        <v>101912.23</v>
       </c>
       <c r="O277" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>738</v>
+        <v>678</v>
       </c>
       <c r="B278" t="s">
-        <v>739</v>
+        <v>679</v>
       </c>
       <c r="C278" s="1">
-        <v>2050000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>68.167</v>
+        <v>93.852</v>
       </c>
       <c r="E278" s="1">
-        <v>70.36</v>
+        <v>100.121</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>1442380.0</v>
+        <v>400484.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-44956.5</v>
+        <v>-25076.0</v>
       </c>
       <c r="J278" s="1">
-        <v>-3.1168277430358</v>
+        <v>-6.2614236773504</v>
       </c>
       <c r="K278">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="L278" t="s">
-        <v>740</v>
+        <v>680</v>
       </c>
       <c r="M278" s="1">
-        <v>1397423.5</v>
+        <v>375408.0</v>
       </c>
       <c r="N278" s="1">
-        <v>1409779.66</v>
+        <v>378208.0</v>
       </c>
       <c r="O278" s="1">
-        <v>0.78</v>
+        <v>0.21</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>741</v>
+        <v>681</v>
       </c>
       <c r="B279" t="s">
-        <v>742</v>
+        <v>682</v>
       </c>
       <c r="C279" s="1">
-        <v>102000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.71</v>
+        <v>103.472</v>
       </c>
       <c r="E279" s="1">
-        <v>100.0</v>
+        <v>99.858</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>102000.0</v>
+        <v>299574.0</v>
       </c>
       <c r="I279" s="1">
-        <v>724.2</v>
+        <v>10842.0</v>
       </c>
       <c r="J279" s="1">
-        <v>0.71</v>
+        <v>3.6191391776322</v>
       </c>
       <c r="K279">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>702.01</v>
+        <v>2.88</v>
+      </c>
+      <c r="L279" t="s">
+        <v>683</v>
       </c>
       <c r="M279" s="1">
-        <v>102724.2</v>
+        <v>310416.0</v>
       </c>
       <c r="N279" s="1">
-        <v>103426.21</v>
+        <v>319047.16</v>
       </c>
       <c r="O279" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>743</v>
+        <v>684</v>
       </c>
       <c r="B280" t="s">
-        <v>744</v>
+        <v>685</v>
       </c>
       <c r="C280" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.574</v>
+        <v>100.352</v>
       </c>
       <c r="E280" s="1">
-        <v>100.23</v>
+        <v>99.67</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>300690.0</v>
+        <v>199340.0</v>
       </c>
       <c r="I280" s="1">
-        <v>1032.0</v>
+        <v>1364.0</v>
       </c>
       <c r="J280" s="1">
-        <v>0.34321061558416</v>
+        <v>0.68425805157018</v>
       </c>
       <c r="K280">
-        <v>1.56</v>
-[...2 lines deleted...]
-        <v>745</v>
+        <v>0.18</v>
+      </c>
+      <c r="L280">
+        <v>359.59</v>
       </c>
       <c r="M280" s="1">
-        <v>301722.0</v>
+        <v>200704.0</v>
       </c>
       <c r="N280" s="1">
-        <v>306406.93</v>
+        <v>201063.59</v>
       </c>
       <c r="O280" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>746</v>
+        <v>686</v>
       </c>
       <c r="B281" t="s">
-        <v>747</v>
+        <v>687</v>
       </c>
       <c r="C281" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.521</v>
+        <v>99.511</v>
       </c>
       <c r="E281" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>299613.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I281" s="1">
-        <v>1950.0</v>
+        <v>-978.0</v>
       </c>
       <c r="J281" s="1">
-        <v>0.65083958306215</v>
+        <v>-0.489</v>
       </c>
       <c r="K281">
-        <v>0.81</v>
+        <v>1.21</v>
       </c>
       <c r="L281" t="s">
-        <v>748</v>
+        <v>688</v>
       </c>
       <c r="M281" s="1">
-        <v>301563.0</v>
+        <v>199022.0</v>
       </c>
       <c r="N281" s="1">
-        <v>303983.55</v>
+        <v>201446.66</v>
       </c>
       <c r="O281" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>749</v>
+        <v>689</v>
       </c>
       <c r="B282" t="s">
-        <v>750</v>
+        <v>690</v>
       </c>
       <c r="C282" s="1">
-        <v>3673000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>72.231</v>
+        <v>94.323</v>
       </c>
       <c r="E282" s="1">
-        <v>70.77928042</v>
+        <v>96.33333333</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>2599722.97</v>
+        <v>867000.0</v>
       </c>
       <c r="I282" s="1">
-        <v>53321.66</v>
+        <v>-18093.0</v>
       </c>
       <c r="J282" s="1">
-        <v>2.0510516164728</v>
+        <v>-2.0868512110727</v>
       </c>
       <c r="K282">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>0.11</v>
+      </c>
+      <c r="L282">
+        <v>990.0</v>
       </c>
       <c r="M282" s="1">
-        <v>2653044.63</v>
+        <v>848907.0</v>
       </c>
       <c r="N282" s="1">
-        <v>2664637.22</v>
+        <v>849897.0</v>
       </c>
       <c r="O282" s="1">
-        <v>1.48</v>
+        <v>0.47</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>752</v>
+        <v>691</v>
       </c>
       <c r="B283" t="s">
-        <v>753</v>
+        <v>692</v>
       </c>
       <c r="C283" s="1">
-        <v>967000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>89.158</v>
+        <v>100.162</v>
       </c>
       <c r="E283" s="1">
-        <v>88.64225853</v>
+        <v>98.642</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>857170.64</v>
+        <v>394568.0</v>
       </c>
       <c r="I283" s="1">
-        <v>4987.22</v>
+        <v>6080.0</v>
       </c>
       <c r="J283" s="1">
-        <v>0.58182347449511</v>
+        <v>1.5409257719835</v>
       </c>
       <c r="K283">
-        <v>0.96</v>
+        <v>3.42</v>
       </c>
       <c r="L283" t="s">
-        <v>754</v>
+        <v>693</v>
       </c>
       <c r="M283" s="1">
-        <v>862157.86</v>
+        <v>400648.0</v>
       </c>
       <c r="N283" s="1">
-        <v>871421.19</v>
+        <v>414312.38</v>
       </c>
       <c r="O283" s="1">
-        <v>0.48</v>
+        <v>0.23</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>755</v>
+        <v>694</v>
       </c>
       <c r="B284" t="s">
-        <v>756</v>
+        <v>695</v>
       </c>
       <c r="C284" s="1">
-        <v>774000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>98.383</v>
+        <v>100.11</v>
       </c>
       <c r="E284" s="1">
-        <v>101.49189664</v>
+        <v>99.628</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>785547.28</v>
+        <v>206229.96</v>
       </c>
       <c r="I284" s="1">
-        <v>-24062.86</v>
+        <v>997.74</v>
       </c>
       <c r="J284" s="1">
-        <v>-3.063196909039</v>
+        <v>0.48379973501425</v>
       </c>
       <c r="K284">
-        <v>1.05</v>
+        <v>1.36</v>
       </c>
       <c r="L284" t="s">
-        <v>757</v>
+        <v>696</v>
       </c>
       <c r="M284" s="1">
-        <v>761484.42</v>
+        <v>207227.7</v>
       </c>
       <c r="N284" s="1">
-        <v>769627.32</v>
+        <v>210047.72</v>
       </c>
       <c r="O284" s="1">
-        <v>0.43</v>
+        <v>0.12</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>758</v>
+        <v>697</v>
       </c>
       <c r="B285" t="s">
-        <v>759</v>
+        <v>698</v>
       </c>
       <c r="C285" s="1">
-        <v>2854000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>101.48</v>
+        <v>100.612</v>
       </c>
       <c r="E285" s="1">
-        <v>128.85467449</v>
+        <v>99.736</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>3677512.41</v>
+        <v>199472.0</v>
       </c>
       <c r="I285" s="1">
-        <v>37638.43</v>
+        <v>1752.0</v>
       </c>
       <c r="J285" s="1">
-        <v>1.0234752681637</v>
+        <v>0.87831876153044</v>
       </c>
       <c r="K285">
-        <v>0.23</v>
+        <v>1.12</v>
       </c>
       <c r="L285" t="s">
-        <v>760</v>
+        <v>699</v>
       </c>
       <c r="M285" s="1">
-        <v>3715150.84</v>
+        <v>201224.0</v>
       </c>
       <c r="N285" s="1">
-        <v>3721770.67</v>
+        <v>203459.62</v>
       </c>
       <c r="O285" s="1">
-        <v>2.07</v>
+        <v>0.11</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>761</v>
+        <v>700</v>
       </c>
       <c r="B286" t="s">
-        <v>762</v>
+        <v>701</v>
       </c>
       <c r="C286" s="1">
-        <v>283000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>101.34</v>
+        <v>100.253</v>
       </c>
       <c r="E286" s="1">
-        <v>99.646</v>
+        <v>99.594</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>281998.18</v>
+        <v>155366.64</v>
       </c>
       <c r="I286" s="1">
-        <v>4794.02</v>
+        <v>1028.04</v>
       </c>
       <c r="J286" s="1">
-        <v>1.7000180639464</v>
+        <v>0.66168644697472</v>
       </c>
       <c r="K286">
-        <v>3.1</v>
+        <v>2.47</v>
       </c>
       <c r="L286" t="s">
-        <v>763</v>
+        <v>702</v>
       </c>
       <c r="M286" s="1">
-        <v>286792.2</v>
+        <v>156394.68</v>
       </c>
       <c r="N286" s="1">
-        <v>295557.45</v>
+        <v>160246.06</v>
       </c>
       <c r="O286" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>764</v>
+        <v>703</v>
       </c>
       <c r="B287" t="s">
-        <v>765</v>
+        <v>704</v>
       </c>
       <c r="C287" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>101.373</v>
+        <v>100.42</v>
       </c>
       <c r="E287" s="1">
-        <v>97.41</v>
+        <v>100.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>194820.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I287" s="1">
-        <v>7926.0</v>
+        <v>2100.0</v>
       </c>
       <c r="J287" s="1">
-        <v>4.0683708038189</v>
+        <v>0.42</v>
       </c>
       <c r="K287">
-        <v>3.17</v>
+        <v>2.07</v>
       </c>
       <c r="L287" t="s">
-        <v>766</v>
+        <v>705</v>
       </c>
       <c r="M287" s="1">
-        <v>202746.0</v>
+        <v>502100.0</v>
       </c>
       <c r="N287" s="1">
-        <v>209080.25</v>
+        <v>512451.03</v>
       </c>
       <c r="O287" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>767</v>
+        <v>706</v>
       </c>
       <c r="B288" t="s">
-        <v>768</v>
+        <v>707</v>
       </c>
       <c r="C288" s="1">
         <v>200000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>108.08</v>
+        <v>102.993</v>
       </c>
       <c r="E288" s="1">
-        <v>108.24</v>
+        <v>103.012</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>216480.0</v>
+        <v>206024.0</v>
       </c>
       <c r="I288" s="1">
-        <v>-320.0</v>
+        <v>-38.0</v>
       </c>
       <c r="J288" s="1">
-        <v>-0.14781966001478</v>
+        <v>-0.018444453073428</v>
       </c>
       <c r="K288">
-        <v>1.27</v>
+        <v>2.2</v>
       </c>
       <c r="L288" t="s">
-        <v>769</v>
+        <v>708</v>
       </c>
       <c r="M288" s="1">
-        <v>216160.0</v>
+        <v>205986.0</v>
       </c>
       <c r="N288" s="1">
-        <v>218707.95</v>
+        <v>210387.37</v>
       </c>
       <c r="O288" s="1">
         <v>0.12</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>770</v>
+        <v>709</v>
       </c>
       <c r="B289" t="s">
-        <v>771</v>
+        <v>710</v>
       </c>
       <c r="C289" s="1">
-        <v>400000.0</v>
+        <v>423000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.659</v>
+        <v>102.897</v>
       </c>
       <c r="E289" s="1">
-        <v>100.507</v>
+        <v>99.849</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>402028.0</v>
+        <v>422361.27</v>
       </c>
       <c r="I289" s="1">
-        <v>608.0</v>
+        <v>12893.04</v>
       </c>
       <c r="J289" s="1">
-        <v>0.1512332474355</v>
+        <v>3.0526094402548</v>
       </c>
       <c r="K289">
-        <v>2.33</v>
+        <v>1.77</v>
       </c>
       <c r="L289" t="s">
-        <v>772</v>
+        <v>711</v>
       </c>
       <c r="M289" s="1">
-        <v>402636.0</v>
+        <v>435254.31</v>
       </c>
       <c r="N289" s="1">
-        <v>411956.55</v>
+        <v>442750.1</v>
       </c>
       <c r="O289" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>773</v>
+        <v>712</v>
       </c>
       <c r="B290" t="s">
-        <v>774</v>
+        <v>713</v>
       </c>
       <c r="C290" s="1">
-        <v>300000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>90.154</v>
+        <v>101.858</v>
       </c>
       <c r="E290" s="1">
-        <v>85.25</v>
+        <v>99.115</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>255750.0</v>
+        <v>161557.45</v>
       </c>
       <c r="I290" s="1">
-        <v>14712.0</v>
+        <v>4471.09</v>
       </c>
       <c r="J290" s="1">
-        <v>5.7524926686217</v>
+        <v>2.7674923069162</v>
       </c>
       <c r="K290">
-        <v>0.65</v>
+        <v>3.23</v>
       </c>
       <c r="L290" t="s">
-        <v>775</v>
+        <v>714</v>
       </c>
       <c r="M290" s="1">
-        <v>270462.0</v>
+        <v>166028.54</v>
       </c>
       <c r="N290" s="1">
-        <v>272422.27</v>
+        <v>171295.9</v>
       </c>
       <c r="O290" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>776</v>
+        <v>715</v>
       </c>
       <c r="B291" t="s">
-        <v>777</v>
+        <v>716</v>
       </c>
       <c r="C291" s="1">
-        <v>175000.0</v>
+        <v>456116.34</v>
       </c>
       <c r="D291" s="1">
-        <v>102.569</v>
+        <v>96.795</v>
       </c>
       <c r="E291" s="1">
-        <v>99.779</v>
+        <v>97.97293822</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>174613.25</v>
+        <v>446870.58</v>
       </c>
       <c r="I291" s="1">
-        <v>4882.5</v>
+        <v>-5372.76</v>
       </c>
       <c r="J291" s="1">
-        <v>2.7961795568206</v>
+        <v>-1.2023078359734</v>
       </c>
       <c r="K291">
-        <v>0.76</v>
+        <v>0.88</v>
       </c>
       <c r="L291" t="s">
-        <v>778</v>
+        <v>717</v>
       </c>
       <c r="M291" s="1">
-        <v>179495.75</v>
+        <v>441497.82</v>
       </c>
       <c r="N291" s="1">
-        <v>180826.23</v>
+        <v>445511.64</v>
       </c>
       <c r="O291" s="1">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>779</v>
+        <v>718</v>
       </c>
       <c r="B292" t="s">
-        <v>780</v>
+        <v>719</v>
       </c>
       <c r="C292" s="1">
-        <v>400000.0</v>
+        <v>215125.61</v>
       </c>
       <c r="D292" s="1">
-        <v>99.015</v>
+        <v>91.774</v>
       </c>
       <c r="E292" s="1">
-        <v>100.761</v>
+        <v>95.04090657</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>403044.0</v>
+        <v>204457.33</v>
       </c>
       <c r="I292" s="1">
-        <v>-6984.0</v>
+        <v>-7027.96</v>
       </c>
       <c r="J292" s="1">
-        <v>-1.7328132908566</v>
+        <v>-3.4373724825615</v>
       </c>
       <c r="K292">
-        <v>1.43</v>
+        <v>1.04</v>
       </c>
       <c r="L292" t="s">
-        <v>781</v>
+        <v>720</v>
       </c>
       <c r="M292" s="1">
-        <v>396060.0</v>
+        <v>197429.37</v>
       </c>
       <c r="N292" s="1">
-        <v>401792.88</v>
+        <v>199666.68</v>
       </c>
       <c r="O292" s="1">
-        <v>0.22</v>
+        <v>0.11</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>782</v>
+        <v>721</v>
       </c>
       <c r="B293" t="s">
-        <v>783</v>
+        <v>722</v>
       </c>
       <c r="C293" s="1">
-        <v>100000.0</v>
+        <v>195395.37</v>
       </c>
       <c r="D293" s="1">
-        <v>103.431</v>
+        <v>81.399</v>
       </c>
       <c r="E293" s="1">
-        <v>99.871</v>
+        <v>99.15404341</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>99871.0</v>
+        <v>193742.41</v>
       </c>
       <c r="I293" s="1">
-        <v>3560.0</v>
+        <v>-34692.54</v>
       </c>
       <c r="J293" s="1">
-        <v>3.5645983318481</v>
+        <v>-17.90652857059</v>
       </c>
       <c r="K293">
-        <v>2.84</v>
-[...2 lines deleted...]
-        <v>784</v>
+        <v>0.07</v>
+      </c>
+      <c r="L293">
+        <v>139.19</v>
       </c>
       <c r="M293" s="1">
-        <v>103431.0</v>
+        <v>159049.87</v>
       </c>
       <c r="N293" s="1">
-        <v>106266.62</v>
+        <v>159189.06</v>
       </c>
       <c r="O293" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>785</v>
+        <v>723</v>
       </c>
       <c r="B294" t="s">
-        <v>786</v>
+        <v>724</v>
       </c>
       <c r="C294" s="1">
-        <v>100000.0</v>
+        <v>1681000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>106.036</v>
+        <v>102.215</v>
       </c>
       <c r="E294" s="1">
-        <v>104.45</v>
+        <v>111.74737299</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>104450.0</v>
+        <v>1878473.34</v>
       </c>
       <c r="I294" s="1">
-        <v>1586.0</v>
+        <v>328649.97</v>
       </c>
       <c r="J294" s="1">
-        <v>1.5184298707516</v>
+        <v>17.495588731645</v>
       </c>
       <c r="K294">
-        <v>3.28</v>
+        <v>0.75</v>
       </c>
       <c r="L294" t="s">
-        <v>787</v>
+        <v>725</v>
       </c>
       <c r="M294" s="1">
-        <v>106036.0</v>
+        <v>2207123.31</v>
       </c>
       <c r="N294" s="1">
-        <v>109319.56</v>
+        <v>2219724.17</v>
       </c>
       <c r="O294" s="1">
-        <v>0.06</v>
+        <v>1.22</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>788</v>
+        <v>726</v>
       </c>
       <c r="B295" t="s">
-        <v>789</v>
+        <v>727</v>
       </c>
       <c r="C295" s="1">
-        <v>300000.0</v>
+        <v>1640000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>99.261</v>
+        <v>103.059</v>
       </c>
       <c r="E295" s="1">
-        <v>99.589</v>
+        <v>101.61324878</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>298767.0</v>
+        <v>1666457.28</v>
       </c>
       <c r="I295" s="1">
-        <v>-984.0</v>
+        <v>91857.88</v>
       </c>
       <c r="J295" s="1">
-        <v>-0.32935364347468</v>
+        <v>5.5121653043515</v>
       </c>
       <c r="K295">
-        <v>1.62</v>
+        <v>0.56</v>
       </c>
       <c r="L295" t="s">
-        <v>790</v>
+        <v>728</v>
       </c>
       <c r="M295" s="1">
-        <v>297783.0</v>
+        <v>1758315.16</v>
       </c>
       <c r="N295" s="1">
-        <v>302640.53</v>
+        <v>1767477.33</v>
       </c>
       <c r="O295" s="1">
-        <v>0.17</v>
+        <v>0.97</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>791</v>
+        <v>729</v>
       </c>
       <c r="B296" t="s">
-        <v>792</v>
+        <v>730</v>
       </c>
       <c r="C296" s="1">
-        <v>100000.0</v>
+        <v>3170000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>104.384</v>
+        <v>100.449</v>
       </c>
       <c r="E296" s="1">
-        <v>103.15</v>
+        <v>100.913</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>103150.0</v>
+        <v>3198942.1</v>
       </c>
       <c r="I296" s="1">
-        <v>1234.0</v>
+        <v>-14708.8</v>
       </c>
       <c r="J296" s="1">
-        <v>1.1963160445952</v>
+        <v>-0.45980200766997</v>
       </c>
       <c r="K296">
-        <v>3.89</v>
+        <v>0.04</v>
       </c>
       <c r="L296" t="s">
-        <v>793</v>
+        <v>731</v>
       </c>
       <c r="M296" s="1">
-        <v>104384.0</v>
+        <v>3184233.3</v>
       </c>
       <c r="N296" s="1">
-        <v>108275.1</v>
+        <v>3185573.11</v>
       </c>
       <c r="O296" s="1">
-        <v>0.06</v>
+        <v>1.75</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>794</v>
+        <v>732</v>
       </c>
       <c r="B297" t="s">
-        <v>795</v>
+        <v>733</v>
       </c>
       <c r="C297" s="1">
-        <v>400000.0</v>
+        <v>1290000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>106.077</v>
+        <v>90.647</v>
       </c>
       <c r="E297" s="1">
-        <v>106.6</v>
+        <v>97.70900853</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>426400.0</v>
+        <v>1260446.21</v>
       </c>
       <c r="I297" s="1">
-        <v>-2092.0</v>
+        <v>-91099.91</v>
       </c>
       <c r="J297" s="1">
-        <v>-0.4906191369606</v>
+        <v>-7.2275920445665</v>
       </c>
       <c r="K297">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>796</v>
+        <v>0.02</v>
+      </c>
+      <c r="L297">
+        <v>227.85</v>
       </c>
       <c r="M297" s="1">
-        <v>424308.0</v>
+        <v>1169346.3</v>
       </c>
       <c r="N297" s="1">
-        <v>429384.71</v>
+        <v>1169574.15</v>
       </c>
       <c r="O297" s="1">
-        <v>0.24</v>
+        <v>0.64</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>797</v>
+        <v>734</v>
       </c>
       <c r="B298" t="s">
-        <v>798</v>
+        <v>735</v>
       </c>
       <c r="C298" s="1">
-        <v>216000.0</v>
+        <v>1430000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>101.714</v>
+        <v>101.931</v>
       </c>
       <c r="E298" s="1">
-        <v>100.0</v>
+        <v>101.176</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>216000.0</v>
+        <v>1446816.8</v>
       </c>
       <c r="I298" s="1">
-        <v>3702.24</v>
+        <v>10796.5</v>
       </c>
       <c r="J298" s="1">
-        <v>1.714</v>
+        <v>0.74622440104373</v>
       </c>
       <c r="K298">
-        <v>0.13</v>
+        <v>0.02</v>
       </c>
       <c r="L298">
-        <v>286.19</v>
+        <v>260.35</v>
       </c>
       <c r="M298" s="1">
-        <v>219702.24</v>
+        <v>1457613.3</v>
       </c>
       <c r="N298" s="1">
-        <v>219988.43</v>
+        <v>1457873.65</v>
       </c>
       <c r="O298" s="1">
-        <v>0.12</v>
+        <v>0.8</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>799</v>
+        <v>736</v>
       </c>
       <c r="B299" t="s">
-        <v>800</v>
+        <v>737</v>
       </c>
       <c r="C299" s="1">
-        <v>100000.0</v>
+        <v>3460000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>103.006</v>
+        <v>103.771</v>
       </c>
       <c r="E299" s="1">
-        <v>100.0</v>
+        <v>101.552</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>100000.0</v>
+        <v>3513699.2</v>
       </c>
       <c r="I299" s="1">
-        <v>3006.0</v>
+        <v>76777.4</v>
       </c>
       <c r="J299" s="1">
-        <v>3.006</v>
+        <v>2.1850874428864</v>
       </c>
       <c r="K299">
-        <v>3.33</v>
+        <v>0.3</v>
       </c>
       <c r="L299" t="s">
-        <v>801</v>
+        <v>738</v>
       </c>
       <c r="M299" s="1">
-        <v>103006.0</v>
+        <v>3590476.6</v>
       </c>
       <c r="N299" s="1">
-        <v>106331.75</v>
+        <v>3600942.62</v>
       </c>
       <c r="O299" s="1">
-        <v>0.06</v>
+        <v>1.98</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>802</v>
+        <v>739</v>
       </c>
       <c r="B300" t="s">
-        <v>803</v>
+        <v>740</v>
       </c>
       <c r="C300" s="1">
-        <v>300000.0</v>
+        <v>2770000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>104.028</v>
+        <v>105.01</v>
       </c>
       <c r="E300" s="1">
-        <v>99.6583</v>
+        <v>104.151</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>298974.9</v>
+        <v>2884982.7</v>
       </c>
       <c r="I300" s="1">
-        <v>13109.1</v>
+        <v>23794.3</v>
       </c>
       <c r="J300" s="1">
-        <v>4.3846824599657</v>
+        <v>0.82476404451229</v>
       </c>
       <c r="K300">
-        <v>2.71</v>
+        <v>0.79</v>
       </c>
       <c r="L300" t="s">
-        <v>804</v>
+        <v>741</v>
       </c>
       <c r="M300" s="1">
-        <v>312084.0</v>
+        <v>2908777.0</v>
       </c>
       <c r="N300" s="1">
-        <v>320220.99</v>
+        <v>2930739.14</v>
       </c>
       <c r="O300" s="1">
-        <v>0.18</v>
+        <v>1.61</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>805</v>
+        <v>742</v>
       </c>
       <c r="B301" t="s">
-        <v>806</v>
+        <v>743</v>
       </c>
       <c r="C301" s="1">
-        <v>200000.0</v>
+        <v>3280000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.0</v>
+        <v>106.414</v>
       </c>
       <c r="E301" s="1">
-        <v>100.0</v>
+        <v>108.47991128</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>200000.0</v>
+        <v>3558141.09</v>
       </c>
       <c r="I301" s="1">
-        <v>0.0</v>
+        <v>-67761.89</v>
       </c>
       <c r="J301" s="1">
-        <v>0.0</v>
+        <v>-1.9044182983761</v>
       </c>
       <c r="K301">
-        <v>1.53</v>
+        <v>0.33</v>
       </c>
       <c r="L301" t="s">
-        <v>807</v>
+        <v>744</v>
       </c>
       <c r="M301" s="1">
-        <v>200000.0</v>
+        <v>3490379.2</v>
       </c>
       <c r="N301" s="1">
-        <v>203066.71</v>
+        <v>3501252.13</v>
       </c>
       <c r="O301" s="1">
-        <v>0.11</v>
+        <v>1.92</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>808</v>
+        <v>745</v>
       </c>
       <c r="B302" t="s">
-        <v>809</v>
+        <v>746</v>
       </c>
       <c r="C302" s="1">
-        <v>200000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>103.418</v>
+        <v>98.746</v>
       </c>
       <c r="E302" s="1">
-        <v>103.4955</v>
+        <v>99.406</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>206991.0</v>
+        <v>167002.08</v>
       </c>
       <c r="I302" s="1">
-        <v>-155.0</v>
+        <v>-1108.8</v>
       </c>
       <c r="J302" s="1">
-        <v>-0.074882482813262</v>
+        <v>-0.66394382632839</v>
       </c>
       <c r="K302">
-        <v>3.74</v>
+        <v>0.7</v>
       </c>
       <c r="L302" t="s">
-        <v>810</v>
+        <v>434</v>
       </c>
       <c r="M302" s="1">
-        <v>206836.0</v>
+        <v>165893.28</v>
       </c>
       <c r="N302" s="1">
-        <v>214311.34</v>
+        <v>167072.73</v>
       </c>
       <c r="O302" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>811</v>
+        <v>747</v>
       </c>
       <c r="B303" t="s">
-        <v>812</v>
+        <v>748</v>
       </c>
       <c r="C303" s="1">
-        <v>500000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.181</v>
+        <v>100.064</v>
       </c>
       <c r="E303" s="1">
-        <v>99.142</v>
+        <v>100.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>495710.0</v>
+        <v>446000.0</v>
       </c>
       <c r="I303" s="1">
-        <v>5195.0</v>
+        <v>285.44</v>
       </c>
       <c r="J303" s="1">
-        <v>1.0479917693813</v>
+        <v>0.064</v>
       </c>
       <c r="K303">
-        <v>1.55</v>
-[...2 lines deleted...]
-        <v>813</v>
+        <v>0.11</v>
+      </c>
+      <c r="L303">
+        <v>498.15</v>
       </c>
       <c r="M303" s="1">
-        <v>500905.0</v>
+        <v>446285.44</v>
       </c>
       <c r="N303" s="1">
-        <v>508655.0</v>
+        <v>446783.59</v>
       </c>
       <c r="O303" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>814</v>
+        <v>749</v>
       </c>
       <c r="B304" t="s">
-        <v>815</v>
+        <v>750</v>
       </c>
       <c r="C304" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>106.183</v>
+        <v>104.911</v>
       </c>
       <c r="E304" s="1">
-        <v>105.92</v>
+        <v>100.77</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>105920.0</v>
+        <v>201540.0</v>
       </c>
       <c r="I304" s="1">
-        <v>263.0</v>
+        <v>8282.0</v>
       </c>
       <c r="J304" s="1">
-        <v>0.24830060422961</v>
+        <v>4.1093579438325</v>
       </c>
       <c r="K304">
-        <v>3.42</v>
+        <v>4.16</v>
       </c>
       <c r="L304" t="s">
-        <v>816</v>
+        <v>751</v>
       </c>
       <c r="M304" s="1">
-        <v>106183.0</v>
+        <v>209822.0</v>
       </c>
       <c r="N304" s="1">
-        <v>109603.55</v>
+        <v>218150.77</v>
       </c>
       <c r="O304" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>817</v>
+        <v>752</v>
       </c>
       <c r="B305" t="s">
-        <v>818</v>
+        <v>753</v>
       </c>
       <c r="C305" s="1">
-        <v>231000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>101.888</v>
+        <v>103.087</v>
       </c>
       <c r="E305" s="1">
-        <v>102.83</v>
+        <v>98.69</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>237537.3</v>
+        <v>296070.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-2176.02</v>
+        <v>13191.0</v>
       </c>
       <c r="J305" s="1">
-        <v>-0.91607507536711</v>
+        <v>4.4553652852366</v>
       </c>
       <c r="K305">
-        <v>2.25</v>
+        <v>1.71</v>
       </c>
       <c r="L305" t="s">
-        <v>819</v>
+        <v>754</v>
       </c>
       <c r="M305" s="1">
-        <v>235361.28</v>
+        <v>309261.0</v>
       </c>
       <c r="N305" s="1">
-        <v>240558.78</v>
+        <v>314388.74</v>
       </c>
       <c r="O305" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>820</v>
+        <v>755</v>
       </c>
       <c r="B306" t="s">
-        <v>821</v>
+        <v>756</v>
       </c>
       <c r="C306" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>99.489</v>
+        <v>85.738</v>
       </c>
       <c r="E306" s="1">
-        <v>100.0</v>
+        <v>85.4208</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>300000.0</v>
+        <v>427104.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-1533.0</v>
+        <v>1586.0</v>
       </c>
       <c r="J306" s="1">
-        <v>-0.511</v>
+        <v>0.37133812841837</v>
       </c>
       <c r="K306">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="L306">
-        <v>611.1</v>
+        <v>946.92</v>
       </c>
       <c r="M306" s="1">
-        <v>298467.0</v>
+        <v>428690.0</v>
       </c>
       <c r="N306" s="1">
-        <v>299078.1</v>
+        <v>429636.92</v>
       </c>
       <c r="O306" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>822</v>
+        <v>757</v>
       </c>
       <c r="B307" t="s">
-        <v>823</v>
+        <v>758</v>
       </c>
       <c r="C307" s="1">
-        <v>200000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>97.286</v>
+        <v>102.143</v>
       </c>
       <c r="E307" s="1">
-        <v>97.25</v>
+        <v>99.609</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>194500.0</v>
+        <v>180292.29</v>
       </c>
       <c r="I307" s="1">
-        <v>72.0</v>
+        <v>4586.54</v>
       </c>
       <c r="J307" s="1">
-        <v>0.037017994858612</v>
+        <v>2.5439468321136</v>
       </c>
       <c r="K307">
-        <v>1.99</v>
+        <v>3.27</v>
       </c>
       <c r="L307" t="s">
-        <v>824</v>
+        <v>759</v>
       </c>
       <c r="M307" s="1">
-        <v>194572.0</v>
+        <v>184878.83</v>
       </c>
       <c r="N307" s="1">
-        <v>198544.6</v>
+        <v>190789.84</v>
       </c>
       <c r="O307" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>825</v>
+        <v>760</v>
       </c>
       <c r="B308" t="s">
-        <v>826</v>
+        <v>761</v>
       </c>
       <c r="C308" s="1">
-        <v>300000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>101.567</v>
+        <v>103.421</v>
       </c>
       <c r="E308" s="1">
-        <v>99.147</v>
+        <v>99.813</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>297441.0</v>
+        <v>140736.33</v>
       </c>
       <c r="I308" s="1">
-        <v>7260.0</v>
+        <v>5087.28</v>
       </c>
       <c r="J308" s="1">
-        <v>2.4408201962742</v>
+        <v>3.6147596004528</v>
       </c>
       <c r="K308">
-        <v>2.34</v>
+        <v>3.11</v>
       </c>
       <c r="L308" t="s">
-        <v>827</v>
+        <v>762</v>
       </c>
       <c r="M308" s="1">
-        <v>304701.0</v>
+        <v>145823.61</v>
       </c>
       <c r="N308" s="1">
-        <v>311726.34</v>
+        <v>150209.58</v>
       </c>
       <c r="O308" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>828</v>
+        <v>763</v>
       </c>
       <c r="B309" t="s">
-        <v>829</v>
+        <v>764</v>
       </c>
       <c r="C309" s="1">
-        <v>473000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.134</v>
+        <v>105.263</v>
       </c>
       <c r="E309" s="1">
         <v>100.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>473000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="I309" s="1">
-        <v>633.82</v>
+        <v>10052.33</v>
       </c>
       <c r="J309" s="1">
-        <v>0.134</v>
+        <v>5.263</v>
       </c>
       <c r="K309">
-        <v>0.94</v>
+        <v>1.8</v>
       </c>
       <c r="L309" t="s">
-        <v>830</v>
+        <v>765</v>
       </c>
       <c r="M309" s="1">
-        <v>473633.82</v>
+        <v>201052.33</v>
       </c>
       <c r="N309" s="1">
-        <v>478091.68</v>
+        <v>204484.08</v>
       </c>
       <c r="O309" s="1">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>831</v>
+        <v>766</v>
       </c>
       <c r="B310" t="s">
-        <v>832</v>
+        <v>767</v>
       </c>
       <c r="C310" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.553</v>
+        <v>100.546</v>
       </c>
       <c r="E310" s="1">
-        <v>99.17</v>
+        <v>99.423</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>198340.0</v>
+        <v>497115.0</v>
       </c>
       <c r="I310" s="1">
-        <v>2766.0</v>
+        <v>5615.0</v>
       </c>
       <c r="J310" s="1">
-        <v>1.3945749722698</v>
+        <v>1.129517314907</v>
       </c>
       <c r="K310">
-        <v>2.49</v>
+        <v>2.47</v>
       </c>
       <c r="L310" t="s">
-        <v>833</v>
+        <v>768</v>
       </c>
       <c r="M310" s="1">
-        <v>201106.0</v>
+        <v>502730.0</v>
       </c>
       <c r="N310" s="1">
-        <v>206095.73</v>
+        <v>515058.77</v>
       </c>
       <c r="O310" s="1">
-        <v>0.11</v>
+        <v>0.28</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>834</v>
+        <v>769</v>
       </c>
       <c r="B311" t="s">
-        <v>835</v>
+        <v>770</v>
       </c>
       <c r="C311" s="1">
-        <v>600000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>83.744</v>
+        <v>102.371</v>
       </c>
       <c r="E311" s="1">
-        <v>81.804</v>
+        <v>99.424</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>490824.0</v>
+        <v>187911.36</v>
       </c>
       <c r="I311" s="1">
-        <v>11640.0</v>
+        <v>5569.83</v>
       </c>
       <c r="J311" s="1">
-        <v>2.3715221749548</v>
+        <v>2.9640730608304</v>
       </c>
       <c r="K311">
-        <v>0.32</v>
+        <v>2.84</v>
       </c>
       <c r="L311" t="s">
-        <v>836</v>
+        <v>771</v>
       </c>
       <c r="M311" s="1">
-        <v>502464.0</v>
+        <v>193481.19</v>
       </c>
       <c r="N311" s="1">
-        <v>504387.29</v>
+        <v>198849.57</v>
       </c>
       <c r="O311" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>837</v>
+        <v>772</v>
       </c>
       <c r="B312" t="s">
-        <v>838</v>
+        <v>773</v>
       </c>
       <c r="C312" s="1">
-        <v>200000.0</v>
+        <v>316000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>103.05</v>
+        <v>100.447</v>
       </c>
       <c r="E312" s="1">
-        <v>99.417</v>
+        <v>99.947</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>198834.0</v>
+        <v>315832.52</v>
       </c>
       <c r="I312" s="1">
-        <v>7266.0</v>
+        <v>1580.0</v>
       </c>
       <c r="J312" s="1">
-        <v>3.6543045957935</v>
+        <v>0.50026514052448</v>
       </c>
       <c r="K312">
-        <v>3.15</v>
+        <v>1.0</v>
       </c>
       <c r="L312" t="s">
-        <v>839</v>
+        <v>774</v>
       </c>
       <c r="M312" s="1">
-        <v>206100.0</v>
+        <v>317412.52</v>
       </c>
       <c r="N312" s="1">
-        <v>212408.22</v>
+        <v>320561.7</v>
       </c>
       <c r="O312" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>840</v>
+        <v>775</v>
       </c>
       <c r="B313" t="s">
-        <v>841</v>
+        <v>776</v>
       </c>
       <c r="C313" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.219</v>
+        <v>100.001</v>
       </c>
       <c r="E313" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>200000.0</v>
+        <v>598674.0</v>
       </c>
       <c r="I313" s="1">
-        <v>438.0</v>
+        <v>1332.0</v>
       </c>
       <c r="J313" s="1">
-        <v>0.219</v>
+        <v>0.22249170667174</v>
       </c>
       <c r="K313">
-        <v>1.26</v>
-[...2 lines deleted...]
-        <v>842</v>
+        <v>0.07</v>
+      </c>
+      <c r="L313">
+        <v>431.51</v>
       </c>
       <c r="M313" s="1">
-        <v>200438.0</v>
+        <v>600006.0</v>
       </c>
       <c r="N313" s="1">
-        <v>202960.4</v>
+        <v>600437.51</v>
       </c>
       <c r="O313" s="1">
-        <v>0.11</v>
+        <v>0.33</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>843</v>
+        <v>777</v>
       </c>
       <c r="B314" t="s">
-        <v>844</v>
+        <v>778</v>
       </c>
       <c r="C314" s="1">
-        <v>548.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>0.1125</v>
+        <v>100.294</v>
       </c>
       <c r="E314" s="1">
-        <v>0.1073448905</v>
+        <v>100.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>0.0</v>
+        <v>420000.0</v>
       </c>
       <c r="I314" s="1">
-        <v>7062.5</v>
+        <v>1234.8</v>
       </c>
       <c r="J314" s="1">
-        <v>0</v>
+        <v>0.294</v>
       </c>
       <c r="K314">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="L314">
-        <v>0.0</v>
+        <v>554.05</v>
       </c>
       <c r="M314" s="1">
-        <v>7062.5</v>
+        <v>421234.8</v>
       </c>
       <c r="N314" s="1">
-        <v>7062.5</v>
+        <v>421788.85</v>
       </c>
       <c r="O314" s="1">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
+        <v>779</v>
+      </c>
+      <c r="B315" t="s">
+        <v>780</v>
+      </c>
+      <c r="C315" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="D315" s="1">
+        <v>100.667</v>
+      </c>
+      <c r="E315" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="F315" t="s">
+        <v>8</v>
+      </c>
+      <c r="G315">
+        <v>1.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>158744.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>2323.2</v>
+      </c>
+      <c r="J315" s="1">
+        <v>1.4634883838129</v>
+      </c>
+      <c r="K315">
+        <v>3.6</v>
+      </c>
+      <c r="L315" t="s">
+        <v>781</v>
+      </c>
+      <c r="M315" s="1">
+        <v>161067.2</v>
+      </c>
+      <c r="N315" s="1">
+        <v>166820.62</v>
+      </c>
+      <c r="O315" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P315">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:16">
+      <c r="A316" t="s">
+        <v>782</v>
+      </c>
+      <c r="B316" t="s">
+        <v>783</v>
+      </c>
+      <c r="C316" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D316" s="1">
+        <v>102.089</v>
+      </c>
+      <c r="E316" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="F316" t="s">
+        <v>8</v>
+      </c>
+      <c r="G316">
+        <v>1.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>406676.0</v>
+      </c>
+      <c r="I316" s="1">
+        <v>1680.0</v>
+      </c>
+      <c r="J316" s="1">
+        <v>0.41310527299373</v>
+      </c>
+      <c r="K316">
+        <v>3.76</v>
+      </c>
+      <c r="L316" t="s">
+        <v>784</v>
+      </c>
+      <c r="M316" s="1">
+        <v>408356.0</v>
+      </c>
+      <c r="N316" s="1">
+        <v>423395.84</v>
+      </c>
+      <c r="O316" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P316">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:16">
+      <c r="A317" t="s">
+        <v>785</v>
+      </c>
+      <c r="B317" t="s">
+        <v>786</v>
+      </c>
+      <c r="C317" s="1">
+        <v>370000.0</v>
+      </c>
+      <c r="D317" s="1">
+        <v>101.653</v>
+      </c>
+      <c r="E317" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F317" t="s">
+        <v>8</v>
+      </c>
+      <c r="G317">
+        <v>1.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>370000.0</v>
+      </c>
+      <c r="I317" s="1">
+        <v>6116.1</v>
+      </c>
+      <c r="J317" s="1">
+        <v>1.653</v>
+      </c>
+      <c r="K317">
+        <v>2.75</v>
+      </c>
+      <c r="L317" t="s">
+        <v>787</v>
+      </c>
+      <c r="M317" s="1">
+        <v>376116.1</v>
+      </c>
+      <c r="N317" s="1">
+        <v>386288.41</v>
+      </c>
+      <c r="O317" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="P317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:16">
+      <c r="A318" t="s">
+        <v>788</v>
+      </c>
+      <c r="B318" t="s">
+        <v>789</v>
+      </c>
+      <c r="C318" s="1">
+        <v>245000.0</v>
+      </c>
+      <c r="D318" s="1">
+        <v>102.548</v>
+      </c>
+      <c r="E318" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F318" t="s">
+        <v>8</v>
+      </c>
+      <c r="G318">
+        <v>1.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>245000.0</v>
+      </c>
+      <c r="I318" s="1">
+        <v>6242.6</v>
+      </c>
+      <c r="J318" s="1">
+        <v>2.548</v>
+      </c>
+      <c r="K318">
+        <v>1.8</v>
+      </c>
+      <c r="L318" t="s">
+        <v>790</v>
+      </c>
+      <c r="M318" s="1">
+        <v>251242.6</v>
+      </c>
+      <c r="N318" s="1">
+        <v>255654.02</v>
+      </c>
+      <c r="O318" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P318">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="319" spans="1:16">
+      <c r="A319" t="s">
+        <v>791</v>
+      </c>
+      <c r="B319" t="s">
+        <v>792</v>
+      </c>
+      <c r="C319" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D319" s="1">
+        <v>107.878</v>
+      </c>
+      <c r="E319" s="1">
+        <v>106.993</v>
+      </c>
+      <c r="F319" t="s">
+        <v>8</v>
+      </c>
+      <c r="G319">
+        <v>1.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>320979.0</v>
+      </c>
+      <c r="I319" s="1">
+        <v>2655.0</v>
+      </c>
+      <c r="J319" s="1">
+        <v>0.82715691680764</v>
+      </c>
+      <c r="K319">
+        <v>2.2</v>
+      </c>
+      <c r="L319" t="s">
+        <v>793</v>
+      </c>
+      <c r="M319" s="1">
+        <v>323634.0</v>
+      </c>
+      <c r="N319" s="1">
+        <v>330233.15</v>
+      </c>
+      <c r="O319" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P319">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:16">
+      <c r="A320" t="s">
+        <v>794</v>
+      </c>
+      <c r="B320" t="s">
+        <v>795</v>
+      </c>
+      <c r="C320" s="1">
+        <v>103000.0</v>
+      </c>
+      <c r="D320" s="1">
+        <v>102.169</v>
+      </c>
+      <c r="E320" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="F320" t="s">
+        <v>8</v>
+      </c>
+      <c r="G320">
+        <v>1.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>102827.99</v>
+      </c>
+      <c r="I320" s="1">
+        <v>2406.08</v>
+      </c>
+      <c r="J320" s="1">
+        <v>2.3399076457684</v>
+      </c>
+      <c r="K320">
+        <v>2.37</v>
+      </c>
+      <c r="L320" t="s">
+        <v>796</v>
+      </c>
+      <c r="M320" s="1">
+        <v>105234.07</v>
+      </c>
+      <c r="N320" s="1">
+        <v>107672.21</v>
+      </c>
+      <c r="O320" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P320">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="321" spans="1:16">
+      <c r="A321" t="s">
+        <v>797</v>
+      </c>
+      <c r="B321" t="s">
+        <v>798</v>
+      </c>
+      <c r="C321" s="1">
+        <v>325000.0</v>
+      </c>
+      <c r="D321" s="1">
+        <v>101.802</v>
+      </c>
+      <c r="E321" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F321" t="s">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>1.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>325000.0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>5856.5</v>
+      </c>
+      <c r="J321" s="1">
+        <v>1.802</v>
+      </c>
+      <c r="K321">
+        <v>1.68</v>
+      </c>
+      <c r="L321" t="s">
+        <v>799</v>
+      </c>
+      <c r="M321" s="1">
+        <v>330856.5</v>
+      </c>
+      <c r="N321" s="1">
+        <v>336331.64</v>
+      </c>
+      <c r="O321" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P321">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:16">
+      <c r="A322" t="s">
+        <v>800</v>
+      </c>
+      <c r="B322" t="s">
+        <v>801</v>
+      </c>
+      <c r="C322" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>101.21</v>
+      </c>
+      <c r="E322" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>297210.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>6420.0</v>
+      </c>
+      <c r="J322" s="1">
+        <v>2.1600888260826</v>
+      </c>
+      <c r="K322">
+        <v>0.06</v>
+      </c>
+      <c r="L322">
+        <v>183.6</v>
+      </c>
+      <c r="M322" s="1">
+        <v>303630.0</v>
+      </c>
+      <c r="N322" s="1">
+        <v>303813.6</v>
+      </c>
+      <c r="O322" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P322">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:16">
+      <c r="A323" t="s">
+        <v>802</v>
+      </c>
+      <c r="B323" t="s">
+        <v>803</v>
+      </c>
+      <c r="C323" s="1">
+        <v>324315.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>98.364</v>
+      </c>
+      <c r="E323" s="1">
+        <v>98.43842869</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>319250.59</v>
+      </c>
+      <c r="I323" s="1">
+        <v>-241.39</v>
+      </c>
+      <c r="J323" s="1">
+        <v>-0.075611449927156</v>
+      </c>
+      <c r="K323">
+        <v>0.47</v>
+      </c>
+      <c r="L323" t="s">
+        <v>804</v>
+      </c>
+      <c r="M323" s="1">
+        <v>319009.2</v>
+      </c>
+      <c r="N323" s="1">
+        <v>320548.59</v>
+      </c>
+      <c r="O323" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:16">
+      <c r="A324" t="s">
+        <v>805</v>
+      </c>
+      <c r="B324" t="s">
+        <v>806</v>
+      </c>
+      <c r="C324" s="1">
+        <v>1296294.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>100.172</v>
+      </c>
+      <c r="E324" s="1">
+        <v>101.59279376</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>1316941.29</v>
+      </c>
+      <c r="I324" s="1">
+        <v>-18417.66</v>
+      </c>
+      <c r="J324" s="1">
+        <v>-1.3985179248196</v>
+      </c>
+      <c r="K324">
+        <v>0.32</v>
+      </c>
+      <c r="L324" t="s">
+        <v>807</v>
+      </c>
+      <c r="M324" s="1">
+        <v>1298523.63</v>
+      </c>
+      <c r="N324" s="1">
+        <v>1302696.63</v>
+      </c>
+      <c r="O324" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="P324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:16">
+      <c r="A325" t="s">
+        <v>808</v>
+      </c>
+      <c r="B325" t="s">
+        <v>809</v>
+      </c>
+      <c r="C325" s="1">
+        <v>859513.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>107.723</v>
+      </c>
+      <c r="E325" s="1">
+        <v>119.35043565</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>1025832.51</v>
+      </c>
+      <c r="I325" s="1">
+        <v>-99939.32</v>
+      </c>
+      <c r="J325" s="1">
+        <v>-9.7422648459445</v>
+      </c>
+      <c r="K325">
+        <v>0.48</v>
+      </c>
+      <c r="L325" t="s">
+        <v>810</v>
+      </c>
+      <c r="M325" s="1">
+        <v>925893.19</v>
+      </c>
+      <c r="N325" s="1">
+        <v>930043.58</v>
+      </c>
+      <c r="O325" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="P325">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16">
+      <c r="A326" t="s">
+        <v>811</v>
+      </c>
+      <c r="B326" t="s">
+        <v>812</v>
+      </c>
+      <c r="C326" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>100.253</v>
+      </c>
+      <c r="E326" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>99794.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>459.0</v>
+      </c>
+      <c r="J326" s="1">
+        <v>0.45994749183318</v>
+      </c>
+      <c r="K326">
+        <v>0.0</v>
+      </c>
+      <c r="L326">
+        <v>0.0</v>
+      </c>
+      <c r="M326" s="1">
+        <v>100253.0</v>
+      </c>
+      <c r="N326" s="1">
+        <v>100253.0</v>
+      </c>
+      <c r="O326" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16">
+      <c r="A327" t="s">
+        <v>813</v>
+      </c>
+      <c r="B327" t="s">
+        <v>814</v>
+      </c>
+      <c r="C327" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D327" s="1">
+        <v>99.342</v>
+      </c>
+      <c r="E327" s="1">
+        <v>99.224</v>
+      </c>
+      <c r="F327" t="s">
+        <v>8</v>
+      </c>
+      <c r="G327">
+        <v>1.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>595344.0</v>
+      </c>
+      <c r="I327" s="1">
+        <v>708.0</v>
+      </c>
+      <c r="J327" s="1">
+        <v>0.11892284124809</v>
+      </c>
+      <c r="K327">
+        <v>0.93</v>
+      </c>
+      <c r="L327" t="s">
+        <v>815</v>
+      </c>
+      <c r="M327" s="1">
+        <v>596052.0</v>
+      </c>
+      <c r="N327" s="1">
+        <v>601608.16</v>
+      </c>
+      <c r="O327" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="P327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16">
+      <c r="A328" t="s">
+        <v>816</v>
+      </c>
+      <c r="B328" t="s">
+        <v>817</v>
+      </c>
+      <c r="C328" s="1">
+        <v>173000.0</v>
+      </c>
+      <c r="D328" s="1">
+        <v>101.85</v>
+      </c>
+      <c r="E328" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F328" t="s">
+        <v>8</v>
+      </c>
+      <c r="G328">
+        <v>1.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>173000.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>3200.5</v>
+      </c>
+      <c r="J328" s="1">
+        <v>1.85</v>
+      </c>
+      <c r="K328">
+        <v>2.32</v>
+      </c>
+      <c r="L328" t="s">
+        <v>818</v>
+      </c>
+      <c r="M328" s="1">
+        <v>176200.5</v>
+      </c>
+      <c r="N328" s="1">
+        <v>180210.02</v>
+      </c>
+      <c r="O328" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:16">
+      <c r="A329" t="s">
+        <v>819</v>
+      </c>
+      <c r="B329" t="s">
+        <v>820</v>
+      </c>
+      <c r="C329" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D329" s="1">
+        <v>100.943</v>
+      </c>
+      <c r="E329" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="F329" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>1.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>202400.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-514.0</v>
+      </c>
+      <c r="J329" s="1">
+        <v>-0.25395256916996</v>
+      </c>
+      <c r="K329">
+        <v>3.67</v>
+      </c>
+      <c r="L329" t="s">
+        <v>821</v>
+      </c>
+      <c r="M329" s="1">
+        <v>201886.0</v>
+      </c>
+      <c r="N329" s="1">
+        <v>209225.18</v>
+      </c>
+      <c r="O329" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16">
+      <c r="A330" t="s">
+        <v>822</v>
+      </c>
+      <c r="B330" t="s">
+        <v>823</v>
+      </c>
+      <c r="C330" s="1">
+        <v>558000.0</v>
+      </c>
+      <c r="D330" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E330" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F330" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330">
+        <v>1.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>556482.24</v>
+      </c>
+      <c r="I330" s="1">
+        <v>5144.76</v>
+      </c>
+      <c r="J330" s="1">
+        <v>0.92451467992941</v>
+      </c>
+      <c r="K330">
+        <v>0.28</v>
+      </c>
+      <c r="L330" t="s">
+        <v>824</v>
+      </c>
+      <c r="M330" s="1">
+        <v>561627.0</v>
+      </c>
+      <c r="N330" s="1">
+        <v>563216.92</v>
+      </c>
+      <c r="O330" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:16">
+      <c r="A331" t="s">
+        <v>825</v>
+      </c>
+      <c r="B331" t="s">
+        <v>826</v>
+      </c>
+      <c r="C331" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D331" s="1">
+        <v>106.324</v>
+      </c>
+      <c r="E331" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="F331" t="s">
+        <v>8</v>
+      </c>
+      <c r="G331">
+        <v>1.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>397160.0</v>
+      </c>
+      <c r="I331" s="1">
+        <v>28136.0</v>
+      </c>
+      <c r="J331" s="1">
+        <v>7.0842985194884</v>
+      </c>
+      <c r="K331">
+        <v>4.7</v>
+      </c>
+      <c r="L331" t="s">
+        <v>827</v>
+      </c>
+      <c r="M331" s="1">
+        <v>425296.0</v>
+      </c>
+      <c r="N331" s="1">
+        <v>444086.41</v>
+      </c>
+      <c r="O331" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="P331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16">
+      <c r="A332" t="s">
+        <v>828</v>
+      </c>
+      <c r="B332" t="s">
+        <v>829</v>
+      </c>
+      <c r="C332" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D332" s="1">
+        <v>102.624</v>
+      </c>
+      <c r="E332" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F332" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332">
+        <v>1.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>102470.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>154.0</v>
+      </c>
+      <c r="J332" s="1">
+        <v>0.15028788913828</v>
+      </c>
+      <c r="K332">
+        <v>3.48</v>
+      </c>
+      <c r="L332" t="s">
+        <v>830</v>
+      </c>
+      <c r="M332" s="1">
+        <v>102624.0</v>
+      </c>
+      <c r="N332" s="1">
+        <v>106108.93</v>
+      </c>
+      <c r="O332" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16">
+      <c r="A333" t="s">
+        <v>831</v>
+      </c>
+      <c r="B333" t="s">
+        <v>832</v>
+      </c>
+      <c r="C333" s="1">
+        <v>489562.86</v>
+      </c>
+      <c r="D333" s="1">
+        <v>92.17</v>
+      </c>
+      <c r="E333" s="1">
+        <v>89.13438818</v>
+      </c>
+      <c r="F333" t="s">
+        <v>8</v>
+      </c>
+      <c r="G333">
+        <v>1.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>436368.86</v>
+      </c>
+      <c r="I333" s="1">
+        <v>14861.23</v>
+      </c>
+      <c r="J333" s="1">
+        <v>3.4056577731051</v>
+      </c>
+      <c r="K333">
+        <v>0.18</v>
+      </c>
+      <c r="L333">
+        <v>866.46</v>
+      </c>
+      <c r="M333" s="1">
+        <v>451230.09</v>
+      </c>
+      <c r="N333" s="1">
+        <v>452096.55</v>
+      </c>
+      <c r="O333" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="P333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:16">
+      <c r="A334" t="s">
+        <v>833</v>
+      </c>
+      <c r="B334" t="s">
+        <v>834</v>
+      </c>
+      <c r="C334" s="1">
+        <v>472839.6</v>
+      </c>
+      <c r="D334" s="1">
+        <v>98.026</v>
+      </c>
+      <c r="E334" s="1">
+        <v>95.98741518</v>
+      </c>
+      <c r="F334" t="s">
+        <v>8</v>
+      </c>
+      <c r="G334">
+        <v>1.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>453866.51</v>
+      </c>
+      <c r="I334" s="1">
+        <v>9639.24</v>
+      </c>
+      <c r="J334" s="1">
+        <v>2.1238050809257</v>
+      </c>
+      <c r="K334">
+        <v>0.27</v>
+      </c>
+      <c r="L334" t="s">
+        <v>835</v>
+      </c>
+      <c r="M334" s="1">
+        <v>463505.75</v>
+      </c>
+      <c r="N334" s="1">
+        <v>464766.22</v>
+      </c>
+      <c r="O334" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="P334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16">
+      <c r="A335" t="s">
+        <v>836</v>
+      </c>
+      <c r="B335" t="s">
+        <v>837</v>
+      </c>
+      <c r="C335" s="1">
+        <v>290451.2</v>
+      </c>
+      <c r="D335" s="1">
+        <v>83.366</v>
+      </c>
+      <c r="E335" s="1">
+        <v>84.11520765</v>
+      </c>
+      <c r="F335" t="s">
+        <v>8</v>
+      </c>
+      <c r="G335">
+        <v>1.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>244313.63</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-2176.09</v>
+      </c>
+      <c r="J335" s="1">
+        <v>-0.89069529194912</v>
+      </c>
+      <c r="K335">
+        <v>0.35</v>
+      </c>
+      <c r="L335" t="s">
+        <v>838</v>
+      </c>
+      <c r="M335" s="1">
+        <v>242137.54</v>
+      </c>
+      <c r="N335" s="1">
+        <v>243154.52</v>
+      </c>
+      <c r="O335" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:16">
+      <c r="A336" t="s">
+        <v>839</v>
+      </c>
+      <c r="B336" t="s">
+        <v>840</v>
+      </c>
+      <c r="C336" s="1">
+        <v>1402658.15</v>
+      </c>
+      <c r="D336" s="1">
+        <v>107.835</v>
+      </c>
+      <c r="E336" s="1">
+        <v>106.81039568</v>
+      </c>
+      <c r="F336" t="s">
+        <v>8</v>
+      </c>
+      <c r="G336">
+        <v>1.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>1498184.72</v>
+      </c>
+      <c r="I336" s="1">
+        <v>14371.7</v>
+      </c>
+      <c r="J336" s="1">
+        <v>0.95927423422126</v>
+      </c>
+      <c r="K336">
+        <v>0.18</v>
+      </c>
+      <c r="L336" t="s">
+        <v>841</v>
+      </c>
+      <c r="M336" s="1">
+        <v>1512556.42</v>
+      </c>
+      <c r="N336" s="1">
+        <v>1515077.36</v>
+      </c>
+      <c r="O336" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="P336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:16">
+      <c r="A337" t="s">
+        <v>842</v>
+      </c>
+      <c r="B337" t="s">
+        <v>843</v>
+      </c>
+      <c r="C337" s="1">
+        <v>237000.0</v>
+      </c>
+      <c r="D337" s="1">
+        <v>99.784</v>
+      </c>
+      <c r="E337" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F337" t="s">
+        <v>8</v>
+      </c>
+      <c r="G337">
+        <v>1.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>235630.14</v>
+      </c>
+      <c r="I337" s="1">
+        <v>857.94</v>
+      </c>
+      <c r="J337" s="1">
+        <v>0.36410452414958</v>
+      </c>
+      <c r="K337">
+        <v>3.24</v>
+      </c>
+      <c r="L337" t="s">
+        <v>844</v>
+      </c>
+      <c r="M337" s="1">
+        <v>236488.08</v>
+      </c>
+      <c r="N337" s="1">
+        <v>244169.48</v>
+      </c>
+      <c r="O337" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16">
+      <c r="A338" t="s">
         <v>845</v>
       </c>
-      <c r="B315" t="s">
+      <c r="B338" t="s">
         <v>846</v>
       </c>
-      <c r="C315" s="1">
+      <c r="C338" s="1">
+        <v>267000.0</v>
+      </c>
+      <c r="D338" s="1">
+        <v>103.474</v>
+      </c>
+      <c r="E338" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F338" t="s">
+        <v>8</v>
+      </c>
+      <c r="G338">
+        <v>1.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>267000.0</v>
+      </c>
+      <c r="I338" s="1">
+        <v>9275.58</v>
+      </c>
+      <c r="J338" s="1">
+        <v>3.474</v>
+      </c>
+      <c r="K338">
+        <v>3.31</v>
+      </c>
+      <c r="L338" t="s">
+        <v>847</v>
+      </c>
+      <c r="M338" s="1">
+        <v>276275.58</v>
+      </c>
+      <c r="N338" s="1">
+        <v>285112.18</v>
+      </c>
+      <c r="O338" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16">
+      <c r="A339" t="s">
+        <v>848</v>
+      </c>
+      <c r="B339" t="s">
+        <v>849</v>
+      </c>
+      <c r="C339" s="1">
+        <v>350000.0</v>
+      </c>
+      <c r="D339" s="1">
+        <v>90.607</v>
+      </c>
+      <c r="E339" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="F339" t="s">
+        <v>8</v>
+      </c>
+      <c r="G339">
+        <v>1.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>310173.5</v>
+      </c>
+      <c r="I339" s="1">
+        <v>6951.0</v>
+      </c>
+      <c r="J339" s="1">
+        <v>2.2410038252784</v>
+      </c>
+      <c r="K339">
+        <v>1.15</v>
+      </c>
+      <c r="L339" t="s">
+        <v>850</v>
+      </c>
+      <c r="M339" s="1">
+        <v>317124.5</v>
+      </c>
+      <c r="N339" s="1">
+        <v>321160.29</v>
+      </c>
+      <c r="O339" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>851</v>
+      </c>
+      <c r="B340" t="s">
+        <v>852</v>
+      </c>
+      <c r="C340" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D340" s="1">
+        <v>76.856</v>
+      </c>
+      <c r="E340" s="1">
+        <v>74.37666667</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>223130.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>7438.0</v>
+      </c>
+      <c r="J340" s="1">
+        <v>3.3334827230762</v>
+      </c>
+      <c r="K340">
+        <v>0.22</v>
+      </c>
+      <c r="L340">
+        <v>653.42</v>
+      </c>
+      <c r="M340" s="1">
+        <v>230568.0</v>
+      </c>
+      <c r="N340" s="1">
+        <v>231221.42</v>
+      </c>
+      <c r="O340" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>853</v>
+      </c>
+      <c r="B341" t="s">
+        <v>854</v>
+      </c>
+      <c r="C341" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D341" s="1">
+        <v>100.159</v>
+      </c>
+      <c r="E341" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>199970.0</v>
+      </c>
+      <c r="I341" s="1">
+        <v>348.0</v>
+      </c>
+      <c r="J341" s="1">
+        <v>0.17402610391559</v>
+      </c>
+      <c r="K341">
+        <v>2.44</v>
+      </c>
+      <c r="L341" t="s">
+        <v>855</v>
+      </c>
+      <c r="M341" s="1">
+        <v>200318.0</v>
+      </c>
+      <c r="N341" s="1">
+        <v>205200.19</v>
+      </c>
+      <c r="O341" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>856</v>
+      </c>
+      <c r="B342" t="s">
+        <v>857</v>
+      </c>
+      <c r="C342" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D342" s="1">
+        <v>103.216</v>
+      </c>
+      <c r="E342" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>9648.0</v>
+      </c>
+      <c r="J342" s="1">
+        <v>3.216</v>
+      </c>
+      <c r="K342">
+        <v>1.91</v>
+      </c>
+      <c r="L342" t="s">
+        <v>858</v>
+      </c>
+      <c r="M342" s="1">
+        <v>309648.0</v>
+      </c>
+      <c r="N342" s="1">
+        <v>315378.51</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>859</v>
+      </c>
+      <c r="B343" t="s">
+        <v>860</v>
+      </c>
+      <c r="C343" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D343" s="1">
+        <v>101.028</v>
+      </c>
+      <c r="E343" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>99711.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>1317.0</v>
+      </c>
+      <c r="J343" s="1">
+        <v>1.320817161597</v>
+      </c>
+      <c r="K343">
+        <v>0.47</v>
+      </c>
+      <c r="L343">
+        <v>472.6</v>
+      </c>
+      <c r="M343" s="1">
+        <v>101028.0</v>
+      </c>
+      <c r="N343" s="1">
+        <v>101500.6</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>861</v>
+      </c>
+      <c r="B344" t="s">
+        <v>862</v>
+      </c>
+      <c r="C344" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>103.34</v>
+      </c>
+      <c r="E344" s="1">
+        <v>102.3175</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>409270.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>4090.0</v>
+      </c>
+      <c r="J344" s="1">
+        <v>0.9993402888069</v>
+      </c>
+      <c r="K344">
+        <v>2.64</v>
+      </c>
+      <c r="L344" t="s">
+        <v>863</v>
+      </c>
+      <c r="M344" s="1">
+        <v>413360.0</v>
+      </c>
+      <c r="N344" s="1">
+        <v>423902.47</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>864</v>
+      </c>
+      <c r="B345" t="s">
+        <v>865</v>
+      </c>
+      <c r="C345" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>101.021</v>
+      </c>
+      <c r="E345" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>100660.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>361.0</v>
+      </c>
+      <c r="J345" s="1">
+        <v>0.35863302205444</v>
+      </c>
+      <c r="K345">
+        <v>2.19</v>
+      </c>
+      <c r="L345" t="s">
+        <v>866</v>
+      </c>
+      <c r="M345" s="1">
+        <v>101021.0</v>
+      </c>
+      <c r="N345" s="1">
+        <v>103212.44</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>867</v>
+      </c>
+      <c r="B346" t="s">
+        <v>868</v>
+      </c>
+      <c r="C346" s="1">
+        <v>245000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>96.093</v>
+      </c>
+      <c r="E346" s="1">
+        <v>98.74223265</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>241918.47</v>
+      </c>
+      <c r="I346" s="1">
+        <v>-6490.62</v>
+      </c>
+      <c r="J346" s="1">
+        <v>-2.6829782777644</v>
+      </c>
+      <c r="K346">
+        <v>0.49</v>
+      </c>
+      <c r="L346" t="s">
+        <v>869</v>
+      </c>
+      <c r="M346" s="1">
+        <v>235427.85</v>
+      </c>
+      <c r="N346" s="1">
+        <v>236629.36</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>870</v>
+      </c>
+      <c r="B347" t="s">
+        <v>871</v>
+      </c>
+      <c r="C347" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>100.312</v>
+      </c>
+      <c r="E347" s="1">
+        <v>99.7844</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>249461.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>1319.0</v>
+      </c>
+      <c r="J347" s="1">
+        <v>0.52873996336101</v>
+      </c>
+      <c r="K347">
+        <v>3.22</v>
+      </c>
+      <c r="L347" t="s">
+        <v>872</v>
+      </c>
+      <c r="M347" s="1">
+        <v>250780.0</v>
+      </c>
+      <c r="N347" s="1">
+        <v>258824.52</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>873</v>
+      </c>
+      <c r="B348" t="s">
+        <v>874</v>
+      </c>
+      <c r="C348" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>101.582</v>
+      </c>
+      <c r="E348" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>3164.0</v>
+      </c>
+      <c r="J348" s="1">
+        <v>1.582</v>
+      </c>
+      <c r="K348">
+        <v>1.01</v>
+      </c>
+      <c r="L348" t="s">
+        <v>875</v>
+      </c>
+      <c r="M348" s="1">
+        <v>203164.0</v>
+      </c>
+      <c r="N348" s="1">
+        <v>205190.59</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>876</v>
+      </c>
+      <c r="B349" t="s">
+        <v>877</v>
+      </c>
+      <c r="C349" s="1">
+        <v>212000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E349" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>212000.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>-120.84</v>
+      </c>
+      <c r="J349" s="1">
+        <v>-0.057</v>
+      </c>
+      <c r="K349">
+        <v>0.06</v>
+      </c>
+      <c r="L349">
+        <v>133.16</v>
+      </c>
+      <c r="M349" s="1">
+        <v>211879.16</v>
+      </c>
+      <c r="N349" s="1">
+        <v>212012.32</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>878</v>
+      </c>
+      <c r="B350" t="s">
+        <v>879</v>
+      </c>
+      <c r="C350" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>99.919</v>
+      </c>
+      <c r="E350" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>297900.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>1857.0</v>
+      </c>
+      <c r="J350" s="1">
+        <v>0.6233635448137</v>
+      </c>
+      <c r="K350">
+        <v>2.69</v>
+      </c>
+      <c r="L350" t="s">
+        <v>880</v>
+      </c>
+      <c r="M350" s="1">
+        <v>299757.0</v>
+      </c>
+      <c r="N350" s="1">
+        <v>307826.18</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>881</v>
+      </c>
+      <c r="B351" t="s">
+        <v>882</v>
+      </c>
+      <c r="C351" s="1">
+        <v>153000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>101.188</v>
+      </c>
+      <c r="E351" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>151821.9</v>
+      </c>
+      <c r="I351" s="1">
+        <v>2995.74</v>
+      </c>
+      <c r="J351" s="1">
+        <v>1.973193590648</v>
+      </c>
+      <c r="K351">
+        <v>1.66</v>
+      </c>
+      <c r="L351" t="s">
+        <v>883</v>
+      </c>
+      <c r="M351" s="1">
+        <v>154817.64</v>
+      </c>
+      <c r="N351" s="1">
+        <v>157364.15</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>884</v>
+      </c>
+      <c r="B352" t="s">
+        <v>885</v>
+      </c>
+      <c r="C352" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>101.798</v>
+      </c>
+      <c r="E352" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>99499.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>2299.0</v>
+      </c>
+      <c r="J352" s="1">
+        <v>2.3105759856883</v>
+      </c>
+      <c r="K352">
+        <v>0.47</v>
+      </c>
+      <c r="L352">
+        <v>472.6</v>
+      </c>
+      <c r="M352" s="1">
+        <v>101798.0</v>
+      </c>
+      <c r="N352" s="1">
+        <v>102270.6</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>886</v>
+      </c>
+      <c r="B353" t="s">
+        <v>887</v>
+      </c>
+      <c r="C353" s="1">
+        <v>165000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>103.49</v>
+      </c>
+      <c r="E353" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>164094.15</v>
+      </c>
+      <c r="I353" s="1">
+        <v>6664.35</v>
+      </c>
+      <c r="J353" s="1">
+        <v>4.0612965178832</v>
+      </c>
+      <c r="K353">
+        <v>3.12</v>
+      </c>
+      <c r="L353" t="s">
+        <v>888</v>
+      </c>
+      <c r="M353" s="1">
+        <v>170758.5</v>
+      </c>
+      <c r="N353" s="1">
+        <v>175911.92</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>889</v>
+      </c>
+      <c r="B354" t="s">
+        <v>890</v>
+      </c>
+      <c r="C354" s="1">
+        <v>2050000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>71.079</v>
+      </c>
+      <c r="E354" s="1">
+        <v>70.36</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>1442380.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>14739.5</v>
+      </c>
+      <c r="J354" s="1">
+        <v>1.0218874360432</v>
+      </c>
+      <c r="K354">
+        <v>0.75</v>
+      </c>
+      <c r="L354" t="s">
+        <v>891</v>
+      </c>
+      <c r="M354" s="1">
+        <v>1457119.5</v>
+      </c>
+      <c r="N354" s="1">
+        <v>1472508.54</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>892</v>
+      </c>
+      <c r="B355" t="s">
+        <v>893</v>
+      </c>
+      <c r="C355" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>101.418</v>
+      </c>
+      <c r="E355" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>1446.36</v>
+      </c>
+      <c r="J355" s="1">
+        <v>1.418</v>
+      </c>
+      <c r="K355">
+        <v>0.95</v>
+      </c>
+      <c r="L355">
+        <v>965.26</v>
+      </c>
+      <c r="M355" s="1">
+        <v>103446.36</v>
+      </c>
+      <c r="N355" s="1">
+        <v>104411.62</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>894</v>
+      </c>
+      <c r="B356" t="s">
+        <v>895</v>
+      </c>
+      <c r="C356" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>100.891</v>
+      </c>
+      <c r="E356" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>300690.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>1983.0</v>
+      </c>
+      <c r="J356" s="1">
+        <v>0.65948318866607</v>
+      </c>
+      <c r="K356">
+        <v>1.84</v>
+      </c>
+      <c r="L356" t="s">
+        <v>896</v>
+      </c>
+      <c r="M356" s="1">
+        <v>302673.0</v>
+      </c>
+      <c r="N356" s="1">
+        <v>308190.12</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>897</v>
+      </c>
+      <c r="B357" t="s">
+        <v>898</v>
+      </c>
+      <c r="C357" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>100.618</v>
+      </c>
+      <c r="E357" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>299613.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>2241.0</v>
+      </c>
+      <c r="J357" s="1">
+        <v>0.74796487468835</v>
+      </c>
+      <c r="K357">
+        <v>1.09</v>
+      </c>
+      <c r="L357" t="s">
+        <v>899</v>
+      </c>
+      <c r="M357" s="1">
+        <v>301854.0</v>
+      </c>
+      <c r="N357" s="1">
+        <v>305134.48</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>900</v>
+      </c>
+      <c r="B358" t="s">
+        <v>901</v>
+      </c>
+      <c r="C358" s="1">
+        <v>3673000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>74.53</v>
+      </c>
+      <c r="E358" s="1">
+        <v>70.77928042</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>2599722.97</v>
+      </c>
+      <c r="I358" s="1">
+        <v>137763.93</v>
+      </c>
+      <c r="J358" s="1">
+        <v>5.2991773196511</v>
+      </c>
+      <c r="K358">
+        <v>0.4</v>
+      </c>
+      <c r="L358" t="s">
+        <v>902</v>
+      </c>
+      <c r="M358" s="1">
+        <v>2737486.9</v>
+      </c>
+      <c r="N358" s="1">
+        <v>2752339.91</v>
+      </c>
+      <c r="O358" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>903</v>
+      </c>
+      <c r="B359" t="s">
+        <v>904</v>
+      </c>
+      <c r="C359" s="1">
+        <v>967000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>90.927</v>
+      </c>
+      <c r="E359" s="1">
+        <v>88.64225853</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>857170.64</v>
+      </c>
+      <c r="I359" s="1">
+        <v>22093.45</v>
+      </c>
+      <c r="J359" s="1">
+        <v>2.577485621766</v>
+      </c>
+      <c r="K359">
+        <v>1.09</v>
+      </c>
+      <c r="L359" t="s">
+        <v>905</v>
+      </c>
+      <c r="M359" s="1">
+        <v>879264.09</v>
+      </c>
+      <c r="N359" s="1">
+        <v>889850.75</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>906</v>
+      </c>
+      <c r="B360" t="s">
+        <v>907</v>
+      </c>
+      <c r="C360" s="1">
+        <v>1120000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>100.375</v>
+      </c>
+      <c r="E360" s="1">
+        <v>97.669</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>1093892.8</v>
+      </c>
+      <c r="I360" s="1">
+        <v>30307.2</v>
+      </c>
+      <c r="J360" s="1">
+        <v>2.7705822727785</v>
+      </c>
+      <c r="K360">
+        <v>0.3</v>
+      </c>
+      <c r="L360" t="s">
+        <v>908</v>
+      </c>
+      <c r="M360" s="1">
+        <v>1124200.0</v>
+      </c>
+      <c r="N360" s="1">
+        <v>1127529.32</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>909</v>
+      </c>
+      <c r="B361" t="s">
+        <v>910</v>
+      </c>
+      <c r="C361" s="1">
+        <v>774000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>102.301</v>
+      </c>
+      <c r="E361" s="1">
+        <v>101.49189664</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>785547.28</v>
+      </c>
+      <c r="I361" s="1">
+        <v>6262.46</v>
+      </c>
+      <c r="J361" s="1">
+        <v>0.79720981275627</v>
+      </c>
+      <c r="K361">
+        <v>1.35</v>
+      </c>
+      <c r="L361" t="s">
+        <v>911</v>
+      </c>
+      <c r="M361" s="1">
+        <v>791809.74</v>
+      </c>
+      <c r="N361" s="1">
+        <v>802242.84</v>
+      </c>
+      <c r="O361" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>912</v>
+      </c>
+      <c r="B362" t="s">
+        <v>913</v>
+      </c>
+      <c r="C362" s="1">
+        <v>2854000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>102.092</v>
+      </c>
+      <c r="E362" s="1">
+        <v>128.85467449</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>3677512.41</v>
+      </c>
+      <c r="I362" s="1">
+        <v>64064.47</v>
+      </c>
+      <c r="J362" s="1">
+        <v>1.7420599268624</v>
+      </c>
+      <c r="K362">
+        <v>0.33</v>
+      </c>
+      <c r="L362" t="s">
+        <v>914</v>
+      </c>
+      <c r="M362" s="1">
+        <v>3741576.88</v>
+      </c>
+      <c r="N362" s="1">
+        <v>3750914.86</v>
+      </c>
+      <c r="O362" s="1">
+        <v>2.06</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>915</v>
+      </c>
+      <c r="B363" t="s">
+        <v>916</v>
+      </c>
+      <c r="C363" s="1">
+        <v>283000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>102.278</v>
+      </c>
+      <c r="E363" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>281998.18</v>
+      </c>
+      <c r="I363" s="1">
+        <v>7448.56</v>
+      </c>
+      <c r="J363" s="1">
+        <v>2.6413503803464</v>
+      </c>
+      <c r="K363">
+        <v>3.36</v>
+      </c>
+      <c r="L363" t="s">
+        <v>917</v>
+      </c>
+      <c r="M363" s="1">
+        <v>289446.74</v>
+      </c>
+      <c r="N363" s="1">
+        <v>298944.69</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>918</v>
+      </c>
+      <c r="B364" t="s">
+        <v>919</v>
+      </c>
+      <c r="C364" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>101.158</v>
+      </c>
+      <c r="E364" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>194820.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>7496.0</v>
+      </c>
+      <c r="J364" s="1">
+        <v>3.8476542449441</v>
+      </c>
+      <c r="K364">
+        <v>3.46</v>
+      </c>
+      <c r="L364" t="s">
+        <v>920</v>
+      </c>
+      <c r="M364" s="1">
+        <v>202316.0</v>
+      </c>
+      <c r="N364" s="1">
+        <v>209242.03</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>921</v>
+      </c>
+      <c r="B365" t="s">
+        <v>922</v>
+      </c>
+      <c r="C365" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>108.932</v>
+      </c>
+      <c r="E365" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>216480.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>1384.0</v>
+      </c>
+      <c r="J365" s="1">
+        <v>0.63932002956393</v>
+      </c>
+      <c r="K365">
+        <v>1.64</v>
+      </c>
+      <c r="L365" t="s">
+        <v>923</v>
+      </c>
+      <c r="M365" s="1">
+        <v>217864.0</v>
+      </c>
+      <c r="N365" s="1">
+        <v>221151.67</v>
+      </c>
+      <c r="O365" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>924</v>
+      </c>
+      <c r="B366" t="s">
+        <v>925</v>
+      </c>
+      <c r="C366" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>100.767</v>
+      </c>
+      <c r="E366" s="1">
+        <v>100.507</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>402028.0</v>
+      </c>
+      <c r="I366" s="1">
+        <v>1040.0</v>
+      </c>
+      <c r="J366" s="1">
+        <v>0.25868844956073</v>
+      </c>
+      <c r="K366">
+        <v>2.58</v>
+      </c>
+      <c r="L366" t="s">
+        <v>926</v>
+      </c>
+      <c r="M366" s="1">
+        <v>403068.0</v>
+      </c>
+      <c r="N366" s="1">
+        <v>413387.18</v>
+      </c>
+      <c r="O366" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16">
+      <c r="A367" t="s">
+        <v>927</v>
+      </c>
+      <c r="B367" t="s">
+        <v>928</v>
+      </c>
+      <c r="C367" s="1">
+        <v>399000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>100.464</v>
+      </c>
+      <c r="E367" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>398608.98</v>
+      </c>
+      <c r="I367" s="1">
+        <v>2242.38</v>
+      </c>
+      <c r="J367" s="1">
+        <v>0.56255130027427</v>
+      </c>
+      <c r="K367">
+        <v>0.12</v>
+      </c>
+      <c r="L367">
+        <v>475.52</v>
+      </c>
+      <c r="M367" s="1">
+        <v>400851.36</v>
+      </c>
+      <c r="N367" s="1">
+        <v>401326.88</v>
+      </c>
+      <c r="O367" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16">
+      <c r="A368" t="s">
+        <v>929</v>
+      </c>
+      <c r="B368" t="s">
+        <v>930</v>
+      </c>
+      <c r="C368" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>90.849</v>
+      </c>
+      <c r="E368" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>255750.0</v>
+      </c>
+      <c r="I368" s="1">
+        <v>16797.0</v>
+      </c>
+      <c r="J368" s="1">
+        <v>6.5677419354839</v>
+      </c>
+      <c r="K368">
+        <v>0.71</v>
+      </c>
+      <c r="L368" t="s">
+        <v>931</v>
+      </c>
+      <c r="M368" s="1">
+        <v>272547.0</v>
+      </c>
+      <c r="N368" s="1">
+        <v>274673.71</v>
+      </c>
+      <c r="O368" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16">
+      <c r="A369" t="s">
+        <v>932</v>
+      </c>
+      <c r="B369" t="s">
+        <v>933</v>
+      </c>
+      <c r="C369" s="1">
+        <v>175000.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>103.058</v>
+      </c>
+      <c r="E369" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>174613.25</v>
+      </c>
+      <c r="I369" s="1">
+        <v>5738.25</v>
+      </c>
+      <c r="J369" s="1">
+        <v>3.2862626404354</v>
+      </c>
+      <c r="K369">
+        <v>1.04</v>
+      </c>
+      <c r="L369" t="s">
+        <v>934</v>
+      </c>
+      <c r="M369" s="1">
+        <v>180351.5</v>
+      </c>
+      <c r="N369" s="1">
+        <v>182167.42</v>
+      </c>
+      <c r="O369" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16">
+      <c r="A370" t="s">
+        <v>935</v>
+      </c>
+      <c r="B370" t="s">
+        <v>936</v>
+      </c>
+      <c r="C370" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D370" s="1">
+        <v>103.032</v>
+      </c>
+      <c r="E370" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>102939.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>93.0</v>
+      </c>
+      <c r="J370" s="1">
+        <v>0.090344767289366</v>
+      </c>
+      <c r="K370">
+        <v>0.09</v>
+      </c>
+      <c r="L370">
+        <v>89.38</v>
+      </c>
+      <c r="M370" s="1">
+        <v>103032.0</v>
+      </c>
+      <c r="N370" s="1">
+        <v>103121.38</v>
+      </c>
+      <c r="O370" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:16">
+      <c r="A371" t="s">
+        <v>937</v>
+      </c>
+      <c r="B371" t="s">
+        <v>938</v>
+      </c>
+      <c r="C371" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D371" s="1">
+        <v>100.157</v>
+      </c>
+      <c r="E371" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F371" t="s">
+        <v>8</v>
+      </c>
+      <c r="G371">
+        <v>1.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>403044.0</v>
+      </c>
+      <c r="I371" s="1">
+        <v>-2416.0</v>
+      </c>
+      <c r="J371" s="1">
+        <v>-0.59943827472931</v>
+      </c>
+      <c r="K371">
+        <v>0.01</v>
+      </c>
+      <c r="L371">
+        <v>36.99</v>
+      </c>
+      <c r="M371" s="1">
+        <v>400628.0</v>
+      </c>
+      <c r="N371" s="1">
+        <v>400664.99</v>
+      </c>
+      <c r="O371" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16">
+      <c r="A372" t="s">
+        <v>939</v>
+      </c>
+      <c r="B372" t="s">
+        <v>940</v>
+      </c>
+      <c r="C372" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D372" s="1">
+        <v>104.003</v>
+      </c>
+      <c r="E372" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F372" t="s">
+        <v>8</v>
+      </c>
+      <c r="G372">
+        <v>1.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>99871.0</v>
+      </c>
+      <c r="I372" s="1">
+        <v>4132.0</v>
+      </c>
+      <c r="J372" s="1">
+        <v>4.1373371649428</v>
+      </c>
+      <c r="K372">
+        <v>3.11</v>
+      </c>
+      <c r="L372" t="s">
+        <v>941</v>
+      </c>
+      <c r="M372" s="1">
+        <v>104003.0</v>
+      </c>
+      <c r="N372" s="1">
+        <v>107116.01</v>
+      </c>
+      <c r="O372" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16">
+      <c r="A373" t="s">
+        <v>942</v>
+      </c>
+      <c r="B373" t="s">
+        <v>943</v>
+      </c>
+      <c r="C373" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>107.053</v>
+      </c>
+      <c r="E373" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="F373" t="s">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>104450.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>2603.0</v>
+      </c>
+      <c r="J373" s="1">
+        <v>2.4921014839636</v>
+      </c>
+      <c r="K373">
+        <v>3.6</v>
+      </c>
+      <c r="L373" t="s">
+        <v>944</v>
+      </c>
+      <c r="M373" s="1">
+        <v>107053.0</v>
+      </c>
+      <c r="N373" s="1">
+        <v>110650.95</v>
+      </c>
+      <c r="O373" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:16">
+      <c r="A374" t="s">
+        <v>945</v>
+      </c>
+      <c r="B374" t="s">
+        <v>946</v>
+      </c>
+      <c r="C374" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D374" s="1">
+        <v>100.132</v>
+      </c>
+      <c r="E374" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F374" t="s">
+        <v>8</v>
+      </c>
+      <c r="G374">
+        <v>1.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>298767.0</v>
+      </c>
+      <c r="I374" s="1">
+        <v>1629.0</v>
+      </c>
+      <c r="J374" s="1">
+        <v>0.54524094026449</v>
+      </c>
+      <c r="K374">
+        <v>1.84</v>
+      </c>
+      <c r="L374" t="s">
+        <v>947</v>
+      </c>
+      <c r="M374" s="1">
+        <v>300396.0</v>
+      </c>
+      <c r="N374" s="1">
+        <v>305919.29</v>
+      </c>
+      <c r="O374" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:16">
+      <c r="A375" t="s">
+        <v>948</v>
+      </c>
+      <c r="B375" t="s">
+        <v>949</v>
+      </c>
+      <c r="C375" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D375" s="1">
+        <v>99.762</v>
+      </c>
+      <c r="E375" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F375" t="s">
+        <v>8</v>
+      </c>
+      <c r="G375">
+        <v>1.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>99908.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>-146.0</v>
+      </c>
+      <c r="J375" s="1">
+        <v>-0.14613444368819</v>
+      </c>
+      <c r="K375">
+        <v>0.33</v>
+      </c>
+      <c r="L375">
+        <v>333.68</v>
+      </c>
+      <c r="M375" s="1">
+        <v>99762.0</v>
+      </c>
+      <c r="N375" s="1">
+        <v>100095.68</v>
+      </c>
+      <c r="O375" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P375">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="376" spans="1:16">
+      <c r="A376" t="s">
+        <v>950</v>
+      </c>
+      <c r="B376" t="s">
+        <v>949</v>
+      </c>
+      <c r="C376" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D376" s="1">
+        <v>104.321</v>
+      </c>
+      <c r="E376" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="F376" t="s">
+        <v>8</v>
+      </c>
+      <c r="G376">
+        <v>1.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>103150.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>1171.0</v>
+      </c>
+      <c r="J376" s="1">
+        <v>1.1352399418323</v>
+      </c>
+      <c r="K376">
+        <v>4.24</v>
+      </c>
+      <c r="L376" t="s">
+        <v>951</v>
+      </c>
+      <c r="M376" s="1">
+        <v>104321.0</v>
+      </c>
+      <c r="N376" s="1">
+        <v>108563.47</v>
+      </c>
+      <c r="O376" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P376">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:16">
+      <c r="A377" t="s">
+        <v>952</v>
+      </c>
+      <c r="B377" t="s">
+        <v>953</v>
+      </c>
+      <c r="C377" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D377" s="1">
+        <v>106.282</v>
+      </c>
+      <c r="E377" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F377" t="s">
+        <v>8</v>
+      </c>
+      <c r="G377">
+        <v>1.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>426400.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>-1272.0</v>
+      </c>
+      <c r="J377" s="1">
+        <v>-0.29831144465291</v>
+      </c>
+      <c r="K377">
+        <v>1.58</v>
+      </c>
+      <c r="L377" t="s">
+        <v>954</v>
+      </c>
+      <c r="M377" s="1">
+        <v>425128.0</v>
+      </c>
+      <c r="N377" s="1">
+        <v>431462.25</v>
+      </c>
+      <c r="O377" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="P377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:16">
+      <c r="A378" t="s">
+        <v>955</v>
+      </c>
+      <c r="B378" t="s">
+        <v>956</v>
+      </c>
+      <c r="C378" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="D378" s="1">
+        <v>102.185</v>
+      </c>
+      <c r="E378" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F378" t="s">
+        <v>8</v>
+      </c>
+      <c r="G378">
+        <v>1.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>4719.6</v>
+      </c>
+      <c r="J378" s="1">
+        <v>2.185</v>
+      </c>
+      <c r="K378">
+        <v>0.43</v>
+      </c>
+      <c r="L378">
+        <v>930.1</v>
+      </c>
+      <c r="M378" s="1">
+        <v>220719.6</v>
+      </c>
+      <c r="N378" s="1">
+        <v>221649.7</v>
+      </c>
+      <c r="O378" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P378">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:16">
+      <c r="A379" t="s">
+        <v>957</v>
+      </c>
+      <c r="B379" t="s">
+        <v>958</v>
+      </c>
+      <c r="C379" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D379" s="1">
+        <v>104.11</v>
+      </c>
+      <c r="E379" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F379" t="s">
+        <v>8</v>
+      </c>
+      <c r="G379">
+        <v>1.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I379" s="1">
+        <v>4110.0</v>
+      </c>
+      <c r="J379" s="1">
+        <v>4.11</v>
+      </c>
+      <c r="K379">
+        <v>3.63</v>
+      </c>
+      <c r="L379" t="s">
+        <v>959</v>
+      </c>
+      <c r="M379" s="1">
+        <v>104110.0</v>
+      </c>
+      <c r="N379" s="1">
+        <v>107742.22</v>
+      </c>
+      <c r="O379" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P379">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="380" spans="1:16">
+      <c r="A380" t="s">
+        <v>960</v>
+      </c>
+      <c r="B380" t="s">
+        <v>961</v>
+      </c>
+      <c r="C380" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D380" s="1">
+        <v>104.251</v>
+      </c>
+      <c r="E380" s="1">
+        <v>99.6583</v>
+      </c>
+      <c r="F380" t="s">
+        <v>8</v>
+      </c>
+      <c r="G380">
+        <v>1.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>298974.9</v>
+      </c>
+      <c r="I380" s="1">
+        <v>13778.1</v>
+      </c>
+      <c r="J380" s="1">
+        <v>4.6084470636164</v>
+      </c>
+      <c r="K380">
+        <v>3.02</v>
+      </c>
+      <c r="L380" t="s">
+        <v>962</v>
+      </c>
+      <c r="M380" s="1">
+        <v>312753.0</v>
+      </c>
+      <c r="N380" s="1">
+        <v>321805.4</v>
+      </c>
+      <c r="O380" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P380">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="381" spans="1:16">
+      <c r="A381" t="s">
+        <v>963</v>
+      </c>
+      <c r="B381" t="s">
+        <v>964</v>
+      </c>
+      <c r="C381" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D381" s="1">
+        <v>100.291</v>
+      </c>
+      <c r="E381" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F381" t="s">
+        <v>8</v>
+      </c>
+      <c r="G381">
+        <v>1.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I381" s="1">
+        <v>582.0</v>
+      </c>
+      <c r="J381" s="1">
+        <v>0.291</v>
+      </c>
+      <c r="K381">
+        <v>1.77</v>
+      </c>
+      <c r="L381" t="s">
+        <v>965</v>
+      </c>
+      <c r="M381" s="1">
+        <v>200582.0</v>
+      </c>
+      <c r="N381" s="1">
+        <v>204116.51</v>
+      </c>
+      <c r="O381" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P381">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="382" spans="1:16">
+      <c r="A382" t="s">
+        <v>966</v>
+      </c>
+      <c r="B382" t="s">
+        <v>967</v>
+      </c>
+      <c r="C382" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D382" s="1">
+        <v>103.886</v>
+      </c>
+      <c r="E382" s="1">
+        <v>103.4955</v>
+      </c>
+      <c r="F382" t="s">
+        <v>8</v>
+      </c>
+      <c r="G382">
+        <v>1.0</v>
+      </c>
+      <c r="H382" s="1">
+        <v>206991.0</v>
+      </c>
+      <c r="I382" s="1">
+        <v>781.0</v>
+      </c>
+      <c r="J382" s="1">
+        <v>0.37731109082037</v>
+      </c>
+      <c r="K382">
+        <v>4.05</v>
+      </c>
+      <c r="L382" t="s">
+        <v>968</v>
+      </c>
+      <c r="M382" s="1">
+        <v>207772.0</v>
+      </c>
+      <c r="N382" s="1">
+        <v>215876.11</v>
+      </c>
+      <c r="O382" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P382">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="383" spans="1:16">
+      <c r="A383" t="s">
+        <v>969</v>
+      </c>
+      <c r="B383" t="s">
+        <v>970</v>
+      </c>
+      <c r="C383" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D383" s="1">
+        <v>101.668</v>
+      </c>
+      <c r="E383" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="F383" t="s">
+        <v>8</v>
+      </c>
+      <c r="G383">
+        <v>1.0</v>
+      </c>
+      <c r="H383" s="1">
+        <v>495710.0</v>
+      </c>
+      <c r="I383" s="1">
+        <v>12630.0</v>
+      </c>
+      <c r="J383" s="1">
+        <v>2.5478606443283</v>
+      </c>
+      <c r="K383">
+        <v>1.84</v>
+      </c>
+      <c r="L383" t="s">
+        <v>971</v>
+      </c>
+      <c r="M383" s="1">
+        <v>508340.0</v>
+      </c>
+      <c r="N383" s="1">
+        <v>517523.22</v>
+      </c>
+      <c r="O383" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="P383">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="384" spans="1:16">
+      <c r="A384" t="s">
+        <v>972</v>
+      </c>
+      <c r="B384" t="s">
+        <v>973</v>
+      </c>
+      <c r="C384" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D384" s="1">
+        <v>105.892</v>
+      </c>
+      <c r="E384" s="1">
+        <v>105.92</v>
+      </c>
+      <c r="F384" t="s">
+        <v>8</v>
+      </c>
+      <c r="G384">
+        <v>1.0</v>
+      </c>
+      <c r="H384" s="1">
+        <v>105920.0</v>
+      </c>
+      <c r="I384" s="1">
+        <v>-28.0</v>
+      </c>
+      <c r="J384" s="1">
+        <v>-0.026435045317221</v>
+      </c>
+      <c r="K384">
+        <v>3.83</v>
+      </c>
+      <c r="L384" t="s">
+        <v>974</v>
+      </c>
+      <c r="M384" s="1">
+        <v>105892.0</v>
+      </c>
+      <c r="N384" s="1">
+        <v>109719.4</v>
+      </c>
+      <c r="O384" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P384">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="385" spans="1:16">
+      <c r="A385" t="s">
+        <v>975</v>
+      </c>
+      <c r="B385" t="s">
+        <v>976</v>
+      </c>
+      <c r="C385" s="1">
+        <v>231000.0</v>
+      </c>
+      <c r="D385" s="1">
+        <v>102.409</v>
+      </c>
+      <c r="E385" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="F385" t="s">
+        <v>8</v>
+      </c>
+      <c r="G385">
+        <v>1.0</v>
+      </c>
+      <c r="H385" s="1">
+        <v>237537.3</v>
+      </c>
+      <c r="I385" s="1">
+        <v>-972.51</v>
+      </c>
+      <c r="J385" s="1">
+        <v>-0.4094135952543</v>
+      </c>
+      <c r="K385">
+        <v>2.53</v>
+      </c>
+      <c r="L385" t="s">
+        <v>977</v>
+      </c>
+      <c r="M385" s="1">
+        <v>236564.79</v>
+      </c>
+      <c r="N385" s="1">
+        <v>242403.08</v>
+      </c>
+      <c r="O385" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P385">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="386" spans="1:16">
+      <c r="A386" t="s">
+        <v>978</v>
+      </c>
+      <c r="B386" t="s">
+        <v>979</v>
+      </c>
+      <c r="C386" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D386" s="1">
+        <v>100.061</v>
+      </c>
+      <c r="E386" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F386" t="s">
+        <v>8</v>
+      </c>
+      <c r="G386">
+        <v>1.0</v>
+      </c>
+      <c r="H386" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="I386" s="1">
+        <v>183.0</v>
+      </c>
+      <c r="J386" s="1">
+        <v>0.061</v>
+      </c>
+      <c r="K386">
+        <v>0.42</v>
+      </c>
+      <c r="L386" t="s">
+        <v>980</v>
+      </c>
+      <c r="M386" s="1">
+        <v>300183.0</v>
+      </c>
+      <c r="N386" s="1">
+        <v>301454.08</v>
+      </c>
+      <c r="O386" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P386">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="387" spans="1:16">
+      <c r="A387" t="s">
+        <v>981</v>
+      </c>
+      <c r="B387" t="s">
+        <v>982</v>
+      </c>
+      <c r="C387" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D387" s="1">
+        <v>97.101</v>
+      </c>
+      <c r="E387" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F387" t="s">
+        <v>8</v>
+      </c>
+      <c r="G387">
+        <v>1.0</v>
+      </c>
+      <c r="H387" s="1">
+        <v>194500.0</v>
+      </c>
+      <c r="I387" s="1">
+        <v>-298.0</v>
+      </c>
+      <c r="J387" s="1">
+        <v>-0.15321336760925</v>
+      </c>
+      <c r="K387">
+        <v>2.17</v>
+      </c>
+      <c r="L387" t="s">
+        <v>983</v>
+      </c>
+      <c r="M387" s="1">
+        <v>194202.0</v>
+      </c>
+      <c r="N387" s="1">
+        <v>198544.47</v>
+      </c>
+      <c r="O387" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P387">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="388" spans="1:16">
+      <c r="A388" t="s">
+        <v>984</v>
+      </c>
+      <c r="B388" t="s">
+        <v>985</v>
+      </c>
+      <c r="C388" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D388" s="1">
+        <v>102.133</v>
+      </c>
+      <c r="E388" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="F388" t="s">
+        <v>8</v>
+      </c>
+      <c r="G388">
+        <v>1.0</v>
+      </c>
+      <c r="H388" s="1">
+        <v>297441.0</v>
+      </c>
+      <c r="I388" s="1">
+        <v>8958.0</v>
+      </c>
+      <c r="J388" s="1">
+        <v>3.0116897132541</v>
+      </c>
+      <c r="K388">
+        <v>2.58</v>
+      </c>
+      <c r="L388" t="s">
+        <v>986</v>
+      </c>
+      <c r="M388" s="1">
+        <v>306399.0</v>
+      </c>
+      <c r="N388" s="1">
+        <v>314145.58</v>
+      </c>
+      <c r="O388" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P388">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="389" spans="1:16">
+      <c r="A389" t="s">
+        <v>987</v>
+      </c>
+      <c r="B389" t="s">
+        <v>988</v>
+      </c>
+      <c r="C389" s="1">
+        <v>368000.0</v>
+      </c>
+      <c r="D389" s="1">
+        <v>100.173</v>
+      </c>
+      <c r="E389" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F389" t="s">
+        <v>8</v>
+      </c>
+      <c r="G389">
+        <v>1.0</v>
+      </c>
+      <c r="H389" s="1">
+        <v>368000.0</v>
+      </c>
+      <c r="I389" s="1">
+        <v>636.64</v>
+      </c>
+      <c r="J389" s="1">
+        <v>0.173</v>
+      </c>
+      <c r="K389">
+        <v>0.09</v>
+      </c>
+      <c r="L389">
+        <v>342.49</v>
+      </c>
+      <c r="M389" s="1">
+        <v>368636.64</v>
+      </c>
+      <c r="N389" s="1">
+        <v>368979.13</v>
+      </c>
+      <c r="O389" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P389">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="390" spans="1:16">
+      <c r="A390" t="s">
+        <v>989</v>
+      </c>
+      <c r="B390" t="s">
+        <v>990</v>
+      </c>
+      <c r="C390" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D390" s="1">
+        <v>84.852</v>
+      </c>
+      <c r="E390" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="F390" t="s">
+        <v>8</v>
+      </c>
+      <c r="G390">
+        <v>1.0</v>
+      </c>
+      <c r="H390" s="1">
+        <v>490824.0</v>
+      </c>
+      <c r="I390" s="1">
+        <v>18288.0</v>
+      </c>
+      <c r="J390" s="1">
+        <v>3.7259791697228</v>
+      </c>
+      <c r="K390">
+        <v>0.38</v>
+      </c>
+      <c r="L390" t="s">
+        <v>991</v>
+      </c>
+      <c r="M390" s="1">
+        <v>509112.0</v>
+      </c>
+      <c r="N390" s="1">
+        <v>511368.16</v>
+      </c>
+      <c r="O390" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="P390">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="391" spans="1:16">
+      <c r="A391" t="s">
+        <v>992</v>
+      </c>
+      <c r="B391" t="s">
+        <v>993</v>
+      </c>
+      <c r="C391" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D391" s="1">
+        <v>102.998</v>
+      </c>
+      <c r="E391" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F391" t="s">
+        <v>8</v>
+      </c>
+      <c r="G391">
+        <v>1.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>198834.0</v>
+      </c>
+      <c r="I391" s="1">
+        <v>7162.0</v>
+      </c>
+      <c r="J391" s="1">
+        <v>3.6019996580062</v>
+      </c>
+      <c r="K391">
+        <v>3.43</v>
+      </c>
+      <c r="L391" t="s">
+        <v>994</v>
+      </c>
+      <c r="M391" s="1">
+        <v>205996.0</v>
+      </c>
+      <c r="N391" s="1">
+        <v>212859.01</v>
+      </c>
+      <c r="O391" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P391">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="392" spans="1:16">
+      <c r="A392" t="s">
+        <v>995</v>
+      </c>
+      <c r="B392" t="s">
+        <v>996</v>
+      </c>
+      <c r="C392" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D392" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="E392" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F392" t="s">
+        <v>8</v>
+      </c>
+      <c r="G392">
+        <v>1.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I392" s="1">
+        <v>1164.0</v>
+      </c>
+      <c r="J392" s="1">
+        <v>0.582</v>
+      </c>
+      <c r="K392">
+        <v>1.49</v>
+      </c>
+      <c r="L392" t="s">
+        <v>997</v>
+      </c>
+      <c r="M392" s="1">
+        <v>201164.0</v>
+      </c>
+      <c r="N392" s="1">
+        <v>204152.87</v>
+      </c>
+      <c r="O392" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P392">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="393" spans="1:16">
+      <c r="A393" t="s">
+        <v>998</v>
+      </c>
+      <c r="B393" t="s">
+        <v>999</v>
+      </c>
+      <c r="C393" s="1">
+        <v>548.0</v>
+      </c>
+      <c r="D393" s="1">
+        <v>0.1875</v>
+      </c>
+      <c r="E393" s="1">
+        <v>0.1073448905</v>
+      </c>
+      <c r="F393" t="s">
+        <v>8</v>
+      </c>
+      <c r="G393">
+        <v>1.0</v>
+      </c>
+      <c r="H393" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I393" s="1">
+        <v>109812.5</v>
+      </c>
+      <c r="J393" s="1">
+        <v>0</v>
+      </c>
+      <c r="K393">
+        <v>0.0</v>
+      </c>
+      <c r="L393">
+        <v>0.0</v>
+      </c>
+      <c r="M393" s="1">
+        <v>109812.5</v>
+      </c>
+      <c r="N393" s="1">
+        <v>109812.5</v>
+      </c>
+      <c r="O393" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P393">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="394" spans="1:16">
+      <c r="A394" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C394" s="1">
         <v>-548.0</v>
       </c>
-      <c r="D315" s="1">
-[...2 lines deleted...]
-      <c r="E315" s="1">
+      <c r="D394" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="E394" s="1">
         <v>0.0698631387</v>
       </c>
-      <c r="F315" t="s">
-[...11 lines deleted...]
-      <c r="J315" s="1">
+      <c r="F394" t="s">
+        <v>8</v>
+      </c>
+      <c r="G394">
+        <v>1.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I394" s="1">
+        <v>-82387.5</v>
+      </c>
+      <c r="J394" s="1">
         <v>0</v>
       </c>
-      <c r="K315">
-[...14 lines deleted...]
-      <c r="P315">
+      <c r="K394">
+        <v>0.0</v>
+      </c>
+      <c r="L394">
+        <v>0.0</v>
+      </c>
+      <c r="M394" s="1">
+        <v>-82387.5</v>
+      </c>
+      <c r="N394" s="1">
+        <v>-82387.5</v>
+      </c>
+      <c r="O394" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="P394">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>