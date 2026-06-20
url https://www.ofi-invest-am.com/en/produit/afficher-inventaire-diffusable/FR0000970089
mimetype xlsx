--- v1 (2026-05-29)
+++ v2 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1002">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1015">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -160,50 +160,56 @@
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
     <t>FR0010340141</t>
   </si>
   <si>
     <t>AEROPORTS DE PARIS SA</t>
   </si>
   <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>ALTEN SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
@@ -262,50 +268,56 @@
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
+    <t>IE00BD1RP616</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC</t>
+  </si>
+  <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
     <t>DE0005158703</t>
   </si>
   <si>
     <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
@@ -454,50 +466,56 @@
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
     <t>FERROVIAL</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
@@ -595,71 +613,65 @@
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0001078911</t>
   </si>
   <si>
     <t>INTERPUMP GROUP</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
     <t>DE000KSAG888</t>
   </si>
   <si>
-    <t>K S N AG</t>
+    <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
-    <t>IE0004906560</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
@@ -832,50 +844,56 @@
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
     <t>SIGNIFY NV</t>
   </si>
   <si>
     <t>FR0000130809</t>
@@ -1006,2058 +1024,2079 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS200326</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 ESG MAR 26</t>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...16 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
-    <t>OAT100326</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>1 363.40</t>
+    <t>2 258.13</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>5 513.70</t>
+    <t>6 017.12</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
+    <t>1 443.84</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>11 594.18</t>
+    <t>12 392.47</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>3 347.05</t>
+    <t>4 119.45</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 939.73</t>
+    <t>2 284.93</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>5 464.36</t>
+    <t>5 925.21</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>10 578.94</t>
+    <t>11 584.18</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 041.10</t>
+    <t>4 328.77</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>4 690.07</t>
+    <t>5 085.62</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>4 947.95</t>
+    <t>5 293.15</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>3 848.18</t>
+    <t>1 892.30</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>6 520.55</t>
+    <t>7 009.59</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>14 095.89</t>
+    <t>15 102.74</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>8 403.16</t>
+    <t>8 952.90</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 093.00</t>
+    <t>3 402.29</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>2 619.32</t>
+    <t>2 993.51</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 588.15</t>
+    <t>1 729.47</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
+    <t>1 175.34</t>
+  </si>
+  <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>3 140.41</t>
+    <t>3 643.84</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>1 000.85</t>
+    <t>1 513.48</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>5 043.84</t>
+    <t>5 446.58</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>1 633.56</t>
+    <t>2 280.82</t>
   </si>
   <si>
     <t>XS2705604234</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
   </si>
   <si>
-    <t>3 632.88</t>
+    <t>4 193.84</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
+    <t>1 086.90</t>
+  </si>
+  <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>4 255.05</t>
+    <t>4 570.79</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>1 703.62</t>
+    <t>2 378.64</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 179.45</t>
+    <t>1 783.56</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>3 760.41</t>
+    <t>4 046.52</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>1 682.88</t>
+    <t>1 877.05</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
+    <t>1 479.45</t>
+  </si>
+  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>7 739.38</t>
+    <t>8 321.92</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 041.35</t>
+    <t>1 127.44</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>25 724.71</t>
+    <t>27 851.56</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>55 368.20</t>
+    <t>58 788.00</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>2 529.99</t>
+    <t>3 000.16</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>2 863.01</t>
+    <t>3 409.59</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>1 335.80</t>
+    <t>1 988.17</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>2 810.96</t>
+    <t>3 357.53</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 342.53</t>
+    <t>2 806.61</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>4 244.18</t>
+    <t>4 826.71</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>2 314.38</t>
+    <t>2 760.27</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>3 049.32</t>
+    <t>3 452.05</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 201.03</t>
+    <t>1 352.05</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>10 606.03</t>
+    <t>11 259.19</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>6 143.84</t>
+    <t>6 704.79</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 715.22</t>
+    <t>3 076.10</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>1 536.71</t>
+    <t>1 740.96</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>5 041.10</t>
+    <t>5 501.37</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>7 474.32</t>
+    <t>8 013.70</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>6 419.18</t>
-[...8 lines deleted...]
-    <t>5 144.52</t>
+    <t>13 787.68</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>13 735.62</t>
+    <t>14 800.00</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>23 157.53</t>
+    <t>24 667.81</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>7 696.00</t>
+    <t>8 249.48</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 121.92</t>
+    <t>1 726.03</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
+    <t>1 161.64</t>
+  </si>
+  <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>2 977.40</t>
+    <t>3 365.75</t>
   </si>
   <si>
     <t>FR001400YP56</t>
   </si>
   <si>
     <t>DANONE SA 3.438 07/04/2033</t>
   </si>
   <si>
-    <t>3 108.33</t>
+    <t>3 306.13</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>3 312.33</t>
+    <t>3 758.22</t>
   </si>
   <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>5 456.88</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>1 582.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>2 317.81</t>
+    <t>3 353.42</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 208.47</t>
+    <t>1 425.37</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>2 822.65</t>
+    <t>3 249.10</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>2 136.63</t>
+    <t>3 180.10</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>6 690.22</t>
+    <t>7 462.17</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>11 838.36</t>
+    <t>12 672.60</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>1 833.90</t>
+    <t>2 261.82</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>3 695.89</t>
+    <t>4 242.47</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>5 626.71</t>
+    <t>6 072.60</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>9 346.90</t>
+    <t>10 016.82</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>4 752.74</t>
+    <t>5 141.10</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>1 808.22</t>
+    <t>2 023.97</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>3 567.12</t>
+    <t>4 904.79</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
+    <t>1 273.97</t>
+  </si>
+  <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>EU000A3K4ES4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3 04/12/2034</t>
   </si>
   <si>
-    <t>6 364.11</t>
+    <t>7 865.75</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>15 430.68</t>
+    <t>17 605.48</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>7 683.48</t>
+    <t>9 675.49</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>4 075.34</t>
+    <t>4 564.38</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 627.68</t>
+    <t>2 065.90</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>1 200.28</t>
+    <t>1 483.49</t>
   </si>
   <si>
     <t>FI4000441878</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 106.60</t>
+    <t>1 244.11</t>
   </si>
   <si>
     <t>FI4000306758</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 1.125 15/04/2034</t>
   </si>
   <si>
-    <t>2 520.86</t>
+    <t>2 685.27</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>3 041.10</t>
+    <t>3 360.41</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
-    <t>FR0013238268</t>
-[...8 lines deleted...]
-    <t>FRANCE (REPUBLIC OF) 0.1 25/07/2031</t>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>23 889.12</t>
+    <t>25 668.09</t>
   </si>
   <si>
     <t>FR0013313582</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2034</t>
   </si>
   <si>
-    <t>6 446.60</t>
+    <t>6 926.66</t>
   </si>
   <si>
     <t>FR0014009O62</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2038</t>
   </si>
   <si>
-    <t>28 586.30</t>
+    <t>30 715.07</t>
   </si>
   <si>
     <t>FR0014016G71</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 2.4 24/09/2029</t>
   </si>
   <si>
-    <t>18 305.75</t>
+    <t>20 708.38</t>
   </si>
   <si>
     <t>FR001400FTH3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3 25/05/2054</t>
   </si>
   <si>
-    <t>24 568.77</t>
+    <t>26 398.36</t>
   </si>
   <si>
     <t>FR001400X8V5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.2 25/05/2035</t>
   </si>
   <si>
-    <t>12 757.22</t>
+    <t>13 707.22</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>35 228.76</t>
+    <t>42 777.78</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>17 232.13</t>
+    <t>18 515.38</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>1 458.90</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0001102515</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>78 676.57</t>
+    <t>85 503.87</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>4 617.33</t>
+    <t>5 259.01</t>
   </si>
   <si>
     <t>DE000BU2Z031</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2034</t>
   </si>
   <si>
-    <t>31 484.93</t>
+    <t>34 790.85</t>
   </si>
   <si>
     <t>DE000BU2Z056</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2035</t>
   </si>
   <si>
-    <t>32 925.26</t>
+    <t>35 782.41</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>2 756.85</t>
+    <t>3 087.67</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>1 825.17</t>
+    <t>2 228.63</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>2 800.00</t>
+    <t>3 202.74</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>8 631.16</t>
+    <t>9 300.00</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>2 424.66</t>
+    <t>2 856.16</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
+    <t>1 935.00</t>
+  </si>
+  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>13 664.38</t>
+    <t>14 671.23</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 820.02</t>
+    <t>3 207.08</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>2 235.62</t>
+    <t>2 695.89</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>3 851.38</t>
+    <t>4 154.30</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>10 351.03</t>
+    <t>11 465.75</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>4 401.37</t>
+    <t>4 890.41</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>7 495.79</t>
+    <t>8 432.77</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>5 267.36</t>
+    <t>5 595.59</t>
   </si>
   <si>
     <t>IE00BH3SQ895</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
   </si>
   <si>
-    <t>4 013.82</t>
+    <t>4 302.49</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>2 237.31</t>
+    <t>2 398.21</t>
   </si>
   <si>
     <t>IE00BV8C9186</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>12 600.86</t>
-[...10 lines deleted...]
-  <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>1 339.81</t>
+    <t>6 029.13</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
+    <t>2 620.31</t>
+  </si>
+  <si>
     <t>IT0005358806</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.35 01/03/2035</t>
   </si>
   <si>
+    <t>2 994.06</t>
+  </si>
+  <si>
     <t>IT0005631590</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.65 01/08/2035</t>
   </si>
   <si>
-    <t>10 466.02</t>
+    <t>28 539.57</t>
   </si>
   <si>
     <t>IT0005542797</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.7 15/06/2030</t>
   </si>
   <si>
-    <t>21 962.14</t>
+    <t>27 875.03</t>
   </si>
   <si>
     <t>IT0003934657</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 4 01/02/2037</t>
   </si>
   <si>
-    <t>10 872.93</t>
+    <t>18 483.98</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
+    <t>1 481.51</t>
+  </si>
+  <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
+    <t>1 302.86</t>
+  </si>
+  <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>8 328.77</t>
+    <t>8 875.34</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>5 127.74</t>
+    <t>5 796.58</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
+    <t>1 198.63</t>
+  </si>
+  <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>5 911.01</t>
+    <t>6 327.56</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>4 385.97</t>
+    <t>4 700.32</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>3 431.75</t>
+    <t>3 896.69</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>12 328.77</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>5 368.38</t>
+    <t>5 762.56</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>3 149.18</t>
+    <t>3 830.96</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
+    <t>1 329.73</t>
+  </si>
+  <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>5 753.42</t>
+    <t>6 098.63</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>15 039.84</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>10 172.31</t>
+    <t>10 921.85</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>4 411.42</t>
+    <t>4 923.24</t>
   </si>
   <si>
     <t>XS2680745382</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
   </si>
   <si>
-    <t>6 599.15</t>
+    <t>7 404.85</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 438.14</t>
+    <t>2 675.18</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>5 475.14</t>
+    <t>6 143.61</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>1 539.39</t>
+    <t>1 679.33</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>4 173.00</t>
+    <t>6 037.53</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>4 150.39</t>
+    <t>6 004.82</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>5 556.16</t>
+    <t>6 678.08</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>4 009.52</t>
+    <t>4 375.61</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>7 339.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>1 589.92</t>
+    <t>2 633.30</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>18 790.41</t>
+    <t>20 027.40</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 484.93</t>
+    <t>3 715.07</t>
   </si>
   <si>
     <t>PTOTELOE0028</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.475 18/10/2030</t>
   </si>
   <si>
+    <t>1 000.25</t>
+  </si>
+  <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>1 260.47</t>
+    <t>1 450.91</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 016.98</t>
+    <t>1 167.38</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>2 520.94</t>
+    <t>5 829.68</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>7 681.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>8 836.60</t>
+    <t>9 451.07</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>4 035.79</t>
+    <t>4 363.01</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>4 882.19</t>
+    <t>5 270.55</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>5 730.51</t>
+    <t>6 395.38</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>10 542.47</t>
+    <t>11 606.85</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 191.44</t>
+    <t>2 385.62</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
-    <t>1 201.51</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>8 044.52</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>2 026.59</t>
+    <t>2 460.85</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>8 069.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>2 546.51</t>
+    <t>2 843.60</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>5 153.42</t>
+    <t>5 509.42</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>15 389.04</t>
+    <t>17 747.95</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
+    <t>1 170.01</t>
+  </si>
+  <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>5 517.12</t>
+    <t>6 164.38</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>3 280.48</t>
+    <t>3 949.32</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>15 096.99</t>
+  </si>
+  <si>
+    <t>ES0000012I24</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
+  </si>
+  <si>
+    <t>5 739.95</t>
   </si>
   <si>
     <t>ES0000012G42</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.2 31/10/2040</t>
   </si>
   <si>
-    <t>14 853.01</t>
+    <t>17 388.89</t>
   </si>
   <si>
     <t>ES0000012E69</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.85 30/07/2035</t>
   </si>
   <si>
-    <t>10 586.66</t>
+    <t>11 615.92</t>
+  </si>
+  <si>
+    <t>ES0000012N43</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.1 30/07/2031</t>
+  </si>
+  <si>
+    <t>66 424.93</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
-    <t>3 329.32</t>
+    <t>5 584.66</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>10 433.10</t>
-[...8 lines deleted...]
-    <t>9 337.98</t>
+    <t>2 745.86</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>9 497.95</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>6 926.03</t>
+    <t>7 386.30</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>3 287.67</t>
+    <t>3 863.01</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>10 319.18</t>
+    <t>11 095.89</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>2 193.49</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>3 328.77</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>3 842.47</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>6 041.10</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>4 515.75</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>7 312.33</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>XS2314267449</t>
-[...74 lines deleted...]
-    <t>6 334.25</t>
+    <t>1 307.68</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
+    <t>1 430.93</t>
+  </si>
+  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 632.22</t>
+    <t>3 870.58</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>9 052.40</t>
+    <t>9 764.38</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>3 534.51</t>
+    <t>3 898.36</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>8 104.11</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>9 183.22</t>
+    <t>10 297.95</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>3 827.40</t>
+    <t>4 143.84</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>5 838.29</t>
+    <t>6 336.68</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 271.08</t>
+    <t>1 784.40</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 342.47</t>
+    <t>4 630.14</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>7 746.58</t>
-[...5 lines deleted...]
-    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+    <t>8 307.53</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 256.16</t>
+    <t>2 515.07</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>6 863.01</t>
+    <t>7 294.52</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>2 988.87</t>
+    <t>3 351.68</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
+  </si>
+  <si>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -3430,209 +3469,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>68988.63</v>
       </c>
       <c r="D2">
-        <v>185.12</v>
+        <v>176.37</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>12771571.96</v>
+        <v>12167991.63</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>12771571.96</v>
+        <v>12167991.63</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>993378.6537</v>
+        <v>992471.9997</v>
       </c>
       <c r="D3">
-        <v>116.74</v>
+        <v>111.21</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>115976594.93</v>
+        <v>110375691.08</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>115976594.93</v>
+        <v>110375691.08</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>498732.94</v>
+        <v>496143.03</v>
       </c>
       <c r="D4">
-        <v>105.25</v>
+        <v>100.26</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>52494048.79</v>
+        <v>49746048.21</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>52494048.79</v>
+        <v>49746048.21</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>7256.3624</v>
+        <v>7136.4072</v>
       </c>
       <c r="D5">
-        <v>104.92</v>
+        <v>99.91</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>761399.69</v>
+        <v>713014.39</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>761399.69</v>
+        <v>713014.39</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>107.74</v>
+        <v>102.66</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>107.74</v>
+        <v>102.66</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>107.74</v>
+        <v>102.66</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P394"/>
+  <dimension ref="A1:P399"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O394" sqref="O394"/>
+      <selection activeCell="O399" sqref="O399"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3654,19686 +3693,19936 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>952.0</v>
       </c>
       <c r="D2" s="1">
-        <v>35.22</v>
+        <v>30.02</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>33529.44</v>
       </c>
       <c r="I2" s="1">
-        <v>0.0</v>
+        <v>-4950.4</v>
       </c>
       <c r="J2" s="1">
-        <v>0.0</v>
+        <v>-14.764338444066</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>33529.44</v>
+        <v>28579.04</v>
       </c>
       <c r="N2" s="1">
-        <v>33529.44</v>
+        <v>28579.04</v>
       </c>
       <c r="O2" s="1">
         <v>0.02</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>2734.0</v>
       </c>
       <c r="D3" s="1">
-        <v>28.36</v>
+        <v>26.43</v>
       </c>
       <c r="E3" s="1">
         <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>77536.24</v>
       </c>
       <c r="I3" s="1">
-        <v>0.0</v>
+        <v>-5276.62</v>
       </c>
       <c r="J3" s="1">
-        <v>0.0</v>
+        <v>-6.8053596614951</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>77536.24</v>
+        <v>72259.62</v>
       </c>
       <c r="N3" s="1">
-        <v>77536.24</v>
+        <v>72259.62</v>
       </c>
       <c r="O3" s="1">
         <v>0.04</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>741.0</v>
       </c>
       <c r="D4" s="1">
-        <v>246.8</v>
+        <v>208.0</v>
       </c>
       <c r="E4" s="1">
         <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>182878.8</v>
       </c>
       <c r="I4" s="1">
-        <v>0.0</v>
+        <v>-28750.8</v>
       </c>
       <c r="J4" s="1">
-        <v>0.0</v>
+        <v>-15.721231766613</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>182878.8</v>
+        <v>154128.0</v>
       </c>
       <c r="N4" s="1">
-        <v>182878.8</v>
+        <v>154128.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>1208.0</v>
       </c>
       <c r="D5" s="1">
-        <v>158.2</v>
+        <v>133.5</v>
       </c>
       <c r="E5" s="1">
         <v>207.1184768212</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>250199.12</v>
       </c>
       <c r="I5" s="1">
-        <v>-59093.52</v>
+        <v>-88931.12</v>
       </c>
       <c r="J5" s="1">
-        <v>-23.61859626045</v>
+        <v>-35.544137805121</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>191105.6</v>
+        <v>161268.0</v>
       </c>
       <c r="N5" s="1">
-        <v>191105.6</v>
+        <v>161268.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>115.0</v>
       </c>
       <c r="D6" s="1">
-        <v>994.8</v>
+        <v>863.5</v>
       </c>
       <c r="E6" s="1">
         <v>1291.6975652174</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>148545.22</v>
       </c>
       <c r="I6" s="1">
-        <v>-34143.22</v>
+        <v>-49242.72</v>
       </c>
       <c r="J6" s="1">
-        <v>-22.985068115958</v>
+        <v>-33.149986246612</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>114402.0</v>
+        <v>99302.5</v>
       </c>
       <c r="N6" s="1">
-        <v>114402.0</v>
+        <v>99302.5</v>
       </c>
       <c r="O6" s="1">
         <v>0.06</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>14857.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.67</v>
+        <v>25.28</v>
       </c>
       <c r="E7" s="1">
         <v>27.1646947567</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>403585.87</v>
       </c>
       <c r="I7" s="1">
-        <v>-7349.68</v>
+        <v>-28000.91</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.8210944798439</v>
+        <v>-6.9380303131029</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>396236.19</v>
+        <v>375584.96</v>
       </c>
       <c r="N7" s="1">
-        <v>396236.19</v>
+        <v>375584.96</v>
       </c>
       <c r="O7" s="1">
         <v>0.22</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>261.0</v>
       </c>
       <c r="D8" s="1">
-        <v>118.4</v>
+        <v>103.1</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>30902.4</v>
       </c>
       <c r="I8" s="1">
-        <v>0.0</v>
+        <v>-3993.3</v>
       </c>
       <c r="J8" s="1">
-        <v>0.0</v>
+        <v>-12.922297297297</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>30902.4</v>
+        <v>26909.1</v>
       </c>
       <c r="N8" s="1">
-        <v>30902.4</v>
+        <v>26909.1</v>
       </c>
       <c r="O8" s="1">
         <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>767.0</v>
       </c>
       <c r="D9" s="1">
-        <v>62.9</v>
+        <v>59.05</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>48244.3</v>
       </c>
       <c r="I9" s="1">
-        <v>0.0</v>
+        <v>-2952.95</v>
       </c>
       <c r="J9" s="1">
-        <v>0.0</v>
+        <v>-6.120826709062</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>48244.3</v>
+        <v>45291.35</v>
       </c>
       <c r="N9" s="1">
-        <v>48244.3</v>
+        <v>45291.35</v>
       </c>
       <c r="O9" s="1">
         <v>0.03</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>2669.0</v>
+        <v>13590.0</v>
       </c>
       <c r="D10" s="1">
-        <v>184.24</v>
+        <v>8.88</v>
       </c>
       <c r="E10" s="1">
-        <v>161.8133308355</v>
+        <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>431879.78</v>
+        <v>120271.5</v>
       </c>
       <c r="I10" s="1">
-        <v>59856.78</v>
+        <v>407.7</v>
       </c>
       <c r="J10" s="1">
-        <v>13.859593056197</v>
+        <v>0.33898305084746</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>491736.56</v>
+        <v>120679.2</v>
       </c>
       <c r="N10" s="1">
-        <v>491736.56</v>
+        <v>120679.2</v>
       </c>
       <c r="O10" s="1">
-        <v>0.27</v>
+        <v>0.07</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>1773.0</v>
+        <v>2669.0</v>
       </c>
       <c r="D11" s="1">
-        <v>382.2</v>
+        <v>160.92</v>
       </c>
       <c r="E11" s="1">
-        <v>224.0473152848</v>
+        <v>161.8133308355</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>397235.89</v>
+        <v>431879.78</v>
       </c>
       <c r="I11" s="1">
-        <v>280404.71</v>
+        <v>-2384.3</v>
       </c>
       <c r="J11" s="1">
-        <v>70.588966671667</v>
+        <v>-0.55207493159323</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>677640.6</v>
+        <v>429495.48</v>
       </c>
       <c r="N11" s="1">
-        <v>677640.6</v>
+        <v>429495.48</v>
       </c>
       <c r="O11" s="1">
-        <v>0.37</v>
+        <v>0.25</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>4344.0</v>
+        <v>1773.0</v>
       </c>
       <c r="D12" s="1">
-        <v>28.29</v>
+        <v>347.6</v>
       </c>
       <c r="E12" s="1">
-        <v>25.2607803867</v>
+        <v>224.0473152848</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>109732.83</v>
+        <v>397235.89</v>
       </c>
       <c r="I12" s="1">
-        <v>13158.93</v>
+        <v>219058.91</v>
       </c>
       <c r="J12" s="1">
-        <v>11.991789512765</v>
+        <v>55.145800144091</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>122891.76</v>
+        <v>616294.8</v>
       </c>
       <c r="N12" s="1">
-        <v>122891.76</v>
+        <v>616294.8</v>
       </c>
       <c r="O12" s="1">
-        <v>0.07</v>
+        <v>0.36</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>546.0</v>
+        <v>4344.0</v>
       </c>
       <c r="D13" s="1">
-        <v>63.55</v>
+        <v>23.19</v>
       </c>
       <c r="E13" s="1">
-        <v>63.55</v>
+        <v>25.2607803867</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>34698.3</v>
+        <v>109732.83</v>
       </c>
       <c r="I13" s="1">
-        <v>0.0</v>
+        <v>-8995.47</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0</v>
+        <v>-8.1976105054431</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>34698.3</v>
+        <v>100737.36</v>
       </c>
       <c r="N13" s="1">
-        <v>34698.3</v>
+        <v>100737.36</v>
       </c>
       <c r="O13" s="1">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
-        <v>5083.0</v>
+        <v>546.0</v>
       </c>
       <c r="D14" s="1">
-        <v>52.74</v>
+        <v>53.45</v>
       </c>
       <c r="E14" s="1">
-        <v>62.9040566595</v>
+        <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>319741.32</v>
+        <v>34698.3</v>
       </c>
       <c r="I14" s="1">
-        <v>-51663.9</v>
+        <v>-5514.6</v>
       </c>
       <c r="J14" s="1">
-        <v>-16.158030497904</v>
+        <v>-15.892997639654</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>268077.42</v>
+        <v>29183.7</v>
       </c>
       <c r="N14" s="1">
-        <v>268077.42</v>
+        <v>29183.7</v>
       </c>
       <c r="O14" s="1">
-        <v>0.15</v>
+        <v>0.02</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>2497.0</v>
+        <v>5083.0</v>
       </c>
       <c r="D15" s="1">
-        <v>13.175</v>
+        <v>49.19</v>
       </c>
       <c r="E15" s="1">
-        <v>13.1750020024</v>
+        <v>62.9040566595</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>32897.98</v>
+        <v>319741.32</v>
       </c>
       <c r="I15" s="1">
-        <v>0.0</v>
+        <v>-69708.55</v>
       </c>
       <c r="J15" s="1">
-        <v>0.0</v>
+        <v>-21.801545699505</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>32897.98</v>
+        <v>250032.77</v>
       </c>
       <c r="N15" s="1">
-        <v>32897.98</v>
+        <v>250032.77</v>
       </c>
       <c r="O15" s="1">
-        <v>0.02</v>
+        <v>0.14</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
-        <v>5976.0</v>
+        <v>2497.0</v>
       </c>
       <c r="D16" s="1">
-        <v>68.82</v>
+        <v>8.37</v>
       </c>
       <c r="E16" s="1">
-        <v>55.8426840696</v>
+        <v>13.1750020024</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>333715.88</v>
+        <v>32897.98</v>
       </c>
       <c r="I16" s="1">
-        <v>77552.44</v>
+        <v>-11998.09</v>
       </c>
       <c r="J16" s="1">
-        <v>23.239061922975</v>
+        <v>-36.470597890813</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>411268.32</v>
+        <v>20899.89</v>
       </c>
       <c r="N16" s="1">
-        <v>411268.32</v>
+        <v>20899.89</v>
       </c>
       <c r="O16" s="1">
-        <v>0.23</v>
+        <v>0.01</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>2806.0</v>
+        <v>5976.0</v>
       </c>
       <c r="D17" s="1">
-        <v>29.92</v>
+        <v>59.16</v>
       </c>
       <c r="E17" s="1">
-        <v>29.92</v>
+        <v>55.8426840696</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>83955.52</v>
+        <v>333715.88</v>
       </c>
       <c r="I17" s="1">
-        <v>0.0</v>
+        <v>19824.28</v>
       </c>
       <c r="J17" s="1">
-        <v>0.0</v>
+        <v>5.9404664830454</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>83955.52</v>
+        <v>353540.16</v>
       </c>
       <c r="N17" s="1">
-        <v>83955.52</v>
+        <v>353540.16</v>
       </c>
       <c r="O17" s="1">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>2063.0</v>
+        <v>2806.0</v>
       </c>
       <c r="D18" s="1">
-        <v>1233.4</v>
+        <v>26.34</v>
       </c>
       <c r="E18" s="1">
-        <v>480.4634949103</v>
+        <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>991196.19</v>
+        <v>83955.52</v>
       </c>
       <c r="I18" s="1">
-        <v>1553308.01</v>
+        <v>-10045.48</v>
       </c>
       <c r="J18" s="1">
-        <v>156.71045002705</v>
+        <v>-11.965240641711</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2544504.2</v>
+        <v>73910.04</v>
       </c>
       <c r="N18" s="1">
-        <v>2544504.2</v>
+        <v>73910.04</v>
       </c>
       <c r="O18" s="1">
-        <v>1.4</v>
+        <v>0.04</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>686.0</v>
+        <v>2063.0</v>
       </c>
       <c r="D19" s="1">
-        <v>61.44</v>
+        <v>1128.2</v>
       </c>
       <c r="E19" s="1">
-        <v>61.44</v>
+        <v>480.4634949103</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>42147.84</v>
+        <v>991196.19</v>
       </c>
       <c r="I19" s="1">
-        <v>0.0</v>
+        <v>1336280.41</v>
       </c>
       <c r="J19" s="1">
-        <v>0.0</v>
+        <v>134.81492599361</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>42147.84</v>
+        <v>2327476.6</v>
       </c>
       <c r="N19" s="1">
-        <v>42147.84</v>
+        <v>2327476.6</v>
       </c>
       <c r="O19" s="1">
-        <v>0.02</v>
+        <v>1.35</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
-        <v>16423.0</v>
+        <v>686.0</v>
       </c>
       <c r="D20" s="1">
-        <v>41.46</v>
+        <v>57.48</v>
       </c>
       <c r="E20" s="1">
-        <v>27.8659258357</v>
+        <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>457642.1</v>
+        <v>42147.84</v>
       </c>
       <c r="I20" s="1">
-        <v>223255.48</v>
+        <v>-2716.56</v>
       </c>
       <c r="J20" s="1">
-        <v>48.783859701719</v>
+        <v>-6.4453125</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>680897.58</v>
+        <v>39431.28</v>
       </c>
       <c r="N20" s="1">
-        <v>680897.58</v>
+        <v>39431.28</v>
       </c>
       <c r="O20" s="1">
-        <v>0.37</v>
+        <v>0.02</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>3725.0</v>
+        <v>16423.0</v>
       </c>
       <c r="D21" s="1">
-        <v>8.395</v>
+        <v>37.7</v>
       </c>
       <c r="E21" s="1">
-        <v>8.3950013423</v>
+        <v>27.8659258357</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>31271.38</v>
+        <v>457642.1</v>
       </c>
       <c r="I21" s="1">
-        <v>0.0</v>
+        <v>161505.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.0</v>
+        <v>35.2906780211</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>31271.38</v>
+        <v>619147.1</v>
       </c>
       <c r="N21" s="1">
-        <v>31271.38</v>
+        <v>619147.1</v>
       </c>
       <c r="O21" s="1">
-        <v>0.02</v>
+        <v>0.36</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
-        <v>595.0</v>
+        <v>3725.0</v>
       </c>
       <c r="D22" s="1">
-        <v>54.85</v>
+        <v>6.945</v>
       </c>
       <c r="E22" s="1">
-        <v>54.85</v>
+        <v>8.3950013423</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>32635.75</v>
+        <v>31271.38</v>
       </c>
       <c r="I22" s="1">
-        <v>0.0</v>
+        <v>-5401.25</v>
       </c>
       <c r="J22" s="1">
-        <v>0.0</v>
+        <v>-17.272183063235</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>32635.75</v>
+        <v>25870.13</v>
       </c>
       <c r="N22" s="1">
-        <v>32635.75</v>
+        <v>25870.13</v>
       </c>
       <c r="O22" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
-        <v>3546.0</v>
+        <v>595.0</v>
       </c>
       <c r="D23" s="1">
-        <v>18.24</v>
+        <v>50.35</v>
       </c>
       <c r="E23" s="1">
-        <v>18.24</v>
+        <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>64679.04</v>
+        <v>32635.75</v>
       </c>
       <c r="I23" s="1">
-        <v>0.0</v>
+        <v>-2677.5</v>
       </c>
       <c r="J23" s="1">
-        <v>0.0</v>
+        <v>-8.20419325433</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>64679.04</v>
+        <v>29958.25</v>
       </c>
       <c r="N23" s="1">
-        <v>64679.04</v>
+        <v>29958.25</v>
       </c>
       <c r="O23" s="1">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>29799.0</v>
+        <v>3546.0</v>
       </c>
       <c r="D24" s="1">
-        <v>19.75</v>
+        <v>16.44</v>
       </c>
       <c r="E24" s="1">
-        <v>8.9449337226</v>
+        <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>266550.08</v>
+        <v>64679.04</v>
       </c>
       <c r="I24" s="1">
-        <v>321980.17</v>
+        <v>-6382.8</v>
       </c>
       <c r="J24" s="1">
-        <v>120.79537548816</v>
+        <v>-9.8684210526316</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>588530.25</v>
+        <v>58296.24</v>
       </c>
       <c r="N24" s="1">
-        <v>588530.25</v>
+        <v>58296.24</v>
       </c>
       <c r="O24" s="1">
-        <v>0.32</v>
+        <v>0.03</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>23865.0</v>
+        <v>29799.0</v>
       </c>
       <c r="D25" s="1">
-        <v>3.208</v>
+        <v>17.925</v>
       </c>
       <c r="E25" s="1">
-        <v>3.208</v>
+        <v>8.9449337226</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>76558.92</v>
+        <v>266550.08</v>
       </c>
       <c r="I25" s="1">
-        <v>0.0</v>
+        <v>267597.0</v>
       </c>
       <c r="J25" s="1">
-        <v>0.0</v>
+        <v>100.39276671761</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>76558.92</v>
+        <v>534147.08</v>
       </c>
       <c r="N25" s="1">
-        <v>76558.92</v>
+        <v>534147.08</v>
       </c>
       <c r="O25" s="1">
-        <v>0.04</v>
+        <v>0.31</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>66371.0</v>
+        <v>23865.0</v>
       </c>
       <c r="D26" s="1">
-        <v>10.79</v>
+        <v>2.975</v>
       </c>
       <c r="E26" s="1">
-        <v>7.6523957753</v>
+        <v>3.208</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>507897.16</v>
+        <v>76558.92</v>
       </c>
       <c r="I26" s="1">
-        <v>208245.93</v>
+        <v>-5560.54</v>
       </c>
       <c r="J26" s="1">
-        <v>41.001593708459</v>
+        <v>-7.2630857384091</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>716143.09</v>
+        <v>70998.38</v>
       </c>
       <c r="N26" s="1">
-        <v>716143.09</v>
+        <v>70998.38</v>
       </c>
       <c r="O26" s="1">
-        <v>0.39</v>
+        <v>0.04</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>2924.0</v>
+        <v>66371.0</v>
       </c>
       <c r="D27" s="1">
-        <v>14.175</v>
+        <v>9.245</v>
       </c>
       <c r="E27" s="1">
-        <v>14.175</v>
+        <v>7.6523957753</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>41447.7</v>
+        <v>507897.16</v>
       </c>
       <c r="I27" s="1">
-        <v>0.0</v>
+        <v>105702.74</v>
       </c>
       <c r="J27" s="1">
-        <v>0.0</v>
+        <v>20.811839152635</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>41447.7</v>
+        <v>613599.9</v>
       </c>
       <c r="N27" s="1">
-        <v>41447.7</v>
+        <v>613599.9</v>
       </c>
       <c r="O27" s="1">
-        <v>0.02</v>
+        <v>0.35</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>606.0</v>
+        <v>4149.0</v>
       </c>
       <c r="D28" s="1">
-        <v>132.0</v>
+        <v>15.15</v>
       </c>
       <c r="E28" s="1">
-        <v>132.0</v>
+        <v>16.5350012051</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>79992.0</v>
+        <v>68603.72</v>
       </c>
       <c r="I28" s="1">
-        <v>0.0</v>
+        <v>-5746.37</v>
       </c>
       <c r="J28" s="1">
-        <v>0.0</v>
+        <v>-8.3761784346388</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>79992.0</v>
+        <v>62857.35</v>
       </c>
       <c r="N28" s="1">
-        <v>79992.0</v>
+        <v>62857.35</v>
       </c>
       <c r="O28" s="1">
         <v>0.04</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
-        <v>346.0</v>
+        <v>2924.0</v>
       </c>
       <c r="D29" s="1">
-        <v>189.4</v>
+        <v>13.08</v>
       </c>
       <c r="E29" s="1">
-        <v>189.4</v>
+        <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>65532.4</v>
+        <v>41447.7</v>
       </c>
       <c r="I29" s="1">
-        <v>0.0</v>
+        <v>-3201.78</v>
       </c>
       <c r="J29" s="1">
-        <v>0.0</v>
+        <v>-7.7248677248677</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>65532.4</v>
+        <v>38245.92</v>
       </c>
       <c r="N29" s="1">
-        <v>65532.4</v>
+        <v>38245.92</v>
       </c>
       <c r="O29" s="1">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>999.0</v>
+        <v>606.0</v>
       </c>
       <c r="D30" s="1">
-        <v>34.2</v>
+        <v>124.9</v>
       </c>
       <c r="E30" s="1">
-        <v>34.2</v>
+        <v>132.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>34165.8</v>
+        <v>79992.0</v>
       </c>
       <c r="I30" s="1">
-        <v>0.0</v>
+        <v>-4302.6</v>
       </c>
       <c r="J30" s="1">
-        <v>0.0</v>
+        <v>-5.3787878787879</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>34165.8</v>
+        <v>75689.4</v>
       </c>
       <c r="N30" s="1">
-        <v>34165.8</v>
+        <v>75689.4</v>
       </c>
       <c r="O30" s="1">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>4984.0</v>
+        <v>346.0</v>
       </c>
       <c r="D31" s="1">
-        <v>89.46</v>
+        <v>178.5</v>
       </c>
       <c r="E31" s="1">
-        <v>78.5633988764</v>
+        <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>391559.98</v>
+        <v>65532.4</v>
       </c>
       <c r="I31" s="1">
-        <v>54308.66</v>
+        <v>-3771.4</v>
       </c>
       <c r="J31" s="1">
-        <v>13.869818871683</v>
+        <v>-5.7550158394931</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>445868.64</v>
+        <v>61761.0</v>
       </c>
       <c r="N31" s="1">
-        <v>445868.64</v>
+        <v>61761.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.24</v>
+        <v>0.04</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
-        <v>5591.0</v>
+        <v>999.0</v>
       </c>
       <c r="D32" s="1">
-        <v>95.5</v>
+        <v>25.76</v>
       </c>
       <c r="E32" s="1">
-        <v>75.721117868</v>
+        <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>423356.77</v>
+        <v>34165.8</v>
       </c>
       <c r="I32" s="1">
-        <v>110583.73</v>
+        <v>-8431.56</v>
       </c>
       <c r="J32" s="1">
-        <v>26.120694845626</v>
+        <v>-24.678362573099</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>533940.5</v>
+        <v>25734.24</v>
       </c>
       <c r="N32" s="1">
-        <v>533940.5</v>
+        <v>25734.24</v>
       </c>
       <c r="O32" s="1">
-        <v>0.29</v>
+        <v>0.01</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>719518.0</v>
+        <v>4984.0</v>
       </c>
       <c r="D33" s="1">
-        <v>11.28</v>
+        <v>75.76</v>
       </c>
       <c r="E33" s="1">
-        <v>11.1997054417</v>
+        <v>78.5633988764</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>8058389.66</v>
+        <v>391559.98</v>
       </c>
       <c r="I33" s="1">
-        <v>57773.38</v>
+        <v>-13972.14</v>
       </c>
       <c r="J33" s="1">
-        <v>0.71693455439086</v>
+        <v>-3.5683268754892</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>8116163.04</v>
+        <v>377587.84</v>
       </c>
       <c r="N33" s="1">
-        <v>8116163.04</v>
+        <v>377587.84</v>
       </c>
       <c r="O33" s="1">
-        <v>4.46</v>
+        <v>0.22</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>302651.0</v>
+        <v>5591.0</v>
       </c>
       <c r="D34" s="1">
-        <v>10.872</v>
+        <v>82.13</v>
       </c>
       <c r="E34" s="1">
-        <v>10.629325725</v>
+        <v>75.721117868</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>3216976.06</v>
+        <v>423356.77</v>
       </c>
       <c r="I34" s="1">
-        <v>73445.61</v>
+        <v>35832.06</v>
       </c>
       <c r="J34" s="1">
-        <v>2.2830636172033</v>
+        <v>8.4637975672386</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3290421.67</v>
+        <v>459188.83</v>
       </c>
       <c r="N34" s="1">
-        <v>3290421.67</v>
+        <v>459188.83</v>
       </c>
       <c r="O34" s="1">
-        <v>1.81</v>
+        <v>0.27</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
-        <v>1255.0</v>
+        <v>316745.0</v>
       </c>
       <c r="D35" s="1">
-        <v>52.68</v>
+        <v>10.996</v>
       </c>
       <c r="E35" s="1">
-        <v>52.68</v>
+        <v>11.1997054413</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>66113.4</v>
+        <v>3547450.7</v>
       </c>
       <c r="I35" s="1">
-        <v>0.0</v>
+        <v>-64522.68</v>
       </c>
       <c r="J35" s="1">
-        <v>0.0</v>
+        <v>-1.818846418359</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>66113.4</v>
+        <v>3482928.02</v>
       </c>
       <c r="N35" s="1">
-        <v>66113.4</v>
+        <v>3482928.02</v>
       </c>
       <c r="O35" s="1">
-        <v>0.04</v>
+        <v>2.01</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>6667.0</v>
+        <v>726900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>12.01</v>
+        <v>10.562</v>
       </c>
       <c r="E36" s="1">
-        <v>12.01</v>
+        <v>10.7182557023</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>80070.67</v>
+        <v>7791100.07</v>
       </c>
       <c r="I36" s="1">
-        <v>0.0</v>
+        <v>-113582.27</v>
       </c>
       <c r="J36" s="1">
-        <v>0.0</v>
+        <v>-1.4578463757301</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>80070.67</v>
+        <v>7677517.8</v>
       </c>
       <c r="N36" s="1">
-        <v>80070.67</v>
+        <v>7677517.8</v>
       </c>
       <c r="O36" s="1">
-        <v>0.04</v>
+        <v>4.44</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>7599.0</v>
+        <v>1255.0</v>
       </c>
       <c r="D37" s="1">
-        <v>29.42</v>
+        <v>48.78</v>
       </c>
       <c r="E37" s="1">
-        <v>25.020142124</v>
+        <v>52.68</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>190128.06</v>
+        <v>66113.4</v>
       </c>
       <c r="I37" s="1">
-        <v>33434.52</v>
+        <v>-4894.5</v>
       </c>
       <c r="J37" s="1">
-        <v>17.585263321995</v>
+        <v>-7.4031890660592</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>223562.58</v>
+        <v>61218.9</v>
       </c>
       <c r="N37" s="1">
-        <v>223562.58</v>
+        <v>61218.9</v>
       </c>
       <c r="O37" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>26048.0</v>
+        <v>6667.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.52</v>
+        <v>10.465</v>
       </c>
       <c r="E38" s="1">
-        <v>10.5675564343</v>
+        <v>12.01</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>275263.71</v>
+        <v>80070.67</v>
       </c>
       <c r="I38" s="1">
-        <v>-1238.75</v>
+        <v>-10300.51</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.45002299794622</v>
+        <v>-12.864273522377</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>274024.96</v>
+        <v>69770.16</v>
       </c>
       <c r="N38" s="1">
-        <v>274024.96</v>
+        <v>69770.16</v>
       </c>
       <c r="O38" s="1">
-        <v>0.15</v>
+        <v>0.04</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>3022.0</v>
+        <v>7599.0</v>
       </c>
       <c r="D39" s="1">
-        <v>16.045</v>
+        <v>26.46</v>
       </c>
       <c r="E39" s="1">
-        <v>16.045</v>
+        <v>25.020142124</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>48487.99</v>
+        <v>190128.06</v>
       </c>
       <c r="I39" s="1">
-        <v>0.0</v>
+        <v>10941.48</v>
       </c>
       <c r="J39" s="1">
-        <v>0.0</v>
+        <v>5.7547949524126</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>48487.99</v>
+        <v>201069.54</v>
       </c>
       <c r="N39" s="1">
-        <v>48487.99</v>
+        <v>201069.54</v>
       </c>
       <c r="O39" s="1">
-        <v>0.03</v>
+        <v>0.12</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>357.0</v>
+        <v>26048.0</v>
       </c>
       <c r="D40" s="1">
-        <v>92.7</v>
+        <v>9.946</v>
       </c>
       <c r="E40" s="1">
-        <v>92.7</v>
+        <v>10.5675564343</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>33093.9</v>
+        <v>275263.71</v>
       </c>
       <c r="I40" s="1">
-        <v>0.0</v>
+        <v>-16190.3</v>
       </c>
       <c r="J40" s="1">
-        <v>0.0</v>
+        <v>-5.8817415488587</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>33093.9</v>
+        <v>259073.41</v>
       </c>
       <c r="N40" s="1">
-        <v>33093.9</v>
+        <v>259073.41</v>
       </c>
       <c r="O40" s="1">
-        <v>0.02</v>
+        <v>0.15</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
-        <v>2357.0</v>
+        <v>3022.0</v>
       </c>
       <c r="D41" s="1">
-        <v>34.65</v>
+        <v>15.245</v>
       </c>
       <c r="E41" s="1">
-        <v>34.65</v>
+        <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>81670.05</v>
+        <v>48487.99</v>
       </c>
       <c r="I41" s="1">
-        <v>0.0</v>
+        <v>-2417.6</v>
       </c>
       <c r="J41" s="1">
-        <v>0.0</v>
+        <v>-4.9859769398567</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>81670.05</v>
+        <v>46070.39</v>
       </c>
       <c r="N41" s="1">
-        <v>81670.05</v>
+        <v>46070.39</v>
       </c>
       <c r="O41" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
-        <v>2709.0</v>
+        <v>357.0</v>
       </c>
       <c r="D42" s="1">
-        <v>86.24</v>
+        <v>82.6</v>
       </c>
       <c r="E42" s="1">
-        <v>67.5548209671</v>
+        <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>183006.01</v>
+        <v>33093.9</v>
       </c>
       <c r="I42" s="1">
-        <v>50618.15</v>
+        <v>-3605.7</v>
       </c>
       <c r="J42" s="1">
-        <v>27.65928288366</v>
+        <v>-10.895361380798</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>233624.16</v>
+        <v>29488.2</v>
       </c>
       <c r="N42" s="1">
-        <v>233624.16</v>
+        <v>29488.2</v>
       </c>
       <c r="O42" s="1">
-        <v>0.13</v>
+        <v>0.02</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
-        <v>530.0</v>
+        <v>2357.0</v>
       </c>
       <c r="D43" s="1">
-        <v>62.15</v>
+        <v>30.33</v>
       </c>
       <c r="E43" s="1">
-        <v>62.15</v>
+        <v>34.65</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>32939.5</v>
+        <v>81670.05</v>
       </c>
       <c r="I43" s="1">
-        <v>0.0</v>
+        <v>-10182.24</v>
       </c>
       <c r="J43" s="1">
-        <v>0.0</v>
+        <v>-12.467532467532</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>32939.5</v>
+        <v>71487.81</v>
       </c>
       <c r="N43" s="1">
-        <v>32939.5</v>
+        <v>71487.81</v>
       </c>
       <c r="O43" s="1">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>10288.0</v>
+        <v>2709.0</v>
       </c>
       <c r="D44" s="1">
-        <v>18.785</v>
+        <v>68.08</v>
       </c>
       <c r="E44" s="1">
-        <v>18.785</v>
+        <v>67.5548209671</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>193260.08</v>
+        <v>183006.01</v>
       </c>
       <c r="I44" s="1">
-        <v>0.0</v>
+        <v>1422.71</v>
       </c>
       <c r="J44" s="1">
-        <v>0.0</v>
+        <v>0.77741162708263</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>193260.08</v>
+        <v>184428.72</v>
       </c>
       <c r="N44" s="1">
-        <v>193260.08</v>
+        <v>184428.72</v>
       </c>
       <c r="O44" s="1">
         <v>0.11</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
-        <v>3130.0</v>
+        <v>530.0</v>
       </c>
       <c r="D45" s="1">
-        <v>72.64</v>
+        <v>53.7</v>
       </c>
       <c r="E45" s="1">
-        <v>60.8697827476</v>
+        <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>190522.42</v>
+        <v>32939.5</v>
       </c>
       <c r="I45" s="1">
-        <v>36840.78</v>
+        <v>-4478.5</v>
       </c>
       <c r="J45" s="1">
-        <v>19.33671638225</v>
+        <v>-13.596138374899</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>227363.2</v>
+        <v>28461.0</v>
       </c>
       <c r="N45" s="1">
-        <v>227363.2</v>
+        <v>28461.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>6136.0</v>
+        <v>10288.0</v>
       </c>
       <c r="D46" s="1">
-        <v>18.55</v>
+        <v>15.975</v>
       </c>
       <c r="E46" s="1">
-        <v>30.3195616037</v>
+        <v>18.785</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>186040.83</v>
+        <v>193260.08</v>
       </c>
       <c r="I46" s="1">
-        <v>-72218.03</v>
+        <v>-28909.28</v>
       </c>
       <c r="J46" s="1">
-        <v>-38.818376589698</v>
+        <v>-14.958743678467</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>113822.8</v>
+        <v>164350.8</v>
       </c>
       <c r="N46" s="1">
-        <v>113822.8</v>
+        <v>164350.8</v>
       </c>
       <c r="O46" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>8042.0</v>
+        <v>3130.0</v>
       </c>
       <c r="D47" s="1">
-        <v>30.295</v>
+        <v>68.5</v>
       </c>
       <c r="E47" s="1">
-        <v>30.295</v>
+        <v>60.8697827476</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>243632.39</v>
+        <v>190522.42</v>
       </c>
       <c r="I47" s="1">
-        <v>0.0</v>
+        <v>23882.58</v>
       </c>
       <c r="J47" s="1">
-        <v>0.0</v>
+        <v>12.535312117073</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>243632.39</v>
+        <v>214405.0</v>
       </c>
       <c r="N47" s="1">
-        <v>243632.39</v>
+        <v>214405.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>1251.0</v>
+        <v>6136.0</v>
       </c>
       <c r="D48" s="1">
-        <v>232.4</v>
+        <v>17.2</v>
       </c>
       <c r="E48" s="1">
-        <v>221.6972022382</v>
+        <v>30.3195616037</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>277343.2</v>
+        <v>186040.83</v>
       </c>
       <c r="I48" s="1">
-        <v>13389.2</v>
+        <v>-80501.63</v>
       </c>
       <c r="J48" s="1">
-        <v>4.8276647850028</v>
+        <v>-43.27094756565</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>290732.4</v>
+        <v>105539.2</v>
       </c>
       <c r="N48" s="1">
-        <v>290732.4</v>
+        <v>105539.2</v>
       </c>
       <c r="O48" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>4267.0</v>
+        <v>8042.0</v>
       </c>
       <c r="D49" s="1">
-        <v>50.1</v>
+        <v>24.76</v>
       </c>
       <c r="E49" s="1">
-        <v>50.1</v>
+        <v>30.295</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>213776.7</v>
+        <v>243632.39</v>
       </c>
       <c r="I49" s="1">
-        <v>0.0</v>
+        <v>-44512.47</v>
       </c>
       <c r="J49" s="1">
-        <v>0.0</v>
+        <v>-18.270341640535</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>213776.7</v>
+        <v>199119.92</v>
       </c>
       <c r="N49" s="1">
-        <v>213776.7</v>
+        <v>199119.92</v>
       </c>
       <c r="O49" s="1">
         <v>0.12</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>4929.0</v>
+        <v>1251.0</v>
       </c>
       <c r="D50" s="1">
-        <v>34.09</v>
+        <v>243.3</v>
       </c>
       <c r="E50" s="1">
-        <v>31.7253743153</v>
+        <v>221.6972022382</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>156374.37</v>
+        <v>277343.2</v>
       </c>
       <c r="I50" s="1">
-        <v>11655.24</v>
+        <v>27025.1</v>
       </c>
       <c r="J50" s="1">
-        <v>7.4534209154608</v>
+        <v>9.7442807323201</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>168029.61</v>
+        <v>304368.3</v>
       </c>
       <c r="N50" s="1">
-        <v>168029.61</v>
+        <v>304368.3</v>
       </c>
       <c r="O50" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>24991.0</v>
+        <v>4267.0</v>
       </c>
       <c r="D51" s="1">
-        <v>19.68</v>
+        <v>43.99</v>
       </c>
       <c r="E51" s="1">
-        <v>19.1398679525</v>
+        <v>50.1</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>478324.44</v>
+        <v>213776.7</v>
       </c>
       <c r="I51" s="1">
-        <v>13498.44</v>
+        <v>-26071.37</v>
       </c>
       <c r="J51" s="1">
-        <v>2.8220259872149</v>
+        <v>-12.195608782435</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>491822.88</v>
+        <v>187705.33</v>
       </c>
       <c r="N51" s="1">
-        <v>491822.88</v>
+        <v>187705.33</v>
       </c>
       <c r="O51" s="1">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>50272.0</v>
+        <v>4929.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.516</v>
+        <v>31.62</v>
       </c>
       <c r="E52" s="1">
-        <v>4.5159999602</v>
+        <v>31.7253743153</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>227028.35</v>
+        <v>156374.37</v>
       </c>
       <c r="I52" s="1">
-        <v>0.0</v>
+        <v>-519.39</v>
       </c>
       <c r="J52" s="1">
-        <v>0.0</v>
+        <v>-0.33214522303111</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>227028.35</v>
+        <v>155854.98</v>
       </c>
       <c r="N52" s="1">
-        <v>227028.35</v>
+        <v>155854.98</v>
       </c>
       <c r="O52" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>684.0</v>
+        <v>24991.0</v>
       </c>
       <c r="D53" s="1">
-        <v>146.2</v>
+        <v>18.48</v>
       </c>
       <c r="E53" s="1">
-        <v>146.2</v>
+        <v>19.1398679525</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>100000.8</v>
+        <v>478324.44</v>
       </c>
       <c r="I53" s="1">
-        <v>0.0</v>
+        <v>-16490.76</v>
       </c>
       <c r="J53" s="1">
-        <v>0.0</v>
+        <v>-3.4476097437129</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>100000.8</v>
+        <v>461833.68</v>
       </c>
       <c r="N53" s="1">
-        <v>100000.8</v>
+        <v>461833.68</v>
       </c>
       <c r="O53" s="1">
-        <v>0.05</v>
+        <v>0.27</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>5225.0</v>
+        <v>50272.0</v>
       </c>
       <c r="D54" s="1">
-        <v>43.44</v>
+        <v>4.272</v>
       </c>
       <c r="E54" s="1">
-        <v>43.44</v>
+        <v>4.5159999602</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>226974.0</v>
+        <v>227028.35</v>
       </c>
       <c r="I54" s="1">
-        <v>0.0</v>
+        <v>-12266.37</v>
       </c>
       <c r="J54" s="1">
-        <v>0.0</v>
+        <v>-5.4030124431596</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>226974.0</v>
+        <v>214761.98</v>
       </c>
       <c r="N54" s="1">
-        <v>226974.0</v>
+        <v>214761.98</v>
       </c>
       <c r="O54" s="1">
         <v>0.12</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
-        <v>67370.0</v>
+        <v>684.0</v>
       </c>
       <c r="D55" s="1">
-        <v>10.194</v>
+        <v>128.3</v>
       </c>
       <c r="E55" s="1">
-        <v>5.8681297313</v>
+        <v>146.2</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>395335.9</v>
+        <v>100000.8</v>
       </c>
       <c r="I55" s="1">
-        <v>291433.88</v>
+        <v>-12243.6</v>
       </c>
       <c r="J55" s="1">
-        <v>73.718040785064</v>
+        <v>-12.243502051984</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>686769.78</v>
+        <v>87757.2</v>
       </c>
       <c r="N55" s="1">
-        <v>686769.78</v>
+        <v>87757.2</v>
       </c>
       <c r="O55" s="1">
-        <v>0.38</v>
+        <v>0.05</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>16649.0</v>
+        <v>5225.0</v>
       </c>
       <c r="D56" s="1">
-        <v>28.93</v>
+        <v>42.74</v>
       </c>
       <c r="E56" s="1">
-        <v>14.6966718722</v>
+        <v>43.44</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>244684.89</v>
+        <v>226974.0</v>
       </c>
       <c r="I56" s="1">
-        <v>236970.68</v>
+        <v>-3657.5</v>
       </c>
       <c r="J56" s="1">
-        <v>96.847287954724</v>
+        <v>-1.6114180478821</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>481655.57</v>
+        <v>223316.5</v>
       </c>
       <c r="N56" s="1">
-        <v>481655.57</v>
+        <v>223316.5</v>
       </c>
       <c r="O56" s="1">
-        <v>0.26</v>
+        <v>0.13</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>1409.0</v>
+        <v>67370.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.7</v>
+        <v>9.135</v>
       </c>
       <c r="E57" s="1">
-        <v>104.5897019163</v>
+        <v>5.8681297313</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>147366.89</v>
+        <v>395335.9</v>
       </c>
       <c r="I57" s="1">
-        <v>-5480.59</v>
+        <v>220089.05</v>
       </c>
       <c r="J57" s="1">
-        <v>-3.7190104235762</v>
+        <v>55.671405000153</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>141886.3</v>
+        <v>615424.95</v>
       </c>
       <c r="N57" s="1">
-        <v>141886.3</v>
+        <v>615424.95</v>
       </c>
       <c r="O57" s="1">
-        <v>0.08</v>
+        <v>0.36</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>1321.0</v>
+        <v>16649.0</v>
       </c>
       <c r="D58" s="1">
-        <v>225.2</v>
+        <v>26.51</v>
       </c>
       <c r="E58" s="1">
-        <v>185.5605374716</v>
+        <v>14.6966718722</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>245125.47</v>
+        <v>244684.89</v>
       </c>
       <c r="I58" s="1">
-        <v>52363.73</v>
+        <v>196680.1</v>
       </c>
       <c r="J58" s="1">
-        <v>21.362011054992</v>
+        <v>80.380974893873</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>297489.2</v>
+        <v>441364.99</v>
       </c>
       <c r="N58" s="1">
-        <v>297489.2</v>
+        <v>441364.99</v>
       </c>
       <c r="O58" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>1286.0</v>
+        <v>1409.0</v>
       </c>
       <c r="D59" s="1">
-        <v>25.66</v>
+        <v>89.35</v>
       </c>
       <c r="E59" s="1">
-        <v>25.6599844479</v>
+        <v>104.5897019163</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>32998.74</v>
+        <v>147366.89</v>
       </c>
       <c r="I59" s="1">
-        <v>0.02</v>
+        <v>-21472.74</v>
       </c>
       <c r="J59" s="1">
-        <v>6.0608374744005E-5</v>
+        <v>-14.570939238794</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>32998.76</v>
+        <v>125894.15</v>
       </c>
       <c r="N59" s="1">
-        <v>32998.76</v>
+        <v>125894.15</v>
       </c>
       <c r="O59" s="1">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>204.0</v>
+        <v>1321.0</v>
       </c>
       <c r="D60" s="1">
-        <v>321.4</v>
+        <v>194.75</v>
       </c>
       <c r="E60" s="1">
-        <v>321.4</v>
+        <v>185.5605374716</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>65565.6</v>
+        <v>245125.47</v>
       </c>
       <c r="I60" s="1">
-        <v>0.0</v>
+        <v>12139.28</v>
       </c>
       <c r="J60" s="1">
-        <v>0.0</v>
+        <v>4.9522719936039</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>65565.6</v>
+        <v>257264.75</v>
       </c>
       <c r="N60" s="1">
-        <v>65565.6</v>
+        <v>257264.75</v>
       </c>
       <c r="O60" s="1">
-        <v>0.04</v>
+        <v>0.15</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
-        <v>2297.0</v>
+        <v>531.0</v>
       </c>
       <c r="D61" s="1">
-        <v>63.16</v>
+        <v>61.08</v>
       </c>
       <c r="E61" s="1">
-        <v>63.16</v>
+        <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>145078.52</v>
+        <v>36192.96</v>
       </c>
       <c r="I61" s="1">
-        <v>0.0</v>
+        <v>-3759.48</v>
       </c>
       <c r="J61" s="1">
-        <v>0.0</v>
+        <v>-10.387323943662</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>145078.52</v>
+        <v>32433.48</v>
       </c>
       <c r="N61" s="1">
-        <v>145078.52</v>
+        <v>32433.48</v>
       </c>
       <c r="O61" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
-        <v>379.0</v>
+        <v>1286.0</v>
       </c>
       <c r="D62" s="1">
-        <v>83.25</v>
+        <v>24.96</v>
       </c>
       <c r="E62" s="1">
-        <v>83.25</v>
+        <v>25.6599844479</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>31551.75</v>
+        <v>32998.74</v>
       </c>
       <c r="I62" s="1">
-        <v>0.0</v>
+        <v>-900.18</v>
       </c>
       <c r="J62" s="1">
-        <v>0.0</v>
+        <v>-2.7279223388529</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>31551.75</v>
+        <v>32098.56</v>
       </c>
       <c r="N62" s="1">
-        <v>31551.75</v>
+        <v>32098.56</v>
       </c>
       <c r="O62" s="1">
         <v>0.02</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
-        <v>1021.0</v>
+        <v>204.0</v>
       </c>
       <c r="D63" s="1">
-        <v>39.45</v>
+        <v>273.8</v>
       </c>
       <c r="E63" s="1">
-        <v>39.45</v>
+        <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>40278.45</v>
+        <v>65565.6</v>
       </c>
       <c r="I63" s="1">
-        <v>0.0</v>
+        <v>-9710.4</v>
       </c>
       <c r="J63" s="1">
-        <v>0.0</v>
+        <v>-14.810205351587</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>40278.45</v>
+        <v>55855.2</v>
       </c>
       <c r="N63" s="1">
-        <v>40278.45</v>
+        <v>55855.2</v>
       </c>
       <c r="O63" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>879.0</v>
+        <v>2297.0</v>
       </c>
       <c r="D64" s="1">
-        <v>36.76</v>
+        <v>53.44</v>
       </c>
       <c r="E64" s="1">
-        <v>36.76</v>
+        <v>63.16</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>32312.04</v>
+        <v>145078.52</v>
       </c>
       <c r="I64" s="1">
-        <v>0.0</v>
+        <v>-22326.84</v>
       </c>
       <c r="J64" s="1">
-        <v>0.0</v>
+        <v>-15.389487017099</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>32312.04</v>
+        <v>122751.68</v>
       </c>
       <c r="N64" s="1">
-        <v>32312.04</v>
+        <v>122751.68</v>
       </c>
       <c r="O64" s="1">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
-        <v>1821.0</v>
+        <v>379.0</v>
       </c>
       <c r="D65" s="1">
-        <v>192.6</v>
+        <v>73.55</v>
       </c>
       <c r="E65" s="1">
-        <v>149.2337616694</v>
+        <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>271754.68</v>
+        <v>31551.75</v>
       </c>
       <c r="I65" s="1">
-        <v>78969.92</v>
+        <v>-3676.3</v>
       </c>
       <c r="J65" s="1">
-        <v>29.059267718959</v>
+        <v>-11.651651651652</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>350724.6</v>
+        <v>27875.45</v>
       </c>
       <c r="N65" s="1">
-        <v>350724.6</v>
+        <v>27875.45</v>
       </c>
       <c r="O65" s="1">
-        <v>0.19</v>
+        <v>0.02</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
-        <v>686.0</v>
+        <v>1021.0</v>
       </c>
       <c r="D66" s="1">
-        <v>65.9</v>
+        <v>37.74</v>
       </c>
       <c r="E66" s="1">
-        <v>65.9</v>
+        <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>45207.4</v>
+        <v>40278.45</v>
       </c>
       <c r="I66" s="1">
-        <v>0.0</v>
+        <v>-1745.91</v>
       </c>
       <c r="J66" s="1">
-        <v>0.0</v>
+        <v>-4.3346007604563</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>45207.4</v>
+        <v>38532.54</v>
       </c>
       <c r="N66" s="1">
-        <v>45207.4</v>
+        <v>38532.54</v>
       </c>
       <c r="O66" s="1">
         <v>0.02</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
-        <v>9710.0</v>
+        <v>879.0</v>
       </c>
       <c r="D67" s="1">
-        <v>36.16</v>
+        <v>32.64</v>
       </c>
       <c r="E67" s="1">
-        <v>35.2921349125</v>
+        <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>342686.63</v>
+        <v>32312.04</v>
       </c>
       <c r="I67" s="1">
-        <v>8426.97</v>
+        <v>-3621.48</v>
       </c>
       <c r="J67" s="1">
-        <v>2.4590892267959</v>
+        <v>-11.207834602829</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>351113.6</v>
+        <v>28690.56</v>
       </c>
       <c r="N67" s="1">
-        <v>351113.6</v>
+        <v>28690.56</v>
       </c>
       <c r="O67" s="1">
-        <v>0.19</v>
+        <v>0.02</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>2948.0</v>
+        <v>1821.0</v>
       </c>
       <c r="D68" s="1">
-        <v>10.63</v>
+        <v>203.8</v>
       </c>
       <c r="E68" s="1">
-        <v>10.63</v>
+        <v>149.2337616694</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>31337.24</v>
+        <v>271754.68</v>
       </c>
       <c r="I68" s="1">
-        <v>0.0</v>
+        <v>99365.12</v>
       </c>
       <c r="J68" s="1">
-        <v>0.0</v>
+        <v>36.56427186461</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>31337.24</v>
+        <v>371119.8</v>
       </c>
       <c r="N68" s="1">
-        <v>31337.24</v>
+        <v>371119.8</v>
       </c>
       <c r="O68" s="1">
-        <v>0.02</v>
+        <v>0.21</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
-        <v>460.0</v>
+        <v>686.0</v>
       </c>
       <c r="D69" s="1">
-        <v>257.8</v>
+        <v>59.6</v>
       </c>
       <c r="E69" s="1">
-        <v>257.8</v>
+        <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>118588.0</v>
+        <v>45207.4</v>
       </c>
       <c r="I69" s="1">
-        <v>0.0</v>
+        <v>-4321.8</v>
       </c>
       <c r="J69" s="1">
-        <v>0.0</v>
+        <v>-9.5599393019727</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>118588.0</v>
+        <v>40885.6</v>
       </c>
       <c r="N69" s="1">
-        <v>118588.0</v>
+        <v>40885.6</v>
       </c>
       <c r="O69" s="1">
-        <v>0.07</v>
+        <v>0.02</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>2815.0</v>
+        <v>9710.0</v>
       </c>
       <c r="D70" s="1">
-        <v>78.56</v>
+        <v>33.35</v>
       </c>
       <c r="E70" s="1">
-        <v>78.56</v>
+        <v>35.2921349125</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>221146.4</v>
+        <v>342686.63</v>
       </c>
       <c r="I70" s="1">
-        <v>0.0</v>
+        <v>-18858.13</v>
       </c>
       <c r="J70" s="1">
-        <v>0.0</v>
+        <v>-5.5030247313705</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>221146.4</v>
+        <v>323828.5</v>
       </c>
       <c r="N70" s="1">
-        <v>221146.4</v>
+        <v>323828.5</v>
       </c>
       <c r="O70" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
-        <v>899.0</v>
+        <v>2948.0</v>
       </c>
       <c r="D71" s="1">
-        <v>83.18</v>
+        <v>8.758</v>
       </c>
       <c r="E71" s="1">
-        <v>69.1700111235</v>
+        <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>62183.84</v>
+        <v>31337.24</v>
       </c>
       <c r="I71" s="1">
-        <v>12594.98</v>
+        <v>-5518.66</v>
       </c>
       <c r="J71" s="1">
-        <v>20.254426230352</v>
+        <v>-17.610548982616</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>74778.82</v>
+        <v>25818.58</v>
       </c>
       <c r="N71" s="1">
-        <v>74778.82</v>
+        <v>25818.58</v>
       </c>
       <c r="O71" s="1">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>164.0</v>
+        <v>460.0</v>
       </c>
       <c r="D72" s="1">
-        <v>2049.0</v>
+        <v>260.0</v>
       </c>
       <c r="E72" s="1">
-        <v>1450.3303658537</v>
+        <v>257.8</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>237854.18</v>
+        <v>118588.0</v>
       </c>
       <c r="I72" s="1">
-        <v>98181.82</v>
+        <v>1012.0</v>
       </c>
       <c r="J72" s="1">
-        <v>41.278156221598</v>
+        <v>0.8533747090768</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>336036.0</v>
+        <v>119600.0</v>
       </c>
       <c r="N72" s="1">
-        <v>336036.0</v>
+        <v>119600.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.18</v>
+        <v>0.07</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>657.0</v>
+        <v>2815.0</v>
       </c>
       <c r="D73" s="1">
-        <v>48.74</v>
+        <v>66.38</v>
       </c>
       <c r="E73" s="1">
-        <v>48.74</v>
+        <v>78.56</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>32022.18</v>
+        <v>221146.4</v>
       </c>
       <c r="I73" s="1">
-        <v>0.0</v>
+        <v>-34286.7</v>
       </c>
       <c r="J73" s="1">
-        <v>0.0</v>
+        <v>-15.504073319756</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>32022.18</v>
+        <v>186859.7</v>
       </c>
       <c r="N73" s="1">
-        <v>32022.18</v>
+        <v>186859.7</v>
       </c>
       <c r="O73" s="1">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>1010.0</v>
+        <v>899.0</v>
       </c>
       <c r="D74" s="1">
-        <v>31.64</v>
+        <v>66.16</v>
       </c>
       <c r="E74" s="1">
-        <v>31.64</v>
+        <v>69.1700111235</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>31956.4</v>
+        <v>62183.84</v>
       </c>
       <c r="I74" s="1">
-        <v>0.0</v>
+        <v>-2706.0</v>
       </c>
       <c r="J74" s="1">
-        <v>0.0</v>
+        <v>-4.3516128949258</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>31956.4</v>
+        <v>59477.84</v>
       </c>
       <c r="N74" s="1">
-        <v>31956.4</v>
+        <v>59477.84</v>
       </c>
       <c r="O74" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>13427.0</v>
+        <v>164.0</v>
       </c>
       <c r="D75" s="1">
-        <v>20.05</v>
+        <v>1656.0</v>
       </c>
       <c r="E75" s="1">
-        <v>13.3796678335</v>
+        <v>1450.3303658537</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>179648.8</v>
+        <v>237854.18</v>
       </c>
       <c r="I75" s="1">
-        <v>89562.55</v>
+        <v>33729.82</v>
       </c>
       <c r="J75" s="1">
-        <v>49.854243390437</v>
+        <v>14.180881748641</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>269211.35</v>
+        <v>271584.0</v>
       </c>
       <c r="N75" s="1">
-        <v>269211.35</v>
+        <v>271584.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
-        <v>5930.0</v>
+        <v>657.0</v>
       </c>
       <c r="D76" s="1">
-        <v>56.82</v>
+        <v>41.26</v>
       </c>
       <c r="E76" s="1">
-        <v>39.674777403</v>
+        <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>235271.43</v>
+        <v>32022.18</v>
       </c>
       <c r="I76" s="1">
-        <v>101671.17</v>
+        <v>-4914.36</v>
       </c>
       <c r="J76" s="1">
-        <v>43.214414091843</v>
+        <v>-15.346737792368</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>336942.6</v>
+        <v>27107.82</v>
       </c>
       <c r="N76" s="1">
-        <v>336942.6</v>
+        <v>27107.82</v>
       </c>
       <c r="O76" s="1">
-        <v>0.19</v>
+        <v>0.02</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
-        <v>6078.0</v>
+        <v>1010.0</v>
       </c>
       <c r="D77" s="1">
-        <v>45.825</v>
+        <v>27.36</v>
       </c>
       <c r="E77" s="1">
-        <v>34.6553636064</v>
+        <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>210635.3</v>
+        <v>31956.4</v>
       </c>
       <c r="I77" s="1">
-        <v>67889.05</v>
+        <v>-4322.8</v>
       </c>
       <c r="J77" s="1">
-        <v>32.230613767018</v>
+        <v>-13.527180783818</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>278524.35</v>
+        <v>27633.6</v>
       </c>
       <c r="N77" s="1">
-        <v>278524.35</v>
+        <v>27633.6</v>
       </c>
       <c r="O77" s="1">
-        <v>0.15</v>
+        <v>0.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>14116.0</v>
+        <v>13427.0</v>
       </c>
       <c r="D78" s="1">
-        <v>24.63</v>
+        <v>19.175</v>
       </c>
       <c r="E78" s="1">
-        <v>12.6542568716</v>
+        <v>13.3796678335</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>178627.49</v>
+        <v>179648.8</v>
       </c>
       <c r="I78" s="1">
-        <v>169049.59</v>
+        <v>77813.93</v>
       </c>
       <c r="J78" s="1">
-        <v>94.638059349096</v>
+        <v>43.314472459599</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>347677.08</v>
+        <v>257462.73</v>
       </c>
       <c r="N78" s="1">
-        <v>347677.08</v>
+        <v>257462.73</v>
       </c>
       <c r="O78" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>805.0</v>
+        <v>5930.0</v>
       </c>
       <c r="D79" s="1">
-        <v>39.1</v>
+        <v>50.56</v>
       </c>
       <c r="E79" s="1">
-        <v>39.1</v>
+        <v>39.674777403</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>31475.5</v>
+        <v>235271.43</v>
       </c>
       <c r="I79" s="1">
-        <v>0.0</v>
+        <v>64549.37</v>
       </c>
       <c r="J79" s="1">
-        <v>0.0</v>
+        <v>27.436127710024</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>31475.5</v>
+        <v>299820.8</v>
       </c>
       <c r="N79" s="1">
-        <v>31475.5</v>
+        <v>299820.8</v>
       </c>
       <c r="O79" s="1">
-        <v>0.02</v>
+        <v>0.17</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>110006.0</v>
+        <v>6078.0</v>
       </c>
       <c r="D80" s="1">
-        <v>5.835</v>
+        <v>37.645</v>
       </c>
       <c r="E80" s="1">
-        <v>3.0904017054</v>
+        <v>34.6553636064</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>339962.73</v>
+        <v>210635.3</v>
       </c>
       <c r="I80" s="1">
-        <v>301922.28</v>
+        <v>18171.01</v>
       </c>
       <c r="J80" s="1">
-        <v>88.810405775951</v>
+        <v>8.6267638900032</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>641885.01</v>
+        <v>228806.31</v>
       </c>
       <c r="N80" s="1">
-        <v>641885.01</v>
+        <v>228806.31</v>
       </c>
       <c r="O80" s="1">
-        <v>0.35</v>
+        <v>0.13</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>5785.0</v>
+        <v>14116.0</v>
       </c>
       <c r="D81" s="1">
-        <v>19.15</v>
+        <v>21.93</v>
       </c>
       <c r="E81" s="1">
-        <v>19.15</v>
+        <v>12.6542568716</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>110782.75</v>
+        <v>178627.49</v>
       </c>
       <c r="I81" s="1">
-        <v>0.0</v>
+        <v>130936.39</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0</v>
+        <v>73.301365875991</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>110782.75</v>
+        <v>309563.88</v>
       </c>
       <c r="N81" s="1">
-        <v>110782.75</v>
+        <v>309563.88</v>
       </c>
       <c r="O81" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
-        <v>2167.0</v>
+        <v>805.0</v>
       </c>
       <c r="D82" s="1">
-        <v>14.99</v>
+        <v>30.98</v>
       </c>
       <c r="E82" s="1">
-        <v>14.99</v>
+        <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>32483.33</v>
+        <v>31475.5</v>
       </c>
       <c r="I82" s="1">
-        <v>0.0</v>
+        <v>-6536.6</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0</v>
+        <v>-20.76726342711</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>32483.33</v>
+        <v>24938.9</v>
       </c>
       <c r="N82" s="1">
-        <v>32483.33</v>
+        <v>24938.9</v>
       </c>
       <c r="O82" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>1306.0</v>
+        <v>110006.0</v>
       </c>
       <c r="D83" s="1">
-        <v>114.8</v>
+        <v>4.966</v>
       </c>
       <c r="E83" s="1">
-        <v>114.8</v>
+        <v>3.0904017054</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>149928.8</v>
+        <v>339962.73</v>
       </c>
       <c r="I83" s="1">
-        <v>0.0</v>
+        <v>206327.07</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0</v>
+        <v>60.691085166895</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>149928.8</v>
+        <v>546289.8</v>
       </c>
       <c r="N83" s="1">
-        <v>149928.8</v>
+        <v>546289.8</v>
       </c>
       <c r="O83" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>363.0</v>
+        <v>5785.0</v>
       </c>
       <c r="D84" s="1">
-        <v>285.9</v>
+        <v>19.155</v>
       </c>
       <c r="E84" s="1">
-        <v>565.7906060606</v>
+        <v>19.15</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>205381.99</v>
+        <v>110782.75</v>
       </c>
       <c r="I84" s="1">
-        <v>-101600.29</v>
+        <v>28.93</v>
       </c>
       <c r="J84" s="1">
-        <v>-49.468938342646</v>
+        <v>0.026114173912455</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>103781.7</v>
+        <v>110811.68</v>
       </c>
       <c r="N84" s="1">
-        <v>103781.7</v>
+        <v>110811.68</v>
       </c>
       <c r="O84" s="1">
         <v>0.06</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
-        <v>2968.0</v>
+        <v>2167.0</v>
       </c>
       <c r="D85" s="1">
-        <v>75.3</v>
+        <v>15.11</v>
       </c>
       <c r="E85" s="1">
-        <v>93.3787398922</v>
+        <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>277148.1</v>
+        <v>32483.33</v>
       </c>
       <c r="I85" s="1">
-        <v>-53657.7</v>
+        <v>260.04</v>
       </c>
       <c r="J85" s="1">
-        <v>-19.36065951742</v>
+        <v>0.80053368912608</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>223490.4</v>
+        <v>32743.37</v>
       </c>
       <c r="N85" s="1">
-        <v>223490.4</v>
+        <v>32743.37</v>
       </c>
       <c r="O85" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>1030.0</v>
+        <v>1306.0</v>
       </c>
       <c r="D86" s="1">
-        <v>35.62</v>
+        <v>103.45</v>
       </c>
       <c r="E86" s="1">
-        <v>35.62</v>
+        <v>114.8</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>36688.6</v>
+        <v>149928.8</v>
       </c>
       <c r="I86" s="1">
-        <v>0.0</v>
+        <v>-14823.1</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0</v>
+        <v>-9.8867595818815</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>36688.6</v>
+        <v>135105.7</v>
       </c>
       <c r="N86" s="1">
-        <v>36688.6</v>
+        <v>135105.7</v>
       </c>
       <c r="O86" s="1">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>1870.0</v>
+        <v>363.0</v>
       </c>
       <c r="D87" s="1">
-        <v>64.02</v>
+        <v>234.15</v>
       </c>
       <c r="E87" s="1">
-        <v>64.02</v>
+        <v>565.7906060606</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>119717.4</v>
+        <v>205381.99</v>
       </c>
       <c r="I87" s="1">
-        <v>0.0</v>
+        <v>-120385.54</v>
       </c>
       <c r="J87" s="1">
-        <v>0.0</v>
+        <v>-58.615431664675</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>119717.4</v>
+        <v>84996.45</v>
       </c>
       <c r="N87" s="1">
-        <v>119717.4</v>
+        <v>84996.45</v>
       </c>
       <c r="O87" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
-        <v>320.0</v>
+        <v>1030.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.3</v>
+        <v>32.22</v>
       </c>
       <c r="E88" s="1">
-        <v>100.3</v>
+        <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>32096.0</v>
+        <v>36688.6</v>
       </c>
       <c r="I88" s="1">
-        <v>0.0</v>
+        <v>-3502.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.0</v>
+        <v>-9.5451993262212</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>32096.0</v>
+        <v>33186.6</v>
       </c>
       <c r="N88" s="1">
-        <v>32096.0</v>
+        <v>33186.6</v>
       </c>
       <c r="O88" s="1">
         <v>0.02</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>86126.0</v>
+        <v>1870.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.801</v>
+        <v>54.56</v>
       </c>
       <c r="E89" s="1">
-        <v>3.4746681606</v>
+        <v>64.02</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>299259.27</v>
+        <v>119717.4</v>
       </c>
       <c r="I89" s="1">
-        <v>114231.66</v>
+        <v>-17690.2</v>
       </c>
       <c r="J89" s="1">
-        <v>38.171469174539</v>
+        <v>-14.776632302405</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>413490.93</v>
+        <v>102027.2</v>
       </c>
       <c r="N89" s="1">
-        <v>413490.93</v>
+        <v>102027.2</v>
       </c>
       <c r="O89" s="1">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>3622.0</v>
+        <v>320.0</v>
       </c>
       <c r="D90" s="1">
-        <v>27.08</v>
+        <v>86.65</v>
       </c>
       <c r="E90" s="1">
-        <v>27.08</v>
+        <v>100.3</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>98083.76</v>
+        <v>32096.0</v>
       </c>
       <c r="I90" s="1">
-        <v>0.0</v>
+        <v>-4368.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.0</v>
+        <v>-13.609172482552</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>98083.76</v>
+        <v>27728.0</v>
       </c>
       <c r="N90" s="1">
-        <v>98083.76</v>
+        <v>27728.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>1915.0</v>
+        <v>86126.0</v>
       </c>
       <c r="D91" s="1">
-        <v>178.24</v>
+        <v>4.685</v>
       </c>
       <c r="E91" s="1">
-        <v>151.4012219321</v>
+        <v>3.4746681606</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>289933.34</v>
+        <v>299259.27</v>
       </c>
       <c r="I91" s="1">
-        <v>51396.26</v>
+        <v>104241.04</v>
       </c>
       <c r="J91" s="1">
-        <v>17.726923023065</v>
+        <v>34.833019541884</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>341329.6</v>
+        <v>403500.31</v>
       </c>
       <c r="N91" s="1">
-        <v>341329.6</v>
+        <v>403500.31</v>
       </c>
       <c r="O91" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>1644.0</v>
+        <v>3622.0</v>
       </c>
       <c r="D92" s="1">
-        <v>153.85</v>
+        <v>22.83</v>
       </c>
       <c r="E92" s="1">
-        <v>72.5486739659</v>
+        <v>27.08</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>119270.02</v>
+        <v>98083.76</v>
       </c>
       <c r="I92" s="1">
-        <v>133659.38</v>
+        <v>-15393.5</v>
       </c>
       <c r="J92" s="1">
-        <v>112.06452384262</v>
+        <v>-15.69423929099</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>252929.4</v>
+        <v>82690.26</v>
       </c>
       <c r="N92" s="1">
-        <v>252929.4</v>
+        <v>82690.26</v>
       </c>
       <c r="O92" s="1">
-        <v>0.14</v>
+        <v>0.05</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>1907.0</v>
+        <v>1915.0</v>
       </c>
       <c r="D93" s="1">
-        <v>56.8</v>
+        <v>167.24</v>
       </c>
       <c r="E93" s="1">
-        <v>56.8</v>
+        <v>151.4012219321</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>108317.6</v>
+        <v>289933.34</v>
       </c>
       <c r="I93" s="1">
-        <v>0.0</v>
+        <v>30331.26</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0</v>
+        <v>10.461459865223</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>108317.6</v>
+        <v>320264.6</v>
       </c>
       <c r="N93" s="1">
-        <v>108317.6</v>
+        <v>320264.6</v>
       </c>
       <c r="O93" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>1103.0</v>
+        <v>1644.0</v>
       </c>
       <c r="D94" s="1">
-        <v>397.4</v>
+        <v>131.65</v>
       </c>
       <c r="E94" s="1">
-        <v>401.214206709</v>
+        <v>72.5486739659</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>442539.27</v>
+        <v>119270.02</v>
       </c>
       <c r="I94" s="1">
-        <v>-4207.07</v>
+        <v>97162.58</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.95066591491417</v>
+        <v>81.464378055776</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>438332.2</v>
+        <v>216432.6</v>
       </c>
       <c r="N94" s="1">
-        <v>438332.2</v>
+        <v>216432.6</v>
       </c>
       <c r="O94" s="1">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>6360.0</v>
+        <v>1907.0</v>
       </c>
       <c r="D95" s="1">
-        <v>20.54</v>
+        <v>60.6</v>
       </c>
       <c r="E95" s="1">
-        <v>20.54</v>
+        <v>56.8</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>130634.4</v>
+        <v>108317.6</v>
       </c>
       <c r="I95" s="1">
-        <v>0.0</v>
+        <v>7246.6</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0</v>
+        <v>6.6901408450704</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>130634.4</v>
+        <v>115564.2</v>
       </c>
       <c r="N95" s="1">
-        <v>130634.4</v>
+        <v>115564.2</v>
       </c>
       <c r="O95" s="1">
         <v>0.07</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>1171.0</v>
+        <v>1103.0</v>
       </c>
       <c r="D96" s="1">
-        <v>544.1</v>
+        <v>347.7</v>
       </c>
       <c r="E96" s="1">
-        <v>621.7843808711</v>
+        <v>401.214206709</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>728109.51</v>
+        <v>442539.27</v>
       </c>
       <c r="I96" s="1">
-        <v>-90968.41</v>
+        <v>-59026.17</v>
       </c>
       <c r="J96" s="1">
-        <v>-12.493781326933</v>
+        <v>-13.338063760986</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>637141.1</v>
+        <v>383513.1</v>
       </c>
       <c r="N96" s="1">
-        <v>637141.1</v>
+        <v>383513.1</v>
       </c>
       <c r="O96" s="1">
-        <v>0.35</v>
+        <v>0.22</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>3337.0</v>
+        <v>6360.0</v>
       </c>
       <c r="D97" s="1">
-        <v>59.0</v>
+        <v>24.62</v>
       </c>
       <c r="E97" s="1">
-        <v>59.0</v>
+        <v>20.54</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>196883.0</v>
+        <v>130634.4</v>
       </c>
       <c r="I97" s="1">
-        <v>0.0</v>
+        <v>25948.8</v>
       </c>
       <c r="J97" s="1">
-        <v>0.0</v>
+        <v>19.863680623174</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>196883.0</v>
+        <v>156583.2</v>
       </c>
       <c r="N97" s="1">
-        <v>196883.0</v>
+        <v>156583.2</v>
       </c>
       <c r="O97" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>1577.0</v>
+        <v>1171.0</v>
       </c>
       <c r="D98" s="1">
-        <v>128.3</v>
+        <v>457.95</v>
       </c>
       <c r="E98" s="1">
-        <v>114.2487698161</v>
+        <v>621.7843808711</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>180170.31</v>
+        <v>728109.51</v>
       </c>
       <c r="I98" s="1">
-        <v>22158.79</v>
+        <v>-191850.06</v>
       </c>
       <c r="J98" s="1">
-        <v>12.298802172234</v>
+        <v>-26.349066639715</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>202329.1</v>
+        <v>536259.45</v>
       </c>
       <c r="N98" s="1">
-        <v>202329.1</v>
+        <v>536259.45</v>
       </c>
       <c r="O98" s="1">
-        <v>0.11</v>
+        <v>0.31</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>2925.0</v>
+        <v>3337.0</v>
       </c>
       <c r="D99" s="1">
-        <v>17.705</v>
+        <v>50.86</v>
       </c>
       <c r="E99" s="1">
-        <v>11.7937435897</v>
+        <v>59.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>34496.7</v>
+        <v>196883.0</v>
       </c>
       <c r="I99" s="1">
-        <v>17290.43</v>
+        <v>-27163.18</v>
       </c>
       <c r="J99" s="1">
-        <v>50.121982682402</v>
+        <v>-13.796610169492</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>51787.13</v>
+        <v>169719.82</v>
       </c>
       <c r="N99" s="1">
-        <v>51787.13</v>
+        <v>169719.82</v>
       </c>
       <c r="O99" s="1">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>3078.0</v>
+        <v>1577.0</v>
       </c>
       <c r="D100" s="1">
-        <v>58.44</v>
+        <v>104.05</v>
       </c>
       <c r="E100" s="1">
-        <v>52.2038011696</v>
+        <v>114.2487698161</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>160683.3</v>
+        <v>180170.31</v>
       </c>
       <c r="I100" s="1">
-        <v>19195.02</v>
+        <v>-16083.46</v>
       </c>
       <c r="J100" s="1">
-        <v>11.94587116396</v>
+        <v>-8.9268093061504</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>179878.32</v>
+        <v>164086.85</v>
       </c>
       <c r="N100" s="1">
-        <v>179878.32</v>
+        <v>164086.85</v>
       </c>
       <c r="O100" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
-        <v>299.0</v>
+        <v>2925.0</v>
       </c>
       <c r="D101" s="1">
-        <v>555.6</v>
+        <v>14.035</v>
       </c>
       <c r="E101" s="1">
-        <v>208.8870568562</v>
+        <v>11.7937435897</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>62457.23</v>
+        <v>34496.7</v>
       </c>
       <c r="I101" s="1">
-        <v>103667.17</v>
+        <v>6555.68</v>
       </c>
       <c r="J101" s="1">
-        <v>165.98105615635</v>
+        <v>19.003788768201</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>166124.4</v>
+        <v>41052.38</v>
       </c>
       <c r="N101" s="1">
-        <v>166124.4</v>
+        <v>41052.38</v>
       </c>
       <c r="O101" s="1">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>31804.0</v>
+        <v>3078.0</v>
       </c>
       <c r="D102" s="1">
-        <v>3.478</v>
+        <v>52.1</v>
       </c>
       <c r="E102" s="1">
-        <v>3.4779999371</v>
+        <v>52.2038011696</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>110614.31</v>
+        <v>160683.3</v>
       </c>
       <c r="I102" s="1">
-        <v>0.0</v>
+        <v>-319.5</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0</v>
+        <v>-0.19883833603119</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>110614.31</v>
+        <v>160363.8</v>
       </c>
       <c r="N102" s="1">
-        <v>110614.31</v>
+        <v>160363.8</v>
       </c>
       <c r="O102" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>2087.0</v>
+        <v>299.0</v>
       </c>
       <c r="D103" s="1">
-        <v>69.3</v>
+        <v>520.8</v>
       </c>
       <c r="E103" s="1">
-        <v>69.3</v>
+        <v>208.8870568562</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>144629.1</v>
+        <v>62457.23</v>
       </c>
       <c r="I103" s="1">
-        <v>0.0</v>
+        <v>93261.97</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0</v>
+        <v>149.32133557636</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>144629.1</v>
+        <v>155719.2</v>
       </c>
       <c r="N103" s="1">
-        <v>144629.1</v>
+        <v>155719.2</v>
       </c>
       <c r="O103" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>35330.0</v>
+        <v>31804.0</v>
       </c>
       <c r="D104" s="1">
-        <v>6.484</v>
+        <v>2.844</v>
       </c>
       <c r="E104" s="1">
-        <v>4.7675069346</v>
+        <v>3.4779999371</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>168436.02</v>
+        <v>110614.31</v>
       </c>
       <c r="I104" s="1">
-        <v>60643.7</v>
+        <v>-20163.73</v>
       </c>
       <c r="J104" s="1">
-        <v>36.00399724477</v>
+        <v>-18.228862070378</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>229079.72</v>
+        <v>90450.58</v>
       </c>
       <c r="N104" s="1">
-        <v>229079.72</v>
+        <v>90450.58</v>
       </c>
       <c r="O104" s="1">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>15189.0</v>
+        <v>2087.0</v>
       </c>
       <c r="D105" s="1">
-        <v>16.45</v>
+        <v>65.7</v>
       </c>
       <c r="E105" s="1">
-        <v>16.45</v>
+        <v>69.3</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>249859.05</v>
+        <v>144629.1</v>
       </c>
       <c r="I105" s="1">
-        <v>0.0</v>
+        <v>-7513.2</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0</v>
+        <v>-5.1948051948052</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>249859.05</v>
+        <v>137115.9</v>
       </c>
       <c r="N105" s="1">
-        <v>249859.05</v>
+        <v>137115.9</v>
       </c>
       <c r="O105" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>946.0</v>
+        <v>35330.0</v>
       </c>
       <c r="D106" s="1">
-        <v>4778.97</v>
+        <v>6.916</v>
       </c>
       <c r="E106" s="1">
-        <v>4767.5187843552</v>
+        <v>4.7675069346</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>4510072.77</v>
+        <v>168436.02</v>
       </c>
       <c r="I106" s="1">
-        <v>10832.85</v>
+        <v>75906.26</v>
       </c>
       <c r="J106" s="1">
-        <v>0.24019235503377</v>
+        <v>45.065336974835</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>4520905.62</v>
+        <v>244342.28</v>
       </c>
       <c r="N106" s="1">
-        <v>4520905.62</v>
+        <v>244342.28</v>
       </c>
       <c r="O106" s="1">
-        <v>2.48</v>
+        <v>0.14</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>12874.0</v>
+        <v>15189.0</v>
       </c>
       <c r="D107" s="1">
-        <v>18.19</v>
+        <v>15.325</v>
       </c>
       <c r="E107" s="1">
-        <v>18.19</v>
+        <v>16.45</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>234178.06</v>
+        <v>249859.05</v>
       </c>
       <c r="I107" s="1">
-        <v>0.0</v>
+        <v>-17087.62</v>
       </c>
       <c r="J107" s="1">
-        <v>0.0</v>
+        <v>-6.8389037739478</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>234178.06</v>
+        <v>232771.43</v>
       </c>
       <c r="N107" s="1">
-        <v>234178.06</v>
+        <v>232771.43</v>
       </c>
       <c r="O107" s="1">
         <v>0.13</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>1236.0</v>
+        <v>1613.0</v>
       </c>
       <c r="D108" s="1">
-        <v>67.7</v>
+        <v>4784.78</v>
       </c>
       <c r="E108" s="1">
-        <v>67.7</v>
+        <v>4777.2043707378</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>83677.2</v>
+        <v>7705630.65</v>
       </c>
       <c r="I108" s="1">
-        <v>0.0</v>
+        <v>12219.49</v>
       </c>
       <c r="J108" s="1">
-        <v>0.0</v>
+        <v>0.15857871412511</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>83677.2</v>
+        <v>7717850.14</v>
       </c>
       <c r="N108" s="1">
-        <v>83677.2</v>
+        <v>7717850.14</v>
       </c>
       <c r="O108" s="1">
-        <v>0.05</v>
+        <v>4.46</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>4268.0</v>
+        <v>12874.0</v>
       </c>
       <c r="D109" s="1">
-        <v>22.75</v>
+        <v>17.115</v>
       </c>
       <c r="E109" s="1">
-        <v>22.75</v>
+        <v>18.19</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>97097.0</v>
+        <v>234178.06</v>
       </c>
       <c r="I109" s="1">
-        <v>0.0</v>
+        <v>-13839.55</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0</v>
+        <v>-5.9098405717427</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>97097.0</v>
+        <v>220338.51</v>
       </c>
       <c r="N109" s="1">
-        <v>97097.0</v>
+        <v>220338.51</v>
       </c>
       <c r="O109" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>2593.0</v>
+        <v>1236.0</v>
       </c>
       <c r="D110" s="1">
-        <v>43.51</v>
+        <v>68.9</v>
       </c>
       <c r="E110" s="1">
-        <v>30.7836058619</v>
+        <v>67.7</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>79821.89</v>
+        <v>83677.2</v>
       </c>
       <c r="I110" s="1">
-        <v>32999.54</v>
+        <v>1483.2</v>
       </c>
       <c r="J110" s="1">
-        <v>41.341466607719</v>
+        <v>1.7725258493353</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>112821.43</v>
+        <v>85160.4</v>
       </c>
       <c r="N110" s="1">
-        <v>112821.43</v>
+        <v>85160.4</v>
       </c>
       <c r="O110" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>2006.0</v>
+        <v>4268.0</v>
       </c>
       <c r="D111" s="1">
-        <v>16.36</v>
+        <v>21.45</v>
       </c>
       <c r="E111" s="1">
-        <v>16.36</v>
+        <v>22.75</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>32818.16</v>
+        <v>97097.0</v>
       </c>
       <c r="I111" s="1">
-        <v>0.0</v>
+        <v>-5548.4</v>
       </c>
       <c r="J111" s="1">
-        <v>0.0</v>
+        <v>-5.7142857142857</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>32818.16</v>
+        <v>91548.6</v>
       </c>
       <c r="N111" s="1">
-        <v>32818.16</v>
+        <v>91548.6</v>
       </c>
       <c r="O111" s="1">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>1388.0</v>
+        <v>2593.0</v>
       </c>
       <c r="D112" s="1">
-        <v>23.76</v>
+        <v>40.02</v>
       </c>
       <c r="E112" s="1">
-        <v>23.76</v>
+        <v>30.7836058619</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>32978.88</v>
+        <v>79821.89</v>
       </c>
       <c r="I112" s="1">
-        <v>0.0</v>
+        <v>23949.97</v>
       </c>
       <c r="J112" s="1">
-        <v>0.0</v>
+        <v>30.004263241574</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>32978.88</v>
+        <v>103771.86</v>
       </c>
       <c r="N112" s="1">
-        <v>32978.88</v>
+        <v>103771.86</v>
       </c>
       <c r="O112" s="1">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
-        <v>3634.0</v>
+        <v>2006.0</v>
       </c>
       <c r="D113" s="1">
-        <v>41.96</v>
+        <v>15.03</v>
       </c>
       <c r="E113" s="1">
-        <v>41.96</v>
+        <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>152482.64</v>
+        <v>32818.16</v>
       </c>
       <c r="I113" s="1">
-        <v>0.0</v>
+        <v>-2667.98</v>
       </c>
       <c r="J113" s="1">
-        <v>0.0</v>
+        <v>-8.1295843520782</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>152482.64</v>
+        <v>30150.18</v>
       </c>
       <c r="N113" s="1">
-        <v>152482.64</v>
+        <v>30150.18</v>
       </c>
       <c r="O113" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
-        <v>1210.0</v>
+        <v>1388.0</v>
       </c>
       <c r="D114" s="1">
-        <v>27.83</v>
+        <v>20.06</v>
       </c>
       <c r="E114" s="1">
-        <v>27.83</v>
+        <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>33674.3</v>
+        <v>32978.88</v>
       </c>
       <c r="I114" s="1">
-        <v>0.0</v>
+        <v>-5135.6</v>
       </c>
       <c r="J114" s="1">
-        <v>0.0</v>
+        <v>-15.572390572391</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>33674.3</v>
+        <v>27843.28</v>
       </c>
       <c r="N114" s="1">
-        <v>33674.3</v>
+        <v>27843.28</v>
       </c>
       <c r="O114" s="1">
         <v>0.02</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>366.0</v>
+        <v>3634.0</v>
       </c>
       <c r="D115" s="1">
-        <v>90.7</v>
+        <v>34.805</v>
       </c>
       <c r="E115" s="1">
-        <v>90.7</v>
+        <v>41.96</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>33196.2</v>
+        <v>152482.64</v>
       </c>
       <c r="I115" s="1">
-        <v>0.0</v>
+        <v>-26001.27</v>
       </c>
       <c r="J115" s="1">
-        <v>0.0</v>
+        <v>-17.051954242135</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>33196.2</v>
+        <v>126481.37</v>
       </c>
       <c r="N115" s="1">
-        <v>33196.2</v>
+        <v>126481.37</v>
       </c>
       <c r="O115" s="1">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
-        <v>1055.0</v>
+        <v>1210.0</v>
       </c>
       <c r="D116" s="1">
-        <v>36.87</v>
+        <v>23.19</v>
       </c>
       <c r="E116" s="1">
-        <v>36.87</v>
+        <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>38897.85</v>
+        <v>33674.3</v>
       </c>
       <c r="I116" s="1">
-        <v>0.0</v>
+        <v>-5614.4</v>
       </c>
       <c r="J116" s="1">
-        <v>0.0</v>
+        <v>-16.672655407833</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>38897.85</v>
+        <v>28059.9</v>
       </c>
       <c r="N116" s="1">
-        <v>38897.85</v>
+        <v>28059.9</v>
       </c>
       <c r="O116" s="1">
         <v>0.02</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
-        <v>1625.0</v>
+        <v>366.0</v>
       </c>
       <c r="D117" s="1">
-        <v>340.0</v>
+        <v>78.75</v>
       </c>
       <c r="E117" s="1">
-        <v>235.1068061538</v>
+        <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>382048.56</v>
+        <v>33196.2</v>
       </c>
       <c r="I117" s="1">
-        <v>170451.44</v>
+        <v>-4373.7</v>
       </c>
       <c r="J117" s="1">
-        <v>44.615124318228</v>
+        <v>-13.175303197354</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>552500.0</v>
+        <v>28822.5</v>
       </c>
       <c r="N117" s="1">
-        <v>552500.0</v>
+        <v>28822.5</v>
       </c>
       <c r="O117" s="1">
-        <v>0.3</v>
+        <v>0.02</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
-        <v>54851.0</v>
+        <v>1055.0</v>
       </c>
       <c r="D118" s="1">
-        <v>3.571</v>
+        <v>31.35</v>
       </c>
       <c r="E118" s="1">
-        <v>2.5731999417</v>
+        <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>141142.59</v>
+        <v>38897.85</v>
       </c>
       <c r="I118" s="1">
-        <v>54730.33</v>
+        <v>-5823.6</v>
       </c>
       <c r="J118" s="1">
-        <v>38.776622988143</v>
+        <v>-14.971521562246</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>195872.92</v>
+        <v>33074.25</v>
       </c>
       <c r="N118" s="1">
-        <v>195872.92</v>
+        <v>33074.25</v>
       </c>
       <c r="O118" s="1">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>11638.0</v>
+        <v>1625.0</v>
       </c>
       <c r="D119" s="1">
-        <v>9.388</v>
+        <v>281.6</v>
       </c>
       <c r="E119" s="1">
-        <v>9.3879996563</v>
+        <v>235.1068061538</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>109257.54</v>
+        <v>382048.56</v>
       </c>
       <c r="I119" s="1">
-        <v>0.0</v>
+        <v>75551.44</v>
       </c>
       <c r="J119" s="1">
-        <v>0.0</v>
+        <v>19.775350023568</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>109257.54</v>
+        <v>457600.0</v>
       </c>
       <c r="N119" s="1">
-        <v>109257.54</v>
+        <v>457600.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.06</v>
+        <v>0.26</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>5315.0</v>
+        <v>54851.0</v>
       </c>
       <c r="D120" s="1">
-        <v>82.2</v>
+        <v>3.42</v>
       </c>
       <c r="E120" s="1">
-        <v>91.9240225776</v>
+        <v>2.5731999417</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>488576.18</v>
+        <v>141142.59</v>
       </c>
       <c r="I120" s="1">
-        <v>-51683.18</v>
+        <v>46447.83</v>
       </c>
       <c r="J120" s="1">
-        <v>-10.578325779206</v>
+        <v>32.908443865172</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>436893.0</v>
+        <v>187590.42</v>
       </c>
       <c r="N120" s="1">
-        <v>436893.0</v>
+        <v>187590.42</v>
       </c>
       <c r="O120" s="1">
-        <v>0.24</v>
+        <v>0.11</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>4759.0</v>
+        <v>11638.0</v>
       </c>
       <c r="D121" s="1">
-        <v>170.96</v>
+        <v>9.204</v>
       </c>
       <c r="E121" s="1">
-        <v>172.2198739231</v>
+        <v>9.3879996563</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>819594.38</v>
+        <v>109257.54</v>
       </c>
       <c r="I121" s="1">
-        <v>-5995.74</v>
+        <v>-2141.39</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.73154967216832</v>
+        <v>-1.9599471121169</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>813598.64</v>
+        <v>107116.15</v>
       </c>
       <c r="N121" s="1">
-        <v>813598.64</v>
+        <v>107116.15</v>
       </c>
       <c r="O121" s="1">
-        <v>0.45</v>
+        <v>0.06</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>2816.0</v>
+        <v>5315.0</v>
       </c>
       <c r="D122" s="1">
-        <v>276.7</v>
+        <v>77.79</v>
       </c>
       <c r="E122" s="1">
-        <v>136.9430575284</v>
+        <v>91.9240225776</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>385631.65</v>
+        <v>488576.18</v>
       </c>
       <c r="I122" s="1">
-        <v>393555.55</v>
+        <v>-75122.33</v>
       </c>
       <c r="J122" s="1">
-        <v>102.05478466303</v>
+        <v>-15.375765965504</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>779187.2</v>
+        <v>413453.85</v>
       </c>
       <c r="N122" s="1">
-        <v>779187.2</v>
+        <v>413453.85</v>
       </c>
       <c r="O122" s="1">
-        <v>0.43</v>
+        <v>0.24</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>3850.0</v>
+        <v>4759.0</v>
       </c>
       <c r="D123" s="1">
-        <v>166.45</v>
+        <v>153.82</v>
       </c>
       <c r="E123" s="1">
-        <v>125.8154077922</v>
+        <v>172.2198739231</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>484389.32</v>
+        <v>819594.38</v>
       </c>
       <c r="I123" s="1">
-        <v>156443.18</v>
+        <v>-87565.0</v>
       </c>
       <c r="J123" s="1">
-        <v>32.296992014605</v>
+        <v>-10.683943440413</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>640832.5</v>
+        <v>732029.38</v>
       </c>
       <c r="N123" s="1">
-        <v>640832.5</v>
+        <v>732029.38</v>
       </c>
       <c r="O123" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>3462.0</v>
+        <v>10748.0</v>
       </c>
       <c r="D124" s="1">
-        <v>247.4</v>
+        <v>33.04</v>
       </c>
       <c r="E124" s="1">
-        <v>187.4099797805</v>
+        <v>32.5458401563</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>648813.35</v>
+        <v>349802.69</v>
       </c>
       <c r="I124" s="1">
-        <v>207685.45</v>
+        <v>5311.23</v>
       </c>
       <c r="J124" s="1">
-        <v>32.010045724244</v>
+        <v>1.5183502448194</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>856498.8</v>
+        <v>355113.92</v>
       </c>
       <c r="N124" s="1">
-        <v>856498.8</v>
+        <v>355113.92</v>
       </c>
       <c r="O124" s="1">
-        <v>0.47</v>
+        <v>0.21</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>3805.0</v>
+        <v>2816.0</v>
       </c>
       <c r="D125" s="1">
-        <v>19.72</v>
+        <v>237.15</v>
       </c>
       <c r="E125" s="1">
-        <v>19.72</v>
+        <v>136.9430575284</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>75034.6</v>
+        <v>385631.65</v>
       </c>
       <c r="I125" s="1">
-        <v>0.0</v>
+        <v>282182.75</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0</v>
+        <v>73.174167628617</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>75034.6</v>
+        <v>667814.4</v>
       </c>
       <c r="N125" s="1">
-        <v>75034.6</v>
+        <v>667814.4</v>
       </c>
       <c r="O125" s="1">
-        <v>0.04</v>
+        <v>0.39</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>3577.0</v>
+        <v>3850.0</v>
       </c>
       <c r="D126" s="1">
-        <v>73.86</v>
+        <v>140.75</v>
       </c>
       <c r="E126" s="1">
-        <v>35.1573860777</v>
+        <v>125.8154077922</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>125757.97</v>
+        <v>484389.32</v>
       </c>
       <c r="I126" s="1">
-        <v>138439.25</v>
+        <v>57498.18</v>
       </c>
       <c r="J126" s="1">
-        <v>110.08387778524</v>
+        <v>11.870241069725</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>264197.22</v>
+        <v>541887.5</v>
       </c>
       <c r="N126" s="1">
-        <v>264197.22</v>
+        <v>541887.5</v>
       </c>
       <c r="O126" s="1">
-        <v>0.15</v>
+        <v>0.31</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>272.0</v>
+        <v>3462.0</v>
       </c>
       <c r="D127" s="1">
-        <v>131.2</v>
+        <v>203.75</v>
       </c>
       <c r="E127" s="1">
-        <v>131.2</v>
+        <v>187.4099797805</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>35686.4</v>
+        <v>648813.35</v>
       </c>
       <c r="I127" s="1">
-        <v>0.0</v>
+        <v>56569.15</v>
       </c>
       <c r="J127" s="1">
-        <v>0.0</v>
+        <v>8.7188634450879</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>35686.4</v>
+        <v>705382.5</v>
       </c>
       <c r="N127" s="1">
-        <v>35686.4</v>
+        <v>705382.5</v>
       </c>
       <c r="O127" s="1">
-        <v>0.02</v>
+        <v>0.41</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
-        <v>802.0</v>
+        <v>3805.0</v>
       </c>
       <c r="D128" s="1">
-        <v>52.5</v>
+        <v>17.59</v>
       </c>
       <c r="E128" s="1">
-        <v>52.5</v>
+        <v>19.72</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>42105.0</v>
+        <v>75034.6</v>
       </c>
       <c r="I128" s="1">
-        <v>0.0</v>
+        <v>-8104.65</v>
       </c>
       <c r="J128" s="1">
-        <v>0.0</v>
+        <v>-10.80121703854</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>42105.0</v>
+        <v>66929.95</v>
       </c>
       <c r="N128" s="1">
-        <v>42105.0</v>
+        <v>66929.95</v>
       </c>
       <c r="O128" s="1">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>14875.0</v>
+        <v>3577.0</v>
       </c>
       <c r="D129" s="1">
-        <v>28.405</v>
+        <v>60.98</v>
       </c>
       <c r="E129" s="1">
-        <v>24.9344436975</v>
+        <v>35.1573860777</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>370899.85</v>
+        <v>125757.97</v>
       </c>
       <c r="I129" s="1">
-        <v>51624.53</v>
+        <v>92367.49</v>
       </c>
       <c r="J129" s="1">
-        <v>13.91872496039</v>
+        <v>73.448617212889</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>422524.38</v>
+        <v>218125.46</v>
       </c>
       <c r="N129" s="1">
-        <v>422524.38</v>
+        <v>218125.46</v>
       </c>
       <c r="O129" s="1">
-        <v>0.23</v>
+        <v>0.13</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
-        <v>2836.0</v>
+        <v>272.0</v>
       </c>
       <c r="D130" s="1">
-        <v>11.505</v>
+        <v>116.8</v>
       </c>
       <c r="E130" s="1">
-        <v>11.505</v>
+        <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>32628.18</v>
+        <v>35686.4</v>
       </c>
       <c r="I130" s="1">
-        <v>0.0</v>
+        <v>-3916.8</v>
       </c>
       <c r="J130" s="1">
-        <v>0.0</v>
+        <v>-10.975609756098</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>32628.18</v>
+        <v>31769.6</v>
       </c>
       <c r="N130" s="1">
-        <v>32628.18</v>
+        <v>31769.6</v>
       </c>
       <c r="O130" s="1">
         <v>0.02</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
-        <v>9429.0</v>
+        <v>802.0</v>
       </c>
       <c r="D131" s="1">
-        <v>36.62</v>
+        <v>43.34</v>
       </c>
       <c r="E131" s="1">
-        <v>29.7577176795</v>
+        <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>280585.52</v>
+        <v>42105.0</v>
       </c>
       <c r="I131" s="1">
-        <v>64704.46</v>
+        <v>-7346.32</v>
       </c>
       <c r="J131" s="1">
-        <v>23.060512887479</v>
+        <v>-17.447619047619</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>345289.98</v>
+        <v>34758.68</v>
       </c>
       <c r="N131" s="1">
-        <v>345289.98</v>
+        <v>34758.68</v>
       </c>
       <c r="O131" s="1">
-        <v>0.19</v>
+        <v>0.02</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>634.0</v>
+        <v>3042.0</v>
       </c>
       <c r="D132" s="1">
-        <v>51.48</v>
+        <v>26.815</v>
       </c>
       <c r="E132" s="1">
-        <v>51.48</v>
+        <v>24.9344444444</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>32638.32</v>
+        <v>75850.58</v>
       </c>
       <c r="I132" s="1">
-        <v>0.0</v>
+        <v>5720.65</v>
       </c>
       <c r="J132" s="1">
-        <v>0.0</v>
+        <v>7.5419990196515</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>32638.32</v>
+        <v>81571.23</v>
       </c>
       <c r="N132" s="1">
-        <v>32638.32</v>
+        <v>81571.23</v>
       </c>
       <c r="O132" s="1">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
-        <v>6429.0</v>
+        <v>2836.0</v>
       </c>
       <c r="D133" s="1">
-        <v>10.2</v>
+        <v>9.576</v>
       </c>
       <c r="E133" s="1">
-        <v>10.2</v>
+        <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>65575.8</v>
+        <v>32628.18</v>
       </c>
       <c r="I133" s="1">
-        <v>0.0</v>
+        <v>-5470.64</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0</v>
+        <v>-16.76661094796</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>65575.8</v>
+        <v>27157.54</v>
       </c>
       <c r="N133" s="1">
-        <v>65575.8</v>
+        <v>27157.54</v>
       </c>
       <c r="O133" s="1">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>449.0</v>
+        <v>9429.0</v>
       </c>
       <c r="D134" s="1">
-        <v>254.9</v>
+        <v>32.02</v>
       </c>
       <c r="E134" s="1">
-        <v>254.9</v>
+        <v>29.7577176795</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>114450.1</v>
+        <v>280585.52</v>
       </c>
       <c r="I134" s="1">
-        <v>0.0</v>
+        <v>21331.06</v>
       </c>
       <c r="J134" s="1">
-        <v>0.0</v>
+        <v>7.6023381391884</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>114450.1</v>
+        <v>301916.58</v>
       </c>
       <c r="N134" s="1">
-        <v>114450.1</v>
+        <v>301916.58</v>
       </c>
       <c r="O134" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
-        <v>579.0</v>
+        <v>634.0</v>
       </c>
       <c r="D135" s="1">
-        <v>252.3</v>
+        <v>51.1</v>
       </c>
       <c r="E135" s="1">
-        <v>252.3</v>
+        <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>146081.7</v>
+        <v>32638.32</v>
       </c>
       <c r="I135" s="1">
-        <v>0.0</v>
+        <v>-240.92</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0</v>
+        <v>-0.73815073815074</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>146081.7</v>
+        <v>32397.4</v>
       </c>
       <c r="N135" s="1">
-        <v>146081.7</v>
+        <v>32397.4</v>
       </c>
       <c r="O135" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
-        <v>1802.0</v>
+        <v>6429.0</v>
       </c>
       <c r="D136" s="1">
-        <v>18.02</v>
+        <v>9.622</v>
       </c>
       <c r="E136" s="1">
-        <v>18.02</v>
+        <v>10.2</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>32472.04</v>
+        <v>65575.8</v>
       </c>
       <c r="I136" s="1">
-        <v>0.0</v>
+        <v>-3715.96</v>
       </c>
       <c r="J136" s="1">
-        <v>0.0</v>
+        <v>-5.6666636167611</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>32472.04</v>
+        <v>61859.84</v>
       </c>
       <c r="N136" s="1">
-        <v>32472.04</v>
+        <v>61859.84</v>
       </c>
       <c r="O136" s="1">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>2223.0</v>
+        <v>449.0</v>
       </c>
       <c r="D137" s="1">
-        <v>106.15</v>
+        <v>242.3</v>
       </c>
       <c r="E137" s="1">
-        <v>104.6633918129</v>
+        <v>254.9</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>232666.72</v>
+        <v>114450.1</v>
       </c>
       <c r="I137" s="1">
-        <v>3304.73</v>
+        <v>-5657.4</v>
       </c>
       <c r="J137" s="1">
-        <v>1.4203707345855</v>
+        <v>-4.9431149470381</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>235971.45</v>
+        <v>108792.7</v>
       </c>
       <c r="N137" s="1">
-        <v>235971.45</v>
+        <v>108792.7</v>
       </c>
       <c r="O137" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>8198.0</v>
+        <v>579.0</v>
       </c>
       <c r="D138" s="1">
-        <v>72.41</v>
+        <v>246.6</v>
       </c>
       <c r="E138" s="1">
-        <v>66.6155708709</v>
+        <v>252.3</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>546114.45</v>
+        <v>146081.7</v>
       </c>
       <c r="I138" s="1">
-        <v>47502.73</v>
+        <v>-3300.3</v>
       </c>
       <c r="J138" s="1">
-        <v>8.6983103999537</v>
+        <v>-2.2592152199762</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>593617.18</v>
+        <v>142781.4</v>
       </c>
       <c r="N138" s="1">
-        <v>593617.18</v>
+        <v>142781.4</v>
       </c>
       <c r="O138" s="1">
-        <v>0.33</v>
+        <v>0.08</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
-        <v>1822.0</v>
+        <v>1802.0</v>
       </c>
       <c r="D139" s="1">
-        <v>21.16</v>
+        <v>15.4</v>
       </c>
       <c r="E139" s="1">
-        <v>21.16</v>
+        <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>38553.52</v>
+        <v>32472.04</v>
       </c>
       <c r="I139" s="1">
-        <v>0.0</v>
+        <v>-4721.24</v>
       </c>
       <c r="J139" s="1">
-        <v>0.0</v>
+        <v>-14.539400665927</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>38553.52</v>
+        <v>27750.8</v>
       </c>
       <c r="N139" s="1">
-        <v>38553.52</v>
+        <v>27750.8</v>
       </c>
       <c r="O139" s="1">
         <v>0.02</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>5094.0</v>
+        <v>2223.0</v>
       </c>
       <c r="D140" s="1">
-        <v>19.11</v>
+        <v>93.98</v>
       </c>
       <c r="E140" s="1">
-        <v>19.11</v>
+        <v>104.6633918129</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>97346.34</v>
+        <v>232666.72</v>
       </c>
       <c r="I140" s="1">
-        <v>0.0</v>
+        <v>-23749.18</v>
       </c>
       <c r="J140" s="1">
-        <v>0.0</v>
+        <v>-10.207381614354</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>97346.34</v>
+        <v>208917.54</v>
       </c>
       <c r="N140" s="1">
-        <v>97346.34</v>
+        <v>208917.54</v>
       </c>
       <c r="O140" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>2495.0</v>
+        <v>8198.0</v>
       </c>
       <c r="D141" s="1">
-        <v>26.98</v>
+        <v>59.63</v>
       </c>
       <c r="E141" s="1">
-        <v>26.98</v>
+        <v>66.6155708709</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>67315.1</v>
+        <v>546114.45</v>
       </c>
       <c r="I141" s="1">
-        <v>0.0</v>
+        <v>-57267.71</v>
       </c>
       <c r="J141" s="1">
-        <v>0.0</v>
+        <v>-10.486393465692</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>67315.1</v>
+        <v>488846.74</v>
       </c>
       <c r="N141" s="1">
-        <v>67315.1</v>
+        <v>488846.74</v>
       </c>
       <c r="O141" s="1">
-        <v>0.04</v>
+        <v>0.28</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
-        <v>8269.0</v>
+        <v>1822.0</v>
       </c>
       <c r="D142" s="1">
-        <v>19.76</v>
+        <v>19.035</v>
       </c>
       <c r="E142" s="1">
-        <v>19.76</v>
+        <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>163395.44</v>
+        <v>38553.52</v>
       </c>
       <c r="I142" s="1">
-        <v>0.0</v>
+        <v>-3871.75</v>
       </c>
       <c r="J142" s="1">
-        <v>0.0</v>
+        <v>-10.042533081285</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>163395.44</v>
+        <v>34681.77</v>
       </c>
       <c r="N142" s="1">
-        <v>163395.44</v>
+        <v>34681.77</v>
       </c>
       <c r="O142" s="1">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>3647.0</v>
+        <v>5094.0</v>
       </c>
       <c r="D143" s="1">
-        <v>60.3</v>
+        <v>15.935</v>
       </c>
       <c r="E143" s="1">
-        <v>60.3</v>
+        <v>19.11</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>219914.1</v>
+        <v>97346.34</v>
       </c>
       <c r="I143" s="1">
-        <v>0.0</v>
+        <v>-16173.45</v>
       </c>
       <c r="J143" s="1">
-        <v>0.0</v>
+        <v>-16.614338042909</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>219914.1</v>
+        <v>81172.89</v>
       </c>
       <c r="N143" s="1">
-        <v>219914.1</v>
+        <v>81172.89</v>
       </c>
       <c r="O143" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
-        <v>407.0</v>
+        <v>2495.0</v>
       </c>
       <c r="D144" s="1">
-        <v>82.0</v>
+        <v>25.17</v>
       </c>
       <c r="E144" s="1">
-        <v>82.0</v>
+        <v>26.98</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>33374.0</v>
+        <v>67315.1</v>
       </c>
       <c r="I144" s="1">
-        <v>0.0</v>
+        <v>-4515.95</v>
       </c>
       <c r="J144" s="1">
-        <v>0.0</v>
+        <v>-6.7086730911787</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>33374.0</v>
+        <v>62799.15</v>
       </c>
       <c r="N144" s="1">
-        <v>33374.0</v>
+        <v>62799.15</v>
       </c>
       <c r="O144" s="1">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>1399.0</v>
+        <v>8269.0</v>
       </c>
       <c r="D145" s="1">
-        <v>140.75</v>
+        <v>20.05</v>
       </c>
       <c r="E145" s="1">
-        <v>101.1909864189</v>
+        <v>19.76</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>141566.19</v>
+        <v>163395.44</v>
       </c>
       <c r="I145" s="1">
-        <v>55343.06</v>
+        <v>2398.01</v>
       </c>
       <c r="J145" s="1">
-        <v>39.093416302296</v>
+        <v>1.4676113360324</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>196909.25</v>
+        <v>165793.45</v>
       </c>
       <c r="N145" s="1">
-        <v>196909.25</v>
+        <v>165793.45</v>
       </c>
       <c r="O145" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>977.0</v>
+        <v>3647.0</v>
       </c>
       <c r="D146" s="1">
-        <v>101.2</v>
+        <v>67.65</v>
       </c>
       <c r="E146" s="1">
-        <v>101.2</v>
+        <v>60.3</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>98872.4</v>
+        <v>219914.1</v>
       </c>
       <c r="I146" s="1">
-        <v>0.0</v>
+        <v>26805.45</v>
       </c>
       <c r="J146" s="1">
-        <v>0.0</v>
+        <v>12.189054726368</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>98872.4</v>
+        <v>246719.55</v>
       </c>
       <c r="N146" s="1">
-        <v>98872.4</v>
+        <v>246719.55</v>
       </c>
       <c r="O146" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
-        <v>6412.0</v>
+        <v>407.0</v>
       </c>
       <c r="D147" s="1">
-        <v>28.69</v>
+        <v>71.7</v>
       </c>
       <c r="E147" s="1">
-        <v>35.7077245789</v>
+        <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>228957.93</v>
+        <v>33374.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-44997.65</v>
+        <v>-4192.1</v>
       </c>
       <c r="J147" s="1">
-        <v>-19.653239352749</v>
+        <v>-12.560975609756</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>183960.28</v>
+        <v>29181.9</v>
       </c>
       <c r="N147" s="1">
-        <v>183960.28</v>
+        <v>29181.9</v>
       </c>
       <c r="O147" s="1">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>7435.0</v>
+        <v>1399.0</v>
       </c>
       <c r="D148" s="1">
-        <v>36.9</v>
+        <v>123.95</v>
       </c>
       <c r="E148" s="1">
-        <v>36.9</v>
+        <v>101.1909864189</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>274351.5</v>
+        <v>141566.19</v>
       </c>
       <c r="I148" s="1">
-        <v>0.0</v>
+        <v>31839.86</v>
       </c>
       <c r="J148" s="1">
-        <v>0.0</v>
+        <v>22.491147074029</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>274351.5</v>
+        <v>173406.05</v>
       </c>
       <c r="N148" s="1">
-        <v>274351.5</v>
+        <v>173406.05</v>
       </c>
       <c r="O148" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>5488.0</v>
+        <v>977.0</v>
       </c>
       <c r="D149" s="1">
-        <v>27.8</v>
+        <v>85.38</v>
       </c>
       <c r="E149" s="1">
-        <v>31.6113866618</v>
+        <v>101.2</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>173483.29</v>
+        <v>98872.4</v>
       </c>
       <c r="I149" s="1">
-        <v>-20916.89</v>
+        <v>-15456.14</v>
       </c>
       <c r="J149" s="1">
-        <v>-12.057005605554</v>
+        <v>-15.632411067194</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>152566.4</v>
+        <v>83416.26</v>
       </c>
       <c r="N149" s="1">
-        <v>152566.4</v>
+        <v>83416.26</v>
       </c>
       <c r="O149" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>3637.0</v>
+        <v>6412.0</v>
       </c>
       <c r="D150" s="1">
-        <v>68.1</v>
+        <v>21.44</v>
       </c>
       <c r="E150" s="1">
-        <v>118.7101072312</v>
+        <v>35.7077245789</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>431748.66</v>
+        <v>228957.93</v>
       </c>
       <c r="I150" s="1">
-        <v>-184068.96</v>
+        <v>-91484.65</v>
       </c>
       <c r="J150" s="1">
-        <v>-42.633359881186</v>
+        <v>-39.956969387346</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>247679.7</v>
+        <v>137473.28</v>
       </c>
       <c r="N150" s="1">
-        <v>247679.7</v>
+        <v>137473.28</v>
       </c>
       <c r="O150" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>382.0</v>
+        <v>7435.0</v>
       </c>
       <c r="D151" s="1">
-        <v>268.9</v>
+        <v>31.17</v>
       </c>
       <c r="E151" s="1">
-        <v>252.406806283</v>
+        <v>36.9</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>0.0</v>
+        <v>274351.5</v>
       </c>
       <c r="I151" s="1">
-        <v>630040.0</v>
+        <v>-42602.55</v>
       </c>
       <c r="J151" s="1">
-        <v>0</v>
+        <v>-15.528455284553</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>630040.0</v>
+        <v>231748.95</v>
       </c>
       <c r="N151" s="1">
-        <v>630040.0</v>
+        <v>231748.95</v>
       </c>
       <c r="O151" s="1">
-        <v>0.35</v>
+        <v>0.13</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>42.0</v>
+        <v>5488.0</v>
       </c>
       <c r="D152" s="1">
-        <v>118.1</v>
+        <v>22.1</v>
       </c>
       <c r="E152" s="1">
-        <v>118.0</v>
+        <v>31.6113866618</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>0.0</v>
+        <v>173483.29</v>
       </c>
       <c r="I152" s="1">
-        <v>6300.0</v>
+        <v>-52198.49</v>
       </c>
       <c r="J152" s="1">
-        <v>0</v>
+        <v>-30.08848287348</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>6300.0</v>
+        <v>121284.8</v>
       </c>
       <c r="N152" s="1">
-        <v>6300.0</v>
+        <v>121284.8</v>
       </c>
       <c r="O152" s="1">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>52.0</v>
+        <v>3637.0</v>
       </c>
       <c r="D153" s="1">
-        <v>129.2</v>
+        <v>65.44</v>
       </c>
       <c r="E153" s="1">
-        <v>129.04</v>
+        <v>118.7101072312</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>0.0</v>
+        <v>431748.66</v>
       </c>
       <c r="I153" s="1">
-        <v>14620.0</v>
+        <v>-193743.38</v>
       </c>
       <c r="J153" s="1">
-        <v>0</v>
+        <v>-44.874112637663</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>14620.0</v>
+        <v>238005.28</v>
       </c>
       <c r="N153" s="1">
-        <v>14620.0</v>
+        <v>238005.28</v>
       </c>
       <c r="O153" s="1">
-        <v>0.01</v>
+        <v>0.14</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>-35.0</v>
+        <v>374.0</v>
       </c>
       <c r="D154" s="1">
-        <v>117.46</v>
+        <v>235.9</v>
       </c>
       <c r="E154" s="1">
-        <v>116.66</v>
+        <v>247.645588235</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-28000.0</v>
+        <v>-439285.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>-28000.0</v>
+        <v>-439285.0</v>
       </c>
       <c r="N154" s="1">
-        <v>-28000.0</v>
+        <v>-439285.0</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.02</v>
+        <v>-0.25</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>-19.0</v>
+        <v>47.0</v>
       </c>
       <c r="D155" s="1">
-        <v>122.85</v>
+        <v>115.32</v>
       </c>
       <c r="E155" s="1">
-        <v>120.49</v>
+        <v>117.18</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-44840.0</v>
+        <v>-104930.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-44840.0</v>
+        <v>-104930.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-44840.0</v>
+        <v>-104930.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.02</v>
+        <v>-0.06</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>-22.0</v>
+        <v>-102.0</v>
       </c>
       <c r="D156" s="1">
-        <v>130.23</v>
+        <v>5436.0</v>
       </c>
       <c r="E156" s="1">
-        <v>129.24</v>
+        <v>5517.068627451</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-21780.0</v>
+        <v>82690.0</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>-21780.0</v>
+        <v>82690.0</v>
       </c>
       <c r="N156" s="1">
-        <v>-21780.0</v>
+        <v>82690.0</v>
       </c>
       <c r="O156" s="1">
-        <v>-0.01</v>
+        <v>0.05</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>-18.0</v>
+        <v>-5.0</v>
       </c>
       <c r="D157" s="1">
-        <v>123.44</v>
+        <v>116.1</v>
       </c>
       <c r="E157" s="1">
-        <v>123.27</v>
+        <v>119.97</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-3060.0</v>
+        <v>19350.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-3060.0</v>
+        <v>19350.0</v>
       </c>
       <c r="N157" s="1">
-        <v>-3060.0</v>
+        <v>19350.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-26.0</v>
+        <v>-31.0</v>
       </c>
       <c r="D158" s="1">
-        <v>123.92</v>
+        <v>125.26</v>
       </c>
       <c r="E158" s="1">
-        <v>121.16</v>
+        <v>126.886</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-71760.0</v>
+        <v>74100.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-71760.0</v>
+        <v>74100.0</v>
       </c>
       <c r="N158" s="1">
-        <v>-71760.0</v>
+        <v>74100.0</v>
       </c>
       <c r="O158" s="1">
-        <v>-0.04</v>
+        <v>0.04</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
-        <v>429000.0</v>
+        <v>-25.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.531</v>
+        <v>118.62</v>
       </c>
       <c r="E159" s="1">
-        <v>99.69888112</v>
+        <v>121.64</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>427708.2</v>
+        <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>3569.79</v>
+        <v>75500.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.83463211600806</v>
+        <v>0</v>
       </c>
       <c r="K159">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>431277.99</v>
+        <v>75500.0</v>
       </c>
       <c r="N159" s="1">
-        <v>432641.39</v>
+        <v>75500.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.24</v>
+        <v>0.04</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>348</v>
+      </c>
+      <c r="B160" t="s">
         <v>349</v>
       </c>
-      <c r="B160" t="s">
+      <c r="C160" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>96.783</v>
+      </c>
+      <c r="E160" s="1">
+        <v>99.69888112</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>427708.2</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-12509.13</v>
+      </c>
+      <c r="J160" s="1">
+        <v>-2.924687906381</v>
+      </c>
+      <c r="K160">
+        <v>0.53</v>
+      </c>
+      <c r="L160" t="s">
         <v>350</v>
       </c>
-      <c r="C160" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M160" s="1">
-        <v>207114.0</v>
+        <v>415199.07</v>
       </c>
       <c r="N160" s="1">
-        <v>212627.7</v>
+        <v>417457.2</v>
       </c>
       <c r="O160" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>351</v>
+      </c>
+      <c r="B161" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="C161" s="1">
         <v>200000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>103.233</v>
+        <v>100.495</v>
       </c>
       <c r="E161" s="1">
-        <v>99.179</v>
+        <v>99.634</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>198358.0</v>
+        <v>199268.0</v>
       </c>
       <c r="I161" s="1">
-        <v>8108.0</v>
+        <v>1722.0</v>
       </c>
       <c r="J161" s="1">
-        <v>4.087558858226</v>
+        <v>0.86416283597969</v>
       </c>
       <c r="K161">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>997.95</v>
+        <v>3.01</v>
+      </c>
+      <c r="L161" t="s">
+        <v>353</v>
       </c>
       <c r="M161" s="1">
-        <v>206466.0</v>
+        <v>200990.0</v>
       </c>
       <c r="N161" s="1">
-        <v>207463.95</v>
+        <v>207007.12</v>
       </c>
       <c r="O161" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>354</v>
       </c>
       <c r="B162" t="s">
         <v>355</v>
       </c>
       <c r="C162" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>104.759</v>
+        <v>100.33</v>
       </c>
       <c r="E162" s="1">
-        <v>99.89</v>
+        <v>99.179</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>299670.0</v>
+        <v>198358.0</v>
       </c>
       <c r="I162" s="1">
-        <v>14607.0</v>
+        <v>2302.0</v>
       </c>
       <c r="J162" s="1">
-        <v>4.8743617979778</v>
+        <v>1.1605279343409</v>
       </c>
       <c r="K162">
-        <v>3.86</v>
+        <v>0.72</v>
       </c>
       <c r="L162" t="s">
         <v>356</v>
       </c>
       <c r="M162" s="1">
-        <v>314277.0</v>
+        <v>200660.0</v>
       </c>
       <c r="N162" s="1">
-        <v>325871.18</v>
+        <v>202103.84</v>
       </c>
       <c r="O162" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>357</v>
       </c>
       <c r="B163" t="s">
         <v>358</v>
       </c>
       <c r="C163" s="1">
-        <v>358000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.221</v>
+        <v>100.459</v>
       </c>
       <c r="E163" s="1">
-        <v>99.33</v>
+        <v>99.89</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>355601.4</v>
+        <v>299670.0</v>
       </c>
       <c r="I163" s="1">
-        <v>3189.78</v>
+        <v>1707.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.89700996677741</v>
+        <v>0.56962658924817</v>
       </c>
       <c r="K163">
-        <v>0.93</v>
+        <v>4.13</v>
       </c>
       <c r="L163" t="s">
         <v>359</v>
       </c>
       <c r="M163" s="1">
-        <v>358791.18</v>
+        <v>301377.0</v>
       </c>
       <c r="N163" s="1">
-        <v>362138.23</v>
+        <v>313769.47</v>
       </c>
       <c r="O163" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>360</v>
       </c>
       <c r="B164" t="s">
         <v>361</v>
       </c>
       <c r="C164" s="1">
-        <v>200000.0</v>
+        <v>358000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.079</v>
+        <v>96.906</v>
       </c>
       <c r="E164" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>198506.0</v>
+        <v>355601.4</v>
       </c>
       <c r="I164" s="1">
-        <v>-348.0</v>
+        <v>-8677.92</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.17530956243136</v>
+        <v>-2.4403503473271</v>
       </c>
       <c r="K164">
-        <v>0.97</v>
+        <v>1.15</v>
       </c>
       <c r="L164" t="s">
         <v>362</v>
       </c>
       <c r="M164" s="1">
-        <v>198158.0</v>
+        <v>346923.48</v>
       </c>
       <c r="N164" s="1">
-        <v>200097.73</v>
+        <v>351042.93</v>
       </c>
       <c r="O164" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>363</v>
       </c>
       <c r="B165" t="s">
         <v>364</v>
       </c>
       <c r="C165" s="1">
-        <v>178000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>103.692</v>
+        <v>95.948</v>
       </c>
       <c r="E165" s="1">
-        <v>100.64402809</v>
+        <v>99.253</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>179146.37</v>
+        <v>198506.0</v>
       </c>
       <c r="I165" s="1">
-        <v>5425.39</v>
+        <v>-6610.0</v>
       </c>
       <c r="J165" s="1">
-        <v>3.0284677272557</v>
+        <v>-3.329874159975</v>
       </c>
       <c r="K165">
-        <v>3.07</v>
+        <v>1.14</v>
       </c>
       <c r="L165" t="s">
         <v>365</v>
       </c>
       <c r="M165" s="1">
-        <v>184571.76</v>
+        <v>191896.0</v>
       </c>
       <c r="N165" s="1">
-        <v>190036.12</v>
+        <v>194180.93</v>
       </c>
       <c r="O165" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>366</v>
       </c>
       <c r="B166" t="s">
         <v>367</v>
       </c>
       <c r="C166" s="1">
-        <v>300000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>112.963</v>
+        <v>99.708</v>
       </c>
       <c r="E166" s="1">
-        <v>100.019</v>
+        <v>99.955</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>300057.0</v>
+        <v>247888.4</v>
       </c>
       <c r="I166" s="1">
-        <v>38832.0</v>
+        <v>-612.56</v>
       </c>
       <c r="J166" s="1">
-        <v>12.94154110719</v>
+        <v>-0.24711120004002</v>
       </c>
       <c r="K166">
-        <v>3.53</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>0.0</v>
+      </c>
+      <c r="L166">
+        <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>338889.0</v>
+        <v>247275.84</v>
       </c>
       <c r="N166" s="1">
-        <v>349467.94</v>
+        <v>247275.84</v>
       </c>
       <c r="O166" s="1">
-        <v>0.19</v>
+        <v>0.14</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>368</v>
+      </c>
+      <c r="B167" t="s">
         <v>369</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" s="1">
+        <v>178000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.642</v>
+      </c>
+      <c r="E167" s="1">
+        <v>100.64402809</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>179146.37</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-3.61</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-0.0020151120003157</v>
+      </c>
+      <c r="K167">
+        <v>3.33</v>
+      </c>
+      <c r="L167" t="s">
         <v>370</v>
       </c>
-      <c r="C167" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>106041.0</v>
+        <v>179142.76</v>
       </c>
       <c r="N167" s="1">
-        <v>110082.1</v>
+        <v>185067.97</v>
       </c>
       <c r="O167" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>371</v>
+      </c>
+      <c r="B168" t="s">
         <v>372</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>108.989</v>
+      </c>
+      <c r="E168" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>300057.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>26910.0</v>
+      </c>
+      <c r="J168" s="1">
+        <v>8.9682960237555</v>
+      </c>
+      <c r="K168">
+        <v>3.86</v>
+      </c>
+      <c r="L168" t="s">
         <v>373</v>
       </c>
-      <c r="C168" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>109190.0</v>
+        <v>326967.0</v>
       </c>
       <c r="N168" s="1">
-        <v>113880.07</v>
+        <v>338551.18</v>
       </c>
       <c r="O168" s="1">
-        <v>0.06</v>
+        <v>0.2</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>374</v>
+      </c>
+      <c r="B169" t="s">
         <v>375</v>
       </c>
-      <c r="B169" t="s">
+      <c r="C169" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>104.227</v>
+      </c>
+      <c r="E169" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>106650.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-2423.0</v>
+      </c>
+      <c r="J169" s="1">
+        <v>-2.2719174871074</v>
+      </c>
+      <c r="K169">
+        <v>4.33</v>
+      </c>
+      <c r="L169" t="s">
         <v>376</v>
       </c>
-      <c r="C169" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>199164.0</v>
+        <v>104227.0</v>
       </c>
       <c r="N169" s="1">
-        <v>204111.95</v>
+        <v>108555.77</v>
       </c>
       <c r="O169" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>377</v>
+      </c>
+      <c r="B170" t="s">
         <v>378</v>
       </c>
-      <c r="B170" t="s">
+      <c r="C170" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>107.648</v>
+      </c>
+      <c r="E170" s="1">
+        <v>111.205</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>111205.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-3557.0</v>
+      </c>
+      <c r="J170" s="1">
+        <v>-3.1985971853784</v>
+      </c>
+      <c r="K170">
+        <v>5.09</v>
+      </c>
+      <c r="L170" t="s">
         <v>379</v>
       </c>
-      <c r="C170" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>336153.72</v>
+        <v>107648.0</v>
       </c>
       <c r="N170" s="1">
-        <v>340001.9</v>
+        <v>112733.62</v>
       </c>
       <c r="O170" s="1">
-        <v>0.19</v>
+        <v>0.07</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>380</v>
+      </c>
+      <c r="B171" t="s">
         <v>381</v>
       </c>
-      <c r="B171" t="s">
+      <c r="C171" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>96.694</v>
+      </c>
+      <c r="E171" s="1">
+        <v>99.433</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>198866.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-5478.0</v>
+      </c>
+      <c r="J171" s="1">
+        <v>-2.7546186879607</v>
+      </c>
+      <c r="K171">
+        <v>2.65</v>
+      </c>
+      <c r="L171" t="s">
         <v>382</v>
       </c>
-      <c r="C171" s="1">
-[...23 lines deleted...]
-      <c r="K171">
+      <c r="M171" s="1">
+        <v>193388.0</v>
+      </c>
+      <c r="N171" s="1">
+        <v>198681.15</v>
+      </c>
+      <c r="O171" s="1">
         <v>0.11</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.09</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>383</v>
       </c>
       <c r="B172" t="s">
         <v>384</v>
       </c>
       <c r="C172" s="1">
-        <v>200000.0</v>
+        <v>143000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.669</v>
+        <v>94.995</v>
       </c>
       <c r="E172" s="1">
-        <v>100.0</v>
+        <v>98.803</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>200000.0</v>
+        <v>141288.29</v>
       </c>
       <c r="I172" s="1">
-        <v>1338.0</v>
+        <v>-5445.44</v>
       </c>
       <c r="J172" s="1">
-        <v>0.669</v>
+        <v>-3.8541339837859</v>
       </c>
       <c r="K172">
-        <v>3.26</v>
+        <v>1.32</v>
       </c>
       <c r="L172" t="s">
         <v>385</v>
       </c>
       <c r="M172" s="1">
-        <v>201338.0</v>
+        <v>135842.85</v>
       </c>
       <c r="N172" s="1">
-        <v>207858.55</v>
+        <v>137735.15</v>
       </c>
       <c r="O172" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>386</v>
       </c>
       <c r="B173" t="s">
         <v>387</v>
       </c>
       <c r="C173" s="1">
-        <v>500000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.954</v>
+        <v>97.053</v>
       </c>
       <c r="E173" s="1">
-        <v>97.673</v>
+        <v>99.726</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>488365.0</v>
+        <v>159561.6</v>
       </c>
       <c r="I173" s="1">
-        <v>11405.0</v>
+        <v>-4276.8</v>
       </c>
       <c r="J173" s="1">
-        <v>2.3353434418928</v>
+        <v>-2.6803441429517</v>
       </c>
       <c r="K173">
-        <v>2.82</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>0.33</v>
+      </c>
+      <c r="L173">
+        <v>526.03</v>
       </c>
       <c r="M173" s="1">
-        <v>499770.0</v>
+        <v>155284.8</v>
       </c>
       <c r="N173" s="1">
-        <v>513865.89</v>
+        <v>155810.83</v>
       </c>
       <c r="O173" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>388</v>
+      </c>
+      <c r="B174" t="s">
         <v>389</v>
       </c>
-      <c r="B174" t="s">
+      <c r="C174" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>97.769</v>
+      </c>
+      <c r="E174" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-4462.0</v>
+      </c>
+      <c r="J174" s="1">
+        <v>-2.231</v>
+      </c>
+      <c r="K174">
+        <v>3.5</v>
+      </c>
+      <c r="L174" t="s">
         <v>390</v>
       </c>
-      <c r="C174" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>303972.0</v>
+        <v>195538.0</v>
       </c>
       <c r="N174" s="1">
-        <v>312375.16</v>
+        <v>202547.59</v>
       </c>
       <c r="O174" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>391</v>
+      </c>
+      <c r="B175" t="s">
         <v>392</v>
       </c>
-      <c r="B175" t="s">
+      <c r="C175" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>97.257</v>
+      </c>
+      <c r="E175" s="1">
+        <v>97.673</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>488365.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-2080.0</v>
+      </c>
+      <c r="J175" s="1">
+        <v>-0.42591094775424</v>
+      </c>
+      <c r="K175">
+        <v>3.02</v>
+      </c>
+      <c r="L175" t="s">
         <v>393</v>
       </c>
-      <c r="C175" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>165594.08</v>
+        <v>486285.0</v>
       </c>
       <c r="N175" s="1">
-        <v>168687.08</v>
+        <v>501387.74</v>
       </c>
       <c r="O175" s="1">
-        <v>0.09</v>
+        <v>0.29</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>394</v>
+      </c>
+      <c r="B176" t="s">
         <v>395</v>
       </c>
-      <c r="B176" t="s">
+      <c r="C176" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>99.457</v>
+      </c>
+      <c r="E176" s="1">
+        <v>100.43970333</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>301319.11</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-2948.11</v>
+      </c>
+      <c r="J176" s="1">
+        <v>-0.9784012703343</v>
+      </c>
+      <c r="K176">
+        <v>2.98</v>
+      </c>
+      <c r="L176" t="s">
         <v>396</v>
       </c>
-      <c r="C176" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>354012.12</v>
+        <v>298371.0</v>
       </c>
       <c r="N176" s="1">
-        <v>354012.12</v>
+        <v>307323.9</v>
       </c>
       <c r="O176" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>397</v>
       </c>
       <c r="B177" t="s">
         <v>398</v>
       </c>
       <c r="C177" s="1">
-        <v>1635000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>62.14</v>
+        <v>97.809</v>
       </c>
       <c r="E177" s="1">
-        <v>71.0666526</v>
+        <v>101.02690244</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>1161939.77</v>
+        <v>165684.12</v>
       </c>
       <c r="I177" s="1">
-        <v>-145950.77</v>
+        <v>-5277.36</v>
       </c>
       <c r="J177" s="1">
-        <v>-12.560958301651</v>
+        <v>-3.1851936081744</v>
       </c>
       <c r="K177">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.07</v>
+      </c>
+      <c r="L177" t="s">
+        <v>399</v>
       </c>
       <c r="M177" s="1">
-        <v>1015989.0</v>
+        <v>160406.76</v>
       </c>
       <c r="N177" s="1">
-        <v>1015989.0</v>
+        <v>163809.05</v>
       </c>
       <c r="O177" s="1">
-        <v>0.56</v>
+        <v>0.09</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B178" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C178" s="1">
-        <v>253500.0</v>
+        <v>387000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.956</v>
+        <v>89.476</v>
       </c>
       <c r="E178" s="1">
-        <v>99.596</v>
+        <v>87.82281395</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>252475.86</v>
+        <v>339874.29</v>
       </c>
       <c r="I178" s="1">
-        <v>3447.6</v>
+        <v>6397.83</v>
       </c>
       <c r="J178" s="1">
-        <v>1.3655166874172</v>
+        <v>1.882410699556</v>
       </c>
       <c r="K178">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="L178">
-        <v>225.37</v>
+        <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>255923.46</v>
+        <v>346272.12</v>
       </c>
       <c r="N178" s="1">
-        <v>256148.83</v>
+        <v>346272.12</v>
       </c>
       <c r="O178" s="1">
-        <v>0.14</v>
+        <v>0.2</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B179" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C179" s="1">
-        <v>473000.0</v>
+        <v>1635000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>90.419</v>
+        <v>59.391</v>
       </c>
       <c r="E179" s="1">
-        <v>98.844</v>
+        <v>71.0666526</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>467532.12</v>
+        <v>1161939.77</v>
       </c>
       <c r="I179" s="1">
-        <v>-39850.25</v>
+        <v>-190896.92</v>
       </c>
       <c r="J179" s="1">
-        <v>-8.5235320302699</v>
+        <v>-16.429157941638</v>
       </c>
       <c r="K179">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>0.0</v>
+      </c>
+      <c r="L179">
+        <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>427681.87</v>
+        <v>971042.85</v>
       </c>
       <c r="N179" s="1">
-        <v>430301.19</v>
+        <v>971042.85</v>
       </c>
       <c r="O179" s="1">
-        <v>0.24</v>
+        <v>0.56</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>404</v>
       </c>
       <c r="B180" t="s">
         <v>405</v>
       </c>
       <c r="C180" s="1">
-        <v>131000.0</v>
+        <v>253500.0</v>
       </c>
       <c r="D180" s="1">
-        <v>90.384</v>
+        <v>97.647</v>
       </c>
       <c r="E180" s="1">
-        <v>84.29</v>
+        <v>99.596</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>110419.9</v>
+        <v>252475.86</v>
       </c>
       <c r="I180" s="1">
-        <v>7983.14</v>
+        <v>-4940.72</v>
       </c>
       <c r="J180" s="1">
-        <v>7.229801874481</v>
+        <v>-1.9569078802227</v>
       </c>
       <c r="K180">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>0.26</v>
+      </c>
+      <c r="L180">
+        <v>655.63</v>
       </c>
       <c r="M180" s="1">
-        <v>118403.04</v>
+        <v>247535.14</v>
       </c>
       <c r="N180" s="1">
-        <v>119991.19</v>
+        <v>248190.77</v>
       </c>
       <c r="O180" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>406</v>
+      </c>
+      <c r="B181" t="s">
         <v>407</v>
       </c>
-      <c r="B181" t="s">
+      <c r="C181" s="1">
+        <v>473000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>87.705</v>
+      </c>
+      <c r="E181" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>467532.12</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-52687.47</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-11.269272793493</v>
+      </c>
+      <c r="K181">
+        <v>0.63</v>
+      </c>
+      <c r="L181" t="s">
         <v>408</v>
       </c>
-      <c r="C181" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>211740.0</v>
+        <v>414844.65</v>
       </c>
       <c r="N181" s="1">
-        <v>212354.38</v>
+        <v>417838.16</v>
       </c>
       <c r="O181" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>409</v>
       </c>
       <c r="B182" t="s">
         <v>410</v>
       </c>
       <c r="C182" s="1">
-        <v>280000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.982</v>
+        <v>87.621</v>
       </c>
       <c r="E182" s="1">
-        <v>99.799</v>
+        <v>84.29</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>279437.2</v>
+        <v>110419.9</v>
       </c>
       <c r="I182" s="1">
-        <v>512.4</v>
+        <v>4363.61</v>
       </c>
       <c r="J182" s="1">
-        <v>0.18336857082736</v>
+        <v>3.9518329576462</v>
       </c>
       <c r="K182">
-        <v>1.12</v>
+        <v>1.32</v>
       </c>
       <c r="L182" t="s">
         <v>411</v>
       </c>
       <c r="M182" s="1">
-        <v>279949.6</v>
+        <v>114783.51</v>
       </c>
       <c r="N182" s="1">
-        <v>283090.01</v>
+        <v>116512.98</v>
       </c>
       <c r="O182" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>412</v>
       </c>
       <c r="B183" t="s">
         <v>413</v>
       </c>
       <c r="C183" s="1">
-        <v>264000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>101.788</v>
+        <v>102.818</v>
       </c>
       <c r="E183" s="1">
-        <v>99.607</v>
+        <v>105.76</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>262962.48</v>
+        <v>211520.0</v>
       </c>
       <c r="I183" s="1">
-        <v>5757.84</v>
+        <v>-5884.0</v>
       </c>
       <c r="J183" s="1">
-        <v>2.1896051482326</v>
+        <v>-2.7817700453858</v>
       </c>
       <c r="K183">
-        <v>0.38</v>
+        <v>0.59</v>
       </c>
       <c r="L183" t="s">
         <v>414</v>
       </c>
       <c r="M183" s="1">
-        <v>268720.32</v>
+        <v>205636.0</v>
       </c>
       <c r="N183" s="1">
-        <v>269721.17</v>
+        <v>206811.34</v>
       </c>
       <c r="O183" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>415</v>
       </c>
       <c r="B184" t="s">
         <v>416</v>
       </c>
       <c r="C184" s="1">
-        <v>200000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>101.337</v>
+        <v>97.353</v>
       </c>
       <c r="E184" s="1">
-        <v>99.991</v>
+        <v>99.799</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>199982.0</v>
+        <v>279437.2</v>
       </c>
       <c r="I184" s="1">
-        <v>2692.0</v>
+        <v>-6848.8</v>
       </c>
       <c r="J184" s="1">
-        <v>1.3461211509036</v>
+        <v>-2.4509263619876</v>
       </c>
       <c r="K184">
-        <v>2.52</v>
+        <v>1.3</v>
       </c>
       <c r="L184" t="s">
         <v>417</v>
       </c>
       <c r="M184" s="1">
-        <v>202674.0</v>
+        <v>272588.4</v>
       </c>
       <c r="N184" s="1">
-        <v>207717.84</v>
+        <v>276232.24</v>
       </c>
       <c r="O184" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>418</v>
       </c>
       <c r="B185" t="s">
         <v>419</v>
       </c>
       <c r="C185" s="1">
-        <v>300000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>103.101</v>
+        <v>99.493</v>
       </c>
       <c r="E185" s="1">
-        <v>102.64</v>
+        <v>99.607</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>307920.0</v>
+        <v>262962.48</v>
       </c>
       <c r="I185" s="1">
-        <v>1383.0</v>
+        <v>-300.96</v>
       </c>
       <c r="J185" s="1">
-        <v>0.44914263445051</v>
+        <v>-0.11444978766553</v>
       </c>
       <c r="K185">
-        <v>0.54</v>
+        <v>0.57</v>
       </c>
       <c r="L185" t="s">
         <v>420</v>
       </c>
       <c r="M185" s="1">
-        <v>309303.0</v>
+        <v>262661.52</v>
       </c>
       <c r="N185" s="1">
-        <v>310936.56</v>
+        <v>264175.0</v>
       </c>
       <c r="O185" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>421</v>
       </c>
       <c r="B186" t="s">
         <v>422</v>
       </c>
       <c r="C186" s="1">
         <v>200000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>108.361</v>
+        <v>98.965</v>
       </c>
       <c r="E186" s="1">
-        <v>99.379</v>
+        <v>99.991</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>198758.0</v>
+        <v>199982.0</v>
       </c>
       <c r="I186" s="1">
-        <v>17964.0</v>
+        <v>-2052.0</v>
       </c>
       <c r="J186" s="1">
-        <v>9.0381267672245</v>
+        <v>-1.0260923483113</v>
       </c>
       <c r="K186">
-        <v>1.82</v>
+        <v>2.72</v>
       </c>
       <c r="L186" t="s">
         <v>423</v>
       </c>
       <c r="M186" s="1">
-        <v>216722.0</v>
+        <v>197930.0</v>
       </c>
       <c r="N186" s="1">
-        <v>220354.88</v>
+        <v>203376.58</v>
       </c>
       <c r="O186" s="1">
         <v>0.12</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>424</v>
       </c>
       <c r="B187" t="s">
         <v>425</v>
       </c>
       <c r="C187" s="1">
         <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>95.075</v>
+        <v>100.009</v>
       </c>
       <c r="E187" s="1">
-        <v>91.473</v>
+        <v>102.64</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>274419.0</v>
+        <v>307920.0</v>
       </c>
       <c r="I187" s="1">
-        <v>10806.0</v>
+        <v>-7893.0</v>
       </c>
       <c r="J187" s="1">
-        <v>3.9377739879527</v>
+        <v>-2.5633281371785</v>
       </c>
       <c r="K187">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>986.79</v>
+        <v>0.76</v>
+      </c>
+      <c r="L187" t="s">
+        <v>426</v>
       </c>
       <c r="M187" s="1">
-        <v>285225.0</v>
+        <v>300027.0</v>
       </c>
       <c r="N187" s="1">
-        <v>286211.79</v>
+        <v>302307.82</v>
       </c>
       <c r="O187" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B188" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C188" s="1">
-        <v>498000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>90.076</v>
+        <v>105.089</v>
       </c>
       <c r="E188" s="1">
-        <v>100.0</v>
+        <v>99.379</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>498000.0</v>
+        <v>198758.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-49421.52</v>
+        <v>11420.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-9.924</v>
+        <v>5.7456806770042</v>
       </c>
       <c r="K188">
-        <v>0.85</v>
+        <v>2.1</v>
       </c>
       <c r="L188" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="M188" s="1">
-        <v>448578.48</v>
+        <v>210178.0</v>
       </c>
       <c r="N188" s="1">
-        <v>452833.53</v>
+        <v>214371.84</v>
       </c>
       <c r="O188" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B189" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C189" s="1">
-        <v>361000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.518</v>
+        <v>93.632</v>
       </c>
       <c r="E189" s="1">
-        <v>99.459</v>
+        <v>91.473</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>359046.99</v>
+        <v>274419.0</v>
       </c>
       <c r="I189" s="1">
-        <v>3822.99</v>
+        <v>6477.0</v>
       </c>
       <c r="J189" s="1">
-        <v>1.0647603535125</v>
+        <v>2.3602593114908</v>
       </c>
       <c r="K189">
-        <v>0.47</v>
+        <v>0.36</v>
       </c>
       <c r="L189" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="M189" s="1">
-        <v>362869.98</v>
+        <v>280896.0</v>
       </c>
       <c r="N189" s="1">
-        <v>364573.6</v>
+        <v>281982.9</v>
       </c>
       <c r="O189" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B190" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C190" s="1">
-        <v>300000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.184</v>
+        <v>87.979</v>
       </c>
       <c r="E190" s="1">
-        <v>99.292</v>
+        <v>100.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>297876.0</v>
+        <v>498000.0</v>
       </c>
       <c r="I190" s="1">
-        <v>2676.0</v>
+        <v>-59864.58</v>
       </c>
       <c r="J190" s="1">
-        <v>0.89836039157233</v>
+        <v>-12.021</v>
       </c>
       <c r="K190">
-        <v>0.39</v>
+        <v>0.92</v>
       </c>
       <c r="L190" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="M190" s="1">
-        <v>300552.0</v>
+        <v>438135.42</v>
       </c>
       <c r="N190" s="1">
-        <v>301731.45</v>
+        <v>442706.21</v>
       </c>
       <c r="O190" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B191" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C191" s="1">
-        <v>100000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>105.562</v>
+        <v>97.887</v>
       </c>
       <c r="E191" s="1">
-        <v>105.478</v>
+        <v>99.459</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>105478.0</v>
+        <v>359046.99</v>
       </c>
       <c r="I191" s="1">
-        <v>84.0</v>
+        <v>-5674.92</v>
       </c>
       <c r="J191" s="1">
-        <v>0.079637459944254</v>
+        <v>-1.5805507797183</v>
       </c>
       <c r="K191">
-        <v>3.76</v>
+        <v>0.66</v>
       </c>
       <c r="L191" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="M191" s="1">
-        <v>105562.0</v>
+        <v>353372.07</v>
       </c>
       <c r="N191" s="1">
-        <v>109322.41</v>
+        <v>355750.71</v>
       </c>
       <c r="O191" s="1">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B192" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C192" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>100.125</v>
+        <v>97.218</v>
       </c>
       <c r="E192" s="1">
-        <v>99.74</v>
+        <v>99.292</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>99740.0</v>
+        <v>297876.0</v>
       </c>
       <c r="I192" s="1">
-        <v>385.0</v>
+        <v>-6222.0</v>
       </c>
       <c r="J192" s="1">
-        <v>0.3860036093844</v>
+        <v>-2.0887886234541</v>
       </c>
       <c r="K192">
-        <v>1.68</v>
+        <v>0.59</v>
       </c>
       <c r="L192" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="M192" s="1">
-        <v>100125.0</v>
+        <v>291654.0</v>
       </c>
       <c r="N192" s="1">
-        <v>101807.88</v>
+        <v>293437.56</v>
       </c>
       <c r="O192" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B193" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C193" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.866</v>
+        <v>102.551</v>
       </c>
       <c r="E193" s="1">
-        <v>99.933</v>
+        <v>105.478</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>499665.0</v>
+        <v>105478.0</v>
       </c>
       <c r="I193" s="1">
-        <v>4665.0</v>
+        <v>-2927.0</v>
       </c>
       <c r="J193" s="1">
-        <v>0.9336255291045</v>
+        <v>-2.7749862530575</v>
       </c>
       <c r="K193">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>508.56</v>
+        <v>4.05</v>
+      </c>
+      <c r="L193" t="s">
+        <v>444</v>
       </c>
       <c r="M193" s="1">
-        <v>504330.0</v>
+        <v>102551.0</v>
       </c>
       <c r="N193" s="1">
-        <v>504838.56</v>
+        <v>106597.52</v>
       </c>
       <c r="O193" s="1">
-        <v>0.28</v>
+        <v>0.06</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B194" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C194" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>101.401</v>
+        <v>97.335</v>
       </c>
       <c r="E194" s="1">
-        <v>100.91</v>
+        <v>99.74</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>302730.0</v>
+        <v>99740.0</v>
       </c>
       <c r="I194" s="1">
-        <v>1473.0</v>
+        <v>-2405.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.48657219304331</v>
+        <v>-2.4112693001805</v>
       </c>
       <c r="K194">
-        <v>2.58</v>
+        <v>1.88</v>
       </c>
       <c r="L194" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="M194" s="1">
-        <v>304203.0</v>
+        <v>97335.0</v>
       </c>
       <c r="N194" s="1">
-        <v>311942.38</v>
+        <v>99212.05</v>
       </c>
       <c r="O194" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B195" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C195" s="1">
-        <v>982132.71</v>
+        <v>500000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>90.908</v>
+        <v>98.116</v>
       </c>
       <c r="E195" s="1">
-        <v>89.86337905</v>
+        <v>99.933</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>882577.64</v>
+        <v>499665.0</v>
       </c>
       <c r="I195" s="1">
-        <v>10259.56</v>
+        <v>-9085.0</v>
       </c>
       <c r="J195" s="1">
-        <v>1.1624541043211</v>
+        <v>-1.8182182061982</v>
       </c>
       <c r="K195">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>683.46</v>
+        <v>0.3</v>
+      </c>
+      <c r="L195" t="s">
+        <v>450</v>
       </c>
       <c r="M195" s="1">
-        <v>892837.2</v>
+        <v>490580.0</v>
       </c>
       <c r="N195" s="1">
-        <v>893520.66</v>
+        <v>492059.45</v>
       </c>
       <c r="O195" s="1">
-        <v>0.49</v>
+        <v>0.28</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="B196" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="C196" s="1">
-        <v>187052.98</v>
+        <v>300000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>97.138</v>
+        <v>98.787</v>
       </c>
       <c r="E196" s="1">
-        <v>97.25354817</v>
+        <v>100.91</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>181915.66</v>
+        <v>302730.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-216.14</v>
+        <v>-6369.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-0.11881330062514</v>
+        <v>-2.1038549202259</v>
       </c>
       <c r="K196">
-        <v>0.56</v>
+        <v>2.77</v>
       </c>
       <c r="L196" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="M196" s="1">
-        <v>181699.52</v>
+        <v>296361.0</v>
       </c>
       <c r="N196" s="1">
-        <v>182740.87</v>
+        <v>304682.92</v>
       </c>
       <c r="O196" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="B197" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="C197" s="1">
-        <v>1232220.54</v>
+        <v>982132.71</v>
       </c>
       <c r="D197" s="1">
-        <v>100.881</v>
+        <v>88.641</v>
       </c>
       <c r="E197" s="1">
-        <v>104.9969245</v>
+        <v>89.86337905</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>1293793.67</v>
+        <v>882577.64</v>
       </c>
       <c r="I197" s="1">
-        <v>-50717.26</v>
+        <v>-12005.38</v>
       </c>
       <c r="J197" s="1">
-        <v>-3.9200423665699</v>
+        <v>-1.3602633304873</v>
       </c>
       <c r="K197">
-        <v>2.09</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>0.08</v>
+      </c>
+      <c r="L197">
+        <v>739.96</v>
       </c>
       <c r="M197" s="1">
-        <v>1243076.41</v>
+        <v>870572.26</v>
       </c>
       <c r="N197" s="1">
-        <v>1268801.12</v>
+        <v>871312.22</v>
       </c>
       <c r="O197" s="1">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="B198" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="C198" s="1">
-        <v>1398573.82</v>
+        <v>187052.98</v>
       </c>
       <c r="D198" s="1">
-        <v>108.089</v>
+        <v>95.725</v>
       </c>
       <c r="E198" s="1">
-        <v>124.87696502</v>
+        <v>97.25354817</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>1746496.54</v>
+        <v>181915.66</v>
       </c>
       <c r="I198" s="1">
-        <v>-234792.09</v>
+        <v>-2859.19</v>
       </c>
       <c r="J198" s="1">
-        <v>-13.443604646362</v>
+        <v>-1.5717118581215</v>
       </c>
       <c r="K198">
-        <v>3.96</v>
+        <v>0.6</v>
       </c>
       <c r="L198" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="M198" s="1">
-        <v>1511704.45</v>
+        <v>179056.47</v>
       </c>
       <c r="N198" s="1">
-        <v>1567072.65</v>
+        <v>180183.91</v>
       </c>
       <c r="O198" s="1">
-        <v>0.86</v>
+        <v>0.1</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="B199" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="C199" s="1">
-        <v>243000.0</v>
+        <v>1232220.54</v>
       </c>
       <c r="D199" s="1">
-        <v>100.709</v>
+        <v>97.063</v>
       </c>
       <c r="E199" s="1">
-        <v>100.0</v>
+        <v>104.9969245</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>243000.0</v>
+        <v>1293793.67</v>
       </c>
       <c r="I199" s="1">
-        <v>1722.87</v>
+        <v>-97763.45</v>
       </c>
       <c r="J199" s="1">
-        <v>0.709</v>
+        <v>-7.5563401079246</v>
       </c>
       <c r="K199">
-        <v>1.04</v>
+        <v>2.26</v>
       </c>
       <c r="L199" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="M199" s="1">
-        <v>244722.87</v>
+        <v>1196030.22</v>
       </c>
       <c r="N199" s="1">
-        <v>247252.86</v>
+        <v>1223881.78</v>
       </c>
       <c r="O199" s="1">
-        <v>0.14</v>
+        <v>0.71</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B200" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C200" s="1">
-        <v>200000.0</v>
+        <v>1398573.82</v>
       </c>
       <c r="D200" s="1">
-        <v>107.092</v>
+        <v>103.381</v>
       </c>
       <c r="E200" s="1">
-        <v>99.922</v>
+        <v>124.87696502</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>199844.0</v>
+        <v>1746496.54</v>
       </c>
       <c r="I200" s="1">
-        <v>14340.0</v>
+        <v>-300636.94</v>
       </c>
       <c r="J200" s="1">
-        <v>7.1755969656332</v>
+        <v>-17.213715178617</v>
       </c>
       <c r="K200">
-        <v>1.43</v>
+        <v>4.2</v>
       </c>
       <c r="L200" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="M200" s="1">
-        <v>214184.0</v>
+        <v>1445859.6</v>
       </c>
       <c r="N200" s="1">
-        <v>217047.01</v>
+        <v>1504647.6</v>
       </c>
       <c r="O200" s="1">
-        <v>0.12</v>
+        <v>0.87</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B201" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C201" s="1">
-        <v>300000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>100.591</v>
+        <v>97.37</v>
       </c>
       <c r="E201" s="1">
-        <v>100.028</v>
+        <v>100.0</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>300084.0</v>
+        <v>243000.0</v>
       </c>
       <c r="I201" s="1">
-        <v>1689.0</v>
+        <v>-6390.9</v>
       </c>
       <c r="J201" s="1">
-        <v>0.56284240412684</v>
+        <v>-2.63</v>
       </c>
       <c r="K201">
-        <v>0.45</v>
+        <v>1.23</v>
       </c>
       <c r="L201" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="M201" s="1">
-        <v>301773.0</v>
+        <v>236609.1</v>
       </c>
       <c r="N201" s="1">
-        <v>303108.8</v>
+        <v>239609.26</v>
       </c>
       <c r="O201" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B202" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C202" s="1">
         <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>108.058</v>
+        <v>104.215</v>
       </c>
       <c r="E202" s="1">
-        <v>107.84</v>
+        <v>99.922</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>215680.0</v>
+        <v>199844.0</v>
       </c>
       <c r="I202" s="1">
-        <v>436.0</v>
+        <v>8586.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0.20215133531157</v>
+        <v>4.2963511539</v>
       </c>
       <c r="K202">
-        <v>1.41</v>
+        <v>1.7</v>
       </c>
       <c r="L202" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="M202" s="1">
-        <v>216116.0</v>
+        <v>208430.0</v>
       </c>
       <c r="N202" s="1">
-        <v>218926.96</v>
+        <v>211839.59</v>
       </c>
       <c r="O202" s="1">
         <v>0.12</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B203" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C203" s="1">
         <v>300000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>104.905</v>
+        <v>97.733</v>
       </c>
       <c r="E203" s="1">
-        <v>105.68</v>
+        <v>100.028</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>317040.0</v>
+        <v>300084.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-2325.0</v>
+        <v>-6885.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.73334595003785</v>
+        <v>-2.2943575798776</v>
       </c>
       <c r="K203">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>38.01</v>
+        <v>0.66</v>
+      </c>
+      <c r="L203" t="s">
+        <v>473</v>
       </c>
       <c r="M203" s="1">
-        <v>314715.0</v>
+        <v>293199.0</v>
       </c>
       <c r="N203" s="1">
-        <v>314753.01</v>
+        <v>295187.17</v>
       </c>
       <c r="O203" s="1">
         <v>0.17</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="B204" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C204" s="1">
-        <v>239000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>100.217</v>
+        <v>105.087</v>
       </c>
       <c r="E204" s="1">
-        <v>99.528</v>
+        <v>107.84</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>237871.92</v>
+        <v>215680.0</v>
       </c>
       <c r="I204" s="1">
-        <v>1646.71</v>
+        <v>-5506.0</v>
       </c>
       <c r="J204" s="1">
-        <v>0.69226750261233</v>
+        <v>-2.5528560830861</v>
       </c>
       <c r="K204">
-        <v>0.98</v>
+        <v>1.68</v>
       </c>
       <c r="L204" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="M204" s="1">
-        <v>239518.63</v>
+        <v>210174.0</v>
       </c>
       <c r="N204" s="1">
-        <v>241861.16</v>
+        <v>213531.53</v>
       </c>
       <c r="O204" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B205" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="C205" s="1">
-        <v>0.25</v>
+        <v>300000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>107.174</v>
+        <v>102.721</v>
       </c>
       <c r="E205" s="1">
-        <v>136.0</v>
+        <v>105.68</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>0.34</v>
+        <v>317040.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-0.08</v>
+        <v>-8877.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-23.529411764706</v>
+        <v>-2.7999621498864</v>
       </c>
       <c r="K205">
-        <v>4.0</v>
+        <v>0.28</v>
       </c>
       <c r="L205">
-        <v>0.01</v>
+        <v>836.3</v>
       </c>
       <c r="M205" s="1">
-        <v>0.26</v>
+        <v>308163.0</v>
       </c>
       <c r="N205" s="1">
-        <v>0.27</v>
+        <v>308999.3</v>
       </c>
       <c r="O205" s="1">
-        <v>0.0</v>
+        <v>0.18</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="B206" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C206" s="1">
-        <v>300000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>100.225</v>
+        <v>97.31</v>
       </c>
       <c r="E206" s="1">
-        <v>99.46</v>
+        <v>99.528</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>298380.0</v>
+        <v>237871.92</v>
       </c>
       <c r="I206" s="1">
-        <v>2295.0</v>
+        <v>-5301.02</v>
       </c>
       <c r="J206" s="1">
-        <v>0.76915342851398</v>
+        <v>-2.228518607829</v>
       </c>
       <c r="K206">
-        <v>1.41</v>
+        <v>1.17</v>
       </c>
       <c r="L206" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="M206" s="1">
-        <v>300675.0</v>
+        <v>232570.9</v>
       </c>
       <c r="N206" s="1">
-        <v>304919.18</v>
+        <v>235377.51</v>
       </c>
       <c r="O206" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B207" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="C207" s="1">
-        <v>200000.0</v>
+        <v>0.25</v>
       </c>
       <c r="D207" s="1">
-        <v>100.375</v>
+        <v>105.667</v>
       </c>
       <c r="E207" s="1">
-        <v>100.45</v>
+        <v>136.0</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>200900.0</v>
+        <v>0.34</v>
       </c>
       <c r="I207" s="1">
-        <v>-150.0</v>
+        <v>-0.08</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.074664011946242</v>
+        <v>-23.529411764706</v>
       </c>
       <c r="K207">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>4.0</v>
+      </c>
+      <c r="L207">
+        <v>0.01</v>
       </c>
       <c r="M207" s="1">
-        <v>200750.0</v>
+        <v>0.26</v>
       </c>
       <c r="N207" s="1">
-        <v>203064.38</v>
+        <v>0.27</v>
       </c>
       <c r="O207" s="1">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B208" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="C208" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>97.97</v>
+        <v>97.05</v>
       </c>
       <c r="E208" s="1">
-        <v>99.077</v>
+        <v>99.46</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>198154.0</v>
+        <v>298380.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-2214.0</v>
+        <v>-7230.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-1.1173127971174</v>
+        <v>-2.4230846571486</v>
       </c>
       <c r="K208">
-        <v>1.52</v>
+        <v>1.61</v>
       </c>
       <c r="L208" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="M208" s="1">
-        <v>195940.0</v>
+        <v>291150.0</v>
       </c>
       <c r="N208" s="1">
-        <v>198989.32</v>
+        <v>295976.71</v>
       </c>
       <c r="O208" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="B209" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="C209" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>95.239</v>
+        <v>96.801</v>
       </c>
       <c r="E209" s="1">
-        <v>92.4806</v>
+        <v>100.45</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>277441.8</v>
+        <v>200900.0</v>
       </c>
       <c r="I209" s="1">
-        <v>8275.2</v>
+        <v>-7298.0</v>
       </c>
       <c r="J209" s="1">
-        <v>2.9826796106427</v>
+        <v>-3.6326530612245</v>
       </c>
       <c r="K209">
-        <v>0.4</v>
+        <v>1.38</v>
       </c>
       <c r="L209" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="M209" s="1">
-        <v>285717.0</v>
+        <v>193602.0</v>
       </c>
       <c r="N209" s="1">
-        <v>286918.03</v>
+        <v>196362.27</v>
       </c>
       <c r="O209" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B210" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C210" s="1">
-        <v>239000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>106.102</v>
+        <v>95.215</v>
       </c>
       <c r="E210" s="1">
-        <v>99.953</v>
+        <v>99.077</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>238887.67</v>
+        <v>198154.0</v>
       </c>
       <c r="I210" s="1">
-        <v>14696.11</v>
+        <v>-7724.0</v>
       </c>
       <c r="J210" s="1">
-        <v>6.1518913889528</v>
+        <v>-3.8979783400789</v>
       </c>
       <c r="K210">
-        <v>4.44</v>
+        <v>1.73</v>
       </c>
       <c r="L210" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="M210" s="1">
-        <v>253583.78</v>
+        <v>190430.0</v>
       </c>
       <c r="N210" s="1">
-        <v>264189.81</v>
+        <v>193882.05</v>
       </c>
       <c r="O210" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B211" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="C211" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>106.568</v>
+        <v>93.98</v>
       </c>
       <c r="E211" s="1">
-        <v>99.961</v>
+        <v>92.4806</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>199922.0</v>
+        <v>277441.8</v>
       </c>
       <c r="I211" s="1">
-        <v>13214.0</v>
+        <v>4498.2</v>
       </c>
       <c r="J211" s="1">
-        <v>6.6095777353168</v>
+        <v>1.6213130105125</v>
       </c>
       <c r="K211">
-        <v>3.07</v>
+        <v>0.45</v>
       </c>
       <c r="L211" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="M211" s="1">
-        <v>213136.0</v>
+        <v>281940.0</v>
       </c>
       <c r="N211" s="1">
-        <v>219279.84</v>
+        <v>283292.05</v>
       </c>
       <c r="O211" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B212" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="C212" s="1">
-        <v>193000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.114</v>
+        <v>102.813</v>
       </c>
       <c r="E212" s="1">
-        <v>99.702</v>
+        <v>99.953</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>192424.86</v>
+        <v>238887.67</v>
       </c>
       <c r="I212" s="1">
-        <v>795.16</v>
+        <v>6835.4</v>
       </c>
       <c r="J212" s="1">
-        <v>0.41323142966039</v>
+        <v>2.8613448320711</v>
       </c>
       <c r="K212">
-        <v>1.41</v>
+        <v>4.71</v>
       </c>
       <c r="L212" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="M212" s="1">
-        <v>193220.02</v>
+        <v>245723.07</v>
       </c>
       <c r="N212" s="1">
-        <v>195935.24</v>
+        <v>256982.26</v>
       </c>
       <c r="O212" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B213" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C213" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.211</v>
+        <v>102.711</v>
       </c>
       <c r="E213" s="1">
-        <v>99.3</v>
+        <v>99.961</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>99300.0</v>
+        <v>199922.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-89.0</v>
+        <v>5500.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-0.089627391742195</v>
+        <v>2.7510729184382</v>
       </c>
       <c r="K213">
-        <v>1.54</v>
+        <v>3.35</v>
       </c>
       <c r="L213" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="M213" s="1">
-        <v>99211.0</v>
+        <v>205422.0</v>
       </c>
       <c r="N213" s="1">
-        <v>100747.71</v>
+        <v>212126.79</v>
       </c>
       <c r="O213" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B214" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C214" s="1">
-        <v>200000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>103.39</v>
+        <v>97.157</v>
       </c>
       <c r="E214" s="1">
-        <v>99.611</v>
+        <v>99.702</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>199222.0</v>
+        <v>192424.86</v>
       </c>
       <c r="I214" s="1">
-        <v>7558.0</v>
+        <v>-4911.85</v>
       </c>
       <c r="J214" s="1">
-        <v>3.7937577175212</v>
+        <v>-2.5526067681691</v>
       </c>
       <c r="K214">
-        <v>2.52</v>
+        <v>1.59</v>
       </c>
       <c r="L214" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="M214" s="1">
-        <v>206780.0</v>
+        <v>187513.01</v>
       </c>
       <c r="N214" s="1">
-        <v>211821.1</v>
+        <v>190589.11</v>
       </c>
       <c r="O214" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B215" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C215" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>101.127</v>
+        <v>95.541</v>
       </c>
       <c r="E215" s="1">
-        <v>99.438</v>
+        <v>99.3</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>298314.0</v>
+        <v>99300.0</v>
       </c>
       <c r="I215" s="1">
-        <v>5067.0</v>
+        <v>-3759.0</v>
       </c>
       <c r="J215" s="1">
-        <v>1.6985458275508</v>
+        <v>-3.785498489426</v>
       </c>
       <c r="K215">
-        <v>2.49</v>
+        <v>1.74</v>
       </c>
       <c r="L215" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="M215" s="1">
-        <v>303381.0</v>
+        <v>95541.0</v>
       </c>
       <c r="N215" s="1">
-        <v>310855.32</v>
+        <v>97281.96</v>
       </c>
       <c r="O215" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B216" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="C216" s="1">
         <v>200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>102.796</v>
+        <v>100.46</v>
       </c>
       <c r="E216" s="1">
-        <v>102.8745</v>
+        <v>99.611</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>205749.0</v>
+        <v>199222.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-157.0</v>
+        <v>1698.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-0.076306567711143</v>
+        <v>0.85231550732349</v>
       </c>
       <c r="K216">
-        <v>3.21</v>
+        <v>2.75</v>
       </c>
       <c r="L216" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="M216" s="1">
-        <v>205592.0</v>
+        <v>200920.0</v>
       </c>
       <c r="N216" s="1">
-        <v>212011.18</v>
+        <v>206421.37</v>
       </c>
       <c r="O216" s="1">
         <v>0.12</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B217" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="C217" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.596</v>
+        <v>97.911</v>
       </c>
       <c r="E217" s="1">
-        <v>98.434</v>
+        <v>99.438</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>196868.0</v>
+        <v>298314.0</v>
       </c>
       <c r="I217" s="1">
-        <v>2324.0</v>
+        <v>-4581.0</v>
       </c>
       <c r="J217" s="1">
-        <v>1.1804864172948</v>
+        <v>-1.5356302419598</v>
       </c>
       <c r="K217">
-        <v>2.57</v>
+        <v>2.67</v>
       </c>
       <c r="L217" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="M217" s="1">
-        <v>199192.0</v>
+        <v>293733.0</v>
       </c>
       <c r="N217" s="1">
-        <v>204336.52</v>
+        <v>301746.7</v>
       </c>
       <c r="O217" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="B218" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="C218" s="1">
         <v>400000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>106.29</v>
+        <v>98.702</v>
       </c>
       <c r="E218" s="1">
-        <v>102.716</v>
+        <v>101.06225</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>410864.0</v>
+        <v>404249.0</v>
       </c>
       <c r="I218" s="1">
-        <v>14296.0</v>
+        <v>-9441.0</v>
       </c>
       <c r="J218" s="1">
-        <v>3.4794968651427</v>
+        <v>-2.3354417698003</v>
       </c>
       <c r="K218">
-        <v>3.43</v>
+        <v>3.45</v>
       </c>
       <c r="L218" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="M218" s="1">
-        <v>425160.0</v>
+        <v>394808.0</v>
       </c>
       <c r="N218" s="1">
-        <v>438895.62</v>
+        <v>408595.68</v>
       </c>
       <c r="O218" s="1">
         <v>0.24</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="B219" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="C219" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>103.204</v>
+        <v>102.382</v>
       </c>
       <c r="E219" s="1">
-        <v>98.6</v>
+        <v>102.716</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>591600.0</v>
+        <v>410864.0</v>
       </c>
       <c r="I219" s="1">
-        <v>27624.0</v>
+        <v>-1336.0</v>
       </c>
       <c r="J219" s="1">
-        <v>4.6693711967546</v>
+        <v>-0.32516842556174</v>
       </c>
       <c r="K219">
-        <v>3.86</v>
+        <v>3.7</v>
       </c>
       <c r="L219" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="M219" s="1">
-        <v>619224.0</v>
+        <v>409528.0</v>
       </c>
       <c r="N219" s="1">
-        <v>642381.53</v>
+        <v>424328.0</v>
       </c>
       <c r="O219" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="B220" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="C220" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>104.84</v>
+        <v>100.473</v>
       </c>
       <c r="E220" s="1">
-        <v>100.0</v>
+        <v>98.6</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>200000.0</v>
+        <v>591600.0</v>
       </c>
       <c r="I220" s="1">
-        <v>9680.0</v>
+        <v>11238.0</v>
       </c>
       <c r="J220" s="1">
-        <v>4.84</v>
+        <v>1.8995943204868</v>
       </c>
       <c r="K220">
-        <v>3.85</v>
+        <v>4.11</v>
       </c>
       <c r="L220" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="M220" s="1">
-        <v>209680.0</v>
+        <v>602838.0</v>
       </c>
       <c r="N220" s="1">
-        <v>217376.0</v>
+        <v>627505.81</v>
       </c>
       <c r="O220" s="1">
-        <v>0.12</v>
+        <v>0.36</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B221" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="C221" s="1">
         <v>200000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>108.788</v>
+        <v>102.319</v>
       </c>
       <c r="E221" s="1">
-        <v>109.3</v>
+        <v>100.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>218600.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-1024.0</v>
+        <v>4638.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-0.46843549862763</v>
+        <v>2.319</v>
       </c>
       <c r="K221">
-        <v>0.56</v>
+        <v>4.12</v>
       </c>
       <c r="L221" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="M221" s="1">
-        <v>217576.0</v>
+        <v>204638.0</v>
       </c>
       <c r="N221" s="1">
-        <v>218697.92</v>
+        <v>212887.48</v>
       </c>
       <c r="O221" s="1">
         <v>0.12</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="B222" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="C222" s="1">
         <v>200000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.485</v>
+        <v>105.963</v>
       </c>
       <c r="E222" s="1">
-        <v>99.852</v>
+        <v>109.3</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>199704.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I222" s="1">
-        <v>1266.0</v>
+        <v>-6674.0</v>
       </c>
       <c r="J222" s="1">
-        <v>0.6339382285783</v>
+        <v>-3.0530649588289</v>
       </c>
       <c r="K222">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>701.37</v>
+        <v>0.86</v>
+      </c>
+      <c r="L222" t="s">
+        <v>528</v>
       </c>
       <c r="M222" s="1">
-        <v>200970.0</v>
+        <v>211926.0</v>
       </c>
       <c r="N222" s="1">
-        <v>201671.37</v>
+        <v>213652.03</v>
       </c>
       <c r="O222" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="B223" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="C223" s="1">
         <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>101.882</v>
+        <v>98.013</v>
       </c>
       <c r="E223" s="1">
-        <v>99.653</v>
+        <v>99.852</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>199306.0</v>
+        <v>199704.0</v>
       </c>
       <c r="I223" s="1">
-        <v>4458.0</v>
+        <v>-3678.0</v>
       </c>
       <c r="J223" s="1">
-        <v>2.2367615626223</v>
+        <v>-1.8417257541161</v>
       </c>
       <c r="K223">
-        <v>1.49</v>
+        <v>0.58</v>
       </c>
       <c r="L223" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="M223" s="1">
-        <v>203764.0</v>
+        <v>196026.0</v>
       </c>
       <c r="N223" s="1">
-        <v>206741.4</v>
+        <v>197187.64</v>
       </c>
       <c r="O223" s="1">
         <v>0.11</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="B224" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="C224" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>101.471</v>
+        <v>98.932</v>
       </c>
       <c r="E224" s="1">
-        <v>101.72</v>
+        <v>99.653</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>101720.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-249.0</v>
+        <v>-1442.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.24478961856076</v>
+        <v>-0.72351058171856</v>
       </c>
       <c r="K224">
-        <v>3.11</v>
+        <v>1.68</v>
       </c>
       <c r="L224" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="M224" s="1">
-        <v>101471.0</v>
+        <v>197864.0</v>
       </c>
       <c r="N224" s="1">
-        <v>104579.33</v>
+        <v>201229.75</v>
       </c>
       <c r="O224" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="B225" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="C225" s="1">
         <v>100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.652</v>
+        <v>98.337</v>
       </c>
       <c r="E225" s="1">
-        <v>99.589</v>
+        <v>101.72</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>99589.0</v>
+        <v>101720.0</v>
       </c>
       <c r="I225" s="1">
-        <v>1063.0</v>
+        <v>-3383.0</v>
       </c>
       <c r="J225" s="1">
-        <v>1.0673869604073</v>
+        <v>-3.3257963035785</v>
       </c>
       <c r="K225">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>166.44</v>
+        <v>3.31</v>
+      </c>
+      <c r="L225" t="s">
+        <v>537</v>
       </c>
       <c r="M225" s="1">
-        <v>100652.0</v>
+        <v>98337.0</v>
       </c>
       <c r="N225" s="1">
-        <v>100818.44</v>
+        <v>101643.13</v>
       </c>
       <c r="O225" s="1">
         <v>0.06</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="B226" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="C226" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>104.472</v>
+        <v>98.354</v>
       </c>
       <c r="E226" s="1">
-        <v>98.769</v>
+        <v>99.589</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>197538.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I226" s="1">
-        <v>11406.0</v>
+        <v>-1235.0</v>
       </c>
       <c r="J226" s="1">
-        <v>5.7740789113993</v>
+        <v>-1.2400967978391</v>
       </c>
       <c r="K226">
-        <v>1.66</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>0.36</v>
+      </c>
+      <c r="L226">
+        <v>360.62</v>
       </c>
       <c r="M226" s="1">
-        <v>208944.0</v>
+        <v>98354.0</v>
       </c>
       <c r="N226" s="1">
-        <v>212256.33</v>
+        <v>98714.62</v>
       </c>
       <c r="O226" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="B227" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="C227" s="1">
-        <v>193000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>101.352</v>
+        <v>101.587</v>
       </c>
       <c r="E227" s="1">
-        <v>99.43</v>
+        <v>98.769</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>191899.9</v>
+        <v>197538.0</v>
       </c>
       <c r="I227" s="1">
-        <v>3709.46</v>
+        <v>5636.0</v>
       </c>
       <c r="J227" s="1">
-        <v>1.9330182037614</v>
+        <v>2.8531219309702</v>
       </c>
       <c r="K227">
-        <v>2.83</v>
+        <v>1.88</v>
       </c>
       <c r="L227" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="M227" s="1">
-        <v>195609.36</v>
+        <v>203174.0</v>
       </c>
       <c r="N227" s="1">
-        <v>201066.24</v>
+        <v>206932.22</v>
       </c>
       <c r="O227" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="B228" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="C228" s="1">
-        <v>400000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>86.815</v>
+        <v>99.096</v>
       </c>
       <c r="E228" s="1">
-        <v>85.96</v>
+        <v>99.43</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>343840.0</v>
+        <v>191899.9</v>
       </c>
       <c r="I228" s="1">
-        <v>3420.0</v>
+        <v>-644.62</v>
       </c>
       <c r="J228" s="1">
-        <v>0.99464867380177</v>
+        <v>-0.33591471386905</v>
       </c>
       <c r="K228">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>0.0</v>
+      </c>
+      <c r="L228">
+        <v>0.0</v>
       </c>
       <c r="M228" s="1">
-        <v>347260.0</v>
+        <v>191255.28</v>
       </c>
       <c r="N228" s="1">
-        <v>348842.19</v>
+        <v>191255.28</v>
       </c>
       <c r="O228" s="1">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="B229" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C229" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.929</v>
+        <v>83.643</v>
       </c>
       <c r="E229" s="1">
-        <v>100.65</v>
+        <v>85.96</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>603900.0</v>
+        <v>343840.0</v>
       </c>
       <c r="I229" s="1">
-        <v>1674.0</v>
+        <v>-9268.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0.27719821162444</v>
+        <v>-2.6954397394137</v>
       </c>
       <c r="K229">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="L229" t="s">
-        <v>545</v>
+        <v>528</v>
       </c>
       <c r="M229" s="1">
-        <v>605574.0</v>
+        <v>334572.0</v>
       </c>
       <c r="N229" s="1">
-        <v>607891.81</v>
+        <v>336298.03</v>
       </c>
       <c r="O229" s="1">
-        <v>0.33</v>
+        <v>0.19</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B230" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C230" s="1">
-        <v>116000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>101.292</v>
+        <v>98.542</v>
       </c>
       <c r="E230" s="1">
-        <v>99.571</v>
+        <v>100.65</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>115502.36</v>
+        <v>603900.0</v>
       </c>
       <c r="I230" s="1">
-        <v>1996.36</v>
+        <v>-12648.0</v>
       </c>
       <c r="J230" s="1">
-        <v>1.7284148999207</v>
+        <v>-2.0943864878291</v>
       </c>
       <c r="K230">
-        <v>1.04</v>
+        <v>0.56</v>
       </c>
       <c r="L230" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="M230" s="1">
-        <v>117498.72</v>
+        <v>591252.0</v>
       </c>
       <c r="N230" s="1">
-        <v>118707.19</v>
+        <v>594605.42</v>
       </c>
       <c r="O230" s="1">
-        <v>0.07</v>
+        <v>0.34</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B231" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C231" s="1">
-        <v>200000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.673</v>
+        <v>98.777</v>
       </c>
       <c r="E231" s="1">
-        <v>100.0</v>
+        <v>99.571</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>200000.0</v>
+        <v>115502.36</v>
       </c>
       <c r="I231" s="1">
-        <v>1346.0</v>
+        <v>-921.04</v>
       </c>
       <c r="J231" s="1">
-        <v>0.673</v>
+        <v>-0.79742093581464</v>
       </c>
       <c r="K231">
-        <v>1.41</v>
+        <v>1.23</v>
       </c>
       <c r="L231" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="M231" s="1">
-        <v>201346.0</v>
+        <v>114581.32</v>
       </c>
       <c r="N231" s="1">
-        <v>204168.65</v>
+        <v>116006.69</v>
       </c>
       <c r="O231" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="B232" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C232" s="1">
-        <v>526000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.715</v>
+        <v>98.092</v>
       </c>
       <c r="E232" s="1">
         <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>526000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>3760.9</v>
+        <v>-3816.0</v>
       </c>
       <c r="J232" s="1">
-        <v>0.715</v>
+        <v>-1.908</v>
       </c>
       <c r="K232">
-        <v>0.41</v>
+        <v>1.62</v>
       </c>
       <c r="L232" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="M232" s="1">
-        <v>529760.9</v>
+        <v>196184.0</v>
       </c>
       <c r="N232" s="1">
-        <v>531897.53</v>
+        <v>199433.1</v>
       </c>
       <c r="O232" s="1">
-        <v>0.29</v>
+        <v>0.12</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B233" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C233" s="1">
-        <v>360000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.88</v>
+        <v>97.718</v>
       </c>
       <c r="E233" s="1">
         <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>360000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>3168.0</v>
+        <v>-12003.32</v>
       </c>
       <c r="J233" s="1">
-        <v>0.88</v>
+        <v>-2.282</v>
       </c>
       <c r="K233">
-        <v>1.86</v>
+        <v>0.6</v>
       </c>
       <c r="L233" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="M233" s="1">
-        <v>363168.0</v>
+        <v>513996.68</v>
       </c>
       <c r="N233" s="1">
-        <v>369858.22</v>
+        <v>517176.78</v>
       </c>
       <c r="O233" s="1">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B234" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C234" s="1">
-        <v>400000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.635</v>
+        <v>97.41</v>
       </c>
       <c r="E234" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>401680.0</v>
+        <v>360000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>860.0</v>
+        <v>-9324.0</v>
       </c>
       <c r="J234" s="1">
-        <v>0.2141007767377</v>
+        <v>-2.59</v>
       </c>
       <c r="K234">
-        <v>2.96</v>
+        <v>2.07</v>
       </c>
       <c r="L234" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="M234" s="1">
-        <v>402540.0</v>
+        <v>350676.0</v>
       </c>
       <c r="N234" s="1">
-        <v>414378.36</v>
+        <v>358138.17</v>
       </c>
       <c r="O234" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B235" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C235" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.697</v>
+        <v>97.851</v>
       </c>
       <c r="E235" s="1">
-        <v>99.259</v>
+        <v>100.42</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>297777.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I235" s="1">
-        <v>4314.0</v>
+        <v>-10276.0</v>
       </c>
       <c r="J235" s="1">
-        <v>1.4487351272932</v>
+        <v>-2.558255327624</v>
       </c>
       <c r="K235">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>35.96</v>
+        <v>3.17</v>
+      </c>
+      <c r="L235" t="s">
+        <v>564</v>
       </c>
       <c r="M235" s="1">
-        <v>302091.0</v>
+        <v>391404.0</v>
       </c>
       <c r="N235" s="1">
-        <v>302126.96</v>
+        <v>404076.6</v>
       </c>
       <c r="O235" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="B236" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="C236" s="1">
-        <v>238000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.185</v>
+        <v>96.931</v>
       </c>
       <c r="E236" s="1">
-        <v>99.362</v>
+        <v>99.259</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>236481.56</v>
+        <v>297777.0</v>
       </c>
       <c r="I236" s="1">
-        <v>1958.74</v>
+        <v>-6984.0</v>
       </c>
       <c r="J236" s="1">
-        <v>0.82828445482176</v>
+        <v>-2.345379260319</v>
       </c>
       <c r="K236">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>0.26</v>
+      </c>
+      <c r="L236">
+        <v>791.1</v>
       </c>
       <c r="M236" s="1">
-        <v>238440.3</v>
+        <v>290793.0</v>
       </c>
       <c r="N236" s="1">
-        <v>240274.2</v>
+        <v>291584.1</v>
       </c>
       <c r="O236" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B237" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C237" s="1">
-        <v>200000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>108.683</v>
+        <v>97.298</v>
       </c>
       <c r="E237" s="1">
-        <v>108.1185</v>
+        <v>99.362</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>216237.0</v>
+        <v>236481.56</v>
       </c>
       <c r="I237" s="1">
-        <v>1129.0</v>
+        <v>-4912.32</v>
       </c>
       <c r="J237" s="1">
-        <v>0.52211231195401</v>
+        <v>-2.0772528733319</v>
       </c>
       <c r="K237">
-        <v>1.85</v>
+        <v>0.95</v>
       </c>
       <c r="L237" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="M237" s="1">
-        <v>217366.0</v>
+        <v>231569.24</v>
       </c>
       <c r="N237" s="1">
-        <v>221061.89</v>
+        <v>233831.06</v>
       </c>
       <c r="O237" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B238" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C238" s="1">
         <v>200000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>103.112</v>
+        <v>105.303</v>
       </c>
       <c r="E238" s="1">
-        <v>100.4</v>
+        <v>108.1185</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>200800.0</v>
+        <v>216237.0</v>
       </c>
       <c r="I238" s="1">
-        <v>5424.0</v>
+        <v>-5631.0</v>
       </c>
       <c r="J238" s="1">
-        <v>2.7011952191235</v>
+        <v>-2.6040871821196</v>
       </c>
       <c r="K238">
-        <v>2.81</v>
+        <v>2.12</v>
       </c>
       <c r="L238" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="M238" s="1">
-        <v>206224.0</v>
+        <v>210606.0</v>
       </c>
       <c r="N238" s="1">
-        <v>211850.71</v>
+        <v>214848.47</v>
       </c>
       <c r="O238" s="1">
         <v>0.12</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="B239" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="C239" s="1">
-        <v>405000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.151</v>
+        <v>100.181</v>
       </c>
       <c r="E239" s="1">
-        <v>99.228</v>
+        <v>100.4</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>401873.4</v>
+        <v>200800.0</v>
       </c>
       <c r="I239" s="1">
-        <v>3738.15</v>
+        <v>-438.0</v>
       </c>
       <c r="J239" s="1">
-        <v>0.93018099729915</v>
+        <v>-0.21812749003984</v>
       </c>
       <c r="K239">
-        <v>2.31</v>
+        <v>3.04</v>
       </c>
       <c r="L239" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="M239" s="1">
-        <v>405611.55</v>
+        <v>200362.0</v>
       </c>
       <c r="N239" s="1">
-        <v>414958.45</v>
+        <v>206434.6</v>
       </c>
       <c r="O239" s="1">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B240" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C240" s="1">
         <v>200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.638</v>
+        <v>99.178</v>
       </c>
       <c r="E240" s="1">
-        <v>99.517</v>
+        <v>99.821</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>199034.0</v>
+        <v>199642.0</v>
       </c>
       <c r="I240" s="1">
-        <v>2242.0</v>
+        <v>-1286.0</v>
       </c>
       <c r="J240" s="1">
-        <v>1.1264407086226</v>
+        <v>-0.64415303393074</v>
       </c>
       <c r="K240">
-        <v>2.38</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>0.01</v>
+      </c>
+      <c r="L240">
+        <v>21.23</v>
       </c>
       <c r="M240" s="1">
-        <v>201276.0</v>
+        <v>198356.0</v>
       </c>
       <c r="N240" s="1">
-        <v>206028.74</v>
+        <v>198377.23</v>
       </c>
       <c r="O240" s="1">
         <v>0.11</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>578</v>
       </c>
       <c r="B241" t="s">
         <v>579</v>
       </c>
       <c r="C241" s="1">
-        <v>200000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>92.147</v>
+        <v>97.63</v>
       </c>
       <c r="E241" s="1">
-        <v>80.3125</v>
+        <v>99.228</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>160625.0</v>
+        <v>401873.4</v>
       </c>
       <c r="I241" s="1">
-        <v>23669.0</v>
+        <v>-6471.9</v>
       </c>
       <c r="J241" s="1">
-        <v>14.735564202335</v>
+        <v>-1.6104325392026</v>
       </c>
       <c r="K241">
-        <v>0.9</v>
+        <v>2.47</v>
       </c>
       <c r="L241" t="s">
         <v>580</v>
       </c>
       <c r="M241" s="1">
-        <v>184294.0</v>
+        <v>395401.5</v>
       </c>
       <c r="N241" s="1">
-        <v>186102.22</v>
+        <v>405418.32</v>
       </c>
       <c r="O241" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
         <v>581</v>
       </c>
       <c r="B242" t="s">
         <v>582</v>
       </c>
       <c r="C242" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>104.155</v>
+        <v>98.058</v>
       </c>
       <c r="E242" s="1">
-        <v>102.14833333</v>
+        <v>99.517</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>612890.0</v>
+        <v>199034.0</v>
       </c>
       <c r="I242" s="1">
-        <v>12040.0</v>
+        <v>-2918.0</v>
       </c>
       <c r="J242" s="1">
-        <v>1.9644634436848</v>
+        <v>-1.4660811720611</v>
       </c>
       <c r="K242">
-        <v>0.59</v>
+        <v>2.57</v>
       </c>
       <c r="L242" t="s">
         <v>583</v>
       </c>
       <c r="M242" s="1">
-        <v>624930.0</v>
+        <v>196116.0</v>
       </c>
       <c r="N242" s="1">
-        <v>628497.12</v>
+        <v>201257.1</v>
       </c>
       <c r="O242" s="1">
-        <v>0.35</v>
+        <v>0.12</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
         <v>584</v>
       </c>
       <c r="B243" t="s">
         <v>585</v>
       </c>
       <c r="C243" s="1">
         <v>200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.329</v>
+        <v>89.511</v>
       </c>
       <c r="E243" s="1">
-        <v>100.231</v>
+        <v>80.3125</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>200462.0</v>
+        <v>160625.0</v>
       </c>
       <c r="I243" s="1">
-        <v>196.0</v>
+        <v>18397.0</v>
       </c>
       <c r="J243" s="1">
-        <v>0.097774141732598</v>
+        <v>11.453385214008</v>
       </c>
       <c r="K243">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>842.47</v>
+        <v>1.01</v>
+      </c>
+      <c r="L243" t="s">
+        <v>586</v>
       </c>
       <c r="M243" s="1">
-        <v>200658.0</v>
+        <v>179022.0</v>
       </c>
       <c r="N243" s="1">
-        <v>201500.47</v>
+        <v>181045.97</v>
       </c>
       <c r="O243" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B244" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C244" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>91.393</v>
+        <v>101.693</v>
       </c>
       <c r="E244" s="1">
-        <v>89.875</v>
+        <v>102.14833333</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>89875.0</v>
+        <v>612890.0</v>
       </c>
       <c r="I244" s="1">
-        <v>1518.0</v>
+        <v>-2732.0</v>
       </c>
       <c r="J244" s="1">
-        <v>1.6890125173853</v>
+        <v>-0.44575698738762</v>
       </c>
       <c r="K244">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>38.36</v>
+        <v>0.82</v>
+      </c>
+      <c r="L244" t="s">
+        <v>589</v>
       </c>
       <c r="M244" s="1">
-        <v>91393.0</v>
+        <v>610158.0</v>
       </c>
       <c r="N244" s="1">
-        <v>91431.36</v>
+        <v>615062.79</v>
       </c>
       <c r="O244" s="1">
-        <v>0.05</v>
+        <v>0.36</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="B245" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C245" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>91.655</v>
+        <v>97.639</v>
       </c>
       <c r="E245" s="1">
-        <v>89.875</v>
+        <v>100.231</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>89875.0</v>
+        <v>200462.0</v>
       </c>
       <c r="I245" s="1">
-        <v>1780.0</v>
+        <v>-5184.0</v>
       </c>
       <c r="J245" s="1">
-        <v>1.980528511822</v>
+        <v>-2.5860262792948</v>
       </c>
       <c r="K245">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>115.75</v>
+        <v>0.64</v>
+      </c>
+      <c r="L245" t="s">
+        <v>592</v>
       </c>
       <c r="M245" s="1">
-        <v>91655.0</v>
+        <v>195278.0</v>
       </c>
       <c r="N245" s="1">
-        <v>91770.75</v>
+        <v>196551.97</v>
       </c>
       <c r="O245" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="B246" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="C246" s="1">
-        <v>870000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>101.255</v>
+        <v>89.574</v>
       </c>
       <c r="E246" s="1">
-        <v>100.369</v>
+        <v>89.875</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>873210.3</v>
+        <v>89875.0</v>
       </c>
       <c r="I246" s="1">
-        <v>7708.2</v>
+        <v>-301.0</v>
       </c>
       <c r="J246" s="1">
-        <v>0.8827426795126</v>
+        <v>-0.33490959666203</v>
       </c>
       <c r="K246">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>0.07</v>
+      </c>
+      <c r="L246">
+        <v>67.12</v>
       </c>
       <c r="M246" s="1">
-        <v>880918.5</v>
+        <v>89574.0</v>
       </c>
       <c r="N246" s="1">
-        <v>887282.61</v>
+        <v>89641.12</v>
       </c>
       <c r="O246" s="1">
-        <v>0.49</v>
+        <v>0.05</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="B247" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="C247" s="1">
-        <v>1120000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>91.749</v>
+        <v>90.224</v>
       </c>
       <c r="E247" s="1">
-        <v>90.91883929</v>
+        <v>89.875</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>1018291.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I247" s="1">
-        <v>9297.8</v>
+        <v>349.0</v>
       </c>
       <c r="J247" s="1">
-        <v>0.91307887431</v>
+        <v>0.38831710709318</v>
       </c>
       <c r="K247">
-        <v>1.38</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>0.13</v>
+      </c>
+      <c r="L247">
+        <v>130.14</v>
       </c>
       <c r="M247" s="1">
-        <v>1027588.8</v>
+        <v>90224.0</v>
       </c>
       <c r="N247" s="1">
-        <v>1043019.48</v>
+        <v>90354.14</v>
       </c>
       <c r="O247" s="1">
-        <v>0.57</v>
+        <v>0.05</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B248" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C248" s="1">
-        <v>1025869.0</v>
+        <v>870000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>103.467</v>
+        <v>97.638</v>
       </c>
       <c r="E248" s="1">
-        <v>99.67400029</v>
+        <v>100.369</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>1022524.67</v>
+        <v>873210.3</v>
       </c>
       <c r="I248" s="1">
-        <v>38911.21</v>
+        <v>-23759.7</v>
       </c>
       <c r="J248" s="1">
-        <v>3.8054054969647</v>
+        <v>-2.7209596588588</v>
       </c>
       <c r="K248">
-        <v>0.75</v>
+        <v>0.9</v>
       </c>
       <c r="L248" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="M248" s="1">
-        <v>1061435.88</v>
+        <v>849450.6</v>
       </c>
       <c r="N248" s="1">
-        <v>1069119.36</v>
+        <v>857316.35</v>
       </c>
       <c r="O248" s="1">
-        <v>0.59</v>
+        <v>0.5</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B249" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C249" s="1">
-        <v>200000.0</v>
+        <v>1120000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.389</v>
+        <v>87.494</v>
       </c>
       <c r="E249" s="1">
-        <v>99.766</v>
+        <v>90.91883929</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>199532.0</v>
+        <v>1018291.0</v>
       </c>
       <c r="I249" s="1">
-        <v>1246.0</v>
+        <v>-38358.2</v>
       </c>
       <c r="J249" s="1">
-        <v>0.62446123929996</v>
+        <v>-3.7669192794594</v>
       </c>
       <c r="K249">
-        <v>2.04</v>
+        <v>1.57</v>
       </c>
       <c r="L249" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="M249" s="1">
-        <v>200778.0</v>
+        <v>979932.8</v>
       </c>
       <c r="N249" s="1">
-        <v>204853.34</v>
+        <v>997538.28</v>
       </c>
       <c r="O249" s="1">
-        <v>0.11</v>
+        <v>0.58</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="B250" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="C250" s="1">
-        <v>217000.0</v>
+        <v>1025869.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.616</v>
+        <v>99.635</v>
       </c>
       <c r="E250" s="1">
-        <v>99.945</v>
+        <v>99.67400029</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>216880.65</v>
+        <v>1022524.67</v>
       </c>
       <c r="I250" s="1">
-        <v>1456.07</v>
+        <v>-400.09</v>
       </c>
       <c r="J250" s="1">
-        <v>0.6713692530892</v>
+        <v>-0.039127662318406</v>
       </c>
       <c r="K250">
-        <v>0.75</v>
+        <v>0.94</v>
       </c>
       <c r="L250" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="M250" s="1">
-        <v>218336.72</v>
+        <v>1022124.58</v>
       </c>
       <c r="N250" s="1">
-        <v>219964.4</v>
+        <v>1031800.07</v>
       </c>
       <c r="O250" s="1">
-        <v>0.12</v>
+        <v>0.6</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B251" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C251" s="1">
-        <v>179000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.443</v>
+        <v>97.357</v>
       </c>
       <c r="E251" s="1">
-        <v>99.682</v>
+        <v>99.766</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>178430.78</v>
+        <v>199532.0</v>
       </c>
       <c r="I251" s="1">
-        <v>1362.19</v>
+        <v>-4818.0</v>
       </c>
       <c r="J251" s="1">
-        <v>0.76342770008627</v>
+        <v>-2.4146502816591</v>
       </c>
       <c r="K251">
-        <v>0.67</v>
+        <v>2.28</v>
       </c>
       <c r="L251" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="M251" s="1">
-        <v>179792.97</v>
+        <v>194714.0</v>
       </c>
       <c r="N251" s="1">
-        <v>180993.25</v>
+        <v>199278.38</v>
       </c>
       <c r="O251" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="B252" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C252" s="1">
-        <v>1300000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>89.976</v>
+        <v>97.56</v>
       </c>
       <c r="E252" s="1">
-        <v>88.43514846</v>
+        <v>99.945</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>1149656.93</v>
+        <v>216880.65</v>
       </c>
       <c r="I252" s="1">
-        <v>20031.07</v>
+        <v>-5175.45</v>
       </c>
       <c r="J252" s="1">
-        <v>1.7423519553785</v>
+        <v>-2.3863124718595</v>
       </c>
       <c r="K252">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.95</v>
+      </c>
+      <c r="L252" t="s">
+        <v>611</v>
       </c>
       <c r="M252" s="1">
-        <v>1169688.0</v>
+        <v>211705.2</v>
       </c>
       <c r="N252" s="1">
-        <v>1169688.0</v>
+        <v>213771.1</v>
       </c>
       <c r="O252" s="1">
-        <v>0.64</v>
+        <v>0.12</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B253" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C253" s="1">
-        <v>256000.0</v>
+        <v>179000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>64.92</v>
+        <v>98.189</v>
       </c>
       <c r="E253" s="1">
-        <v>75.88066016</v>
+        <v>99.682</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>194254.49</v>
+        <v>178430.78</v>
       </c>
       <c r="I253" s="1">
-        <v>-28059.29</v>
+        <v>-2672.47</v>
       </c>
       <c r="J253" s="1">
-        <v>-14.444603056537</v>
+        <v>-1.4977628859774</v>
       </c>
       <c r="K253">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>296.33</v>
+        <v>0.83</v>
+      </c>
+      <c r="L253" t="s">
+        <v>614</v>
       </c>
       <c r="M253" s="1">
-        <v>166195.2</v>
+        <v>175758.31</v>
       </c>
       <c r="N253" s="1">
-        <v>166491.53</v>
+        <v>177241.8</v>
       </c>
       <c r="O253" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="B254" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="C254" s="1">
-        <v>478000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>96.059</v>
+        <v>87.821</v>
       </c>
       <c r="E254" s="1">
-        <v>94.64463598</v>
+        <v>88.43514846</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>452401.36</v>
+        <v>1149656.93</v>
       </c>
       <c r="I254" s="1">
-        <v>6760.66</v>
+        <v>-7983.93</v>
       </c>
       <c r="J254" s="1">
-        <v>1.4943942697254</v>
+        <v>-0.69446195570708</v>
       </c>
       <c r="K254">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>0.0</v>
+      </c>
+      <c r="L254">
+        <v>0.0</v>
       </c>
       <c r="M254" s="1">
-        <v>459162.02</v>
+        <v>1141673.0</v>
       </c>
       <c r="N254" s="1">
-        <v>460268.62</v>
+        <v>1141673.0</v>
       </c>
       <c r="O254" s="1">
-        <v>0.25</v>
+        <v>0.66</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="B255" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="C255" s="1">
-        <v>254000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>88.117</v>
+        <v>62.023</v>
       </c>
       <c r="E255" s="1">
-        <v>93.57527559</v>
+        <v>75.88066016</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>237681.2</v>
+        <v>194254.49</v>
       </c>
       <c r="I255" s="1">
-        <v>-13864.02</v>
+        <v>-35475.61</v>
       </c>
       <c r="J255" s="1">
-        <v>-5.8330318089946</v>
+        <v>-18.262440162902</v>
       </c>
       <c r="K255">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>0.13</v>
+      </c>
+      <c r="L255">
+        <v>333.15</v>
       </c>
       <c r="M255" s="1">
-        <v>223817.18</v>
+        <v>158778.88</v>
       </c>
       <c r="N255" s="1">
-        <v>226338.04</v>
+        <v>159112.03</v>
       </c>
       <c r="O255" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="B256" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="C256" s="1">
-        <v>315000.0</v>
+        <v>478000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.285</v>
+        <v>94.618</v>
       </c>
       <c r="E256" s="1">
-        <v>99.998</v>
+        <v>94.64463598</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>314993.7</v>
+        <v>452401.36</v>
       </c>
       <c r="I256" s="1">
-        <v>904.05</v>
+        <v>-127.32</v>
       </c>
       <c r="J256" s="1">
-        <v>0.2870057401148</v>
+        <v>-0.028143151470632</v>
       </c>
       <c r="K256">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>399.32</v>
+        <v>0.26</v>
+      </c>
+      <c r="L256" t="s">
+        <v>621</v>
       </c>
       <c r="M256" s="1">
-        <v>315897.75</v>
+        <v>452274.04</v>
       </c>
       <c r="N256" s="1">
-        <v>316297.07</v>
+        <v>453518.15</v>
       </c>
       <c r="O256" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="B257" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="C257" s="1">
-        <v>150000.0</v>
+        <v>254000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>102.851</v>
+        <v>85.159</v>
       </c>
       <c r="E257" s="1">
-        <v>100.0965</v>
+        <v>93.57527559</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>150144.75</v>
+        <v>237681.2</v>
       </c>
       <c r="I257" s="1">
-        <v>4131.75</v>
+        <v>-21377.34</v>
       </c>
       <c r="J257" s="1">
-        <v>2.7518444700864</v>
+        <v>-8.9941232205155</v>
       </c>
       <c r="K257">
-        <v>2.03</v>
+        <v>1.06</v>
       </c>
       <c r="L257" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="M257" s="1">
-        <v>154276.5</v>
+        <v>216303.86</v>
       </c>
       <c r="N257" s="1">
-        <v>157317.6</v>
+        <v>218989.13</v>
       </c>
       <c r="O257" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="B258" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="C258" s="1">
-        <v>2013000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>89.036</v>
+        <v>97.683</v>
       </c>
       <c r="E258" s="1">
-        <v>90.0419995</v>
+        <v>99.998</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>1812545.45</v>
+        <v>314993.7</v>
       </c>
       <c r="I258" s="1">
-        <v>-20250.77</v>
+        <v>-7292.25</v>
       </c>
       <c r="J258" s="1">
-        <v>-1.1172558459155</v>
+        <v>-2.315046300926</v>
       </c>
       <c r="K258">
-        <v>0.0</v>
+        <v>0.32</v>
       </c>
       <c r="L258">
-        <v>0.0</v>
+        <v>998.29</v>
       </c>
       <c r="M258" s="1">
-        <v>1792294.68</v>
+        <v>307701.45</v>
       </c>
       <c r="N258" s="1">
-        <v>1792294.68</v>
+        <v>308699.74</v>
       </c>
       <c r="O258" s="1">
-        <v>0.98</v>
+        <v>0.18</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B259" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="C259" s="1">
-        <v>3307400.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>98.387</v>
+        <v>101.019</v>
       </c>
       <c r="E259" s="1">
-        <v>114.3817609</v>
+        <v>100.0965</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>3783062.36</v>
+        <v>150144.75</v>
       </c>
       <c r="I259" s="1">
-        <v>111484.26</v>
+        <v>1383.75</v>
       </c>
       <c r="J259" s="1">
-        <v>2.9469315964435</v>
+        <v>0.92161064572687</v>
       </c>
       <c r="K259">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>21.69</v>
+        <v>2.24</v>
+      </c>
+      <c r="L259" t="s">
+        <v>629</v>
       </c>
       <c r="M259" s="1">
-        <v>3894546.62</v>
+        <v>151528.5</v>
       </c>
       <c r="N259" s="1">
-        <v>3894568.31</v>
+        <v>154888.91</v>
       </c>
       <c r="O259" s="1">
-        <v>2.14</v>
+        <v>0.09</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="B260" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C260" s="1">
-        <v>833786.0</v>
+        <v>2013000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>96.913</v>
+        <v>86.543</v>
       </c>
       <c r="E260" s="1">
-        <v>112.41957169</v>
+        <v>90.0419995</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>937338.65</v>
+        <v>1812545.45</v>
       </c>
       <c r="I260" s="1">
-        <v>54490.59</v>
+        <v>-70434.86</v>
       </c>
       <c r="J260" s="1">
-        <v>5.813330112868</v>
+        <v>-3.8859637974871</v>
       </c>
       <c r="K260">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="L260">
-        <v>619.66</v>
+        <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>991829.24</v>
+        <v>1742110.59</v>
       </c>
       <c r="N260" s="1">
-        <v>992448.9</v>
+        <v>1742110.59</v>
       </c>
       <c r="O260" s="1">
-        <v>0.55</v>
+        <v>1.01</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="B261" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="C261" s="1">
-        <v>6184062.0</v>
+        <v>2630000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>65.419</v>
+        <v>83.335</v>
       </c>
       <c r="E261" s="1">
-        <v>75.01066241</v>
+        <v>84.103</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>4638705.87</v>
+        <v>2211908.9</v>
       </c>
       <c r="I261" s="1">
-        <v>-593154.35</v>
+        <v>-20198.4</v>
       </c>
       <c r="J261" s="1">
-        <v>-12.787065328632</v>
+        <v>-0.91316599883476</v>
       </c>
       <c r="K261">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>0.0</v>
+      </c>
+      <c r="L261">
+        <v>0.0</v>
       </c>
       <c r="M261" s="1">
-        <v>4045551.52</v>
+        <v>2191710.5</v>
       </c>
       <c r="N261" s="1">
-        <v>4069440.64</v>
+        <v>2191710.5</v>
       </c>
       <c r="O261" s="1">
-        <v>2.24</v>
+        <v>1.27</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="B262" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="C262" s="1">
-        <v>667520.0</v>
+        <v>6184062.0</v>
       </c>
       <c r="D262" s="1">
-        <v>87.162</v>
+        <v>61.751</v>
       </c>
       <c r="E262" s="1">
-        <v>88.72928452</v>
+        <v>75.01066241</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>592285.72</v>
+        <v>4638705.87</v>
       </c>
       <c r="I262" s="1">
-        <v>-10461.94</v>
+        <v>-819985.74</v>
       </c>
       <c r="J262" s="1">
-        <v>-1.7663670837784</v>
+        <v>-17.677036720589</v>
       </c>
       <c r="K262">
-        <v>0.97</v>
+        <v>0.42</v>
       </c>
       <c r="L262" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="M262" s="1">
-        <v>581823.78</v>
+        <v>3818720.13</v>
       </c>
       <c r="N262" s="1">
-        <v>588270.38</v>
+        <v>3844388.22</v>
       </c>
       <c r="O262" s="1">
-        <v>0.32</v>
+        <v>2.22</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="B263" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="C263" s="1">
-        <v>2960000.0</v>
+        <v>667520.0</v>
       </c>
       <c r="D263" s="1">
-        <v>77.923</v>
+        <v>83.604</v>
       </c>
       <c r="E263" s="1">
-        <v>78.51775304</v>
+        <v>88.72928452</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>2324125.49</v>
+        <v>592285.72</v>
       </c>
       <c r="I263" s="1">
-        <v>-17604.69</v>
+        <v>-34212.3</v>
       </c>
       <c r="J263" s="1">
-        <v>-0.75747587966948</v>
+        <v>-5.7763168762536</v>
       </c>
       <c r="K263">
-        <v>0.97</v>
+        <v>1.04</v>
       </c>
       <c r="L263" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="M263" s="1">
-        <v>2306520.8</v>
+        <v>558073.42</v>
       </c>
       <c r="N263" s="1">
-        <v>2335107.1</v>
+        <v>565000.08</v>
       </c>
       <c r="O263" s="1">
-        <v>1.28</v>
+        <v>0.33</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="B264" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="C264" s="1">
-        <v>1740000.0</v>
+        <v>2960000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.249</v>
+        <v>74.0</v>
       </c>
       <c r="E264" s="1">
-        <v>99.934</v>
+        <v>78.51775304</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>1738851.6</v>
+        <v>2324125.49</v>
       </c>
       <c r="I264" s="1">
-        <v>5481.0</v>
+        <v>-133725.49</v>
       </c>
       <c r="J264" s="1">
-        <v>0.31520803730462</v>
+        <v>-5.7537981737811</v>
       </c>
       <c r="K264">
-        <v>1.05</v>
+        <v>1.04</v>
       </c>
       <c r="L264" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="M264" s="1">
-        <v>1744332.6</v>
+        <v>2190400.0</v>
       </c>
       <c r="N264" s="1">
-        <v>1762638.35</v>
+        <v>2221115.07</v>
       </c>
       <c r="O264" s="1">
-        <v>0.97</v>
+        <v>1.28</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="B265" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="C265" s="1">
-        <v>1060000.0</v>
+        <v>1740000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>80.999</v>
+        <v>97.991</v>
       </c>
       <c r="E265" s="1">
-        <v>82.88407547</v>
+        <v>99.934</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>878571.2</v>
+        <v>1738851.6</v>
       </c>
       <c r="I265" s="1">
-        <v>-19981.8</v>
+        <v>-33808.2</v>
       </c>
       <c r="J265" s="1">
-        <v>-2.2743518112135</v>
+        <v>-1.9442832269298</v>
       </c>
       <c r="K265">
-        <v>2.32</v>
+        <v>1.19</v>
       </c>
       <c r="L265" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="M265" s="1">
-        <v>858589.4</v>
+        <v>1705043.4</v>
       </c>
       <c r="N265" s="1">
-        <v>883158.17</v>
+        <v>1725751.78</v>
       </c>
       <c r="O265" s="1">
-        <v>0.49</v>
+        <v>1.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="B266" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="C266" s="1">
-        <v>516000.0</v>
+        <v>1060000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.367</v>
+        <v>76.477</v>
       </c>
       <c r="E266" s="1">
-        <v>99.45682171</v>
+        <v>82.88407547</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>513197.2</v>
+        <v>878571.2</v>
       </c>
       <c r="I266" s="1">
-        <v>4696.52</v>
+        <v>-67915.0</v>
       </c>
       <c r="J266" s="1">
-        <v>0.91514918631668</v>
+        <v>-7.7301646127258</v>
       </c>
       <c r="K266">
-        <v>2.47</v>
+        <v>2.49</v>
       </c>
       <c r="L266" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="M266" s="1">
-        <v>517893.72</v>
+        <v>810656.2</v>
       </c>
       <c r="N266" s="1">
-        <v>530650.94</v>
+        <v>837054.56</v>
       </c>
       <c r="O266" s="1">
-        <v>0.29</v>
+        <v>0.48</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="B267" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C267" s="1">
-        <v>3748833.0</v>
+        <v>516000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>102.325</v>
+        <v>96.191</v>
       </c>
       <c r="E267" s="1">
-        <v>99.46200458</v>
+        <v>99.45682171</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>3728664.45</v>
+        <v>513197.2</v>
       </c>
       <c r="I267" s="1">
-        <v>107328.92</v>
+        <v>-16851.64</v>
       </c>
       <c r="J267" s="1">
-        <v>2.8784815968087</v>
+        <v>-3.2836578219834</v>
       </c>
       <c r="K267">
-        <v>0.94</v>
+        <v>2.66</v>
       </c>
       <c r="L267" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="M267" s="1">
-        <v>3835993.37</v>
+        <v>496345.56</v>
       </c>
       <c r="N267" s="1">
-        <v>3871222.13</v>
+        <v>510052.78</v>
       </c>
       <c r="O267" s="1">
-        <v>2.13</v>
+        <v>0.29</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="B268" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C268" s="1">
-        <v>544000.0</v>
+        <v>3748833.0</v>
       </c>
       <c r="D268" s="1">
-        <v>102.651</v>
+        <v>97.956</v>
       </c>
       <c r="E268" s="1">
-        <v>98.725</v>
+        <v>99.46200458</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>537064.0</v>
+        <v>3728664.45</v>
       </c>
       <c r="I268" s="1">
-        <v>21357.44</v>
+        <v>-56457.6</v>
       </c>
       <c r="J268" s="1">
-        <v>3.9767029627754</v>
+        <v>-1.514150730297</v>
       </c>
       <c r="K268">
-        <v>3.17</v>
+        <v>1.14</v>
       </c>
       <c r="L268" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="M268" s="1">
-        <v>558421.44</v>
+        <v>3672206.85</v>
       </c>
       <c r="N268" s="1">
-        <v>575653.57</v>
+        <v>3714984.63</v>
       </c>
       <c r="O268" s="1">
-        <v>0.32</v>
+        <v>2.15</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="B269" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="C269" s="1">
-        <v>100000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>84.845</v>
+        <v>97.49</v>
       </c>
       <c r="E269" s="1">
-        <v>81.75</v>
+        <v>98.725</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>81750.0</v>
+        <v>537064.0</v>
       </c>
       <c r="I269" s="1">
-        <v>3095.0</v>
+        <v>-6718.4</v>
       </c>
       <c r="J269" s="1">
-        <v>3.7859327217125</v>
+        <v>-1.2509496074956</v>
       </c>
       <c r="K269">
-        <v>1.46</v>
+        <v>3.4</v>
       </c>
       <c r="L269" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="M269" s="1">
-        <v>84845.0</v>
+        <v>530345.6</v>
       </c>
       <c r="N269" s="1">
-        <v>86303.9</v>
+        <v>548860.98</v>
       </c>
       <c r="O269" s="1">
-        <v>0.05</v>
+        <v>0.32</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="B270" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="C270" s="1">
-        <v>3112440.9</v>
+        <v>100000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>78.878</v>
+        <v>81.902</v>
       </c>
       <c r="E270" s="1">
-        <v>77.96098072</v>
+        <v>81.75</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>2426489.45</v>
+        <v>81750.0</v>
       </c>
       <c r="I270" s="1">
-        <v>28541.68</v>
+        <v>152.0</v>
       </c>
       <c r="J270" s="1">
-        <v>1.1762540323429</v>
+        <v>0.18593272171254</v>
       </c>
       <c r="K270">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="L270">
-        <v>0.0</v>
+        <v>45.21</v>
       </c>
       <c r="M270" s="1">
-        <v>2455031.13</v>
+        <v>81902.0</v>
       </c>
       <c r="N270" s="1">
-        <v>2455031.13</v>
+        <v>81947.21</v>
       </c>
       <c r="O270" s="1">
-        <v>1.35</v>
+        <v>0.05</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="B271" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="C271" s="1">
-        <v>4746602.75</v>
+        <v>3112440.9</v>
       </c>
       <c r="D271" s="1">
-        <v>91.141</v>
+        <v>76.155</v>
       </c>
       <c r="E271" s="1">
-        <v>104.37955378</v>
+        <v>77.96098072</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>4954482.77</v>
+        <v>2426489.45</v>
       </c>
       <c r="I271" s="1">
-        <v>-628381.56</v>
+        <v>-56210.08</v>
       </c>
       <c r="J271" s="1">
-        <v>-12.683091034344</v>
+        <v>-2.3165186232316</v>
       </c>
       <c r="K271">
-        <v>1.66</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>0.0</v>
+      </c>
+      <c r="L271">
+        <v>0.0</v>
       </c>
       <c r="M271" s="1">
-        <v>4326101.21</v>
+        <v>2370279.37</v>
       </c>
       <c r="N271" s="1">
-        <v>4404777.78</v>
+        <v>2370279.37</v>
       </c>
       <c r="O271" s="1">
-        <v>2.42</v>
+        <v>1.37</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B272" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C272" s="1">
-        <v>4213312.0</v>
+        <v>4746602.75</v>
       </c>
       <c r="D272" s="1">
-        <v>99.458</v>
+        <v>87.481</v>
       </c>
       <c r="E272" s="1">
-        <v>98.69654324</v>
+        <v>104.37955378</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>4158393.3</v>
+        <v>4954482.77</v>
       </c>
       <c r="I272" s="1">
-        <v>32082.55</v>
+        <v>-802107.22</v>
       </c>
       <c r="J272" s="1">
-        <v>0.7715131226284</v>
+        <v>-16.189524865378</v>
       </c>
       <c r="K272">
-        <v>0.11</v>
+        <v>1.8</v>
       </c>
       <c r="L272" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="M272" s="1">
-        <v>4190475.85</v>
+        <v>4152375.55</v>
       </c>
       <c r="N272" s="1">
-        <v>4195093.18</v>
+        <v>4237879.42</v>
       </c>
       <c r="O272" s="1">
-        <v>2.3</v>
+        <v>2.45</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="B273" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="C273" s="1">
-        <v>2210000.0</v>
+        <v>2075175.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.509</v>
+        <v>96.229</v>
       </c>
       <c r="E273" s="1">
-        <v>99.89235747</v>
+        <v>98.69654318</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>2207621.1</v>
+        <v>2048125.99</v>
       </c>
       <c r="I273" s="1">
-        <v>13627.8</v>
+        <v>-51205.84</v>
       </c>
       <c r="J273" s="1">
-        <v>0.61730701885391</v>
+        <v>-2.5001313517827</v>
       </c>
       <c r="K273">
-        <v>1.42</v>
+        <v>0.25</v>
       </c>
       <c r="L273" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="M273" s="1">
-        <v>2221248.9</v>
+        <v>1996920.15</v>
       </c>
       <c r="N273" s="1">
-        <v>2252733.83</v>
+        <v>2002179.16</v>
       </c>
       <c r="O273" s="1">
-        <v>1.24</v>
+        <v>1.16</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="B274" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C274" s="1">
-        <v>1910000.0</v>
+        <v>2210000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>99.95</v>
+        <v>97.315</v>
       </c>
       <c r="E274" s="1">
-        <v>99.374</v>
+        <v>99.89235747</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>1898043.4</v>
+        <v>2207621.1</v>
       </c>
       <c r="I274" s="1">
-        <v>11001.6</v>
+        <v>-56959.6</v>
       </c>
       <c r="J274" s="1">
-        <v>0.5796284742488</v>
+        <v>-2.5801347885287</v>
       </c>
       <c r="K274">
-        <v>1.72</v>
+        <v>1.57</v>
       </c>
       <c r="L274" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="M274" s="1">
-        <v>1909045.0</v>
+        <v>2150661.5</v>
       </c>
       <c r="N274" s="1">
-        <v>1941970.26</v>
+        <v>2185452.35</v>
       </c>
       <c r="O274" s="1">
-        <v>1.07</v>
+        <v>1.26</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="B275" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C275" s="1">
-        <v>200000.0</v>
+        <v>1910000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.491</v>
+        <v>96.639</v>
       </c>
       <c r="E275" s="1">
-        <v>100.73</v>
+        <v>99.374</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>201460.0</v>
+        <v>1898043.4</v>
       </c>
       <c r="I275" s="1">
-        <v>-478.0</v>
+        <v>-52238.5</v>
       </c>
       <c r="J275" s="1">
-        <v>-0.23726794400874</v>
+        <v>-2.7522289532473</v>
       </c>
       <c r="K275">
-        <v>1.38</v>
+        <v>1.87</v>
       </c>
       <c r="L275" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="M275" s="1">
-        <v>200982.0</v>
+        <v>1845804.9</v>
       </c>
       <c r="N275" s="1">
-        <v>203738.85</v>
+        <v>1881587.31</v>
       </c>
       <c r="O275" s="1">
-        <v>0.11</v>
+        <v>1.09</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="B276" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="C276" s="1">
-        <v>170000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>105.541</v>
+        <v>98.127</v>
       </c>
       <c r="E276" s="1">
-        <v>99.775</v>
+        <v>100.73</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>169617.5</v>
+        <v>201460.0</v>
       </c>
       <c r="I276" s="1">
-        <v>9802.2</v>
+        <v>-5206.0</v>
       </c>
       <c r="J276" s="1">
-        <v>5.7790027562015</v>
+        <v>-2.5841358085972</v>
       </c>
       <c r="K276">
-        <v>1.07</v>
+        <v>1.54</v>
       </c>
       <c r="L276" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="M276" s="1">
-        <v>179419.7</v>
+        <v>196254.0</v>
       </c>
       <c r="N276" s="1">
-        <v>181244.87</v>
+        <v>199341.67</v>
       </c>
       <c r="O276" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B277" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="C277" s="1">
-        <v>100000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>101.491</v>
+        <v>101.784</v>
       </c>
       <c r="E277" s="1">
-        <v>99.24</v>
+        <v>99.775</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>99240.0</v>
+        <v>169617.5</v>
       </c>
       <c r="I277" s="1">
-        <v>2251.0</v>
+        <v>3415.3</v>
       </c>
       <c r="J277" s="1">
-        <v>2.2682386134623</v>
+        <v>2.0135304434979</v>
       </c>
       <c r="K277">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>421.23</v>
+        <v>1.31</v>
+      </c>
+      <c r="L277" t="s">
+        <v>679</v>
       </c>
       <c r="M277" s="1">
-        <v>101491.0</v>
+        <v>173032.8</v>
       </c>
       <c r="N277" s="1">
-        <v>101912.23</v>
+        <v>175261.43</v>
       </c>
       <c r="O277" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="B278" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="C278" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>93.852</v>
+        <v>97.904</v>
       </c>
       <c r="E278" s="1">
-        <v>100.121</v>
+        <v>99.24</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>400484.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-25076.0</v>
+        <v>-1336.0</v>
       </c>
       <c r="J278" s="1">
-        <v>-6.2614236773504</v>
+        <v>-1.3462313583233</v>
       </c>
       <c r="K278">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>0.64</v>
+      </c>
+      <c r="L278">
+        <v>636.99</v>
       </c>
       <c r="M278" s="1">
-        <v>375408.0</v>
+        <v>97904.0</v>
       </c>
       <c r="N278" s="1">
-        <v>378208.0</v>
+        <v>98540.99</v>
       </c>
       <c r="O278" s="1">
-        <v>0.21</v>
+        <v>0.06</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="B279" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C279" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>103.472</v>
+        <v>91.083</v>
       </c>
       <c r="E279" s="1">
-        <v>99.858</v>
+        <v>100.121</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>299574.0</v>
+        <v>400484.0</v>
       </c>
       <c r="I279" s="1">
-        <v>10842.0</v>
+        <v>-36152.0</v>
       </c>
       <c r="J279" s="1">
-        <v>3.6191391776322</v>
+        <v>-9.0270772365438</v>
       </c>
       <c r="K279">
-        <v>2.88</v>
+        <v>0.8</v>
       </c>
       <c r="L279" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="M279" s="1">
-        <v>310416.0</v>
+        <v>364332.0</v>
       </c>
       <c r="N279" s="1">
-        <v>319047.16</v>
+        <v>367534.74</v>
       </c>
       <c r="O279" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="B280" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C280" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.352</v>
+        <v>100.313</v>
       </c>
       <c r="E280" s="1">
-        <v>99.67</v>
+        <v>99.858</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>199340.0</v>
+        <v>299574.0</v>
       </c>
       <c r="I280" s="1">
-        <v>1364.0</v>
+        <v>1365.0</v>
       </c>
       <c r="J280" s="1">
-        <v>0.68425805157018</v>
+        <v>0.45564701876665</v>
       </c>
       <c r="K280">
+        <v>3.1</v>
+      </c>
+      <c r="L280" t="s">
+        <v>687</v>
+      </c>
+      <c r="M280" s="1">
+        <v>300939.0</v>
+      </c>
+      <c r="N280" s="1">
+        <v>310239.0</v>
+      </c>
+      <c r="O280" s="1">
         <v>0.18</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.11</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="B281" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="C281" s="1">
         <v>200000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>99.511</v>
+        <v>97.643</v>
       </c>
       <c r="E281" s="1">
-        <v>100.0</v>
+        <v>99.67</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>200000.0</v>
+        <v>199340.0</v>
       </c>
       <c r="I281" s="1">
-        <v>-978.0</v>
+        <v>-4054.0</v>
       </c>
       <c r="J281" s="1">
-        <v>-0.489</v>
+        <v>-2.0337112471155</v>
       </c>
       <c r="K281">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>688</v>
+        <v>0.36</v>
+      </c>
+      <c r="L281">
+        <v>719.18</v>
       </c>
       <c r="M281" s="1">
-        <v>199022.0</v>
+        <v>195286.0</v>
       </c>
       <c r="N281" s="1">
-        <v>201446.66</v>
+        <v>196005.18</v>
       </c>
       <c r="O281" s="1">
         <v>0.11</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="B282" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C282" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>94.323</v>
+        <v>96.733</v>
       </c>
       <c r="E282" s="1">
-        <v>96.33333333</v>
+        <v>100.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>867000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I282" s="1">
-        <v>-18093.0</v>
+        <v>-6534.0</v>
       </c>
       <c r="J282" s="1">
-        <v>-2.0868512110727</v>
+        <v>-3.267</v>
       </c>
       <c r="K282">
+        <v>1.43</v>
+      </c>
+      <c r="L282" t="s">
+        <v>692</v>
+      </c>
+      <c r="M282" s="1">
+        <v>193466.0</v>
+      </c>
+      <c r="N282" s="1">
+        <v>196322.16</v>
+      </c>
+      <c r="O282" s="1">
         <v>0.11</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.47</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="B283" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="C283" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.162</v>
+        <v>92.417</v>
       </c>
       <c r="E283" s="1">
-        <v>98.642</v>
+        <v>96.33333333</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>394568.0</v>
+        <v>867000.0</v>
       </c>
       <c r="I283" s="1">
-        <v>6080.0</v>
+        <v>-35247.0</v>
       </c>
       <c r="J283" s="1">
-        <v>1.5409257719835</v>
+        <v>-4.0653979238754</v>
       </c>
       <c r="K283">
-        <v>3.42</v>
+        <v>0.22</v>
       </c>
       <c r="L283" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="M283" s="1">
-        <v>400648.0</v>
+        <v>831753.0</v>
       </c>
       <c r="N283" s="1">
-        <v>414312.38</v>
+        <v>833688.0</v>
       </c>
       <c r="O283" s="1">
-        <v>0.23</v>
+        <v>0.48</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="B284" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="C284" s="1">
-        <v>207000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.11</v>
+        <v>95.089</v>
       </c>
       <c r="E284" s="1">
-        <v>99.628</v>
+        <v>98.642</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>206229.96</v>
+        <v>394568.0</v>
       </c>
       <c r="I284" s="1">
-        <v>997.74</v>
+        <v>-14212.0</v>
       </c>
       <c r="J284" s="1">
-        <v>0.48379973501425</v>
+        <v>-3.6019139920115</v>
       </c>
       <c r="K284">
-        <v>1.36</v>
+        <v>3.67</v>
       </c>
       <c r="L284" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="M284" s="1">
-        <v>207227.7</v>
+        <v>380356.0</v>
       </c>
       <c r="N284" s="1">
-        <v>210047.72</v>
+        <v>395027.23</v>
       </c>
       <c r="O284" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="B285" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="C285" s="1">
-        <v>200000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.612</v>
+        <v>98.05</v>
       </c>
       <c r="E285" s="1">
-        <v>99.736</v>
+        <v>99.628</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>199472.0</v>
+        <v>206229.96</v>
       </c>
       <c r="I285" s="1">
-        <v>1752.0</v>
+        <v>-3266.46</v>
       </c>
       <c r="J285" s="1">
-        <v>0.87831876153044</v>
+        <v>-1.5838920785321</v>
       </c>
       <c r="K285">
-        <v>1.12</v>
+        <v>1.55</v>
       </c>
       <c r="L285" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="M285" s="1">
-        <v>201224.0</v>
+        <v>202963.5</v>
       </c>
       <c r="N285" s="1">
-        <v>203459.62</v>
+        <v>206170.58</v>
       </c>
       <c r="O285" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="B286" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="C286" s="1">
-        <v>156000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.253</v>
+        <v>97.065</v>
       </c>
       <c r="E286" s="1">
-        <v>99.594</v>
+        <v>99.736</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>155366.64</v>
+        <v>199472.0</v>
       </c>
       <c r="I286" s="1">
-        <v>1028.04</v>
+        <v>-5342.0</v>
       </c>
       <c r="J286" s="1">
-        <v>0.66168644697472</v>
+        <v>-2.6780701050774</v>
       </c>
       <c r="K286">
-        <v>2.47</v>
+        <v>1.35</v>
       </c>
       <c r="L286" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="M286" s="1">
-        <v>156394.68</v>
+        <v>194130.0</v>
       </c>
       <c r="N286" s="1">
-        <v>160246.06</v>
+        <v>196825.89</v>
       </c>
       <c r="O286" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="B287" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="C287" s="1">
-        <v>500000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.42</v>
+        <v>97.072</v>
       </c>
       <c r="E287" s="1">
-        <v>100.0</v>
+        <v>99.594</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>500000.0</v>
+        <v>155366.64</v>
       </c>
       <c r="I287" s="1">
-        <v>2100.0</v>
+        <v>-3934.32</v>
       </c>
       <c r="J287" s="1">
-        <v>0.42</v>
+        <v>-2.5322810611081</v>
       </c>
       <c r="K287">
-        <v>2.07</v>
+        <v>2.66</v>
       </c>
       <c r="L287" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="M287" s="1">
-        <v>502100.0</v>
+        <v>151432.32</v>
       </c>
       <c r="N287" s="1">
-        <v>512451.03</v>
+        <v>155586.62</v>
       </c>
       <c r="O287" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="B288" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="C288" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>102.993</v>
+        <v>97.697</v>
       </c>
       <c r="E288" s="1">
-        <v>103.012</v>
+        <v>100.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>206024.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I288" s="1">
-        <v>-38.0</v>
+        <v>-11515.0</v>
       </c>
       <c r="J288" s="1">
-        <v>-0.018444453073428</v>
+        <v>-2.303</v>
       </c>
       <c r="K288">
-        <v>2.2</v>
+        <v>2.29</v>
       </c>
       <c r="L288" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="M288" s="1">
-        <v>205986.0</v>
+        <v>488485.0</v>
       </c>
       <c r="N288" s="1">
-        <v>210387.37</v>
+        <v>499950.75</v>
       </c>
       <c r="O288" s="1">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="B289" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="C289" s="1">
-        <v>423000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>102.897</v>
+        <v>100.358</v>
       </c>
       <c r="E289" s="1">
-        <v>99.849</v>
+        <v>103.012</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>422361.27</v>
+        <v>206024.0</v>
       </c>
       <c r="I289" s="1">
-        <v>12893.04</v>
+        <v>-5308.0</v>
       </c>
       <c r="J289" s="1">
-        <v>3.0526094402548</v>
+        <v>-2.5763988661515</v>
       </c>
       <c r="K289">
-        <v>1.77</v>
+        <v>2.45</v>
       </c>
       <c r="L289" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="M289" s="1">
-        <v>435254.31</v>
+        <v>200716.0</v>
       </c>
       <c r="N289" s="1">
-        <v>442750.1</v>
+        <v>205606.41</v>
       </c>
       <c r="O289" s="1">
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="B290" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C290" s="1">
-        <v>163000.0</v>
+        <v>423000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>101.858</v>
+        <v>100.242</v>
       </c>
       <c r="E290" s="1">
-        <v>99.115</v>
+        <v>99.849</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>161557.45</v>
+        <v>422361.27</v>
       </c>
       <c r="I290" s="1">
-        <v>4471.09</v>
+        <v>1662.39</v>
       </c>
       <c r="J290" s="1">
-        <v>2.7674923069162</v>
+        <v>0.39359432743443</v>
       </c>
       <c r="K290">
-        <v>3.23</v>
+        <v>1.99</v>
       </c>
       <c r="L290" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="M290" s="1">
-        <v>166028.54</v>
+        <v>424023.66</v>
       </c>
       <c r="N290" s="1">
-        <v>171295.9</v>
+        <v>432456.43</v>
       </c>
       <c r="O290" s="1">
-        <v>0.09</v>
+        <v>0.25</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="B291" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="C291" s="1">
-        <v>456116.34</v>
+        <v>163000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>96.795</v>
+        <v>98.129</v>
       </c>
       <c r="E291" s="1">
-        <v>97.97293822</v>
+        <v>99.115</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>446870.58</v>
+        <v>161557.45</v>
       </c>
       <c r="I291" s="1">
-        <v>-5372.76</v>
+        <v>-1607.18</v>
       </c>
       <c r="J291" s="1">
-        <v>-1.2023078359734</v>
+        <v>-0.99480401553751</v>
       </c>
       <c r="K291">
-        <v>0.88</v>
+        <v>3.43</v>
       </c>
       <c r="L291" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="M291" s="1">
-        <v>441497.82</v>
+        <v>159950.27</v>
       </c>
       <c r="N291" s="1">
-        <v>445511.64</v>
+        <v>165545.86</v>
       </c>
       <c r="O291" s="1">
-        <v>0.24</v>
+        <v>0.1</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="B292" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="C292" s="1">
-        <v>215125.61</v>
+        <v>456116.34</v>
       </c>
       <c r="D292" s="1">
-        <v>91.774</v>
+        <v>94.988</v>
       </c>
       <c r="E292" s="1">
-        <v>95.04090657</v>
+        <v>97.97293822</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>204457.33</v>
+        <v>446870.58</v>
       </c>
       <c r="I292" s="1">
-        <v>-7027.96</v>
+        <v>-13614.79</v>
       </c>
       <c r="J292" s="1">
-        <v>-3.4373724825615</v>
+        <v>-3.0466964283037</v>
       </c>
       <c r="K292">
-        <v>1.04</v>
+        <v>0.94</v>
       </c>
       <c r="L292" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="M292" s="1">
-        <v>197429.37</v>
+        <v>433255.79</v>
       </c>
       <c r="N292" s="1">
-        <v>199666.68</v>
+        <v>437558.28</v>
       </c>
       <c r="O292" s="1">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="B293" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="C293" s="1">
-        <v>195395.37</v>
+        <v>215125.61</v>
       </c>
       <c r="D293" s="1">
-        <v>81.399</v>
+        <v>88.915</v>
       </c>
       <c r="E293" s="1">
-        <v>99.15404341</v>
+        <v>95.04090657</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>193742.41</v>
+        <v>204457.33</v>
       </c>
       <c r="I293" s="1">
-        <v>-34692.54</v>
+        <v>-13178.4</v>
       </c>
       <c r="J293" s="1">
-        <v>-17.90652857059</v>
+        <v>-6.4455502769209</v>
       </c>
       <c r="K293">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>139.19</v>
+        <v>1.11</v>
+      </c>
+      <c r="L293" t="s">
+        <v>725</v>
       </c>
       <c r="M293" s="1">
-        <v>159049.87</v>
+        <v>191278.93</v>
       </c>
       <c r="N293" s="1">
-        <v>159189.06</v>
+        <v>193677.14</v>
       </c>
       <c r="O293" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="B294" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="C294" s="1">
-        <v>1681000.0</v>
+        <v>195395.37</v>
       </c>
       <c r="D294" s="1">
-        <v>102.215</v>
+        <v>77.644</v>
       </c>
       <c r="E294" s="1">
-        <v>111.74737299</v>
+        <v>99.15404341</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>1878473.34</v>
+        <v>193742.41</v>
       </c>
       <c r="I294" s="1">
-        <v>328649.97</v>
+        <v>-42029.62</v>
       </c>
       <c r="J294" s="1">
-        <v>17.495588731645</v>
+        <v>-21.693556924372</v>
       </c>
       <c r="K294">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>0.19</v>
+      </c>
+      <c r="L294">
+        <v>364.02</v>
       </c>
       <c r="M294" s="1">
-        <v>2207123.31</v>
+        <v>151712.79</v>
       </c>
       <c r="N294" s="1">
-        <v>2219724.17</v>
+        <v>152076.81</v>
       </c>
       <c r="O294" s="1">
-        <v>1.22</v>
+        <v>0.09</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="B295" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="C295" s="1">
-        <v>1640000.0</v>
+        <v>1681000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>103.059</v>
+        <v>101.052</v>
       </c>
       <c r="E295" s="1">
-        <v>101.61324878</v>
+        <v>111.74737299</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>1666457.28</v>
+        <v>1878473.34</v>
       </c>
       <c r="I295" s="1">
-        <v>91857.88</v>
+        <v>294721.21</v>
       </c>
       <c r="J295" s="1">
-        <v>5.5121653043515</v>
+        <v>15.689400734322</v>
       </c>
       <c r="K295">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>0.04</v>
+      </c>
+      <c r="L295">
+        <v>657.44</v>
       </c>
       <c r="M295" s="1">
-        <v>1758315.16</v>
+        <v>2173194.55</v>
       </c>
       <c r="N295" s="1">
-        <v>1767477.33</v>
+        <v>2173851.99</v>
       </c>
       <c r="O295" s="1">
-        <v>0.97</v>
+        <v>1.26</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="B296" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="C296" s="1">
         <v>3170000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.449</v>
+        <v>99.843</v>
       </c>
       <c r="E296" s="1">
         <v>100.913</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>3198942.1</v>
       </c>
       <c r="I296" s="1">
-        <v>-14708.8</v>
+        <v>-33919.0</v>
       </c>
       <c r="J296" s="1">
-        <v>-0.45980200766997</v>
+        <v>-1.0603192849286</v>
       </c>
       <c r="K296">
-        <v>0.04</v>
+        <v>0.19</v>
       </c>
       <c r="L296" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="M296" s="1">
-        <v>3184233.3</v>
+        <v>3165023.1</v>
       </c>
       <c r="N296" s="1">
-        <v>3185573.11</v>
+        <v>3171052.23</v>
       </c>
       <c r="O296" s="1">
-        <v>1.75</v>
+        <v>1.83</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="B297" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="C297" s="1">
         <v>1290000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>90.647</v>
+        <v>83.929</v>
       </c>
       <c r="E297" s="1">
         <v>97.70900853</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>1260446.21</v>
       </c>
       <c r="I297" s="1">
-        <v>-91099.91</v>
+        <v>-177762.11</v>
       </c>
       <c r="J297" s="1">
-        <v>-7.2275920445665</v>
+        <v>-14.103109564668</v>
       </c>
       <c r="K297">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>227.85</v>
+        <v>0.2</v>
+      </c>
+      <c r="L297" t="s">
+        <v>735</v>
       </c>
       <c r="M297" s="1">
-        <v>1169346.3</v>
+        <v>1082684.1</v>
       </c>
       <c r="N297" s="1">
-        <v>1169574.15</v>
+        <v>1085304.41</v>
       </c>
       <c r="O297" s="1">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="B298" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="C298" s="1">
         <v>1430000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>101.931</v>
+        <v>96.678</v>
       </c>
       <c r="E298" s="1">
         <v>101.176</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>1446816.8</v>
       </c>
       <c r="I298" s="1">
-        <v>10796.5</v>
+        <v>-64321.4</v>
       </c>
       <c r="J298" s="1">
-        <v>0.74622440104373</v>
+        <v>-4.4457183521784</v>
       </c>
       <c r="K298">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>260.35</v>
+        <v>0.21</v>
+      </c>
+      <c r="L298" t="s">
+        <v>738</v>
       </c>
       <c r="M298" s="1">
-        <v>1457613.3</v>
+        <v>1382495.4</v>
       </c>
       <c r="N298" s="1">
-        <v>1457873.65</v>
+        <v>1385489.46</v>
       </c>
       <c r="O298" s="1">
         <v>0.8</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="B299" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="C299" s="1">
-        <v>3460000.0</v>
+        <v>5550000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>103.771</v>
+        <v>98.277</v>
       </c>
       <c r="E299" s="1">
-        <v>101.552</v>
+        <v>100.93705045</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>3513699.2</v>
+        <v>5602006.3</v>
       </c>
       <c r="I299" s="1">
-        <v>76777.4</v>
+        <v>-147632.8</v>
       </c>
       <c r="J299" s="1">
-        <v>2.1850874428864</v>
+        <v>-2.6353558367116</v>
       </c>
       <c r="K299">
-        <v>0.3</v>
+        <v>0.51</v>
       </c>
       <c r="L299" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="M299" s="1">
-        <v>3590476.6</v>
+        <v>5454373.5</v>
       </c>
       <c r="N299" s="1">
-        <v>3600942.62</v>
+        <v>5482913.07</v>
       </c>
       <c r="O299" s="1">
-        <v>1.98</v>
+        <v>3.17</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B300" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="C300" s="1">
         <v>2770000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>105.01</v>
+        <v>101.841</v>
       </c>
       <c r="E300" s="1">
         <v>104.151</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>2884982.7</v>
       </c>
       <c r="I300" s="1">
-        <v>23794.3</v>
+        <v>-63987.0</v>
       </c>
       <c r="J300" s="1">
-        <v>0.82476404451229</v>
+        <v>-2.21793357721</v>
       </c>
       <c r="K300">
-        <v>0.79</v>
+        <v>1.01</v>
       </c>
       <c r="L300" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="M300" s="1">
-        <v>2908777.0</v>
+        <v>2820995.7</v>
       </c>
       <c r="N300" s="1">
-        <v>2930739.14</v>
+        <v>2848870.73</v>
       </c>
       <c r="O300" s="1">
-        <v>1.61</v>
+        <v>1.65</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="B301" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="C301" s="1">
         <v>3280000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>106.414</v>
+        <v>100.393</v>
       </c>
       <c r="E301" s="1">
         <v>108.47991128</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>3558141.09</v>
       </c>
       <c r="I301" s="1">
-        <v>-67761.89</v>
+        <v>-265250.69</v>
       </c>
       <c r="J301" s="1">
-        <v>-1.9044182983761</v>
+        <v>-7.4547546960821</v>
       </c>
       <c r="K301">
-        <v>0.33</v>
+        <v>0.56</v>
       </c>
       <c r="L301" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="M301" s="1">
-        <v>3490379.2</v>
+        <v>3292890.4</v>
       </c>
       <c r="N301" s="1">
-        <v>3501252.13</v>
+        <v>3311374.38</v>
       </c>
       <c r="O301" s="1">
-        <v>1.92</v>
+        <v>1.91</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B302" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C302" s="1">
         <v>168000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>98.746</v>
+        <v>94.92</v>
       </c>
       <c r="E302" s="1">
         <v>99.406</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>167002.08</v>
       </c>
       <c r="I302" s="1">
-        <v>-1108.8</v>
+        <v>-7536.48</v>
       </c>
       <c r="J302" s="1">
-        <v>-0.66394382632839</v>
+        <v>-4.5128060680442</v>
       </c>
       <c r="K302">
-        <v>0.7</v>
+        <v>0.88</v>
       </c>
       <c r="L302" t="s">
-        <v>434</v>
+        <v>750</v>
       </c>
       <c r="M302" s="1">
-        <v>165893.28</v>
+        <v>159465.6</v>
       </c>
       <c r="N302" s="1">
-        <v>167072.73</v>
+        <v>160947.11</v>
       </c>
       <c r="O302" s="1">
         <v>0.09</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="B303" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="C303" s="1">
         <v>446000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.064</v>
+        <v>97.56</v>
       </c>
       <c r="E303" s="1">
         <v>100.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>446000.0</v>
       </c>
       <c r="I303" s="1">
-        <v>285.44</v>
+        <v>-10882.4</v>
       </c>
       <c r="J303" s="1">
-        <v>0.064</v>
+        <v>-2.44</v>
       </c>
       <c r="K303">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>498.15</v>
+        <v>0.29</v>
+      </c>
+      <c r="L303" t="s">
+        <v>753</v>
       </c>
       <c r="M303" s="1">
-        <v>446285.44</v>
+        <v>435117.6</v>
       </c>
       <c r="N303" s="1">
-        <v>446783.59</v>
+        <v>436420.46</v>
       </c>
       <c r="O303" s="1">
         <v>0.25</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="B304" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="C304" s="1">
         <v>200000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>104.911</v>
+        <v>102.342</v>
       </c>
       <c r="E304" s="1">
         <v>100.77</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>201540.0</v>
       </c>
       <c r="I304" s="1">
-        <v>8282.0</v>
+        <v>3144.0</v>
       </c>
       <c r="J304" s="1">
-        <v>4.1093579438325</v>
+        <v>1.559988091694</v>
       </c>
       <c r="K304">
-        <v>4.16</v>
+        <v>4.44</v>
       </c>
       <c r="L304" t="s">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="M304" s="1">
-        <v>209822.0</v>
+        <v>204684.0</v>
       </c>
       <c r="N304" s="1">
-        <v>218150.77</v>
+        <v>213559.34</v>
       </c>
       <c r="O304" s="1">
         <v>0.12</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="B305" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="C305" s="1">
         <v>300000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>103.087</v>
+        <v>99.525</v>
       </c>
       <c r="E305" s="1">
         <v>98.69</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>296070.0</v>
       </c>
       <c r="I305" s="1">
-        <v>13191.0</v>
+        <v>2505.0</v>
       </c>
       <c r="J305" s="1">
-        <v>4.4553652852366</v>
+        <v>0.84608369642314</v>
       </c>
       <c r="K305">
-        <v>1.71</v>
+        <v>1.93</v>
       </c>
       <c r="L305" t="s">
-        <v>754</v>
+        <v>759</v>
       </c>
       <c r="M305" s="1">
-        <v>309261.0</v>
+        <v>298575.0</v>
       </c>
       <c r="N305" s="1">
-        <v>314388.74</v>
+        <v>304371.58</v>
       </c>
       <c r="O305" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
       <c r="B306" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
       <c r="C306" s="1">
         <v>500000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>85.738</v>
+        <v>82.961</v>
       </c>
       <c r="E306" s="1">
         <v>85.4208</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>427104.0</v>
       </c>
       <c r="I306" s="1">
-        <v>1586.0</v>
+        <v>-12299.0</v>
       </c>
       <c r="J306" s="1">
-        <v>0.37133812841837</v>
+        <v>-2.8796265078295</v>
       </c>
       <c r="K306">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>946.92</v>
+        <v>0.24</v>
+      </c>
+      <c r="L306" t="s">
+        <v>762</v>
       </c>
       <c r="M306" s="1">
-        <v>428690.0</v>
+        <v>414805.0</v>
       </c>
       <c r="N306" s="1">
-        <v>429636.92</v>
+        <v>416003.63</v>
       </c>
       <c r="O306" s="1">
         <v>0.24</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="B307" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="C307" s="1">
         <v>181000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>102.143</v>
+        <v>99.666</v>
       </c>
       <c r="E307" s="1">
         <v>99.609</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>180292.29</v>
       </c>
       <c r="I307" s="1">
-        <v>4586.54</v>
+        <v>103.17</v>
       </c>
       <c r="J307" s="1">
-        <v>2.5439468321136</v>
+        <v>0.057223744842334</v>
       </c>
       <c r="K307">
-        <v>3.27</v>
+        <v>3.5</v>
       </c>
       <c r="L307" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="M307" s="1">
-        <v>184878.83</v>
+        <v>180395.46</v>
       </c>
       <c r="N307" s="1">
-        <v>190789.84</v>
+        <v>186723.02</v>
       </c>
       <c r="O307" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="B308" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="C308" s="1">
         <v>141000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>103.421</v>
+        <v>100.328</v>
       </c>
       <c r="E308" s="1">
         <v>99.813</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>140736.33</v>
       </c>
       <c r="I308" s="1">
-        <v>5087.28</v>
+        <v>726.15</v>
       </c>
       <c r="J308" s="1">
-        <v>3.6147596004528</v>
+        <v>0.5159648542775</v>
       </c>
       <c r="K308">
-        <v>3.11</v>
+        <v>3.33</v>
       </c>
       <c r="L308" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="M308" s="1">
-        <v>145823.61</v>
+        <v>141462.48</v>
       </c>
       <c r="N308" s="1">
-        <v>150209.58</v>
+        <v>146162.8</v>
       </c>
       <c r="O308" s="1">
         <v>0.08</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>763</v>
+        <v>769</v>
       </c>
       <c r="B309" t="s">
-        <v>764</v>
+        <v>770</v>
       </c>
       <c r="C309" s="1">
         <v>191000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>105.263</v>
+        <v>102.633</v>
       </c>
       <c r="E309" s="1">
         <v>100.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>191000.0</v>
       </c>
       <c r="I309" s="1">
-        <v>10052.33</v>
+        <v>5029.03</v>
       </c>
       <c r="J309" s="1">
-        <v>5.263</v>
+        <v>2.633</v>
       </c>
       <c r="K309">
-        <v>1.8</v>
+        <v>2.04</v>
       </c>
       <c r="L309" t="s">
-        <v>765</v>
+        <v>771</v>
       </c>
       <c r="M309" s="1">
-        <v>201052.33</v>
+        <v>196029.03</v>
       </c>
       <c r="N309" s="1">
-        <v>204484.08</v>
+        <v>199925.72</v>
       </c>
       <c r="O309" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>766</v>
+        <v>772</v>
       </c>
       <c r="B310" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="C310" s="1">
         <v>500000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.546</v>
+        <v>97.708</v>
       </c>
       <c r="E310" s="1">
         <v>99.423</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>497115.0</v>
       </c>
       <c r="I310" s="1">
-        <v>5615.0</v>
+        <v>-8575.0</v>
       </c>
       <c r="J310" s="1">
-        <v>1.129517314907</v>
+        <v>-1.724952978687</v>
       </c>
       <c r="K310">
-        <v>2.47</v>
-[...2 lines deleted...]
-        <v>768</v>
+        <v>0.14</v>
+      </c>
+      <c r="L310">
+        <v>698.63</v>
       </c>
       <c r="M310" s="1">
-        <v>502730.0</v>
+        <v>488540.0</v>
       </c>
       <c r="N310" s="1">
-        <v>515058.77</v>
+        <v>489238.63</v>
       </c>
       <c r="O310" s="1">
         <v>0.28</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>769</v>
+        <v>774</v>
       </c>
       <c r="B311" t="s">
-        <v>770</v>
+        <v>775</v>
       </c>
       <c r="C311" s="1">
         <v>189000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>102.371</v>
+        <v>99.368</v>
       </c>
       <c r="E311" s="1">
         <v>99.424</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>187911.36</v>
       </c>
       <c r="I311" s="1">
-        <v>5569.83</v>
+        <v>-105.84</v>
       </c>
       <c r="J311" s="1">
-        <v>2.9640730608304</v>
+        <v>-0.056324428709366</v>
       </c>
       <c r="K311">
-        <v>2.84</v>
+        <v>3.05</v>
       </c>
       <c r="L311" t="s">
-        <v>771</v>
+        <v>776</v>
       </c>
       <c r="M311" s="1">
-        <v>193481.19</v>
+        <v>187805.52</v>
       </c>
       <c r="N311" s="1">
-        <v>198849.57</v>
+        <v>193568.08</v>
       </c>
       <c r="O311" s="1">
         <v>0.11</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>772</v>
+        <v>777</v>
       </c>
       <c r="B312" t="s">
-        <v>773</v>
+        <v>778</v>
       </c>
       <c r="C312" s="1">
         <v>316000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.447</v>
+        <v>97.438</v>
       </c>
       <c r="E312" s="1">
         <v>99.947</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>315832.52</v>
       </c>
       <c r="I312" s="1">
-        <v>1580.0</v>
+        <v>-7928.44</v>
       </c>
       <c r="J312" s="1">
-        <v>0.50026514052448</v>
+        <v>-2.5103304751518</v>
       </c>
       <c r="K312">
-        <v>1.0</v>
+        <v>1.21</v>
       </c>
       <c r="L312" t="s">
-        <v>774</v>
+        <v>779</v>
       </c>
       <c r="M312" s="1">
-        <v>317412.52</v>
+        <v>307904.08</v>
       </c>
       <c r="N312" s="1">
-        <v>320561.7</v>
+        <v>311735.04</v>
       </c>
       <c r="O312" s="1">
         <v>0.18</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>775</v>
+        <v>780</v>
       </c>
       <c r="B313" t="s">
-        <v>776</v>
+        <v>781</v>
       </c>
       <c r="C313" s="1">
         <v>600000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.001</v>
+        <v>97.676</v>
       </c>
       <c r="E313" s="1">
         <v>99.779</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>598674.0</v>
       </c>
       <c r="I313" s="1">
-        <v>1332.0</v>
+        <v>-12618.0</v>
       </c>
       <c r="J313" s="1">
-        <v>0.22249170667174</v>
+        <v>-2.1076579240121</v>
       </c>
       <c r="K313">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>431.51</v>
+        <v>0.29</v>
+      </c>
+      <c r="L313" t="s">
+        <v>528</v>
       </c>
       <c r="M313" s="1">
-        <v>600006.0</v>
+        <v>586056.0</v>
       </c>
       <c r="N313" s="1">
-        <v>600437.51</v>
+        <v>587782.03</v>
       </c>
       <c r="O313" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="B314" t="s">
-        <v>778</v>
+        <v>783</v>
       </c>
       <c r="C314" s="1">
         <v>420000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.294</v>
+        <v>97.185</v>
       </c>
       <c r="E314" s="1">
         <v>100.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>420000.0</v>
       </c>
       <c r="I314" s="1">
-        <v>1234.8</v>
+        <v>-11823.0</v>
       </c>
       <c r="J314" s="1">
-        <v>0.294</v>
+        <v>-2.815</v>
       </c>
       <c r="K314">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>554.05</v>
+        <v>0.32</v>
+      </c>
+      <c r="L314" t="s">
+        <v>784</v>
       </c>
       <c r="M314" s="1">
-        <v>421234.8</v>
+        <v>408177.0</v>
       </c>
       <c r="N314" s="1">
-        <v>421788.85</v>
+        <v>409506.73</v>
       </c>
       <c r="O314" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="B315" t="s">
-        <v>780</v>
+        <v>786</v>
       </c>
       <c r="C315" s="1">
         <v>160000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.667</v>
+        <v>96.898</v>
       </c>
       <c r="E315" s="1">
         <v>99.215</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>158744.0</v>
       </c>
       <c r="I315" s="1">
-        <v>2323.2</v>
+        <v>-3707.2</v>
       </c>
       <c r="J315" s="1">
-        <v>1.4634883838129</v>
+        <v>-2.3353323590183</v>
       </c>
       <c r="K315">
-        <v>3.6</v>
+        <v>3.81</v>
       </c>
       <c r="L315" t="s">
-        <v>781</v>
+        <v>787</v>
       </c>
       <c r="M315" s="1">
-        <v>161067.2</v>
+        <v>155036.8</v>
       </c>
       <c r="N315" s="1">
-        <v>166820.62</v>
+        <v>161135.43</v>
       </c>
       <c r="O315" s="1">
         <v>0.09</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="B316" t="s">
-        <v>783</v>
+        <v>789</v>
       </c>
       <c r="C316" s="1">
         <v>400000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>102.089</v>
+        <v>98.936</v>
       </c>
       <c r="E316" s="1">
         <v>101.669</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>406676.0</v>
       </c>
       <c r="I316" s="1">
-        <v>1680.0</v>
+        <v>-10932.0</v>
       </c>
       <c r="J316" s="1">
-        <v>0.41310527299373</v>
+        <v>-2.6881350264092</v>
       </c>
       <c r="K316">
-        <v>3.76</v>
-[...2 lines deleted...]
-        <v>784</v>
+        <v>0.03</v>
+      </c>
+      <c r="L316">
+        <v>130.03</v>
       </c>
       <c r="M316" s="1">
-        <v>408356.0</v>
+        <v>395744.0</v>
       </c>
       <c r="N316" s="1">
-        <v>423395.84</v>
+        <v>395874.03</v>
       </c>
       <c r="O316" s="1">
         <v>0.23</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>785</v>
+        <v>790</v>
       </c>
       <c r="B317" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
       <c r="C317" s="1">
         <v>370000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>101.653</v>
+        <v>99.154</v>
       </c>
       <c r="E317" s="1">
         <v>100.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>370000.0</v>
       </c>
       <c r="I317" s="1">
-        <v>6116.1</v>
+        <v>-3130.2</v>
       </c>
       <c r="J317" s="1">
-        <v>1.653</v>
+        <v>-0.846</v>
       </c>
       <c r="K317">
-        <v>2.75</v>
+        <v>2.95</v>
       </c>
       <c r="L317" t="s">
-        <v>787</v>
+        <v>792</v>
       </c>
       <c r="M317" s="1">
-        <v>376116.1</v>
+        <v>366869.8</v>
       </c>
       <c r="N317" s="1">
-        <v>386288.41</v>
+        <v>377791.65</v>
       </c>
       <c r="O317" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>788</v>
+        <v>793</v>
       </c>
       <c r="B318" t="s">
-        <v>789</v>
+        <v>794</v>
       </c>
       <c r="C318" s="1">
         <v>245000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>102.548</v>
+        <v>99.849</v>
       </c>
       <c r="E318" s="1">
         <v>100.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>245000.0</v>
       </c>
       <c r="I318" s="1">
-        <v>6242.6</v>
+        <v>-369.95</v>
       </c>
       <c r="J318" s="1">
-        <v>2.548</v>
+        <v>-0.151</v>
       </c>
       <c r="K318">
-        <v>1.8</v>
+        <v>2.01</v>
       </c>
       <c r="L318" t="s">
-        <v>790</v>
+        <v>795</v>
       </c>
       <c r="M318" s="1">
-        <v>251242.6</v>
+        <v>244630.05</v>
       </c>
       <c r="N318" s="1">
-        <v>255654.02</v>
+        <v>249553.29</v>
       </c>
       <c r="O318" s="1">
         <v>0.14</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>791</v>
+        <v>796</v>
       </c>
       <c r="B319" t="s">
-        <v>792</v>
+        <v>797</v>
       </c>
       <c r="C319" s="1">
         <v>300000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>107.878</v>
+        <v>104.501</v>
       </c>
       <c r="E319" s="1">
         <v>106.993</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>320979.0</v>
       </c>
       <c r="I319" s="1">
-        <v>2655.0</v>
+        <v>-7476.0</v>
       </c>
       <c r="J319" s="1">
-        <v>0.82715691680764</v>
+        <v>-2.3291243352369</v>
       </c>
       <c r="K319">
-        <v>2.2</v>
+        <v>2.47</v>
       </c>
       <c r="L319" t="s">
-        <v>793</v>
+        <v>798</v>
       </c>
       <c r="M319" s="1">
-        <v>323634.0</v>
+        <v>313503.0</v>
       </c>
       <c r="N319" s="1">
-        <v>330233.15</v>
+        <v>320907.85</v>
       </c>
       <c r="O319" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>794</v>
+        <v>799</v>
       </c>
       <c r="B320" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="C320" s="1">
         <v>103000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>102.169</v>
+        <v>99.158</v>
       </c>
       <c r="E320" s="1">
         <v>99.833</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>102827.99</v>
       </c>
       <c r="I320" s="1">
-        <v>2406.08</v>
+        <v>-695.25</v>
       </c>
       <c r="J320" s="1">
-        <v>2.3399076457684</v>
+        <v>-0.67612913565655</v>
       </c>
       <c r="K320">
-        <v>2.37</v>
+        <v>2.6</v>
       </c>
       <c r="L320" t="s">
-        <v>796</v>
+        <v>801</v>
       </c>
       <c r="M320" s="1">
-        <v>105234.07</v>
+        <v>102132.74</v>
       </c>
       <c r="N320" s="1">
-        <v>107672.21</v>
+        <v>104807.92</v>
       </c>
       <c r="O320" s="1">
         <v>0.06</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>797</v>
+        <v>802</v>
       </c>
       <c r="B321" t="s">
-        <v>798</v>
+        <v>803</v>
       </c>
       <c r="C321" s="1">
         <v>325000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>101.802</v>
+        <v>99.105</v>
       </c>
       <c r="E321" s="1">
         <v>100.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>325000.0</v>
       </c>
       <c r="I321" s="1">
-        <v>5856.5</v>
+        <v>-2908.75</v>
       </c>
       <c r="J321" s="1">
-        <v>1.802</v>
+        <v>-0.895</v>
       </c>
       <c r="K321">
-        <v>1.68</v>
+        <v>1.89</v>
       </c>
       <c r="L321" t="s">
-        <v>799</v>
+        <v>804</v>
       </c>
       <c r="M321" s="1">
-        <v>330856.5</v>
+        <v>322091.25</v>
       </c>
       <c r="N321" s="1">
-        <v>336331.64</v>
+        <v>328234.86</v>
       </c>
       <c r="O321" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>800</v>
+        <v>805</v>
       </c>
       <c r="B322" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="C322" s="1">
         <v>300000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>101.21</v>
+        <v>98.501</v>
       </c>
       <c r="E322" s="1">
         <v>99.07</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>297210.0</v>
       </c>
       <c r="I322" s="1">
-        <v>6420.0</v>
+        <v>-1707.0</v>
       </c>
       <c r="J322" s="1">
-        <v>2.1600888260826</v>
+        <v>-0.57434137478551</v>
       </c>
       <c r="K322">
-        <v>0.06</v>
+        <v>0.28</v>
       </c>
       <c r="L322">
-        <v>183.6</v>
+        <v>826.2</v>
       </c>
       <c r="M322" s="1">
-        <v>303630.0</v>
+        <v>295503.0</v>
       </c>
       <c r="N322" s="1">
-        <v>303813.6</v>
+        <v>296329.2</v>
       </c>
       <c r="O322" s="1">
         <v>0.17</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>802</v>
+        <v>807</v>
       </c>
       <c r="B323" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="C323" s="1">
         <v>324315.0</v>
       </c>
       <c r="D323" s="1">
-        <v>98.364</v>
+        <v>97.621</v>
       </c>
       <c r="E323" s="1">
         <v>98.43842869</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>319250.59</v>
       </c>
       <c r="I323" s="1">
-        <v>-241.39</v>
+        <v>-2651.04</v>
       </c>
       <c r="J323" s="1">
-        <v>-0.075611449927156</v>
+        <v>-0.83039470655324</v>
       </c>
       <c r="K323">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="L323" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="M323" s="1">
-        <v>319009.2</v>
+        <v>316599.55</v>
       </c>
       <c r="N323" s="1">
-        <v>320548.59</v>
+        <v>318278.88</v>
       </c>
       <c r="O323" s="1">
         <v>0.18</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="B324" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="C324" s="1">
         <v>1296294.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.172</v>
+        <v>97.189</v>
       </c>
       <c r="E324" s="1">
         <v>101.59279376</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>1316941.29</v>
       </c>
       <c r="I324" s="1">
-        <v>-18417.66</v>
+        <v>-57086.11</v>
       </c>
       <c r="J324" s="1">
-        <v>-1.3985179248196</v>
+        <v>-4.3347498049818</v>
       </c>
       <c r="K324">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="L324" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
       <c r="M324" s="1">
-        <v>1298523.63</v>
+        <v>1259855.18</v>
       </c>
       <c r="N324" s="1">
-        <v>1302696.63</v>
+        <v>1265892.71</v>
       </c>
       <c r="O324" s="1">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>808</v>
+        <v>813</v>
       </c>
       <c r="B325" t="s">
-        <v>809</v>
+        <v>814</v>
       </c>
       <c r="C325" s="1">
         <v>859513.0</v>
       </c>
       <c r="D325" s="1">
-        <v>107.723</v>
+        <v>103.817</v>
       </c>
       <c r="E325" s="1">
         <v>119.35043565</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>1025832.51</v>
       </c>
       <c r="I325" s="1">
-        <v>-99939.32</v>
+        <v>-133511.9</v>
       </c>
       <c r="J325" s="1">
-        <v>-9.7422648459445</v>
+        <v>-13.014980388953</v>
       </c>
       <c r="K325">
-        <v>0.48</v>
+        <v>0.7</v>
       </c>
       <c r="L325" t="s">
-        <v>810</v>
+        <v>815</v>
       </c>
       <c r="M325" s="1">
-        <v>925893.19</v>
+        <v>892320.61</v>
       </c>
       <c r="N325" s="1">
-        <v>930043.58</v>
+        <v>898325.43</v>
       </c>
       <c r="O325" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="B326" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="C326" s="1">
         <v>100000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.253</v>
+        <v>97.33</v>
       </c>
       <c r="E326" s="1">
         <v>99.794</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>99794.0</v>
       </c>
       <c r="I326" s="1">
-        <v>459.0</v>
+        <v>-2464.0</v>
       </c>
       <c r="J326" s="1">
-        <v>0.45994749183318</v>
+        <v>-2.4690863178147</v>
       </c>
       <c r="K326">
-        <v>0.0</v>
+        <v>0.18</v>
       </c>
       <c r="L326">
-        <v>0.0</v>
+        <v>182.19</v>
       </c>
       <c r="M326" s="1">
-        <v>100253.0</v>
+        <v>97330.0</v>
       </c>
       <c r="N326" s="1">
-        <v>100253.0</v>
+        <v>97512.19</v>
       </c>
       <c r="O326" s="1">
         <v>0.06</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="B327" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
       <c r="C327" s="1">
         <v>600000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>99.342</v>
+        <v>96.204</v>
       </c>
       <c r="E327" s="1">
         <v>99.224</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>595344.0</v>
       </c>
       <c r="I327" s="1">
-        <v>708.0</v>
+        <v>-18120.0</v>
       </c>
       <c r="J327" s="1">
-        <v>0.11892284124809</v>
+        <v>-3.0436184794001</v>
       </c>
       <c r="K327">
-        <v>0.93</v>
+        <v>1.11</v>
       </c>
       <c r="L327" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
       <c r="M327" s="1">
-        <v>596052.0</v>
+        <v>577224.0</v>
       </c>
       <c r="N327" s="1">
-        <v>601608.16</v>
+        <v>583902.08</v>
       </c>
       <c r="O327" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="B328" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="C328" s="1">
         <v>173000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>101.85</v>
+        <v>98.938</v>
       </c>
       <c r="E328" s="1">
         <v>100.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>173000.0</v>
       </c>
       <c r="I328" s="1">
-        <v>3200.5</v>
+        <v>-1837.26</v>
       </c>
       <c r="J328" s="1">
-        <v>1.85</v>
+        <v>-1.062</v>
       </c>
       <c r="K328">
-        <v>2.32</v>
+        <v>2.53</v>
       </c>
       <c r="L328" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="M328" s="1">
-        <v>176200.5</v>
+        <v>171162.74</v>
       </c>
       <c r="N328" s="1">
-        <v>180210.02</v>
+        <v>175538.35</v>
       </c>
       <c r="O328" s="1">
         <v>0.1</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="B329" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
       <c r="C329" s="1">
         <v>200000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.943</v>
+        <v>98.844</v>
       </c>
       <c r="E329" s="1">
         <v>101.2</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>202400.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-514.0</v>
+        <v>-4712.0</v>
       </c>
       <c r="J329" s="1">
-        <v>-0.25395256916996</v>
+        <v>-2.3280632411067</v>
       </c>
       <c r="K329">
-        <v>3.67</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>0.18</v>
+      </c>
+      <c r="L329">
+        <v>364.93</v>
       </c>
       <c r="M329" s="1">
-        <v>201886.0</v>
+        <v>197688.0</v>
       </c>
       <c r="N329" s="1">
-        <v>209225.18</v>
+        <v>198052.93</v>
       </c>
       <c r="O329" s="1">
         <v>0.11</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="B330" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="C330" s="1">
         <v>558000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.65</v>
+        <v>98.063</v>
       </c>
       <c r="E330" s="1">
         <v>99.728</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>556482.24</v>
       </c>
       <c r="I330" s="1">
-        <v>5144.76</v>
+        <v>-9290.7</v>
       </c>
       <c r="J330" s="1">
-        <v>0.92451467992941</v>
+        <v>-1.6695411519333</v>
       </c>
       <c r="K330">
-        <v>0.28</v>
+        <v>0.47</v>
       </c>
       <c r="L330" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="M330" s="1">
-        <v>561627.0</v>
+        <v>547191.54</v>
       </c>
       <c r="N330" s="1">
-        <v>563216.92</v>
+        <v>549824.84</v>
       </c>
       <c r="O330" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="B331" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="C331" s="1">
         <v>400000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>106.324</v>
+        <v>103.813</v>
       </c>
       <c r="E331" s="1">
         <v>99.29</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>397160.0</v>
       </c>
       <c r="I331" s="1">
-        <v>28136.0</v>
+        <v>18092.0</v>
       </c>
       <c r="J331" s="1">
-        <v>7.0842985194884</v>
+        <v>4.5553429348373</v>
       </c>
       <c r="K331">
-        <v>4.7</v>
+        <v>5.01</v>
       </c>
       <c r="L331" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="M331" s="1">
-        <v>425296.0</v>
+        <v>415252.0</v>
       </c>
       <c r="N331" s="1">
-        <v>444086.41</v>
+        <v>435279.4</v>
       </c>
       <c r="O331" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="B332" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="C332" s="1">
         <v>100000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>102.624</v>
+        <v>98.876</v>
       </c>
       <c r="E332" s="1">
         <v>102.47</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>102470.0</v>
       </c>
       <c r="I332" s="1">
-        <v>154.0</v>
+        <v>-3594.0</v>
       </c>
       <c r="J332" s="1">
-        <v>0.15028788913828</v>
+        <v>-3.5073680101493</v>
       </c>
       <c r="K332">
-        <v>3.48</v>
+        <v>3.72</v>
       </c>
       <c r="L332" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="M332" s="1">
-        <v>102624.0</v>
+        <v>98876.0</v>
       </c>
       <c r="N332" s="1">
-        <v>106108.93</v>
+        <v>102591.07</v>
       </c>
       <c r="O332" s="1">
         <v>0.06</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="B333" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="C333" s="1">
         <v>489562.86</v>
       </c>
       <c r="D333" s="1">
-        <v>92.17</v>
+        <v>89.824</v>
       </c>
       <c r="E333" s="1">
         <v>89.13438818</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>436368.86</v>
       </c>
       <c r="I333" s="1">
-        <v>14861.23</v>
+        <v>3376.08</v>
       </c>
       <c r="J333" s="1">
-        <v>3.4056577731051</v>
+        <v>0.77367573845668</v>
       </c>
       <c r="K333">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>866.46</v>
+        <v>0.2</v>
+      </c>
+      <c r="L333" t="s">
+        <v>837</v>
       </c>
       <c r="M333" s="1">
-        <v>451230.09</v>
+        <v>439744.94</v>
       </c>
       <c r="N333" s="1">
-        <v>452096.55</v>
+        <v>440745.19</v>
       </c>
       <c r="O333" s="1">
         <v>0.25</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="B334" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="C334" s="1">
         <v>472839.6</v>
       </c>
       <c r="D334" s="1">
-        <v>98.026</v>
+        <v>97.0</v>
       </c>
       <c r="E334" s="1">
         <v>95.98741518</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>453866.51</v>
       </c>
       <c r="I334" s="1">
-        <v>9639.24</v>
+        <v>4787.9</v>
       </c>
       <c r="J334" s="1">
-        <v>2.1238050809257</v>
+        <v>1.0549137013877</v>
       </c>
       <c r="K334">
+        <v>0.31</v>
+      </c>
+      <c r="L334" t="s">
+        <v>840</v>
+      </c>
+      <c r="M334" s="1">
+        <v>458654.41</v>
+      </c>
+      <c r="N334" s="1">
+        <v>460105.32</v>
+      </c>
+      <c r="O334" s="1">
         <v>0.27</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.26</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>836</v>
+        <v>841</v>
       </c>
       <c r="B335" t="s">
-        <v>837</v>
+        <v>842</v>
       </c>
       <c r="C335" s="1">
         <v>290451.2</v>
       </c>
       <c r="D335" s="1">
-        <v>83.366</v>
+        <v>79.675</v>
       </c>
       <c r="E335" s="1">
         <v>84.11520765</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>244313.63</v>
       </c>
       <c r="I335" s="1">
-        <v>-2176.09</v>
+        <v>-12896.64</v>
       </c>
       <c r="J335" s="1">
-        <v>-0.89069529194912</v>
+        <v>-5.2787230904801</v>
       </c>
       <c r="K335">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="L335" t="s">
-        <v>838</v>
+        <v>843</v>
       </c>
       <c r="M335" s="1">
-        <v>242137.54</v>
+        <v>231416.99</v>
       </c>
       <c r="N335" s="1">
-        <v>243154.52</v>
+        <v>232584.37</v>
       </c>
       <c r="O335" s="1">
         <v>0.13</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
       <c r="B336" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="C336" s="1">
         <v>1402658.15</v>
       </c>
       <c r="D336" s="1">
-        <v>107.835</v>
+        <v>101.83</v>
       </c>
       <c r="E336" s="1">
         <v>106.81039568</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>1498184.72</v>
       </c>
       <c r="I336" s="1">
-        <v>14371.7</v>
+        <v>-69857.93</v>
       </c>
       <c r="J336" s="1">
-        <v>0.95927423422126</v>
+        <v>-4.6628382379978</v>
       </c>
       <c r="K336">
-        <v>0.18</v>
+        <v>0.42</v>
       </c>
       <c r="L336" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="M336" s="1">
-        <v>1512556.42</v>
+        <v>1428326.79</v>
       </c>
       <c r="N336" s="1">
-        <v>1515077.36</v>
+        <v>1434156.47</v>
       </c>
       <c r="O336" s="1">
         <v>0.83</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="B337" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="C337" s="1">
         <v>237000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>99.784</v>
+        <v>96.875</v>
       </c>
       <c r="E337" s="1">
         <v>99.422</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>235630.14</v>
       </c>
       <c r="I337" s="1">
-        <v>857.94</v>
+        <v>-6036.39</v>
       </c>
       <c r="J337" s="1">
-        <v>0.36410452414958</v>
+        <v>-2.5618072458812</v>
       </c>
       <c r="K337">
-        <v>3.24</v>
-[...2 lines deleted...]
-        <v>844</v>
+        <v>0.18</v>
+      </c>
+      <c r="L337">
+        <v>422.05</v>
       </c>
       <c r="M337" s="1">
-        <v>236488.08</v>
+        <v>229593.75</v>
       </c>
       <c r="N337" s="1">
-        <v>244169.48</v>
+        <v>230015.8</v>
       </c>
       <c r="O337" s="1">
         <v>0.13</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="B338" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="C338" s="1">
         <v>267000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>103.474</v>
+        <v>99.364</v>
       </c>
       <c r="E338" s="1">
         <v>100.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>267000.0</v>
       </c>
       <c r="I338" s="1">
-        <v>9275.58</v>
+        <v>-1698.12</v>
       </c>
       <c r="J338" s="1">
-        <v>3.474</v>
+        <v>-0.636</v>
       </c>
       <c r="K338">
-        <v>3.31</v>
+        <v>3.54</v>
       </c>
       <c r="L338" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="M338" s="1">
-        <v>276275.58</v>
+        <v>265301.88</v>
       </c>
       <c r="N338" s="1">
-        <v>285112.18</v>
+        <v>274752.95</v>
       </c>
       <c r="O338" s="1">
         <v>0.16</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="B339" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="C339" s="1">
         <v>350000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>90.607</v>
+        <v>87.392</v>
       </c>
       <c r="E339" s="1">
         <v>88.621</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>310173.5</v>
       </c>
       <c r="I339" s="1">
-        <v>6951.0</v>
+        <v>-4301.5</v>
       </c>
       <c r="J339" s="1">
-        <v>2.2410038252784</v>
+        <v>-1.3868044820077</v>
       </c>
       <c r="K339">
-        <v>1.15</v>
+        <v>1.25</v>
       </c>
       <c r="L339" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="M339" s="1">
-        <v>317124.5</v>
+        <v>305872.0</v>
       </c>
       <c r="N339" s="1">
-        <v>321160.29</v>
+        <v>310235.01</v>
       </c>
       <c r="O339" s="1">
         <v>0.18</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="B340" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="C340" s="1">
         <v>300000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>76.856</v>
+        <v>73.673</v>
       </c>
       <c r="E340" s="1">
         <v>74.37666667</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
         <v>223130.0</v>
       </c>
       <c r="I340" s="1">
-        <v>7438.0</v>
+        <v>-2111.0</v>
       </c>
       <c r="J340" s="1">
-        <v>3.3334827230762</v>
+        <v>-0.9460852417873</v>
       </c>
       <c r="K340">
-        <v>0.22</v>
+        <v>0.26</v>
       </c>
       <c r="L340">
-        <v>653.42</v>
+        <v>782.88</v>
       </c>
       <c r="M340" s="1">
-        <v>230568.0</v>
+        <v>221019.0</v>
       </c>
       <c r="N340" s="1">
-        <v>231221.42</v>
+        <v>221801.88</v>
       </c>
       <c r="O340" s="1">
         <v>0.13</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="B341" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="C341" s="1">
         <v>200000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>100.159</v>
+        <v>97.202</v>
       </c>
       <c r="E341" s="1">
         <v>99.985</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>199970.0</v>
       </c>
       <c r="I341" s="1">
-        <v>348.0</v>
+        <v>-5566.0</v>
       </c>
       <c r="J341" s="1">
-        <v>0.17402610391559</v>
+        <v>-2.7834175126269</v>
       </c>
       <c r="K341">
-        <v>2.44</v>
+        <v>2.64</v>
       </c>
       <c r="L341" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="M341" s="1">
-        <v>200318.0</v>
+        <v>194404.0</v>
       </c>
       <c r="N341" s="1">
-        <v>205200.19</v>
+        <v>199674.55</v>
       </c>
       <c r="O341" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="B342" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="C342" s="1">
         <v>300000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>103.216</v>
+        <v>100.183</v>
       </c>
       <c r="E342" s="1">
         <v>100.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
         <v>300000.0</v>
       </c>
       <c r="I342" s="1">
-        <v>9648.0</v>
+        <v>549.0</v>
       </c>
       <c r="J342" s="1">
-        <v>3.216</v>
+        <v>0.183</v>
       </c>
       <c r="K342">
-        <v>1.91</v>
+        <v>2.13</v>
       </c>
       <c r="L342" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="M342" s="1">
-        <v>309648.0</v>
+        <v>300549.0</v>
       </c>
       <c r="N342" s="1">
-        <v>315378.51</v>
+        <v>306944.38</v>
       </c>
       <c r="O342" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="B343" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="C343" s="1">
         <v>100000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>101.028</v>
+        <v>97.939</v>
       </c>
       <c r="E343" s="1">
         <v>99.711</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
         <v>99711.0</v>
       </c>
       <c r="I343" s="1">
-        <v>1317.0</v>
+        <v>-1772.0</v>
       </c>
       <c r="J343" s="1">
-        <v>1.320817161597</v>
+        <v>-1.7771359228169</v>
       </c>
       <c r="K343">
-        <v>0.47</v>
+        <v>0.69</v>
       </c>
       <c r="L343">
-        <v>472.6</v>
+        <v>688.36</v>
       </c>
       <c r="M343" s="1">
-        <v>101028.0</v>
+        <v>97939.0</v>
       </c>
       <c r="N343" s="1">
-        <v>101500.6</v>
+        <v>98627.36</v>
       </c>
       <c r="O343" s="1">
         <v>0.06</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="B344" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="C344" s="1">
         <v>400000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>103.34</v>
+        <v>102.165</v>
       </c>
       <c r="E344" s="1">
         <v>102.3175</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
         <v>409270.0</v>
       </c>
       <c r="I344" s="1">
-        <v>4090.0</v>
+        <v>-610.0</v>
       </c>
       <c r="J344" s="1">
-        <v>0.9993402888069</v>
+        <v>-0.14904586214479</v>
       </c>
       <c r="K344">
-        <v>2.64</v>
+        <v>2.9</v>
       </c>
       <c r="L344" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="M344" s="1">
-        <v>413360.0</v>
+        <v>408660.0</v>
       </c>
       <c r="N344" s="1">
-        <v>423902.47</v>
+        <v>420266.85</v>
       </c>
       <c r="O344" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
       <c r="B345" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="C345" s="1">
         <v>100000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>101.021</v>
+        <v>97.798</v>
       </c>
       <c r="E345" s="1">
         <v>100.66</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
         <v>100660.0</v>
       </c>
       <c r="I345" s="1">
-        <v>361.0</v>
+        <v>-2862.0</v>
       </c>
       <c r="J345" s="1">
-        <v>0.35863302205444</v>
+        <v>-2.8432346513014</v>
       </c>
       <c r="K345">
-        <v>2.19</v>
+        <v>2.39</v>
       </c>
       <c r="L345" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="M345" s="1">
-        <v>101021.0</v>
+        <v>97798.0</v>
       </c>
       <c r="N345" s="1">
-        <v>103212.44</v>
+        <v>100183.62</v>
       </c>
       <c r="O345" s="1">
         <v>0.06</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="B346" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="C346" s="1">
         <v>245000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>96.093</v>
+        <v>95.01</v>
       </c>
       <c r="E346" s="1">
         <v>98.74223265</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
         <v>241918.47</v>
       </c>
       <c r="I346" s="1">
-        <v>-6490.62</v>
+        <v>-9143.97</v>
       </c>
       <c r="J346" s="1">
-        <v>-2.6829782777644</v>
+        <v>-3.7797734087852</v>
       </c>
       <c r="K346">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>869</v>
+        <v>0.02</v>
+      </c>
+      <c r="L346">
+        <v>46.99</v>
       </c>
       <c r="M346" s="1">
-        <v>235427.85</v>
+        <v>232774.5</v>
       </c>
       <c r="N346" s="1">
-        <v>236629.36</v>
+        <v>232821.49</v>
       </c>
       <c r="O346" s="1">
         <v>0.13</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="B347" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="C347" s="1">
         <v>250000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>100.312</v>
+        <v>97.467</v>
       </c>
       <c r="E347" s="1">
         <v>99.7844</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
         <v>249461.0</v>
       </c>
       <c r="I347" s="1">
-        <v>1319.0</v>
+        <v>-5793.5</v>
       </c>
       <c r="J347" s="1">
-        <v>0.52873996336101</v>
+        <v>-2.3224071097286</v>
       </c>
       <c r="K347">
-        <v>3.22</v>
-[...2 lines deleted...]
-        <v>872</v>
+        <v>0.04</v>
+      </c>
+      <c r="L347">
+        <v>92.47</v>
       </c>
       <c r="M347" s="1">
-        <v>250780.0</v>
+        <v>243667.5</v>
       </c>
       <c r="N347" s="1">
-        <v>258824.52</v>
+        <v>243759.97</v>
       </c>
       <c r="O347" s="1">
         <v>0.14</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="B348" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="C348" s="1">
         <v>200000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>101.582</v>
+        <v>97.893</v>
       </c>
       <c r="E348" s="1">
         <v>100.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
         <v>200000.0</v>
       </c>
       <c r="I348" s="1">
-        <v>3164.0</v>
+        <v>-4214.0</v>
       </c>
       <c r="J348" s="1">
-        <v>1.582</v>
+        <v>-2.107</v>
       </c>
       <c r="K348">
-        <v>1.01</v>
+        <v>1.23</v>
       </c>
       <c r="L348" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="M348" s="1">
-        <v>203164.0</v>
+        <v>195786.0</v>
       </c>
       <c r="N348" s="1">
-        <v>205190.59</v>
+        <v>198246.85</v>
       </c>
       <c r="O348" s="1">
         <v>0.11</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="B349" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="C349" s="1">
-        <v>212000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>99.943</v>
+        <v>98.123</v>
       </c>
       <c r="E349" s="1">
-        <v>100.0</v>
+        <v>99.326</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>212000.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-120.84</v>
+        <v>-1203.0</v>
       </c>
       <c r="J349" s="1">
-        <v>-0.057</v>
+        <v>-1.2111632402392</v>
       </c>
       <c r="K349">
+        <v>0.04</v>
+      </c>
+      <c r="L349">
+        <v>39.73</v>
+      </c>
+      <c r="M349" s="1">
+        <v>98123.0</v>
+      </c>
+      <c r="N349" s="1">
+        <v>98162.73</v>
+      </c>
+      <c r="O349" s="1">
         <v>0.06</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.12</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="B350" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="C350" s="1">
-        <v>300000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>99.919</v>
+        <v>96.958</v>
       </c>
       <c r="E350" s="1">
-        <v>99.3</v>
+        <v>100.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>297900.0</v>
+        <v>212000.0</v>
       </c>
       <c r="I350" s="1">
-        <v>1857.0</v>
+        <v>-6449.04</v>
       </c>
       <c r="J350" s="1">
-        <v>0.6233635448137</v>
+        <v>-3.042</v>
       </c>
       <c r="K350">
-        <v>2.69</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>0.28</v>
+      </c>
+      <c r="L350">
+        <v>599.22</v>
       </c>
       <c r="M350" s="1">
-        <v>299757.0</v>
+        <v>205550.96</v>
       </c>
       <c r="N350" s="1">
-        <v>307826.18</v>
+        <v>206150.18</v>
       </c>
       <c r="O350" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="B351" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="C351" s="1">
-        <v>153000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>101.188</v>
+        <v>97.592</v>
       </c>
       <c r="E351" s="1">
-        <v>99.23</v>
+        <v>99.3</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>151821.9</v>
+        <v>297900.0</v>
       </c>
       <c r="I351" s="1">
-        <v>2995.74</v>
+        <v>-5124.0</v>
       </c>
       <c r="J351" s="1">
-        <v>1.973193590648</v>
+        <v>-1.7200402819738</v>
       </c>
       <c r="K351">
-        <v>1.66</v>
-[...2 lines deleted...]
-        <v>883</v>
+        <v>0.1</v>
+      </c>
+      <c r="L351">
+        <v>293.84</v>
       </c>
       <c r="M351" s="1">
-        <v>154817.64</v>
+        <v>292776.0</v>
       </c>
       <c r="N351" s="1">
-        <v>157364.15</v>
+        <v>293069.84</v>
       </c>
       <c r="O351" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
         <v>884</v>
       </c>
       <c r="B352" t="s">
         <v>885</v>
       </c>
       <c r="C352" s="1">
-        <v>100000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>101.798</v>
+        <v>97.965</v>
       </c>
       <c r="E352" s="1">
-        <v>99.499</v>
+        <v>99.23</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>99499.0</v>
+        <v>151821.9</v>
       </c>
       <c r="I352" s="1">
-        <v>2299.0</v>
+        <v>-1935.45</v>
       </c>
       <c r="J352" s="1">
-        <v>2.3105759856883</v>
+        <v>-1.2748160838456</v>
       </c>
       <c r="K352">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>472.6</v>
+        <v>1.86</v>
+      </c>
+      <c r="L352" t="s">
+        <v>886</v>
       </c>
       <c r="M352" s="1">
-        <v>101798.0</v>
+        <v>149886.45</v>
       </c>
       <c r="N352" s="1">
-        <v>102270.6</v>
+        <v>152730.05</v>
       </c>
       <c r="O352" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="B353" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="C353" s="1">
-        <v>165000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>103.49</v>
+        <v>98.341</v>
       </c>
       <c r="E353" s="1">
-        <v>99.451</v>
+        <v>99.499</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>164094.15</v>
+        <v>99499.0</v>
       </c>
       <c r="I353" s="1">
-        <v>6664.35</v>
+        <v>-1158.0</v>
       </c>
       <c r="J353" s="1">
-        <v>4.0612965178832</v>
+        <v>-1.1638307922693</v>
       </c>
       <c r="K353">
-        <v>3.12</v>
-[...2 lines deleted...]
-        <v>888</v>
+        <v>0.69</v>
+      </c>
+      <c r="L353">
+        <v>688.36</v>
       </c>
       <c r="M353" s="1">
-        <v>170758.5</v>
+        <v>98341.0</v>
       </c>
       <c r="N353" s="1">
-        <v>175911.92</v>
+        <v>99029.36</v>
       </c>
       <c r="O353" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
         <v>889</v>
       </c>
       <c r="B354" t="s">
         <v>890</v>
       </c>
       <c r="C354" s="1">
-        <v>2050000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>71.079</v>
+        <v>100.952</v>
       </c>
       <c r="E354" s="1">
-        <v>70.36</v>
+        <v>99.451</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>1442380.0</v>
+        <v>164094.15</v>
       </c>
       <c r="I354" s="1">
-        <v>14739.5</v>
+        <v>2476.65</v>
       </c>
       <c r="J354" s="1">
-        <v>1.0218874360432</v>
+        <v>1.5092859800304</v>
       </c>
       <c r="K354">
-        <v>0.75</v>
+        <v>3.34</v>
       </c>
       <c r="L354" t="s">
         <v>891</v>
       </c>
       <c r="M354" s="1">
-        <v>1457119.5</v>
+        <v>166570.8</v>
       </c>
       <c r="N354" s="1">
-        <v>1472508.54</v>
+        <v>172080.22</v>
       </c>
       <c r="O354" s="1">
-        <v>0.81</v>
+        <v>0.1</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
         <v>892</v>
       </c>
       <c r="B355" t="s">
         <v>893</v>
       </c>
       <c r="C355" s="1">
-        <v>102000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>101.418</v>
+        <v>66.177</v>
       </c>
       <c r="E355" s="1">
-        <v>100.0</v>
+        <v>70.36</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>102000.0</v>
+        <v>1442380.0</v>
       </c>
       <c r="I355" s="1">
-        <v>1446.36</v>
+        <v>-85751.5</v>
       </c>
       <c r="J355" s="1">
-        <v>1.418</v>
+        <v>-5.9451392836839</v>
       </c>
       <c r="K355">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>965.26</v>
+        <v>0.87</v>
+      </c>
+      <c r="L355" t="s">
+        <v>894</v>
       </c>
       <c r="M355" s="1">
-        <v>103446.36</v>
+        <v>1356628.5</v>
       </c>
       <c r="N355" s="1">
-        <v>104411.62</v>
+        <v>1374376.45</v>
       </c>
       <c r="O355" s="1">
-        <v>0.06</v>
+        <v>0.79</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="B356" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="C356" s="1">
-        <v>300000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>100.891</v>
+        <v>98.643</v>
       </c>
       <c r="E356" s="1">
-        <v>100.23</v>
+        <v>100.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>300690.0</v>
+        <v>102000.0</v>
       </c>
       <c r="I356" s="1">
-        <v>1983.0</v>
+        <v>-1384.14</v>
       </c>
       <c r="J356" s="1">
-        <v>0.65948318866607</v>
+        <v>-1.357</v>
       </c>
       <c r="K356">
-        <v>1.84</v>
+        <v>1.15</v>
       </c>
       <c r="L356" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="M356" s="1">
-        <v>302673.0</v>
+        <v>100615.86</v>
       </c>
       <c r="N356" s="1">
-        <v>308190.12</v>
+        <v>101785.87</v>
       </c>
       <c r="O356" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="B357" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="C357" s="1">
         <v>300000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>100.618</v>
+        <v>97.968</v>
       </c>
       <c r="E357" s="1">
-        <v>99.871</v>
+        <v>100.23</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>299613.0</v>
+        <v>300690.0</v>
       </c>
       <c r="I357" s="1">
-        <v>2241.0</v>
+        <v>-6786.0</v>
       </c>
       <c r="J357" s="1">
-        <v>0.74796487468835</v>
+        <v>-2.2568093385214</v>
       </c>
       <c r="K357">
-        <v>1.09</v>
+        <v>2.05</v>
       </c>
       <c r="L357" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="M357" s="1">
-        <v>301854.0</v>
+        <v>293904.0</v>
       </c>
       <c r="N357" s="1">
-        <v>305134.48</v>
+        <v>300068.38</v>
       </c>
       <c r="O357" s="1">
         <v>0.17</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="B358" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="C358" s="1">
-        <v>3673000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>74.53</v>
+        <v>98.085</v>
       </c>
       <c r="E358" s="1">
-        <v>70.77928042</v>
+        <v>99.871</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>2599722.97</v>
+        <v>299613.0</v>
       </c>
       <c r="I358" s="1">
-        <v>137763.93</v>
+        <v>-5358.0</v>
       </c>
       <c r="J358" s="1">
-        <v>5.2991773196511</v>
+        <v>-1.7883069159215</v>
       </c>
       <c r="K358">
-        <v>0.4</v>
+        <v>1.32</v>
       </c>
       <c r="L358" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="M358" s="1">
-        <v>2737486.9</v>
+        <v>294255.0</v>
       </c>
       <c r="N358" s="1">
-        <v>2752339.91</v>
+        <v>298204.32</v>
       </c>
       <c r="O358" s="1">
-        <v>1.51</v>
+        <v>0.17</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="B359" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="C359" s="1">
-        <v>967000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>90.927</v>
+        <v>86.606</v>
       </c>
       <c r="E359" s="1">
-        <v>88.64225853</v>
+        <v>87.637</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>857170.64</v>
+        <v>2103288.0</v>
       </c>
       <c r="I359" s="1">
-        <v>22093.45</v>
+        <v>-24744.0</v>
       </c>
       <c r="J359" s="1">
-        <v>2.577485621766</v>
+        <v>-1.1764437395164</v>
       </c>
       <c r="K359">
-        <v>1.09</v>
+        <v>0.63</v>
       </c>
       <c r="L359" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="M359" s="1">
-        <v>879264.09</v>
+        <v>2078544.0</v>
       </c>
       <c r="N359" s="1">
-        <v>889850.75</v>
+        <v>2093640.99</v>
       </c>
       <c r="O359" s="1">
-        <v>0.49</v>
+        <v>1.21</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="B360" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="C360" s="1">
-        <v>1120000.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>100.375</v>
+        <v>73.834</v>
       </c>
       <c r="E360" s="1">
-        <v>97.669</v>
+        <v>74.707</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>1093892.8</v>
+        <v>776952.8</v>
       </c>
       <c r="I360" s="1">
-        <v>30307.2</v>
+        <v>-9079.2</v>
       </c>
       <c r="J360" s="1">
-        <v>2.7705822727785</v>
+        <v>-1.1685651946939</v>
       </c>
       <c r="K360">
-        <v>0.3</v>
+        <v>0.55</v>
       </c>
       <c r="L360" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="M360" s="1">
-        <v>1124200.0</v>
+        <v>767873.6</v>
       </c>
       <c r="N360" s="1">
-        <v>1127529.32</v>
+        <v>773613.55</v>
       </c>
       <c r="O360" s="1">
-        <v>0.62</v>
+        <v>0.45</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="B361" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="C361" s="1">
-        <v>774000.0</v>
+        <v>3673000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>102.301</v>
+        <v>70.301</v>
       </c>
       <c r="E361" s="1">
-        <v>101.49189664</v>
+        <v>70.77928042</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>785547.28</v>
+        <v>2599722.97</v>
       </c>
       <c r="I361" s="1">
-        <v>6262.46</v>
+        <v>-17567.24</v>
       </c>
       <c r="J361" s="1">
-        <v>0.79720981275627</v>
+        <v>-0.67573507649548</v>
       </c>
       <c r="K361">
-        <v>1.35</v>
+        <v>0.47</v>
       </c>
       <c r="L361" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="M361" s="1">
-        <v>791809.74</v>
+        <v>2582155.73</v>
       </c>
       <c r="N361" s="1">
-        <v>802242.84</v>
+        <v>2599544.62</v>
       </c>
       <c r="O361" s="1">
-        <v>0.44</v>
+        <v>1.5</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="B362" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="C362" s="1">
-        <v>2854000.0</v>
+        <v>967000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>102.092</v>
+        <v>87.114</v>
       </c>
       <c r="E362" s="1">
-        <v>128.85467449</v>
+        <v>88.64225853</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>3677512.41</v>
+        <v>857170.64</v>
       </c>
       <c r="I362" s="1">
-        <v>64064.47</v>
+        <v>-14778.26</v>
       </c>
       <c r="J362" s="1">
-        <v>1.7420599268624</v>
+        <v>-1.7240744503335</v>
       </c>
       <c r="K362">
-        <v>0.33</v>
+        <v>1.2</v>
       </c>
       <c r="L362" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="M362" s="1">
-        <v>3741576.88</v>
+        <v>842392.38</v>
       </c>
       <c r="N362" s="1">
-        <v>3750914.86</v>
+        <v>854008.3</v>
       </c>
       <c r="O362" s="1">
-        <v>2.06</v>
+        <v>0.49</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="B363" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="C363" s="1">
-        <v>283000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>102.278</v>
+        <v>100.118</v>
       </c>
       <c r="E363" s="1">
-        <v>99.646</v>
+        <v>100.961</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>281998.18</v>
+        <v>3331713.0</v>
       </c>
       <c r="I363" s="1">
-        <v>7448.56</v>
+        <v>-27819.0</v>
       </c>
       <c r="J363" s="1">
-        <v>2.6413503803464</v>
+        <v>-0.83497588177613</v>
       </c>
       <c r="K363">
-        <v>3.36</v>
+        <v>2.01</v>
       </c>
       <c r="L363" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="M363" s="1">
-        <v>289446.74</v>
+        <v>3303894.0</v>
       </c>
       <c r="N363" s="1">
-        <v>298944.69</v>
+        <v>3370318.93</v>
       </c>
       <c r="O363" s="1">
-        <v>0.16</v>
+        <v>1.95</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="B364" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="C364" s="1">
-        <v>200000.0</v>
+        <v>1120000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>101.158</v>
+        <v>95.236</v>
       </c>
       <c r="E364" s="1">
-        <v>97.41</v>
+        <v>97.669</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>194820.0</v>
+        <v>1093892.8</v>
       </c>
       <c r="I364" s="1">
-        <v>7496.0</v>
+        <v>-27249.6</v>
       </c>
       <c r="J364" s="1">
-        <v>3.8476542449441</v>
+        <v>-2.491066766323</v>
       </c>
       <c r="K364">
-        <v>3.46</v>
+        <v>0.5</v>
       </c>
       <c r="L364" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="M364" s="1">
-        <v>202316.0</v>
+        <v>1066643.2</v>
       </c>
       <c r="N364" s="1">
-        <v>209242.03</v>
+        <v>1072227.86</v>
       </c>
       <c r="O364" s="1">
-        <v>0.11</v>
+        <v>0.62</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="B365" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="C365" s="1">
-        <v>200000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>108.932</v>
+        <v>96.283</v>
       </c>
       <c r="E365" s="1">
-        <v>108.24</v>
+        <v>101.49189655</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>216480.0</v>
+        <v>176595.9</v>
       </c>
       <c r="I365" s="1">
-        <v>1384.0</v>
+        <v>-9063.48</v>
       </c>
       <c r="J365" s="1">
-        <v>0.63932002956393</v>
+        <v>-5.132327534218</v>
       </c>
       <c r="K365">
-        <v>1.64</v>
+        <v>1.58</v>
       </c>
       <c r="L365" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="M365" s="1">
-        <v>217864.0</v>
+        <v>167532.42</v>
       </c>
       <c r="N365" s="1">
-        <v>221151.67</v>
+        <v>170278.28</v>
       </c>
       <c r="O365" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B366" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="C366" s="1">
-        <v>400000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>100.767</v>
+        <v>99.562</v>
       </c>
       <c r="E366" s="1">
-        <v>100.507</v>
+        <v>99.646</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>402028.0</v>
+        <v>281998.18</v>
       </c>
       <c r="I366" s="1">
-        <v>1040.0</v>
+        <v>-237.72</v>
       </c>
       <c r="J366" s="1">
-        <v>0.25868844956073</v>
+        <v>-0.084298416394035</v>
       </c>
       <c r="K366">
-        <v>2.58</v>
-[...2 lines deleted...]
-        <v>926</v>
+        <v>0.06</v>
+      </c>
+      <c r="L366">
+        <v>162.82</v>
       </c>
       <c r="M366" s="1">
-        <v>403068.0</v>
+        <v>281760.46</v>
       </c>
       <c r="N366" s="1">
-        <v>413387.18</v>
+        <v>281923.28</v>
       </c>
       <c r="O366" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
         <v>927</v>
       </c>
       <c r="B367" t="s">
         <v>928</v>
       </c>
       <c r="C367" s="1">
-        <v>399000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>100.464</v>
+        <v>99.885</v>
       </c>
       <c r="E367" s="1">
-        <v>99.902</v>
+        <v>97.41</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>398608.98</v>
+        <v>194820.0</v>
       </c>
       <c r="I367" s="1">
-        <v>2242.38</v>
+        <v>4950.0</v>
       </c>
       <c r="J367" s="1">
-        <v>0.56255130027427</v>
+        <v>2.5408068986757</v>
       </c>
       <c r="K367">
+        <v>3.69</v>
+      </c>
+      <c r="L367" t="s">
+        <v>929</v>
+      </c>
+      <c r="M367" s="1">
+        <v>199770.0</v>
+      </c>
+      <c r="N367" s="1">
+        <v>207156.3</v>
+      </c>
+      <c r="O367" s="1">
         <v>0.12</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.22</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="B368" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="C368" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>90.849</v>
+        <v>105.691</v>
       </c>
       <c r="E368" s="1">
-        <v>85.25</v>
+        <v>108.24</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>255750.0</v>
+        <v>216480.0</v>
       </c>
       <c r="I368" s="1">
-        <v>16797.0</v>
+        <v>-5098.0</v>
       </c>
       <c r="J368" s="1">
-        <v>6.5677419354839</v>
+        <v>-2.3549519586105</v>
       </c>
       <c r="K368">
-        <v>0.71</v>
+        <v>1.93</v>
       </c>
       <c r="L368" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="M368" s="1">
-        <v>272547.0</v>
+        <v>211382.0</v>
       </c>
       <c r="N368" s="1">
-        <v>274673.71</v>
+        <v>215245.01</v>
       </c>
       <c r="O368" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="B369" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="C369" s="1">
-        <v>175000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>103.058</v>
+        <v>97.436</v>
       </c>
       <c r="E369" s="1">
-        <v>99.779</v>
+        <v>100.507</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>174613.25</v>
+        <v>402028.0</v>
       </c>
       <c r="I369" s="1">
-        <v>5738.25</v>
+        <v>-12284.0</v>
       </c>
       <c r="J369" s="1">
-        <v>3.2862626404354</v>
+        <v>-3.0555085715423</v>
       </c>
       <c r="K369">
-        <v>1.04</v>
+        <v>2.77</v>
       </c>
       <c r="L369" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="M369" s="1">
-        <v>180351.5</v>
+        <v>389744.0</v>
       </c>
       <c r="N369" s="1">
-        <v>182167.42</v>
+        <v>400839.89</v>
       </c>
       <c r="O369" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="B370" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="C370" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>103.032</v>
+        <v>88.421</v>
       </c>
       <c r="E370" s="1">
-        <v>102.939</v>
+        <v>85.25</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>102939.0</v>
+        <v>255750.0</v>
       </c>
       <c r="I370" s="1">
-        <v>93.0</v>
+        <v>9513.0</v>
       </c>
       <c r="J370" s="1">
-        <v>0.090344767289366</v>
+        <v>3.7196480938416</v>
       </c>
       <c r="K370">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="L370">
-        <v>89.38</v>
+        <v>6.16</v>
       </c>
       <c r="M370" s="1">
-        <v>103032.0</v>
+        <v>265263.0</v>
       </c>
       <c r="N370" s="1">
-        <v>103121.38</v>
+        <v>265269.16</v>
       </c>
       <c r="O370" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="B371" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="C371" s="1">
-        <v>400000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>100.157</v>
+        <v>100.869</v>
       </c>
       <c r="E371" s="1">
-        <v>100.761</v>
+        <v>99.779</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>403044.0</v>
+        <v>174613.25</v>
       </c>
       <c r="I371" s="1">
-        <v>-2416.0</v>
+        <v>1907.5</v>
       </c>
       <c r="J371" s="1">
-        <v>-0.59943827472931</v>
+        <v>1.0924142354604</v>
       </c>
       <c r="K371">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>36.99</v>
+        <v>1.25</v>
+      </c>
+      <c r="L371" t="s">
+        <v>940</v>
       </c>
       <c r="M371" s="1">
-        <v>400628.0</v>
+        <v>176520.75</v>
       </c>
       <c r="N371" s="1">
-        <v>400664.99</v>
+        <v>178714.24</v>
       </c>
       <c r="O371" s="1">
-        <v>0.22</v>
+        <v>0.1</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="B372" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="C372" s="1">
         <v>100000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>104.003</v>
+        <v>100.425</v>
       </c>
       <c r="E372" s="1">
-        <v>99.871</v>
+        <v>102.939</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>99871.0</v>
+        <v>102939.0</v>
       </c>
       <c r="I372" s="1">
-        <v>4132.0</v>
+        <v>-2514.0</v>
       </c>
       <c r="J372" s="1">
-        <v>4.1373371649428</v>
+        <v>-2.4422230641448</v>
       </c>
       <c r="K372">
-        <v>3.11</v>
-[...2 lines deleted...]
-        <v>941</v>
+        <v>0.3</v>
+      </c>
+      <c r="L372">
+        <v>297.95</v>
       </c>
       <c r="M372" s="1">
-        <v>104003.0</v>
+        <v>100425.0</v>
       </c>
       <c r="N372" s="1">
-        <v>107116.01</v>
+        <v>100722.95</v>
       </c>
       <c r="O372" s="1">
         <v>0.06</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="B373" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="C373" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>107.053</v>
+        <v>96.733</v>
       </c>
       <c r="E373" s="1">
-        <v>104.45</v>
+        <v>100.761</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>104450.0</v>
+        <v>403044.0</v>
       </c>
       <c r="I373" s="1">
-        <v>2603.0</v>
+        <v>-16112.0</v>
       </c>
       <c r="J373" s="1">
-        <v>2.4921014839636</v>
+        <v>-3.9975784281617</v>
       </c>
       <c r="K373">
-        <v>3.6</v>
-[...2 lines deleted...]
-        <v>944</v>
+        <v>0.2</v>
+      </c>
+      <c r="L373">
+        <v>813.7</v>
       </c>
       <c r="M373" s="1">
-        <v>107053.0</v>
+        <v>386932.0</v>
       </c>
       <c r="N373" s="1">
-        <v>110650.95</v>
+        <v>387745.7</v>
       </c>
       <c r="O373" s="1">
-        <v>0.06</v>
+        <v>0.22</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
         <v>945</v>
       </c>
       <c r="B374" t="s">
         <v>946</v>
       </c>
       <c r="C374" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>100.132</v>
+        <v>101.379</v>
       </c>
       <c r="E374" s="1">
-        <v>99.589</v>
+        <v>99.871</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>298767.0</v>
+        <v>99871.0</v>
       </c>
       <c r="I374" s="1">
-        <v>1629.0</v>
+        <v>1508.0</v>
       </c>
       <c r="J374" s="1">
-        <v>0.54524094026449</v>
+        <v>1.5099478327042</v>
       </c>
       <c r="K374">
-        <v>1.84</v>
+        <v>3.33</v>
       </c>
       <c r="L374" t="s">
         <v>947</v>
       </c>
       <c r="M374" s="1">
-        <v>300396.0</v>
+        <v>101379.0</v>
       </c>
       <c r="N374" s="1">
-        <v>305919.29</v>
+        <v>104707.77</v>
       </c>
       <c r="O374" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
         <v>948</v>
       </c>
       <c r="B375" t="s">
         <v>949</v>
       </c>
       <c r="C375" s="1">
         <v>100000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>99.762</v>
+        <v>104.254</v>
       </c>
       <c r="E375" s="1">
-        <v>99.908</v>
+        <v>104.45</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>99908.0</v>
+        <v>104450.0</v>
       </c>
       <c r="I375" s="1">
-        <v>-146.0</v>
+        <v>-196.0</v>
       </c>
       <c r="J375" s="1">
-        <v>-0.14613444368819</v>
+        <v>-0.18764959310675</v>
       </c>
       <c r="K375">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>333.68</v>
+        <v>3.84</v>
+      </c>
+      <c r="L375" t="s">
+        <v>950</v>
       </c>
       <c r="M375" s="1">
-        <v>99762.0</v>
+        <v>104254.0</v>
       </c>
       <c r="N375" s="1">
-        <v>100095.68</v>
+        <v>108096.47</v>
       </c>
       <c r="O375" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="B376" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="C376" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>104.321</v>
+        <v>97.462</v>
       </c>
       <c r="E376" s="1">
-        <v>103.15</v>
+        <v>99.589</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
-        <v>103150.0</v>
+        <v>298767.0</v>
       </c>
       <c r="I376" s="1">
-        <v>1171.0</v>
+        <v>-6381.0</v>
       </c>
       <c r="J376" s="1">
-        <v>1.1352399418323</v>
+        <v>-2.1357780477764</v>
       </c>
       <c r="K376">
-        <v>4.24</v>
+        <v>2.01</v>
       </c>
       <c r="L376" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="M376" s="1">
-        <v>104321.0</v>
+        <v>292386.0</v>
       </c>
       <c r="N376" s="1">
-        <v>108563.47</v>
+        <v>298427.1</v>
       </c>
       <c r="O376" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="B377" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="C377" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>106.282</v>
+        <v>101.648</v>
       </c>
       <c r="E377" s="1">
-        <v>106.6</v>
+        <v>103.15</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
-        <v>426400.0</v>
+        <v>103150.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-1272.0</v>
+        <v>-1502.0</v>
       </c>
       <c r="J377" s="1">
-        <v>-0.29831144465291</v>
+        <v>-1.456131846825</v>
       </c>
       <c r="K377">
-        <v>1.58</v>
+        <v>4.52</v>
       </c>
       <c r="L377" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="M377" s="1">
-        <v>425128.0</v>
+        <v>101648.0</v>
       </c>
       <c r="N377" s="1">
-        <v>431462.25</v>
+        <v>106163.75</v>
       </c>
       <c r="O377" s="1">
-        <v>0.24</v>
+        <v>0.06</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
+        <v>957</v>
+      </c>
+      <c r="B378" t="s">
         <v>955</v>
       </c>
-      <c r="B378" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C378" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>102.185</v>
+        <v>97.248</v>
       </c>
       <c r="E378" s="1">
-        <v>100.0</v>
+        <v>99.908</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>216000.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I378" s="1">
-        <v>4719.6</v>
+        <v>-2660.0</v>
       </c>
       <c r="J378" s="1">
-        <v>2.185</v>
+        <v>-2.6624494534972</v>
       </c>
       <c r="K378">
-        <v>0.43</v>
+        <v>0.56</v>
       </c>
       <c r="L378">
-        <v>930.1</v>
+        <v>559.72</v>
       </c>
       <c r="M378" s="1">
-        <v>220719.6</v>
+        <v>97248.0</v>
       </c>
       <c r="N378" s="1">
-        <v>221649.7</v>
+        <v>97807.72</v>
       </c>
       <c r="O378" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="B379" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="C379" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>104.11</v>
+        <v>103.455</v>
       </c>
       <c r="E379" s="1">
-        <v>100.0</v>
+        <v>106.6</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
-        <v>100000.0</v>
+        <v>426400.0</v>
       </c>
       <c r="I379" s="1">
-        <v>4110.0</v>
+        <v>-12580.0</v>
       </c>
       <c r="J379" s="1">
-        <v>4.11</v>
+        <v>-2.9502814258912</v>
       </c>
       <c r="K379">
-        <v>3.63</v>
+        <v>1.83</v>
       </c>
       <c r="L379" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="M379" s="1">
-        <v>104110.0</v>
+        <v>413820.0</v>
       </c>
       <c r="N379" s="1">
-        <v>107742.22</v>
+        <v>421132.33</v>
       </c>
       <c r="O379" s="1">
-        <v>0.06</v>
+        <v>0.24</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B380" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="C380" s="1">
-        <v>300000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>104.251</v>
+        <v>97.253</v>
       </c>
       <c r="E380" s="1">
-        <v>99.6583</v>
+        <v>99.902</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
-        <v>298974.9</v>
+        <v>398608.98</v>
       </c>
       <c r="I380" s="1">
-        <v>13778.1</v>
+        <v>-10569.51</v>
       </c>
       <c r="J380" s="1">
-        <v>4.6084470636164</v>
+        <v>-2.6515985665953</v>
       </c>
       <c r="K380">
-        <v>3.02</v>
+        <v>0.33</v>
       </c>
       <c r="L380" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="M380" s="1">
-        <v>312753.0</v>
+        <v>388039.47</v>
       </c>
       <c r="N380" s="1">
-        <v>321805.4</v>
+        <v>389347.15</v>
       </c>
       <c r="O380" s="1">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="B381" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="C381" s="1">
-        <v>200000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>100.291</v>
+        <v>99.08</v>
       </c>
       <c r="E381" s="1">
         <v>100.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
-        <v>200000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="I381" s="1">
-        <v>582.0</v>
+        <v>-1987.2</v>
       </c>
       <c r="J381" s="1">
-        <v>0.291</v>
+        <v>-0.92</v>
       </c>
       <c r="K381">
-        <v>1.77</v>
+        <v>0.66</v>
       </c>
       <c r="L381" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="M381" s="1">
-        <v>200582.0</v>
+        <v>214012.8</v>
       </c>
       <c r="N381" s="1">
-        <v>204116.51</v>
+        <v>215443.73</v>
       </c>
       <c r="O381" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="B382" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="C382" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>103.886</v>
+        <v>100.55</v>
       </c>
       <c r="E382" s="1">
-        <v>103.4955</v>
+        <v>100.0</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
-        <v>206991.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I382" s="1">
-        <v>781.0</v>
+        <v>550.0</v>
       </c>
       <c r="J382" s="1">
-        <v>0.37731109082037</v>
+        <v>0.55</v>
       </c>
       <c r="K382">
-        <v>4.05</v>
+        <v>3.87</v>
       </c>
       <c r="L382" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="M382" s="1">
-        <v>207772.0</v>
+        <v>100550.0</v>
       </c>
       <c r="N382" s="1">
-        <v>215876.11</v>
+        <v>104420.58</v>
       </c>
       <c r="O382" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="B383" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="C383" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>101.668</v>
+        <v>101.132</v>
       </c>
       <c r="E383" s="1">
-        <v>99.142</v>
+        <v>99.6583</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
-        <v>495710.0</v>
+        <v>298974.9</v>
       </c>
       <c r="I383" s="1">
-        <v>12630.0</v>
+        <v>4421.1</v>
       </c>
       <c r="J383" s="1">
-        <v>2.5478606443283</v>
+        <v>1.4787528986547</v>
       </c>
       <c r="K383">
-        <v>1.84</v>
+        <v>3.25</v>
       </c>
       <c r="L383" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="M383" s="1">
-        <v>508340.0</v>
+        <v>303396.0</v>
       </c>
       <c r="N383" s="1">
-        <v>517523.22</v>
+        <v>313160.38</v>
       </c>
       <c r="O383" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="B384" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="C384" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>105.892</v>
+        <v>97.944</v>
       </c>
       <c r="E384" s="1">
-        <v>105.92</v>
+        <v>100.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
-        <v>105920.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I384" s="1">
-        <v>-28.0</v>
+        <v>-4112.0</v>
       </c>
       <c r="J384" s="1">
-        <v>-0.026435045317221</v>
+        <v>-2.056</v>
       </c>
       <c r="K384">
-        <v>3.83</v>
+        <v>1.95</v>
       </c>
       <c r="L384" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="M384" s="1">
-        <v>105892.0</v>
+        <v>195888.0</v>
       </c>
       <c r="N384" s="1">
-        <v>109719.4</v>
+        <v>199786.36</v>
       </c>
       <c r="O384" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="B385" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="C385" s="1">
-        <v>231000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>102.409</v>
+        <v>101.899</v>
       </c>
       <c r="E385" s="1">
-        <v>102.83</v>
+        <v>103.4955</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
-        <v>237537.3</v>
+        <v>206991.0</v>
       </c>
       <c r="I385" s="1">
-        <v>-972.51</v>
+        <v>-3193.0</v>
       </c>
       <c r="J385" s="1">
-        <v>-0.4094135952543</v>
+        <v>-1.5425791459532</v>
       </c>
       <c r="K385">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>977</v>
+        <v>0.05</v>
+      </c>
+      <c r="L385">
+        <v>93.15</v>
       </c>
       <c r="M385" s="1">
-        <v>236564.79</v>
+        <v>203798.0</v>
       </c>
       <c r="N385" s="1">
-        <v>242403.08</v>
+        <v>203891.15</v>
       </c>
       <c r="O385" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
         <v>978</v>
       </c>
       <c r="B386" t="s">
         <v>979</v>
       </c>
       <c r="C386" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>100.061</v>
+        <v>97.435</v>
       </c>
       <c r="E386" s="1">
-        <v>100.0</v>
+        <v>99.142</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
-        <v>300000.0</v>
+        <v>495710.0</v>
       </c>
       <c r="I386" s="1">
-        <v>183.0</v>
+        <v>-8535.0</v>
       </c>
       <c r="J386" s="1">
-        <v>0.061</v>
+        <v>-1.7217728107159</v>
       </c>
       <c r="K386">
-        <v>0.42</v>
+        <v>2.06</v>
       </c>
       <c r="L386" t="s">
         <v>980</v>
       </c>
       <c r="M386" s="1">
-        <v>300183.0</v>
+        <v>487175.0</v>
       </c>
       <c r="N386" s="1">
-        <v>301454.08</v>
+        <v>497472.95</v>
       </c>
       <c r="O386" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
         <v>981</v>
       </c>
       <c r="B387" t="s">
         <v>982</v>
       </c>
       <c r="C387" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>97.101</v>
+        <v>103.952</v>
       </c>
       <c r="E387" s="1">
-        <v>97.25</v>
+        <v>105.92</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
-        <v>194500.0</v>
+        <v>105920.0</v>
       </c>
       <c r="I387" s="1">
-        <v>-298.0</v>
+        <v>-1968.0</v>
       </c>
       <c r="J387" s="1">
-        <v>-0.15321336760925</v>
+        <v>-1.8580060422961</v>
       </c>
       <c r="K387">
-        <v>2.17</v>
+        <v>4.14</v>
       </c>
       <c r="L387" t="s">
         <v>983</v>
       </c>
       <c r="M387" s="1">
-        <v>194202.0</v>
+        <v>103952.0</v>
       </c>
       <c r="N387" s="1">
-        <v>198544.47</v>
+        <v>108095.84</v>
       </c>
       <c r="O387" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
         <v>984</v>
       </c>
       <c r="B388" t="s">
         <v>985</v>
       </c>
       <c r="C388" s="1">
-        <v>300000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>102.133</v>
+        <v>99.267</v>
       </c>
       <c r="E388" s="1">
-        <v>99.147</v>
+        <v>102.83</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
-        <v>297441.0</v>
+        <v>237537.3</v>
       </c>
       <c r="I388" s="1">
-        <v>8958.0</v>
+        <v>-8230.53</v>
       </c>
       <c r="J388" s="1">
-        <v>3.0116897132541</v>
+        <v>-3.4649421375085</v>
       </c>
       <c r="K388">
-        <v>2.58</v>
+        <v>2.74</v>
       </c>
       <c r="L388" t="s">
         <v>986</v>
       </c>
       <c r="M388" s="1">
-        <v>306399.0</v>
+        <v>229306.77</v>
       </c>
       <c r="N388" s="1">
-        <v>314145.58</v>
+        <v>235643.45</v>
       </c>
       <c r="O388" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
         <v>987</v>
       </c>
       <c r="B389" t="s">
         <v>988</v>
       </c>
       <c r="C389" s="1">
-        <v>368000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>100.173</v>
+        <v>97.433</v>
       </c>
       <c r="E389" s="1">
         <v>100.0</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
-        <v>368000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I389" s="1">
-        <v>636.64</v>
+        <v>-7701.0</v>
       </c>
       <c r="J389" s="1">
-        <v>0.173</v>
+        <v>-2.567</v>
       </c>
       <c r="K389">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>342.49</v>
+        <v>0.59</v>
+      </c>
+      <c r="L389" t="s">
+        <v>989</v>
       </c>
       <c r="M389" s="1">
-        <v>368636.64</v>
+        <v>292299.0</v>
       </c>
       <c r="N389" s="1">
-        <v>368979.13</v>
+        <v>294083.4</v>
       </c>
       <c r="O389" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="B390" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="C390" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>84.852</v>
+        <v>94.769</v>
       </c>
       <c r="E390" s="1">
-        <v>81.804</v>
+        <v>97.25</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
-        <v>490824.0</v>
+        <v>194500.0</v>
       </c>
       <c r="I390" s="1">
-        <v>18288.0</v>
+        <v>-4962.0</v>
       </c>
       <c r="J390" s="1">
-        <v>3.7259791697228</v>
+        <v>-2.5511568123393</v>
       </c>
       <c r="K390">
-        <v>0.38</v>
+        <v>2.32</v>
       </c>
       <c r="L390" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="M390" s="1">
-        <v>509112.0</v>
+        <v>189538.0</v>
       </c>
       <c r="N390" s="1">
-        <v>511368.16</v>
+        <v>194168.14</v>
       </c>
       <c r="O390" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B391" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="C391" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D391" s="1">
-        <v>102.998</v>
+        <v>99.342</v>
       </c>
       <c r="E391" s="1">
-        <v>99.417</v>
+        <v>99.147</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
-        <v>198834.0</v>
+        <v>297441.0</v>
       </c>
       <c r="I391" s="1">
-        <v>7162.0</v>
+        <v>585.0</v>
       </c>
       <c r="J391" s="1">
-        <v>3.6019996580062</v>
+        <v>0.19667766044358</v>
       </c>
       <c r="K391">
-        <v>3.43</v>
+        <v>2.77</v>
       </c>
       <c r="L391" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="M391" s="1">
-        <v>205996.0</v>
+        <v>298026.0</v>
       </c>
       <c r="N391" s="1">
-        <v>212859.01</v>
+        <v>306333.53</v>
       </c>
       <c r="O391" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="B392" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="C392" s="1">
-        <v>200000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="D392" s="1">
-        <v>100.582</v>
+        <v>98.808</v>
       </c>
       <c r="E392" s="1">
-        <v>100.0</v>
+        <v>99.695</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
-        <v>200000.0</v>
+        <v>158515.05</v>
       </c>
       <c r="I392" s="1">
-        <v>1164.0</v>
+        <v>-1410.33</v>
       </c>
       <c r="J392" s="1">
-        <v>0.582</v>
+        <v>-0.88971362656101</v>
       </c>
       <c r="K392">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>997</v>
+        <v>0.06</v>
+      </c>
+      <c r="L392">
+        <v>98.01</v>
       </c>
       <c r="M392" s="1">
-        <v>201164.0</v>
+        <v>157104.72</v>
       </c>
       <c r="N392" s="1">
-        <v>204152.87</v>
+        <v>157202.73</v>
       </c>
       <c r="O392" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
         <v>998</v>
       </c>
       <c r="B393" t="s">
         <v>999</v>
       </c>
       <c r="C393" s="1">
-        <v>548.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D393" s="1">
-        <v>0.1875</v>
+        <v>81.929</v>
       </c>
       <c r="E393" s="1">
-        <v>0.1073448905</v>
+        <v>81.804</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
       <c r="G393">
         <v>1.0</v>
       </c>
       <c r="H393" s="1">
-        <v>0.0</v>
+        <v>490824.0</v>
       </c>
       <c r="I393" s="1">
-        <v>109812.5</v>
+        <v>750.0</v>
       </c>
       <c r="J393" s="1">
-        <v>0</v>
+        <v>0.15280426385018</v>
       </c>
       <c r="K393">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.42</v>
+      </c>
+      <c r="L393" t="s">
+        <v>1000</v>
       </c>
       <c r="M393" s="1">
-        <v>109812.5</v>
+        <v>491574.0</v>
       </c>
       <c r="N393" s="1">
-        <v>109812.5</v>
+        <v>494089.07</v>
       </c>
       <c r="O393" s="1">
-        <v>0.06</v>
+        <v>0.29</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="B394" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="C394" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D394" s="1">
+        <v>100.113</v>
+      </c>
+      <c r="E394" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F394" t="s">
+        <v>8</v>
+      </c>
+      <c r="G394">
+        <v>1.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>198834.0</v>
+      </c>
+      <c r="I394" s="1">
+        <v>1392.0</v>
+      </c>
+      <c r="J394" s="1">
+        <v>0.70008147499925</v>
+      </c>
+      <c r="K394">
+        <v>3.65</v>
+      </c>
+      <c r="L394" t="s">
+        <v>1003</v>
+      </c>
+      <c r="M394" s="1">
+        <v>200226.0</v>
+      </c>
+      <c r="N394" s="1">
+        <v>207520.52</v>
+      </c>
+      <c r="O394" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P394">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="395" spans="1:16">
+      <c r="A395" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C395" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D395" s="1">
+        <v>97.757</v>
+      </c>
+      <c r="E395" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F395" t="s">
+        <v>8</v>
+      </c>
+      <c r="G395">
+        <v>1.0</v>
+      </c>
+      <c r="H395" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I395" s="1">
+        <v>-4486.0</v>
+      </c>
+      <c r="J395" s="1">
+        <v>-2.243</v>
+      </c>
+      <c r="K395">
+        <v>1.68</v>
+      </c>
+      <c r="L395" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M395" s="1">
+        <v>195514.0</v>
+      </c>
+      <c r="N395" s="1">
+        <v>198865.68</v>
+      </c>
+      <c r="O395" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P395">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="396" spans="1:16">
+      <c r="A396" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C396" s="1">
+        <v>548.0</v>
+      </c>
+      <c r="D396" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="E396" s="1">
+        <v>0.1073448905</v>
+      </c>
+      <c r="F396" t="s">
+        <v>8</v>
+      </c>
+      <c r="G396">
+        <v>1.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I396" s="1">
+        <v>17337.5</v>
+      </c>
+      <c r="J396" s="1">
+        <v>0</v>
+      </c>
+      <c r="K396">
+        <v>0.0</v>
+      </c>
+      <c r="L396">
+        <v>0.0</v>
+      </c>
+      <c r="M396" s="1">
+        <v>17337.5</v>
+      </c>
+      <c r="N396" s="1">
+        <v>17337.5</v>
+      </c>
+      <c r="O396" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P396">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="397" spans="1:16">
+      <c r="A397" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C397" s="1">
+        <v>165.0</v>
+      </c>
+      <c r="D397" s="1">
+        <v>37.4</v>
+      </c>
+      <c r="E397" s="1">
+        <v>53.2</v>
+      </c>
+      <c r="F397" t="s">
+        <v>8</v>
+      </c>
+      <c r="G397">
+        <v>1.0</v>
+      </c>
+      <c r="H397" s="1">
+        <v>87780.0</v>
+      </c>
+      <c r="I397" s="1">
+        <v>-26070.0</v>
+      </c>
+      <c r="J397" s="1">
+        <v>-29.699248120301</v>
+      </c>
+      <c r="K397">
+        <v>0.0</v>
+      </c>
+      <c r="L397">
+        <v>0.0</v>
+      </c>
+      <c r="M397" s="1">
+        <v>61710.0</v>
+      </c>
+      <c r="N397" s="1">
+        <v>61710.0</v>
+      </c>
+      <c r="O397" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P397">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="398" spans="1:16">
+      <c r="A398" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C398" s="1">
+        <v>230.0</v>
+      </c>
+      <c r="D398" s="1">
+        <v>36.5</v>
+      </c>
+      <c r="E398" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F398" t="s">
+        <v>8</v>
+      </c>
+      <c r="G398">
+        <v>1.0</v>
+      </c>
+      <c r="H398" s="1">
+        <v>173190.0</v>
+      </c>
+      <c r="I398" s="1">
+        <v>-89240.0</v>
+      </c>
+      <c r="J398" s="1">
+        <v>-51.527224435591</v>
+      </c>
+      <c r="K398">
+        <v>0.0</v>
+      </c>
+      <c r="L398">
+        <v>0.0</v>
+      </c>
+      <c r="M398" s="1">
+        <v>83950.0</v>
+      </c>
+      <c r="N398" s="1">
+        <v>83950.0</v>
+      </c>
+      <c r="O398" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P398">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="399" spans="1:16">
+      <c r="A399" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C399" s="1">
         <v>-548.0</v>
       </c>
-      <c r="D394" s="1">
-[...2 lines deleted...]
-      <c r="E394" s="1">
+      <c r="D399" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="E399" s="1">
         <v>0.0698631387</v>
       </c>
-      <c r="F394" t="s">
-[...11 lines deleted...]
-      <c r="J394" s="1">
+      <c r="F399" t="s">
+        <v>8</v>
+      </c>
+      <c r="G399">
+        <v>1.0</v>
+      </c>
+      <c r="H399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I399" s="1">
+        <v>-27587.5</v>
+      </c>
+      <c r="J399" s="1">
         <v>0</v>
       </c>
-      <c r="K394">
-[...14 lines deleted...]
-      <c r="P394">
+      <c r="K399">
+        <v>0.0</v>
+      </c>
+      <c r="L399">
+        <v>0.0</v>
+      </c>
+      <c r="M399" s="1">
+        <v>-27587.5</v>
+      </c>
+      <c r="N399" s="1">
+        <v>-27587.5</v>
+      </c>
+      <c r="O399" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="P399">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>