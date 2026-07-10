--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1015">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1022">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -637,51 +637,51 @@
   <si>
     <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -1036,2067 +1036,2088 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>IK1100626</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...4 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>2 258.13</t>
+    <t>3 152.86</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>6 017.12</t>
+    <t>6 520.55</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 443.84</t>
+    <t>1 889.73</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>12 392.47</t>
+    <t>13 190.75</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>4 119.45</t>
+    <t>4 891.85</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 284.93</t>
+    <t>2 630.14</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>5 925.21</t>
+    <t>6 386.05</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>11 584.18</t>
+    <t>12 589.41</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 328.77</t>
+    <t>4 616.44</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>5 085.62</t>
+    <t>5 481.16</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>5 293.15</t>
-[...8 lines deleted...]
-    <t>1 892.30</t>
+    <t>5 638.36</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>7 009.59</t>
+    <t>7 498.63</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>15 102.74</t>
+    <t>16 109.59</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>8 952.90</t>
+    <t>9 502.64</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 402.29</t>
+    <t>3 711.59</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
+    <t>1 085.88</t>
+  </si>
+  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>2 993.51</t>
+    <t>3 367.70</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 729.47</t>
+    <t>1 870.79</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>1 175.34</t>
-[...8 lines deleted...]
-    <t>3 643.84</t>
+    <t>1 736.30</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>1 513.48</t>
+    <t>2 026.11</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>5 446.58</t>
+    <t>5 849.32</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>2 280.82</t>
+    <t>1 952.05</t>
   </si>
   <si>
     <t>XS2705604234</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
   </si>
   <si>
-    <t>4 193.84</t>
+    <t>4 754.79</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 086.90</t>
+    <t>1 187.01</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>4 570.79</t>
+    <t>4 886.54</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>2 378.64</t>
+    <t>2 207.77</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
+    <t>2 387.67</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>4 332.64</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+  </si>
+  <si>
+    <t>2 071.23</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>2 450.34</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>8 904.45</t>
+  </si>
+  <si>
+    <t>BE0000349580</t>
+  </si>
+  <si>
+    <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
+  </si>
+  <si>
+    <t>BE0000345547</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
+  </si>
+  <si>
+    <t>1 213.54</t>
+  </si>
+  <si>
+    <t>BE0000333428</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
+  </si>
+  <si>
+    <t>29 978.41</t>
+  </si>
+  <si>
+    <t>BE0000320292</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
+  </si>
+  <si>
+    <t>2 768.41</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>3 470.34</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>3 956.16</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2036</t>
+  </si>
+  <si>
+    <t>2 640.54</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>3 904.11</t>
+  </si>
+  <si>
+    <t>FR001400G6Y4</t>
+  </si>
+  <si>
+    <t>BPCE SA 02/03/2030</t>
+  </si>
+  <si>
+    <t>1 634.59</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>3 270.70</t>
+  </si>
+  <si>
+    <t>IT0001174611</t>
+  </si>
+  <si>
+    <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>5 409.25</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>3 206.16</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>3 854.79</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>1 503.08</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>3 632.88</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>3 436.99</t>
+  </si>
+  <si>
+    <t>XS2909746401</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.55 26/09/2036</t>
+  </si>
+  <si>
+    <t>1 945.21</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>5 961.64</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>8 553.08</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>14 736.99</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>15 864.38</t>
+  </si>
+  <si>
+    <t>FR001400PGC0</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 15/04/2036</t>
+  </si>
+  <si>
+    <t>26 178.08</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>8 802.96</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>2 330.14</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>1 621.92</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>3 754.11</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>2 102.05</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>1 869.86</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>4 389.04</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>1 642.27</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>3 675.54</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>4 223.56</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>8 234.12</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>13 506.85</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>1 546.23</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>2 689.73</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA 3.875 11/06/2031</t>
+  </si>
+  <si>
+    <t>6 518.49</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>10 686.73</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>5 529.45</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>2 239.73</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>6 242.47</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>1 705.48</t>
+  </si>
+  <si>
+    <t>XS2113167568</t>
+  </si>
+  <si>
+    <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>4 427.40</t>
+  </si>
+  <si>
+    <t>EU000A3K4ES4</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3 04/12/2034</t>
+  </si>
+  <si>
+    <t>9 367.40</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>19 780.27</t>
+  </si>
+  <si>
+    <t>EU000A4D8KD2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 12/12/2035</t>
+  </si>
+  <si>
+    <t>11 667.50</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>5 053.42</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>2 504.12</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>1 766.71</t>
+  </si>
+  <si>
+    <t>FI4000441878</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
+  </si>
+  <si>
+    <t>FI4000440557</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
+  </si>
+  <si>
+    <t>FI4000348727</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
+  </si>
+  <si>
+    <t>1 381.62</t>
+  </si>
+  <si>
+    <t>FI4000306758</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 1.125 15/04/2034</t>
+  </si>
+  <si>
+    <t>2 849.67</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>1 597.27</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>3 679.73</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0013515806</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
+  </si>
+  <si>
+    <t>27 447.07</t>
+  </si>
+  <si>
+    <t>FR0013313582</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 1.25 25/05/2034</t>
+  </si>
+  <si>
+    <t>7 406.73</t>
+  </si>
+  <si>
+    <t>FR0014009O62</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 1.25 25/05/2038</t>
+  </si>
+  <si>
+    <t>32 843.84</t>
+  </si>
+  <si>
+    <t>FR0014016G71</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 2.4 24/09/2029</t>
+  </si>
+  <si>
+    <t>23 111.01</t>
+  </si>
+  <si>
+    <t>FR001400FTH3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3 25/05/2054</t>
+  </si>
+  <si>
+    <t>28 227.95</t>
+  </si>
+  <si>
+    <t>FR001400X8V5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.2 25/05/2035</t>
+  </si>
+  <si>
+    <t>14 657.23</t>
+  </si>
+  <si>
+    <t>FR0014012II5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
+  </si>
+  <si>
+    <t>50 326.80</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>19 798.62</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>DE0001102515</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>92 331.18</t>
+  </si>
+  <si>
+    <t>DE000BU2Z049</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
+  </si>
+  <si>
+    <t>8 243.85</t>
+  </si>
+  <si>
+    <t>DE000BU2Z031</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2034</t>
+  </si>
+  <si>
+    <t>38 096.77</t>
+  </si>
+  <si>
+    <t>DE000BU2Z056</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2035</t>
+  </si>
+  <si>
+    <t>38 639.56</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>3 418.49</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>3 605.48</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>1 078.77</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>9 968.84</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>3 287.67</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>2 880.00</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>15 678.08</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>3 594.14</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>3 156.16</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>4 457.22</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>2 337.33</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>12 580.48</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>5 379.45</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>4 939.60</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>IE00BH3SQ895</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
+  </si>
+  <si>
+    <t>4 591.15</t>
+  </si>
+  <si>
+    <t>IE00BFZRPZ02</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
+  </si>
+  <si>
+    <t>2 559.11</t>
+  </si>
+  <si>
+    <t>IE00BV8C9186</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
+  </si>
+  <si>
+    <t>IT0005138828</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
+  </si>
+  <si>
+    <t>2 194.25</t>
+  </si>
+  <si>
+    <t>IT0005633794</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
+  </si>
+  <si>
+    <t>10 718.45</t>
+  </si>
+  <si>
+    <t>IT0005083057</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
+  </si>
+  <si>
+    <t>5 012.77</t>
+  </si>
+  <si>
+    <t>IT0005358806</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.35 01/03/2035</t>
+  </si>
+  <si>
+    <t>7 918.74</t>
+  </si>
+  <si>
+    <t>IT0005631590</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.65 01/08/2035</t>
+  </si>
+  <si>
+    <t>40 291.16</t>
+  </si>
+  <si>
+    <t>IT0005542797</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.7 15/06/2030</t>
+  </si>
+  <si>
+    <t>33 787.91</t>
+  </si>
+  <si>
+    <t>IT0003934657</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 4 01/02/2037</t>
+  </si>
+  <si>
+    <t>26 095.03</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
     <t>1 783.56</t>
   </si>
   <si>
-    <t>XS2831195644</t>
-[...925 lines deleted...]
-  <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 302.86</t>
+    <t>2 107.56</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>8 875.34</t>
+    <t>9 421.92</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>5 796.58</t>
+    <t>6 465.41</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 198.63</t>
+    <t>1 450.34</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>6 327.56</t>
+    <t>6 744.11</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>4 700.32</t>
+    <t>5 014.67</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>3 896.69</t>
+    <t>4 361.64</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>XS3070027522</t>
-[...5 lines deleted...]
-    <t>5 762.56</t>
+    <t>1 561.64</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>3 830.96</t>
+    <t>3 084.66</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
+    <t>3 020.55</t>
+  </si>
+  <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>1 329.73</t>
+    <t>2 105.41</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>6 098.63</t>
+    <t>6 443.84</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
+    <t>1 040.22</t>
+  </si>
+  <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>10 921.85</t>
+    <t>8 516.96</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>4 923.24</t>
+    <t>5 435.06</t>
   </si>
   <si>
     <t>XS2680745382</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
   </si>
   <si>
-    <t>7 404.85</t>
+    <t>8 210.56</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 675.18</t>
+    <t>2 912.22</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>6 143.61</t>
+    <t>6 812.09</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
+    <t>1 468.80</t>
+  </si>
+  <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>1 679.33</t>
+    <t>1 819.27</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>6 037.53</t>
+    <t>7 902.07</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>6 004.82</t>
+    <t>7 859.25</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>6 678.08</t>
+    <t>7 800.00</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>4 375.61</t>
+    <t>4 741.70</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>2 633.30</t>
+    <t>3 676.68</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>20 027.40</t>
+    <t>21 264.38</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 715.07</t>
+    <t>3 945.21</t>
   </si>
   <si>
     <t>PTOTELOE0028</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.475 18/10/2030</t>
   </si>
   <si>
-    <t>1 000.25</t>
+    <t>1 134.04</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>1 450.91</t>
+    <t>1 641.34</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 167.38</t>
+    <t>1 317.77</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>5 829.68</t>
+    <t>5 242.40</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>9 451.07</t>
+    <t>10 065.53</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>4 363.01</t>
+    <t>4 690.24</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 270.55</t>
+    <t>5 658.90</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>6 395.38</t>
+    <t>7 060.24</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>11 606.85</t>
+    <t>12 671.23</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 385.62</t>
+    <t>2 579.79</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>2 460.85</t>
+    <t>2 895.12</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
+    <t>1 065.27</t>
+  </si>
+  <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>2 843.60</t>
+    <t>3 140.69</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>5 509.42</t>
+    <t>5 865.41</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>17 747.95</t>
+    <t>20 106.85</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 170.01</t>
+    <t>1 374.76</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>6 164.38</t>
+    <t>6 811.64</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>3 949.32</t>
+    <t>4 618.15</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>15 096.99</t>
+    <t>16 063.56</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>5 739.95</t>
+    <t>6 248.55</t>
   </si>
   <si>
     <t>ES0000012G42</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.2 31/10/2040</t>
   </si>
   <si>
-    <t>17 388.89</t>
+    <t>19 924.77</t>
   </si>
   <si>
     <t>ES0000012E69</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.85 30/07/2035</t>
   </si>
   <si>
-    <t>11 615.92</t>
+    <t>6 943.73</t>
   </si>
   <si>
     <t>ES0000012N43</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.1 30/07/2031</t>
   </si>
   <si>
-    <t>66 424.93</t>
+    <t>72 310.68</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
-    <t>5 584.66</t>
+    <t>7 840.00</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>2 745.86</t>
+    <t>3 146.30</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>7 386.30</t>
+    <t>7 846.58</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>3 863.01</t>
+    <t>2 219.18</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>11 095.89</t>
+    <t>11 872.60</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>2 193.49</t>
+    <t>2 571.06</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
+    <t>1 590.41</t>
+  </si>
+  <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>3 328.77</t>
+    <t>3 544.52</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>3 842.47</t>
+    <t>4 086.99</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>6 041.10</t>
+    <t>6 558.90</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...7 lines deleted...]
-  <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>7 312.33</t>
+    <t>8 290.41</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 307.68</t>
+    <t>2 139.84</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 430.93</t>
+    <t>1 931.75</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 870.58</t>
+    <t>4 108.95</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>9 764.38</t>
-[...8 lines deleted...]
-    <t>3 898.36</t>
+    <t>10 476.37</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>10 297.95</t>
-[...8 lines deleted...]
-    <t>4 143.84</t>
+    <t>11 412.67</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>6 336.68</t>
+    <t>6 835.07</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 784.40</t>
+    <t>2 297.72</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 630.14</t>
+    <t>4 917.81</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>8 307.53</t>
+    <t>8 868.49</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 515.07</t>
+    <t>2 773.97</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>7 294.52</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>3 351.68</t>
+    <t>3 714.49</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ08</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5800.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ23</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SX5E2612CR08</t>
   </si>
   <si>
     <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ21</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5950.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -3469,209 +3490,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>68988.63</v>
       </c>
       <c r="D2">
-        <v>176.37</v>
+        <v>180.35</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>12167991.63</v>
+        <v>12442538.76</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>12167991.63</v>
+        <v>12442538.76</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>992471.9997</v>
+        <v>992261.3087</v>
       </c>
       <c r="D3">
-        <v>111.21</v>
+        <v>113.7</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>110375691.08</v>
+        <v>112822675.27</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>110375691.08</v>
+        <v>112822675.27</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>496143.03</v>
+        <v>495895.81</v>
       </c>
       <c r="D4">
-        <v>100.26</v>
+        <v>102.51</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>49746048.21</v>
+        <v>50835519.61</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>49746048.21</v>
+        <v>50835519.61</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>7136.4072</v>
+        <v>7132.9265</v>
       </c>
       <c r="D5">
-        <v>99.91</v>
+        <v>102.1</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>713014.39</v>
+        <v>728327.44</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>713014.39</v>
+        <v>728327.44</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>102.66</v>
+        <v>104.96</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>102.66</v>
+        <v>104.96</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>102.66</v>
+        <v>104.96</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P399"/>
+  <dimension ref="A1:P401"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O399" sqref="O399"/>
+      <selection activeCell="O401" sqref="O401"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3693,19936 +3714,20036 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>952.0</v>
       </c>
       <c r="D2" s="1">
-        <v>30.02</v>
+        <v>32.26</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>33529.44</v>
       </c>
       <c r="I2" s="1">
-        <v>-4950.4</v>
+        <v>-2817.92</v>
       </c>
       <c r="J2" s="1">
-        <v>-14.764338444066</v>
+        <v>-8.404315729699</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>28579.04</v>
+        <v>30711.52</v>
       </c>
       <c r="N2" s="1">
-        <v>28579.04</v>
+        <v>30711.52</v>
       </c>
       <c r="O2" s="1">
         <v>0.02</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>2734.0</v>
+        <v>2915.0</v>
       </c>
       <c r="D3" s="1">
-        <v>26.43</v>
+        <v>29.06</v>
       </c>
       <c r="E3" s="1">
-        <v>28.36</v>
+        <v>28.2823842196</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>77536.24</v>
+        <v>82443.15</v>
       </c>
       <c r="I3" s="1">
-        <v>-5276.62</v>
+        <v>2266.75</v>
       </c>
       <c r="J3" s="1">
-        <v>-6.8053596614951</v>
+        <v>2.7494703926281</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>72259.62</v>
+        <v>84709.9</v>
       </c>
       <c r="N3" s="1">
-        <v>72259.62</v>
+        <v>84709.9</v>
       </c>
       <c r="O3" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>741.0</v>
+        <v>790.0</v>
       </c>
       <c r="D4" s="1">
-        <v>208.0</v>
+        <v>239.8</v>
       </c>
       <c r="E4" s="1">
-        <v>246.8</v>
+        <v>245.3113924051</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>182878.8</v>
+        <v>193796.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-28750.8</v>
+        <v>-4354.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-15.721231766613</v>
+        <v>-2.2466923981919</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>154128.0</v>
+        <v>189442.0</v>
       </c>
       <c r="N4" s="1">
-        <v>154128.0</v>
+        <v>189442.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>1208.0</v>
+        <v>1288.0</v>
       </c>
       <c r="D5" s="1">
-        <v>133.5</v>
+        <v>137.8</v>
       </c>
       <c r="E5" s="1">
-        <v>207.1184768212</v>
+        <v>202.741552795</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>250199.12</v>
+        <v>261131.12</v>
       </c>
       <c r="I5" s="1">
-        <v>-88931.12</v>
+        <v>-83644.72</v>
       </c>
       <c r="J5" s="1">
-        <v>-35.544137805121</v>
+        <v>-32.031693503248</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>161268.0</v>
+        <v>177486.4</v>
       </c>
       <c r="N5" s="1">
-        <v>161268.0</v>
+        <v>177486.4</v>
       </c>
       <c r="O5" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>115.0</v>
+        <v>123.0</v>
       </c>
       <c r="D6" s="1">
-        <v>863.5</v>
+        <v>858.8</v>
       </c>
       <c r="E6" s="1">
-        <v>1291.6975652174</v>
+        <v>1263.0082926829</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>148545.22</v>
+        <v>155350.02</v>
       </c>
       <c r="I6" s="1">
-        <v>-49242.72</v>
+        <v>-49717.62</v>
       </c>
       <c r="J6" s="1">
-        <v>-33.149986246612</v>
+        <v>-32.003613517398</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>99302.5</v>
+        <v>105632.4</v>
       </c>
       <c r="N6" s="1">
-        <v>99302.5</v>
+        <v>105632.4</v>
       </c>
       <c r="O6" s="1">
         <v>0.06</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>14857.0</v>
+        <v>15839.0</v>
       </c>
       <c r="D7" s="1">
-        <v>25.28</v>
+        <v>26.8</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1646947567</v>
+        <v>27.0627255509</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>403585.87</v>
+        <v>428646.51</v>
       </c>
       <c r="I7" s="1">
-        <v>-28000.91</v>
+        <v>-4161.31</v>
       </c>
       <c r="J7" s="1">
-        <v>-6.9380303131029</v>
+        <v>-0.97080225848567</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>375584.96</v>
+        <v>424485.2</v>
       </c>
       <c r="N7" s="1">
-        <v>375584.96</v>
+        <v>424485.2</v>
       </c>
       <c r="O7" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>261.0</v>
       </c>
       <c r="D8" s="1">
-        <v>103.1</v>
+        <v>116.1</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>30902.4</v>
       </c>
       <c r="I8" s="1">
-        <v>-3993.3</v>
+        <v>-600.3</v>
       </c>
       <c r="J8" s="1">
-        <v>-12.922297297297</v>
+        <v>-1.9425675675676</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>26909.1</v>
+        <v>30302.1</v>
       </c>
       <c r="N8" s="1">
-        <v>26909.1</v>
+        <v>30302.1</v>
       </c>
       <c r="O8" s="1">
         <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>767.0</v>
+        <v>818.0</v>
       </c>
       <c r="D9" s="1">
-        <v>59.05</v>
+        <v>67.0</v>
       </c>
       <c r="E9" s="1">
-        <v>62.9</v>
+        <v>62.9093520782</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>48244.3</v>
+        <v>51459.85</v>
       </c>
       <c r="I9" s="1">
-        <v>-2952.95</v>
+        <v>3346.15</v>
       </c>
       <c r="J9" s="1">
-        <v>-6.120826709062</v>
+        <v>6.5024480250137</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>45291.35</v>
+        <v>54806.0</v>
       </c>
       <c r="N9" s="1">
-        <v>45291.35</v>
+        <v>54806.0</v>
       </c>
       <c r="O9" s="1">
         <v>0.03</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>13590.0</v>
+        <v>14488.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.88</v>
+        <v>9.564</v>
       </c>
       <c r="E10" s="1">
-        <v>8.85</v>
+        <v>8.8602270845</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>120271.5</v>
+        <v>128366.97</v>
       </c>
       <c r="I10" s="1">
-        <v>407.7</v>
+        <v>10196.26</v>
       </c>
       <c r="J10" s="1">
-        <v>0.33898305084746</v>
+        <v>7.9430557564769</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>120679.2</v>
+        <v>138563.23</v>
       </c>
       <c r="N10" s="1">
-        <v>120679.2</v>
+        <v>138563.23</v>
       </c>
       <c r="O10" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>2669.0</v>
+        <v>2845.0</v>
       </c>
       <c r="D11" s="1">
-        <v>160.92</v>
+        <v>169.5</v>
       </c>
       <c r="E11" s="1">
-        <v>161.8133308355</v>
+        <v>161.7518804921</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>431879.78</v>
+        <v>460184.1</v>
       </c>
       <c r="I11" s="1">
-        <v>-2384.3</v>
+        <v>22043.4</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.55207493159323</v>
+        <v>4.7901263863745</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>429495.48</v>
+        <v>482227.5</v>
       </c>
       <c r="N11" s="1">
-        <v>429495.48</v>
+        <v>482227.5</v>
       </c>
       <c r="O11" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>1773.0</v>
+        <v>1890.0</v>
       </c>
       <c r="D12" s="1">
-        <v>347.6</v>
+        <v>377.3</v>
       </c>
       <c r="E12" s="1">
-        <v>224.0473152848</v>
+        <v>232.4201005291</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>397235.89</v>
+        <v>439273.99</v>
       </c>
       <c r="I12" s="1">
-        <v>219058.91</v>
+        <v>273823.01</v>
       </c>
       <c r="J12" s="1">
-        <v>55.145800144091</v>
+        <v>62.335357028537</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>616294.8</v>
+        <v>713097.0</v>
       </c>
       <c r="N12" s="1">
-        <v>616294.8</v>
+        <v>713097.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>4344.0</v>
+        <v>4631.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.19</v>
+        <v>23.15</v>
       </c>
       <c r="E13" s="1">
-        <v>25.2607803867</v>
+        <v>25.1987583675</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>109732.83</v>
+        <v>116695.45</v>
       </c>
       <c r="I13" s="1">
-        <v>-8995.47</v>
+        <v>-9487.8</v>
       </c>
       <c r="J13" s="1">
-        <v>-8.1976105054431</v>
+        <v>-8.1303941156232</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>100737.36</v>
+        <v>107207.65</v>
       </c>
       <c r="N13" s="1">
-        <v>100737.36</v>
+        <v>107207.65</v>
       </c>
       <c r="O13" s="1">
         <v>0.06</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>546.0</v>
       </c>
       <c r="D14" s="1">
-        <v>53.45</v>
+        <v>52.3</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>34698.3</v>
       </c>
       <c r="I14" s="1">
-        <v>-5514.6</v>
+        <v>-6142.5</v>
       </c>
       <c r="J14" s="1">
-        <v>-15.892997639654</v>
+        <v>-17.702596380803</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>29183.7</v>
+        <v>28555.8</v>
       </c>
       <c r="N14" s="1">
-        <v>29183.7</v>
+        <v>28555.8</v>
       </c>
       <c r="O14" s="1">
         <v>0.02</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>5083.0</v>
+        <v>5419.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.19</v>
+        <v>49.26</v>
       </c>
       <c r="E15" s="1">
-        <v>62.9040566595</v>
+        <v>62.0221073999</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>319741.32</v>
+        <v>336097.8</v>
       </c>
       <c r="I15" s="1">
-        <v>-69708.55</v>
+        <v>-69157.86</v>
       </c>
       <c r="J15" s="1">
-        <v>-21.801545699505</v>
+        <v>-20.57670713703</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>250032.77</v>
+        <v>266939.94</v>
       </c>
       <c r="N15" s="1">
-        <v>250032.77</v>
+        <v>266939.94</v>
       </c>
       <c r="O15" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>2497.0</v>
       </c>
       <c r="D16" s="1">
-        <v>8.37</v>
+        <v>9.196</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750020024</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>32897.98</v>
       </c>
       <c r="I16" s="1">
-        <v>-11998.09</v>
+        <v>-9935.57</v>
       </c>
       <c r="J16" s="1">
-        <v>-36.470597890813</v>
+        <v>-30.201155207706</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>20899.89</v>
+        <v>22962.41</v>
       </c>
       <c r="N16" s="1">
-        <v>20899.89</v>
+        <v>22962.41</v>
       </c>
       <c r="O16" s="1">
         <v>0.01</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>5976.0</v>
+        <v>6371.0</v>
       </c>
       <c r="D17" s="1">
-        <v>59.16</v>
+        <v>64.44</v>
       </c>
       <c r="E17" s="1">
-        <v>55.8426840696</v>
+        <v>56.0830764401</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>333715.88</v>
+        <v>357305.28</v>
       </c>
       <c r="I17" s="1">
-        <v>19824.28</v>
+        <v>53241.96</v>
       </c>
       <c r="J17" s="1">
-        <v>5.9404664830454</v>
+        <v>14.900972076315</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>353540.16</v>
+        <v>410547.24</v>
       </c>
       <c r="N17" s="1">
-        <v>353540.16</v>
+        <v>410547.24</v>
       </c>
       <c r="O17" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>2806.0</v>
+        <v>2992.0</v>
       </c>
       <c r="D18" s="1">
-        <v>26.34</v>
+        <v>29.34</v>
       </c>
       <c r="E18" s="1">
-        <v>29.92</v>
+        <v>29.7645855615</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>83955.52</v>
+        <v>89055.64</v>
       </c>
       <c r="I18" s="1">
-        <v>-10045.48</v>
+        <v>-1270.36</v>
       </c>
       <c r="J18" s="1">
-        <v>-11.965240641711</v>
+        <v>-1.4264789967261</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>73910.04</v>
+        <v>87785.28</v>
       </c>
       <c r="N18" s="1">
-        <v>73910.04</v>
+        <v>87785.28</v>
       </c>
       <c r="O18" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>2063.0</v>
+        <v>2199.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1128.2</v>
+        <v>1270.0</v>
       </c>
       <c r="E19" s="1">
-        <v>480.4634949103</v>
+        <v>519.9669804457</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>991196.19</v>
+        <v>1143407.39</v>
       </c>
       <c r="I19" s="1">
-        <v>1336280.41</v>
+        <v>1649322.61</v>
       </c>
       <c r="J19" s="1">
-        <v>134.81492599361</v>
+        <v>144.24627866014</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2327476.6</v>
+        <v>2792730.0</v>
       </c>
       <c r="N19" s="1">
-        <v>2327476.6</v>
+        <v>2792730.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.35</v>
+        <v>1.58</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>686.0</v>
       </c>
       <c r="D20" s="1">
-        <v>57.48</v>
+        <v>61.56</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>42147.84</v>
       </c>
       <c r="I20" s="1">
-        <v>-2716.56</v>
+        <v>82.32</v>
       </c>
       <c r="J20" s="1">
-        <v>-6.4453125</v>
+        <v>0.1953125</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>39431.28</v>
+        <v>42230.16</v>
       </c>
       <c r="N20" s="1">
-        <v>39431.28</v>
+        <v>42230.16</v>
       </c>
       <c r="O20" s="1">
         <v>0.02</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>16423.0</v>
+        <v>17509.0</v>
       </c>
       <c r="D21" s="1">
-        <v>37.7</v>
+        <v>41.11</v>
       </c>
       <c r="E21" s="1">
-        <v>27.8659258357</v>
+        <v>28.5714055629</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>457642.1</v>
+        <v>500256.74</v>
       </c>
       <c r="I21" s="1">
-        <v>161505.0</v>
+        <v>219538.25</v>
       </c>
       <c r="J21" s="1">
-        <v>35.2906780211</v>
+        <v>43.885115870703</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>619147.1</v>
+        <v>719794.99</v>
       </c>
       <c r="N21" s="1">
-        <v>619147.1</v>
+        <v>719794.99</v>
       </c>
       <c r="O21" s="1">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>3725.0</v>
       </c>
       <c r="D22" s="1">
-        <v>6.945</v>
+        <v>9.415</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950013423</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>31271.38</v>
       </c>
       <c r="I22" s="1">
-        <v>-5401.25</v>
+        <v>3799.5</v>
       </c>
       <c r="J22" s="1">
-        <v>-17.272183063235</v>
+        <v>12.150087396207</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>25870.13</v>
+        <v>35070.88</v>
       </c>
       <c r="N22" s="1">
-        <v>25870.13</v>
+        <v>35070.88</v>
       </c>
       <c r="O22" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>595.0</v>
       </c>
       <c r="D23" s="1">
-        <v>50.35</v>
+        <v>53.05</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>32635.75</v>
       </c>
       <c r="I23" s="1">
-        <v>-2677.5</v>
+        <v>-1071.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-8.20419325433</v>
+        <v>-3.281677301732</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>29958.25</v>
+        <v>31564.75</v>
       </c>
       <c r="N23" s="1">
-        <v>29958.25</v>
+        <v>31564.75</v>
       </c>
       <c r="O23" s="1">
         <v>0.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>3546.0</v>
+        <v>3780.0</v>
       </c>
       <c r="D24" s="1">
-        <v>16.44</v>
+        <v>18.54</v>
       </c>
       <c r="E24" s="1">
-        <v>18.24</v>
+        <v>18.1805714286</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>64679.04</v>
+        <v>68722.56</v>
       </c>
       <c r="I24" s="1">
-        <v>-6382.8</v>
+        <v>1358.64</v>
       </c>
       <c r="J24" s="1">
-        <v>-9.8684210526316</v>
+        <v>1.9769927080714</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>58296.24</v>
+        <v>70081.2</v>
       </c>
       <c r="N24" s="1">
-        <v>58296.24</v>
+        <v>70081.2</v>
       </c>
       <c r="O24" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>29799.0</v>
+        <v>31770.0</v>
       </c>
       <c r="D25" s="1">
-        <v>17.925</v>
+        <v>19.705</v>
       </c>
       <c r="E25" s="1">
-        <v>8.9449337226</v>
+        <v>9.5222168713</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>266550.08</v>
+        <v>302520.83</v>
       </c>
       <c r="I25" s="1">
-        <v>267597.0</v>
+        <v>323507.02</v>
       </c>
       <c r="J25" s="1">
-        <v>100.39276671761</v>
+        <v>106.93710578541</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>534147.08</v>
+        <v>626027.85</v>
       </c>
       <c r="N25" s="1">
-        <v>534147.08</v>
+        <v>626027.85</v>
       </c>
       <c r="O25" s="1">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>23865.0</v>
+        <v>25443.0</v>
       </c>
       <c r="D26" s="1">
-        <v>2.975</v>
+        <v>3.267</v>
       </c>
       <c r="E26" s="1">
-        <v>3.208</v>
+        <v>3.1977663798</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>76558.92</v>
+        <v>81360.77</v>
       </c>
       <c r="I26" s="1">
-        <v>-5560.54</v>
+        <v>1761.51</v>
       </c>
       <c r="J26" s="1">
-        <v>-7.2630857384091</v>
+        <v>2.1650606305717</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>70998.38</v>
+        <v>83122.28</v>
       </c>
       <c r="N26" s="1">
-        <v>70998.38</v>
+        <v>83122.28</v>
       </c>
       <c r="O26" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>66371.0</v>
+        <v>70766.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.245</v>
+        <v>10.516</v>
       </c>
       <c r="E27" s="1">
-        <v>7.6523957753</v>
+        <v>7.7665221999</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>507897.16</v>
+        <v>549605.71</v>
       </c>
       <c r="I27" s="1">
-        <v>105702.74</v>
+        <v>194569.55</v>
       </c>
       <c r="J27" s="1">
-        <v>20.811839152635</v>
+        <v>35.401660947081</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>613599.9</v>
+        <v>744175.26</v>
       </c>
       <c r="N27" s="1">
-        <v>613599.9</v>
+        <v>744175.26</v>
       </c>
       <c r="O27" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>4149.0</v>
+        <v>4423.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.15</v>
+        <v>16.425</v>
       </c>
       <c r="E28" s="1">
-        <v>16.5350012051</v>
+        <v>16.4668573366</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>68603.72</v>
+        <v>72832.91</v>
       </c>
       <c r="I28" s="1">
-        <v>-5746.37</v>
+        <v>-185.13</v>
       </c>
       <c r="J28" s="1">
-        <v>-8.3761784346388</v>
+        <v>-0.25418454377286</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>62857.35</v>
+        <v>72647.78</v>
       </c>
       <c r="N28" s="1">
-        <v>62857.35</v>
+        <v>72647.78</v>
       </c>
       <c r="O28" s="1">
         <v>0.04</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>2924.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.08</v>
+        <v>14.495</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>41447.7</v>
       </c>
       <c r="I29" s="1">
-        <v>-3201.78</v>
+        <v>935.68</v>
       </c>
       <c r="J29" s="1">
-        <v>-7.7248677248677</v>
+        <v>2.2574955908289</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>38245.92</v>
+        <v>42383.38</v>
       </c>
       <c r="N29" s="1">
-        <v>38245.92</v>
+        <v>42383.38</v>
       </c>
       <c r="O29" s="1">
         <v>0.02</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>606.0</v>
+        <v>646.0</v>
       </c>
       <c r="D30" s="1">
-        <v>124.9</v>
+        <v>140.9</v>
       </c>
       <c r="E30" s="1">
-        <v>132.0</v>
+        <v>131.8452012384</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>79992.0</v>
+        <v>85172.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-4302.6</v>
+        <v>5849.4</v>
       </c>
       <c r="J30" s="1">
-        <v>-5.3787878787879</v>
+        <v>6.8677499647772</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>75689.4</v>
+        <v>91021.4</v>
       </c>
       <c r="N30" s="1">
-        <v>75689.4</v>
+        <v>91021.4</v>
       </c>
       <c r="O30" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>346.0</v>
+        <v>369.0</v>
       </c>
       <c r="D31" s="1">
-        <v>178.5</v>
+        <v>211.5</v>
       </c>
       <c r="E31" s="1">
-        <v>189.4</v>
+        <v>188.7486449864</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>65532.4</v>
+        <v>69648.25</v>
       </c>
       <c r="I31" s="1">
-        <v>-3771.4</v>
+        <v>8395.25</v>
       </c>
       <c r="J31" s="1">
-        <v>-5.7550158394931</v>
+        <v>12.053784553094</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>61761.0</v>
+        <v>78043.5</v>
       </c>
       <c r="N31" s="1">
-        <v>61761.0</v>
+        <v>78043.5</v>
       </c>
       <c r="O31" s="1">
         <v>0.04</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>999.0</v>
       </c>
       <c r="D32" s="1">
-        <v>25.76</v>
+        <v>29.78</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>34165.8</v>
       </c>
       <c r="I32" s="1">
-        <v>-8431.56</v>
+        <v>-4415.58</v>
       </c>
       <c r="J32" s="1">
-        <v>-24.678362573099</v>
+        <v>-12.923976608187</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>25734.24</v>
+        <v>29750.22</v>
       </c>
       <c r="N32" s="1">
-        <v>25734.24</v>
+        <v>29750.22</v>
       </c>
       <c r="O32" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>4984.0</v>
+        <v>5314.0</v>
       </c>
       <c r="D33" s="1">
-        <v>75.76</v>
+        <v>83.84</v>
       </c>
       <c r="E33" s="1">
-        <v>78.5633988764</v>
+        <v>78.5284117426</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>391559.98</v>
+        <v>417299.98</v>
       </c>
       <c r="I33" s="1">
-        <v>-13972.14</v>
+        <v>28225.78</v>
       </c>
       <c r="J33" s="1">
-        <v>-3.5683268754892</v>
+        <v>6.7639063869593</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>377587.84</v>
+        <v>445525.76</v>
       </c>
       <c r="N33" s="1">
-        <v>377587.84</v>
+        <v>445525.76</v>
       </c>
       <c r="O33" s="1">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>5591.0</v>
+        <v>5961.0</v>
       </c>
       <c r="D34" s="1">
-        <v>82.13</v>
+        <v>90.33</v>
       </c>
       <c r="E34" s="1">
-        <v>75.721117868</v>
+        <v>76.0481580272</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>423356.77</v>
+        <v>453323.07</v>
       </c>
       <c r="I34" s="1">
-        <v>35832.06</v>
+        <v>85134.06</v>
       </c>
       <c r="J34" s="1">
-        <v>8.4637975672386</v>
+        <v>18.779997232437</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>459188.83</v>
+        <v>538457.13</v>
       </c>
       <c r="N34" s="1">
-        <v>459188.83</v>
+        <v>538457.13</v>
       </c>
       <c r="O34" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
         <v>316745.0</v>
       </c>
       <c r="D35" s="1">
-        <v>10.996</v>
+        <v>11.188</v>
       </c>
       <c r="E35" s="1">
         <v>11.1997054413</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>3547450.7</v>
       </c>
       <c r="I35" s="1">
-        <v>-64522.68</v>
+        <v>-3707.64</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.818846418359</v>
+        <v>-0.10451561736996</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>3482928.02</v>
+        <v>3543743.06</v>
       </c>
       <c r="N35" s="1">
-        <v>3482928.02</v>
+        <v>3543743.06</v>
       </c>
       <c r="O35" s="1">
-        <v>2.01</v>
+        <v>2.0</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
         <v>726900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.562</v>
+        <v>10.616</v>
       </c>
       <c r="E36" s="1">
         <v>10.7182557023</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>7791100.07</v>
       </c>
       <c r="I36" s="1">
-        <v>-113582.27</v>
+        <v>-74329.67</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.4578463757301</v>
+        <v>-0.95403305479556</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>7677517.8</v>
+        <v>7716770.4</v>
       </c>
       <c r="N36" s="1">
-        <v>7677517.8</v>
+        <v>7716770.4</v>
       </c>
       <c r="O36" s="1">
-        <v>4.44</v>
+        <v>4.36</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>1255.0</v>
+        <v>1338.0</v>
       </c>
       <c r="D37" s="1">
-        <v>48.78</v>
+        <v>52.54</v>
       </c>
       <c r="E37" s="1">
-        <v>52.68</v>
+        <v>52.4771524664</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>66113.4</v>
+        <v>70214.43</v>
       </c>
       <c r="I37" s="1">
-        <v>-4894.5</v>
+        <v>84.09</v>
       </c>
       <c r="J37" s="1">
-        <v>-7.4031890660592</v>
+        <v>0.11976170710209</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>61218.9</v>
+        <v>70298.52</v>
       </c>
       <c r="N37" s="1">
-        <v>61218.9</v>
+        <v>70298.52</v>
       </c>
       <c r="O37" s="1">
         <v>0.04</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>6667.0</v>
+        <v>7108.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.465</v>
+        <v>12.28</v>
       </c>
       <c r="E38" s="1">
-        <v>12.01</v>
+        <v>11.9557132808</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>80070.67</v>
+        <v>84981.21</v>
       </c>
       <c r="I38" s="1">
-        <v>-10300.51</v>
+        <v>2305.03</v>
       </c>
       <c r="J38" s="1">
-        <v>-12.864273522377</v>
+        <v>2.7123995998645</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>69770.16</v>
+        <v>87286.24</v>
       </c>
       <c r="N38" s="1">
-        <v>69770.16</v>
+        <v>87286.24</v>
       </c>
       <c r="O38" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>7599.0</v>
+        <v>8101.0</v>
       </c>
       <c r="D39" s="1">
-        <v>26.46</v>
+        <v>27.21</v>
       </c>
       <c r="E39" s="1">
-        <v>25.020142124</v>
+        <v>25.0622713245</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>190128.06</v>
+        <v>203029.46</v>
       </c>
       <c r="I39" s="1">
-        <v>10941.48</v>
+        <v>17398.75</v>
       </c>
       <c r="J39" s="1">
-        <v>5.7547949524126</v>
+        <v>8.5695691649872</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>201069.54</v>
+        <v>220428.21</v>
       </c>
       <c r="N39" s="1">
-        <v>201069.54</v>
+        <v>220428.21</v>
       </c>
       <c r="O39" s="1">
         <v>0.12</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>26048.0</v>
+        <v>27770.0</v>
       </c>
       <c r="D40" s="1">
-        <v>9.946</v>
+        <v>10.655</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5675564343</v>
+        <v>10.5425941664</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>275263.71</v>
+        <v>292767.84</v>
       </c>
       <c r="I40" s="1">
-        <v>-16190.3</v>
+        <v>3121.51</v>
       </c>
       <c r="J40" s="1">
-        <v>-5.8817415488587</v>
+        <v>1.0662065888111</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>259073.41</v>
+        <v>295889.35</v>
       </c>
       <c r="N40" s="1">
-        <v>259073.41</v>
+        <v>295889.35</v>
       </c>
       <c r="O40" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>3022.0</v>
       </c>
       <c r="D41" s="1">
-        <v>15.245</v>
+        <v>16.36</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>48487.99</v>
       </c>
       <c r="I41" s="1">
-        <v>-2417.6</v>
+        <v>951.93</v>
       </c>
       <c r="J41" s="1">
-        <v>-4.9859769398567</v>
+        <v>1.9632284200686</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>46070.39</v>
+        <v>49439.92</v>
       </c>
       <c r="N41" s="1">
-        <v>46070.39</v>
+        <v>49439.92</v>
       </c>
       <c r="O41" s="1">
         <v>0.03</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>357.0</v>
       </c>
       <c r="D42" s="1">
-        <v>82.6</v>
+        <v>86.45</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>33093.9</v>
       </c>
       <c r="I42" s="1">
-        <v>-3605.7</v>
+        <v>-2231.25</v>
       </c>
       <c r="J42" s="1">
-        <v>-10.895361380798</v>
+        <v>-6.7421790722762</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>29488.2</v>
+        <v>30862.65</v>
       </c>
       <c r="N42" s="1">
-        <v>29488.2</v>
+        <v>30862.65</v>
       </c>
       <c r="O42" s="1">
         <v>0.02</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
-        <v>2357.0</v>
+        <v>2513.0</v>
       </c>
       <c r="D43" s="1">
-        <v>30.33</v>
+        <v>34.56</v>
       </c>
       <c r="E43" s="1">
-        <v>34.65</v>
+        <v>34.4103820135</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>81670.05</v>
+        <v>86473.29</v>
       </c>
       <c r="I43" s="1">
-        <v>-10182.24</v>
+        <v>375.99</v>
       </c>
       <c r="J43" s="1">
-        <v>-12.467532467532</v>
+        <v>0.4348047819159</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>71487.81</v>
+        <v>86849.28</v>
       </c>
       <c r="N43" s="1">
-        <v>71487.81</v>
+        <v>86849.28</v>
       </c>
       <c r="O43" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>2709.0</v>
+        <v>2888.0</v>
       </c>
       <c r="D44" s="1">
-        <v>68.08</v>
+        <v>76.0</v>
       </c>
       <c r="E44" s="1">
-        <v>67.5548209671</v>
+        <v>67.7100934903</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>183006.01</v>
+        <v>195546.75</v>
       </c>
       <c r="I44" s="1">
-        <v>1422.71</v>
+        <v>23941.25</v>
       </c>
       <c r="J44" s="1">
-        <v>0.77741162708263</v>
+        <v>12.243235952528</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>184428.72</v>
+        <v>219488.0</v>
       </c>
       <c r="N44" s="1">
-        <v>184428.72</v>
+        <v>219488.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
         <v>530.0</v>
       </c>
       <c r="D45" s="1">
-        <v>53.7</v>
+        <v>56.7</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>32939.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-4478.5</v>
+        <v>-2888.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-13.596138374899</v>
+        <v>-8.7691069991955</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>28461.0</v>
+        <v>30051.0</v>
       </c>
       <c r="N45" s="1">
-        <v>28461.0</v>
+        <v>30051.0</v>
       </c>
       <c r="O45" s="1">
         <v>0.02</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>10288.0</v>
+        <v>10968.0</v>
       </c>
       <c r="D46" s="1">
-        <v>15.975</v>
+        <v>17.175</v>
       </c>
       <c r="E46" s="1">
-        <v>18.785</v>
+        <v>18.6079941648</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>193260.08</v>
+        <v>204092.48</v>
       </c>
       <c r="I46" s="1">
-        <v>-28909.28</v>
+        <v>-15717.08</v>
       </c>
       <c r="J46" s="1">
-        <v>-14.958743678467</v>
+        <v>-7.7009598785805</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>164350.8</v>
+        <v>188375.4</v>
       </c>
       <c r="N46" s="1">
-        <v>164350.8</v>
+        <v>188375.4</v>
       </c>
       <c r="O46" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>3130.0</v>
+        <v>3337.0</v>
       </c>
       <c r="D47" s="1">
-        <v>68.5</v>
+        <v>69.18</v>
       </c>
       <c r="E47" s="1">
-        <v>60.8697827476</v>
+        <v>61.3765957447</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>190522.42</v>
+        <v>204813.7</v>
       </c>
       <c r="I47" s="1">
-        <v>23882.58</v>
+        <v>26039.96</v>
       </c>
       <c r="J47" s="1">
-        <v>12.535312117073</v>
+        <v>12.713973723437</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>214405.0</v>
+        <v>230853.66</v>
       </c>
       <c r="N47" s="1">
-        <v>214405.0</v>
+        <v>230853.66</v>
       </c>
       <c r="O47" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>6136.0</v>
+        <v>6542.0</v>
       </c>
       <c r="D48" s="1">
-        <v>17.2</v>
+        <v>16.815</v>
       </c>
       <c r="E48" s="1">
-        <v>30.3195616037</v>
+        <v>29.5096988688</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>186040.83</v>
+        <v>193052.45</v>
       </c>
       <c r="I48" s="1">
-        <v>-80501.63</v>
+        <v>-83048.72</v>
       </c>
       <c r="J48" s="1">
-        <v>-43.27094756565</v>
+        <v>-43.01873402798</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>105539.2</v>
+        <v>110003.73</v>
       </c>
       <c r="N48" s="1">
-        <v>105539.2</v>
+        <v>110003.73</v>
       </c>
       <c r="O48" s="1">
         <v>0.06</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>8042.0</v>
+        <v>8574.0</v>
       </c>
       <c r="D49" s="1">
-        <v>24.76</v>
+        <v>27.71</v>
       </c>
       <c r="E49" s="1">
-        <v>30.295</v>
+        <v>29.9735910893</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>243632.39</v>
+        <v>256993.57</v>
       </c>
       <c r="I49" s="1">
-        <v>-44512.47</v>
+        <v>-19408.03</v>
       </c>
       <c r="J49" s="1">
-        <v>-18.270341640535</v>
+        <v>-7.5519515916293</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>199119.92</v>
+        <v>237585.54</v>
       </c>
       <c r="N49" s="1">
-        <v>199119.92</v>
+        <v>237585.54</v>
       </c>
       <c r="O49" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>1251.0</v>
+        <v>1334.0</v>
       </c>
       <c r="D50" s="1">
-        <v>243.3</v>
+        <v>252.5</v>
       </c>
       <c r="E50" s="1">
-        <v>221.6972022382</v>
+        <v>223.5266116942</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>277343.2</v>
+        <v>298184.5</v>
       </c>
       <c r="I50" s="1">
-        <v>27025.1</v>
+        <v>38650.5</v>
       </c>
       <c r="J50" s="1">
-        <v>9.7442807323201</v>
+        <v>12.961941348393</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>304368.3</v>
+        <v>336835.0</v>
       </c>
       <c r="N50" s="1">
-        <v>304368.3</v>
+        <v>336835.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>4267.0</v>
+        <v>4549.0</v>
       </c>
       <c r="D51" s="1">
-        <v>43.99</v>
+        <v>49.14</v>
       </c>
       <c r="E51" s="1">
-        <v>50.1</v>
+        <v>49.7683446911</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>213776.7</v>
+        <v>226396.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-26071.37</v>
+        <v>-2858.34</v>
       </c>
       <c r="J51" s="1">
-        <v>-12.195608782435</v>
+        <v>-1.2625388588678</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>187705.33</v>
+        <v>223537.86</v>
       </c>
       <c r="N51" s="1">
-        <v>187705.33</v>
+        <v>223537.86</v>
       </c>
       <c r="O51" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>4929.0</v>
+        <v>5255.0</v>
       </c>
       <c r="D52" s="1">
-        <v>31.62</v>
+        <v>30.99</v>
       </c>
       <c r="E52" s="1">
-        <v>31.7253743153</v>
+        <v>30.7393092293</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>156374.37</v>
+        <v>161535.07</v>
       </c>
       <c r="I52" s="1">
-        <v>-519.39</v>
+        <v>1317.38</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.33214522303111</v>
+        <v>0.81553807479701</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>155854.98</v>
+        <v>162852.45</v>
       </c>
       <c r="N52" s="1">
-        <v>155854.98</v>
+        <v>162852.45</v>
       </c>
       <c r="O52" s="1">
         <v>0.09</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>24991.0</v>
+        <v>26643.0</v>
       </c>
       <c r="D53" s="1">
-        <v>18.48</v>
+        <v>19.59</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1398679525</v>
+        <v>19.1287152348</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>478324.44</v>
+        <v>509646.36</v>
       </c>
       <c r="I53" s="1">
-        <v>-16490.76</v>
+        <v>12290.01</v>
       </c>
       <c r="J53" s="1">
-        <v>-3.4476097437129</v>
+        <v>2.411478029589</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>461833.68</v>
+        <v>521936.37</v>
       </c>
       <c r="N53" s="1">
-        <v>461833.68</v>
+        <v>521936.37</v>
       </c>
       <c r="O53" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>50272.0</v>
+        <v>53601.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.272</v>
+        <v>4.735</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5159999602</v>
+        <v>4.5165590194</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>227028.35</v>
+        <v>242092.08</v>
       </c>
       <c r="I54" s="1">
-        <v>-12266.37</v>
+        <v>11708.66</v>
       </c>
       <c r="J54" s="1">
-        <v>-5.4030124431596</v>
+        <v>4.8364490073364</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>214761.98</v>
+        <v>253800.74</v>
       </c>
       <c r="N54" s="1">
-        <v>214761.98</v>
+        <v>253800.74</v>
       </c>
       <c r="O54" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
-        <v>684.0</v>
+        <v>729.0</v>
       </c>
       <c r="D55" s="1">
-        <v>128.3</v>
+        <v>141.5</v>
       </c>
       <c r="E55" s="1">
-        <v>146.2</v>
+        <v>145.2709876543</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>100000.8</v>
+        <v>105902.55</v>
       </c>
       <c r="I55" s="1">
-        <v>-12243.6</v>
+        <v>-2749.05</v>
       </c>
       <c r="J55" s="1">
-        <v>-12.243502051984</v>
+        <v>-2.595829845457</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>87757.2</v>
+        <v>103153.5</v>
       </c>
       <c r="N55" s="1">
-        <v>87757.2</v>
+        <v>103153.5</v>
       </c>
       <c r="O55" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>5225.0</v>
+        <v>5570.0</v>
       </c>
       <c r="D56" s="1">
-        <v>42.74</v>
+        <v>41.82</v>
       </c>
       <c r="E56" s="1">
-        <v>43.44</v>
+        <v>43.3458527828</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>226974.0</v>
+        <v>241436.4</v>
       </c>
       <c r="I56" s="1">
-        <v>-3657.5</v>
+        <v>-8499.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.6114180478821</v>
+        <v>-3.520181712451</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>223316.5</v>
+        <v>232937.4</v>
       </c>
       <c r="N56" s="1">
-        <v>223316.5</v>
+        <v>232937.4</v>
       </c>
       <c r="O56" s="1">
         <v>0.13</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>67370.0</v>
+        <v>71832.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.135</v>
+        <v>9.866</v>
       </c>
       <c r="E57" s="1">
-        <v>5.8681297313</v>
+        <v>6.0859665609</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>395335.9</v>
+        <v>437167.15</v>
       </c>
       <c r="I57" s="1">
-        <v>220089.05</v>
+        <v>271527.36</v>
       </c>
       <c r="J57" s="1">
-        <v>55.671405000153</v>
+        <v>62.110650354218</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>615424.95</v>
+        <v>708694.51</v>
       </c>
       <c r="N57" s="1">
-        <v>615424.95</v>
+        <v>708694.51</v>
       </c>
       <c r="O57" s="1">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>16649.0</v>
+        <v>17750.0</v>
       </c>
       <c r="D58" s="1">
-        <v>26.51</v>
+        <v>29.13</v>
       </c>
       <c r="E58" s="1">
-        <v>14.6966718722</v>
+        <v>15.5038647887</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>244684.89</v>
+        <v>275193.6</v>
       </c>
       <c r="I58" s="1">
-        <v>196680.1</v>
+        <v>241863.9</v>
       </c>
       <c r="J58" s="1">
-        <v>80.380974893873</v>
+        <v>87.888635491523</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>441364.99</v>
+        <v>517057.5</v>
       </c>
       <c r="N58" s="1">
-        <v>441364.99</v>
+        <v>517057.5</v>
       </c>
       <c r="O58" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>1409.0</v>
+        <v>1502.0</v>
       </c>
       <c r="D59" s="1">
-        <v>89.35</v>
+        <v>103.8</v>
       </c>
       <c r="E59" s="1">
-        <v>104.5897019163</v>
+        <v>103.841138482</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>147366.89</v>
+        <v>155969.39</v>
       </c>
       <c r="I59" s="1">
-        <v>-21472.74</v>
+        <v>-61.79</v>
       </c>
       <c r="J59" s="1">
-        <v>-14.570939238794</v>
+        <v>-0.039616747875977</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>125894.15</v>
+        <v>155907.6</v>
       </c>
       <c r="N59" s="1">
-        <v>125894.15</v>
+        <v>155907.6</v>
       </c>
       <c r="O59" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>1321.0</v>
+        <v>1408.0</v>
       </c>
       <c r="D60" s="1">
-        <v>194.75</v>
+        <v>199.25</v>
       </c>
       <c r="E60" s="1">
-        <v>185.5605374716</v>
+        <v>186.3538849432</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>245125.47</v>
+        <v>262386.27</v>
       </c>
       <c r="I60" s="1">
-        <v>12139.28</v>
+        <v>18157.73</v>
       </c>
       <c r="J60" s="1">
-        <v>4.9522719936039</v>
+        <v>6.9202287147113</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>257264.75</v>
+        <v>280544.0</v>
       </c>
       <c r="N60" s="1">
-        <v>257264.75</v>
+        <v>280544.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
         <v>531.0</v>
       </c>
       <c r="D61" s="1">
-        <v>61.08</v>
+        <v>64.16</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>36192.96</v>
       </c>
       <c r="I61" s="1">
-        <v>-3759.48</v>
+        <v>-2124.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-10.387323943662</v>
+        <v>-5.868544600939</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>32433.48</v>
+        <v>34068.96</v>
       </c>
       <c r="N61" s="1">
-        <v>32433.48</v>
+        <v>34068.96</v>
       </c>
       <c r="O61" s="1">
         <v>0.02</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>1286.0</v>
       </c>
       <c r="D62" s="1">
-        <v>24.96</v>
+        <v>25.45</v>
       </c>
       <c r="E62" s="1">
         <v>25.6599844479</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>32998.74</v>
       </c>
       <c r="I62" s="1">
-        <v>-900.18</v>
+        <v>-270.04</v>
       </c>
       <c r="J62" s="1">
-        <v>-2.7279223388529</v>
+        <v>-0.81833427579356</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>32098.56</v>
+        <v>32728.7</v>
       </c>
       <c r="N62" s="1">
-        <v>32098.56</v>
+        <v>32728.7</v>
       </c>
       <c r="O62" s="1">
         <v>0.02</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
-        <v>204.0</v>
+        <v>217.0</v>
       </c>
       <c r="D63" s="1">
-        <v>273.8</v>
+        <v>301.65</v>
       </c>
       <c r="E63" s="1">
-        <v>321.4</v>
+        <v>319.4589861751</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>65565.6</v>
+        <v>69322.6</v>
       </c>
       <c r="I63" s="1">
-        <v>-9710.4</v>
+        <v>-3864.55</v>
       </c>
       <c r="J63" s="1">
-        <v>-14.810205351587</v>
+        <v>-5.5747332038902</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>55855.2</v>
+        <v>65458.05</v>
       </c>
       <c r="N63" s="1">
-        <v>55855.2</v>
+        <v>65458.05</v>
       </c>
       <c r="O63" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>2297.0</v>
+        <v>2449.0</v>
       </c>
       <c r="D64" s="1">
-        <v>53.44</v>
+        <v>60.84</v>
       </c>
       <c r="E64" s="1">
-        <v>63.16</v>
+        <v>62.6796080033</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>145078.52</v>
+        <v>153502.36</v>
       </c>
       <c r="I64" s="1">
-        <v>-22326.84</v>
+        <v>-4505.2</v>
       </c>
       <c r="J64" s="1">
-        <v>-15.389487017099</v>
+        <v>-2.9349385898692</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>122751.68</v>
+        <v>148997.16</v>
       </c>
       <c r="N64" s="1">
-        <v>122751.68</v>
+        <v>148997.16</v>
       </c>
       <c r="O64" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
         <v>379.0</v>
       </c>
       <c r="D65" s="1">
-        <v>73.55</v>
+        <v>79.7</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>31551.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-3676.3</v>
+        <v>-1345.45</v>
       </c>
       <c r="J65" s="1">
-        <v>-11.651651651652</v>
+        <v>-4.2642642642643</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>27875.45</v>
+        <v>30206.3</v>
       </c>
       <c r="N65" s="1">
-        <v>27875.45</v>
+        <v>30206.3</v>
       </c>
       <c r="O65" s="1">
         <v>0.02</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
         <v>1021.0</v>
       </c>
       <c r="D66" s="1">
-        <v>37.74</v>
+        <v>40.34</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>40278.45</v>
       </c>
       <c r="I66" s="1">
-        <v>-1745.91</v>
+        <v>908.69</v>
       </c>
       <c r="J66" s="1">
-        <v>-4.3346007604563</v>
+        <v>2.256020278834</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>38532.54</v>
+        <v>41187.14</v>
       </c>
       <c r="N66" s="1">
-        <v>38532.54</v>
+        <v>41187.14</v>
       </c>
       <c r="O66" s="1">
         <v>0.02</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>879.0</v>
       </c>
       <c r="D67" s="1">
-        <v>32.64</v>
+        <v>38.3</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>32312.04</v>
       </c>
       <c r="I67" s="1">
-        <v>-3621.48</v>
+        <v>1353.66</v>
       </c>
       <c r="J67" s="1">
-        <v>-11.207834602829</v>
+        <v>4.1893362350381</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>28690.56</v>
+        <v>33665.7</v>
       </c>
       <c r="N67" s="1">
-        <v>28690.56</v>
+        <v>33665.7</v>
       </c>
       <c r="O67" s="1">
         <v>0.02</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>1821.0</v>
+        <v>1941.0</v>
       </c>
       <c r="D68" s="1">
-        <v>203.8</v>
+        <v>199.9</v>
       </c>
       <c r="E68" s="1">
-        <v>149.2337616694</v>
+        <v>152.5701597115</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>271754.68</v>
+        <v>296138.68</v>
       </c>
       <c r="I68" s="1">
-        <v>99365.12</v>
+        <v>91867.22</v>
       </c>
       <c r="J68" s="1">
-        <v>36.56427186461</v>
+        <v>31.021688892515</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>371119.8</v>
+        <v>388005.9</v>
       </c>
       <c r="N68" s="1">
-        <v>371119.8</v>
+        <v>388005.9</v>
       </c>
       <c r="O68" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>686.0</v>
       </c>
       <c r="D69" s="1">
-        <v>59.6</v>
+        <v>62.25</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>45207.4</v>
       </c>
       <c r="I69" s="1">
-        <v>-4321.8</v>
+        <v>-2503.9</v>
       </c>
       <c r="J69" s="1">
-        <v>-9.5599393019727</v>
+        <v>-5.5386949924127</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>40885.6</v>
+        <v>42703.5</v>
       </c>
       <c r="N69" s="1">
-        <v>40885.6</v>
+        <v>42703.5</v>
       </c>
       <c r="O69" s="1">
         <v>0.02</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>9710.0</v>
+        <v>10352.0</v>
       </c>
       <c r="D70" s="1">
-        <v>33.35</v>
+        <v>35.9</v>
       </c>
       <c r="E70" s="1">
-        <v>35.2921349125</v>
+        <v>35.2436292504</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>342686.63</v>
+        <v>364842.05</v>
       </c>
       <c r="I70" s="1">
-        <v>-18858.13</v>
+        <v>6794.75</v>
       </c>
       <c r="J70" s="1">
-        <v>-5.5030247313705</v>
+        <v>1.8623812688258</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>323828.5</v>
+        <v>371636.8</v>
       </c>
       <c r="N70" s="1">
-        <v>323828.5</v>
+        <v>371636.8</v>
       </c>
       <c r="O70" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
         <v>2948.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.758</v>
+        <v>8.934</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>31337.24</v>
       </c>
       <c r="I71" s="1">
-        <v>-5518.66</v>
+        <v>-4999.81</v>
       </c>
       <c r="J71" s="1">
-        <v>-17.610548982616</v>
+        <v>-15.954851161111</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>25818.58</v>
+        <v>26337.43</v>
       </c>
       <c r="N71" s="1">
-        <v>25818.58</v>
+        <v>26337.43</v>
       </c>
       <c r="O71" s="1">
         <v>0.01</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>460.0</v>
+        <v>490.0</v>
       </c>
       <c r="D72" s="1">
-        <v>260.0</v>
+        <v>272.8</v>
       </c>
       <c r="E72" s="1">
-        <v>257.8</v>
+        <v>258.412244898</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>118588.0</v>
+        <v>126622.0</v>
       </c>
       <c r="I72" s="1">
-        <v>1012.0</v>
+        <v>7050.0</v>
       </c>
       <c r="J72" s="1">
-        <v>0.8533747090768</v>
+        <v>5.5677528391591</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>119600.0</v>
+        <v>133672.0</v>
       </c>
       <c r="N72" s="1">
-        <v>119600.0</v>
+        <v>133672.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>2815.0</v>
+        <v>3001.0</v>
       </c>
       <c r="D73" s="1">
-        <v>66.38</v>
+        <v>68.34</v>
       </c>
       <c r="E73" s="1">
-        <v>78.56</v>
+        <v>77.8001332889</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>221146.4</v>
+        <v>233478.2</v>
       </c>
       <c r="I73" s="1">
-        <v>-34286.7</v>
+        <v>-28389.86</v>
       </c>
       <c r="J73" s="1">
-        <v>-15.504073319756</v>
+        <v>-12.159533523901</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>186859.7</v>
+        <v>205088.34</v>
       </c>
       <c r="N73" s="1">
-        <v>186859.7</v>
+        <v>205088.34</v>
       </c>
       <c r="O73" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>899.0</v>
+        <v>958.0</v>
       </c>
       <c r="D74" s="1">
-        <v>66.16</v>
+        <v>66.7</v>
       </c>
       <c r="E74" s="1">
-        <v>69.1700111235</v>
+        <v>68.993256785</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>62183.84</v>
+        <v>66095.54</v>
       </c>
       <c r="I74" s="1">
-        <v>-2706.0</v>
+        <v>-2196.94</v>
       </c>
       <c r="J74" s="1">
-        <v>-4.3516128949258</v>
+        <v>-3.32388539378</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>59477.84</v>
+        <v>63898.6</v>
       </c>
       <c r="N74" s="1">
-        <v>59477.84</v>
+        <v>63898.6</v>
       </c>
       <c r="O74" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>164.0</v>
+        <v>175.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1656.0</v>
+        <v>1757.5</v>
       </c>
       <c r="E75" s="1">
-        <v>1450.3303658537</v>
+        <v>1460.3038857143</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>237854.18</v>
+        <v>255553.18</v>
       </c>
       <c r="I75" s="1">
-        <v>33729.82</v>
+        <v>52009.32</v>
       </c>
       <c r="J75" s="1">
-        <v>14.180881748641</v>
+        <v>20.351662225451</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>271584.0</v>
+        <v>307562.5</v>
       </c>
       <c r="N75" s="1">
-        <v>271584.0</v>
+        <v>307562.5</v>
       </c>
       <c r="O75" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
         <v>657.0</v>
       </c>
       <c r="D76" s="1">
-        <v>41.26</v>
+        <v>47.32</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>32022.18</v>
       </c>
       <c r="I76" s="1">
-        <v>-4914.36</v>
+        <v>-932.94</v>
       </c>
       <c r="J76" s="1">
-        <v>-15.346737792368</v>
+        <v>-2.9134181370538</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>27107.82</v>
+        <v>31089.24</v>
       </c>
       <c r="N76" s="1">
-        <v>27107.82</v>
+        <v>31089.24</v>
       </c>
       <c r="O76" s="1">
         <v>0.02</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>1010.0</v>
       </c>
       <c r="D77" s="1">
-        <v>27.36</v>
+        <v>29.02</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>31956.4</v>
       </c>
       <c r="I77" s="1">
-        <v>-4322.8</v>
+        <v>-2646.2</v>
       </c>
       <c r="J77" s="1">
-        <v>-13.527180783818</v>
+        <v>-8.2806573957016</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>27633.6</v>
+        <v>29310.2</v>
       </c>
       <c r="N77" s="1">
-        <v>27633.6</v>
+        <v>29310.2</v>
       </c>
       <c r="O77" s="1">
         <v>0.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>13427.0</v>
+        <v>14315.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.175</v>
+        <v>20.32</v>
       </c>
       <c r="E78" s="1">
-        <v>13.3796678335</v>
+        <v>13.7745274188</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>179648.8</v>
+        <v>197182.36</v>
       </c>
       <c r="I78" s="1">
-        <v>77813.93</v>
+        <v>93698.44</v>
       </c>
       <c r="J78" s="1">
-        <v>43.314472459599</v>
+        <v>47.518672562799</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>257462.73</v>
+        <v>290880.8</v>
       </c>
       <c r="N78" s="1">
-        <v>257462.73</v>
+        <v>290880.8</v>
       </c>
       <c r="O78" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>5930.0</v>
+        <v>6322.0</v>
       </c>
       <c r="D79" s="1">
-        <v>50.56</v>
+        <v>54.0</v>
       </c>
       <c r="E79" s="1">
-        <v>39.674777403</v>
+        <v>40.2678756723</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>235271.43</v>
+        <v>254573.51</v>
       </c>
       <c r="I79" s="1">
-        <v>64549.37</v>
+        <v>86814.49</v>
       </c>
       <c r="J79" s="1">
-        <v>27.436127710024</v>
+        <v>34.101933857926</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>299820.8</v>
+        <v>341388.0</v>
       </c>
       <c r="N79" s="1">
-        <v>299820.8</v>
+        <v>341388.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>6078.0</v>
+        <v>6480.0</v>
       </c>
       <c r="D80" s="1">
-        <v>37.645</v>
+        <v>42.825</v>
       </c>
       <c r="E80" s="1">
-        <v>34.6553636064</v>
+        <v>34.8628549383</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>210635.3</v>
+        <v>225911.3</v>
       </c>
       <c r="I80" s="1">
-        <v>18171.01</v>
+        <v>51594.7</v>
       </c>
       <c r="J80" s="1">
-        <v>8.6267638900032</v>
+        <v>22.838476871232</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>228806.31</v>
+        <v>277506.0</v>
       </c>
       <c r="N80" s="1">
-        <v>228806.31</v>
+        <v>277506.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>14116.0</v>
+        <v>15049.0</v>
       </c>
       <c r="D81" s="1">
-        <v>21.93</v>
+        <v>24.585</v>
       </c>
       <c r="E81" s="1">
-        <v>12.6542568716</v>
+        <v>13.2401794139</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>178627.49</v>
+        <v>199251.46</v>
       </c>
       <c r="I81" s="1">
-        <v>130936.39</v>
+        <v>170728.21</v>
       </c>
       <c r="J81" s="1">
-        <v>73.301365875991</v>
+        <v>85.684797491572</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>309563.88</v>
+        <v>369979.67</v>
       </c>
       <c r="N81" s="1">
-        <v>309563.88</v>
+        <v>369979.67</v>
       </c>
       <c r="O81" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>805.0</v>
       </c>
       <c r="D82" s="1">
-        <v>30.98</v>
+        <v>37.6</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>31475.5</v>
       </c>
       <c r="I82" s="1">
-        <v>-6536.6</v>
+        <v>-1207.5</v>
       </c>
       <c r="J82" s="1">
-        <v>-20.76726342711</v>
+        <v>-3.8363171355499</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>24938.9</v>
+        <v>30268.0</v>
       </c>
       <c r="N82" s="1">
-        <v>24938.9</v>
+        <v>30268.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>110006.0</v>
+        <v>117290.0</v>
       </c>
       <c r="D83" s="1">
-        <v>4.966</v>
+        <v>5.657</v>
       </c>
       <c r="E83" s="1">
-        <v>3.0904017054</v>
+        <v>3.2189909626</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>339962.73</v>
+        <v>377555.45</v>
       </c>
       <c r="I83" s="1">
-        <v>206327.07</v>
+        <v>285954.08</v>
       </c>
       <c r="J83" s="1">
-        <v>60.691085166895</v>
+        <v>75.738300162268</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>546289.8</v>
+        <v>663509.53</v>
       </c>
       <c r="N83" s="1">
-        <v>546289.8</v>
+        <v>663509.53</v>
       </c>
       <c r="O83" s="1">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>5785.0</v>
+        <v>6167.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.155</v>
+        <v>19.2</v>
       </c>
       <c r="E84" s="1">
-        <v>19.15</v>
+        <v>19.149380574</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>110782.75</v>
+        <v>118094.23</v>
       </c>
       <c r="I84" s="1">
-        <v>28.93</v>
+        <v>312.17</v>
       </c>
       <c r="J84" s="1">
-        <v>0.026114173912455</v>
+        <v>0.26433975648091</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>110811.68</v>
+        <v>118406.4</v>
       </c>
       <c r="N84" s="1">
-        <v>110811.68</v>
+        <v>118406.4</v>
       </c>
       <c r="O84" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
         <v>2167.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.11</v>
+        <v>15.64</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>32483.33</v>
       </c>
       <c r="I85" s="1">
-        <v>260.04</v>
+        <v>1408.55</v>
       </c>
       <c r="J85" s="1">
-        <v>0.80053368912608</v>
+        <v>4.336224149433</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>32743.37</v>
+        <v>33891.88</v>
       </c>
       <c r="N85" s="1">
-        <v>32743.37</v>
+        <v>33891.88</v>
       </c>
       <c r="O85" s="1">
         <v>0.02</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>1306.0</v>
+        <v>1392.0</v>
       </c>
       <c r="D86" s="1">
-        <v>103.45</v>
+        <v>114.8</v>
       </c>
       <c r="E86" s="1">
-        <v>114.8</v>
+        <v>114.1636494253</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>149928.8</v>
+        <v>158915.8</v>
       </c>
       <c r="I86" s="1">
-        <v>-14823.1</v>
+        <v>885.8</v>
       </c>
       <c r="J86" s="1">
-        <v>-9.8867595818815</v>
+        <v>0.5574020959527</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>135105.7</v>
+        <v>159801.6</v>
       </c>
       <c r="N86" s="1">
-        <v>135105.7</v>
+        <v>159801.6</v>
       </c>
       <c r="O86" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>363.0</v>
+        <v>387.0</v>
       </c>
       <c r="D87" s="1">
-        <v>234.15</v>
+        <v>276.45</v>
       </c>
       <c r="E87" s="1">
-        <v>565.7906060606</v>
+        <v>546.615994832</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>205381.99</v>
+        <v>211540.39</v>
       </c>
       <c r="I87" s="1">
-        <v>-120385.54</v>
+        <v>-104554.24</v>
       </c>
       <c r="J87" s="1">
-        <v>-58.615431664675</v>
+        <v>-49.425190149267</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>84996.45</v>
+        <v>106986.15</v>
       </c>
       <c r="N87" s="1">
-        <v>84996.45</v>
+        <v>106986.15</v>
       </c>
       <c r="O87" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
         <v>1030.0</v>
       </c>
       <c r="D88" s="1">
-        <v>32.22</v>
+        <v>34.8</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>36688.6</v>
       </c>
       <c r="I88" s="1">
-        <v>-3502.0</v>
+        <v>-844.6</v>
       </c>
       <c r="J88" s="1">
-        <v>-9.5451993262212</v>
+        <v>-2.3020774845592</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>33186.6</v>
+        <v>35844.0</v>
       </c>
       <c r="N88" s="1">
-        <v>33186.6</v>
+        <v>35844.0</v>
       </c>
       <c r="O88" s="1">
         <v>0.02</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>1870.0</v>
+        <v>1994.0</v>
       </c>
       <c r="D89" s="1">
-        <v>54.56</v>
+        <v>57.2</v>
       </c>
       <c r="E89" s="1">
-        <v>64.02</v>
+        <v>63.4453961886</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>119717.4</v>
+        <v>126510.12</v>
       </c>
       <c r="I89" s="1">
-        <v>-17690.2</v>
+        <v>-12453.32</v>
       </c>
       <c r="J89" s="1">
-        <v>-14.776632302405</v>
+        <v>-9.8437342403912</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>102027.2</v>
+        <v>114056.8</v>
       </c>
       <c r="N89" s="1">
-        <v>102027.2</v>
+        <v>114056.8</v>
       </c>
       <c r="O89" s="1">
         <v>0.06</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>320.0</v>
+        <v>960.0</v>
       </c>
       <c r="D90" s="1">
-        <v>86.65</v>
+        <v>30.78</v>
       </c>
       <c r="E90" s="1">
-        <v>100.3</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>32096.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-4368.0</v>
+        <v>-2547.2</v>
       </c>
       <c r="J90" s="1">
-        <v>-13.609172482552</v>
+        <v>-7.9361914257228</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>27728.0</v>
+        <v>29548.8</v>
       </c>
       <c r="N90" s="1">
-        <v>27728.0</v>
+        <v>29548.8</v>
       </c>
       <c r="O90" s="1">
         <v>0.02</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>86126.0</v>
+        <v>91829.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.685</v>
+        <v>4.824</v>
       </c>
       <c r="E91" s="1">
-        <v>3.4746681606</v>
+        <v>3.5571636411</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>299259.27</v>
+        <v>326650.78</v>
       </c>
       <c r="I91" s="1">
-        <v>104241.04</v>
+        <v>116332.32</v>
       </c>
       <c r="J91" s="1">
-        <v>34.833019541884</v>
+        <v>35.613666680973</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>403500.31</v>
+        <v>442983.1</v>
       </c>
       <c r="N91" s="1">
-        <v>403500.31</v>
+        <v>442983.1</v>
       </c>
       <c r="O91" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>3622.0</v>
+        <v>3861.0</v>
       </c>
       <c r="D92" s="1">
-        <v>22.83</v>
+        <v>24.27</v>
       </c>
       <c r="E92" s="1">
-        <v>27.08</v>
+        <v>26.8484900285</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>98083.76</v>
+        <v>103662.02</v>
       </c>
       <c r="I92" s="1">
-        <v>-15393.5</v>
+        <v>-9955.55</v>
       </c>
       <c r="J92" s="1">
-        <v>-15.69423929099</v>
+        <v>-9.6038549123392</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>82690.26</v>
+        <v>93706.47</v>
       </c>
       <c r="N92" s="1">
-        <v>82690.26</v>
+        <v>93706.47</v>
       </c>
       <c r="O92" s="1">
         <v>0.05</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>1915.0</v>
+        <v>2042.0</v>
       </c>
       <c r="D93" s="1">
-        <v>167.24</v>
+        <v>188.54</v>
       </c>
       <c r="E93" s="1">
-        <v>151.4012219321</v>
+        <v>153.0505288932</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>289933.34</v>
+        <v>312529.18</v>
       </c>
       <c r="I93" s="1">
-        <v>30331.26</v>
+        <v>72469.5</v>
       </c>
       <c r="J93" s="1">
-        <v>10.461459865223</v>
+        <v>23.188074790328</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>320264.6</v>
+        <v>384998.68</v>
       </c>
       <c r="N93" s="1">
-        <v>320264.6</v>
+        <v>384998.68</v>
       </c>
       <c r="O93" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>1644.0</v>
+        <v>1753.0</v>
       </c>
       <c r="D94" s="1">
-        <v>131.65</v>
+        <v>148.85</v>
       </c>
       <c r="E94" s="1">
-        <v>72.5486739659</v>
+        <v>76.2266514546</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>119270.02</v>
+        <v>133625.32</v>
       </c>
       <c r="I94" s="1">
-        <v>97162.58</v>
+        <v>127308.73</v>
       </c>
       <c r="J94" s="1">
-        <v>81.464378055776</v>
+        <v>95.272909355802</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>216432.6</v>
+        <v>260934.05</v>
       </c>
       <c r="N94" s="1">
-        <v>216432.6</v>
+        <v>260934.05</v>
       </c>
       <c r="O94" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>1907.0</v>
+        <v>2033.0</v>
       </c>
       <c r="D95" s="1">
-        <v>60.6</v>
+        <v>56.31</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8</v>
+        <v>56.8768519429</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>108317.6</v>
+        <v>115630.64</v>
       </c>
       <c r="I95" s="1">
-        <v>7246.6</v>
+        <v>-1152.41</v>
       </c>
       <c r="J95" s="1">
-        <v>6.6901408450704</v>
+        <v>-0.9966303049088</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>115564.2</v>
+        <v>114478.23</v>
       </c>
       <c r="N95" s="1">
-        <v>115564.2</v>
+        <v>114478.23</v>
       </c>
       <c r="O95" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>1103.0</v>
+        <v>1176.0</v>
       </c>
       <c r="D96" s="1">
-        <v>347.7</v>
+        <v>358.9</v>
       </c>
       <c r="E96" s="1">
-        <v>401.214206709</v>
+        <v>397.994744898</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>442539.27</v>
+        <v>468041.82</v>
       </c>
       <c r="I96" s="1">
-        <v>-59026.17</v>
+        <v>-45975.42</v>
       </c>
       <c r="J96" s="1">
-        <v>-13.338063760986</v>
+        <v>-9.8229299253644</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>383513.1</v>
+        <v>422066.4</v>
       </c>
       <c r="N96" s="1">
-        <v>383513.1</v>
+        <v>422066.4</v>
       </c>
       <c r="O96" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>6360.0</v>
+        <v>6780.0</v>
       </c>
       <c r="D97" s="1">
-        <v>24.62</v>
+        <v>26.68</v>
       </c>
       <c r="E97" s="1">
-        <v>20.54</v>
+        <v>20.8014159292</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>130634.4</v>
+        <v>141033.6</v>
       </c>
       <c r="I97" s="1">
-        <v>25948.8</v>
+        <v>39856.8</v>
       </c>
       <c r="J97" s="1">
-        <v>19.863680623174</v>
+        <v>28.260499625621</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>156583.2</v>
+        <v>180890.4</v>
       </c>
       <c r="N97" s="1">
-        <v>156583.2</v>
+        <v>180890.4</v>
       </c>
       <c r="O97" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>1171.0</v>
+        <v>1248.0</v>
       </c>
       <c r="D98" s="1">
-        <v>457.95</v>
+        <v>483.3</v>
       </c>
       <c r="E98" s="1">
-        <v>621.7843808711</v>
+        <v>611.9937580128</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>728109.51</v>
+        <v>763768.21</v>
       </c>
       <c r="I98" s="1">
-        <v>-191850.06</v>
+        <v>-160609.81</v>
       </c>
       <c r="J98" s="1">
-        <v>-26.349066639715</v>
+        <v>-21.02860630976</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>536259.45</v>
+        <v>603158.4</v>
       </c>
       <c r="N98" s="1">
-        <v>536259.45</v>
+        <v>603158.4</v>
       </c>
       <c r="O98" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>3337.0</v>
+        <v>3558.0</v>
       </c>
       <c r="D99" s="1">
-        <v>50.86</v>
+        <v>53.88</v>
       </c>
       <c r="E99" s="1">
-        <v>59.0</v>
+        <v>58.5894294547</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>196883.0</v>
+        <v>208461.19</v>
       </c>
       <c r="I99" s="1">
-        <v>-27163.18</v>
+        <v>-16756.15</v>
       </c>
       <c r="J99" s="1">
-        <v>-13.796610169492</v>
+        <v>-8.0380189713011</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>169719.82</v>
+        <v>191705.04</v>
       </c>
       <c r="N99" s="1">
-        <v>169719.82</v>
+        <v>191705.04</v>
       </c>
       <c r="O99" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>1577.0</v>
+        <v>1681.0</v>
       </c>
       <c r="D100" s="1">
-        <v>104.05</v>
+        <v>111.85</v>
       </c>
       <c r="E100" s="1">
-        <v>114.2487698161</v>
+        <v>113.8374241523</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>180170.31</v>
+        <v>191360.71</v>
       </c>
       <c r="I100" s="1">
-        <v>-16083.46</v>
+        <v>-3340.86</v>
       </c>
       <c r="J100" s="1">
-        <v>-8.9268093061504</v>
+        <v>-1.7458442749298</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>164086.85</v>
+        <v>188019.85</v>
       </c>
       <c r="N100" s="1">
-        <v>164086.85</v>
+        <v>188019.85</v>
       </c>
       <c r="O100" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>2925.0</v>
       </c>
       <c r="D101" s="1">
-        <v>14.035</v>
+        <v>16.33</v>
       </c>
       <c r="E101" s="1">
         <v>11.7937435897</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>34496.7</v>
       </c>
       <c r="I101" s="1">
-        <v>6555.68</v>
+        <v>13268.55</v>
       </c>
       <c r="J101" s="1">
-        <v>19.003788768201</v>
+        <v>38.463244310325</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>41052.38</v>
+        <v>47765.25</v>
       </c>
       <c r="N101" s="1">
-        <v>41052.38</v>
+        <v>47765.25</v>
       </c>
       <c r="O101" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>3078.0</v>
+        <v>3281.0</v>
       </c>
       <c r="D102" s="1">
-        <v>52.1</v>
+        <v>54.38</v>
       </c>
       <c r="E102" s="1">
-        <v>52.2038011696</v>
+        <v>52.1540688814</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>160683.3</v>
+        <v>171117.5</v>
       </c>
       <c r="I102" s="1">
-        <v>-319.5</v>
+        <v>7303.28</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.19883833603119</v>
+        <v>4.2679912925329</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>160363.8</v>
+        <v>178420.78</v>
       </c>
       <c r="N102" s="1">
-        <v>160363.8</v>
+        <v>178420.78</v>
       </c>
       <c r="O102" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>299.0</v>
+        <v>319.0</v>
       </c>
       <c r="D103" s="1">
-        <v>520.8</v>
+        <v>549.4</v>
       </c>
       <c r="E103" s="1">
-        <v>208.8870568562</v>
+        <v>229.6088714734</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>62457.23</v>
+        <v>73245.23</v>
       </c>
       <c r="I103" s="1">
-        <v>93261.97</v>
+        <v>102013.37</v>
       </c>
       <c r="J103" s="1">
-        <v>149.32133557636</v>
+        <v>139.27646892501</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>155719.2</v>
+        <v>175258.6</v>
       </c>
       <c r="N103" s="1">
-        <v>155719.2</v>
+        <v>175258.6</v>
       </c>
       <c r="O103" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>31804.0</v>
+        <v>33908.0</v>
       </c>
       <c r="D104" s="1">
-        <v>2.844</v>
+        <v>3.417</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4779999371</v>
+        <v>3.4595089654</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>110614.31</v>
+        <v>117305.03</v>
       </c>
       <c r="I104" s="1">
-        <v>-20163.73</v>
+        <v>-1441.39</v>
       </c>
       <c r="J104" s="1">
-        <v>-18.228862070378</v>
+        <v>-1.2287537883073</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>90450.58</v>
+        <v>115863.64</v>
       </c>
       <c r="N104" s="1">
-        <v>90450.58</v>
+        <v>115863.64</v>
       </c>
       <c r="O104" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>2087.0</v>
+        <v>2225.0</v>
       </c>
       <c r="D105" s="1">
-        <v>65.7</v>
+        <v>71.4</v>
       </c>
       <c r="E105" s="1">
-        <v>69.3</v>
+        <v>69.1610696629</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>144629.1</v>
+        <v>153883.38</v>
       </c>
       <c r="I105" s="1">
-        <v>-7513.2</v>
+        <v>4981.62</v>
       </c>
       <c r="J105" s="1">
-        <v>-5.1948051948052</v>
+        <v>3.237269677856</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>137115.9</v>
+        <v>158865.0</v>
       </c>
       <c r="N105" s="1">
-        <v>137115.9</v>
+        <v>158865.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>35330.0</v>
+        <v>37668.0</v>
       </c>
       <c r="D106" s="1">
-        <v>6.916</v>
+        <v>8.034</v>
       </c>
       <c r="E106" s="1">
-        <v>4.7675069346</v>
+        <v>4.8934127111</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>168436.02</v>
+        <v>184325.07</v>
       </c>
       <c r="I106" s="1">
-        <v>75906.26</v>
+        <v>118299.64</v>
       </c>
       <c r="J106" s="1">
-        <v>45.065336974835</v>
+        <v>64.179896961385</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>244342.28</v>
+        <v>302624.71</v>
       </c>
       <c r="N106" s="1">
-        <v>244342.28</v>
+        <v>302624.71</v>
       </c>
       <c r="O106" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>15189.0</v>
+        <v>16193.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.325</v>
+        <v>15.79</v>
       </c>
       <c r="E107" s="1">
-        <v>16.45</v>
+        <v>16.3399462731</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>249859.05</v>
+        <v>264592.75</v>
       </c>
       <c r="I107" s="1">
-        <v>-17087.62</v>
+        <v>-8905.28</v>
       </c>
       <c r="J107" s="1">
-        <v>-6.8389037739478</v>
+        <v>-3.3656553325819</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>232771.43</v>
+        <v>255687.47</v>
       </c>
       <c r="N107" s="1">
-        <v>232771.43</v>
+        <v>255687.47</v>
       </c>
       <c r="O107" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>1613.0</v>
+        <v>1277.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4784.78</v>
+        <v>4790.39</v>
       </c>
       <c r="E108" s="1">
-        <v>4777.2043707378</v>
+        <v>4778.9843931088</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>7705630.65</v>
+        <v>6102763.07</v>
       </c>
       <c r="I108" s="1">
-        <v>12219.49</v>
+        <v>14564.96</v>
       </c>
       <c r="J108" s="1">
-        <v>0.15857871412511</v>
+        <v>0.23866173130002</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>7717850.14</v>
+        <v>6117328.03</v>
       </c>
       <c r="N108" s="1">
-        <v>7717850.14</v>
+        <v>6117328.03</v>
       </c>
       <c r="O108" s="1">
-        <v>4.46</v>
+        <v>3.46</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>12874.0</v>
+        <v>13725.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.115</v>
+        <v>17.945</v>
       </c>
       <c r="E109" s="1">
-        <v>18.19</v>
+        <v>18.1580684882</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>234178.06</v>
+        <v>249219.49</v>
       </c>
       <c r="I109" s="1">
-        <v>-13839.55</v>
+        <v>-2924.36</v>
       </c>
       <c r="J109" s="1">
-        <v>-5.9098405717427</v>
+        <v>-1.1734074249169</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>220338.51</v>
+        <v>246295.13</v>
       </c>
       <c r="N109" s="1">
-        <v>220338.51</v>
+        <v>246295.13</v>
       </c>
       <c r="O109" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>1236.0</v>
+        <v>1318.0</v>
       </c>
       <c r="D110" s="1">
-        <v>68.9</v>
+        <v>73.1</v>
       </c>
       <c r="E110" s="1">
-        <v>67.7</v>
+        <v>67.824430956</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>83677.2</v>
+        <v>89392.6</v>
       </c>
       <c r="I110" s="1">
-        <v>1483.2</v>
+        <v>6953.2</v>
       </c>
       <c r="J110" s="1">
-        <v>1.7725258493353</v>
+        <v>7.7782724744554</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>85160.4</v>
+        <v>96345.8</v>
       </c>
       <c r="N110" s="1">
-        <v>85160.4</v>
+        <v>96345.8</v>
       </c>
       <c r="O110" s="1">
         <v>0.05</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>4268.0</v>
+        <v>4550.0</v>
       </c>
       <c r="D111" s="1">
-        <v>21.45</v>
+        <v>21.56</v>
       </c>
       <c r="E111" s="1">
-        <v>22.75</v>
+        <v>22.5882373626</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>97097.0</v>
+        <v>102776.48</v>
       </c>
       <c r="I111" s="1">
-        <v>-5548.4</v>
+        <v>-4678.48</v>
       </c>
       <c r="J111" s="1">
-        <v>-5.7142857142857</v>
+        <v>-4.5520920739842</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>91548.6</v>
+        <v>98098.0</v>
       </c>
       <c r="N111" s="1">
-        <v>91548.6</v>
+        <v>98098.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>2593.0</v>
+        <v>2764.0</v>
       </c>
       <c r="D112" s="1">
-        <v>40.02</v>
+        <v>41.555</v>
       </c>
       <c r="E112" s="1">
-        <v>30.7836058619</v>
+        <v>31.2906910275</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>79821.89</v>
+        <v>86487.47</v>
       </c>
       <c r="I112" s="1">
-        <v>23949.97</v>
+        <v>28370.55</v>
       </c>
       <c r="J112" s="1">
-        <v>30.004263241574</v>
+        <v>32.803075405027</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>103771.86</v>
+        <v>114858.02</v>
       </c>
       <c r="N112" s="1">
-        <v>103771.86</v>
+        <v>114858.02</v>
       </c>
       <c r="O112" s="1">
         <v>0.06</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
         <v>2006.0</v>
       </c>
       <c r="D113" s="1">
-        <v>15.03</v>
+        <v>17.36</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>32818.16</v>
       </c>
       <c r="I113" s="1">
-        <v>-2667.98</v>
+        <v>2006.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-8.1295843520782</v>
+        <v>6.1124694376528</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>30150.18</v>
+        <v>34824.16</v>
       </c>
       <c r="N113" s="1">
-        <v>30150.18</v>
+        <v>34824.16</v>
       </c>
       <c r="O113" s="1">
         <v>0.02</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
         <v>1388.0</v>
       </c>
       <c r="D114" s="1">
-        <v>20.06</v>
+        <v>24.75</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>32978.88</v>
       </c>
       <c r="I114" s="1">
-        <v>-5135.6</v>
+        <v>1374.12</v>
       </c>
       <c r="J114" s="1">
-        <v>-15.572390572391</v>
+        <v>4.1666666666667</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>27843.28</v>
+        <v>34353.0</v>
       </c>
       <c r="N114" s="1">
-        <v>27843.28</v>
+        <v>34353.0</v>
       </c>
       <c r="O114" s="1">
         <v>0.02</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>3634.0</v>
+        <v>3874.0</v>
       </c>
       <c r="D115" s="1">
-        <v>34.805</v>
+        <v>35.045</v>
       </c>
       <c r="E115" s="1">
-        <v>41.96</v>
+        <v>41.5130201342</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>152482.64</v>
+        <v>160821.44</v>
       </c>
       <c r="I115" s="1">
-        <v>-26001.27</v>
+        <v>-25057.11</v>
       </c>
       <c r="J115" s="1">
-        <v>-17.051954242135</v>
+        <v>-15.580702423756</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>126481.37</v>
+        <v>135764.33</v>
       </c>
       <c r="N115" s="1">
-        <v>126481.37</v>
+        <v>135764.33</v>
       </c>
       <c r="O115" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
         <v>1210.0</v>
       </c>
       <c r="D116" s="1">
-        <v>23.19</v>
+        <v>21.79</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>33674.3</v>
       </c>
       <c r="I116" s="1">
-        <v>-5614.4</v>
+        <v>-7308.4</v>
       </c>
       <c r="J116" s="1">
-        <v>-16.672655407833</v>
+        <v>-21.703197987783</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>28059.9</v>
+        <v>26365.9</v>
       </c>
       <c r="N116" s="1">
-        <v>28059.9</v>
+        <v>26365.9</v>
       </c>
       <c r="O116" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
         <v>366.0</v>
       </c>
       <c r="D117" s="1">
-        <v>78.75</v>
+        <v>83.7</v>
       </c>
       <c r="E117" s="1">
         <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>33196.2</v>
       </c>
       <c r="I117" s="1">
-        <v>-4373.7</v>
+        <v>-2562.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-13.175303197354</v>
+        <v>-7.7177508269019</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>28822.5</v>
+        <v>30634.2</v>
       </c>
       <c r="N117" s="1">
-        <v>28822.5</v>
+        <v>30634.2</v>
       </c>
       <c r="O117" s="1">
         <v>0.02</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
         <v>1055.0</v>
       </c>
       <c r="D118" s="1">
-        <v>31.35</v>
+        <v>38.05</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>38897.85</v>
       </c>
       <c r="I118" s="1">
-        <v>-5823.6</v>
+        <v>1244.9</v>
       </c>
       <c r="J118" s="1">
-        <v>-14.971521562246</v>
+        <v>3.2004339571467</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>33074.25</v>
+        <v>40142.75</v>
       </c>
       <c r="N118" s="1">
-        <v>33074.25</v>
+        <v>40142.75</v>
       </c>
       <c r="O118" s="1">
         <v>0.02</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>1625.0</v>
+        <v>1732.0</v>
       </c>
       <c r="D119" s="1">
-        <v>281.6</v>
+        <v>313.3</v>
       </c>
       <c r="E119" s="1">
-        <v>235.1068061538</v>
+        <v>237.8431639723</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>382048.56</v>
+        <v>411944.36</v>
       </c>
       <c r="I119" s="1">
-        <v>75551.44</v>
+        <v>130691.24</v>
       </c>
       <c r="J119" s="1">
-        <v>19.775350023568</v>
+        <v>31.725459234349</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>457600.0</v>
+        <v>542635.6</v>
       </c>
       <c r="N119" s="1">
-        <v>457600.0</v>
+        <v>542635.6</v>
       </c>
       <c r="O119" s="1">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>54851.0</v>
+        <v>58483.0</v>
       </c>
       <c r="D120" s="1">
-        <v>3.42</v>
+        <v>4.133</v>
       </c>
       <c r="E120" s="1">
-        <v>2.5731999417</v>
+        <v>2.6564683754</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>141142.59</v>
+        <v>155358.24</v>
       </c>
       <c r="I120" s="1">
-        <v>46447.83</v>
+        <v>86352.0</v>
       </c>
       <c r="J120" s="1">
-        <v>32.908443865172</v>
+        <v>55.582504024247</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>187590.42</v>
+        <v>241710.24</v>
       </c>
       <c r="N120" s="1">
-        <v>187590.42</v>
+        <v>241710.24</v>
       </c>
       <c r="O120" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>11638.0</v>
+        <v>12407.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.204</v>
+        <v>9.3</v>
       </c>
       <c r="E121" s="1">
-        <v>9.3879996563</v>
+        <v>9.3764713468</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>109257.54</v>
+        <v>116333.88</v>
       </c>
       <c r="I121" s="1">
-        <v>-2141.39</v>
+        <v>-948.78</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.9599471121169</v>
+        <v>-0.8155663681122</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>107116.15</v>
+        <v>115385.1</v>
       </c>
       <c r="N121" s="1">
-        <v>107116.15</v>
+        <v>115385.1</v>
       </c>
       <c r="O121" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>5315.0</v>
+        <v>5666.0</v>
       </c>
       <c r="D122" s="1">
-        <v>77.79</v>
+        <v>80.19</v>
       </c>
       <c r="E122" s="1">
-        <v>91.9240225776</v>
+        <v>91.3538475115</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>488576.18</v>
+        <v>517610.9</v>
       </c>
       <c r="I122" s="1">
-        <v>-75122.33</v>
+        <v>-63254.36</v>
       </c>
       <c r="J122" s="1">
-        <v>-15.375765965504</v>
+        <v>-12.220445898647</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>413453.85</v>
+        <v>454356.54</v>
       </c>
       <c r="N122" s="1">
-        <v>413453.85</v>
+        <v>454356.54</v>
       </c>
       <c r="O122" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>4759.0</v>
+        <v>5074.0</v>
       </c>
       <c r="D123" s="1">
-        <v>153.82</v>
+        <v>139.38</v>
       </c>
       <c r="E123" s="1">
-        <v>172.2198739231</v>
+        <v>170.64798581</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>819594.38</v>
+        <v>865867.88</v>
       </c>
       <c r="I123" s="1">
-        <v>-87565.0</v>
+        <v>-158653.76</v>
       </c>
       <c r="J123" s="1">
-        <v>-10.683943440413</v>
+        <v>-18.323091047101</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>732029.38</v>
+        <v>707214.12</v>
       </c>
       <c r="N123" s="1">
-        <v>732029.38</v>
+        <v>707214.12</v>
       </c>
       <c r="O123" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>10748.0</v>
+        <v>11459.0</v>
       </c>
       <c r="D124" s="1">
-        <v>33.04</v>
+        <v>36.76</v>
       </c>
       <c r="E124" s="1">
-        <v>32.5458401563</v>
+        <v>32.6745361724</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>349802.69</v>
+        <v>374417.51</v>
       </c>
       <c r="I124" s="1">
-        <v>5311.23</v>
+        <v>46815.33</v>
       </c>
       <c r="J124" s="1">
-        <v>1.5183502448194</v>
+        <v>12.503509785106</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>355113.92</v>
+        <v>421232.84</v>
       </c>
       <c r="N124" s="1">
-        <v>355113.92</v>
+        <v>421232.84</v>
       </c>
       <c r="O124" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>2816.0</v>
+        <v>3002.0</v>
       </c>
       <c r="D125" s="1">
-        <v>237.15</v>
+        <v>260.2</v>
       </c>
       <c r="E125" s="1">
-        <v>136.9430575284</v>
+        <v>142.6529813458</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>385631.65</v>
+        <v>428244.25</v>
       </c>
       <c r="I125" s="1">
-        <v>282182.75</v>
+        <v>352876.15</v>
       </c>
       <c r="J125" s="1">
-        <v>73.174167628617</v>
+        <v>82.400674381501</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>667814.4</v>
+        <v>781120.4</v>
       </c>
       <c r="N125" s="1">
-        <v>667814.4</v>
+        <v>781120.4</v>
       </c>
       <c r="O125" s="1">
-        <v>0.39</v>
+        <v>0.44</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>3850.0</v>
+        <v>4105.0</v>
       </c>
       <c r="D126" s="1">
-        <v>140.75</v>
+        <v>167.22</v>
       </c>
       <c r="E126" s="1">
-        <v>125.8154077922</v>
+        <v>126.8363142509</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>484389.32</v>
+        <v>520663.07</v>
       </c>
       <c r="I126" s="1">
-        <v>57498.18</v>
+        <v>165775.03</v>
       </c>
       <c r="J126" s="1">
-        <v>11.870241069725</v>
+        <v>31.839214177414</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>541887.5</v>
+        <v>686438.1</v>
       </c>
       <c r="N126" s="1">
-        <v>541887.5</v>
+        <v>686438.1</v>
       </c>
       <c r="O126" s="1">
-        <v>0.31</v>
+        <v>0.39</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>3462.0</v>
+        <v>3691.0</v>
       </c>
       <c r="D127" s="1">
-        <v>203.75</v>
+        <v>229.45</v>
       </c>
       <c r="E127" s="1">
-        <v>187.4099797805</v>
+        <v>188.5447439718</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>648813.35</v>
+        <v>695918.65</v>
       </c>
       <c r="I127" s="1">
-        <v>56569.15</v>
+        <v>150981.3</v>
       </c>
       <c r="J127" s="1">
-        <v>8.7188634450879</v>
+        <v>21.695251305594</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>705382.5</v>
+        <v>846899.95</v>
       </c>
       <c r="N127" s="1">
-        <v>705382.5</v>
+        <v>846899.95</v>
       </c>
       <c r="O127" s="1">
-        <v>0.41</v>
+        <v>0.48</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
-        <v>3805.0</v>
+        <v>4057.0</v>
       </c>
       <c r="D128" s="1">
-        <v>17.59</v>
+        <v>19.37</v>
       </c>
       <c r="E128" s="1">
-        <v>19.72</v>
+        <v>19.6168893271</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>75034.6</v>
+        <v>79585.72</v>
       </c>
       <c r="I128" s="1">
-        <v>-8104.65</v>
+        <v>-1001.63</v>
       </c>
       <c r="J128" s="1">
-        <v>-10.80121703854</v>
+        <v>-1.2585549266879</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>66929.95</v>
+        <v>78584.09</v>
       </c>
       <c r="N128" s="1">
-        <v>66929.95</v>
+        <v>78584.09</v>
       </c>
       <c r="O128" s="1">
         <v>0.04</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>3577.0</v>
+        <v>3813.0</v>
       </c>
       <c r="D129" s="1">
-        <v>60.98</v>
+        <v>71.4</v>
       </c>
       <c r="E129" s="1">
-        <v>35.1573860777</v>
+        <v>36.8039155521</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>125757.97</v>
+        <v>140333.33</v>
       </c>
       <c r="I129" s="1">
-        <v>92367.49</v>
+        <v>131914.87</v>
       </c>
       <c r="J129" s="1">
-        <v>73.448617212889</v>
+        <v>94.001097244682</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>218125.46</v>
+        <v>272248.2</v>
       </c>
       <c r="N129" s="1">
-        <v>218125.46</v>
+        <v>272248.2</v>
       </c>
       <c r="O129" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
         <v>272.0</v>
       </c>
       <c r="D130" s="1">
-        <v>116.8</v>
+        <v>117.9</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>35686.4</v>
       </c>
       <c r="I130" s="1">
-        <v>-3916.8</v>
+        <v>-3617.6</v>
       </c>
       <c r="J130" s="1">
-        <v>-10.975609756098</v>
+        <v>-10.137195121951</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>31769.6</v>
+        <v>32068.8</v>
       </c>
       <c r="N130" s="1">
-        <v>31769.6</v>
+        <v>32068.8</v>
       </c>
       <c r="O130" s="1">
         <v>0.02</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
         <v>802.0</v>
       </c>
       <c r="D131" s="1">
-        <v>43.34</v>
+        <v>47.86</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>42105.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-7346.32</v>
+        <v>-3721.28</v>
       </c>
       <c r="J131" s="1">
-        <v>-17.447619047619</v>
+        <v>-8.8380952380952</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>34758.68</v>
+        <v>38383.72</v>
       </c>
       <c r="N131" s="1">
-        <v>34758.68</v>
+        <v>38383.72</v>
       </c>
       <c r="O131" s="1">
         <v>0.02</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>3042.0</v>
+        <v>3243.0</v>
       </c>
       <c r="D132" s="1">
-        <v>26.815</v>
+        <v>33.885</v>
       </c>
       <c r="E132" s="1">
-        <v>24.9344444444</v>
+        <v>25.1616342892</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>75850.58</v>
+        <v>81599.18</v>
       </c>
       <c r="I132" s="1">
-        <v>5720.65</v>
+        <v>28289.88</v>
       </c>
       <c r="J132" s="1">
-        <v>7.5419990196515</v>
+        <v>34.669318980902</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>81571.23</v>
+        <v>109889.06</v>
       </c>
       <c r="N132" s="1">
-        <v>81571.23</v>
+        <v>109889.06</v>
       </c>
       <c r="O132" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
         <v>2836.0</v>
       </c>
       <c r="D133" s="1">
-        <v>9.576</v>
+        <v>10.345</v>
       </c>
       <c r="E133" s="1">
         <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>32628.18</v>
       </c>
       <c r="I133" s="1">
-        <v>-5470.64</v>
+        <v>-3289.76</v>
       </c>
       <c r="J133" s="1">
-        <v>-16.76661094796</v>
+        <v>-10.082572794437</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>27157.54</v>
+        <v>29338.42</v>
       </c>
       <c r="N133" s="1">
-        <v>27157.54</v>
+        <v>29338.42</v>
       </c>
       <c r="O133" s="1">
         <v>0.02</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>9429.0</v>
+        <v>10052.0</v>
       </c>
       <c r="D134" s="1">
-        <v>32.02</v>
+        <v>39.12</v>
       </c>
       <c r="E134" s="1">
-        <v>29.7577176795</v>
+        <v>30.1805471548</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>280585.52</v>
+        <v>303374.86</v>
       </c>
       <c r="I134" s="1">
-        <v>21331.06</v>
+        <v>89859.38</v>
       </c>
       <c r="J134" s="1">
-        <v>7.6023381391884</v>
+        <v>29.619916429463</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>301916.58</v>
+        <v>393234.24</v>
       </c>
       <c r="N134" s="1">
-        <v>301916.58</v>
+        <v>393234.24</v>
       </c>
       <c r="O134" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
         <v>634.0</v>
       </c>
       <c r="D135" s="1">
-        <v>51.1</v>
+        <v>49.57</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>32638.32</v>
       </c>
       <c r="I135" s="1">
-        <v>-240.92</v>
+        <v>-1210.94</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.73815073815074</v>
+        <v>-3.7101787101787</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>32397.4</v>
+        <v>31427.38</v>
       </c>
       <c r="N135" s="1">
-        <v>32397.4</v>
+        <v>31427.38</v>
       </c>
       <c r="O135" s="1">
         <v>0.02</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
-        <v>6429.0</v>
+        <v>6854.0</v>
       </c>
       <c r="D136" s="1">
-        <v>9.622</v>
+        <v>10.32</v>
       </c>
       <c r="E136" s="1">
-        <v>10.2</v>
+        <v>10.1791654508</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>65575.8</v>
+        <v>69768.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-3715.96</v>
+        <v>965.28</v>
       </c>
       <c r="J136" s="1">
-        <v>-5.6666636167611</v>
+        <v>1.3835569315445</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>61859.84</v>
+        <v>70733.28</v>
       </c>
       <c r="N136" s="1">
-        <v>61859.84</v>
+        <v>70733.28</v>
       </c>
       <c r="O136" s="1">
         <v>0.04</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>449.0</v>
+        <v>479.0</v>
       </c>
       <c r="D137" s="1">
-        <v>242.3</v>
+        <v>259.2</v>
       </c>
       <c r="E137" s="1">
-        <v>254.9</v>
+        <v>254.7246346555</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>114450.1</v>
+        <v>122013.1</v>
       </c>
       <c r="I137" s="1">
-        <v>-5657.4</v>
+        <v>2143.7</v>
       </c>
       <c r="J137" s="1">
-        <v>-4.9431149470381</v>
+        <v>1.7569424922406</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>108792.7</v>
+        <v>124156.8</v>
       </c>
       <c r="N137" s="1">
-        <v>108792.7</v>
+        <v>124156.8</v>
       </c>
       <c r="O137" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>579.0</v>
+        <v>617.0</v>
       </c>
       <c r="D138" s="1">
-        <v>246.6</v>
+        <v>275.0</v>
       </c>
       <c r="E138" s="1">
-        <v>252.3</v>
+        <v>252.6818476499</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>146081.7</v>
+        <v>155904.7</v>
       </c>
       <c r="I138" s="1">
-        <v>-3300.3</v>
+        <v>13770.3</v>
       </c>
       <c r="J138" s="1">
-        <v>-2.2592152199762</v>
+        <v>8.8325111430252</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>142781.4</v>
+        <v>169675.0</v>
       </c>
       <c r="N138" s="1">
-        <v>142781.4</v>
+        <v>169675.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
         <v>1802.0</v>
       </c>
       <c r="D139" s="1">
-        <v>15.4</v>
+        <v>17.55</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>32472.04</v>
       </c>
       <c r="I139" s="1">
-        <v>-4721.24</v>
+        <v>-846.94</v>
       </c>
       <c r="J139" s="1">
-        <v>-14.539400665927</v>
+        <v>-2.6082130965594</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>27750.8</v>
+        <v>31625.1</v>
       </c>
       <c r="N139" s="1">
-        <v>27750.8</v>
+        <v>31625.1</v>
       </c>
       <c r="O139" s="1">
         <v>0.02</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>2223.0</v>
+        <v>2370.0</v>
       </c>
       <c r="D140" s="1">
-        <v>93.98</v>
+        <v>102.45</v>
       </c>
       <c r="E140" s="1">
-        <v>104.6633918129</v>
+        <v>104.057814346</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>232666.72</v>
+        <v>246617.02</v>
       </c>
       <c r="I140" s="1">
-        <v>-23749.18</v>
+        <v>-3810.52</v>
       </c>
       <c r="J140" s="1">
-        <v>-10.207381614354</v>
+        <v>-1.5451163913991</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>208917.54</v>
+        <v>242806.5</v>
       </c>
       <c r="N140" s="1">
-        <v>208917.54</v>
+        <v>242806.5</v>
       </c>
       <c r="O140" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>8198.0</v>
+        <v>8740.0</v>
       </c>
       <c r="D141" s="1">
-        <v>59.63</v>
+        <v>68.52</v>
       </c>
       <c r="E141" s="1">
-        <v>66.6155708709</v>
+        <v>66.2586464531</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>546114.45</v>
+        <v>579100.57</v>
       </c>
       <c r="I141" s="1">
-        <v>-57267.71</v>
+        <v>19764.23</v>
       </c>
       <c r="J141" s="1">
-        <v>-10.486393465692</v>
+        <v>3.4129184158807</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>488846.74</v>
+        <v>598864.8</v>
       </c>
       <c r="N141" s="1">
-        <v>488846.74</v>
+        <v>598864.8</v>
       </c>
       <c r="O141" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
         <v>1822.0</v>
       </c>
       <c r="D142" s="1">
-        <v>19.035</v>
+        <v>21.61</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>38553.52</v>
       </c>
       <c r="I142" s="1">
-        <v>-3871.75</v>
+        <v>819.9</v>
       </c>
       <c r="J142" s="1">
-        <v>-10.042533081285</v>
+        <v>2.1266540642722</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>34681.77</v>
+        <v>39373.42</v>
       </c>
       <c r="N142" s="1">
-        <v>34681.77</v>
+        <v>39373.42</v>
       </c>
       <c r="O142" s="1">
         <v>0.02</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>5094.0</v>
+        <v>5431.0</v>
       </c>
       <c r="D143" s="1">
-        <v>15.935</v>
+        <v>19.425</v>
       </c>
       <c r="E143" s="1">
-        <v>19.11</v>
+        <v>18.9564242313</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>97346.34</v>
+        <v>102952.34</v>
       </c>
       <c r="I143" s="1">
-        <v>-16173.45</v>
+        <v>2544.84</v>
       </c>
       <c r="J143" s="1">
-        <v>-16.614338042909</v>
+        <v>2.4718622228499</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>81172.89</v>
+        <v>105497.18</v>
       </c>
       <c r="N143" s="1">
-        <v>81172.89</v>
+        <v>105497.18</v>
       </c>
       <c r="O143" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
-        <v>2495.0</v>
+        <v>2660.0</v>
       </c>
       <c r="D144" s="1">
-        <v>25.17</v>
+        <v>26.65</v>
       </c>
       <c r="E144" s="1">
-        <v>26.98</v>
+        <v>26.9688345865</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>67315.1</v>
+        <v>71737.1</v>
       </c>
       <c r="I144" s="1">
-        <v>-4515.95</v>
+        <v>-848.1</v>
       </c>
       <c r="J144" s="1">
-        <v>-6.7086730911787</v>
+        <v>-1.1822334607895</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>62799.15</v>
+        <v>70889.0</v>
       </c>
       <c r="N144" s="1">
-        <v>62799.15</v>
+        <v>70889.0</v>
       </c>
       <c r="O144" s="1">
         <v>0.04</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>8269.0</v>
+        <v>8816.0</v>
       </c>
       <c r="D145" s="1">
-        <v>20.05</v>
+        <v>23.14</v>
       </c>
       <c r="E145" s="1">
-        <v>19.76</v>
+        <v>19.8834720962</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>163395.44</v>
+        <v>175292.69</v>
       </c>
       <c r="I145" s="1">
-        <v>2398.01</v>
+        <v>28709.55</v>
       </c>
       <c r="J145" s="1">
-        <v>1.4676113360324</v>
+        <v>16.378064595848</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>165793.45</v>
+        <v>204002.24</v>
       </c>
       <c r="N145" s="1">
-        <v>165793.45</v>
+        <v>204002.24</v>
       </c>
       <c r="O145" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>3647.0</v>
+        <v>3888.0</v>
       </c>
       <c r="D146" s="1">
-        <v>67.65</v>
+        <v>66.75</v>
       </c>
       <c r="E146" s="1">
-        <v>60.3</v>
+        <v>60.6316229424</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>219914.1</v>
+        <v>235735.75</v>
       </c>
       <c r="I146" s="1">
-        <v>26805.45</v>
+        <v>23788.25</v>
       </c>
       <c r="J146" s="1">
-        <v>12.189054726368</v>
+        <v>10.091065949904</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>246719.55</v>
+        <v>259524.0</v>
       </c>
       <c r="N146" s="1">
-        <v>246719.55</v>
+        <v>259524.0</v>
       </c>
       <c r="O146" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
         <v>407.0</v>
       </c>
       <c r="D147" s="1">
-        <v>71.7</v>
+        <v>79.1</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>33374.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-4192.1</v>
+        <v>-1180.3</v>
       </c>
       <c r="J147" s="1">
-        <v>-12.560975609756</v>
+        <v>-3.5365853658537</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>29181.9</v>
+        <v>32193.7</v>
       </c>
       <c r="N147" s="1">
-        <v>29181.9</v>
+        <v>32193.7</v>
       </c>
       <c r="O147" s="1">
         <v>0.02</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>1399.0</v>
+        <v>1491.0</v>
       </c>
       <c r="D148" s="1">
-        <v>123.95</v>
+        <v>135.65</v>
       </c>
       <c r="E148" s="1">
-        <v>101.1909864189</v>
+        <v>102.8667940979</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>141566.19</v>
+        <v>153374.39</v>
       </c>
       <c r="I148" s="1">
-        <v>31839.86</v>
+        <v>48879.76</v>
       </c>
       <c r="J148" s="1">
-        <v>22.491147074029</v>
+        <v>31.869570923803</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>173406.05</v>
+        <v>202254.15</v>
       </c>
       <c r="N148" s="1">
-        <v>173406.05</v>
+        <v>202254.15</v>
       </c>
       <c r="O148" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>977.0</v>
+        <v>1042.0</v>
       </c>
       <c r="D149" s="1">
-        <v>85.38</v>
+        <v>89.04</v>
       </c>
       <c r="E149" s="1">
-        <v>101.2</v>
+        <v>100.2767754319</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>98872.4</v>
+        <v>104488.4</v>
       </c>
       <c r="I149" s="1">
-        <v>-15456.14</v>
+        <v>-11708.72</v>
       </c>
       <c r="J149" s="1">
-        <v>-15.632411067194</v>
+        <v>-11.205760639459</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>83416.26</v>
+        <v>92779.68</v>
       </c>
       <c r="N149" s="1">
-        <v>83416.26</v>
+        <v>92779.68</v>
       </c>
       <c r="O149" s="1">
         <v>0.05</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>6412.0</v>
+        <v>6836.0</v>
       </c>
       <c r="D150" s="1">
-        <v>21.44</v>
+        <v>23.13</v>
       </c>
       <c r="E150" s="1">
-        <v>35.7077245789</v>
+        <v>34.8302179637</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>228957.93</v>
+        <v>238099.37</v>
       </c>
       <c r="I150" s="1">
-        <v>-91484.65</v>
+        <v>-79982.69</v>
       </c>
       <c r="J150" s="1">
-        <v>-39.956969387346</v>
+        <v>-33.592146841884</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>137473.28</v>
+        <v>158116.68</v>
       </c>
       <c r="N150" s="1">
-        <v>137473.28</v>
+        <v>158116.68</v>
       </c>
       <c r="O150" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>7435.0</v>
+        <v>7927.0</v>
       </c>
       <c r="D151" s="1">
-        <v>31.17</v>
+        <v>35.67</v>
       </c>
       <c r="E151" s="1">
-        <v>36.9</v>
+        <v>36.577875615</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>274351.5</v>
+        <v>289952.82</v>
       </c>
       <c r="I151" s="1">
-        <v>-42602.55</v>
+        <v>-7196.73</v>
       </c>
       <c r="J151" s="1">
-        <v>-15.528455284553</v>
+        <v>-2.4820348358743</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>231748.95</v>
+        <v>282756.09</v>
       </c>
       <c r="N151" s="1">
-        <v>231748.95</v>
+        <v>282756.09</v>
       </c>
       <c r="O151" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>5488.0</v>
+        <v>5851.0</v>
       </c>
       <c r="D152" s="1">
-        <v>22.1</v>
+        <v>25.38</v>
       </c>
       <c r="E152" s="1">
-        <v>31.6113866618</v>
+        <v>31.0634814562</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>173483.29</v>
+        <v>181752.43</v>
       </c>
       <c r="I152" s="1">
-        <v>-52198.49</v>
+        <v>-33254.05</v>
       </c>
       <c r="J152" s="1">
-        <v>-30.08848287348</v>
+        <v>-18.296344098398</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>121284.8</v>
+        <v>148498.38</v>
       </c>
       <c r="N152" s="1">
-        <v>121284.8</v>
+        <v>148498.38</v>
       </c>
       <c r="O152" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>3637.0</v>
+        <v>3877.0</v>
       </c>
       <c r="D153" s="1">
-        <v>65.44</v>
+        <v>62.68</v>
       </c>
       <c r="E153" s="1">
-        <v>118.7101072312</v>
+        <v>115.3617384576</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>431748.66</v>
+        <v>447257.46</v>
       </c>
       <c r="I153" s="1">
-        <v>-193743.38</v>
+        <v>-204247.1</v>
       </c>
       <c r="J153" s="1">
-        <v>-44.874112637663</v>
+        <v>-45.66656082159</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>238005.28</v>
+        <v>243010.36</v>
       </c>
       <c r="N153" s="1">
-        <v>238005.28</v>
+        <v>243010.36</v>
       </c>
       <c r="O153" s="1">
         <v>0.14</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
         <v>374.0</v>
       </c>
       <c r="D154" s="1">
-        <v>235.9</v>
+        <v>256.7</v>
       </c>
       <c r="E154" s="1">
         <v>247.645588235</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-439285.0</v>
+        <v>338635.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>-439285.0</v>
+        <v>338635.0</v>
       </c>
       <c r="N154" s="1">
-        <v>-439285.0</v>
+        <v>338635.0</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.25</v>
+        <v>0.19</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
         <v>47.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.32</v>
+        <v>115.5</v>
       </c>
       <c r="E155" s="1">
         <v>117.18</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-104930.0</v>
+        <v>-96470.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-104930.0</v>
+        <v>-96470.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-104930.0</v>
+        <v>-96470.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.06</v>
+        <v>-0.05</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>-102.0</v>
+        <v>25.0</v>
       </c>
       <c r="D156" s="1">
-        <v>5436.0</v>
+        <v>125.2</v>
       </c>
       <c r="E156" s="1">
-        <v>5517.068627451</v>
+        <v>126.886</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>82690.0</v>
+        <v>9077.41</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>82690.0</v>
+        <v>9077.41</v>
       </c>
       <c r="N156" s="1">
-        <v>82690.0</v>
+        <v>9077.41</v>
       </c>
       <c r="O156" s="1">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>-5.0</v>
+        <v>-144.0</v>
       </c>
       <c r="D157" s="1">
-        <v>116.1</v>
+        <v>5876.0</v>
       </c>
       <c r="E157" s="1">
-        <v>119.97</v>
+        <v>5543.31397679</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>19350.0</v>
+        <v>-479067.87</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>19350.0</v>
+        <v>-479067.87</v>
       </c>
       <c r="N157" s="1">
-        <v>19350.0</v>
+        <v>-479067.87</v>
       </c>
       <c r="O157" s="1">
-        <v>0.01</v>
+        <v>-0.27</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-31.0</v>
+        <v>-5.0</v>
       </c>
       <c r="D158" s="1">
-        <v>125.26</v>
+        <v>117.29</v>
       </c>
       <c r="E158" s="1">
-        <v>126.886</v>
+        <v>119.97</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>74100.0</v>
+        <v>13400.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>74100.0</v>
+        <v>13400.0</v>
       </c>
       <c r="N158" s="1">
-        <v>74100.0</v>
+        <v>13400.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
         <v>-25.0</v>
       </c>
       <c r="D159" s="1">
-        <v>118.62</v>
+        <v>119.21</v>
       </c>
       <c r="E159" s="1">
         <v>121.64</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>75500.0</v>
+        <v>60750.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>75500.0</v>
+        <v>60750.0</v>
       </c>
       <c r="N159" s="1">
-        <v>75500.0</v>
+        <v>60750.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" t="s">
         <v>349</v>
       </c>
       <c r="C160" s="1">
         <v>429000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>96.783</v>
+        <v>97.198</v>
       </c>
       <c r="E160" s="1">
         <v>99.69888112</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>427708.2</v>
       </c>
       <c r="I160" s="1">
-        <v>-12509.13</v>
+        <v>-10728.78</v>
       </c>
       <c r="J160" s="1">
-        <v>-2.924687906381</v>
+        <v>-2.5084344887472</v>
       </c>
       <c r="K160">
-        <v>0.53</v>
+        <v>0.73</v>
       </c>
       <c r="L160" t="s">
         <v>350</v>
       </c>
       <c r="M160" s="1">
-        <v>415199.07</v>
+        <v>416979.42</v>
       </c>
       <c r="N160" s="1">
-        <v>417457.2</v>
+        <v>420132.28</v>
       </c>
       <c r="O160" s="1">
         <v>0.24</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>351</v>
       </c>
       <c r="B161" t="s">
         <v>352</v>
       </c>
       <c r="C161" s="1">
         <v>200000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.495</v>
+        <v>101.138</v>
       </c>
       <c r="E161" s="1">
         <v>99.634</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>199268.0</v>
       </c>
       <c r="I161" s="1">
-        <v>1722.0</v>
+        <v>3008.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0.86416283597969</v>
+        <v>1.5095248609912</v>
       </c>
       <c r="K161">
-        <v>3.01</v>
+        <v>3.26</v>
       </c>
       <c r="L161" t="s">
         <v>353</v>
       </c>
       <c r="M161" s="1">
-        <v>200990.0</v>
+        <v>202276.0</v>
       </c>
       <c r="N161" s="1">
-        <v>207007.12</v>
+        <v>208796.55</v>
       </c>
       <c r="O161" s="1">
         <v>0.12</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>354</v>
       </c>
       <c r="B162" t="s">
         <v>355</v>
       </c>
       <c r="C162" s="1">
         <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.33</v>
+        <v>101.192</v>
       </c>
       <c r="E162" s="1">
         <v>99.179</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>198358.0</v>
       </c>
       <c r="I162" s="1">
-        <v>2302.0</v>
+        <v>4026.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.1605279343409</v>
+        <v>2.0296635376441</v>
       </c>
       <c r="K162">
-        <v>0.72</v>
+        <v>0.94</v>
       </c>
       <c r="L162" t="s">
         <v>356</v>
       </c>
       <c r="M162" s="1">
-        <v>200660.0</v>
+        <v>202384.0</v>
       </c>
       <c r="N162" s="1">
-        <v>202103.84</v>
+        <v>204273.73</v>
       </c>
       <c r="O162" s="1">
         <v>0.12</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>357</v>
       </c>
       <c r="B163" t="s">
         <v>358</v>
       </c>
       <c r="C163" s="1">
         <v>300000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.459</v>
+        <v>101.245</v>
       </c>
       <c r="E163" s="1">
         <v>99.89</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>299670.0</v>
       </c>
       <c r="I163" s="1">
-        <v>1707.0</v>
+        <v>4065.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.56962658924817</v>
+        <v>1.3564921413555</v>
       </c>
       <c r="K163">
-        <v>4.13</v>
+        <v>4.4</v>
       </c>
       <c r="L163" t="s">
         <v>359</v>
       </c>
       <c r="M163" s="1">
-        <v>301377.0</v>
+        <v>303735.0</v>
       </c>
       <c r="N163" s="1">
-        <v>313769.47</v>
+        <v>316925.75</v>
       </c>
       <c r="O163" s="1">
         <v>0.18</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>360</v>
       </c>
       <c r="B164" t="s">
         <v>361</v>
       </c>
       <c r="C164" s="1">
         <v>358000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>96.906</v>
+        <v>97.769</v>
       </c>
       <c r="E164" s="1">
         <v>99.33</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>355601.4</v>
       </c>
       <c r="I164" s="1">
-        <v>-8677.92</v>
+        <v>-5588.38</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.4403503473271</v>
+        <v>-1.5715292459479</v>
       </c>
       <c r="K164">
-        <v>1.15</v>
+        <v>1.37</v>
       </c>
       <c r="L164" t="s">
         <v>362</v>
       </c>
       <c r="M164" s="1">
-        <v>346923.48</v>
+        <v>350013.02</v>
       </c>
       <c r="N164" s="1">
-        <v>351042.93</v>
+        <v>354904.87</v>
       </c>
       <c r="O164" s="1">
         <v>0.2</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>363</v>
       </c>
       <c r="B165" t="s">
         <v>364</v>
       </c>
       <c r="C165" s="1">
         <v>200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>95.948</v>
+        <v>96.785</v>
       </c>
       <c r="E165" s="1">
         <v>99.253</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>198506.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-6610.0</v>
+        <v>-4936.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-3.329874159975</v>
+        <v>-2.4865747131069</v>
       </c>
       <c r="K165">
-        <v>1.14</v>
+        <v>1.32</v>
       </c>
       <c r="L165" t="s">
         <v>365</v>
       </c>
       <c r="M165" s="1">
-        <v>191896.0</v>
+        <v>193570.0</v>
       </c>
       <c r="N165" s="1">
-        <v>194180.93</v>
+        <v>196200.14</v>
       </c>
       <c r="O165" s="1">
         <v>0.11</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>366</v>
       </c>
       <c r="B166" t="s">
         <v>367</v>
       </c>
       <c r="C166" s="1">
         <v>248000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>99.708</v>
+        <v>100.265</v>
       </c>
       <c r="E166" s="1">
         <v>99.955</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>247888.4</v>
       </c>
       <c r="I166" s="1">
-        <v>-612.56</v>
+        <v>768.8</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.24711120004002</v>
+        <v>0.31013956280326</v>
       </c>
       <c r="K166">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L166">
-        <v>0.0</v>
+        <v>543.56</v>
       </c>
       <c r="M166" s="1">
-        <v>247275.84</v>
+        <v>248657.2</v>
       </c>
       <c r="N166" s="1">
-        <v>247275.84</v>
+        <v>249200.76</v>
       </c>
       <c r="O166" s="1">
         <v>0.14</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>368</v>
       </c>
       <c r="B167" t="s">
         <v>369</v>
       </c>
       <c r="C167" s="1">
         <v>178000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.642</v>
+        <v>101.725</v>
       </c>
       <c r="E167" s="1">
         <v>100.64402809</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>179146.37</v>
       </c>
       <c r="I167" s="1">
-        <v>-3.61</v>
+        <v>1924.13</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.0020151120003157</v>
+        <v>1.0740546961683</v>
       </c>
       <c r="K167">
-        <v>3.33</v>
+        <v>3.59</v>
       </c>
       <c r="L167" t="s">
         <v>370</v>
       </c>
       <c r="M167" s="1">
-        <v>179142.76</v>
+        <v>181070.5</v>
       </c>
       <c r="N167" s="1">
-        <v>185067.97</v>
+        <v>187456.55</v>
       </c>
       <c r="O167" s="1">
         <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>371</v>
       </c>
       <c r="B168" t="s">
         <v>372</v>
       </c>
       <c r="C168" s="1">
         <v>300000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>108.989</v>
+        <v>109.751</v>
       </c>
       <c r="E168" s="1">
         <v>100.019</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>300057.0</v>
       </c>
       <c r="I168" s="1">
-        <v>26910.0</v>
+        <v>29196.0</v>
       </c>
       <c r="J168" s="1">
-        <v>8.9682960237555</v>
+        <v>9.7301512712585</v>
       </c>
       <c r="K168">
-        <v>3.86</v>
+        <v>4.2</v>
       </c>
       <c r="L168" t="s">
         <v>373</v>
       </c>
       <c r="M168" s="1">
-        <v>326967.0</v>
+        <v>329253.0</v>
       </c>
       <c r="N168" s="1">
-        <v>338551.18</v>
+        <v>341842.41</v>
       </c>
       <c r="O168" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>374</v>
       </c>
       <c r="B169" t="s">
         <v>375</v>
       </c>
       <c r="C169" s="1">
         <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>104.227</v>
+        <v>103.705</v>
       </c>
       <c r="E169" s="1">
         <v>106.65</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>106650.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-2423.0</v>
+        <v>-2945.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.2719174871074</v>
+        <v>-2.7613689639006</v>
       </c>
       <c r="K169">
-        <v>4.33</v>
+        <v>4.62</v>
       </c>
       <c r="L169" t="s">
         <v>376</v>
       </c>
       <c r="M169" s="1">
-        <v>104227.0</v>
+        <v>103705.0</v>
       </c>
       <c r="N169" s="1">
-        <v>108555.77</v>
+        <v>108321.44</v>
       </c>
       <c r="O169" s="1">
         <v>0.06</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>377</v>
       </c>
       <c r="B170" t="s">
         <v>378</v>
       </c>
       <c r="C170" s="1">
         <v>100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>107.648</v>
+        <v>107.134</v>
       </c>
       <c r="E170" s="1">
         <v>111.205</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>111205.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-3557.0</v>
+        <v>-4071.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-3.1985971853784</v>
+        <v>-3.6608066184074</v>
       </c>
       <c r="K170">
-        <v>5.09</v>
+        <v>5.48</v>
       </c>
       <c r="L170" t="s">
         <v>379</v>
       </c>
       <c r="M170" s="1">
-        <v>107648.0</v>
+        <v>107134.0</v>
       </c>
       <c r="N170" s="1">
-        <v>112733.62</v>
+        <v>112615.16</v>
       </c>
       <c r="O170" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>380</v>
       </c>
       <c r="B171" t="s">
         <v>381</v>
       </c>
       <c r="C171" s="1">
         <v>200000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>96.694</v>
+        <v>97.411</v>
       </c>
       <c r="E171" s="1">
         <v>99.433</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>198866.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-5478.0</v>
+        <v>-4044.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-2.7546186879607</v>
+        <v>-2.0335301157563</v>
       </c>
       <c r="K171">
-        <v>2.65</v>
+        <v>2.82</v>
       </c>
       <c r="L171" t="s">
         <v>382</v>
       </c>
       <c r="M171" s="1">
-        <v>193388.0</v>
+        <v>194822.0</v>
       </c>
       <c r="N171" s="1">
-        <v>198681.15</v>
+        <v>200460.36</v>
       </c>
       <c r="O171" s="1">
         <v>0.11</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>383</v>
       </c>
       <c r="B172" t="s">
         <v>384</v>
       </c>
       <c r="C172" s="1">
-        <v>143000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>94.995</v>
+        <v>97.97</v>
       </c>
       <c r="E172" s="1">
-        <v>98.803</v>
+        <v>99.726</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>141288.29</v>
+        <v>159561.6</v>
       </c>
       <c r="I172" s="1">
-        <v>-5445.44</v>
+        <v>-2809.6</v>
       </c>
       <c r="J172" s="1">
-        <v>-3.8541339837859</v>
+        <v>-1.7608246595672</v>
       </c>
       <c r="K172">
-        <v>1.32</v>
-[...2 lines deleted...]
-        <v>385</v>
+        <v>0.54</v>
+      </c>
+      <c r="L172">
+        <v>871.23</v>
       </c>
       <c r="M172" s="1">
-        <v>135842.85</v>
+        <v>156752.0</v>
       </c>
       <c r="N172" s="1">
-        <v>137735.15</v>
+        <v>157623.23</v>
       </c>
       <c r="O172" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>385</v>
+      </c>
+      <c r="B173" t="s">
         <v>386</v>
       </c>
-      <c r="B173" t="s">
+      <c r="C173" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>99.188</v>
+      </c>
+      <c r="E173" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-1624.0</v>
+      </c>
+      <c r="J173" s="1">
+        <v>-0.812</v>
+      </c>
+      <c r="K173">
+        <v>3.75</v>
+      </c>
+      <c r="L173" t="s">
         <v>387</v>
       </c>
-      <c r="C173" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>155284.8</v>
+        <v>198376.0</v>
       </c>
       <c r="N173" s="1">
-        <v>155810.83</v>
+        <v>205874.63</v>
       </c>
       <c r="O173" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>388</v>
       </c>
       <c r="B174" t="s">
         <v>389</v>
       </c>
       <c r="C174" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>97.769</v>
+        <v>97.578</v>
       </c>
       <c r="E174" s="1">
-        <v>100.0</v>
+        <v>97.673</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>200000.0</v>
+        <v>488365.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-4462.0</v>
+        <v>-475.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-2.231</v>
+        <v>-0.0972633173958</v>
       </c>
       <c r="K174">
-        <v>3.5</v>
+        <v>3.22</v>
       </c>
       <c r="L174" t="s">
         <v>390</v>
       </c>
       <c r="M174" s="1">
-        <v>195538.0</v>
+        <v>487890.0</v>
       </c>
       <c r="N174" s="1">
-        <v>202547.59</v>
+        <v>503999.59</v>
       </c>
       <c r="O174" s="1">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>391</v>
       </c>
       <c r="B175" t="s">
         <v>392</v>
       </c>
       <c r="C175" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>97.257</v>
+        <v>99.979</v>
       </c>
       <c r="E175" s="1">
-        <v>97.673</v>
+        <v>100.43970333</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>488365.0</v>
+        <v>301319.11</v>
       </c>
       <c r="I175" s="1">
-        <v>-2080.0</v>
+        <v>-1382.11</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.42591094775424</v>
+        <v>-0.45868647361928</v>
       </c>
       <c r="K175">
-        <v>3.02</v>
+        <v>3.17</v>
       </c>
       <c r="L175" t="s">
         <v>393</v>
       </c>
       <c r="M175" s="1">
-        <v>486285.0</v>
+        <v>299937.0</v>
       </c>
       <c r="N175" s="1">
-        <v>501387.74</v>
+        <v>309439.64</v>
       </c>
       <c r="O175" s="1">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>394</v>
       </c>
       <c r="B176" t="s">
         <v>395</v>
       </c>
       <c r="C176" s="1">
-        <v>300000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.457</v>
+        <v>98.91</v>
       </c>
       <c r="E176" s="1">
-        <v>100.43970333</v>
+        <v>101.02690244</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>301319.11</v>
+        <v>165684.12</v>
       </c>
       <c r="I176" s="1">
-        <v>-2948.11</v>
+        <v>-3471.72</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.9784012703343</v>
+        <v>-2.0953848805788</v>
       </c>
       <c r="K176">
-        <v>2.98</v>
+        <v>2.26</v>
       </c>
       <c r="L176" t="s">
         <v>396</v>
       </c>
       <c r="M176" s="1">
-        <v>298371.0</v>
+        <v>162212.4</v>
       </c>
       <c r="N176" s="1">
-        <v>307323.9</v>
+        <v>165923.99</v>
       </c>
       <c r="O176" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>397</v>
       </c>
       <c r="B177" t="s">
         <v>398</v>
       </c>
       <c r="C177" s="1">
-        <v>164000.0</v>
+        <v>387000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>97.809</v>
+        <v>89.947</v>
       </c>
       <c r="E177" s="1">
-        <v>101.02690244</v>
+        <v>87.82281395</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>165684.12</v>
+        <v>339874.29</v>
       </c>
       <c r="I177" s="1">
-        <v>-5277.36</v>
+        <v>8220.6</v>
       </c>
       <c r="J177" s="1">
-        <v>-3.1851936081744</v>
+        <v>2.4187178147544</v>
       </c>
       <c r="K177">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>0.0</v>
+      </c>
+      <c r="L177">
+        <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>160406.76</v>
+        <v>348094.89</v>
       </c>
       <c r="N177" s="1">
-        <v>163809.05</v>
+        <v>348094.89</v>
       </c>
       <c r="O177" s="1">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>399</v>
+      </c>
+      <c r="B178" t="s">
         <v>400</v>
       </c>
-      <c r="B178" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C178" s="1">
-        <v>387000.0</v>
+        <v>1635000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>89.476</v>
+        <v>59.407</v>
       </c>
       <c r="E178" s="1">
-        <v>87.82281395</v>
+        <v>71.0666526</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>339874.29</v>
+        <v>1161939.77</v>
       </c>
       <c r="I178" s="1">
-        <v>6397.83</v>
+        <v>-190635.32</v>
       </c>
       <c r="J178" s="1">
-        <v>1.882410699556</v>
+        <v>-16.406643865886</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>346272.12</v>
+        <v>971304.45</v>
       </c>
       <c r="N178" s="1">
-        <v>346272.12</v>
+        <v>971304.45</v>
       </c>
       <c r="O178" s="1">
-        <v>0.2</v>
+        <v>0.55</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>401</v>
+      </c>
+      <c r="B179" t="s">
         <v>402</v>
       </c>
-      <c r="B179" t="s">
+      <c r="C179" s="1">
+        <v>253500.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>97.705</v>
+      </c>
+      <c r="E179" s="1">
+        <v>99.596</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>252475.86</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-4793.68</v>
+      </c>
+      <c r="J179" s="1">
+        <v>-1.8986686489552</v>
+      </c>
+      <c r="K179">
+        <v>0.43</v>
+      </c>
+      <c r="L179" t="s">
         <v>403</v>
       </c>
-      <c r="C179" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M179" s="1">
-        <v>971042.85</v>
+        <v>247682.18</v>
       </c>
       <c r="N179" s="1">
-        <v>971042.85</v>
+        <v>248768.06</v>
       </c>
       <c r="O179" s="1">
-        <v>0.56</v>
+        <v>0.14</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>404</v>
       </c>
       <c r="B180" t="s">
         <v>405</v>
       </c>
       <c r="C180" s="1">
-        <v>253500.0</v>
+        <v>473000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>97.647</v>
+        <v>88.566</v>
       </c>
       <c r="E180" s="1">
-        <v>99.596</v>
+        <v>98.844</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>252475.86</v>
+        <v>467532.12</v>
       </c>
       <c r="I180" s="1">
-        <v>-4940.72</v>
+        <v>-48614.94</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.9569078802227</v>
+        <v>-10.398203229331</v>
       </c>
       <c r="K180">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>655.63</v>
+        <v>0.71</v>
+      </c>
+      <c r="L180" t="s">
+        <v>406</v>
       </c>
       <c r="M180" s="1">
-        <v>247535.14</v>
+        <v>418917.18</v>
       </c>
       <c r="N180" s="1">
-        <v>248190.77</v>
+        <v>422284.88</v>
       </c>
       <c r="O180" s="1">
-        <v>0.14</v>
+        <v>0.24</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B181" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C181" s="1">
-        <v>473000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>87.705</v>
+        <v>88.64</v>
       </c>
       <c r="E181" s="1">
-        <v>98.844</v>
+        <v>84.29</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>467532.12</v>
+        <v>110419.9</v>
       </c>
       <c r="I181" s="1">
-        <v>-52687.47</v>
+        <v>5698.5</v>
       </c>
       <c r="J181" s="1">
-        <v>-11.269272793493</v>
+        <v>5.1607545379049</v>
       </c>
       <c r="K181">
-        <v>0.63</v>
+        <v>1.43</v>
       </c>
       <c r="L181" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="M181" s="1">
-        <v>414844.65</v>
+        <v>116118.4</v>
       </c>
       <c r="N181" s="1">
-        <v>417838.16</v>
+        <v>117989.19</v>
       </c>
       <c r="O181" s="1">
-        <v>0.24</v>
+        <v>0.07</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B182" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C182" s="1">
-        <v>131000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>87.621</v>
+        <v>103.273</v>
       </c>
       <c r="E182" s="1">
-        <v>84.29</v>
+        <v>105.76</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>110419.9</v>
+        <v>211520.0</v>
       </c>
       <c r="I182" s="1">
-        <v>4363.61</v>
+        <v>-4974.0</v>
       </c>
       <c r="J182" s="1">
-        <v>3.9518329576462</v>
+        <v>-2.3515506807867</v>
       </c>
       <c r="K182">
-        <v>1.32</v>
+        <v>0.87</v>
       </c>
       <c r="L182" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="M182" s="1">
-        <v>114783.51</v>
+        <v>206546.0</v>
       </c>
       <c r="N182" s="1">
-        <v>116512.98</v>
+        <v>208282.3</v>
       </c>
       <c r="O182" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B183" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C183" s="1">
-        <v>200000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>102.818</v>
+        <v>99.877</v>
       </c>
       <c r="E183" s="1">
-        <v>105.76</v>
+        <v>99.607</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>211520.0</v>
+        <v>262962.48</v>
       </c>
       <c r="I183" s="1">
-        <v>-5884.0</v>
+        <v>712.8</v>
       </c>
       <c r="J183" s="1">
-        <v>-2.7817700453858</v>
+        <v>0.27106528657624</v>
       </c>
       <c r="K183">
-        <v>0.59</v>
+        <v>0.77</v>
       </c>
       <c r="L183" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="M183" s="1">
-        <v>205636.0</v>
+        <v>263675.28</v>
       </c>
       <c r="N183" s="1">
-        <v>206811.34</v>
+        <v>265701.39</v>
       </c>
       <c r="O183" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B184" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C184" s="1">
-        <v>280000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>97.353</v>
+        <v>98.997</v>
       </c>
       <c r="E184" s="1">
-        <v>99.799</v>
+        <v>99.991</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>279437.2</v>
+        <v>199982.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-6848.8</v>
+        <v>-1988.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-2.4509263619876</v>
+        <v>-0.99408946805212</v>
       </c>
       <c r="K184">
-        <v>1.3</v>
+        <v>2.92</v>
       </c>
       <c r="L184" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="M184" s="1">
-        <v>272588.4</v>
+        <v>197994.0</v>
       </c>
       <c r="N184" s="1">
-        <v>276232.24</v>
+        <v>203843.32</v>
       </c>
       <c r="O184" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B185" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C185" s="1">
-        <v>264000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.493</v>
+        <v>100.387</v>
       </c>
       <c r="E185" s="1">
-        <v>99.607</v>
+        <v>102.64</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>262962.48</v>
+        <v>205280.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-300.96</v>
+        <v>-4506.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.11444978766553</v>
+        <v>-2.1950506625097</v>
       </c>
       <c r="K185">
-        <v>0.57</v>
+        <v>0.98</v>
       </c>
       <c r="L185" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="M185" s="1">
-        <v>262661.52</v>
+        <v>200774.0</v>
       </c>
       <c r="N185" s="1">
-        <v>264175.0</v>
+        <v>202726.05</v>
       </c>
       <c r="O185" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B186" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C186" s="1">
         <v>200000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.965</v>
+        <v>105.775</v>
       </c>
       <c r="E186" s="1">
-        <v>99.991</v>
+        <v>99.379</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>199982.0</v>
+        <v>198758.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-2052.0</v>
+        <v>12792.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-1.0260923483113</v>
+        <v>6.4359673572888</v>
       </c>
       <c r="K186">
-        <v>2.72</v>
+        <v>2.38</v>
       </c>
       <c r="L186" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="M186" s="1">
-        <v>197930.0</v>
+        <v>211550.0</v>
       </c>
       <c r="N186" s="1">
-        <v>203376.58</v>
+        <v>216304.79</v>
       </c>
       <c r="O186" s="1">
         <v>0.12</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B187" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C187" s="1">
         <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.009</v>
+        <v>94.2</v>
       </c>
       <c r="E187" s="1">
-        <v>102.64</v>
+        <v>91.473</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>307920.0</v>
+        <v>274419.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-7893.0</v>
+        <v>8181.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-2.5633281371785</v>
+        <v>2.9812075694467</v>
       </c>
       <c r="K187">
-        <v>0.76</v>
+        <v>0.4</v>
       </c>
       <c r="L187" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="M187" s="1">
-        <v>300027.0</v>
+        <v>282600.0</v>
       </c>
       <c r="N187" s="1">
-        <v>302307.82</v>
+        <v>283787.01</v>
       </c>
       <c r="O187" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B188" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C188" s="1">
-        <v>200000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>105.089</v>
+        <v>88.699</v>
       </c>
       <c r="E188" s="1">
-        <v>99.379</v>
+        <v>100.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>198758.0</v>
+        <v>498000.0</v>
       </c>
       <c r="I188" s="1">
-        <v>11420.0</v>
+        <v>-56278.98</v>
       </c>
       <c r="J188" s="1">
-        <v>5.7456806770042</v>
+        <v>-11.301</v>
       </c>
       <c r="K188">
-        <v>2.1</v>
+        <v>0.98</v>
       </c>
       <c r="L188" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="M188" s="1">
-        <v>210178.0</v>
+        <v>441721.02</v>
       </c>
       <c r="N188" s="1">
-        <v>214371.84</v>
+        <v>446607.56</v>
       </c>
       <c r="O188" s="1">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B189" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C189" s="1">
-        <v>300000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>93.632</v>
+        <v>100.172</v>
       </c>
       <c r="E189" s="1">
-        <v>91.473</v>
+        <v>99.298</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>274419.0</v>
+        <v>296901.02</v>
       </c>
       <c r="I189" s="1">
-        <v>6477.0</v>
+        <v>2613.26</v>
       </c>
       <c r="J189" s="1">
-        <v>2.3602593114908</v>
+        <v>0.88017885556607</v>
       </c>
       <c r="K189">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>0.13</v>
+      </c>
+      <c r="L189">
+        <v>380.92</v>
       </c>
       <c r="M189" s="1">
-        <v>280896.0</v>
+        <v>299514.28</v>
       </c>
       <c r="N189" s="1">
-        <v>281982.9</v>
+        <v>299895.2</v>
       </c>
       <c r="O189" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>433</v>
       </c>
       <c r="B190" t="s">
         <v>434</v>
       </c>
       <c r="C190" s="1">
-        <v>498000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>87.979</v>
+        <v>98.644</v>
       </c>
       <c r="E190" s="1">
-        <v>100.0</v>
+        <v>99.459</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>498000.0</v>
+        <v>259587.99</v>
       </c>
       <c r="I190" s="1">
-        <v>-59864.58</v>
+        <v>-2127.15</v>
       </c>
       <c r="J190" s="1">
-        <v>-12.021</v>
+        <v>-0.81943313325089</v>
       </c>
       <c r="K190">
-        <v>0.92</v>
+        <v>0.85</v>
       </c>
       <c r="L190" t="s">
         <v>435</v>
       </c>
       <c r="M190" s="1">
-        <v>438135.42</v>
+        <v>257460.84</v>
       </c>
       <c r="N190" s="1">
-        <v>442706.21</v>
+        <v>259668.61</v>
       </c>
       <c r="O190" s="1">
-        <v>0.26</v>
+        <v>0.15</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>436</v>
       </c>
       <c r="B191" t="s">
         <v>437</v>
       </c>
       <c r="C191" s="1">
-        <v>361000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>97.887</v>
+        <v>97.999</v>
       </c>
       <c r="E191" s="1">
-        <v>99.459</v>
+        <v>99.292</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>359046.99</v>
+        <v>297876.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-5674.92</v>
+        <v>-3879.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.5805507797183</v>
+        <v>-1.3022197155864</v>
       </c>
       <c r="K191">
-        <v>0.66</v>
+        <v>0.8</v>
       </c>
       <c r="L191" t="s">
         <v>438</v>
       </c>
       <c r="M191" s="1">
-        <v>353372.07</v>
+        <v>293997.0</v>
       </c>
       <c r="N191" s="1">
-        <v>355750.71</v>
+        <v>296384.67</v>
       </c>
       <c r="O191" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>439</v>
       </c>
       <c r="B192" t="s">
         <v>440</v>
       </c>
       <c r="C192" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.218</v>
+        <v>103.378</v>
       </c>
       <c r="E192" s="1">
-        <v>99.292</v>
+        <v>105.478</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>297876.0</v>
+        <v>105478.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-6222.0</v>
+        <v>-2100.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-2.0887886234541</v>
+        <v>-1.9909364986063</v>
       </c>
       <c r="K192">
-        <v>0.59</v>
+        <v>4.33</v>
       </c>
       <c r="L192" t="s">
         <v>441</v>
       </c>
       <c r="M192" s="1">
-        <v>291654.0</v>
+        <v>103378.0</v>
       </c>
       <c r="N192" s="1">
-        <v>293437.56</v>
+        <v>107710.64</v>
       </c>
       <c r="O192" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>442</v>
       </c>
       <c r="B193" t="s">
         <v>443</v>
       </c>
       <c r="C193" s="1">
         <v>100000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>102.551</v>
+        <v>97.724</v>
       </c>
       <c r="E193" s="1">
-        <v>105.478</v>
+        <v>99.74</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>105478.0</v>
+        <v>99740.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-2927.0</v>
+        <v>-2016.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-2.7749862530575</v>
+        <v>-2.0212552636856</v>
       </c>
       <c r="K193">
-        <v>4.05</v>
+        <v>2.07</v>
       </c>
       <c r="L193" t="s">
         <v>444</v>
       </c>
       <c r="M193" s="1">
-        <v>102551.0</v>
+        <v>97724.0</v>
       </c>
       <c r="N193" s="1">
-        <v>106597.52</v>
+        <v>99795.23</v>
       </c>
       <c r="O193" s="1">
         <v>0.06</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>445</v>
       </c>
       <c r="B194" t="s">
         <v>446</v>
       </c>
       <c r="C194" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>97.335</v>
+        <v>98.758</v>
       </c>
       <c r="E194" s="1">
-        <v>99.74</v>
+        <v>99.933</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>99740.0</v>
+        <v>499665.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-2405.0</v>
+        <v>-5875.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-2.4112693001805</v>
+        <v>-1.1757877778111</v>
       </c>
       <c r="K194">
-        <v>1.88</v>
+        <v>0.49</v>
       </c>
       <c r="L194" t="s">
         <v>447</v>
       </c>
       <c r="M194" s="1">
-        <v>97335.0</v>
+        <v>493790.0</v>
       </c>
       <c r="N194" s="1">
-        <v>99212.05</v>
+        <v>496240.34</v>
       </c>
       <c r="O194" s="1">
-        <v>0.06</v>
+        <v>0.28</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>448</v>
       </c>
       <c r="B195" t="s">
         <v>449</v>
       </c>
       <c r="C195" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>98.116</v>
+        <v>99.492</v>
       </c>
       <c r="E195" s="1">
-        <v>99.933</v>
+        <v>100.91</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>499665.0</v>
+        <v>302730.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-9085.0</v>
+        <v>-4254.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-1.8182182061982</v>
+        <v>-1.4052125656526</v>
       </c>
       <c r="K195">
-        <v>0.3</v>
+        <v>2.97</v>
       </c>
       <c r="L195" t="s">
         <v>450</v>
       </c>
       <c r="M195" s="1">
-        <v>490580.0</v>
+        <v>298476.0</v>
       </c>
       <c r="N195" s="1">
-        <v>492059.45</v>
+        <v>307380.45</v>
       </c>
       <c r="O195" s="1">
-        <v>0.28</v>
+        <v>0.17</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
         <v>451</v>
       </c>
       <c r="B196" t="s">
         <v>452</v>
       </c>
       <c r="C196" s="1">
-        <v>300000.0</v>
+        <v>982132.71</v>
       </c>
       <c r="D196" s="1">
-        <v>98.787</v>
+        <v>89.038</v>
       </c>
       <c r="E196" s="1">
-        <v>100.91</v>
+        <v>89.86337905</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>302730.0</v>
+        <v>882577.64</v>
       </c>
       <c r="I196" s="1">
-        <v>-6369.0</v>
+        <v>-8106.32</v>
       </c>
       <c r="J196" s="1">
-        <v>-2.1038549202259</v>
+        <v>-0.91848236717169</v>
       </c>
       <c r="K196">
-        <v>2.77</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>0.08</v>
+      </c>
+      <c r="L196">
+        <v>796.47</v>
       </c>
       <c r="M196" s="1">
-        <v>296361.0</v>
+        <v>874471.32</v>
       </c>
       <c r="N196" s="1">
-        <v>304682.92</v>
+        <v>875267.79</v>
       </c>
       <c r="O196" s="1">
-        <v>0.18</v>
+        <v>0.49</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>453</v>
+      </c>
+      <c r="B197" t="s">
         <v>454</v>
       </c>
-      <c r="B197" t="s">
+      <c r="C197" s="1">
+        <v>187052.98</v>
+      </c>
+      <c r="D197" s="1">
+        <v>95.998</v>
+      </c>
+      <c r="E197" s="1">
+        <v>97.25354817</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>181915.66</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-2348.54</v>
+      </c>
+      <c r="J197" s="1">
+        <v>-1.2910048535679</v>
+      </c>
+      <c r="K197">
+        <v>0.65</v>
+      </c>
+      <c r="L197" t="s">
         <v>455</v>
       </c>
-      <c r="C197" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M197" s="1">
-        <v>870572.26</v>
+        <v>179567.12</v>
       </c>
       <c r="N197" s="1">
-        <v>871312.22</v>
+        <v>180780.66</v>
       </c>
       <c r="O197" s="1">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
         <v>456</v>
       </c>
       <c r="B198" t="s">
         <v>457</v>
       </c>
       <c r="C198" s="1">
-        <v>187052.98</v>
+        <v>1232220.54</v>
       </c>
       <c r="D198" s="1">
-        <v>95.725</v>
+        <v>97.378</v>
       </c>
       <c r="E198" s="1">
-        <v>97.25354817</v>
+        <v>104.9969245</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>181915.66</v>
+        <v>1293793.67</v>
       </c>
       <c r="I198" s="1">
-        <v>-2859.19</v>
+        <v>-93881.96</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.5717118581215</v>
+        <v>-7.2563316838612</v>
       </c>
       <c r="K198">
-        <v>0.6</v>
+        <v>2.43</v>
       </c>
       <c r="L198" t="s">
         <v>458</v>
       </c>
       <c r="M198" s="1">
-        <v>179056.47</v>
+        <v>1199911.71</v>
       </c>
       <c r="N198" s="1">
-        <v>180183.91</v>
+        <v>1229890.12</v>
       </c>
       <c r="O198" s="1">
-        <v>0.1</v>
+        <v>0.7</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
         <v>459</v>
       </c>
       <c r="B199" t="s">
         <v>460</v>
       </c>
       <c r="C199" s="1">
-        <v>1232220.54</v>
+        <v>1398573.82</v>
       </c>
       <c r="D199" s="1">
-        <v>97.063</v>
+        <v>103.044</v>
       </c>
       <c r="E199" s="1">
-        <v>104.9969245</v>
+        <v>124.87696502</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>1293793.67</v>
+        <v>1746496.54</v>
       </c>
       <c r="I199" s="1">
-        <v>-97763.45</v>
+        <v>-305350.13</v>
       </c>
       <c r="J199" s="1">
-        <v>-7.5563401079246</v>
+        <v>-17.483580585851</v>
       </c>
       <c r="K199">
-        <v>2.26</v>
+        <v>0.2</v>
       </c>
       <c r="L199" t="s">
         <v>461</v>
       </c>
       <c r="M199" s="1">
-        <v>1196030.22</v>
+        <v>1441146.41</v>
       </c>
       <c r="N199" s="1">
-        <v>1223881.78</v>
+        <v>1443914.82</v>
       </c>
       <c r="O199" s="1">
-        <v>0.71</v>
+        <v>0.82</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
         <v>462</v>
       </c>
       <c r="B200" t="s">
         <v>463</v>
       </c>
       <c r="C200" s="1">
-        <v>1398573.82</v>
+        <v>243000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>103.381</v>
+        <v>97.869</v>
       </c>
       <c r="E200" s="1">
-        <v>124.87696502</v>
+        <v>100.0</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>1746496.54</v>
+        <v>243000.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-300636.94</v>
+        <v>-5178.33</v>
       </c>
       <c r="J200" s="1">
-        <v>-17.213715178617</v>
+        <v>-2.131</v>
       </c>
       <c r="K200">
-        <v>4.2</v>
+        <v>1.43</v>
       </c>
       <c r="L200" t="s">
         <v>464</v>
       </c>
       <c r="M200" s="1">
-        <v>1445859.6</v>
+        <v>237821.67</v>
       </c>
       <c r="N200" s="1">
-        <v>1504647.6</v>
+        <v>241292.01</v>
       </c>
       <c r="O200" s="1">
-        <v>0.87</v>
+        <v>0.14</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
         <v>465</v>
       </c>
       <c r="B201" t="s">
         <v>466</v>
       </c>
       <c r="C201" s="1">
-        <v>243000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>97.37</v>
+        <v>104.981</v>
       </c>
       <c r="E201" s="1">
-        <v>100.0</v>
+        <v>99.922</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>243000.0</v>
+        <v>199844.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-6390.9</v>
+        <v>10118.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-2.63</v>
+        <v>5.0629491002982</v>
       </c>
       <c r="K201">
-        <v>1.23</v>
+        <v>1.98</v>
       </c>
       <c r="L201" t="s">
         <v>467</v>
       </c>
       <c r="M201" s="1">
-        <v>236609.1</v>
+        <v>209962.0</v>
       </c>
       <c r="N201" s="1">
-        <v>239609.26</v>
+        <v>213918.16</v>
       </c>
       <c r="O201" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>468</v>
       </c>
       <c r="B202" t="s">
         <v>469</v>
       </c>
       <c r="C202" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>104.215</v>
+        <v>98.291</v>
       </c>
       <c r="E202" s="1">
-        <v>99.922</v>
+        <v>100.028</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>199844.0</v>
+        <v>300084.0</v>
       </c>
       <c r="I202" s="1">
-        <v>8586.0</v>
+        <v>-5211.0</v>
       </c>
       <c r="J202" s="1">
-        <v>4.2963511539</v>
+        <v>-1.7365137761427</v>
       </c>
       <c r="K202">
-        <v>1.7</v>
+        <v>0.88</v>
       </c>
       <c r="L202" t="s">
         <v>470</v>
       </c>
       <c r="M202" s="1">
-        <v>208430.0</v>
+        <v>294873.0</v>
       </c>
       <c r="N202" s="1">
-        <v>211839.59</v>
+        <v>297513.54</v>
       </c>
       <c r="O202" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
         <v>471</v>
       </c>
       <c r="B203" t="s">
         <v>472</v>
       </c>
       <c r="C203" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>97.733</v>
+        <v>105.996</v>
       </c>
       <c r="E203" s="1">
-        <v>100.028</v>
+        <v>107.84</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>300084.0</v>
+        <v>215680.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-6885.0</v>
+        <v>-3688.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-2.2943575798776</v>
+        <v>-1.709940652819</v>
       </c>
       <c r="K203">
-        <v>0.66</v>
+        <v>1.95</v>
       </c>
       <c r="L203" t="s">
         <v>473</v>
       </c>
       <c r="M203" s="1">
-        <v>293199.0</v>
+        <v>211992.0</v>
       </c>
       <c r="N203" s="1">
-        <v>295187.17</v>
+        <v>215896.11</v>
       </c>
       <c r="O203" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>474</v>
       </c>
       <c r="B204" t="s">
         <v>475</v>
       </c>
       <c r="C204" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>105.087</v>
+        <v>103.344</v>
       </c>
       <c r="E204" s="1">
-        <v>107.84</v>
+        <v>105.68</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>215680.0</v>
+        <v>317040.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-5506.0</v>
+        <v>-7008.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-2.5528560830861</v>
+        <v>-2.2104466313399</v>
       </c>
       <c r="K204">
-        <v>1.68</v>
+        <v>0.54</v>
       </c>
       <c r="L204" t="s">
         <v>476</v>
       </c>
       <c r="M204" s="1">
-        <v>210174.0</v>
+        <v>310032.0</v>
       </c>
       <c r="N204" s="1">
-        <v>213531.53</v>
+        <v>311666.59</v>
       </c>
       <c r="O204" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>477</v>
       </c>
       <c r="B205" t="s">
         <v>478</v>
       </c>
       <c r="C205" s="1">
-        <v>300000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>102.721</v>
+        <v>97.918</v>
       </c>
       <c r="E205" s="1">
-        <v>105.68</v>
+        <v>99.528</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>317040.0</v>
+        <v>237871.92</v>
       </c>
       <c r="I205" s="1">
-        <v>-8877.0</v>
+        <v>-3847.9</v>
       </c>
       <c r="J205" s="1">
-        <v>-2.7999621498864</v>
+        <v>-1.6176352383249</v>
       </c>
       <c r="K205">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>836.3</v>
+        <v>1.37</v>
+      </c>
+      <c r="L205" t="s">
+        <v>479</v>
       </c>
       <c r="M205" s="1">
-        <v>308163.0</v>
+        <v>234024.02</v>
       </c>
       <c r="N205" s="1">
-        <v>308999.3</v>
+        <v>237294.72</v>
       </c>
       <c r="O205" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B206" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C206" s="1">
-        <v>239000.0</v>
+        <v>0.25</v>
       </c>
       <c r="D206" s="1">
-        <v>97.31</v>
+        <v>105.713</v>
       </c>
       <c r="E206" s="1">
-        <v>99.528</v>
+        <v>136.0</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>237871.92</v>
+        <v>0.34</v>
       </c>
       <c r="I206" s="1">
-        <v>-5301.02</v>
+        <v>-0.08</v>
       </c>
       <c r="J206" s="1">
-        <v>-2.228518607829</v>
+        <v>-23.529411764706</v>
       </c>
       <c r="K206">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>4.0</v>
+      </c>
+      <c r="L206">
+        <v>0.01</v>
       </c>
       <c r="M206" s="1">
-        <v>232570.9</v>
+        <v>0.26</v>
       </c>
       <c r="N206" s="1">
-        <v>235377.51</v>
+        <v>0.27</v>
       </c>
       <c r="O206" s="1">
-        <v>0.14</v>
+        <v>0.0</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
         <v>482</v>
       </c>
       <c r="B207" t="s">
         <v>483</v>
       </c>
       <c r="C207" s="1">
-        <v>0.25</v>
+        <v>300000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>105.667</v>
+        <v>97.2</v>
       </c>
       <c r="E207" s="1">
-        <v>136.0</v>
+        <v>99.46</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>0.34</v>
+        <v>298380.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-0.08</v>
+        <v>-6780.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-23.529411764706</v>
+        <v>-2.2722702594008</v>
       </c>
       <c r="K207">
-        <v>4.0</v>
-[...2 lines deleted...]
-        <v>0.01</v>
+        <v>1.8</v>
+      </c>
+      <c r="L207" t="s">
+        <v>484</v>
       </c>
       <c r="M207" s="1">
-        <v>0.26</v>
+        <v>291600.0</v>
       </c>
       <c r="N207" s="1">
-        <v>0.27</v>
+        <v>297009.25</v>
       </c>
       <c r="O207" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B208" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C208" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>97.05</v>
+        <v>97.511</v>
       </c>
       <c r="E208" s="1">
-        <v>99.46</v>
+        <v>100.45</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>298380.0</v>
+        <v>200900.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-7230.0</v>
+        <v>-5878.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-2.4230846571486</v>
+        <v>-2.9258337481334</v>
       </c>
       <c r="K208">
-        <v>1.61</v>
+        <v>1.6</v>
       </c>
       <c r="L208" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="M208" s="1">
-        <v>291150.0</v>
+        <v>195022.0</v>
       </c>
       <c r="N208" s="1">
-        <v>295976.71</v>
+        <v>198228.16</v>
       </c>
       <c r="O208" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B209" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C209" s="1">
         <v>200000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>96.801</v>
+        <v>95.951</v>
       </c>
       <c r="E209" s="1">
-        <v>100.45</v>
+        <v>99.077</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>200900.0</v>
+        <v>198154.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-7298.0</v>
+        <v>-6252.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-3.6326530612245</v>
+        <v>-3.1551217739738</v>
       </c>
       <c r="K209">
-        <v>1.38</v>
+        <v>1.93</v>
       </c>
       <c r="L209" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="M209" s="1">
-        <v>193602.0</v>
+        <v>191902.0</v>
       </c>
       <c r="N209" s="1">
-        <v>196362.27</v>
+        <v>195756.79</v>
       </c>
       <c r="O209" s="1">
         <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B210" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C210" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>95.215</v>
+        <v>93.769</v>
       </c>
       <c r="E210" s="1">
-        <v>99.077</v>
+        <v>92.4806</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>198154.0</v>
+        <v>277441.8</v>
       </c>
       <c r="I210" s="1">
-        <v>-7724.0</v>
+        <v>3865.2</v>
       </c>
       <c r="J210" s="1">
-        <v>-3.8979783400789</v>
+        <v>1.3931570513167</v>
       </c>
       <c r="K210">
-        <v>1.73</v>
+        <v>0.5</v>
       </c>
       <c r="L210" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="M210" s="1">
-        <v>190430.0</v>
+        <v>281307.0</v>
       </c>
       <c r="N210" s="1">
-        <v>193882.05</v>
+        <v>282810.08</v>
       </c>
       <c r="O210" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B211" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C211" s="1">
-        <v>300000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>93.98</v>
+        <v>102.857</v>
       </c>
       <c r="E211" s="1">
-        <v>92.4806</v>
+        <v>99.953</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>277441.8</v>
+        <v>238887.67</v>
       </c>
       <c r="I211" s="1">
-        <v>4498.2</v>
+        <v>6940.56</v>
       </c>
       <c r="J211" s="1">
-        <v>1.6213130105125</v>
+        <v>2.9053655217952</v>
       </c>
       <c r="K211">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>495</v>
+        <v>0.23</v>
+      </c>
+      <c r="L211">
+        <v>559.85</v>
       </c>
       <c r="M211" s="1">
-        <v>281940.0</v>
+        <v>245828.23</v>
       </c>
       <c r="N211" s="1">
-        <v>283292.05</v>
+        <v>246388.08</v>
       </c>
       <c r="O211" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
         <v>496</v>
       </c>
       <c r="B212" t="s">
         <v>497</v>
       </c>
       <c r="C212" s="1">
-        <v>239000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>102.813</v>
+        <v>103.665</v>
       </c>
       <c r="E212" s="1">
-        <v>99.953</v>
+        <v>99.961</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>238887.67</v>
+        <v>99961.0</v>
       </c>
       <c r="I212" s="1">
-        <v>6835.4</v>
+        <v>3704.0</v>
       </c>
       <c r="J212" s="1">
-        <v>2.8613448320711</v>
+        <v>3.7054451235982</v>
       </c>
       <c r="K212">
-        <v>4.71</v>
+        <v>3.63</v>
       </c>
       <c r="L212" t="s">
         <v>498</v>
       </c>
       <c r="M212" s="1">
-        <v>245723.07</v>
+        <v>103665.0</v>
       </c>
       <c r="N212" s="1">
-        <v>256982.26</v>
+        <v>107297.88</v>
       </c>
       <c r="O212" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
         <v>499</v>
       </c>
       <c r="B213" t="s">
         <v>500</v>
       </c>
       <c r="C213" s="1">
-        <v>200000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>102.711</v>
+        <v>101.68</v>
       </c>
       <c r="E213" s="1">
-        <v>99.961</v>
+        <v>99.943</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>199922.0</v>
+        <v>213878.02</v>
       </c>
       <c r="I213" s="1">
-        <v>5500.0</v>
+        <v>3717.18</v>
       </c>
       <c r="J213" s="1">
-        <v>2.7510729184382</v>
+        <v>1.7379906546732</v>
       </c>
       <c r="K213">
-        <v>3.35</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>0.14</v>
+      </c>
+      <c r="L213">
+        <v>304.88</v>
       </c>
       <c r="M213" s="1">
-        <v>205422.0</v>
+        <v>217595.2</v>
       </c>
       <c r="N213" s="1">
-        <v>212126.79</v>
+        <v>217900.08</v>
       </c>
       <c r="O213" s="1">
         <v>0.12</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
+        <v>501</v>
+      </c>
+      <c r="B214" t="s">
         <v>502</v>
-      </c>
-[...1 lines deleted...]
-        <v>503</v>
       </c>
       <c r="C214" s="1">
         <v>193000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>97.157</v>
+        <v>97.639</v>
       </c>
       <c r="E214" s="1">
         <v>99.702</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
         <v>192424.86</v>
       </c>
       <c r="I214" s="1">
-        <v>-4911.85</v>
+        <v>-3981.59</v>
       </c>
       <c r="J214" s="1">
-        <v>-2.5526067681691</v>
+        <v>-2.0691661150228</v>
       </c>
       <c r="K214">
-        <v>1.59</v>
+        <v>1.78</v>
       </c>
       <c r="L214" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="M214" s="1">
-        <v>187513.01</v>
+        <v>188443.27</v>
       </c>
       <c r="N214" s="1">
-        <v>190589.11</v>
+        <v>191880.26</v>
       </c>
       <c r="O214" s="1">
         <v>0.11</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
+        <v>504</v>
+      </c>
+      <c r="B215" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="C215" s="1">
         <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>95.541</v>
+        <v>96.487</v>
       </c>
       <c r="E215" s="1">
         <v>99.3</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
         <v>99300.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-3759.0</v>
+        <v>-2813.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-3.785498489426</v>
+        <v>-2.8328298086606</v>
       </c>
       <c r="K215">
-        <v>1.74</v>
+        <v>1.95</v>
       </c>
       <c r="L215" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="M215" s="1">
-        <v>95541.0</v>
+        <v>96487.0</v>
       </c>
       <c r="N215" s="1">
-        <v>97281.96</v>
+        <v>98432.21</v>
       </c>
       <c r="O215" s="1">
         <v>0.06</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
+        <v>507</v>
+      </c>
+      <c r="B216" t="s">
         <v>508</v>
-      </c>
-[...1 lines deleted...]
-        <v>509</v>
       </c>
       <c r="C216" s="1">
         <v>200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>100.46</v>
+        <v>101.222</v>
       </c>
       <c r="E216" s="1">
         <v>99.611</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
         <v>199222.0</v>
       </c>
       <c r="I216" s="1">
-        <v>1698.0</v>
+        <v>3222.0</v>
       </c>
       <c r="J216" s="1">
-        <v>0.85231550732349</v>
+        <v>1.6172912630131</v>
       </c>
       <c r="K216">
-        <v>2.75</v>
+        <v>2.98</v>
       </c>
       <c r="L216" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="M216" s="1">
-        <v>200920.0</v>
+        <v>202444.0</v>
       </c>
       <c r="N216" s="1">
-        <v>206421.37</v>
+        <v>208405.64</v>
       </c>
       <c r="O216" s="1">
         <v>0.12</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
+        <v>510</v>
+      </c>
+      <c r="B217" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
       <c r="C217" s="1">
         <v>300000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>97.911</v>
+        <v>98.994</v>
       </c>
       <c r="E217" s="1">
         <v>99.438</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
         <v>298314.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-4581.0</v>
+        <v>-1332.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-1.5356302419598</v>
+        <v>-0.44650938273095</v>
       </c>
       <c r="K217">
-        <v>2.67</v>
+        <v>2.85</v>
       </c>
       <c r="L217" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="M217" s="1">
-        <v>293733.0</v>
+        <v>296982.0</v>
       </c>
       <c r="N217" s="1">
-        <v>301746.7</v>
+        <v>305535.08</v>
       </c>
       <c r="O217" s="1">
         <v>0.17</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
+        <v>513</v>
+      </c>
+      <c r="B218" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="C218" s="1">
         <v>400000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>98.702</v>
+        <v>99.672</v>
       </c>
       <c r="E218" s="1">
         <v>101.06225</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
         <v>404249.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-9441.0</v>
+        <v>-5561.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-2.3354417698003</v>
+        <v>-1.3756372928566</v>
       </c>
       <c r="K218">
-        <v>3.45</v>
+        <v>3.68</v>
       </c>
       <c r="L218" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="M218" s="1">
-        <v>394808.0</v>
+        <v>398688.0</v>
       </c>
       <c r="N218" s="1">
-        <v>408595.68</v>
+        <v>413424.99</v>
       </c>
       <c r="O218" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
+        <v>516</v>
+      </c>
+      <c r="B219" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
       <c r="C219" s="1">
         <v>400000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>102.382</v>
+        <v>103.486</v>
       </c>
       <c r="E219" s="1">
         <v>102.716</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
         <v>410864.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-1336.0</v>
+        <v>3080.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.32516842556174</v>
+        <v>0.74963978348067</v>
       </c>
       <c r="K219">
-        <v>3.7</v>
+        <v>3.97</v>
       </c>
       <c r="L219" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="M219" s="1">
-        <v>409528.0</v>
+        <v>413944.0</v>
       </c>
       <c r="N219" s="1">
-        <v>424328.0</v>
+        <v>429808.38</v>
       </c>
       <c r="O219" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
+        <v>519</v>
+      </c>
+      <c r="B220" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
       <c r="C220" s="1">
         <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.473</v>
+        <v>101.209</v>
       </c>
       <c r="E220" s="1">
         <v>98.6</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
         <v>591600.0</v>
       </c>
       <c r="I220" s="1">
-        <v>11238.0</v>
+        <v>15654.0</v>
       </c>
       <c r="J220" s="1">
-        <v>1.8995943204868</v>
+        <v>2.6460446247465</v>
       </c>
       <c r="K220">
-        <v>4.11</v>
+        <v>4.36</v>
       </c>
       <c r="L220" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="M220" s="1">
-        <v>602838.0</v>
+        <v>607254.0</v>
       </c>
       <c r="N220" s="1">
-        <v>627505.81</v>
+        <v>633432.08</v>
       </c>
       <c r="O220" s="1">
         <v>0.36</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
+        <v>522</v>
+      </c>
+      <c r="B221" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
       <c r="C221" s="1">
         <v>200000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>102.319</v>
+        <v>102.42</v>
       </c>
       <c r="E221" s="1">
         <v>100.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
         <v>200000.0</v>
       </c>
       <c r="I221" s="1">
-        <v>4638.0</v>
+        <v>4840.0</v>
       </c>
       <c r="J221" s="1">
-        <v>2.319</v>
+        <v>2.42</v>
       </c>
       <c r="K221">
-        <v>4.12</v>
+        <v>4.4</v>
       </c>
       <c r="L221" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="M221" s="1">
-        <v>204638.0</v>
+        <v>204840.0</v>
       </c>
       <c r="N221" s="1">
-        <v>212887.48</v>
+        <v>213642.96</v>
       </c>
       <c r="O221" s="1">
         <v>0.12</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
+        <v>525</v>
+      </c>
+      <c r="B222" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
       <c r="C222" s="1">
         <v>200000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>105.963</v>
+        <v>106.65</v>
       </c>
       <c r="E222" s="1">
         <v>109.3</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
         <v>218600.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-6674.0</v>
+        <v>-5300.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-3.0530649588289</v>
+        <v>-2.4245196706313</v>
       </c>
       <c r="K222">
-        <v>0.86</v>
+        <v>1.17</v>
       </c>
       <c r="L222" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="M222" s="1">
-        <v>211926.0</v>
+        <v>213300.0</v>
       </c>
       <c r="N222" s="1">
-        <v>213652.03</v>
+        <v>215630.14</v>
       </c>
       <c r="O222" s="1">
         <v>0.12</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
+        <v>528</v>
+      </c>
+      <c r="B223" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
       <c r="C223" s="1">
         <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>98.013</v>
+        <v>99.028</v>
       </c>
       <c r="E223" s="1">
         <v>99.852</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
         <v>199704.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-3678.0</v>
+        <v>-1648.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-1.8417257541161</v>
+        <v>-0.8252213275648</v>
       </c>
       <c r="K223">
-        <v>0.58</v>
+        <v>0.81</v>
       </c>
       <c r="L223" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="M223" s="1">
-        <v>196026.0</v>
+        <v>198056.0</v>
       </c>
       <c r="N223" s="1">
-        <v>197187.64</v>
+        <v>199677.92</v>
       </c>
       <c r="O223" s="1">
         <v>0.11</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
+        <v>531</v>
+      </c>
+      <c r="B224" t="s">
         <v>532</v>
-      </c>
-[...1 lines deleted...]
-        <v>533</v>
       </c>
       <c r="C224" s="1">
         <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>98.932</v>
+        <v>100.027</v>
       </c>
       <c r="E224" s="1">
         <v>99.653</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
         <v>199306.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-1442.0</v>
+        <v>748.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.72351058171856</v>
+        <v>0.37530229897745</v>
       </c>
       <c r="K224">
-        <v>1.68</v>
+        <v>1.88</v>
       </c>
       <c r="L224" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="M224" s="1">
-        <v>197864.0</v>
+        <v>200054.0</v>
       </c>
       <c r="N224" s="1">
-        <v>201229.75</v>
+        <v>203808.11</v>
       </c>
       <c r="O224" s="1">
         <v>0.12</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
+        <v>534</v>
+      </c>
+      <c r="B225" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
       <c r="C225" s="1">
         <v>100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>98.337</v>
+        <v>100.937</v>
       </c>
       <c r="E225" s="1">
-        <v>101.72</v>
+        <v>100.0</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>101720.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-3383.0</v>
+        <v>937.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-3.3257963035785</v>
+        <v>0.937</v>
       </c>
       <c r="K225">
-        <v>3.31</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>0.13</v>
+      </c>
+      <c r="L225">
+        <v>134.81</v>
       </c>
       <c r="M225" s="1">
-        <v>98337.0</v>
+        <v>100937.0</v>
       </c>
       <c r="N225" s="1">
-        <v>101643.13</v>
+        <v>101071.81</v>
       </c>
       <c r="O225" s="1">
         <v>0.06</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="B226" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="C226" s="1">
         <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>98.354</v>
+        <v>99.074</v>
       </c>
       <c r="E226" s="1">
         <v>99.589</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
         <v>99589.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-1235.0</v>
+        <v>-515.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-1.2400967978391</v>
+        <v>-0.51712538533372</v>
       </c>
       <c r="K226">
-        <v>0.36</v>
+        <v>0.55</v>
       </c>
       <c r="L226">
-        <v>360.62</v>
+        <v>554.79</v>
       </c>
       <c r="M226" s="1">
-        <v>98354.0</v>
+        <v>99074.0</v>
       </c>
       <c r="N226" s="1">
-        <v>98714.62</v>
+        <v>99628.79</v>
       </c>
       <c r="O226" s="1">
         <v>0.06</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="B227" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="C227" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>101.587</v>
+        <v>102.952</v>
       </c>
       <c r="E227" s="1">
         <v>98.769</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>197538.0</v>
+        <v>98769.0</v>
       </c>
       <c r="I227" s="1">
-        <v>5636.0</v>
+        <v>4183.0</v>
       </c>
       <c r="J227" s="1">
-        <v>2.8531219309702</v>
+        <v>4.235134505766</v>
       </c>
       <c r="K227">
-        <v>1.88</v>
+        <v>2.1</v>
       </c>
       <c r="L227" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="M227" s="1">
-        <v>203174.0</v>
+        <v>102952.0</v>
       </c>
       <c r="N227" s="1">
-        <v>206932.22</v>
+        <v>105054.05</v>
       </c>
       <c r="O227" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
+        <v>541</v>
+      </c>
+      <c r="B228" t="s">
+        <v>542</v>
+      </c>
+      <c r="C228" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D228" s="1">
+        <v>84.938</v>
+      </c>
+      <c r="E228" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="F228" t="s">
+        <v>8</v>
+      </c>
+      <c r="G228">
+        <v>1.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>343840.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-4088.0</v>
+      </c>
+      <c r="J228" s="1">
+        <v>-1.1889250814332</v>
+      </c>
+      <c r="K228">
+        <v>0.47</v>
+      </c>
+      <c r="L228" t="s">
         <v>543</v>
       </c>
-      <c r="B228" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M228" s="1">
-        <v>191255.28</v>
+        <v>339752.0</v>
       </c>
       <c r="N228" s="1">
-        <v>191255.28</v>
+        <v>341621.86</v>
       </c>
       <c r="O228" s="1">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
+        <v>544</v>
+      </c>
+      <c r="B229" t="s">
         <v>545</v>
       </c>
-      <c r="B229" t="s">
+      <c r="C229" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D229" s="1">
+        <v>98.958</v>
+      </c>
+      <c r="E229" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="F229" t="s">
+        <v>8</v>
+      </c>
+      <c r="G229">
+        <v>1.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>603900.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-10152.0</v>
+      </c>
+      <c r="J229" s="1">
+        <v>-1.6810730253353</v>
+      </c>
+      <c r="K229">
+        <v>0.73</v>
+      </c>
+      <c r="L229" t="s">
         <v>546</v>
       </c>
-      <c r="C229" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M229" s="1">
-        <v>334572.0</v>
+        <v>593748.0</v>
       </c>
       <c r="N229" s="1">
-        <v>336298.03</v>
+        <v>598137.04</v>
       </c>
       <c r="O229" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
         <v>547</v>
       </c>
       <c r="B230" t="s">
         <v>548</v>
       </c>
       <c r="C230" s="1">
-        <v>600000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.542</v>
+        <v>99.512</v>
       </c>
       <c r="E230" s="1">
-        <v>100.65</v>
+        <v>99.571</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>603900.0</v>
+        <v>115502.36</v>
       </c>
       <c r="I230" s="1">
-        <v>-12648.0</v>
+        <v>-68.44</v>
       </c>
       <c r="J230" s="1">
-        <v>-2.0943864878291</v>
+        <v>-0.059254200520232</v>
       </c>
       <c r="K230">
-        <v>0.56</v>
+        <v>1.42</v>
       </c>
       <c r="L230" t="s">
         <v>549</v>
       </c>
       <c r="M230" s="1">
-        <v>591252.0</v>
+        <v>115433.92</v>
       </c>
       <c r="N230" s="1">
-        <v>594605.42</v>
+        <v>117076.19</v>
       </c>
       <c r="O230" s="1">
-        <v>0.34</v>
+        <v>0.07</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
         <v>550</v>
       </c>
       <c r="B231" t="s">
         <v>551</v>
       </c>
       <c r="C231" s="1">
-        <v>116000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>98.777</v>
+        <v>98.643</v>
       </c>
       <c r="E231" s="1">
-        <v>99.571</v>
+        <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>115502.36</v>
+        <v>200000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-921.04</v>
+        <v>-2714.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-0.79742093581464</v>
+        <v>-1.357</v>
       </c>
       <c r="K231">
-        <v>1.23</v>
+        <v>1.84</v>
       </c>
       <c r="L231" t="s">
         <v>552</v>
       </c>
       <c r="M231" s="1">
-        <v>114581.32</v>
+        <v>197286.0</v>
       </c>
       <c r="N231" s="1">
-        <v>116006.69</v>
+        <v>200961.54</v>
       </c>
       <c r="O231" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
         <v>553</v>
       </c>
       <c r="B232" t="s">
         <v>554</v>
       </c>
       <c r="C232" s="1">
-        <v>200000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.092</v>
+        <v>98.4</v>
       </c>
       <c r="E232" s="1">
         <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>200000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-3816.0</v>
+        <v>-8416.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.908</v>
+        <v>-1.6</v>
       </c>
       <c r="K232">
-        <v>1.62</v>
+        <v>0.8</v>
       </c>
       <c r="L232" t="s">
         <v>555</v>
       </c>
       <c r="M232" s="1">
-        <v>196184.0</v>
+        <v>517584.0</v>
       </c>
       <c r="N232" s="1">
-        <v>199433.1</v>
+        <v>521807.56</v>
       </c>
       <c r="O232" s="1">
-        <v>0.12</v>
+        <v>0.3</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
         <v>556</v>
       </c>
       <c r="B233" t="s">
         <v>557</v>
       </c>
       <c r="C233" s="1">
-        <v>526000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>97.718</v>
+        <v>97.816</v>
       </c>
       <c r="E233" s="1">
         <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>526000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-12003.32</v>
+        <v>-7862.4</v>
       </c>
       <c r="J233" s="1">
-        <v>-2.282</v>
+        <v>-2.184</v>
       </c>
       <c r="K233">
-        <v>0.6</v>
+        <v>2.29</v>
       </c>
       <c r="L233" t="s">
         <v>558</v>
       </c>
       <c r="M233" s="1">
-        <v>513996.68</v>
+        <v>352137.6</v>
       </c>
       <c r="N233" s="1">
-        <v>517176.78</v>
+        <v>360371.72</v>
       </c>
       <c r="O233" s="1">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
         <v>559</v>
       </c>
       <c r="B234" t="s">
         <v>560</v>
       </c>
       <c r="C234" s="1">
-        <v>360000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>97.41</v>
+        <v>98.743</v>
       </c>
       <c r="E234" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>360000.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-9324.0</v>
+        <v>-6708.0</v>
       </c>
       <c r="J234" s="1">
-        <v>-2.59</v>
+        <v>-1.6699860585541</v>
       </c>
       <c r="K234">
-        <v>2.07</v>
+        <v>3.38</v>
       </c>
       <c r="L234" t="s">
         <v>561</v>
       </c>
       <c r="M234" s="1">
-        <v>350676.0</v>
+        <v>394972.0</v>
       </c>
       <c r="N234" s="1">
-        <v>358138.17</v>
+        <v>408478.85</v>
       </c>
       <c r="O234" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
         <v>562</v>
       </c>
       <c r="B235" t="s">
         <v>563</v>
       </c>
       <c r="C235" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>97.851</v>
+        <v>97.625</v>
       </c>
       <c r="E235" s="1">
-        <v>100.42</v>
+        <v>99.259</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>401680.0</v>
+        <v>297777.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-10276.0</v>
+        <v>-4902.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-2.558255327624</v>
+        <v>-1.6461983296225</v>
       </c>
       <c r="K235">
-        <v>3.17</v>
+        <v>0.52</v>
       </c>
       <c r="L235" t="s">
         <v>564</v>
       </c>
       <c r="M235" s="1">
-        <v>391404.0</v>
+        <v>292875.0</v>
       </c>
       <c r="N235" s="1">
-        <v>404076.6</v>
+        <v>294421.23</v>
       </c>
       <c r="O235" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>565</v>
       </c>
       <c r="B236" t="s">
         <v>566</v>
       </c>
       <c r="C236" s="1">
-        <v>300000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>96.931</v>
+        <v>97.864</v>
       </c>
       <c r="E236" s="1">
-        <v>99.259</v>
+        <v>99.362</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>297777.0</v>
+        <v>236481.56</v>
       </c>
       <c r="I236" s="1">
-        <v>-6984.0</v>
+        <v>-3565.24</v>
       </c>
       <c r="J236" s="1">
-        <v>-2.345379260319</v>
+        <v>-1.5076186067108</v>
       </c>
       <c r="K236">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>791.1</v>
+        <v>1.13</v>
+      </c>
+      <c r="L236" t="s">
+        <v>567</v>
       </c>
       <c r="M236" s="1">
-        <v>290793.0</v>
+        <v>232916.32</v>
       </c>
       <c r="N236" s="1">
-        <v>291584.1</v>
+        <v>235606.05</v>
       </c>
       <c r="O236" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B237" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C237" s="1">
-        <v>238000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>97.298</v>
+        <v>100.316</v>
       </c>
       <c r="E237" s="1">
-        <v>99.362</v>
+        <v>100.4</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>236481.56</v>
+        <v>200800.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-4912.32</v>
+        <v>-168.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-2.0772528733319</v>
+        <v>-0.083665338645418</v>
       </c>
       <c r="K237">
-        <v>0.95</v>
+        <v>3.26</v>
       </c>
       <c r="L237" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="M237" s="1">
-        <v>231569.24</v>
+        <v>200632.0</v>
       </c>
       <c r="N237" s="1">
-        <v>233831.06</v>
+        <v>207150.49</v>
       </c>
       <c r="O237" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="B238" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C238" s="1">
         <v>200000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>105.303</v>
+        <v>99.669</v>
       </c>
       <c r="E238" s="1">
-        <v>108.1185</v>
+        <v>99.821</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>216237.0</v>
+        <v>199642.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-5631.0</v>
+        <v>-304.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-2.6040871821196</v>
+        <v>-0.15227256789653</v>
       </c>
       <c r="K238">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>0.23</v>
+      </c>
+      <c r="L238">
+        <v>467.12</v>
       </c>
       <c r="M238" s="1">
-        <v>210606.0</v>
+        <v>199338.0</v>
       </c>
       <c r="N238" s="1">
-        <v>214848.47</v>
+        <v>199805.12</v>
       </c>
       <c r="O238" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
         <v>573</v>
       </c>
       <c r="B239" t="s">
         <v>574</v>
       </c>
       <c r="C239" s="1">
-        <v>200000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.181</v>
+        <v>98.062</v>
       </c>
       <c r="E239" s="1">
-        <v>100.4</v>
+        <v>99.228</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>200800.0</v>
+        <v>401873.4</v>
       </c>
       <c r="I239" s="1">
-        <v>-438.0</v>
+        <v>-4722.3</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.21812749003984</v>
+        <v>-1.1750715523844</v>
       </c>
       <c r="K239">
-        <v>3.04</v>
+        <v>2.64</v>
       </c>
       <c r="L239" t="s">
         <v>575</v>
       </c>
       <c r="M239" s="1">
-        <v>200362.0</v>
+        <v>397151.1</v>
       </c>
       <c r="N239" s="1">
-        <v>206434.6</v>
+        <v>407837.83</v>
       </c>
       <c r="O239" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>576</v>
       </c>
       <c r="B240" t="s">
         <v>577</v>
       </c>
       <c r="C240" s="1">
         <v>200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>99.178</v>
+        <v>98.606</v>
       </c>
       <c r="E240" s="1">
-        <v>99.821</v>
+        <v>99.517</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>199642.0</v>
+        <v>199034.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-1286.0</v>
+        <v>-1822.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-0.64415303393074</v>
+        <v>-0.9154214857763</v>
       </c>
       <c r="K240">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>21.23</v>
+        <v>2.76</v>
+      </c>
+      <c r="L240" t="s">
+        <v>578</v>
       </c>
       <c r="M240" s="1">
-        <v>198356.0</v>
+        <v>197212.0</v>
       </c>
       <c r="N240" s="1">
-        <v>198377.23</v>
+        <v>202741.45</v>
       </c>
       <c r="O240" s="1">
         <v>0.11</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B241" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C241" s="1">
-        <v>405000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>97.63</v>
+        <v>90.997</v>
       </c>
       <c r="E241" s="1">
-        <v>99.228</v>
+        <v>80.3125</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>401873.4</v>
+        <v>160625.0</v>
       </c>
       <c r="I241" s="1">
-        <v>-6471.9</v>
+        <v>21369.0</v>
       </c>
       <c r="J241" s="1">
-        <v>-1.6104325392026</v>
+        <v>13.303657587549</v>
       </c>
       <c r="K241">
-        <v>2.47</v>
+        <v>1.12</v>
       </c>
       <c r="L241" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="M241" s="1">
-        <v>395401.5</v>
+        <v>181994.0</v>
       </c>
       <c r="N241" s="1">
-        <v>405418.32</v>
+        <v>184233.73</v>
       </c>
       <c r="O241" s="1">
-        <v>0.23</v>
+        <v>0.1</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B242" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C242" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>98.058</v>
+        <v>101.903</v>
       </c>
       <c r="E242" s="1">
-        <v>99.517</v>
+        <v>102.14833333</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>199034.0</v>
+        <v>612890.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-2918.0</v>
+        <v>-1472.0</v>
       </c>
       <c r="J242" s="1">
-        <v>-1.4660811720611</v>
+        <v>-0.24017360374619</v>
       </c>
       <c r="K242">
-        <v>2.57</v>
+        <v>1.04</v>
       </c>
       <c r="L242" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="M242" s="1">
-        <v>196116.0</v>
+        <v>611418.0</v>
       </c>
       <c r="N242" s="1">
-        <v>201257.1</v>
+        <v>617660.47</v>
       </c>
       <c r="O242" s="1">
-        <v>0.12</v>
+        <v>0.35</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B243" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C243" s="1">
         <v>200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>89.511</v>
+        <v>98.394</v>
       </c>
       <c r="E243" s="1">
-        <v>80.3125</v>
+        <v>100.231</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>160625.0</v>
+        <v>200462.0</v>
       </c>
       <c r="I243" s="1">
-        <v>18397.0</v>
+        <v>-3674.0</v>
       </c>
       <c r="J243" s="1">
-        <v>11.453385214008</v>
+        <v>-1.8327663098243</v>
       </c>
       <c r="K243">
-        <v>1.01</v>
+        <v>0.85</v>
       </c>
       <c r="L243" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="M243" s="1">
-        <v>179022.0</v>
+        <v>196788.0</v>
       </c>
       <c r="N243" s="1">
-        <v>181045.97</v>
+        <v>198493.48</v>
       </c>
       <c r="O243" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B244" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C244" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>101.693</v>
+        <v>90.261</v>
       </c>
       <c r="E244" s="1">
-        <v>102.14833333</v>
+        <v>89.875</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>612890.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-2732.0</v>
+        <v>386.0</v>
       </c>
       <c r="J244" s="1">
-        <v>-0.44575698738762</v>
+        <v>0.42948539638387</v>
       </c>
       <c r="K244">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>0.1</v>
+      </c>
+      <c r="L244">
+        <v>95.89</v>
       </c>
       <c r="M244" s="1">
-        <v>610158.0</v>
+        <v>90261.0</v>
       </c>
       <c r="N244" s="1">
-        <v>615062.79</v>
+        <v>90356.89</v>
       </c>
       <c r="O244" s="1">
-        <v>0.36</v>
+        <v>0.05</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
         <v>590</v>
       </c>
       <c r="B245" t="s">
         <v>591</v>
       </c>
       <c r="C245" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>97.639</v>
+        <v>90.778</v>
       </c>
       <c r="E245" s="1">
-        <v>100.231</v>
+        <v>89.875</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>200462.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I245" s="1">
-        <v>-5184.0</v>
+        <v>903.0</v>
       </c>
       <c r="J245" s="1">
-        <v>-2.5860262792948</v>
+        <v>1.0047287899861</v>
       </c>
       <c r="K245">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>0.14</v>
+      </c>
+      <c r="L245">
+        <v>144.52</v>
       </c>
       <c r="M245" s="1">
-        <v>195278.0</v>
+        <v>90778.0</v>
       </c>
       <c r="N245" s="1">
-        <v>196551.97</v>
+        <v>90922.52</v>
       </c>
       <c r="O245" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
+        <v>592</v>
+      </c>
+      <c r="B246" t="s">
         <v>593</v>
       </c>
-      <c r="B246" t="s">
+      <c r="C246" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D246" s="1">
+        <v>100.727</v>
+      </c>
+      <c r="E246" s="1">
+        <v>100.539</v>
+      </c>
+      <c r="F246" t="s">
+        <v>8</v>
+      </c>
+      <c r="G246">
+        <v>1.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>201078.0</v>
+      </c>
+      <c r="I246" s="1">
+        <v>376.0</v>
+      </c>
+      <c r="J246" s="1">
+        <v>0.18699211251355</v>
+      </c>
+      <c r="K246">
+        <v>2.21</v>
+      </c>
+      <c r="L246" t="s">
         <v>594</v>
       </c>
-      <c r="C246" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M246" s="1">
-        <v>89574.0</v>
+        <v>201454.0</v>
       </c>
       <c r="N246" s="1">
-        <v>89641.12</v>
+        <v>205881.4</v>
       </c>
       <c r="O246" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
         <v>595</v>
       </c>
       <c r="B247" t="s">
         <v>596</v>
       </c>
       <c r="C247" s="1">
-        <v>100000.0</v>
+        <v>870000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>90.224</v>
+        <v>97.929</v>
       </c>
       <c r="E247" s="1">
-        <v>89.875</v>
+        <v>100.369</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>89875.0</v>
+        <v>873210.3</v>
       </c>
       <c r="I247" s="1">
-        <v>349.0</v>
+        <v>-21228.0</v>
       </c>
       <c r="J247" s="1">
-        <v>0.38831710709318</v>
+        <v>-2.4310295011408</v>
       </c>
       <c r="K247">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>130.14</v>
+        <v>1.08</v>
+      </c>
+      <c r="L247" t="s">
+        <v>597</v>
       </c>
       <c r="M247" s="1">
-        <v>90224.0</v>
+        <v>851982.3</v>
       </c>
       <c r="N247" s="1">
-        <v>90354.14</v>
+        <v>861349.7</v>
       </c>
       <c r="O247" s="1">
-        <v>0.05</v>
+        <v>0.49</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B248" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C248" s="1">
-        <v>870000.0</v>
+        <v>1120000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>97.638</v>
+        <v>87.192</v>
       </c>
       <c r="E248" s="1">
-        <v>100.369</v>
+        <v>90.91883929</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>873210.3</v>
+        <v>1018291.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-23759.7</v>
+        <v>-41740.6</v>
       </c>
       <c r="J248" s="1">
-        <v>-2.7209596588588</v>
+        <v>-4.099083660761</v>
       </c>
       <c r="K248">
-        <v>0.9</v>
+        <v>1.77</v>
       </c>
       <c r="L248" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="M248" s="1">
-        <v>849450.6</v>
+        <v>976550.4</v>
       </c>
       <c r="N248" s="1">
-        <v>857316.35</v>
+        <v>996330.67</v>
       </c>
       <c r="O248" s="1">
-        <v>0.5</v>
+        <v>0.56</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="B249" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C249" s="1">
-        <v>1120000.0</v>
+        <v>1025869.0</v>
       </c>
       <c r="D249" s="1">
-        <v>87.494</v>
+        <v>99.898</v>
       </c>
       <c r="E249" s="1">
-        <v>90.91883929</v>
+        <v>99.67400029</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>1018291.0</v>
+        <v>1022524.67</v>
       </c>
       <c r="I249" s="1">
-        <v>-38358.2</v>
+        <v>2297.95</v>
       </c>
       <c r="J249" s="1">
-        <v>-3.7669192794594</v>
+        <v>0.22473296414452</v>
       </c>
       <c r="K249">
-        <v>1.57</v>
+        <v>1.14</v>
       </c>
       <c r="L249" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="M249" s="1">
-        <v>979932.8</v>
+        <v>1024822.62</v>
       </c>
       <c r="N249" s="1">
-        <v>997538.28</v>
+        <v>1036490.12</v>
       </c>
       <c r="O249" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B250" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C250" s="1">
-        <v>1025869.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>99.635</v>
+        <v>98.051</v>
       </c>
       <c r="E250" s="1">
-        <v>99.67400029</v>
+        <v>99.766</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>1022524.67</v>
+        <v>199532.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-400.09</v>
+        <v>-3430.0</v>
       </c>
       <c r="J250" s="1">
-        <v>-0.039127662318406</v>
+        <v>-1.7190225126797</v>
       </c>
       <c r="K250">
-        <v>0.94</v>
+        <v>2.53</v>
       </c>
       <c r="L250" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="M250" s="1">
-        <v>1022124.58</v>
+        <v>196102.0</v>
       </c>
       <c r="N250" s="1">
-        <v>1031800.07</v>
+        <v>201155.42</v>
       </c>
       <c r="O250" s="1">
-        <v>0.6</v>
+        <v>0.11</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B251" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C251" s="1">
-        <v>200000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>97.357</v>
+        <v>97.981</v>
       </c>
       <c r="E251" s="1">
-        <v>99.766</v>
+        <v>99.945</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>199532.0</v>
+        <v>216880.65</v>
       </c>
       <c r="I251" s="1">
-        <v>-4818.0</v>
+        <v>-4261.88</v>
       </c>
       <c r="J251" s="1">
-        <v>-2.4146502816591</v>
+        <v>-1.9650807944369</v>
       </c>
       <c r="K251">
-        <v>2.28</v>
+        <v>1.15</v>
       </c>
       <c r="L251" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="M251" s="1">
-        <v>194714.0</v>
+        <v>212618.77</v>
       </c>
       <c r="N251" s="1">
-        <v>199278.38</v>
+        <v>215122.89</v>
       </c>
       <c r="O251" s="1">
         <v>0.12</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B252" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C252" s="1">
-        <v>217000.0</v>
+        <v>179000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>97.56</v>
+        <v>98.728</v>
       </c>
       <c r="E252" s="1">
-        <v>99.945</v>
+        <v>99.682</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>216880.65</v>
+        <v>178430.78</v>
       </c>
       <c r="I252" s="1">
-        <v>-5175.45</v>
+        <v>-1707.66</v>
       </c>
       <c r="J252" s="1">
-        <v>-2.3863124718595</v>
+        <v>-0.95704339800566</v>
       </c>
       <c r="K252">
-        <v>0.95</v>
+        <v>0.99</v>
       </c>
       <c r="L252" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="M252" s="1">
-        <v>211705.2</v>
+        <v>176723.12</v>
       </c>
       <c r="N252" s="1">
-        <v>213771.1</v>
+        <v>178489.83</v>
       </c>
       <c r="O252" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B253" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C253" s="1">
-        <v>179000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>98.189</v>
+        <v>88.256</v>
       </c>
       <c r="E253" s="1">
-        <v>99.682</v>
+        <v>88.43514846</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>178430.78</v>
+        <v>1149656.93</v>
       </c>
       <c r="I253" s="1">
-        <v>-2672.47</v>
+        <v>-2328.93</v>
       </c>
       <c r="J253" s="1">
-        <v>-1.4977628859774</v>
+        <v>-0.2025760850239</v>
       </c>
       <c r="K253">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>0.0</v>
+      </c>
+      <c r="L253">
+        <v>0.0</v>
       </c>
       <c r="M253" s="1">
-        <v>175758.31</v>
+        <v>1147328.0</v>
       </c>
       <c r="N253" s="1">
-        <v>177241.8</v>
+        <v>1147328.0</v>
       </c>
       <c r="O253" s="1">
-        <v>0.1</v>
+        <v>0.65</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>615</v>
       </c>
       <c r="B254" t="s">
         <v>616</v>
       </c>
       <c r="C254" s="1">
-        <v>1300000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>87.821</v>
+        <v>61.837</v>
       </c>
       <c r="E254" s="1">
-        <v>88.43514846</v>
+        <v>75.88066016</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>1149656.93</v>
+        <v>194254.49</v>
       </c>
       <c r="I254" s="1">
-        <v>-7983.93</v>
+        <v>-35951.77</v>
       </c>
       <c r="J254" s="1">
-        <v>-0.69446195570708</v>
+        <v>-18.507561910152</v>
       </c>
       <c r="K254">
-        <v>0.0</v>
+        <v>0.14</v>
       </c>
       <c r="L254">
-        <v>0.0</v>
+        <v>369.97</v>
       </c>
       <c r="M254" s="1">
-        <v>1141673.0</v>
+        <v>158302.72</v>
       </c>
       <c r="N254" s="1">
-        <v>1141673.0</v>
+        <v>158672.69</v>
       </c>
       <c r="O254" s="1">
-        <v>0.66</v>
+        <v>0.09</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
         <v>617</v>
       </c>
       <c r="B255" t="s">
         <v>618</v>
       </c>
       <c r="C255" s="1">
-        <v>256000.0</v>
+        <v>478000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>62.023</v>
+        <v>94.955</v>
       </c>
       <c r="E255" s="1">
-        <v>75.88066016</v>
+        <v>94.64463598</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>194254.49</v>
+        <v>452401.36</v>
       </c>
       <c r="I255" s="1">
-        <v>-35475.61</v>
+        <v>1483.54</v>
       </c>
       <c r="J255" s="1">
-        <v>-18.262440162902</v>
+        <v>0.32792562780978</v>
       </c>
       <c r="K255">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>333.15</v>
+        <v>0.29</v>
+      </c>
+      <c r="L255" t="s">
+        <v>619</v>
       </c>
       <c r="M255" s="1">
-        <v>158778.88</v>
+        <v>453884.9</v>
       </c>
       <c r="N255" s="1">
-        <v>159112.03</v>
+        <v>455266.52</v>
       </c>
       <c r="O255" s="1">
-        <v>0.09</v>
+        <v>0.26</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B256" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C256" s="1">
-        <v>478000.0</v>
+        <v>254000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>94.618</v>
+        <v>85.362</v>
       </c>
       <c r="E256" s="1">
-        <v>94.64463598</v>
+        <v>93.57527559</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>452401.36</v>
+        <v>237681.2</v>
       </c>
       <c r="I256" s="1">
-        <v>-127.32</v>
+        <v>-20861.72</v>
       </c>
       <c r="J256" s="1">
-        <v>-0.028143151470632</v>
+        <v>-8.7771855746269</v>
       </c>
       <c r="K256">
-        <v>0.26</v>
+        <v>1.12</v>
       </c>
       <c r="L256" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="M256" s="1">
-        <v>452274.04</v>
+        <v>216819.48</v>
       </c>
       <c r="N256" s="1">
-        <v>453518.15</v>
+        <v>219669.15</v>
       </c>
       <c r="O256" s="1">
-        <v>0.26</v>
+        <v>0.12</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="B257" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C257" s="1">
-        <v>254000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>85.159</v>
+        <v>98.364</v>
       </c>
       <c r="E257" s="1">
-        <v>93.57527559</v>
+        <v>99.998</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>237681.2</v>
+        <v>314993.7</v>
       </c>
       <c r="I257" s="1">
-        <v>-21377.34</v>
+        <v>-5147.1</v>
       </c>
       <c r="J257" s="1">
-        <v>-8.9941232205155</v>
+        <v>-1.6340326806536</v>
       </c>
       <c r="K257">
-        <v>1.06</v>
+        <v>0.51</v>
       </c>
       <c r="L257" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="M257" s="1">
-        <v>216303.86</v>
+        <v>309846.6</v>
       </c>
       <c r="N257" s="1">
-        <v>218989.13</v>
+        <v>311443.87</v>
       </c>
       <c r="O257" s="1">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B258" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="C258" s="1">
-        <v>315000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>97.683</v>
+        <v>101.078</v>
       </c>
       <c r="E258" s="1">
-        <v>99.998</v>
+        <v>100.0965</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>314993.7</v>
+        <v>150144.75</v>
       </c>
       <c r="I258" s="1">
-        <v>-7292.25</v>
+        <v>1472.25</v>
       </c>
       <c r="J258" s="1">
-        <v>-2.315046300926</v>
+        <v>0.98055376561618</v>
       </c>
       <c r="K258">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>998.29</v>
+        <v>2.45</v>
+      </c>
+      <c r="L258" t="s">
+        <v>628</v>
       </c>
       <c r="M258" s="1">
-        <v>307701.45</v>
+        <v>151617.0</v>
       </c>
       <c r="N258" s="1">
-        <v>308699.74</v>
+        <v>155296.73</v>
       </c>
       <c r="O258" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B259" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="C259" s="1">
-        <v>150000.0</v>
+        <v>2013000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>101.019</v>
+        <v>87.023</v>
       </c>
       <c r="E259" s="1">
-        <v>100.0965</v>
+        <v>90.0419995</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>150144.75</v>
+        <v>1812545.45</v>
       </c>
       <c r="I259" s="1">
-        <v>1383.75</v>
+        <v>-60772.46</v>
       </c>
       <c r="J259" s="1">
-        <v>0.92161064572687</v>
+        <v>-3.3528792340076</v>
       </c>
       <c r="K259">
-        <v>2.24</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>0.0</v>
+      </c>
+      <c r="L259">
+        <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>151528.5</v>
+        <v>1751772.99</v>
       </c>
       <c r="N259" s="1">
-        <v>154888.91</v>
+        <v>1751772.99</v>
       </c>
       <c r="O259" s="1">
-        <v>0.09</v>
+        <v>0.99</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B260" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="C260" s="1">
-        <v>2013000.0</v>
+        <v>2630000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>86.543</v>
+        <v>83.825</v>
       </c>
       <c r="E260" s="1">
-        <v>90.0419995</v>
+        <v>84.103</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>1812545.45</v>
+        <v>2211908.9</v>
       </c>
       <c r="I260" s="1">
-        <v>-70434.86</v>
+        <v>-7311.4</v>
       </c>
       <c r="J260" s="1">
-        <v>-3.8859637974871</v>
+        <v>-0.33054706728654</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260">
         <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>1742110.59</v>
+        <v>2204597.5</v>
       </c>
       <c r="N260" s="1">
-        <v>1742110.59</v>
+        <v>2204597.5</v>
       </c>
       <c r="O260" s="1">
-        <v>1.01</v>
+        <v>1.25</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="B261" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C261" s="1">
-        <v>2630000.0</v>
+        <v>6184062.0</v>
       </c>
       <c r="D261" s="1">
-        <v>83.335</v>
+        <v>61.991</v>
       </c>
       <c r="E261" s="1">
-        <v>84.103</v>
+        <v>75.01066241</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>2211908.9</v>
+        <v>4638705.87</v>
       </c>
       <c r="I261" s="1">
-        <v>-20198.4</v>
+        <v>-805144.0</v>
       </c>
       <c r="J261" s="1">
-        <v>-0.91316599883476</v>
+        <v>-17.357082396776</v>
       </c>
       <c r="K261">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.44</v>
+      </c>
+      <c r="L261" t="s">
+        <v>635</v>
       </c>
       <c r="M261" s="1">
-        <v>2191710.5</v>
+        <v>3833561.87</v>
       </c>
       <c r="N261" s="1">
-        <v>2191710.5</v>
+        <v>3861008.94</v>
       </c>
       <c r="O261" s="1">
-        <v>1.27</v>
+        <v>2.18</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="B262" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="C262" s="1">
-        <v>6184062.0</v>
+        <v>667520.0</v>
       </c>
       <c r="D262" s="1">
-        <v>61.751</v>
+        <v>84.087</v>
       </c>
       <c r="E262" s="1">
-        <v>75.01066241</v>
+        <v>88.72928452</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>4638705.87</v>
+        <v>592285.72</v>
       </c>
       <c r="I262" s="1">
-        <v>-819985.74</v>
+        <v>-30988.18</v>
       </c>
       <c r="J262" s="1">
-        <v>-17.677036720589</v>
+        <v>-5.231964734858</v>
       </c>
       <c r="K262">
-        <v>0.42</v>
+        <v>1.11</v>
       </c>
       <c r="L262" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="M262" s="1">
-        <v>3818720.13</v>
+        <v>561297.54</v>
       </c>
       <c r="N262" s="1">
-        <v>3844388.22</v>
+        <v>568704.27</v>
       </c>
       <c r="O262" s="1">
-        <v>2.22</v>
+        <v>0.32</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="B263" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="C263" s="1">
-        <v>667520.0</v>
+        <v>2960000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>83.604</v>
+        <v>74.289</v>
       </c>
       <c r="E263" s="1">
-        <v>88.72928452</v>
+        <v>78.51775304</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>592285.72</v>
+        <v>2324125.49</v>
       </c>
       <c r="I263" s="1">
-        <v>-34212.3</v>
+        <v>-125171.09</v>
       </c>
       <c r="J263" s="1">
-        <v>-5.7763168762536</v>
+        <v>-5.38572854773</v>
       </c>
       <c r="K263">
-        <v>1.04</v>
+        <v>1.11</v>
       </c>
       <c r="L263" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="M263" s="1">
-        <v>558073.42</v>
+        <v>2198954.4</v>
       </c>
       <c r="N263" s="1">
-        <v>565000.08</v>
+        <v>2231798.24</v>
       </c>
       <c r="O263" s="1">
-        <v>0.33</v>
+        <v>1.26</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="B264" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="C264" s="1">
-        <v>2960000.0</v>
+        <v>1740000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>74.0</v>
+        <v>98.294</v>
       </c>
       <c r="E264" s="1">
-        <v>78.51775304</v>
+        <v>99.934</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>2324125.49</v>
+        <v>1738851.6</v>
       </c>
       <c r="I264" s="1">
-        <v>-133725.49</v>
+        <v>-28536.0</v>
       </c>
       <c r="J264" s="1">
-        <v>-5.7537981737811</v>
+        <v>-1.6410831148558</v>
       </c>
       <c r="K264">
-        <v>1.04</v>
+        <v>1.33</v>
       </c>
       <c r="L264" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="M264" s="1">
-        <v>2190400.0</v>
+        <v>1710315.6</v>
       </c>
       <c r="N264" s="1">
-        <v>2221115.07</v>
+        <v>1733426.61</v>
       </c>
       <c r="O264" s="1">
-        <v>1.28</v>
+        <v>0.98</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="B265" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="C265" s="1">
-        <v>1740000.0</v>
+        <v>1060000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>97.991</v>
+        <v>76.269</v>
       </c>
       <c r="E265" s="1">
-        <v>99.934</v>
+        <v>82.88407547</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>1738851.6</v>
+        <v>878571.2</v>
       </c>
       <c r="I265" s="1">
-        <v>-33808.2</v>
+        <v>-70119.8</v>
       </c>
       <c r="J265" s="1">
-        <v>-1.9442832269298</v>
+        <v>-7.9811175235428</v>
       </c>
       <c r="K265">
-        <v>1.19</v>
+        <v>2.66</v>
       </c>
       <c r="L265" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="M265" s="1">
-        <v>1705043.4</v>
+        <v>808451.4</v>
       </c>
       <c r="N265" s="1">
-        <v>1725751.78</v>
+        <v>836679.35</v>
       </c>
       <c r="O265" s="1">
-        <v>1.0</v>
+        <v>0.47</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="B266" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="C266" s="1">
-        <v>1060000.0</v>
+        <v>516000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>76.477</v>
+        <v>96.591</v>
       </c>
       <c r="E266" s="1">
-        <v>82.88407547</v>
+        <v>99.45682171</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>878571.2</v>
+        <v>513197.2</v>
       </c>
       <c r="I266" s="1">
-        <v>-67915.0</v>
+        <v>-14787.64</v>
       </c>
       <c r="J266" s="1">
-        <v>-7.7301646127258</v>
+        <v>-2.8814732426443</v>
       </c>
       <c r="K266">
-        <v>2.49</v>
+        <v>2.84</v>
       </c>
       <c r="L266" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="M266" s="1">
-        <v>810656.2</v>
+        <v>498409.56</v>
       </c>
       <c r="N266" s="1">
-        <v>837054.56</v>
+        <v>513066.79</v>
       </c>
       <c r="O266" s="1">
-        <v>0.48</v>
+        <v>0.29</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="B267" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="C267" s="1">
-        <v>516000.0</v>
+        <v>3748833.0</v>
       </c>
       <c r="D267" s="1">
-        <v>96.191</v>
+        <v>98.349</v>
       </c>
       <c r="E267" s="1">
-        <v>99.45682171</v>
+        <v>99.46200458</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>513197.2</v>
+        <v>3728664.45</v>
       </c>
       <c r="I267" s="1">
-        <v>-16851.64</v>
+        <v>-41724.68</v>
       </c>
       <c r="J267" s="1">
-        <v>-3.2836578219834</v>
+        <v>-1.119024802567</v>
       </c>
       <c r="K267">
-        <v>2.66</v>
+        <v>1.34</v>
       </c>
       <c r="L267" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="M267" s="1">
-        <v>496345.56</v>
+        <v>3686939.77</v>
       </c>
       <c r="N267" s="1">
-        <v>510052.78</v>
+        <v>3737266.57</v>
       </c>
       <c r="O267" s="1">
-        <v>0.29</v>
+        <v>2.11</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B268" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="C268" s="1">
-        <v>3748833.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>97.956</v>
+        <v>97.285</v>
       </c>
       <c r="E268" s="1">
-        <v>99.46200458</v>
+        <v>98.725</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>3728664.45</v>
+        <v>537064.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-56457.6</v>
+        <v>-7833.6</v>
       </c>
       <c r="J268" s="1">
-        <v>-1.514150730297</v>
+        <v>-1.4585971131932</v>
       </c>
       <c r="K268">
-        <v>1.14</v>
+        <v>3.64</v>
       </c>
       <c r="L268" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="M268" s="1">
-        <v>3672206.85</v>
+        <v>529230.4</v>
       </c>
       <c r="N268" s="1">
-        <v>3714984.63</v>
+        <v>549029.02</v>
       </c>
       <c r="O268" s="1">
-        <v>2.15</v>
+        <v>0.31</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="B269" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="C269" s="1">
-        <v>544000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>97.49</v>
+        <v>82.044</v>
       </c>
       <c r="E269" s="1">
-        <v>98.725</v>
+        <v>81.75</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>537064.0</v>
+        <v>81750.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-6718.4</v>
+        <v>294.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-1.2509496074956</v>
+        <v>0.35963302752294</v>
       </c>
       <c r="K269">
-        <v>3.4</v>
-[...2 lines deleted...]
-        <v>657</v>
+        <v>0.13</v>
+      </c>
+      <c r="L269">
+        <v>131.51</v>
       </c>
       <c r="M269" s="1">
-        <v>530345.6</v>
+        <v>82044.0</v>
       </c>
       <c r="N269" s="1">
-        <v>548860.98</v>
+        <v>82175.51</v>
       </c>
       <c r="O269" s="1">
-        <v>0.32</v>
+        <v>0.05</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="B270" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="C270" s="1">
-        <v>100000.0</v>
+        <v>3112440.9</v>
       </c>
       <c r="D270" s="1">
-        <v>81.902</v>
+        <v>76.252</v>
       </c>
       <c r="E270" s="1">
-        <v>81.75</v>
+        <v>77.96098072</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>81750.0</v>
+        <v>2426489.45</v>
       </c>
       <c r="I270" s="1">
-        <v>152.0</v>
+        <v>-53191.01</v>
       </c>
       <c r="J270" s="1">
-        <v>0.18593272171254</v>
+        <v>-2.192097311612</v>
       </c>
       <c r="K270">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L270">
-        <v>45.21</v>
+        <v>0.0</v>
       </c>
       <c r="M270" s="1">
-        <v>81902.0</v>
+        <v>2373298.44</v>
       </c>
       <c r="N270" s="1">
-        <v>81947.21</v>
+        <v>2373298.44</v>
       </c>
       <c r="O270" s="1">
-        <v>0.05</v>
+        <v>1.34</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B271" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C271" s="1">
-        <v>3112440.9</v>
+        <v>4746602.75</v>
       </c>
       <c r="D271" s="1">
-        <v>76.155</v>
+        <v>86.818</v>
       </c>
       <c r="E271" s="1">
-        <v>77.96098072</v>
+        <v>104.37955378</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>2426489.45</v>
+        <v>4954482.77</v>
       </c>
       <c r="I271" s="1">
-        <v>-56210.08</v>
+        <v>-833577.2</v>
       </c>
       <c r="J271" s="1">
-        <v>-2.3165186232316</v>
+        <v>-16.82470680991</v>
       </c>
       <c r="K271">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.95</v>
+      </c>
+      <c r="L271" t="s">
+        <v>663</v>
       </c>
       <c r="M271" s="1">
-        <v>2370279.37</v>
+        <v>4120905.57</v>
       </c>
       <c r="N271" s="1">
-        <v>2370279.37</v>
+        <v>4213236.75</v>
       </c>
       <c r="O271" s="1">
-        <v>1.37</v>
+        <v>2.38</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="B272" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="C272" s="1">
-        <v>4746602.75</v>
+        <v>2075175.0</v>
       </c>
       <c r="D272" s="1">
-        <v>87.481</v>
+        <v>96.161</v>
       </c>
       <c r="E272" s="1">
-        <v>104.37955378</v>
+        <v>98.69654318</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>4954482.77</v>
+        <v>2048125.99</v>
       </c>
       <c r="I272" s="1">
-        <v>-802107.22</v>
+        <v>-52616.96</v>
       </c>
       <c r="J272" s="1">
-        <v>-16.189524865378</v>
+        <v>-2.5690294570209</v>
       </c>
       <c r="K272">
-        <v>1.8</v>
+        <v>0.4</v>
       </c>
       <c r="L272" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="M272" s="1">
-        <v>4152375.55</v>
+        <v>1995509.03</v>
       </c>
       <c r="N272" s="1">
-        <v>4237879.42</v>
+        <v>2003752.88</v>
       </c>
       <c r="O272" s="1">
-        <v>2.45</v>
+        <v>1.13</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="B273" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C273" s="1">
-        <v>2075175.0</v>
+        <v>2210000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>96.229</v>
+        <v>97.287</v>
       </c>
       <c r="E273" s="1">
-        <v>98.69654318</v>
+        <v>99.89235747</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>2048125.99</v>
+        <v>2207621.1</v>
       </c>
       <c r="I273" s="1">
-        <v>-51205.84</v>
+        <v>-57578.4</v>
       </c>
       <c r="J273" s="1">
-        <v>-2.5001313517827</v>
+        <v>-2.6081649609165</v>
       </c>
       <c r="K273">
-        <v>0.25</v>
+        <v>1.72</v>
       </c>
       <c r="L273" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="M273" s="1">
-        <v>1996920.15</v>
+        <v>2150042.7</v>
       </c>
       <c r="N273" s="1">
-        <v>2002179.16</v>
+        <v>2188139.47</v>
       </c>
       <c r="O273" s="1">
-        <v>1.16</v>
+        <v>1.24</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="B274" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="C274" s="1">
-        <v>2210000.0</v>
+        <v>1910000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>97.315</v>
+        <v>96.564</v>
       </c>
       <c r="E274" s="1">
-        <v>99.89235747</v>
+        <v>99.374</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>2207621.1</v>
+        <v>1898043.4</v>
       </c>
       <c r="I274" s="1">
-        <v>-56959.6</v>
+        <v>-53671.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-2.5801347885287</v>
+        <v>-2.8277014108318</v>
       </c>
       <c r="K274">
-        <v>1.57</v>
+        <v>2.02</v>
       </c>
       <c r="L274" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="M274" s="1">
-        <v>2150661.5</v>
+        <v>1844372.4</v>
       </c>
       <c r="N274" s="1">
-        <v>2185452.35</v>
+        <v>1883011.96</v>
       </c>
       <c r="O274" s="1">
-        <v>1.26</v>
+        <v>1.06</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="B275" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C275" s="1">
-        <v>1910000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>96.639</v>
+        <v>98.86</v>
       </c>
       <c r="E275" s="1">
-        <v>99.374</v>
+        <v>100.73</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>1898043.4</v>
+        <v>201460.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-52238.5</v>
+        <v>-3740.0</v>
       </c>
       <c r="J275" s="1">
-        <v>-2.7522289532473</v>
+        <v>-1.8564479301102</v>
       </c>
       <c r="K275">
-        <v>1.87</v>
+        <v>1.71</v>
       </c>
       <c r="L275" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="M275" s="1">
-        <v>1845804.9</v>
+        <v>197720.0</v>
       </c>
       <c r="N275" s="1">
-        <v>1881587.31</v>
+        <v>201138.49</v>
       </c>
       <c r="O275" s="1">
-        <v>1.09</v>
+        <v>0.11</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="B276" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="C276" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>98.127</v>
+        <v>98.22</v>
       </c>
       <c r="E276" s="1">
-        <v>100.73</v>
+        <v>99.24</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>201460.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-5206.0</v>
+        <v>-1020.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-2.5841358085972</v>
+        <v>-1.0278113663845</v>
       </c>
       <c r="K276">
-        <v>1.54</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>0.85</v>
+      </c>
+      <c r="L276">
+        <v>852.74</v>
       </c>
       <c r="M276" s="1">
-        <v>196254.0</v>
+        <v>98220.0</v>
       </c>
       <c r="N276" s="1">
-        <v>199341.67</v>
+        <v>99072.74</v>
       </c>
       <c r="O276" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B277" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C277" s="1">
-        <v>170000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>101.784</v>
+        <v>91.899</v>
       </c>
       <c r="E277" s="1">
-        <v>99.775</v>
+        <v>100.121</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>169617.5</v>
+        <v>400484.0</v>
       </c>
       <c r="I277" s="1">
-        <v>3415.3</v>
+        <v>-32888.0</v>
       </c>
       <c r="J277" s="1">
-        <v>2.0135304434979</v>
+        <v>-8.212063403282</v>
       </c>
       <c r="K277">
-        <v>1.31</v>
+        <v>0.9</v>
       </c>
       <c r="L277" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="M277" s="1">
-        <v>173032.8</v>
+        <v>367596.0</v>
       </c>
       <c r="N277" s="1">
-        <v>175261.43</v>
+        <v>371201.48</v>
       </c>
       <c r="O277" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B278" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C278" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>97.904</v>
+        <v>100.947</v>
       </c>
       <c r="E278" s="1">
-        <v>99.24</v>
+        <v>99.942</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>99240.0</v>
+        <v>299826.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-1336.0</v>
+        <v>3015.0</v>
       </c>
       <c r="J278" s="1">
-        <v>-1.3462313583233</v>
+        <v>1.0055832382782</v>
       </c>
       <c r="K278">
-        <v>0.64</v>
+        <v>0.12</v>
       </c>
       <c r="L278">
-        <v>636.99</v>
+        <v>357.53</v>
       </c>
       <c r="M278" s="1">
-        <v>97904.0</v>
+        <v>302841.0</v>
       </c>
       <c r="N278" s="1">
-        <v>98540.99</v>
+        <v>303198.53</v>
       </c>
       <c r="O278" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="B279" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="C279" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>91.083</v>
+        <v>94.102</v>
       </c>
       <c r="E279" s="1">
-        <v>100.121</v>
+        <v>94.67425</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>400484.0</v>
+        <v>284022.75</v>
       </c>
       <c r="I279" s="1">
-        <v>-36152.0</v>
+        <v>-1716.75</v>
       </c>
       <c r="J279" s="1">
-        <v>-9.0270772365438</v>
+        <v>-0.60444101748892</v>
       </c>
       <c r="K279">
-        <v>0.8</v>
+        <v>0.36</v>
       </c>
       <c r="L279" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="M279" s="1">
-        <v>364332.0</v>
+        <v>282306.0</v>
       </c>
       <c r="N279" s="1">
-        <v>367534.74</v>
+        <v>283384.77</v>
       </c>
       <c r="O279" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="B280" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C280" s="1">
         <v>300000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.313</v>
+        <v>100.718</v>
       </c>
       <c r="E280" s="1">
         <v>99.858</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>299574.0</v>
       </c>
       <c r="I280" s="1">
-        <v>1365.0</v>
+        <v>2580.0</v>
       </c>
       <c r="J280" s="1">
-        <v>0.45564701876665</v>
+        <v>0.86122293656993</v>
       </c>
       <c r="K280">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="L280" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="M280" s="1">
-        <v>300939.0</v>
+        <v>302154.0</v>
       </c>
       <c r="N280" s="1">
-        <v>310239.0</v>
+        <v>312122.84</v>
       </c>
       <c r="O280" s="1">
         <v>0.18</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="B281" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="C281" s="1">
         <v>200000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>97.643</v>
+        <v>98.482</v>
       </c>
       <c r="E281" s="1">
-        <v>99.67</v>
+        <v>100.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>199340.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I281" s="1">
-        <v>-4054.0</v>
+        <v>-3036.0</v>
       </c>
       <c r="J281" s="1">
-        <v>-2.0337112471155</v>
+        <v>-1.518</v>
       </c>
       <c r="K281">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>719.18</v>
+        <v>1.64</v>
+      </c>
+      <c r="L281" t="s">
+        <v>691</v>
       </c>
       <c r="M281" s="1">
-        <v>195286.0</v>
+        <v>196964.0</v>
       </c>
       <c r="N281" s="1">
-        <v>196005.18</v>
+        <v>200251.67</v>
       </c>
       <c r="O281" s="1">
         <v>0.11</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="B282" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="C282" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>96.733</v>
+        <v>93.37</v>
       </c>
       <c r="E282" s="1">
-        <v>100.0</v>
+        <v>96.33333333</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>200000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="I282" s="1">
-        <v>-6534.0</v>
+        <v>-26670.0</v>
       </c>
       <c r="J282" s="1">
-        <v>-3.267</v>
+        <v>-3.076124567474</v>
       </c>
       <c r="K282">
-        <v>1.43</v>
+        <v>0.32</v>
       </c>
       <c r="L282" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="M282" s="1">
-        <v>193466.0</v>
+        <v>840330.0</v>
       </c>
       <c r="N282" s="1">
-        <v>196322.16</v>
+        <v>843210.0</v>
       </c>
       <c r="O282" s="1">
-        <v>0.11</v>
+        <v>0.48</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="B283" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="C283" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>92.417</v>
+        <v>96.333</v>
       </c>
       <c r="E283" s="1">
-        <v>96.33333333</v>
+        <v>98.642</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>867000.0</v>
+        <v>394568.0</v>
       </c>
       <c r="I283" s="1">
-        <v>-35247.0</v>
+        <v>-9236.0</v>
       </c>
       <c r="J283" s="1">
-        <v>-4.0653979238754</v>
+        <v>-2.3407878996776</v>
       </c>
       <c r="K283">
-        <v>0.22</v>
+        <v>3.92</v>
       </c>
       <c r="L283" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="M283" s="1">
-        <v>831753.0</v>
+        <v>385332.0</v>
       </c>
       <c r="N283" s="1">
-        <v>833688.0</v>
+        <v>401010.08</v>
       </c>
       <c r="O283" s="1">
-        <v>0.48</v>
+        <v>0.23</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="B284" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="C284" s="1">
-        <v>400000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>95.089</v>
+        <v>97.899</v>
       </c>
       <c r="E284" s="1">
-        <v>98.642</v>
+        <v>99.628</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>394568.0</v>
+        <v>206229.96</v>
       </c>
       <c r="I284" s="1">
-        <v>-14212.0</v>
+        <v>-3579.03</v>
       </c>
       <c r="J284" s="1">
-        <v>-3.6019139920115</v>
+        <v>-1.7354558959329</v>
       </c>
       <c r="K284">
-        <v>3.67</v>
+        <v>1.74</v>
       </c>
       <c r="L284" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="M284" s="1">
-        <v>380356.0</v>
+        <v>202650.93</v>
       </c>
       <c r="N284" s="1">
-        <v>395027.23</v>
+        <v>206245.07</v>
       </c>
       <c r="O284" s="1">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="B285" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="C285" s="1">
-        <v>207000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>98.05</v>
+        <v>98.053</v>
       </c>
       <c r="E285" s="1">
-        <v>99.628</v>
+        <v>99.736</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>206229.96</v>
+        <v>199472.0</v>
       </c>
       <c r="I285" s="1">
-        <v>-3266.46</v>
+        <v>-3366.0</v>
       </c>
       <c r="J285" s="1">
-        <v>-1.5838920785321</v>
+        <v>-1.6874548808855</v>
       </c>
       <c r="K285">
-        <v>1.55</v>
+        <v>1.58</v>
       </c>
       <c r="L285" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="M285" s="1">
-        <v>202963.5</v>
+        <v>196106.0</v>
       </c>
       <c r="N285" s="1">
-        <v>206170.58</v>
+        <v>199262.16</v>
       </c>
       <c r="O285" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="B286" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="C286" s="1">
-        <v>200000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>97.065</v>
+        <v>97.939</v>
       </c>
       <c r="E286" s="1">
-        <v>99.736</v>
+        <v>99.594</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>199472.0</v>
+        <v>155366.64</v>
       </c>
       <c r="I286" s="1">
-        <v>-5342.0</v>
+        <v>-2581.8</v>
       </c>
       <c r="J286" s="1">
-        <v>-2.6780701050774</v>
+        <v>-1.6617466915678</v>
       </c>
       <c r="K286">
-        <v>1.35</v>
+        <v>2.86</v>
       </c>
       <c r="L286" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="M286" s="1">
-        <v>194130.0</v>
+        <v>152784.84</v>
       </c>
       <c r="N286" s="1">
-        <v>196825.89</v>
+        <v>157242.06</v>
       </c>
       <c r="O286" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="B287" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="C287" s="1">
-        <v>156000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>97.072</v>
+        <v>95.272</v>
       </c>
       <c r="E287" s="1">
-        <v>99.594</v>
+        <v>93.6</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>155366.64</v>
+        <v>280800.0</v>
       </c>
       <c r="I287" s="1">
-        <v>-3934.32</v>
+        <v>5016.0</v>
       </c>
       <c r="J287" s="1">
-        <v>-2.5322810611081</v>
+        <v>1.7863247863248</v>
       </c>
       <c r="K287">
-        <v>2.66</v>
+        <v>0.78</v>
       </c>
       <c r="L287" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="M287" s="1">
-        <v>151432.32</v>
+        <v>285816.0</v>
       </c>
       <c r="N287" s="1">
-        <v>155586.62</v>
+        <v>288153.33</v>
       </c>
       <c r="O287" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="B288" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="C288" s="1">
         <v>500000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>97.697</v>
+        <v>97.974</v>
       </c>
       <c r="E288" s="1">
         <v>100.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>500000.0</v>
       </c>
       <c r="I288" s="1">
-        <v>-11515.0</v>
+        <v>-10130.0</v>
       </c>
       <c r="J288" s="1">
-        <v>-2.303</v>
+        <v>-2.026</v>
       </c>
       <c r="K288">
-        <v>2.29</v>
+        <v>2.52</v>
       </c>
       <c r="L288" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="M288" s="1">
-        <v>488485.0</v>
+        <v>489870.0</v>
       </c>
       <c r="N288" s="1">
-        <v>499950.75</v>
+        <v>502450.48</v>
       </c>
       <c r="O288" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="B289" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="C289" s="1">
         <v>200000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.358</v>
+        <v>101.048</v>
       </c>
       <c r="E289" s="1">
         <v>103.012</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>206024.0</v>
       </c>
       <c r="I289" s="1">
-        <v>-5308.0</v>
+        <v>-3928.0</v>
       </c>
       <c r="J289" s="1">
-        <v>-2.5763988661515</v>
+        <v>-1.9065739913796</v>
       </c>
       <c r="K289">
-        <v>2.45</v>
+        <v>2.69</v>
       </c>
       <c r="L289" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="M289" s="1">
-        <v>200716.0</v>
+        <v>202096.0</v>
       </c>
       <c r="N289" s="1">
-        <v>205606.41</v>
+        <v>207475.45</v>
       </c>
       <c r="O289" s="1">
         <v>0.12</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="B290" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="C290" s="1">
-        <v>423000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.242</v>
+        <v>100.719</v>
       </c>
       <c r="E290" s="1">
         <v>99.849</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>422361.27</v>
+        <v>222663.27</v>
       </c>
       <c r="I290" s="1">
-        <v>1662.39</v>
+        <v>1940.1</v>
       </c>
       <c r="J290" s="1">
-        <v>0.39359432743443</v>
+        <v>0.8713156866869</v>
       </c>
       <c r="K290">
-        <v>1.99</v>
+        <v>2.22</v>
       </c>
       <c r="L290" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="M290" s="1">
-        <v>424023.66</v>
+        <v>224603.37</v>
       </c>
       <c r="N290" s="1">
-        <v>432456.43</v>
+        <v>229542.97</v>
       </c>
       <c r="O290" s="1">
-        <v>0.25</v>
+        <v>0.13</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="B291" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="C291" s="1">
         <v>163000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>98.129</v>
+        <v>99.278</v>
       </c>
       <c r="E291" s="1">
         <v>99.115</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>161557.45</v>
       </c>
       <c r="I291" s="1">
-        <v>-1607.18</v>
+        <v>265.69</v>
       </c>
       <c r="J291" s="1">
-        <v>-0.99480401553751</v>
+        <v>0.16445543056046</v>
       </c>
       <c r="K291">
-        <v>3.43</v>
-[...2 lines deleted...]
-        <v>719</v>
+        <v>0.13</v>
+      </c>
+      <c r="L291">
+        <v>218.82</v>
       </c>
       <c r="M291" s="1">
-        <v>159950.27</v>
+        <v>161823.14</v>
       </c>
       <c r="N291" s="1">
-        <v>165545.86</v>
+        <v>162041.96</v>
       </c>
       <c r="O291" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="B292" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="C292" s="1">
         <v>456116.34</v>
       </c>
       <c r="D292" s="1">
-        <v>94.988</v>
+        <v>95.319</v>
       </c>
       <c r="E292" s="1">
         <v>97.97293822</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>446870.58</v>
       </c>
       <c r="I292" s="1">
-        <v>-13614.79</v>
+        <v>-12105.04</v>
       </c>
       <c r="J292" s="1">
-        <v>-3.0466964283037</v>
+        <v>-2.7088469328189</v>
       </c>
       <c r="K292">
-        <v>0.94</v>
+        <v>1.01</v>
       </c>
       <c r="L292" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="M292" s="1">
-        <v>433255.79</v>
+        <v>434765.54</v>
       </c>
       <c r="N292" s="1">
-        <v>437558.28</v>
+        <v>439356.69</v>
       </c>
       <c r="O292" s="1">
         <v>0.25</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B293" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="C293" s="1">
         <v>215125.61</v>
       </c>
       <c r="D293" s="1">
-        <v>88.915</v>
+        <v>89.374</v>
       </c>
       <c r="E293" s="1">
         <v>95.04090657</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>204457.33</v>
       </c>
       <c r="I293" s="1">
-        <v>-13178.4</v>
+        <v>-12190.97</v>
       </c>
       <c r="J293" s="1">
-        <v>-6.4455502769209</v>
+        <v>-5.9625986507796</v>
       </c>
       <c r="K293">
-        <v>1.11</v>
+        <v>1.19</v>
       </c>
       <c r="L293" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="M293" s="1">
-        <v>191278.93</v>
+        <v>192266.36</v>
       </c>
       <c r="N293" s="1">
-        <v>193677.14</v>
+        <v>194825.47</v>
       </c>
       <c r="O293" s="1">
         <v>0.11</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="B294" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="C294" s="1">
         <v>195395.37</v>
       </c>
       <c r="D294" s="1">
-        <v>77.644</v>
+        <v>77.902</v>
       </c>
       <c r="E294" s="1">
         <v>99.15404341</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>193742.41</v>
       </c>
       <c r="I294" s="1">
-        <v>-42029.62</v>
+        <v>-41525.51</v>
       </c>
       <c r="J294" s="1">
-        <v>-21.693556924372</v>
+        <v>-21.433360924952</v>
       </c>
       <c r="K294">
-        <v>0.19</v>
+        <v>0.3</v>
       </c>
       <c r="L294">
-        <v>364.02</v>
+        <v>588.86</v>
       </c>
       <c r="M294" s="1">
-        <v>151712.79</v>
+        <v>152216.9</v>
       </c>
       <c r="N294" s="1">
-        <v>152076.81</v>
+        <v>152805.76</v>
       </c>
       <c r="O294" s="1">
         <v>0.09</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="B295" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="C295" s="1">
         <v>1681000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>101.052</v>
+        <v>101.167</v>
       </c>
       <c r="E295" s="1">
         <v>111.74737299</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>1878473.34</v>
       </c>
       <c r="I295" s="1">
-        <v>294721.21</v>
+        <v>299949.36</v>
       </c>
       <c r="J295" s="1">
-        <v>15.689400734322</v>
+        <v>15.967719829338</v>
       </c>
       <c r="K295">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>657.44</v>
+        <v>0.13</v>
+      </c>
+      <c r="L295" t="s">
+        <v>731</v>
       </c>
       <c r="M295" s="1">
-        <v>2173194.55</v>
+        <v>2178422.7</v>
       </c>
       <c r="N295" s="1">
-        <v>2173851.99</v>
+        <v>2180616.95</v>
       </c>
       <c r="O295" s="1">
-        <v>1.26</v>
+        <v>1.23</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="B296" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="C296" s="1">
         <v>3170000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>99.843</v>
+        <v>99.956</v>
       </c>
       <c r="E296" s="1">
         <v>100.913</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>3198942.1</v>
       </c>
       <c r="I296" s="1">
-        <v>-33919.0</v>
+        <v>-30336.9</v>
       </c>
       <c r="J296" s="1">
-        <v>-1.0603192849286</v>
+        <v>-0.94834164081932</v>
       </c>
       <c r="K296">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="L296" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="M296" s="1">
-        <v>3165023.1</v>
+        <v>3168605.2</v>
       </c>
       <c r="N296" s="1">
-        <v>3171052.23</v>
+        <v>3179323.65</v>
       </c>
       <c r="O296" s="1">
-        <v>1.83</v>
+        <v>1.8</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="B297" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="C297" s="1">
         <v>1290000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>83.929</v>
+        <v>84.76</v>
       </c>
       <c r="E297" s="1">
         <v>97.70900853</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>1260446.21</v>
       </c>
       <c r="I297" s="1">
-        <v>-177762.11</v>
+        <v>-167042.21</v>
       </c>
       <c r="J297" s="1">
-        <v>-14.103109564668</v>
+        <v>-13.252625036653</v>
       </c>
       <c r="K297">
-        <v>0.2</v>
+        <v>0.39</v>
       </c>
       <c r="L297" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="M297" s="1">
-        <v>1082684.1</v>
+        <v>1093404.0</v>
       </c>
       <c r="N297" s="1">
-        <v>1085304.41</v>
+        <v>1098416.77</v>
       </c>
       <c r="O297" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="B298" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="C298" s="1">
-        <v>1430000.0</v>
+        <v>1977000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>96.678</v>
+        <v>97.613</v>
       </c>
       <c r="E298" s="1">
-        <v>101.176</v>
+        <v>100.04575468</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>1446816.8</v>
+        <v>1977904.57</v>
       </c>
       <c r="I298" s="1">
-        <v>-64321.4</v>
+        <v>-48095.56</v>
       </c>
       <c r="J298" s="1">
-        <v>-4.4457183521784</v>
+        <v>-2.4316420887788</v>
       </c>
       <c r="K298">
-        <v>0.21</v>
+        <v>0.4</v>
       </c>
       <c r="L298" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="M298" s="1">
-        <v>1382495.4</v>
+        <v>1929809.01</v>
       </c>
       <c r="N298" s="1">
-        <v>1385489.46</v>
+        <v>1937727.75</v>
       </c>
       <c r="O298" s="1">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B299" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="C299" s="1">
         <v>5550000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>98.277</v>
+        <v>99.205</v>
       </c>
       <c r="E299" s="1">
         <v>100.93705045</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>5602006.3</v>
       </c>
       <c r="I299" s="1">
-        <v>-147632.8</v>
+        <v>-96128.8</v>
       </c>
       <c r="J299" s="1">
-        <v>-2.6353558367116</v>
+        <v>-1.7159709370552</v>
       </c>
       <c r="K299">
-        <v>0.51</v>
+        <v>0.73</v>
       </c>
       <c r="L299" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="M299" s="1">
-        <v>5454373.5</v>
+        <v>5505877.5</v>
       </c>
       <c r="N299" s="1">
-        <v>5482913.07</v>
+        <v>5546168.66</v>
       </c>
       <c r="O299" s="1">
-        <v>3.17</v>
+        <v>3.14</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="B300" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="C300" s="1">
         <v>2770000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>101.841</v>
+        <v>102.352</v>
       </c>
       <c r="E300" s="1">
         <v>104.151</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>2884982.7</v>
       </c>
       <c r="I300" s="1">
-        <v>-63987.0</v>
+        <v>-49832.3</v>
       </c>
       <c r="J300" s="1">
-        <v>-2.21793357721</v>
+        <v>-1.7272997858878</v>
       </c>
       <c r="K300">
-        <v>1.01</v>
+        <v>1.22</v>
       </c>
       <c r="L300" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="M300" s="1">
-        <v>2820995.7</v>
+        <v>2835150.4</v>
       </c>
       <c r="N300" s="1">
-        <v>2848870.73</v>
+        <v>2868938.31</v>
       </c>
       <c r="O300" s="1">
-        <v>1.65</v>
+        <v>1.62</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="B301" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="C301" s="1">
         <v>3280000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.393</v>
+        <v>101.392</v>
       </c>
       <c r="E301" s="1">
         <v>108.47991128</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>3558141.09</v>
       </c>
       <c r="I301" s="1">
-        <v>-265250.69</v>
+        <v>-232483.49</v>
       </c>
       <c r="J301" s="1">
-        <v>-7.4547546960821</v>
+        <v>-6.5338468632788</v>
       </c>
       <c r="K301">
-        <v>0.56</v>
+        <v>0.8</v>
       </c>
       <c r="L301" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="M301" s="1">
-        <v>3292890.4</v>
+        <v>3325657.6</v>
       </c>
       <c r="N301" s="1">
-        <v>3311374.38</v>
+        <v>3351752.63</v>
       </c>
       <c r="O301" s="1">
-        <v>1.91</v>
+        <v>1.9</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="B302" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="C302" s="1">
         <v>168000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>94.92</v>
+        <v>95.872</v>
       </c>
       <c r="E302" s="1">
         <v>99.406</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>167002.08</v>
       </c>
       <c r="I302" s="1">
-        <v>-7536.48</v>
+        <v>-5937.12</v>
       </c>
       <c r="J302" s="1">
-        <v>-4.5128060680442</v>
+        <v>-3.5551173973402</v>
       </c>
       <c r="K302">
-        <v>0.88</v>
+        <v>1.06</v>
       </c>
       <c r="L302" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="M302" s="1">
-        <v>159465.6</v>
+        <v>161064.96</v>
       </c>
       <c r="N302" s="1">
-        <v>160947.11</v>
+        <v>162848.52</v>
       </c>
       <c r="O302" s="1">
         <v>0.09</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="B303" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="C303" s="1">
         <v>446000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>97.56</v>
+        <v>98.135</v>
       </c>
       <c r="E303" s="1">
         <v>100.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>446000.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-10882.4</v>
+        <v>-8317.9</v>
       </c>
       <c r="J303" s="1">
-        <v>-2.44</v>
+        <v>-1.865</v>
       </c>
       <c r="K303">
-        <v>0.29</v>
+        <v>0.47</v>
       </c>
       <c r="L303" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="M303" s="1">
-        <v>435117.6</v>
+        <v>437682.1</v>
       </c>
       <c r="N303" s="1">
-        <v>436420.46</v>
+        <v>439789.66</v>
       </c>
       <c r="O303" s="1">
         <v>0.25</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="B304" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="C304" s="1">
         <v>200000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>102.342</v>
+        <v>103.103</v>
       </c>
       <c r="E304" s="1">
         <v>100.77</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>201540.0</v>
       </c>
       <c r="I304" s="1">
-        <v>3144.0</v>
+        <v>4666.0</v>
       </c>
       <c r="J304" s="1">
-        <v>1.559988091694</v>
+        <v>2.315173166617</v>
       </c>
       <c r="K304">
-        <v>4.44</v>
+        <v>4.71</v>
       </c>
       <c r="L304" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="M304" s="1">
-        <v>204684.0</v>
+        <v>206206.0</v>
       </c>
       <c r="N304" s="1">
-        <v>213559.34</v>
+        <v>215627.92</v>
       </c>
       <c r="O304" s="1">
         <v>0.12</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="B305" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="C305" s="1">
         <v>300000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>99.525</v>
+        <v>99.602</v>
       </c>
       <c r="E305" s="1">
         <v>98.69</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>296070.0</v>
       </c>
       <c r="I305" s="1">
-        <v>2505.0</v>
+        <v>2736.0</v>
       </c>
       <c r="J305" s="1">
-        <v>0.84608369642314</v>
+        <v>0.9241057857939</v>
       </c>
       <c r="K305">
-        <v>1.93</v>
+        <v>2.16</v>
       </c>
       <c r="L305" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="M305" s="1">
-        <v>298575.0</v>
+        <v>298806.0</v>
       </c>
       <c r="N305" s="1">
-        <v>304371.58</v>
+        <v>305271.41</v>
       </c>
       <c r="O305" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="B306" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="C306" s="1">
         <v>500000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>82.961</v>
+        <v>83.688</v>
       </c>
       <c r="E306" s="1">
         <v>85.4208</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>427104.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-12299.0</v>
+        <v>-8664.0</v>
       </c>
       <c r="J306" s="1">
-        <v>-2.8796265078295</v>
+        <v>-2.0285457406159</v>
       </c>
       <c r="K306">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="L306" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="M306" s="1">
-        <v>414805.0</v>
+        <v>418440.0</v>
       </c>
       <c r="N306" s="1">
-        <v>416003.63</v>
+        <v>419890.34</v>
       </c>
       <c r="O306" s="1">
         <v>0.24</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="B307" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="C307" s="1">
         <v>181000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>99.666</v>
+        <v>100.319</v>
       </c>
       <c r="E307" s="1">
         <v>99.609</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>180292.29</v>
       </c>
       <c r="I307" s="1">
-        <v>103.17</v>
+        <v>1285.1</v>
       </c>
       <c r="J307" s="1">
-        <v>0.057223744842334</v>
+        <v>0.71278699715889</v>
       </c>
       <c r="K307">
-        <v>3.5</v>
+        <v>3.73</v>
       </c>
       <c r="L307" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="M307" s="1">
-        <v>180395.46</v>
+        <v>181577.39</v>
       </c>
       <c r="N307" s="1">
-        <v>186723.02</v>
+        <v>188321.5</v>
       </c>
       <c r="O307" s="1">
         <v>0.11</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="B308" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="C308" s="1">
         <v>141000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.328</v>
+        <v>101.312</v>
       </c>
       <c r="E308" s="1">
         <v>99.813</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>140736.33</v>
       </c>
       <c r="I308" s="1">
-        <v>726.15</v>
+        <v>2113.59</v>
       </c>
       <c r="J308" s="1">
-        <v>0.5159648542775</v>
+        <v>1.5018083816737</v>
       </c>
       <c r="K308">
-        <v>3.33</v>
+        <v>3.56</v>
       </c>
       <c r="L308" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="M308" s="1">
-        <v>141462.48</v>
+        <v>142849.92</v>
       </c>
       <c r="N308" s="1">
-        <v>146162.8</v>
+        <v>147864.59</v>
       </c>
       <c r="O308" s="1">
         <v>0.08</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="B309" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="C309" s="1">
         <v>191000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>102.633</v>
+        <v>103.337</v>
       </c>
       <c r="E309" s="1">
         <v>100.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>191000.0</v>
       </c>
       <c r="I309" s="1">
-        <v>5029.03</v>
+        <v>6373.67</v>
       </c>
       <c r="J309" s="1">
-        <v>2.633</v>
+        <v>3.337</v>
       </c>
       <c r="K309">
-        <v>2.04</v>
+        <v>2.28</v>
       </c>
       <c r="L309" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="M309" s="1">
-        <v>196029.03</v>
+        <v>197373.67</v>
       </c>
       <c r="N309" s="1">
-        <v>199925.72</v>
+        <v>201735.31</v>
       </c>
       <c r="O309" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="B310" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="C310" s="1">
         <v>500000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>97.708</v>
+        <v>98.173</v>
       </c>
       <c r="E310" s="1">
         <v>99.423</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>497115.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-8575.0</v>
+        <v>-6250.0</v>
       </c>
       <c r="J310" s="1">
-        <v>-1.724952978687</v>
+        <v>-1.2572543576436</v>
       </c>
       <c r="K310">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>698.63</v>
+        <v>0.31</v>
+      </c>
+      <c r="L310" t="s">
+        <v>776</v>
       </c>
       <c r="M310" s="1">
-        <v>488540.0</v>
+        <v>490865.0</v>
       </c>
       <c r="N310" s="1">
-        <v>489238.63</v>
+        <v>492426.64</v>
       </c>
       <c r="O310" s="1">
         <v>0.28</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B311" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="C311" s="1">
-        <v>189000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>99.368</v>
+        <v>97.961</v>
       </c>
       <c r="E311" s="1">
-        <v>99.424</v>
+        <v>99.947</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>187911.36</v>
+        <v>215885.52</v>
       </c>
       <c r="I311" s="1">
-        <v>-105.84</v>
+        <v>-4289.76</v>
       </c>
       <c r="J311" s="1">
-        <v>-0.056324428709366</v>
+        <v>-1.9870531381632</v>
       </c>
       <c r="K311">
-        <v>3.05</v>
+        <v>1.43</v>
       </c>
       <c r="L311" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="M311" s="1">
-        <v>187805.52</v>
+        <v>211595.76</v>
       </c>
       <c r="N311" s="1">
-        <v>193568.08</v>
+        <v>214680.42</v>
       </c>
       <c r="O311" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="B312" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="C312" s="1">
-        <v>316000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>97.438</v>
+        <v>100.779</v>
       </c>
       <c r="E312" s="1">
-        <v>99.947</v>
+        <v>100.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>315832.52</v>
+        <v>238000.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-7928.44</v>
+        <v>1854.02</v>
       </c>
       <c r="J312" s="1">
-        <v>-2.5103304751518</v>
+        <v>0.779</v>
       </c>
       <c r="K312">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>779</v>
+        <v>0.25</v>
+      </c>
+      <c r="L312">
+        <v>585.75</v>
       </c>
       <c r="M312" s="1">
-        <v>307904.08</v>
+        <v>239854.02</v>
       </c>
       <c r="N312" s="1">
-        <v>311735.04</v>
+        <v>240439.77</v>
       </c>
       <c r="O312" s="1">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="B313" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="C313" s="1">
         <v>600000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>97.676</v>
+        <v>98.367</v>
       </c>
       <c r="E313" s="1">
         <v>99.779</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>598674.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-12618.0</v>
+        <v>-8472.0</v>
       </c>
       <c r="J313" s="1">
-        <v>-2.1076579240121</v>
+        <v>-1.4151274316239</v>
       </c>
       <c r="K313">
-        <v>0.29</v>
+        <v>0.5</v>
       </c>
       <c r="L313" t="s">
-        <v>528</v>
+        <v>784</v>
       </c>
       <c r="M313" s="1">
-        <v>586056.0</v>
+        <v>590202.0</v>
       </c>
       <c r="N313" s="1">
-        <v>587782.03</v>
+        <v>593222.55</v>
       </c>
       <c r="O313" s="1">
         <v>0.34</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="B314" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="C314" s="1">
         <v>420000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>97.185</v>
+        <v>97.791</v>
       </c>
       <c r="E314" s="1">
         <v>100.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>420000.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-11823.0</v>
+        <v>-9277.8</v>
       </c>
       <c r="J314" s="1">
-        <v>-2.815</v>
+        <v>-2.209</v>
       </c>
       <c r="K314">
-        <v>0.32</v>
+        <v>0.5</v>
       </c>
       <c r="L314" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="M314" s="1">
-        <v>408177.0</v>
+        <v>410722.2</v>
       </c>
       <c r="N314" s="1">
-        <v>409506.73</v>
+        <v>412827.61</v>
       </c>
       <c r="O314" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="B315" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="C315" s="1">
         <v>160000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>96.898</v>
+        <v>97.566</v>
       </c>
       <c r="E315" s="1">
         <v>99.215</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>158744.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-3707.2</v>
+        <v>-2638.4</v>
       </c>
       <c r="J315" s="1">
-        <v>-2.3353323590183</v>
+        <v>-1.6620470694955</v>
       </c>
       <c r="K315">
-        <v>3.81</v>
+        <v>4.03</v>
       </c>
       <c r="L315" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="M315" s="1">
-        <v>155036.8</v>
+        <v>156105.6</v>
       </c>
       <c r="N315" s="1">
-        <v>161135.43</v>
+        <v>162549.44</v>
       </c>
       <c r="O315" s="1">
         <v>0.09</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="B316" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="C316" s="1">
         <v>400000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>98.936</v>
+        <v>100.0</v>
       </c>
       <c r="E316" s="1">
         <v>101.669</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>406676.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-10932.0</v>
+        <v>-6676.0</v>
       </c>
       <c r="J316" s="1">
-        <v>-2.6881350264092</v>
+        <v>-1.6416016681584</v>
       </c>
       <c r="K316">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>130.03</v>
+        <v>0.26</v>
+      </c>
+      <c r="L316" t="s">
+        <v>793</v>
       </c>
       <c r="M316" s="1">
-        <v>395744.0</v>
+        <v>400000.0</v>
       </c>
       <c r="N316" s="1">
-        <v>395874.03</v>
+        <v>401040.22</v>
       </c>
       <c r="O316" s="1">
         <v>0.23</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="B317" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="C317" s="1">
-        <v>370000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>99.154</v>
+        <v>99.936</v>
       </c>
       <c r="E317" s="1">
         <v>100.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>370000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-3130.2</v>
+        <v>-172.8</v>
       </c>
       <c r="J317" s="1">
-        <v>-0.846</v>
+        <v>-0.064</v>
       </c>
       <c r="K317">
-        <v>2.95</v>
+        <v>3.15</v>
       </c>
       <c r="L317" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="M317" s="1">
-        <v>366869.8</v>
+        <v>269827.2</v>
       </c>
       <c r="N317" s="1">
-        <v>377791.65</v>
+        <v>278344.16</v>
       </c>
       <c r="O317" s="1">
-        <v>0.22</v>
+        <v>0.16</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B318" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C318" s="1">
         <v>245000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>99.849</v>
+        <v>100.104</v>
       </c>
       <c r="E318" s="1">
         <v>100.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>245000.0</v>
       </c>
       <c r="I318" s="1">
-        <v>-369.95</v>
+        <v>254.8</v>
       </c>
       <c r="J318" s="1">
-        <v>-0.151</v>
+        <v>0.104</v>
       </c>
       <c r="K318">
-        <v>2.01</v>
+        <v>2.22</v>
       </c>
       <c r="L318" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="M318" s="1">
-        <v>244630.05</v>
+        <v>245254.8</v>
       </c>
       <c r="N318" s="1">
-        <v>249553.29</v>
+        <v>250689.86</v>
       </c>
       <c r="O318" s="1">
         <v>0.14</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="B319" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="C319" s="1">
         <v>300000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>104.501</v>
+        <v>105.087</v>
       </c>
       <c r="E319" s="1">
         <v>106.993</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>320979.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-7476.0</v>
+        <v>-5718.0</v>
       </c>
       <c r="J319" s="1">
-        <v>-2.3291243352369</v>
+        <v>-1.7814249530343</v>
       </c>
       <c r="K319">
-        <v>2.47</v>
+        <v>2.74</v>
       </c>
       <c r="L319" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="M319" s="1">
-        <v>313503.0</v>
+        <v>315261.0</v>
       </c>
       <c r="N319" s="1">
-        <v>320907.85</v>
+        <v>323471.56</v>
       </c>
       <c r="O319" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="B320" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="C320" s="1">
         <v>103000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>99.158</v>
+        <v>99.81</v>
       </c>
       <c r="E320" s="1">
         <v>99.833</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>102827.99</v>
       </c>
       <c r="I320" s="1">
-        <v>-695.25</v>
+        <v>-23.69</v>
       </c>
       <c r="J320" s="1">
-        <v>-0.67612913565655</v>
+        <v>-0.023038474252001</v>
       </c>
       <c r="K320">
-        <v>2.6</v>
+        <v>2.83</v>
       </c>
       <c r="L320" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="M320" s="1">
-        <v>102132.74</v>
+        <v>102804.3</v>
       </c>
       <c r="N320" s="1">
-        <v>104807.92</v>
+        <v>105716.52</v>
       </c>
       <c r="O320" s="1">
         <v>0.06</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="B321" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="C321" s="1">
         <v>325000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>99.105</v>
+        <v>99.772</v>
       </c>
       <c r="E321" s="1">
         <v>100.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>325000.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-2908.75</v>
+        <v>-741.0</v>
       </c>
       <c r="J321" s="1">
-        <v>-0.895</v>
+        <v>-0.228</v>
       </c>
       <c r="K321">
-        <v>1.89</v>
+        <v>2.1</v>
       </c>
       <c r="L321" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="M321" s="1">
-        <v>322091.25</v>
+        <v>324259.0</v>
       </c>
       <c r="N321" s="1">
-        <v>328234.86</v>
+        <v>331071.09</v>
       </c>
       <c r="O321" s="1">
         <v>0.19</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="B322" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="C322" s="1">
         <v>300000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>98.501</v>
+        <v>99.1</v>
       </c>
       <c r="E322" s="1">
         <v>99.07</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>297210.0</v>
       </c>
       <c r="I322" s="1">
-        <v>-1707.0</v>
+        <v>90.0</v>
       </c>
       <c r="J322" s="1">
-        <v>-0.57434137478551</v>
+        <v>0.030281619057232</v>
       </c>
       <c r="K322">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>826.2</v>
+        <v>0.49</v>
+      </c>
+      <c r="L322" t="s">
+        <v>811</v>
       </c>
       <c r="M322" s="1">
-        <v>295503.0</v>
+        <v>297300.0</v>
       </c>
       <c r="N322" s="1">
-        <v>296329.2</v>
+        <v>298768.8</v>
       </c>
       <c r="O322" s="1">
         <v>0.17</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
       <c r="B323" t="s">
-        <v>808</v>
+        <v>813</v>
       </c>
       <c r="C323" s="1">
         <v>324315.0</v>
       </c>
       <c r="D323" s="1">
-        <v>97.621</v>
+        <v>97.797</v>
       </c>
       <c r="E323" s="1">
         <v>98.43842869</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>319250.59</v>
       </c>
       <c r="I323" s="1">
-        <v>-2651.04</v>
+        <v>-2080.25</v>
       </c>
       <c r="J323" s="1">
-        <v>-0.83039470655324</v>
+        <v>-0.65160412076294</v>
       </c>
       <c r="K323">
-        <v>0.52</v>
+        <v>0.56</v>
       </c>
       <c r="L323" t="s">
-        <v>809</v>
+        <v>814</v>
       </c>
       <c r="M323" s="1">
-        <v>316599.55</v>
+        <v>317170.34</v>
       </c>
       <c r="N323" s="1">
-        <v>318278.88</v>
+        <v>318989.61</v>
       </c>
       <c r="O323" s="1">
         <v>0.18</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>810</v>
+        <v>815</v>
       </c>
       <c r="B324" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="C324" s="1">
         <v>1296294.0</v>
       </c>
       <c r="D324" s="1">
-        <v>97.189</v>
+        <v>97.403</v>
       </c>
       <c r="E324" s="1">
         <v>101.59279376</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>1316941.29</v>
       </c>
       <c r="I324" s="1">
-        <v>-57086.11</v>
+        <v>-54312.05</v>
       </c>
       <c r="J324" s="1">
-        <v>-4.3347498049818</v>
+        <v>-4.1241056387563</v>
       </c>
       <c r="K324">
-        <v>0.47</v>
+        <v>0.61</v>
       </c>
       <c r="L324" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="M324" s="1">
-        <v>1259855.18</v>
+        <v>1262629.24</v>
       </c>
       <c r="N324" s="1">
-        <v>1265892.71</v>
+        <v>1270531.31</v>
       </c>
       <c r="O324" s="1">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="B325" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
       <c r="C325" s="1">
         <v>859513.0</v>
       </c>
       <c r="D325" s="1">
-        <v>103.817</v>
+        <v>103.289</v>
       </c>
       <c r="E325" s="1">
         <v>119.35043565</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>1025832.51</v>
       </c>
       <c r="I325" s="1">
-        <v>-133511.9</v>
+        <v>-138050.13</v>
       </c>
       <c r="J325" s="1">
-        <v>-13.014980388953</v>
+        <v>-13.457375220054</v>
       </c>
       <c r="K325">
-        <v>0.7</v>
+        <v>0.91</v>
       </c>
       <c r="L325" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
       <c r="M325" s="1">
-        <v>892320.61</v>
+        <v>887782.38</v>
       </c>
       <c r="N325" s="1">
-        <v>898325.43</v>
+        <v>895641.63</v>
       </c>
       <c r="O325" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="B326" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="C326" s="1">
         <v>100000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>97.33</v>
+        <v>97.893</v>
       </c>
       <c r="E326" s="1">
         <v>99.794</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>99794.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-2464.0</v>
+        <v>-1901.0</v>
       </c>
       <c r="J326" s="1">
-        <v>-2.4690863178147</v>
+        <v>-1.9049241437361</v>
       </c>
       <c r="K326">
-        <v>0.18</v>
+        <v>0.38</v>
       </c>
       <c r="L326">
-        <v>182.19</v>
+        <v>383.56</v>
       </c>
       <c r="M326" s="1">
-        <v>97330.0</v>
+        <v>97893.0</v>
       </c>
       <c r="N326" s="1">
-        <v>97512.19</v>
+        <v>98276.56</v>
       </c>
       <c r="O326" s="1">
         <v>0.06</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="B327" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="C327" s="1">
         <v>600000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>96.204</v>
+        <v>96.927</v>
       </c>
       <c r="E327" s="1">
         <v>99.224</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>595344.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-18120.0</v>
+        <v>-13782.0</v>
       </c>
       <c r="J327" s="1">
-        <v>-3.0436184794001</v>
+        <v>-2.3149641215835</v>
       </c>
       <c r="K327">
-        <v>1.11</v>
+        <v>1.3</v>
       </c>
       <c r="L327" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
       <c r="M327" s="1">
-        <v>577224.0</v>
+        <v>581562.0</v>
       </c>
       <c r="N327" s="1">
-        <v>583902.08</v>
+        <v>589362.0</v>
       </c>
       <c r="O327" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="B328" t="s">
-        <v>822</v>
+        <v>827</v>
       </c>
       <c r="C328" s="1">
         <v>173000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>98.938</v>
+        <v>99.602</v>
       </c>
       <c r="E328" s="1">
         <v>100.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>173000.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-1837.26</v>
+        <v>-688.54</v>
       </c>
       <c r="J328" s="1">
-        <v>-1.062</v>
+        <v>-0.398</v>
       </c>
       <c r="K328">
-        <v>2.53</v>
+        <v>2.74</v>
       </c>
       <c r="L328" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="M328" s="1">
-        <v>171162.74</v>
+        <v>172311.46</v>
       </c>
       <c r="N328" s="1">
-        <v>175538.35</v>
+        <v>177053.16</v>
       </c>
       <c r="O328" s="1">
         <v>0.1</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="B329" t="s">
-        <v>825</v>
+        <v>830</v>
       </c>
       <c r="C329" s="1">
         <v>200000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>98.844</v>
+        <v>99.0</v>
       </c>
       <c r="E329" s="1">
         <v>101.2</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>202400.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-4712.0</v>
+        <v>-4400.0</v>
       </c>
       <c r="J329" s="1">
-        <v>-2.3280632411067</v>
+        <v>-2.1739130434783</v>
       </c>
       <c r="K329">
-        <v>0.18</v>
+        <v>0.4</v>
       </c>
       <c r="L329">
-        <v>364.93</v>
+        <v>790.68</v>
       </c>
       <c r="M329" s="1">
-        <v>197688.0</v>
+        <v>198000.0</v>
       </c>
       <c r="N329" s="1">
-        <v>198052.93</v>
+        <v>198790.68</v>
       </c>
       <c r="O329" s="1">
         <v>0.11</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="B330" t="s">
-        <v>827</v>
+        <v>832</v>
       </c>
       <c r="C330" s="1">
         <v>558000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>98.063</v>
+        <v>98.481</v>
       </c>
       <c r="E330" s="1">
         <v>99.728</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>556482.24</v>
       </c>
       <c r="I330" s="1">
-        <v>-9290.7</v>
+        <v>-6958.26</v>
       </c>
       <c r="J330" s="1">
-        <v>-1.6695411519333</v>
+        <v>-1.2504010909674</v>
       </c>
       <c r="K330">
-        <v>0.47</v>
+        <v>0.66</v>
       </c>
       <c r="L330" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="M330" s="1">
-        <v>547191.54</v>
+        <v>549523.98</v>
       </c>
       <c r="N330" s="1">
-        <v>549824.84</v>
+        <v>553200.66</v>
       </c>
       <c r="O330" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="B331" t="s">
-        <v>830</v>
+        <v>835</v>
       </c>
       <c r="C331" s="1">
         <v>400000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>103.813</v>
+        <v>104.594</v>
       </c>
       <c r="E331" s="1">
         <v>99.29</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>397160.0</v>
       </c>
       <c r="I331" s="1">
-        <v>18092.0</v>
+        <v>21216.0</v>
       </c>
       <c r="J331" s="1">
-        <v>4.5553429348373</v>
+        <v>5.3419276865747</v>
       </c>
       <c r="K331">
-        <v>5.01</v>
+        <v>5.32</v>
       </c>
       <c r="L331" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="M331" s="1">
-        <v>415252.0</v>
+        <v>418376.0</v>
       </c>
       <c r="N331" s="1">
-        <v>435279.4</v>
+        <v>439640.38</v>
       </c>
       <c r="O331" s="1">
         <v>0.25</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="B332" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="C332" s="1">
         <v>100000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>98.876</v>
+        <v>99.672</v>
       </c>
       <c r="E332" s="1">
         <v>102.47</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>102470.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-3594.0</v>
+        <v>-2798.0</v>
       </c>
       <c r="J332" s="1">
-        <v>-3.5073680101493</v>
+        <v>-2.7305552844735</v>
       </c>
       <c r="K332">
-        <v>3.72</v>
+        <v>3.95</v>
       </c>
       <c r="L332" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="M332" s="1">
-        <v>98876.0</v>
+        <v>99672.0</v>
       </c>
       <c r="N332" s="1">
-        <v>102591.07</v>
+        <v>103617.21</v>
       </c>
       <c r="O332" s="1">
         <v>0.06</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>835</v>
+        <v>840</v>
       </c>
       <c r="B333" t="s">
-        <v>836</v>
+        <v>841</v>
       </c>
       <c r="C333" s="1">
         <v>489562.86</v>
       </c>
       <c r="D333" s="1">
-        <v>89.824</v>
+        <v>90.277</v>
       </c>
       <c r="E333" s="1">
         <v>89.13438818</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>436368.86</v>
       </c>
       <c r="I333" s="1">
-        <v>3376.08</v>
+        <v>5593.81</v>
       </c>
       <c r="J333" s="1">
-        <v>0.77367573845668</v>
+        <v>1.281899446262</v>
       </c>
       <c r="K333">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="L333" t="s">
-        <v>837</v>
+        <v>842</v>
       </c>
       <c r="M333" s="1">
-        <v>439744.94</v>
+        <v>441962.67</v>
       </c>
       <c r="N333" s="1">
-        <v>440745.19</v>
+        <v>443096.71</v>
       </c>
       <c r="O333" s="1">
         <v>0.25</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>838</v>
+        <v>843</v>
       </c>
       <c r="B334" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
       <c r="C334" s="1">
         <v>472839.6</v>
       </c>
       <c r="D334" s="1">
-        <v>97.0</v>
+        <v>97.196</v>
       </c>
       <c r="E334" s="1">
         <v>95.98741518</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>453866.51</v>
       </c>
       <c r="I334" s="1">
-        <v>4787.9</v>
+        <v>5714.66</v>
       </c>
       <c r="J334" s="1">
-        <v>1.0549137013877</v>
+        <v>1.2591058987807</v>
       </c>
       <c r="K334">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="L334" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="M334" s="1">
-        <v>458654.41</v>
+        <v>459581.17</v>
       </c>
       <c r="N334" s="1">
-        <v>460105.32</v>
+        <v>461222.51</v>
       </c>
       <c r="O334" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="B335" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="C335" s="1">
         <v>290451.2</v>
       </c>
       <c r="D335" s="1">
-        <v>79.675</v>
+        <v>80.17</v>
       </c>
       <c r="E335" s="1">
         <v>84.11520765</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>244313.63</v>
       </c>
       <c r="I335" s="1">
-        <v>-12896.64</v>
+        <v>-11458.9</v>
       </c>
       <c r="J335" s="1">
-        <v>-5.2787230904801</v>
+        <v>-4.6902418010817</v>
       </c>
       <c r="K335">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="L335" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="M335" s="1">
-        <v>231416.99</v>
+        <v>232854.73</v>
       </c>
       <c r="N335" s="1">
-        <v>232584.37</v>
+        <v>234172.5</v>
       </c>
       <c r="O335" s="1">
         <v>0.13</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="B336" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="C336" s="1">
-        <v>1402658.15</v>
+        <v>804658.15</v>
       </c>
       <c r="D336" s="1">
-        <v>101.83</v>
+        <v>102.133</v>
       </c>
       <c r="E336" s="1">
-        <v>106.81039568</v>
+        <v>106.8103952</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>1498184.72</v>
+        <v>859458.55</v>
       </c>
       <c r="I336" s="1">
-        <v>-69857.93</v>
+        <v>-37637.04</v>
       </c>
       <c r="J336" s="1">
-        <v>-4.6628382379978</v>
+        <v>-4.3791570867496</v>
       </c>
       <c r="K336">
-        <v>0.42</v>
+        <v>0.65</v>
       </c>
       <c r="L336" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="M336" s="1">
-        <v>1428326.79</v>
+        <v>821821.51</v>
       </c>
       <c r="N336" s="1">
-        <v>1434156.47</v>
+        <v>827063.91</v>
       </c>
       <c r="O336" s="1">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="B337" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="C337" s="1">
         <v>237000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>96.875</v>
+        <v>97.222</v>
       </c>
       <c r="E337" s="1">
         <v>99.422</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>235630.14</v>
       </c>
       <c r="I337" s="1">
-        <v>-6036.39</v>
+        <v>-5214.0</v>
       </c>
       <c r="J337" s="1">
-        <v>-2.5618072458812</v>
+        <v>-2.212789925771</v>
       </c>
       <c r="K337">
-        <v>0.18</v>
+        <v>0.37</v>
       </c>
       <c r="L337">
-        <v>422.05</v>
+        <v>865.21</v>
       </c>
       <c r="M337" s="1">
-        <v>229593.75</v>
+        <v>230416.14</v>
       </c>
       <c r="N337" s="1">
-        <v>230015.8</v>
+        <v>231281.35</v>
       </c>
       <c r="O337" s="1">
         <v>0.13</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="B338" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="C338" s="1">
         <v>267000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>99.364</v>
+        <v>100.108</v>
       </c>
       <c r="E338" s="1">
         <v>100.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>267000.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-1698.12</v>
+        <v>288.36</v>
       </c>
       <c r="J338" s="1">
-        <v>-0.636</v>
+        <v>0.108</v>
       </c>
       <c r="K338">
-        <v>3.54</v>
+        <v>3.77</v>
       </c>
       <c r="L338" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="M338" s="1">
-        <v>265301.88</v>
+        <v>267288.36</v>
       </c>
       <c r="N338" s="1">
-        <v>274752.95</v>
+        <v>277353.89</v>
       </c>
       <c r="O338" s="1">
         <v>0.16</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="B339" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="C339" s="1">
         <v>350000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>87.392</v>
+        <v>88.42</v>
       </c>
       <c r="E339" s="1">
         <v>88.621</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>310173.5</v>
       </c>
       <c r="I339" s="1">
-        <v>-4301.5</v>
+        <v>-703.5</v>
       </c>
       <c r="J339" s="1">
-        <v>-1.3868044820077</v>
+        <v>-0.22680854425023</v>
       </c>
       <c r="K339">
-        <v>1.25</v>
+        <v>1.34</v>
       </c>
       <c r="L339" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
       <c r="M339" s="1">
-        <v>305872.0</v>
+        <v>309470.0</v>
       </c>
       <c r="N339" s="1">
-        <v>310235.01</v>
+        <v>314160.24</v>
       </c>
       <c r="O339" s="1">
         <v>0.18</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="B340" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="C340" s="1">
         <v>300000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>73.673</v>
+        <v>74.259</v>
       </c>
       <c r="E340" s="1">
         <v>74.37666667</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
         <v>223130.0</v>
       </c>
       <c r="I340" s="1">
-        <v>-2111.0</v>
+        <v>-353.0</v>
       </c>
       <c r="J340" s="1">
-        <v>-0.9460852417873</v>
+        <v>-0.15820373773137</v>
       </c>
       <c r="K340">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="L340">
-        <v>782.88</v>
+        <v>912.33</v>
       </c>
       <c r="M340" s="1">
-        <v>221019.0</v>
+        <v>222777.0</v>
       </c>
       <c r="N340" s="1">
-        <v>221801.88</v>
+        <v>223689.33</v>
       </c>
       <c r="O340" s="1">
         <v>0.13</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="B341" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="C341" s="1">
         <v>200000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>97.202</v>
+        <v>97.469</v>
       </c>
       <c r="E341" s="1">
         <v>99.985</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>199970.0</v>
       </c>
       <c r="I341" s="1">
-        <v>-5566.0</v>
+        <v>-5032.0</v>
       </c>
       <c r="J341" s="1">
-        <v>-2.7834175126269</v>
+        <v>-2.5163774566185</v>
       </c>
       <c r="K341">
-        <v>2.64</v>
+        <v>2.83</v>
       </c>
       <c r="L341" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="M341" s="1">
-        <v>194404.0</v>
+        <v>194938.0</v>
       </c>
       <c r="N341" s="1">
-        <v>199674.55</v>
+        <v>200596.9</v>
       </c>
       <c r="O341" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="B342" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="C342" s="1">
         <v>300000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.183</v>
+        <v>100.604</v>
       </c>
       <c r="E342" s="1">
         <v>100.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
         <v>300000.0</v>
       </c>
       <c r="I342" s="1">
-        <v>549.0</v>
+        <v>1812.0</v>
       </c>
       <c r="J342" s="1">
-        <v>0.183</v>
+        <v>0.604</v>
       </c>
       <c r="K342">
-        <v>2.13</v>
+        <v>2.35</v>
       </c>
       <c r="L342" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="M342" s="1">
-        <v>300549.0</v>
+        <v>301812.0</v>
       </c>
       <c r="N342" s="1">
-        <v>306944.38</v>
+        <v>308872.24</v>
       </c>
       <c r="O342" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="B343" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="C343" s="1">
         <v>100000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>97.939</v>
+        <v>98.684</v>
       </c>
       <c r="E343" s="1">
         <v>99.711</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
         <v>99711.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-1772.0</v>
+        <v>-1027.0</v>
       </c>
       <c r="J343" s="1">
-        <v>-1.7771359228169</v>
+        <v>-1.0299766324678</v>
       </c>
       <c r="K343">
-        <v>0.69</v>
+        <v>0.9</v>
       </c>
       <c r="L343">
-        <v>688.36</v>
+        <v>904.11</v>
       </c>
       <c r="M343" s="1">
-        <v>97939.0</v>
+        <v>98684.0</v>
       </c>
       <c r="N343" s="1">
-        <v>98627.36</v>
+        <v>99588.11</v>
       </c>
       <c r="O343" s="1">
         <v>0.06</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="B344" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="C344" s="1">
         <v>400000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>102.165</v>
+        <v>102.185</v>
       </c>
       <c r="E344" s="1">
         <v>102.3175</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
         <v>409270.0</v>
       </c>
       <c r="I344" s="1">
-        <v>-610.0</v>
+        <v>-530.0</v>
       </c>
       <c r="J344" s="1">
-        <v>-0.14904586214479</v>
+        <v>-0.12949886383072</v>
       </c>
       <c r="K344">
-        <v>2.9</v>
+        <v>3.17</v>
       </c>
       <c r="L344" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="M344" s="1">
-        <v>408660.0</v>
+        <v>408740.0</v>
       </c>
       <c r="N344" s="1">
-        <v>420266.85</v>
+        <v>421411.23</v>
       </c>
       <c r="O344" s="1">
         <v>0.24</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="B345" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="C345" s="1">
         <v>100000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>97.798</v>
+        <v>98.046</v>
       </c>
       <c r="E345" s="1">
         <v>100.66</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
         <v>100660.0</v>
       </c>
       <c r="I345" s="1">
-        <v>-2862.0</v>
+        <v>-2614.0</v>
       </c>
       <c r="J345" s="1">
-        <v>-2.8432346513014</v>
+        <v>-2.5968607192529</v>
       </c>
       <c r="K345">
-        <v>2.39</v>
+        <v>2.58</v>
       </c>
       <c r="L345" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="M345" s="1">
-        <v>97798.0</v>
+        <v>98046.0</v>
       </c>
       <c r="N345" s="1">
-        <v>100183.62</v>
+        <v>100625.79</v>
       </c>
       <c r="O345" s="1">
         <v>0.06</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="B346" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="C346" s="1">
         <v>245000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>95.01</v>
+        <v>95.292</v>
       </c>
       <c r="E346" s="1">
         <v>98.74223265</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
         <v>241918.47</v>
       </c>
       <c r="I346" s="1">
-        <v>-9143.97</v>
+        <v>-8453.07</v>
       </c>
       <c r="J346" s="1">
-        <v>-3.7797734087852</v>
+        <v>-3.4941813248075</v>
       </c>
       <c r="K346">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="L346">
-        <v>46.99</v>
+        <v>117.47</v>
       </c>
       <c r="M346" s="1">
-        <v>232774.5</v>
+        <v>233465.4</v>
       </c>
       <c r="N346" s="1">
-        <v>232821.49</v>
+        <v>233582.87</v>
       </c>
       <c r="O346" s="1">
         <v>0.13</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="B347" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="C347" s="1">
         <v>250000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>97.467</v>
+        <v>97.775</v>
       </c>
       <c r="E347" s="1">
         <v>99.7844</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
         <v>249461.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-5793.5</v>
+        <v>-5023.5</v>
       </c>
       <c r="J347" s="1">
-        <v>-2.3224071097286</v>
+        <v>-2.0137416269477</v>
       </c>
       <c r="K347">
-        <v>0.04</v>
+        <v>0.23</v>
       </c>
       <c r="L347">
-        <v>92.47</v>
+        <v>577.91</v>
       </c>
       <c r="M347" s="1">
-        <v>243667.5</v>
+        <v>244437.5</v>
       </c>
       <c r="N347" s="1">
-        <v>243759.97</v>
+        <v>245015.41</v>
       </c>
       <c r="O347" s="1">
         <v>0.14</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="B348" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
       <c r="C348" s="1">
         <v>200000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>97.893</v>
+        <v>98.309</v>
       </c>
       <c r="E348" s="1">
         <v>100.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
         <v>200000.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-4214.0</v>
+        <v>-3382.0</v>
       </c>
       <c r="J348" s="1">
-        <v>-2.107</v>
+        <v>-1.691</v>
       </c>
       <c r="K348">
-        <v>1.23</v>
+        <v>1.45</v>
       </c>
       <c r="L348" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
       <c r="M348" s="1">
-        <v>195786.0</v>
+        <v>196618.0</v>
       </c>
       <c r="N348" s="1">
-        <v>198246.85</v>
+        <v>199513.12</v>
       </c>
       <c r="O348" s="1">
         <v>0.11</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="B349" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="C349" s="1">
         <v>100000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>98.123</v>
+        <v>98.304</v>
       </c>
       <c r="E349" s="1">
         <v>99.326</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
         <v>99326.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-1203.0</v>
+        <v>-1022.0</v>
       </c>
       <c r="J349" s="1">
-        <v>-1.2111632402392</v>
+        <v>-1.0289350220486</v>
       </c>
       <c r="K349">
-        <v>0.04</v>
+        <v>0.25</v>
       </c>
       <c r="L349">
-        <v>39.73</v>
+        <v>248.29</v>
       </c>
       <c r="M349" s="1">
-        <v>98123.0</v>
+        <v>98304.0</v>
       </c>
       <c r="N349" s="1">
-        <v>98162.73</v>
+        <v>98552.29</v>
       </c>
       <c r="O349" s="1">
         <v>0.06</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="B350" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="C350" s="1">
         <v>212000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>96.958</v>
+        <v>97.562</v>
       </c>
       <c r="E350" s="1">
         <v>100.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
         <v>212000.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-6449.04</v>
+        <v>-5168.56</v>
       </c>
       <c r="J350" s="1">
-        <v>-3.042</v>
+        <v>-2.438</v>
       </c>
       <c r="K350">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>599.22</v>
+        <v>0.5</v>
+      </c>
+      <c r="L350" t="s">
+        <v>887</v>
       </c>
       <c r="M350" s="1">
-        <v>205550.96</v>
+        <v>206831.44</v>
       </c>
       <c r="N350" s="1">
-        <v>206150.18</v>
+        <v>207896.71</v>
       </c>
       <c r="O350" s="1">
         <v>0.12</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>882</v>
+        <v>888</v>
       </c>
       <c r="B351" t="s">
-        <v>883</v>
+        <v>889</v>
       </c>
       <c r="C351" s="1">
         <v>300000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>97.592</v>
+        <v>98.356</v>
       </c>
       <c r="E351" s="1">
         <v>99.3</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
         <v>297900.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-5124.0</v>
+        <v>-2832.0</v>
       </c>
       <c r="J351" s="1">
-        <v>-1.7200402819738</v>
+        <v>-0.95065458207452</v>
       </c>
       <c r="K351">
-        <v>0.1</v>
+        <v>0.26</v>
       </c>
       <c r="L351">
-        <v>293.84</v>
+        <v>768.49</v>
       </c>
       <c r="M351" s="1">
-        <v>292776.0</v>
+        <v>295068.0</v>
       </c>
       <c r="N351" s="1">
-        <v>293069.84</v>
+        <v>295836.49</v>
       </c>
       <c r="O351" s="1">
         <v>0.17</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>884</v>
+        <v>890</v>
       </c>
       <c r="B352" t="s">
-        <v>885</v>
+        <v>891</v>
       </c>
       <c r="C352" s="1">
         <v>153000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>97.965</v>
+        <v>98.601</v>
       </c>
       <c r="E352" s="1">
         <v>99.23</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
         <v>151821.9</v>
       </c>
       <c r="I352" s="1">
-        <v>-1935.45</v>
+        <v>-962.37</v>
       </c>
       <c r="J352" s="1">
-        <v>-1.2748160838456</v>
+        <v>-0.63388088279754</v>
       </c>
       <c r="K352">
-        <v>1.86</v>
+        <v>2.05</v>
       </c>
       <c r="L352" t="s">
-        <v>886</v>
+        <v>892</v>
       </c>
       <c r="M352" s="1">
-        <v>149886.45</v>
+        <v>150859.53</v>
       </c>
       <c r="N352" s="1">
-        <v>152730.05</v>
+        <v>154000.22</v>
       </c>
       <c r="O352" s="1">
         <v>0.09</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>887</v>
+        <v>893</v>
       </c>
       <c r="B353" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="C353" s="1">
         <v>100000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>98.341</v>
+        <v>98.874</v>
       </c>
       <c r="E353" s="1">
         <v>99.499</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
         <v>99499.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-1158.0</v>
+        <v>-625.0</v>
       </c>
       <c r="J353" s="1">
-        <v>-1.1638307922693</v>
+        <v>-0.62814701655293</v>
       </c>
       <c r="K353">
-        <v>0.69</v>
+        <v>0.9</v>
       </c>
       <c r="L353">
-        <v>688.36</v>
+        <v>904.11</v>
       </c>
       <c r="M353" s="1">
-        <v>98341.0</v>
+        <v>98874.0</v>
       </c>
       <c r="N353" s="1">
-        <v>99029.36</v>
+        <v>99778.11</v>
       </c>
       <c r="O353" s="1">
         <v>0.06</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>889</v>
+        <v>895</v>
       </c>
       <c r="B354" t="s">
-        <v>890</v>
+        <v>896</v>
       </c>
       <c r="C354" s="1">
         <v>165000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>100.952</v>
+        <v>101.251</v>
       </c>
       <c r="E354" s="1">
         <v>99.451</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
         <v>164094.15</v>
       </c>
       <c r="I354" s="1">
-        <v>2476.65</v>
+        <v>2970.0</v>
       </c>
       <c r="J354" s="1">
-        <v>1.5092859800304</v>
+        <v>1.8099365516687</v>
       </c>
       <c r="K354">
-        <v>3.34</v>
+        <v>3.55</v>
       </c>
       <c r="L354" t="s">
-        <v>891</v>
+        <v>897</v>
       </c>
       <c r="M354" s="1">
-        <v>166570.8</v>
+        <v>167064.15</v>
       </c>
       <c r="N354" s="1">
-        <v>172080.22</v>
+        <v>172929.56</v>
       </c>
       <c r="O354" s="1">
         <v>0.1</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>892</v>
+        <v>898</v>
       </c>
       <c r="B355" t="s">
-        <v>893</v>
+        <v>899</v>
       </c>
       <c r="C355" s="1">
         <v>2050000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>66.177</v>
+        <v>66.476</v>
       </c>
       <c r="E355" s="1">
         <v>70.36</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
         <v>1442380.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-85751.5</v>
+        <v>-79622.0</v>
       </c>
       <c r="J355" s="1">
-        <v>-5.9451392836839</v>
+        <v>-5.5201819215463</v>
       </c>
       <c r="K355">
-        <v>0.87</v>
+        <v>0.98</v>
       </c>
       <c r="L355" t="s">
-        <v>894</v>
+        <v>900</v>
       </c>
       <c r="M355" s="1">
-        <v>1356628.5</v>
+        <v>1362758.0</v>
       </c>
       <c r="N355" s="1">
-        <v>1374376.45</v>
+        <v>1382864.85</v>
       </c>
       <c r="O355" s="1">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>895</v>
+        <v>901</v>
       </c>
       <c r="B356" t="s">
-        <v>896</v>
+        <v>902</v>
       </c>
       <c r="C356" s="1">
         <v>102000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>98.643</v>
+        <v>98.696</v>
       </c>
       <c r="E356" s="1">
         <v>100.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
         <v>102000.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-1384.14</v>
+        <v>-1330.08</v>
       </c>
       <c r="J356" s="1">
-        <v>-1.357</v>
+        <v>-1.304</v>
       </c>
       <c r="K356">
-        <v>1.15</v>
+        <v>1.35</v>
       </c>
       <c r="L356" t="s">
-        <v>897</v>
+        <v>903</v>
       </c>
       <c r="M356" s="1">
-        <v>100615.86</v>
+        <v>100669.92</v>
       </c>
       <c r="N356" s="1">
-        <v>101785.87</v>
+        <v>102044.68</v>
       </c>
       <c r="O356" s="1">
         <v>0.06</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>898</v>
+        <v>904</v>
       </c>
       <c r="B357" t="s">
-        <v>899</v>
+        <v>905</v>
       </c>
       <c r="C357" s="1">
         <v>300000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>97.968</v>
+        <v>98.772</v>
       </c>
       <c r="E357" s="1">
         <v>100.23</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
         <v>300690.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-6786.0</v>
+        <v>-4374.0</v>
       </c>
       <c r="J357" s="1">
-        <v>-2.2568093385214</v>
+        <v>-1.4546542951212</v>
       </c>
       <c r="K357">
-        <v>2.05</v>
+        <v>2.27</v>
       </c>
       <c r="L357" t="s">
-        <v>900</v>
+        <v>906</v>
       </c>
       <c r="M357" s="1">
-        <v>293904.0</v>
+        <v>296316.0</v>
       </c>
       <c r="N357" s="1">
-        <v>300068.38</v>
+        <v>303127.64</v>
       </c>
       <c r="O357" s="1">
         <v>0.17</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>901</v>
+        <v>907</v>
       </c>
       <c r="B358" t="s">
-        <v>902</v>
+        <v>908</v>
       </c>
       <c r="C358" s="1">
         <v>300000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>98.085</v>
+        <v>98.623</v>
       </c>
       <c r="E358" s="1">
         <v>99.871</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
         <v>299613.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-5358.0</v>
+        <v>-3744.0</v>
       </c>
       <c r="J358" s="1">
-        <v>-1.7883069159215</v>
+        <v>-1.2496119994793</v>
       </c>
       <c r="K358">
-        <v>1.32</v>
+        <v>1.54</v>
       </c>
       <c r="L358" t="s">
-        <v>903</v>
+        <v>909</v>
       </c>
       <c r="M358" s="1">
-        <v>294255.0</v>
+        <v>295869.0</v>
       </c>
       <c r="N358" s="1">
-        <v>298204.32</v>
+        <v>300487.15</v>
       </c>
       <c r="O358" s="1">
         <v>0.17</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>904</v>
+        <v>910</v>
       </c>
       <c r="B359" t="s">
-        <v>905</v>
+        <v>911</v>
       </c>
       <c r="C359" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>86.606</v>
+        <v>87.061</v>
       </c>
       <c r="E359" s="1">
         <v>87.637</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
         <v>2103288.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-24744.0</v>
+        <v>-13824.0</v>
       </c>
       <c r="J359" s="1">
-        <v>-1.1764437395164</v>
+        <v>-0.65725663817794</v>
       </c>
       <c r="K359">
-        <v>0.63</v>
+        <v>0.67</v>
       </c>
       <c r="L359" t="s">
-        <v>906</v>
+        <v>912</v>
       </c>
       <c r="M359" s="1">
-        <v>2078544.0</v>
+        <v>2089464.0</v>
       </c>
       <c r="N359" s="1">
-        <v>2093640.99</v>
+        <v>2105527.56</v>
       </c>
       <c r="O359" s="1">
-        <v>1.21</v>
+        <v>1.19</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>907</v>
+        <v>913</v>
       </c>
       <c r="B360" t="s">
-        <v>908</v>
+        <v>914</v>
       </c>
       <c r="C360" s="1">
         <v>1040000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>73.834</v>
+        <v>74.366</v>
       </c>
       <c r="E360" s="1">
         <v>74.707</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
         <v>776952.8</v>
       </c>
       <c r="I360" s="1">
-        <v>-9079.2</v>
+        <v>-3546.4</v>
       </c>
       <c r="J360" s="1">
-        <v>-1.1685651946939</v>
+        <v>-0.45644986413589</v>
       </c>
       <c r="K360">
-        <v>0.55</v>
+        <v>0.6</v>
       </c>
       <c r="L360" t="s">
-        <v>909</v>
+        <v>915</v>
       </c>
       <c r="M360" s="1">
-        <v>767873.6</v>
+        <v>773406.4</v>
       </c>
       <c r="N360" s="1">
-        <v>773613.55</v>
+        <v>779654.95</v>
       </c>
       <c r="O360" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>910</v>
+        <v>916</v>
       </c>
       <c r="B361" t="s">
-        <v>911</v>
+        <v>917</v>
       </c>
       <c r="C361" s="1">
         <v>3673000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>70.301</v>
+        <v>70.632</v>
       </c>
       <c r="E361" s="1">
         <v>70.77928042</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
         <v>2599722.97</v>
       </c>
       <c r="I361" s="1">
-        <v>-17567.24</v>
+        <v>-5409.61</v>
       </c>
       <c r="J361" s="1">
-        <v>-0.67573507649548</v>
+        <v>-0.20808409443719</v>
       </c>
       <c r="K361">
-        <v>0.47</v>
+        <v>0.54</v>
       </c>
       <c r="L361" t="s">
-        <v>912</v>
+        <v>918</v>
       </c>
       <c r="M361" s="1">
-        <v>2582155.73</v>
+        <v>2594313.36</v>
       </c>
       <c r="N361" s="1">
-        <v>2599544.62</v>
+        <v>2614238.13</v>
       </c>
       <c r="O361" s="1">
-        <v>1.5</v>
+        <v>1.48</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>913</v>
+        <v>919</v>
       </c>
       <c r="B362" t="s">
-        <v>914</v>
+        <v>920</v>
       </c>
       <c r="C362" s="1">
-        <v>967000.0</v>
+        <v>531000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>87.114</v>
+        <v>87.636</v>
       </c>
       <c r="E362" s="1">
-        <v>88.64225853</v>
+        <v>88.642258</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>857170.64</v>
+        <v>470690.39</v>
       </c>
       <c r="I362" s="1">
-        <v>-14778.26</v>
+        <v>-5343.23</v>
       </c>
       <c r="J362" s="1">
-        <v>-1.7240744503335</v>
+        <v>-1.1351899493848</v>
       </c>
       <c r="K362">
-        <v>1.2</v>
+        <v>1.31</v>
       </c>
       <c r="L362" t="s">
-        <v>915</v>
+        <v>921</v>
       </c>
       <c r="M362" s="1">
-        <v>842392.38</v>
+        <v>465347.16</v>
       </c>
       <c r="N362" s="1">
-        <v>854008.3</v>
+        <v>472290.89</v>
       </c>
       <c r="O362" s="1">
-        <v>0.49</v>
+        <v>0.27</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>916</v>
+        <v>922</v>
       </c>
       <c r="B363" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
       <c r="C363" s="1">
         <v>3300000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>100.118</v>
+        <v>100.471</v>
       </c>
       <c r="E363" s="1">
         <v>100.961</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
         <v>3331713.0</v>
       </c>
       <c r="I363" s="1">
-        <v>-27819.0</v>
+        <v>-16170.0</v>
       </c>
       <c r="J363" s="1">
-        <v>-0.83497588177613</v>
+        <v>-0.48533592179158</v>
       </c>
       <c r="K363">
-        <v>2.01</v>
+        <v>2.19</v>
       </c>
       <c r="L363" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="M363" s="1">
-        <v>3303894.0</v>
+        <v>3315543.0</v>
       </c>
       <c r="N363" s="1">
-        <v>3370318.93</v>
+        <v>3387853.68</v>
       </c>
       <c r="O363" s="1">
-        <v>1.95</v>
+        <v>1.92</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>919</v>
+        <v>925</v>
       </c>
       <c r="B364" t="s">
-        <v>920</v>
+        <v>926</v>
       </c>
       <c r="C364" s="1">
         <v>1120000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>95.236</v>
+        <v>95.59</v>
       </c>
       <c r="E364" s="1">
         <v>97.669</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
         <v>1093892.8</v>
       </c>
       <c r="I364" s="1">
-        <v>-27249.6</v>
+        <v>-23284.8</v>
       </c>
       <c r="J364" s="1">
-        <v>-2.491066766323</v>
+        <v>-2.1286180876225</v>
       </c>
       <c r="K364">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="L364" t="s">
-        <v>921</v>
+        <v>927</v>
       </c>
       <c r="M364" s="1">
-        <v>1066643.2</v>
+        <v>1070608.0</v>
       </c>
       <c r="N364" s="1">
-        <v>1072227.86</v>
+        <v>1078448.0</v>
       </c>
       <c r="O364" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>922</v>
+        <v>928</v>
       </c>
       <c r="B365" t="s">
-        <v>923</v>
+        <v>929</v>
       </c>
       <c r="C365" s="1">
         <v>174000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>96.283</v>
+        <v>96.639</v>
       </c>
       <c r="E365" s="1">
         <v>101.49189655</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
         <v>176595.9</v>
       </c>
       <c r="I365" s="1">
-        <v>-9063.48</v>
+        <v>-8444.04</v>
       </c>
       <c r="J365" s="1">
-        <v>-5.132327534218</v>
+        <v>-4.7815606138081</v>
       </c>
       <c r="K365">
-        <v>1.58</v>
+        <v>1.81</v>
       </c>
       <c r="L365" t="s">
-        <v>924</v>
+        <v>930</v>
       </c>
       <c r="M365" s="1">
-        <v>167532.42</v>
+        <v>168151.86</v>
       </c>
       <c r="N365" s="1">
-        <v>170278.28</v>
+        <v>171298.16</v>
       </c>
       <c r="O365" s="1">
         <v>0.1</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>925</v>
+        <v>931</v>
       </c>
       <c r="B366" t="s">
-        <v>926</v>
+        <v>932</v>
       </c>
       <c r="C366" s="1">
         <v>283000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>99.562</v>
+        <v>99.699</v>
       </c>
       <c r="E366" s="1">
         <v>99.646</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
         <v>281998.18</v>
       </c>
       <c r="I366" s="1">
-        <v>-237.72</v>
+        <v>149.99</v>
       </c>
       <c r="J366" s="1">
-        <v>-0.084298416394035</v>
+        <v>0.053188286534332</v>
       </c>
       <c r="K366">
-        <v>0.06</v>
+        <v>0.26</v>
       </c>
       <c r="L366">
-        <v>162.82</v>
+        <v>732.7</v>
       </c>
       <c r="M366" s="1">
-        <v>281760.46</v>
+        <v>282148.17</v>
       </c>
       <c r="N366" s="1">
-        <v>281923.28</v>
+        <v>282880.87</v>
       </c>
       <c r="O366" s="1">
         <v>0.16</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>927</v>
+        <v>933</v>
       </c>
       <c r="B367" t="s">
-        <v>928</v>
+        <v>934</v>
       </c>
       <c r="C367" s="1">
         <v>200000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>99.885</v>
+        <v>100.501</v>
       </c>
       <c r="E367" s="1">
         <v>97.41</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
         <v>194820.0</v>
       </c>
       <c r="I367" s="1">
-        <v>4950.0</v>
+        <v>6182.0</v>
       </c>
       <c r="J367" s="1">
-        <v>2.5408068986757</v>
+        <v>3.1731855045683</v>
       </c>
       <c r="K367">
-        <v>3.69</v>
+        <v>3.92</v>
       </c>
       <c r="L367" t="s">
-        <v>929</v>
+        <v>935</v>
       </c>
       <c r="M367" s="1">
-        <v>199770.0</v>
+        <v>201002.0</v>
       </c>
       <c r="N367" s="1">
-        <v>207156.3</v>
+        <v>208848.58</v>
       </c>
       <c r="O367" s="1">
         <v>0.12</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>930</v>
+        <v>936</v>
       </c>
       <c r="B368" t="s">
-        <v>931</v>
+        <v>937</v>
       </c>
       <c r="C368" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>105.691</v>
+        <v>106.337</v>
       </c>
       <c r="E368" s="1">
         <v>108.24</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>216480.0</v>
+        <v>108240.0</v>
       </c>
       <c r="I368" s="1">
-        <v>-5098.0</v>
+        <v>-1903.0</v>
       </c>
       <c r="J368" s="1">
-        <v>-2.3549519586105</v>
+        <v>-1.7581300813008</v>
       </c>
       <c r="K368">
-        <v>1.93</v>
+        <v>2.22</v>
       </c>
       <c r="L368" t="s">
-        <v>932</v>
+        <v>938</v>
       </c>
       <c r="M368" s="1">
-        <v>211382.0</v>
+        <v>106337.0</v>
       </c>
       <c r="N368" s="1">
-        <v>215245.01</v>
+        <v>108556.18</v>
       </c>
       <c r="O368" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="B369" t="s">
-        <v>934</v>
+        <v>940</v>
       </c>
       <c r="C369" s="1">
         <v>400000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>97.436</v>
+        <v>98.717</v>
       </c>
       <c r="E369" s="1">
         <v>100.507</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
         <v>402028.0</v>
       </c>
       <c r="I369" s="1">
-        <v>-12284.0</v>
+        <v>-7160.0</v>
       </c>
       <c r="J369" s="1">
-        <v>-3.0555085715423</v>
+        <v>-1.7809704796681</v>
       </c>
       <c r="K369">
-        <v>2.77</v>
+        <v>2.97</v>
       </c>
       <c r="L369" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="M369" s="1">
-        <v>389744.0</v>
+        <v>394868.0</v>
       </c>
       <c r="N369" s="1">
-        <v>400839.89</v>
+        <v>406740.6</v>
       </c>
       <c r="O369" s="1">
         <v>0.23</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>936</v>
+        <v>942</v>
       </c>
       <c r="B370" t="s">
-        <v>937</v>
+        <v>943</v>
       </c>
       <c r="C370" s="1">
         <v>300000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>88.421</v>
+        <v>88.505</v>
       </c>
       <c r="E370" s="1">
         <v>85.25</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
         <v>255750.0</v>
       </c>
       <c r="I370" s="1">
-        <v>9513.0</v>
+        <v>9765.0</v>
       </c>
       <c r="J370" s="1">
-        <v>3.7196480938416</v>
+        <v>3.8181818181818</v>
       </c>
       <c r="K370">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="L370">
-        <v>6.16</v>
+        <v>135.62</v>
       </c>
       <c r="M370" s="1">
-        <v>265263.0</v>
+        <v>265515.0</v>
       </c>
       <c r="N370" s="1">
-        <v>265269.16</v>
+        <v>265650.62</v>
       </c>
       <c r="O370" s="1">
         <v>0.15</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>938</v>
+        <v>944</v>
       </c>
       <c r="B371" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
       <c r="C371" s="1">
         <v>175000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>100.869</v>
+        <v>101.067</v>
       </c>
       <c r="E371" s="1">
         <v>99.779</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
         <v>174613.25</v>
       </c>
       <c r="I371" s="1">
-        <v>1907.5</v>
+        <v>2254.0</v>
       </c>
       <c r="J371" s="1">
-        <v>1.0924142354604</v>
+        <v>1.2908527846541</v>
       </c>
       <c r="K371">
-        <v>1.25</v>
+        <v>1.47</v>
       </c>
       <c r="L371" t="s">
-        <v>940</v>
+        <v>946</v>
       </c>
       <c r="M371" s="1">
-        <v>176520.75</v>
+        <v>176867.25</v>
       </c>
       <c r="N371" s="1">
-        <v>178714.24</v>
+        <v>179438.31</v>
       </c>
       <c r="O371" s="1">
         <v>0.1</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>941</v>
+        <v>947</v>
       </c>
       <c r="B372" t="s">
-        <v>942</v>
+        <v>948</v>
       </c>
       <c r="C372" s="1">
         <v>100000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>100.425</v>
+        <v>100.378</v>
       </c>
       <c r="E372" s="1">
         <v>102.939</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
         <v>102939.0</v>
       </c>
       <c r="I372" s="1">
-        <v>-2514.0</v>
+        <v>-2561.0</v>
       </c>
       <c r="J372" s="1">
-        <v>-2.4422230641448</v>
+        <v>-2.4878811723448</v>
       </c>
       <c r="K372">
-        <v>0.3</v>
+        <v>0.51</v>
       </c>
       <c r="L372">
-        <v>297.95</v>
+        <v>506.51</v>
       </c>
       <c r="M372" s="1">
-        <v>100425.0</v>
+        <v>100378.0</v>
       </c>
       <c r="N372" s="1">
-        <v>100722.95</v>
+        <v>100884.51</v>
       </c>
       <c r="O372" s="1">
         <v>0.06</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>943</v>
+        <v>949</v>
       </c>
       <c r="B373" t="s">
-        <v>944</v>
+        <v>950</v>
       </c>
       <c r="C373" s="1">
         <v>400000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>96.733</v>
+        <v>97.062</v>
       </c>
       <c r="E373" s="1">
         <v>100.761</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
         <v>403044.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-16112.0</v>
+        <v>-14796.0</v>
       </c>
       <c r="J373" s="1">
-        <v>-3.9975784281617</v>
+        <v>-3.6710632089797</v>
       </c>
       <c r="K373">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>813.7</v>
+        <v>0.4</v>
+      </c>
+      <c r="L373" t="s">
+        <v>951</v>
       </c>
       <c r="M373" s="1">
-        <v>386932.0</v>
+        <v>388248.0</v>
       </c>
       <c r="N373" s="1">
-        <v>387745.7</v>
+        <v>389838.41</v>
       </c>
       <c r="O373" s="1">
         <v>0.22</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>945</v>
+        <v>952</v>
       </c>
       <c r="B374" t="s">
-        <v>946</v>
+        <v>953</v>
       </c>
       <c r="C374" s="1">
         <v>100000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>101.379</v>
+        <v>101.586</v>
       </c>
       <c r="E374" s="1">
         <v>99.871</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
         <v>99871.0</v>
       </c>
       <c r="I374" s="1">
-        <v>1508.0</v>
+        <v>1715.0</v>
       </c>
       <c r="J374" s="1">
-        <v>1.5099478327042</v>
+        <v>1.7172152076178</v>
       </c>
       <c r="K374">
-        <v>3.33</v>
+        <v>3.54</v>
       </c>
       <c r="L374" t="s">
-        <v>947</v>
+        <v>954</v>
       </c>
       <c r="M374" s="1">
-        <v>101379.0</v>
+        <v>101586.0</v>
       </c>
       <c r="N374" s="1">
-        <v>104707.77</v>
+        <v>105130.52</v>
       </c>
       <c r="O374" s="1">
         <v>0.06</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>948</v>
+        <v>955</v>
       </c>
       <c r="B375" t="s">
-        <v>949</v>
+        <v>956</v>
       </c>
       <c r="C375" s="1">
         <v>100000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>104.254</v>
+        <v>104.703</v>
       </c>
       <c r="E375" s="1">
         <v>104.45</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
         <v>104450.0</v>
       </c>
       <c r="I375" s="1">
-        <v>-196.0</v>
+        <v>253.0</v>
       </c>
       <c r="J375" s="1">
-        <v>-0.18764959310675</v>
+        <v>0.24222115844902</v>
       </c>
       <c r="K375">
-        <v>3.84</v>
+        <v>4.09</v>
       </c>
       <c r="L375" t="s">
-        <v>950</v>
+        <v>957</v>
       </c>
       <c r="M375" s="1">
-        <v>104254.0</v>
+        <v>104703.0</v>
       </c>
       <c r="N375" s="1">
-        <v>108096.47</v>
+        <v>108789.99</v>
       </c>
       <c r="O375" s="1">
         <v>0.06</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>951</v>
+        <v>958</v>
       </c>
       <c r="B376" t="s">
-        <v>952</v>
+        <v>959</v>
       </c>
       <c r="C376" s="1">
         <v>300000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>97.462</v>
+        <v>97.98</v>
       </c>
       <c r="E376" s="1">
         <v>99.589</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
         <v>298767.0</v>
       </c>
       <c r="I376" s="1">
-        <v>-6381.0</v>
+        <v>-4827.0</v>
       </c>
       <c r="J376" s="1">
-        <v>-2.1357780477764</v>
+        <v>-1.6156402815572</v>
       </c>
       <c r="K376">
-        <v>2.01</v>
+        <v>2.19</v>
       </c>
       <c r="L376" t="s">
-        <v>953</v>
+        <v>960</v>
       </c>
       <c r="M376" s="1">
-        <v>292386.0</v>
+        <v>293940.0</v>
       </c>
       <c r="N376" s="1">
-        <v>298427.1</v>
+        <v>300498.9</v>
       </c>
       <c r="O376" s="1">
         <v>0.17</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>954</v>
+        <v>961</v>
       </c>
       <c r="B377" t="s">
-        <v>955</v>
+        <v>962</v>
       </c>
       <c r="C377" s="1">
         <v>100000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>101.648</v>
+        <v>97.429</v>
       </c>
       <c r="E377" s="1">
-        <v>103.15</v>
+        <v>99.908</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
-        <v>103150.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-1502.0</v>
+        <v>-2479.0</v>
       </c>
       <c r="J377" s="1">
-        <v>-1.456131846825</v>
+        <v>-2.4812827801577</v>
       </c>
       <c r="K377">
-        <v>4.52</v>
-[...2 lines deleted...]
-        <v>956</v>
+        <v>0.78</v>
+      </c>
+      <c r="L377">
+        <v>775.0</v>
       </c>
       <c r="M377" s="1">
-        <v>101648.0</v>
+        <v>97429.0</v>
       </c>
       <c r="N377" s="1">
-        <v>106163.75</v>
+        <v>98204.0</v>
       </c>
       <c r="O377" s="1">
         <v>0.06</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="B378" t="s">
-        <v>955</v>
+        <v>962</v>
       </c>
       <c r="C378" s="1">
         <v>100000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>97.248</v>
+        <v>102.409</v>
       </c>
       <c r="E378" s="1">
-        <v>99.908</v>
+        <v>103.15</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>99908.0</v>
+        <v>103150.0</v>
       </c>
       <c r="I378" s="1">
-        <v>-2660.0</v>
+        <v>-741.0</v>
       </c>
       <c r="J378" s="1">
-        <v>-2.6624494534972</v>
+        <v>-0.71837130392632</v>
       </c>
       <c r="K378">
-        <v>0.56</v>
+        <v>0.04</v>
       </c>
       <c r="L378">
-        <v>559.72</v>
+        <v>39.04</v>
       </c>
       <c r="M378" s="1">
-        <v>97248.0</v>
+        <v>102409.0</v>
       </c>
       <c r="N378" s="1">
-        <v>97807.72</v>
+        <v>102448.04</v>
       </c>
       <c r="O378" s="1">
         <v>0.06</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="B379" t="s">
-        <v>959</v>
+        <v>965</v>
       </c>
       <c r="C379" s="1">
         <v>400000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>103.455</v>
+        <v>104.054</v>
       </c>
       <c r="E379" s="1">
         <v>106.6</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
         <v>426400.0</v>
       </c>
       <c r="I379" s="1">
-        <v>-12580.0</v>
+        <v>-10184.0</v>
       </c>
       <c r="J379" s="1">
-        <v>-2.9502814258912</v>
+        <v>-2.3883677298311</v>
       </c>
       <c r="K379">
-        <v>1.83</v>
+        <v>2.07</v>
       </c>
       <c r="L379" t="s">
-        <v>960</v>
+        <v>966</v>
       </c>
       <c r="M379" s="1">
-        <v>413820.0</v>
+        <v>416216.0</v>
       </c>
       <c r="N379" s="1">
-        <v>421132.33</v>
+        <v>424506.41</v>
       </c>
       <c r="O379" s="1">
         <v>0.24</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>961</v>
+        <v>967</v>
       </c>
       <c r="B380" t="s">
-        <v>962</v>
+        <v>968</v>
       </c>
       <c r="C380" s="1">
         <v>399000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>97.253</v>
+        <v>97.875</v>
       </c>
       <c r="E380" s="1">
         <v>99.902</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
         <v>398608.98</v>
       </c>
       <c r="I380" s="1">
-        <v>-10569.51</v>
+        <v>-8087.73</v>
       </c>
       <c r="J380" s="1">
-        <v>-2.6515985665953</v>
+        <v>-2.0289884086405</v>
       </c>
       <c r="K380">
-        <v>0.33</v>
+        <v>0.54</v>
       </c>
       <c r="L380" t="s">
-        <v>963</v>
+        <v>969</v>
       </c>
       <c r="M380" s="1">
-        <v>388039.47</v>
+        <v>390521.25</v>
       </c>
       <c r="N380" s="1">
-        <v>389347.15</v>
+        <v>392661.09</v>
       </c>
       <c r="O380" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>964</v>
+        <v>970</v>
       </c>
       <c r="B381" t="s">
-        <v>965</v>
+        <v>971</v>
       </c>
       <c r="C381" s="1">
         <v>216000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>99.08</v>
+        <v>99.83</v>
       </c>
       <c r="E381" s="1">
         <v>100.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
         <v>216000.0</v>
       </c>
       <c r="I381" s="1">
-        <v>-1987.2</v>
+        <v>-367.2</v>
       </c>
       <c r="J381" s="1">
-        <v>-0.92</v>
+        <v>-0.17</v>
       </c>
       <c r="K381">
-        <v>0.66</v>
+        <v>0.89</v>
       </c>
       <c r="L381" t="s">
-        <v>966</v>
+        <v>972</v>
       </c>
       <c r="M381" s="1">
-        <v>214012.8</v>
+        <v>215632.8</v>
       </c>
       <c r="N381" s="1">
-        <v>215443.73</v>
+        <v>217564.55</v>
       </c>
       <c r="O381" s="1">
         <v>0.12</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>967</v>
+        <v>973</v>
       </c>
       <c r="B382" t="s">
-        <v>968</v>
+        <v>974</v>
       </c>
       <c r="C382" s="1">
         <v>100000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>100.55</v>
+        <v>100.984</v>
       </c>
       <c r="E382" s="1">
         <v>100.0</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
         <v>100000.0</v>
       </c>
       <c r="I382" s="1">
-        <v>550.0</v>
+        <v>984.0</v>
       </c>
       <c r="J382" s="1">
-        <v>0.55</v>
+        <v>0.984</v>
       </c>
       <c r="K382">
-        <v>3.87</v>
+        <v>4.11</v>
       </c>
       <c r="L382" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
       <c r="M382" s="1">
-        <v>100550.0</v>
+        <v>100984.0</v>
       </c>
       <c r="N382" s="1">
-        <v>104420.58</v>
+        <v>105092.95</v>
       </c>
       <c r="O382" s="1">
         <v>0.06</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>970</v>
+        <v>976</v>
       </c>
       <c r="B383" t="s">
-        <v>971</v>
+        <v>977</v>
       </c>
       <c r="C383" s="1">
         <v>300000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>101.132</v>
+        <v>102.173</v>
       </c>
       <c r="E383" s="1">
         <v>99.6583</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
         <v>298974.9</v>
       </c>
       <c r="I383" s="1">
-        <v>4421.1</v>
+        <v>7544.1</v>
       </c>
       <c r="J383" s="1">
-        <v>1.4787528986547</v>
+        <v>2.5233221919298</v>
       </c>
       <c r="K383">
-        <v>3.25</v>
+        <v>3.49</v>
       </c>
       <c r="L383" t="s">
-        <v>972</v>
+        <v>978</v>
       </c>
       <c r="M383" s="1">
-        <v>303396.0</v>
+        <v>306519.0</v>
       </c>
       <c r="N383" s="1">
-        <v>313160.38</v>
+        <v>316995.37</v>
       </c>
       <c r="O383" s="1">
         <v>0.18</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>973</v>
+        <v>979</v>
       </c>
       <c r="B384" t="s">
-        <v>974</v>
+        <v>980</v>
       </c>
       <c r="C384" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>97.944</v>
+        <v>101.92</v>
       </c>
       <c r="E384" s="1">
-        <v>100.0</v>
+        <v>103.4955</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
-        <v>200000.0</v>
+        <v>103495.5</v>
       </c>
       <c r="I384" s="1">
-        <v>-4112.0</v>
+        <v>-1575.5</v>
       </c>
       <c r="J384" s="1">
-        <v>-2.056</v>
+        <v>-1.5222884086748</v>
       </c>
       <c r="K384">
-        <v>1.95</v>
-[...2 lines deleted...]
-        <v>975</v>
+        <v>0.29</v>
+      </c>
+      <c r="L384">
+        <v>291.1</v>
       </c>
       <c r="M384" s="1">
-        <v>195888.0</v>
+        <v>101920.0</v>
       </c>
       <c r="N384" s="1">
-        <v>199786.36</v>
+        <v>102211.1</v>
       </c>
       <c r="O384" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>976</v>
+        <v>981</v>
       </c>
       <c r="B385" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
       <c r="C385" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>101.899</v>
+        <v>98.187</v>
       </c>
       <c r="E385" s="1">
-        <v>103.4955</v>
+        <v>99.142</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
-        <v>206991.0</v>
+        <v>495710.0</v>
       </c>
       <c r="I385" s="1">
-        <v>-3193.0</v>
+        <v>-4775.0</v>
       </c>
       <c r="J385" s="1">
-        <v>-1.5425791459532</v>
+        <v>-0.96326481208771</v>
       </c>
       <c r="K385">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>93.15</v>
+        <v>2.28</v>
+      </c>
+      <c r="L385" t="s">
+        <v>983</v>
       </c>
       <c r="M385" s="1">
-        <v>203798.0</v>
+        <v>490935.0</v>
       </c>
       <c r="N385" s="1">
-        <v>203891.15</v>
+        <v>502347.67</v>
       </c>
       <c r="O385" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>978</v>
+        <v>984</v>
       </c>
       <c r="B386" t="s">
-        <v>979</v>
+        <v>985</v>
       </c>
       <c r="C386" s="1">
-        <v>500000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>97.435</v>
+        <v>98.869</v>
       </c>
       <c r="E386" s="1">
-        <v>99.142</v>
+        <v>102.83</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
-        <v>495710.0</v>
+        <v>237537.3</v>
       </c>
       <c r="I386" s="1">
-        <v>-8535.0</v>
+        <v>-9149.91</v>
       </c>
       <c r="J386" s="1">
-        <v>-1.7217728107159</v>
+        <v>-3.8519887192454</v>
       </c>
       <c r="K386">
-        <v>2.06</v>
+        <v>2.96</v>
       </c>
       <c r="L386" t="s">
-        <v>980</v>
+        <v>986</v>
       </c>
       <c r="M386" s="1">
-        <v>487175.0</v>
+        <v>228387.39</v>
       </c>
       <c r="N386" s="1">
-        <v>497472.95</v>
+        <v>235222.46</v>
       </c>
       <c r="O386" s="1">
-        <v>0.29</v>
+        <v>0.13</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>981</v>
+        <v>987</v>
       </c>
       <c r="B387" t="s">
-        <v>982</v>
+        <v>988</v>
       </c>
       <c r="C387" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>103.952</v>
+        <v>97.865</v>
       </c>
       <c r="E387" s="1">
-        <v>105.92</v>
+        <v>100.0</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
-        <v>105920.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I387" s="1">
-        <v>-1968.0</v>
+        <v>-6405.0</v>
       </c>
       <c r="J387" s="1">
-        <v>-1.8580060422961</v>
+        <v>-2.135</v>
       </c>
       <c r="K387">
-        <v>4.14</v>
+        <v>0.77</v>
       </c>
       <c r="L387" t="s">
-        <v>983</v>
+        <v>989</v>
       </c>
       <c r="M387" s="1">
-        <v>103952.0</v>
+        <v>293595.0</v>
       </c>
       <c r="N387" s="1">
-        <v>108095.84</v>
+        <v>295892.72</v>
       </c>
       <c r="O387" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>984</v>
+        <v>990</v>
       </c>
       <c r="B388" t="s">
-        <v>985</v>
+        <v>991</v>
       </c>
       <c r="C388" s="1">
-        <v>231000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>99.267</v>
+        <v>100.324</v>
       </c>
       <c r="E388" s="1">
-        <v>102.83</v>
+        <v>100.0</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
-        <v>237537.3</v>
+        <v>100000.0</v>
       </c>
       <c r="I388" s="1">
-        <v>-8230.53</v>
+        <v>324.0</v>
       </c>
       <c r="J388" s="1">
-        <v>-3.4649421375085</v>
+        <v>0.324</v>
       </c>
       <c r="K388">
-        <v>2.74</v>
-[...2 lines deleted...]
-        <v>986</v>
+        <v>0.04</v>
+      </c>
+      <c r="L388">
+        <v>40.44</v>
       </c>
       <c r="M388" s="1">
-        <v>229306.77</v>
+        <v>100324.0</v>
       </c>
       <c r="N388" s="1">
-        <v>235643.45</v>
+        <v>100364.44</v>
       </c>
       <c r="O388" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>987</v>
+        <v>992</v>
       </c>
       <c r="B389" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="C389" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>97.433</v>
+        <v>95.916</v>
       </c>
       <c r="E389" s="1">
-        <v>100.0</v>
+        <v>97.25</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
-        <v>300000.0</v>
+        <v>194500.0</v>
       </c>
       <c r="I389" s="1">
-        <v>-7701.0</v>
+        <v>-2668.0</v>
       </c>
       <c r="J389" s="1">
-        <v>-2.567</v>
+        <v>-1.3717223650386</v>
       </c>
       <c r="K389">
-        <v>0.59</v>
+        <v>2.46</v>
       </c>
       <c r="L389" t="s">
-        <v>989</v>
+        <v>994</v>
       </c>
       <c r="M389" s="1">
-        <v>292299.0</v>
+        <v>191832.0</v>
       </c>
       <c r="N389" s="1">
-        <v>294083.4</v>
+        <v>196749.81</v>
       </c>
       <c r="O389" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>990</v>
+        <v>995</v>
       </c>
       <c r="B390" t="s">
-        <v>991</v>
+        <v>996</v>
       </c>
       <c r="C390" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>94.769</v>
+        <v>99.757</v>
       </c>
       <c r="E390" s="1">
-        <v>97.25</v>
+        <v>99.147</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
-        <v>194500.0</v>
+        <v>297441.0</v>
       </c>
       <c r="I390" s="1">
-        <v>-4962.0</v>
+        <v>1830.0</v>
       </c>
       <c r="J390" s="1">
-        <v>-2.5511568123393</v>
+        <v>0.61524806600301</v>
       </c>
       <c r="K390">
-        <v>2.32</v>
+        <v>2.96</v>
       </c>
       <c r="L390" t="s">
-        <v>992</v>
+        <v>997</v>
       </c>
       <c r="M390" s="1">
-        <v>189538.0</v>
+        <v>299271.0</v>
       </c>
       <c r="N390" s="1">
-        <v>194168.14</v>
+        <v>308139.49</v>
       </c>
       <c r="O390" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="B391" t="s">
-        <v>994</v>
+        <v>999</v>
       </c>
       <c r="C391" s="1">
-        <v>300000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="D391" s="1">
-        <v>99.342</v>
+        <v>99.173</v>
       </c>
       <c r="E391" s="1">
-        <v>99.147</v>
+        <v>99.695</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
-        <v>297441.0</v>
+        <v>158515.05</v>
       </c>
       <c r="I391" s="1">
-        <v>585.0</v>
+        <v>-829.98</v>
       </c>
       <c r="J391" s="1">
-        <v>0.19667766044358</v>
+        <v>-0.52359697076082</v>
       </c>
       <c r="K391">
-        <v>2.77</v>
-[...2 lines deleted...]
-        <v>995</v>
+        <v>0.28</v>
+      </c>
+      <c r="L391">
+        <v>441.06</v>
       </c>
       <c r="M391" s="1">
-        <v>298026.0</v>
+        <v>157685.07</v>
       </c>
       <c r="N391" s="1">
-        <v>306333.53</v>
+        <v>158126.13</v>
       </c>
       <c r="O391" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="B392" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="C392" s="1">
-        <v>159000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D392" s="1">
-        <v>98.808</v>
+        <v>82.546</v>
       </c>
       <c r="E392" s="1">
-        <v>99.695</v>
+        <v>81.804</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
-        <v>158515.05</v>
+        <v>490824.0</v>
       </c>
       <c r="I392" s="1">
-        <v>-1410.33</v>
+        <v>4452.0</v>
       </c>
       <c r="J392" s="1">
-        <v>-0.88971362656101</v>
+        <v>0.90704611021466</v>
       </c>
       <c r="K392">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>98.01</v>
+        <v>0.46</v>
+      </c>
+      <c r="L392" t="s">
+        <v>1002</v>
       </c>
       <c r="M392" s="1">
-        <v>157104.72</v>
+        <v>495276.0</v>
       </c>
       <c r="N392" s="1">
-        <v>157202.73</v>
+        <v>498049.97</v>
       </c>
       <c r="O392" s="1">
-        <v>0.09</v>
+        <v>0.28</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>998</v>
+        <v>1003</v>
       </c>
       <c r="B393" t="s">
-        <v>999</v>
+        <v>1004</v>
       </c>
       <c r="C393" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D393" s="1">
-        <v>81.929</v>
+        <v>100.566</v>
       </c>
       <c r="E393" s="1">
-        <v>81.804</v>
+        <v>99.417</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
       <c r="G393">
         <v>1.0</v>
       </c>
       <c r="H393" s="1">
-        <v>490824.0</v>
+        <v>198834.0</v>
       </c>
       <c r="I393" s="1">
-        <v>750.0</v>
+        <v>2298.0</v>
       </c>
       <c r="J393" s="1">
-        <v>0.15280426385018</v>
+        <v>1.1557379522617</v>
       </c>
       <c r="K393">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>0.11</v>
+      </c>
+      <c r="L393">
+        <v>226.03</v>
       </c>
       <c r="M393" s="1">
-        <v>491574.0</v>
+        <v>201132.0</v>
       </c>
       <c r="N393" s="1">
-        <v>494089.07</v>
+        <v>201358.03</v>
       </c>
       <c r="O393" s="1">
-        <v>0.29</v>
+        <v>0.11</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="B394" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="C394" s="1">
         <v>200000.0</v>
       </c>
       <c r="D394" s="1">
-        <v>100.113</v>
+        <v>98.55</v>
       </c>
       <c r="E394" s="1">
-        <v>99.417</v>
+        <v>100.0</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
       <c r="G394">
         <v>1.0</v>
       </c>
       <c r="H394" s="1">
-        <v>198834.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I394" s="1">
-        <v>1392.0</v>
+        <v>-2900.0</v>
       </c>
       <c r="J394" s="1">
-        <v>0.70008147499925</v>
+        <v>-1.45</v>
       </c>
       <c r="K394">
-        <v>3.65</v>
+        <v>1.86</v>
       </c>
       <c r="L394" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="M394" s="1">
-        <v>200226.0</v>
+        <v>197100.0</v>
       </c>
       <c r="N394" s="1">
-        <v>207520.52</v>
+        <v>200814.49</v>
       </c>
       <c r="O394" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="B395" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="C395" s="1">
-        <v>200000.0</v>
+        <v>685.0</v>
       </c>
       <c r="D395" s="1">
-        <v>97.757</v>
+        <v>153.1</v>
       </c>
       <c r="E395" s="1">
-        <v>100.0</v>
+        <v>44.3747445256</v>
       </c>
       <c r="F395" t="s">
         <v>8</v>
       </c>
       <c r="G395">
         <v>1.0</v>
       </c>
       <c r="H395" s="1">
-        <v>200000.0</v>
+        <v>303967.0</v>
       </c>
       <c r="I395" s="1">
-        <v>-4486.0</v>
+        <v>744768.0</v>
       </c>
       <c r="J395" s="1">
-        <v>-2.243</v>
+        <v>245.01607082348</v>
       </c>
       <c r="K395">
-        <v>1.68</v>
-[...2 lines deleted...]
-        <v>1006</v>
+        <v>0.0</v>
+      </c>
+      <c r="L395">
+        <v>0.0</v>
       </c>
       <c r="M395" s="1">
-        <v>195514.0</v>
+        <v>1048735.0</v>
       </c>
       <c r="N395" s="1">
-        <v>198865.68</v>
+        <v>1048735.0</v>
       </c>
       <c r="O395" s="1">
-        <v>0.11</v>
+        <v>0.59</v>
       </c>
       <c r="P395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
       <c r="B396" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="C396" s="1">
-        <v>548.0</v>
+        <v>685.0</v>
       </c>
       <c r="D396" s="1">
-        <v>0.12</v>
+        <v>8.4</v>
       </c>
       <c r="E396" s="1">
-        <v>0.1073448905</v>
+        <v>2.7379562044</v>
       </c>
       <c r="F396" t="s">
         <v>8</v>
       </c>
       <c r="G396">
         <v>1.0</v>
       </c>
       <c r="H396" s="1">
-        <v>0.0</v>
+        <v>18755.0</v>
       </c>
       <c r="I396" s="1">
-        <v>17337.5</v>
+        <v>38785.0</v>
       </c>
       <c r="J396" s="1">
-        <v>0</v>
+        <v>206.79818715009</v>
       </c>
       <c r="K396">
         <v>0.0</v>
       </c>
       <c r="L396">
         <v>0.0</v>
       </c>
       <c r="M396" s="1">
-        <v>17337.5</v>
+        <v>57540.0</v>
       </c>
       <c r="N396" s="1">
-        <v>17337.5</v>
+        <v>57540.0</v>
       </c>
       <c r="O396" s="1">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="P396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="B397" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="C397" s="1">
-        <v>165.0</v>
+        <v>904.0</v>
       </c>
       <c r="D397" s="1">
-        <v>37.4</v>
+        <v>0.0925</v>
       </c>
       <c r="E397" s="1">
-        <v>53.2</v>
+        <v>0.1083904867</v>
       </c>
       <c r="F397" t="s">
         <v>8</v>
       </c>
       <c r="G397">
         <v>1.0</v>
       </c>
       <c r="H397" s="1">
-        <v>87780.0</v>
+        <v>0.0</v>
       </c>
       <c r="I397" s="1">
-        <v>-26070.0</v>
+        <v>-35912.5</v>
       </c>
       <c r="J397" s="1">
-        <v>-29.699248120301</v>
+        <v>0</v>
       </c>
       <c r="K397">
         <v>0.0</v>
       </c>
       <c r="L397">
         <v>0.0</v>
       </c>
       <c r="M397" s="1">
-        <v>61710.0</v>
+        <v>-35912.5</v>
       </c>
       <c r="N397" s="1">
-        <v>61710.0</v>
+        <v>-35912.5</v>
       </c>
       <c r="O397" s="1">
-        <v>0.04</v>
+        <v>-0.02</v>
       </c>
       <c r="P397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
       <c r="B398" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="C398" s="1">
-        <v>230.0</v>
+        <v>165.0</v>
       </c>
       <c r="D398" s="1">
-        <v>36.5</v>
+        <v>86.7</v>
       </c>
       <c r="E398" s="1">
-        <v>75.3</v>
+        <v>53.2</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
       <c r="G398">
         <v>1.0</v>
       </c>
       <c r="H398" s="1">
-        <v>173190.0</v>
+        <v>87780.0</v>
       </c>
       <c r="I398" s="1">
-        <v>-89240.0</v>
+        <v>55275.0</v>
       </c>
       <c r="J398" s="1">
-        <v>-51.527224435591</v>
+        <v>62.96992481203</v>
       </c>
       <c r="K398">
         <v>0.0</v>
       </c>
       <c r="L398">
         <v>0.0</v>
       </c>
       <c r="M398" s="1">
-        <v>83950.0</v>
+        <v>143055.0</v>
       </c>
       <c r="N398" s="1">
-        <v>83950.0</v>
+        <v>143055.0</v>
       </c>
       <c r="O398" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B399" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="C399" s="1">
-        <v>-548.0</v>
+        <v>230.0</v>
       </c>
       <c r="D399" s="1">
-        <v>0.09</v>
+        <v>93.6</v>
       </c>
       <c r="E399" s="1">
-        <v>0.0698631387</v>
+        <v>75.3</v>
       </c>
       <c r="F399" t="s">
         <v>8</v>
       </c>
       <c r="G399">
         <v>1.0</v>
       </c>
       <c r="H399" s="1">
-        <v>0.0</v>
+        <v>173190.0</v>
       </c>
       <c r="I399" s="1">
-        <v>-27587.5</v>
+        <v>42090.0</v>
       </c>
       <c r="J399" s="1">
+        <v>24.302788844622</v>
+      </c>
+      <c r="K399">
+        <v>0.0</v>
+      </c>
+      <c r="L399">
+        <v>0.0</v>
+      </c>
+      <c r="M399" s="1">
+        <v>215280.0</v>
+      </c>
+      <c r="N399" s="1">
+        <v>215280.0</v>
+      </c>
+      <c r="O399" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P399">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="400" spans="1:16">
+      <c r="A400" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C400" s="1">
+        <v>-1368.0</v>
+      </c>
+      <c r="D400" s="1">
+        <v>50.9</v>
+      </c>
+      <c r="E400" s="1">
+        <v>13.2581871345</v>
+      </c>
+      <c r="F400" t="s">
+        <v>8</v>
+      </c>
+      <c r="G400">
+        <v>1.0</v>
+      </c>
+      <c r="H400" s="1">
+        <v>-181372.0</v>
+      </c>
+      <c r="I400" s="1">
+        <v>-514940.0</v>
+      </c>
+      <c r="J400" s="1">
+        <v>283.91372427938</v>
+      </c>
+      <c r="K400">
+        <v>0.0</v>
+      </c>
+      <c r="L400">
+        <v>0.0</v>
+      </c>
+      <c r="M400" s="1">
+        <v>-696312.0</v>
+      </c>
+      <c r="N400" s="1">
+        <v>-696312.0</v>
+      </c>
+      <c r="O400" s="1">
+        <v>-0.39</v>
+      </c>
+      <c r="P400">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="401" spans="1:16">
+      <c r="A401" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C401" s="1">
+        <v>-904.0</v>
+      </c>
+      <c r="D401" s="1">
+        <v>0.065</v>
+      </c>
+      <c r="E401" s="1">
+        <v>0.0738550885</v>
+      </c>
+      <c r="F401" t="s">
+        <v>8</v>
+      </c>
+      <c r="G401">
+        <v>1.0</v>
+      </c>
+      <c r="H401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I401" s="1">
+        <v>20012.5</v>
+      </c>
+      <c r="J401" s="1">
         <v>0</v>
       </c>
-      <c r="K399">
-[...14 lines deleted...]
-      <c r="P399">
+      <c r="K401">
+        <v>0.0</v>
+      </c>
+      <c r="L401">
+        <v>0.0</v>
+      </c>
+      <c r="M401" s="1">
+        <v>20012.5</v>
+      </c>
+      <c r="N401" s="1">
+        <v>20012.5</v>
+      </c>
+      <c r="O401" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P401">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>