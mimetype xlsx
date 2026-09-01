--- v3 (2026-07-10)
+++ v4 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1022">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="993">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -265,51 +265,51 @@
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -487,51 +487,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -1036,2094 +1036,2007 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>VG190626</t>
-[...10 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>3 152.86</t>
+    <t>5 283.16</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>6 520.55</t>
+    <t>7 719.18</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 889.73</t>
+    <t>2 951.37</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>13 190.75</t>
+    <t>1 216.44</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>4 891.85</t>
+    <t>6 730.89</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 630.14</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>1 902.47</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>6 386.05</t>
+    <t>7 483.32</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>12 589.41</t>
+    <t>14 982.84</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 616.44</t>
-[...17 lines deleted...]
-    <t>5 638.36</t>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>1 693.15</t>
+  </si>
+  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>7 498.63</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>16 109.59</t>
-[...8 lines deleted...]
-    <t>9 502.64</t>
+    <t>1 006.85</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 711.59</t>
+    <t>4 448.02</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>1 085.88</t>
+    <t>2 169.41</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>3 367.70</t>
+    <t>4 258.62</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 870.79</t>
+    <t>2 207.26</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>1 490.41</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>1 736.30</t>
+    <t>3 071.92</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>2 026.11</t>
+    <t>3 246.66</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>5 849.32</t>
-[...17 lines deleted...]
-    <t>4 754.79</t>
+    <t>6 808.22</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>1 467.12</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 187.01</t>
+    <t>1 425.37</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>4 886.54</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
+    <t>1 968.08</t>
+  </si>
+  <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>2 207.77</t>
+    <t>3 369.76</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>2 387.67</t>
+    <t>3 826.03</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>4 332.64</t>
-[...10 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>2 450.34</t>
+    <t>4 761.99</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>8 904.45</t>
-[...7 lines deleted...]
-  <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 213.54</t>
+    <t>1 456.45</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>29 978.41</t>
+    <t>36 046.85</t>
+  </si>
+  <si>
+    <t>BE0000368770</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
+  </si>
+  <si>
+    <t>1 116.67</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>2 768.41</t>
+    <t>11 230.98</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>3 470.34</t>
+    <t>4 589.80</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>3 956.16</t>
+    <t>5 257.53</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>2 640.54</t>
+    <t>4 193.80</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>3 904.11</t>
-[...8 lines deleted...]
-    <t>1 634.59</t>
+    <t>5 205.48</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>4 405.48</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>3 270.70</t>
+    <t>4 375.66</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>5 409.25</t>
+    <t>6 796.23</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>3 206.16</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>3 854.79</t>
+    <t>4 813.70</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 503.08</t>
+    <t>1 862.67</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
+    <t>2 114.99</t>
+  </si>
+  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>3 632.88</t>
+    <t>4 300.68</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
+    <t>1 477.48</t>
+  </si>
+  <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>3 436.99</t>
-[...8 lines deleted...]
-    <t>1 945.21</t>
+    <t>4 296.23</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>5 961.64</t>
+    <t>7 057.53</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>8 553.08</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>14 736.99</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>15 864.38</t>
+    <t>9 199.32</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>26 178.08</t>
+    <t>3 523.97</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>8 802.96</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>2 330.14</t>
+    <t>3 768.49</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 621.92</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>3 754.11</t>
+    <t>4 678.77</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 017.12</t>
+  </si>
+  <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>2 102.05</t>
+    <t>2 632.88</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>1 869.86</t>
+    <t>2 212.33</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>4 389.04</t>
+    <t>6 854.79</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 642.27</t>
+    <t>2 158.71</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>3 675.54</t>
+    <t>4 690.88</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>4 223.56</t>
+    <t>6 708.01</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>8 234.12</t>
+    <t>10 072.09</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>13 506.85</t>
-[...1 lines deleted...]
-  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>1 546.23</t>
-[...23 lines deleted...]
-    <t>ELIS SA 3.875 23/03/2032</t>
+    <t>3 344.18</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>1 469.86</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>10 686.73</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>2 239.73</t>
+    <t>2 753.42</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>6 242.47</t>
+    <t>7 856.16</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>1 149.69</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>1 705.48</t>
-[...29 lines deleted...]
-    <t>9 367.40</t>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>1 191.10</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>EU000A4ERVC2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.25 12/12/2036</t>
+  </si>
+  <si>
+    <t>12 149.55</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>19 780.27</t>
-[...8 lines deleted...]
-    <t>11 667.50</t>
+    <t>25 690.15</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>5 053.42</t>
+    <t>6 217.81</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 504.12</t>
+    <t>3 547.50</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>3 419.18</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>1 766.71</t>
-[...5 lines deleted...]
-    <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
+    <t>2 441.02</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>1 007.35</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 381.62</t>
-[...8 lines deleted...]
-    <t>2 849.67</t>
+    <t>1 759.07</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>1 597.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>3 679.73</t>
+    <t>4 440.00</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>27 447.07</t>
-[...44 lines deleted...]
-    <t>14 657.23</t>
+    <t>1 156.49</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>50 326.80</t>
+    <t>89 500.89</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>19 798.62</t>
-[...11 lines deleted...]
-    <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
+    <t>1 205.57</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>83 611.80</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>92 331.18</t>
+    <t>111 778.17</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>8 243.85</t>
-[...26 lines deleted...]
-    <t>3 418.49</t>
+    <t>68 491.54</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
+    <t>1 366.44</t>
+  </si>
+  <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>3 605.48</t>
+    <t>4 564.38</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
+    <t>1 847.26</t>
+  </si>
+  <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>1 078.77</t>
+    <t>1 335.62</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>9 968.84</t>
+    <t>11 561.30</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>3 287.67</t>
-[...8 lines deleted...]
-    <t>2 880.00</t>
+    <t>10 787.67</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>15 678.08</t>
+    <t>FR0014018J01</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>3 594.14</t>
+    <t>4 515.72</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>3 156.16</t>
-[...8 lines deleted...]
-    <t>4 457.22</t>
+    <t>4 252.05</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>2 337.33</t>
+    <t>3 005.14</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>12 580.48</t>
+    <t>15 234.59</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>5 379.45</t>
+    <t>6 543.84</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>4 939.60</t>
+    <t>6 115.70</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>IE00BH3SQ895</t>
-[...5 lines deleted...]
-    <t>4 591.15</t>
+    <t>1 000.33</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>2 559.11</t>
-[...5 lines deleted...]
-    <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>2 194.25</t>
+    <t>6 126.32</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>10 718.45</t>
+    <t>22 525.52</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>12 591.27</t>
+  </si>
+  <si>
+    <t>IT0005496770</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
+  </si>
+  <si>
+    <t>27 511.60</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>5 012.77</t>
-[...35 lines deleted...]
-    <t>26 095.03</t>
+    <t>11 016.26</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>16 255.39</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>18 330.42</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 783.56</t>
+    <t>2 502.74</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>2 107.56</t>
+    <t>4 023.53</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>9 421.92</t>
+    <t>1 223.29</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>6 465.41</t>
+    <t>8 057.88</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 450.34</t>
+    <t>2 049.66</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>6 744.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>5 014.67</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>4 361.64</t>
+    <t>5 468.65</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>1 561.64</t>
+    <t>3 616.44</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>1 682.88</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>3 084.66</t>
+    <t>4 194.25</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
+    <t>2 127.21</t>
+  </si>
+  <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>3 020.55</t>
+    <t>6 102.74</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>2 105.41</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>6 443.84</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>1 040.22</t>
+    <t>3 207.34</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>8 516.96</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>5 435.06</t>
+    <t>6 653.68</t>
   </si>
   <si>
     <t>XS2680745382</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
   </si>
   <si>
-    <t>8 210.56</t>
+    <t>10 128.92</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 912.22</t>
+    <t>6 851.95</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>6 812.09</t>
+    <t>8 403.70</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>1 468.80</t>
+    <t>2 998.80</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>1 819.27</t>
+    <t>2 214.87</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>7 902.07</t>
+    <t>12 699.40</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>7 859.25</t>
+    <t>12 627.49</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>7 800.00</t>
+    <t>10 471.23</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>4 741.70</t>
+    <t>5 613.33</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
+    <t>1 804.38</t>
+  </si>
+  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>3 676.68</t>
+    <t>6 160.93</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>21 264.38</t>
+    <t>2 709.59</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 945.21</t>
-[...10 lines deleted...]
-  <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>1 641.34</t>
+    <t>2 156.96</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 317.77</t>
+    <t>1 723.49</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>5 350.03</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>5 242.40</t>
+    <t>10 046.52</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
+    <t>1 920.35</t>
+  </si>
+  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>10 065.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>4 690.24</t>
+    <t>5 469.35</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
+    <t>1 220.55</t>
+  </si>
+  <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 658.90</t>
+    <t>6 583.56</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>7 060.24</t>
+    <t>8 643.25</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>XS2552369469</t>
-[...5 lines deleted...]
-    <t>12 671.23</t>
+    <t>1 417.81</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 579.79</t>
-[...5 lines deleted...]
-    <t>RELX FINANCE BV 0.5 10/03/2028</t>
+    <t>3 042.12</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
+    <t>1 733.73</t>
+  </si>
+  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>2 895.12</t>
+    <t>3 929.10</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 065.27</t>
-[...5 lines deleted...]
-    <t>SANOFI SA 2.75 11/03/2031</t>
+    <t>2 174.93</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>3 140.69</t>
+    <t>3 848.05</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>5 865.41</t>
-[...1 lines deleted...]
-  <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>20 106.85</t>
+    <t>10 136.95</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 374.76</t>
+    <t>1 862.27</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>6 811.64</t>
+    <t>8 352.74</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>4 618.15</t>
+    <t>6 210.62</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>16 063.56</t>
+    <t>3 753.23</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>6 248.55</t>
-[...35 lines deleted...]
-    <t>7 840.00</t>
+    <t>11 339.88</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
+  </si>
+  <si>
+    <t>42 293.04</t>
+  </si>
+  <si>
+    <t>ES00000128C6</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
+  </si>
+  <si>
+    <t>7 977.38</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>3 146.30</t>
+    <t>4 241.10</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
+    <t>2 089.55</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>7 846.58</t>
-[...17 lines deleted...]
-    <t>11 872.60</t>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>1 245.22</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>2 571.06</t>
+    <t>3 470.03</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
+    <t>1 003.08</t>
+  </si>
+  <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>1 590.41</t>
+    <t>3 439.73</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>3 544.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>4 086.99</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>6 558.90</t>
+    <t>7 791.78</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...2 lines deleted...]
-    <t>XS2798269069</t>
+    <t>1 302.43</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>8 290.41</t>
+    <t>10 619.18</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>2 139.84</t>
+    <t>4 121.18</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 931.75</t>
+    <t>3 124.19</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>4 108.95</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>10 476.37</t>
+    <t>12 171.58</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>11 412.67</t>
+    <t>14 066.78</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
+  </si>
+  <si>
+    <t>1 191.77</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>6 835.07</t>
+    <t>8 021.71</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>2 297.72</t>
+    <t>3 519.91</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 917.81</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>1 257.84</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 773.97</t>
+    <t>3 390.41</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
+    <t>1 253.42</t>
+  </si>
+  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>3 714.49</t>
-[...11 lines deleted...]
-    <t>APR26 SX5E C @ 6100.000000</t>
+    <t>4 578.33</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2612CR08</t>
-[...14 lines deleted...]
-    <t>APR26 SX5E C @ 5950.000000</t>
+    <t>ER32612CK03</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/973750.</t>
+  </si>
+  <si>
+    <t>SX5E2606PS25</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5650.000000</t>
+  </si>
+  <si>
+    <t>SX5E2606PS48</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5950.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>ER32612CK04</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/975000.</t>
+  </si>
+  <si>
+    <t>ER32612CK05</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/977500.</t>
+  </si>
+  <si>
+    <t>SX5E2606PS26</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5800.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3443,226 +3356,226 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>68988.63</v>
       </c>
       <c r="D2">
-        <v>180.35</v>
+        <v>183.11</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>12442538.76</v>
+        <v>12632963.25</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>12442538.76</v>
+        <v>12632963.25</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>992261.3087</v>
+        <v>987476.6479</v>
       </c>
       <c r="D3">
-        <v>113.7</v>
+        <v>115.39</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>112822675.27</v>
+        <v>113948285.1</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>112822675.27</v>
+        <v>113948285.1</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>495895.81</v>
+        <v>558530.73</v>
       </c>
       <c r="D4">
-        <v>102.51</v>
+        <v>102.45</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>50835519.61</v>
+        <v>57222679.59</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>50835519.61</v>
+        <v>57222679.59</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>7132.9265</v>
+        <v>7150.5303</v>
       </c>
       <c r="D5">
-        <v>102.1</v>
+        <v>103.52</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>728327.44</v>
+        <v>740243.42</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>728327.44</v>
+        <v>740243.42</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>104.96</v>
+        <v>106.52</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>104.96</v>
+        <v>106.52</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>104.96</v>
+        <v>106.52</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3714,20034 +3627,20034 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>952.0</v>
       </c>
       <c r="D2" s="1">
-        <v>32.26</v>
+        <v>38.1</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>33529.44</v>
       </c>
       <c r="I2" s="1">
-        <v>-2817.92</v>
+        <v>2741.76</v>
       </c>
       <c r="J2" s="1">
-        <v>-8.404315729699</v>
+        <v>8.1771720613288</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>30711.52</v>
+        <v>36271.2</v>
       </c>
       <c r="N2" s="1">
-        <v>30711.52</v>
+        <v>36271.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.02</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>2915.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.06</v>
+        <v>33.93</v>
       </c>
       <c r="E3" s="1">
         <v>28.2823842196</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>82443.15</v>
       </c>
       <c r="I3" s="1">
-        <v>2266.75</v>
+        <v>16462.8</v>
       </c>
       <c r="J3" s="1">
-        <v>2.7494703926281</v>
+        <v>19.968669319404</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>84709.9</v>
+        <v>98905.95</v>
       </c>
       <c r="N3" s="1">
-        <v>84709.9</v>
+        <v>98905.95</v>
       </c>
       <c r="O3" s="1">
         <v>0.05</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>790.0</v>
+        <v>766.0</v>
       </c>
       <c r="D4" s="1">
-        <v>239.8</v>
+        <v>244.2</v>
       </c>
       <c r="E4" s="1">
-        <v>245.3113924051</v>
+        <v>245.3463707572</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>193796.0</v>
+        <v>187935.32</v>
       </c>
       <c r="I4" s="1">
-        <v>-4354.0</v>
+        <v>-878.12</v>
       </c>
       <c r="J4" s="1">
-        <v>-2.2466923981919</v>
+        <v>-0.46724585884122</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>189442.0</v>
+        <v>187057.2</v>
       </c>
       <c r="N4" s="1">
-        <v>189442.0</v>
+        <v>187057.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>1288.0</v>
+        <v>1249.0</v>
       </c>
       <c r="D5" s="1">
-        <v>137.8</v>
+        <v>165.0</v>
       </c>
       <c r="E5" s="1">
-        <v>202.741552795</v>
+        <v>201.9023939151</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>261131.12</v>
+        <v>252176.09</v>
       </c>
       <c r="I5" s="1">
-        <v>-83644.72</v>
+        <v>-46091.09</v>
       </c>
       <c r="J5" s="1">
-        <v>-32.031693503248</v>
+        <v>-18.277343423003</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>177486.4</v>
+        <v>206085.0</v>
       </c>
       <c r="N5" s="1">
-        <v>177486.4</v>
+        <v>206085.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>123.0</v>
+        <v>116.0</v>
       </c>
       <c r="D6" s="1">
-        <v>858.8</v>
+        <v>911.8</v>
       </c>
       <c r="E6" s="1">
-        <v>1263.0082926829</v>
+        <v>1263.0082758621</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>155350.02</v>
+        <v>146508.96</v>
       </c>
       <c r="I6" s="1">
-        <v>-49717.62</v>
+        <v>-40740.16</v>
       </c>
       <c r="J6" s="1">
-        <v>-32.003613517398</v>
+        <v>-27.807282230384</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>105632.4</v>
+        <v>105768.8</v>
       </c>
       <c r="N6" s="1">
-        <v>105632.4</v>
+        <v>105768.8</v>
       </c>
       <c r="O6" s="1">
         <v>0.06</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>15839.0</v>
+        <v>15354.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.8</v>
+        <v>24.14</v>
       </c>
       <c r="E7" s="1">
-        <v>27.0627255509</v>
+        <v>27.0131438062</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>428646.51</v>
+        <v>414759.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-4161.31</v>
+        <v>-44114.25</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.97080225848567</v>
+        <v>-10.636095623633</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>424485.2</v>
+        <v>370645.56</v>
       </c>
       <c r="N7" s="1">
-        <v>424485.2</v>
+        <v>370645.56</v>
       </c>
       <c r="O7" s="1">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>261.0</v>
       </c>
       <c r="D8" s="1">
-        <v>116.1</v>
+        <v>113.3</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>30902.4</v>
       </c>
       <c r="I8" s="1">
-        <v>-600.3</v>
+        <v>-1331.1</v>
       </c>
       <c r="J8" s="1">
-        <v>-1.9425675675676</v>
+        <v>-4.3074324324324</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>30302.1</v>
+        <v>29571.3</v>
       </c>
       <c r="N8" s="1">
-        <v>30302.1</v>
+        <v>29571.3</v>
       </c>
       <c r="O8" s="1">
         <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>818.0</v>
       </c>
       <c r="D9" s="1">
-        <v>67.0</v>
+        <v>66.1</v>
       </c>
       <c r="E9" s="1">
         <v>62.9093520782</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>51459.85</v>
       </c>
       <c r="I9" s="1">
-        <v>3346.15</v>
+        <v>2609.95</v>
       </c>
       <c r="J9" s="1">
-        <v>6.5024480250137</v>
+        <v>5.0718181261702</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>54806.0</v>
+        <v>54069.8</v>
       </c>
       <c r="N9" s="1">
-        <v>54806.0</v>
+        <v>54069.8</v>
       </c>
       <c r="O9" s="1">
         <v>0.03</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>14488.0</v>
+        <v>13722.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.564</v>
+        <v>10.065</v>
       </c>
       <c r="E10" s="1">
-        <v>8.8602270845</v>
+        <v>8.8602273721</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>128366.97</v>
+        <v>121580.04</v>
       </c>
       <c r="I10" s="1">
-        <v>10196.26</v>
+        <v>16531.89</v>
       </c>
       <c r="J10" s="1">
-        <v>7.9430557564769</v>
+        <v>13.597536240324</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>138563.23</v>
+        <v>138111.93</v>
       </c>
       <c r="N10" s="1">
-        <v>138563.23</v>
+        <v>138111.93</v>
       </c>
       <c r="O10" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>2845.0</v>
+        <v>2758.0</v>
       </c>
       <c r="D11" s="1">
-        <v>169.5</v>
+        <v>173.18</v>
       </c>
       <c r="E11" s="1">
-        <v>161.7518804921</v>
+        <v>162.1618636693</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>460184.1</v>
+        <v>447242.42</v>
       </c>
       <c r="I11" s="1">
-        <v>22043.4</v>
+        <v>30388.02</v>
       </c>
       <c r="J11" s="1">
-        <v>4.7901263863745</v>
+        <v>6.7945299106467</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>482227.5</v>
+        <v>477630.44</v>
       </c>
       <c r="N11" s="1">
-        <v>482227.5</v>
+        <v>477630.44</v>
       </c>
       <c r="O11" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>1890.0</v>
+        <v>1832.0</v>
       </c>
       <c r="D12" s="1">
-        <v>377.3</v>
+        <v>374.9</v>
       </c>
       <c r="E12" s="1">
-        <v>232.4201005291</v>
+        <v>235.8401637555</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>439273.99</v>
+        <v>432059.18</v>
       </c>
       <c r="I12" s="1">
-        <v>273823.01</v>
+        <v>254757.62</v>
       </c>
       <c r="J12" s="1">
-        <v>62.335357028537</v>
+        <v>58.963593829901</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>713097.0</v>
+        <v>686816.8</v>
       </c>
       <c r="N12" s="1">
-        <v>713097.0</v>
+        <v>686816.8</v>
       </c>
       <c r="O12" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>4631.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.15</v>
+        <v>17.16</v>
       </c>
       <c r="E13" s="1">
         <v>25.1987583675</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>116695.45</v>
       </c>
       <c r="I13" s="1">
-        <v>-9487.8</v>
+        <v>-37227.49</v>
       </c>
       <c r="J13" s="1">
-        <v>-8.1303941156232</v>
+        <v>-31.901406610112</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>107207.65</v>
+        <v>79467.96</v>
       </c>
       <c r="N13" s="1">
-        <v>107207.65</v>
+        <v>79467.96</v>
       </c>
       <c r="O13" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>546.0</v>
       </c>
       <c r="D14" s="1">
-        <v>52.3</v>
+        <v>66.8</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>34698.3</v>
       </c>
       <c r="I14" s="1">
-        <v>-6142.5</v>
+        <v>1774.5</v>
       </c>
       <c r="J14" s="1">
-        <v>-17.702596380803</v>
+        <v>5.1140833988985</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>28555.8</v>
+        <v>36472.8</v>
       </c>
       <c r="N14" s="1">
-        <v>28555.8</v>
+        <v>36472.8</v>
       </c>
       <c r="O14" s="1">
         <v>0.02</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>5419.0</v>
+        <v>5253.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.26</v>
+        <v>55.7</v>
       </c>
       <c r="E15" s="1">
-        <v>62.0221073999</v>
+        <v>61.854368932</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>336097.8</v>
+        <v>324921.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-69157.86</v>
+        <v>-32328.9</v>
       </c>
       <c r="J15" s="1">
-        <v>-20.57670713703</v>
+        <v>-9.9497724062157</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>266939.94</v>
+        <v>292592.1</v>
       </c>
       <c r="N15" s="1">
-        <v>266939.94</v>
+        <v>292592.1</v>
       </c>
       <c r="O15" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>2497.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.196</v>
+        <v>10.915</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750020024</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>32897.98</v>
       </c>
       <c r="I16" s="1">
-        <v>-9935.57</v>
+        <v>-5643.22</v>
       </c>
       <c r="J16" s="1">
-        <v>-30.201155207706</v>
+        <v>-17.153697582648</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>22962.41</v>
+        <v>27254.76</v>
       </c>
       <c r="N16" s="1">
-        <v>22962.41</v>
+        <v>27254.76</v>
       </c>
       <c r="O16" s="1">
         <v>0.01</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>6371.0</v>
+        <v>6176.0</v>
       </c>
       <c r="D17" s="1">
-        <v>64.44</v>
+        <v>69.24</v>
       </c>
       <c r="E17" s="1">
-        <v>56.0830764401</v>
+        <v>56.3800647668</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>357305.28</v>
+        <v>348203.28</v>
       </c>
       <c r="I17" s="1">
-        <v>53241.96</v>
+        <v>79422.96</v>
       </c>
       <c r="J17" s="1">
-        <v>14.900972076315</v>
+        <v>22.809365839403</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>410547.24</v>
+        <v>427626.24</v>
       </c>
       <c r="N17" s="1">
-        <v>410547.24</v>
+        <v>427626.24</v>
       </c>
       <c r="O17" s="1">
         <v>0.23</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
         <v>2992.0</v>
       </c>
       <c r="D18" s="1">
-        <v>29.34</v>
+        <v>35.36</v>
       </c>
       <c r="E18" s="1">
         <v>29.7645855615</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>89055.64</v>
       </c>
       <c r="I18" s="1">
-        <v>-1270.36</v>
+        <v>16741.48</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.4264789967261</v>
+        <v>18.798899205036</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>87785.28</v>
+        <v>105797.12</v>
       </c>
       <c r="N18" s="1">
-        <v>87785.28</v>
+        <v>105797.12</v>
       </c>
       <c r="O18" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>2199.0</v>
+        <v>2132.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1270.0</v>
+        <v>1394.0</v>
       </c>
       <c r="E19" s="1">
-        <v>519.9669804457</v>
+        <v>539.8435365854</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1143407.39</v>
+        <v>1150946.42</v>
       </c>
       <c r="I19" s="1">
-        <v>1649322.61</v>
+        <v>1821061.58</v>
       </c>
       <c r="J19" s="1">
-        <v>144.24627866014</v>
+        <v>158.22296749487</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2792730.0</v>
+        <v>2972008.0</v>
       </c>
       <c r="N19" s="1">
-        <v>2792730.0</v>
+        <v>2972008.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.58</v>
+        <v>1.61</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>686.0</v>
       </c>
       <c r="D20" s="1">
-        <v>61.56</v>
+        <v>63.44</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>42147.84</v>
       </c>
       <c r="I20" s="1">
-        <v>82.32</v>
+        <v>1372.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.1953125</v>
+        <v>3.2552083333333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>42230.16</v>
+        <v>43519.84</v>
       </c>
       <c r="N20" s="1">
-        <v>42230.16</v>
+        <v>43519.84</v>
       </c>
       <c r="O20" s="1">
         <v>0.02</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>17509.0</v>
+        <v>16973.0</v>
       </c>
       <c r="D21" s="1">
-        <v>41.11</v>
+        <v>39.57</v>
       </c>
       <c r="E21" s="1">
-        <v>28.5714055629</v>
+        <v>28.8278041595</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>500256.74</v>
+        <v>489294.32</v>
       </c>
       <c r="I21" s="1">
-        <v>219538.25</v>
+        <v>182327.29</v>
       </c>
       <c r="J21" s="1">
-        <v>43.885115870703</v>
+        <v>37.263316279658</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>719794.99</v>
+        <v>671621.61</v>
       </c>
       <c r="N21" s="1">
-        <v>719794.99</v>
+        <v>671621.61</v>
       </c>
       <c r="O21" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>3725.0</v>
       </c>
       <c r="D22" s="1">
-        <v>9.415</v>
+        <v>10.2</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950013423</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>31271.38</v>
       </c>
       <c r="I22" s="1">
-        <v>3799.5</v>
+        <v>6723.62</v>
       </c>
       <c r="J22" s="1">
-        <v>12.150087396207</v>
+        <v>21.50087396207</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>35070.88</v>
+        <v>37995.0</v>
       </c>
       <c r="N22" s="1">
-        <v>35070.88</v>
+        <v>37995.0</v>
       </c>
       <c r="O22" s="1">
         <v>0.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>595.0</v>
       </c>
       <c r="D23" s="1">
-        <v>53.05</v>
+        <v>54.9</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>32635.75</v>
       </c>
       <c r="I23" s="1">
-        <v>-1071.0</v>
+        <v>29.75</v>
       </c>
       <c r="J23" s="1">
-        <v>-3.281677301732</v>
+        <v>0.091157702825889</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>31564.75</v>
+        <v>32665.5</v>
       </c>
       <c r="N23" s="1">
-        <v>31564.75</v>
+        <v>32665.5</v>
       </c>
       <c r="O23" s="1">
         <v>0.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
         <v>3780.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.54</v>
+        <v>19.615</v>
       </c>
       <c r="E24" s="1">
         <v>18.1805714286</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>68722.56</v>
       </c>
       <c r="I24" s="1">
-        <v>1358.64</v>
+        <v>5422.14</v>
       </c>
       <c r="J24" s="1">
-        <v>1.9769927080714</v>
+        <v>7.8898981644456</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>70081.2</v>
+        <v>74144.7</v>
       </c>
       <c r="N24" s="1">
-        <v>70081.2</v>
+        <v>74144.7</v>
       </c>
       <c r="O24" s="1">
         <v>0.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>31770.0</v>
+        <v>30797.0</v>
       </c>
       <c r="D25" s="1">
-        <v>19.705</v>
+        <v>19.825</v>
       </c>
       <c r="E25" s="1">
-        <v>9.5222168713</v>
+        <v>9.7652784362</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>302520.83</v>
+        <v>300741.28</v>
       </c>
       <c r="I25" s="1">
-        <v>323507.02</v>
+        <v>309809.25</v>
       </c>
       <c r="J25" s="1">
-        <v>106.93710578541</v>
+        <v>103.01520629293</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>626027.85</v>
+        <v>610550.53</v>
       </c>
       <c r="N25" s="1">
-        <v>626027.85</v>
+        <v>610550.53</v>
       </c>
       <c r="O25" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
         <v>25443.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.267</v>
+        <v>2.839</v>
       </c>
       <c r="E26" s="1">
         <v>3.1977663798</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>81360.77</v>
       </c>
       <c r="I26" s="1">
-        <v>1761.51</v>
+        <v>-9128.09</v>
       </c>
       <c r="J26" s="1">
-        <v>2.1650606305717</v>
+        <v>-11.219276808713</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>83122.28</v>
+        <v>72232.68</v>
       </c>
       <c r="N26" s="1">
-        <v>83122.28</v>
+        <v>72232.68</v>
       </c>
       <c r="O26" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>70766.0</v>
+        <v>68599.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.516</v>
+        <v>10.656</v>
       </c>
       <c r="E27" s="1">
-        <v>7.7665221999</v>
+        <v>7.8345162466</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>549605.71</v>
+        <v>537439.98</v>
       </c>
       <c r="I27" s="1">
-        <v>194569.55</v>
+        <v>193550.96</v>
       </c>
       <c r="J27" s="1">
-        <v>35.401660947081</v>
+        <v>36.013502382164</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>744175.26</v>
+        <v>730990.94</v>
       </c>
       <c r="N27" s="1">
-        <v>744175.26</v>
+        <v>730990.94</v>
       </c>
       <c r="O27" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
         <v>4423.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.425</v>
+        <v>17.4</v>
       </c>
       <c r="E28" s="1">
         <v>16.4668573366</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>72832.91</v>
       </c>
       <c r="I28" s="1">
-        <v>-185.13</v>
+        <v>4127.29</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.25418454377286</v>
+        <v>5.6667926628223</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>72647.78</v>
+        <v>76960.2</v>
       </c>
       <c r="N28" s="1">
-        <v>72647.78</v>
+        <v>76960.2</v>
       </c>
       <c r="O28" s="1">
         <v>0.04</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>2924.0</v>
       </c>
       <c r="D29" s="1">
-        <v>14.495</v>
+        <v>14.22</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>41447.7</v>
       </c>
       <c r="I29" s="1">
-        <v>935.68</v>
+        <v>131.58</v>
       </c>
       <c r="J29" s="1">
-        <v>2.2574955908289</v>
+        <v>0.31746031746032</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>42383.38</v>
+        <v>41579.28</v>
       </c>
       <c r="N29" s="1">
-        <v>42383.38</v>
+        <v>41579.28</v>
       </c>
       <c r="O29" s="1">
         <v>0.02</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
         <v>646.0</v>
       </c>
       <c r="D30" s="1">
-        <v>140.9</v>
+        <v>151.2</v>
       </c>
       <c r="E30" s="1">
-        <v>131.8452012384</v>
+        <v>127.7952012384</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>85172.0</v>
+        <v>82555.7</v>
       </c>
       <c r="I30" s="1">
-        <v>5849.4</v>
+        <v>15119.5</v>
       </c>
       <c r="J30" s="1">
-        <v>6.8677499647772</v>
+        <v>18.314301738099</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>91021.4</v>
+        <v>97675.2</v>
       </c>
       <c r="N30" s="1">
-        <v>91021.4</v>
+        <v>97675.2</v>
       </c>
       <c r="O30" s="1">
         <v>0.05</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
         <v>369.0</v>
       </c>
       <c r="D31" s="1">
-        <v>211.5</v>
+        <v>278.2</v>
       </c>
       <c r="E31" s="1">
         <v>188.7486449864</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>69648.25</v>
       </c>
       <c r="I31" s="1">
-        <v>8395.25</v>
+        <v>33007.55</v>
       </c>
       <c r="J31" s="1">
-        <v>12.053784553094</v>
+        <v>47.391786584731</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>78043.5</v>
+        <v>102655.8</v>
       </c>
       <c r="N31" s="1">
-        <v>78043.5</v>
+        <v>102655.8</v>
       </c>
       <c r="O31" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>999.0</v>
       </c>
       <c r="D32" s="1">
-        <v>29.78</v>
+        <v>33.96</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>34165.8</v>
       </c>
       <c r="I32" s="1">
-        <v>-4415.58</v>
+        <v>-239.76</v>
       </c>
       <c r="J32" s="1">
-        <v>-12.923976608187</v>
+        <v>-0.70175438596491</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>29750.22</v>
+        <v>33926.04</v>
       </c>
       <c r="N32" s="1">
-        <v>29750.22</v>
+        <v>33926.04</v>
       </c>
       <c r="O32" s="1">
         <v>0.02</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>5314.0</v>
+        <v>5151.0</v>
       </c>
       <c r="D33" s="1">
-        <v>83.84</v>
+        <v>73.72</v>
       </c>
       <c r="E33" s="1">
-        <v>78.5284117426</v>
+        <v>78.442085032</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>417299.98</v>
+        <v>404055.18</v>
       </c>
       <c r="I33" s="1">
-        <v>28225.78</v>
+        <v>-24323.46</v>
       </c>
       <c r="J33" s="1">
-        <v>6.7639063869593</v>
+        <v>-6.0198362015802</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>445525.76</v>
+        <v>379731.72</v>
       </c>
       <c r="N33" s="1">
-        <v>445525.76</v>
+        <v>379731.72</v>
       </c>
       <c r="O33" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>5961.0</v>
+        <v>5779.0</v>
       </c>
       <c r="D34" s="1">
-        <v>90.33</v>
+        <v>92.58</v>
       </c>
       <c r="E34" s="1">
-        <v>76.0481580272</v>
+        <v>76.4371431043</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>453323.07</v>
+        <v>441730.25</v>
       </c>
       <c r="I34" s="1">
-        <v>85134.06</v>
+        <v>93289.57</v>
       </c>
       <c r="J34" s="1">
-        <v>18.779997232437</v>
+        <v>21.119126435194</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>538457.13</v>
+        <v>535019.82</v>
       </c>
       <c r="N34" s="1">
-        <v>538457.13</v>
+        <v>535019.82</v>
       </c>
       <c r="O34" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
-        <v>316745.0</v>
+        <v>798714.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.188</v>
+        <v>11.286</v>
       </c>
       <c r="E35" s="1">
-        <v>11.1997054413</v>
+        <v>11.2375373037</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>3547450.7</v>
+        <v>8975578.37</v>
       </c>
       <c r="I35" s="1">
-        <v>-3707.64</v>
+        <v>38707.83</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.10451561736996</v>
+        <v>0.43125722270308</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>3543743.06</v>
+        <v>9014286.2</v>
       </c>
       <c r="N35" s="1">
-        <v>3543743.06</v>
+        <v>9014286.2</v>
       </c>
       <c r="O35" s="1">
-        <v>2.0</v>
+        <v>4.88</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>726900.0</v>
+        <v>540223.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.616</v>
+        <v>10.702</v>
       </c>
       <c r="E36" s="1">
-        <v>10.7182557023</v>
+        <v>10.6772995226</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>7791100.07</v>
+        <v>5768122.78</v>
       </c>
       <c r="I36" s="1">
-        <v>-74329.67</v>
+        <v>13343.77</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.95403305479556</v>
+        <v>0.23133644183628</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>7716770.4</v>
+        <v>5781466.55</v>
       </c>
       <c r="N36" s="1">
-        <v>7716770.4</v>
+        <v>5781466.55</v>
       </c>
       <c r="O36" s="1">
-        <v>4.36</v>
+        <v>3.13</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
         <v>1338.0</v>
       </c>
       <c r="D37" s="1">
-        <v>52.54</v>
+        <v>49.69</v>
       </c>
       <c r="E37" s="1">
         <v>52.4771524664</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>70214.43</v>
       </c>
       <c r="I37" s="1">
-        <v>84.09</v>
+        <v>-3729.21</v>
       </c>
       <c r="J37" s="1">
-        <v>0.11976170710209</v>
+        <v>-5.3111732161039</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>70298.52</v>
+        <v>66485.22</v>
       </c>
       <c r="N37" s="1">
-        <v>70298.52</v>
+        <v>66485.22</v>
       </c>
       <c r="O37" s="1">
         <v>0.04</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
         <v>7108.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.28</v>
+        <v>11.654</v>
       </c>
       <c r="E38" s="1">
         <v>11.9557132808</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>84981.21</v>
       </c>
       <c r="I38" s="1">
-        <v>2305.03</v>
+        <v>-2144.58</v>
       </c>
       <c r="J38" s="1">
-        <v>2.7123995998645</v>
+        <v>-2.5235931566519</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>87286.24</v>
+        <v>82836.63</v>
       </c>
       <c r="N38" s="1">
-        <v>87286.24</v>
+        <v>82836.63</v>
       </c>
       <c r="O38" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>8101.0</v>
+        <v>7853.0</v>
       </c>
       <c r="D39" s="1">
-        <v>27.21</v>
+        <v>25.99</v>
       </c>
       <c r="E39" s="1">
-        <v>25.0622713245</v>
+        <v>25.08376544</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>203029.46</v>
+        <v>196982.81</v>
       </c>
       <c r="I39" s="1">
-        <v>17398.75</v>
+        <v>7116.66</v>
       </c>
       <c r="J39" s="1">
-        <v>8.5695691649872</v>
+        <v>3.612833018272</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>220428.21</v>
+        <v>204099.47</v>
       </c>
       <c r="N39" s="1">
-        <v>220428.21</v>
+        <v>204099.47</v>
       </c>
       <c r="O39" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>27770.0</v>
+        <v>26920.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.655</v>
+        <v>11.56</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5425941664</v>
+        <v>10.5668688707</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>292767.84</v>
+        <v>284460.11</v>
       </c>
       <c r="I40" s="1">
-        <v>3121.51</v>
+        <v>26735.09</v>
       </c>
       <c r="J40" s="1">
-        <v>1.0662065888111</v>
+        <v>9.3985374610169</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>295889.35</v>
+        <v>311195.2</v>
       </c>
       <c r="N40" s="1">
-        <v>295889.35</v>
+        <v>311195.2</v>
       </c>
       <c r="O40" s="1">
         <v>0.17</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>3022.0</v>
       </c>
       <c r="D41" s="1">
-        <v>16.36</v>
+        <v>16.155</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>48487.99</v>
       </c>
       <c r="I41" s="1">
-        <v>951.93</v>
+        <v>332.42</v>
       </c>
       <c r="J41" s="1">
-        <v>1.9632284200686</v>
+        <v>0.68557182923029</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>49439.92</v>
+        <v>48820.41</v>
       </c>
       <c r="N41" s="1">
-        <v>49439.92</v>
+        <v>48820.41</v>
       </c>
       <c r="O41" s="1">
         <v>0.03</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>357.0</v>
       </c>
       <c r="D42" s="1">
-        <v>86.45</v>
+        <v>81.7</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>33093.9</v>
       </c>
       <c r="I42" s="1">
-        <v>-2231.25</v>
+        <v>-3927.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-6.7421790722762</v>
+        <v>-11.866235167206</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>30862.65</v>
+        <v>29166.9</v>
       </c>
       <c r="N42" s="1">
-        <v>30862.65</v>
+        <v>29166.9</v>
       </c>
       <c r="O42" s="1">
         <v>0.02</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
         <v>2513.0</v>
       </c>
       <c r="D43" s="1">
-        <v>34.56</v>
+        <v>36.98</v>
       </c>
       <c r="E43" s="1">
         <v>34.4103820135</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>86473.29</v>
       </c>
       <c r="I43" s="1">
-        <v>375.99</v>
+        <v>6457.45</v>
       </c>
       <c r="J43" s="1">
-        <v>0.4348047819159</v>
+        <v>7.4675659963903</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>86849.28</v>
+        <v>92930.74</v>
       </c>
       <c r="N43" s="1">
-        <v>86849.28</v>
+        <v>92930.74</v>
       </c>
       <c r="O43" s="1">
         <v>0.05</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>2888.0</v>
+        <v>2799.0</v>
       </c>
       <c r="D44" s="1">
-        <v>76.0</v>
+        <v>76.16</v>
       </c>
       <c r="E44" s="1">
-        <v>67.7100934903</v>
+        <v>67.9513219007</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>195546.75</v>
+        <v>190195.75</v>
       </c>
       <c r="I44" s="1">
-        <v>23941.25</v>
+        <v>22976.09</v>
       </c>
       <c r="J44" s="1">
-        <v>12.243235952528</v>
+        <v>12.080233128238</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>219488.0</v>
+        <v>213171.84</v>
       </c>
       <c r="N44" s="1">
-        <v>219488.0</v>
+        <v>213171.84</v>
       </c>
       <c r="O44" s="1">
         <v>0.12</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
         <v>530.0</v>
       </c>
       <c r="D45" s="1">
-        <v>56.7</v>
+        <v>55.2</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>32939.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-2888.5</v>
+        <v>-3683.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-8.7691069991955</v>
+        <v>-11.182622687047</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>30051.0</v>
+        <v>29256.0</v>
       </c>
       <c r="N45" s="1">
-        <v>30051.0</v>
+        <v>29256.0</v>
       </c>
       <c r="O45" s="1">
         <v>0.02</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>10968.0</v>
+        <v>10632.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.175</v>
+        <v>16.45</v>
       </c>
       <c r="E46" s="1">
-        <v>18.6079941648</v>
+        <v>18.5619112114</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>204092.48</v>
+        <v>197350.24</v>
       </c>
       <c r="I46" s="1">
-        <v>-15717.08</v>
+        <v>-22453.84</v>
       </c>
       <c r="J46" s="1">
-        <v>-7.7009598785805</v>
+        <v>-11.377660346397</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>188375.4</v>
+        <v>174896.4</v>
       </c>
       <c r="N46" s="1">
-        <v>188375.4</v>
+        <v>174896.4</v>
       </c>
       <c r="O46" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>3337.0</v>
+        <v>3235.0</v>
       </c>
       <c r="D47" s="1">
-        <v>69.18</v>
+        <v>61.36</v>
       </c>
       <c r="E47" s="1">
-        <v>61.3765957447</v>
+        <v>61.3666089645</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>204813.7</v>
+        <v>198520.98</v>
       </c>
       <c r="I47" s="1">
-        <v>26039.96</v>
+        <v>-21.38</v>
       </c>
       <c r="J47" s="1">
-        <v>12.713973723437</v>
+        <v>-0.010769642583872</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>230853.66</v>
+        <v>198499.6</v>
       </c>
       <c r="N47" s="1">
-        <v>230853.66</v>
+        <v>198499.6</v>
       </c>
       <c r="O47" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>6542.0</v>
+        <v>6196.0</v>
       </c>
       <c r="D48" s="1">
-        <v>16.815</v>
+        <v>20.26</v>
       </c>
       <c r="E48" s="1">
-        <v>29.5096988688</v>
+        <v>29.5096981924</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>193052.45</v>
+        <v>182842.09</v>
       </c>
       <c r="I48" s="1">
-        <v>-83048.72</v>
+        <v>-57311.13</v>
       </c>
       <c r="J48" s="1">
-        <v>-43.01873402798</v>
+        <v>-31.344604516389</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>110003.73</v>
+        <v>125530.96</v>
       </c>
       <c r="N48" s="1">
-        <v>110003.73</v>
+        <v>125530.96</v>
       </c>
       <c r="O48" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>8574.0</v>
+        <v>8312.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.71</v>
+        <v>27.52</v>
       </c>
       <c r="E49" s="1">
-        <v>29.9735910893</v>
+        <v>29.9250228585</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>256993.57</v>
+        <v>248736.79</v>
       </c>
       <c r="I49" s="1">
-        <v>-19408.03</v>
+        <v>-19990.55</v>
       </c>
       <c r="J49" s="1">
-        <v>-7.5519515916293</v>
+        <v>-8.0368288100847</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>237585.54</v>
+        <v>228746.24</v>
       </c>
       <c r="N49" s="1">
-        <v>237585.54</v>
+        <v>228746.24</v>
       </c>
       <c r="O49" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>1334.0</v>
+        <v>1293.0</v>
       </c>
       <c r="D50" s="1">
-        <v>252.5</v>
+        <v>248.0</v>
       </c>
       <c r="E50" s="1">
-        <v>223.5266116942</v>
+        <v>224.085158546</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>298184.5</v>
+        <v>289742.11</v>
       </c>
       <c r="I50" s="1">
-        <v>38650.5</v>
+        <v>30921.89</v>
       </c>
       <c r="J50" s="1">
-        <v>12.961941348393</v>
+        <v>10.672211229496</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>336835.0</v>
+        <v>320664.0</v>
       </c>
       <c r="N50" s="1">
-        <v>336835.0</v>
+        <v>320664.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>4549.0</v>
+        <v>4409.0</v>
       </c>
       <c r="D51" s="1">
-        <v>49.14</v>
+        <v>51.4</v>
       </c>
       <c r="E51" s="1">
-        <v>49.7683446911</v>
+        <v>49.8011408483</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>226396.2</v>
+        <v>219573.23</v>
       </c>
       <c r="I51" s="1">
-        <v>-2858.34</v>
+        <v>7049.37</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.2625388588678</v>
+        <v>3.2104869978913</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>223537.86</v>
+        <v>226622.6</v>
       </c>
       <c r="N51" s="1">
-        <v>223537.86</v>
+        <v>226622.6</v>
       </c>
       <c r="O51" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>5255.0</v>
+        <v>4977.0</v>
       </c>
       <c r="D52" s="1">
-        <v>30.99</v>
+        <v>28.82</v>
       </c>
       <c r="E52" s="1">
-        <v>30.7393092293</v>
+        <v>30.7393088206</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>161535.07</v>
+        <v>152989.54</v>
       </c>
       <c r="I52" s="1">
-        <v>1317.38</v>
+        <v>-9552.4</v>
       </c>
       <c r="J52" s="1">
-        <v>0.81553807479701</v>
+        <v>-6.2438255582702</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>162852.45</v>
+        <v>143437.14</v>
       </c>
       <c r="N52" s="1">
-        <v>162852.45</v>
+        <v>143437.14</v>
       </c>
       <c r="O52" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>26643.0</v>
+        <v>25827.0</v>
       </c>
       <c r="D53" s="1">
-        <v>19.59</v>
+        <v>18.005</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1287152348</v>
+        <v>19.1073914895</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>509646.36</v>
+        <v>493486.6</v>
       </c>
       <c r="I53" s="1">
-        <v>12290.01</v>
+        <v>-28471.46</v>
       </c>
       <c r="J53" s="1">
-        <v>2.411478029589</v>
+        <v>-5.7694494642813</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>521936.37</v>
+        <v>465015.14</v>
       </c>
       <c r="N53" s="1">
-        <v>521936.37</v>
+        <v>465015.14</v>
       </c>
       <c r="O53" s="1">
-        <v>0.3</v>
+        <v>0.25</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>53601.0</v>
+        <v>51960.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.735</v>
+        <v>4.334</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5165590194</v>
+        <v>4.5131250962</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>242092.08</v>
+        <v>234501.98</v>
       </c>
       <c r="I54" s="1">
-        <v>11708.66</v>
+        <v>-9307.34</v>
       </c>
       <c r="J54" s="1">
-        <v>4.8364490073364</v>
+        <v>-3.9689814132913</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>253800.74</v>
+        <v>225194.64</v>
       </c>
       <c r="N54" s="1">
-        <v>253800.74</v>
+        <v>225194.64</v>
       </c>
       <c r="O54" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
         <v>729.0</v>
       </c>
       <c r="D55" s="1">
-        <v>141.5</v>
+        <v>123.45</v>
       </c>
       <c r="E55" s="1">
         <v>145.2709876543</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>105902.55</v>
       </c>
       <c r="I55" s="1">
-        <v>-2749.05</v>
+        <v>-15907.5</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.595829845457</v>
+        <v>-15.020884766231</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>103153.5</v>
+        <v>89995.05</v>
       </c>
       <c r="N55" s="1">
-        <v>103153.5</v>
+        <v>89995.05</v>
       </c>
       <c r="O55" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>5570.0</v>
+        <v>5400.0</v>
       </c>
       <c r="D56" s="1">
-        <v>41.82</v>
+        <v>40.66</v>
       </c>
       <c r="E56" s="1">
-        <v>43.3458527828</v>
+        <v>43.2947407407</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>241436.4</v>
+        <v>233791.6</v>
       </c>
       <c r="I56" s="1">
-        <v>-8499.0</v>
+        <v>-14227.6</v>
       </c>
       <c r="J56" s="1">
-        <v>-3.520181712451</v>
+        <v>-6.0855907568963</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>232937.4</v>
+        <v>219564.0</v>
       </c>
       <c r="N56" s="1">
-        <v>232937.4</v>
+        <v>219564.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>71832.0</v>
+        <v>69632.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.866</v>
+        <v>9.56</v>
       </c>
       <c r="E57" s="1">
-        <v>6.0859665609</v>
+        <v>6.1671846278</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>437167.15</v>
+        <v>429433.4</v>
       </c>
       <c r="I57" s="1">
-        <v>271527.36</v>
+        <v>236248.52</v>
       </c>
       <c r="J57" s="1">
-        <v>62.110650354218</v>
+        <v>55.014006828533</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>708694.51</v>
+        <v>665681.92</v>
       </c>
       <c r="N57" s="1">
-        <v>708694.51</v>
+        <v>665681.92</v>
       </c>
       <c r="O57" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>17750.0</v>
+        <v>17207.0</v>
       </c>
       <c r="D58" s="1">
-        <v>29.13</v>
+        <v>26.66</v>
       </c>
       <c r="E58" s="1">
-        <v>15.5038647887</v>
+        <v>15.4439239844</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>275193.6</v>
+        <v>265743.6</v>
       </c>
       <c r="I58" s="1">
-        <v>241863.9</v>
+        <v>192995.02</v>
       </c>
       <c r="J58" s="1">
-        <v>87.888635491523</v>
+        <v>72.624522283886</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>517057.5</v>
+        <v>458738.62</v>
       </c>
       <c r="N58" s="1">
-        <v>517057.5</v>
+        <v>458738.62</v>
       </c>
       <c r="O58" s="1">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>1502.0</v>
+        <v>1423.0</v>
       </c>
       <c r="D59" s="1">
-        <v>103.8</v>
+        <v>101.8</v>
       </c>
       <c r="E59" s="1">
-        <v>103.841138482</v>
+        <v>103.8411384399</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>155969.39</v>
+        <v>147765.94</v>
       </c>
       <c r="I59" s="1">
-        <v>-61.79</v>
+        <v>-2904.54</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.039616747875977</v>
+        <v>-1.96563565325</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>155907.6</v>
+        <v>144861.4</v>
       </c>
       <c r="N59" s="1">
-        <v>155907.6</v>
+        <v>144861.4</v>
       </c>
       <c r="O59" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>1408.0</v>
+        <v>1365.0</v>
       </c>
       <c r="D60" s="1">
-        <v>199.25</v>
+        <v>172.8</v>
       </c>
       <c r="E60" s="1">
-        <v>186.3538849432</v>
+        <v>186.0994358974</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>262386.27</v>
+        <v>254025.73</v>
       </c>
       <c r="I60" s="1">
-        <v>18157.73</v>
+        <v>-18153.73</v>
       </c>
       <c r="J60" s="1">
-        <v>6.9202287147113</v>
+        <v>-7.1464138691777</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>280544.0</v>
+        <v>235872.0</v>
       </c>
       <c r="N60" s="1">
-        <v>280544.0</v>
+        <v>235872.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
         <v>531.0</v>
       </c>
       <c r="D61" s="1">
-        <v>64.16</v>
+        <v>61.86</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>36192.96</v>
       </c>
       <c r="I61" s="1">
-        <v>-2124.0</v>
+        <v>-3345.3</v>
       </c>
       <c r="J61" s="1">
-        <v>-5.868544600939</v>
+        <v>-9.2429577464789</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>34068.96</v>
+        <v>32847.66</v>
       </c>
       <c r="N61" s="1">
-        <v>34068.96</v>
+        <v>32847.66</v>
       </c>
       <c r="O61" s="1">
         <v>0.02</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>1286.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.45</v>
+        <v>22.86</v>
       </c>
       <c r="E62" s="1">
         <v>25.6599844479</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>32998.74</v>
       </c>
       <c r="I62" s="1">
-        <v>-270.04</v>
+        <v>-3600.78</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.81833427579356</v>
+        <v>-10.911871180536</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>32728.7</v>
+        <v>29397.96</v>
       </c>
       <c r="N62" s="1">
-        <v>32728.7</v>
+        <v>29397.96</v>
       </c>
       <c r="O62" s="1">
         <v>0.02</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
         <v>217.0</v>
       </c>
       <c r="D63" s="1">
-        <v>301.65</v>
+        <v>298.6</v>
       </c>
       <c r="E63" s="1">
         <v>319.4589861751</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>69322.6</v>
       </c>
       <c r="I63" s="1">
-        <v>-3864.55</v>
+        <v>-4526.4</v>
       </c>
       <c r="J63" s="1">
-        <v>-5.5747332038902</v>
+        <v>-6.5294723510082</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>65458.05</v>
+        <v>64796.2</v>
       </c>
       <c r="N63" s="1">
-        <v>65458.05</v>
+        <v>64796.2</v>
       </c>
       <c r="O63" s="1">
         <v>0.04</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>2449.0</v>
+        <v>2320.0</v>
       </c>
       <c r="D64" s="1">
-        <v>60.84</v>
+        <v>56.58</v>
       </c>
       <c r="E64" s="1">
-        <v>62.6796080033</v>
+        <v>62.6796077586</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>153502.36</v>
+        <v>145416.69</v>
       </c>
       <c r="I64" s="1">
-        <v>-4505.2</v>
+        <v>-14151.09</v>
       </c>
       <c r="J64" s="1">
-        <v>-2.9349385898692</v>
+        <v>-9.731407034502</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>148997.16</v>
+        <v>131265.6</v>
       </c>
       <c r="N64" s="1">
-        <v>148997.16</v>
+        <v>131265.6</v>
       </c>
       <c r="O64" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
         <v>379.0</v>
       </c>
       <c r="D65" s="1">
-        <v>79.7</v>
+        <v>68.85</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>31551.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-1345.45</v>
+        <v>-5457.6</v>
       </c>
       <c r="J65" s="1">
-        <v>-4.2642642642643</v>
+        <v>-17.297297297297</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>30206.3</v>
+        <v>26094.15</v>
       </c>
       <c r="N65" s="1">
-        <v>30206.3</v>
+        <v>26094.15</v>
       </c>
       <c r="O65" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
         <v>1021.0</v>
       </c>
       <c r="D66" s="1">
-        <v>40.34</v>
+        <v>36.4</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>40278.45</v>
       </c>
       <c r="I66" s="1">
-        <v>908.69</v>
+        <v>-3114.05</v>
       </c>
       <c r="J66" s="1">
-        <v>2.256020278834</v>
+        <v>-7.7313054499366</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>41187.14</v>
+        <v>37164.4</v>
       </c>
       <c r="N66" s="1">
-        <v>41187.14</v>
+        <v>37164.4</v>
       </c>
       <c r="O66" s="1">
         <v>0.02</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>879.0</v>
       </c>
       <c r="D67" s="1">
-        <v>38.3</v>
+        <v>39.48</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>32312.04</v>
       </c>
       <c r="I67" s="1">
-        <v>1353.66</v>
+        <v>2390.88</v>
       </c>
       <c r="J67" s="1">
-        <v>4.1893362350381</v>
+        <v>7.3993471164309</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>33665.7</v>
+        <v>34702.92</v>
       </c>
       <c r="N67" s="1">
-        <v>33665.7</v>
+        <v>34702.92</v>
       </c>
       <c r="O67" s="1">
         <v>0.02</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>1941.0</v>
+        <v>1881.0</v>
       </c>
       <c r="D68" s="1">
-        <v>199.9</v>
+        <v>196.5</v>
       </c>
       <c r="E68" s="1">
-        <v>152.5701597115</v>
+        <v>153.6064061669</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>296138.68</v>
+        <v>288933.65</v>
       </c>
       <c r="I68" s="1">
-        <v>91867.22</v>
+        <v>80682.85</v>
       </c>
       <c r="J68" s="1">
-        <v>31.021688892515</v>
+        <v>27.924352182586</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>388005.9</v>
+        <v>369616.5</v>
       </c>
       <c r="N68" s="1">
-        <v>388005.9</v>
+        <v>369616.5</v>
       </c>
       <c r="O68" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>686.0</v>
       </c>
       <c r="D69" s="1">
-        <v>62.25</v>
+        <v>54.7</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>45207.4</v>
       </c>
       <c r="I69" s="1">
-        <v>-2503.9</v>
+        <v>-7683.2</v>
       </c>
       <c r="J69" s="1">
-        <v>-5.5386949924127</v>
+        <v>-16.995447647951</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>42703.5</v>
+        <v>37524.2</v>
       </c>
       <c r="N69" s="1">
-        <v>42703.5</v>
+        <v>37524.2</v>
       </c>
       <c r="O69" s="1">
         <v>0.02</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>10352.0</v>
+        <v>10035.0</v>
       </c>
       <c r="D70" s="1">
-        <v>35.9</v>
+        <v>38.4</v>
       </c>
       <c r="E70" s="1">
-        <v>35.2436292504</v>
+        <v>35.3230772297</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>364842.05</v>
+        <v>354467.08</v>
       </c>
       <c r="I70" s="1">
-        <v>6794.75</v>
+        <v>30876.92</v>
       </c>
       <c r="J70" s="1">
-        <v>1.8623812688258</v>
+        <v>8.7108004500728</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>371636.8</v>
+        <v>385344.0</v>
       </c>
       <c r="N70" s="1">
-        <v>371636.8</v>
+        <v>385344.0</v>
       </c>
       <c r="O70" s="1">
         <v>0.21</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
         <v>2948.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.934</v>
+        <v>9.208</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>31337.24</v>
       </c>
       <c r="I71" s="1">
-        <v>-4999.81</v>
+        <v>-4192.06</v>
       </c>
       <c r="J71" s="1">
-        <v>-15.954851161111</v>
+        <v>-13.377247007075</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>26337.43</v>
+        <v>27145.18</v>
       </c>
       <c r="N71" s="1">
-        <v>26337.43</v>
+        <v>27145.18</v>
       </c>
       <c r="O71" s="1">
         <v>0.01</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>490.0</v>
+        <v>464.0</v>
       </c>
       <c r="D72" s="1">
-        <v>272.8</v>
+        <v>227.4</v>
       </c>
       <c r="E72" s="1">
-        <v>258.412244898</v>
+        <v>258.4122413793</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>126622.0</v>
+        <v>119903.28</v>
       </c>
       <c r="I72" s="1">
-        <v>7050.0</v>
+        <v>-14389.68</v>
       </c>
       <c r="J72" s="1">
-        <v>5.5677528391591</v>
+        <v>-12.001072864729</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>133672.0</v>
+        <v>105513.6</v>
       </c>
       <c r="N72" s="1">
-        <v>133672.0</v>
+        <v>105513.6</v>
       </c>
       <c r="O72" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>3001.0</v>
+        <v>2909.0</v>
       </c>
       <c r="D73" s="1">
-        <v>68.34</v>
+        <v>66.26</v>
       </c>
       <c r="E73" s="1">
-        <v>77.8001332889</v>
+        <v>77.552767274</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>233478.2</v>
+        <v>225601.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-28389.86</v>
+        <v>-32850.66</v>
       </c>
       <c r="J73" s="1">
-        <v>-12.159533523901</v>
+        <v>-14.561398220753</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>205088.34</v>
+        <v>192750.34</v>
       </c>
       <c r="N73" s="1">
-        <v>205088.34</v>
+        <v>192750.34</v>
       </c>
       <c r="O73" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
         <v>958.0</v>
       </c>
       <c r="D74" s="1">
-        <v>66.7</v>
+        <v>65.78</v>
       </c>
       <c r="E74" s="1">
         <v>68.993256785</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>66095.54</v>
       </c>
       <c r="I74" s="1">
-        <v>-2196.94</v>
+        <v>-3078.3</v>
       </c>
       <c r="J74" s="1">
-        <v>-3.32388539378</v>
+        <v>-4.6573490435209</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>63898.6</v>
+        <v>63017.24</v>
       </c>
       <c r="N74" s="1">
-        <v>63898.6</v>
+        <v>63017.24</v>
       </c>
       <c r="O74" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>175.0</v>
+        <v>170.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1757.5</v>
+        <v>1609.5</v>
       </c>
       <c r="E75" s="1">
-        <v>1460.3038857143</v>
+        <v>1464.0614705882</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>255553.18</v>
+        <v>248890.45</v>
       </c>
       <c r="I75" s="1">
-        <v>52009.32</v>
+        <v>24724.55</v>
       </c>
       <c r="J75" s="1">
-        <v>20.351662225451</v>
+        <v>9.9339086734746</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>307562.5</v>
+        <v>273615.0</v>
       </c>
       <c r="N75" s="1">
-        <v>307562.5</v>
+        <v>273615.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
         <v>657.0</v>
       </c>
       <c r="D76" s="1">
-        <v>47.32</v>
+        <v>56.9</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>32022.18</v>
       </c>
       <c r="I76" s="1">
-        <v>-932.94</v>
+        <v>5361.12</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.9134181370538</v>
+        <v>16.741895773492</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>31089.24</v>
+        <v>37383.3</v>
       </c>
       <c r="N76" s="1">
-        <v>31089.24</v>
+        <v>37383.3</v>
       </c>
       <c r="O76" s="1">
         <v>0.02</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>1010.0</v>
       </c>
       <c r="D77" s="1">
-        <v>29.02</v>
+        <v>26.72</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>31956.4</v>
       </c>
       <c r="I77" s="1">
-        <v>-2646.2</v>
+        <v>-4969.2</v>
       </c>
       <c r="J77" s="1">
-        <v>-8.2806573957016</v>
+        <v>-15.549936788875</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>29310.2</v>
+        <v>26987.2</v>
       </c>
       <c r="N77" s="1">
-        <v>29310.2</v>
+        <v>26987.2</v>
       </c>
       <c r="O77" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>14315.0</v>
+        <v>13877.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.32</v>
+        <v>19.365</v>
       </c>
       <c r="E78" s="1">
-        <v>13.7745274188</v>
+        <v>13.906142538</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>197182.36</v>
+        <v>192975.54</v>
       </c>
       <c r="I78" s="1">
-        <v>93698.44</v>
+        <v>75752.57</v>
       </c>
       <c r="J78" s="1">
-        <v>47.518672562799</v>
+        <v>39.255011282777</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>290880.8</v>
+        <v>268728.11</v>
       </c>
       <c r="N78" s="1">
-        <v>290880.8</v>
+        <v>268728.11</v>
       </c>
       <c r="O78" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>6322.0</v>
+        <v>6129.0</v>
       </c>
       <c r="D79" s="1">
-        <v>54.0</v>
+        <v>52.68</v>
       </c>
       <c r="E79" s="1">
-        <v>40.2678756723</v>
+        <v>40.5676847773</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>254573.51</v>
+        <v>248639.34</v>
       </c>
       <c r="I79" s="1">
-        <v>86814.49</v>
+        <v>74236.38</v>
       </c>
       <c r="J79" s="1">
-        <v>34.101933857926</v>
+        <v>29.857053191985</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>341388.0</v>
+        <v>322875.72</v>
       </c>
       <c r="N79" s="1">
-        <v>341388.0</v>
+        <v>322875.72</v>
       </c>
       <c r="O79" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>6480.0</v>
+        <v>6281.0</v>
       </c>
       <c r="D80" s="1">
-        <v>42.825</v>
+        <v>80.35</v>
       </c>
       <c r="E80" s="1">
-        <v>34.8628549383</v>
+        <v>35.9231300748</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>225911.3</v>
+        <v>225633.18</v>
       </c>
       <c r="I80" s="1">
-        <v>51594.7</v>
+        <v>279045.17</v>
       </c>
       <c r="J80" s="1">
-        <v>22.838476871232</v>
+        <v>123.67204592871</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>277506.0</v>
+        <v>504678.35</v>
       </c>
       <c r="N80" s="1">
-        <v>277506.0</v>
+        <v>504678.35</v>
       </c>
       <c r="O80" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>15049.0</v>
+        <v>14588.0</v>
       </c>
       <c r="D81" s="1">
-        <v>24.585</v>
+        <v>26.5</v>
       </c>
       <c r="E81" s="1">
-        <v>13.2401794139</v>
+        <v>13.5492720044</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>199251.46</v>
+        <v>197656.78</v>
       </c>
       <c r="I81" s="1">
-        <v>170728.21</v>
+        <v>188925.22</v>
       </c>
       <c r="J81" s="1">
-        <v>85.684797491572</v>
+        <v>95.582463702991</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>369979.67</v>
+        <v>386582.0</v>
       </c>
       <c r="N81" s="1">
-        <v>369979.67</v>
+        <v>386582.0</v>
       </c>
       <c r="O81" s="1">
         <v>0.21</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>805.0</v>
       </c>
       <c r="D82" s="1">
-        <v>37.6</v>
+        <v>34.5</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>31475.5</v>
       </c>
       <c r="I82" s="1">
-        <v>-1207.5</v>
+        <v>-3703.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-3.8363171355499</v>
+        <v>-11.764705882353</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>30268.0</v>
+        <v>27772.5</v>
       </c>
       <c r="N82" s="1">
-        <v>30268.0</v>
+        <v>27772.5</v>
       </c>
       <c r="O82" s="1">
         <v>0.02</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>117290.0</v>
+        <v>113699.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.657</v>
+        <v>5.694</v>
       </c>
       <c r="E83" s="1">
-        <v>3.2189909626</v>
+        <v>3.2783996341</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>377555.45</v>
+        <v>372750.76</v>
       </c>
       <c r="I83" s="1">
-        <v>285954.08</v>
+        <v>274651.35</v>
       </c>
       <c r="J83" s="1">
-        <v>75.738300162268</v>
+        <v>73.682304497515</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>663509.53</v>
+        <v>647402.11</v>
       </c>
       <c r="N83" s="1">
-        <v>663509.53</v>
+        <v>647402.11</v>
       </c>
       <c r="O83" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
         <v>6167.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.2</v>
+        <v>13.94</v>
       </c>
       <c r="E84" s="1">
         <v>19.149380574</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>118094.23</v>
       </c>
       <c r="I84" s="1">
-        <v>312.17</v>
+        <v>-32126.25</v>
       </c>
       <c r="J84" s="1">
-        <v>0.26433975648091</v>
+        <v>-27.203911655972</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>118406.4</v>
+        <v>85967.98</v>
       </c>
       <c r="N84" s="1">
-        <v>118406.4</v>
+        <v>85967.98</v>
       </c>
       <c r="O84" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
         <v>2167.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.64</v>
+        <v>14.76</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>32483.33</v>
       </c>
       <c r="I85" s="1">
-        <v>1408.55</v>
+        <v>-498.41</v>
       </c>
       <c r="J85" s="1">
-        <v>4.336224149433</v>
+        <v>-1.5343562374917</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>33891.88</v>
+        <v>31984.92</v>
       </c>
       <c r="N85" s="1">
-        <v>33891.88</v>
+        <v>31984.92</v>
       </c>
       <c r="O85" s="1">
         <v>0.02</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>1392.0</v>
+        <v>1318.0</v>
       </c>
       <c r="D86" s="1">
-        <v>114.8</v>
+        <v>113.65</v>
       </c>
       <c r="E86" s="1">
-        <v>114.1636494253</v>
+        <v>114.1636494689</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>158915.8</v>
+        <v>150467.69</v>
       </c>
       <c r="I86" s="1">
-        <v>885.8</v>
+        <v>-676.99</v>
       </c>
       <c r="J86" s="1">
-        <v>0.5574020959527</v>
+        <v>-0.44992383414672</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>159801.6</v>
+        <v>149790.7</v>
       </c>
       <c r="N86" s="1">
-        <v>159801.6</v>
+        <v>149790.7</v>
       </c>
       <c r="O86" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
         <v>387.0</v>
       </c>
       <c r="D87" s="1">
-        <v>276.45</v>
+        <v>247.75</v>
       </c>
       <c r="E87" s="1">
         <v>546.615994832</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>211540.39</v>
       </c>
       <c r="I87" s="1">
-        <v>-104554.24</v>
+        <v>-115661.14</v>
       </c>
       <c r="J87" s="1">
-        <v>-49.425190149267</v>
+        <v>-54.675676829375</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>106986.15</v>
+        <v>95879.25</v>
       </c>
       <c r="N87" s="1">
-        <v>106986.15</v>
+        <v>95879.25</v>
       </c>
       <c r="O87" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
         <v>1030.0</v>
       </c>
       <c r="D88" s="1">
-        <v>34.8</v>
+        <v>34.76</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>36688.6</v>
       </c>
       <c r="I88" s="1">
-        <v>-844.6</v>
+        <v>-885.8</v>
       </c>
       <c r="J88" s="1">
-        <v>-2.3020774845592</v>
+        <v>-2.4143739472207</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>35844.0</v>
+        <v>35802.8</v>
       </c>
       <c r="N88" s="1">
-        <v>35844.0</v>
+        <v>35802.8</v>
       </c>
       <c r="O88" s="1">
         <v>0.02</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>1994.0</v>
+        <v>1889.0</v>
       </c>
       <c r="D89" s="1">
-        <v>57.2</v>
+        <v>50.28</v>
       </c>
       <c r="E89" s="1">
-        <v>63.4453961886</v>
+        <v>63.4453943886</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>126510.12</v>
+        <v>119848.35</v>
       </c>
       <c r="I89" s="1">
-        <v>-12453.32</v>
+        <v>-24869.43</v>
       </c>
       <c r="J89" s="1">
-        <v>-9.8437342403912</v>
+        <v>-20.750748758744</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>114056.8</v>
+        <v>94978.92</v>
       </c>
       <c r="N89" s="1">
-        <v>114056.8</v>
+        <v>94978.92</v>
       </c>
       <c r="O89" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
         <v>960.0</v>
       </c>
       <c r="D90" s="1">
-        <v>30.78</v>
+        <v>27.26</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>32096.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-2547.2</v>
+        <v>-5926.4</v>
       </c>
       <c r="J90" s="1">
-        <v>-7.9361914257228</v>
+        <v>-18.464606181456</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>29548.8</v>
+        <v>26169.6</v>
       </c>
       <c r="N90" s="1">
-        <v>29548.8</v>
+        <v>26169.6</v>
       </c>
       <c r="O90" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>91829.0</v>
+        <v>89017.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.824</v>
+        <v>4.43</v>
       </c>
       <c r="E91" s="1">
-        <v>3.5571636411</v>
+        <v>3.5780220632</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>326650.78</v>
+        <v>318504.79</v>
       </c>
       <c r="I91" s="1">
-        <v>116332.32</v>
+        <v>75840.52</v>
       </c>
       <c r="J91" s="1">
-        <v>35.613666680973</v>
+        <v>23.811422113934</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>442983.1</v>
+        <v>394345.31</v>
       </c>
       <c r="N91" s="1">
-        <v>442983.1</v>
+        <v>394345.31</v>
       </c>
       <c r="O91" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
         <v>3861.0</v>
       </c>
       <c r="D92" s="1">
-        <v>24.27</v>
+        <v>22.39</v>
       </c>
       <c r="E92" s="1">
         <v>26.8484900285</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>103662.02</v>
       </c>
       <c r="I92" s="1">
-        <v>-9955.55</v>
+        <v>-17214.23</v>
       </c>
       <c r="J92" s="1">
-        <v>-9.6038549123392</v>
+        <v>-16.606110897704</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>93706.47</v>
+        <v>86447.79</v>
       </c>
       <c r="N92" s="1">
-        <v>93706.47</v>
+        <v>86447.79</v>
       </c>
       <c r="O92" s="1">
         <v>0.05</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>2042.0</v>
+        <v>1979.0</v>
       </c>
       <c r="D93" s="1">
-        <v>188.54</v>
+        <v>177.42</v>
       </c>
       <c r="E93" s="1">
-        <v>153.0505288932</v>
+        <v>153.6196664982</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>312529.18</v>
+        <v>304013.32</v>
       </c>
       <c r="I93" s="1">
-        <v>72469.5</v>
+        <v>47100.86</v>
       </c>
       <c r="J93" s="1">
-        <v>23.188074790328</v>
+        <v>15.493025108242</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>384998.68</v>
+        <v>351114.18</v>
       </c>
       <c r="N93" s="1">
-        <v>384998.68</v>
+        <v>351114.18</v>
       </c>
       <c r="O93" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>1753.0</v>
+        <v>1699.0</v>
       </c>
       <c r="D94" s="1">
-        <v>148.85</v>
+        <v>146.95</v>
       </c>
       <c r="E94" s="1">
-        <v>76.2266514546</v>
+        <v>77.8661506769</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>133625.32</v>
+        <v>132294.59</v>
       </c>
       <c r="I94" s="1">
-        <v>127308.73</v>
+        <v>117373.46</v>
       </c>
       <c r="J94" s="1">
-        <v>95.272909355802</v>
+        <v>88.721284823514</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>260934.05</v>
+        <v>249668.05</v>
       </c>
       <c r="N94" s="1">
-        <v>260934.05</v>
+        <v>249668.05</v>
       </c>
       <c r="O94" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>2033.0</v>
+        <v>1926.0</v>
       </c>
       <c r="D95" s="1">
-        <v>56.31</v>
+        <v>52.47</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8768519429</v>
+        <v>56.8768535826</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>115630.64</v>
+        <v>109544.82</v>
       </c>
       <c r="I95" s="1">
-        <v>-1152.41</v>
+        <v>-8487.6</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.9966303049088</v>
+        <v>-7.7480614783976</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>114478.23</v>
+        <v>101057.22</v>
       </c>
       <c r="N95" s="1">
-        <v>114478.23</v>
+        <v>101057.22</v>
       </c>
       <c r="O95" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>1176.0</v>
+        <v>1140.0</v>
       </c>
       <c r="D96" s="1">
-        <v>358.9</v>
+        <v>379.4</v>
       </c>
       <c r="E96" s="1">
-        <v>397.994744898</v>
+        <v>397.6425</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>468041.82</v>
+        <v>453312.45</v>
       </c>
       <c r="I96" s="1">
-        <v>-45975.42</v>
+        <v>-20796.45</v>
       </c>
       <c r="J96" s="1">
-        <v>-9.8229299253644</v>
+        <v>-4.5876635420007</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>422066.4</v>
+        <v>432516.0</v>
       </c>
       <c r="N96" s="1">
-        <v>422066.4</v>
+        <v>432516.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>6780.0</v>
+        <v>6573.0</v>
       </c>
       <c r="D97" s="1">
-        <v>26.68</v>
+        <v>25.33</v>
       </c>
       <c r="E97" s="1">
-        <v>20.8014159292</v>
+        <v>20.9075171155</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>141033.6</v>
+        <v>137425.11</v>
       </c>
       <c r="I97" s="1">
-        <v>39856.8</v>
+        <v>29068.98</v>
       </c>
       <c r="J97" s="1">
-        <v>28.260499625621</v>
+        <v>21.152597221861</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>180890.4</v>
+        <v>166494.09</v>
       </c>
       <c r="N97" s="1">
-        <v>180890.4</v>
+        <v>166494.09</v>
       </c>
       <c r="O97" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>1248.0</v>
+        <v>1210.0</v>
       </c>
       <c r="D98" s="1">
-        <v>483.3</v>
+        <v>469.8</v>
       </c>
       <c r="E98" s="1">
-        <v>611.9937580128</v>
+        <v>608.7785289256</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>763768.21</v>
+        <v>736622.02</v>
       </c>
       <c r="I98" s="1">
-        <v>-160609.81</v>
+        <v>-168164.02</v>
       </c>
       <c r="J98" s="1">
-        <v>-21.02860630976</v>
+        <v>-22.829078609407</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>603158.4</v>
+        <v>568458.0</v>
       </c>
       <c r="N98" s="1">
-        <v>603158.4</v>
+        <v>568458.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>3558.0</v>
+        <v>3449.0</v>
       </c>
       <c r="D99" s="1">
-        <v>53.88</v>
+        <v>51.44</v>
       </c>
       <c r="E99" s="1">
-        <v>58.5894294547</v>
+        <v>58.4428501015</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>208461.19</v>
+        <v>201569.39</v>
       </c>
       <c r="I99" s="1">
-        <v>-16756.15</v>
+        <v>-24152.83</v>
       </c>
       <c r="J99" s="1">
-        <v>-8.0380189713011</v>
+        <v>-11.982389786465</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>191705.04</v>
+        <v>177416.56</v>
       </c>
       <c r="N99" s="1">
-        <v>191705.04</v>
+        <v>177416.56</v>
       </c>
       <c r="O99" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>1681.0</v>
+        <v>1629.0</v>
       </c>
       <c r="D100" s="1">
-        <v>111.85</v>
+        <v>130.85</v>
       </c>
       <c r="E100" s="1">
-        <v>113.8374241523</v>
+        <v>114.2238367096</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>191360.71</v>
+        <v>186070.63</v>
       </c>
       <c r="I100" s="1">
-        <v>-3340.86</v>
+        <v>27084.02</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.7458442749298</v>
+        <v>14.555773794069</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>188019.85</v>
+        <v>213154.65</v>
       </c>
       <c r="N100" s="1">
-        <v>188019.85</v>
+        <v>213154.65</v>
       </c>
       <c r="O100" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>2925.0</v>
       </c>
       <c r="D101" s="1">
-        <v>16.33</v>
+        <v>15.68</v>
       </c>
       <c r="E101" s="1">
         <v>11.7937435897</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>34496.7</v>
       </c>
       <c r="I101" s="1">
-        <v>13268.55</v>
+        <v>11367.3</v>
       </c>
       <c r="J101" s="1">
-        <v>38.463244310325</v>
+        <v>32.951847568028</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>47765.25</v>
+        <v>45864.0</v>
       </c>
       <c r="N101" s="1">
-        <v>47765.25</v>
+        <v>45864.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>3281.0</v>
+        <v>3181.0</v>
       </c>
       <c r="D102" s="1">
-        <v>54.38</v>
+        <v>54.82</v>
       </c>
       <c r="E102" s="1">
-        <v>52.1540688814</v>
+        <v>52.23911663</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>171117.5</v>
+        <v>166172.63</v>
       </c>
       <c r="I102" s="1">
-        <v>7303.28</v>
+        <v>8209.79</v>
       </c>
       <c r="J102" s="1">
-        <v>4.2679912925329</v>
+        <v>4.9405187845917</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>178420.78</v>
+        <v>174382.42</v>
       </c>
       <c r="N102" s="1">
-        <v>178420.78</v>
+        <v>174382.42</v>
       </c>
       <c r="O102" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>319.0</v>
+        <v>302.0</v>
       </c>
       <c r="D103" s="1">
-        <v>549.4</v>
+        <v>444.9</v>
       </c>
       <c r="E103" s="1">
-        <v>229.6088714734</v>
+        <v>229.6088741722</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>73245.23</v>
+        <v>69341.88</v>
       </c>
       <c r="I103" s="1">
-        <v>102013.37</v>
+        <v>65017.92</v>
       </c>
       <c r="J103" s="1">
-        <v>139.27646892501</v>
+        <v>93.764287902203</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>175258.6</v>
+        <v>134359.8</v>
       </c>
       <c r="N103" s="1">
-        <v>175258.6</v>
+        <v>134359.8</v>
       </c>
       <c r="O103" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>33908.0</v>
+        <v>32115.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.417</v>
+        <v>3.494</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4595089654</v>
+        <v>3.4595089522</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>117305.03</v>
+        <v>111102.13</v>
       </c>
       <c r="I104" s="1">
-        <v>-1441.39</v>
+        <v>1107.68</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.2287537883073</v>
+        <v>0.9969925869108</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>115863.64</v>
+        <v>112209.81</v>
       </c>
       <c r="N104" s="1">
-        <v>115863.64</v>
+        <v>112209.81</v>
       </c>
       <c r="O104" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>2225.0</v>
+        <v>2107.0</v>
       </c>
       <c r="D105" s="1">
-        <v>71.4</v>
+        <v>71.68</v>
       </c>
       <c r="E105" s="1">
-        <v>69.1610696629</v>
+        <v>69.161067869</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>153883.38</v>
+        <v>145722.37</v>
       </c>
       <c r="I105" s="1">
-        <v>4981.62</v>
+        <v>5307.39</v>
       </c>
       <c r="J105" s="1">
-        <v>3.237269677856</v>
+        <v>3.642124404098</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>158865.0</v>
+        <v>151029.76</v>
       </c>
       <c r="N105" s="1">
-        <v>158865.0</v>
+        <v>151029.76</v>
       </c>
       <c r="O105" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>37668.0</v>
+        <v>36514.0</v>
       </c>
       <c r="D106" s="1">
-        <v>8.034</v>
+        <v>13.545</v>
       </c>
       <c r="E106" s="1">
-        <v>4.8934127111</v>
+        <v>5.0677551076</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>184325.07</v>
+        <v>185044.01</v>
       </c>
       <c r="I106" s="1">
-        <v>118299.64</v>
+        <v>309538.12</v>
       </c>
       <c r="J106" s="1">
-        <v>64.179896961385</v>
+        <v>167.27810859698</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>302624.71</v>
+        <v>494582.13</v>
       </c>
       <c r="N106" s="1">
-        <v>302624.71</v>
+        <v>494582.13</v>
       </c>
       <c r="O106" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>16193.0</v>
+        <v>15697.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.79</v>
+        <v>16.235</v>
       </c>
       <c r="E107" s="1">
-        <v>16.3399462731</v>
+        <v>16.3429292221</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>264592.75</v>
+        <v>256534.96</v>
       </c>
       <c r="I107" s="1">
-        <v>-8905.28</v>
+        <v>-1694.16</v>
       </c>
       <c r="J107" s="1">
-        <v>-3.3656553325819</v>
+        <v>-0.66040121783012</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>255687.47</v>
+        <v>254840.8</v>
       </c>
       <c r="N107" s="1">
-        <v>255687.47</v>
+        <v>254840.8</v>
       </c>
       <c r="O107" s="1">
         <v>0.14</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>1277.0</v>
+        <v>2253.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4790.39</v>
+        <v>4805.57</v>
       </c>
       <c r="E108" s="1">
-        <v>4778.9843931088</v>
+        <v>4796.8966577896</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>6102763.07</v>
+        <v>10807408.17</v>
       </c>
       <c r="I108" s="1">
-        <v>14564.96</v>
+        <v>19541.04</v>
       </c>
       <c r="J108" s="1">
-        <v>0.23866173130002</v>
+        <v>0.18081152939373</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>6117328.03</v>
+        <v>10826949.21</v>
       </c>
       <c r="N108" s="1">
-        <v>6117328.03</v>
+        <v>10826949.21</v>
       </c>
       <c r="O108" s="1">
-        <v>3.46</v>
+        <v>5.87</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>13725.0</v>
+        <v>13304.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.945</v>
+        <v>17.905</v>
       </c>
       <c r="E109" s="1">
-        <v>18.1580684882</v>
+        <v>18.1529547505</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>249219.49</v>
+        <v>241506.91</v>
       </c>
       <c r="I109" s="1">
-        <v>-2924.36</v>
+        <v>-3298.79</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.1734074249169</v>
+        <v>-1.365919509301</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>246295.13</v>
+        <v>238208.12</v>
       </c>
       <c r="N109" s="1">
-        <v>246295.13</v>
+        <v>238208.12</v>
       </c>
       <c r="O109" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
         <v>1318.0</v>
       </c>
       <c r="D110" s="1">
-        <v>73.1</v>
+        <v>68.1</v>
       </c>
       <c r="E110" s="1">
         <v>67.824430956</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>89392.6</v>
       </c>
       <c r="I110" s="1">
-        <v>6953.2</v>
+        <v>363.2</v>
       </c>
       <c r="J110" s="1">
-        <v>7.7782724744554</v>
+        <v>0.40629761300152</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>96345.8</v>
+        <v>89755.8</v>
       </c>
       <c r="N110" s="1">
-        <v>96345.8</v>
+        <v>89755.8</v>
       </c>
       <c r="O110" s="1">
         <v>0.05</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
         <v>4550.0</v>
       </c>
       <c r="D111" s="1">
-        <v>21.56</v>
+        <v>25.58</v>
       </c>
       <c r="E111" s="1">
         <v>22.5882373626</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>102776.48</v>
       </c>
       <c r="I111" s="1">
-        <v>-4678.48</v>
+        <v>13612.52</v>
       </c>
       <c r="J111" s="1">
-        <v>-4.5520920739842</v>
+        <v>13.244781296265</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>98098.0</v>
+        <v>116389.0</v>
       </c>
       <c r="N111" s="1">
-        <v>98098.0</v>
+        <v>116389.0</v>
       </c>
       <c r="O111" s="1">
         <v>0.06</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>2764.0</v>
+        <v>2618.0</v>
       </c>
       <c r="D112" s="1">
-        <v>41.555</v>
+        <v>38.945</v>
       </c>
       <c r="E112" s="1">
-        <v>31.2906910275</v>
+        <v>31.2906913675</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>86487.47</v>
+        <v>81919.03</v>
       </c>
       <c r="I112" s="1">
-        <v>28370.55</v>
+        <v>20038.98</v>
       </c>
       <c r="J112" s="1">
-        <v>32.803075405027</v>
+        <v>24.461935157191</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>114858.02</v>
+        <v>101958.01</v>
       </c>
       <c r="N112" s="1">
-        <v>114858.02</v>
+        <v>101958.01</v>
       </c>
       <c r="O112" s="1">
         <v>0.06</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
         <v>2006.0</v>
       </c>
       <c r="D113" s="1">
-        <v>17.36</v>
+        <v>15.86</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>32818.16</v>
       </c>
       <c r="I113" s="1">
-        <v>2006.0</v>
+        <v>-1003.0</v>
       </c>
       <c r="J113" s="1">
-        <v>6.1124694376528</v>
+        <v>-3.0562347188264</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>34824.16</v>
+        <v>31815.16</v>
       </c>
       <c r="N113" s="1">
-        <v>34824.16</v>
+        <v>31815.16</v>
       </c>
       <c r="O113" s="1">
         <v>0.02</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
         <v>1388.0</v>
       </c>
       <c r="D114" s="1">
-        <v>24.75</v>
+        <v>27.81</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>32978.88</v>
       </c>
       <c r="I114" s="1">
-        <v>1374.12</v>
+        <v>5621.4</v>
       </c>
       <c r="J114" s="1">
-        <v>4.1666666666667</v>
+        <v>17.045454545455</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>34353.0</v>
+        <v>38600.28</v>
       </c>
       <c r="N114" s="1">
-        <v>34353.0</v>
+        <v>38600.28</v>
       </c>
       <c r="O114" s="1">
         <v>0.02</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>3874.0</v>
+        <v>3669.0</v>
       </c>
       <c r="D115" s="1">
-        <v>35.045</v>
+        <v>31.37</v>
       </c>
       <c r="E115" s="1">
-        <v>41.5130201342</v>
+        <v>41.5130198964</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>160821.44</v>
+        <v>152311.27</v>
       </c>
       <c r="I115" s="1">
-        <v>-25057.11</v>
+        <v>-37214.74</v>
       </c>
       <c r="J115" s="1">
-        <v>-15.580702423756</v>
+        <v>-24.433346265184</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>135764.33</v>
+        <v>115096.53</v>
       </c>
       <c r="N115" s="1">
-        <v>135764.33</v>
+        <v>115096.53</v>
       </c>
       <c r="O115" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
         <v>1210.0</v>
       </c>
       <c r="D116" s="1">
-        <v>21.79</v>
+        <v>27.58</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>33674.3</v>
       </c>
       <c r="I116" s="1">
-        <v>-7308.4</v>
+        <v>-302.5</v>
       </c>
       <c r="J116" s="1">
-        <v>-21.703197987783</v>
+        <v>-0.89831117499102</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>26365.9</v>
+        <v>33371.8</v>
       </c>
       <c r="N116" s="1">
-        <v>26365.9</v>
+        <v>33371.8</v>
       </c>
       <c r="O116" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
         <v>366.0</v>
       </c>
       <c r="D117" s="1">
-        <v>83.7</v>
+        <v>108.3</v>
       </c>
       <c r="E117" s="1">
         <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>33196.2</v>
       </c>
       <c r="I117" s="1">
-        <v>-2562.0</v>
+        <v>6441.6</v>
       </c>
       <c r="J117" s="1">
-        <v>-7.7177508269019</v>
+        <v>19.404630650496</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>30634.2</v>
+        <v>39637.8</v>
       </c>
       <c r="N117" s="1">
-        <v>30634.2</v>
+        <v>39637.8</v>
       </c>
       <c r="O117" s="1">
         <v>0.02</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
         <v>1055.0</v>
       </c>
       <c r="D118" s="1">
-        <v>38.05</v>
+        <v>36.3</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>38897.85</v>
       </c>
       <c r="I118" s="1">
-        <v>1244.9</v>
+        <v>-601.35</v>
       </c>
       <c r="J118" s="1">
-        <v>3.2004339571467</v>
+        <v>-1.5459723352319</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>40142.75</v>
+        <v>38296.5</v>
       </c>
       <c r="N118" s="1">
-        <v>40142.75</v>
+        <v>38296.5</v>
       </c>
       <c r="O118" s="1">
         <v>0.02</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>1732.0</v>
+        <v>1679.0</v>
       </c>
       <c r="D119" s="1">
-        <v>313.3</v>
+        <v>297.0</v>
       </c>
       <c r="E119" s="1">
-        <v>237.8431639723</v>
+        <v>239.4193508041</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>411944.36</v>
+        <v>401985.09</v>
       </c>
       <c r="I119" s="1">
-        <v>130691.24</v>
+        <v>96677.91</v>
       </c>
       <c r="J119" s="1">
-        <v>31.725459234349</v>
+        <v>24.05012335159</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>542635.6</v>
+        <v>498663.0</v>
       </c>
       <c r="N119" s="1">
-        <v>542635.6</v>
+        <v>498663.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>58483.0</v>
+        <v>56692.0</v>
       </c>
       <c r="D120" s="1">
-        <v>4.133</v>
+        <v>4.234</v>
       </c>
       <c r="E120" s="1">
-        <v>2.6564683754</v>
+        <v>2.6900543287</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>155358.24</v>
+        <v>152504.56</v>
       </c>
       <c r="I120" s="1">
-        <v>86352.0</v>
+        <v>87529.37</v>
       </c>
       <c r="J120" s="1">
-        <v>55.582504024247</v>
+        <v>57.394592004331</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>241710.24</v>
+        <v>240033.93</v>
       </c>
       <c r="N120" s="1">
-        <v>241710.24</v>
+        <v>240033.93</v>
       </c>
       <c r="O120" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>12407.0</v>
+        <v>11751.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.3</v>
+        <v>8.994</v>
       </c>
       <c r="E121" s="1">
-        <v>9.3764713468</v>
+        <v>9.3764709386</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>116333.88</v>
+        <v>110182.91</v>
       </c>
       <c r="I121" s="1">
-        <v>-948.78</v>
+        <v>-4494.42</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.8155663681122</v>
+        <v>-4.0790536390807</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>115385.1</v>
+        <v>105688.49</v>
       </c>
       <c r="N121" s="1">
-        <v>115385.1</v>
+        <v>105688.49</v>
       </c>
       <c r="O121" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>5666.0</v>
+        <v>5492.0</v>
       </c>
       <c r="D122" s="1">
-        <v>80.19</v>
+        <v>74.16</v>
       </c>
       <c r="E122" s="1">
-        <v>91.3538475115</v>
+        <v>90.9853040787</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>517610.9</v>
+        <v>499691.29</v>
       </c>
       <c r="I122" s="1">
-        <v>-63254.36</v>
+        <v>-92404.57</v>
       </c>
       <c r="J122" s="1">
-        <v>-12.220445898647</v>
+        <v>-18.492331535337</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>454356.54</v>
+        <v>407286.72</v>
       </c>
       <c r="N122" s="1">
-        <v>454356.54</v>
+        <v>407286.72</v>
       </c>
       <c r="O122" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>5074.0</v>
+        <v>4919.0</v>
       </c>
       <c r="D123" s="1">
-        <v>139.38</v>
+        <v>167.9</v>
       </c>
       <c r="E123" s="1">
-        <v>170.64798581</v>
+        <v>170.2944907502</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>865867.88</v>
+        <v>837678.6</v>
       </c>
       <c r="I123" s="1">
-        <v>-158653.76</v>
+        <v>-11778.5</v>
       </c>
       <c r="J123" s="1">
-        <v>-18.323091047101</v>
+        <v>-1.4060882061449</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>707214.12</v>
+        <v>825900.1</v>
       </c>
       <c r="N123" s="1">
-        <v>707214.12</v>
+        <v>825900.1</v>
       </c>
       <c r="O123" s="1">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>11459.0</v>
+        <v>11108.0</v>
       </c>
       <c r="D124" s="1">
-        <v>36.76</v>
+        <v>34.42</v>
       </c>
       <c r="E124" s="1">
-        <v>32.6745361724</v>
+        <v>32.6737432481</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>374417.51</v>
+        <v>362939.94</v>
       </c>
       <c r="I124" s="1">
-        <v>46815.33</v>
+        <v>19397.42</v>
       </c>
       <c r="J124" s="1">
-        <v>12.503509785106</v>
+        <v>5.344526149423</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>421232.84</v>
+        <v>382337.36</v>
       </c>
       <c r="N124" s="1">
-        <v>421232.84</v>
+        <v>382337.36</v>
       </c>
       <c r="O124" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>3002.0</v>
+        <v>2910.0</v>
       </c>
       <c r="D125" s="1">
-        <v>260.2</v>
+        <v>276.2</v>
       </c>
       <c r="E125" s="1">
-        <v>142.6529813458</v>
+        <v>145.5838762887</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>428244.25</v>
+        <v>423649.08</v>
       </c>
       <c r="I125" s="1">
-        <v>352876.15</v>
+        <v>380092.92</v>
       </c>
       <c r="J125" s="1">
-        <v>82.400674381501</v>
+        <v>89.718811616444</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>781120.4</v>
+        <v>803742.0</v>
       </c>
       <c r="N125" s="1">
-        <v>781120.4</v>
+        <v>803742.0</v>
       </c>
       <c r="O125" s="1">
         <v>0.44</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>4105.0</v>
+        <v>3979.0</v>
       </c>
       <c r="D126" s="1">
-        <v>167.22</v>
+        <v>160.0</v>
       </c>
       <c r="E126" s="1">
-        <v>126.8363142509</v>
+        <v>127.6688690626</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>520663.07</v>
+        <v>507994.43</v>
       </c>
       <c r="I126" s="1">
-        <v>165775.03</v>
+        <v>128645.57</v>
       </c>
       <c r="J126" s="1">
-        <v>31.839214177414</v>
+        <v>25.324208771344</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>686438.1</v>
+        <v>636640.0</v>
       </c>
       <c r="N126" s="1">
-        <v>686438.1</v>
+        <v>636640.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>3691.0</v>
+        <v>3578.0</v>
       </c>
       <c r="D127" s="1">
-        <v>229.45</v>
+        <v>272.65</v>
       </c>
       <c r="E127" s="1">
-        <v>188.5447439718</v>
+        <v>190.4069368362</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>695918.65</v>
+        <v>681276.02</v>
       </c>
       <c r="I127" s="1">
-        <v>150981.3</v>
+        <v>294265.68</v>
       </c>
       <c r="J127" s="1">
-        <v>21.695251305594</v>
+        <v>43.19331245506</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>846899.95</v>
+        <v>975541.7</v>
       </c>
       <c r="N127" s="1">
-        <v>846899.95</v>
+        <v>975541.7</v>
       </c>
       <c r="O127" s="1">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
         <v>4057.0</v>
       </c>
       <c r="D128" s="1">
-        <v>19.37</v>
+        <v>20.82</v>
       </c>
       <c r="E128" s="1">
         <v>19.6168893271</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>79585.72</v>
       </c>
       <c r="I128" s="1">
-        <v>-1001.63</v>
+        <v>4881.02</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.2585549266879</v>
+        <v>6.1330349213402</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>78584.09</v>
+        <v>84466.74</v>
       </c>
       <c r="N128" s="1">
-        <v>78584.09</v>
+        <v>84466.74</v>
       </c>
       <c r="O128" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>3813.0</v>
+        <v>3696.0</v>
       </c>
       <c r="D129" s="1">
-        <v>71.4</v>
+        <v>70.82</v>
       </c>
       <c r="E129" s="1">
-        <v>36.8039155521</v>
+        <v>37.604840368</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>140333.33</v>
+        <v>138987.49</v>
       </c>
       <c r="I129" s="1">
-        <v>131914.87</v>
+        <v>122763.23</v>
       </c>
       <c r="J129" s="1">
-        <v>94.001097244682</v>
+        <v>88.32681991739</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>272248.2</v>
+        <v>261750.72</v>
       </c>
       <c r="N129" s="1">
-        <v>272248.2</v>
+        <v>261750.72</v>
       </c>
       <c r="O129" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
         <v>272.0</v>
       </c>
       <c r="D130" s="1">
-        <v>117.9</v>
+        <v>155.7</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>35686.4</v>
       </c>
       <c r="I130" s="1">
-        <v>-3617.6</v>
+        <v>6664.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-10.137195121951</v>
+        <v>18.673780487805</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>32068.8</v>
+        <v>42350.4</v>
       </c>
       <c r="N130" s="1">
-        <v>32068.8</v>
+        <v>42350.4</v>
       </c>
       <c r="O130" s="1">
         <v>0.02</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
         <v>802.0</v>
       </c>
       <c r="D131" s="1">
-        <v>47.86</v>
+        <v>49.32</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>42105.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-3721.28</v>
+        <v>-2550.36</v>
       </c>
       <c r="J131" s="1">
-        <v>-8.8380952380952</v>
+        <v>-6.0571428571429</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>38383.72</v>
+        <v>39554.64</v>
       </c>
       <c r="N131" s="1">
-        <v>38383.72</v>
+        <v>39554.64</v>
       </c>
       <c r="O131" s="1">
         <v>0.02</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>3243.0</v>
+        <v>3144.0</v>
       </c>
       <c r="D132" s="1">
-        <v>33.885</v>
+        <v>59.3</v>
       </c>
       <c r="E132" s="1">
-        <v>25.1616342892</v>
+        <v>25.935413486</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>81599.18</v>
+        <v>81540.94</v>
       </c>
       <c r="I132" s="1">
-        <v>28289.88</v>
+        <v>104898.26</v>
       </c>
       <c r="J132" s="1">
-        <v>34.669318980902</v>
+        <v>128.64489911448</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>109889.06</v>
+        <v>186439.2</v>
       </c>
       <c r="N132" s="1">
-        <v>109889.06</v>
+        <v>186439.2</v>
       </c>
       <c r="O132" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
         <v>2836.0</v>
       </c>
       <c r="D133" s="1">
-        <v>10.345</v>
+        <v>9.98</v>
       </c>
       <c r="E133" s="1">
         <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>32628.18</v>
       </c>
       <c r="I133" s="1">
-        <v>-3289.76</v>
+        <v>-4324.9</v>
       </c>
       <c r="J133" s="1">
-        <v>-10.082572794437</v>
+        <v>-13.255106475445</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>29338.42</v>
+        <v>28303.28</v>
       </c>
       <c r="N133" s="1">
-        <v>29338.42</v>
+        <v>28303.28</v>
       </c>
       <c r="O133" s="1">
         <v>0.02</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>10052.0</v>
+        <v>9745.0</v>
       </c>
       <c r="D134" s="1">
-        <v>39.12</v>
+        <v>35.48</v>
       </c>
       <c r="E134" s="1">
-        <v>30.1805471548</v>
+        <v>30.3019014879</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>303374.86</v>
+        <v>295292.03</v>
       </c>
       <c r="I134" s="1">
-        <v>89859.38</v>
+        <v>50460.57</v>
       </c>
       <c r="J134" s="1">
-        <v>29.619916429463</v>
+        <v>17.088361646605</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>393234.24</v>
+        <v>345752.6</v>
       </c>
       <c r="N134" s="1">
-        <v>393234.24</v>
+        <v>345752.6</v>
       </c>
       <c r="O134" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
         <v>634.0</v>
       </c>
       <c r="D135" s="1">
-        <v>49.57</v>
+        <v>64.32</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>32638.32</v>
       </c>
       <c r="I135" s="1">
-        <v>-1210.94</v>
+        <v>8140.56</v>
       </c>
       <c r="J135" s="1">
-        <v>-3.7101787101787</v>
+        <v>24.941724941725</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>31427.38</v>
+        <v>40778.88</v>
       </c>
       <c r="N135" s="1">
-        <v>31427.38</v>
+        <v>40778.88</v>
       </c>
       <c r="O135" s="1">
         <v>0.02</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
         <v>6854.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.32</v>
+        <v>9.704</v>
       </c>
       <c r="E136" s="1">
         <v>10.1791654508</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>69768.0</v>
       </c>
       <c r="I136" s="1">
-        <v>965.28</v>
+        <v>-3256.78</v>
       </c>
       <c r="J136" s="1">
-        <v>1.3835569315445</v>
+        <v>-4.6680139892214</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>70733.28</v>
+        <v>66511.22</v>
       </c>
       <c r="N136" s="1">
-        <v>70733.28</v>
+        <v>66511.22</v>
       </c>
       <c r="O136" s="1">
         <v>0.04</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>479.0</v>
+        <v>454.0</v>
       </c>
       <c r="D137" s="1">
-        <v>259.2</v>
+        <v>230.0</v>
       </c>
       <c r="E137" s="1">
-        <v>254.7246346555</v>
+        <v>254.7246255507</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>122013.1</v>
+        <v>115644.98</v>
       </c>
       <c r="I137" s="1">
-        <v>2143.7</v>
+        <v>-11224.98</v>
       </c>
       <c r="J137" s="1">
-        <v>1.7569424922406</v>
+        <v>-9.7064135425507</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>124156.8</v>
+        <v>104420.0</v>
       </c>
       <c r="N137" s="1">
-        <v>124156.8</v>
+        <v>104420.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>617.0</v>
+        <v>584.0</v>
       </c>
       <c r="D138" s="1">
-        <v>275.0</v>
+        <v>254.2</v>
       </c>
       <c r="E138" s="1">
-        <v>252.6818476499</v>
+        <v>252.6818493151</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>155904.7</v>
+        <v>147566.2</v>
       </c>
       <c r="I138" s="1">
-        <v>13770.3</v>
+        <v>886.6</v>
       </c>
       <c r="J138" s="1">
-        <v>8.8325111430252</v>
+        <v>0.60081509180287</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>169675.0</v>
+        <v>148452.8</v>
       </c>
       <c r="N138" s="1">
-        <v>169675.0</v>
+        <v>148452.8</v>
       </c>
       <c r="O138" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
         <v>1802.0</v>
       </c>
       <c r="D139" s="1">
-        <v>17.55</v>
+        <v>25.34</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>32472.04</v>
       </c>
       <c r="I139" s="1">
-        <v>-846.94</v>
+        <v>13190.64</v>
       </c>
       <c r="J139" s="1">
-        <v>-2.6082130965594</v>
+        <v>40.621531631521</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>31625.1</v>
+        <v>45662.68</v>
       </c>
       <c r="N139" s="1">
-        <v>31625.1</v>
+        <v>45662.68</v>
       </c>
       <c r="O139" s="1">
         <v>0.02</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>2370.0</v>
+        <v>2298.0</v>
       </c>
       <c r="D140" s="1">
-        <v>102.45</v>
+        <v>98.38</v>
       </c>
       <c r="E140" s="1">
-        <v>104.057814346</v>
+        <v>103.9490034813</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>246617.02</v>
+        <v>238874.81</v>
       </c>
       <c r="I140" s="1">
-        <v>-3810.52</v>
+        <v>-12797.57</v>
       </c>
       <c r="J140" s="1">
-        <v>-1.5451163913991</v>
+        <v>-5.3574380655708</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>242806.5</v>
+        <v>226077.24</v>
       </c>
       <c r="N140" s="1">
-        <v>242806.5</v>
+        <v>226077.24</v>
       </c>
       <c r="O140" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>8740.0</v>
+        <v>8472.0</v>
       </c>
       <c r="D141" s="1">
-        <v>68.52</v>
+        <v>73.72</v>
       </c>
       <c r="E141" s="1">
-        <v>66.2586464531</v>
+        <v>66.4414117092</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>579100.57</v>
+        <v>562891.64</v>
       </c>
       <c r="I141" s="1">
-        <v>19764.23</v>
+        <v>61664.2</v>
       </c>
       <c r="J141" s="1">
-        <v>3.4129184158807</v>
+        <v>10.954897109504</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>598864.8</v>
+        <v>624555.84</v>
       </c>
       <c r="N141" s="1">
-        <v>598864.8</v>
+        <v>624555.84</v>
       </c>
       <c r="O141" s="1">
         <v>0.34</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
         <v>1822.0</v>
       </c>
       <c r="D142" s="1">
-        <v>21.61</v>
+        <v>21.13</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>38553.52</v>
       </c>
       <c r="I142" s="1">
-        <v>819.9</v>
+        <v>-54.66</v>
       </c>
       <c r="J142" s="1">
-        <v>2.1266540642722</v>
+        <v>-0.14177693761815</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>39373.42</v>
+        <v>38498.86</v>
       </c>
       <c r="N142" s="1">
-        <v>39373.42</v>
+        <v>38498.86</v>
       </c>
       <c r="O142" s="1">
         <v>0.02</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>5431.0</v>
+        <v>5144.0</v>
       </c>
       <c r="D143" s="1">
-        <v>19.425</v>
+        <v>19.535</v>
       </c>
       <c r="E143" s="1">
-        <v>18.9564242313</v>
+        <v>18.9564249611</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>102952.34</v>
+        <v>97511.85</v>
       </c>
       <c r="I143" s="1">
-        <v>2544.84</v>
+        <v>2976.19</v>
       </c>
       <c r="J143" s="1">
-        <v>2.4718622228499</v>
+        <v>3.0521316127219</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>105497.18</v>
+        <v>100488.04</v>
       </c>
       <c r="N143" s="1">
-        <v>105497.18</v>
+        <v>100488.04</v>
       </c>
       <c r="O143" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
         <v>2660.0</v>
       </c>
       <c r="D144" s="1">
-        <v>26.65</v>
+        <v>25.04</v>
       </c>
       <c r="E144" s="1">
         <v>26.9688345865</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>71737.1</v>
       </c>
       <c r="I144" s="1">
-        <v>-848.1</v>
+        <v>-5130.7</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.1822334607895</v>
+        <v>-7.1520872742277</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>70889.0</v>
+        <v>66606.4</v>
       </c>
       <c r="N144" s="1">
-        <v>70889.0</v>
+        <v>66606.4</v>
       </c>
       <c r="O144" s="1">
         <v>0.04</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>8816.0</v>
+        <v>8546.0</v>
       </c>
       <c r="D145" s="1">
-        <v>23.14</v>
+        <v>24.08</v>
       </c>
       <c r="E145" s="1">
-        <v>19.8834720962</v>
+        <v>19.9760484437</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>175292.69</v>
+        <v>170715.31</v>
       </c>
       <c r="I145" s="1">
-        <v>28709.55</v>
+        <v>35072.37</v>
       </c>
       <c r="J145" s="1">
-        <v>16.378064595848</v>
+        <v>20.544361252661</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>204002.24</v>
+        <v>205787.68</v>
       </c>
       <c r="N145" s="1">
-        <v>204002.24</v>
+        <v>205787.68</v>
       </c>
       <c r="O145" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>3888.0</v>
+        <v>3769.0</v>
       </c>
       <c r="D146" s="1">
-        <v>66.75</v>
+        <v>57.7</v>
       </c>
       <c r="E146" s="1">
-        <v>60.6316229424</v>
+        <v>60.5604908464</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>235735.75</v>
+        <v>228252.49</v>
       </c>
       <c r="I146" s="1">
-        <v>23788.25</v>
+        <v>-10781.19</v>
       </c>
       <c r="J146" s="1">
-        <v>10.091065949904</v>
+        <v>-4.7233613968461</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>259524.0</v>
+        <v>217471.3</v>
       </c>
       <c r="N146" s="1">
-        <v>259524.0</v>
+        <v>217471.3</v>
       </c>
       <c r="O146" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
         <v>407.0</v>
       </c>
       <c r="D147" s="1">
-        <v>79.1</v>
+        <v>74.9</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>33374.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-1180.3</v>
+        <v>-2889.7</v>
       </c>
       <c r="J147" s="1">
-        <v>-3.5365853658537</v>
+        <v>-8.6585365853659</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>32193.7</v>
+        <v>30484.3</v>
       </c>
       <c r="N147" s="1">
-        <v>32193.7</v>
+        <v>30484.3</v>
       </c>
       <c r="O147" s="1">
         <v>0.02</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>1491.0</v>
+        <v>1445.0</v>
       </c>
       <c r="D148" s="1">
-        <v>135.65</v>
+        <v>123.35</v>
       </c>
       <c r="E148" s="1">
-        <v>102.8667940979</v>
+        <v>103.3733979239</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>153374.39</v>
+        <v>149374.56</v>
       </c>
       <c r="I148" s="1">
-        <v>48879.76</v>
+        <v>28866.19</v>
       </c>
       <c r="J148" s="1">
-        <v>31.869570923803</v>
+        <v>19.324702948079</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>202254.15</v>
+        <v>178240.75</v>
       </c>
       <c r="N148" s="1">
-        <v>202254.15</v>
+        <v>178240.75</v>
       </c>
       <c r="O148" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
         <v>1042.0</v>
       </c>
       <c r="D149" s="1">
-        <v>89.04</v>
+        <v>90.56</v>
       </c>
       <c r="E149" s="1">
         <v>100.2767754319</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>104488.4</v>
       </c>
       <c r="I149" s="1">
-        <v>-11708.72</v>
+        <v>-10124.88</v>
       </c>
       <c r="J149" s="1">
-        <v>-11.205760639459</v>
+        <v>-9.6899560142561</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>92779.68</v>
+        <v>94363.52</v>
       </c>
       <c r="N149" s="1">
-        <v>92779.68</v>
+        <v>94363.52</v>
       </c>
       <c r="O149" s="1">
         <v>0.05</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>6836.0</v>
+        <v>6475.0</v>
       </c>
       <c r="D150" s="1">
-        <v>23.13</v>
+        <v>21.01</v>
       </c>
       <c r="E150" s="1">
-        <v>34.8302179637</v>
+        <v>34.8302177606</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>238099.37</v>
+        <v>225525.66</v>
       </c>
       <c r="I150" s="1">
-        <v>-79982.69</v>
+        <v>-89485.91</v>
       </c>
       <c r="J150" s="1">
-        <v>-33.592146841884</v>
+        <v>-39.678815262086</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>158116.68</v>
+        <v>136039.75</v>
       </c>
       <c r="N150" s="1">
-        <v>158116.68</v>
+        <v>136039.75</v>
       </c>
       <c r="O150" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>7927.0</v>
+        <v>7684.0</v>
       </c>
       <c r="D151" s="1">
-        <v>35.67</v>
+        <v>33.34</v>
       </c>
       <c r="E151" s="1">
-        <v>36.577875615</v>
+        <v>36.5394442998</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>289952.82</v>
+        <v>280769.09</v>
       </c>
       <c r="I151" s="1">
-        <v>-7196.73</v>
+        <v>-24584.53</v>
       </c>
       <c r="J151" s="1">
-        <v>-2.4820348358743</v>
+        <v>-8.7561383626666</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>282756.09</v>
+        <v>256184.56</v>
       </c>
       <c r="N151" s="1">
-        <v>282756.09</v>
+        <v>256184.56</v>
       </c>
       <c r="O151" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>5851.0</v>
+        <v>5542.0</v>
       </c>
       <c r="D152" s="1">
-        <v>25.38</v>
+        <v>24.1</v>
       </c>
       <c r="E152" s="1">
-        <v>31.0634814562</v>
+        <v>31.0634806929</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>181752.43</v>
+        <v>172153.81</v>
       </c>
       <c r="I152" s="1">
-        <v>-33254.05</v>
+        <v>-38591.61</v>
       </c>
       <c r="J152" s="1">
-        <v>-18.296344098398</v>
+        <v>-22.416936343146</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>148498.38</v>
+        <v>133562.2</v>
       </c>
       <c r="N152" s="1">
-        <v>148498.38</v>
+        <v>133562.2</v>
       </c>
       <c r="O152" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>3877.0</v>
+        <v>3758.0</v>
       </c>
       <c r="D153" s="1">
-        <v>62.68</v>
+        <v>64.04</v>
       </c>
       <c r="E153" s="1">
-        <v>115.3617384576</v>
+        <v>114.118153273</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>447257.46</v>
+        <v>428856.02</v>
       </c>
       <c r="I153" s="1">
-        <v>-204247.1</v>
+        <v>-188193.7</v>
       </c>
       <c r="J153" s="1">
-        <v>-45.66656082159</v>
+        <v>-43.882723157296</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>243010.36</v>
+        <v>240662.32</v>
       </c>
       <c r="N153" s="1">
-        <v>243010.36</v>
+        <v>240662.32</v>
       </c>
       <c r="O153" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>374.0</v>
+        <v>368.0</v>
       </c>
       <c r="D154" s="1">
-        <v>256.7</v>
+        <v>264.8</v>
       </c>
       <c r="E154" s="1">
-        <v>247.645588235</v>
+        <v>250.191168478</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>338635.0</v>
+        <v>537605.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>338635.0</v>
+        <v>537605.0</v>
       </c>
       <c r="N154" s="1">
-        <v>338635.0</v>
+        <v>537605.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>47.0</v>
+        <v>34.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.5</v>
+        <v>115.64</v>
       </c>
       <c r="E155" s="1">
         <v>117.18</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-96470.0</v>
+        <v>-78960.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-96470.0</v>
+        <v>-78960.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-96470.0</v>
+        <v>-78960.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>25.0</v>
+        <v>39.0</v>
       </c>
       <c r="D156" s="1">
-        <v>125.2</v>
+        <v>105.82</v>
       </c>
       <c r="E156" s="1">
-        <v>126.886</v>
+        <v>105.99</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>9077.41</v>
+        <v>-4880.0</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>9077.41</v>
+        <v>-4880.0</v>
       </c>
       <c r="N156" s="1">
-        <v>9077.41</v>
+        <v>-4880.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>-144.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D157" s="1">
-        <v>5876.0</v>
+        <v>6027.0</v>
       </c>
       <c r="E157" s="1">
-        <v>5543.31397679</v>
+        <v>5560.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-479067.87</v>
+        <v>-37360.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-479067.87</v>
+        <v>-37360.0</v>
       </c>
       <c r="N157" s="1">
-        <v>-479067.87</v>
+        <v>-37360.0</v>
       </c>
       <c r="O157" s="1">
-        <v>-0.27</v>
+        <v>-0.02</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
         <v>-5.0</v>
       </c>
       <c r="D158" s="1">
-        <v>117.29</v>
+        <v>118.06</v>
       </c>
       <c r="E158" s="1">
         <v>119.97</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>13400.0</v>
+        <v>9550.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>13400.0</v>
+        <v>9550.0</v>
       </c>
       <c r="N158" s="1">
-        <v>13400.0</v>
+        <v>9550.0</v>
       </c>
       <c r="O158" s="1">
         <v>0.01</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
-        <v>-25.0</v>
+        <v>-31.0</v>
       </c>
       <c r="D159" s="1">
-        <v>119.21</v>
+        <v>125.7</v>
       </c>
       <c r="E159" s="1">
-        <v>121.64</v>
+        <v>126.886</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>60750.0</v>
+        <v>60460.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>60750.0</v>
+        <v>60460.0</v>
       </c>
       <c r="N159" s="1">
-        <v>60750.0</v>
+        <v>60460.0</v>
       </c>
       <c r="O159" s="1">
         <v>0.03</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" t="s">
         <v>349</v>
       </c>
       <c r="C160" s="1">
-        <v>429000.0</v>
+        <v>-25.0</v>
       </c>
       <c r="D160" s="1">
-        <v>97.198</v>
+        <v>119.89</v>
       </c>
       <c r="E160" s="1">
-        <v>99.69888112</v>
+        <v>121.64</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>427708.2</v>
+        <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-10728.78</v>
+        <v>43750.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-2.5084344887472</v>
+        <v>0</v>
       </c>
       <c r="K160">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>416979.42</v>
+        <v>43750.0</v>
       </c>
       <c r="N160" s="1">
-        <v>420132.28</v>
+        <v>43750.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.24</v>
+        <v>0.02</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>350</v>
+      </c>
+      <c r="B161" t="s">
         <v>351</v>
       </c>
-      <c r="B161" t="s">
+      <c r="C161" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>98.094</v>
+      </c>
+      <c r="E161" s="1">
+        <v>99.69888112</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>427708.2</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-6884.94</v>
+      </c>
+      <c r="J161" s="1">
+        <v>-1.6097283147716</v>
+      </c>
+      <c r="K161">
+        <v>1.23</v>
+      </c>
+      <c r="L161" t="s">
         <v>352</v>
       </c>
-      <c r="C161" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>202276.0</v>
+        <v>420823.26</v>
       </c>
       <c r="N161" s="1">
-        <v>208796.55</v>
+        <v>426106.42</v>
       </c>
       <c r="O161" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>353</v>
+      </c>
+      <c r="B162" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="C162" s="1">
         <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.192</v>
+        <v>101.76</v>
       </c>
       <c r="E162" s="1">
-        <v>99.179</v>
+        <v>99.634</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>198358.0</v>
+        <v>199268.0</v>
       </c>
       <c r="I162" s="1">
-        <v>4026.0</v>
+        <v>4252.0</v>
       </c>
       <c r="J162" s="1">
-        <v>2.0296635376441</v>
+        <v>2.1338097436618</v>
       </c>
       <c r="K162">
-        <v>0.94</v>
+        <v>3.86</v>
       </c>
       <c r="L162" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>202384.0</v>
+        <v>203520.0</v>
       </c>
       <c r="N162" s="1">
-        <v>204273.73</v>
+        <v>211239.18</v>
       </c>
       <c r="O162" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>356</v>
+      </c>
+      <c r="B163" t="s">
         <v>357</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>101.463</v>
+      </c>
+      <c r="E163" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>198358.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>4568.0</v>
+      </c>
+      <c r="J163" s="1">
+        <v>2.3029068653646</v>
+      </c>
+      <c r="K163">
+        <v>1.48</v>
+      </c>
+      <c r="L163" t="s">
         <v>358</v>
       </c>
-      <c r="C163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>303735.0</v>
+        <v>202926.0</v>
       </c>
       <c r="N163" s="1">
-        <v>316925.75</v>
+        <v>205877.37</v>
       </c>
       <c r="O163" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>359</v>
+      </c>
+      <c r="B164" t="s">
         <v>360</v>
       </c>
-      <c r="B164" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C164" s="1">
-        <v>358000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>97.769</v>
+        <v>100.753</v>
       </c>
       <c r="E164" s="1">
-        <v>99.33</v>
+        <v>99.847</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>355601.4</v>
+        <v>299541.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-5588.38</v>
+        <v>2718.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.5715292459479</v>
+        <v>0.90738830410528</v>
       </c>
       <c r="K164">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>0.08</v>
+      </c>
+      <c r="L164">
+        <v>230.14</v>
       </c>
       <c r="M164" s="1">
-        <v>350013.02</v>
+        <v>302259.0</v>
       </c>
       <c r="N164" s="1">
-        <v>354904.87</v>
+        <v>302489.14</v>
       </c>
       <c r="O164" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>361</v>
+      </c>
+      <c r="B165" t="s">
+        <v>362</v>
+      </c>
+      <c r="C165" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>101.44</v>
+      </c>
+      <c r="E165" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>299670.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>4650.0</v>
+      </c>
+      <c r="J165" s="1">
+        <v>1.5517068775653</v>
+      </c>
+      <c r="K165">
+        <v>0.41</v>
+      </c>
+      <c r="L165" t="s">
         <v>363</v>
       </c>
-      <c r="B165" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>193570.0</v>
+        <v>304320.0</v>
       </c>
       <c r="N165" s="1">
-        <v>196200.14</v>
+        <v>305536.44</v>
       </c>
       <c r="O165" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>364</v>
+      </c>
+      <c r="B166" t="s">
+        <v>365</v>
+      </c>
+      <c r="C166" s="1">
+        <v>358000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>98.211</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>355601.4</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-4006.02</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-1.1265478707339</v>
+      </c>
+      <c r="K166">
+        <v>1.88</v>
+      </c>
+      <c r="L166" t="s">
         <v>366</v>
       </c>
-      <c r="B166" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>248657.2</v>
+        <v>351595.38</v>
       </c>
       <c r="N166" s="1">
-        <v>249200.76</v>
+        <v>358326.27</v>
       </c>
       <c r="O166" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>367</v>
+      </c>
+      <c r="B167" t="s">
         <v>368</v>
       </c>
-      <c r="B167" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C167" s="1">
-        <v>178000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>101.725</v>
+        <v>96.988</v>
       </c>
       <c r="E167" s="1">
-        <v>100.64402809</v>
+        <v>99.253</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>179146.37</v>
+        <v>198506.0</v>
       </c>
       <c r="I167" s="1">
-        <v>1924.13</v>
+        <v>-4530.0</v>
       </c>
       <c r="J167" s="1">
-        <v>1.0740546961683</v>
+        <v>-2.2820468902703</v>
       </c>
       <c r="K167">
-        <v>3.59</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>0.24</v>
+      </c>
+      <c r="L167">
+        <v>476.71</v>
       </c>
       <c r="M167" s="1">
-        <v>181070.5</v>
+        <v>193976.0</v>
       </c>
       <c r="N167" s="1">
-        <v>187456.55</v>
+        <v>194452.71</v>
       </c>
       <c r="O167" s="1">
         <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B168" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="C168" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>109.751</v>
+        <v>93.827</v>
       </c>
       <c r="E168" s="1">
-        <v>100.019</v>
+        <v>93.7555</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>300057.0</v>
+        <v>187511.0</v>
       </c>
       <c r="I168" s="1">
-        <v>29196.0</v>
+        <v>143.0</v>
       </c>
       <c r="J168" s="1">
-        <v>9.7301512712585</v>
+        <v>0.076262192618033</v>
       </c>
       <c r="K168">
-        <v>4.2</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>0.44</v>
+      </c>
+      <c r="L168">
+        <v>881.51</v>
       </c>
       <c r="M168" s="1">
-        <v>329253.0</v>
+        <v>187654.0</v>
       </c>
       <c r="N168" s="1">
-        <v>341842.41</v>
+        <v>188535.51</v>
       </c>
       <c r="O168" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="B169" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C169" s="1">
-        <v>100000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>103.705</v>
+        <v>100.723</v>
       </c>
       <c r="E169" s="1">
-        <v>106.65</v>
+        <v>99.955</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>106650.0</v>
+        <v>247888.4</v>
       </c>
       <c r="I169" s="1">
-        <v>-2945.0</v>
+        <v>1904.64</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.7613689639006</v>
+        <v>0.76834575559002</v>
       </c>
       <c r="K169">
-        <v>4.62</v>
+        <v>0.77</v>
       </c>
       <c r="L169" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="M169" s="1">
-        <v>103705.0</v>
+        <v>249793.04</v>
       </c>
       <c r="N169" s="1">
-        <v>108321.44</v>
+        <v>251695.51</v>
       </c>
       <c r="O169" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="B170" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C170" s="1">
-        <v>100000.0</v>
+        <v>143000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>107.134</v>
+        <v>99.704</v>
       </c>
       <c r="E170" s="1">
-        <v>111.205</v>
+        <v>99.646</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>111205.0</v>
+        <v>142493.78</v>
       </c>
       <c r="I170" s="1">
-        <v>-4071.0</v>
+        <v>82.94</v>
       </c>
       <c r="J170" s="1">
-        <v>-3.6608066184074</v>
+        <v>0.058206049414929</v>
       </c>
       <c r="K170">
-        <v>5.48</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>0.3</v>
+      </c>
+      <c r="L170">
+        <v>432.92</v>
       </c>
       <c r="M170" s="1">
-        <v>107134.0</v>
+        <v>142576.72</v>
       </c>
       <c r="N170" s="1">
-        <v>112615.16</v>
+        <v>143009.64</v>
       </c>
       <c r="O170" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="B171" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="C171" s="1">
-        <v>200000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.411</v>
+        <v>101.402</v>
       </c>
       <c r="E171" s="1">
-        <v>99.433</v>
+        <v>100.64402809</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>198866.0</v>
+        <v>179146.37</v>
       </c>
       <c r="I171" s="1">
-        <v>-4044.0</v>
+        <v>1349.19</v>
       </c>
       <c r="J171" s="1">
-        <v>-2.0335301157563</v>
+        <v>0.75312159548642</v>
       </c>
       <c r="K171">
-        <v>2.82</v>
+        <v>4.2</v>
       </c>
       <c r="L171" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="M171" s="1">
-        <v>194822.0</v>
+        <v>180495.56</v>
       </c>
       <c r="N171" s="1">
-        <v>200460.36</v>
+        <v>187978.88</v>
       </c>
       <c r="O171" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="B172" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="C172" s="1">
-        <v>160000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>97.97</v>
+        <v>110.149</v>
       </c>
       <c r="E172" s="1">
-        <v>99.726</v>
+        <v>100.019</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>159561.6</v>
+        <v>300057.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-2809.6</v>
+        <v>30390.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.7608246595672</v>
+        <v>10.128075665624</v>
       </c>
       <c r="K172">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>871.23</v>
+        <v>4.99</v>
+      </c>
+      <c r="L172" t="s">
+        <v>381</v>
       </c>
       <c r="M172" s="1">
-        <v>156752.0</v>
+        <v>330447.0</v>
       </c>
       <c r="N172" s="1">
-        <v>157623.23</v>
+        <v>345429.84</v>
       </c>
       <c r="O172" s="1">
-        <v>0.09</v>
+        <v>0.19</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B173" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="C173" s="1">
-        <v>200000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.188</v>
+        <v>99.986</v>
       </c>
       <c r="E173" s="1">
-        <v>100.0</v>
+        <v>99.58</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>200000.0</v>
+        <v>332597.2</v>
       </c>
       <c r="I173" s="1">
-        <v>-1624.0</v>
+        <v>1356.04</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.812</v>
+        <v>0.4077123920466</v>
       </c>
       <c r="K173">
-        <v>3.75</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>0.29</v>
+      </c>
+      <c r="L173">
+        <v>960.82</v>
       </c>
       <c r="M173" s="1">
-        <v>198376.0</v>
+        <v>333953.24</v>
       </c>
       <c r="N173" s="1">
-        <v>205874.63</v>
+        <v>334914.06</v>
       </c>
       <c r="O173" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="B174" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="C174" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>97.578</v>
+        <v>104.104</v>
       </c>
       <c r="E174" s="1">
-        <v>97.673</v>
+        <v>106.65</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>488365.0</v>
+        <v>106650.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-475.0</v>
+        <v>-2546.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.0972633173958</v>
+        <v>-2.3872480075012</v>
       </c>
       <c r="K174">
-        <v>3.22</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>0.3</v>
+      </c>
+      <c r="L174">
+        <v>301.37</v>
       </c>
       <c r="M174" s="1">
-        <v>487890.0</v>
+        <v>104104.0</v>
       </c>
       <c r="N174" s="1">
-        <v>503999.59</v>
+        <v>104405.37</v>
       </c>
       <c r="O174" s="1">
-        <v>0.29</v>
+        <v>0.06</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="B175" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="C175" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.979</v>
+        <v>100.348</v>
       </c>
       <c r="E175" s="1">
-        <v>100.43970333</v>
+        <v>100.61</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>301319.11</v>
+        <v>201220.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-1382.11</v>
+        <v>-524.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.45868647361928</v>
+        <v>-0.26041148991154</v>
       </c>
       <c r="K175">
-        <v>3.17</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>0.22</v>
+      </c>
+      <c r="L175">
+        <v>434.79</v>
       </c>
       <c r="M175" s="1">
-        <v>299937.0</v>
+        <v>200696.0</v>
       </c>
       <c r="N175" s="1">
-        <v>309439.64</v>
+        <v>201130.79</v>
       </c>
       <c r="O175" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="B176" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="C176" s="1">
-        <v>164000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.91</v>
+        <v>98.622</v>
       </c>
       <c r="E176" s="1">
-        <v>101.02690244</v>
+        <v>99.726</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>165684.12</v>
+        <v>159561.6</v>
       </c>
       <c r="I176" s="1">
-        <v>-3471.72</v>
+        <v>-1766.4</v>
       </c>
       <c r="J176" s="1">
-        <v>-2.0953848805788</v>
+        <v>-1.107033271163</v>
       </c>
       <c r="K176">
-        <v>2.26</v>
+        <v>1.06</v>
       </c>
       <c r="L176" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="M176" s="1">
-        <v>162212.4</v>
+        <v>157795.2</v>
       </c>
       <c r="N176" s="1">
-        <v>165923.99</v>
+        <v>159488.35</v>
       </c>
       <c r="O176" s="1">
         <v>0.09</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="B177" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="C177" s="1">
-        <v>387000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>89.947</v>
+        <v>99.296</v>
       </c>
       <c r="E177" s="1">
-        <v>87.82281395</v>
+        <v>100.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>339874.29</v>
+        <v>200000.0</v>
       </c>
       <c r="I177" s="1">
-        <v>8220.6</v>
+        <v>-1408.0</v>
       </c>
       <c r="J177" s="1">
-        <v>2.4187178147544</v>
+        <v>-0.704</v>
       </c>
       <c r="K177">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L177">
-        <v>0.0</v>
+        <v>163.01</v>
       </c>
       <c r="M177" s="1">
-        <v>348094.89</v>
+        <v>198592.0</v>
       </c>
       <c r="N177" s="1">
-        <v>348094.89</v>
+        <v>198755.01</v>
       </c>
       <c r="O177" s="1">
-        <v>0.2</v>
+        <v>0.11</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="B178" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="C178" s="1">
-        <v>1635000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>59.407</v>
+        <v>97.888</v>
       </c>
       <c r="E178" s="1">
-        <v>71.0666526</v>
+        <v>97.673</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>1161939.77</v>
+        <v>488365.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-190635.32</v>
+        <v>1075.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-16.406643865886</v>
+        <v>0.2201222446326</v>
       </c>
       <c r="K178">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.2</v>
+      </c>
+      <c r="L178" t="s">
+        <v>395</v>
       </c>
       <c r="M178" s="1">
-        <v>971304.45</v>
+        <v>489440.0</v>
       </c>
       <c r="N178" s="1">
-        <v>971304.45</v>
+        <v>490446.85</v>
       </c>
       <c r="O178" s="1">
-        <v>0.55</v>
+        <v>0.27</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="B179" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="C179" s="1">
-        <v>253500.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>97.705</v>
+        <v>98.963</v>
       </c>
       <c r="E179" s="1">
-        <v>99.596</v>
+        <v>101.02690244</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>252475.86</v>
+        <v>165684.12</v>
       </c>
       <c r="I179" s="1">
-        <v>-4793.68</v>
+        <v>-3384.8</v>
       </c>
       <c r="J179" s="1">
-        <v>-1.8986686489552</v>
+        <v>-2.04292360668</v>
       </c>
       <c r="K179">
-        <v>0.43</v>
+        <v>2.71</v>
       </c>
       <c r="L179" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="M179" s="1">
-        <v>247682.18</v>
+        <v>162299.32</v>
       </c>
       <c r="N179" s="1">
-        <v>248768.06</v>
+        <v>166747.34</v>
       </c>
       <c r="O179" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="B180" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="C180" s="1">
-        <v>473000.0</v>
+        <v>398000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>88.566</v>
+        <v>90.417</v>
       </c>
       <c r="E180" s="1">
-        <v>98.844</v>
+        <v>87.89796985</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>467532.12</v>
+        <v>349833.92</v>
       </c>
       <c r="I180" s="1">
-        <v>-48614.94</v>
+        <v>10025.74</v>
       </c>
       <c r="J180" s="1">
-        <v>-10.398203229331</v>
+        <v>2.8658570329601</v>
       </c>
       <c r="K180">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>0.0</v>
+      </c>
+      <c r="L180">
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>418917.18</v>
+        <v>359859.66</v>
       </c>
       <c r="N180" s="1">
-        <v>422284.88</v>
+        <v>359859.66</v>
       </c>
       <c r="O180" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="B181" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="C181" s="1">
-        <v>131000.0</v>
+        <v>1774000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>88.64</v>
+        <v>60.527</v>
       </c>
       <c r="E181" s="1">
-        <v>84.29</v>
+        <v>70.22517193</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>110419.9</v>
+        <v>1245794.55</v>
       </c>
       <c r="I181" s="1">
-        <v>5698.5</v>
+        <v>-172045.57</v>
       </c>
       <c r="J181" s="1">
-        <v>5.1607545379049</v>
+        <v>-13.810107774191</v>
       </c>
       <c r="K181">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>0.0</v>
+      </c>
+      <c r="L181">
+        <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>116118.4</v>
+        <v>1073748.98</v>
       </c>
       <c r="N181" s="1">
-        <v>117989.19</v>
+        <v>1073748.98</v>
       </c>
       <c r="O181" s="1">
-        <v>0.07</v>
+        <v>0.58</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="B182" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="C182" s="1">
-        <v>200000.0</v>
+        <v>260600.0</v>
       </c>
       <c r="D182" s="1">
-        <v>103.273</v>
+        <v>98.436</v>
       </c>
       <c r="E182" s="1">
-        <v>105.76</v>
+        <v>99.57561397</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>211520.0</v>
+        <v>259494.05</v>
       </c>
       <c r="I182" s="1">
-        <v>-4974.0</v>
+        <v>-2969.84</v>
       </c>
       <c r="J182" s="1">
-        <v>-2.3515506807867</v>
+        <v>-1.1444732547818</v>
       </c>
       <c r="K182">
-        <v>0.87</v>
+        <v>0.83</v>
       </c>
       <c r="L182" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="M182" s="1">
-        <v>206546.0</v>
+        <v>256524.21</v>
       </c>
       <c r="N182" s="1">
-        <v>208282.3</v>
+        <v>258693.62</v>
       </c>
       <c r="O182" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="B183" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="C183" s="1">
-        <v>264000.0</v>
+        <v>473000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.877</v>
+        <v>88.929</v>
       </c>
       <c r="E183" s="1">
-        <v>99.607</v>
+        <v>98.844</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>262962.48</v>
+        <v>467532.12</v>
       </c>
       <c r="I183" s="1">
-        <v>712.8</v>
+        <v>-46897.95</v>
       </c>
       <c r="J183" s="1">
-        <v>0.27106528657624</v>
+        <v>-10.030957873012</v>
       </c>
       <c r="K183">
-        <v>0.77</v>
+        <v>0.9</v>
       </c>
       <c r="L183" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="M183" s="1">
-        <v>263675.28</v>
+        <v>420634.17</v>
       </c>
       <c r="N183" s="1">
-        <v>265701.39</v>
+        <v>424892.79</v>
       </c>
       <c r="O183" s="1">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="B184" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="C184" s="1">
-        <v>200000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.997</v>
+        <v>89.347</v>
       </c>
       <c r="E184" s="1">
-        <v>99.991</v>
+        <v>84.29</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>199982.0</v>
+        <v>110419.9</v>
       </c>
       <c r="I184" s="1">
-        <v>-1988.0</v>
+        <v>6624.67</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.99408946805212</v>
+        <v>5.9995254478586</v>
       </c>
       <c r="K184">
-        <v>2.92</v>
+        <v>1.68</v>
       </c>
       <c r="L184" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="M184" s="1">
-        <v>197994.0</v>
+        <v>117044.57</v>
       </c>
       <c r="N184" s="1">
-        <v>203843.32</v>
+        <v>119251.83</v>
       </c>
       <c r="O184" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="B185" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="C185" s="1">
-        <v>200000.0</v>
+        <v>234000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.387</v>
+        <v>99.649</v>
       </c>
       <c r="E185" s="1">
-        <v>102.64</v>
+        <v>99.658</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>205280.0</v>
+        <v>233199.72</v>
       </c>
       <c r="I185" s="1">
-        <v>-4506.0</v>
+        <v>-21.06</v>
       </c>
       <c r="J185" s="1">
-        <v>-2.1950506625097</v>
+        <v>-0.0090308856288507</v>
       </c>
       <c r="K185">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>0.05</v>
+      </c>
+      <c r="L185">
+        <v>113.75</v>
       </c>
       <c r="M185" s="1">
-        <v>200774.0</v>
+        <v>233178.66</v>
       </c>
       <c r="N185" s="1">
-        <v>202726.05</v>
+        <v>233292.41</v>
       </c>
       <c r="O185" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>422</v>
+        <v>414</v>
       </c>
       <c r="B186" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="C186" s="1">
         <v>200000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>105.775</v>
+        <v>91.838</v>
       </c>
       <c r="E186" s="1">
-        <v>99.379</v>
+        <v>91.61</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>198758.0</v>
+        <v>183220.0</v>
       </c>
       <c r="I186" s="1">
-        <v>12792.0</v>
+        <v>456.0</v>
       </c>
       <c r="J186" s="1">
-        <v>6.4359673572888</v>
+        <v>0.24888112651457</v>
       </c>
       <c r="K186">
-        <v>2.38</v>
+        <v>0.75</v>
       </c>
       <c r="L186" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="M186" s="1">
-        <v>211550.0</v>
+        <v>183676.0</v>
       </c>
       <c r="N186" s="1">
-        <v>216304.79</v>
+        <v>185166.41</v>
       </c>
       <c r="O186" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>425</v>
+        <v>417</v>
       </c>
       <c r="B187" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="C187" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>94.2</v>
+        <v>103.952</v>
       </c>
       <c r="E187" s="1">
-        <v>91.473</v>
+        <v>105.76</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>274419.0</v>
+        <v>211520.0</v>
       </c>
       <c r="I187" s="1">
-        <v>8181.0</v>
+        <v>-3616.0</v>
       </c>
       <c r="J187" s="1">
-        <v>2.9812075694467</v>
+        <v>-1.7095310136157</v>
       </c>
       <c r="K187">
-        <v>0.4</v>
+        <v>1.54</v>
       </c>
       <c r="L187" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="M187" s="1">
-        <v>282600.0</v>
+        <v>207904.0</v>
       </c>
       <c r="N187" s="1">
-        <v>283787.01</v>
+        <v>210975.92</v>
       </c>
       <c r="O187" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="B188" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="C188" s="1">
-        <v>498000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>88.699</v>
+        <v>100.016</v>
       </c>
       <c r="E188" s="1">
-        <v>100.0</v>
+        <v>99.607</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>498000.0</v>
+        <v>262962.48</v>
       </c>
       <c r="I188" s="1">
-        <v>-56278.98</v>
+        <v>1079.76</v>
       </c>
       <c r="J188" s="1">
-        <v>-11.301</v>
+        <v>0.41061371188772</v>
       </c>
       <c r="K188">
-        <v>0.98</v>
+        <v>1.23</v>
       </c>
       <c r="L188" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="M188" s="1">
-        <v>441721.02</v>
+        <v>264042.24</v>
       </c>
       <c r="N188" s="1">
-        <v>446607.56</v>
+        <v>267288.9</v>
       </c>
       <c r="O188" s="1">
-        <v>0.25</v>
+        <v>0.14</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="B189" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="C189" s="1">
-        <v>299000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.172</v>
+        <v>99.184</v>
       </c>
       <c r="E189" s="1">
-        <v>99.298</v>
+        <v>99.991</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>296901.02</v>
+        <v>199982.0</v>
       </c>
       <c r="I189" s="1">
-        <v>2613.26</v>
+        <v>-1614.0</v>
       </c>
       <c r="J189" s="1">
-        <v>0.88017885556607</v>
+        <v>-0.80707263653729</v>
       </c>
       <c r="K189">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>380.92</v>
+        <v>3.4</v>
+      </c>
+      <c r="L189" t="s">
+        <v>425</v>
       </c>
       <c r="M189" s="1">
-        <v>299514.28</v>
+        <v>198368.0</v>
       </c>
       <c r="N189" s="1">
-        <v>299895.2</v>
+        <v>205176.22</v>
       </c>
       <c r="O189" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="B190" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
       <c r="C190" s="1">
-        <v>261000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>98.644</v>
+        <v>100.339</v>
       </c>
       <c r="E190" s="1">
-        <v>99.459</v>
+        <v>99.834</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>259587.99</v>
+        <v>299502.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-2127.15</v>
+        <v>1515.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.81943313325089</v>
+        <v>0.50583969389186</v>
       </c>
       <c r="K190">
-        <v>0.85</v>
+        <v>0.49</v>
       </c>
       <c r="L190" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="M190" s="1">
-        <v>257460.84</v>
+        <v>301017.0</v>
       </c>
       <c r="N190" s="1">
-        <v>259668.61</v>
+        <v>302484.12</v>
       </c>
       <c r="O190" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="B191" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="C191" s="1">
         <v>300000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>97.999</v>
+        <v>94.656</v>
       </c>
       <c r="E191" s="1">
-        <v>99.292</v>
+        <v>91.473</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>297876.0</v>
+        <v>274419.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-3879.0</v>
+        <v>9549.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.3022197155864</v>
+        <v>3.4797153258339</v>
       </c>
       <c r="K191">
-        <v>0.8</v>
+        <v>0.48</v>
       </c>
       <c r="L191" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="M191" s="1">
-        <v>293997.0</v>
+        <v>283968.0</v>
       </c>
       <c r="N191" s="1">
-        <v>296384.67</v>
+        <v>285393.37</v>
       </c>
       <c r="O191" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="B192" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="C192" s="1">
-        <v>100000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>103.378</v>
+        <v>89.15</v>
       </c>
       <c r="E192" s="1">
-        <v>105.478</v>
+        <v>100.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>105478.0</v>
+        <v>498000.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-2100.0</v>
+        <v>-54033.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.9909364986063</v>
+        <v>-10.85</v>
       </c>
       <c r="K192">
-        <v>4.33</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>0.03</v>
+      </c>
+      <c r="L192">
+        <v>150.36</v>
       </c>
       <c r="M192" s="1">
-        <v>103378.0</v>
+        <v>443967.0</v>
       </c>
       <c r="N192" s="1">
-        <v>107710.64</v>
+        <v>444117.36</v>
       </c>
       <c r="O192" s="1">
-        <v>0.06</v>
+        <v>0.24</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>442</v>
+        <v>434</v>
       </c>
       <c r="B193" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="C193" s="1">
-        <v>100000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>97.724</v>
+        <v>100.602</v>
       </c>
       <c r="E193" s="1">
-        <v>99.74</v>
+        <v>99.298</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>99740.0</v>
+        <v>296901.02</v>
       </c>
       <c r="I193" s="1">
-        <v>-2016.0</v>
+        <v>3898.96</v>
       </c>
       <c r="J193" s="1">
-        <v>-2.0212552636856</v>
+        <v>1.3132187959476</v>
       </c>
       <c r="K193">
-        <v>2.07</v>
+        <v>0.66</v>
       </c>
       <c r="L193" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="M193" s="1">
-        <v>97724.0</v>
+        <v>300799.98</v>
       </c>
       <c r="N193" s="1">
-        <v>99795.23</v>
+        <v>302768.06</v>
       </c>
       <c r="O193" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="B194" t="s">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="C194" s="1">
-        <v>500000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>98.758</v>
+        <v>98.928</v>
       </c>
       <c r="E194" s="1">
-        <v>99.933</v>
+        <v>99.459</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>499665.0</v>
+        <v>259587.99</v>
       </c>
       <c r="I194" s="1">
-        <v>-5875.0</v>
+        <v>-1385.91</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.1757877778111</v>
+        <v>-0.5338883358972</v>
       </c>
       <c r="K194">
-        <v>0.49</v>
+        <v>1.29</v>
       </c>
       <c r="L194" t="s">
-        <v>447</v>
+        <v>439</v>
       </c>
       <c r="M194" s="1">
-        <v>493790.0</v>
+        <v>258202.08</v>
       </c>
       <c r="N194" s="1">
-        <v>496240.34</v>
+        <v>261571.84</v>
       </c>
       <c r="O194" s="1">
-        <v>0.28</v>
+        <v>0.14</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
       <c r="B195" t="s">
-        <v>449</v>
+        <v>441</v>
       </c>
       <c r="C195" s="1">
         <v>300000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.492</v>
+        <v>98.469</v>
       </c>
       <c r="E195" s="1">
-        <v>100.91</v>
+        <v>99.292</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>302730.0</v>
+        <v>297876.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-4254.0</v>
+        <v>-2469.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-1.4052125656526</v>
+        <v>-0.82886838818837</v>
       </c>
       <c r="K195">
-        <v>2.97</v>
+        <v>1.28</v>
       </c>
       <c r="L195" t="s">
-        <v>450</v>
+        <v>442</v>
       </c>
       <c r="M195" s="1">
-        <v>298476.0</v>
+        <v>295407.0</v>
       </c>
       <c r="N195" s="1">
-        <v>307380.45</v>
+        <v>299233.03</v>
       </c>
       <c r="O195" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="B196" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="C196" s="1">
-        <v>982132.71</v>
+        <v>100000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>89.038</v>
+        <v>103.774</v>
       </c>
       <c r="E196" s="1">
-        <v>89.86337905</v>
+        <v>105.478</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>882577.64</v>
+        <v>105478.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-8106.32</v>
+        <v>-1704.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-0.91848236717169</v>
+        <v>-1.6155027588691</v>
       </c>
       <c r="K196">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="L196">
-        <v>796.47</v>
+        <v>40.87</v>
       </c>
       <c r="M196" s="1">
-        <v>874471.32</v>
+        <v>103774.0</v>
       </c>
       <c r="N196" s="1">
-        <v>875267.79</v>
+        <v>103814.87</v>
       </c>
       <c r="O196" s="1">
-        <v>0.49</v>
+        <v>0.06</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>453</v>
+        <v>445</v>
       </c>
       <c r="B197" t="s">
-        <v>454</v>
+        <v>446</v>
       </c>
       <c r="C197" s="1">
-        <v>187052.98</v>
+        <v>500000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>95.998</v>
+        <v>98.991</v>
       </c>
       <c r="E197" s="1">
-        <v>97.25354817</v>
+        <v>99.933</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>181915.66</v>
+        <v>499665.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-2348.54</v>
+        <v>-4710.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-1.2910048535679</v>
+        <v>-0.94263156314731</v>
       </c>
       <c r="K197">
-        <v>0.65</v>
+        <v>0.95</v>
       </c>
       <c r="L197" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="M197" s="1">
-        <v>179567.12</v>
+        <v>494955.0</v>
       </c>
       <c r="N197" s="1">
-        <v>180780.66</v>
+        <v>499716.99</v>
       </c>
       <c r="O197" s="1">
-        <v>0.1</v>
+        <v>0.27</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="B198" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="C198" s="1">
-        <v>1232220.54</v>
+        <v>300000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>97.378</v>
+        <v>99.566</v>
       </c>
       <c r="E198" s="1">
-        <v>104.9969245</v>
+        <v>100.91</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>1293793.67</v>
+        <v>302730.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-93881.96</v>
+        <v>-4032.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-7.2563316838612</v>
+        <v>-1.3318798929739</v>
       </c>
       <c r="K198">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>0.06</v>
+      </c>
+      <c r="L198">
+        <v>166.44</v>
       </c>
       <c r="M198" s="1">
-        <v>1199911.71</v>
+        <v>298698.0</v>
       </c>
       <c r="N198" s="1">
-        <v>1229890.12</v>
+        <v>298864.44</v>
       </c>
       <c r="O198" s="1">
-        <v>0.7</v>
+        <v>0.16</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>459</v>
+        <v>450</v>
       </c>
       <c r="B199" t="s">
-        <v>460</v>
+        <v>451</v>
       </c>
       <c r="C199" s="1">
-        <v>1398573.82</v>
+        <v>192052.98</v>
       </c>
       <c r="D199" s="1">
-        <v>103.044</v>
+        <v>96.272</v>
       </c>
       <c r="E199" s="1">
-        <v>124.87696502</v>
+        <v>97.23304476</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>1746496.54</v>
+        <v>186738.96</v>
       </c>
       <c r="I199" s="1">
-        <v>-305350.13</v>
+        <v>-1845.72</v>
       </c>
       <c r="J199" s="1">
-        <v>-17.483580585851</v>
+        <v>-0.98839577986297</v>
       </c>
       <c r="K199">
-        <v>0.2</v>
+        <v>0.76</v>
       </c>
       <c r="L199" t="s">
-        <v>461</v>
+        <v>452</v>
       </c>
       <c r="M199" s="1">
-        <v>1441146.41</v>
+        <v>184893.24</v>
       </c>
       <c r="N199" s="1">
-        <v>1443914.82</v>
+        <v>186349.69</v>
       </c>
       <c r="O199" s="1">
-        <v>0.82</v>
+        <v>0.1</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>462</v>
+        <v>453</v>
       </c>
       <c r="B200" t="s">
-        <v>463</v>
+        <v>454</v>
       </c>
       <c r="C200" s="1">
-        <v>243000.0</v>
+        <v>1267543.54</v>
       </c>
       <c r="D200" s="1">
-        <v>97.869</v>
+        <v>97.907</v>
       </c>
       <c r="E200" s="1">
-        <v>100.0</v>
+        <v>104.81395219</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>243000.0</v>
+        <v>1328562.48</v>
       </c>
       <c r="I200" s="1">
-        <v>-5178.33</v>
+        <v>-87548.62</v>
       </c>
       <c r="J200" s="1">
-        <v>-2.131</v>
+        <v>-6.5897254602584</v>
       </c>
       <c r="K200">
-        <v>1.43</v>
+        <v>2.84</v>
       </c>
       <c r="L200" t="s">
-        <v>464</v>
+        <v>455</v>
       </c>
       <c r="M200" s="1">
-        <v>237821.67</v>
+        <v>1241013.86</v>
       </c>
       <c r="N200" s="1">
-        <v>241292.01</v>
+        <v>1277060.71</v>
       </c>
       <c r="O200" s="1">
-        <v>0.14</v>
+        <v>0.69</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>465</v>
+        <v>456</v>
       </c>
       <c r="B201" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="C201" s="1">
-        <v>200000.0</v>
+        <v>1011377.0</v>
       </c>
       <c r="D201" s="1">
-        <v>104.981</v>
+        <v>100.428</v>
       </c>
       <c r="E201" s="1">
-        <v>99.922</v>
+        <v>99.93156063</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>199844.0</v>
+        <v>1010684.82</v>
       </c>
       <c r="I201" s="1">
-        <v>10118.0</v>
+        <v>5020.87</v>
       </c>
       <c r="J201" s="1">
-        <v>5.0629491002982</v>
+        <v>0.49677900574385</v>
       </c>
       <c r="K201">
-        <v>1.98</v>
+        <v>0.11</v>
       </c>
       <c r="L201" t="s">
-        <v>467</v>
+        <v>458</v>
       </c>
       <c r="M201" s="1">
-        <v>209962.0</v>
+        <v>1015705.69</v>
       </c>
       <c r="N201" s="1">
-        <v>213918.16</v>
+        <v>1016822.36</v>
       </c>
       <c r="O201" s="1">
-        <v>0.12</v>
+        <v>0.55</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>468</v>
+        <v>459</v>
       </c>
       <c r="B202" t="s">
-        <v>469</v>
+        <v>460</v>
       </c>
       <c r="C202" s="1">
-        <v>300000.0</v>
+        <v>1439616.82</v>
       </c>
       <c r="D202" s="1">
-        <v>98.291</v>
+        <v>103.888</v>
       </c>
       <c r="E202" s="1">
-        <v>100.028</v>
+        <v>124.29877764</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>300084.0</v>
+        <v>1789426.11</v>
       </c>
       <c r="I202" s="1">
-        <v>-5211.0</v>
+        <v>-293836.98</v>
       </c>
       <c r="J202" s="1">
-        <v>-1.7365137761427</v>
+        <v>-16.420738378518</v>
       </c>
       <c r="K202">
-        <v>0.88</v>
+        <v>0.78</v>
       </c>
       <c r="L202" t="s">
-        <v>470</v>
+        <v>461</v>
       </c>
       <c r="M202" s="1">
-        <v>294873.0</v>
+        <v>1495589.13</v>
       </c>
       <c r="N202" s="1">
-        <v>297513.54</v>
+        <v>1506820.11</v>
       </c>
       <c r="O202" s="1">
-        <v>0.17</v>
+        <v>0.82</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>471</v>
+        <v>462</v>
       </c>
       <c r="B203" t="s">
-        <v>472</v>
+        <v>463</v>
       </c>
       <c r="C203" s="1">
-        <v>200000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>105.996</v>
+        <v>98.516</v>
       </c>
       <c r="E203" s="1">
-        <v>107.84</v>
+        <v>100.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>215680.0</v>
+        <v>243000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-3688.0</v>
+        <v>-3606.12</v>
       </c>
       <c r="J203" s="1">
-        <v>-1.709940652819</v>
+        <v>-1.484</v>
       </c>
       <c r="K203">
-        <v>1.95</v>
+        <v>1.89</v>
       </c>
       <c r="L203" t="s">
-        <v>473</v>
+        <v>464</v>
       </c>
       <c r="M203" s="1">
-        <v>211992.0</v>
+        <v>239393.88</v>
       </c>
       <c r="N203" s="1">
-        <v>215896.11</v>
+        <v>243983.68</v>
       </c>
       <c r="O203" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>474</v>
+        <v>465</v>
       </c>
       <c r="B204" t="s">
-        <v>475</v>
+        <v>466</v>
       </c>
       <c r="C204" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>103.344</v>
+        <v>101.044</v>
       </c>
       <c r="E204" s="1">
-        <v>105.68</v>
+        <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>317040.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-7008.0</v>
+        <v>2088.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-2.2104466313399</v>
+        <v>1.044</v>
       </c>
       <c r="K204">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>0.08</v>
+      </c>
+      <c r="L204">
+        <v>169.3</v>
       </c>
       <c r="M204" s="1">
-        <v>310032.0</v>
+        <v>202088.0</v>
       </c>
       <c r="N204" s="1">
-        <v>311666.59</v>
+        <v>202257.3</v>
       </c>
       <c r="O204" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>477</v>
+        <v>467</v>
       </c>
       <c r="B205" t="s">
-        <v>478</v>
+        <v>468</v>
       </c>
       <c r="C205" s="1">
-        <v>239000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>97.918</v>
+        <v>105.19</v>
       </c>
       <c r="E205" s="1">
-        <v>99.528</v>
+        <v>99.922</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>237871.92</v>
+        <v>199844.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-3847.9</v>
+        <v>10536.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-1.6176352383249</v>
+        <v>5.2721122475531</v>
       </c>
       <c r="K205">
-        <v>1.37</v>
+        <v>2.63</v>
       </c>
       <c r="L205" t="s">
-        <v>479</v>
+        <v>469</v>
       </c>
       <c r="M205" s="1">
-        <v>234024.02</v>
+        <v>210380.0</v>
       </c>
       <c r="N205" s="1">
-        <v>237294.72</v>
+        <v>215637.53</v>
       </c>
       <c r="O205" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>480</v>
+        <v>470</v>
       </c>
       <c r="B206" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="C206" s="1">
-        <v>0.25</v>
+        <v>300000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>105.713</v>
+        <v>99.013</v>
       </c>
       <c r="E206" s="1">
-        <v>136.0</v>
+        <v>100.028</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>0.34</v>
+        <v>300084.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-0.08</v>
+        <v>-3045.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-23.529411764706</v>
+        <v>-1.0147158795537</v>
       </c>
       <c r="K206">
-        <v>4.0</v>
-[...2 lines deleted...]
-        <v>0.01</v>
+        <v>1.4</v>
+      </c>
+      <c r="L206" t="s">
+        <v>472</v>
       </c>
       <c r="M206" s="1">
-        <v>0.26</v>
+        <v>297039.0</v>
       </c>
       <c r="N206" s="1">
-        <v>0.27</v>
+        <v>301232.8</v>
       </c>
       <c r="O206" s="1">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
       <c r="B207" t="s">
-        <v>483</v>
+        <v>474</v>
       </c>
       <c r="C207" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>97.2</v>
+        <v>105.727</v>
       </c>
       <c r="E207" s="1">
-        <v>99.46</v>
+        <v>107.84</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>298380.0</v>
+        <v>215680.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-6780.0</v>
+        <v>-4226.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-2.2722702594008</v>
+        <v>-1.959384272997</v>
       </c>
       <c r="K207">
-        <v>1.8</v>
+        <v>2.6</v>
       </c>
       <c r="L207" t="s">
-        <v>484</v>
+        <v>475</v>
       </c>
       <c r="M207" s="1">
-        <v>291600.0</v>
+        <v>211454.0</v>
       </c>
       <c r="N207" s="1">
-        <v>297009.25</v>
+        <v>216659.48</v>
       </c>
       <c r="O207" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>485</v>
+        <v>476</v>
       </c>
       <c r="B208" t="s">
-        <v>486</v>
+        <v>477</v>
       </c>
       <c r="C208" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>97.511</v>
+        <v>100.465</v>
       </c>
       <c r="E208" s="1">
-        <v>100.45</v>
+        <v>100.34</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>200900.0</v>
+        <v>301020.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-5878.0</v>
+        <v>375.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-2.9258337481334</v>
+        <v>0.12457644010365</v>
       </c>
       <c r="K208">
-        <v>1.6</v>
+        <v>1.47</v>
       </c>
       <c r="L208" t="s">
-        <v>487</v>
+        <v>478</v>
       </c>
       <c r="M208" s="1">
-        <v>195022.0</v>
+        <v>301395.0</v>
       </c>
       <c r="N208" s="1">
-        <v>198228.16</v>
+        <v>305800.48</v>
       </c>
       <c r="O208" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>488</v>
+        <v>479</v>
       </c>
       <c r="B209" t="s">
-        <v>489</v>
+        <v>480</v>
       </c>
       <c r="C209" s="1">
-        <v>200000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>95.951</v>
+        <v>98.218</v>
       </c>
       <c r="E209" s="1">
-        <v>99.077</v>
+        <v>99.528</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>198154.0</v>
+        <v>237871.92</v>
       </c>
       <c r="I209" s="1">
-        <v>-6252.0</v>
+        <v>-3130.9</v>
       </c>
       <c r="J209" s="1">
-        <v>-3.1551217739738</v>
+        <v>-1.3162125231091</v>
       </c>
       <c r="K209">
-        <v>1.93</v>
+        <v>1.83</v>
       </c>
       <c r="L209" t="s">
-        <v>490</v>
+        <v>481</v>
       </c>
       <c r="M209" s="1">
-        <v>191902.0</v>
+        <v>234741.02</v>
       </c>
       <c r="N209" s="1">
-        <v>195756.79</v>
+        <v>239116.68</v>
       </c>
       <c r="O209" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>491</v>
+        <v>482</v>
       </c>
       <c r="B210" t="s">
-        <v>492</v>
+        <v>483</v>
       </c>
       <c r="C210" s="1">
-        <v>300000.0</v>
+        <v>0.25</v>
       </c>
       <c r="D210" s="1">
-        <v>93.769</v>
+        <v>105.194</v>
       </c>
       <c r="E210" s="1">
-        <v>92.4806</v>
+        <v>136.0</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>277441.8</v>
+        <v>0.34</v>
       </c>
       <c r="I210" s="1">
-        <v>3865.2</v>
+        <v>-0.08</v>
       </c>
       <c r="J210" s="1">
-        <v>1.3931570513167</v>
+        <v>-23.529411764706</v>
       </c>
       <c r="K210">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>0.0</v>
+      </c>
+      <c r="L210">
+        <v>0.0</v>
       </c>
       <c r="M210" s="1">
-        <v>281307.0</v>
+        <v>0.26</v>
       </c>
       <c r="N210" s="1">
-        <v>282810.08</v>
+        <v>0.26</v>
       </c>
       <c r="O210" s="1">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>494</v>
+        <v>484</v>
       </c>
       <c r="B211" t="s">
-        <v>495</v>
+        <v>485</v>
       </c>
       <c r="C211" s="1">
-        <v>239000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>102.857</v>
+        <v>97.739</v>
       </c>
       <c r="E211" s="1">
-        <v>99.953</v>
+        <v>99.46</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>238887.67</v>
+        <v>298380.0</v>
       </c>
       <c r="I211" s="1">
-        <v>6940.56</v>
+        <v>-5163.0</v>
       </c>
       <c r="J211" s="1">
-        <v>2.9053655217952</v>
+        <v>-1.7303438568269</v>
       </c>
       <c r="K211">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>559.85</v>
+        <v>2.27</v>
+      </c>
+      <c r="L211" t="s">
+        <v>486</v>
       </c>
       <c r="M211" s="1">
-        <v>245828.23</v>
+        <v>293217.0</v>
       </c>
       <c r="N211" s="1">
-        <v>246388.08</v>
+        <v>300013.23</v>
       </c>
       <c r="O211" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="B212" t="s">
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="C212" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>103.665</v>
+        <v>98.499</v>
       </c>
       <c r="E212" s="1">
-        <v>99.961</v>
+        <v>100.45</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>99961.0</v>
+        <v>200900.0</v>
       </c>
       <c r="I212" s="1">
-        <v>3704.0</v>
+        <v>-3902.0</v>
       </c>
       <c r="J212" s="1">
-        <v>3.7054451235982</v>
+        <v>-1.9422598307616</v>
       </c>
       <c r="K212">
-        <v>3.63</v>
-[...2 lines deleted...]
-        <v>498</v>
+        <v>0.21</v>
+      </c>
+      <c r="L212">
+        <v>424.66</v>
       </c>
       <c r="M212" s="1">
-        <v>103665.0</v>
+        <v>196998.0</v>
       </c>
       <c r="N212" s="1">
-        <v>107297.88</v>
+        <v>197422.66</v>
       </c>
       <c r="O212" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>499</v>
+        <v>489</v>
       </c>
       <c r="B213" t="s">
-        <v>500</v>
+        <v>490</v>
       </c>
       <c r="C213" s="1">
-        <v>214000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>101.68</v>
+        <v>96.065</v>
       </c>
       <c r="E213" s="1">
-        <v>99.943</v>
+        <v>99.077</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>213878.02</v>
+        <v>198154.0</v>
       </c>
       <c r="I213" s="1">
-        <v>3717.18</v>
+        <v>-6024.0</v>
       </c>
       <c r="J213" s="1">
-        <v>1.7379906546732</v>
+        <v>-3.0400597515064</v>
       </c>
       <c r="K213">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>304.88</v>
+        <v>2.41</v>
+      </c>
+      <c r="L213" t="s">
+        <v>491</v>
       </c>
       <c r="M213" s="1">
-        <v>217595.2</v>
+        <v>192130.0</v>
       </c>
       <c r="N213" s="1">
-        <v>217900.08</v>
+        <v>196943.7</v>
       </c>
       <c r="O213" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>501</v>
+        <v>492</v>
       </c>
       <c r="B214" t="s">
-        <v>502</v>
+        <v>493</v>
       </c>
       <c r="C214" s="1">
-        <v>193000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>97.639</v>
+        <v>93.621</v>
       </c>
       <c r="E214" s="1">
-        <v>99.702</v>
+        <v>92.4806</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>192424.86</v>
+        <v>277441.8</v>
       </c>
       <c r="I214" s="1">
-        <v>-3981.59</v>
+        <v>3421.2</v>
       </c>
       <c r="J214" s="1">
-        <v>-2.0691661150228</v>
+        <v>1.2331234875206</v>
       </c>
       <c r="K214">
-        <v>1.78</v>
+        <v>0.62</v>
       </c>
       <c r="L214" t="s">
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="M214" s="1">
-        <v>188443.27</v>
+        <v>280863.0</v>
       </c>
       <c r="N214" s="1">
-        <v>191880.26</v>
+        <v>282725.67</v>
       </c>
       <c r="O214" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="B215" t="s">
-        <v>505</v>
+        <v>496</v>
       </c>
       <c r="C215" s="1">
-        <v>100000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>96.487</v>
+        <v>103.339</v>
       </c>
       <c r="E215" s="1">
-        <v>99.3</v>
+        <v>99.953</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>99300.0</v>
+        <v>238887.67</v>
       </c>
       <c r="I215" s="1">
-        <v>-2813.0</v>
+        <v>8092.54</v>
       </c>
       <c r="J215" s="1">
-        <v>-2.8328298086606</v>
+        <v>3.3875921683191</v>
       </c>
       <c r="K215">
-        <v>1.95</v>
+        <v>0.88</v>
       </c>
       <c r="L215" t="s">
-        <v>506</v>
+        <v>497</v>
       </c>
       <c r="M215" s="1">
-        <v>96487.0</v>
+        <v>246980.21</v>
       </c>
       <c r="N215" s="1">
-        <v>98432.21</v>
+        <v>249095.2</v>
       </c>
       <c r="O215" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>507</v>
+        <v>498</v>
       </c>
       <c r="B216" t="s">
-        <v>508</v>
+        <v>499</v>
       </c>
       <c r="C216" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>101.222</v>
+        <v>103.518</v>
       </c>
       <c r="E216" s="1">
-        <v>99.611</v>
+        <v>99.961</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>199222.0</v>
+        <v>99961.0</v>
       </c>
       <c r="I216" s="1">
-        <v>3222.0</v>
+        <v>3557.0</v>
       </c>
       <c r="J216" s="1">
-        <v>1.6172912630131</v>
+        <v>3.5583877712308</v>
       </c>
       <c r="K216">
-        <v>2.98</v>
+        <v>4.3</v>
       </c>
       <c r="L216" t="s">
-        <v>509</v>
+        <v>500</v>
       </c>
       <c r="M216" s="1">
-        <v>202444.0</v>
+        <v>103518.0</v>
       </c>
       <c r="N216" s="1">
-        <v>208405.64</v>
+        <v>107818.68</v>
       </c>
       <c r="O216" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>510</v>
+        <v>501</v>
       </c>
       <c r="B217" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
       <c r="C217" s="1">
-        <v>300000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>98.994</v>
+        <v>101.833</v>
       </c>
       <c r="E217" s="1">
-        <v>99.438</v>
+        <v>99.943</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>298314.0</v>
+        <v>213878.02</v>
       </c>
       <c r="I217" s="1">
-        <v>-1332.0</v>
+        <v>4044.6</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.44650938273095</v>
+        <v>1.8910779144112</v>
       </c>
       <c r="K217">
-        <v>2.85</v>
+        <v>0.69</v>
       </c>
       <c r="L217" t="s">
-        <v>512</v>
+        <v>503</v>
       </c>
       <c r="M217" s="1">
-        <v>296982.0</v>
+        <v>217922.62</v>
       </c>
       <c r="N217" s="1">
-        <v>305535.08</v>
+        <v>219400.1</v>
       </c>
       <c r="O217" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>513</v>
+        <v>504</v>
       </c>
       <c r="B218" t="s">
-        <v>514</v>
+        <v>505</v>
       </c>
       <c r="C218" s="1">
-        <v>400000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.672</v>
+        <v>97.972</v>
       </c>
       <c r="E218" s="1">
-        <v>101.06225</v>
+        <v>99.702</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>404249.0</v>
+        <v>192424.86</v>
       </c>
       <c r="I218" s="1">
-        <v>-5561.0</v>
+        <v>-3338.9</v>
       </c>
       <c r="J218" s="1">
-        <v>-1.3756372928566</v>
+        <v>-1.7351708090109</v>
       </c>
       <c r="K218">
-        <v>3.68</v>
+        <v>2.23</v>
       </c>
       <c r="L218" t="s">
-        <v>515</v>
+        <v>506</v>
       </c>
       <c r="M218" s="1">
-        <v>398688.0</v>
+        <v>189085.96</v>
       </c>
       <c r="N218" s="1">
-        <v>413424.99</v>
+        <v>193382.19</v>
       </c>
       <c r="O218" s="1">
-        <v>0.23</v>
+        <v>0.1</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>516</v>
+        <v>507</v>
       </c>
       <c r="B219" t="s">
-        <v>517</v>
+        <v>508</v>
       </c>
       <c r="C219" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>103.486</v>
+        <v>101.532</v>
       </c>
       <c r="E219" s="1">
-        <v>102.716</v>
+        <v>99.611</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>410864.0</v>
+        <v>199222.0</v>
       </c>
       <c r="I219" s="1">
-        <v>3080.0</v>
+        <v>3842.0</v>
       </c>
       <c r="J219" s="1">
-        <v>0.74963978348067</v>
+        <v>1.9285018722832</v>
       </c>
       <c r="K219">
-        <v>3.97</v>
+        <v>3.53</v>
       </c>
       <c r="L219" t="s">
-        <v>518</v>
+        <v>509</v>
       </c>
       <c r="M219" s="1">
-        <v>413944.0</v>
+        <v>203064.0</v>
       </c>
       <c r="N219" s="1">
-        <v>429808.38</v>
+        <v>210121.53</v>
       </c>
       <c r="O219" s="1">
-        <v>0.24</v>
+        <v>0.11</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>519</v>
+        <v>510</v>
       </c>
       <c r="B220" t="s">
-        <v>520</v>
+        <v>511</v>
       </c>
       <c r="C220" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>101.209</v>
+        <v>98.891</v>
       </c>
       <c r="E220" s="1">
-        <v>98.6</v>
+        <v>99.438</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>591600.0</v>
+        <v>298314.0</v>
       </c>
       <c r="I220" s="1">
-        <v>15654.0</v>
+        <v>-1641.0</v>
       </c>
       <c r="J220" s="1">
-        <v>2.6460446247465</v>
+        <v>-0.55009151431042</v>
       </c>
       <c r="K220">
-        <v>4.36</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>0.15</v>
+      </c>
+      <c r="L220">
+        <v>462.33</v>
       </c>
       <c r="M220" s="1">
-        <v>607254.0</v>
+        <v>296673.0</v>
       </c>
       <c r="N220" s="1">
-        <v>633432.08</v>
+        <v>297135.33</v>
       </c>
       <c r="O220" s="1">
-        <v>0.36</v>
+        <v>0.16</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>522</v>
+        <v>512</v>
       </c>
       <c r="B221" t="s">
-        <v>523</v>
+        <v>513</v>
       </c>
       <c r="C221" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>102.42</v>
+        <v>99.86</v>
       </c>
       <c r="E221" s="1">
-        <v>100.0</v>
+        <v>101.06225</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>200000.0</v>
+        <v>303186.75</v>
       </c>
       <c r="I221" s="1">
-        <v>4840.0</v>
+        <v>-3606.75</v>
       </c>
       <c r="J221" s="1">
-        <v>2.42</v>
+        <v>-1.1896133323768</v>
       </c>
       <c r="K221">
-        <v>4.4</v>
-[...2 lines deleted...]
-        <v>524</v>
+        <v>0.12</v>
+      </c>
+      <c r="L221">
+        <v>372.95</v>
       </c>
       <c r="M221" s="1">
-        <v>204840.0</v>
+        <v>299580.0</v>
       </c>
       <c r="N221" s="1">
-        <v>213642.96</v>
+        <v>299952.95</v>
       </c>
       <c r="O221" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>525</v>
+        <v>514</v>
       </c>
       <c r="B222" t="s">
-        <v>526</v>
+        <v>515</v>
       </c>
       <c r="C222" s="1">
         <v>200000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>106.65</v>
+        <v>103.97</v>
       </c>
       <c r="E222" s="1">
-        <v>109.3</v>
+        <v>102.716</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>218600.0</v>
+        <v>205432.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-5300.0</v>
+        <v>2508.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-2.4245196706313</v>
+        <v>1.2208419330971</v>
       </c>
       <c r="K222">
-        <v>1.17</v>
+        <v>4.6</v>
       </c>
       <c r="L222" t="s">
-        <v>527</v>
+        <v>516</v>
       </c>
       <c r="M222" s="1">
-        <v>213300.0</v>
+        <v>207940.0</v>
       </c>
       <c r="N222" s="1">
-        <v>215630.14</v>
+        <v>217139.32</v>
       </c>
       <c r="O222" s="1">
         <v>0.12</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>528</v>
+        <v>517</v>
       </c>
       <c r="B223" t="s">
-        <v>529</v>
+        <v>518</v>
       </c>
       <c r="C223" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.028</v>
+        <v>101.438</v>
       </c>
       <c r="E223" s="1">
-        <v>99.852</v>
+        <v>98.6</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>199704.0</v>
+        <v>591600.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-1648.0</v>
+        <v>17028.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-0.8252213275648</v>
+        <v>2.8782961460446</v>
       </c>
       <c r="K223">
-        <v>0.81</v>
+        <v>0.59</v>
       </c>
       <c r="L223" t="s">
-        <v>530</v>
+        <v>519</v>
       </c>
       <c r="M223" s="1">
-        <v>198056.0</v>
+        <v>608628.0</v>
       </c>
       <c r="N223" s="1">
-        <v>199677.92</v>
+        <v>612151.97</v>
       </c>
       <c r="O223" s="1">
-        <v>0.11</v>
+        <v>0.33</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>531</v>
+        <v>520</v>
       </c>
       <c r="B224" t="s">
-        <v>532</v>
+        <v>521</v>
       </c>
       <c r="C224" s="1">
         <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.027</v>
+        <v>103.134</v>
       </c>
       <c r="E224" s="1">
-        <v>99.653</v>
+        <v>100.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>199306.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I224" s="1">
-        <v>748.0</v>
+        <v>6268.0</v>
       </c>
       <c r="J224" s="1">
-        <v>0.37530229897745</v>
+        <v>3.134</v>
       </c>
       <c r="K224">
-        <v>1.88</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>0.25</v>
+      </c>
+      <c r="L224">
+        <v>500.77</v>
       </c>
       <c r="M224" s="1">
-        <v>200054.0</v>
+        <v>206268.0</v>
       </c>
       <c r="N224" s="1">
-        <v>203808.11</v>
+        <v>206768.77</v>
       </c>
       <c r="O224" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>534</v>
+        <v>522</v>
       </c>
       <c r="B225" t="s">
-        <v>535</v>
+        <v>523</v>
       </c>
       <c r="C225" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.937</v>
+        <v>106.556</v>
       </c>
       <c r="E225" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>100000.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I225" s="1">
-        <v>937.0</v>
+        <v>-5488.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0.937</v>
+        <v>-2.5105215004575</v>
       </c>
       <c r="K225">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>134.81</v>
+        <v>1.88</v>
+      </c>
+      <c r="L225" t="s">
+        <v>524</v>
       </c>
       <c r="M225" s="1">
-        <v>100937.0</v>
+        <v>213112.0</v>
       </c>
       <c r="N225" s="1">
-        <v>101071.81</v>
+        <v>216880.49</v>
       </c>
       <c r="O225" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>536</v>
+        <v>525</v>
       </c>
       <c r="B226" t="s">
-        <v>537</v>
+        <v>526</v>
       </c>
       <c r="C226" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.074</v>
+        <v>98.939</v>
       </c>
       <c r="E226" s="1">
-        <v>99.589</v>
+        <v>99.852</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>99589.0</v>
+        <v>199704.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-515.0</v>
+        <v>-1826.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-0.51712538533372</v>
+        <v>-0.91435324279934</v>
       </c>
       <c r="K226">
-        <v>0.55</v>
+        <v>0.37</v>
       </c>
       <c r="L226">
-        <v>554.79</v>
+        <v>745.21</v>
       </c>
       <c r="M226" s="1">
-        <v>99074.0</v>
+        <v>197878.0</v>
       </c>
       <c r="N226" s="1">
-        <v>99628.79</v>
+        <v>198623.21</v>
       </c>
       <c r="O226" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>538</v>
+        <v>527</v>
       </c>
       <c r="B227" t="s">
-        <v>539</v>
+        <v>528</v>
       </c>
       <c r="C227" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>102.952</v>
+        <v>100.093</v>
       </c>
       <c r="E227" s="1">
-        <v>98.769</v>
+        <v>99.653</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>98769.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I227" s="1">
-        <v>4183.0</v>
+        <v>880.0</v>
       </c>
       <c r="J227" s="1">
-        <v>4.235134505766</v>
+        <v>0.44153211644406</v>
       </c>
       <c r="K227">
-        <v>2.1</v>
+        <v>2.34</v>
       </c>
       <c r="L227" t="s">
-        <v>540</v>
+        <v>529</v>
       </c>
       <c r="M227" s="1">
-        <v>102952.0</v>
+        <v>200186.0</v>
       </c>
       <c r="N227" s="1">
-        <v>105054.05</v>
+        <v>204864.77</v>
       </c>
       <c r="O227" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>541</v>
+        <v>530</v>
       </c>
       <c r="B228" t="s">
-        <v>542</v>
+        <v>531</v>
       </c>
       <c r="C228" s="1">
-        <v>400000.0</v>
+        <v>177000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>84.938</v>
+        <v>100.045</v>
       </c>
       <c r="E228" s="1">
-        <v>85.96</v>
+        <v>99.934</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>343840.0</v>
+        <v>176883.18</v>
       </c>
       <c r="I228" s="1">
-        <v>-4088.0</v>
+        <v>196.47</v>
       </c>
       <c r="J228" s="1">
-        <v>-1.1889250814332</v>
+        <v>0.11107330838353</v>
       </c>
       <c r="K228">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>0.31</v>
+      </c>
+      <c r="L228">
+        <v>551.61</v>
       </c>
       <c r="M228" s="1">
-        <v>339752.0</v>
+        <v>177079.65</v>
       </c>
       <c r="N228" s="1">
-        <v>341621.86</v>
+        <v>177631.26</v>
       </c>
       <c r="O228" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>544</v>
+        <v>532</v>
       </c>
       <c r="B229" t="s">
-        <v>545</v>
+        <v>533</v>
       </c>
       <c r="C229" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.958</v>
+        <v>100.834</v>
       </c>
       <c r="E229" s="1">
-        <v>100.65</v>
+        <v>100.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>603900.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-10152.0</v>
+        <v>834.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-1.6810730253353</v>
+        <v>0.834</v>
       </c>
       <c r="K229">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>546</v>
+        <v>0.65</v>
+      </c>
+      <c r="L229">
+        <v>653.3</v>
       </c>
       <c r="M229" s="1">
-        <v>593748.0</v>
+        <v>100834.0</v>
       </c>
       <c r="N229" s="1">
-        <v>598137.04</v>
+        <v>101487.3</v>
       </c>
       <c r="O229" s="1">
-        <v>0.34</v>
+        <v>0.05</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>547</v>
+        <v>534</v>
       </c>
       <c r="B230" t="s">
-        <v>548</v>
+        <v>535</v>
       </c>
       <c r="C230" s="1">
-        <v>116000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>99.512</v>
+        <v>99.274</v>
       </c>
       <c r="E230" s="1">
-        <v>99.571</v>
+        <v>99.589</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>115502.36</v>
+        <v>99589.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-68.44</v>
+        <v>-315.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-0.059254200520232</v>
+        <v>-0.31629999297111</v>
       </c>
       <c r="K230">
-        <v>1.42</v>
+        <v>1.02</v>
       </c>
       <c r="L230" t="s">
-        <v>549</v>
+        <v>536</v>
       </c>
       <c r="M230" s="1">
-        <v>115433.92</v>
+        <v>99274.0</v>
       </c>
       <c r="N230" s="1">
-        <v>117076.19</v>
+        <v>100291.12</v>
       </c>
       <c r="O230" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>550</v>
+        <v>537</v>
       </c>
       <c r="B231" t="s">
-        <v>551</v>
+        <v>538</v>
       </c>
       <c r="C231" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>98.643</v>
+        <v>102.664</v>
       </c>
       <c r="E231" s="1">
-        <v>100.0</v>
+        <v>98.769</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>200000.0</v>
+        <v>98769.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-2714.0</v>
+        <v>3895.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-1.357</v>
+        <v>3.9435450394355</v>
       </c>
       <c r="K231">
-        <v>1.84</v>
+        <v>2.63</v>
       </c>
       <c r="L231" t="s">
-        <v>552</v>
+        <v>539</v>
       </c>
       <c r="M231" s="1">
-        <v>197286.0</v>
+        <v>102664.0</v>
       </c>
       <c r="N231" s="1">
-        <v>200961.54</v>
+        <v>105296.88</v>
       </c>
       <c r="O231" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>553</v>
+        <v>540</v>
       </c>
       <c r="B232" t="s">
-        <v>554</v>
+        <v>541</v>
       </c>
       <c r="C232" s="1">
-        <v>526000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.4</v>
+        <v>85.466</v>
       </c>
       <c r="E232" s="1">
-        <v>100.0</v>
+        <v>85.96</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>526000.0</v>
+        <v>343840.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-8416.0</v>
+        <v>-1976.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.6</v>
+        <v>-0.5746859004188</v>
       </c>
       <c r="K232">
-        <v>0.8</v>
+        <v>0.55</v>
       </c>
       <c r="L232" t="s">
-        <v>555</v>
+        <v>542</v>
       </c>
       <c r="M232" s="1">
-        <v>517584.0</v>
+        <v>341864.0</v>
       </c>
       <c r="N232" s="1">
-        <v>521807.56</v>
+        <v>344076.33</v>
       </c>
       <c r="O232" s="1">
-        <v>0.3</v>
+        <v>0.19</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>556</v>
+        <v>543</v>
       </c>
       <c r="B233" t="s">
-        <v>557</v>
+        <v>544</v>
       </c>
       <c r="C233" s="1">
-        <v>360000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>97.816</v>
+        <v>99.19</v>
       </c>
       <c r="E233" s="1">
-        <v>100.0</v>
+        <v>100.65</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>360000.0</v>
+        <v>603900.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-7862.4</v>
+        <v>-8760.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-2.184</v>
+        <v>-1.4505712866369</v>
       </c>
       <c r="K233">
-        <v>2.29</v>
+        <v>1.14</v>
       </c>
       <c r="L233" t="s">
-        <v>558</v>
+        <v>545</v>
       </c>
       <c r="M233" s="1">
-        <v>352137.6</v>
+        <v>595140.0</v>
       </c>
       <c r="N233" s="1">
-        <v>360371.72</v>
+        <v>601994.79</v>
       </c>
       <c r="O233" s="1">
-        <v>0.2</v>
+        <v>0.33</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>559</v>
+        <v>546</v>
       </c>
       <c r="B234" t="s">
-        <v>560</v>
+        <v>547</v>
       </c>
       <c r="C234" s="1">
-        <v>400000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>98.743</v>
+        <v>100.352</v>
       </c>
       <c r="E234" s="1">
-        <v>100.42</v>
+        <v>99.662</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>401680.0</v>
+        <v>134543.7</v>
       </c>
       <c r="I234" s="1">
-        <v>-6708.0</v>
+        <v>931.5</v>
       </c>
       <c r="J234" s="1">
-        <v>-1.6699860585541</v>
+        <v>0.69234010957035</v>
       </c>
       <c r="K234">
-        <v>3.38</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>0.42</v>
+      </c>
+      <c r="L234">
+        <v>563.12</v>
       </c>
       <c r="M234" s="1">
-        <v>394972.0</v>
+        <v>135475.2</v>
       </c>
       <c r="N234" s="1">
-        <v>408478.85</v>
+        <v>136038.32</v>
       </c>
       <c r="O234" s="1">
-        <v>0.23</v>
+        <v>0.07</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="B235" t="s">
-        <v>563</v>
+        <v>549</v>
       </c>
       <c r="C235" s="1">
-        <v>300000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>97.625</v>
+        <v>99.617</v>
       </c>
       <c r="E235" s="1">
-        <v>99.259</v>
+        <v>99.571</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>297777.0</v>
+        <v>115502.36</v>
       </c>
       <c r="I235" s="1">
-        <v>-4902.0</v>
+        <v>53.36</v>
       </c>
       <c r="J235" s="1">
-        <v>-1.6461983296225</v>
+        <v>0.046198190236113</v>
       </c>
       <c r="K235">
-        <v>0.52</v>
+        <v>1.86</v>
       </c>
       <c r="L235" t="s">
-        <v>564</v>
+        <v>550</v>
       </c>
       <c r="M235" s="1">
-        <v>292875.0</v>
+        <v>115555.72</v>
       </c>
       <c r="N235" s="1">
-        <v>294421.23</v>
+        <v>117714.43</v>
       </c>
       <c r="O235" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>565</v>
+        <v>551</v>
       </c>
       <c r="B236" t="s">
-        <v>566</v>
+        <v>552</v>
       </c>
       <c r="C236" s="1">
-        <v>238000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>97.864</v>
+        <v>98.905</v>
       </c>
       <c r="E236" s="1">
-        <v>99.362</v>
+        <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>236481.56</v>
+        <v>200000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-3565.24</v>
+        <v>-2190.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-1.5076186067108</v>
+        <v>-1.095</v>
       </c>
       <c r="K236">
-        <v>1.13</v>
+        <v>2.35</v>
       </c>
       <c r="L236" t="s">
-        <v>567</v>
+        <v>553</v>
       </c>
       <c r="M236" s="1">
-        <v>232916.32</v>
+        <v>197810.0</v>
       </c>
       <c r="N236" s="1">
-        <v>235606.05</v>
+        <v>202500.88</v>
       </c>
       <c r="O236" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>568</v>
+        <v>554</v>
       </c>
       <c r="B237" t="s">
-        <v>569</v>
+        <v>555</v>
       </c>
       <c r="C237" s="1">
-        <v>200000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.316</v>
+        <v>98.532</v>
       </c>
       <c r="E237" s="1">
-        <v>100.4</v>
+        <v>100.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>200800.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-168.0</v>
+        <v>-7721.68</v>
       </c>
       <c r="J237" s="1">
-        <v>-0.083665338645418</v>
+        <v>-1.468</v>
       </c>
       <c r="K237">
-        <v>3.26</v>
+        <v>1.28</v>
       </c>
       <c r="L237" t="s">
-        <v>570</v>
+        <v>556</v>
       </c>
       <c r="M237" s="1">
-        <v>200632.0</v>
+        <v>518278.32</v>
       </c>
       <c r="N237" s="1">
-        <v>207150.49</v>
+        <v>524986.33</v>
       </c>
       <c r="O237" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>571</v>
+        <v>557</v>
       </c>
       <c r="B238" t="s">
-        <v>572</v>
+        <v>558</v>
       </c>
       <c r="C238" s="1">
-        <v>200000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>99.669</v>
+        <v>98.123</v>
       </c>
       <c r="E238" s="1">
-        <v>99.821</v>
+        <v>100.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>199642.0</v>
+        <v>360000.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-304.0</v>
+        <v>-6757.2</v>
       </c>
       <c r="J238" s="1">
-        <v>-0.15227256789653</v>
+        <v>-1.877</v>
       </c>
       <c r="K238">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>467.12</v>
+        <v>2.8</v>
+      </c>
+      <c r="L238" t="s">
+        <v>559</v>
       </c>
       <c r="M238" s="1">
-        <v>199338.0</v>
+        <v>353242.8</v>
       </c>
       <c r="N238" s="1">
-        <v>199805.12</v>
+        <v>363314.89</v>
       </c>
       <c r="O238" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>573</v>
+        <v>560</v>
       </c>
       <c r="B239" t="s">
-        <v>574</v>
+        <v>561</v>
       </c>
       <c r="C239" s="1">
-        <v>405000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>98.062</v>
+        <v>99.123</v>
       </c>
       <c r="E239" s="1">
-        <v>99.228</v>
+        <v>100.42</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>401873.4</v>
+        <v>401680.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-4722.3</v>
+        <v>-5188.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-1.1750715523844</v>
+        <v>-1.2915753833898</v>
       </c>
       <c r="K239">
-        <v>2.64</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>0.25</v>
+      </c>
+      <c r="L239">
+        <v>993.15</v>
       </c>
       <c r="M239" s="1">
-        <v>397151.1</v>
+        <v>396492.0</v>
       </c>
       <c r="N239" s="1">
-        <v>407837.83</v>
+        <v>397485.15</v>
       </c>
       <c r="O239" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>576</v>
+        <v>562</v>
       </c>
       <c r="B240" t="s">
-        <v>577</v>
+        <v>563</v>
       </c>
       <c r="C240" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>98.606</v>
+        <v>98.255</v>
       </c>
       <c r="E240" s="1">
-        <v>99.517</v>
+        <v>99.259</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>199034.0</v>
+        <v>297777.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-1822.0</v>
+        <v>-3012.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-0.9154214857763</v>
+        <v>-1.0114951792785</v>
       </c>
       <c r="K240">
-        <v>2.76</v>
+        <v>1.11</v>
       </c>
       <c r="L240" t="s">
-        <v>578</v>
+        <v>564</v>
       </c>
       <c r="M240" s="1">
-        <v>197212.0</v>
+        <v>294765.0</v>
       </c>
       <c r="N240" s="1">
-        <v>202741.45</v>
+        <v>298109.18</v>
       </c>
       <c r="O240" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>579</v>
+        <v>565</v>
       </c>
       <c r="B241" t="s">
-        <v>580</v>
+        <v>566</v>
       </c>
       <c r="C241" s="1">
-        <v>200000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>90.997</v>
+        <v>100.311</v>
       </c>
       <c r="E241" s="1">
-        <v>80.3125</v>
+        <v>99.731</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>160625.0</v>
+        <v>370999.32</v>
       </c>
       <c r="I241" s="1">
-        <v>21369.0</v>
+        <v>2157.6</v>
       </c>
       <c r="J241" s="1">
-        <v>13.303657587549</v>
+        <v>0.58156440825821</v>
       </c>
       <c r="K241">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>0.05</v>
+      </c>
+      <c r="L241">
+        <v>191.1</v>
       </c>
       <c r="M241" s="1">
-        <v>181994.0</v>
+        <v>373156.92</v>
       </c>
       <c r="N241" s="1">
-        <v>184233.73</v>
+        <v>373348.02</v>
       </c>
       <c r="O241" s="1">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>582</v>
+        <v>567</v>
       </c>
       <c r="B242" t="s">
-        <v>583</v>
+        <v>568</v>
       </c>
       <c r="C242" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>101.903</v>
+        <v>100.101</v>
       </c>
       <c r="E242" s="1">
-        <v>102.14833333</v>
+        <v>99.451</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>612890.0</v>
+        <v>397804.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-1472.0</v>
+        <v>2600.0</v>
       </c>
       <c r="J242" s="1">
-        <v>-0.24017360374619</v>
+        <v>0.65358819921368</v>
       </c>
       <c r="K242">
-        <v>1.04</v>
+        <v>0.37</v>
       </c>
       <c r="L242" t="s">
-        <v>584</v>
+        <v>569</v>
       </c>
       <c r="M242" s="1">
-        <v>611418.0</v>
+        <v>400404.0</v>
       </c>
       <c r="N242" s="1">
-        <v>617660.47</v>
+        <v>401873.86</v>
       </c>
       <c r="O242" s="1">
-        <v>0.35</v>
+        <v>0.22</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>585</v>
+        <v>570</v>
       </c>
       <c r="B243" t="s">
-        <v>586</v>
+        <v>571</v>
       </c>
       <c r="C243" s="1">
-        <v>200000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>98.394</v>
+        <v>98.168</v>
       </c>
       <c r="E243" s="1">
-        <v>100.231</v>
+        <v>99.228</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>200462.0</v>
+        <v>401873.4</v>
       </c>
       <c r="I243" s="1">
-        <v>-3674.0</v>
+        <v>-4293.0</v>
       </c>
       <c r="J243" s="1">
-        <v>-1.8327663098243</v>
+        <v>-1.068246865804</v>
       </c>
       <c r="K243">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>0.16</v>
+      </c>
+      <c r="L243">
+        <v>638.01</v>
       </c>
       <c r="M243" s="1">
-        <v>196788.0</v>
+        <v>397580.4</v>
       </c>
       <c r="N243" s="1">
-        <v>198493.48</v>
+        <v>398218.41</v>
       </c>
       <c r="O243" s="1">
-        <v>0.11</v>
+        <v>0.22</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>588</v>
+        <v>572</v>
       </c>
       <c r="B244" t="s">
-        <v>589</v>
+        <v>573</v>
       </c>
       <c r="C244" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>90.261</v>
+        <v>91.253</v>
       </c>
       <c r="E244" s="1">
-        <v>89.875</v>
+        <v>80.3125</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>89875.0</v>
+        <v>160625.0</v>
       </c>
       <c r="I244" s="1">
-        <v>386.0</v>
+        <v>21881.0</v>
       </c>
       <c r="J244" s="1">
-        <v>0.42948539638387</v>
+        <v>13.622412451362</v>
       </c>
       <c r="K244">
+        <v>1.38</v>
+      </c>
+      <c r="L244" t="s">
+        <v>574</v>
+      </c>
+      <c r="M244" s="1">
+        <v>182506.0</v>
+      </c>
+      <c r="N244" s="1">
+        <v>185259.42</v>
+      </c>
+      <c r="O244" s="1">
         <v>0.1</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.05</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>590</v>
+        <v>575</v>
       </c>
       <c r="B245" t="s">
-        <v>591</v>
+        <v>576</v>
       </c>
       <c r="C245" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>90.778</v>
+        <v>102.046</v>
       </c>
       <c r="E245" s="1">
-        <v>89.875</v>
+        <v>102.148334</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>89875.0</v>
+        <v>510741.67</v>
       </c>
       <c r="I245" s="1">
-        <v>903.0</v>
+        <v>-511.67</v>
       </c>
       <c r="J245" s="1">
-        <v>1.0047287899861</v>
+        <v>-0.10018176116313</v>
       </c>
       <c r="K245">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>144.52</v>
+        <v>1.57</v>
+      </c>
+      <c r="L245" t="s">
+        <v>577</v>
       </c>
       <c r="M245" s="1">
-        <v>90778.0</v>
+        <v>510230.0</v>
       </c>
       <c r="N245" s="1">
-        <v>90922.52</v>
+        <v>518086.16</v>
       </c>
       <c r="O245" s="1">
-        <v>0.05</v>
+        <v>0.28</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>592</v>
+        <v>578</v>
       </c>
       <c r="B246" t="s">
-        <v>593</v>
+        <v>579</v>
       </c>
       <c r="C246" s="1">
         <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.727</v>
+        <v>100.309</v>
       </c>
       <c r="E246" s="1">
-        <v>100.539</v>
+        <v>100.275</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>201078.0</v>
+        <v>200550.0</v>
       </c>
       <c r="I246" s="1">
-        <v>376.0</v>
+        <v>68.0</v>
       </c>
       <c r="J246" s="1">
-        <v>0.18699211251355</v>
+        <v>0.033906756419845</v>
       </c>
       <c r="K246">
-        <v>2.21</v>
+        <v>0.57</v>
       </c>
       <c r="L246" t="s">
-        <v>594</v>
+        <v>580</v>
       </c>
       <c r="M246" s="1">
-        <v>201454.0</v>
+        <v>200618.0</v>
       </c>
       <c r="N246" s="1">
-        <v>205881.4</v>
+        <v>201767.69</v>
       </c>
       <c r="O246" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>595</v>
+        <v>581</v>
       </c>
       <c r="B247" t="s">
-        <v>596</v>
+        <v>582</v>
       </c>
       <c r="C247" s="1">
-        <v>870000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>97.929</v>
+        <v>98.679</v>
       </c>
       <c r="E247" s="1">
-        <v>100.369</v>
+        <v>100.231</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>873210.3</v>
+        <v>200462.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-21228.0</v>
+        <v>-3104.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-2.4310295011408</v>
+        <v>-1.5484231425407</v>
       </c>
       <c r="K247">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>0.44</v>
+      </c>
+      <c r="L247">
+        <v>883.56</v>
       </c>
       <c r="M247" s="1">
-        <v>851982.3</v>
+        <v>197358.0</v>
       </c>
       <c r="N247" s="1">
-        <v>861349.7</v>
+        <v>198241.56</v>
       </c>
       <c r="O247" s="1">
-        <v>0.49</v>
+        <v>0.11</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>598</v>
+        <v>583</v>
       </c>
       <c r="B248" t="s">
-        <v>599</v>
+        <v>584</v>
       </c>
       <c r="C248" s="1">
-        <v>1120000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>87.192</v>
+        <v>101.433</v>
       </c>
       <c r="E248" s="1">
-        <v>90.91883929</v>
+        <v>99.651</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>1018291.0</v>
+        <v>199302.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-41740.6</v>
+        <v>3564.0</v>
       </c>
       <c r="J248" s="1">
-        <v>-4.099083660761</v>
+        <v>1.7882409609537</v>
       </c>
       <c r="K248">
-        <v>1.77</v>
+        <v>0.6</v>
       </c>
       <c r="L248" t="s">
-        <v>600</v>
+        <v>585</v>
       </c>
       <c r="M248" s="1">
-        <v>976550.4</v>
+        <v>202866.0</v>
       </c>
       <c r="N248" s="1">
-        <v>996330.67</v>
+        <v>204057.1</v>
       </c>
       <c r="O248" s="1">
-        <v>0.56</v>
+        <v>0.11</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>601</v>
+        <v>586</v>
       </c>
       <c r="B249" t="s">
-        <v>602</v>
+        <v>587</v>
       </c>
       <c r="C249" s="1">
-        <v>1025869.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>99.898</v>
+        <v>100.453</v>
       </c>
       <c r="E249" s="1">
-        <v>99.67400029</v>
+        <v>99.768</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>1022524.67</v>
+        <v>298306.32</v>
       </c>
       <c r="I249" s="1">
-        <v>2297.95</v>
+        <v>2048.15</v>
       </c>
       <c r="J249" s="1">
-        <v>0.22473296414452</v>
+        <v>0.6865928955176</v>
       </c>
       <c r="K249">
-        <v>1.14</v>
-[...2 lines deleted...]
-        <v>603</v>
+        <v>0.1</v>
+      </c>
+      <c r="L249">
+        <v>285.69</v>
       </c>
       <c r="M249" s="1">
-        <v>1024822.62</v>
+        <v>300354.47</v>
       </c>
       <c r="N249" s="1">
-        <v>1036490.12</v>
+        <v>300640.16</v>
       </c>
       <c r="O249" s="1">
-        <v>0.59</v>
+        <v>0.16</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>604</v>
+        <v>588</v>
       </c>
       <c r="B250" t="s">
-        <v>605</v>
+        <v>589</v>
       </c>
       <c r="C250" s="1">
-        <v>200000.0</v>
+        <v>1749344.0</v>
       </c>
       <c r="D250" s="1">
-        <v>98.051</v>
+        <v>98.39</v>
       </c>
       <c r="E250" s="1">
-        <v>99.766</v>
+        <v>98.0830014</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>199532.0</v>
+        <v>1715809.1</v>
       </c>
       <c r="I250" s="1">
-        <v>-3430.0</v>
+        <v>5370.47</v>
       </c>
       <c r="J250" s="1">
-        <v>-1.7190225126797</v>
+        <v>0.31299927247151</v>
       </c>
       <c r="K250">
-        <v>2.53</v>
+        <v>0.69</v>
       </c>
       <c r="L250" t="s">
-        <v>606</v>
+        <v>590</v>
       </c>
       <c r="M250" s="1">
-        <v>196102.0</v>
+        <v>1721179.57</v>
       </c>
       <c r="N250" s="1">
-        <v>201155.42</v>
+        <v>1733329.12</v>
       </c>
       <c r="O250" s="1">
-        <v>0.11</v>
+        <v>0.94</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>607</v>
+        <v>591</v>
       </c>
       <c r="B251" t="s">
-        <v>608</v>
+        <v>592</v>
       </c>
       <c r="C251" s="1">
-        <v>217000.0</v>
+        <v>1152839.0</v>
       </c>
       <c r="D251" s="1">
-        <v>97.981</v>
+        <v>87.911</v>
       </c>
       <c r="E251" s="1">
-        <v>99.945</v>
+        <v>90.85445583</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>216880.65</v>
+        <v>1047405.6</v>
       </c>
       <c r="I251" s="1">
-        <v>-4261.88</v>
+        <v>-33933.31</v>
       </c>
       <c r="J251" s="1">
-        <v>-1.9650807944369</v>
+        <v>-3.2397487659031</v>
       </c>
       <c r="K251">
-        <v>1.15</v>
+        <v>2.23</v>
       </c>
       <c r="L251" t="s">
-        <v>609</v>
+        <v>593</v>
       </c>
       <c r="M251" s="1">
-        <v>212618.77</v>
+        <v>1013472.29</v>
       </c>
       <c r="N251" s="1">
-        <v>215122.89</v>
+        <v>1039162.44</v>
       </c>
       <c r="O251" s="1">
-        <v>0.12</v>
+        <v>0.56</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>610</v>
+        <v>594</v>
       </c>
       <c r="B252" t="s">
-        <v>611</v>
+        <v>595</v>
       </c>
       <c r="C252" s="1">
-        <v>179000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>98.728</v>
+        <v>99.231</v>
       </c>
       <c r="E252" s="1">
-        <v>99.682</v>
+        <v>99.766</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>178430.78</v>
+        <v>199532.0</v>
       </c>
       <c r="I252" s="1">
-        <v>-1707.66</v>
+        <v>-1070.0</v>
       </c>
       <c r="J252" s="1">
-        <v>-0.95704339800566</v>
+        <v>-0.53625483631698</v>
       </c>
       <c r="K252">
-        <v>0.99</v>
+        <v>3.11</v>
       </c>
       <c r="L252" t="s">
-        <v>612</v>
+        <v>596</v>
       </c>
       <c r="M252" s="1">
-        <v>176723.12</v>
+        <v>198462.0</v>
       </c>
       <c r="N252" s="1">
-        <v>178489.83</v>
+        <v>204679.81</v>
       </c>
       <c r="O252" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>613</v>
+        <v>597</v>
       </c>
       <c r="B253" t="s">
-        <v>614</v>
+        <v>598</v>
       </c>
       <c r="C253" s="1">
-        <v>1300000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>88.256</v>
+        <v>98.464</v>
       </c>
       <c r="E253" s="1">
-        <v>88.43514846</v>
+        <v>99.945</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>1149656.93</v>
+        <v>216880.65</v>
       </c>
       <c r="I253" s="1">
-        <v>-2328.93</v>
+        <v>-3213.77</v>
       </c>
       <c r="J253" s="1">
-        <v>-0.2025760850239</v>
+        <v>-1.481814998249</v>
       </c>
       <c r="K253">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.63</v>
+      </c>
+      <c r="L253" t="s">
+        <v>599</v>
       </c>
       <c r="M253" s="1">
-        <v>1147328.0</v>
+        <v>213666.88</v>
       </c>
       <c r="N253" s="1">
-        <v>1147328.0</v>
+        <v>217214.38</v>
       </c>
       <c r="O253" s="1">
-        <v>0.65</v>
+        <v>0.12</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>615</v>
+        <v>600</v>
       </c>
       <c r="B254" t="s">
-        <v>616</v>
+        <v>601</v>
       </c>
       <c r="C254" s="1">
-        <v>256000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>61.837</v>
+        <v>98.572</v>
       </c>
       <c r="E254" s="1">
-        <v>75.88066016</v>
+        <v>98.71</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>194254.49</v>
+        <v>296130.0</v>
       </c>
       <c r="I254" s="1">
-        <v>-35951.77</v>
+        <v>-414.0</v>
       </c>
       <c r="J254" s="1">
-        <v>-18.507561910152</v>
+        <v>-0.13980346469456</v>
       </c>
       <c r="K254">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>369.97</v>
+        <v>1.14</v>
+      </c>
+      <c r="L254" t="s">
+        <v>602</v>
       </c>
       <c r="M254" s="1">
-        <v>158302.72</v>
+        <v>295716.0</v>
       </c>
       <c r="N254" s="1">
-        <v>158672.69</v>
+        <v>299135.18</v>
       </c>
       <c r="O254" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>617</v>
+        <v>603</v>
       </c>
       <c r="B255" t="s">
-        <v>618</v>
+        <v>604</v>
       </c>
       <c r="C255" s="1">
-        <v>478000.0</v>
+        <v>179000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>94.955</v>
+        <v>98.678</v>
       </c>
       <c r="E255" s="1">
-        <v>94.64463598</v>
+        <v>99.682</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>452401.36</v>
+        <v>178430.78</v>
       </c>
       <c r="I255" s="1">
-        <v>1483.54</v>
+        <v>-1797.16</v>
       </c>
       <c r="J255" s="1">
-        <v>0.32792562780978</v>
+        <v>-1.0072029052387</v>
       </c>
       <c r="K255">
-        <v>0.29</v>
+        <v>1.36</v>
       </c>
       <c r="L255" t="s">
-        <v>619</v>
+        <v>605</v>
       </c>
       <c r="M255" s="1">
-        <v>453884.9</v>
+        <v>176633.62</v>
       </c>
       <c r="N255" s="1">
-        <v>455266.52</v>
+        <v>179074.64</v>
       </c>
       <c r="O255" s="1">
-        <v>0.26</v>
+        <v>0.1</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>620</v>
+        <v>606</v>
       </c>
       <c r="B256" t="s">
-        <v>621</v>
+        <v>607</v>
       </c>
       <c r="C256" s="1">
-        <v>254000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>85.362</v>
+        <v>73.384</v>
       </c>
       <c r="E256" s="1">
-        <v>93.57527559</v>
+        <v>72.73740851</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>237681.2</v>
+        <v>170932.91</v>
       </c>
       <c r="I256" s="1">
-        <v>-20861.72</v>
+        <v>1519.49</v>
       </c>
       <c r="J256" s="1">
-        <v>-8.7771855746269</v>
+        <v>0.88893940903481</v>
       </c>
       <c r="K256">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>0.02</v>
+      </c>
+      <c r="L256">
+        <v>39.43</v>
       </c>
       <c r="M256" s="1">
-        <v>216819.48</v>
+        <v>172452.4</v>
       </c>
       <c r="N256" s="1">
-        <v>219669.15</v>
+        <v>172491.83</v>
       </c>
       <c r="O256" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>623</v>
+        <v>608</v>
       </c>
       <c r="B257" t="s">
-        <v>624</v>
+        <v>609</v>
       </c>
       <c r="C257" s="1">
-        <v>315000.0</v>
+        <v>1127000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>98.364</v>
+        <v>86.527</v>
       </c>
       <c r="E257" s="1">
-        <v>99.998</v>
+        <v>86.19422626</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>314993.7</v>
+        <v>971408.93</v>
       </c>
       <c r="I257" s="1">
-        <v>-5147.1</v>
+        <v>3750.36</v>
       </c>
       <c r="J257" s="1">
-        <v>-1.6340326806536</v>
+        <v>0.38607427666946</v>
       </c>
       <c r="K257">
-        <v>0.51</v>
+        <v>0.09</v>
       </c>
       <c r="L257" t="s">
-        <v>625</v>
+        <v>610</v>
       </c>
       <c r="M257" s="1">
-        <v>309846.6</v>
+        <v>975159.29</v>
       </c>
       <c r="N257" s="1">
-        <v>311443.87</v>
+        <v>976166.64</v>
       </c>
       <c r="O257" s="1">
-        <v>0.18</v>
+        <v>0.53</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>626</v>
+        <v>611</v>
       </c>
       <c r="B258" t="s">
-        <v>627</v>
+        <v>612</v>
       </c>
       <c r="C258" s="1">
-        <v>150000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>101.078</v>
+        <v>62.637</v>
       </c>
       <c r="E258" s="1">
-        <v>100.0965</v>
+        <v>75.54048289</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>150144.75</v>
+        <v>198671.47</v>
       </c>
       <c r="I258" s="1">
-        <v>1472.25</v>
+        <v>-33936.16</v>
       </c>
       <c r="J258" s="1">
-        <v>0.98055376561618</v>
+        <v>-17.081546736429</v>
       </c>
       <c r="K258">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>0.18</v>
+      </c>
+      <c r="L258">
+        <v>470.16</v>
       </c>
       <c r="M258" s="1">
-        <v>151617.0</v>
+        <v>164735.31</v>
       </c>
       <c r="N258" s="1">
-        <v>155296.73</v>
+        <v>165205.47</v>
       </c>
       <c r="O258" s="1">
         <v>0.09</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>629</v>
+        <v>613</v>
       </c>
       <c r="B259" t="s">
-        <v>630</v>
+        <v>614</v>
       </c>
       <c r="C259" s="1">
-        <v>2013000.0</v>
+        <v>492000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>87.023</v>
+        <v>95.247</v>
       </c>
       <c r="E259" s="1">
-        <v>90.0419995</v>
+        <v>94.66531301</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>1812545.45</v>
+        <v>465753.34</v>
       </c>
       <c r="I259" s="1">
-        <v>-60772.46</v>
+        <v>2861.9</v>
       </c>
       <c r="J259" s="1">
-        <v>-3.3528792340076</v>
+        <v>0.61446687639427</v>
       </c>
       <c r="K259">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.36</v>
+      </c>
+      <c r="L259" t="s">
+        <v>615</v>
       </c>
       <c r="M259" s="1">
-        <v>1751772.99</v>
+        <v>468615.24</v>
       </c>
       <c r="N259" s="1">
-        <v>1751772.99</v>
+        <v>470374.31</v>
       </c>
       <c r="O259" s="1">
-        <v>0.99</v>
+        <v>0.25</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>631</v>
+        <v>616</v>
       </c>
       <c r="B260" t="s">
-        <v>632</v>
+        <v>617</v>
       </c>
       <c r="C260" s="1">
-        <v>2630000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>83.825</v>
+        <v>98.92</v>
       </c>
       <c r="E260" s="1">
-        <v>84.103</v>
+        <v>99.998</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>2211908.9</v>
+        <v>314993.7</v>
       </c>
       <c r="I260" s="1">
-        <v>-7311.4</v>
+        <v>-3395.7</v>
       </c>
       <c r="J260" s="1">
-        <v>-0.33054706728654</v>
+        <v>-1.0780215604312</v>
       </c>
       <c r="K260">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="L260">
-        <v>0.0</v>
+        <v>484.88</v>
       </c>
       <c r="M260" s="1">
-        <v>2204597.5</v>
+        <v>311598.0</v>
       </c>
       <c r="N260" s="1">
-        <v>2204597.5</v>
+        <v>312082.88</v>
       </c>
       <c r="O260" s="1">
-        <v>1.25</v>
+        <v>0.17</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>633</v>
+        <v>618</v>
       </c>
       <c r="B261" t="s">
-        <v>634</v>
+        <v>619</v>
       </c>
       <c r="C261" s="1">
-        <v>6184062.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>61.991</v>
+        <v>101.075</v>
       </c>
       <c r="E261" s="1">
-        <v>75.01066241</v>
+        <v>100.0965</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>4638705.87</v>
+        <v>150144.75</v>
       </c>
       <c r="I261" s="1">
-        <v>-805144.0</v>
+        <v>1467.75</v>
       </c>
       <c r="J261" s="1">
-        <v>-17.357082396776</v>
+        <v>0.9775566578252</v>
       </c>
       <c r="K261">
-        <v>0.44</v>
+        <v>2.96</v>
       </c>
       <c r="L261" t="s">
-        <v>635</v>
+        <v>620</v>
       </c>
       <c r="M261" s="1">
-        <v>3833561.87</v>
+        <v>151612.5</v>
       </c>
       <c r="N261" s="1">
-        <v>3861008.94</v>
+        <v>156052.5</v>
       </c>
       <c r="O261" s="1">
-        <v>2.18</v>
+        <v>0.08</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>636</v>
+        <v>621</v>
       </c>
       <c r="B262" t="s">
-        <v>637</v>
+        <v>622</v>
       </c>
       <c r="C262" s="1">
-        <v>667520.0</v>
+        <v>2072696.0</v>
       </c>
       <c r="D262" s="1">
-        <v>84.087</v>
+        <v>87.582</v>
       </c>
       <c r="E262" s="1">
-        <v>88.72928452</v>
+        <v>89.97910789</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>592285.72</v>
+        <v>1864993.37</v>
       </c>
       <c r="I262" s="1">
-        <v>-30988.18</v>
+        <v>-49684.76</v>
       </c>
       <c r="J262" s="1">
-        <v>-5.231964734858</v>
+        <v>-2.6640716690591</v>
       </c>
       <c r="K262">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>638</v>
+        <v>0.0</v>
+      </c>
+      <c r="L262">
+        <v>0.0</v>
       </c>
       <c r="M262" s="1">
-        <v>561297.54</v>
+        <v>1815308.61</v>
       </c>
       <c r="N262" s="1">
-        <v>568704.27</v>
+        <v>1815308.61</v>
       </c>
       <c r="O262" s="1">
-        <v>0.32</v>
+        <v>0.98</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>639</v>
+        <v>623</v>
       </c>
       <c r="B263" t="s">
-        <v>640</v>
+        <v>624</v>
       </c>
       <c r="C263" s="1">
-        <v>2960000.0</v>
+        <v>3961764.0</v>
       </c>
       <c r="D263" s="1">
-        <v>74.289</v>
+        <v>84.463</v>
       </c>
       <c r="E263" s="1">
-        <v>78.51775304</v>
+        <v>84.15083433</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>2324125.49</v>
+        <v>3333857.46</v>
       </c>
       <c r="I263" s="1">
-        <v>-125171.09</v>
+        <v>12367.27</v>
       </c>
       <c r="J263" s="1">
-        <v>-5.38572854773</v>
+        <v>0.37095977102752</v>
       </c>
       <c r="K263">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>0.0</v>
+      </c>
+      <c r="L263">
+        <v>0.0</v>
       </c>
       <c r="M263" s="1">
-        <v>2198954.4</v>
+        <v>3346224.73</v>
       </c>
       <c r="N263" s="1">
-        <v>2231798.24</v>
+        <v>3346224.73</v>
       </c>
       <c r="O263" s="1">
-        <v>1.26</v>
+        <v>1.81</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>642</v>
+        <v>625</v>
       </c>
       <c r="B264" t="s">
-        <v>643</v>
+        <v>626</v>
       </c>
       <c r="C264" s="1">
-        <v>1740000.0</v>
+        <v>9380436.0</v>
       </c>
       <c r="D264" s="1">
-        <v>98.294</v>
+        <v>62.77</v>
       </c>
       <c r="E264" s="1">
-        <v>99.934</v>
+        <v>70.70356389</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>1738851.6</v>
+        <v>6632302.56</v>
       </c>
       <c r="I264" s="1">
-        <v>-28536.0</v>
+        <v>-744202.88</v>
       </c>
       <c r="J264" s="1">
-        <v>-1.6410831148558</v>
+        <v>-11.220882540678</v>
       </c>
       <c r="K264">
-        <v>1.33</v>
+        <v>0.01</v>
       </c>
       <c r="L264" t="s">
-        <v>644</v>
+        <v>627</v>
       </c>
       <c r="M264" s="1">
-        <v>1710315.6</v>
+        <v>5888099.68</v>
       </c>
       <c r="N264" s="1">
-        <v>1733426.61</v>
+        <v>5889256.17</v>
       </c>
       <c r="O264" s="1">
-        <v>0.98</v>
+        <v>3.19</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>645</v>
+        <v>628</v>
       </c>
       <c r="B265" t="s">
-        <v>646</v>
+        <v>629</v>
       </c>
       <c r="C265" s="1">
-        <v>1060000.0</v>
+        <v>4912455.0</v>
       </c>
       <c r="D265" s="1">
-        <v>76.269</v>
+        <v>98.965</v>
       </c>
       <c r="E265" s="1">
-        <v>82.88407547</v>
+        <v>99.30783875</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>878571.2</v>
+        <v>4878452.89</v>
       </c>
       <c r="I265" s="1">
-        <v>-70119.8</v>
+        <v>-16841.8</v>
       </c>
       <c r="J265" s="1">
-        <v>-7.9811175235428</v>
+        <v>-0.34522830044178</v>
       </c>
       <c r="K265">
-        <v>2.66</v>
+        <v>1.82</v>
       </c>
       <c r="L265" t="s">
-        <v>647</v>
+        <v>630</v>
       </c>
       <c r="M265" s="1">
-        <v>808451.4</v>
+        <v>4861611.09</v>
       </c>
       <c r="N265" s="1">
-        <v>836679.35</v>
+        <v>4951111.98</v>
       </c>
       <c r="O265" s="1">
-        <v>0.47</v>
+        <v>2.68</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>648</v>
+        <v>631</v>
       </c>
       <c r="B266" t="s">
-        <v>649</v>
+        <v>632</v>
       </c>
       <c r="C266" s="1">
-        <v>516000.0</v>
+        <v>1192502.0</v>
       </c>
       <c r="D266" s="1">
-        <v>96.591</v>
+        <v>98.099</v>
       </c>
       <c r="E266" s="1">
-        <v>99.45682171</v>
+        <v>98.19285586</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>513197.2</v>
+        <v>1170951.77</v>
       </c>
       <c r="I266" s="1">
-        <v>-14787.64</v>
+        <v>-1119.23</v>
       </c>
       <c r="J266" s="1">
-        <v>-2.8814732426443</v>
+        <v>-0.095582929090239</v>
       </c>
       <c r="K266">
-        <v>2.84</v>
+        <v>0.1</v>
       </c>
       <c r="L266" t="s">
-        <v>650</v>
+        <v>633</v>
       </c>
       <c r="M266" s="1">
-        <v>498409.56</v>
+        <v>1169832.54</v>
       </c>
       <c r="N266" s="1">
-        <v>513066.79</v>
+        <v>1171038.11</v>
       </c>
       <c r="O266" s="1">
-        <v>0.29</v>
+        <v>0.63</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>651</v>
+        <v>634</v>
       </c>
       <c r="B267" t="s">
-        <v>652</v>
+        <v>635</v>
       </c>
       <c r="C267" s="1">
-        <v>3748833.0</v>
+        <v>890742.0</v>
       </c>
       <c r="D267" s="1">
-        <v>98.349</v>
+        <v>98.305</v>
       </c>
       <c r="E267" s="1">
-        <v>99.46200458</v>
+        <v>98.49379843</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>3728664.45</v>
+        <v>877325.63</v>
       </c>
       <c r="I267" s="1">
-        <v>-41724.68</v>
+        <v>-1681.7</v>
       </c>
       <c r="J267" s="1">
-        <v>-1.119024802567</v>
+        <v>-0.19168481376749</v>
       </c>
       <c r="K267">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>653</v>
+        <v>0.11</v>
+      </c>
+      <c r="L267">
+        <v>966.39</v>
       </c>
       <c r="M267" s="1">
-        <v>3686939.77</v>
+        <v>875643.93</v>
       </c>
       <c r="N267" s="1">
-        <v>3737266.57</v>
+        <v>876610.32</v>
       </c>
       <c r="O267" s="1">
-        <v>2.11</v>
+        <v>0.48</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>654</v>
+        <v>636</v>
       </c>
       <c r="B268" t="s">
-        <v>655</v>
+        <v>637</v>
       </c>
       <c r="C268" s="1">
-        <v>544000.0</v>
+        <v>4432579.0</v>
       </c>
       <c r="D268" s="1">
-        <v>97.285</v>
+        <v>99.133</v>
       </c>
       <c r="E268" s="1">
-        <v>98.725</v>
+        <v>99.18229455</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>537064.0</v>
+        <v>4396333.56</v>
       </c>
       <c r="I268" s="1">
-        <v>-7833.6</v>
+        <v>-2185.02</v>
       </c>
       <c r="J268" s="1">
-        <v>-1.4585971131932</v>
+        <v>-0.049700960361161</v>
       </c>
       <c r="K268">
-        <v>3.64</v>
+        <v>1.89</v>
       </c>
       <c r="L268" t="s">
-        <v>656</v>
+        <v>638</v>
       </c>
       <c r="M268" s="1">
-        <v>529230.4</v>
+        <v>4394148.54</v>
       </c>
       <c r="N268" s="1">
-        <v>549029.02</v>
+        <v>4477760.34</v>
       </c>
       <c r="O268" s="1">
-        <v>0.31</v>
+        <v>2.43</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>657</v>
+        <v>639</v>
       </c>
       <c r="B269" t="s">
-        <v>658</v>
+        <v>640</v>
       </c>
       <c r="C269" s="1">
-        <v>100000.0</v>
+        <v>4886111.75</v>
       </c>
       <c r="D269" s="1">
-        <v>82.044</v>
+        <v>87.642</v>
       </c>
       <c r="E269" s="1">
-        <v>81.75</v>
+        <v>103.92033911</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>81750.0</v>
+        <v>5077663.9</v>
       </c>
       <c r="I269" s="1">
-        <v>294.0</v>
+        <v>-795377.84</v>
       </c>
       <c r="J269" s="1">
-        <v>0.35963302752294</v>
+        <v>-15.664247489874</v>
       </c>
       <c r="K269">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>131.51</v>
+        <v>2.29</v>
+      </c>
+      <c r="L269" t="s">
+        <v>641</v>
       </c>
       <c r="M269" s="1">
-        <v>82044.0</v>
+        <v>4282286.06</v>
       </c>
       <c r="N269" s="1">
-        <v>82175.51</v>
+        <v>4394064.23</v>
       </c>
       <c r="O269" s="1">
-        <v>0.05</v>
+        <v>2.38</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>659</v>
+        <v>642</v>
       </c>
       <c r="B270" t="s">
-        <v>660</v>
+        <v>643</v>
       </c>
       <c r="C270" s="1">
-        <v>3112440.9</v>
+        <v>9259041.0</v>
       </c>
       <c r="D270" s="1">
-        <v>76.252</v>
+        <v>96.619</v>
       </c>
       <c r="E270" s="1">
-        <v>77.96098072</v>
+        <v>96.96937512</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>2426489.45</v>
+        <v>8978434.2</v>
       </c>
       <c r="I270" s="1">
-        <v>-53191.01</v>
+        <v>-32441.38</v>
       </c>
       <c r="J270" s="1">
-        <v>-2.192097311612</v>
+        <v>-0.3613255861473</v>
       </c>
       <c r="K270">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.74</v>
+      </c>
+      <c r="L270" t="s">
+        <v>644</v>
       </c>
       <c r="M270" s="1">
-        <v>2373298.44</v>
+        <v>8945992.82</v>
       </c>
       <c r="N270" s="1">
-        <v>2373298.44</v>
+        <v>9014484.36</v>
       </c>
       <c r="O270" s="1">
-        <v>1.34</v>
+        <v>4.88</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>661</v>
+        <v>645</v>
       </c>
       <c r="B271" t="s">
-        <v>662</v>
+        <v>646</v>
       </c>
       <c r="C271" s="1">
-        <v>4746602.75</v>
+        <v>162000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>86.818</v>
+        <v>100.273</v>
       </c>
       <c r="E271" s="1">
-        <v>104.37955378</v>
+        <v>100.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>4954482.77</v>
+        <v>162000.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-833577.2</v>
+        <v>442.26</v>
       </c>
       <c r="J271" s="1">
-        <v>-16.82470680991</v>
+        <v>0.273</v>
       </c>
       <c r="K271">
-        <v>1.95</v>
-[...2 lines deleted...]
-        <v>663</v>
+        <v>0.48</v>
+      </c>
+      <c r="L271">
+        <v>780.69</v>
       </c>
       <c r="M271" s="1">
-        <v>4120905.57</v>
+        <v>162442.26</v>
       </c>
       <c r="N271" s="1">
-        <v>4213236.75</v>
+        <v>163222.95</v>
       </c>
       <c r="O271" s="1">
-        <v>2.38</v>
+        <v>0.09</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>664</v>
+        <v>647</v>
       </c>
       <c r="B272" t="s">
-        <v>665</v>
+        <v>648</v>
       </c>
       <c r="C272" s="1">
-        <v>2075175.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>96.161</v>
+        <v>98.79</v>
       </c>
       <c r="E272" s="1">
-        <v>98.69654318</v>
+        <v>99.24</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>2048125.99</v>
+        <v>99240.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-52616.96</v>
+        <v>-450.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-2.5690294570209</v>
+        <v>-0.453446191052</v>
       </c>
       <c r="K272">
-        <v>0.4</v>
+        <v>1.37</v>
       </c>
       <c r="L272" t="s">
-        <v>666</v>
+        <v>649</v>
       </c>
       <c r="M272" s="1">
-        <v>1995509.03</v>
+        <v>98790.0</v>
       </c>
       <c r="N272" s="1">
-        <v>2003752.88</v>
+        <v>100156.44</v>
       </c>
       <c r="O272" s="1">
-        <v>1.13</v>
+        <v>0.05</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>667</v>
+        <v>650</v>
       </c>
       <c r="B273" t="s">
-        <v>668</v>
+        <v>651</v>
       </c>
       <c r="C273" s="1">
-        <v>2210000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>97.287</v>
+        <v>92.39</v>
       </c>
       <c r="E273" s="1">
-        <v>99.89235747</v>
+        <v>100.121</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>2207621.1</v>
+        <v>400484.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-57578.4</v>
+        <v>-30924.0</v>
       </c>
       <c r="J273" s="1">
-        <v>-2.6081649609165</v>
+        <v>-7.7216567952777</v>
       </c>
       <c r="K273">
-        <v>1.72</v>
+        <v>1.14</v>
       </c>
       <c r="L273" t="s">
-        <v>669</v>
+        <v>652</v>
       </c>
       <c r="M273" s="1">
-        <v>2150042.7</v>
+        <v>369560.0</v>
       </c>
       <c r="N273" s="1">
-        <v>2188139.47</v>
+        <v>374124.38</v>
       </c>
       <c r="O273" s="1">
-        <v>1.24</v>
+        <v>0.2</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>670</v>
+        <v>653</v>
       </c>
       <c r="B274" t="s">
-        <v>671</v>
+        <v>654</v>
       </c>
       <c r="C274" s="1">
-        <v>1910000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>96.564</v>
+        <v>101.327</v>
       </c>
       <c r="E274" s="1">
-        <v>99.374</v>
+        <v>99.942</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>1898043.4</v>
+        <v>299826.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-53671.0</v>
+        <v>4155.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-2.8277014108318</v>
+        <v>1.3858037661844</v>
       </c>
       <c r="K274">
-        <v>2.02</v>
+        <v>0.62</v>
       </c>
       <c r="L274" t="s">
-        <v>672</v>
+        <v>655</v>
       </c>
       <c r="M274" s="1">
-        <v>1844372.4</v>
+        <v>303981.0</v>
       </c>
       <c r="N274" s="1">
-        <v>1883011.96</v>
+        <v>305828.26</v>
       </c>
       <c r="O274" s="1">
-        <v>1.06</v>
+        <v>0.17</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>673</v>
+        <v>656</v>
       </c>
       <c r="B275" t="s">
-        <v>674</v>
+        <v>657</v>
       </c>
       <c r="C275" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>98.86</v>
+        <v>94.132</v>
       </c>
       <c r="E275" s="1">
-        <v>100.73</v>
+        <v>94.67425</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>201460.0</v>
+        <v>284022.75</v>
       </c>
       <c r="I275" s="1">
-        <v>-3740.0</v>
+        <v>-1626.75</v>
       </c>
       <c r="J275" s="1">
-        <v>-1.8564479301102</v>
+        <v>-0.57275341499933</v>
       </c>
       <c r="K275">
-        <v>1.71</v>
+        <v>0.45</v>
       </c>
       <c r="L275" t="s">
-        <v>675</v>
+        <v>658</v>
       </c>
       <c r="M275" s="1">
-        <v>197720.0</v>
+        <v>282396.0</v>
       </c>
       <c r="N275" s="1">
-        <v>201138.49</v>
+        <v>283731.62</v>
       </c>
       <c r="O275" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>676</v>
+        <v>659</v>
       </c>
       <c r="B276" t="s">
-        <v>677</v>
+        <v>660</v>
       </c>
       <c r="C276" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>98.22</v>
+        <v>101.341</v>
       </c>
       <c r="E276" s="1">
-        <v>99.24</v>
+        <v>99.858</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>99240.0</v>
+        <v>299574.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-1020.0</v>
+        <v>4449.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-1.0278113663845</v>
+        <v>1.4851088545735</v>
       </c>
       <c r="K276">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>852.74</v>
+        <v>3.85</v>
+      </c>
+      <c r="L276" t="s">
+        <v>661</v>
       </c>
       <c r="M276" s="1">
-        <v>98220.0</v>
+        <v>304023.0</v>
       </c>
       <c r="N276" s="1">
-        <v>99072.74</v>
+        <v>315584.3</v>
       </c>
       <c r="O276" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>678</v>
+        <v>662</v>
       </c>
       <c r="B277" t="s">
-        <v>679</v>
+        <v>663</v>
       </c>
       <c r="C277" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>91.899</v>
+        <v>98.074</v>
       </c>
       <c r="E277" s="1">
-        <v>100.121</v>
+        <v>98.68</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>400484.0</v>
+        <v>493400.0</v>
       </c>
       <c r="I277" s="1">
-        <v>-32888.0</v>
+        <v>-3030.0</v>
       </c>
       <c r="J277" s="1">
-        <v>-8.212063403282</v>
+        <v>-0.61410620186461</v>
       </c>
       <c r="K277">
-        <v>0.9</v>
+        <v>2.16</v>
       </c>
       <c r="L277" t="s">
-        <v>680</v>
+        <v>664</v>
       </c>
       <c r="M277" s="1">
-        <v>367596.0</v>
+        <v>490370.0</v>
       </c>
       <c r="N277" s="1">
-        <v>371201.48</v>
+        <v>501157.67</v>
       </c>
       <c r="O277" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>681</v>
+        <v>665</v>
       </c>
       <c r="B278" t="s">
-        <v>682</v>
+        <v>666</v>
       </c>
       <c r="C278" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.947</v>
+        <v>96.602</v>
       </c>
       <c r="E278" s="1">
-        <v>99.942</v>
+        <v>98.642</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>299826.0</v>
+        <v>197284.0</v>
       </c>
       <c r="I278" s="1">
-        <v>3015.0</v>
+        <v>-4080.0</v>
       </c>
       <c r="J278" s="1">
-        <v>1.0055832382782</v>
+        <v>-2.0680845887147</v>
       </c>
       <c r="K278">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="L278">
-        <v>357.53</v>
+        <v>287.67</v>
       </c>
       <c r="M278" s="1">
-        <v>302841.0</v>
+        <v>193204.0</v>
       </c>
       <c r="N278" s="1">
-        <v>303198.53</v>
+        <v>193491.67</v>
       </c>
       <c r="O278" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>683</v>
+        <v>667</v>
       </c>
       <c r="B279" t="s">
-        <v>684</v>
+        <v>666</v>
       </c>
       <c r="C279" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>94.102</v>
+        <v>96.679</v>
       </c>
       <c r="E279" s="1">
-        <v>94.67425</v>
+        <v>95.396</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>284022.75</v>
+        <v>190792.0</v>
       </c>
       <c r="I279" s="1">
-        <v>-1716.75</v>
+        <v>2566.0</v>
       </c>
       <c r="J279" s="1">
-        <v>-0.60444101748892</v>
+        <v>1.344920122437</v>
       </c>
       <c r="K279">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>0.14</v>
+      </c>
+      <c r="L279">
+        <v>287.67</v>
       </c>
       <c r="M279" s="1">
-        <v>282306.0</v>
+        <v>193358.0</v>
       </c>
       <c r="N279" s="1">
-        <v>283384.77</v>
+        <v>193645.67</v>
       </c>
       <c r="O279" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>686</v>
+        <v>668</v>
       </c>
       <c r="B280" t="s">
-        <v>687</v>
+        <v>669</v>
       </c>
       <c r="C280" s="1">
-        <v>300000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.718</v>
+        <v>98.102</v>
       </c>
       <c r="E280" s="1">
-        <v>99.858</v>
+        <v>99.628</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>299574.0</v>
+        <v>206229.96</v>
       </c>
       <c r="I280" s="1">
-        <v>2580.0</v>
+        <v>-3158.82</v>
       </c>
       <c r="J280" s="1">
-        <v>0.86122293656993</v>
+        <v>-1.5316979162484</v>
       </c>
       <c r="K280">
-        <v>3.32</v>
+        <v>2.18</v>
       </c>
       <c r="L280" t="s">
-        <v>688</v>
+        <v>670</v>
       </c>
       <c r="M280" s="1">
-        <v>302154.0</v>
+        <v>203071.14</v>
       </c>
       <c r="N280" s="1">
-        <v>312122.84</v>
+        <v>207586.86</v>
       </c>
       <c r="O280" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>689</v>
+        <v>671</v>
       </c>
       <c r="B281" t="s">
-        <v>690</v>
+        <v>672</v>
       </c>
       <c r="C281" s="1">
         <v>200000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>98.482</v>
+        <v>98.864</v>
       </c>
       <c r="E281" s="1">
-        <v>100.0</v>
+        <v>99.736</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>200000.0</v>
+        <v>199472.0</v>
       </c>
       <c r="I281" s="1">
-        <v>-3036.0</v>
+        <v>-1744.0</v>
       </c>
       <c r="J281" s="1">
-        <v>-1.518</v>
+        <v>-0.87430817357825</v>
       </c>
       <c r="K281">
-        <v>1.64</v>
+        <v>2.13</v>
       </c>
       <c r="L281" t="s">
-        <v>691</v>
+        <v>673</v>
       </c>
       <c r="M281" s="1">
-        <v>196964.0</v>
+        <v>197728.0</v>
       </c>
       <c r="N281" s="1">
-        <v>200251.67</v>
+        <v>201980.05</v>
       </c>
       <c r="O281" s="1">
         <v>0.11</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>692</v>
+        <v>674</v>
       </c>
       <c r="B282" t="s">
-        <v>693</v>
+        <v>675</v>
       </c>
       <c r="C282" s="1">
-        <v>900000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>93.37</v>
+        <v>99.361</v>
       </c>
       <c r="E282" s="1">
-        <v>96.33333333</v>
+        <v>99.394</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>867000.0</v>
+        <v>230594.08</v>
       </c>
       <c r="I282" s="1">
-        <v>-26670.0</v>
+        <v>-76.56</v>
       </c>
       <c r="J282" s="1">
-        <v>-3.076124567474</v>
+        <v>-0.033201199267561</v>
       </c>
       <c r="K282">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>0.36</v>
+      </c>
+      <c r="L282">
+        <v>834.25</v>
       </c>
       <c r="M282" s="1">
-        <v>840330.0</v>
+        <v>230517.52</v>
       </c>
       <c r="N282" s="1">
-        <v>843210.0</v>
+        <v>231351.77</v>
       </c>
       <c r="O282" s="1">
-        <v>0.48</v>
+        <v>0.13</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>695</v>
+        <v>676</v>
       </c>
       <c r="B283" t="s">
-        <v>696</v>
+        <v>677</v>
       </c>
       <c r="C283" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>96.333</v>
+        <v>95.334</v>
       </c>
       <c r="E283" s="1">
-        <v>98.642</v>
+        <v>93.6</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>394568.0</v>
+        <v>280800.0</v>
       </c>
       <c r="I283" s="1">
-        <v>-9236.0</v>
+        <v>5202.0</v>
       </c>
       <c r="J283" s="1">
-        <v>-2.3407878996776</v>
+        <v>1.8525641025641</v>
       </c>
       <c r="K283">
-        <v>3.92</v>
+        <v>1.0</v>
       </c>
       <c r="L283" t="s">
-        <v>697</v>
+        <v>678</v>
       </c>
       <c r="M283" s="1">
-        <v>385332.0</v>
+        <v>286002.0</v>
       </c>
       <c r="N283" s="1">
-        <v>401010.08</v>
+        <v>289007.14</v>
       </c>
       <c r="O283" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>698</v>
+        <v>679</v>
       </c>
       <c r="B284" t="s">
-        <v>699</v>
+        <v>680</v>
       </c>
       <c r="C284" s="1">
-        <v>207000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>97.899</v>
+        <v>98.639</v>
       </c>
       <c r="E284" s="1">
-        <v>99.628</v>
+        <v>100.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>206229.96</v>
+        <v>500000.0</v>
       </c>
       <c r="I284" s="1">
-        <v>-3579.03</v>
+        <v>-6805.0</v>
       </c>
       <c r="J284" s="1">
-        <v>-1.7354558959329</v>
+        <v>-1.361</v>
       </c>
       <c r="K284">
-        <v>1.74</v>
+        <v>3.05</v>
       </c>
       <c r="L284" t="s">
-        <v>700</v>
+        <v>681</v>
       </c>
       <c r="M284" s="1">
-        <v>202650.93</v>
+        <v>493195.0</v>
       </c>
       <c r="N284" s="1">
-        <v>206245.07</v>
+        <v>508429.59</v>
       </c>
       <c r="O284" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>701</v>
+        <v>682</v>
       </c>
       <c r="B285" t="s">
-        <v>702</v>
+        <v>683</v>
       </c>
       <c r="C285" s="1">
         <v>200000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>98.053</v>
+        <v>101.39</v>
       </c>
       <c r="E285" s="1">
-        <v>99.736</v>
+        <v>103.012</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>199472.0</v>
+        <v>206024.0</v>
       </c>
       <c r="I285" s="1">
-        <v>-3366.0</v>
+        <v>-3244.0</v>
       </c>
       <c r="J285" s="1">
-        <v>-1.6874548808855</v>
+        <v>-1.5745738360579</v>
       </c>
       <c r="K285">
-        <v>1.58</v>
+        <v>3.27</v>
       </c>
       <c r="L285" t="s">
-        <v>703</v>
+        <v>684</v>
       </c>
       <c r="M285" s="1">
-        <v>196106.0</v>
+        <v>202780.0</v>
       </c>
       <c r="N285" s="1">
-        <v>199262.16</v>
+        <v>209323.84</v>
       </c>
       <c r="O285" s="1">
         <v>0.11</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>704</v>
+        <v>685</v>
       </c>
       <c r="B286" t="s">
-        <v>705</v>
+        <v>686</v>
       </c>
       <c r="C286" s="1">
-        <v>156000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>97.939</v>
+        <v>100.983</v>
       </c>
       <c r="E286" s="1">
-        <v>99.594</v>
+        <v>99.849</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>155366.64</v>
+        <v>222663.27</v>
       </c>
       <c r="I286" s="1">
-        <v>-2581.8</v>
+        <v>2528.82</v>
       </c>
       <c r="J286" s="1">
-        <v>-1.6617466915678</v>
+        <v>1.1357149295436</v>
       </c>
       <c r="K286">
-        <v>2.86</v>
+        <v>2.74</v>
       </c>
       <c r="L286" t="s">
-        <v>706</v>
+        <v>687</v>
       </c>
       <c r="M286" s="1">
-        <v>152784.84</v>
+        <v>225192.09</v>
       </c>
       <c r="N286" s="1">
-        <v>157242.06</v>
+        <v>231307.79</v>
       </c>
       <c r="O286" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>707</v>
+        <v>688</v>
       </c>
       <c r="B287" t="s">
-        <v>708</v>
+        <v>689</v>
       </c>
       <c r="C287" s="1">
-        <v>300000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>95.272</v>
+        <v>99.692</v>
       </c>
       <c r="E287" s="1">
-        <v>93.6</v>
+        <v>99.115</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>280800.0</v>
+        <v>161557.45</v>
       </c>
       <c r="I287" s="1">
-        <v>5016.0</v>
+        <v>940.51</v>
       </c>
       <c r="J287" s="1">
-        <v>1.7863247863248</v>
+        <v>0.58215204560359</v>
       </c>
       <c r="K287">
-        <v>0.78</v>
+        <v>0.61</v>
       </c>
       <c r="L287" t="s">
-        <v>709</v>
+        <v>690</v>
       </c>
       <c r="M287" s="1">
-        <v>285816.0</v>
+        <v>162497.96</v>
       </c>
       <c r="N287" s="1">
-        <v>288153.33</v>
+        <v>163498.29</v>
       </c>
       <c r="O287" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>710</v>
+        <v>691</v>
       </c>
       <c r="B288" t="s">
-        <v>711</v>
+        <v>692</v>
       </c>
       <c r="C288" s="1">
-        <v>500000.0</v>
+        <v>222054.61</v>
       </c>
       <c r="D288" s="1">
-        <v>97.974</v>
+        <v>90.059</v>
       </c>
       <c r="E288" s="1">
-        <v>100.0</v>
+        <v>94.89160797</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>500000.0</v>
+        <v>210711.19</v>
       </c>
       <c r="I288" s="1">
-        <v>-10130.0</v>
+        <v>-10731.03</v>
       </c>
       <c r="J288" s="1">
-        <v>-2.026</v>
+        <v>-5.092767023906</v>
       </c>
       <c r="K288">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>712</v>
+        <v>0.07</v>
+      </c>
+      <c r="L288">
+        <v>150.27</v>
       </c>
       <c r="M288" s="1">
-        <v>489870.0</v>
+        <v>199980.16</v>
       </c>
       <c r="N288" s="1">
-        <v>502450.48</v>
+        <v>200130.43</v>
       </c>
       <c r="O288" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>713</v>
+        <v>693</v>
       </c>
       <c r="B289" t="s">
-        <v>714</v>
+        <v>694</v>
       </c>
       <c r="C289" s="1">
-        <v>200000.0</v>
+        <v>298253.0</v>
       </c>
       <c r="D289" s="1">
-        <v>101.048</v>
+        <v>93.847</v>
       </c>
       <c r="E289" s="1">
-        <v>103.012</v>
+        <v>93.82576202</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>206024.0</v>
+        <v>279838.15</v>
       </c>
       <c r="I289" s="1">
-        <v>-3928.0</v>
+        <v>63.34</v>
       </c>
       <c r="J289" s="1">
-        <v>-1.9065739913796</v>
+        <v>0.022634512127814</v>
       </c>
       <c r="K289">
-        <v>2.69</v>
-[...2 lines deleted...]
-        <v>715</v>
+        <v>0.28</v>
+      </c>
+      <c r="L289">
+        <v>849.41</v>
       </c>
       <c r="M289" s="1">
-        <v>202096.0</v>
+        <v>279901.49</v>
       </c>
       <c r="N289" s="1">
-        <v>207475.45</v>
+        <v>280750.9</v>
       </c>
       <c r="O289" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>716</v>
+        <v>695</v>
       </c>
       <c r="B290" t="s">
-        <v>717</v>
+        <v>696</v>
       </c>
       <c r="C290" s="1">
-        <v>223000.0</v>
+        <v>195820.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.719</v>
+        <v>66.371</v>
       </c>
       <c r="E290" s="1">
-        <v>99.849</v>
+        <v>65.21059647</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>222663.27</v>
+        <v>127695.39</v>
       </c>
       <c r="I290" s="1">
-        <v>1940.1</v>
+        <v>2272.3</v>
       </c>
       <c r="J290" s="1">
-        <v>0.8713156866869</v>
+        <v>1.7794690943816</v>
       </c>
       <c r="K290">
-        <v>2.22</v>
-[...2 lines deleted...]
-        <v>718</v>
+        <v>0.08</v>
+      </c>
+      <c r="L290">
+        <v>152.9</v>
       </c>
       <c r="M290" s="1">
-        <v>224603.37</v>
+        <v>129967.69</v>
       </c>
       <c r="N290" s="1">
-        <v>229542.97</v>
+        <v>130120.59</v>
       </c>
       <c r="O290" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>719</v>
+        <v>697</v>
       </c>
       <c r="B291" t="s">
-        <v>720</v>
+        <v>698</v>
       </c>
       <c r="C291" s="1">
-        <v>163000.0</v>
+        <v>1730000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>99.278</v>
+        <v>101.461</v>
       </c>
       <c r="E291" s="1">
-        <v>99.115</v>
+        <v>112.32961214</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>161557.45</v>
+        <v>1943302.29</v>
       </c>
       <c r="I291" s="1">
-        <v>265.69</v>
+        <v>344119.82</v>
       </c>
       <c r="J291" s="1">
-        <v>0.16445543056046</v>
+        <v>17.70799230623</v>
       </c>
       <c r="K291">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>218.82</v>
+        <v>0.35</v>
+      </c>
+      <c r="L291" t="s">
+        <v>699</v>
       </c>
       <c r="M291" s="1">
-        <v>161823.14</v>
+        <v>2287422.11</v>
       </c>
       <c r="N291" s="1">
-        <v>162041.96</v>
+        <v>2293548.43</v>
       </c>
       <c r="O291" s="1">
-        <v>0.09</v>
+        <v>1.24</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>721</v>
+        <v>700</v>
       </c>
       <c r="B292" t="s">
-        <v>722</v>
+        <v>701</v>
       </c>
       <c r="C292" s="1">
-        <v>456116.34</v>
+        <v>3263000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>95.319</v>
+        <v>99.972</v>
       </c>
       <c r="E292" s="1">
-        <v>97.97293822</v>
+        <v>100.88734447</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>446870.58</v>
+        <v>3291954.05</v>
       </c>
       <c r="I292" s="1">
-        <v>-12105.04</v>
+        <v>-29867.69</v>
       </c>
       <c r="J292" s="1">
-        <v>-2.7088469328189</v>
+        <v>-0.90729364828163</v>
       </c>
       <c r="K292">
-        <v>1.01</v>
+        <v>0.69</v>
       </c>
       <c r="L292" t="s">
-        <v>723</v>
+        <v>702</v>
       </c>
       <c r="M292" s="1">
-        <v>434765.54</v>
+        <v>3262086.36</v>
       </c>
       <c r="N292" s="1">
-        <v>439356.69</v>
+        <v>3284611.88</v>
       </c>
       <c r="O292" s="1">
-        <v>0.25</v>
+        <v>1.78</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>724</v>
+        <v>703</v>
       </c>
       <c r="B293" t="s">
-        <v>725</v>
+        <v>704</v>
       </c>
       <c r="C293" s="1">
-        <v>215125.61</v>
+        <v>1862000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>89.374</v>
+        <v>98.625</v>
       </c>
       <c r="E293" s="1">
-        <v>95.04090657</v>
+        <v>97.93346079</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>204457.33</v>
+        <v>1823521.04</v>
       </c>
       <c r="I293" s="1">
-        <v>-12190.97</v>
+        <v>12876.46</v>
       </c>
       <c r="J293" s="1">
-        <v>-5.9625986507796</v>
+        <v>0.70613169344073</v>
       </c>
       <c r="K293">
-        <v>1.19</v>
+        <v>0.68</v>
       </c>
       <c r="L293" t="s">
-        <v>726</v>
+        <v>705</v>
       </c>
       <c r="M293" s="1">
-        <v>192266.36</v>
+        <v>1836397.5</v>
       </c>
       <c r="N293" s="1">
-        <v>194825.47</v>
+        <v>1848988.77</v>
       </c>
       <c r="O293" s="1">
-        <v>0.11</v>
+        <v>1.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>727</v>
+        <v>706</v>
       </c>
       <c r="B294" t="s">
-        <v>728</v>
+        <v>707</v>
       </c>
       <c r="C294" s="1">
-        <v>195395.37</v>
+        <v>3314000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>77.902</v>
+        <v>94.137</v>
       </c>
       <c r="E294" s="1">
-        <v>99.15404341</v>
+        <v>93.73153168</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>193742.41</v>
+        <v>3106262.96</v>
       </c>
       <c r="I294" s="1">
-        <v>-41525.51</v>
+        <v>13437.22</v>
       </c>
       <c r="J294" s="1">
-        <v>-21.433360924952</v>
+        <v>0.43258475451158</v>
       </c>
       <c r="K294">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>588.86</v>
+        <v>0.83</v>
+      </c>
+      <c r="L294" t="s">
+        <v>708</v>
       </c>
       <c r="M294" s="1">
-        <v>152216.9</v>
+        <v>3119700.18</v>
       </c>
       <c r="N294" s="1">
-        <v>152805.76</v>
+        <v>3147211.78</v>
       </c>
       <c r="O294" s="1">
-        <v>0.09</v>
+        <v>1.71</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>729</v>
+        <v>709</v>
       </c>
       <c r="B295" t="s">
-        <v>730</v>
+        <v>710</v>
       </c>
       <c r="C295" s="1">
-        <v>1681000.0</v>
+        <v>1327000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>101.167</v>
+        <v>85.819</v>
       </c>
       <c r="E295" s="1">
-        <v>111.74737299</v>
+        <v>97.39783572</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>1878473.34</v>
+        <v>1292469.28</v>
       </c>
       <c r="I295" s="1">
-        <v>299949.36</v>
+        <v>-153651.15</v>
       </c>
       <c r="J295" s="1">
-        <v>15.967719829338</v>
+        <v>-11.888185845315</v>
       </c>
       <c r="K295">
-        <v>0.13</v>
+        <v>0.83</v>
       </c>
       <c r="L295" t="s">
-        <v>731</v>
+        <v>711</v>
       </c>
       <c r="M295" s="1">
-        <v>2178422.7</v>
+        <v>1138818.13</v>
       </c>
       <c r="N295" s="1">
-        <v>2180616.95</v>
+        <v>1149834.39</v>
       </c>
       <c r="O295" s="1">
-        <v>1.23</v>
+        <v>0.62</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>732</v>
+        <v>712</v>
       </c>
       <c r="B296" t="s">
-        <v>733</v>
+        <v>713</v>
       </c>
       <c r="C296" s="1">
-        <v>3170000.0</v>
+        <v>3687000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>99.956</v>
+        <v>100.441</v>
       </c>
       <c r="E296" s="1">
-        <v>100.913</v>
+        <v>99.88238053</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>3198942.1</v>
+        <v>3682663.37</v>
       </c>
       <c r="I296" s="1">
-        <v>-30336.9</v>
+        <v>20596.3</v>
       </c>
       <c r="J296" s="1">
-        <v>-0.94834164081932</v>
+        <v>0.55927729283603</v>
       </c>
       <c r="K296">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="L296" t="s">
-        <v>734</v>
+        <v>714</v>
       </c>
       <c r="M296" s="1">
-        <v>3168605.2</v>
+        <v>3703259.67</v>
       </c>
       <c r="N296" s="1">
-        <v>3179323.65</v>
+        <v>3719515.06</v>
       </c>
       <c r="O296" s="1">
-        <v>1.8</v>
+        <v>2.02</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>735</v>
+        <v>715</v>
       </c>
       <c r="B297" t="s">
-        <v>736</v>
+        <v>716</v>
       </c>
       <c r="C297" s="1">
-        <v>1290000.0</v>
+        <v>2766000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>84.76</v>
+        <v>97.649</v>
       </c>
       <c r="E297" s="1">
-        <v>97.70900853</v>
+        <v>96.83265907</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>1260446.21</v>
+        <v>2678391.35</v>
       </c>
       <c r="I297" s="1">
-        <v>-167042.21</v>
+        <v>22579.99</v>
       </c>
       <c r="J297" s="1">
-        <v>-13.252625036653</v>
+        <v>0.84304297055021</v>
       </c>
       <c r="K297">
-        <v>0.39</v>
+        <v>0.66</v>
       </c>
       <c r="L297" t="s">
-        <v>737</v>
+        <v>717</v>
       </c>
       <c r="M297" s="1">
-        <v>1093404.0</v>
+        <v>2700971.34</v>
       </c>
       <c r="N297" s="1">
-        <v>1098416.77</v>
+        <v>2719301.76</v>
       </c>
       <c r="O297" s="1">
-        <v>0.62</v>
+        <v>1.47</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>738</v>
+        <v>718</v>
       </c>
       <c r="B298" t="s">
-        <v>739</v>
+        <v>719</v>
       </c>
       <c r="C298" s="1">
-        <v>1977000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>97.613</v>
+        <v>96.665</v>
       </c>
       <c r="E298" s="1">
-        <v>100.04575468</v>
+        <v>99.406</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>1977904.57</v>
+        <v>167002.08</v>
       </c>
       <c r="I298" s="1">
-        <v>-48095.56</v>
+        <v>-4604.88</v>
       </c>
       <c r="J298" s="1">
-        <v>-2.4316420887788</v>
+        <v>-2.7573788302517</v>
       </c>
       <c r="K298">
-        <v>0.4</v>
+        <v>1.49</v>
       </c>
       <c r="L298" t="s">
-        <v>740</v>
+        <v>720</v>
       </c>
       <c r="M298" s="1">
-        <v>1929809.01</v>
+        <v>162397.2</v>
       </c>
       <c r="N298" s="1">
-        <v>1937727.75</v>
+        <v>164899.94</v>
       </c>
       <c r="O298" s="1">
-        <v>1.1</v>
+        <v>0.09</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>741</v>
+        <v>721</v>
       </c>
       <c r="B299" t="s">
-        <v>742</v>
+        <v>722</v>
       </c>
       <c r="C299" s="1">
-        <v>5550000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>99.205</v>
+        <v>98.445</v>
       </c>
       <c r="E299" s="1">
-        <v>100.93705045</v>
+        <v>100.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>5602006.3</v>
+        <v>446000.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-96128.8</v>
+        <v>-6935.3</v>
       </c>
       <c r="J299" s="1">
-        <v>-1.7159709370552</v>
+        <v>-1.555</v>
       </c>
       <c r="K299">
-        <v>0.73</v>
+        <v>0.9</v>
       </c>
       <c r="L299" t="s">
-        <v>743</v>
+        <v>723</v>
       </c>
       <c r="M299" s="1">
-        <v>5505877.5</v>
+        <v>439064.7</v>
       </c>
       <c r="N299" s="1">
-        <v>5546168.66</v>
+        <v>443088.23</v>
       </c>
       <c r="O299" s="1">
-        <v>3.14</v>
+        <v>0.24</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>744</v>
+        <v>724</v>
       </c>
       <c r="B300" t="s">
-        <v>745</v>
+        <v>725</v>
       </c>
       <c r="C300" s="1">
-        <v>2770000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>102.352</v>
+        <v>103.245</v>
       </c>
       <c r="E300" s="1">
-        <v>104.151</v>
+        <v>100.77</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>2884982.7</v>
+        <v>201540.0</v>
       </c>
       <c r="I300" s="1">
-        <v>-49832.3</v>
+        <v>4950.0</v>
       </c>
       <c r="J300" s="1">
-        <v>-1.7272997858878</v>
+        <v>2.4560881214647</v>
       </c>
       <c r="K300">
-        <v>1.22</v>
+        <v>0.61</v>
       </c>
       <c r="L300" t="s">
-        <v>746</v>
+        <v>726</v>
       </c>
       <c r="M300" s="1">
-        <v>2835150.4</v>
+        <v>206490.0</v>
       </c>
       <c r="N300" s="1">
-        <v>2868938.31</v>
+        <v>207713.29</v>
       </c>
       <c r="O300" s="1">
-        <v>1.62</v>
+        <v>0.11</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>747</v>
+        <v>727</v>
       </c>
       <c r="B301" t="s">
-        <v>748</v>
+        <v>728</v>
       </c>
       <c r="C301" s="1">
-        <v>3280000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>101.392</v>
+        <v>100.613</v>
       </c>
       <c r="E301" s="1">
-        <v>108.47991128</v>
+        <v>98.69</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>3558141.09</v>
+        <v>296070.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-232483.49</v>
+        <v>5769.0</v>
       </c>
       <c r="J301" s="1">
-        <v>-6.5338468632788</v>
+        <v>1.9485256864931</v>
       </c>
       <c r="K301">
-        <v>0.8</v>
+        <v>2.69</v>
       </c>
       <c r="L301" t="s">
-        <v>749</v>
+        <v>729</v>
       </c>
       <c r="M301" s="1">
-        <v>3325657.6</v>
+        <v>301839.0</v>
       </c>
       <c r="N301" s="1">
-        <v>3351752.63</v>
+        <v>309896.88</v>
       </c>
       <c r="O301" s="1">
-        <v>1.9</v>
+        <v>0.17</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>750</v>
+        <v>730</v>
       </c>
       <c r="B302" t="s">
-        <v>751</v>
+        <v>731</v>
       </c>
       <c r="C302" s="1">
-        <v>168000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>95.872</v>
+        <v>84.483</v>
       </c>
       <c r="E302" s="1">
-        <v>99.406</v>
+        <v>85.4208</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>167002.08</v>
+        <v>427104.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-5937.12</v>
+        <v>-4689.0</v>
       </c>
       <c r="J302" s="1">
-        <v>-3.5551173973402</v>
+        <v>-1.0978590694538</v>
       </c>
       <c r="K302">
-        <v>1.06</v>
+        <v>0.41</v>
       </c>
       <c r="L302" t="s">
-        <v>752</v>
+        <v>732</v>
       </c>
       <c r="M302" s="1">
-        <v>161064.96</v>
+        <v>422415.0</v>
       </c>
       <c r="N302" s="1">
-        <v>162848.52</v>
+        <v>424464.66</v>
       </c>
       <c r="O302" s="1">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>753</v>
+        <v>733</v>
       </c>
       <c r="B303" t="s">
-        <v>754</v>
+        <v>734</v>
       </c>
       <c r="C303" s="1">
-        <v>446000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>98.135</v>
+        <v>99.754</v>
       </c>
       <c r="E303" s="1">
-        <v>100.0</v>
+        <v>99.898</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>446000.0</v>
+        <v>499490.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-8317.9</v>
+        <v>-720.0</v>
       </c>
       <c r="J303" s="1">
-        <v>-1.865</v>
+        <v>-0.14414702997057</v>
       </c>
       <c r="K303">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>755</v>
+        <v>0.0</v>
+      </c>
+      <c r="L303">
+        <v>0.0</v>
       </c>
       <c r="M303" s="1">
-        <v>437682.1</v>
+        <v>498770.0</v>
       </c>
       <c r="N303" s="1">
-        <v>439789.66</v>
+        <v>498770.0</v>
       </c>
       <c r="O303" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>756</v>
+        <v>735</v>
       </c>
       <c r="B304" t="s">
-        <v>757</v>
+        <v>736</v>
       </c>
       <c r="C304" s="1">
-        <v>200000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>103.103</v>
+        <v>100.581</v>
       </c>
       <c r="E304" s="1">
-        <v>100.77</v>
+        <v>99.609</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>201540.0</v>
+        <v>180292.29</v>
       </c>
       <c r="I304" s="1">
-        <v>4666.0</v>
+        <v>1759.32</v>
       </c>
       <c r="J304" s="1">
-        <v>2.315173166617</v>
+        <v>0.975815438364</v>
       </c>
       <c r="K304">
-        <v>4.71</v>
-[...2 lines deleted...]
-        <v>758</v>
+        <v>0.27</v>
+      </c>
+      <c r="L304">
+        <v>495.89</v>
       </c>
       <c r="M304" s="1">
-        <v>206206.0</v>
+        <v>182051.61</v>
       </c>
       <c r="N304" s="1">
-        <v>215627.92</v>
+        <v>182547.5</v>
       </c>
       <c r="O304" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>759</v>
+        <v>737</v>
       </c>
       <c r="B305" t="s">
-        <v>760</v>
+        <v>738</v>
       </c>
       <c r="C305" s="1">
-        <v>300000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>99.602</v>
+        <v>101.465</v>
       </c>
       <c r="E305" s="1">
-        <v>98.69</v>
+        <v>99.813</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>296070.0</v>
+        <v>140736.33</v>
       </c>
       <c r="I305" s="1">
-        <v>2736.0</v>
+        <v>2329.32</v>
       </c>
       <c r="J305" s="1">
-        <v>0.9241057857939</v>
+        <v>1.6550950277018</v>
       </c>
       <c r="K305">
-        <v>2.16</v>
-[...2 lines deleted...]
-        <v>761</v>
+        <v>0.21</v>
+      </c>
+      <c r="L305">
+        <v>299.38</v>
       </c>
       <c r="M305" s="1">
-        <v>298806.0</v>
+        <v>143065.65</v>
       </c>
       <c r="N305" s="1">
-        <v>305271.41</v>
+        <v>143365.03</v>
       </c>
       <c r="O305" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>762</v>
+        <v>739</v>
       </c>
       <c r="B306" t="s">
-        <v>763</v>
+        <v>740</v>
       </c>
       <c r="C306" s="1">
-        <v>500000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>83.688</v>
+        <v>103.399</v>
       </c>
       <c r="E306" s="1">
-        <v>85.4208</v>
+        <v>100.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>427104.0</v>
+        <v>191000.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-8664.0</v>
+        <v>6492.09</v>
       </c>
       <c r="J306" s="1">
-        <v>-2.0285457406159</v>
+        <v>3.399</v>
       </c>
       <c r="K306">
-        <v>0.29</v>
+        <v>2.86</v>
       </c>
       <c r="L306" t="s">
-        <v>764</v>
+        <v>741</v>
       </c>
       <c r="M306" s="1">
-        <v>418440.0</v>
+        <v>197492.09</v>
       </c>
       <c r="N306" s="1">
-        <v>419890.34</v>
+        <v>202960.74</v>
       </c>
       <c r="O306" s="1">
-        <v>0.24</v>
+        <v>0.11</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>765</v>
+        <v>742</v>
       </c>
       <c r="B307" t="s">
-        <v>766</v>
+        <v>743</v>
       </c>
       <c r="C307" s="1">
-        <v>181000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.319</v>
+        <v>98.221</v>
       </c>
       <c r="E307" s="1">
-        <v>99.609</v>
+        <v>99.423</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>180292.29</v>
+        <v>497115.0</v>
       </c>
       <c r="I307" s="1">
-        <v>1285.1</v>
+        <v>-6010.0</v>
       </c>
       <c r="J307" s="1">
-        <v>0.71278699715889</v>
+        <v>-1.2089757903101</v>
       </c>
       <c r="K307">
-        <v>3.73</v>
+        <v>0.72</v>
       </c>
       <c r="L307" t="s">
-        <v>767</v>
+        <v>744</v>
       </c>
       <c r="M307" s="1">
-        <v>181577.39</v>
+        <v>491105.0</v>
       </c>
       <c r="N307" s="1">
-        <v>188321.5</v>
+        <v>494721.44</v>
       </c>
       <c r="O307" s="1">
-        <v>0.11</v>
+        <v>0.27</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>768</v>
+        <v>745</v>
       </c>
       <c r="B308" t="s">
-        <v>769</v>
+        <v>746</v>
       </c>
       <c r="C308" s="1">
-        <v>141000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>101.312</v>
+        <v>98.268</v>
       </c>
       <c r="E308" s="1">
-        <v>99.813</v>
+        <v>97.59</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>140736.33</v>
+        <v>97590.0</v>
       </c>
       <c r="I308" s="1">
-        <v>2113.59</v>
+        <v>678.0</v>
       </c>
       <c r="J308" s="1">
-        <v>1.5018083816737</v>
+        <v>0.69474331386413</v>
       </c>
       <c r="K308">
-        <v>3.56</v>
+        <v>1.68</v>
       </c>
       <c r="L308" t="s">
-        <v>770</v>
+        <v>747</v>
       </c>
       <c r="M308" s="1">
-        <v>142849.92</v>
+        <v>98268.0</v>
       </c>
       <c r="N308" s="1">
-        <v>147864.59</v>
+        <v>99950.88</v>
       </c>
       <c r="O308" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>771</v>
+        <v>748</v>
       </c>
       <c r="B309" t="s">
-        <v>772</v>
+        <v>749</v>
       </c>
       <c r="C309" s="1">
-        <v>191000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>103.337</v>
+        <v>98.559</v>
       </c>
       <c r="E309" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>191000.0</v>
+        <v>215885.52</v>
       </c>
       <c r="I309" s="1">
-        <v>6373.67</v>
+        <v>-2998.08</v>
       </c>
       <c r="J309" s="1">
-        <v>3.337</v>
+        <v>-1.388736030096</v>
       </c>
       <c r="K309">
-        <v>2.28</v>
+        <v>1.94</v>
       </c>
       <c r="L309" t="s">
-        <v>773</v>
+        <v>750</v>
       </c>
       <c r="M309" s="1">
-        <v>197373.67</v>
+        <v>212887.44</v>
       </c>
       <c r="N309" s="1">
-        <v>201735.31</v>
+        <v>217081.69</v>
       </c>
       <c r="O309" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>774</v>
+        <v>751</v>
       </c>
       <c r="B310" t="s">
-        <v>775</v>
+        <v>752</v>
       </c>
       <c r="C310" s="1">
-        <v>500000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>98.173</v>
+        <v>101.183</v>
       </c>
       <c r="E310" s="1">
-        <v>99.423</v>
+        <v>100.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>497115.0</v>
+        <v>238000.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-6250.0</v>
+        <v>2815.54</v>
       </c>
       <c r="J310" s="1">
-        <v>-1.2572543576436</v>
+        <v>1.183</v>
       </c>
       <c r="K310">
-        <v>0.31</v>
+        <v>0.89</v>
       </c>
       <c r="L310" t="s">
-        <v>776</v>
+        <v>753</v>
       </c>
       <c r="M310" s="1">
-        <v>490865.0</v>
+        <v>240815.54</v>
       </c>
       <c r="N310" s="1">
-        <v>492426.64</v>
+        <v>242942.75</v>
       </c>
       <c r="O310" s="1">
-        <v>0.28</v>
+        <v>0.13</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>777</v>
+        <v>754</v>
       </c>
       <c r="B311" t="s">
-        <v>778</v>
+        <v>755</v>
       </c>
       <c r="C311" s="1">
-        <v>216000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>97.961</v>
+        <v>98.705</v>
       </c>
       <c r="E311" s="1">
-        <v>99.947</v>
+        <v>99.779</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>215885.52</v>
+        <v>598674.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-4289.76</v>
+        <v>-6444.0</v>
       </c>
       <c r="J311" s="1">
-        <v>-1.9870531381632</v>
+        <v>-1.0763787971417</v>
       </c>
       <c r="K311">
-        <v>1.43</v>
+        <v>1.02</v>
       </c>
       <c r="L311" t="s">
-        <v>779</v>
+        <v>756</v>
       </c>
       <c r="M311" s="1">
-        <v>211595.76</v>
+        <v>592230.0</v>
       </c>
       <c r="N311" s="1">
-        <v>214680.42</v>
+        <v>598332.74</v>
       </c>
       <c r="O311" s="1">
-        <v>0.12</v>
+        <v>0.32</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>780</v>
+        <v>757</v>
       </c>
       <c r="B312" t="s">
-        <v>781</v>
+        <v>758</v>
       </c>
       <c r="C312" s="1">
-        <v>238000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.779</v>
+        <v>98.492</v>
       </c>
       <c r="E312" s="1">
         <v>100.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>238000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="I312" s="1">
-        <v>1854.02</v>
+        <v>-6333.6</v>
       </c>
       <c r="J312" s="1">
-        <v>0.779</v>
+        <v>-1.508</v>
       </c>
       <c r="K312">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
       <c r="L312">
-        <v>585.75</v>
+        <v>664.87</v>
       </c>
       <c r="M312" s="1">
-        <v>239854.02</v>
+        <v>413666.4</v>
       </c>
       <c r="N312" s="1">
-        <v>240439.77</v>
+        <v>414331.27</v>
       </c>
       <c r="O312" s="1">
-        <v>0.14</v>
+        <v>0.22</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>782</v>
+        <v>759</v>
       </c>
       <c r="B313" t="s">
-        <v>783</v>
+        <v>760</v>
       </c>
       <c r="C313" s="1">
-        <v>600000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>98.367</v>
+        <v>98.159</v>
       </c>
       <c r="E313" s="1">
-        <v>99.779</v>
+        <v>99.215</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>598674.0</v>
+        <v>158744.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-8472.0</v>
+        <v>-1689.6</v>
       </c>
       <c r="J313" s="1">
-        <v>-1.4151274316239</v>
+        <v>-1.0643551882276</v>
       </c>
       <c r="K313">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>784</v>
+        <v>0.16</v>
+      </c>
+      <c r="L313">
+        <v>263.01</v>
       </c>
       <c r="M313" s="1">
-        <v>590202.0</v>
+        <v>157054.4</v>
       </c>
       <c r="N313" s="1">
-        <v>593222.55</v>
+        <v>157317.41</v>
       </c>
       <c r="O313" s="1">
-        <v>0.34</v>
+        <v>0.09</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>785</v>
+        <v>761</v>
       </c>
       <c r="B314" t="s">
-        <v>786</v>
+        <v>762</v>
       </c>
       <c r="C314" s="1">
-        <v>420000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>97.791</v>
+        <v>100.602</v>
       </c>
       <c r="E314" s="1">
-        <v>100.0</v>
+        <v>101.669</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>420000.0</v>
+        <v>406676.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-9277.8</v>
+        <v>-4268.0</v>
       </c>
       <c r="J314" s="1">
-        <v>-2.209</v>
+        <v>-1.0494841102007</v>
       </c>
       <c r="K314">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="L314" t="s">
-        <v>787</v>
+        <v>763</v>
       </c>
       <c r="M314" s="1">
-        <v>410722.2</v>
+        <v>402408.0</v>
       </c>
       <c r="N314" s="1">
-        <v>412827.61</v>
+        <v>405615.34</v>
       </c>
       <c r="O314" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>788</v>
+        <v>764</v>
       </c>
       <c r="B315" t="s">
-        <v>789</v>
+        <v>765</v>
       </c>
       <c r="C315" s="1">
-        <v>160000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>97.566</v>
+        <v>100.084</v>
       </c>
       <c r="E315" s="1">
-        <v>99.215</v>
+        <v>100.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>158744.0</v>
+        <v>270000.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-2638.4</v>
+        <v>226.8</v>
       </c>
       <c r="J315" s="1">
-        <v>-1.6620470694955</v>
+        <v>0.084</v>
       </c>
       <c r="K315">
-        <v>4.03</v>
-[...2 lines deleted...]
-        <v>790</v>
+        <v>0.12</v>
+      </c>
+      <c r="L315">
+        <v>312.55</v>
       </c>
       <c r="M315" s="1">
-        <v>156105.6</v>
+        <v>270226.8</v>
       </c>
       <c r="N315" s="1">
-        <v>162549.44</v>
+        <v>270539.35</v>
       </c>
       <c r="O315" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>791</v>
+        <v>766</v>
       </c>
       <c r="B316" t="s">
-        <v>792</v>
+        <v>767</v>
       </c>
       <c r="C316" s="1">
-        <v>400000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="D316" s="1">
+        <v>100.581</v>
+      </c>
+      <c r="E316" s="1">
         <v>100.0</v>
       </c>
-      <c r="E316" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>406676.0</v>
+        <v>245000.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-6676.0</v>
+        <v>1423.45</v>
       </c>
       <c r="J316" s="1">
-        <v>-1.6416016681584</v>
+        <v>0.581</v>
       </c>
       <c r="K316">
-        <v>0.26</v>
+        <v>2.72</v>
       </c>
       <c r="L316" t="s">
-        <v>793</v>
+        <v>768</v>
       </c>
       <c r="M316" s="1">
-        <v>400000.0</v>
+        <v>246423.45</v>
       </c>
       <c r="N316" s="1">
-        <v>401040.22</v>
+        <v>253077.13</v>
       </c>
       <c r="O316" s="1">
-        <v>0.23</v>
+        <v>0.14</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>794</v>
+        <v>769</v>
       </c>
       <c r="B317" t="s">
-        <v>795</v>
+        <v>770</v>
       </c>
       <c r="C317" s="1">
-        <v>270000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>99.936</v>
+        <v>105.408</v>
       </c>
       <c r="E317" s="1">
-        <v>100.0</v>
+        <v>106.993</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>270000.0</v>
+        <v>320979.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-172.8</v>
+        <v>-4755.0</v>
       </c>
       <c r="J317" s="1">
-        <v>-0.064</v>
+        <v>-1.481405325582</v>
       </c>
       <c r="K317">
-        <v>3.15</v>
+        <v>3.38</v>
       </c>
       <c r="L317" t="s">
-        <v>796</v>
+        <v>771</v>
       </c>
       <c r="M317" s="1">
-        <v>269827.2</v>
+        <v>316224.0</v>
       </c>
       <c r="N317" s="1">
-        <v>278344.16</v>
+        <v>326352.92</v>
       </c>
       <c r="O317" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>797</v>
+        <v>772</v>
       </c>
       <c r="B318" t="s">
-        <v>798</v>
+        <v>773</v>
       </c>
       <c r="C318" s="1">
-        <v>245000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.104</v>
+        <v>100.542</v>
       </c>
       <c r="E318" s="1">
-        <v>100.0</v>
+        <v>100.14531527</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>245000.0</v>
+        <v>203294.99</v>
       </c>
       <c r="I318" s="1">
-        <v>254.8</v>
+        <v>805.27</v>
       </c>
       <c r="J318" s="1">
-        <v>0.104</v>
+        <v>0.39610912202017</v>
       </c>
       <c r="K318">
-        <v>2.22</v>
+        <v>3.38</v>
       </c>
       <c r="L318" t="s">
-        <v>799</v>
+        <v>774</v>
       </c>
       <c r="M318" s="1">
-        <v>245254.8</v>
+        <v>204100.26</v>
       </c>
       <c r="N318" s="1">
-        <v>250689.86</v>
+        <v>210952.21</v>
       </c>
       <c r="O318" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>800</v>
+        <v>775</v>
       </c>
       <c r="B319" t="s">
-        <v>801</v>
+        <v>776</v>
       </c>
       <c r="C319" s="1">
-        <v>300000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>105.087</v>
+        <v>100.188</v>
       </c>
       <c r="E319" s="1">
-        <v>106.993</v>
+        <v>100.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>320979.0</v>
+        <v>325000.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-5718.0</v>
+        <v>611.0</v>
       </c>
       <c r="J319" s="1">
-        <v>-1.7814249530343</v>
+        <v>0.188</v>
       </c>
       <c r="K319">
-        <v>2.74</v>
+        <v>2.59</v>
       </c>
       <c r="L319" t="s">
-        <v>802</v>
+        <v>777</v>
       </c>
       <c r="M319" s="1">
-        <v>315261.0</v>
+        <v>325611.0</v>
       </c>
       <c r="N319" s="1">
-        <v>323471.56</v>
+        <v>334014.7</v>
       </c>
       <c r="O319" s="1">
         <v>0.18</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>803</v>
+        <v>778</v>
       </c>
       <c r="B320" t="s">
-        <v>804</v>
+        <v>779</v>
       </c>
       <c r="C320" s="1">
-        <v>103000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>99.81</v>
+        <v>99.419</v>
       </c>
       <c r="E320" s="1">
-        <v>99.833</v>
+        <v>99.07</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>102827.99</v>
+        <v>297210.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-23.69</v>
+        <v>1047.0</v>
       </c>
       <c r="J320" s="1">
-        <v>-0.023038474252001</v>
+        <v>0.3522761683658</v>
       </c>
       <c r="K320">
-        <v>2.83</v>
+        <v>1.0</v>
       </c>
       <c r="L320" t="s">
-        <v>805</v>
+        <v>780</v>
       </c>
       <c r="M320" s="1">
-        <v>102804.3</v>
+        <v>298257.0</v>
       </c>
       <c r="N320" s="1">
-        <v>105716.52</v>
+        <v>301255.8</v>
       </c>
       <c r="O320" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>806</v>
+        <v>781</v>
       </c>
       <c r="B321" t="s">
-        <v>807</v>
+        <v>782</v>
       </c>
       <c r="C321" s="1">
-        <v>325000.0</v>
+        <v>333716.0</v>
       </c>
       <c r="D321" s="1">
-        <v>99.772</v>
+        <v>98.03</v>
       </c>
       <c r="E321" s="1">
-        <v>100.0</v>
+        <v>98.42832528</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>325000.0</v>
+        <v>328471.07</v>
       </c>
       <c r="I321" s="1">
-        <v>-741.0</v>
+        <v>-1329.28</v>
       </c>
       <c r="J321" s="1">
-        <v>-0.228</v>
+        <v>-0.40468708553237</v>
       </c>
       <c r="K321">
-        <v>2.1</v>
+        <v>0.66</v>
       </c>
       <c r="L321" t="s">
-        <v>808</v>
+        <v>783</v>
       </c>
       <c r="M321" s="1">
-        <v>324259.0</v>
+        <v>327141.79</v>
       </c>
       <c r="N321" s="1">
-        <v>331071.09</v>
+        <v>329356.66</v>
       </c>
       <c r="O321" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>809</v>
+        <v>784</v>
       </c>
       <c r="B322" t="s">
-        <v>810</v>
+        <v>785</v>
       </c>
       <c r="C322" s="1">
-        <v>300000.0</v>
+        <v>1333894.0</v>
       </c>
       <c r="D322" s="1">
-        <v>99.1</v>
+        <v>97.686</v>
       </c>
       <c r="E322" s="1">
-        <v>99.07</v>
+        <v>101.49226775</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>297210.0</v>
+        <v>1353799.27</v>
       </c>
       <c r="I322" s="1">
-        <v>90.0</v>
+        <v>-50771.58</v>
       </c>
       <c r="J322" s="1">
-        <v>0.030281619057232</v>
+        <v>-3.7503033961601</v>
       </c>
       <c r="K322">
-        <v>0.49</v>
+        <v>0.95</v>
       </c>
       <c r="L322" t="s">
-        <v>811</v>
+        <v>786</v>
       </c>
       <c r="M322" s="1">
-        <v>297300.0</v>
+        <v>1303027.69</v>
       </c>
       <c r="N322" s="1">
-        <v>298768.8</v>
+        <v>1315727.09</v>
       </c>
       <c r="O322" s="1">
-        <v>0.17</v>
+        <v>0.71</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>812</v>
+        <v>787</v>
       </c>
       <c r="B323" t="s">
-        <v>813</v>
+        <v>788</v>
       </c>
       <c r="C323" s="1">
-        <v>324315.0</v>
+        <v>884227.0</v>
       </c>
       <c r="D323" s="1">
-        <v>97.797</v>
+        <v>104.075</v>
       </c>
       <c r="E323" s="1">
-        <v>98.43842869</v>
+        <v>118.94383117</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>319250.59</v>
+        <v>1051733.47</v>
       </c>
       <c r="I323" s="1">
-        <v>-2080.25</v>
+        <v>-131474.22</v>
       </c>
       <c r="J323" s="1">
-        <v>-0.65160412076294</v>
+        <v>-12.500716555117</v>
       </c>
       <c r="K323">
-        <v>0.56</v>
+        <v>1.43</v>
       </c>
       <c r="L323" t="s">
-        <v>814</v>
+        <v>789</v>
       </c>
       <c r="M323" s="1">
-        <v>317170.34</v>
+        <v>920259.25</v>
       </c>
       <c r="N323" s="1">
-        <v>318989.61</v>
+        <v>932886.74</v>
       </c>
       <c r="O323" s="1">
-        <v>0.18</v>
+        <v>0.51</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>815</v>
+        <v>790</v>
       </c>
       <c r="B324" t="s">
-        <v>816</v>
+        <v>791</v>
       </c>
       <c r="C324" s="1">
-        <v>1296294.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>97.403</v>
+        <v>98.11</v>
       </c>
       <c r="E324" s="1">
-        <v>101.59279376</v>
+        <v>99.794</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>1316941.29</v>
+        <v>99794.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-54312.05</v>
+        <v>-1684.0</v>
       </c>
       <c r="J324" s="1">
-        <v>-4.1241056387563</v>
+        <v>-1.687476200974</v>
       </c>
       <c r="K324">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>817</v>
+        <v>0.86</v>
+      </c>
+      <c r="L324">
+        <v>863.01</v>
       </c>
       <c r="M324" s="1">
-        <v>1262629.24</v>
+        <v>98110.0</v>
       </c>
       <c r="N324" s="1">
-        <v>1270531.31</v>
+        <v>98973.01</v>
       </c>
       <c r="O324" s="1">
-        <v>0.72</v>
+        <v>0.05</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>818</v>
+        <v>792</v>
       </c>
       <c r="B325" t="s">
-        <v>819</v>
+        <v>793</v>
       </c>
       <c r="C325" s="1">
-        <v>859513.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>103.289</v>
+        <v>97.906</v>
       </c>
       <c r="E325" s="1">
-        <v>119.35043565</v>
+        <v>99.224</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>1025832.51</v>
+        <v>595344.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-138050.13</v>
+        <v>-7908.0</v>
       </c>
       <c r="J325" s="1">
-        <v>-13.457375220054</v>
+        <v>-1.3283076674998</v>
       </c>
       <c r="K325">
-        <v>0.91</v>
+        <v>1.75</v>
       </c>
       <c r="L325" t="s">
-        <v>820</v>
+        <v>794</v>
       </c>
       <c r="M325" s="1">
-        <v>887782.38</v>
+        <v>587436.0</v>
       </c>
       <c r="N325" s="1">
-        <v>895641.63</v>
+        <v>597907.23</v>
       </c>
       <c r="O325" s="1">
-        <v>0.51</v>
+        <v>0.32</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>821</v>
+        <v>795</v>
       </c>
       <c r="B326" t="s">
-        <v>822</v>
+        <v>796</v>
       </c>
       <c r="C326" s="1">
-        <v>100000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>97.893</v>
+        <v>99.679</v>
       </c>
       <c r="E326" s="1">
-        <v>99.794</v>
+        <v>100.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>99794.0</v>
+        <v>173000.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-1901.0</v>
+        <v>-555.33</v>
       </c>
       <c r="J326" s="1">
-        <v>-1.9049241437361</v>
+        <v>-0.321</v>
       </c>
       <c r="K326">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>383.56</v>
+        <v>3.24</v>
+      </c>
+      <c r="L326" t="s">
+        <v>797</v>
       </c>
       <c r="M326" s="1">
-        <v>97893.0</v>
+        <v>172444.67</v>
       </c>
       <c r="N326" s="1">
-        <v>98276.56</v>
+        <v>178058.0</v>
       </c>
       <c r="O326" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>823</v>
+        <v>798</v>
       </c>
       <c r="B327" t="s">
-        <v>824</v>
+        <v>799</v>
       </c>
       <c r="C327" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>96.927</v>
+        <v>99.597</v>
       </c>
       <c r="E327" s="1">
-        <v>99.224</v>
+        <v>101.2</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>595344.0</v>
+        <v>202400.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-13782.0</v>
+        <v>-3206.0</v>
       </c>
       <c r="J327" s="1">
-        <v>-2.3149641215835</v>
+        <v>-1.5839920948617</v>
       </c>
       <c r="K327">
-        <v>1.3</v>
+        <v>0.9</v>
       </c>
       <c r="L327" t="s">
-        <v>825</v>
+        <v>800</v>
       </c>
       <c r="M327" s="1">
-        <v>581562.0</v>
+        <v>199194.0</v>
       </c>
       <c r="N327" s="1">
-        <v>589362.0</v>
+        <v>200998.38</v>
       </c>
       <c r="O327" s="1">
-        <v>0.33</v>
+        <v>0.11</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>826</v>
+        <v>801</v>
       </c>
       <c r="B328" t="s">
-        <v>827</v>
+        <v>802</v>
       </c>
       <c r="C328" s="1">
-        <v>173000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>99.602</v>
+        <v>98.576</v>
       </c>
       <c r="E328" s="1">
-        <v>100.0</v>
+        <v>99.728</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>173000.0</v>
+        <v>556482.24</v>
       </c>
       <c r="I328" s="1">
-        <v>-688.54</v>
+        <v>-6428.16</v>
       </c>
       <c r="J328" s="1">
-        <v>-0.398</v>
+        <v>-1.1551419862025</v>
       </c>
       <c r="K328">
-        <v>2.74</v>
+        <v>1.1</v>
       </c>
       <c r="L328" t="s">
-        <v>828</v>
+        <v>803</v>
       </c>
       <c r="M328" s="1">
-        <v>172311.46</v>
+        <v>550054.08</v>
       </c>
       <c r="N328" s="1">
-        <v>177053.16</v>
+        <v>556215.01</v>
       </c>
       <c r="O328" s="1">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>829</v>
+        <v>804</v>
       </c>
       <c r="B329" t="s">
-        <v>830</v>
+        <v>805</v>
       </c>
       <c r="C329" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>99.0</v>
+        <v>104.932</v>
       </c>
       <c r="E329" s="1">
-        <v>101.2</v>
+        <v>99.29</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>202400.0</v>
+        <v>397160.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-4400.0</v>
+        <v>22568.0</v>
       </c>
       <c r="J329" s="1">
-        <v>-2.1739130434783</v>
+        <v>5.6823446469937</v>
       </c>
       <c r="K329">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>790.68</v>
+        <v>0.68</v>
+      </c>
+      <c r="L329" t="s">
+        <v>806</v>
       </c>
       <c r="M329" s="1">
-        <v>198000.0</v>
+        <v>419728.0</v>
       </c>
       <c r="N329" s="1">
-        <v>198790.68</v>
+        <v>422437.59</v>
       </c>
       <c r="O329" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>831</v>
+        <v>807</v>
       </c>
       <c r="B330" t="s">
-        <v>832</v>
+        <v>808</v>
       </c>
       <c r="C330" s="1">
-        <v>558000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>98.481</v>
+        <v>97.261</v>
       </c>
       <c r="E330" s="1">
-        <v>99.728</v>
+        <v>97.26</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>556482.24</v>
+        <v>97260.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-6958.26</v>
+        <v>1.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-1.2504010909674</v>
+        <v>0.0010281719103434</v>
       </c>
       <c r="K330">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>833</v>
+        <v>0.64</v>
+      </c>
+      <c r="L330">
+        <v>636.99</v>
       </c>
       <c r="M330" s="1">
-        <v>549523.98</v>
+        <v>97261.0</v>
       </c>
       <c r="N330" s="1">
-        <v>553200.66</v>
+        <v>97897.99</v>
       </c>
       <c r="O330" s="1">
-        <v>0.31</v>
+        <v>0.05</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>834</v>
+        <v>809</v>
       </c>
       <c r="B331" t="s">
-        <v>835</v>
+        <v>810</v>
       </c>
       <c r="C331" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>104.594</v>
+        <v>99.71</v>
       </c>
       <c r="E331" s="1">
-        <v>99.29</v>
+        <v>102.47</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>397160.0</v>
+        <v>102470.0</v>
       </c>
       <c r="I331" s="1">
-        <v>21216.0</v>
+        <v>-2760.0</v>
       </c>
       <c r="J331" s="1">
-        <v>5.3419276865747</v>
+        <v>-2.6934712598809</v>
       </c>
       <c r="K331">
-        <v>5.32</v>
-[...2 lines deleted...]
-        <v>836</v>
+        <v>0.49</v>
+      </c>
+      <c r="L331">
+        <v>493.15</v>
       </c>
       <c r="M331" s="1">
-        <v>418376.0</v>
+        <v>99710.0</v>
       </c>
       <c r="N331" s="1">
-        <v>439640.38</v>
+        <v>100203.15</v>
       </c>
       <c r="O331" s="1">
-        <v>0.25</v>
+        <v>0.05</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>837</v>
+        <v>811</v>
       </c>
       <c r="B332" t="s">
-        <v>838</v>
+        <v>812</v>
       </c>
       <c r="C332" s="1">
-        <v>100000.0</v>
+        <v>486882.6</v>
       </c>
       <c r="D332" s="1">
-        <v>99.672</v>
+        <v>97.509</v>
       </c>
       <c r="E332" s="1">
-        <v>102.47</v>
+        <v>96.03300467</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>102470.0</v>
+        <v>467567.99</v>
       </c>
       <c r="I332" s="1">
-        <v>-2798.0</v>
+        <v>7186.36</v>
       </c>
       <c r="J332" s="1">
-        <v>-2.7305552844735</v>
+        <v>1.5369657790303</v>
       </c>
       <c r="K332">
-        <v>3.95</v>
+        <v>0.44</v>
       </c>
       <c r="L332" t="s">
-        <v>839</v>
+        <v>813</v>
       </c>
       <c r="M332" s="1">
-        <v>99672.0</v>
+        <v>474754.35</v>
       </c>
       <c r="N332" s="1">
-        <v>103617.21</v>
+        <v>476911.31</v>
       </c>
       <c r="O332" s="1">
-        <v>0.06</v>
+        <v>0.26</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>840</v>
+        <v>814</v>
       </c>
       <c r="B333" t="s">
-        <v>841</v>
+        <v>815</v>
       </c>
       <c r="C333" s="1">
-        <v>489562.86</v>
+        <v>298706.2</v>
       </c>
       <c r="D333" s="1">
-        <v>90.277</v>
+        <v>81.035</v>
       </c>
       <c r="E333" s="1">
-        <v>89.13438818</v>
+        <v>84.04139586</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>436368.86</v>
+        <v>251036.86</v>
       </c>
       <c r="I333" s="1">
-        <v>5593.81</v>
+        <v>-8980.29</v>
       </c>
       <c r="J333" s="1">
-        <v>1.281899446262</v>
+        <v>-3.5772794481257</v>
       </c>
       <c r="K333">
-        <v>0.23</v>
+        <v>0.58</v>
       </c>
       <c r="L333" t="s">
-        <v>842</v>
+        <v>816</v>
       </c>
       <c r="M333" s="1">
-        <v>441962.67</v>
+        <v>242056.57</v>
       </c>
       <c r="N333" s="1">
-        <v>443096.71</v>
+        <v>243780.06</v>
       </c>
       <c r="O333" s="1">
-        <v>0.25</v>
+        <v>0.13</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>843</v>
+        <v>817</v>
       </c>
       <c r="B334" t="s">
-        <v>844</v>
+        <v>818</v>
       </c>
       <c r="C334" s="1">
-        <v>472839.6</v>
+        <v>367544.0</v>
       </c>
       <c r="D334" s="1">
-        <v>97.196</v>
+        <v>92.831</v>
       </c>
       <c r="E334" s="1">
-        <v>95.98741518</v>
+        <v>92.60258092</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>453866.51</v>
+        <v>340355.23</v>
       </c>
       <c r="I334" s="1">
-        <v>5714.66</v>
+        <v>839.54</v>
       </c>
       <c r="J334" s="1">
-        <v>1.2591058987807</v>
+        <v>0.24666581441983</v>
       </c>
       <c r="K334">
-        <v>0.35</v>
+        <v>1.46</v>
       </c>
       <c r="L334" t="s">
-        <v>845</v>
+        <v>819</v>
       </c>
       <c r="M334" s="1">
-        <v>459581.17</v>
+        <v>341194.77</v>
       </c>
       <c r="N334" s="1">
-        <v>461222.51</v>
+        <v>346544.8</v>
       </c>
       <c r="O334" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>846</v>
+        <v>820</v>
       </c>
       <c r="B335" t="s">
-        <v>847</v>
+        <v>821</v>
       </c>
       <c r="C335" s="1">
-        <v>290451.2</v>
+        <v>828134.15</v>
       </c>
       <c r="D335" s="1">
-        <v>80.17</v>
+        <v>103.442</v>
       </c>
       <c r="E335" s="1">
-        <v>84.11520765</v>
+        <v>106.73598354</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>244313.63</v>
+        <v>883917.13</v>
       </c>
       <c r="I335" s="1">
-        <v>-11458.9</v>
+        <v>-27278.61</v>
       </c>
       <c r="J335" s="1">
-        <v>-4.6902418010817</v>
+        <v>-3.0861049157402</v>
       </c>
       <c r="K335">
-        <v>0.45</v>
+        <v>1.21</v>
       </c>
       <c r="L335" t="s">
-        <v>848</v>
+        <v>822</v>
       </c>
       <c r="M335" s="1">
-        <v>232854.73</v>
+        <v>856638.52</v>
       </c>
       <c r="N335" s="1">
-        <v>234172.5</v>
+        <v>866685.04</v>
       </c>
       <c r="O335" s="1">
-        <v>0.13</v>
+        <v>0.47</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>849</v>
+        <v>823</v>
       </c>
       <c r="B336" t="s">
-        <v>850</v>
+        <v>824</v>
       </c>
       <c r="C336" s="1">
-        <v>804658.15</v>
+        <v>206000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>102.133</v>
+        <v>100.277</v>
       </c>
       <c r="E336" s="1">
-        <v>106.8103952</v>
+        <v>99.958</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>859458.55</v>
+        <v>205913.48</v>
       </c>
       <c r="I336" s="1">
-        <v>-37637.04</v>
+        <v>657.14</v>
       </c>
       <c r="J336" s="1">
-        <v>-4.3791570867496</v>
+        <v>0.31913403629524</v>
       </c>
       <c r="K336">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>851</v>
+        <v>0.29</v>
+      </c>
+      <c r="L336">
+        <v>592.6</v>
       </c>
       <c r="M336" s="1">
-        <v>821821.51</v>
+        <v>206570.62</v>
       </c>
       <c r="N336" s="1">
-        <v>827063.91</v>
+        <v>207163.22</v>
       </c>
       <c r="O336" s="1">
-        <v>0.47</v>
+        <v>0.11</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>852</v>
+        <v>825</v>
       </c>
       <c r="B337" t="s">
-        <v>853</v>
+        <v>826</v>
       </c>
       <c r="C337" s="1">
         <v>237000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>97.222</v>
+        <v>98.181</v>
       </c>
       <c r="E337" s="1">
         <v>99.422</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>235630.14</v>
       </c>
       <c r="I337" s="1">
-        <v>-5214.0</v>
+        <v>-2941.17</v>
       </c>
       <c r="J337" s="1">
-        <v>-2.212789925771</v>
+        <v>-1.2482146808553</v>
       </c>
       <c r="K337">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>865.21</v>
+        <v>0.81</v>
+      </c>
+      <c r="L337" t="s">
+        <v>827</v>
       </c>
       <c r="M337" s="1">
-        <v>230416.14</v>
+        <v>232688.97</v>
       </c>
       <c r="N337" s="1">
-        <v>231281.35</v>
+        <v>234609.32</v>
       </c>
       <c r="O337" s="1">
         <v>0.13</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>854</v>
+        <v>828</v>
       </c>
       <c r="B338" t="s">
-        <v>855</v>
+        <v>829</v>
       </c>
       <c r="C338" s="1">
         <v>267000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>100.108</v>
+        <v>100.804</v>
       </c>
       <c r="E338" s="1">
         <v>100.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>267000.0</v>
       </c>
       <c r="I338" s="1">
-        <v>288.36</v>
+        <v>2146.68</v>
       </c>
       <c r="J338" s="1">
-        <v>0.108</v>
+        <v>0.804</v>
       </c>
       <c r="K338">
-        <v>3.77</v>
-[...2 lines deleted...]
-        <v>856</v>
+        <v>0.32</v>
+      </c>
+      <c r="L338">
+        <v>848.55</v>
       </c>
       <c r="M338" s="1">
-        <v>267288.36</v>
+        <v>269146.68</v>
       </c>
       <c r="N338" s="1">
-        <v>277353.89</v>
+        <v>269995.23</v>
       </c>
       <c r="O338" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>857</v>
+        <v>830</v>
       </c>
       <c r="B339" t="s">
-        <v>858</v>
+        <v>831</v>
       </c>
       <c r="C339" s="1">
         <v>350000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>88.42</v>
+        <v>89.017</v>
       </c>
       <c r="E339" s="1">
         <v>88.621</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>310173.5</v>
       </c>
       <c r="I339" s="1">
-        <v>-703.5</v>
+        <v>1386.0</v>
       </c>
       <c r="J339" s="1">
-        <v>-0.22680854425023</v>
+        <v>0.44684668419449</v>
       </c>
       <c r="K339">
-        <v>1.34</v>
+        <v>1.56</v>
       </c>
       <c r="L339" t="s">
-        <v>859</v>
+        <v>832</v>
       </c>
       <c r="M339" s="1">
-        <v>309470.0</v>
+        <v>311559.5</v>
       </c>
       <c r="N339" s="1">
-        <v>314160.24</v>
+        <v>317028.85</v>
       </c>
       <c r="O339" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>860</v>
+        <v>833</v>
       </c>
       <c r="B340" t="s">
-        <v>861</v>
+        <v>834</v>
       </c>
       <c r="C340" s="1">
         <v>300000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>74.259</v>
+        <v>75.13</v>
       </c>
       <c r="E340" s="1">
         <v>74.37666667</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
         <v>223130.0</v>
       </c>
       <c r="I340" s="1">
-        <v>-353.0</v>
+        <v>2260.0</v>
       </c>
       <c r="J340" s="1">
-        <v>-0.15820373773137</v>
+        <v>1.0128624568637</v>
       </c>
       <c r="K340">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>912.33</v>
+        <v>0.41</v>
+      </c>
+      <c r="L340" t="s">
+        <v>835</v>
       </c>
       <c r="M340" s="1">
-        <v>222777.0</v>
+        <v>225390.0</v>
       </c>
       <c r="N340" s="1">
-        <v>223689.33</v>
+        <v>226610.55</v>
       </c>
       <c r="O340" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>862</v>
+        <v>836</v>
       </c>
       <c r="B341" t="s">
-        <v>863</v>
+        <v>837</v>
       </c>
       <c r="C341" s="1">
         <v>200000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>97.469</v>
+        <v>98.549</v>
       </c>
       <c r="E341" s="1">
         <v>99.985</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>199970.0</v>
       </c>
       <c r="I341" s="1">
-        <v>-5032.0</v>
+        <v>-2872.0</v>
       </c>
       <c r="J341" s="1">
-        <v>-2.5163774566185</v>
+        <v>-1.4362154323148</v>
       </c>
       <c r="K341">
-        <v>2.83</v>
+        <v>3.29</v>
       </c>
       <c r="L341" t="s">
-        <v>864</v>
+        <v>838</v>
       </c>
       <c r="M341" s="1">
-        <v>194938.0</v>
+        <v>197098.0</v>
       </c>
       <c r="N341" s="1">
-        <v>200596.9</v>
+        <v>203681.56</v>
       </c>
       <c r="O341" s="1">
         <v>0.11</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>865</v>
+        <v>839</v>
       </c>
       <c r="B342" t="s">
-        <v>866</v>
+        <v>840</v>
       </c>
       <c r="C342" s="1">
         <v>300000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.604</v>
+        <v>101.358</v>
       </c>
       <c r="E342" s="1">
         <v>100.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
         <v>300000.0</v>
       </c>
       <c r="I342" s="1">
-        <v>1812.0</v>
+        <v>4074.0</v>
       </c>
       <c r="J342" s="1">
-        <v>0.604</v>
+        <v>1.358</v>
       </c>
       <c r="K342">
-        <v>2.35</v>
+        <v>2.88</v>
       </c>
       <c r="L342" t="s">
-        <v>867</v>
+        <v>841</v>
       </c>
       <c r="M342" s="1">
-        <v>301812.0</v>
+        <v>304074.0</v>
       </c>
       <c r="N342" s="1">
-        <v>308872.24</v>
+        <v>312717.25</v>
       </c>
       <c r="O342" s="1">
         <v>0.17</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>868</v>
+        <v>842</v>
       </c>
       <c r="B343" t="s">
-        <v>869</v>
+        <v>843</v>
       </c>
       <c r="C343" s="1">
         <v>100000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>98.684</v>
+        <v>98.984</v>
       </c>
       <c r="E343" s="1">
         <v>99.711</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
         <v>99711.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-1027.0</v>
+        <v>-727.0</v>
       </c>
       <c r="J343" s="1">
-        <v>-1.0299766324678</v>
+        <v>-0.72910711957557</v>
       </c>
       <c r="K343">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>904.11</v>
+        <v>1.42</v>
+      </c>
+      <c r="L343" t="s">
+        <v>844</v>
       </c>
       <c r="M343" s="1">
-        <v>98684.0</v>
+        <v>98984.0</v>
       </c>
       <c r="N343" s="1">
-        <v>99588.11</v>
+        <v>100401.81</v>
       </c>
       <c r="O343" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>870</v>
+        <v>845</v>
       </c>
       <c r="B344" t="s">
-        <v>871</v>
+        <v>846</v>
       </c>
       <c r="C344" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>102.185</v>
+        <v>98.61</v>
       </c>
       <c r="E344" s="1">
-        <v>102.3175</v>
+        <v>100.66</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>409270.0</v>
+        <v>100660.0</v>
       </c>
       <c r="I344" s="1">
-        <v>-530.0</v>
+        <v>-2050.0</v>
       </c>
       <c r="J344" s="1">
-        <v>-0.12949886383072</v>
+        <v>-2.0365587124975</v>
       </c>
       <c r="K344">
-        <v>3.17</v>
+        <v>3.04</v>
       </c>
       <c r="L344" t="s">
-        <v>872</v>
+        <v>847</v>
       </c>
       <c r="M344" s="1">
-        <v>408740.0</v>
+        <v>98610.0</v>
       </c>
       <c r="N344" s="1">
-        <v>421411.23</v>
+        <v>101652.12</v>
       </c>
       <c r="O344" s="1">
-        <v>0.24</v>
+        <v>0.06</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>873</v>
+        <v>848</v>
       </c>
       <c r="B345" t="s">
-        <v>874</v>
+        <v>849</v>
       </c>
       <c r="C345" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>98.046</v>
+        <v>100.672</v>
       </c>
       <c r="E345" s="1">
-        <v>100.66</v>
+        <v>100.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>100660.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I345" s="1">
-        <v>-2614.0</v>
+        <v>1344.0</v>
       </c>
       <c r="J345" s="1">
-        <v>-2.5968607192529</v>
+        <v>0.672</v>
       </c>
       <c r="K345">
-        <v>2.58</v>
-[...2 lines deleted...]
-        <v>875</v>
+        <v>0.44</v>
+      </c>
+      <c r="L345">
+        <v>886.99</v>
       </c>
       <c r="M345" s="1">
-        <v>98046.0</v>
+        <v>201344.0</v>
       </c>
       <c r="N345" s="1">
-        <v>100625.79</v>
+        <v>202230.99</v>
       </c>
       <c r="O345" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>876</v>
+        <v>850</v>
       </c>
       <c r="B346" t="s">
-        <v>877</v>
+        <v>851</v>
       </c>
       <c r="C346" s="1">
-        <v>245000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>95.292</v>
+        <v>98.184</v>
       </c>
       <c r="E346" s="1">
-        <v>98.74223265</v>
+        <v>99.7844</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>241918.47</v>
+        <v>249461.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-8453.07</v>
+        <v>-4001.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-3.4941813248075</v>
+        <v>-1.6038579176705</v>
       </c>
       <c r="K346">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>117.47</v>
+        <v>0.69</v>
+      </c>
+      <c r="L346" t="s">
+        <v>852</v>
       </c>
       <c r="M346" s="1">
-        <v>233465.4</v>
+        <v>245460.0</v>
       </c>
       <c r="N346" s="1">
-        <v>233582.87</v>
+        <v>247193.73</v>
       </c>
       <c r="O346" s="1">
         <v>0.13</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>878</v>
+        <v>853</v>
       </c>
       <c r="B347" t="s">
-        <v>879</v>
+        <v>854</v>
       </c>
       <c r="C347" s="1">
-        <v>250000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>97.775</v>
+        <v>99.179</v>
       </c>
       <c r="E347" s="1">
-        <v>99.7844</v>
+        <v>100.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>249461.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-5023.5</v>
+        <v>-1642.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-2.0137416269477</v>
+        <v>-0.821</v>
       </c>
       <c r="K347">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>577.91</v>
+        <v>1.96</v>
+      </c>
+      <c r="L347" t="s">
+        <v>855</v>
       </c>
       <c r="M347" s="1">
-        <v>244437.5</v>
+        <v>198358.0</v>
       </c>
       <c r="N347" s="1">
-        <v>245015.41</v>
+        <v>202287.1</v>
       </c>
       <c r="O347" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>880</v>
+        <v>856</v>
       </c>
       <c r="B348" t="s">
-        <v>881</v>
+        <v>857</v>
       </c>
       <c r="C348" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>98.309</v>
+        <v>98.778</v>
       </c>
       <c r="E348" s="1">
-        <v>100.0</v>
+        <v>99.326</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>200000.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-3382.0</v>
+        <v>-548.0</v>
       </c>
       <c r="J348" s="1">
-        <v>-1.691</v>
+        <v>-0.55171858325111</v>
       </c>
       <c r="K348">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>882</v>
+        <v>0.74</v>
+      </c>
+      <c r="L348">
+        <v>744.86</v>
       </c>
       <c r="M348" s="1">
-        <v>196618.0</v>
+        <v>98778.0</v>
       </c>
       <c r="N348" s="1">
-        <v>199513.12</v>
+        <v>99522.86</v>
       </c>
       <c r="O348" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>883</v>
+        <v>858</v>
       </c>
       <c r="B349" t="s">
-        <v>884</v>
+        <v>859</v>
       </c>
       <c r="C349" s="1">
-        <v>100000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>98.304</v>
+        <v>98.539</v>
       </c>
       <c r="E349" s="1">
-        <v>99.326</v>
+        <v>100.0</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>99326.0</v>
+        <v>212000.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-1022.0</v>
+        <v>-3097.32</v>
       </c>
       <c r="J349" s="1">
-        <v>-1.0289350220486</v>
+        <v>-1.461</v>
       </c>
       <c r="K349">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>248.29</v>
+        <v>1.03</v>
+      </c>
+      <c r="L349" t="s">
+        <v>860</v>
       </c>
       <c r="M349" s="1">
-        <v>98304.0</v>
+        <v>208902.68</v>
       </c>
       <c r="N349" s="1">
-        <v>98552.29</v>
+        <v>211077.61</v>
       </c>
       <c r="O349" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>885</v>
+        <v>861</v>
       </c>
       <c r="B350" t="s">
-        <v>886</v>
+        <v>862</v>
       </c>
       <c r="C350" s="1">
-        <v>212000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>97.562</v>
+        <v>99.801</v>
       </c>
       <c r="E350" s="1">
-        <v>100.0</v>
+        <v>99.7</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>212000.0</v>
+        <v>299100.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-5168.56</v>
+        <v>303.0</v>
       </c>
       <c r="J350" s="1">
-        <v>-2.438</v>
+        <v>0.10130391173521</v>
       </c>
       <c r="K350">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>887</v>
+        <v>0.0</v>
+      </c>
+      <c r="L350">
+        <v>0.0</v>
       </c>
       <c r="M350" s="1">
-        <v>206831.44</v>
+        <v>299403.0</v>
       </c>
       <c r="N350" s="1">
-        <v>207896.71</v>
+        <v>299403.0</v>
       </c>
       <c r="O350" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>888</v>
+        <v>863</v>
       </c>
       <c r="B351" t="s">
-        <v>889</v>
+        <v>864</v>
       </c>
       <c r="C351" s="1">
-        <v>300000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>98.356</v>
+        <v>98.75</v>
       </c>
       <c r="E351" s="1">
-        <v>99.3</v>
+        <v>99.23</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>297900.0</v>
+        <v>151821.9</v>
       </c>
       <c r="I351" s="1">
-        <v>-2832.0</v>
+        <v>-734.4</v>
       </c>
       <c r="J351" s="1">
-        <v>-0.95065458207452</v>
+        <v>-0.48372468003628</v>
       </c>
       <c r="K351">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>768.49</v>
+        <v>2.52</v>
+      </c>
+      <c r="L351" t="s">
+        <v>865</v>
       </c>
       <c r="M351" s="1">
-        <v>295068.0</v>
+        <v>151087.5</v>
       </c>
       <c r="N351" s="1">
-        <v>295836.49</v>
+        <v>154935.55</v>
       </c>
       <c r="O351" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>890</v>
+        <v>866</v>
       </c>
       <c r="B352" t="s">
-        <v>891</v>
+        <v>867</v>
       </c>
       <c r="C352" s="1">
-        <v>153000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>98.601</v>
+        <v>99.584</v>
       </c>
       <c r="E352" s="1">
-        <v>99.23</v>
+        <v>99.499</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>151821.9</v>
+        <v>99499.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-962.37</v>
+        <v>85.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-0.63388088279754</v>
+        <v>0.085427994251198</v>
       </c>
       <c r="K352">
-        <v>2.05</v>
+        <v>1.42</v>
       </c>
       <c r="L352" t="s">
-        <v>892</v>
+        <v>844</v>
       </c>
       <c r="M352" s="1">
-        <v>150859.53</v>
+        <v>99584.0</v>
       </c>
       <c r="N352" s="1">
-        <v>154000.22</v>
+        <v>101001.81</v>
       </c>
       <c r="O352" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>893</v>
+        <v>868</v>
       </c>
       <c r="B353" t="s">
-        <v>894</v>
+        <v>869</v>
       </c>
       <c r="C353" s="1">
         <v>100000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>98.874</v>
+        <v>100.341</v>
       </c>
       <c r="E353" s="1">
-        <v>99.499</v>
+        <v>99.897</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>99499.0</v>
+        <v>99897.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-625.0</v>
+        <v>444.0</v>
       </c>
       <c r="J353" s="1">
-        <v>-0.62814701655293</v>
+        <v>0.44445779152527</v>
       </c>
       <c r="K353">
-        <v>0.9</v>
+        <v>0.46</v>
       </c>
       <c r="L353">
-        <v>904.11</v>
+        <v>456.51</v>
       </c>
       <c r="M353" s="1">
-        <v>98874.0</v>
+        <v>100341.0</v>
       </c>
       <c r="N353" s="1">
-        <v>99778.11</v>
+        <v>100797.51</v>
       </c>
       <c r="O353" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>895</v>
+        <v>870</v>
       </c>
       <c r="B354" t="s">
-        <v>896</v>
+        <v>871</v>
       </c>
       <c r="C354" s="1">
         <v>165000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>101.251</v>
+        <v>101.548</v>
       </c>
       <c r="E354" s="1">
         <v>99.451</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
         <v>164094.15</v>
       </c>
       <c r="I354" s="1">
-        <v>2970.0</v>
+        <v>3460.05</v>
       </c>
       <c r="J354" s="1">
-        <v>1.8099365516687</v>
+        <v>2.108576082694</v>
       </c>
       <c r="K354">
-        <v>3.55</v>
-[...2 lines deleted...]
-        <v>897</v>
+        <v>0.32</v>
+      </c>
+      <c r="L354">
+        <v>525.51</v>
       </c>
       <c r="M354" s="1">
-        <v>167064.15</v>
+        <v>167554.2</v>
       </c>
       <c r="N354" s="1">
-        <v>172929.56</v>
+        <v>168079.71</v>
       </c>
       <c r="O354" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>898</v>
+        <v>872</v>
       </c>
       <c r="B355" t="s">
-        <v>899</v>
+        <v>873</v>
       </c>
       <c r="C355" s="1">
-        <v>2050000.0</v>
+        <v>807857.0</v>
       </c>
       <c r="D355" s="1">
-        <v>66.476</v>
+        <v>68.741</v>
       </c>
       <c r="E355" s="1">
-        <v>70.36</v>
+        <v>70.33218998</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>1442380.0</v>
+        <v>568183.52</v>
       </c>
       <c r="I355" s="1">
-        <v>-79622.0</v>
+        <v>-12854.54</v>
       </c>
       <c r="J355" s="1">
-        <v>-5.5201819215463</v>
+        <v>-2.2623922636827</v>
       </c>
       <c r="K355">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="L355" t="s">
-        <v>900</v>
+        <v>874</v>
       </c>
       <c r="M355" s="1">
-        <v>1362758.0</v>
+        <v>555328.98</v>
       </c>
       <c r="N355" s="1">
-        <v>1382864.85</v>
+        <v>565465.93</v>
       </c>
       <c r="O355" s="1">
-        <v>0.78</v>
+        <v>0.31</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>901</v>
+        <v>875</v>
       </c>
       <c r="B356" t="s">
-        <v>902</v>
+        <v>876</v>
       </c>
       <c r="C356" s="1">
         <v>102000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>98.696</v>
+        <v>99.275</v>
       </c>
       <c r="E356" s="1">
         <v>100.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
         <v>102000.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-1330.08</v>
+        <v>-739.5</v>
       </c>
       <c r="J356" s="1">
-        <v>-1.304</v>
+        <v>-0.725</v>
       </c>
       <c r="K356">
-        <v>1.35</v>
+        <v>1.83</v>
       </c>
       <c r="L356" t="s">
-        <v>903</v>
+        <v>877</v>
       </c>
       <c r="M356" s="1">
-        <v>100669.92</v>
+        <v>101260.5</v>
       </c>
       <c r="N356" s="1">
-        <v>102044.68</v>
+        <v>103122.77</v>
       </c>
       <c r="O356" s="1">
         <v>0.06</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>904</v>
+        <v>878</v>
       </c>
       <c r="B357" t="s">
-        <v>905</v>
+        <v>879</v>
       </c>
       <c r="C357" s="1">
         <v>300000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>98.772</v>
+        <v>99.075</v>
       </c>
       <c r="E357" s="1">
         <v>100.23</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
         <v>300690.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-4374.0</v>
+        <v>-3465.0</v>
       </c>
       <c r="J357" s="1">
-        <v>-1.4546542951212</v>
+        <v>-1.1523495959294</v>
       </c>
       <c r="K357">
-        <v>2.27</v>
+        <v>2.78</v>
       </c>
       <c r="L357" t="s">
-        <v>906</v>
+        <v>880</v>
       </c>
       <c r="M357" s="1">
-        <v>296316.0</v>
+        <v>297225.0</v>
       </c>
       <c r="N357" s="1">
-        <v>303127.64</v>
+        <v>305577.74</v>
       </c>
       <c r="O357" s="1">
         <v>0.17</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>907</v>
+        <v>881</v>
       </c>
       <c r="B358" t="s">
-        <v>908</v>
+        <v>882</v>
       </c>
       <c r="C358" s="1">
         <v>300000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>98.623</v>
+        <v>99.078</v>
       </c>
       <c r="E358" s="1">
         <v>99.871</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
         <v>299613.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-3744.0</v>
+        <v>-2379.0</v>
       </c>
       <c r="J358" s="1">
-        <v>-1.2496119994793</v>
+        <v>-0.79402429133582</v>
       </c>
       <c r="K358">
-        <v>1.54</v>
+        <v>2.07</v>
       </c>
       <c r="L358" t="s">
-        <v>909</v>
+        <v>883</v>
       </c>
       <c r="M358" s="1">
-        <v>295869.0</v>
+        <v>297234.0</v>
       </c>
       <c r="N358" s="1">
-        <v>300487.15</v>
+        <v>303444.62</v>
       </c>
       <c r="O358" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>910</v>
+        <v>884</v>
       </c>
       <c r="B359" t="s">
-        <v>911</v>
+        <v>885</v>
       </c>
       <c r="C359" s="1">
-        <v>2400000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>87.061</v>
+        <v>100.5</v>
       </c>
       <c r="E359" s="1">
-        <v>87.637</v>
+        <v>100.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>2103288.0</v>
+        <v>153000.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-13824.0</v>
+        <v>765.0</v>
       </c>
       <c r="J359" s="1">
-        <v>-0.65725663817794</v>
+        <v>0.5</v>
       </c>
       <c r="K359">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>912</v>
+        <v>0.51</v>
+      </c>
+      <c r="L359">
+        <v>775.45</v>
       </c>
       <c r="M359" s="1">
-        <v>2089464.0</v>
+        <v>153765.0</v>
       </c>
       <c r="N359" s="1">
-        <v>2105527.56</v>
+        <v>154540.45</v>
       </c>
       <c r="O359" s="1">
-        <v>1.19</v>
+        <v>0.08</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>913</v>
+        <v>886</v>
       </c>
       <c r="B360" t="s">
-        <v>914</v>
+        <v>887</v>
       </c>
       <c r="C360" s="1">
-        <v>1040000.0</v>
+        <v>5756000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>74.366</v>
+        <v>87.687</v>
       </c>
       <c r="E360" s="1">
-        <v>74.707</v>
+        <v>87.43594927</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>776952.8</v>
+        <v>5032813.24</v>
       </c>
       <c r="I360" s="1">
-        <v>-3546.4</v>
+        <v>14450.48</v>
       </c>
       <c r="J360" s="1">
-        <v>-0.45644986413589</v>
+        <v>0.28712529773904</v>
       </c>
       <c r="K360">
-        <v>0.6</v>
+        <v>0.07</v>
       </c>
       <c r="L360" t="s">
-        <v>915</v>
+        <v>888</v>
       </c>
       <c r="M360" s="1">
-        <v>773406.4</v>
+        <v>5047263.72</v>
       </c>
       <c r="N360" s="1">
-        <v>779654.95</v>
+        <v>5051016.95</v>
       </c>
       <c r="O360" s="1">
-        <v>0.44</v>
+        <v>2.74</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>916</v>
+        <v>889</v>
       </c>
       <c r="B361" t="s">
-        <v>917</v>
+        <v>890</v>
       </c>
       <c r="C361" s="1">
-        <v>3673000.0</v>
+        <v>1581000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>70.632</v>
+        <v>75.295</v>
       </c>
       <c r="E361" s="1">
-        <v>70.77928042</v>
+        <v>74.65485262</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>2599722.97</v>
+        <v>1180293.22</v>
       </c>
       <c r="I361" s="1">
-        <v>-5409.61</v>
+        <v>10120.73</v>
       </c>
       <c r="J361" s="1">
-        <v>-0.20808409443719</v>
+        <v>0.85747590755457</v>
       </c>
       <c r="K361">
-        <v>0.54</v>
+        <v>0.72</v>
       </c>
       <c r="L361" t="s">
-        <v>918</v>
+        <v>891</v>
       </c>
       <c r="M361" s="1">
-        <v>2594313.36</v>
+        <v>1190413.95</v>
       </c>
       <c r="N361" s="1">
-        <v>2614238.13</v>
+        <v>1201753.83</v>
       </c>
       <c r="O361" s="1">
-        <v>1.48</v>
+        <v>0.65</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>919</v>
+        <v>892</v>
       </c>
       <c r="B362" t="s">
-        <v>920</v>
+        <v>893</v>
       </c>
       <c r="C362" s="1">
-        <v>531000.0</v>
+        <v>5012000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>87.636</v>
+        <v>66.032</v>
       </c>
       <c r="E362" s="1">
-        <v>88.642258</v>
+        <v>65.66109218</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>470690.39</v>
+        <v>3290933.94</v>
       </c>
       <c r="I362" s="1">
-        <v>-5343.23</v>
+        <v>18589.9</v>
       </c>
       <c r="J362" s="1">
-        <v>-1.1351899493848</v>
+        <v>0.56488219875966</v>
       </c>
       <c r="K362">
-        <v>1.31</v>
+        <v>0.84</v>
       </c>
       <c r="L362" t="s">
-        <v>921</v>
+        <v>894</v>
       </c>
       <c r="M362" s="1">
-        <v>465347.16</v>
+        <v>3309523.84</v>
       </c>
       <c r="N362" s="1">
-        <v>472290.89</v>
+        <v>3351816.88</v>
       </c>
       <c r="O362" s="1">
-        <v>0.27</v>
+        <v>1.82</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>922</v>
+        <v>895</v>
       </c>
       <c r="B363" t="s">
-        <v>923</v>
+        <v>896</v>
       </c>
       <c r="C363" s="1">
-        <v>3300000.0</v>
+        <v>467000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>100.471</v>
+        <v>85.331</v>
       </c>
       <c r="E363" s="1">
-        <v>100.961</v>
+        <v>84.85118415</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>3331713.0</v>
+        <v>396255.03</v>
       </c>
       <c r="I363" s="1">
-        <v>-16170.0</v>
+        <v>2240.74</v>
       </c>
       <c r="J363" s="1">
-        <v>-0.48533592179158</v>
+        <v>0.56547925713397</v>
       </c>
       <c r="K363">
-        <v>2.19</v>
+        <v>1.71</v>
       </c>
       <c r="L363" t="s">
-        <v>924</v>
+        <v>897</v>
       </c>
       <c r="M363" s="1">
-        <v>3315543.0</v>
+        <v>398495.77</v>
       </c>
       <c r="N363" s="1">
-        <v>3387853.68</v>
+        <v>406473.15</v>
       </c>
       <c r="O363" s="1">
-        <v>1.92</v>
+        <v>0.22</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>925</v>
+        <v>898</v>
       </c>
       <c r="B364" t="s">
-        <v>926</v>
+        <v>899</v>
       </c>
       <c r="C364" s="1">
-        <v>1120000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>95.59</v>
+        <v>97.972</v>
       </c>
       <c r="E364" s="1">
-        <v>97.669</v>
+        <v>101.40279444</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>1093892.8</v>
+        <v>182525.03</v>
       </c>
       <c r="I364" s="1">
-        <v>-23284.8</v>
+        <v>-6175.43</v>
       </c>
       <c r="J364" s="1">
-        <v>-2.1286180876225</v>
+        <v>-3.3833332338036</v>
       </c>
       <c r="K364">
-        <v>0.7</v>
+        <v>2.36</v>
       </c>
       <c r="L364" t="s">
-        <v>927</v>
+        <v>900</v>
       </c>
       <c r="M364" s="1">
-        <v>1070608.0</v>
+        <v>176349.6</v>
       </c>
       <c r="N364" s="1">
-        <v>1078448.0</v>
+        <v>180590.7</v>
       </c>
       <c r="O364" s="1">
-        <v>0.61</v>
+        <v>0.1</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>928</v>
+        <v>901</v>
       </c>
       <c r="B365" t="s">
-        <v>929</v>
+        <v>902</v>
       </c>
       <c r="C365" s="1">
-        <v>174000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>96.639</v>
+        <v>99.827</v>
       </c>
       <c r="E365" s="1">
-        <v>101.49189655</v>
+        <v>99.646</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>176595.9</v>
+        <v>281998.18</v>
       </c>
       <c r="I365" s="1">
-        <v>-8444.04</v>
+        <v>512.23</v>
       </c>
       <c r="J365" s="1">
-        <v>-4.7815606138081</v>
+        <v>0.18164301627762</v>
       </c>
       <c r="K365">
-        <v>1.81</v>
+        <v>0.74</v>
       </c>
       <c r="L365" t="s">
-        <v>930</v>
+        <v>903</v>
       </c>
       <c r="M365" s="1">
-        <v>168151.86</v>
+        <v>282510.41</v>
       </c>
       <c r="N365" s="1">
-        <v>171298.16</v>
+        <v>284599.96</v>
       </c>
       <c r="O365" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>931</v>
+        <v>904</v>
       </c>
       <c r="B366" t="s">
-        <v>932</v>
+        <v>905</v>
       </c>
       <c r="C366" s="1">
-        <v>283000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>99.699</v>
+        <v>100.374</v>
       </c>
       <c r="E366" s="1">
-        <v>99.646</v>
+        <v>97.41</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>281998.18</v>
+        <v>194820.0</v>
       </c>
       <c r="I366" s="1">
-        <v>149.99</v>
+        <v>5928.0</v>
       </c>
       <c r="J366" s="1">
-        <v>0.053188286534332</v>
+        <v>3.0428087465353</v>
       </c>
       <c r="K366">
-        <v>0.26</v>
+        <v>0.47</v>
       </c>
       <c r="L366">
-        <v>732.7</v>
+        <v>942.47</v>
       </c>
       <c r="M366" s="1">
-        <v>282148.17</v>
+        <v>200748.0</v>
       </c>
       <c r="N366" s="1">
-        <v>282880.87</v>
+        <v>201690.47</v>
       </c>
       <c r="O366" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>933</v>
+        <v>906</v>
       </c>
       <c r="B367" t="s">
-        <v>934</v>
+        <v>907</v>
       </c>
       <c r="C367" s="1">
-        <v>200000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>100.501</v>
+        <v>100.613</v>
       </c>
       <c r="E367" s="1">
-        <v>97.41</v>
+        <v>100.0</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>194820.0</v>
+        <v>246000.0</v>
       </c>
       <c r="I367" s="1">
-        <v>6182.0</v>
+        <v>1507.98</v>
       </c>
       <c r="J367" s="1">
-        <v>3.1731855045683</v>
+        <v>0.613</v>
       </c>
       <c r="K367">
-        <v>3.92</v>
+        <v>0.51</v>
       </c>
       <c r="L367" t="s">
-        <v>935</v>
+        <v>908</v>
       </c>
       <c r="M367" s="1">
-        <v>201002.0</v>
+        <v>247507.98</v>
       </c>
       <c r="N367" s="1">
-        <v>208848.58</v>
+        <v>248753.2</v>
       </c>
       <c r="O367" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>936</v>
+        <v>909</v>
       </c>
       <c r="B368" t="s">
-        <v>937</v>
+        <v>910</v>
       </c>
       <c r="C368" s="1">
-        <v>100000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>106.337</v>
+        <v>100.089</v>
       </c>
       <c r="E368" s="1">
-        <v>108.24</v>
+        <v>100.0</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>108240.0</v>
+        <v>214000.0</v>
       </c>
       <c r="I368" s="1">
-        <v>-1903.0</v>
+        <v>190.46</v>
       </c>
       <c r="J368" s="1">
-        <v>-1.7581300813008</v>
+        <v>0.089</v>
       </c>
       <c r="K368">
-        <v>2.22</v>
-[...2 lines deleted...]
-        <v>938</v>
+        <v>0.39</v>
+      </c>
+      <c r="L368">
+        <v>836.89</v>
       </c>
       <c r="M368" s="1">
-        <v>106337.0</v>
+        <v>214190.46</v>
       </c>
       <c r="N368" s="1">
-        <v>108556.18</v>
+        <v>215027.35</v>
       </c>
       <c r="O368" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>939</v>
+        <v>911</v>
       </c>
       <c r="B369" t="s">
-        <v>940</v>
+        <v>912</v>
       </c>
       <c r="C369" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>98.717</v>
+        <v>88.696</v>
       </c>
       <c r="E369" s="1">
-        <v>100.507</v>
+        <v>85.25</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>402028.0</v>
+        <v>255750.0</v>
       </c>
       <c r="I369" s="1">
-        <v>-7160.0</v>
+        <v>10338.0</v>
       </c>
       <c r="J369" s="1">
-        <v>-1.7809704796681</v>
+        <v>4.0422287390029</v>
       </c>
       <c r="K369">
-        <v>2.97</v>
-[...2 lines deleted...]
-        <v>941</v>
+        <v>0.15</v>
+      </c>
+      <c r="L369">
+        <v>443.84</v>
       </c>
       <c r="M369" s="1">
-        <v>394868.0</v>
+        <v>266088.0</v>
       </c>
       <c r="N369" s="1">
-        <v>406740.6</v>
+        <v>266531.84</v>
       </c>
       <c r="O369" s="1">
-        <v>0.23</v>
+        <v>0.14</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>942</v>
+        <v>913</v>
       </c>
       <c r="B370" t="s">
-        <v>943</v>
+        <v>914</v>
       </c>
       <c r="C370" s="1">
-        <v>300000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>88.505</v>
+        <v>101.367</v>
       </c>
       <c r="E370" s="1">
-        <v>85.25</v>
+        <v>99.779</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>255750.0</v>
+        <v>174613.25</v>
       </c>
       <c r="I370" s="1">
-        <v>9765.0</v>
+        <v>2779.0</v>
       </c>
       <c r="J370" s="1">
-        <v>3.8181818181818</v>
+        <v>1.5915172531294</v>
       </c>
       <c r="K370">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>135.62</v>
+        <v>1.98</v>
+      </c>
+      <c r="L370" t="s">
+        <v>915</v>
       </c>
       <c r="M370" s="1">
-        <v>265515.0</v>
+        <v>177392.25</v>
       </c>
       <c r="N370" s="1">
-        <v>265650.62</v>
+        <v>180862.28</v>
       </c>
       <c r="O370" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>944</v>
+        <v>916</v>
       </c>
       <c r="B371" t="s">
-        <v>945</v>
+        <v>917</v>
       </c>
       <c r="C371" s="1">
-        <v>175000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>101.067</v>
+        <v>100.728</v>
       </c>
       <c r="E371" s="1">
-        <v>99.779</v>
+        <v>102.939</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>174613.25</v>
+        <v>102939.0</v>
       </c>
       <c r="I371" s="1">
-        <v>2254.0</v>
+        <v>-2211.0</v>
       </c>
       <c r="J371" s="1">
-        <v>1.2908527846541</v>
+        <v>-2.1478739836214</v>
       </c>
       <c r="K371">
-        <v>1.47</v>
+        <v>1.0</v>
       </c>
       <c r="L371" t="s">
-        <v>946</v>
+        <v>918</v>
       </c>
       <c r="M371" s="1">
-        <v>176867.25</v>
+        <v>100728.0</v>
       </c>
       <c r="N371" s="1">
-        <v>179438.31</v>
+        <v>101731.08</v>
       </c>
       <c r="O371" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>947</v>
+        <v>919</v>
       </c>
       <c r="B372" t="s">
-        <v>948</v>
+        <v>920</v>
       </c>
       <c r="C372" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>100.378</v>
+        <v>97.735</v>
       </c>
       <c r="E372" s="1">
-        <v>102.939</v>
+        <v>100.761</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>102939.0</v>
+        <v>403044.0</v>
       </c>
       <c r="I372" s="1">
-        <v>-2561.0</v>
+        <v>-12104.0</v>
       </c>
       <c r="J372" s="1">
-        <v>-2.4878811723448</v>
+        <v>-3.0031460584949</v>
       </c>
       <c r="K372">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>506.51</v>
+        <v>0.86</v>
+      </c>
+      <c r="L372" t="s">
+        <v>921</v>
       </c>
       <c r="M372" s="1">
-        <v>100378.0</v>
+        <v>390940.0</v>
       </c>
       <c r="N372" s="1">
-        <v>100884.51</v>
+        <v>394379.73</v>
       </c>
       <c r="O372" s="1">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>949</v>
+        <v>922</v>
       </c>
       <c r="B373" t="s">
-        <v>950</v>
+        <v>923</v>
       </c>
       <c r="C373" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>97.062</v>
+        <v>101.86</v>
       </c>
       <c r="E373" s="1">
-        <v>100.761</v>
+        <v>99.871</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>403044.0</v>
+        <v>99871.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-14796.0</v>
+        <v>1989.0</v>
       </c>
       <c r="J373" s="1">
-        <v>-3.6710632089797</v>
+        <v>1.9915691241702</v>
       </c>
       <c r="K373">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>951</v>
+        <v>0.31</v>
+      </c>
+      <c r="L373">
+        <v>308.22</v>
       </c>
       <c r="M373" s="1">
-        <v>388248.0</v>
+        <v>101860.0</v>
       </c>
       <c r="N373" s="1">
-        <v>389838.41</v>
+        <v>102168.22</v>
       </c>
       <c r="O373" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>952</v>
+        <v>924</v>
       </c>
       <c r="B374" t="s">
-        <v>953</v>
+        <v>925</v>
       </c>
       <c r="C374" s="1">
         <v>100000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>101.586</v>
+        <v>104.659</v>
       </c>
       <c r="E374" s="1">
-        <v>99.871</v>
+        <v>104.45</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>99871.0</v>
+        <v>104450.0</v>
       </c>
       <c r="I374" s="1">
-        <v>1715.0</v>
+        <v>209.0</v>
       </c>
       <c r="J374" s="1">
-        <v>1.7172152076178</v>
+        <v>0.20009573958832</v>
       </c>
       <c r="K374">
-        <v>3.54</v>
-[...2 lines deleted...]
-        <v>954</v>
+        <v>0.42</v>
+      </c>
+      <c r="L374">
+        <v>419.18</v>
       </c>
       <c r="M374" s="1">
-        <v>101586.0</v>
+        <v>104659.0</v>
       </c>
       <c r="N374" s="1">
-        <v>105130.52</v>
+        <v>105078.18</v>
       </c>
       <c r="O374" s="1">
         <v>0.06</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>955</v>
+        <v>926</v>
       </c>
       <c r="B375" t="s">
-        <v>956</v>
+        <v>927</v>
       </c>
       <c r="C375" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>104.703</v>
+        <v>98.258</v>
       </c>
       <c r="E375" s="1">
-        <v>104.45</v>
+        <v>99.589</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>104450.0</v>
+        <v>298767.0</v>
       </c>
       <c r="I375" s="1">
-        <v>253.0</v>
+        <v>-3993.0</v>
       </c>
       <c r="J375" s="1">
-        <v>0.24222115844902</v>
+        <v>-1.3364929861732</v>
       </c>
       <c r="K375">
-        <v>4.09</v>
+        <v>2.6</v>
       </c>
       <c r="L375" t="s">
-        <v>957</v>
+        <v>928</v>
       </c>
       <c r="M375" s="1">
-        <v>104703.0</v>
+        <v>294774.0</v>
       </c>
       <c r="N375" s="1">
-        <v>108789.99</v>
+        <v>302565.78</v>
       </c>
       <c r="O375" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>958</v>
+        <v>929</v>
       </c>
       <c r="B376" t="s">
-        <v>959</v>
+        <v>930</v>
       </c>
       <c r="C376" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>97.98</v>
+        <v>102.614</v>
       </c>
       <c r="E376" s="1">
-        <v>99.589</v>
+        <v>103.15</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
-        <v>298767.0</v>
+        <v>103150.0</v>
       </c>
       <c r="I376" s="1">
-        <v>-4827.0</v>
+        <v>-536.0</v>
       </c>
       <c r="J376" s="1">
-        <v>-1.6156402815572</v>
+        <v>-0.51963160445952</v>
       </c>
       <c r="K376">
-        <v>2.19</v>
-[...2 lines deleted...]
-        <v>960</v>
+        <v>0.69</v>
+      </c>
+      <c r="L376">
+        <v>689.73</v>
       </c>
       <c r="M376" s="1">
-        <v>293940.0</v>
+        <v>102614.0</v>
       </c>
       <c r="N376" s="1">
-        <v>300498.9</v>
+        <v>103303.73</v>
       </c>
       <c r="O376" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>961</v>
+        <v>931</v>
       </c>
       <c r="B377" t="s">
-        <v>962</v>
+        <v>930</v>
       </c>
       <c r="C377" s="1">
         <v>100000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>97.429</v>
+        <v>97.882</v>
       </c>
       <c r="E377" s="1">
         <v>99.908</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
         <v>99908.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-2479.0</v>
+        <v>-2026.0</v>
       </c>
       <c r="J377" s="1">
-        <v>-2.4812827801577</v>
+        <v>-2.0278656363855</v>
       </c>
       <c r="K377">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>775.0</v>
+        <v>1.3</v>
+      </c>
+      <c r="L377" t="s">
+        <v>932</v>
       </c>
       <c r="M377" s="1">
-        <v>97429.0</v>
+        <v>97882.0</v>
       </c>
       <c r="N377" s="1">
-        <v>98204.0</v>
+        <v>99184.43</v>
       </c>
       <c r="O377" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>963</v>
+        <v>933</v>
       </c>
       <c r="B378" t="s">
-        <v>962</v>
+        <v>934</v>
       </c>
       <c r="C378" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>102.409</v>
+        <v>104.16</v>
       </c>
       <c r="E378" s="1">
-        <v>103.15</v>
+        <v>106.6</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>103150.0</v>
+        <v>426400.0</v>
       </c>
       <c r="I378" s="1">
-        <v>-741.0</v>
+        <v>-9760.0</v>
       </c>
       <c r="J378" s="1">
-        <v>-0.71837130392632</v>
+        <v>-2.2889305816135</v>
       </c>
       <c r="K378">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>39.04</v>
+        <v>2.65</v>
+      </c>
+      <c r="L378" t="s">
+        <v>935</v>
       </c>
       <c r="M378" s="1">
-        <v>102409.0</v>
+        <v>416640.0</v>
       </c>
       <c r="N378" s="1">
-        <v>102448.04</v>
+        <v>427259.18</v>
       </c>
       <c r="O378" s="1">
-        <v>0.06</v>
+        <v>0.23</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>964</v>
+        <v>936</v>
       </c>
       <c r="B379" t="s">
-        <v>965</v>
+        <v>937</v>
       </c>
       <c r="C379" s="1">
-        <v>400000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>104.054</v>
+        <v>98.519</v>
       </c>
       <c r="E379" s="1">
-        <v>106.6</v>
+        <v>99.902</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
-        <v>426400.0</v>
+        <v>398608.98</v>
       </c>
       <c r="I379" s="1">
-        <v>-10184.0</v>
+        <v>-5518.17</v>
       </c>
       <c r="J379" s="1">
-        <v>-2.3883677298311</v>
+        <v>-1.3843566695361</v>
       </c>
       <c r="K379">
-        <v>2.07</v>
+        <v>1.03</v>
       </c>
       <c r="L379" t="s">
-        <v>966</v>
+        <v>938</v>
       </c>
       <c r="M379" s="1">
-        <v>416216.0</v>
+        <v>393090.81</v>
       </c>
       <c r="N379" s="1">
-        <v>424506.41</v>
+        <v>397211.99</v>
       </c>
       <c r="O379" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>967</v>
+        <v>939</v>
       </c>
       <c r="B380" t="s">
-        <v>968</v>
+        <v>940</v>
       </c>
       <c r="C380" s="1">
-        <v>399000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>97.875</v>
+        <v>100.461</v>
       </c>
       <c r="E380" s="1">
-        <v>99.902</v>
+        <v>100.0</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
-        <v>398608.98</v>
+        <v>216000.0</v>
       </c>
       <c r="I380" s="1">
-        <v>-8087.73</v>
+        <v>995.76</v>
       </c>
       <c r="J380" s="1">
-        <v>-2.0289884086405</v>
+        <v>0.461</v>
       </c>
       <c r="K380">
-        <v>0.54</v>
+        <v>1.45</v>
       </c>
       <c r="L380" t="s">
-        <v>969</v>
+        <v>941</v>
       </c>
       <c r="M380" s="1">
-        <v>390521.25</v>
+        <v>216995.76</v>
       </c>
       <c r="N380" s="1">
-        <v>392661.09</v>
+        <v>220119.95</v>
       </c>
       <c r="O380" s="1">
-        <v>0.22</v>
+        <v>0.12</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>970</v>
+        <v>942</v>
       </c>
       <c r="B381" t="s">
-        <v>971</v>
+        <v>943</v>
       </c>
       <c r="C381" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>99.83</v>
+        <v>101.399</v>
       </c>
       <c r="E381" s="1">
         <v>100.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I381" s="1">
-        <v>-367.2</v>
+        <v>1399.0</v>
       </c>
       <c r="J381" s="1">
-        <v>-0.17</v>
+        <v>1.399</v>
       </c>
       <c r="K381">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>972</v>
+        <v>0.53</v>
+      </c>
+      <c r="L381">
+        <v>533.48</v>
       </c>
       <c r="M381" s="1">
-        <v>215632.8</v>
+        <v>101399.0</v>
       </c>
       <c r="N381" s="1">
-        <v>217564.55</v>
+        <v>101932.48</v>
       </c>
       <c r="O381" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>973</v>
+        <v>944</v>
       </c>
       <c r="B382" t="s">
-        <v>974</v>
+        <v>945</v>
       </c>
       <c r="C382" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>100.984</v>
+        <v>102.574</v>
       </c>
       <c r="E382" s="1">
-        <v>100.0</v>
+        <v>99.6583</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
-        <v>100000.0</v>
+        <v>298974.9</v>
       </c>
       <c r="I382" s="1">
-        <v>984.0</v>
+        <v>8747.1</v>
       </c>
       <c r="J382" s="1">
-        <v>0.984</v>
+        <v>2.9256971070147</v>
       </c>
       <c r="K382">
-        <v>4.11</v>
+        <v>4.06</v>
       </c>
       <c r="L382" t="s">
-        <v>975</v>
+        <v>946</v>
       </c>
       <c r="M382" s="1">
-        <v>100984.0</v>
+        <v>307722.0</v>
       </c>
       <c r="N382" s="1">
-        <v>105092.95</v>
+        <v>319893.58</v>
       </c>
       <c r="O382" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>976</v>
+        <v>947</v>
       </c>
       <c r="B383" t="s">
-        <v>977</v>
+        <v>948</v>
       </c>
       <c r="C383" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>102.173</v>
+        <v>101.956</v>
       </c>
       <c r="E383" s="1">
-        <v>99.6583</v>
+        <v>103.4955</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
-        <v>298974.9</v>
+        <v>103495.5</v>
       </c>
       <c r="I383" s="1">
-        <v>7544.1</v>
+        <v>-1539.5</v>
       </c>
       <c r="J383" s="1">
-        <v>2.5233221919298</v>
+        <v>-1.487504287626</v>
       </c>
       <c r="K383">
-        <v>3.49</v>
-[...2 lines deleted...]
-        <v>978</v>
+        <v>0.87</v>
+      </c>
+      <c r="L383">
+        <v>873.29</v>
       </c>
       <c r="M383" s="1">
-        <v>306519.0</v>
+        <v>101956.0</v>
       </c>
       <c r="N383" s="1">
-        <v>316995.37</v>
+        <v>102829.29</v>
       </c>
       <c r="O383" s="1">
-        <v>0.18</v>
+        <v>0.06</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>979</v>
+        <v>949</v>
       </c>
       <c r="B384" t="s">
-        <v>980</v>
+        <v>950</v>
       </c>
       <c r="C384" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>101.92</v>
+        <v>99.092</v>
       </c>
       <c r="E384" s="1">
-        <v>103.4955</v>
+        <v>99.142</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
-        <v>103495.5</v>
+        <v>495710.0</v>
       </c>
       <c r="I384" s="1">
-        <v>-1575.5</v>
+        <v>-250.0</v>
       </c>
       <c r="J384" s="1">
-        <v>-1.5222884086748</v>
+        <v>-0.050432712674749</v>
       </c>
       <c r="K384">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>291.1</v>
+        <v>2.81</v>
+      </c>
+      <c r="L384" t="s">
+        <v>951</v>
       </c>
       <c r="M384" s="1">
-        <v>101920.0</v>
+        <v>495460.0</v>
       </c>
       <c r="N384" s="1">
-        <v>102211.1</v>
+        <v>509526.78</v>
       </c>
       <c r="O384" s="1">
-        <v>0.06</v>
+        <v>0.28</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>981</v>
+        <v>952</v>
       </c>
       <c r="B385" t="s">
-        <v>982</v>
+        <v>953</v>
       </c>
       <c r="C385" s="1">
-        <v>500000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>98.187</v>
+        <v>100.511</v>
       </c>
       <c r="E385" s="1">
-        <v>99.142</v>
+        <v>100.0</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
-        <v>495710.0</v>
+        <v>240000.0</v>
       </c>
       <c r="I385" s="1">
-        <v>-4775.0</v>
+        <v>1226.4</v>
       </c>
       <c r="J385" s="1">
-        <v>-0.96326481208771</v>
+        <v>0.511</v>
       </c>
       <c r="K385">
-        <v>2.28</v>
+        <v>0.5</v>
       </c>
       <c r="L385" t="s">
-        <v>983</v>
+        <v>954</v>
       </c>
       <c r="M385" s="1">
-        <v>490935.0</v>
+        <v>241226.4</v>
       </c>
       <c r="N385" s="1">
-        <v>502347.67</v>
+        <v>242418.17</v>
       </c>
       <c r="O385" s="1">
-        <v>0.28</v>
+        <v>0.13</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>984</v>
+        <v>955</v>
       </c>
       <c r="B386" t="s">
-        <v>985</v>
+        <v>956</v>
       </c>
       <c r="C386" s="1">
         <v>231000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>98.869</v>
+        <v>100.068</v>
       </c>
       <c r="E386" s="1">
         <v>102.83</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
         <v>237537.3</v>
       </c>
       <c r="I386" s="1">
-        <v>-9149.91</v>
+        <v>-6380.22</v>
       </c>
       <c r="J386" s="1">
-        <v>-3.8519887192454</v>
+        <v>-2.6859865797919</v>
       </c>
       <c r="K386">
-        <v>2.96</v>
+        <v>3.47</v>
       </c>
       <c r="L386" t="s">
-        <v>986</v>
+        <v>957</v>
       </c>
       <c r="M386" s="1">
-        <v>228387.39</v>
+        <v>231157.08</v>
       </c>
       <c r="N386" s="1">
-        <v>235222.46</v>
+        <v>239178.79</v>
       </c>
       <c r="O386" s="1">
         <v>0.13</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>987</v>
+        <v>958</v>
       </c>
       <c r="B387" t="s">
-        <v>988</v>
+        <v>959</v>
       </c>
       <c r="C387" s="1">
         <v>300000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>97.865</v>
+        <v>98.143</v>
       </c>
       <c r="E387" s="1">
         <v>100.0</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
         <v>300000.0</v>
       </c>
       <c r="I387" s="1">
-        <v>-6405.0</v>
+        <v>-5571.0</v>
       </c>
       <c r="J387" s="1">
-        <v>-2.135</v>
+        <v>-1.857</v>
       </c>
       <c r="K387">
-        <v>0.77</v>
+        <v>1.17</v>
       </c>
       <c r="L387" t="s">
-        <v>989</v>
+        <v>960</v>
       </c>
       <c r="M387" s="1">
-        <v>293595.0</v>
+        <v>294429.0</v>
       </c>
       <c r="N387" s="1">
-        <v>295892.72</v>
+        <v>297948.91</v>
       </c>
       <c r="O387" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>990</v>
+        <v>961</v>
       </c>
       <c r="B388" t="s">
-        <v>991</v>
+        <v>962</v>
       </c>
       <c r="C388" s="1">
         <v>100000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>100.324</v>
+        <v>100.881</v>
       </c>
       <c r="E388" s="1">
         <v>100.0</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
         <v>100000.0</v>
       </c>
       <c r="I388" s="1">
-        <v>324.0</v>
+        <v>881.0</v>
       </c>
       <c r="J388" s="1">
-        <v>0.324</v>
+        <v>0.881</v>
       </c>
       <c r="K388">
-        <v>0.04</v>
+        <v>0.55</v>
       </c>
       <c r="L388">
-        <v>40.44</v>
+        <v>545.92</v>
       </c>
       <c r="M388" s="1">
-        <v>100324.0</v>
+        <v>100881.0</v>
       </c>
       <c r="N388" s="1">
-        <v>100364.44</v>
+        <v>101426.92</v>
       </c>
       <c r="O388" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>992</v>
+        <v>963</v>
       </c>
       <c r="B389" t="s">
-        <v>993</v>
+        <v>964</v>
       </c>
       <c r="C389" s="1">
         <v>200000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>95.916</v>
+        <v>96.247</v>
       </c>
       <c r="E389" s="1">
         <v>97.25</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
         <v>194500.0</v>
       </c>
       <c r="I389" s="1">
-        <v>-2668.0</v>
+        <v>-2006.0</v>
       </c>
       <c r="J389" s="1">
-        <v>-1.3717223650386</v>
+        <v>-1.0313624678663</v>
       </c>
       <c r="K389">
-        <v>2.46</v>
-[...2 lines deleted...]
-        <v>994</v>
+        <v>0.3</v>
+      </c>
+      <c r="L389">
+        <v>602.74</v>
       </c>
       <c r="M389" s="1">
-        <v>191832.0</v>
+        <v>192494.0</v>
       </c>
       <c r="N389" s="1">
-        <v>196749.81</v>
+        <v>193096.74</v>
       </c>
       <c r="O389" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>995</v>
+        <v>965</v>
       </c>
       <c r="B390" t="s">
-        <v>996</v>
+        <v>966</v>
       </c>
       <c r="C390" s="1">
-        <v>300000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>99.757</v>
+        <v>99.714</v>
       </c>
       <c r="E390" s="1">
-        <v>99.147</v>
+        <v>99.695</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
-        <v>297441.0</v>
+        <v>158515.05</v>
       </c>
       <c r="I390" s="1">
-        <v>1830.0</v>
+        <v>30.21</v>
       </c>
       <c r="J390" s="1">
-        <v>0.61524806600301</v>
+        <v>0.019058127288229</v>
       </c>
       <c r="K390">
-        <v>2.96</v>
+        <v>0.79</v>
       </c>
       <c r="L390" t="s">
-        <v>997</v>
+        <v>967</v>
       </c>
       <c r="M390" s="1">
-        <v>299271.0</v>
+        <v>158545.26</v>
       </c>
       <c r="N390" s="1">
-        <v>308139.49</v>
+        <v>159803.1</v>
       </c>
       <c r="O390" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>998</v>
+        <v>968</v>
       </c>
       <c r="B391" t="s">
-        <v>999</v>
+        <v>969</v>
       </c>
       <c r="C391" s="1">
-        <v>159000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D391" s="1">
-        <v>99.173</v>
+        <v>83.11</v>
       </c>
       <c r="E391" s="1">
-        <v>99.695</v>
+        <v>81.804</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
-        <v>158515.05</v>
+        <v>490824.0</v>
       </c>
       <c r="I391" s="1">
-        <v>-829.98</v>
+        <v>7836.0</v>
       </c>
       <c r="J391" s="1">
-        <v>-0.52359697076082</v>
+        <v>1.5964989487067</v>
       </c>
       <c r="K391">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>441.06</v>
+        <v>0.57</v>
+      </c>
+      <c r="L391" t="s">
+        <v>970</v>
       </c>
       <c r="M391" s="1">
-        <v>157685.07</v>
+        <v>498660.0</v>
       </c>
       <c r="N391" s="1">
-        <v>158126.13</v>
+        <v>502050.41</v>
       </c>
       <c r="O391" s="1">
-        <v>0.09</v>
+        <v>0.27</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>1000</v>
+        <v>971</v>
       </c>
       <c r="B392" t="s">
-        <v>1001</v>
+        <v>972</v>
       </c>
       <c r="C392" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D392" s="1">
-        <v>82.546</v>
+        <v>101.153</v>
       </c>
       <c r="E392" s="1">
-        <v>81.804</v>
+        <v>99.417</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
-        <v>490824.0</v>
+        <v>198834.0</v>
       </c>
       <c r="I392" s="1">
-        <v>4452.0</v>
+        <v>3472.0</v>
       </c>
       <c r="J392" s="1">
-        <v>0.90704611021466</v>
+        <v>1.7461802307452</v>
       </c>
       <c r="K392">
-        <v>0.46</v>
+        <v>0.63</v>
       </c>
       <c r="L392" t="s">
-        <v>1002</v>
+        <v>973</v>
       </c>
       <c r="M392" s="1">
-        <v>495276.0</v>
+        <v>202306.0</v>
       </c>
       <c r="N392" s="1">
-        <v>498049.97</v>
+        <v>203559.42</v>
       </c>
       <c r="O392" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>1003</v>
+        <v>974</v>
       </c>
       <c r="B393" t="s">
-        <v>1004</v>
+        <v>975</v>
       </c>
       <c r="C393" s="1">
         <v>200000.0</v>
       </c>
       <c r="D393" s="1">
-        <v>100.566</v>
+        <v>99.162</v>
       </c>
       <c r="E393" s="1">
-        <v>99.417</v>
+        <v>100.0</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
       <c r="G393">
         <v>1.0</v>
       </c>
       <c r="H393" s="1">
-        <v>198834.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I393" s="1">
-        <v>2298.0</v>
+        <v>-1676.0</v>
       </c>
       <c r="J393" s="1">
-        <v>1.1557379522617</v>
+        <v>-0.838</v>
       </c>
       <c r="K393">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>226.03</v>
+        <v>2.29</v>
+      </c>
+      <c r="L393" t="s">
+        <v>976</v>
       </c>
       <c r="M393" s="1">
-        <v>201132.0</v>
+        <v>198324.0</v>
       </c>
       <c r="N393" s="1">
-        <v>201358.03</v>
+        <v>202902.33</v>
       </c>
       <c r="O393" s="1">
         <v>0.11</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>1005</v>
+        <v>977</v>
       </c>
       <c r="B394" t="s">
-        <v>1006</v>
+        <v>978</v>
       </c>
       <c r="C394" s="1">
-        <v>200000.0</v>
+        <v>904.0</v>
       </c>
       <c r="D394" s="1">
-        <v>98.55</v>
+        <v>0.05</v>
       </c>
       <c r="E394" s="1">
-        <v>100.0</v>
+        <v>0.1083904867</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
       <c r="G394">
         <v>1.0</v>
       </c>
       <c r="H394" s="1">
-        <v>200000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I394" s="1">
-        <v>-2900.0</v>
+        <v>-131962.5</v>
       </c>
       <c r="J394" s="1">
-        <v>-1.45</v>
+        <v>0</v>
       </c>
       <c r="K394">
-        <v>1.86</v>
-[...2 lines deleted...]
-        <v>1007</v>
+        <v>0.0</v>
+      </c>
+      <c r="L394">
+        <v>0.0</v>
       </c>
       <c r="M394" s="1">
-        <v>197100.0</v>
+        <v>-131962.5</v>
       </c>
       <c r="N394" s="1">
-        <v>200814.49</v>
+        <v>-131962.5</v>
       </c>
       <c r="O394" s="1">
-        <v>0.11</v>
+        <v>-0.07</v>
       </c>
       <c r="P394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
-        <v>1008</v>
+        <v>979</v>
       </c>
       <c r="B395" t="s">
-        <v>1009</v>
+        <v>980</v>
       </c>
       <c r="C395" s="1">
-        <v>685.0</v>
+        <v>28.0</v>
       </c>
       <c r="D395" s="1">
-        <v>153.1</v>
+        <v>0.2125</v>
       </c>
       <c r="E395" s="1">
-        <v>44.3747445256</v>
+        <v>0.1975</v>
       </c>
       <c r="F395" t="s">
         <v>8</v>
       </c>
       <c r="G395">
         <v>1.0</v>
       </c>
       <c r="H395" s="1">
-        <v>303967.0</v>
+        <v>0.0</v>
       </c>
       <c r="I395" s="1">
-        <v>744768.0</v>
+        <v>1050.0</v>
       </c>
       <c r="J395" s="1">
-        <v>245.01607082348</v>
+        <v>0</v>
       </c>
       <c r="K395">
         <v>0.0</v>
       </c>
       <c r="L395">
         <v>0.0</v>
       </c>
       <c r="M395" s="1">
-        <v>1048735.0</v>
+        <v>1050.0</v>
       </c>
       <c r="N395" s="1">
-        <v>1048735.0</v>
+        <v>1050.0</v>
       </c>
       <c r="O395" s="1">
-        <v>0.59</v>
+        <v>0.0</v>
       </c>
       <c r="P395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
-        <v>1010</v>
+        <v>981</v>
       </c>
       <c r="B396" t="s">
-        <v>1011</v>
+        <v>982</v>
       </c>
       <c r="C396" s="1">
-        <v>685.0</v>
+        <v>440.0</v>
       </c>
       <c r="D396" s="1">
-        <v>8.4</v>
+        <v>15.7</v>
       </c>
       <c r="E396" s="1">
-        <v>2.7379562044</v>
+        <v>18.0</v>
       </c>
       <c r="F396" t="s">
         <v>8</v>
       </c>
       <c r="G396">
         <v>1.0</v>
       </c>
       <c r="H396" s="1">
-        <v>18755.0</v>
+        <v>79200.0</v>
       </c>
       <c r="I396" s="1">
-        <v>38785.0</v>
+        <v>-10120.0</v>
       </c>
       <c r="J396" s="1">
-        <v>206.79818715009</v>
+        <v>-12.777777777778</v>
       </c>
       <c r="K396">
         <v>0.0</v>
       </c>
       <c r="L396">
         <v>0.0</v>
       </c>
       <c r="M396" s="1">
-        <v>57540.0</v>
+        <v>69080.0</v>
       </c>
       <c r="N396" s="1">
-        <v>57540.0</v>
+        <v>69080.0</v>
       </c>
       <c r="O396" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
-        <v>1012</v>
+        <v>983</v>
       </c>
       <c r="B397" t="s">
-        <v>1013</v>
+        <v>984</v>
       </c>
       <c r="C397" s="1">
-        <v>904.0</v>
+        <v>440.0</v>
       </c>
       <c r="D397" s="1">
-        <v>0.0925</v>
+        <v>64.6</v>
       </c>
       <c r="E397" s="1">
-        <v>0.1083904867</v>
+        <v>56.5</v>
       </c>
       <c r="F397" t="s">
         <v>8</v>
       </c>
       <c r="G397">
         <v>1.0</v>
       </c>
       <c r="H397" s="1">
-        <v>0.0</v>
+        <v>248600.0</v>
       </c>
       <c r="I397" s="1">
-        <v>-35912.5</v>
+        <v>35640.0</v>
       </c>
       <c r="J397" s="1">
-        <v>0</v>
+        <v>14.336283185841</v>
       </c>
       <c r="K397">
         <v>0.0</v>
       </c>
       <c r="L397">
         <v>0.0</v>
       </c>
       <c r="M397" s="1">
-        <v>-35912.5</v>
+        <v>284240.0</v>
       </c>
       <c r="N397" s="1">
-        <v>-35912.5</v>
+        <v>284240.0</v>
       </c>
       <c r="O397" s="1">
-        <v>-0.02</v>
+        <v>0.15</v>
       </c>
       <c r="P397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
-        <v>1014</v>
+        <v>985</v>
       </c>
       <c r="B398" t="s">
-        <v>1015</v>
+        <v>986</v>
       </c>
       <c r="C398" s="1">
-        <v>165.0</v>
+        <v>-904.0</v>
       </c>
       <c r="D398" s="1">
-        <v>86.7</v>
+        <v>0.035</v>
       </c>
       <c r="E398" s="1">
-        <v>53.2</v>
+        <v>0.0738550885</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
       <c r="G398">
         <v>1.0</v>
       </c>
       <c r="H398" s="1">
-        <v>87780.0</v>
+        <v>0.0</v>
       </c>
       <c r="I398" s="1">
-        <v>55275.0</v>
+        <v>87812.5</v>
       </c>
       <c r="J398" s="1">
-        <v>62.96992481203</v>
+        <v>0</v>
       </c>
       <c r="K398">
         <v>0.0</v>
       </c>
       <c r="L398">
         <v>0.0</v>
       </c>
       <c r="M398" s="1">
-        <v>143055.0</v>
+        <v>87812.5</v>
       </c>
       <c r="N398" s="1">
-        <v>143055.0</v>
+        <v>87812.5</v>
       </c>
       <c r="O398" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399" t="s">
-        <v>1016</v>
+        <v>987</v>
       </c>
       <c r="B399" t="s">
-        <v>1017</v>
+        <v>988</v>
       </c>
       <c r="C399" s="1">
-        <v>230.0</v>
+        <v>-28.0</v>
       </c>
       <c r="D399" s="1">
-        <v>93.6</v>
+        <v>0.1525</v>
       </c>
       <c r="E399" s="1">
-        <v>75.3</v>
+        <v>0.14</v>
       </c>
       <c r="F399" t="s">
         <v>8</v>
       </c>
       <c r="G399">
         <v>1.0</v>
       </c>
       <c r="H399" s="1">
-        <v>173190.0</v>
+        <v>0.0</v>
       </c>
       <c r="I399" s="1">
-        <v>42090.0</v>
+        <v>-875.0</v>
       </c>
       <c r="J399" s="1">
-        <v>24.302788844622</v>
+        <v>0</v>
       </c>
       <c r="K399">
         <v>0.0</v>
       </c>
       <c r="L399">
         <v>0.0</v>
       </c>
       <c r="M399" s="1">
-        <v>215280.0</v>
+        <v>-875.0</v>
       </c>
       <c r="N399" s="1">
-        <v>215280.0</v>
+        <v>-875.0</v>
       </c>
       <c r="O399" s="1">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="P399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400" t="s">
-        <v>1018</v>
+        <v>989</v>
       </c>
       <c r="B400" t="s">
-        <v>1019</v>
+        <v>990</v>
       </c>
       <c r="C400" s="1">
-        <v>-1368.0</v>
+        <v>-28.0</v>
       </c>
       <c r="D400" s="1">
-        <v>50.9</v>
+        <v>0.0725</v>
       </c>
       <c r="E400" s="1">
-        <v>13.2581871345</v>
+        <v>0.0625</v>
       </c>
       <c r="F400" t="s">
         <v>8</v>
       </c>
       <c r="G400">
         <v>1.0</v>
       </c>
       <c r="H400" s="1">
-        <v>-181372.0</v>
+        <v>0.0</v>
       </c>
       <c r="I400" s="1">
-        <v>-514940.0</v>
+        <v>-700.0</v>
       </c>
       <c r="J400" s="1">
-        <v>283.91372427938</v>
+        <v>0</v>
       </c>
       <c r="K400">
         <v>0.0</v>
       </c>
       <c r="L400">
         <v>0.0</v>
       </c>
       <c r="M400" s="1">
-        <v>-696312.0</v>
+        <v>-700.0</v>
       </c>
       <c r="N400" s="1">
-        <v>-696312.0</v>
+        <v>-700.0</v>
       </c>
       <c r="O400" s="1">
-        <v>-0.39</v>
+        <v>0.0</v>
       </c>
       <c r="P400">
         <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:16">
       <c r="A401" t="s">
-        <v>1020</v>
+        <v>991</v>
       </c>
       <c r="B401" t="s">
-        <v>1021</v>
+        <v>992</v>
       </c>
       <c r="C401" s="1">
-        <v>-904.0</v>
+        <v>-880.0</v>
       </c>
       <c r="D401" s="1">
-        <v>0.065</v>
+        <v>31.1</v>
       </c>
       <c r="E401" s="1">
-        <v>0.0738550885</v>
+        <v>30.4936363636</v>
       </c>
       <c r="F401" t="s">
         <v>8</v>
       </c>
       <c r="G401">
         <v>1.0</v>
       </c>
       <c r="H401" s="1">
-        <v>0.0</v>
+        <v>-268344.0</v>
       </c>
       <c r="I401" s="1">
-        <v>20012.5</v>
+        <v>-5336.0</v>
       </c>
       <c r="J401" s="1">
-        <v>0</v>
+        <v>1.9884923829115</v>
       </c>
       <c r="K401">
         <v>0.0</v>
       </c>
       <c r="L401">
         <v>0.0</v>
       </c>
       <c r="M401" s="1">
-        <v>20012.5</v>
+        <v>-273680.0</v>
       </c>
       <c r="N401" s="1">
-        <v>20012.5</v>
+        <v>-273680.0</v>
       </c>
       <c r="O401" s="1">
-        <v>0.01</v>
+        <v>-0.15</v>
       </c>
       <c r="P401">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>