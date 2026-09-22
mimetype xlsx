--- v4 (2026-09-01)
+++ v5 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="993">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="995">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -259,57 +259,57 @@
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
     <t>IT0001031084</t>
   </si>
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
-    <t>BANCO DE SABADELL SA</t>
+    <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -1024,2019 +1024,2025 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS190626</t>
-[...38 lines deleted...]
-    <t>EURO-OAT JUN 26</t>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
+  </si>
+  <si>
+    <t>IK1100926</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) SEP 26</t>
+  </si>
+  <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>OAT100926</t>
+  </si>
+  <si>
+    <t>EURO-OAT SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>5 283.16</t>
+    <t>6 177.89</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>7 719.18</t>
+    <t>8 222.60</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>2 951.37</t>
+    <t>3 397.26</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>1 216.44</t>
+    <t>2 014.73</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>6 730.89</t>
+    <t>7 503.29</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>XS3324546251</t>
-[...5 lines deleted...]
-    <t>1 902.47</t>
+    <t>1 010.96</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>7 483.32</t>
+    <t>7 944.16</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>14 982.84</t>
+    <t>15 988.08</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
+    <t>1 681.44</t>
+  </si>
+  <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
     <t>XS3372845746</t>
   </si>
   <si>
     <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
-    <t>XS3229091015</t>
-[...13 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>1 006.85</t>
+    <t>2 013.70</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>4 448.02</t>
+    <t>4 757.32</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>2 169.41</t>
+    <t>2 611.71</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>4 258.62</t>
+    <t>4 632.81</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 207.26</t>
+    <t>2 348.58</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>1 490.41</t>
+    <t>1 720.55</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>3 071.92</t>
+    <t>3 632.88</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 246.66</t>
+    <t>3 759.29</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>6 808.22</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>1 467.12</t>
+    <t>2 200.68</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 425.37</t>
+    <t>1 525.48</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>1 968.08</t>
+    <t>2 634.68</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>3 369.76</t>
+    <t>3 857.79</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>3 826.03</t>
+    <t>4 430.14</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>4 761.99</t>
+    <t>5 732.88</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 456.45</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>36 046.85</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
-    <t>1 116.67</t>
+    <t>2 920.52</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>11 230.98</t>
+    <t>14 751.14</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>4 589.80</t>
+    <t>5 059.98</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>5 257.53</t>
+    <t>5 804.11</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>4 193.80</t>
+    <t>4 846.17</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>5 205.48</t>
+    <t>5 752.05</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>4 405.48</t>
+    <t>5 095.89</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>4 375.66</t>
+    <t>4 839.75</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>6 796.23</t>
+    <t>7 378.77</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>4 813.70</t>
-[...8 lines deleted...]
-    <t>1 862.67</t>
+    <t>5 216.44</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>5 104.11</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>2 114.99</t>
+    <t>2 768.14</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>4 300.68</t>
+    <t>4 581.16</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>1 477.48</t>
+    <t>1 969.97</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>4 296.23</t>
+    <t>4 657.12</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>7 057.53</t>
+    <t>7 517.81</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
+    <t>1 001.71</t>
+  </si>
+  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
+    <t>1 084.93</t>
+  </si>
+  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>9 199.32</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>3 523.97</t>
+    <t>5 034.25</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
+    <t>1 054.25</t>
+  </si>
+  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>3 768.49</t>
+    <t>4 372.60</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>XS2900380812</t>
-[...5 lines deleted...]
-    <t>4 678.77</t>
+    <t>1 205.48</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 017.12</t>
+    <t>1 211.30</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>2 632.88</t>
+    <t>2 855.82</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>2 212.33</t>
+    <t>2 356.16</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>6 854.79</t>
+    <t>7 890.41</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 158.71</t>
+    <t>2 375.62</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>4 690.88</t>
+    <t>5 117.33</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>6 708.01</t>
+    <t>7 751.48</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>10 072.09</t>
+    <t>10 844.04</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
+    <t>1 827.40</t>
+  </si>
+  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>3 344.18</t>
+    <t>4 099.32</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>1 469.86</t>
+    <t>2 534.25</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
+    <t>1 307.93</t>
+  </si>
+  <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>2 753.42</t>
+    <t>2 969.18</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>7 856.16</t>
+    <t>8 970.89</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>1 149.69</t>
+    <t>1 652.67</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
+    <t>1 972.60</t>
+  </si>
+  <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>1 191.10</t>
+    <t>1 723.29</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
     <t>EU000A4ERVC2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.25 12/12/2036</t>
   </si>
   <si>
-    <t>12 149.55</t>
+    <t>15 420.59</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>25 690.15</t>
+    <t>27 928.71</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>6 217.81</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>3 547.50</t>
+    <t>3 985.73</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>3 419.18</t>
+    <t>4 109.59</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>2 441.02</t>
+    <t>2 724.23</t>
   </si>
   <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
-    <t>1 007.35</t>
+    <t>1 088.40</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 759.07</t>
+    <t>1 900.60</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
+    <t>1 083.86</t>
+  </si>
+  <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>4 440.00</t>
+    <t>4 759.32</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>1 156.49</t>
-[...8 lines deleted...]
-    <t>89 500.89</t>
+    <t>3 854.97</t>
+  </si>
+  <si>
+    <t>FR0014018YR0</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.7 25/11/2036</t>
+  </si>
+  <si>
+    <t>104 378.52</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>1 205.57</t>
+    <t>4 018.57</t>
   </si>
   <si>
     <t>FR0014016CV2</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
   </si>
   <si>
+    <t>3 221.31</t>
+  </si>
+  <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
-    <t>83 611.80</t>
+    <t>2 890.28</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>111 778.17</t>
+    <t>118 806.14</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>68 491.54</t>
+    <t>81 809.33</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
+    <t>1 171.03</t>
+  </si>
+  <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 366.44</t>
+    <t>1 582.19</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>4 564.38</t>
+    <t>4 967.12</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>1 847.26</t>
+    <t>2 472.95</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>1 335.62</t>
+    <t>1 443.49</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>11 561.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>10 787.67</t>
+    <t>11 866.44</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
     <t>FR0014018J01</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>4 515.72</t>
+    <t>4 902.78</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>4 252.05</t>
+    <t>4 712.33</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
+    <t>1 334.79</t>
+  </si>
+  <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>3 005.14</t>
+    <t>3 285.62</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>15 234.59</t>
+    <t>16 349.32</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>6 543.84</t>
+    <t>7 032.88</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>6 115.70</t>
+    <t>6 609.66</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>1 000.33</t>
+    <t>1 328.56</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
+    <t>1 081.06</t>
+  </si>
+  <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>6 126.32</t>
+    <t>7 790.68</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>22 525.52</t>
+    <t>27 352.41</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>12 591.27</t>
-[...8 lines deleted...]
-    <t>27 511.60</t>
+    <t>15 938.32</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>11 016.26</t>
+    <t>13 477.34</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
-    <t>16 255.39</t>
+    <t>17 835.96</t>
   </si>
   <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>18 330.42</t>
+    <t>49 358.36</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>2 502.74</t>
+    <t>2 804.79</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>4 023.53</t>
+    <t>4 828.24</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>1 223.29</t>
+    <t>1 769.86</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>8 057.88</t>
+    <t>8 726.71</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>2 049.66</t>
+    <t>2 301.37</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>5 468.65</t>
+    <t>5 933.60</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>3 616.44</t>
+    <t>4 479.45</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>1 682.88</t>
+    <t>1 869.86</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>4 194.25</t>
+    <t>4 660.27</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>2 127.21</t>
+    <t>2 774.62</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>6 102.74</t>
+    <t>7 397.26</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
+    <t>1 440.54</t>
+  </si>
+  <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>3 207.34</t>
+    <t>4 117.53</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>6 653.68</t>
+    <t>7 165.50</t>
   </si>
   <si>
     <t>XS2680745382</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
   </si>
   <si>
-    <t>10 128.92</t>
+    <t>10 934.63</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>6 851.95</t>
+    <t>7 319.12</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>8 403.70</t>
+    <t>9 072.17</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>2 998.80</t>
+    <t>3 641.40</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>2 214.87</t>
+    <t>2 358.87</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>12 699.40</t>
+    <t>14 618.02</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>12 627.49</t>
+    <t>14 535.24</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
+    <t>1 064.38</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>10 471.23</t>
+    <t>3 864.38</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>5 613.33</t>
+    <t>5 979.42</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 804.38</t>
+    <t>2 230.14</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>6 160.93</t>
+    <t>7 204.32</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>2 709.59</t>
+    <t>3 946.58</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>2 156.96</t>
+    <t>2 353.04</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 723.49</t>
+    <t>1 878.17</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>5 350.03</t>
+    <t>5 698.95</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>10 046.52</t>
+    <t>12 000.00</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
+    <t>1 037.05</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 920.35</t>
+    <t>2 363.51</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
+    <t>1 463.01</t>
+  </si>
+  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>5 469.35</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 220.55</t>
+    <t>1 350.00</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>6 583.56</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>8 643.25</t>
-[...8 lines deleted...]
-    <t>1 417.81</t>
+    <t>9 308.12</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>3 042.12</t>
+    <t>3 236.30</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
+    <t>1 390.41</t>
+  </si>
+  <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>1 733.73</t>
+    <t>2 219.18</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>3 929.10</t>
+    <t>4 363.36</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>2 174.93</t>
+    <t>2 640.99</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>3 848.05</t>
+    <t>4 145.15</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>1 633.56</t>
+  </si>
+  <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>XS2616008970</t>
-[...4 lines deleted...]
-  <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>10 136.95</t>
+    <t>11 066.53</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 862.27</t>
+    <t>2 067.02</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>8 352.74</t>
+    <t>9 000.00</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>6 210.62</t>
+    <t>6 879.45</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
+    <t>1 121.92</t>
+  </si>
+  <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>3 753.23</t>
+    <t>6 071.40</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>11 339.88</t>
+    <t>12 113.06</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>42 293.04</t>
+    <t>37 334.74</t>
   </si>
   <si>
     <t>ES00000128C6</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
   </si>
   <si>
-    <t>7 977.38</t>
+    <t>8 756.57</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>4 241.10</t>
+    <t>4 655.34</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>2 089.55</t>
+    <t>2 659.42</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>SSE PLC PERP</t>
+    <t>1 402.74</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>1 245.22</t>
+    <t>1 867.83</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
+    <t>1 325.07</t>
+  </si>
+  <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>3 470.03</t>
+    <t>3 847.60</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>1 003.08</t>
+    <t>1 211.64</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>3 439.73</t>
+    <t>4 216.44</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>7 791.78</t>
+    <t>8 309.59</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>1 302.43</t>
+    <t>1 528.47</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>10 619.18</t>
+    <t>11 597.26</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>4 121.18</t>
+    <t>4 953.34</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>3 124.19</t>
+    <t>3 625.01</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>12 171.58</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
+    <t>1 117.81</t>
+  </si>
+  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>14 066.78</t>
-[...8 lines deleted...]
-    <t>1 191.77</t>
+    <t>15 181.51</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>1 669.22</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>8 021.71</t>
+    <t>8 520.10</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 519.91</t>
+    <t>4 033.23</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>1 257.84</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 390.41</t>
+    <t>3 649.32</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 253.42</t>
-[...11 lines deleted...]
-    <t>ER32612CK01</t>
+    <t>1 684.93</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>ER32612CK06</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.375</t>
+  </si>
+  <si>
+    <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>ER32612CK03</t>
-[...38 lines deleted...]
-    <t>JUN26 SX5E P @ 5800.000000</t>
+    <t>SX5E2607PQ14</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK07</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.5</t>
+  </si>
+  <si>
+    <t>ER32612CK08</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.75</t>
+  </si>
+  <si>
+    <t>SX5E2607PQ21</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5750.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3345,20319 +3351,20169 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>68988.63</v>
+      </c>
+      <c r="C2">
+        <v>185.6</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>12804460.51</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>12804460.51</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>989663.5967</v>
+      </c>
+      <c r="C3">
+        <v>116.93</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>115730970.33</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>115730970.33</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>562537.1</v>
+      </c>
+      <c r="C4">
+        <v>103.82</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>58406754.81</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>58406754.81</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>6982.3008</v>
+      </c>
+      <c r="C5">
+        <v>104.86</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>732219.84</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>732219.84</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>107.97</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>107.97</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>107.97</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P401"/>
+  <dimension ref="A1:Z398"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O401" sqref="O401"/>
+      <selection activeCell="N398" sqref="N398"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1">
+        <v>952.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>41.14</v>
+      </c>
+      <c r="D2" s="1">
+        <v>35.22</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>33529.44</v>
+      </c>
+      <c r="H2" s="1">
+        <v>5635.84</v>
+      </c>
+      <c r="I2" s="1">
+        <v>16.808631459398</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>39165.28</v>
+      </c>
+      <c r="M2" s="1">
+        <v>39165.28</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="B2" t="s">
-[...5 lines deleted...]
-      <c r="D2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2915.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>38.41</v>
+      </c>
+      <c r="D3" s="1">
+        <v>28.2823842196</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>82443.15</v>
+      </c>
+      <c r="H3" s="1">
+        <v>29522.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>35.808918024117</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>111965.15</v>
+      </c>
+      <c r="M3" s="1">
+        <v>111965.15</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>766.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>284.4</v>
+      </c>
+      <c r="D4" s="1">
+        <v>245.3463707572</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>187935.32</v>
+      </c>
+      <c r="H4" s="1">
+        <v>29915.08</v>
+      </c>
+      <c r="I4" s="1">
+        <v>15.917752980121</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>217850.4</v>
+      </c>
+      <c r="M4" s="1">
+        <v>217850.4</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1249.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>174.5</v>
+      </c>
+      <c r="D5" s="1">
+        <v>201.9023939151</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>252176.09</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-34225.59</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-13.572099559478</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>217950.5</v>
+      </c>
+      <c r="M5" s="1">
+        <v>217950.5</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="1">
+        <v>116.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>874.2</v>
+      </c>
+      <c r="D6" s="1">
+        <v>1263.0082758621</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>146508.96</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-45101.76</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-30.784301519852</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>101407.2</v>
+      </c>
+      <c r="M6" s="1">
+        <v>101407.2</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="1">
+        <v>15354.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>26.56</v>
+      </c>
+      <c r="D7" s="1">
+        <v>27.0131438062</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>414759.81</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-6957.57</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-1.6774937764582</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>407802.24</v>
+      </c>
+      <c r="M7" s="1">
+        <v>407802.24</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="1">
+        <v>261.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>111.2</v>
+      </c>
+      <c r="D8" s="1">
+        <v>118.4</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>30902.4</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-1879.2</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-6.0810810810811</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>29023.2</v>
+      </c>
+      <c r="M8" s="1">
+        <v>29023.2</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="1">
+        <v>818.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>68.85</v>
+      </c>
+      <c r="D9" s="1">
+        <v>62.9093520782</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>51459.85</v>
+      </c>
+      <c r="H9" s="1">
+        <v>4859.45</v>
+      </c>
+      <c r="I9" s="1">
+        <v>9.4431872615252</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>56319.3</v>
+      </c>
+      <c r="M9" s="1">
+        <v>56319.3</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="1">
+        <v>13722.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>10.725</v>
+      </c>
+      <c r="D10" s="1">
+        <v>8.8602273721</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>121580.04</v>
+      </c>
+      <c r="H10" s="1">
+        <v>25588.41</v>
+      </c>
+      <c r="I10" s="1">
+        <v>21.046555010181</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>147168.45</v>
+      </c>
+      <c r="M10" s="1">
+        <v>147168.45</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="1">
+        <v>2758.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>189.52</v>
+      </c>
+      <c r="D11" s="1">
+        <v>162.1618636693</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>447242.42</v>
+      </c>
+      <c r="H11" s="1">
+        <v>75453.74</v>
+      </c>
+      <c r="I11" s="1">
+        <v>16.87088179158</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>522696.16</v>
+      </c>
+      <c r="M11" s="1">
+        <v>522696.16</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1832.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>406.6</v>
+      </c>
+      <c r="D12" s="1">
+        <v>235.8401637555</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>432059.18</v>
+      </c>
+      <c r="H12" s="1">
+        <v>312832.02</v>
+      </c>
+      <c r="I12" s="1">
+        <v>72.404900643472</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>744891.2</v>
+      </c>
+      <c r="M12" s="1">
+        <v>744891.2</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="1">
+        <v>4631.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>16.21</v>
+      </c>
+      <c r="D13" s="1">
+        <v>25.1987583675</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>116695.45</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-41626.94</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-35.671433633445</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>75068.51</v>
+      </c>
+      <c r="M13" s="1">
+        <v>75068.51</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="1">
+        <v>546.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>55.3</v>
+      </c>
+      <c r="D14" s="1">
+        <v>63.55</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>34698.3</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-4504.5</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-12.981904012589</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>30193.8</v>
+      </c>
+      <c r="M14" s="1">
+        <v>30193.8</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="1">
+        <v>5253.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D15" s="1">
+        <v>61.854368932</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>324921.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-55337.04</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-17.030921362423</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>269583.96</v>
+      </c>
+      <c r="M15" s="1">
+        <v>269583.96</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="1">
+        <v>2497.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>9.976</v>
+      </c>
+      <c r="D16" s="1">
+        <v>13.1750020024</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>32897.98</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-7987.91</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-24.28085250219</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>24910.07</v>
+      </c>
+      <c r="M16" s="1">
+        <v>24910.07</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="1">
+        <v>6176.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>70.84</v>
+      </c>
+      <c r="D17" s="1">
+        <v>56.3800647668</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>348203.28</v>
+      </c>
+      <c r="H17" s="1">
+        <v>89304.56</v>
+      </c>
+      <c r="I17" s="1">
+        <v>25.647248354467</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>437507.84</v>
+      </c>
+      <c r="M17" s="1">
+        <v>437507.84</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="1">
+        <v>2992.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>34.06</v>
+      </c>
+      <c r="D18" s="1">
+        <v>29.7645855615</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>89055.64</v>
+      </c>
+      <c r="H18" s="1">
+        <v>12851.88</v>
+      </c>
+      <c r="I18" s="1">
+        <v>14.431292616616</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>101907.52</v>
+      </c>
+      <c r="M18" s="1">
+        <v>101907.52</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="1">
+        <v>2132.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D19" s="1">
+        <v>539.8435365854</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1150946.42</v>
+      </c>
+      <c r="H19" s="1">
+        <v>2379219.18</v>
+      </c>
+      <c r="I19" s="1">
+        <v>206.71850041464</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3530165.6</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3530165.6</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="1">
+        <v>686.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>66.94</v>
+      </c>
+      <c r="D20" s="1">
+        <v>61.44</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>42147.84</v>
+      </c>
+      <c r="H20" s="1">
+        <v>3773.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>8.9518229166667</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>45920.84</v>
+      </c>
+      <c r="M20" s="1">
+        <v>45920.84</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="1">
+        <v>16973.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>42.81</v>
+      </c>
+      <c r="D21" s="1">
+        <v>28.8278041595</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>489294.32</v>
+      </c>
+      <c r="H21" s="1">
+        <v>237319.81</v>
+      </c>
+      <c r="I21" s="1">
+        <v>48.502465755172</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>726614.13</v>
+      </c>
+      <c r="M21" s="1">
+        <v>726614.13</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="1">
+        <v>3725.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>9.79</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8.3950013423</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>31271.38</v>
+      </c>
+      <c r="H22" s="1">
+        <v>5196.37</v>
+      </c>
+      <c r="I22" s="1">
+        <v>16.61701530281</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>36467.75</v>
+      </c>
+      <c r="M22" s="1">
+        <v>36467.75</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" s="1">
+        <v>595.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>66.3</v>
+      </c>
+      <c r="D23" s="1">
+        <v>54.85</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>32635.75</v>
+      </c>
+      <c r="H23" s="1">
+        <v>6812.75</v>
+      </c>
+      <c r="I23" s="1">
+        <v>20.875113947129</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>39448.5</v>
+      </c>
+      <c r="M23" s="1">
+        <v>39448.5</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="1">
+        <v>3780.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>22.24</v>
+      </c>
+      <c r="D24" s="1">
+        <v>18.1805714286</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>68722.56</v>
+      </c>
+      <c r="H24" s="1">
+        <v>15344.64</v>
+      </c>
+      <c r="I24" s="1">
+        <v>22.328388232336</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>84067.2</v>
+      </c>
+      <c r="M24" s="1">
+        <v>84067.2</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" s="1">
+        <v>30797.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>21.75</v>
+      </c>
+      <c r="D25" s="1">
+        <v>9.7652784362</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>300741.28</v>
+      </c>
+      <c r="H25" s="1">
+        <v>369093.47</v>
+      </c>
+      <c r="I25" s="1">
+        <v>122.72790419726</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>669834.75</v>
+      </c>
+      <c r="M25" s="1">
+        <v>669834.75</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B26" s="1">
+        <v>25443.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>3.183</v>
+      </c>
+      <c r="D26" s="1">
+        <v>3.1977663798</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>81360.77</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-375.7</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-0.46177045767881</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>80985.07</v>
+      </c>
+      <c r="M26" s="1">
+        <v>80985.07</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="1">
+        <v>68599.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>11.998</v>
+      </c>
+      <c r="D27" s="1">
+        <v>7.8345162466</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>537439.98</v>
+      </c>
+      <c r="H27" s="1">
+        <v>285610.82</v>
+      </c>
+      <c r="I27" s="1">
+        <v>53.142830944583</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>823050.8</v>
+      </c>
+      <c r="M27" s="1">
+        <v>823050.8</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="1">
+        <v>4423.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>18.68</v>
+      </c>
+      <c r="D28" s="1">
+        <v>16.4668573366</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>72832.91</v>
+      </c>
+      <c r="H28" s="1">
+        <v>9788.73</v>
+      </c>
+      <c r="I28" s="1">
+        <v>13.439982008133</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>82621.64</v>
+      </c>
+      <c r="M28" s="1">
+        <v>82621.64</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2924.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>15.17</v>
+      </c>
+      <c r="D29" s="1">
+        <v>14.175</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>41447.7</v>
+      </c>
+      <c r="H29" s="1">
+        <v>2909.38</v>
+      </c>
+      <c r="I29" s="1">
+        <v>7.0194003527337</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>44357.08</v>
+      </c>
+      <c r="M29" s="1">
+        <v>44357.08</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="1">
+        <v>646.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>172.6</v>
+      </c>
+      <c r="D30" s="1">
+        <v>127.7952012384</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>82555.7</v>
+      </c>
+      <c r="H30" s="1">
+        <v>28943.9</v>
+      </c>
+      <c r="I30" s="1">
+        <v>35.059844444418</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>111499.6</v>
+      </c>
+      <c r="M30" s="1">
+        <v>111499.6</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="1">
+        <v>369.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>320.3</v>
+      </c>
+      <c r="D31" s="1">
+        <v>188.7486449864</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>69648.25</v>
+      </c>
+      <c r="H31" s="1">
+        <v>48542.45</v>
+      </c>
+      <c r="I31" s="1">
+        <v>69.696582469768</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>118190.7</v>
+      </c>
+      <c r="M31" s="1">
+        <v>118190.7</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="1">
+        <v>999.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>30.08</v>
+      </c>
+      <c r="D32" s="1">
+        <v>34.2</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>34165.8</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-4115.88</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-12.046783625731</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>30049.92</v>
+      </c>
+      <c r="M32" s="1">
+        <v>30049.92</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="1">
+        <v>5151.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>60.94</v>
+      </c>
+      <c r="D33" s="1">
+        <v>78.442085032</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>404055.18</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-90153.24</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-22.312110934947</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>313901.94</v>
+      </c>
+      <c r="M33" s="1">
+        <v>313901.94</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>97</v>
+      </c>
+      <c r="B34" s="1">
+        <v>5779.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>101.84</v>
+      </c>
+      <c r="D34" s="1">
+        <v>76.4371431043</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>441730.25</v>
+      </c>
+      <c r="H34" s="1">
+        <v>146803.11</v>
+      </c>
+      <c r="I34" s="1">
+        <v>33.233655607693</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>588533.36</v>
+      </c>
+      <c r="M34" s="1">
+        <v>588533.36</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="1">
+        <v>989864.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>11.314</v>
+      </c>
+      <c r="D35" s="1">
+        <v>11.257690511</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>11143582.56</v>
+      </c>
+      <c r="H35" s="1">
+        <v>55738.74</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.50018689860184</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>11199321.3</v>
+      </c>
+      <c r="M35" s="1">
+        <v>11199321.3</v>
+      </c>
+      <c r="N35" s="1">
+        <v>5.97</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="1">
+        <v>336122.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>10.738</v>
+      </c>
+      <c r="D36" s="1">
+        <v>10.6772995222</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>3588875.27</v>
+      </c>
+      <c r="H36" s="1">
+        <v>20402.77</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0.5685003926035</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>3609278.04</v>
+      </c>
+      <c r="M36" s="1">
+        <v>3609278.04</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>103</v>
+      </c>
+      <c r="B37" s="1">
+        <v>1338.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>50.42</v>
+      </c>
+      <c r="D37" s="1">
+        <v>52.4771524664</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>70214.43</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-2752.47</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-3.9200916392827</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>67461.96</v>
+      </c>
+      <c r="M37" s="1">
+        <v>67461.96</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>105</v>
+      </c>
+      <c r="B38" s="1">
+        <v>7108.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>13.904</v>
+      </c>
+      <c r="D38" s="1">
+        <v>11.9557132808</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>84981.21</v>
+      </c>
+      <c r="H38" s="1">
+        <v>13848.42</v>
+      </c>
+      <c r="I38" s="1">
+        <v>16.295861167427</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>98829.63</v>
+      </c>
+      <c r="M38" s="1">
+        <v>98829.63</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B39" s="1">
+        <v>7853.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>25.54</v>
+      </c>
+      <c r="D39" s="1">
+        <v>25.08376544</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>196982.81</v>
+      </c>
+      <c r="H39" s="1">
+        <v>3582.81</v>
+      </c>
+      <c r="I39" s="1">
+        <v>1.8188439894831</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>200565.62</v>
+      </c>
+      <c r="M39" s="1">
+        <v>200565.62</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40" s="1">
+        <v>26920.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>12.72</v>
+      </c>
+      <c r="D40" s="1">
+        <v>10.5668688707</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>284460.11</v>
+      </c>
+      <c r="H40" s="1">
+        <v>57962.29</v>
+      </c>
+      <c r="I40" s="1">
+        <v>20.37624537233</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>342422.4</v>
+      </c>
+      <c r="M40" s="1">
+        <v>342422.4</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>111</v>
+      </c>
+      <c r="B41" s="1">
+        <v>3022.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>16.1</v>
+      </c>
+      <c r="D41" s="1">
+        <v>16.045</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>48487.99</v>
+      </c>
+      <c r="H41" s="1">
+        <v>166.21</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0.34278591461514</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>48654.2</v>
+      </c>
+      <c r="M41" s="1">
+        <v>48654.2</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42" s="1">
+        <v>357.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>81.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>92.7</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>33093.9</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-4176.9</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-12.621359223301</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>28917.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>28917.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>115</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2513.0</v>
+      </c>
+      <c r="C43" s="1">
         <v>38.1</v>
       </c>
-      <c r="E2" s="1">
-[...29 lines deleted...]
-      <c r="O2" s="1">
+      <c r="D43" s="1">
+        <v>34.4103820135</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>86473.29</v>
+      </c>
+      <c r="H43" s="1">
+        <v>9272.01</v>
+      </c>
+      <c r="I43" s="1">
+        <v>10.722397632841</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>95745.3</v>
+      </c>
+      <c r="M43" s="1">
+        <v>95745.3</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>117</v>
+      </c>
+      <c r="B44" s="1">
+        <v>2799.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D44" s="1">
+        <v>67.9513219007</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>190195.75</v>
+      </c>
+      <c r="H44" s="1">
+        <v>28406.15</v>
+      </c>
+      <c r="I44" s="1">
+        <v>14.935218058237</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>218601.9</v>
+      </c>
+      <c r="M44" s="1">
+        <v>218601.9</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>119</v>
+      </c>
+      <c r="B45" s="1">
+        <v>530.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>53.2</v>
+      </c>
+      <c r="D45" s="1">
+        <v>62.15</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>32939.5</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-4743.5</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-14.400643604183</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>28196.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>28196.0</v>
+      </c>
+      <c r="N45" s="1">
         <v>0.02</v>
       </c>
-      <c r="P2">
-[...46 lines deleted...]
-      <c r="O3" s="1">
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>121</v>
+      </c>
+      <c r="B46" s="1">
+        <v>10632.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>17.685</v>
+      </c>
+      <c r="D46" s="1">
+        <v>18.5619112114</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>197350.24</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-9323.32</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-4.7242506520387</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>188026.92</v>
+      </c>
+      <c r="M46" s="1">
+        <v>188026.92</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B47" s="1">
+        <v>3235.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D47" s="1">
+        <v>61.3666089645</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>198520.98</v>
+      </c>
+      <c r="H47" s="1">
+        <v>17059.42</v>
+      </c>
+      <c r="I47" s="1">
+        <v>8.5932580022525</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>215580.4</v>
+      </c>
+      <c r="M47" s="1">
+        <v>215580.4</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>125</v>
+      </c>
+      <c r="B48" s="1">
+        <v>6196.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>17.03</v>
+      </c>
+      <c r="D48" s="1">
+        <v>29.5096981924</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>182842.09</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-77324.21</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-42.290158682828</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>105517.88</v>
+      </c>
+      <c r="M48" s="1">
+        <v>105517.88</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B49" s="1">
+        <v>8312.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>31.5</v>
+      </c>
+      <c r="D49" s="1">
+        <v>29.9250228585</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>248736.79</v>
+      </c>
+      <c r="H49" s="1">
+        <v>13091.21</v>
+      </c>
+      <c r="I49" s="1">
+        <v>5.2630774884568</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>261828.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>261828.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>129</v>
+      </c>
+      <c r="B50" s="1">
+        <v>1293.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>244.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>224.085158546</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>289742.11</v>
+      </c>
+      <c r="H50" s="1">
+        <v>25749.89</v>
+      </c>
+      <c r="I50" s="1">
+        <v>8.8871755645046</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>315492.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>315492.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>131</v>
+      </c>
+      <c r="B51" s="1">
+        <v>4409.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>51.6</v>
+      </c>
+      <c r="D51" s="1">
+        <v>49.8011408483</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>219573.23</v>
+      </c>
+      <c r="H51" s="1">
+        <v>7931.17</v>
+      </c>
+      <c r="I51" s="1">
+        <v>3.612084223564</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>227504.4</v>
+      </c>
+      <c r="M51" s="1">
+        <v>227504.4</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>133</v>
+      </c>
+      <c r="B52" s="1">
+        <v>4977.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D52" s="1">
+        <v>30.7393088206</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>152989.54</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-22990.3</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-15.027367230466</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>129999.24</v>
+      </c>
+      <c r="M52" s="1">
+        <v>129999.24</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>135</v>
+      </c>
+      <c r="B53" s="1">
+        <v>25827.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>17.805</v>
+      </c>
+      <c r="D53" s="1">
+        <v>19.1073914895</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>493486.6</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-33636.86</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-6.8161648158228</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>459849.74</v>
+      </c>
+      <c r="M53" s="1">
+        <v>459849.74</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>137</v>
+      </c>
+      <c r="B54" s="1">
+        <v>51960.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>4.449</v>
+      </c>
+      <c r="D54" s="1">
+        <v>4.5131250962</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>234501.98</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-3331.94</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-1.4208579390247</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>231170.04</v>
+      </c>
+      <c r="M54" s="1">
+        <v>231170.04</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>139</v>
+      </c>
+      <c r="B55" s="1">
+        <v>729.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>129.95</v>
+      </c>
+      <c r="D55" s="1">
+        <v>145.2709876543</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>105902.55</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-11169.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-10.546488257365</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>94733.55</v>
+      </c>
+      <c r="M55" s="1">
+        <v>94733.55</v>
+      </c>
+      <c r="N55" s="1">
         <v>0.05</v>
       </c>
-      <c r="P3">
-[...46 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>141</v>
+      </c>
+      <c r="B56" s="1">
+        <v>5400.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>37.66</v>
+      </c>
+      <c r="D56" s="1">
+        <v>43.2947407407</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>233791.6</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-30427.6</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-13.014838856486</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>203364.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>203364.0</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>143</v>
+      </c>
+      <c r="B57" s="1">
+        <v>69632.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>9.821</v>
+      </c>
+      <c r="D57" s="1">
+        <v>6.1671846278</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>429433.4</v>
+      </c>
+      <c r="H57" s="1">
+        <v>254422.47</v>
+      </c>
+      <c r="I57" s="1">
+        <v>59.246083327473</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>683855.87</v>
+      </c>
+      <c r="M57" s="1">
+        <v>683855.87</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>145</v>
+      </c>
+      <c r="B58" s="1">
+        <v>17207.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>27.18</v>
+      </c>
+      <c r="D58" s="1">
+        <v>15.4439239844</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>265743.6</v>
+      </c>
+      <c r="H58" s="1">
+        <v>201942.66</v>
+      </c>
+      <c r="I58" s="1">
+        <v>75.991542223406</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>467686.26</v>
+      </c>
+      <c r="M58" s="1">
+        <v>467686.26</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>147</v>
+      </c>
+      <c r="B59" s="1">
+        <v>1423.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>116.5</v>
+      </c>
+      <c r="D59" s="1">
+        <v>103.8411384399</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>147765.94</v>
+      </c>
+      <c r="H59" s="1">
+        <v>18013.56</v>
+      </c>
+      <c r="I59" s="1">
+        <v>12.190603599179</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>165779.5</v>
+      </c>
+      <c r="M59" s="1">
+        <v>165779.5</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>149</v>
+      </c>
+      <c r="B60" s="1">
+        <v>1365.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>168.5</v>
+      </c>
+      <c r="D60" s="1">
+        <v>186.0994358974</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>254025.73</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-24023.23</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-9.4570065796091</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>230002.5</v>
+      </c>
+      <c r="M60" s="1">
+        <v>230002.5</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>151</v>
+      </c>
+      <c r="B61" s="1">
+        <v>531.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>63.48</v>
+      </c>
+      <c r="D61" s="1">
+        <v>68.16</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>36192.96</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-2485.08</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-6.8661971830986</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>33707.88</v>
+      </c>
+      <c r="M61" s="1">
+        <v>33707.88</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>153</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1286.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>22.2</v>
+      </c>
+      <c r="D62" s="1">
+        <v>25.6599844479</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>32998.74</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-4449.54</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-13.483969387922</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>28549.2</v>
+      </c>
+      <c r="M62" s="1">
+        <v>28549.2</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>155</v>
+      </c>
+      <c r="B63" s="1">
+        <v>217.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>306.2</v>
+      </c>
+      <c r="D63" s="1">
+        <v>319.4589861751</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>69322.6</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-2877.2</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-4.1504502139273</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>66445.4</v>
+      </c>
+      <c r="M63" s="1">
+        <v>66445.4</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>157</v>
+      </c>
+      <c r="B64" s="1">
+        <v>2320.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>61.62</v>
+      </c>
+      <c r="D64" s="1">
+        <v>62.6796077586</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>145416.69</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-2458.29</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-1.6905143419232</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>142958.4</v>
+      </c>
+      <c r="M64" s="1">
+        <v>142958.4</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>159</v>
+      </c>
+      <c r="B65" s="1">
+        <v>379.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>71.8</v>
+      </c>
+      <c r="D65" s="1">
+        <v>83.25</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>31551.75</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-4339.55</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-13.753753753754</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>27212.2</v>
+      </c>
+      <c r="M65" s="1">
+        <v>27212.2</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>161</v>
+      </c>
+      <c r="B66" s="1">
+        <v>1021.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>41.25</v>
+      </c>
+      <c r="D66" s="1">
+        <v>39.45</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>40278.45</v>
+      </c>
+      <c r="H66" s="1">
+        <v>1837.8</v>
+      </c>
+      <c r="I66" s="1">
+        <v>4.5627376425856</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>42116.25</v>
+      </c>
+      <c r="M66" s="1">
+        <v>42116.25</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>163</v>
+      </c>
+      <c r="B67" s="1">
+        <v>879.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>39.26</v>
+      </c>
+      <c r="D67" s="1">
+        <v>36.76</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>32312.04</v>
+      </c>
+      <c r="H67" s="1">
+        <v>2197.5</v>
+      </c>
+      <c r="I67" s="1">
+        <v>6.8008705114255</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>34509.54</v>
+      </c>
+      <c r="M67" s="1">
+        <v>34509.54</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>165</v>
+      </c>
+      <c r="B68" s="1">
+        <v>1881.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>191.5</v>
+      </c>
+      <c r="D68" s="1">
+        <v>153.6064061669</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>288933.65</v>
+      </c>
+      <c r="H68" s="1">
+        <v>71277.85</v>
+      </c>
+      <c r="I68" s="1">
+        <v>24.669279607965</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>360211.5</v>
+      </c>
+      <c r="M68" s="1">
+        <v>360211.5</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>167</v>
+      </c>
+      <c r="B69" s="1">
+        <v>686.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>58.3</v>
+      </c>
+      <c r="D69" s="1">
+        <v>65.9</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>45207.4</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-5213.6</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-11.532625189681</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>39993.8</v>
+      </c>
+      <c r="M69" s="1">
+        <v>39993.8</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>169</v>
+      </c>
+      <c r="B70" s="1">
+        <v>10035.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>42.82</v>
+      </c>
+      <c r="D70" s="1">
+        <v>35.3230772297</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>354467.08</v>
+      </c>
+      <c r="H70" s="1">
+        <v>75231.62</v>
+      </c>
+      <c r="I70" s="1">
+        <v>21.223866543545</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>429698.7</v>
+      </c>
+      <c r="M70" s="1">
+        <v>429698.7</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>171</v>
+      </c>
+      <c r="B71" s="1">
+        <v>2948.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>9.026</v>
+      </c>
+      <c r="D71" s="1">
+        <v>10.63</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>31337.24</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-4728.59</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-15.08936332619</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>26608.65</v>
+      </c>
+      <c r="M71" s="1">
+        <v>26608.65</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>173</v>
+      </c>
+      <c r="B72" s="1">
+        <v>464.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>236.2</v>
+      </c>
+      <c r="D72" s="1">
+        <v>258.4122413793</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>119903.28</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-10306.48</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-8.5956614364511</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>109596.8</v>
+      </c>
+      <c r="M72" s="1">
+        <v>109596.8</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>175</v>
+      </c>
+      <c r="B73" s="1">
+        <v>2909.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>71.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>77.552767274</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>225601.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-19062.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-8.4494306319564</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>206539.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>206539.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>177</v>
+      </c>
+      <c r="B74" s="1">
+        <v>958.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>70.26</v>
+      </c>
+      <c r="D74" s="1">
+        <v>68.993256785</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>66095.54</v>
+      </c>
+      <c r="H74" s="1">
+        <v>1213.54</v>
+      </c>
+      <c r="I74" s="1">
+        <v>1.8360391639133</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>67309.08</v>
+      </c>
+      <c r="M74" s="1">
+        <v>67309.08</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>179</v>
+      </c>
+      <c r="B75" s="1">
+        <v>170.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>1464.0614705882</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>248890.45</v>
+      </c>
+      <c r="H75" s="1">
+        <v>26509.55</v>
+      </c>
+      <c r="I75" s="1">
+        <v>10.651091675072</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>275400.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>275400.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>181</v>
+      </c>
+      <c r="B76" s="1">
+        <v>657.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>55.95</v>
+      </c>
+      <c r="D76" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>32022.18</v>
+      </c>
+      <c r="H76" s="1">
+        <v>4736.97</v>
+      </c>
+      <c r="I76" s="1">
+        <v>14.792778005745</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>36759.15</v>
+      </c>
+      <c r="M76" s="1">
+        <v>36759.15</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>183</v>
+      </c>
+      <c r="B77" s="1">
+        <v>1010.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>26.82</v>
+      </c>
+      <c r="D77" s="1">
+        <v>31.64</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>31956.4</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-4868.2</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-15.233881163085</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>27088.2</v>
+      </c>
+      <c r="M77" s="1">
+        <v>27088.2</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>185</v>
+      </c>
+      <c r="B78" s="1">
+        <v>13877.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>21.19</v>
+      </c>
+      <c r="D78" s="1">
+        <v>13.906142538</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>192975.54</v>
+      </c>
+      <c r="H78" s="1">
+        <v>101078.09</v>
+      </c>
+      <c r="I78" s="1">
+        <v>52.378705612121</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>294053.63</v>
+      </c>
+      <c r="M78" s="1">
+        <v>294053.63</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>187</v>
+      </c>
+      <c r="B79" s="1">
+        <v>6129.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>55.16</v>
+      </c>
+      <c r="D79" s="1">
+        <v>40.5676847773</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>248639.34</v>
+      </c>
+      <c r="H79" s="1">
+        <v>89436.3</v>
+      </c>
+      <c r="I79" s="1">
+        <v>35.970293357439</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>338075.64</v>
+      </c>
+      <c r="M79" s="1">
+        <v>338075.64</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>189</v>
+      </c>
+      <c r="B80" s="1">
+        <v>6281.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>85.94</v>
+      </c>
+      <c r="D80" s="1">
+        <v>35.9231300748</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>225633.18</v>
+      </c>
+      <c r="H80" s="1">
+        <v>314155.96</v>
+      </c>
+      <c r="I80" s="1">
+        <v>139.23305074192</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>539789.14</v>
+      </c>
+      <c r="M80" s="1">
+        <v>539789.14</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>191</v>
+      </c>
+      <c r="B81" s="1">
+        <v>14588.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>28.175</v>
+      </c>
+      <c r="D81" s="1">
+        <v>13.5492720044</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>197656.78</v>
+      </c>
+      <c r="H81" s="1">
+        <v>213360.12</v>
+      </c>
+      <c r="I81" s="1">
+        <v>107.94475150309</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>411016.9</v>
+      </c>
+      <c r="M81" s="1">
+        <v>411016.9</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>193</v>
+      </c>
+      <c r="B82" s="1">
+        <v>805.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>35.26</v>
+      </c>
+      <c r="D82" s="1">
+        <v>39.1</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>31475.5</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-3091.2</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-9.8209718670077</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>28384.3</v>
+      </c>
+      <c r="M82" s="1">
+        <v>28384.3</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>195</v>
+      </c>
+      <c r="B83" s="1">
+        <v>113699.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D83" s="1">
+        <v>3.2783996341</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>372750.76</v>
+      </c>
+      <c r="H83" s="1">
+        <v>336048.81</v>
+      </c>
+      <c r="I83" s="1">
+        <v>90.153755823328</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>708799.57</v>
+      </c>
+      <c r="M83" s="1">
+        <v>708799.57</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>197</v>
+      </c>
+      <c r="B84" s="1">
+        <v>6167.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>13.925</v>
+      </c>
+      <c r="D84" s="1">
+        <v>19.149380574</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>118094.23</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-32218.75</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-27.282238937499</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>85875.48</v>
+      </c>
+      <c r="M84" s="1">
+        <v>85875.48</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>199</v>
+      </c>
+      <c r="B85" s="1">
+        <v>2167.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>13.43</v>
+      </c>
+      <c r="D85" s="1">
+        <v>14.99</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>32483.33</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-3380.52</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-10.406937958639</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>29102.81</v>
+      </c>
+      <c r="M85" s="1">
+        <v>29102.81</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>201</v>
+      </c>
+      <c r="B86" s="1">
+        <v>1318.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>121.55</v>
+      </c>
+      <c r="D86" s="1">
+        <v>114.1636494689</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>150467.69</v>
+      </c>
+      <c r="H86" s="1">
+        <v>9735.21</v>
+      </c>
+      <c r="I86" s="1">
+        <v>6.4699670739944</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>160202.9</v>
+      </c>
+      <c r="M86" s="1">
+        <v>160202.9</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>203</v>
+      </c>
+      <c r="B87" s="1">
+        <v>387.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>266.1</v>
+      </c>
+      <c r="D87" s="1">
+        <v>546.615994832</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>211540.39</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-108559.69</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-51.318658342267</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>102980.7</v>
+      </c>
+      <c r="M87" s="1">
+        <v>102980.7</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>205</v>
+      </c>
+      <c r="B88" s="1">
+        <v>1030.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>35.9</v>
+      </c>
+      <c r="D88" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>36688.6</v>
+      </c>
+      <c r="H88" s="1">
+        <v>288.4</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.78607523862998</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>36977.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>36977.0</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>207</v>
+      </c>
+      <c r="B89" s="1">
+        <v>1889.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>49.36</v>
+      </c>
+      <c r="D89" s="1">
+        <v>63.4453943886</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>119848.35</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-26607.31</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-22.2008146128</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>93241.04</v>
+      </c>
+      <c r="M89" s="1">
+        <v>93241.04</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>209</v>
+      </c>
+      <c r="B90" s="1">
+        <v>960.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>28.1</v>
+      </c>
+      <c r="D90" s="1">
+        <v>33.4333333333</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>32096.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-5120.0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-15.952143569292</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>26976.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>26976.0</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>211</v>
+      </c>
+      <c r="B91" s="1">
+        <v>89017.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>4.361</v>
+      </c>
+      <c r="D91" s="1">
+        <v>3.5780220632</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>318504.79</v>
+      </c>
+      <c r="H91" s="1">
+        <v>69698.35</v>
+      </c>
+      <c r="I91" s="1">
+        <v>21.882983298305</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>388203.14</v>
+      </c>
+      <c r="M91" s="1">
+        <v>388203.14</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>213</v>
+      </c>
+      <c r="B92" s="1">
+        <v>3861.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>23.68</v>
+      </c>
+      <c r="D92" s="1">
+        <v>26.8484900285</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>103662.02</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-12233.54</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-11.801371418384</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>91428.48</v>
+      </c>
+      <c r="M92" s="1">
+        <v>91428.48</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>215</v>
+      </c>
+      <c r="B93" s="1">
+        <v>2176.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D93" s="1">
+        <v>139.7120036765</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>304013.32</v>
+      </c>
+      <c r="H93" s="1">
+        <v>56549.88</v>
+      </c>
+      <c r="I93" s="1">
+        <v>18.601119187804</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>360563.2</v>
+      </c>
+      <c r="M93" s="1">
+        <v>360563.2</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>217</v>
+      </c>
+      <c r="B94" s="1">
+        <v>1699.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>154.05</v>
+      </c>
+      <c r="D94" s="1">
+        <v>77.8661506769</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>132294.59</v>
+      </c>
+      <c r="H94" s="1">
+        <v>129436.36</v>
+      </c>
+      <c r="I94" s="1">
+        <v>97.839495931013</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>261730.95</v>
+      </c>
+      <c r="M94" s="1">
+        <v>261730.95</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>219</v>
+      </c>
+      <c r="B95" s="1">
+        <v>1926.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>50.08</v>
+      </c>
+      <c r="D95" s="1">
+        <v>56.8768535826</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>109544.82</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-13090.74</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-11.950122333489</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>96454.08</v>
+      </c>
+      <c r="M95" s="1">
+        <v>96454.08</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>221</v>
+      </c>
+      <c r="B96" s="1">
+        <v>1140.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D96" s="1">
+        <v>397.6425</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>453312.45</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-22278.45</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-4.9145903669754</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>431034.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>431034.0</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>223</v>
+      </c>
+      <c r="B97" s="1">
+        <v>6573.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>26.26</v>
+      </c>
+      <c r="D97" s="1">
+        <v>20.9075171155</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>137425.11</v>
+      </c>
+      <c r="H97" s="1">
+        <v>35181.87</v>
+      </c>
+      <c r="I97" s="1">
+        <v>25.600758114729</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>172606.98</v>
+      </c>
+      <c r="M97" s="1">
+        <v>172606.98</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>225</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1210.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D98" s="1">
+        <v>608.7785289256</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>736622.02</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-154188.52</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-20.93183692771</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>582433.5</v>
+      </c>
+      <c r="M98" s="1">
+        <v>582433.5</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>227</v>
+      </c>
+      <c r="B99" s="1">
+        <v>3449.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>45.53</v>
+      </c>
+      <c r="D99" s="1">
+        <v>58.4428501015</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>201569.39</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-44536.42</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-22.094832950578</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>157032.97</v>
+      </c>
+      <c r="M99" s="1">
+        <v>157032.97</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>229</v>
+      </c>
+      <c r="B100" s="1">
+        <v>1629.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>133.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>114.2238367096</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>186070.63</v>
+      </c>
+      <c r="H100" s="1">
+        <v>30586.37</v>
+      </c>
+      <c r="I100" s="1">
+        <v>16.43804290876</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>216657.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>216657.0</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>231</v>
+      </c>
+      <c r="B101" s="1">
+        <v>2925.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>15.72</v>
+      </c>
+      <c r="D101" s="1">
+        <v>11.7937435897</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>34496.7</v>
+      </c>
+      <c r="H101" s="1">
+        <v>11484.3</v>
+      </c>
+      <c r="I101" s="1">
+        <v>33.291010444477</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>45981.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>45981.0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>233</v>
+      </c>
+      <c r="B102" s="1">
+        <v>3181.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>51.22</v>
+      </c>
+      <c r="D102" s="1">
+        <v>52.23911663</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>166172.63</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-3241.81</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-1.9508688043272</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>162930.82</v>
+      </c>
+      <c r="M102" s="1">
+        <v>162930.82</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>235</v>
+      </c>
+      <c r="B103" s="1">
+        <v>302.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>478.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>229.6088741722</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>69341.88</v>
+      </c>
+      <c r="H103" s="1">
+        <v>75014.12</v>
+      </c>
+      <c r="I103" s="1">
+        <v>108.18010702911</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>144356.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>144356.0</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>237</v>
+      </c>
+      <c r="B104" s="1">
+        <v>32115.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>3.594</v>
+      </c>
+      <c r="D104" s="1">
+        <v>3.4595089522</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>111102.13</v>
+      </c>
+      <c r="H104" s="1">
+        <v>4319.18</v>
+      </c>
+      <c r="I104" s="1">
+        <v>3.8875762327869</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>115421.31</v>
+      </c>
+      <c r="M104" s="1">
+        <v>115421.31</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>239</v>
+      </c>
+      <c r="B105" s="1">
+        <v>2107.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>76.28</v>
+      </c>
+      <c r="D105" s="1">
+        <v>69.161067869</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>145722.37</v>
+      </c>
+      <c r="H105" s="1">
+        <v>14999.59</v>
+      </c>
+      <c r="I105" s="1">
+        <v>10.29326520012</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>160721.96</v>
+      </c>
+      <c r="M105" s="1">
+        <v>160721.96</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>241</v>
+      </c>
+      <c r="B106" s="1">
+        <v>36514.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>12.28</v>
+      </c>
+      <c r="D106" s="1">
+        <v>5.0677551076</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>185044.01</v>
+      </c>
+      <c r="H106" s="1">
+        <v>263347.91</v>
+      </c>
+      <c r="I106" s="1">
+        <v>142.31636571214</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>448391.92</v>
+      </c>
+      <c r="M106" s="1">
+        <v>448391.92</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>243</v>
+      </c>
+      <c r="B107" s="1">
+        <v>15697.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>16.815</v>
+      </c>
+      <c r="D107" s="1">
+        <v>16.3429292221</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>256534.96</v>
+      </c>
+      <c r="H107" s="1">
+        <v>7410.1</v>
+      </c>
+      <c r="I107" s="1">
+        <v>2.8885341787334</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>263945.06</v>
+      </c>
+      <c r="M107" s="1">
+        <v>263945.06</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>245</v>
+      </c>
+      <c r="B108" s="1">
+        <v>2136.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>4811.69</v>
+      </c>
+      <c r="D108" s="1">
+        <v>4800.877326779</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>10254673.97</v>
+      </c>
+      <c r="H108" s="1">
+        <v>23095.87</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.22522286001063</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>10277769.84</v>
+      </c>
+      <c r="M108" s="1">
+        <v>10277769.84</v>
+      </c>
+      <c r="N108" s="1">
+        <v>5.48</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>247</v>
+      </c>
+      <c r="B109" s="1">
+        <v>13304.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>16.865</v>
+      </c>
+      <c r="D109" s="1">
+        <v>18.1529547505</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>241506.91</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-17134.95</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-7.0950143828183</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>224371.96</v>
+      </c>
+      <c r="M109" s="1">
+        <v>224371.96</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>249</v>
+      </c>
+      <c r="B110" s="1">
+        <v>1318.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>68.5</v>
+      </c>
+      <c r="D110" s="1">
+        <v>67.824430956</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>89392.6</v>
+      </c>
+      <c r="H110" s="1">
+        <v>890.4</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.99605560191783</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>90283.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>90283.0</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>251</v>
+      </c>
+      <c r="B111" s="1">
+        <v>4550.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>27.88</v>
+      </c>
+      <c r="D111" s="1">
+        <v>22.5882373626</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>102776.48</v>
+      </c>
+      <c r="H111" s="1">
+        <v>24077.52</v>
+      </c>
+      <c r="I111" s="1">
+        <v>23.427072030488</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>126854.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>126854.0</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>253</v>
+      </c>
+      <c r="B112" s="1">
+        <v>2618.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>37.855</v>
+      </c>
+      <c r="D112" s="1">
+        <v>31.2906913675</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>81919.03</v>
+      </c>
+      <c r="H112" s="1">
+        <v>17185.36</v>
+      </c>
+      <c r="I112" s="1">
+        <v>20.978471058556</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>99104.39</v>
+      </c>
+      <c r="M112" s="1">
+        <v>99104.39</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>255</v>
+      </c>
+      <c r="B113" s="1">
+        <v>2006.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>15.92</v>
+      </c>
+      <c r="D113" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>32818.16</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-882.64</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-2.6894865525672</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>31935.52</v>
+      </c>
+      <c r="M113" s="1">
+        <v>31935.52</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>257</v>
+      </c>
+      <c r="B114" s="1">
+        <v>1388.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>28.13</v>
+      </c>
+      <c r="D114" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>32978.88</v>
+      </c>
+      <c r="H114" s="1">
+        <v>6065.56</v>
+      </c>
+      <c r="I114" s="1">
+        <v>18.392255892256</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>39044.44</v>
+      </c>
+      <c r="M114" s="1">
+        <v>39044.44</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>259</v>
+      </c>
+      <c r="B115" s="1">
+        <v>3669.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>32.015</v>
+      </c>
+      <c r="D115" s="1">
+        <v>41.5130198964</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>152311.27</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-34848.23</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-22.879613570289</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>117463.04</v>
+      </c>
+      <c r="M115" s="1">
+        <v>117463.04</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>261</v>
+      </c>
+      <c r="B116" s="1">
+        <v>1210.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>26.39</v>
+      </c>
+      <c r="D116" s="1">
+        <v>27.83</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>33674.3</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-1742.4</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-5.1742723679483</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>31931.9</v>
+      </c>
+      <c r="M116" s="1">
+        <v>31931.9</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>263</v>
+      </c>
+      <c r="B117" s="1">
+        <v>366.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>91.2</v>
+      </c>
+      <c r="D117" s="1">
+        <v>90.7</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>33196.2</v>
+      </c>
+      <c r="H117" s="1">
+        <v>183.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.55126791620728</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>33379.2</v>
+      </c>
+      <c r="M117" s="1">
+        <v>33379.2</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>265</v>
+      </c>
+      <c r="B118" s="1">
+        <v>1055.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>38.38</v>
+      </c>
+      <c r="D118" s="1">
+        <v>36.87</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>38897.85</v>
+      </c>
+      <c r="H118" s="1">
+        <v>1593.05</v>
+      </c>
+      <c r="I118" s="1">
+        <v>4.095470572281</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>40490.9</v>
+      </c>
+      <c r="M118" s="1">
+        <v>40490.9</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>267</v>
+      </c>
+      <c r="B119" s="1">
+        <v>1679.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>331.2</v>
+      </c>
+      <c r="D119" s="1">
+        <v>239.4193508041</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>401985.09</v>
+      </c>
+      <c r="H119" s="1">
+        <v>154099.71</v>
+      </c>
+      <c r="I119" s="1">
+        <v>38.334683010258</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>556084.8</v>
+      </c>
+      <c r="M119" s="1">
+        <v>556084.8</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>269</v>
+      </c>
+      <c r="B120" s="1">
+        <v>56692.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>4.493</v>
+      </c>
+      <c r="D120" s="1">
+        <v>2.6900543287</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>152504.56</v>
+      </c>
+      <c r="H120" s="1">
+        <v>102212.6</v>
+      </c>
+      <c r="I120" s="1">
+        <v>67.022651650547</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>254717.16</v>
+      </c>
+      <c r="M120" s="1">
+        <v>254717.16</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>271</v>
+      </c>
+      <c r="B121" s="1">
+        <v>11751.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>9.08</v>
+      </c>
+      <c r="D121" s="1">
+        <v>9.3764709386</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>110182.91</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-3483.83</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-3.1618605825531</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>106699.08</v>
+      </c>
+      <c r="M121" s="1">
+        <v>106699.08</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>273</v>
+      </c>
+      <c r="B122" s="1">
+        <v>5492.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>72.49</v>
+      </c>
+      <c r="D122" s="1">
+        <v>90.9853040787</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>499691.29</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-101576.21</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-20.327792785822</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>398115.08</v>
+      </c>
+      <c r="M122" s="1">
+        <v>398115.08</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>275</v>
+      </c>
+      <c r="B123" s="1">
+        <v>4919.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>132.22</v>
+      </c>
+      <c r="D123" s="1">
+        <v>170.2944907502</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>837678.6</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-187288.42</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-22.358028484911</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>650390.18</v>
+      </c>
+      <c r="M123" s="1">
+        <v>650390.18</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>277</v>
+      </c>
+      <c r="B124" s="1">
+        <v>11108.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>32.7</v>
+      </c>
+      <c r="D124" s="1">
+        <v>32.6737432481</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>362939.94</v>
+      </c>
+      <c r="H124" s="1">
+        <v>291.66</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.080360403432039</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>363231.6</v>
+      </c>
+      <c r="M124" s="1">
+        <v>363231.6</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>279</v>
+      </c>
+      <c r="B125" s="1">
+        <v>2910.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D125" s="1">
+        <v>145.5838762887</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>423649.08</v>
+      </c>
+      <c r="H125" s="1">
+        <v>428253.42</v>
+      </c>
+      <c r="I125" s="1">
+        <v>101.08682874987</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>851902.5</v>
+      </c>
+      <c r="M125" s="1">
+        <v>851902.5</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>281</v>
+      </c>
+      <c r="B126" s="1">
+        <v>3979.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>169.14</v>
+      </c>
+      <c r="D126" s="1">
+        <v>127.6688690626</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>507994.43</v>
+      </c>
+      <c r="H126" s="1">
+        <v>165013.63</v>
+      </c>
+      <c r="I126" s="1">
+        <v>32.483354197407</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>673008.06</v>
+      </c>
+      <c r="M126" s="1">
+        <v>673008.06</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>283</v>
+      </c>
+      <c r="B127" s="1">
+        <v>3578.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>279.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>190.4069368362</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>681276.02</v>
+      </c>
+      <c r="H127" s="1">
+        <v>316985.98</v>
+      </c>
+      <c r="I127" s="1">
+        <v>46.528274986106</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>998262.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>998262.0</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>285</v>
+      </c>
+      <c r="B128" s="1">
+        <v>4057.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>20.92</v>
+      </c>
+      <c r="D128" s="1">
+        <v>19.6168893271</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>79585.72</v>
+      </c>
+      <c r="H128" s="1">
+        <v>5286.72</v>
+      </c>
+      <c r="I128" s="1">
+        <v>6.6427997384455</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>84872.44</v>
+      </c>
+      <c r="M128" s="1">
+        <v>84872.44</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>287</v>
+      </c>
+      <c r="B129" s="1">
+        <v>3696.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>78.92</v>
+      </c>
+      <c r="D129" s="1">
+        <v>37.604840368</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>138987.49</v>
+      </c>
+      <c r="H129" s="1">
+        <v>152700.83</v>
+      </c>
+      <c r="I129" s="1">
+        <v>109.86660022424</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>291688.32</v>
+      </c>
+      <c r="M129" s="1">
+        <v>291688.32</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>289</v>
+      </c>
+      <c r="B130" s="1">
+        <v>272.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>141.3</v>
+      </c>
+      <c r="D130" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>35686.4</v>
+      </c>
+      <c r="H130" s="1">
+        <v>2747.2</v>
+      </c>
+      <c r="I130" s="1">
+        <v>7.6981707317073</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>38433.6</v>
+      </c>
+      <c r="M130" s="1">
+        <v>38433.6</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>291</v>
+      </c>
+      <c r="B131" s="1">
+        <v>802.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>51.1</v>
+      </c>
+      <c r="D131" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>42105.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-1122.8</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-2.6666666666667</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>40982.2</v>
+      </c>
+      <c r="M131" s="1">
+        <v>40982.2</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>293</v>
+      </c>
+      <c r="B132" s="1">
+        <v>3144.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>69.35</v>
+      </c>
+      <c r="D132" s="1">
+        <v>25.935413486</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>81540.94</v>
+      </c>
+      <c r="H132" s="1">
+        <v>136495.46</v>
+      </c>
+      <c r="I132" s="1">
+        <v>167.39500427638</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>218036.4</v>
+      </c>
+      <c r="M132" s="1">
+        <v>218036.4</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>295</v>
+      </c>
+      <c r="B133" s="1">
+        <v>2836.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>9.72</v>
+      </c>
+      <c r="D133" s="1">
+        <v>11.505</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>32628.18</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-5062.26</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-15.514993481095</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>27565.92</v>
+      </c>
+      <c r="M133" s="1">
+        <v>27565.92</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>297</v>
+      </c>
+      <c r="B134" s="1">
+        <v>9745.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>35.1</v>
+      </c>
+      <c r="D134" s="1">
+        <v>30.3019014879</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>295292.03</v>
+      </c>
+      <c r="H134" s="1">
+        <v>46757.47</v>
+      </c>
+      <c r="I134" s="1">
+        <v>15.834314932238</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>342049.5</v>
+      </c>
+      <c r="M134" s="1">
+        <v>342049.5</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>299</v>
+      </c>
+      <c r="B135" s="1">
+        <v>634.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>53.06</v>
+      </c>
+      <c r="D135" s="1">
+        <v>51.48</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>32638.32</v>
+      </c>
+      <c r="H135" s="1">
+        <v>1001.72</v>
+      </c>
+      <c r="I135" s="1">
+        <v>3.0691530691531</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>33640.04</v>
+      </c>
+      <c r="M135" s="1">
+        <v>33640.04</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>301</v>
+      </c>
+      <c r="B136" s="1">
+        <v>6854.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>10.135</v>
+      </c>
+      <c r="D136" s="1">
+        <v>10.1791654508</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>69768.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-302.71</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-0.43388086228643</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>69465.29</v>
+      </c>
+      <c r="M136" s="1">
+        <v>69465.29</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>303</v>
+      </c>
+      <c r="B137" s="1">
+        <v>454.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>226.3</v>
+      </c>
+      <c r="D137" s="1">
+        <v>254.7246255507</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>115644.98</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-12904.78</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-11.158962542084</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>102740.2</v>
+      </c>
+      <c r="M137" s="1">
+        <v>102740.2</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>305</v>
+      </c>
+      <c r="B138" s="1">
+        <v>584.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>247.6</v>
+      </c>
+      <c r="D138" s="1">
+        <v>252.6818493151</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>147566.2</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-2967.8</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-2.011165158417</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>144598.4</v>
+      </c>
+      <c r="M138" s="1">
+        <v>144598.4</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>307</v>
+      </c>
+      <c r="B139" s="1">
+        <v>1802.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>22.08</v>
+      </c>
+      <c r="D139" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>32472.04</v>
+      </c>
+      <c r="H139" s="1">
+        <v>7316.12</v>
+      </c>
+      <c r="I139" s="1">
+        <v>22.530521642619</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>39788.16</v>
+      </c>
+      <c r="M139" s="1">
+        <v>39788.16</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>309</v>
+      </c>
+      <c r="B140" s="1">
+        <v>2298.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>100.3</v>
+      </c>
+      <c r="D140" s="1">
+        <v>103.9490034813</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>238874.81</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-8385.41</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-3.5103785116564</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>230489.4</v>
+      </c>
+      <c r="M140" s="1">
+        <v>230489.4</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>311</v>
+      </c>
+      <c r="B141" s="1">
+        <v>8472.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>80.04</v>
+      </c>
+      <c r="D141" s="1">
+        <v>66.4414117092</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>562891.64</v>
+      </c>
+      <c r="H141" s="1">
+        <v>115207.24</v>
+      </c>
+      <c r="I141" s="1">
+        <v>20.467036959369</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>678098.88</v>
+      </c>
+      <c r="M141" s="1">
+        <v>678098.88</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>313</v>
+      </c>
+      <c r="B142" s="1">
+        <v>1822.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>24.62</v>
+      </c>
+      <c r="D142" s="1">
+        <v>21.16</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>38553.52</v>
+      </c>
+      <c r="H142" s="1">
+        <v>6304.12</v>
+      </c>
+      <c r="I142" s="1">
+        <v>16.351606805293</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>44857.64</v>
+      </c>
+      <c r="M142" s="1">
+        <v>44857.64</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>315</v>
+      </c>
+      <c r="B143" s="1">
+        <v>5144.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>18.305</v>
+      </c>
+      <c r="D143" s="1">
+        <v>18.9564249611</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>97511.85</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-3350.93</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-3.4364336231955</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>94160.92</v>
+      </c>
+      <c r="M143" s="1">
+        <v>94160.92</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>317</v>
+      </c>
+      <c r="B144" s="1">
+        <v>2660.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>24.35</v>
+      </c>
+      <c r="D144" s="1">
+        <v>26.9688345865</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>71737.1</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-6966.1</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-9.7105960514155</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>64771.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>64771.0</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>319</v>
+      </c>
+      <c r="B145" s="1">
+        <v>8546.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>22.27</v>
+      </c>
+      <c r="D145" s="1">
+        <v>19.9760484437</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>170715.31</v>
+      </c>
+      <c r="H145" s="1">
+        <v>19604.11</v>
+      </c>
+      <c r="I145" s="1">
+        <v>11.483510178437</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>190319.42</v>
+      </c>
+      <c r="M145" s="1">
+        <v>190319.42</v>
+      </c>
+      <c r="N145" s="1">
         <v>0.1</v>
       </c>
-      <c r="P4">
-[...46 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>321</v>
+      </c>
+      <c r="B146" s="1">
+        <v>3769.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>56.0</v>
+      </c>
+      <c r="D146" s="1">
+        <v>60.5604908464</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>228252.49</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-17188.49</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-7.5304720662631</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>211064.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>211064.0</v>
+      </c>
+      <c r="N146" s="1">
         <v>0.11</v>
       </c>
-      <c r="P5">
-[...146 lines deleted...]
-      <c r="O8" s="1">
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>323</v>
+      </c>
+      <c r="B147" s="1">
+        <v>407.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>80.5</v>
+      </c>
+      <c r="D147" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>33374.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-610.5</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-1.8292682926829</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>32763.5</v>
+      </c>
+      <c r="M147" s="1">
+        <v>32763.5</v>
+      </c>
+      <c r="N147" s="1">
         <v>0.02</v>
       </c>
-      <c r="P8">
-[...96 lines deleted...]
-      <c r="O10" s="1">
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>325</v>
+      </c>
+      <c r="B148" s="1">
+        <v>1445.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>130.65</v>
+      </c>
+      <c r="D148" s="1">
+        <v>103.3733979239</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>149374.56</v>
+      </c>
+      <c r="H148" s="1">
+        <v>39414.69</v>
+      </c>
+      <c r="I148" s="1">
+        <v>26.386481071476</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>188789.25</v>
+      </c>
+      <c r="M148" s="1">
+        <v>188789.25</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>327</v>
+      </c>
+      <c r="B149" s="1">
+        <v>1042.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>80.32</v>
+      </c>
+      <c r="D149" s="1">
+        <v>100.2767754319</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>104488.4</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-20794.96</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-19.901692436672</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>83693.44</v>
+      </c>
+      <c r="M149" s="1">
+        <v>83693.44</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>329</v>
+      </c>
+      <c r="B150" s="1">
+        <v>6475.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>20.86</v>
+      </c>
+      <c r="D150" s="1">
+        <v>34.8302177606</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>225525.66</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-90457.16</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-40.109475790914</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>135068.5</v>
+      </c>
+      <c r="M150" s="1">
+        <v>135068.5</v>
+      </c>
+      <c r="N150" s="1">
         <v>0.07</v>
       </c>
-      <c r="P10">
-[...246 lines deleted...]
-      <c r="O15" s="1">
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>331</v>
+      </c>
+      <c r="B151" s="1">
+        <v>7684.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>34.27</v>
+      </c>
+      <c r="D151" s="1">
+        <v>36.5394442998</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>280769.09</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-17438.41</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-6.2109436619252</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>263330.68</v>
+      </c>
+      <c r="M151" s="1">
+        <v>263330.68</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>333</v>
+      </c>
+      <c r="B152" s="1">
+        <v>5542.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>23.62</v>
+      </c>
+      <c r="D152" s="1">
+        <v>31.0634806929</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>172153.81</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-41251.77</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-23.962159187764</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>130902.04</v>
+      </c>
+      <c r="M152" s="1">
+        <v>130902.04</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>335</v>
+      </c>
+      <c r="B153" s="1">
+        <v>3758.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>56.54</v>
+      </c>
+      <c r="D153" s="1">
+        <v>114.118153273</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>428856.02</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-216378.7</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-50.454858952429</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>212477.32</v>
+      </c>
+      <c r="M153" s="1">
+        <v>212477.32</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>337</v>
+      </c>
+      <c r="B154" s="1">
+        <v>400.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>279.95</v>
+      </c>
+      <c r="D154" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>156000.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>156000.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>156000.0</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>339</v>
+      </c>
+      <c r="B155" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>114.97</v>
+      </c>
+      <c r="D155" s="1">
+        <v>114.63</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>8690.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>8690.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>8690.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>341</v>
+      </c>
+      <c r="B156" s="1">
+        <v>5.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>105.83</v>
+      </c>
+      <c r="D156" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>700.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>700.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>700.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>343</v>
+      </c>
+      <c r="B157" s="1">
+        <v>-8.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>6359.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>6288.0</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-5680.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>-5680.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>-5680.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>345</v>
+      </c>
+      <c r="B158" s="1">
+        <v>-5.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>118.81</v>
+      </c>
+      <c r="D158" s="1">
+        <v>117.836</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-4870.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>-4870.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>-4870.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>347</v>
+      </c>
+      <c r="B159" s="1">
+        <v>-29.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>126.47</v>
+      </c>
+      <c r="D159" s="1">
+        <v>125.77</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-20300.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>-20300.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>-20300.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>349</v>
+      </c>
+      <c r="B160" s="1">
+        <v>-25.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>119.53</v>
+      </c>
+      <c r="D160" s="1">
+        <v>118.9</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-15750.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>-15750.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>-15750.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>351</v>
+      </c>
+      <c r="B161" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>98.783</v>
+      </c>
+      <c r="D161" s="1">
+        <v>99.69888112</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>427708.2</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-3929.13</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-0.91864733947116</v>
+      </c>
+      <c r="J161">
+        <v>1.44</v>
+      </c>
+      <c r="K161" t="s">
+        <v>352</v>
+      </c>
+      <c r="L161" s="1">
+        <v>423779.07</v>
+      </c>
+      <c r="M161" s="1">
+        <v>429956.96</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>354</v>
+      </c>
+      <c r="B162" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>99.75</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>198662.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>838.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>0.42182198910713</v>
+      </c>
+      <c r="J162">
         <v>0.16</v>
       </c>
-      <c r="P15">
-[...1196 lines deleted...]
-      <c r="O39" s="1">
+      <c r="K162">
+        <v>317.81</v>
+      </c>
+      <c r="L162" s="1">
+        <v>199500.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>199817.81</v>
+      </c>
+      <c r="N162" s="1">
         <v>0.11</v>
       </c>
-      <c r="P39">
-[...6104 lines deleted...]
-      <c r="A162" t="s">
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
         <v>353</v>
       </c>
-      <c r="B162" t="s">
-[...45 lines deleted...]
-    <row r="163" spans="1:16">
+    </row>
+    <row r="163" spans="1:26">
       <c r="A163" t="s">
         <v>356</v>
       </c>
-      <c r="B163" t="s">
+      <c r="B163" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>101.992</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>199268.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>4716.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>2.3666619828573</v>
+      </c>
+      <c r="J163">
+        <v>4.11</v>
+      </c>
+      <c r="K163" t="s">
         <v>357</v>
       </c>
-      <c r="C163" s="1">
-[...27 lines deleted...]
-        <v>358</v>
+      <c r="L163" s="1">
+        <v>203984.0</v>
       </c>
       <c r="M163" s="1">
-        <v>202926.0</v>
+        <v>212206.6</v>
       </c>
       <c r="N163" s="1">
-        <v>205877.37</v>
-[...1 lines deleted...]
-      <c r="O163" s="1">
         <v>0.11</v>
       </c>
-      <c r="P163">
-[...3 lines deleted...]
-    <row r="164" spans="1:16">
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
       <c r="A164" t="s">
         <v>359</v>
       </c>
-      <c r="B164" t="s">
+      <c r="B164" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>101.625</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>198358.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>4892.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>2.4662478952198</v>
+      </c>
+      <c r="J164">
+        <v>1.7</v>
+      </c>
+      <c r="K164" t="s">
         <v>360</v>
       </c>
-      <c r="C164" s="1">
+      <c r="L164" s="1">
+        <v>203250.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>206647.26</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>362</v>
+      </c>
+      <c r="B165" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D164" s="1">
-[...2 lines deleted...]
-      <c r="E164" s="1">
+      <c r="C165" s="1">
+        <v>100.873</v>
+      </c>
+      <c r="D165" s="1">
         <v>99.847</v>
       </c>
-      <c r="F164" t="s">
-[...5 lines deleted...]
-      <c r="H164" s="1">
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
         <v>299541.0</v>
       </c>
-      <c r="I164" s="1">
-[...17 lines deleted...]
-      <c r="O164" s="1">
+      <c r="H165" s="1">
+        <v>3078.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>1.0275721854437</v>
+      </c>
+      <c r="J165">
+        <v>0.28</v>
+      </c>
+      <c r="K165">
+        <v>834.25</v>
+      </c>
+      <c r="L165" s="1">
+        <v>302619.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>303453.25</v>
+      </c>
+      <c r="N165" s="1">
         <v>0.16</v>
       </c>
-      <c r="P164">
-[...4 lines deleted...]
-      <c r="A165" t="s">
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
         <v>361</v>
       </c>
-      <c r="B165" t="s">
-[...45 lines deleted...]
-    <row r="166" spans="1:16">
+    </row>
+    <row r="166" spans="1:26">
       <c r="A166" t="s">
         <v>364</v>
       </c>
-      <c r="B166" t="s">
+      <c r="B166" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>101.736</v>
+      </c>
+      <c r="D166" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>299670.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>5538.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>1.8480328361197</v>
+      </c>
+      <c r="J166">
+        <v>0.67</v>
+      </c>
+      <c r="K166" t="s">
         <v>365</v>
       </c>
-      <c r="C166" s="1">
-[...27 lines deleted...]
-        <v>366</v>
+      <c r="L166" s="1">
+        <v>305208.0</v>
       </c>
       <c r="M166" s="1">
-        <v>351595.38</v>
+        <v>307222.73</v>
       </c>
       <c r="N166" s="1">
-        <v>358326.27</v>
-[...8 lines deleted...]
-    <row r="167" spans="1:16">
+        <v>0.16</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
       <c r="A167" t="s">
         <v>367</v>
       </c>
-      <c r="B167" t="s">
+      <c r="B167" s="1">
+        <v>358000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>98.591</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>355601.4</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-2645.62</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-0.74398469747307</v>
+      </c>
+      <c r="J167">
+        <v>2.1</v>
+      </c>
+      <c r="K167" t="s">
         <v>368</v>
       </c>
-      <c r="C167" s="1">
+      <c r="L167" s="1">
+        <v>352955.78</v>
+      </c>
+      <c r="M167" s="1">
+        <v>360459.07</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>370</v>
+      </c>
+      <c r="B168" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D167" s="1">
-[...2 lines deleted...]
-      <c r="E167" s="1">
+      <c r="C168" s="1">
+        <v>97.219</v>
+      </c>
+      <c r="D168" s="1">
         <v>99.253</v>
       </c>
-      <c r="F167" t="s">
-[...5 lines deleted...]
-      <c r="H167" s="1">
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
         <v>198506.0</v>
       </c>
-      <c r="I167" s="1">
-[...5 lines deleted...]
-      <c r="K167">
+      <c r="H168" s="1">
+        <v>-4068.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-2.0493083332494</v>
+      </c>
+      <c r="J168">
+        <v>0.41</v>
+      </c>
+      <c r="K168">
+        <v>821.92</v>
+      </c>
+      <c r="L168" s="1">
+        <v>194438.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>195259.92</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>372</v>
+      </c>
+      <c r="B169" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>94.155</v>
+      </c>
+      <c r="D169" s="1">
+        <v>93.7555</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>187511.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>799.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.42610833497768</v>
+      </c>
+      <c r="J169">
+        <v>0.51</v>
+      </c>
+      <c r="K169" t="s">
+        <v>373</v>
+      </c>
+      <c r="L169" s="1">
+        <v>188310.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>189320.96</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>375</v>
+      </c>
+      <c r="B170" s="1">
+        <v>143000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>99.968</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>142493.78</v>
+      </c>
+      <c r="H170" s="1">
+        <v>460.46</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.32314392951047</v>
+      </c>
+      <c r="J170">
+        <v>0.49</v>
+      </c>
+      <c r="K170">
+        <v>700.31</v>
+      </c>
+      <c r="L170" s="1">
+        <v>142954.24</v>
+      </c>
+      <c r="M170" s="1">
+        <v>143654.55</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>377</v>
+      </c>
+      <c r="B171" s="1">
+        <v>178000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>101.747</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.64402809</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>179146.37</v>
+      </c>
+      <c r="H171" s="1">
+        <v>1963.29</v>
+      </c>
+      <c r="I171" s="1">
+        <v>1.0959139166482</v>
+      </c>
+      <c r="J171">
+        <v>4.46</v>
+      </c>
+      <c r="K171" t="s">
+        <v>378</v>
+      </c>
+      <c r="L171" s="1">
+        <v>181109.66</v>
+      </c>
+      <c r="M171" s="1">
+        <v>189053.82</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>380</v>
+      </c>
+      <c r="B172" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>110.477</v>
+      </c>
+      <c r="D172" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>300057.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>31374.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>10.456013357462</v>
+      </c>
+      <c r="J172">
+        <v>5.33</v>
+      </c>
+      <c r="K172" t="s">
+        <v>381</v>
+      </c>
+      <c r="L172" s="1">
+        <v>331431.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>347419.08</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>383</v>
+      </c>
+      <c r="B173" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>100.312</v>
+      </c>
+      <c r="D173" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>332597.2</v>
+      </c>
+      <c r="H173" s="1">
+        <v>2444.88</v>
+      </c>
+      <c r="I173" s="1">
+        <v>0.73508736694115</v>
+      </c>
+      <c r="J173">
+        <v>0.5</v>
+      </c>
+      <c r="K173" t="s">
+        <v>384</v>
+      </c>
+      <c r="L173" s="1">
+        <v>335042.08</v>
+      </c>
+      <c r="M173" s="1">
+        <v>336723.52</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>386</v>
+      </c>
+      <c r="B174" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>104.412</v>
+      </c>
+      <c r="D174" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>106650.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-2238.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-2.098452883263</v>
+      </c>
+      <c r="J174">
+        <v>0.59</v>
+      </c>
+      <c r="K174">
+        <v>589.04</v>
+      </c>
+      <c r="L174" s="1">
+        <v>104412.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>105001.04</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>388</v>
+      </c>
+      <c r="B175" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>100.587</v>
+      </c>
+      <c r="D175" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>201220.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>-46.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-0.022860550641089</v>
+      </c>
+      <c r="J175">
+        <v>0.42</v>
+      </c>
+      <c r="K175">
+        <v>831.78</v>
+      </c>
+      <c r="L175" s="1">
+        <v>201174.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>202005.78</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>390</v>
+      </c>
+      <c r="B176" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>98.318</v>
+      </c>
+      <c r="D176" s="1">
+        <v>97.673</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>488365.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>3225.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>0.6603667338978</v>
+      </c>
+      <c r="J176">
+        <v>0.4</v>
+      </c>
+      <c r="K176" t="s">
+        <v>391</v>
+      </c>
+      <c r="L176" s="1">
+        <v>491590.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>493603.7</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>393</v>
+      </c>
+      <c r="B177" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>99.195</v>
+      </c>
+      <c r="D177" s="1">
+        <v>101.02690244</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>165684.12</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-3004.32</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-1.8132818039532</v>
+      </c>
+      <c r="J177">
+        <v>2.9</v>
+      </c>
+      <c r="K177" t="s">
+        <v>394</v>
+      </c>
+      <c r="L177" s="1">
+        <v>162679.8</v>
+      </c>
+      <c r="M177" s="1">
+        <v>167437.12</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>396</v>
+      </c>
+      <c r="B178" s="1">
+        <v>398000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>90.611</v>
+      </c>
+      <c r="D178" s="1">
+        <v>87.89796985</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>349833.92</v>
+      </c>
+      <c r="H178" s="1">
+        <v>10797.86</v>
+      </c>
+      <c r="I178" s="1">
+        <v>3.0865674775048</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178">
+        <v>0.0</v>
+      </c>
+      <c r="L178" s="1">
+        <v>360631.78</v>
+      </c>
+      <c r="M178" s="1">
+        <v>360631.78</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>398</v>
+      </c>
+      <c r="B179" s="1">
+        <v>1774000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>60.963</v>
+      </c>
+      <c r="D179" s="1">
+        <v>70.22517193</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>1245794.55</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-164310.93</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-13.189247777653</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" s="1">
+        <v>1081483.62</v>
+      </c>
+      <c r="M179" s="1">
+        <v>1081483.62</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>400</v>
+      </c>
+      <c r="B180" s="1">
+        <v>260600.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>98.731</v>
+      </c>
+      <c r="D180" s="1">
+        <v>99.57561397</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>259494.05</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-2201.06</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-0.84821212663643</v>
+      </c>
+      <c r="J180">
+        <v>1.0</v>
+      </c>
+      <c r="K180" t="s">
+        <v>401</v>
+      </c>
+      <c r="L180" s="1">
+        <v>257292.99</v>
+      </c>
+      <c r="M180" s="1">
+        <v>259904.7</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>403</v>
+      </c>
+      <c r="B181" s="1">
+        <v>473000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>89.646</v>
+      </c>
+      <c r="D181" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>467532.12</v>
+      </c>
+      <c r="H181" s="1">
+        <v>-43506.54</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-9.3055724171422</v>
+      </c>
+      <c r="J181">
+        <v>0.98</v>
+      </c>
+      <c r="K181" t="s">
+        <v>404</v>
+      </c>
+      <c r="L181" s="1">
+        <v>424025.58</v>
+      </c>
+      <c r="M181" s="1">
+        <v>428658.39</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>406</v>
+      </c>
+      <c r="B182" s="1">
+        <v>131000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>89.858</v>
+      </c>
+      <c r="D182" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>110419.9</v>
+      </c>
+      <c r="H182" s="1">
+        <v>7294.08</v>
+      </c>
+      <c r="I182" s="1">
+        <v>6.6057658085182</v>
+      </c>
+      <c r="J182">
+        <v>1.79</v>
+      </c>
+      <c r="K182" t="s">
+        <v>407</v>
+      </c>
+      <c r="L182" s="1">
+        <v>117713.98</v>
+      </c>
+      <c r="M182" s="1">
+        <v>120062.56</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>409</v>
+      </c>
+      <c r="B183" s="1">
+        <v>234000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>100.225</v>
+      </c>
+      <c r="D183" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>233199.72</v>
+      </c>
+      <c r="H183" s="1">
+        <v>1326.78</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.56894579461759</v>
+      </c>
+      <c r="J183">
+        <v>0.3</v>
+      </c>
+      <c r="K183">
+        <v>710.94</v>
+      </c>
+      <c r="L183" s="1">
+        <v>234526.5</v>
+      </c>
+      <c r="M183" s="1">
+        <v>235237.44</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>411</v>
+      </c>
+      <c r="B184" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>92.198</v>
+      </c>
+      <c r="D184" s="1">
+        <v>91.61</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>183220.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>1176.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>0.64185132627442</v>
+      </c>
+      <c r="J184">
+        <v>0.86</v>
+      </c>
+      <c r="K184" t="s">
+        <v>412</v>
+      </c>
+      <c r="L184" s="1">
+        <v>184396.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>186116.55</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>414</v>
+      </c>
+      <c r="B185" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>104.103</v>
+      </c>
+      <c r="D185" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>211520.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>-3314.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-1.5667549167927</v>
+      </c>
+      <c r="J185">
+        <v>1.82</v>
+      </c>
+      <c r="K185" t="s">
+        <v>415</v>
+      </c>
+      <c r="L185" s="1">
+        <v>208206.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>211838.88</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>417</v>
+      </c>
+      <c r="B186" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>100.264</v>
+      </c>
+      <c r="D186" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>262962.48</v>
+      </c>
+      <c r="H186" s="1">
+        <v>1734.48</v>
+      </c>
+      <c r="I186" s="1">
+        <v>0.65959219733553</v>
+      </c>
+      <c r="J186">
+        <v>1.42</v>
+      </c>
+      <c r="K186" t="s">
+        <v>418</v>
+      </c>
+      <c r="L186" s="1">
+        <v>264696.96</v>
+      </c>
+      <c r="M186" s="1">
+        <v>268456.25</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>420</v>
+      </c>
+      <c r="B187" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>99.625</v>
+      </c>
+      <c r="D187" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>199982.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>-732.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-0.36603294296487</v>
+      </c>
+      <c r="J187">
+        <v>0.11</v>
+      </c>
+      <c r="K187">
+        <v>210.96</v>
+      </c>
+      <c r="L187" s="1">
+        <v>199250.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>199460.96</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>422</v>
+      </c>
+      <c r="B188" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>100.821</v>
+      </c>
+      <c r="D188" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>299502.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>2961.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>0.98864114429954</v>
+      </c>
+      <c r="J188">
+        <v>0.73</v>
+      </c>
+      <c r="K188" t="s">
+        <v>423</v>
+      </c>
+      <c r="L188" s="1">
+        <v>302463.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>304663.68</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>425</v>
+      </c>
+      <c r="B189" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>94.905</v>
+      </c>
+      <c r="D189" s="1">
+        <v>91.473</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>274419.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>10296.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>3.7519267980716</v>
+      </c>
+      <c r="J189">
+        <v>0.51</v>
+      </c>
+      <c r="K189" t="s">
+        <v>426</v>
+      </c>
+      <c r="L189" s="1">
+        <v>284715.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>286240.48</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>428</v>
+      </c>
+      <c r="B190" s="1">
+        <v>498000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>89.495</v>
+      </c>
+      <c r="D190" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>498000.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>-52314.9</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-10.505</v>
+      </c>
+      <c r="J190">
+        <v>0.09</v>
+      </c>
+      <c r="K190">
+        <v>466.1</v>
+      </c>
+      <c r="L190" s="1">
+        <v>445685.1</v>
+      </c>
+      <c r="M190" s="1">
+        <v>446151.2</v>
+      </c>
+      <c r="N190" s="1">
         <v>0.24</v>
       </c>
-      <c r="L167">
-[...58 lines deleted...]
-      <c r="O168" s="1">
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>430</v>
+      </c>
+      <c r="B191" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>100.902</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>296901.02</v>
+      </c>
+      <c r="H191" s="1">
+        <v>4795.96</v>
+      </c>
+      <c r="I191" s="1">
+        <v>1.6153396845858</v>
+      </c>
+      <c r="J191">
+        <v>0.88</v>
+      </c>
+      <c r="K191" t="s">
+        <v>431</v>
+      </c>
+      <c r="L191" s="1">
+        <v>301696.98</v>
+      </c>
+      <c r="M191" s="1">
+        <v>304331.66</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>433</v>
+      </c>
+      <c r="B192" s="1">
+        <v>261000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>99.128</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>259587.99</v>
+      </c>
+      <c r="H192" s="1">
+        <v>-863.91</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-0.33280045043686</v>
+      </c>
+      <c r="J192">
+        <v>1.48</v>
+      </c>
+      <c r="K192" t="s">
+        <v>434</v>
+      </c>
+      <c r="L192" s="1">
+        <v>258724.08</v>
+      </c>
+      <c r="M192" s="1">
+        <v>262581.87</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>436</v>
+      </c>
+      <c r="B193" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>98.511</v>
+      </c>
+      <c r="D193" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>297876.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-2343.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-0.7865689078677</v>
+      </c>
+      <c r="J193">
+        <v>1.48</v>
+      </c>
+      <c r="K193" t="s">
+        <v>437</v>
+      </c>
+      <c r="L193" s="1">
+        <v>295533.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>299963.14</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>439</v>
+      </c>
+      <c r="B194" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>103.835</v>
+      </c>
+      <c r="D194" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>105478.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-1643.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-1.5576707939096</v>
+      </c>
+      <c r="J194">
+        <v>0.33</v>
+      </c>
+      <c r="K194">
+        <v>326.99</v>
+      </c>
+      <c r="L194" s="1">
+        <v>103835.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>104161.99</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>441</v>
+      </c>
+      <c r="B195" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>99.334</v>
+      </c>
+      <c r="D195" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>499665.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>-2995.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-0.59940159907138</v>
+      </c>
+      <c r="J195">
+        <v>1.15</v>
+      </c>
+      <c r="K195" t="s">
+        <v>442</v>
+      </c>
+      <c r="L195" s="1">
+        <v>496670.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>502402.88</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>444</v>
+      </c>
+      <c r="B196" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>99.909</v>
+      </c>
+      <c r="D196" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>302730.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-3003.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-0.99197304528788</v>
+      </c>
+      <c r="J196">
+        <v>0.25</v>
+      </c>
+      <c r="K196">
+        <v>748.97</v>
+      </c>
+      <c r="L196" s="1">
+        <v>299727.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>300475.97</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>446</v>
+      </c>
+      <c r="B197" s="1">
+        <v>192052.98</v>
+      </c>
+      <c r="C197" s="1">
+        <v>96.449</v>
+      </c>
+      <c r="D197" s="1">
+        <v>97.23304476</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>186738.96</v>
+      </c>
+      <c r="H197" s="1">
+        <v>-1505.78</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-0.80635556715106</v>
+      </c>
+      <c r="J197">
+        <v>0.0</v>
+      </c>
+      <c r="K197">
+        <v>8.42</v>
+      </c>
+      <c r="L197" s="1">
+        <v>185233.18</v>
+      </c>
+      <c r="M197" s="1">
+        <v>185241.6</v>
+      </c>
+      <c r="N197" s="1">
         <v>0.1</v>
       </c>
-      <c r="P168">
-[...1404 lines deleted...]
-      <c r="A197" t="s">
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
         <v>445</v>
       </c>
-      <c r="B197" t="s">
-[...45 lines deleted...]
-    <row r="198" spans="1:16">
+    </row>
+    <row r="198" spans="1:26">
       <c r="A198" t="s">
         <v>448</v>
       </c>
-      <c r="B198" t="s">
-        <v>449</v>
+      <c r="B198" s="1">
+        <v>1267543.54</v>
       </c>
       <c r="C198" s="1">
-        <v>300000.0</v>
+        <v>98.244</v>
       </c>
       <c r="D198" s="1">
-        <v>99.566</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>104.81395219</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>1328562.48</v>
       </c>
       <c r="H198" s="1">
-        <v>302730.0</v>
+        <v>-83277.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-4032.0</v>
-[...2 lines deleted...]
-        <v>-1.3318798929739</v>
+        <v>-6.2682035097062</v>
+      </c>
+      <c r="J198">
+        <v>0.02</v>
       </c>
       <c r="K198">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>166.44</v>
+        <v>208.36</v>
+      </c>
+      <c r="L198" s="1">
+        <v>1245285.48</v>
       </c>
       <c r="M198" s="1">
-        <v>298698.0</v>
+        <v>1245493.84</v>
       </c>
       <c r="N198" s="1">
-        <v>298864.44</v>
-[...8 lines deleted...]
-    <row r="199" spans="1:16">
+        <v>0.66</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
       <c r="A199" t="s">
         <v>450</v>
       </c>
-      <c r="B199" t="s">
+      <c r="B199" s="1">
+        <v>1011377.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="D199" s="1">
+        <v>99.93156063</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>1010684.82</v>
+      </c>
+      <c r="H199" s="1">
+        <v>6578.4</v>
+      </c>
+      <c r="I199" s="1">
+        <v>0.65088540658996</v>
+      </c>
+      <c r="J199">
+        <v>0.29</v>
+      </c>
+      <c r="K199" t="s">
         <v>451</v>
       </c>
-      <c r="C199" s="1">
-[...27 lines deleted...]
-        <v>452</v>
+      <c r="L199" s="1">
+        <v>1017263.22</v>
       </c>
       <c r="M199" s="1">
-        <v>184893.24</v>
+        <v>1020183.74</v>
       </c>
       <c r="N199" s="1">
-        <v>186349.69</v>
-[...8 lines deleted...]
-    <row r="200" spans="1:16">
+        <v>0.54</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
       <c r="A200" t="s">
         <v>453</v>
       </c>
-      <c r="B200" t="s">
+      <c r="B200" s="1">
+        <v>1439616.82</v>
+      </c>
+      <c r="C200" s="1">
+        <v>104.312</v>
+      </c>
+      <c r="D200" s="1">
+        <v>124.29877764</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>1789426.11</v>
+      </c>
+      <c r="H200" s="1">
+        <v>-287733.01</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-16.079625103939</v>
+      </c>
+      <c r="J200">
+        <v>1.02</v>
+      </c>
+      <c r="K200" t="s">
         <v>454</v>
       </c>
-      <c r="C200" s="1">
-[...27 lines deleted...]
-        <v>455</v>
+      <c r="L200" s="1">
+        <v>1501693.1</v>
       </c>
       <c r="M200" s="1">
-        <v>1241013.86</v>
+        <v>1516444.24</v>
       </c>
       <c r="N200" s="1">
-        <v>1277060.71</v>
-[...8 lines deleted...]
-    <row r="201" spans="1:16">
+        <v>0.81</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
       <c r="A201" t="s">
         <v>456</v>
       </c>
-      <c r="B201" t="s">
+      <c r="B201" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>98.818</v>
+      </c>
+      <c r="D201" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>-2872.26</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-1.182</v>
+      </c>
+      <c r="J201">
+        <v>2.08</v>
+      </c>
+      <c r="K201" t="s">
         <v>457</v>
       </c>
-      <c r="C201" s="1">
-[...27 lines deleted...]
-        <v>458</v>
+      <c r="L201" s="1">
+        <v>240127.74</v>
       </c>
       <c r="M201" s="1">
-        <v>1015705.69</v>
+        <v>245187.72</v>
       </c>
       <c r="N201" s="1">
-        <v>1016822.36</v>
-[...8 lines deleted...]
-    <row r="202" spans="1:16">
+        <v>0.13</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
       <c r="A202" t="s">
         <v>459</v>
       </c>
-      <c r="B202" t="s">
+      <c r="B202" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>101.223</v>
+      </c>
+      <c r="D202" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>2446.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>1.223</v>
+      </c>
+      <c r="J202">
+        <v>0.34</v>
+      </c>
+      <c r="K202">
+        <v>677.22</v>
+      </c>
+      <c r="L202" s="1">
+        <v>202446.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>203123.22</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>461</v>
+      </c>
+      <c r="B203" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>105.222</v>
+      </c>
+      <c r="D203" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>199844.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>10600.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>5.3041372270371</v>
+      </c>
+      <c r="J203">
+        <v>2.9</v>
+      </c>
+      <c r="K203" t="s">
+        <v>462</v>
+      </c>
+      <c r="L203" s="1">
+        <v>210444.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>216248.11</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
         <v>460</v>
       </c>
-      <c r="C202" s="1">
-[...46 lines deleted...]
-      <c r="B203" t="s">
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>464</v>
+      </c>
+      <c r="B204" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>99.172</v>
+      </c>
+      <c r="D204" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>300084.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-2568.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-0.85576038709161</v>
+      </c>
+      <c r="J204">
+        <v>1.62</v>
+      </c>
+      <c r="K204" t="s">
+        <v>465</v>
+      </c>
+      <c r="L204" s="1">
+        <v>297516.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>302362.17</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
         <v>463</v>
       </c>
-      <c r="C203" s="1">
-[...92 lines deleted...]
-    <row r="205" spans="1:16">
+    </row>
+    <row r="205" spans="1:26">
       <c r="A205" t="s">
         <v>467</v>
       </c>
-      <c r="B205" t="s">
+      <c r="B205" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>106.16</v>
+      </c>
+      <c r="D205" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>215680.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>-3360.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-1.5578635014837</v>
+      </c>
+      <c r="J205">
+        <v>2.88</v>
+      </c>
+      <c r="K205" t="s">
         <v>468</v>
       </c>
-      <c r="C205" s="1">
-[...27 lines deleted...]
-        <v>469</v>
+      <c r="L205" s="1">
+        <v>212320.0</v>
       </c>
       <c r="M205" s="1">
-        <v>210380.0</v>
+        <v>218072.05</v>
       </c>
       <c r="N205" s="1">
-        <v>215637.53</v>
-[...1 lines deleted...]
-      <c r="O205" s="1">
         <v>0.12</v>
       </c>
-      <c r="P205">
-[...3 lines deleted...]
-    <row r="206" spans="1:16">
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
       <c r="A206" t="s">
         <v>470</v>
       </c>
-      <c r="B206" t="s">
+      <c r="B206" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>100.588</v>
+      </c>
+      <c r="D206" s="1">
+        <v>100.34</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>301020.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>744.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>0.24715965716564</v>
+      </c>
+      <c r="J206">
+        <v>1.7</v>
+      </c>
+      <c r="K206" t="s">
         <v>471</v>
       </c>
-      <c r="C206" s="1">
-[...27 lines deleted...]
-        <v>472</v>
+      <c r="L206" s="1">
+        <v>301764.0</v>
       </c>
       <c r="M206" s="1">
-        <v>297039.0</v>
+        <v>306859.89</v>
       </c>
       <c r="N206" s="1">
-        <v>301232.8</v>
-[...1 lines deleted...]
-      <c r="O206" s="1">
         <v>0.16</v>
       </c>
-      <c r="P206">
-[...3 lines deleted...]
-    <row r="207" spans="1:16">
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
       <c r="A207" t="s">
         <v>473</v>
       </c>
-      <c r="B207" t="s">
+      <c r="B207" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>98.464</v>
+      </c>
+      <c r="D207" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>237871.92</v>
+      </c>
+      <c r="H207" s="1">
+        <v>-2542.96</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-1.0690458966321</v>
+      </c>
+      <c r="J207">
+        <v>2.03</v>
+      </c>
+      <c r="K207" t="s">
         <v>474</v>
       </c>
-      <c r="C207" s="1">
-[...27 lines deleted...]
-        <v>475</v>
+      <c r="L207" s="1">
+        <v>235328.96</v>
       </c>
       <c r="M207" s="1">
-        <v>211454.0</v>
+        <v>240168.71</v>
       </c>
       <c r="N207" s="1">
-        <v>216659.48</v>
-[...8 lines deleted...]
-    <row r="208" spans="1:16">
+        <v>0.13</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
       <c r="A208" t="s">
         <v>476</v>
       </c>
-      <c r="B208" t="s">
+      <c r="B208" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="C208" s="1">
+        <v>105.016</v>
+      </c>
+      <c r="D208" s="1">
+        <v>136.0</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="H208" s="1">
+        <v>-0.08</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-23.529411764706</v>
+      </c>
+      <c r="J208">
+        <v>0.0</v>
+      </c>
+      <c r="K208">
+        <v>0.0</v>
+      </c>
+      <c r="L208" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="M208" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>478</v>
+      </c>
+      <c r="B209" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>98.246</v>
+      </c>
+      <c r="D209" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>298380.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-3642.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-1.2205911924392</v>
+      </c>
+      <c r="J209">
+        <v>2.46</v>
+      </c>
+      <c r="K209" t="s">
+        <v>479</v>
+      </c>
+      <c r="L209" s="1">
+        <v>294738.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>302116.77</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
         <v>477</v>
       </c>
-      <c r="C208" s="1">
-[...46 lines deleted...]
-      <c r="B209" t="s">
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>481</v>
+      </c>
+      <c r="B210" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D210" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>200900.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>-3412.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-1.6983573917372</v>
+      </c>
+      <c r="J210">
+        <v>0.44</v>
+      </c>
+      <c r="K210">
+        <v>870.55</v>
+      </c>
+      <c r="L210" s="1">
+        <v>197488.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>198358.55</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
         <v>480</v>
       </c>
-      <c r="C209" s="1">
-[...43 lines deleted...]
-      <c r="A210" t="s">
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>483</v>
+      </c>
+      <c r="B211" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>96.213</v>
+      </c>
+      <c r="D211" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>198154.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>-5728.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>-2.8906809854961</v>
+      </c>
+      <c r="J211">
+        <v>2.61</v>
+      </c>
+      <c r="K211" t="s">
+        <v>484</v>
+      </c>
+      <c r="L211" s="1">
+        <v>192426.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>197642.44</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
         <v>482</v>
       </c>
-      <c r="B210" t="s">
-[...49 lines deleted...]
-      <c r="B211" t="s">
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>486</v>
+      </c>
+      <c r="B212" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>105.153</v>
+      </c>
+      <c r="D212" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>209840.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>466.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>0.22207396111323</v>
+      </c>
+      <c r="J212">
+        <v>2.55</v>
+      </c>
+      <c r="K212" t="s">
+        <v>487</v>
+      </c>
+      <c r="L212" s="1">
+        <v>210306.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>215410.11</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
         <v>485</v>
       </c>
-      <c r="C211" s="1">
-[...92 lines deleted...]
-    <row r="213" spans="1:16">
+    </row>
+    <row r="213" spans="1:26">
       <c r="A213" t="s">
         <v>489</v>
       </c>
-      <c r="B213" t="s">
+      <c r="B213" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>103.693</v>
+      </c>
+      <c r="D213" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>238887.67</v>
+      </c>
+      <c r="H213" s="1">
+        <v>8938.6</v>
+      </c>
+      <c r="I213" s="1">
+        <v>3.7417586265545</v>
+      </c>
+      <c r="J213">
+        <v>1.16</v>
+      </c>
+      <c r="K213" t="s">
         <v>490</v>
       </c>
-      <c r="C213" s="1">
-[...27 lines deleted...]
-        <v>491</v>
+      <c r="L213" s="1">
+        <v>247826.27</v>
       </c>
       <c r="M213" s="1">
-        <v>192130.0</v>
+        <v>250594.41</v>
       </c>
       <c r="N213" s="1">
-        <v>196943.7</v>
-[...8 lines deleted...]
-    <row r="214" spans="1:16">
+        <v>0.13</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
       <c r="A214" t="s">
         <v>492</v>
       </c>
-      <c r="B214" t="s">
+      <c r="B214" s="1">
+        <v>134000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>99.937</v>
+      </c>
+      <c r="D214" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>133000.36</v>
+      </c>
+      <c r="H214" s="1">
+        <v>915.22</v>
+      </c>
+      <c r="I214" s="1">
+        <v>0.68813347572894</v>
+      </c>
+      <c r="J214">
+        <v>0.14</v>
+      </c>
+      <c r="K214">
+        <v>181.73</v>
+      </c>
+      <c r="L214" s="1">
+        <v>133915.58</v>
+      </c>
+      <c r="M214" s="1">
+        <v>134097.31</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>494</v>
+      </c>
+      <c r="B215" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>104.035</v>
+      </c>
+      <c r="D215" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>99961.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>4074.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>4.0755894798972</v>
+      </c>
+      <c r="J215">
+        <v>4.58</v>
+      </c>
+      <c r="K215" t="s">
+        <v>495</v>
+      </c>
+      <c r="L215" s="1">
+        <v>104035.0</v>
+      </c>
+      <c r="M215" s="1">
+        <v>108616.16</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
         <v>493</v>
       </c>
-      <c r="C214" s="1">
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>497</v>
+      </c>
+      <c r="B216" s="1">
+        <v>214000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>101.893</v>
+      </c>
+      <c r="D216" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>213878.02</v>
+      </c>
+      <c r="H216" s="1">
+        <v>4173.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>1.9511121339163</v>
+      </c>
+      <c r="J216">
+        <v>0.92</v>
+      </c>
+      <c r="K216" t="s">
+        <v>498</v>
+      </c>
+      <c r="L216" s="1">
+        <v>218051.02</v>
+      </c>
+      <c r="M216" s="1">
+        <v>220020.99</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>500</v>
+      </c>
+      <c r="B217" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>98.357</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>192424.86</v>
+      </c>
+      <c r="H217" s="1">
+        <v>-2595.85</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-1.3490200798379</v>
+      </c>
+      <c r="J217">
+        <v>2.41</v>
+      </c>
+      <c r="K217" t="s">
+        <v>501</v>
+      </c>
+      <c r="L217" s="1">
+        <v>189829.01</v>
+      </c>
+      <c r="M217" s="1">
+        <v>194486.13</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>503</v>
+      </c>
+      <c r="B218" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>101.89</v>
+      </c>
+      <c r="D218" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>199222.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>4558.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>2.2878999307305</v>
+      </c>
+      <c r="J218">
+        <v>3.76</v>
+      </c>
+      <c r="K218" t="s">
+        <v>504</v>
+      </c>
+      <c r="L218" s="1">
+        <v>203780.0</v>
+      </c>
+      <c r="M218" s="1">
+        <v>211297.81</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>506</v>
+      </c>
+      <c r="B219" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D214" s="1">
-[...193 lines deleted...]
-      <c r="B218" t="s">
+      <c r="C219" s="1">
+        <v>99.067</v>
+      </c>
+      <c r="D219" s="1">
+        <v>99.438</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>298314.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>-1113.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>-0.3730968040387</v>
+      </c>
+      <c r="J219">
+        <v>0.33</v>
+      </c>
+      <c r="K219" t="s">
+        <v>507</v>
+      </c>
+      <c r="L219" s="1">
+        <v>297201.0</v>
+      </c>
+      <c r="M219" s="1">
+        <v>298202.71</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
         <v>505</v>
       </c>
-      <c r="C218" s="1">
-[...46 lines deleted...]
-      <c r="B219" t="s">
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>509</v>
+      </c>
+      <c r="B220" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>100.253</v>
+      </c>
+      <c r="D220" s="1">
+        <v>101.06225</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>303186.75</v>
+      </c>
+      <c r="H220" s="1">
+        <v>-2427.75</v>
+      </c>
+      <c r="I220" s="1">
+        <v>-0.80074409584192</v>
+      </c>
+      <c r="J220">
+        <v>0.36</v>
+      </c>
+      <c r="K220" t="s">
+        <v>510</v>
+      </c>
+      <c r="L220" s="1">
+        <v>300759.0</v>
+      </c>
+      <c r="M220" s="1">
+        <v>301843.93</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
         <v>508</v>
       </c>
-      <c r="C219" s="1">
-[...92 lines deleted...]
-    <row r="221" spans="1:16">
+    </row>
+    <row r="221" spans="1:26">
       <c r="A221" t="s">
         <v>512</v>
       </c>
-      <c r="B221" t="s">
-        <v>513</v>
+      <c r="B221" s="1">
+        <v>200000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>300000.0</v>
+        <v>104.409</v>
       </c>
       <c r="D221" s="1">
-        <v>99.86</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>102.716</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>205432.0</v>
       </c>
       <c r="H221" s="1">
-        <v>303186.75</v>
+        <v>3386.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-3606.75</v>
-[...2 lines deleted...]
-        <v>-1.1896133323768</v>
+        <v>1.6482339654971</v>
+      </c>
+      <c r="J221">
+        <v>0.24</v>
       </c>
       <c r="K221">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>372.95</v>
+        <v>481.51</v>
+      </c>
+      <c r="L221" s="1">
+        <v>208818.0</v>
       </c>
       <c r="M221" s="1">
-        <v>299580.0</v>
+        <v>209299.51</v>
       </c>
       <c r="N221" s="1">
-        <v>299952.95</v>
-[...8 lines deleted...]
-    <row r="222" spans="1:16">
+        <v>0.11</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
       <c r="A222" t="s">
         <v>514</v>
       </c>
-      <c r="B222" t="s">
+      <c r="B222" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>101.652</v>
+      </c>
+      <c r="D222" s="1">
+        <v>98.6</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>591600.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>18312.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>3.0953346855984</v>
+      </c>
+      <c r="J222">
+        <v>0.84</v>
+      </c>
+      <c r="K222" t="s">
         <v>515</v>
       </c>
-      <c r="C222" s="1">
-[...27 lines deleted...]
-        <v>516</v>
+      <c r="L222" s="1">
+        <v>609912.0</v>
       </c>
       <c r="M222" s="1">
-        <v>207940.0</v>
+        <v>614946.25</v>
       </c>
       <c r="N222" s="1">
-        <v>217139.32</v>
-[...8 lines deleted...]
-    <row r="223" spans="1:16">
+        <v>0.33</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
       <c r="A223" t="s">
         <v>517</v>
       </c>
-      <c r="B223" t="s">
+      <c r="B223" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>103.216</v>
+      </c>
+      <c r="D223" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>6432.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>3.216</v>
+      </c>
+      <c r="J223">
+        <v>0.53</v>
+      </c>
+      <c r="K223" t="s">
         <v>518</v>
       </c>
-      <c r="C223" s="1">
-[...27 lines deleted...]
-        <v>519</v>
+      <c r="L223" s="1">
+        <v>206432.0</v>
       </c>
       <c r="M223" s="1">
-        <v>608628.0</v>
+        <v>207486.25</v>
       </c>
       <c r="N223" s="1">
-        <v>612151.97</v>
-[...8 lines deleted...]
-    <row r="224" spans="1:16">
+        <v>0.11</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
       <c r="A224" t="s">
         <v>520</v>
       </c>
-      <c r="B224" t="s">
+      <c r="B224" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>106.799</v>
+      </c>
+      <c r="D224" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>218600.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>-5002.0</v>
+      </c>
+      <c r="I224" s="1">
+        <v>-2.288197621226</v>
+      </c>
+      <c r="J224">
+        <v>2.19</v>
+      </c>
+      <c r="K224" t="s">
         <v>521</v>
       </c>
-      <c r="C224" s="1">
+      <c r="L224" s="1">
+        <v>213598.0</v>
+      </c>
+      <c r="M224" s="1">
+        <v>217970.6</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>523</v>
+      </c>
+      <c r="B225" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D224" s="1">
-[...2 lines deleted...]
-      <c r="E224" s="1">
+      <c r="C225" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="D225" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>199704.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>-1346.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>-0.67399751632416</v>
+      </c>
+      <c r="J225">
+        <v>0.6</v>
+      </c>
+      <c r="K225" t="s">
+        <v>524</v>
+      </c>
+      <c r="L225" s="1">
+        <v>198358.0</v>
+      </c>
+      <c r="M225" s="1">
+        <v>199563.48</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>526</v>
+      </c>
+      <c r="B226" s="1">
+        <v>177000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>100.167</v>
+      </c>
+      <c r="D226" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>176883.18</v>
+      </c>
+      <c r="H226" s="1">
+        <v>412.41</v>
+      </c>
+      <c r="I226" s="1">
+        <v>0.23315388156183</v>
+      </c>
+      <c r="J226">
+        <v>0.5</v>
+      </c>
+      <c r="K226">
+        <v>882.58</v>
+      </c>
+      <c r="L226" s="1">
+        <v>177295.59</v>
+      </c>
+      <c r="M226" s="1">
+        <v>178178.17</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>528</v>
+      </c>
+      <c r="B227" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>101.179</v>
+      </c>
+      <c r="D227" s="1">
         <v>100.0</v>
       </c>
-      <c r="F224" t="s">
-[...134 lines deleted...]
-      <c r="A227" t="s">
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>1179.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>1.179</v>
+      </c>
+      <c r="J227">
+        <v>0.87</v>
+      </c>
+      <c r="K227">
+        <v>871.07</v>
+      </c>
+      <c r="L227" s="1">
+        <v>101179.0</v>
+      </c>
+      <c r="M227" s="1">
+        <v>102050.07</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
         <v>527</v>
       </c>
-      <c r="B227" t="s">
-[...45 lines deleted...]
-    <row r="228" spans="1:16">
+    </row>
+    <row r="228" spans="1:26">
       <c r="A228" t="s">
         <v>530</v>
       </c>
-      <c r="B228" t="s">
+      <c r="B228" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D228" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>99589.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>-124.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-0.12451174326482</v>
+      </c>
+      <c r="J228">
+        <v>1.21</v>
+      </c>
+      <c r="K228" t="s">
         <v>531</v>
       </c>
-      <c r="C228" s="1">
-[...27 lines deleted...]
-        <v>551.61</v>
+      <c r="L228" s="1">
+        <v>99465.0</v>
       </c>
       <c r="M228" s="1">
-        <v>177079.65</v>
+        <v>100676.3</v>
       </c>
       <c r="N228" s="1">
-        <v>177631.26</v>
-[...1 lines deleted...]
-      <c r="O228" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>533</v>
+      </c>
+      <c r="B229" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>102.885</v>
+      </c>
+      <c r="D229" s="1">
+        <v>98.769</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>98769.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>4116.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>4.1672994563071</v>
+      </c>
+      <c r="J229">
+        <v>2.86</v>
+      </c>
+      <c r="K229" t="s">
+        <v>534</v>
+      </c>
+      <c r="L229" s="1">
+        <v>102885.0</v>
+      </c>
+      <c r="M229" s="1">
+        <v>105740.82</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>536</v>
+      </c>
+      <c r="B230" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>85.968</v>
+      </c>
+      <c r="D230" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>343840.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>32.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>0.0093066542577943</v>
+      </c>
+      <c r="J230">
+        <v>0.59</v>
+      </c>
+      <c r="K230" t="s">
+        <v>537</v>
+      </c>
+      <c r="L230" s="1">
+        <v>343872.0</v>
+      </c>
+      <c r="M230" s="1">
+        <v>346228.16</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>539</v>
+      </c>
+      <c r="B231" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>99.404</v>
+      </c>
+      <c r="D231" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>603900.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>-7476.0</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-1.2379533035271</v>
+      </c>
+      <c r="J231">
+        <v>1.32</v>
+      </c>
+      <c r="K231" t="s">
+        <v>540</v>
+      </c>
+      <c r="L231" s="1">
+        <v>596424.0</v>
+      </c>
+      <c r="M231" s="1">
+        <v>604314.41</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>542</v>
+      </c>
+      <c r="B232" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>100.832</v>
+      </c>
+      <c r="D232" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>134543.7</v>
+      </c>
+      <c r="H232" s="1">
+        <v>1579.5</v>
+      </c>
+      <c r="I232" s="1">
+        <v>1.1739680118802</v>
+      </c>
+      <c r="J232">
+        <v>0.63</v>
+      </c>
+      <c r="K232">
+        <v>844.67</v>
+      </c>
+      <c r="L232" s="1">
+        <v>136123.2</v>
+      </c>
+      <c r="M232" s="1">
+        <v>136967.87</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>544</v>
+      </c>
+      <c r="B233" s="1">
+        <v>116000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="D233" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>115502.36</v>
+      </c>
+      <c r="H233" s="1">
+        <v>226.2</v>
+      </c>
+      <c r="I233" s="1">
+        <v>0.19584015426178</v>
+      </c>
+      <c r="J233">
+        <v>2.05</v>
+      </c>
+      <c r="K233" t="s">
+        <v>545</v>
+      </c>
+      <c r="L233" s="1">
+        <v>115728.56</v>
+      </c>
+      <c r="M233" s="1">
+        <v>118104.18</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>547</v>
+      </c>
+      <c r="B234" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>99.133</v>
+      </c>
+      <c r="D234" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>-1734.0</v>
+      </c>
+      <c r="I234" s="1">
+        <v>-0.867</v>
+      </c>
+      <c r="J234">
+        <v>2.56</v>
+      </c>
+      <c r="K234" t="s">
+        <v>548</v>
+      </c>
+      <c r="L234" s="1">
+        <v>198266.0</v>
+      </c>
+      <c r="M234" s="1">
+        <v>203383.33</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>550</v>
+      </c>
+      <c r="B235" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>98.893</v>
+      </c>
+      <c r="D235" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>-5822.82</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-1.107</v>
+      </c>
+      <c r="J235">
+        <v>1.47</v>
+      </c>
+      <c r="K235" t="s">
+        <v>551</v>
+      </c>
+      <c r="L235" s="1">
+        <v>520177.18</v>
+      </c>
+      <c r="M235" s="1">
+        <v>527928.66</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>553</v>
+      </c>
+      <c r="B236" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>98.522</v>
+      </c>
+      <c r="D236" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>-5320.8</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-1.478</v>
+      </c>
+      <c r="J236">
+        <v>3.01</v>
+      </c>
+      <c r="K236" t="s">
+        <v>554</v>
+      </c>
+      <c r="L236" s="1">
+        <v>354679.2</v>
+      </c>
+      <c r="M236" s="1">
+        <v>365523.24</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>556</v>
+      </c>
+      <c r="B237" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>99.466</v>
+      </c>
+      <c r="D237" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>401680.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>-3816.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>-0.95000995817566</v>
+      </c>
+      <c r="J237">
+        <v>0.46</v>
+      </c>
+      <c r="K237" t="s">
+        <v>557</v>
+      </c>
+      <c r="L237" s="1">
+        <v>397864.0</v>
+      </c>
+      <c r="M237" s="1">
+        <v>399691.4</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>559</v>
+      </c>
+      <c r="B238" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D238" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>297777.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>-1545.0</v>
+      </c>
+      <c r="I238" s="1">
+        <v>-0.51884463877331</v>
+      </c>
+      <c r="J238">
+        <v>1.37</v>
+      </c>
+      <c r="K238" t="s">
+        <v>560</v>
+      </c>
+      <c r="L238" s="1">
+        <v>296232.0</v>
+      </c>
+      <c r="M238" s="1">
+        <v>300331.32</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>562</v>
+      </c>
+      <c r="B239" s="1">
+        <v>372000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>100.537</v>
+      </c>
+      <c r="D239" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>370999.32</v>
+      </c>
+      <c r="H239" s="1">
+        <v>2998.32</v>
+      </c>
+      <c r="I239" s="1">
+        <v>0.80817398802779</v>
+      </c>
+      <c r="J239">
+        <v>0.27</v>
+      </c>
+      <c r="K239">
+        <v>993.7</v>
+      </c>
+      <c r="L239" s="1">
+        <v>373997.64</v>
+      </c>
+      <c r="M239" s="1">
+        <v>374991.34</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>564</v>
+      </c>
+      <c r="B240" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>100.407</v>
+      </c>
+      <c r="D240" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>397804.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>3824.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>0.96127741299736</v>
+      </c>
+      <c r="J240">
+        <v>0.63</v>
+      </c>
+      <c r="K240" t="s">
+        <v>565</v>
+      </c>
+      <c r="L240" s="1">
+        <v>401628.0</v>
+      </c>
+      <c r="M240" s="1">
+        <v>404162.25</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>567</v>
+      </c>
+      <c r="B241" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>98.417</v>
+      </c>
+      <c r="D241" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>401873.4</v>
+      </c>
+      <c r="H241" s="1">
+        <v>-3284.55</v>
+      </c>
+      <c r="I241" s="1">
+        <v>-0.81730963034627</v>
+      </c>
+      <c r="J241">
+        <v>0.32</v>
+      </c>
+      <c r="K241" t="s">
+        <v>568</v>
+      </c>
+      <c r="L241" s="1">
+        <v>398588.85</v>
+      </c>
+      <c r="M241" s="1">
+        <v>399896.78</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>570</v>
+      </c>
+      <c r="B242" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>91.263</v>
+      </c>
+      <c r="D242" s="1">
+        <v>80.3125</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>160625.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>21901.0</v>
+      </c>
+      <c r="I242" s="1">
+        <v>13.63486381323</v>
+      </c>
+      <c r="J242">
+        <v>1.48</v>
+      </c>
+      <c r="K242" t="s">
+        <v>571</v>
+      </c>
+      <c r="L242" s="1">
+        <v>182526.0</v>
+      </c>
+      <c r="M242" s="1">
+        <v>185495.18</v>
+      </c>
+      <c r="N242" s="1">
         <v>0.1</v>
       </c>
-      <c r="P228">
-[...10 lines deleted...]
-      <c r="C229" s="1">
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>573</v>
+      </c>
+      <c r="B243" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>102.25</v>
+      </c>
+      <c r="D243" s="1">
+        <v>102.148334</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>510741.67</v>
+      </c>
+      <c r="H243" s="1">
+        <v>508.33</v>
+      </c>
+      <c r="I243" s="1">
+        <v>0.099527810213723</v>
+      </c>
+      <c r="J243">
+        <v>1.79</v>
+      </c>
+      <c r="K243" t="s">
+        <v>574</v>
+      </c>
+      <c r="L243" s="1">
+        <v>511250.0</v>
+      </c>
+      <c r="M243" s="1">
+        <v>520220.89</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>576</v>
+      </c>
+      <c r="B244" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>100.439</v>
+      </c>
+      <c r="D244" s="1">
+        <v>100.275</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>200550.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>328.0</v>
+      </c>
+      <c r="I244" s="1">
+        <v>0.16355023684867</v>
+      </c>
+      <c r="J244">
+        <v>0.83</v>
+      </c>
+      <c r="K244" t="s">
+        <v>577</v>
+      </c>
+      <c r="L244" s="1">
+        <v>200878.0</v>
+      </c>
+      <c r="M244" s="1">
+        <v>202530.67</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>579</v>
+      </c>
+      <c r="B245" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>99.048</v>
+      </c>
+      <c r="D245" s="1">
+        <v>99.808</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>299424.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>-2280.0</v>
+      </c>
+      <c r="I245" s="1">
+        <v>-0.76146200705354</v>
+      </c>
+      <c r="J245">
+        <v>0.66</v>
+      </c>
+      <c r="K245" t="s">
+        <v>580</v>
+      </c>
+      <c r="L245" s="1">
+        <v>297144.0</v>
+      </c>
+      <c r="M245" s="1">
+        <v>299116.6</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>582</v>
+      </c>
+      <c r="B246" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>101.612</v>
+      </c>
+      <c r="D246" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>199302.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>3922.0</v>
+      </c>
+      <c r="I246" s="1">
+        <v>1.9678678588273</v>
+      </c>
+      <c r="J246">
+        <v>0.86</v>
+      </c>
+      <c r="K246" t="s">
+        <v>583</v>
+      </c>
+      <c r="L246" s="1">
+        <v>203224.0</v>
+      </c>
+      <c r="M246" s="1">
+        <v>204947.29</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>585</v>
+      </c>
+      <c r="B247" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>100.755</v>
+      </c>
+      <c r="D247" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>298306.32</v>
+      </c>
+      <c r="H247" s="1">
+        <v>2951.13</v>
+      </c>
+      <c r="I247" s="1">
+        <v>0.98929516478229</v>
+      </c>
+      <c r="J247">
+        <v>0.32</v>
+      </c>
+      <c r="K247">
+        <v>952.29</v>
+      </c>
+      <c r="L247" s="1">
+        <v>301257.45</v>
+      </c>
+      <c r="M247" s="1">
+        <v>302209.74</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>587</v>
+      </c>
+      <c r="B248" s="1">
+        <v>1749344.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>98.881</v>
+      </c>
+      <c r="D248" s="1">
+        <v>98.0830014</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>1715809.1</v>
+      </c>
+      <c r="H248" s="1">
+        <v>13959.74</v>
+      </c>
+      <c r="I248" s="1">
+        <v>0.81359517209694</v>
+      </c>
+      <c r="J248">
+        <v>0.88</v>
+      </c>
+      <c r="K248" t="s">
+        <v>588</v>
+      </c>
+      <c r="L248" s="1">
+        <v>1729768.84</v>
+      </c>
+      <c r="M248" s="1">
+        <v>1745189.43</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>590</v>
+      </c>
+      <c r="B249" s="1">
+        <v>1152839.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>88.556</v>
+      </c>
+      <c r="D249" s="1">
+        <v>90.85445583</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>1047405.6</v>
+      </c>
+      <c r="H249" s="1">
+        <v>-26497.5</v>
+      </c>
+      <c r="I249" s="1">
+        <v>-2.5298222579677</v>
+      </c>
+      <c r="J249">
+        <v>2.42</v>
+      </c>
+      <c r="K249" t="s">
+        <v>591</v>
+      </c>
+      <c r="L249" s="1">
+        <v>1020908.1</v>
+      </c>
+      <c r="M249" s="1">
+        <v>1048836.81</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>593</v>
+      </c>
+      <c r="B250" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>99.375</v>
+      </c>
+      <c r="D250" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>199532.0</v>
+      </c>
+      <c r="H250" s="1">
+        <v>-782.0</v>
+      </c>
+      <c r="I250" s="1">
+        <v>-0.3919170859812</v>
+      </c>
+      <c r="J250">
+        <v>0.17</v>
+      </c>
+      <c r="K250">
+        <v>349.32</v>
+      </c>
+      <c r="L250" s="1">
+        <v>198750.0</v>
+      </c>
+      <c r="M250" s="1">
+        <v>199099.32</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>595</v>
+      </c>
+      <c r="B251" s="1">
+        <v>217000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="D251" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>216880.65</v>
+      </c>
+      <c r="H251" s="1">
+        <v>-2204.72</v>
+      </c>
+      <c r="I251" s="1">
+        <v>-1.0165591075091</v>
+      </c>
+      <c r="J251">
+        <v>1.84</v>
+      </c>
+      <c r="K251" t="s">
+        <v>596</v>
+      </c>
+      <c r="L251" s="1">
+        <v>214675.93</v>
+      </c>
+      <c r="M251" s="1">
+        <v>218661.66</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>598</v>
+      </c>
+      <c r="B252" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>98.93</v>
+      </c>
+      <c r="D252" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>296130.0</v>
+      </c>
+      <c r="H252" s="1">
+        <v>660.0</v>
+      </c>
+      <c r="I252" s="1">
+        <v>0.2228750886435</v>
+      </c>
+      <c r="J252">
+        <v>1.37</v>
+      </c>
+      <c r="K252" t="s">
+        <v>599</v>
+      </c>
+      <c r="L252" s="1">
+        <v>296790.0</v>
+      </c>
+      <c r="M252" s="1">
+        <v>300899.59</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>601</v>
+      </c>
+      <c r="B253" s="1">
+        <v>179000.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>98.859</v>
+      </c>
+      <c r="D253" s="1">
+        <v>99.682</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>178430.78</v>
+      </c>
+      <c r="H253" s="1">
+        <v>-1473.17</v>
+      </c>
+      <c r="I253" s="1">
+        <v>-0.8256254890552</v>
+      </c>
+      <c r="J253">
+        <v>1.52</v>
+      </c>
+      <c r="K253" t="s">
+        <v>602</v>
+      </c>
+      <c r="L253" s="1">
+        <v>176957.61</v>
+      </c>
+      <c r="M253" s="1">
+        <v>179681.84</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>604</v>
+      </c>
+      <c r="B254" s="1">
+        <v>235000.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>73.839</v>
+      </c>
+      <c r="D254" s="1">
+        <v>72.73740851</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>170932.91</v>
+      </c>
+      <c r="H254" s="1">
+        <v>2588.74</v>
+      </c>
+      <c r="I254" s="1">
+        <v>1.514477229692</v>
+      </c>
+      <c r="J254">
+        <v>0.02</v>
+      </c>
+      <c r="K254">
+        <v>56.34</v>
+      </c>
+      <c r="L254" s="1">
+        <v>173521.65</v>
+      </c>
+      <c r="M254" s="1">
+        <v>173577.99</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>606</v>
+      </c>
+      <c r="B255" s="1">
+        <v>1127000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>86.73</v>
+      </c>
+      <c r="D255" s="1">
+        <v>86.19422626</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>971408.93</v>
+      </c>
+      <c r="H255" s="1">
+        <v>6038.17</v>
+      </c>
+      <c r="I255" s="1">
+        <v>0.62158889150834</v>
+      </c>
+      <c r="J255">
+        <v>0.1</v>
+      </c>
+      <c r="K255" t="s">
+        <v>607</v>
+      </c>
+      <c r="L255" s="1">
+        <v>977447.1</v>
+      </c>
+      <c r="M255" s="1">
+        <v>978535.5</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>609</v>
+      </c>
+      <c r="B256" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>63.036</v>
+      </c>
+      <c r="D256" s="1">
+        <v>75.54048289</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>198671.47</v>
+      </c>
+      <c r="H256" s="1">
+        <v>-32886.79</v>
+      </c>
+      <c r="I256" s="1">
+        <v>-16.553353131177</v>
+      </c>
+      <c r="J256">
+        <v>0.19</v>
+      </c>
+      <c r="K256">
+        <v>507.99</v>
+      </c>
+      <c r="L256" s="1">
+        <v>165784.68</v>
+      </c>
+      <c r="M256" s="1">
+        <v>166292.67</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>611</v>
+      </c>
+      <c r="B257" s="1">
+        <v>492000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>95.444</v>
+      </c>
+      <c r="D257" s="1">
+        <v>94.66531301</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>465753.34</v>
+      </c>
+      <c r="H257" s="1">
+        <v>3831.14</v>
+      </c>
+      <c r="I257" s="1">
+        <v>0.82256844363156</v>
+      </c>
+      <c r="J257">
+        <v>0.39</v>
+      </c>
+      <c r="K257" t="s">
+        <v>612</v>
+      </c>
+      <c r="L257" s="1">
+        <v>469584.48</v>
+      </c>
+      <c r="M257" s="1">
+        <v>471485.08</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>614</v>
+      </c>
+      <c r="B258" s="1">
+        <v>315000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>98.912</v>
+      </c>
+      <c r="D258" s="1">
+        <v>99.998</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>314993.7</v>
+      </c>
+      <c r="H258" s="1">
+        <v>-3420.9</v>
+      </c>
+      <c r="I258" s="1">
+        <v>-1.0860217204344</v>
+      </c>
+      <c r="J258">
+        <v>0.34</v>
+      </c>
+      <c r="K258" t="s">
+        <v>615</v>
+      </c>
+      <c r="L258" s="1">
+        <v>311572.8</v>
+      </c>
+      <c r="M258" s="1">
+        <v>312656.66</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>617</v>
+      </c>
+      <c r="B259" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>101.195</v>
+      </c>
+      <c r="D259" s="1">
+        <v>100.0965</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>150144.75</v>
+      </c>
+      <c r="H259" s="1">
+        <v>1647.75</v>
+      </c>
+      <c r="I259" s="1">
+        <v>1.0974409694645</v>
+      </c>
+      <c r="J259">
+        <v>3.17</v>
+      </c>
+      <c r="K259" t="s">
+        <v>618</v>
+      </c>
+      <c r="L259" s="1">
+        <v>151792.5</v>
+      </c>
+      <c r="M259" s="1">
+        <v>156551.82</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>620</v>
+      </c>
+      <c r="B260" s="1">
+        <v>2072696.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>87.871</v>
+      </c>
+      <c r="D260" s="1">
+        <v>89.97910789</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>1864993.37</v>
+      </c>
+      <c r="H260" s="1">
+        <v>-43694.67</v>
+      </c>
+      <c r="I260" s="1">
+        <v>-2.3428860768551</v>
+      </c>
+      <c r="J260">
+        <v>0.0</v>
+      </c>
+      <c r="K260">
+        <v>0.0</v>
+      </c>
+      <c r="L260" s="1">
+        <v>1821298.7</v>
+      </c>
+      <c r="M260" s="1">
+        <v>1821298.7</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>622</v>
+      </c>
+      <c r="B261" s="1">
+        <v>3961764.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>84.762</v>
+      </c>
+      <c r="D261" s="1">
+        <v>84.15083433</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>3333857.46</v>
+      </c>
+      <c r="H261" s="1">
+        <v>24212.94</v>
+      </c>
+      <c r="I261" s="1">
+        <v>0.72627400212845</v>
+      </c>
+      <c r="J261">
+        <v>0.0</v>
+      </c>
+      <c r="K261">
+        <v>0.0</v>
+      </c>
+      <c r="L261" s="1">
+        <v>3358070.4</v>
+      </c>
+      <c r="M261" s="1">
+        <v>3358070.4</v>
+      </c>
+      <c r="N261" s="1">
+        <v>1.79</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>624</v>
+      </c>
+      <c r="B262" s="1">
+        <v>9380436.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>63.064</v>
+      </c>
+      <c r="D262" s="1">
+        <v>70.70356389</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>6632302.56</v>
+      </c>
+      <c r="H262" s="1">
+        <v>-716624.4</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-10.805061945184</v>
+      </c>
+      <c r="J262">
+        <v>0.04</v>
+      </c>
+      <c r="K262" t="s">
+        <v>625</v>
+      </c>
+      <c r="L262" s="1">
+        <v>5915678.16</v>
+      </c>
+      <c r="M262" s="1">
+        <v>5919533.13</v>
+      </c>
+      <c r="N262" s="1">
+        <v>3.15</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>627</v>
+      </c>
+      <c r="B263" s="1">
+        <v>4880000.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>99.921</v>
+      </c>
+      <c r="D263" s="1">
+        <v>99.868</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>4873558.4</v>
+      </c>
+      <c r="H263" s="1">
+        <v>2586.4</v>
+      </c>
+      <c r="I263" s="1">
+        <v>0.053070052469259</v>
+      </c>
+      <c r="J263">
+        <v>2.14</v>
+      </c>
+      <c r="K263" t="s">
+        <v>628</v>
+      </c>
+      <c r="L263" s="1">
+        <v>4876144.8</v>
+      </c>
+      <c r="M263" s="1">
+        <v>4980523.32</v>
+      </c>
+      <c r="N263" s="1">
+        <v>2.65</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>630</v>
+      </c>
+      <c r="B264" s="1">
+        <v>1192502.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>98.269</v>
+      </c>
+      <c r="D264" s="1">
+        <v>98.19285586</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>1170951.77</v>
+      </c>
+      <c r="H264" s="1">
+        <v>908.02</v>
+      </c>
+      <c r="I264" s="1">
+        <v>0.077545465429375</v>
+      </c>
+      <c r="J264">
+        <v>0.34</v>
+      </c>
+      <c r="K264" t="s">
+        <v>631</v>
+      </c>
+      <c r="L264" s="1">
+        <v>1171859.79</v>
+      </c>
+      <c r="M264" s="1">
+        <v>1175878.36</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>633</v>
+      </c>
+      <c r="B265" s="1">
+        <v>890742.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>98.448</v>
+      </c>
+      <c r="D265" s="1">
+        <v>98.49379843</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>877325.63</v>
+      </c>
+      <c r="H265" s="1">
+        <v>-407.94</v>
+      </c>
+      <c r="I265" s="1">
+        <v>-0.046498128636684</v>
+      </c>
+      <c r="J265">
+        <v>0.36</v>
+      </c>
+      <c r="K265" t="s">
+        <v>634</v>
+      </c>
+      <c r="L265" s="1">
+        <v>876917.69</v>
+      </c>
+      <c r="M265" s="1">
+        <v>880139.0</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>636</v>
+      </c>
+      <c r="B266" s="1">
+        <v>4432579.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>99.226</v>
+      </c>
+      <c r="D266" s="1">
+        <v>99.18229455</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>4396333.56</v>
+      </c>
+      <c r="H266" s="1">
+        <v>1937.28</v>
+      </c>
+      <c r="I266" s="1">
+        <v>0.04406581014749</v>
+      </c>
+      <c r="J266">
+        <v>0.07</v>
+      </c>
+      <c r="K266" t="s">
+        <v>637</v>
+      </c>
+      <c r="L266" s="1">
+        <v>4398270.84</v>
+      </c>
+      <c r="M266" s="1">
+        <v>4401161.12</v>
+      </c>
+      <c r="N266" s="1">
+        <v>2.35</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>639</v>
+      </c>
+      <c r="B267" s="1">
+        <v>4886111.75</v>
+      </c>
+      <c r="C267" s="1">
+        <v>88.136</v>
+      </c>
+      <c r="D267" s="1">
+        <v>103.92033911</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>5077663.9</v>
+      </c>
+      <c r="H267" s="1">
+        <v>-771240.45</v>
+      </c>
+      <c r="I267" s="1">
+        <v>-15.188883415462</v>
+      </c>
+      <c r="J267">
+        <v>2.43</v>
+      </c>
+      <c r="K267" t="s">
+        <v>640</v>
+      </c>
+      <c r="L267" s="1">
+        <v>4306423.45</v>
+      </c>
+      <c r="M267" s="1">
+        <v>4425229.59</v>
+      </c>
+      <c r="N267" s="1">
+        <v>2.36</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>642</v>
+      </c>
+      <c r="B268" s="1">
+        <v>9259041.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>97.003</v>
+      </c>
+      <c r="D268" s="1">
+        <v>96.96937512</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>8978434.2</v>
+      </c>
+      <c r="H268" s="1">
+        <v>3113.35</v>
+      </c>
+      <c r="I268" s="1">
+        <v>0.034675868092902</v>
+      </c>
+      <c r="J268">
+        <v>0.88</v>
+      </c>
+      <c r="K268" t="s">
+        <v>643</v>
+      </c>
+      <c r="L268" s="1">
+        <v>8981547.55</v>
+      </c>
+      <c r="M268" s="1">
+        <v>9063356.88</v>
+      </c>
+      <c r="N268" s="1">
+        <v>4.83</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>645</v>
+      </c>
+      <c r="B269" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>100.476</v>
+      </c>
+      <c r="D269" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>771.12</v>
+      </c>
+      <c r="I269" s="1">
+        <v>0.476</v>
+      </c>
+      <c r="J269">
+        <v>0.72</v>
+      </c>
+      <c r="K269" t="s">
+        <v>646</v>
+      </c>
+      <c r="L269" s="1">
+        <v>162771.12</v>
+      </c>
+      <c r="M269" s="1">
+        <v>163942.15</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>648</v>
+      </c>
+      <c r="B270" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D229" s="1">
-[...2 lines deleted...]
-      <c r="E229" s="1">
+      <c r="C270" s="1">
+        <v>99.495</v>
+      </c>
+      <c r="D270" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>99240.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>255.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>0.25695284159613</v>
+      </c>
+      <c r="J270">
+        <v>1.58</v>
+      </c>
+      <c r="K270" t="s">
+        <v>649</v>
+      </c>
+      <c r="L270" s="1">
+        <v>99495.0</v>
+      </c>
+      <c r="M270" s="1">
+        <v>101077.19</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>651</v>
+      </c>
+      <c r="B271" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>92.782</v>
+      </c>
+      <c r="D271" s="1">
+        <v>100.121</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>400484.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>-29356.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>-7.3301305420441</v>
+      </c>
+      <c r="J271">
+        <v>1.24</v>
+      </c>
+      <c r="K271" t="s">
+        <v>652</v>
+      </c>
+      <c r="L271" s="1">
+        <v>371128.0</v>
+      </c>
+      <c r="M271" s="1">
+        <v>376095.12</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>654</v>
+      </c>
+      <c r="B272" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>101.385</v>
+      </c>
+      <c r="D272" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>299826.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>4329.0</v>
+      </c>
+      <c r="I272" s="1">
+        <v>1.4438374257069</v>
+      </c>
+      <c r="J272">
+        <v>0.82</v>
+      </c>
+      <c r="K272" t="s">
+        <v>655</v>
+      </c>
+      <c r="L272" s="1">
+        <v>304155.0</v>
+      </c>
+      <c r="M272" s="1">
+        <v>306627.95</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>657</v>
+      </c>
+      <c r="B273" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>95.308</v>
+      </c>
+      <c r="D273" s="1">
+        <v>94.67425</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>284022.75</v>
+      </c>
+      <c r="H273" s="1">
+        <v>1901.25</v>
+      </c>
+      <c r="I273" s="1">
+        <v>0.66940060259257</v>
+      </c>
+      <c r="J273">
+        <v>0.48</v>
+      </c>
+      <c r="K273" t="s">
+        <v>658</v>
+      </c>
+      <c r="L273" s="1">
+        <v>285924.0</v>
+      </c>
+      <c r="M273" s="1">
+        <v>287367.49</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>660</v>
+      </c>
+      <c r="B274" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>101.616</v>
+      </c>
+      <c r="D274" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>299574.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>5274.0</v>
+      </c>
+      <c r="I274" s="1">
+        <v>1.760499909872</v>
+      </c>
+      <c r="J274">
+        <v>0.2</v>
+      </c>
+      <c r="K274">
+        <v>605.14</v>
+      </c>
+      <c r="L274" s="1">
+        <v>304848.0</v>
+      </c>
+      <c r="M274" s="1">
+        <v>305453.14</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>662</v>
+      </c>
+      <c r="B275" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>98.151</v>
+      </c>
+      <c r="D275" s="1">
+        <v>98.68</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>493400.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>-2645.0</v>
+      </c>
+      <c r="I275" s="1">
+        <v>-0.53607620591812</v>
+      </c>
+      <c r="J275">
+        <v>2.37</v>
+      </c>
+      <c r="K275" t="s">
+        <v>663</v>
+      </c>
+      <c r="L275" s="1">
+        <v>490755.0</v>
+      </c>
+      <c r="M275" s="1">
+        <v>502621.44</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>665</v>
+      </c>
+      <c r="B276" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>98.099</v>
+      </c>
+      <c r="D276" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>197284.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>-1086.0</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-0.55047545670201</v>
+      </c>
+      <c r="J276">
+        <v>0.4</v>
+      </c>
+      <c r="K276">
+        <v>791.1</v>
+      </c>
+      <c r="L276" s="1">
+        <v>196198.0</v>
+      </c>
+      <c r="M276" s="1">
+        <v>196989.1</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>665</v>
+      </c>
+      <c r="B277" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>98.225</v>
+      </c>
+      <c r="D277" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>190792.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>5658.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>2.9655331460439</v>
+      </c>
+      <c r="J277">
+        <v>0.4</v>
+      </c>
+      <c r="K277">
+        <v>791.1</v>
+      </c>
+      <c r="L277" s="1">
+        <v>196450.0</v>
+      </c>
+      <c r="M277" s="1">
+        <v>197241.1</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>668</v>
+      </c>
+      <c r="B278" s="1">
+        <v>207000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>98.686</v>
+      </c>
+      <c r="D278" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>206229.96</v>
+      </c>
+      <c r="H278" s="1">
+        <v>-1949.94</v>
+      </c>
+      <c r="I278" s="1">
+        <v>-0.94551732444694</v>
+      </c>
+      <c r="J278">
+        <v>2.37</v>
+      </c>
+      <c r="K278" t="s">
+        <v>669</v>
+      </c>
+      <c r="L278" s="1">
+        <v>204280.02</v>
+      </c>
+      <c r="M278" s="1">
+        <v>209182.8</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>671</v>
+      </c>
+      <c r="B279" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>99.16</v>
+      </c>
+      <c r="D279" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>199472.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>-1152.0</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-0.57752466511591</v>
+      </c>
+      <c r="J279">
+        <v>2.36</v>
+      </c>
+      <c r="K279" t="s">
+        <v>672</v>
+      </c>
+      <c r="L279" s="1">
+        <v>198320.0</v>
+      </c>
+      <c r="M279" s="1">
+        <v>203032.33</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>674</v>
+      </c>
+      <c r="B280" s="1">
+        <v>232000.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>99.734</v>
+      </c>
+      <c r="D280" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>230594.08</v>
+      </c>
+      <c r="H280" s="1">
+        <v>788.8</v>
+      </c>
+      <c r="I280" s="1">
+        <v>0.34207296215063</v>
+      </c>
+      <c r="J280">
+        <v>0.58</v>
+      </c>
+      <c r="K280" t="s">
+        <v>675</v>
+      </c>
+      <c r="L280" s="1">
+        <v>231382.88</v>
+      </c>
+      <c r="M280" s="1">
+        <v>232717.67</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>677</v>
+      </c>
+      <c r="B281" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>95.808</v>
+      </c>
+      <c r="D281" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>280800.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>6624.0</v>
+      </c>
+      <c r="I281" s="1">
+        <v>2.3589743589744</v>
+      </c>
+      <c r="J281">
+        <v>1.1</v>
+      </c>
+      <c r="K281" t="s">
+        <v>678</v>
+      </c>
+      <c r="L281" s="1">
+        <v>287424.0</v>
+      </c>
+      <c r="M281" s="1">
+        <v>290709.62</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>680</v>
+      </c>
+      <c r="B282" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>98.99</v>
+      </c>
+      <c r="D282" s="1">
         <v>100.0</v>
       </c>
-      <c r="F229" t="s">
-[...5 lines deleted...]
-      <c r="H229" s="1">
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>-5050.0</v>
+      </c>
+      <c r="I282" s="1">
+        <v>-1.01</v>
+      </c>
+      <c r="J282">
+        <v>3.27</v>
+      </c>
+      <c r="K282" t="s">
+        <v>681</v>
+      </c>
+      <c r="L282" s="1">
+        <v>494950.0</v>
+      </c>
+      <c r="M282" s="1">
+        <v>511299.32</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>683</v>
+      </c>
+      <c r="B283" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>101.562</v>
+      </c>
+      <c r="D283" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>206024.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>-2900.0</v>
+      </c>
+      <c r="I283" s="1">
+        <v>-1.407602997709</v>
+      </c>
+      <c r="J283">
+        <v>3.52</v>
+      </c>
+      <c r="K283" t="s">
+        <v>684</v>
+      </c>
+      <c r="L283" s="1">
+        <v>203124.0</v>
+      </c>
+      <c r="M283" s="1">
+        <v>210156.88</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>686</v>
+      </c>
+      <c r="B284" s="1">
+        <v>223000.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>101.146</v>
+      </c>
+      <c r="D284" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>222663.27</v>
+      </c>
+      <c r="H284" s="1">
+        <v>2892.31</v>
+      </c>
+      <c r="I284" s="1">
+        <v>1.298961431762</v>
+      </c>
+      <c r="J284">
+        <v>2.96</v>
+      </c>
+      <c r="K284" t="s">
+        <v>687</v>
+      </c>
+      <c r="L284" s="1">
+        <v>225555.58</v>
+      </c>
+      <c r="M284" s="1">
+        <v>232165.24</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>689</v>
+      </c>
+      <c r="B285" s="1">
+        <v>163000.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>99.873</v>
+      </c>
+      <c r="D285" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>161557.45</v>
+      </c>
+      <c r="H285" s="1">
+        <v>1235.54</v>
+      </c>
+      <c r="I285" s="1">
+        <v>0.76476819855723</v>
+      </c>
+      <c r="J285">
+        <v>0.82</v>
+      </c>
+      <c r="K285" t="s">
+        <v>690</v>
+      </c>
+      <c r="L285" s="1">
+        <v>162792.99</v>
+      </c>
+      <c r="M285" s="1">
+        <v>164121.55</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>692</v>
+      </c>
+      <c r="B286" s="1">
+        <v>222054.61</v>
+      </c>
+      <c r="C286" s="1">
+        <v>90.287</v>
+      </c>
+      <c r="D286" s="1">
+        <v>94.89160797</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>210711.19</v>
+      </c>
+      <c r="H286" s="1">
+        <v>-10224.74</v>
+      </c>
+      <c r="I286" s="1">
+        <v>-4.8524902735351</v>
+      </c>
+      <c r="J286">
+        <v>0.14</v>
+      </c>
+      <c r="K286">
+        <v>316.35</v>
+      </c>
+      <c r="L286" s="1">
+        <v>200486.45</v>
+      </c>
+      <c r="M286" s="1">
+        <v>200802.8</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>694</v>
+      </c>
+      <c r="B287" s="1">
+        <v>298253.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>94.039</v>
+      </c>
+      <c r="D287" s="1">
+        <v>93.82576202</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>279838.15</v>
+      </c>
+      <c r="H287" s="1">
+        <v>635.99</v>
+      </c>
+      <c r="I287" s="1">
+        <v>0.22727065627042</v>
+      </c>
+      <c r="J287">
+        <v>0.36</v>
+      </c>
+      <c r="K287" t="s">
+        <v>695</v>
+      </c>
+      <c r="L287" s="1">
+        <v>280474.14</v>
+      </c>
+      <c r="M287" s="1">
+        <v>281555.2</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>697</v>
+      </c>
+      <c r="B288" s="1">
+        <v>195820.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>66.813</v>
+      </c>
+      <c r="D288" s="1">
+        <v>65.21059647</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>127695.39</v>
+      </c>
+      <c r="H288" s="1">
+        <v>3137.82</v>
+      </c>
+      <c r="I288" s="1">
+        <v>2.4572696007272</v>
+      </c>
+      <c r="J288">
+        <v>0.16</v>
+      </c>
+      <c r="K288">
+        <v>321.9</v>
+      </c>
+      <c r="L288" s="1">
+        <v>130833.21</v>
+      </c>
+      <c r="M288" s="1">
+        <v>131155.11</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>699</v>
+      </c>
+      <c r="B289" s="1">
+        <v>1730000.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>100.481</v>
+      </c>
+      <c r="D289" s="1">
+        <v>112.32961214</v>
+      </c>
+      <c r="E289" t="s">
+        <v>8</v>
+      </c>
+      <c r="F289">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="1">
+        <v>1943302.29</v>
+      </c>
+      <c r="H289" s="1">
+        <v>338487.78</v>
+      </c>
+      <c r="I289" s="1">
+        <v>17.418174297525</v>
+      </c>
+      <c r="J289">
+        <v>0.45</v>
+      </c>
+      <c r="K289" t="s">
+        <v>700</v>
+      </c>
+      <c r="L289" s="1">
+        <v>2281790.07</v>
+      </c>
+      <c r="M289" s="1">
+        <v>2289580.75</v>
+      </c>
+      <c r="N289" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>702</v>
+      </c>
+      <c r="B290" s="1">
+        <v>3263000.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>99.994</v>
+      </c>
+      <c r="D290" s="1">
+        <v>100.88734447</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>3291954.05</v>
+      </c>
+      <c r="H290" s="1">
+        <v>-29149.83</v>
+      </c>
+      <c r="I290" s="1">
+        <v>-0.88548714706391</v>
+      </c>
+      <c r="J290">
+        <v>0.84</v>
+      </c>
+      <c r="K290" t="s">
+        <v>703</v>
+      </c>
+      <c r="L290" s="1">
+        <v>3262804.22</v>
+      </c>
+      <c r="M290" s="1">
+        <v>3290156.63</v>
+      </c>
+      <c r="N290" s="1">
+        <v>1.75</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>705</v>
+      </c>
+      <c r="B291" s="1">
+        <v>1862000.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="D291" s="1">
+        <v>97.93346079</v>
+      </c>
+      <c r="E291" t="s">
+        <v>8</v>
+      </c>
+      <c r="F291">
+        <v>1.0</v>
+      </c>
+      <c r="G291" s="1">
+        <v>1823521.04</v>
+      </c>
+      <c r="H291" s="1">
+        <v>21162.36</v>
+      </c>
+      <c r="I291" s="1">
+        <v>1.1605218440474</v>
+      </c>
+      <c r="J291">
+        <v>0.86</v>
+      </c>
+      <c r="K291" t="s">
+        <v>706</v>
+      </c>
+      <c r="L291" s="1">
+        <v>1844683.4</v>
+      </c>
+      <c r="M291" s="1">
+        <v>1860621.72</v>
+      </c>
+      <c r="N291" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>708</v>
+      </c>
+      <c r="B292" s="1">
+        <v>1327000.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>86.663</v>
+      </c>
+      <c r="D292" s="1">
+        <v>97.39783572</v>
+      </c>
+      <c r="E292" t="s">
+        <v>8</v>
+      </c>
+      <c r="F292">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="1">
+        <v>1292469.28</v>
+      </c>
+      <c r="H292" s="1">
+        <v>-142451.27</v>
+      </c>
+      <c r="I292" s="1">
+        <v>-11.021636816002</v>
+      </c>
+      <c r="J292">
+        <v>1.02</v>
+      </c>
+      <c r="K292" t="s">
+        <v>709</v>
+      </c>
+      <c r="L292" s="1">
+        <v>1150018.01</v>
+      </c>
+      <c r="M292" s="1">
+        <v>1163495.35</v>
+      </c>
+      <c r="N292" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>711</v>
+      </c>
+      <c r="B293" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>101.121</v>
+      </c>
+      <c r="D293" s="1">
+        <v>99.88238042</v>
+      </c>
+      <c r="E293" t="s">
+        <v>8</v>
+      </c>
+      <c r="F293">
+        <v>1.0</v>
+      </c>
+      <c r="G293" s="1">
+        <v>2693827.8</v>
+      </c>
+      <c r="H293" s="1">
+        <v>33405.57</v>
+      </c>
+      <c r="I293" s="1">
+        <v>1.2400781519888</v>
+      </c>
+      <c r="J293">
+        <v>0.66</v>
+      </c>
+      <c r="K293" t="s">
+        <v>712</v>
+      </c>
+      <c r="L293" s="1">
+        <v>2727233.37</v>
+      </c>
+      <c r="M293" s="1">
+        <v>2745069.33</v>
+      </c>
+      <c r="N293" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>714</v>
+      </c>
+      <c r="B294" s="1">
+        <v>5586000.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>98.395</v>
+      </c>
+      <c r="D294" s="1">
+        <v>97.67388382</v>
+      </c>
+      <c r="E294" t="s">
+        <v>8</v>
+      </c>
+      <c r="F294">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>5456063.15</v>
+      </c>
+      <c r="H294" s="1">
+        <v>40281.55</v>
+      </c>
+      <c r="I294" s="1">
+        <v>0.73828965854253</v>
+      </c>
+      <c r="J294">
+        <v>0.88</v>
+      </c>
+      <c r="K294" t="s">
+        <v>715</v>
+      </c>
+      <c r="L294" s="1">
+        <v>5496344.7</v>
+      </c>
+      <c r="M294" s="1">
+        <v>5545703.06</v>
+      </c>
+      <c r="N294" s="1">
+        <v>2.95</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>717</v>
+      </c>
+      <c r="B295" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>96.959</v>
+      </c>
+      <c r="D295" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="1">
+        <v>167002.08</v>
+      </c>
+      <c r="H295" s="1">
+        <v>-4110.96</v>
+      </c>
+      <c r="I295" s="1">
+        <v>-2.4616220348872</v>
+      </c>
+      <c r="J295">
+        <v>1.67</v>
+      </c>
+      <c r="K295" t="s">
+        <v>718</v>
+      </c>
+      <c r="L295" s="1">
+        <v>162891.12</v>
+      </c>
+      <c r="M295" s="1">
+        <v>165695.91</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>720</v>
+      </c>
+      <c r="B296" s="1">
+        <v>446000.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>98.611</v>
+      </c>
+      <c r="D296" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E296" t="s">
+        <v>8</v>
+      </c>
+      <c r="F296">
+        <v>1.0</v>
+      </c>
+      <c r="G296" s="1">
+        <v>446000.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>-6194.94</v>
+      </c>
+      <c r="I296" s="1">
+        <v>-1.389</v>
+      </c>
+      <c r="J296">
+        <v>1.08</v>
+      </c>
+      <c r="K296" t="s">
+        <v>721</v>
+      </c>
+      <c r="L296" s="1">
+        <v>439805.06</v>
+      </c>
+      <c r="M296" s="1">
+        <v>444633.3</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>723</v>
+      </c>
+      <c r="B297" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>103.365</v>
+      </c>
+      <c r="D297" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="E297" t="s">
+        <v>8</v>
+      </c>
+      <c r="F297">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="1">
+        <v>201540.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>5190.0</v>
+      </c>
+      <c r="I297" s="1">
+        <v>2.5751711818994</v>
+      </c>
+      <c r="J297">
+        <v>0.88</v>
+      </c>
+      <c r="K297" t="s">
+        <v>724</v>
+      </c>
+      <c r="L297" s="1">
+        <v>206730.0</v>
+      </c>
+      <c r="M297" s="1">
+        <v>208499.86</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>726</v>
+      </c>
+      <c r="B298" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>100.104</v>
+      </c>
+      <c r="D298" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E298" t="s">
+        <v>8</v>
+      </c>
+      <c r="F298">
+        <v>1.0</v>
+      </c>
+      <c r="G298" s="1">
+        <v>297228.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>3084.0</v>
+      </c>
+      <c r="I298" s="1">
+        <v>1.037587306714</v>
+      </c>
+      <c r="J298">
+        <v>0.15</v>
+      </c>
+      <c r="K298">
+        <v>454.11</v>
+      </c>
+      <c r="L298" s="1">
+        <v>300312.0</v>
+      </c>
+      <c r="M298" s="1">
+        <v>300766.11</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>728</v>
+      </c>
+      <c r="B299" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>101.187</v>
+      </c>
+      <c r="D299" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E299" t="s">
+        <v>8</v>
+      </c>
+      <c r="F299">
+        <v>1.0</v>
+      </c>
+      <c r="G299" s="1">
+        <v>296070.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>7491.0</v>
+      </c>
+      <c r="I299" s="1">
+        <v>2.530144898166</v>
+      </c>
+      <c r="J299">
+        <v>2.91</v>
+      </c>
+      <c r="K299" t="s">
+        <v>729</v>
+      </c>
+      <c r="L299" s="1">
+        <v>303561.0</v>
+      </c>
+      <c r="M299" s="1">
+        <v>312287.71</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>731</v>
+      </c>
+      <c r="B300" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>84.934</v>
+      </c>
+      <c r="D300" s="1">
+        <v>85.4208</v>
+      </c>
+      <c r="E300" t="s">
+        <v>8</v>
+      </c>
+      <c r="F300">
+        <v>1.0</v>
+      </c>
+      <c r="G300" s="1">
+        <v>427104.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>-2434.0</v>
+      </c>
+      <c r="I300" s="1">
+        <v>-0.56988461826628</v>
+      </c>
+      <c r="J300">
+        <v>0.46</v>
+      </c>
+      <c r="K300" t="s">
+        <v>732</v>
+      </c>
+      <c r="L300" s="1">
+        <v>424670.0</v>
+      </c>
+      <c r="M300" s="1">
+        <v>426971.37</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>734</v>
+      </c>
+      <c r="B301" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>99.911</v>
+      </c>
+      <c r="D301" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E301" t="s">
+        <v>8</v>
+      </c>
+      <c r="F301">
+        <v>1.0</v>
+      </c>
+      <c r="G301" s="1">
+        <v>499490.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>65.0</v>
+      </c>
+      <c r="I301" s="1">
+        <v>0.01301327353901</v>
+      </c>
+      <c r="J301">
+        <v>0.23</v>
+      </c>
+      <c r="K301" t="s">
+        <v>735</v>
+      </c>
+      <c r="L301" s="1">
+        <v>499555.0</v>
+      </c>
+      <c r="M301" s="1">
+        <v>500705.68</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>737</v>
+      </c>
+      <c r="B302" s="1">
+        <v>181000.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>100.771</v>
+      </c>
+      <c r="D302" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E302" t="s">
+        <v>8</v>
+      </c>
+      <c r="F302">
+        <v>1.0</v>
+      </c>
+      <c r="G302" s="1">
+        <v>180292.29</v>
+      </c>
+      <c r="H302" s="1">
+        <v>2103.22</v>
+      </c>
+      <c r="I302" s="1">
+        <v>1.1665612545051</v>
+      </c>
+      <c r="J302">
+        <v>0.5</v>
+      </c>
+      <c r="K302">
+        <v>912.44</v>
+      </c>
+      <c r="L302" s="1">
+        <v>182395.51</v>
+      </c>
+      <c r="M302" s="1">
+        <v>183307.95</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>739</v>
+      </c>
+      <c r="B303" s="1">
+        <v>141000.0</v>
+      </c>
+      <c r="C303" s="1">
+        <v>101.861</v>
+      </c>
+      <c r="D303" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="E303" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303">
+        <v>1.0</v>
+      </c>
+      <c r="G303" s="1">
+        <v>140736.33</v>
+      </c>
+      <c r="H303" s="1">
+        <v>2887.68</v>
+      </c>
+      <c r="I303" s="1">
+        <v>2.0518369350686</v>
+      </c>
+      <c r="J303">
+        <v>0.44</v>
+      </c>
+      <c r="K303">
+        <v>613.74</v>
+      </c>
+      <c r="L303" s="1">
+        <v>143624.01</v>
+      </c>
+      <c r="M303" s="1">
+        <v>144237.75</v>
+      </c>
+      <c r="N303" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>741</v>
+      </c>
+      <c r="B304" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>103.669</v>
+      </c>
+      <c r="D304" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E304" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304">
+        <v>1.0</v>
+      </c>
+      <c r="G304" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>7007.79</v>
+      </c>
+      <c r="I304" s="1">
+        <v>3.669</v>
+      </c>
+      <c r="J304">
+        <v>3.11</v>
+      </c>
+      <c r="K304" t="s">
+        <v>742</v>
+      </c>
+      <c r="L304" s="1">
+        <v>198007.79</v>
+      </c>
+      <c r="M304" s="1">
+        <v>203941.39</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>744</v>
+      </c>
+      <c r="B305" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>98.485</v>
+      </c>
+      <c r="D305" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="E305" t="s">
+        <v>8</v>
+      </c>
+      <c r="F305">
+        <v>1.0</v>
+      </c>
+      <c r="G305" s="1">
+        <v>497115.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>-4690.0</v>
+      </c>
+      <c r="I305" s="1">
+        <v>-0.94344366997576</v>
+      </c>
+      <c r="J305">
+        <v>0.9</v>
+      </c>
+      <c r="K305" t="s">
+        <v>745</v>
+      </c>
+      <c r="L305" s="1">
+        <v>492425.0</v>
+      </c>
+      <c r="M305" s="1">
+        <v>496904.45</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>747</v>
+      </c>
+      <c r="B306" s="1">
         <v>100000.0</v>
       </c>
-      <c r="I229" s="1">
-[...5 lines deleted...]
-      <c r="K229">
+      <c r="C306" s="1">
+        <v>98.48</v>
+      </c>
+      <c r="D306" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E306" t="s">
+        <v>8</v>
+      </c>
+      <c r="F306">
+        <v>1.0</v>
+      </c>
+      <c r="G306" s="1">
+        <v>97590.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>890.0</v>
+      </c>
+      <c r="I306" s="1">
+        <v>0.91197868634081</v>
+      </c>
+      <c r="J306">
+        <v>1.87</v>
+      </c>
+      <c r="K306" t="s">
+        <v>748</v>
+      </c>
+      <c r="L306" s="1">
+        <v>98480.0</v>
+      </c>
+      <c r="M306" s="1">
+        <v>100349.86</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>750</v>
+      </c>
+      <c r="B307" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="C307" s="1">
+        <v>98.673</v>
+      </c>
+      <c r="D307" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>215885.52</v>
+      </c>
+      <c r="H307" s="1">
+        <v>-2751.84</v>
+      </c>
+      <c r="I307" s="1">
+        <v>-1.2746755780564</v>
+      </c>
+      <c r="J307">
+        <v>2.16</v>
+      </c>
+      <c r="K307" t="s">
+        <v>751</v>
+      </c>
+      <c r="L307" s="1">
+        <v>213133.68</v>
+      </c>
+      <c r="M307" s="1">
+        <v>217793.95</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308" t="s">
+        <v>753</v>
+      </c>
+      <c r="B308" s="1">
+        <v>238000.0</v>
+      </c>
+      <c r="C308" s="1">
+        <v>101.872</v>
+      </c>
+      <c r="D308" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E308" t="s">
+        <v>8</v>
+      </c>
+      <c r="F308">
+        <v>1.0</v>
+      </c>
+      <c r="G308" s="1">
+        <v>238000.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>4455.36</v>
+      </c>
+      <c r="I308" s="1">
+        <v>1.872</v>
+      </c>
+      <c r="J308">
+        <v>1.17</v>
+      </c>
+      <c r="K308" t="s">
+        <v>754</v>
+      </c>
+      <c r="L308" s="1">
+        <v>242455.36</v>
+      </c>
+      <c r="M308" s="1">
+        <v>245229.98</v>
+      </c>
+      <c r="N308" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O308">
+        <v>1</v>
+      </c>
+      <c r="Z308" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309" t="s">
+        <v>756</v>
+      </c>
+      <c r="B309" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C309" s="1">
+        <v>98.855</v>
+      </c>
+      <c r="D309" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E309" t="s">
+        <v>8</v>
+      </c>
+      <c r="F309">
+        <v>1.0</v>
+      </c>
+      <c r="G309" s="1">
+        <v>598674.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>-5544.0</v>
+      </c>
+      <c r="I309" s="1">
+        <v>-0.92604656290402</v>
+      </c>
+      <c r="J309">
+        <v>1.23</v>
+      </c>
+      <c r="K309" t="s">
+        <v>757</v>
+      </c>
+      <c r="L309" s="1">
+        <v>593130.0</v>
+      </c>
+      <c r="M309" s="1">
+        <v>600527.26</v>
+      </c>
+      <c r="N309" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O309">
+        <v>1</v>
+      </c>
+      <c r="Z309" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310" t="s">
+        <v>759</v>
+      </c>
+      <c r="B310" s="1">
+        <v>420000.0</v>
+      </c>
+      <c r="C310" s="1">
+        <v>98.647</v>
+      </c>
+      <c r="D310" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E310" t="s">
+        <v>8</v>
+      </c>
+      <c r="F310">
+        <v>1.0</v>
+      </c>
+      <c r="G310" s="1">
+        <v>420000.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>-5682.6</v>
+      </c>
+      <c r="I310" s="1">
+        <v>-1.353</v>
+      </c>
+      <c r="J310">
+        <v>0.34</v>
+      </c>
+      <c r="K310" t="s">
+        <v>760</v>
+      </c>
+      <c r="L310" s="1">
+        <v>414317.4</v>
+      </c>
+      <c r="M310" s="1">
+        <v>415757.94</v>
+      </c>
+      <c r="N310" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O310">
+        <v>1</v>
+      </c>
+      <c r="Z310" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" t="s">
+        <v>762</v>
+      </c>
+      <c r="B311" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C311" s="1">
+        <v>98.513</v>
+      </c>
+      <c r="D311" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="E311" t="s">
+        <v>8</v>
+      </c>
+      <c r="F311">
+        <v>1.0</v>
+      </c>
+      <c r="G311" s="1">
+        <v>158744.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>-1123.2</v>
+      </c>
+      <c r="I311" s="1">
+        <v>-0.70755430126493</v>
+      </c>
+      <c r="J311">
+        <v>0.38</v>
+      </c>
+      <c r="K311">
+        <v>608.22</v>
+      </c>
+      <c r="L311" s="1">
+        <v>157620.8</v>
+      </c>
+      <c r="M311" s="1">
+        <v>158229.02</v>
+      </c>
+      <c r="N311" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O311">
+        <v>1</v>
+      </c>
+      <c r="Z311" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>764</v>
+      </c>
+      <c r="B312" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C312" s="1">
+        <v>100.867</v>
+      </c>
+      <c r="D312" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="E312" t="s">
+        <v>8</v>
+      </c>
+      <c r="F312">
+        <v>1.0</v>
+      </c>
+      <c r="G312" s="1">
+        <v>406676.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>-3208.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>-0.78883435462137</v>
+      </c>
+      <c r="J312">
+        <v>1.03</v>
+      </c>
+      <c r="K312" t="s">
+        <v>765</v>
+      </c>
+      <c r="L312" s="1">
+        <v>403468.0</v>
+      </c>
+      <c r="M312" s="1">
+        <v>407585.53</v>
+      </c>
+      <c r="N312" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O312">
+        <v>1</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>767</v>
+      </c>
+      <c r="B313" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="C313" s="1">
+        <v>100.243</v>
+      </c>
+      <c r="D313" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E313" t="s">
+        <v>8</v>
+      </c>
+      <c r="F313">
+        <v>1.0</v>
+      </c>
+      <c r="G313" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>656.1</v>
+      </c>
+      <c r="I313" s="1">
+        <v>0.243</v>
+      </c>
+      <c r="J313">
+        <v>0.32</v>
+      </c>
+      <c r="K313">
+        <v>859.51</v>
+      </c>
+      <c r="L313" s="1">
+        <v>270656.1</v>
+      </c>
+      <c r="M313" s="1">
+        <v>271515.61</v>
+      </c>
+      <c r="N313" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O313">
+        <v>1</v>
+      </c>
+      <c r="Z313" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" t="s">
+        <v>769</v>
+      </c>
+      <c r="B314" s="1">
+        <v>245000.0</v>
+      </c>
+      <c r="C314" s="1">
+        <v>100.694</v>
+      </c>
+      <c r="D314" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E314" t="s">
+        <v>8</v>
+      </c>
+      <c r="F314">
+        <v>1.0</v>
+      </c>
+      <c r="G314" s="1">
+        <v>245000.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>1700.3</v>
+      </c>
+      <c r="I314" s="1">
+        <v>0.694</v>
+      </c>
+      <c r="J314">
+        <v>2.92</v>
+      </c>
+      <c r="K314" t="s">
+        <v>770</v>
+      </c>
+      <c r="L314" s="1">
+        <v>246700.3</v>
+      </c>
+      <c r="M314" s="1">
+        <v>253865.8</v>
+      </c>
+      <c r="N314" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O314">
+        <v>1</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" t="s">
+        <v>772</v>
+      </c>
+      <c r="B315" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C315" s="1">
+        <v>105.694</v>
+      </c>
+      <c r="D315" s="1">
+        <v>106.993</v>
+      </c>
+      <c r="E315" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315">
+        <v>1.0</v>
+      </c>
+      <c r="G315" s="1">
+        <v>320979.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>-3897.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>-1.2140981185685</v>
+      </c>
+      <c r="J315">
+        <v>3.64</v>
+      </c>
+      <c r="K315" t="s">
+        <v>773</v>
+      </c>
+      <c r="L315" s="1">
+        <v>317082.0</v>
+      </c>
+      <c r="M315" s="1">
+        <v>328016.63</v>
+      </c>
+      <c r="N315" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O315">
+        <v>1</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>775</v>
+      </c>
+      <c r="B316" s="1">
+        <v>203000.0</v>
+      </c>
+      <c r="C316" s="1">
+        <v>100.689</v>
+      </c>
+      <c r="D316" s="1">
+        <v>100.14531527</v>
+      </c>
+      <c r="E316" t="s">
+        <v>8</v>
+      </c>
+      <c r="F316">
+        <v>1.0</v>
+      </c>
+      <c r="G316" s="1">
+        <v>203294.99</v>
+      </c>
+      <c r="H316" s="1">
+        <v>1103.68</v>
+      </c>
+      <c r="I316" s="1">
+        <v>0.54289581853444</v>
+      </c>
+      <c r="J316">
+        <v>3.61</v>
+      </c>
+      <c r="K316" t="s">
+        <v>776</v>
+      </c>
+      <c r="L316" s="1">
+        <v>204398.67</v>
+      </c>
+      <c r="M316" s="1">
+        <v>211717.79</v>
+      </c>
+      <c r="N316" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O316">
+        <v>1</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>778</v>
+      </c>
+      <c r="B317" s="1">
+        <v>325000.0</v>
+      </c>
+      <c r="C317" s="1">
+        <v>100.5</v>
+      </c>
+      <c r="D317" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E317" t="s">
+        <v>8</v>
+      </c>
+      <c r="F317">
+        <v>1.0</v>
+      </c>
+      <c r="G317" s="1">
+        <v>325000.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>1625.0</v>
+      </c>
+      <c r="I317" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="J317">
+        <v>2.79</v>
+      </c>
+      <c r="K317" t="s">
+        <v>779</v>
+      </c>
+      <c r="L317" s="1">
+        <v>326625.0</v>
+      </c>
+      <c r="M317" s="1">
+        <v>335697.17</v>
+      </c>
+      <c r="N317" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O317">
+        <v>1</v>
+      </c>
+      <c r="Z317" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>781</v>
+      </c>
+      <c r="B318" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>99.659</v>
+      </c>
+      <c r="D318" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
+        <v>1.0</v>
+      </c>
+      <c r="G318" s="1">
+        <v>297210.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>1767.0</v>
+      </c>
+      <c r="I318" s="1">
+        <v>0.59452912082366</v>
+      </c>
+      <c r="J318">
+        <v>1.21</v>
+      </c>
+      <c r="K318" t="s">
+        <v>782</v>
+      </c>
+      <c r="L318" s="1">
+        <v>298977.0</v>
+      </c>
+      <c r="M318" s="1">
+        <v>302618.4</v>
+      </c>
+      <c r="N318" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O318">
+        <v>1</v>
+      </c>
+      <c r="Z318" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>784</v>
+      </c>
+      <c r="B319" s="1">
+        <v>333716.0</v>
+      </c>
+      <c r="C319" s="1">
+        <v>98.151</v>
+      </c>
+      <c r="D319" s="1">
+        <v>98.42832528</v>
+      </c>
+      <c r="E319" t="s">
+        <v>8</v>
+      </c>
+      <c r="F319">
+        <v>1.0</v>
+      </c>
+      <c r="G319" s="1">
+        <v>328471.07</v>
+      </c>
+      <c r="H319" s="1">
+        <v>-925.48</v>
+      </c>
+      <c r="I319" s="1">
+        <v>-0.28175388474851</v>
+      </c>
+      <c r="J319">
+        <v>0.71</v>
+      </c>
+      <c r="K319" t="s">
+        <v>785</v>
+      </c>
+      <c r="L319" s="1">
+        <v>327545.59</v>
+      </c>
+      <c r="M319" s="1">
+        <v>329904.46</v>
+      </c>
+      <c r="N319" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O319">
+        <v>1</v>
+      </c>
+      <c r="Z319" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>787</v>
+      </c>
+      <c r="B320" s="1">
+        <v>1333894.0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>97.97</v>
+      </c>
+      <c r="D320" s="1">
+        <v>101.49226775</v>
+      </c>
+      <c r="E320" t="s">
+        <v>8</v>
+      </c>
+      <c r="F320">
+        <v>1.0</v>
+      </c>
+      <c r="G320" s="1">
+        <v>1353799.27</v>
+      </c>
+      <c r="H320" s="1">
+        <v>-46983.32</v>
+      </c>
+      <c r="I320" s="1">
+        <v>-3.4704790467201</v>
+      </c>
+      <c r="J320">
+        <v>1.1</v>
+      </c>
+      <c r="K320" t="s">
+        <v>788</v>
+      </c>
+      <c r="L320" s="1">
+        <v>1306815.95</v>
+      </c>
+      <c r="M320" s="1">
+        <v>1321433.97</v>
+      </c>
+      <c r="N320" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O320">
+        <v>1</v>
+      </c>
+      <c r="Z320" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>790</v>
+      </c>
+      <c r="B321" s="1">
+        <v>884227.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>104.451</v>
+      </c>
+      <c r="D321" s="1">
+        <v>118.94383117</v>
+      </c>
+      <c r="E321" t="s">
+        <v>8</v>
+      </c>
+      <c r="F321">
+        <v>1.0</v>
+      </c>
+      <c r="G321" s="1">
+        <v>1051733.47</v>
+      </c>
+      <c r="H321" s="1">
+        <v>-128149.53</v>
+      </c>
+      <c r="I321" s="1">
+        <v>-12.184601294471</v>
+      </c>
+      <c r="J321">
+        <v>1.64</v>
+      </c>
+      <c r="K321" t="s">
+        <v>791</v>
+      </c>
+      <c r="L321" s="1">
+        <v>923583.94</v>
+      </c>
+      <c r="M321" s="1">
+        <v>938119.18</v>
+      </c>
+      <c r="N321" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O321">
+        <v>1</v>
+      </c>
+      <c r="Z321" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>793</v>
+      </c>
+      <c r="B322" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>98.582</v>
+      </c>
+      <c r="D322" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E322" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322">
+        <v>1.0</v>
+      </c>
+      <c r="G322" s="1">
+        <v>99794.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>-1212.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>-1.2145018738602</v>
+      </c>
+      <c r="J322">
+        <v>1.06</v>
+      </c>
+      <c r="K322" t="s">
+        <v>794</v>
+      </c>
+      <c r="L322" s="1">
+        <v>98582.0</v>
+      </c>
+      <c r="M322" s="1">
+        <v>99646.38</v>
+      </c>
+      <c r="N322" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O322">
+        <v>1</v>
+      </c>
+      <c r="Z322" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>796</v>
+      </c>
+      <c r="B323" s="1">
+        <v>241000.0</v>
+      </c>
+      <c r="C323" s="1">
+        <v>100.456</v>
+      </c>
+      <c r="D323" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E323" t="s">
+        <v>8</v>
+      </c>
+      <c r="F323">
+        <v>1.0</v>
+      </c>
+      <c r="G323" s="1">
+        <v>240730.08</v>
+      </c>
+      <c r="H323" s="1">
+        <v>1368.88</v>
+      </c>
+      <c r="I323" s="1">
+        <v>0.56863687329809</v>
+      </c>
+      <c r="J323">
+        <v>0.08</v>
+      </c>
+      <c r="K323">
+        <v>204.68</v>
+      </c>
+      <c r="L323" s="1">
+        <v>242098.96</v>
+      </c>
+      <c r="M323" s="1">
+        <v>242303.64</v>
+      </c>
+      <c r="N323" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O323">
+        <v>1</v>
+      </c>
+      <c r="Z323" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>798</v>
+      </c>
+      <c r="B324" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C324" s="1">
+        <v>98.4</v>
+      </c>
+      <c r="D324" s="1">
+        <v>99.224</v>
+      </c>
+      <c r="E324" t="s">
+        <v>8</v>
+      </c>
+      <c r="F324">
+        <v>1.0</v>
+      </c>
+      <c r="G324" s="1">
+        <v>198448.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>-1648.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>-0.83044424735951</v>
+      </c>
+      <c r="J324">
+        <v>1.93</v>
+      </c>
+      <c r="K324" t="s">
+        <v>799</v>
+      </c>
+      <c r="L324" s="1">
+        <v>196800.0</v>
+      </c>
+      <c r="M324" s="1">
+        <v>200664.38</v>
+      </c>
+      <c r="N324" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O324">
+        <v>1</v>
+      </c>
+      <c r="Z324" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>801</v>
+      </c>
+      <c r="B325" s="1">
+        <v>173000.0</v>
+      </c>
+      <c r="C325" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="D325" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E325" t="s">
+        <v>8</v>
+      </c>
+      <c r="F325">
+        <v>1.0</v>
+      </c>
+      <c r="G325" s="1">
+        <v>173000.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>-25.95</v>
+      </c>
+      <c r="I325" s="1">
+        <v>-0.015</v>
+      </c>
+      <c r="J325">
+        <v>3.46</v>
+      </c>
+      <c r="K325" t="s">
+        <v>802</v>
+      </c>
+      <c r="L325" s="1">
+        <v>172974.05</v>
+      </c>
+      <c r="M325" s="1">
+        <v>178953.47</v>
+      </c>
+      <c r="N325" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O325">
+        <v>1</v>
+      </c>
+      <c r="Z325" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>804</v>
+      </c>
+      <c r="B326" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C326" s="1">
+        <v>99.798</v>
+      </c>
+      <c r="D326" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E326" t="s">
+        <v>8</v>
+      </c>
+      <c r="F326">
+        <v>1.0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>202400.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>-2804.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-1.3853754940711</v>
+      </c>
+      <c r="J326">
+        <v>1.12</v>
+      </c>
+      <c r="K326" t="s">
+        <v>805</v>
+      </c>
+      <c r="L326" s="1">
+        <v>199596.0</v>
+      </c>
+      <c r="M326" s="1">
+        <v>201826.14</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O326">
+        <v>1</v>
+      </c>
+      <c r="Z326" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>807</v>
+      </c>
+      <c r="B327" s="1">
+        <v>558000.0</v>
+      </c>
+      <c r="C327" s="1">
+        <v>98.639</v>
+      </c>
+      <c r="D327" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1.0</v>
+      </c>
+      <c r="G327" s="1">
+        <v>556482.24</v>
+      </c>
+      <c r="H327" s="1">
+        <v>-6076.62</v>
+      </c>
+      <c r="I327" s="1">
+        <v>-1.091970158832</v>
+      </c>
+      <c r="J327">
+        <v>1.29</v>
+      </c>
+      <c r="K327" t="s">
+        <v>808</v>
+      </c>
+      <c r="L327" s="1">
+        <v>550405.62</v>
+      </c>
+      <c r="M327" s="1">
+        <v>557609.94</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O327">
+        <v>1</v>
+      </c>
+      <c r="Z327" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>810</v>
+      </c>
+      <c r="B328" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C328" s="1">
+        <v>104.905</v>
+      </c>
+      <c r="D328" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="E328" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328">
+        <v>1.0</v>
+      </c>
+      <c r="G328" s="1">
+        <v>397160.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>22460.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>5.655151576191</v>
+      </c>
+      <c r="J328">
+        <v>0.99</v>
+      </c>
+      <c r="K328" t="s">
+        <v>811</v>
+      </c>
+      <c r="L328" s="1">
+        <v>419620.0</v>
+      </c>
+      <c r="M328" s="1">
+        <v>423566.58</v>
+      </c>
+      <c r="N328" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O328">
+        <v>1</v>
+      </c>
+      <c r="Z328" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>813</v>
+      </c>
+      <c r="B329" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C329" s="1">
+        <v>97.732</v>
+      </c>
+      <c r="D329" s="1">
+        <v>97.26</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
+        <v>1.0</v>
+      </c>
+      <c r="G329" s="1">
+        <v>97260.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>472.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>0.48529714168209</v>
+      </c>
+      <c r="J329">
+        <v>0.85</v>
+      </c>
+      <c r="K329">
+        <v>852.74</v>
+      </c>
+      <c r="L329" s="1">
+        <v>97732.0</v>
+      </c>
+      <c r="M329" s="1">
+        <v>98584.74</v>
+      </c>
+      <c r="N329" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O329">
+        <v>1</v>
+      </c>
+      <c r="Z329" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>815</v>
+      </c>
+      <c r="B330" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C330" s="1">
+        <v>100.381</v>
+      </c>
+      <c r="D330" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E330" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330">
+        <v>1.0</v>
+      </c>
+      <c r="G330" s="1">
+        <v>102470.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>-2089.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>-2.038645457207</v>
+      </c>
+      <c r="J330">
+        <v>0.72</v>
+      </c>
+      <c r="K330">
+        <v>723.29</v>
+      </c>
+      <c r="L330" s="1">
+        <v>100381.0</v>
+      </c>
+      <c r="M330" s="1">
+        <v>101104.29</v>
+      </c>
+      <c r="N330" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O330">
+        <v>1</v>
+      </c>
+      <c r="Z330" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>817</v>
+      </c>
+      <c r="B331" s="1">
+        <v>486882.6</v>
+      </c>
+      <c r="C331" s="1">
+        <v>97.672</v>
+      </c>
+      <c r="D331" s="1">
+        <v>96.03300467</v>
+      </c>
+      <c r="E331" t="s">
+        <v>8</v>
+      </c>
+      <c r="F331">
+        <v>1.0</v>
+      </c>
+      <c r="G331" s="1">
+        <v>467567.99</v>
+      </c>
+      <c r="H331" s="1">
+        <v>7979.99</v>
+      </c>
+      <c r="I331" s="1">
+        <v>1.7067015216332</v>
+      </c>
+      <c r="J331">
+        <v>0.48</v>
+      </c>
+      <c r="K331" t="s">
+        <v>818</v>
+      </c>
+      <c r="L331" s="1">
+        <v>475547.98</v>
+      </c>
+      <c r="M331" s="1">
+        <v>477901.02</v>
+      </c>
+      <c r="N331" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O331">
+        <v>1</v>
+      </c>
+      <c r="Z331" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>820</v>
+      </c>
+      <c r="B332" s="1">
+        <v>298706.2</v>
+      </c>
+      <c r="C332" s="1">
+        <v>81.477</v>
+      </c>
+      <c r="D332" s="1">
+        <v>84.04139586</v>
+      </c>
+      <c r="E332" t="s">
+        <v>8</v>
+      </c>
+      <c r="F332">
+        <v>1.0</v>
+      </c>
+      <c r="G332" s="1">
+        <v>251036.86</v>
+      </c>
+      <c r="H332" s="1">
+        <v>-7660.01</v>
+      </c>
+      <c r="I332" s="1">
+        <v>-3.0513487142884</v>
+      </c>
+      <c r="J332">
+        <v>0.63</v>
+      </c>
+      <c r="K332" t="s">
+        <v>821</v>
+      </c>
+      <c r="L332" s="1">
+        <v>243376.85</v>
+      </c>
+      <c r="M332" s="1">
+        <v>245255.02</v>
+      </c>
+      <c r="N332" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O332">
+        <v>1</v>
+      </c>
+      <c r="Z332" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>823</v>
+      </c>
+      <c r="B333" s="1">
+        <v>367544.0</v>
+      </c>
+      <c r="C333" s="1">
+        <v>93.11</v>
+      </c>
+      <c r="D333" s="1">
+        <v>92.60258092</v>
+      </c>
+      <c r="E333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F333">
+        <v>1.0</v>
+      </c>
+      <c r="G333" s="1">
+        <v>340355.23</v>
+      </c>
+      <c r="H333" s="1">
+        <v>1864.98</v>
+      </c>
+      <c r="I333" s="1">
+        <v>0.54795103339531</v>
+      </c>
+      <c r="J333">
+        <v>1.55</v>
+      </c>
+      <c r="K333" t="s">
+        <v>824</v>
+      </c>
+      <c r="L333" s="1">
+        <v>342220.21</v>
+      </c>
+      <c r="M333" s="1">
+        <v>347919.16</v>
+      </c>
+      <c r="N333" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O333">
+        <v>1</v>
+      </c>
+      <c r="Z333" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>826</v>
+      </c>
+      <c r="B334" s="1">
+        <v>828134.15</v>
+      </c>
+      <c r="C334" s="1">
+        <v>104.1</v>
+      </c>
+      <c r="D334" s="1">
+        <v>106.73598354</v>
+      </c>
+      <c r="E334" t="s">
+        <v>8</v>
+      </c>
+      <c r="F334">
+        <v>1.0</v>
+      </c>
+      <c r="G334" s="1">
+        <v>883917.13</v>
+      </c>
+      <c r="H334" s="1">
+        <v>-21829.48</v>
+      </c>
+      <c r="I334" s="1">
+        <v>-2.4696297038615</v>
+      </c>
+      <c r="J334">
+        <v>1.45</v>
+      </c>
+      <c r="K334" t="s">
+        <v>827</v>
+      </c>
+      <c r="L334" s="1">
+        <v>862087.65</v>
+      </c>
+      <c r="M334" s="1">
+        <v>874087.65</v>
+      </c>
+      <c r="N334" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O334">
+        <v>1</v>
+      </c>
+      <c r="Z334" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>829</v>
+      </c>
+      <c r="B335" s="1">
+        <v>206000.0</v>
+      </c>
+      <c r="C335" s="1">
+        <v>100.557</v>
+      </c>
+      <c r="D335" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E335" t="s">
+        <v>8</v>
+      </c>
+      <c r="F335">
+        <v>1.0</v>
+      </c>
+      <c r="G335" s="1">
+        <v>205913.48</v>
+      </c>
+      <c r="H335" s="1">
+        <v>1233.94</v>
+      </c>
+      <c r="I335" s="1">
+        <v>0.599251685708</v>
+      </c>
+      <c r="J335">
+        <v>0.5</v>
+      </c>
+      <c r="K335" t="s">
+        <v>830</v>
+      </c>
+      <c r="L335" s="1">
+        <v>207147.42</v>
+      </c>
+      <c r="M335" s="1">
+        <v>208184.47</v>
+      </c>
+      <c r="N335" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O335">
+        <v>1</v>
+      </c>
+      <c r="Z335" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>832</v>
+      </c>
+      <c r="B336" s="1">
+        <v>237000.0</v>
+      </c>
+      <c r="C336" s="1">
+        <v>98.339</v>
+      </c>
+      <c r="D336" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E336" t="s">
+        <v>8</v>
+      </c>
+      <c r="F336">
+        <v>1.0</v>
+      </c>
+      <c r="G336" s="1">
+        <v>235630.14</v>
+      </c>
+      <c r="H336" s="1">
+        <v>-2566.71</v>
+      </c>
+      <c r="I336" s="1">
+        <v>-1.0892961316409</v>
+      </c>
+      <c r="J336">
+        <v>1.0</v>
+      </c>
+      <c r="K336" t="s">
+        <v>833</v>
+      </c>
+      <c r="L336" s="1">
+        <v>233063.43</v>
+      </c>
+      <c r="M336" s="1">
+        <v>235426.94</v>
+      </c>
+      <c r="N336" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O336">
+        <v>1</v>
+      </c>
+      <c r="Z336" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>835</v>
+      </c>
+      <c r="B337" s="1">
+        <v>267000.0</v>
+      </c>
+      <c r="C337" s="1">
+        <v>101.271</v>
+      </c>
+      <c r="D337" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E337" t="s">
+        <v>8</v>
+      </c>
+      <c r="F337">
+        <v>1.0</v>
+      </c>
+      <c r="G337" s="1">
+        <v>267000.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>3393.57</v>
+      </c>
+      <c r="I337" s="1">
+        <v>1.271</v>
+      </c>
+      <c r="J337">
+        <v>0.55</v>
+      </c>
+      <c r="K337" t="s">
+        <v>836</v>
+      </c>
+      <c r="L337" s="1">
+        <v>270393.57</v>
+      </c>
+      <c r="M337" s="1">
+        <v>271856.58</v>
+      </c>
+      <c r="N337" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O337">
+        <v>1</v>
+      </c>
+      <c r="Z337" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>838</v>
+      </c>
+      <c r="B338" s="1">
+        <v>350000.0</v>
+      </c>
+      <c r="C338" s="1">
+        <v>89.489</v>
+      </c>
+      <c r="D338" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E338" t="s">
+        <v>8</v>
+      </c>
+      <c r="F338">
+        <v>1.0</v>
+      </c>
+      <c r="G338" s="1">
+        <v>310173.5</v>
+      </c>
+      <c r="H338" s="1">
+        <v>3038.0</v>
+      </c>
+      <c r="I338" s="1">
+        <v>0.97945182293136</v>
+      </c>
+      <c r="J338">
+        <v>0.03</v>
+      </c>
+      <c r="K338">
+        <v>109.08</v>
+      </c>
+      <c r="L338" s="1">
+        <v>313211.5</v>
+      </c>
+      <c r="M338" s="1">
+        <v>313320.58</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O338">
+        <v>1</v>
+      </c>
+      <c r="Z338" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>840</v>
+      </c>
+      <c r="B339" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C339" s="1">
+        <v>75.683</v>
+      </c>
+      <c r="D339" s="1">
+        <v>74.37666667</v>
+      </c>
+      <c r="E339" t="s">
+        <v>8</v>
+      </c>
+      <c r="F339">
+        <v>1.0</v>
+      </c>
+      <c r="G339" s="1">
+        <v>223130.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>3919.0</v>
+      </c>
+      <c r="I339" s="1">
+        <v>1.7563752072783</v>
+      </c>
+      <c r="J339">
+        <v>0.45</v>
+      </c>
+      <c r="K339" t="s">
+        <v>841</v>
+      </c>
+      <c r="L339" s="1">
+        <v>227049.0</v>
+      </c>
+      <c r="M339" s="1">
+        <v>228399.0</v>
+      </c>
+      <c r="N339" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O339">
+        <v>1</v>
+      </c>
+      <c r="Z339" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>843</v>
+      </c>
+      <c r="B340" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C340" s="1">
+        <v>98.922</v>
+      </c>
+      <c r="D340" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E340" t="s">
+        <v>8</v>
+      </c>
+      <c r="F340">
+        <v>1.0</v>
+      </c>
+      <c r="G340" s="1">
+        <v>199970.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>-2126.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>-1.0631594739211</v>
+      </c>
+      <c r="J340">
+        <v>0.11</v>
+      </c>
+      <c r="K340">
+        <v>221.92</v>
+      </c>
+      <c r="L340" s="1">
+        <v>197844.0</v>
+      </c>
+      <c r="M340" s="1">
+        <v>198065.92</v>
+      </c>
+      <c r="N340" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O340">
+        <v>1</v>
+      </c>
+      <c r="Z340" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>845</v>
+      </c>
+      <c r="B341" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C341" s="1">
+        <v>101.499</v>
+      </c>
+      <c r="D341" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E341" t="s">
+        <v>8</v>
+      </c>
+      <c r="F341">
+        <v>1.0</v>
+      </c>
+      <c r="G341" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>4497.0</v>
+      </c>
+      <c r="I341" s="1">
+        <v>1.499</v>
+      </c>
+      <c r="J341">
+        <v>3.1</v>
+      </c>
+      <c r="K341" t="s">
+        <v>846</v>
+      </c>
+      <c r="L341" s="1">
+        <v>304497.0</v>
+      </c>
+      <c r="M341" s="1">
+        <v>313805.12</v>
+      </c>
+      <c r="N341" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O341">
+        <v>1</v>
+      </c>
+      <c r="Z341" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>848</v>
+      </c>
+      <c r="B342" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C342" s="1">
+        <v>100.58</v>
+      </c>
+      <c r="D342" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E342" t="s">
+        <v>8</v>
+      </c>
+      <c r="F342">
+        <v>1.0</v>
+      </c>
+      <c r="G342" s="1">
+        <v>299745.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>1995.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>0.66556573087124</v>
+      </c>
+      <c r="J342">
+        <v>0.05</v>
+      </c>
+      <c r="K342">
+        <v>164.38</v>
+      </c>
+      <c r="L342" s="1">
+        <v>301740.0</v>
+      </c>
+      <c r="M342" s="1">
+        <v>301904.38</v>
+      </c>
+      <c r="N342" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O342">
+        <v>1</v>
+      </c>
+      <c r="Z342" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>850</v>
+      </c>
+      <c r="B343" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C343" s="1">
+        <v>98.915</v>
+      </c>
+      <c r="D343" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E343" t="s">
+        <v>8</v>
+      </c>
+      <c r="F343">
+        <v>1.0</v>
+      </c>
+      <c r="G343" s="1">
+        <v>100660.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>-1745.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>-1.7335585138089</v>
+      </c>
+      <c r="J343">
+        <v>3.24</v>
+      </c>
+      <c r="K343" t="s">
+        <v>851</v>
+      </c>
+      <c r="L343" s="1">
+        <v>98915.0</v>
+      </c>
+      <c r="M343" s="1">
+        <v>102151.3</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O343">
+        <v>1</v>
+      </c>
+      <c r="Z343" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>853</v>
+      </c>
+      <c r="B344" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>100.235</v>
+      </c>
+      <c r="D344" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E344" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344">
+        <v>1.0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>470.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>0.235</v>
+      </c>
+      <c r="J344">
+        <v>0.7</v>
+      </c>
+      <c r="K344" t="s">
+        <v>854</v>
+      </c>
+      <c r="L344" s="1">
+        <v>200470.0</v>
+      </c>
+      <c r="M344" s="1">
+        <v>201860.41</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O344">
+        <v>1</v>
+      </c>
+      <c r="Z344" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>856</v>
+      </c>
+      <c r="B345" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="C345" s="1">
+        <v>98.385</v>
+      </c>
+      <c r="D345" s="1">
+        <v>99.7844</v>
+      </c>
+      <c r="E345" t="s">
+        <v>8</v>
+      </c>
+      <c r="F345">
+        <v>1.0</v>
+      </c>
+      <c r="G345" s="1">
+        <v>249461.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>-3498.5</v>
+      </c>
+      <c r="I345" s="1">
+        <v>-1.4024236253362</v>
+      </c>
+      <c r="J345">
+        <v>0.89</v>
+      </c>
+      <c r="K345" t="s">
+        <v>857</v>
+      </c>
+      <c r="L345" s="1">
+        <v>245962.5</v>
+      </c>
+      <c r="M345" s="1">
+        <v>248181.68</v>
+      </c>
+      <c r="N345" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O345">
+        <v>1</v>
+      </c>
+      <c r="Z345" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>859</v>
+      </c>
+      <c r="B346" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C346" s="1">
+        <v>99.565</v>
+      </c>
+      <c r="D346" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E346" t="s">
+        <v>8</v>
+      </c>
+      <c r="F346">
+        <v>1.0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>-870.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>-0.435</v>
+      </c>
+      <c r="J346">
+        <v>2.18</v>
+      </c>
+      <c r="K346" t="s">
+        <v>860</v>
+      </c>
+      <c r="L346" s="1">
+        <v>199130.0</v>
+      </c>
+      <c r="M346" s="1">
+        <v>203493.36</v>
+      </c>
+      <c r="N346" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O346">
+        <v>1</v>
+      </c>
+      <c r="Z346" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>862</v>
+      </c>
+      <c r="B347" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C347" s="1">
+        <v>99.185</v>
+      </c>
+      <c r="D347" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="E347" t="s">
+        <v>8</v>
+      </c>
+      <c r="F347">
+        <v>1.0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>99326.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>-141.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>-0.14195678875622</v>
+      </c>
+      <c r="J347">
+        <v>0.95</v>
+      </c>
+      <c r="K347">
+        <v>953.42</v>
+      </c>
+      <c r="L347" s="1">
+        <v>99185.0</v>
+      </c>
+      <c r="M347" s="1">
+        <v>100138.42</v>
+      </c>
+      <c r="N347" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O347">
+        <v>1</v>
+      </c>
+      <c r="Z347" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>864</v>
+      </c>
+      <c r="B348" s="1">
+        <v>212000.0</v>
+      </c>
+      <c r="C348" s="1">
+        <v>98.81</v>
+      </c>
+      <c r="D348" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E348" t="s">
+        <v>8</v>
+      </c>
+      <c r="F348">
+        <v>1.0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>212000.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>-2522.8</v>
+      </c>
+      <c r="I348" s="1">
+        <v>-1.19</v>
+      </c>
+      <c r="J348">
+        <v>1.25</v>
+      </c>
+      <c r="K348" t="s">
+        <v>865</v>
+      </c>
+      <c r="L348" s="1">
+        <v>209477.2</v>
+      </c>
+      <c r="M348" s="1">
+        <v>212118.19</v>
+      </c>
+      <c r="N348" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O348">
+        <v>1</v>
+      </c>
+      <c r="Z348" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>867</v>
+      </c>
+      <c r="B349" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C349" s="1">
+        <v>100.066</v>
+      </c>
+      <c r="D349" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E349" t="s">
+        <v>8</v>
+      </c>
+      <c r="F349">
+        <v>1.0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>299100.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>1098.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>0.36710130391174</v>
+      </c>
+      <c r="J349">
+        <v>0.19</v>
+      </c>
+      <c r="K349">
+        <v>560.96</v>
+      </c>
+      <c r="L349" s="1">
+        <v>300198.0</v>
+      </c>
+      <c r="M349" s="1">
+        <v>300758.96</v>
+      </c>
+      <c r="N349" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O349">
+        <v>1</v>
+      </c>
+      <c r="Z349" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>869</v>
+      </c>
+      <c r="B350" s="1">
+        <v>153000.0</v>
+      </c>
+      <c r="C350" s="1">
+        <v>99.016</v>
+      </c>
+      <c r="D350" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="E350" t="s">
+        <v>8</v>
+      </c>
+      <c r="F350">
+        <v>1.0</v>
+      </c>
+      <c r="G350" s="1">
+        <v>151821.9</v>
+      </c>
+      <c r="H350" s="1">
+        <v>-327.42</v>
+      </c>
+      <c r="I350" s="1">
+        <v>-0.21566058651617</v>
+      </c>
+      <c r="J350">
+        <v>2.71</v>
+      </c>
+      <c r="K350" t="s">
+        <v>870</v>
+      </c>
+      <c r="L350" s="1">
+        <v>151494.48</v>
+      </c>
+      <c r="M350" s="1">
+        <v>155639.63</v>
+      </c>
+      <c r="N350" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O350">
+        <v>1</v>
+      </c>
+      <c r="Z350" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>872</v>
+      </c>
+      <c r="B351" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C351" s="1">
+        <v>99.907</v>
+      </c>
+      <c r="D351" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="E351" t="s">
+        <v>8</v>
+      </c>
+      <c r="F351">
+        <v>1.0</v>
+      </c>
+      <c r="G351" s="1">
+        <v>99499.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>408.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>0.41005437240575</v>
+      </c>
+      <c r="J351">
+        <v>1.63</v>
+      </c>
+      <c r="K351" t="s">
+        <v>873</v>
+      </c>
+      <c r="L351" s="1">
+        <v>99907.0</v>
+      </c>
+      <c r="M351" s="1">
+        <v>101540.56</v>
+      </c>
+      <c r="N351" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O351">
+        <v>1</v>
+      </c>
+      <c r="Z351" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>875</v>
+      </c>
+      <c r="B352" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C352" s="1">
+        <v>100.486</v>
+      </c>
+      <c r="D352" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E352" t="s">
+        <v>8</v>
+      </c>
+      <c r="F352">
+        <v>1.0</v>
+      </c>
+      <c r="G352" s="1">
+        <v>99897.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>589.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>0.58960729551438</v>
+      </c>
+      <c r="J352">
+        <v>0.68</v>
+      </c>
+      <c r="K352">
+        <v>679.45</v>
+      </c>
+      <c r="L352" s="1">
+        <v>100486.0</v>
+      </c>
+      <c r="M352" s="1">
+        <v>101165.45</v>
+      </c>
+      <c r="N352" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O352">
+        <v>1</v>
+      </c>
+      <c r="Z352" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>877</v>
+      </c>
+      <c r="B353" s="1">
+        <v>807857.0</v>
+      </c>
+      <c r="C353" s="1">
+        <v>69.145</v>
+      </c>
+      <c r="D353" s="1">
+        <v>70.33218998</v>
+      </c>
+      <c r="E353" t="s">
+        <v>8</v>
+      </c>
+      <c r="F353">
+        <v>1.0</v>
+      </c>
+      <c r="G353" s="1">
+        <v>568183.52</v>
+      </c>
+      <c r="H353" s="1">
+        <v>-9590.79</v>
+      </c>
+      <c r="I353" s="1">
+        <v>-1.6879739841803</v>
+      </c>
+      <c r="J353">
+        <v>1.37</v>
+      </c>
+      <c r="K353" t="s">
+        <v>878</v>
+      </c>
+      <c r="L353" s="1">
+        <v>558592.73</v>
+      </c>
+      <c r="M353" s="1">
+        <v>569659.26</v>
+      </c>
+      <c r="N353" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O353">
+        <v>1</v>
+      </c>
+      <c r="Z353" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>880</v>
+      </c>
+      <c r="B354" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="C354" s="1">
+        <v>99.388</v>
+      </c>
+      <c r="D354" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E354" t="s">
+        <v>8</v>
+      </c>
+      <c r="F354">
+        <v>1.0</v>
+      </c>
+      <c r="G354" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>-624.24</v>
+      </c>
+      <c r="I354" s="1">
+        <v>-0.612</v>
+      </c>
+      <c r="J354">
+        <v>2.03</v>
+      </c>
+      <c r="K354" t="s">
+        <v>881</v>
+      </c>
+      <c r="L354" s="1">
+        <v>101375.76</v>
+      </c>
+      <c r="M354" s="1">
+        <v>103442.78</v>
+      </c>
+      <c r="N354" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O354">
+        <v>1</v>
+      </c>
+      <c r="Z354" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>883</v>
+      </c>
+      <c r="B355" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C355" s="1">
+        <v>99.34</v>
+      </c>
+      <c r="D355" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E355" t="s">
+        <v>8</v>
+      </c>
+      <c r="F355">
+        <v>1.0</v>
+      </c>
+      <c r="G355" s="1">
+        <v>300690.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>-2670.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>-0.88795769729622</v>
+      </c>
+      <c r="J355">
+        <v>3.0</v>
+      </c>
+      <c r="K355" t="s">
+        <v>884</v>
+      </c>
+      <c r="L355" s="1">
+        <v>298020.0</v>
+      </c>
+      <c r="M355" s="1">
+        <v>307020.0</v>
+      </c>
+      <c r="N355" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O355">
+        <v>1</v>
+      </c>
+      <c r="Z355" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>886</v>
+      </c>
+      <c r="B356" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C356" s="1">
+        <v>99.322</v>
+      </c>
+      <c r="D356" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E356" t="s">
+        <v>8</v>
+      </c>
+      <c r="F356">
+        <v>1.0</v>
+      </c>
+      <c r="G356" s="1">
+        <v>299613.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>-1647.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-0.54970912477095</v>
+      </c>
+      <c r="J356">
+        <v>2.29</v>
+      </c>
+      <c r="K356" t="s">
+        <v>887</v>
+      </c>
+      <c r="L356" s="1">
+        <v>297966.0</v>
+      </c>
+      <c r="M356" s="1">
+        <v>304845.45</v>
+      </c>
+      <c r="N356" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O356">
+        <v>1</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>889</v>
+      </c>
+      <c r="B357" s="1">
+        <v>153000.0</v>
+      </c>
+      <c r="C357" s="1">
+        <v>100.741</v>
+      </c>
+      <c r="D357" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E357" t="s">
+        <v>8</v>
+      </c>
+      <c r="F357">
+        <v>1.0</v>
+      </c>
+      <c r="G357" s="1">
+        <v>153000.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>1133.73</v>
+      </c>
+      <c r="I357" s="1">
+        <v>0.741</v>
+      </c>
+      <c r="J357">
+        <v>0.73</v>
+      </c>
+      <c r="K357" t="s">
+        <v>890</v>
+      </c>
+      <c r="L357" s="1">
+        <v>154133.73</v>
+      </c>
+      <c r="M357" s="1">
+        <v>155255.65</v>
+      </c>
+      <c r="N357" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O357">
+        <v>1</v>
+      </c>
+      <c r="Z357" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>892</v>
+      </c>
+      <c r="B358" s="1">
+        <v>5756000.0</v>
+      </c>
+      <c r="C358" s="1">
+        <v>88.028</v>
+      </c>
+      <c r="D358" s="1">
+        <v>87.43594927</v>
+      </c>
+      <c r="E358" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358">
+        <v>1.0</v>
+      </c>
+      <c r="G358" s="1">
+        <v>5032813.24</v>
+      </c>
+      <c r="H358" s="1">
+        <v>34078.44</v>
+      </c>
+      <c r="I358" s="1">
+        <v>0.67712506653635</v>
+      </c>
+      <c r="J358">
+        <v>0.11</v>
+      </c>
+      <c r="K358" t="s">
+        <v>893</v>
+      </c>
+      <c r="L358" s="1">
+        <v>5066891.68</v>
+      </c>
+      <c r="M358" s="1">
+        <v>5072963.08</v>
+      </c>
+      <c r="N358" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="O358">
+        <v>1</v>
+      </c>
+      <c r="Z358" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="A359" t="s">
+        <v>895</v>
+      </c>
+      <c r="B359" s="1">
+        <v>1581000.0</v>
+      </c>
+      <c r="C359" s="1">
+        <v>75.877</v>
+      </c>
+      <c r="D359" s="1">
+        <v>74.65485262</v>
+      </c>
+      <c r="E359" t="s">
+        <v>8</v>
+      </c>
+      <c r="F359">
+        <v>1.0</v>
+      </c>
+      <c r="G359" s="1">
+        <v>1180293.22</v>
+      </c>
+      <c r="H359" s="1">
+        <v>19322.15</v>
+      </c>
+      <c r="I359" s="1">
+        <v>1.6370635425661</v>
+      </c>
+      <c r="J359">
+        <v>0.77</v>
+      </c>
+      <c r="K359" t="s">
+        <v>896</v>
+      </c>
+      <c r="L359" s="1">
+        <v>1199615.37</v>
+      </c>
+      <c r="M359" s="1">
+        <v>1211728.43</v>
+      </c>
+      <c r="N359" s="1">
         <v>0.65</v>
       </c>
-      <c r="L229">
-[...8 lines deleted...]
-      <c r="O229" s="1">
+      <c r="O359">
+        <v>1</v>
+      </c>
+      <c r="Z359" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="A360" t="s">
+        <v>898</v>
+      </c>
+      <c r="B360" s="1">
+        <v>4142000.0</v>
+      </c>
+      <c r="C360" s="1">
+        <v>66.627</v>
+      </c>
+      <c r="D360" s="1">
+        <v>65.66109223</v>
+      </c>
+      <c r="E360" t="s">
+        <v>8</v>
+      </c>
+      <c r="F360">
+        <v>1.0</v>
+      </c>
+      <c r="G360" s="1">
+        <v>2719682.44</v>
+      </c>
+      <c r="H360" s="1">
+        <v>40007.9</v>
+      </c>
+      <c r="I360" s="1">
+        <v>1.4710504216073</v>
+      </c>
+      <c r="J360">
+        <v>0.9</v>
+      </c>
+      <c r="K360" t="s">
+        <v>899</v>
+      </c>
+      <c r="L360" s="1">
+        <v>2759690.34</v>
+      </c>
+      <c r="M360" s="1">
+        <v>2797025.08</v>
+      </c>
+      <c r="N360" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O360">
+        <v>1</v>
+      </c>
+      <c r="Z360" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="A361" t="s">
+        <v>901</v>
+      </c>
+      <c r="B361" s="1">
+        <v>467000.0</v>
+      </c>
+      <c r="C361" s="1">
+        <v>85.914</v>
+      </c>
+      <c r="D361" s="1">
+        <v>84.85118415</v>
+      </c>
+      <c r="E361" t="s">
+        <v>8</v>
+      </c>
+      <c r="F361">
+        <v>1.0</v>
+      </c>
+      <c r="G361" s="1">
+        <v>396255.03</v>
+      </c>
+      <c r="H361" s="1">
+        <v>4963.35</v>
+      </c>
+      <c r="I361" s="1">
+        <v>1.2525645415782</v>
+      </c>
+      <c r="J361">
+        <v>1.88</v>
+      </c>
+      <c r="K361" t="s">
+        <v>902</v>
+      </c>
+      <c r="L361" s="1">
+        <v>401218.38</v>
+      </c>
+      <c r="M361" s="1">
+        <v>409974.95</v>
+      </c>
+      <c r="N361" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O361">
+        <v>1</v>
+      </c>
+      <c r="Z361" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>904</v>
+      </c>
+      <c r="B362" s="1">
+        <v>180000.0</v>
+      </c>
+      <c r="C362" s="1">
+        <v>98.748</v>
+      </c>
+      <c r="D362" s="1">
+        <v>101.40279444</v>
+      </c>
+      <c r="E362" t="s">
+        <v>8</v>
+      </c>
+      <c r="F362">
+        <v>1.0</v>
+      </c>
+      <c r="G362" s="1">
+        <v>182525.03</v>
+      </c>
+      <c r="H362" s="1">
+        <v>-4778.63</v>
+      </c>
+      <c r="I362" s="1">
+        <v>-2.618068327396</v>
+      </c>
+      <c r="J362">
+        <v>2.59</v>
+      </c>
+      <c r="K362" t="s">
+        <v>905</v>
+      </c>
+      <c r="L362" s="1">
+        <v>177746.4</v>
+      </c>
+      <c r="M362" s="1">
+        <v>182401.74</v>
+      </c>
+      <c r="N362" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O362">
+        <v>1</v>
+      </c>
+      <c r="Z362" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="A363" t="s">
+        <v>907</v>
+      </c>
+      <c r="B363" s="1">
+        <v>283000.0</v>
+      </c>
+      <c r="C363" s="1">
+        <v>100.058</v>
+      </c>
+      <c r="D363" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E363" t="s">
+        <v>8</v>
+      </c>
+      <c r="F363">
+        <v>1.0</v>
+      </c>
+      <c r="G363" s="1">
+        <v>281998.18</v>
+      </c>
+      <c r="H363" s="1">
+        <v>1165.96</v>
+      </c>
+      <c r="I363" s="1">
+        <v>0.41346366136122</v>
+      </c>
+      <c r="J363">
+        <v>0.94</v>
+      </c>
+      <c r="K363" t="s">
+        <v>908</v>
+      </c>
+      <c r="L363" s="1">
+        <v>283164.14</v>
+      </c>
+      <c r="M363" s="1">
+        <v>285823.56</v>
+      </c>
+      <c r="N363" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O363">
+        <v>1</v>
+      </c>
+      <c r="Z363" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26">
+      <c r="A364" t="s">
+        <v>910</v>
+      </c>
+      <c r="B364" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C364" s="1">
+        <v>100.516</v>
+      </c>
+      <c r="D364" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E364" t="s">
+        <v>8</v>
+      </c>
+      <c r="F364">
+        <v>1.0</v>
+      </c>
+      <c r="G364" s="1">
+        <v>99674.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>842.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>0.84475389770652</v>
+      </c>
+      <c r="J364">
+        <v>0.2</v>
+      </c>
+      <c r="K364">
+        <v>197.92</v>
+      </c>
+      <c r="L364" s="1">
+        <v>100516.0</v>
+      </c>
+      <c r="M364" s="1">
+        <v>100713.92</v>
+      </c>
+      <c r="N364" s="1">
         <v>0.05</v>
       </c>
-      <c r="P229">
-[...10 lines deleted...]
-      <c r="C230" s="1">
+      <c r="O364">
+        <v>1</v>
+      </c>
+      <c r="Z364" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="365" spans="1:26">
+      <c r="A365" t="s">
+        <v>910</v>
+      </c>
+      <c r="B365" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C365" s="1">
+        <v>100.439</v>
+      </c>
+      <c r="D365" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="E365" t="s">
+        <v>8</v>
+      </c>
+      <c r="F365">
+        <v>1.0</v>
+      </c>
+      <c r="G365" s="1">
+        <v>194820.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>6058.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>3.1095370085207</v>
+      </c>
+      <c r="J365">
+        <v>0.7</v>
+      </c>
+      <c r="K365" t="s">
+        <v>912</v>
+      </c>
+      <c r="L365" s="1">
+        <v>200878.0</v>
+      </c>
+      <c r="M365" s="1">
+        <v>202280.74</v>
+      </c>
+      <c r="N365" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O365">
+        <v>1</v>
+      </c>
+      <c r="Z365" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="366" spans="1:26">
+      <c r="A366" t="s">
+        <v>914</v>
+      </c>
+      <c r="B366" s="1">
+        <v>246000.0</v>
+      </c>
+      <c r="C366" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="D366" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E366" t="s">
+        <v>8</v>
+      </c>
+      <c r="F366">
+        <v>1.0</v>
+      </c>
+      <c r="G366" s="1">
+        <v>246000.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>2713.38</v>
+      </c>
+      <c r="I366" s="1">
+        <v>1.103</v>
+      </c>
+      <c r="J366">
+        <v>0.76</v>
+      </c>
+      <c r="K366" t="s">
+        <v>915</v>
+      </c>
+      <c r="L366" s="1">
+        <v>248713.38</v>
+      </c>
+      <c r="M366" s="1">
+        <v>250581.21</v>
+      </c>
+      <c r="N366" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O366">
+        <v>1</v>
+      </c>
+      <c r="Z366" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="367" spans="1:26">
+      <c r="A367" t="s">
+        <v>917</v>
+      </c>
+      <c r="B367" s="1">
+        <v>214000.0</v>
+      </c>
+      <c r="C367" s="1">
+        <v>100.442</v>
+      </c>
+      <c r="D367" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E367" t="s">
+        <v>8</v>
+      </c>
+      <c r="F367">
+        <v>1.0</v>
+      </c>
+      <c r="G367" s="1">
+        <v>214000.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>945.88</v>
+      </c>
+      <c r="I367" s="1">
+        <v>0.442</v>
+      </c>
+      <c r="J367">
+        <v>0.62</v>
+      </c>
+      <c r="K367" t="s">
+        <v>918</v>
+      </c>
+      <c r="L367" s="1">
+        <v>214945.88</v>
+      </c>
+      <c r="M367" s="1">
+        <v>216270.95</v>
+      </c>
+      <c r="N367" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O367">
+        <v>1</v>
+      </c>
+      <c r="Z367" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="368" spans="1:26">
+      <c r="A368" t="s">
+        <v>920</v>
+      </c>
+      <c r="B368" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C368" s="1">
+        <v>88.971</v>
+      </c>
+      <c r="D368" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="E368" t="s">
+        <v>8</v>
+      </c>
+      <c r="F368">
+        <v>1.0</v>
+      </c>
+      <c r="G368" s="1">
+        <v>255750.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>11163.0</v>
+      </c>
+      <c r="I368" s="1">
+        <v>4.3648093841642</v>
+      </c>
+      <c r="J368">
+        <v>0.19</v>
+      </c>
+      <c r="K368">
+        <v>573.29</v>
+      </c>
+      <c r="L368" s="1">
+        <v>266913.0</v>
+      </c>
+      <c r="M368" s="1">
+        <v>267486.29</v>
+      </c>
+      <c r="N368" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O368">
+        <v>1</v>
+      </c>
+      <c r="Z368" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="A369" t="s">
+        <v>922</v>
+      </c>
+      <c r="B369" s="1">
+        <v>175000.0</v>
+      </c>
+      <c r="C369" s="1">
+        <v>101.613</v>
+      </c>
+      <c r="D369" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E369" t="s">
+        <v>8</v>
+      </c>
+      <c r="F369">
+        <v>1.0</v>
+      </c>
+      <c r="G369" s="1">
+        <v>174613.25</v>
+      </c>
+      <c r="H369" s="1">
+        <v>3209.5</v>
+      </c>
+      <c r="I369" s="1">
+        <v>1.8380621172792</v>
+      </c>
+      <c r="J369">
+        <v>2.2</v>
+      </c>
+      <c r="K369" t="s">
+        <v>923</v>
+      </c>
+      <c r="L369" s="1">
+        <v>177822.75</v>
+      </c>
+      <c r="M369" s="1">
+        <v>181670.35</v>
+      </c>
+      <c r="N369" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O369">
+        <v>1</v>
+      </c>
+      <c r="Z369" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="370" spans="1:26">
+      <c r="A370" t="s">
+        <v>925</v>
+      </c>
+      <c r="B370" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D230" s="1">
-[...2 lines deleted...]
-      <c r="E230" s="1">
+      <c r="C370" s="1">
+        <v>101.05</v>
+      </c>
+      <c r="D370" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E370" t="s">
+        <v>8</v>
+      </c>
+      <c r="F370">
+        <v>1.0</v>
+      </c>
+      <c r="G370" s="1">
+        <v>102939.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>-1889.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>-1.8350673699958</v>
+      </c>
+      <c r="J370">
+        <v>1.21</v>
+      </c>
+      <c r="K370" t="s">
+        <v>926</v>
+      </c>
+      <c r="L370" s="1">
+        <v>101050.0</v>
+      </c>
+      <c r="M370" s="1">
+        <v>102261.64</v>
+      </c>
+      <c r="N370" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O370">
+        <v>1</v>
+      </c>
+      <c r="Z370" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="371" spans="1:26">
+      <c r="A371" t="s">
+        <v>928</v>
+      </c>
+      <c r="B371" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C371" s="1">
+        <v>98.205</v>
+      </c>
+      <c r="D371" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E371" t="s">
+        <v>8</v>
+      </c>
+      <c r="F371">
+        <v>1.0</v>
+      </c>
+      <c r="G371" s="1">
+        <v>403044.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>-10224.0</v>
+      </c>
+      <c r="I371" s="1">
+        <v>-2.5366957453777</v>
+      </c>
+      <c r="J371">
+        <v>1.05</v>
+      </c>
+      <c r="K371" t="s">
+        <v>929</v>
+      </c>
+      <c r="L371" s="1">
+        <v>392820.0</v>
+      </c>
+      <c r="M371" s="1">
+        <v>397036.44</v>
+      </c>
+      <c r="N371" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O371">
+        <v>1</v>
+      </c>
+      <c r="Z371" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="372" spans="1:26">
+      <c r="A372" t="s">
+        <v>931</v>
+      </c>
+      <c r="B372" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C372" s="1">
+        <v>102.113</v>
+      </c>
+      <c r="D372" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E372" t="s">
+        <v>8</v>
+      </c>
+      <c r="F372">
+        <v>1.0</v>
+      </c>
+      <c r="G372" s="1">
+        <v>99871.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>2242.0</v>
+      </c>
+      <c r="I372" s="1">
+        <v>2.2448959157313</v>
+      </c>
+      <c r="J372">
+        <v>0.52</v>
+      </c>
+      <c r="K372">
+        <v>523.97</v>
+      </c>
+      <c r="L372" s="1">
+        <v>102113.0</v>
+      </c>
+      <c r="M372" s="1">
+        <v>102636.97</v>
+      </c>
+      <c r="N372" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O372">
+        <v>1</v>
+      </c>
+      <c r="Z372" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="373" spans="1:26">
+      <c r="A373" t="s">
+        <v>933</v>
+      </c>
+      <c r="B373" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C373" s="1">
+        <v>104.775</v>
+      </c>
+      <c r="D373" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="E373" t="s">
+        <v>8</v>
+      </c>
+      <c r="F373">
+        <v>1.0</v>
+      </c>
+      <c r="G373" s="1">
+        <v>104450.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>325.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>0.31115366203925</v>
+      </c>
+      <c r="J373">
+        <v>0.66</v>
+      </c>
+      <c r="K373">
+        <v>663.7</v>
+      </c>
+      <c r="L373" s="1">
+        <v>104775.0</v>
+      </c>
+      <c r="M373" s="1">
+        <v>105438.7</v>
+      </c>
+      <c r="N373" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O373">
+        <v>1</v>
+      </c>
+      <c r="Z373" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="374" spans="1:26">
+      <c r="A374" t="s">
+        <v>935</v>
+      </c>
+      <c r="B374" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C374" s="1">
+        <v>98.422</v>
+      </c>
+      <c r="D374" s="1">
         <v>99.589</v>
       </c>
-      <c r="F230" t="s">
-[...26 lines deleted...]
-      <c r="O230" s="1">
+      <c r="E374" t="s">
+        <v>8</v>
+      </c>
+      <c r="F374">
+        <v>1.0</v>
+      </c>
+      <c r="G374" s="1">
+        <v>298767.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>-3501.0</v>
+      </c>
+      <c r="I374" s="1">
+        <v>-1.1718161644358</v>
+      </c>
+      <c r="J374">
+        <v>2.77</v>
+      </c>
+      <c r="K374" t="s">
+        <v>936</v>
+      </c>
+      <c r="L374" s="1">
+        <v>295266.0</v>
+      </c>
+      <c r="M374" s="1">
+        <v>303575.59</v>
+      </c>
+      <c r="N374" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O374">
+        <v>1</v>
+      </c>
+      <c r="Z374" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="375" spans="1:26">
+      <c r="A375" t="s">
+        <v>938</v>
+      </c>
+      <c r="B375" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C375" s="1">
+        <v>102.628</v>
+      </c>
+      <c r="D375" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="E375" t="s">
+        <v>8</v>
+      </c>
+      <c r="F375">
+        <v>1.0</v>
+      </c>
+      <c r="G375" s="1">
+        <v>103150.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>-522.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>-0.50605913717887</v>
+      </c>
+      <c r="J375">
+        <v>0.96</v>
+      </c>
+      <c r="K375">
+        <v>963.01</v>
+      </c>
+      <c r="L375" s="1">
+        <v>102628.0</v>
+      </c>
+      <c r="M375" s="1">
+        <v>103591.01</v>
+      </c>
+      <c r="N375" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O375">
+        <v>1</v>
+      </c>
+      <c r="Z375" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="376" spans="1:26">
+      <c r="A376" t="s">
+        <v>938</v>
+      </c>
+      <c r="B376" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C376" s="1">
+        <v>98.175</v>
+      </c>
+      <c r="D376" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E376" t="s">
+        <v>8</v>
+      </c>
+      <c r="F376">
+        <v>1.0</v>
+      </c>
+      <c r="G376" s="1">
+        <v>99908.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>-1733.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>-1.7345958281619</v>
+      </c>
+      <c r="J376">
+        <v>1.53</v>
+      </c>
+      <c r="K376" t="s">
+        <v>940</v>
+      </c>
+      <c r="L376" s="1">
+        <v>98175.0</v>
+      </c>
+      <c r="M376" s="1">
+        <v>99703.47</v>
+      </c>
+      <c r="N376" s="1">
         <v>0.05</v>
       </c>
-      <c r="P230">
-[...10 lines deleted...]
-      <c r="C231" s="1">
+      <c r="O376">
+        <v>1</v>
+      </c>
+      <c r="Z376" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="377" spans="1:26">
+      <c r="A377" t="s">
+        <v>942</v>
+      </c>
+      <c r="B377" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C377" s="1">
+        <v>104.427</v>
+      </c>
+      <c r="D377" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="E377" t="s">
+        <v>8</v>
+      </c>
+      <c r="F377">
+        <v>1.0</v>
+      </c>
+      <c r="G377" s="1">
+        <v>426400.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>-8692.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>-2.0384615384615</v>
+      </c>
+      <c r="J377">
+        <v>2.9</v>
+      </c>
+      <c r="K377" t="s">
+        <v>943</v>
+      </c>
+      <c r="L377" s="1">
+        <v>417708.0</v>
+      </c>
+      <c r="M377" s="1">
+        <v>429305.26</v>
+      </c>
+      <c r="N377" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O377">
+        <v>1</v>
+      </c>
+      <c r="Z377" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="378" spans="1:26">
+      <c r="A378" t="s">
+        <v>945</v>
+      </c>
+      <c r="B378" s="1">
+        <v>399000.0</v>
+      </c>
+      <c r="C378" s="1">
+        <v>98.932</v>
+      </c>
+      <c r="D378" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E378" t="s">
+        <v>8</v>
+      </c>
+      <c r="F378">
+        <v>1.0</v>
+      </c>
+      <c r="G378" s="1">
+        <v>398608.98</v>
+      </c>
+      <c r="H378" s="1">
+        <v>-3870.3</v>
+      </c>
+      <c r="I378" s="1">
+        <v>-0.97095153250185</v>
+      </c>
+      <c r="J378">
+        <v>1.24</v>
+      </c>
+      <c r="K378" t="s">
+        <v>946</v>
+      </c>
+      <c r="L378" s="1">
+        <v>394738.68</v>
+      </c>
+      <c r="M378" s="1">
+        <v>399692.02</v>
+      </c>
+      <c r="N378" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O378">
+        <v>1</v>
+      </c>
+      <c r="Z378" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="379" spans="1:26">
+      <c r="A379" t="s">
+        <v>948</v>
+      </c>
+      <c r="B379" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="C379" s="1">
+        <v>100.452</v>
+      </c>
+      <c r="D379" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E379" t="s">
+        <v>8</v>
+      </c>
+      <c r="F379">
+        <v>1.0</v>
+      </c>
+      <c r="G379" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>976.32</v>
+      </c>
+      <c r="I379" s="1">
+        <v>0.452</v>
+      </c>
+      <c r="J379">
+        <v>1.68</v>
+      </c>
+      <c r="K379" t="s">
+        <v>949</v>
+      </c>
+      <c r="L379" s="1">
+        <v>216976.32</v>
+      </c>
+      <c r="M379" s="1">
+        <v>220601.33</v>
+      </c>
+      <c r="N379" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O379">
+        <v>1</v>
+      </c>
+      <c r="Z379" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="380" spans="1:26">
+      <c r="A380" t="s">
+        <v>951</v>
+      </c>
+      <c r="B380" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D231" s="1">
-[...32 lines deleted...]
-      <c r="O231" s="1">
+      <c r="C380" s="1">
+        <v>101.924</v>
+      </c>
+      <c r="D380" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E380" t="s">
+        <v>8</v>
+      </c>
+      <c r="F380">
+        <v>1.0</v>
+      </c>
+      <c r="G380" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>1924.0</v>
+      </c>
+      <c r="I380" s="1">
+        <v>1.924</v>
+      </c>
+      <c r="J380">
+        <v>0.77</v>
+      </c>
+      <c r="K380">
+        <v>771.85</v>
+      </c>
+      <c r="L380" s="1">
+        <v>101924.0</v>
+      </c>
+      <c r="M380" s="1">
+        <v>102695.85</v>
+      </c>
+      <c r="N380" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O380">
+        <v>1</v>
+      </c>
+      <c r="Z380" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="381" spans="1:26">
+      <c r="A381" t="s">
+        <v>953</v>
+      </c>
+      <c r="B381" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C381" s="1">
+        <v>102.597</v>
+      </c>
+      <c r="D381" s="1">
+        <v>99.6583</v>
+      </c>
+      <c r="E381" t="s">
+        <v>8</v>
+      </c>
+      <c r="F381">
+        <v>1.0</v>
+      </c>
+      <c r="G381" s="1">
+        <v>298974.9</v>
+      </c>
+      <c r="H381" s="1">
+        <v>8816.1</v>
+      </c>
+      <c r="I381" s="1">
+        <v>2.9487759674809</v>
+      </c>
+      <c r="J381">
+        <v>0.17</v>
+      </c>
+      <c r="K381">
+        <v>508.56</v>
+      </c>
+      <c r="L381" s="1">
+        <v>307791.0</v>
+      </c>
+      <c r="M381" s="1">
+        <v>308299.56</v>
+      </c>
+      <c r="N381" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O381">
+        <v>1</v>
+      </c>
+      <c r="Z381" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="382" spans="1:26">
+      <c r="A382" t="s">
+        <v>955</v>
+      </c>
+      <c r="B382" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C382" s="1">
+        <v>102.159</v>
+      </c>
+      <c r="D382" s="1">
+        <v>103.4955</v>
+      </c>
+      <c r="E382" t="s">
+        <v>8</v>
+      </c>
+      <c r="F382">
+        <v>1.0</v>
+      </c>
+      <c r="G382" s="1">
+        <v>103495.5</v>
+      </c>
+      <c r="H382" s="1">
+        <v>-1336.5</v>
+      </c>
+      <c r="I382" s="1">
+        <v>-1.2913604939345</v>
+      </c>
+      <c r="J382">
+        <v>1.12</v>
+      </c>
+      <c r="K382" t="s">
+        <v>956</v>
+      </c>
+      <c r="L382" s="1">
+        <v>102159.0</v>
+      </c>
+      <c r="M382" s="1">
+        <v>103276.81</v>
+      </c>
+      <c r="N382" s="1">
         <v>0.06</v>
       </c>
-      <c r="P231">
-[...10 lines deleted...]
-      <c r="C232" s="1">
+      <c r="O382">
+        <v>1</v>
+      </c>
+      <c r="Z382" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="383" spans="1:26">
+      <c r="A383" t="s">
+        <v>958</v>
+      </c>
+      <c r="B383" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C383" s="1">
+        <v>99.594</v>
+      </c>
+      <c r="D383" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="E383" t="s">
+        <v>8</v>
+      </c>
+      <c r="F383">
+        <v>1.0</v>
+      </c>
+      <c r="G383" s="1">
+        <v>495710.0</v>
+      </c>
+      <c r="H383" s="1">
+        <v>2260.0</v>
+      </c>
+      <c r="I383" s="1">
+        <v>0.45591172257973</v>
+      </c>
+      <c r="J383">
+        <v>3.04</v>
+      </c>
+      <c r="K383" t="s">
+        <v>959</v>
+      </c>
+      <c r="L383" s="1">
+        <v>497970.0</v>
+      </c>
+      <c r="M383" s="1">
+        <v>513151.51</v>
+      </c>
+      <c r="N383" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O383">
+        <v>1</v>
+      </c>
+      <c r="Z383" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="384" spans="1:26">
+      <c r="A384" t="s">
+        <v>961</v>
+      </c>
+      <c r="B384" s="1">
         <v>400000.0</v>
       </c>
-      <c r="D232" s="1">
-[...32 lines deleted...]
-      <c r="O232" s="1">
+      <c r="C384" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="D384" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E384" t="s">
+        <v>8</v>
+      </c>
+      <c r="F384">
+        <v>1.0</v>
+      </c>
+      <c r="G384" s="1">
+        <v>401652.0</v>
+      </c>
+      <c r="H384" s="1">
+        <v>1392.0</v>
+      </c>
+      <c r="I384" s="1">
+        <v>0.34656867138717</v>
+      </c>
+      <c r="J384">
+        <v>0.42</v>
+      </c>
+      <c r="K384" t="s">
+        <v>962</v>
+      </c>
+      <c r="L384" s="1">
+        <v>403044.0</v>
+      </c>
+      <c r="M384" s="1">
+        <v>404713.22</v>
+      </c>
+      <c r="N384" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O384">
+        <v>1</v>
+      </c>
+      <c r="Z384" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="385" spans="1:26">
+      <c r="A385" t="s">
+        <v>964</v>
+      </c>
+      <c r="B385" s="1">
+        <v>231000.0</v>
+      </c>
+      <c r="C385" s="1">
+        <v>100.973</v>
+      </c>
+      <c r="D385" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="E385" t="s">
+        <v>8</v>
+      </c>
+      <c r="F385">
+        <v>1.0</v>
+      </c>
+      <c r="G385" s="1">
+        <v>237537.3</v>
+      </c>
+      <c r="H385" s="1">
+        <v>-4289.67</v>
+      </c>
+      <c r="I385" s="1">
+        <v>-1.8058932218224</v>
+      </c>
+      <c r="J385">
+        <v>3.69</v>
+      </c>
+      <c r="K385" t="s">
+        <v>965</v>
+      </c>
+      <c r="L385" s="1">
+        <v>233247.63</v>
+      </c>
+      <c r="M385" s="1">
+        <v>241767.73</v>
+      </c>
+      <c r="N385" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O385">
+        <v>1</v>
+      </c>
+      <c r="Z385" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="386" spans="1:26">
+      <c r="A386" t="s">
+        <v>967</v>
+      </c>
+      <c r="B386" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C386" s="1">
+        <v>98.411</v>
+      </c>
+      <c r="D386" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E386" t="s">
+        <v>8</v>
+      </c>
+      <c r="F386">
+        <v>1.0</v>
+      </c>
+      <c r="G386" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H386" s="1">
+        <v>-4767.0</v>
+      </c>
+      <c r="I386" s="1">
+        <v>-1.589</v>
+      </c>
+      <c r="J386">
+        <v>1.34</v>
+      </c>
+      <c r="K386" t="s">
+        <v>968</v>
+      </c>
+      <c r="L386" s="1">
+        <v>295233.0</v>
+      </c>
+      <c r="M386" s="1">
+        <v>299266.23</v>
+      </c>
+      <c r="N386" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O386">
+        <v>1</v>
+      </c>
+      <c r="Z386" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="387" spans="1:26">
+      <c r="A387" t="s">
+        <v>970</v>
+      </c>
+      <c r="B387" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C387" s="1">
+        <v>101.081</v>
+      </c>
+      <c r="D387" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E387" t="s">
+        <v>8</v>
+      </c>
+      <c r="F387">
+        <v>1.0</v>
+      </c>
+      <c r="G387" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H387" s="1">
+        <v>1081.0</v>
+      </c>
+      <c r="I387" s="1">
+        <v>1.081</v>
+      </c>
+      <c r="J387">
+        <v>0.76</v>
+      </c>
+      <c r="K387">
+        <v>758.22</v>
+      </c>
+      <c r="L387" s="1">
+        <v>101081.0</v>
+      </c>
+      <c r="M387" s="1">
+        <v>101839.22</v>
+      </c>
+      <c r="N387" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O387">
+        <v>1</v>
+      </c>
+      <c r="Z387" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="388" spans="1:26">
+      <c r="A388" t="s">
+        <v>972</v>
+      </c>
+      <c r="B388" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C388" s="1">
+        <v>96.5</v>
+      </c>
+      <c r="D388" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E388" t="s">
+        <v>8</v>
+      </c>
+      <c r="F388">
+        <v>1.0</v>
+      </c>
+      <c r="G388" s="1">
+        <v>194500.0</v>
+      </c>
+      <c r="H388" s="1">
+        <v>-1500.0</v>
+      </c>
+      <c r="I388" s="1">
+        <v>-0.77120822622108</v>
+      </c>
+      <c r="J388">
+        <v>0.45</v>
+      </c>
+      <c r="K388">
+        <v>890.41</v>
+      </c>
+      <c r="L388" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="M388" s="1">
+        <v>193890.41</v>
+      </c>
+      <c r="N388" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O388">
+        <v>1</v>
+      </c>
+      <c r="Z388" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="389" spans="1:26">
+      <c r="A389" t="s">
+        <v>974</v>
+      </c>
+      <c r="B389" s="1">
+        <v>159000.0</v>
+      </c>
+      <c r="C389" s="1">
+        <v>99.765</v>
+      </c>
+      <c r="D389" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E389" t="s">
+        <v>8</v>
+      </c>
+      <c r="F389">
+        <v>1.0</v>
+      </c>
+      <c r="G389" s="1">
+        <v>158515.05</v>
+      </c>
+      <c r="H389" s="1">
+        <v>111.3</v>
+      </c>
+      <c r="I389" s="1">
+        <v>0.07021415316716</v>
+      </c>
+      <c r="J389">
+        <v>0.09</v>
+      </c>
+      <c r="K389">
+        <v>147.02</v>
+      </c>
+      <c r="L389" s="1">
+        <v>158626.35</v>
+      </c>
+      <c r="M389" s="1">
+        <v>158773.37</v>
+      </c>
+      <c r="N389" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O389">
+        <v>1</v>
+      </c>
+      <c r="Z389" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="390" spans="1:26">
+      <c r="A390" t="s">
+        <v>976</v>
+      </c>
+      <c r="B390" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C390" s="1">
+        <v>83.543</v>
+      </c>
+      <c r="D390" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="E390" t="s">
+        <v>8</v>
+      </c>
+      <c r="F390">
+        <v>1.0</v>
+      </c>
+      <c r="G390" s="1">
+        <v>490824.0</v>
+      </c>
+      <c r="H390" s="1">
+        <v>10434.0</v>
+      </c>
+      <c r="I390" s="1">
+        <v>2.1258129186837</v>
+      </c>
+      <c r="J390">
+        <v>0.61</v>
+      </c>
+      <c r="K390" t="s">
+        <v>977</v>
+      </c>
+      <c r="L390" s="1">
+        <v>501258.0</v>
+      </c>
+      <c r="M390" s="1">
+        <v>504907.32</v>
+      </c>
+      <c r="N390" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O390">
+        <v>1</v>
+      </c>
+      <c r="Z390" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="391" spans="1:26">
+      <c r="A391" t="s">
+        <v>979</v>
+      </c>
+      <c r="B391" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C391" s="1">
+        <v>101.663</v>
+      </c>
+      <c r="D391" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="E391" t="s">
+        <v>8</v>
+      </c>
+      <c r="F391">
+        <v>1.0</v>
+      </c>
+      <c r="G391" s="1">
+        <v>198834.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>4492.0</v>
+      </c>
+      <c r="I391" s="1">
+        <v>2.2591709667361</v>
+      </c>
+      <c r="J391">
+        <v>0.84</v>
+      </c>
+      <c r="K391" t="s">
+        <v>980</v>
+      </c>
+      <c r="L391" s="1">
+        <v>203326.0</v>
+      </c>
+      <c r="M391" s="1">
+        <v>205010.93</v>
+      </c>
+      <c r="N391" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O391">
+        <v>1</v>
+      </c>
+      <c r="Z391" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="392" spans="1:26">
+      <c r="A392" t="s">
+        <v>982</v>
+      </c>
+      <c r="B392" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C392" s="1">
+        <v>100.535</v>
+      </c>
+      <c r="D392" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E392" t="s">
+        <v>8</v>
+      </c>
+      <c r="F392">
+        <v>1.0</v>
+      </c>
+      <c r="G392" s="1">
+        <v>201720.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>-650.0</v>
+      </c>
+      <c r="I392" s="1">
+        <v>-0.32222883204442</v>
+      </c>
+      <c r="J392">
+        <v>0.12</v>
+      </c>
+      <c r="K392">
+        <v>238.03</v>
+      </c>
+      <c r="L392" s="1">
+        <v>201070.0</v>
+      </c>
+      <c r="M392" s="1">
+        <v>201308.03</v>
+      </c>
+      <c r="N392" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O392">
+        <v>1</v>
+      </c>
+      <c r="Z392" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="393" spans="1:26">
+      <c r="A393" t="s">
+        <v>984</v>
+      </c>
+      <c r="B393" s="1">
+        <v>904.0</v>
+      </c>
+      <c r="C393" s="1">
         <v>0.19</v>
       </c>
-      <c r="P232">
-[...434 lines deleted...]
-      <c r="K241">
+      <c r="D393" s="1">
+        <v>0.2014795354</v>
+      </c>
+      <c r="E393" t="s">
+        <v>8</v>
+      </c>
+      <c r="F393">
+        <v>1.0</v>
+      </c>
+      <c r="G393" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H393" s="1">
+        <v>-25943.75</v>
+      </c>
+      <c r="I393" s="1">
+        <v>0</v>
+      </c>
+      <c r="J393">
+        <v>0.0</v>
+      </c>
+      <c r="K393">
+        <v>0.0</v>
+      </c>
+      <c r="L393" s="1">
+        <v>-25943.75</v>
+      </c>
+      <c r="M393" s="1">
+        <v>-25943.75</v>
+      </c>
+      <c r="N393" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O393">
+        <v>1</v>
+      </c>
+      <c r="Z393" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="394" spans="1:26">
+      <c r="A394" t="s">
+        <v>986</v>
+      </c>
+      <c r="B394" s="1">
+        <v>904.0</v>
+      </c>
+      <c r="C394" s="1">
+        <v>0.0325</v>
+      </c>
+      <c r="D394" s="1">
+        <v>0.1083904867</v>
+      </c>
+      <c r="E394" t="s">
+        <v>8</v>
+      </c>
+      <c r="F394">
+        <v>1.0</v>
+      </c>
+      <c r="G394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>-171512.5</v>
+      </c>
+      <c r="I394" s="1">
+        <v>0</v>
+      </c>
+      <c r="J394">
+        <v>0.0</v>
+      </c>
+      <c r="K394">
+        <v>0.0</v>
+      </c>
+      <c r="L394" s="1">
+        <v>-171512.5</v>
+      </c>
+      <c r="M394" s="1">
+        <v>-171512.5</v>
+      </c>
+      <c r="N394" s="1">
+        <v>-0.09</v>
+      </c>
+      <c r="O394">
+        <v>1</v>
+      </c>
+      <c r="Z394" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="395" spans="1:26">
+      <c r="A395" t="s">
+        <v>988</v>
+      </c>
+      <c r="B395" s="1">
+        <v>751.0</v>
+      </c>
+      <c r="C395" s="1">
+        <v>7.8</v>
+      </c>
+      <c r="D395" s="1">
+        <v>60.3524633822</v>
+      </c>
+      <c r="E395" t="s">
+        <v>8</v>
+      </c>
+      <c r="F395">
+        <v>1.0</v>
+      </c>
+      <c r="G395" s="1">
+        <v>453247.0</v>
+      </c>
+      <c r="H395" s="1">
+        <v>-394669.0</v>
+      </c>
+      <c r="I395" s="1">
+        <v>-87.075921076146</v>
+      </c>
+      <c r="J395">
+        <v>0.0</v>
+      </c>
+      <c r="K395">
+        <v>0.0</v>
+      </c>
+      <c r="L395" s="1">
+        <v>58578.0</v>
+      </c>
+      <c r="M395" s="1">
+        <v>58578.0</v>
+      </c>
+      <c r="N395" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O395">
+        <v>1</v>
+      </c>
+      <c r="Z395" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="396" spans="1:26">
+      <c r="A396" t="s">
+        <v>990</v>
+      </c>
+      <c r="B396" s="1">
+        <v>-904.0</v>
+      </c>
+      <c r="C396" s="1">
+        <v>0.1275</v>
+      </c>
+      <c r="D396" s="1">
+        <v>0.1421985619</v>
+      </c>
+      <c r="E396" t="s">
+        <v>8</v>
+      </c>
+      <c r="F396">
+        <v>1.0</v>
+      </c>
+      <c r="G396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>33218.75</v>
+      </c>
+      <c r="I396" s="1">
+        <v>0</v>
+      </c>
+      <c r="J396">
+        <v>0.0</v>
+      </c>
+      <c r="K396">
+        <v>0.0</v>
+      </c>
+      <c r="L396" s="1">
+        <v>33218.75</v>
+      </c>
+      <c r="M396" s="1">
+        <v>33218.75</v>
+      </c>
+      <c r="N396" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O396">
+        <v>1</v>
+      </c>
+      <c r="Z396" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="397" spans="1:26">
+      <c r="A397" t="s">
+        <v>992</v>
+      </c>
+      <c r="B397" s="1">
+        <v>-904.0</v>
+      </c>
+      <c r="C397" s="1">
         <v>0.05</v>
       </c>
-      <c r="L241">
-[...746 lines deleted...]
-      <c r="K256">
+      <c r="D397" s="1">
+        <v>0.0661725664</v>
+      </c>
+      <c r="E397" t="s">
+        <v>8</v>
+      </c>
+      <c r="F397">
+        <v>1.0</v>
+      </c>
+      <c r="G397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H397" s="1">
+        <v>36550.0</v>
+      </c>
+      <c r="I397" s="1">
+        <v>0</v>
+      </c>
+      <c r="J397">
+        <v>0.0</v>
+      </c>
+      <c r="K397">
+        <v>0.0</v>
+      </c>
+      <c r="L397" s="1">
+        <v>36550.0</v>
+      </c>
+      <c r="M397" s="1">
+        <v>36550.0</v>
+      </c>
+      <c r="N397" s="1">
         <v>0.02</v>
       </c>
-      <c r="L256">
-[...7065 lines deleted...]
-    <row r="398" spans="1:16">
+      <c r="O397">
+        <v>1</v>
+      </c>
+      <c r="Z397" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="398" spans="1:26">
       <c r="A398" t="s">
-        <v>985</v>
-[...2 lines deleted...]
-        <v>986</v>
+        <v>994</v>
+      </c>
+      <c r="B398" s="1">
+        <v>-751.0</v>
       </c>
       <c r="C398" s="1">
-        <v>-904.0</v>
+        <v>6.7</v>
       </c>
       <c r="D398" s="1">
-        <v>0.035</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>50.6</v>
+      </c>
+      <c r="E398" t="s">
+        <v>8</v>
+      </c>
+      <c r="F398">
+        <v>1.0</v>
+      </c>
+      <c r="G398" s="1">
+        <v>-380006.0</v>
       </c>
       <c r="H398" s="1">
-        <v>0.0</v>
+        <v>329689.0</v>
       </c>
       <c r="I398" s="1">
-        <v>87812.5</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>-86.758893280632</v>
+      </c>
+      <c r="J398">
+        <v>0.0</v>
       </c>
       <c r="K398">
         <v>0.0</v>
       </c>
-      <c r="L398">
-        <v>0.0</v>
+      <c r="L398" s="1">
+        <v>-50317.0</v>
       </c>
       <c r="M398" s="1">
-        <v>87812.5</v>
+        <v>-50317.0</v>
       </c>
       <c r="N398" s="1">
-        <v>87812.5</v>
-[...155 lines deleted...]
-        <v>1</v>
+        <v>-0.03</v>
+      </c>
+      <c r="O398">
+        <v>1</v>
+      </c>
+      <c r="Z398" t="s">
+        <v>993</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">