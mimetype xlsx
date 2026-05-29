--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="667">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="640">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -118,1947 +118,1866 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...14 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
+    <t>OAT100626</t>
+  </si>
+  <si>
+    <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>12 166.10</t>
+    <t>13 784.25</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
+    <t>1 496.92</t>
+  </si>
+  <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>7 141.75</t>
+    <t>9 193.10</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>28 180.82</t>
+    <t>30 917.81</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>9 657.53</t>
+    <t>14 872.60</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>8 219.18</t>
+    <t>11 686.64</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>5 983.56</t>
-[...8 lines deleted...]
-    <t>6 464.38</t>
+    <t>7 758.90</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>24 632.88</t>
+    <t>27 628.77</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>6 190.99</t>
+    <t>7 052.62</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2055</t>
   </si>
   <si>
-    <t>21 195.96</t>
+    <t>24 145.92</t>
   </si>
   <si>
     <t>DE000A3E5TR0</t>
   </si>
   <si>
     <t>ALLIANZ SE PERP</t>
   </si>
   <si>
-    <t>23 934.25</t>
+    <t>17 494.79</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>14 684.93</t>
+    <t>16 164.38</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>12 544.52</t>
+    <t>14 070.21</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>13 512.33</t>
+    <t>14 843.84</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>10 356.16</t>
+    <t>13 463.01</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>4 236.78</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
+    <t>1 917.81</t>
+  </si>
+  <si>
     <t>FR001400SJS4</t>
   </si>
   <si>
     <t>ARKEMA SA 3.5 12/09/2034</t>
   </si>
   <si>
-    <t>8 342.47</t>
+    <t>9 895.89</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>17 675.34</t>
+    <t>19 561.64</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>43 524.66</t>
+    <t>47 926.03</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>28 219.97</t>
+    <t>30 811.60</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>4 955.14</t>
+    <t>8 385.62</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>19 589.04</t>
+    <t>24 878.08</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>22 680.17</t>
+    <t>26 026.42</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>3 223.15</t>
+    <t>3 948.36</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>3 016.90</t>
+    <t>3 406.64</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>1 489.73</t>
+    <t>3 098.63</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
+    <t>2 324.94</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>2 764.73</t>
+  </si>
+  <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>9 616.44</t>
+    <t>12 113.01</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
+    <t>1 107.00</t>
+  </si>
+  <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>20 367.12</t>
-[...5 lines deleted...]
-    <t>BANCO SANTANDER SA 1.625 22/10/2030</t>
+    <t>22 697.26</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>1 335.62</t>
+    <t>2 722.60</t>
   </si>
   <si>
     <t>XS2705604234</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
   </si>
   <si>
-    <t>11 646.58</t>
+    <t>14 531.51</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>10 820.73</t>
+    <t>11 961.98</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>3 900.89</t>
+    <t>7 951.82</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 745.21</t>
+    <t>5 110.96</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>10 177.62</t>
+    <t>11 281.22</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>8 599.32</t>
+    <t>10 097.26</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>48 405.82</t>
+    <t>1 525.68</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>32 621.92</t>
+    <t>36 117.12</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>6 735.21</t>
+    <t>8 849.76</t>
   </si>
   <si>
     <t>XS3075490188</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 20/05/2031</t>
   </si>
   <si>
-    <t>21 344.93</t>
+    <t>23 561.52</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>12 961.64</t>
+    <t>17 178.08</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>1 325.45</t>
+    <t>3 562.14</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>10 541.10</t>
+    <t>14 054.79</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>30 068.84</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>3 982.19</t>
+    <t>4 925.34</t>
   </si>
   <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
+    <t>1 008.22</t>
+  </si>
+  <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>2 465.75</t>
+    <t>6 904.11</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>6 727.72</t>
-[...17 lines deleted...]
-    <t>1 114.73</t>
+    <t>9 027.06</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>15 561.99</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>8 100.34</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>10 126.03</t>
+    <t>12 197.26</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>3 020.55</t>
+    <t>3 603.08</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>51 078.77</t>
+    <t>55 470.89</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>18 979.11</t>
-[...5 lines deleted...]
-    <t>COFINIMMO SA 1 24/01/2028</t>
+    <t>21 503.42</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>6 030.49</t>
+    <t>7 273.41</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>6 370.55</t>
+    <t>7 683.56</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>31 145.21</t>
+    <t>35 287.67</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>25 132.19</t>
+    <t>27 379.11</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>22 602.74</t>
-[...8 lines deleted...]
-    <t>6 912.92</t>
+    <t>24 914.38</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>17 426.71</t>
+    <t>19 257.53</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>32 257.53</t>
+    <t>36 011.64</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>12 367.12</t>
+    <t>13 735.62</t>
   </si>
   <si>
     <t>FR0013166477</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 2.8 21/07/2026</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>9 643.84</t>
+    <t>11 271.23</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>20 953.15</t>
+    <t>23 088.00</t>
   </si>
   <si>
     <t>FR0013236544</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 3.5 09/02/2029</t>
   </si>
   <si>
-    <t>24 164.38</t>
+    <t>1 476.71</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 035.62</t>
+    <t>3 365.75</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
-    <t>CRELAN SA-BRUSSELS HEAD OFFICE 4 30/04/2037</t>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>3 156.16</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>8 673.29</t>
+    <t>10 420.89</t>
   </si>
   <si>
     <t>FR001400YP56</t>
   </si>
   <si>
     <t>DANONE SA 3.438 07/04/2033</t>
   </si>
   <si>
-    <t>22 832.09</t>
+    <t>24 866.63</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>39 561.64</t>
+    <t>46 589.04</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>13 167.12</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>14 069.59</t>
+    <t>15 267.95</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>2 445.21</t>
+    <t>2 768.84</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>1 150.68</t>
-[...8 lines deleted...]
-    <t>10 112.67</t>
+    <t>2 704.11</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>9 828.77</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>15 085.96</t>
+    <t>16 963.01</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 291.92</t>
+    <t>2 979.49</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>6 823.10</t>
+    <t>8 467.96</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>2 917.10</t>
+    <t>7 839.71</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>19 388.06</t>
+    <t>22 765.33</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>21 531.51</t>
-[...8 lines deleted...]
-    <t>17 517.12</t>
+    <t>23 676.71</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>7 671.23</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>4 627.91</t>
+    <t>6 611.30</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>16 462.33</t>
+    <t>20 327.40</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>15 160.27</t>
+    <t>16 880.14</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>32 748.06</t>
+    <t>36 072.11</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>14 886.99</t>
-[...8 lines deleted...]
-    <t>1 430.14</t>
+    <t>16 634.59</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>7 776.58</t>
+    <t>9 185.75</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>3 994.52</t>
+    <t>5 492.47</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
-    <t>12 043.84</t>
+    <t>13 079.45</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>1 847.26</t>
+    <t>3 567.12</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>3 791.10</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>33 139.73</t>
+    <t>35 802.74</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>10 339.73</t>
+    <t>12 226.03</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 908.30</t>
+    <t>4 447.99</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>4 274.18</t>
-[...17 lines deleted...]
-    <t>1 931.68</t>
+    <t>6 135.51</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>2 695.89</t>
+    <t>2 917.81</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>5 828.77</t>
+    <t>6 892.12</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>3 143.14</t>
-[...14 lines deleted...]
-    <t>2 929.59</t>
+    <t>4 391.15</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>2 282.19</t>
+    <t>2 800.00</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>38 856.16</t>
+    <t>43 155.82</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
+  </si>
+  <si>
+    <t>1 078.77</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>8 414.38</t>
+    <t>10 910.96</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>52 200.00</t>
+    <t>3 190.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>34 017.12</t>
+    <t>37 577.05</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>8 616.33</t>
+    <t>10 462.68</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>4 931.51</t>
+    <t>6 706.85</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>10 407.95</t>
+    <t>11 578.84</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>30 320.55</t>
+    <t>35 193.49</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>19 806.17</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>17 980.98</t>
+    <t>21 424.14</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>14 565.75</t>
+    <t>15 834.38</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>24 768.49</t>
+    <t>27 098.63</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>2 236.73</t>
-[...8 lines deleted...]
-    <t>1 266.91</t>
+    <t>3 334.76</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>1 851.87</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>68 634.25</t>
+    <t>74 958.90</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>17 071.23</t>
+    <t>20 510.96</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>XS2638080452</t>
-[...5 lines deleted...]
-    <t>4 586.30</t>
+    <t>1 515.07</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>1 910.96</t>
-[...8 lines deleted...]
-    <t>6 532.19</t>
+    <t>2 188.36</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>13 542.58</t>
+    <t>14 891.84</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>19 767.81</t>
+    <t>21 774.32</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>17 478.55</t>
+    <t>21 165.43</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>33 657.53</t>
+    <t>36 986.30</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>8 845.89</t>
+    <t>12 257.88</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>17 753.42</t>
+    <t>1 726.03</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>2 056.60</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>86 684.93</t>
+    <t>93 998.97</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
+    <t>1 490.56</t>
+  </si>
+  <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>6 909.25</t>
-[...8 lines deleted...]
-    <t>13 522.02</t>
+    <t>8 120.61</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>3 726.03</t>
-[...8 lines deleted...]
-    <t>6 441.53</t>
+    <t>4 465.75</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>20 337.34</t>
+    <t>24 124.30</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>38 596.80</t>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>24 309.53</t>
-[...8 lines deleted...]
-    <t>23 064.99</t>
+    <t>28 836.13</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>6 170.55</t>
+    <t>20 372.61</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>11 189.28</t>
-[...8 lines deleted...]
-    <t>10 864.57</t>
+    <t>12 677.51</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>33 026.30</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
+    <t>6 131.73</t>
+  </si>
+  <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>3 972.60</t>
-[...2 lines deleted...]
-    <t>FR00140005L7</t>
+    <t>5 313.36</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>2 684.93</t>
-[...5 lines deleted...]
-    <t>64 500.00</t>
+    <t>70 464.04</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>17 408.22</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>12 150.25</t>
+    <t>13 277.59</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>18 934.32</t>
+    <t>20 451.32</t>
   </si>
   <si>
     <t>XS2439004412</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 1 08/02/2029</t>
   </si>
   <si>
-    <t>1 978.08</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>19 227.40</t>
+    <t>21 115.18</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>6 197.26</t>
+    <t>6 918.49</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 460.96</t>
+    <t>1 960.27</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>21 969.86</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>11 376.59</t>
+    <t>13 371.19</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
+    <t>1 890.41</t>
+  </si>
+  <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>43 576.37</t>
+    <t>50 076.71</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
+    <t>2 219.18</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>8 765.75</t>
+  </si>
+  <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>18 402.53</t>
+    <t>19 950.41</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>5 138.84</t>
+    <t>7 093.05</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>13 253.42</t>
-[...8 lines deleted...]
-    <t>36 344.84</t>
+    <t>14 917.81</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>22 376.71</t>
-[...32 lines deleted...]
-    <t>15 908.22</t>
+    <t>24 207.53</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>17 287.95</t>
-[...5 lines deleted...]
-    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+    <t>20 338.77</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>19 465.89</t>
-[...8 lines deleted...]
-    <t>2 546.49</t>
+    <t>21 363.29</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>3 123.29</t>
+    <t>3 678.08</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>8 875.34</t>
+    <t>12 028.42</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>25 056.84</t>
+    <t>27 151.37</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>25 336.99</t>
+    <t>27 704.11</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>17 053.15</t>
+    <t>18 971.63</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>28 544.18</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>10 191.78</t>
+    <t>13 150.68</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>30 291.78</t>
+    <t>33 537.33</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>1 763.84</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>3 267.12</t>
+    <t>3 544.52</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>4 637.67</t>
+    <t>6 329.79</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>18 631.85</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>5 671.23</t>
+    <t>6 226.03</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>3 153.08</t>
+    <t>4 013.01</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>6 567.12</t>
+    <t>7 195.89</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>15 382.19</t>
+    <t>17 490.41</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>27 237.67</t>
+    <t>29 697.26</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>1 668.40</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>8 884.25</t>
+    <t>11 084.93</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>XS2572989817</t>
-[...2 lines deleted...]
-    <t>TOYOTA MOTOR FINANCE (NETHERLANDS) 3.5 13/01/2028</t>
+    <t>2 872.12</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 3.713 12/03/2032</t>
   </si>
   <si>
-    <t>24 331.14</t>
+    <t>26 327.92</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>8 247.86</t>
+    <t>9 007.90</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>13 561.64</t>
+    <t>15 087.33</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>8 571.45</t>
+    <t>9 878.95</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>29 901.37</t>
+    <t>32 416.44</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 400.00</t>
+    <t>14 693.15</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>10 261.64</t>
+    <t>11 482.19</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>24 390.00</t>
+    <t>27 396.99</t>
   </si>
   <si>
     <t>XS2545248242</t>
   </si>
   <si>
     <t>VATTENFALL AB 3.75 18/10/2026</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 629.59</t>
+    <t>3 389.55</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>17 876.71</t>
+    <t>19 541.10</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>21 076.03</t>
-[...17 lines deleted...]
-    <t>14 969.18</t>
+    <t>23 239.73</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+  </si>
+  <si>
+    <t>1 197.78</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 884.93</t>
+    <t>3 384.25</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>18 924.66</t>
+    <t>20 589.04</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>10 089.60</t>
+    <t>11 955.48</t>
+  </si>
+  <si>
+    <t>CDS-00107800</t>
+  </si>
+  <si>
+    <t>724500D4BFEWKWVC1G62</t>
+  </si>
+  <si>
+    <t>75 930.56</t>
   </si>
   <si>
     <t>CDS-00107062</t>
   </si>
   <si>
     <t>PAR20251127050142061</t>
   </si>
   <si>
-    <t>-146 666.60</t>
+    <t>-236 666.60</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2422,212 +2341,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>88.3007</v>
+        <v>311.7083</v>
       </c>
       <c r="D2">
-        <v>6469.15</v>
+        <v>6512.74</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>571230.72</v>
+        <v>2030076.64</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>571230.72</v>
+        <v>2030076.64</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>4053.0</v>
+        <v>3850.0</v>
       </c>
       <c r="D3">
-        <v>11530.91</v>
+        <v>11608.62</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>46734784.14</v>
+        <v>44693192.99</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>46734784.14</v>
+        <v>44693192.99</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1105305.4252</v>
+        <v>1104796.4635</v>
       </c>
       <c r="D4">
-        <v>113.4</v>
+        <v>114.19</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>125343477.71</v>
+        <v>126158614.86</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>125343477.71</v>
+        <v>126158614.86</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>79346.5092</v>
+        <v>84412.558</v>
       </c>
       <c r="D5">
-        <v>103.4</v>
+        <v>104.07</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>8204752.25</v>
+        <v>8785058.93</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>8204752.25</v>
+        <v>8785058.93</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>100.39</v>
+        <v>101.04</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>190855.68</v>
+        <v>192090.58</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>190855.68</v>
+        <v>192090.58</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P222"/>
+  <dimension ref="A1:P211"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O222" sqref="O222"/>
+      <selection activeCell="O211" sqref="O211"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2646,11089 +2565,10539 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>405.0</v>
+        <v>1429.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4772.39</v>
+        <v>4778.97</v>
       </c>
       <c r="E2" s="1">
-        <v>4768.8761234568</v>
+        <v>4776.8076976907</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1931394.83</v>
+        <v>6826058.2</v>
       </c>
       <c r="I2" s="1">
-        <v>1423.12</v>
+        <v>3089.93</v>
       </c>
       <c r="J2" s="1">
-        <v>0.0736835357481</v>
+        <v>0.045266681142566</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1932817.95</v>
+        <v>6829148.13</v>
       </c>
       <c r="N2" s="1">
-        <v>1932817.95</v>
+        <v>6829148.13</v>
       </c>
       <c r="O2" s="1">
-        <v>1.07</v>
+        <v>3.76</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>207.0</v>
+        <v>11.0</v>
       </c>
       <c r="D3" s="1">
-        <v>116.46</v>
+        <v>118.1</v>
       </c>
       <c r="E3" s="1">
-        <v>116.595362319</v>
+        <v>118.0</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-28020.0</v>
+        <v>1100.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-28020.0</v>
+        <v>1100.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-28020.0</v>
+        <v>1100.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.02</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>-19.0</v>
       </c>
       <c r="D4" s="1">
-        <v>127.94</v>
+        <v>129.2</v>
       </c>
       <c r="E4" s="1">
-        <v>128.63</v>
+        <v>129.04</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>13110.0</v>
+        <v>-3040.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>13110.0</v>
+        <v>-3040.0</v>
       </c>
       <c r="N4" s="1">
-        <v>13110.0</v>
+        <v>-3040.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>-64.0</v>
+        <v>-61.0</v>
       </c>
       <c r="D5" s="1">
-        <v>121.76</v>
+        <v>123.44</v>
       </c>
       <c r="E5" s="1">
-        <v>121.25</v>
+        <v>123.27</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-32640.0</v>
+        <v>-10370.0</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>-32640.0</v>
+        <v>-10370.0</v>
       </c>
       <c r="N5" s="1">
-        <v>-32640.0</v>
+        <v>-10370.0</v>
       </c>
       <c r="O5" s="1">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>500000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.395</v>
+        <v>103.557</v>
       </c>
       <c r="E6" s="1">
         <v>99.634</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>498170.0</v>
       </c>
       <c r="I6" s="1">
-        <v>18805.0</v>
+        <v>19615.0</v>
       </c>
       <c r="J6" s="1">
-        <v>3.7748158259229</v>
+        <v>3.9374109239818</v>
       </c>
       <c r="K6">
-        <v>2.43</v>
+        <v>2.76</v>
       </c>
       <c r="L6" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="1">
-        <v>516975.0</v>
+        <v>517785.0</v>
       </c>
       <c r="N6" s="1">
-        <v>529141.1</v>
+        <v>531569.25</v>
       </c>
       <c r="O6" s="1">
         <v>0.29</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>300000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.095</v>
+        <v>103.233</v>
       </c>
       <c r="E7" s="1">
         <v>99.179</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>297537.0</v>
       </c>
       <c r="I7" s="1">
-        <v>11748.0</v>
+        <v>12162.0</v>
       </c>
       <c r="J7" s="1">
-        <v>3.9484164994606</v>
+        <v>4.087558858226</v>
       </c>
       <c r="K7">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>636.99</v>
+        <v>0.5</v>
+      </c>
+      <c r="L7" t="s">
+        <v>45</v>
       </c>
       <c r="M7" s="1">
-        <v>309285.0</v>
+        <v>309699.0</v>
       </c>
       <c r="N7" s="1">
-        <v>309921.99</v>
+        <v>311195.92</v>
       </c>
       <c r="O7" s="1">
         <v>0.17</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>493000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>109.243</v>
+        <v>110.16</v>
       </c>
       <c r="E8" s="1">
         <v>100.24670385</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>494216.25</v>
       </c>
       <c r="I8" s="1">
-        <v>44351.74</v>
+        <v>48872.55</v>
       </c>
       <c r="J8" s="1">
-        <v>8.9741565559611</v>
+        <v>9.8888998490033</v>
       </c>
       <c r="K8">
-        <v>1.45</v>
+        <v>1.86</v>
       </c>
       <c r="L8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M8" s="1">
-        <v>538567.99</v>
+        <v>543088.8</v>
       </c>
       <c r="N8" s="1">
-        <v>545709.74</v>
+        <v>552281.9</v>
       </c>
       <c r="O8" s="1">
         <v>0.3</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>800000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>103.023</v>
+        <v>104.759</v>
       </c>
       <c r="E9" s="1">
         <v>99.9080525</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>799264.42</v>
       </c>
       <c r="I9" s="1">
-        <v>24919.58</v>
+        <v>38807.58</v>
       </c>
       <c r="J9" s="1">
-        <v>3.1178142522596</v>
+        <v>4.8554119298842</v>
       </c>
       <c r="K9">
-        <v>3.52</v>
+        <v>3.86</v>
       </c>
       <c r="L9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M9" s="1">
-        <v>824184.0</v>
+        <v>838072.0</v>
       </c>
       <c r="N9" s="1">
-        <v>852364.82</v>
+        <v>868989.81</v>
       </c>
       <c r="O9" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C10" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.0</v>
+        <v>101.665</v>
       </c>
       <c r="E10" s="1">
         <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>24000.0</v>
+        <v>19980.0</v>
       </c>
       <c r="J10" s="1">
-        <v>2.0</v>
+        <v>1.665</v>
       </c>
       <c r="K10">
-        <v>0.8</v>
+        <v>1.24</v>
       </c>
       <c r="L10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M10" s="1">
-        <v>1224000.0</v>
+        <v>1219980.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1233657.53</v>
+        <v>1234852.6</v>
       </c>
       <c r="O10" s="1">
         <v>0.68</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C11" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.731</v>
+        <v>100.221</v>
       </c>
       <c r="E11" s="1">
         <v>99.33</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1241625.0</v>
       </c>
       <c r="I11" s="1">
-        <v>5012.5</v>
+        <v>11137.5</v>
       </c>
       <c r="J11" s="1">
-        <v>0.40370482230947</v>
+        <v>0.89700996677741</v>
       </c>
       <c r="K11">
-        <v>0.66</v>
+        <v>0.93</v>
       </c>
       <c r="L11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M11" s="1">
-        <v>1246637.5</v>
+        <v>1252762.5</v>
       </c>
       <c r="N11" s="1">
-        <v>1254856.68</v>
+        <v>1264449.14</v>
       </c>
       <c r="O11" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C12" s="1">
         <v>800000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.34</v>
+        <v>99.079</v>
       </c>
       <c r="E12" s="1">
         <v>99.253</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>794024.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-7304.0</v>
+        <v>-1392.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.91987143965422</v>
+        <v>-0.17530956243136</v>
       </c>
       <c r="K12">
-        <v>0.75</v>
+        <v>0.97</v>
       </c>
       <c r="L12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M12" s="1">
-        <v>786720.0</v>
+        <v>792632.0</v>
       </c>
       <c r="N12" s="1">
-        <v>792703.56</v>
+        <v>800390.9</v>
       </c>
       <c r="O12" s="1">
         <v>0.44</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>105.649</v>
+        <v>103.692</v>
       </c>
       <c r="E13" s="1">
-        <v>99.922</v>
+        <v>100.85737</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>399688.0</v>
+        <v>907716.33</v>
       </c>
       <c r="I13" s="1">
-        <v>22908.0</v>
+        <v>25511.67</v>
       </c>
       <c r="J13" s="1">
-        <v>5.7314705470267</v>
+        <v>2.8105333303853</v>
       </c>
       <c r="K13">
-        <v>1.62</v>
+        <v>3.07</v>
       </c>
       <c r="L13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M13" s="1">
-        <v>422596.0</v>
+        <v>933228.0</v>
       </c>
       <c r="N13" s="1">
-        <v>429060.38</v>
+        <v>960856.77</v>
       </c>
       <c r="O13" s="1">
-        <v>0.24</v>
+        <v>0.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>103.624</v>
+        <v>112.963</v>
       </c>
       <c r="E14" s="1">
-        <v>100.85737</v>
+        <v>100.412855</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>907716.33</v>
+        <v>200825.71</v>
       </c>
       <c r="I14" s="1">
-        <v>24899.67</v>
+        <v>25100.29</v>
       </c>
       <c r="J14" s="1">
-        <v>2.7431113859106</v>
+        <v>12.498544135609</v>
       </c>
       <c r="K14">
-        <v>2.74</v>
+        <v>3.53</v>
       </c>
       <c r="L14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M14" s="1">
-        <v>932616.0</v>
+        <v>225926.0</v>
       </c>
       <c r="N14" s="1">
-        <v>957248.88</v>
+        <v>232978.62</v>
       </c>
       <c r="O14" s="1">
-        <v>0.53</v>
+        <v>0.13</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C15" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>112.548</v>
+        <v>104.318</v>
       </c>
       <c r="E15" s="1">
-        <v>100.412855</v>
+        <v>100.021</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>200825.71</v>
+        <v>900189.0</v>
       </c>
       <c r="I15" s="1">
-        <v>24270.29</v>
+        <v>38673.0</v>
       </c>
       <c r="J15" s="1">
-        <v>12.085250439299</v>
+        <v>4.2960978194579</v>
       </c>
       <c r="K15">
-        <v>3.1</v>
+        <v>2.68</v>
       </c>
       <c r="L15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M15" s="1">
-        <v>225096.0</v>
+        <v>938862.0</v>
       </c>
       <c r="N15" s="1">
-        <v>231286.99</v>
+        <v>963007.92</v>
       </c>
       <c r="O15" s="1">
-        <v>0.13</v>
+        <v>0.53</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C16" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.936</v>
+        <v>89.365</v>
       </c>
       <c r="E16" s="1">
-        <v>100.021</v>
+        <v>77.49666625</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>900189.0</v>
+        <v>619973.33</v>
       </c>
       <c r="I16" s="1">
-        <v>35235.0</v>
+        <v>94946.67</v>
       </c>
       <c r="J16" s="1">
-        <v>3.9141780226153</v>
+        <v>15.314637808694</v>
       </c>
       <c r="K16">
-        <v>2.36</v>
+        <v>2.19</v>
       </c>
       <c r="L16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M16" s="1">
-        <v>935424.0</v>
+        <v>714920.0</v>
       </c>
       <c r="N16" s="1">
-        <v>956619.96</v>
+        <v>732414.79</v>
       </c>
       <c r="O16" s="1">
-        <v>0.53</v>
+        <v>0.4</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C17" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>89.635</v>
+        <v>106.041</v>
       </c>
       <c r="E17" s="1">
-        <v>77.49666667</v>
+        <v>106.6386</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>929960.0</v>
+        <v>426554.4</v>
       </c>
       <c r="I17" s="1">
-        <v>145660.0</v>
+        <v>-2390.4</v>
       </c>
       <c r="J17" s="1">
-        <v>15.663039270506</v>
+        <v>-0.56039745458024</v>
       </c>
       <c r="K17">
-        <v>1.99</v>
+        <v>4.04</v>
       </c>
       <c r="L17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M17" s="1">
-        <v>1075620.0</v>
+        <v>424164.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1099554.25</v>
+        <v>440328.38</v>
       </c>
       <c r="O17" s="1">
-        <v>0.61</v>
+        <v>0.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C18" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>106.042</v>
+        <v>109.19</v>
       </c>
       <c r="E18" s="1">
-        <v>106.6386</v>
+        <v>111.15333333</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>426554.4</v>
+        <v>333460.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-2386.4</v>
+        <v>-5890.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.55945970783562</v>
+        <v>-1.7663287950579</v>
       </c>
       <c r="K18">
-        <v>3.67</v>
+        <v>4.69</v>
       </c>
       <c r="L18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M18" s="1">
-        <v>424168.0</v>
+        <v>327570.0</v>
       </c>
       <c r="N18" s="1">
-        <v>438852.93</v>
+        <v>341640.21</v>
       </c>
       <c r="O18" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C19" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>109.191</v>
+        <v>99.582</v>
       </c>
       <c r="E19" s="1">
-        <v>111.15333333</v>
+        <v>99.433</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>333460.0</v>
+        <v>596598.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-5887.0</v>
+        <v>894.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.765429136928</v>
+        <v>0.14984964750133</v>
       </c>
       <c r="K19">
-        <v>4.18</v>
+        <v>2.47</v>
       </c>
       <c r="L19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M19" s="1">
-        <v>327573.0</v>
+        <v>597492.0</v>
       </c>
       <c r="N19" s="1">
-        <v>340117.52</v>
+        <v>612335.84</v>
       </c>
       <c r="O19" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C20" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.594</v>
+        <v>98.004</v>
       </c>
       <c r="E20" s="1">
-        <v>99.433</v>
+        <v>98.803</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>596598.0</v>
+        <v>1185636.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-5034.0</v>
+        <v>-9588.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.84378425673569</v>
+        <v>-0.80867989838365</v>
       </c>
       <c r="K20">
-        <v>2.25</v>
+        <v>1.12</v>
       </c>
       <c r="L20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M20" s="1">
-        <v>591564.0</v>
+        <v>1176048.0</v>
       </c>
       <c r="N20" s="1">
-        <v>605076.33</v>
+        <v>1189511.01</v>
       </c>
       <c r="O20" s="1">
-        <v>0.33</v>
+        <v>0.65</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C21" s="1">
-        <v>1200000.0</v>
+        <v>522000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>96.898</v>
+        <v>101.024</v>
       </c>
       <c r="E21" s="1">
-        <v>98.803</v>
+        <v>99.726</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1185636.0</v>
+        <v>520569.72</v>
       </c>
       <c r="I21" s="1">
-        <v>-22860.0</v>
+        <v>6775.56</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.9280791069097</v>
+        <v>1.3015662916391</v>
       </c>
       <c r="K21">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>0.11</v>
+      </c>
+      <c r="L21">
+        <v>589.93</v>
       </c>
       <c r="M21" s="1">
-        <v>1162776.0</v>
+        <v>527345.28</v>
       </c>
       <c r="N21" s="1">
-        <v>1173132.16</v>
+        <v>527935.21</v>
       </c>
       <c r="O21" s="1">
-        <v>0.65</v>
+        <v>0.29</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>87</v>
       </c>
       <c r="B22" t="s">
         <v>88</v>
       </c>
       <c r="C22" s="1">
-        <v>522000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.91</v>
+        <v>98.885</v>
       </c>
       <c r="E22" s="1">
-        <v>99.726</v>
+        <v>98.646</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>520569.72</v>
+        <v>394584.0</v>
       </c>
       <c r="I22" s="1">
-        <v>960.48</v>
+        <v>956.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.18450554519383</v>
+        <v>0.24228047766762</v>
       </c>
       <c r="K22">
-        <v>0.81</v>
+        <v>0.48</v>
       </c>
       <c r="L22" t="s">
         <v>89</v>
       </c>
       <c r="M22" s="1">
-        <v>521530.2</v>
+        <v>395540.0</v>
       </c>
       <c r="N22" s="1">
-        <v>525766.98</v>
+        <v>397457.81</v>
       </c>
       <c r="O22" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>90</v>
       </c>
       <c r="B23" t="s">
         <v>91</v>
       </c>
       <c r="C23" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>97.95</v>
+        <v>99.113</v>
       </c>
       <c r="E23" s="1">
-        <v>98.646</v>
+        <v>98.166</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>394584.0</v>
+        <v>588996.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-2784.0</v>
+        <v>5682.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.70555319019524</v>
+        <v>0.9646924597111</v>
       </c>
       <c r="K23">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>993.15</v>
+        <v>1.65</v>
+      </c>
+      <c r="L23" t="s">
+        <v>92</v>
       </c>
       <c r="M23" s="1">
-        <v>391800.0</v>
+        <v>594678.0</v>
       </c>
       <c r="N23" s="1">
-        <v>392793.15</v>
+        <v>604573.89</v>
       </c>
       <c r="O23" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C24" s="1">
         <v>600000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.878</v>
+        <v>100.669</v>
       </c>
       <c r="E24" s="1">
-        <v>98.166</v>
+        <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>588996.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-1728.0</v>
+        <v>4014.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.29338060020781</v>
+        <v>0.669</v>
       </c>
       <c r="K24">
-        <v>1.39</v>
+        <v>3.26</v>
       </c>
       <c r="L24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M24" s="1">
-        <v>587268.0</v>
+        <v>604014.0</v>
       </c>
       <c r="N24" s="1">
-        <v>595610.47</v>
+        <v>623575.64</v>
       </c>
       <c r="O24" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C25" s="1">
-        <v>600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>100.677</v>
+        <v>99.954</v>
       </c>
       <c r="E25" s="1">
-        <v>100.0</v>
+        <v>97.87029412</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>600000.0</v>
+        <v>1663795.0</v>
       </c>
       <c r="I25" s="1">
-        <v>4062.0</v>
+        <v>35423.0</v>
       </c>
       <c r="J25" s="1">
-        <v>0.677</v>
+        <v>2.1290483503076</v>
       </c>
       <c r="K25">
-        <v>2.95</v>
+        <v>2.82</v>
       </c>
       <c r="L25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M25" s="1">
-        <v>604062.0</v>
+        <v>1699218.0</v>
       </c>
       <c r="N25" s="1">
-        <v>621737.34</v>
+        <v>1747144.03</v>
       </c>
       <c r="O25" s="1">
-        <v>0.34</v>
+        <v>0.96</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C26" s="1">
-        <v>1700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.582</v>
+        <v>101.324</v>
       </c>
       <c r="E26" s="1">
-        <v>97.87029412</v>
+        <v>100.51763636</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1663795.0</v>
+        <v>1105694.0</v>
       </c>
       <c r="I26" s="1">
-        <v>29099.0</v>
+        <v>8870.0</v>
       </c>
       <c r="J26" s="1">
-        <v>1.7489534467888</v>
+        <v>0.80221109999693</v>
       </c>
       <c r="K26">
-        <v>2.56</v>
+        <v>2.8</v>
       </c>
       <c r="L26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M26" s="1">
-        <v>1692894.0</v>
+        <v>1114564.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1736418.66</v>
+        <v>1145375.6</v>
       </c>
       <c r="O26" s="1">
-        <v>0.96</v>
+        <v>0.63</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C27" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.926</v>
+        <v>108.774</v>
       </c>
       <c r="E27" s="1">
-        <v>100.51763636</v>
+        <v>103.75</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1105694.0</v>
+        <v>726250.0</v>
       </c>
       <c r="I27" s="1">
-        <v>4492.0</v>
+        <v>35168.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.40626068333553</v>
+        <v>4.8424096385542</v>
       </c>
       <c r="K27">
-        <v>2.57</v>
+        <v>1.2</v>
       </c>
       <c r="L27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M27" s="1">
-        <v>1110186.0</v>
+        <v>761418.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1138405.97</v>
+        <v>769803.62</v>
       </c>
       <c r="O27" s="1">
-        <v>0.63</v>
+        <v>0.42</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C28" s="1">
-        <v>700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>108.753</v>
+        <v>104.074</v>
       </c>
       <c r="E28" s="1">
-        <v>103.75</v>
+        <v>105.43894615</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>726250.0</v>
+        <v>1370706.3</v>
       </c>
       <c r="I28" s="1">
-        <v>35021.0</v>
+        <v>-17744.3</v>
       </c>
       <c r="J28" s="1">
-        <v>4.8221686746988</v>
+        <v>-1.294536984327</v>
       </c>
       <c r="K28">
-        <v>0.71</v>
+        <v>1.91</v>
       </c>
       <c r="L28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M28" s="1">
-        <v>761271.0</v>
+        <v>1352962.0</v>
       </c>
       <c r="N28" s="1">
-        <v>766226.14</v>
+        <v>1377840.08</v>
       </c>
       <c r="O28" s="1">
-        <v>0.42</v>
+        <v>0.76</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C29" s="1">
-        <v>1300000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>104.288</v>
+        <v>100.972</v>
       </c>
       <c r="E29" s="1">
-        <v>105.43894615</v>
+        <v>100.93461304</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1370706.3</v>
+        <v>1392897.66</v>
       </c>
       <c r="I29" s="1">
-        <v>-14962.3</v>
+        <v>515.94</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.0915759269509</v>
+        <v>0.037040768666379</v>
       </c>
       <c r="K29">
-        <v>1.51</v>
+        <v>1.89</v>
       </c>
       <c r="L29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M29" s="1">
-        <v>1355744.0</v>
+        <v>1393413.6</v>
       </c>
       <c r="N29" s="1">
-        <v>1375333.04</v>
+        <v>1419440.02</v>
       </c>
       <c r="O29" s="1">
-        <v>0.76</v>
+        <v>0.78</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C30" s="1">
-        <v>1380000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.416</v>
+        <v>90.419</v>
       </c>
       <c r="E30" s="1">
-        <v>100.93461304</v>
+        <v>98.844</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1392897.66</v>
+        <v>704757.72</v>
       </c>
       <c r="I30" s="1">
-        <v>-7156.86</v>
+        <v>-60070.25</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.51381089979001</v>
+        <v>-8.5235320302699</v>
       </c>
       <c r="K30">
-        <v>1.64</v>
+        <v>0.55</v>
       </c>
       <c r="L30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M30" s="1">
-        <v>1385740.8</v>
+        <v>644687.47</v>
       </c>
       <c r="N30" s="1">
-        <v>1408420.97</v>
+        <v>648635.83</v>
       </c>
       <c r="O30" s="1">
-        <v>0.78</v>
+        <v>0.36</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C31" s="1">
-        <v>713000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>89.798</v>
+        <v>90.384</v>
       </c>
       <c r="E31" s="1">
-        <v>98.844</v>
+        <v>84.29</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>704757.72</v>
+        <v>236854.9</v>
       </c>
       <c r="I31" s="1">
-        <v>-64497.98</v>
+        <v>17124.14</v>
       </c>
       <c r="J31" s="1">
-        <v>-9.1517947472785</v>
+        <v>7.229801874481</v>
       </c>
       <c r="K31">
-        <v>0.45</v>
+        <v>1.21</v>
       </c>
       <c r="L31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M31" s="1">
-        <v>640259.74</v>
+        <v>253979.04</v>
       </c>
       <c r="N31" s="1">
-        <v>643482.89</v>
+        <v>257385.68</v>
       </c>
       <c r="O31" s="1">
-        <v>0.36</v>
+        <v>0.14</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C32" s="1">
-        <v>281000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>90.256</v>
+        <v>103.021</v>
       </c>
       <c r="E32" s="1">
-        <v>84.29</v>
+        <v>99.359085</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>236854.9</v>
+        <v>596154.51</v>
       </c>
       <c r="I32" s="1">
-        <v>16764.46</v>
+        <v>21971.49</v>
       </c>
       <c r="J32" s="1">
-        <v>7.0779451892277</v>
+        <v>3.6855361540417</v>
       </c>
       <c r="K32">
-        <v>1.07</v>
+        <v>0.52</v>
       </c>
       <c r="L32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M32" s="1">
-        <v>253619.36</v>
+        <v>618126.0</v>
       </c>
       <c r="N32" s="1">
-        <v>256636.26</v>
+        <v>621224.63</v>
       </c>
       <c r="O32" s="1">
-        <v>0.14</v>
+        <v>0.34</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B33" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C33" s="1">
-        <v>600000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>102.641</v>
+        <v>108.922</v>
       </c>
       <c r="E33" s="1">
-        <v>99.359085</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>596154.51</v>
+        <v>287000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>19691.49</v>
+        <v>25606.14</v>
       </c>
       <c r="J33" s="1">
-        <v>3.3030849670164</v>
+        <v>8.922</v>
       </c>
       <c r="K33">
-        <v>0.25</v>
+        <v>0.81</v>
       </c>
       <c r="L33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M33" s="1">
-        <v>615846.0</v>
+        <v>312606.14</v>
       </c>
       <c r="N33" s="1">
-        <v>617335.73</v>
+        <v>314931.08</v>
       </c>
       <c r="O33" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B34" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C34" s="1">
-        <v>287000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>108.688</v>
+        <v>105.87</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>105.76</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>287000.0</v>
+        <v>951840.0</v>
       </c>
       <c r="I34" s="1">
-        <v>24934.56</v>
+        <v>990.0</v>
       </c>
       <c r="J34" s="1">
-        <v>8.688</v>
+        <v>0.10400907715582</v>
       </c>
       <c r="K34">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>960.3</v>
+        <v>0.31</v>
+      </c>
+      <c r="L34" t="s">
+        <v>125</v>
       </c>
       <c r="M34" s="1">
-        <v>311934.56</v>
+        <v>952830.0</v>
       </c>
       <c r="N34" s="1">
-        <v>312894.86</v>
+        <v>955594.73</v>
       </c>
       <c r="O34" s="1">
-        <v>0.17</v>
+        <v>0.53</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B35" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C35" s="1">
         <v>1080000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.596</v>
+        <v>99.982</v>
       </c>
       <c r="E35" s="1">
         <v>99.799</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1077829.2</v>
       </c>
       <c r="I35" s="1">
-        <v>-2192.4</v>
+        <v>1976.4</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.2034088517921</v>
+        <v>0.18336857082736</v>
       </c>
       <c r="K35">
-        <v>0.89</v>
+        <v>1.12</v>
       </c>
       <c r="L35" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="M35" s="1">
-        <v>1075636.8</v>
+        <v>1079805.6</v>
       </c>
       <c r="N35" s="1">
-        <v>1085253.24</v>
+        <v>1091918.61</v>
       </c>
       <c r="O35" s="1">
         <v>0.6</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B36" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C36" s="1">
         <v>292000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.35</v>
+        <v>101.788</v>
       </c>
       <c r="E36" s="1">
         <v>99.607</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>290852.44</v>
       </c>
       <c r="I36" s="1">
-        <v>5089.56</v>
+        <v>6368.52</v>
       </c>
       <c r="J36" s="1">
-        <v>1.7498770166755</v>
+        <v>2.1896051482326</v>
       </c>
       <c r="K36">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>378.0</v>
+        <v>0.38</v>
+      </c>
+      <c r="L36" t="s">
+        <v>131</v>
       </c>
       <c r="M36" s="1">
-        <v>295942.0</v>
+        <v>297220.96</v>
       </c>
       <c r="N36" s="1">
-        <v>296320.0</v>
+        <v>298327.96</v>
       </c>
       <c r="O36" s="1">
         <v>0.16</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B37" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C37" s="1">
         <v>900000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.729</v>
+        <v>101.337</v>
       </c>
       <c r="E37" s="1">
         <v>100.23766667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>902139.0</v>
       </c>
       <c r="I37" s="1">
-        <v>4422.0</v>
+        <v>9894.0</v>
       </c>
       <c r="J37" s="1">
-        <v>0.49016836651558</v>
+        <v>1.0967267793544</v>
       </c>
       <c r="K37">
-        <v>2.26</v>
+        <v>2.52</v>
       </c>
       <c r="L37" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="M37" s="1">
-        <v>906561.0</v>
+        <v>912033.0</v>
       </c>
       <c r="N37" s="1">
-        <v>926928.12</v>
+        <v>934730.26</v>
       </c>
       <c r="O37" s="1">
         <v>0.51</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B38" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C38" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>93.547</v>
+        <v>103.101</v>
       </c>
       <c r="E38" s="1">
-        <v>96.908855</v>
+        <v>102.64</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>193817.71</v>
+        <v>513200.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-6723.71</v>
+        <v>2305.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-3.4690895893879</v>
+        <v>0.44914263445051</v>
       </c>
       <c r="K38">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>934.93</v>
+        <v>0.54</v>
+      </c>
+      <c r="L38" t="s">
+        <v>137</v>
       </c>
       <c r="M38" s="1">
-        <v>187094.0</v>
+        <v>515505.0</v>
       </c>
       <c r="N38" s="1">
-        <v>188028.93</v>
+        <v>518227.6</v>
       </c>
       <c r="O38" s="1">
-        <v>0.1</v>
+        <v>0.28</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B39" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="C39" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>102.224</v>
+        <v>108.361</v>
       </c>
       <c r="E39" s="1">
-        <v>102.64</v>
+        <v>99.379</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>513200.0</v>
+        <v>795032.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-2080.0</v>
+        <v>71856.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.40530007794232</v>
+        <v>9.0381267672245</v>
       </c>
       <c r="K39">
-        <v>0.27</v>
+        <v>1.82</v>
       </c>
       <c r="L39" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="M39" s="1">
-        <v>511120.0</v>
+        <v>866888.0</v>
       </c>
       <c r="N39" s="1">
-        <v>512455.62</v>
+        <v>881419.51</v>
       </c>
       <c r="O39" s="1">
-        <v>0.28</v>
+        <v>0.48</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B40" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C40" s="1">
-        <v>800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>108.224</v>
+        <v>90.076</v>
       </c>
       <c r="E40" s="1">
-        <v>99.379</v>
+        <v>86.95369714</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>795032.0</v>
+        <v>1217351.76</v>
       </c>
       <c r="I40" s="1">
-        <v>70760.0</v>
+        <v>43712.24</v>
       </c>
       <c r="J40" s="1">
-        <v>8.9002706809286</v>
+        <v>3.5907649240183</v>
       </c>
       <c r="K40">
-        <v>1.46</v>
+        <v>0.85</v>
       </c>
       <c r="L40" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="M40" s="1">
-        <v>865792.0</v>
+        <v>1261064.0</v>
       </c>
       <c r="N40" s="1">
-        <v>877438.58</v>
+        <v>1273025.98</v>
       </c>
       <c r="O40" s="1">
-        <v>0.48</v>
+        <v>0.7</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B41" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C41" s="1">
-        <v>1400000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>89.693</v>
+        <v>100.518</v>
       </c>
       <c r="E41" s="1">
-        <v>86.95369714</v>
+        <v>99.459</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1217351.76</v>
+        <v>1675884.15</v>
       </c>
       <c r="I41" s="1">
-        <v>38350.24</v>
+        <v>17844.15</v>
       </c>
       <c r="J41" s="1">
-        <v>3.1503006164792</v>
+        <v>1.0647603535125</v>
       </c>
       <c r="K41">
-        <v>0.77</v>
+        <v>0.47</v>
       </c>
       <c r="L41" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="M41" s="1">
-        <v>1255702.0</v>
+        <v>1693728.3</v>
       </c>
       <c r="N41" s="1">
-        <v>1266522.73</v>
+        <v>1701680.12</v>
       </c>
       <c r="O41" s="1">
-        <v>0.7</v>
+        <v>0.94</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B42" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C42" s="1">
-        <v>1685000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.014</v>
+        <v>100.184</v>
       </c>
       <c r="E42" s="1">
-        <v>99.459</v>
+        <v>99.292</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1675884.15</v>
+        <v>1290796.0</v>
       </c>
       <c r="I42" s="1">
-        <v>9351.75</v>
+        <v>11596.0</v>
       </c>
       <c r="J42" s="1">
-        <v>0.55801888215244</v>
+        <v>0.89836039157233</v>
       </c>
       <c r="K42">
-        <v>0.23</v>
+        <v>0.39</v>
       </c>
       <c r="L42" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="M42" s="1">
-        <v>1685235.9</v>
+        <v>1302392.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1689136.79</v>
+        <v>1307502.96</v>
       </c>
       <c r="O42" s="1">
-        <v>0.93</v>
+        <v>0.72</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B43" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C43" s="1">
-        <v>1300000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.45</v>
+        <v>105.562</v>
       </c>
       <c r="E43" s="1">
-        <v>99.292</v>
+        <v>105.478</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1290796.0</v>
+        <v>316434.0</v>
       </c>
       <c r="I43" s="1">
-        <v>2054.0</v>
+        <v>252.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.15912661644443</v>
+        <v>0.079637459944254</v>
       </c>
       <c r="K43">
-        <v>0.13</v>
+        <v>3.76</v>
       </c>
       <c r="L43" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="M43" s="1">
-        <v>1292850.0</v>
+        <v>316686.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1294595.21</v>
+        <v>327967.22</v>
       </c>
       <c r="O43" s="1">
-        <v>0.72</v>
+        <v>0.18</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B44" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="C44" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>105.382</v>
+        <v>100.125</v>
       </c>
       <c r="E44" s="1">
-        <v>105.478</v>
+        <v>99.74</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>316434.0</v>
+        <v>598440.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-288.0</v>
+        <v>2310.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.09101423993629</v>
+        <v>0.3860036093844</v>
       </c>
       <c r="K44">
-        <v>3.39</v>
+        <v>1.68</v>
       </c>
       <c r="L44" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="M44" s="1">
-        <v>316146.0</v>
+        <v>600750.0</v>
       </c>
       <c r="N44" s="1">
-        <v>326323.62</v>
+        <v>610847.26</v>
       </c>
       <c r="O44" s="1">
-        <v>0.18</v>
+        <v>0.34</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B45" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C45" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.544</v>
+        <v>100.866</v>
       </c>
       <c r="E45" s="1">
-        <v>99.74</v>
+        <v>99.933</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>598440.0</v>
+        <v>1498995.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-1176.0</v>
+        <v>13995.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.19651092841388</v>
+        <v>0.9336255291045</v>
       </c>
       <c r="K45">
-        <v>1.43</v>
+        <v>0.1</v>
       </c>
       <c r="L45" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="M45" s="1">
-        <v>597264.0</v>
+        <v>1512990.0</v>
       </c>
       <c r="N45" s="1">
-        <v>605863.32</v>
+        <v>1514515.68</v>
       </c>
       <c r="O45" s="1">
-        <v>0.33</v>
+        <v>0.83</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B46" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C46" s="1">
-        <v>1500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.452</v>
+        <v>101.401</v>
       </c>
       <c r="E46" s="1">
-        <v>99.933</v>
+        <v>100.91</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1498995.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="I46" s="1">
-        <v>7785.0</v>
+        <v>6874.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.5193479631353</v>
+        <v>0.48657219304331</v>
       </c>
       <c r="K46">
-        <v>3.23</v>
+        <v>2.58</v>
       </c>
       <c r="L46" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="M46" s="1">
-        <v>1506780.0</v>
+        <v>1419614.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1555185.82</v>
+        <v>1455731.12</v>
       </c>
       <c r="O46" s="1">
-        <v>0.86</v>
+        <v>0.8</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B47" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C47" s="1">
-        <v>1400000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>101.142</v>
+        <v>100.709</v>
       </c>
       <c r="E47" s="1">
-        <v>100.91</v>
+        <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1412740.0</v>
+        <v>850000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>3248.0</v>
+        <v>6026.5</v>
       </c>
       <c r="J47" s="1">
-        <v>0.22990783866812</v>
+        <v>0.709</v>
       </c>
       <c r="K47">
-        <v>2.33</v>
+        <v>1.04</v>
       </c>
       <c r="L47" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="M47" s="1">
-        <v>1415988.0</v>
+        <v>856026.5</v>
       </c>
       <c r="N47" s="1">
-        <v>1448609.92</v>
+        <v>864876.26</v>
       </c>
       <c r="O47" s="1">
-        <v>0.8</v>
+        <v>0.48</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B48" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C48" s="1">
-        <v>850000.0</v>
+        <v>922000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.724</v>
+        <v>101.344</v>
       </c>
       <c r="E48" s="1">
-        <v>100.0</v>
+        <v>99.785</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>850000.0</v>
+        <v>920017.7</v>
       </c>
       <c r="I48" s="1">
-        <v>-2346.0</v>
+        <v>14373.98</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.276</v>
+        <v>1.5623590720048</v>
       </c>
       <c r="K48">
-        <v>0.79</v>
+        <v>2.56</v>
       </c>
       <c r="L48" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="M48" s="1">
-        <v>847654.0</v>
+        <v>934391.68</v>
       </c>
       <c r="N48" s="1">
-        <v>854389.21</v>
+        <v>957953.2</v>
       </c>
       <c r="O48" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B49" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C49" s="1">
-        <v>922000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>101.185</v>
+        <v>107.092</v>
       </c>
       <c r="E49" s="1">
-        <v>99.785</v>
+        <v>99.922</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>920017.7</v>
+        <v>1199064.0</v>
       </c>
       <c r="I49" s="1">
-        <v>12908.0</v>
+        <v>86040.0</v>
       </c>
       <c r="J49" s="1">
-        <v>1.4030164854437</v>
+        <v>7.1755969656332</v>
       </c>
       <c r="K49">
-        <v>2.32</v>
+        <v>1.43</v>
       </c>
       <c r="L49" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="M49" s="1">
-        <v>932925.7</v>
+        <v>1285104.0</v>
       </c>
       <c r="N49" s="1">
-        <v>954270.63</v>
+        <v>1302282.08</v>
       </c>
       <c r="O49" s="1">
-        <v>0.53</v>
+        <v>0.72</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B50" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C50" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>107.018</v>
+        <v>100.591</v>
       </c>
       <c r="E50" s="1">
-        <v>99.922</v>
+        <v>100.028</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1199064.0</v>
+        <v>800224.0</v>
       </c>
       <c r="I50" s="1">
-        <v>85152.0</v>
+        <v>4504.0</v>
       </c>
       <c r="J50" s="1">
-        <v>7.1015392005764</v>
+        <v>0.56284240412684</v>
       </c>
       <c r="K50">
-        <v>1.08</v>
+        <v>0.45</v>
       </c>
       <c r="L50" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="M50" s="1">
-        <v>1284216.0</v>
+        <v>804728.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1297177.64</v>
+        <v>808290.14</v>
       </c>
       <c r="O50" s="1">
-        <v>0.72</v>
+        <v>0.44</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B51" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="C51" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.47</v>
+        <v>108.058</v>
       </c>
       <c r="E51" s="1">
-        <v>100.028</v>
+        <v>107.84</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>800224.0</v>
+        <v>1078400.0</v>
       </c>
       <c r="I51" s="1">
-        <v>3536.0</v>
+        <v>2180.0</v>
       </c>
       <c r="J51" s="1">
-        <v>0.4418762746431</v>
+        <v>0.20215133531157</v>
       </c>
       <c r="K51">
-        <v>0.17</v>
+        <v>1.41</v>
       </c>
       <c r="L51" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="M51" s="1">
-        <v>803760.0</v>
+        <v>1080580.0</v>
       </c>
       <c r="N51" s="1">
-        <v>805085.45</v>
+        <v>1094634.79</v>
       </c>
       <c r="O51" s="1">
-        <v>0.44</v>
+        <v>0.6</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B52" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C52" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>108.147</v>
+        <v>104.905</v>
       </c>
       <c r="E52" s="1">
-        <v>107.84</v>
+        <v>105.696</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1078400.0</v>
+        <v>739872.0</v>
       </c>
       <c r="I52" s="1">
-        <v>3070.0</v>
+        <v>-5537.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.28468100890208</v>
+        <v>-0.74837269149258</v>
       </c>
       <c r="K52">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>0.01</v>
+      </c>
+      <c r="L52">
+        <v>88.7</v>
       </c>
       <c r="M52" s="1">
-        <v>1081470.0</v>
+        <v>734335.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1092011.1</v>
+        <v>734423.7</v>
       </c>
       <c r="O52" s="1">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B53" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C53" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>104.942</v>
+        <v>90.135</v>
       </c>
       <c r="E53" s="1">
-        <v>105.696</v>
+        <v>89.15</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>739872.0</v>
+        <v>534900.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-5278.0</v>
+        <v>5910.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.71336663639116</v>
+        <v>1.1048794167134</v>
       </c>
       <c r="K53">
-        <v>4.3</v>
+        <v>0.82</v>
       </c>
       <c r="L53" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="M53" s="1">
-        <v>734594.0</v>
+        <v>540810.0</v>
       </c>
       <c r="N53" s="1">
-        <v>764662.84</v>
+        <v>545735.34</v>
       </c>
       <c r="O53" s="1">
-        <v>0.42</v>
+        <v>0.3</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B54" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C54" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>90.751</v>
+        <v>100.766</v>
       </c>
       <c r="E54" s="1">
-        <v>89.15</v>
+        <v>99.832</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>534900.0</v>
+        <v>199664.0</v>
       </c>
       <c r="I54" s="1">
-        <v>9606.0</v>
+        <v>1868.0</v>
       </c>
       <c r="J54" s="1">
-        <v>1.7958496915311</v>
+        <v>0.93557176055774</v>
       </c>
       <c r="K54">
-        <v>0.66</v>
+        <v>0.5</v>
       </c>
       <c r="L54" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="M54" s="1">
-        <v>544506.0</v>
+        <v>201532.0</v>
       </c>
       <c r="N54" s="1">
-        <v>548488.19</v>
+        <v>202540.22</v>
       </c>
       <c r="O54" s="1">
-        <v>0.3</v>
+        <v>0.11</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B55" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C55" s="1">
-        <v>200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.506</v>
+        <v>102.275</v>
       </c>
       <c r="E55" s="1">
-        <v>99.832</v>
+        <v>102.47372</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>199664.0</v>
+        <v>1537105.8</v>
       </c>
       <c r="I55" s="1">
-        <v>1348.0</v>
+        <v>-2980.8</v>
       </c>
       <c r="J55" s="1">
-        <v>0.67513422549884</v>
+        <v>-0.19392289066894</v>
       </c>
       <c r="K55">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>416.44</v>
+        <v>0.46</v>
+      </c>
+      <c r="L55" t="s">
+        <v>187</v>
       </c>
       <c r="M55" s="1">
-        <v>201012.0</v>
+        <v>1534125.0</v>
       </c>
       <c r="N55" s="1">
-        <v>201428.44</v>
+        <v>1541029.11</v>
       </c>
       <c r="O55" s="1">
-        <v>0.11</v>
+        <v>0.85</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B56" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C56" s="1">
-        <v>1500000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>101.975</v>
+        <v>100.217</v>
       </c>
       <c r="E56" s="1">
-        <v>102.47372</v>
+        <v>99.528</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1537105.8</v>
+        <v>916652.88</v>
       </c>
       <c r="I56" s="1">
-        <v>-7480.8</v>
+        <v>6345.69</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.48668087778993</v>
+        <v>0.69226750261233</v>
       </c>
       <c r="K56">
-        <v>0.16</v>
+        <v>0.98</v>
       </c>
       <c r="L56" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="M56" s="1">
-        <v>1529625.0</v>
+        <v>922998.57</v>
       </c>
       <c r="N56" s="1">
-        <v>1532090.75</v>
+        <v>932025.63</v>
       </c>
       <c r="O56" s="1">
-        <v>0.85</v>
+        <v>0.51</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B57" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C57" s="1">
-        <v>921000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.452</v>
+        <v>100.225</v>
       </c>
       <c r="E57" s="1">
-        <v>99.528</v>
+        <v>99.46</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>916652.88</v>
+        <v>1094060.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-699.96</v>
+        <v>8415.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.076360421188007</v>
+        <v>0.76915342851398</v>
       </c>
       <c r="K57">
-        <v>0.73</v>
+        <v>1.41</v>
       </c>
       <c r="L57" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="M57" s="1">
-        <v>915952.92</v>
+        <v>1102475.0</v>
       </c>
       <c r="N57" s="1">
-        <v>922680.64</v>
+        <v>1118036.99</v>
       </c>
       <c r="O57" s="1">
-        <v>0.51</v>
+        <v>0.61</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B58" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C58" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.039</v>
+        <v>100.375</v>
       </c>
       <c r="E58" s="1">
-        <v>99.92</v>
+        <v>100.45</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>999200.0</v>
+        <v>703150.0</v>
       </c>
       <c r="I58" s="1">
-        <v>1190.0</v>
+        <v>-525.0</v>
       </c>
       <c r="J58" s="1">
-        <v>0.11909527622098</v>
+        <v>-0.074664011946242</v>
       </c>
       <c r="K58">
-        <v>0.69</v>
+        <v>1.16</v>
       </c>
       <c r="L58" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="M58" s="1">
-        <v>1000390.0</v>
+        <v>702625.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1007324.93</v>
+        <v>710725.34</v>
       </c>
       <c r="O58" s="1">
-        <v>0.56</v>
+        <v>0.39</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B59" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C59" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.057</v>
+        <v>97.97</v>
       </c>
       <c r="E59" s="1">
-        <v>99.625</v>
+        <v>99.077</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>697375.0</v>
+        <v>792616.0</v>
       </c>
       <c r="I59" s="1">
-        <v>3024.0</v>
+        <v>-8856.0</v>
       </c>
       <c r="J59" s="1">
-        <v>0.433626097867</v>
+        <v>-1.1173127971174</v>
       </c>
       <c r="K59">
-        <v>0.16</v>
+        <v>1.52</v>
       </c>
       <c r="L59" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="M59" s="1">
-        <v>700399.0</v>
+        <v>783760.0</v>
       </c>
       <c r="N59" s="1">
-        <v>701513.73</v>
+        <v>795957.26</v>
       </c>
       <c r="O59" s="1">
-        <v>0.39</v>
+        <v>0.44</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B60" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C60" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>97.919</v>
+        <v>95.239</v>
       </c>
       <c r="E60" s="1">
-        <v>99.077</v>
+        <v>92.47746</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>792616.0</v>
+        <v>832297.14</v>
       </c>
       <c r="I60" s="1">
-        <v>-9264.0</v>
+        <v>24853.86</v>
       </c>
       <c r="J60" s="1">
-        <v>-1.1687879124317</v>
+        <v>2.986176307178</v>
       </c>
       <c r="K60">
-        <v>1.27</v>
+        <v>0.4</v>
       </c>
       <c r="L60" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="M60" s="1">
-        <v>783352.0</v>
+        <v>857151.0</v>
       </c>
       <c r="N60" s="1">
-        <v>793478.03</v>
+        <v>860754.08</v>
       </c>
       <c r="O60" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="B61" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C61" s="1">
-        <v>900000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>94.845</v>
+        <v>106.102</v>
       </c>
       <c r="E61" s="1">
-        <v>92.47746</v>
+        <v>100.8613224</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>832297.14</v>
+        <v>1260766.53</v>
       </c>
       <c r="I61" s="1">
-        <v>21307.86</v>
+        <v>65508.47</v>
       </c>
       <c r="J61" s="1">
-        <v>2.5601265432679</v>
+        <v>5.1959239431903</v>
       </c>
       <c r="K61">
-        <v>0.34</v>
+        <v>4.44</v>
       </c>
       <c r="L61" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="M61" s="1">
-        <v>853605.0</v>
+        <v>1326275.0</v>
       </c>
       <c r="N61" s="1">
-        <v>856625.55</v>
+        <v>1381745.89</v>
       </c>
       <c r="O61" s="1">
-        <v>0.47</v>
+        <v>0.76</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B62" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C62" s="1">
-        <v>1250000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>104.783</v>
+        <v>106.568</v>
       </c>
       <c r="E62" s="1">
-        <v>100.8613224</v>
+        <v>99.961</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1260766.53</v>
+        <v>699727.0</v>
       </c>
       <c r="I62" s="1">
-        <v>49020.97</v>
+        <v>46249.0</v>
       </c>
       <c r="J62" s="1">
-        <v>3.8881877678019</v>
+        <v>6.6095777353168</v>
       </c>
       <c r="K62">
-        <v>4.09</v>
+        <v>3.07</v>
       </c>
       <c r="L62" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="M62" s="1">
-        <v>1309787.5</v>
+        <v>745976.0</v>
       </c>
       <c r="N62" s="1">
-        <v>1360866.27</v>
+        <v>767479.42</v>
       </c>
       <c r="O62" s="1">
-        <v>0.75</v>
+        <v>0.42</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B63" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C63" s="1">
-        <v>700000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>105.708</v>
+        <v>100.114</v>
       </c>
       <c r="E63" s="1">
-        <v>99.961</v>
+        <v>99.702</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>699727.0</v>
+        <v>515459.34</v>
       </c>
       <c r="I63" s="1">
-        <v>40229.0</v>
+        <v>2130.04</v>
       </c>
       <c r="J63" s="1">
-        <v>5.7492422044597</v>
+        <v>0.41323142966039</v>
       </c>
       <c r="K63">
-        <v>2.71</v>
+        <v>1.41</v>
       </c>
       <c r="L63" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="M63" s="1">
-        <v>739956.0</v>
+        <v>517589.38</v>
       </c>
       <c r="N63" s="1">
-        <v>758935.11</v>
+        <v>524862.79</v>
       </c>
       <c r="O63" s="1">
-        <v>0.42</v>
+        <v>0.29</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B64" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C64" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>96.8</v>
+        <v>99.211</v>
       </c>
       <c r="E64" s="1">
-        <v>90.259</v>
+        <v>99.3</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>270777.0</v>
+        <v>496500.0</v>
       </c>
       <c r="I64" s="1">
-        <v>19623.0</v>
+        <v>-445.0</v>
       </c>
       <c r="J64" s="1">
-        <v>7.2469227445463</v>
+        <v>-0.089627391742195</v>
       </c>
       <c r="K64">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>90.41</v>
+        <v>1.54</v>
+      </c>
+      <c r="L64" t="s">
+        <v>214</v>
       </c>
       <c r="M64" s="1">
-        <v>290400.0</v>
+        <v>496055.0</v>
       </c>
       <c r="N64" s="1">
-        <v>290490.41</v>
+        <v>503738.56</v>
       </c>
       <c r="O64" s="1">
-        <v>0.16</v>
+        <v>0.28</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="B65" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="C65" s="1">
-        <v>517000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.468</v>
+        <v>103.39</v>
       </c>
       <c r="E65" s="1">
-        <v>99.702</v>
+        <v>101.58528571</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>515459.34</v>
+        <v>1422194.0</v>
       </c>
       <c r="I65" s="1">
-        <v>-1209.78</v>
+        <v>25266.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.23469940422459</v>
+        <v>1.7765508784315</v>
       </c>
       <c r="K65">
-        <v>1.17</v>
+        <v>2.52</v>
       </c>
       <c r="L65" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="M65" s="1">
-        <v>514249.56</v>
+        <v>1447460.0</v>
       </c>
       <c r="N65" s="1">
-        <v>520280.05</v>
+        <v>1482747.67</v>
       </c>
       <c r="O65" s="1">
-        <v>0.29</v>
+        <v>0.82</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="B66" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="C66" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.023</v>
+        <v>101.987</v>
       </c>
       <c r="E66" s="1">
-        <v>99.3</v>
+        <v>99.05583333</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>496500.0</v>
+        <v>891502.5</v>
       </c>
       <c r="I66" s="1">
-        <v>-6385.0</v>
+        <v>26380.5</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.2860020140987</v>
+        <v>2.959105554948</v>
       </c>
       <c r="K66">
-        <v>1.27</v>
+        <v>3.04</v>
       </c>
       <c r="L66" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="M66" s="1">
-        <v>490115.0</v>
+        <v>917883.0</v>
       </c>
       <c r="N66" s="1">
-        <v>496485.55</v>
+        <v>945262.11</v>
       </c>
       <c r="O66" s="1">
-        <v>0.27</v>
+        <v>0.52</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="B67" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="C67" s="1">
-        <v>1400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>102.965</v>
+        <v>101.127</v>
       </c>
       <c r="E67" s="1">
-        <v>101.58528571</v>
+        <v>99.071125</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1422194.0</v>
+        <v>990711.25</v>
       </c>
       <c r="I67" s="1">
-        <v>19316.0</v>
+        <v>20558.75</v>
       </c>
       <c r="J67" s="1">
-        <v>1.3581832014479</v>
+        <v>2.0751505547151</v>
       </c>
       <c r="K67">
-        <v>2.22</v>
+        <v>2.49</v>
       </c>
       <c r="L67" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="M67" s="1">
-        <v>1441510.0</v>
+        <v>1011270.0</v>
       </c>
       <c r="N67" s="1">
-        <v>1472655.21</v>
+        <v>1036184.38</v>
       </c>
       <c r="O67" s="1">
-        <v>0.81</v>
+        <v>0.57</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="B68" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="C68" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>101.644</v>
+        <v>102.796</v>
       </c>
       <c r="E68" s="1">
-        <v>99.05583333</v>
+        <v>102.78966667</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>891502.5</v>
+        <v>616738.0</v>
       </c>
       <c r="I68" s="1">
-        <v>23293.5</v>
+        <v>38.0</v>
       </c>
       <c r="J68" s="1">
-        <v>2.6128361950752</v>
+        <v>0.0061614494323359</v>
       </c>
       <c r="K68">
-        <v>2.79</v>
+        <v>3.21</v>
       </c>
       <c r="L68" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="M68" s="1">
-        <v>914796.0</v>
+        <v>616776.0</v>
       </c>
       <c r="N68" s="1">
-        <v>939928.19</v>
+        <v>636033.53</v>
       </c>
       <c r="O68" s="1">
-        <v>0.52</v>
+        <v>0.35</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="B69" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="C69" s="1">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.519</v>
+        <v>99.596</v>
       </c>
       <c r="E69" s="1">
-        <v>99.071125</v>
+        <v>98.58714286</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>990711.25</v>
+        <v>1380220.0</v>
       </c>
       <c r="I69" s="1">
-        <v>14478.75</v>
+        <v>14124.0</v>
       </c>
       <c r="J69" s="1">
-        <v>1.4614500440971</v>
+        <v>1.0233151236759</v>
       </c>
       <c r="K69">
-        <v>2.26</v>
+        <v>2.57</v>
       </c>
       <c r="L69" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="M69" s="1">
-        <v>1005190.0</v>
+        <v>1394344.0</v>
       </c>
       <c r="N69" s="1">
-        <v>1027792.74</v>
+        <v>1430355.64</v>
       </c>
       <c r="O69" s="1">
-        <v>0.57</v>
+        <v>0.79</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="B70" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="C70" s="1">
-        <v>593000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.857</v>
+        <v>106.29</v>
       </c>
       <c r="E70" s="1">
-        <v>99.494</v>
+        <v>99.661</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>589999.42</v>
+        <v>398644.0</v>
       </c>
       <c r="I70" s="1">
-        <v>2152.59</v>
+        <v>26516.0</v>
       </c>
       <c r="J70" s="1">
-        <v>0.36484612137415</v>
+        <v>6.6515487502634</v>
       </c>
       <c r="K70">
-        <v>1.17</v>
+        <v>3.43</v>
       </c>
       <c r="L70" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="M70" s="1">
-        <v>592152.01</v>
+        <v>425160.0</v>
       </c>
       <c r="N70" s="1">
-        <v>599064.93</v>
+        <v>438895.62</v>
       </c>
       <c r="O70" s="1">
-        <v>0.33</v>
+        <v>0.24</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="B71" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="C71" s="1">
-        <v>600000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>101.783</v>
+        <v>100.148</v>
       </c>
       <c r="E71" s="1">
-        <v>102.78966667</v>
+        <v>109.95</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>616738.0</v>
+        <v>226497.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-6040.0</v>
+        <v>-20192.12</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.97934617292919</v>
+        <v>-8.9149613460664</v>
       </c>
       <c r="K71">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>0.32</v>
+      </c>
+      <c r="L71">
+        <v>656.91</v>
       </c>
       <c r="M71" s="1">
-        <v>610698.0</v>
+        <v>206304.88</v>
       </c>
       <c r="N71" s="1">
-        <v>628124.71</v>
+        <v>206961.79</v>
       </c>
       <c r="O71" s="1">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B72" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="C72" s="1">
-        <v>1400000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>98.178</v>
+        <v>105.642</v>
       </c>
       <c r="E72" s="1">
-        <v>98.58714286</v>
+        <v>104.71</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1380220.0</v>
+        <v>418840.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-5728.0</v>
+        <v>3728.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.41500630334295</v>
+        <v>0.89007735650845</v>
       </c>
       <c r="K72">
-        <v>2.3</v>
+        <v>2.82</v>
       </c>
       <c r="L72" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="M72" s="1">
-        <v>1374492.0</v>
+        <v>422568.0</v>
       </c>
       <c r="N72" s="1">
-        <v>1406749.53</v>
+        <v>433839.23</v>
       </c>
       <c r="O72" s="1">
-        <v>0.78</v>
+        <v>0.24</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B73" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C73" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>105.372</v>
+        <v>104.84</v>
       </c>
       <c r="E73" s="1">
-        <v>99.661</v>
+        <v>100.0</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>398644.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I73" s="1">
-        <v>22844.0</v>
+        <v>29040.0</v>
       </c>
       <c r="J73" s="1">
-        <v>5.7304261446303</v>
+        <v>4.84</v>
       </c>
       <c r="K73">
-        <v>3.09</v>
+        <v>3.85</v>
       </c>
       <c r="L73" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="M73" s="1">
-        <v>421488.0</v>
+        <v>629040.0</v>
       </c>
       <c r="N73" s="1">
-        <v>433855.12</v>
+        <v>652128.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B74" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C74" s="1">
-        <v>206000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.173</v>
+        <v>101.141</v>
       </c>
       <c r="E74" s="1">
-        <v>109.95</v>
+        <v>102.0</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>226497.0</v>
+        <v>714000.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-20140.62</v>
+        <v>-6013.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-8.8922237380628</v>
+        <v>-0.8421568627451</v>
       </c>
       <c r="K74">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>224.31</v>
+        <v>0.21</v>
+      </c>
+      <c r="L74" t="s">
+        <v>243</v>
       </c>
       <c r="M74" s="1">
-        <v>206356.38</v>
+        <v>707987.0</v>
       </c>
       <c r="N74" s="1">
-        <v>206580.69</v>
+        <v>709463.71</v>
       </c>
       <c r="O74" s="1">
-        <v>0.11</v>
+        <v>0.39</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="B75" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="C75" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>105.757</v>
+        <v>108.788</v>
       </c>
       <c r="E75" s="1">
-        <v>104.71</v>
+        <v>109.3</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>418840.0</v>
+        <v>655800.0</v>
       </c>
       <c r="I75" s="1">
-        <v>4188.0</v>
+        <v>-3072.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.99990449813771</v>
+        <v>-0.46843549862763</v>
       </c>
       <c r="K75">
-        <v>2.41</v>
+        <v>0.56</v>
       </c>
       <c r="L75" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="M75" s="1">
-        <v>423028.0</v>
+        <v>652728.0</v>
       </c>
       <c r="N75" s="1">
-        <v>432671.84</v>
+        <v>656093.75</v>
       </c>
       <c r="O75" s="1">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="B76" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="C76" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>104.747</v>
+        <v>100.485</v>
       </c>
       <c r="E76" s="1">
-        <v>100.0</v>
+        <v>99.852</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>600000.0</v>
+        <v>898668.0</v>
       </c>
       <c r="I76" s="1">
-        <v>28482.0</v>
+        <v>5697.0</v>
       </c>
       <c r="J76" s="1">
-        <v>4.747</v>
+        <v>0.6339382285783</v>
       </c>
       <c r="K76">
-        <v>3.49</v>
+        <v>0.35</v>
       </c>
       <c r="L76" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="M76" s="1">
-        <v>628482.0</v>
+        <v>904365.0</v>
       </c>
       <c r="N76" s="1">
-        <v>649435.15</v>
+        <v>907521.16</v>
       </c>
       <c r="O76" s="1">
-        <v>0.36</v>
+        <v>0.5</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="B77" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="C77" s="1">
         <v>700000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.305</v>
+        <v>101.882</v>
       </c>
       <c r="E77" s="1">
-        <v>102.0</v>
+        <v>99.653</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>714000.0</v>
+        <v>697571.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-4865.0</v>
+        <v>15603.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.68137254901961</v>
+        <v>2.2367615626223</v>
       </c>
       <c r="K77">
-        <v>3.45</v>
+        <v>1.49</v>
       </c>
       <c r="L77" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="M77" s="1">
-        <v>709135.0</v>
+        <v>713174.0</v>
       </c>
       <c r="N77" s="1">
-        <v>733299.38</v>
+        <v>723594.89</v>
       </c>
       <c r="O77" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="B78" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C78" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>108.561</v>
+        <v>101.471</v>
       </c>
       <c r="E78" s="1">
-        <v>109.3</v>
+        <v>101.72</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>655800.0</v>
+        <v>813760.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-4434.0</v>
+        <v>-1992.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.67612076852699</v>
+        <v>-0.24478961856076</v>
       </c>
       <c r="K78">
-        <v>0.17</v>
+        <v>3.11</v>
       </c>
       <c r="L78" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="M78" s="1">
-        <v>651366.0</v>
+        <v>811768.0</v>
       </c>
       <c r="N78" s="1">
-        <v>652401.62</v>
+        <v>836634.63</v>
       </c>
       <c r="O78" s="1">
-        <v>0.36</v>
+        <v>0.46</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="B79" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="C79" s="1">
-        <v>900000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.165</v>
+        <v>106.201</v>
       </c>
       <c r="E79" s="1">
-        <v>99.852</v>
+        <v>106.52073684</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>898668.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I79" s="1">
-        <v>2817.0</v>
+        <v>-6075.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.31346392661138</v>
+        <v>-0.30016394139219</v>
       </c>
       <c r="K79">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>493.15</v>
+        <v>2.45</v>
+      </c>
+      <c r="L79" t="s">
+        <v>258</v>
       </c>
       <c r="M79" s="1">
-        <v>901485.0</v>
+        <v>2017819.0</v>
       </c>
       <c r="N79" s="1">
-        <v>901978.15</v>
+        <v>2064408.04</v>
       </c>
       <c r="O79" s="1">
-        <v>0.5</v>
+        <v>1.14</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="B80" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="C80" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>101.669</v>
+        <v>100.652</v>
       </c>
       <c r="E80" s="1">
-        <v>99.653</v>
+        <v>99.589</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>697571.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I80" s="1">
-        <v>14112.0</v>
+        <v>4252.0</v>
       </c>
       <c r="J80" s="1">
-        <v>2.0230198789801</v>
+        <v>1.0673869604073</v>
       </c>
       <c r="K80">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>0.17</v>
+      </c>
+      <c r="L80">
+        <v>665.75</v>
       </c>
       <c r="M80" s="1">
-        <v>711683.0</v>
+        <v>402608.0</v>
       </c>
       <c r="N80" s="1">
-        <v>720356.29</v>
+        <v>403273.75</v>
       </c>
       <c r="O80" s="1">
-        <v>0.4</v>
+        <v>0.22</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="B81" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="C81" s="1">
-        <v>800000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.487</v>
+        <v>101.352</v>
       </c>
       <c r="E81" s="1">
-        <v>101.72</v>
+        <v>99.43</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>813760.0</v>
+        <v>536922.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-9864.0</v>
+        <v>10378.8</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.2121510027527</v>
+        <v>1.9330182037614</v>
       </c>
       <c r="K81">
-        <v>2.85</v>
+        <v>2.83</v>
       </c>
       <c r="L81" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="M81" s="1">
-        <v>803896.0</v>
+        <v>547300.8</v>
       </c>
       <c r="N81" s="1">
-        <v>826728.09</v>
+        <v>562568.75</v>
       </c>
       <c r="O81" s="1">
-        <v>0.46</v>
+        <v>0.31</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="B82" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="C82" s="1">
-        <v>1900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>106.204</v>
+        <v>86.815</v>
       </c>
       <c r="E82" s="1">
-        <v>106.52073684</v>
+        <v>85.96</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>2023894.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-6018.0</v>
+        <v>5985.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.29734758836184</v>
+        <v>0.99464867380177</v>
       </c>
       <c r="K82">
-        <v>2.08</v>
+        <v>0.4</v>
       </c>
       <c r="L82" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="M82" s="1">
-        <v>2017876.0</v>
+        <v>607705.0</v>
       </c>
       <c r="N82" s="1">
-        <v>2057437.64</v>
+        <v>610473.84</v>
       </c>
       <c r="O82" s="1">
-        <v>1.14</v>
+        <v>0.34</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="B83" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="C83" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.586</v>
+        <v>100.929</v>
       </c>
       <c r="E83" s="1">
-        <v>99.589</v>
+        <v>100.65</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>398356.0</v>
+        <v>704550.0</v>
       </c>
       <c r="I83" s="1">
-        <v>3988.0</v>
+        <v>1953.0</v>
       </c>
       <c r="J83" s="1">
-        <v>1.0011145809276</v>
+        <v>0.27719821162444</v>
       </c>
       <c r="K83">
-        <v>3.29</v>
+        <v>0.39</v>
       </c>
       <c r="L83" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="M83" s="1">
-        <v>402344.0</v>
+        <v>706503.0</v>
       </c>
       <c r="N83" s="1">
-        <v>415511.12</v>
+        <v>709207.11</v>
       </c>
       <c r="O83" s="1">
-        <v>0.23</v>
+        <v>0.39</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="B84" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="C84" s="1">
-        <v>540000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.921</v>
+        <v>100.733</v>
       </c>
       <c r="E84" s="1">
-        <v>99.43</v>
+        <v>100.62</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>536922.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I84" s="1">
-        <v>8051.4</v>
+        <v>452.0</v>
       </c>
       <c r="J84" s="1">
-        <v>1.4995474202957</v>
+        <v>0.11230371695488</v>
       </c>
       <c r="K84">
-        <v>2.61</v>
+        <v>2.46</v>
       </c>
       <c r="L84" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="M84" s="1">
-        <v>544973.4</v>
+        <v>402932.0</v>
       </c>
       <c r="N84" s="1">
-        <v>559042.99</v>
+        <v>412760.77</v>
       </c>
       <c r="O84" s="1">
-        <v>0.31</v>
+        <v>0.23</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="B85" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="C85" s="1">
         <v>700000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>85.795</v>
+        <v>101.512</v>
       </c>
       <c r="E85" s="1">
-        <v>85.96</v>
+        <v>99.64619429</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>601720.0</v>
+        <v>697523.36</v>
       </c>
       <c r="I85" s="1">
-        <v>-1155.0</v>
+        <v>13060.64</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.19194974406701</v>
+        <v>1.8724304803211</v>
       </c>
       <c r="K85">
-        <v>0.35</v>
+        <v>2.42</v>
       </c>
       <c r="L85" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="M85" s="1">
-        <v>600565.0</v>
+        <v>710584.0</v>
       </c>
       <c r="N85" s="1">
-        <v>603010.21</v>
+        <v>727547.01</v>
       </c>
       <c r="O85" s="1">
-        <v>0.33</v>
+        <v>0.4</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="B86" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="C86" s="1">
-        <v>700000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.429</v>
+        <v>101.292</v>
       </c>
       <c r="E86" s="1">
-        <v>100.65</v>
+        <v>99.571</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>704550.0</v>
+        <v>284773.06</v>
       </c>
       <c r="I86" s="1">
-        <v>-1547.0</v>
+        <v>4922.06</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.21957277694983</v>
+        <v>1.7284148999207</v>
       </c>
       <c r="K86">
+        <v>1.04</v>
+      </c>
+      <c r="L86" t="s">
+        <v>278</v>
+      </c>
+      <c r="M86" s="1">
+        <v>289695.12</v>
+      </c>
+      <c r="N86" s="1">
+        <v>292674.61</v>
+      </c>
+      <c r="O86" s="1">
         <v>0.16</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.39</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="B87" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="C87" s="1">
-        <v>772000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.322</v>
+        <v>100.673</v>
       </c>
       <c r="E87" s="1">
-        <v>100.34212824</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>774641.23</v>
+        <v>600000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-7875.39</v>
+        <v>4038.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-1.0166499916355</v>
+        <v>0.673</v>
       </c>
       <c r="K87">
-        <v>1.31</v>
+        <v>1.41</v>
       </c>
       <c r="L87" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="M87" s="1">
-        <v>766765.84</v>
+        <v>604038.0</v>
       </c>
       <c r="N87" s="1">
-        <v>776878.51</v>
+        <v>612505.96</v>
       </c>
       <c r="O87" s="1">
-        <v>0.43</v>
+        <v>0.34</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="B88" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="C88" s="1">
-        <v>700000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.58</v>
+        <v>100.715</v>
       </c>
       <c r="E88" s="1">
-        <v>99.64619429</v>
+        <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>697523.36</v>
+        <v>1930000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>6536.64</v>
+        <v>13799.5</v>
       </c>
       <c r="J88" s="1">
-        <v>0.93712130300554</v>
+        <v>0.715</v>
       </c>
       <c r="K88">
-        <v>2.16</v>
+        <v>0.41</v>
       </c>
       <c r="L88" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="M88" s="1">
-        <v>704060.0</v>
+        <v>1943799.5</v>
       </c>
       <c r="N88" s="1">
-        <v>719145.96</v>
+        <v>1951639.21</v>
       </c>
       <c r="O88" s="1">
-        <v>0.4</v>
+        <v>1.07</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="B89" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="C89" s="1">
-        <v>286000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.971</v>
+        <v>100.88</v>
       </c>
       <c r="E89" s="1">
-        <v>99.571</v>
+        <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>284773.06</v>
+        <v>1225000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>4004.0</v>
+        <v>10780.0</v>
       </c>
       <c r="J89" s="1">
-        <v>1.4060318767513</v>
+        <v>0.88</v>
       </c>
       <c r="K89">
-        <v>0.8</v>
+        <v>1.86</v>
       </c>
       <c r="L89" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="M89" s="1">
-        <v>288777.06</v>
+        <v>1235780.0</v>
       </c>
       <c r="N89" s="1">
-        <v>291068.98</v>
+        <v>1258545.33</v>
       </c>
       <c r="O89" s="1">
-        <v>0.16</v>
+        <v>0.69</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="B90" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="C90" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.063</v>
+        <v>100.635</v>
       </c>
       <c r="E90" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>600000.0</v>
+        <v>803360.0</v>
       </c>
       <c r="I90" s="1">
-        <v>378.0</v>
+        <v>1720.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.063</v>
+        <v>0.2141007767377</v>
       </c>
       <c r="K90">
-        <v>1.14</v>
+        <v>2.96</v>
       </c>
       <c r="L90" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="M90" s="1">
-        <v>600378.0</v>
+        <v>805080.0</v>
       </c>
       <c r="N90" s="1">
-        <v>607201.1</v>
+        <v>828756.71</v>
       </c>
       <c r="O90" s="1">
-        <v>0.34</v>
+        <v>0.46</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="B91" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="C91" s="1">
-        <v>1930000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.719</v>
+        <v>100.697</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>99.259</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1930000.0</v>
+        <v>992590.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-5423.3</v>
+        <v>14380.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.281</v>
+        <v>1.4487351272932</v>
       </c>
       <c r="K91">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>0.01</v>
+      </c>
+      <c r="L91">
+        <v>119.86</v>
       </c>
       <c r="M91" s="1">
-        <v>1924576.7</v>
+        <v>1006970.0</v>
       </c>
       <c r="N91" s="1">
-        <v>1927493.8</v>
+        <v>1007089.86</v>
       </c>
       <c r="O91" s="1">
-        <v>1.06</v>
+        <v>0.55</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="B92" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="C92" s="1">
-        <v>1225000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.424</v>
+        <v>100.185</v>
       </c>
       <c r="E92" s="1">
-        <v>100.0</v>
+        <v>99.362</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1225000.0</v>
+        <v>852525.96</v>
       </c>
       <c r="I92" s="1">
-        <v>-7056.0</v>
+        <v>7061.34</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.576</v>
+        <v>0.82828445482176</v>
       </c>
       <c r="K92">
-        <v>1.58</v>
+        <v>0.77</v>
       </c>
       <c r="L92" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="M92" s="1">
-        <v>1217944.0</v>
+        <v>859587.3</v>
       </c>
       <c r="N92" s="1">
-        <v>1237332.06</v>
+        <v>866198.6</v>
       </c>
       <c r="O92" s="1">
-        <v>0.68</v>
+        <v>0.48</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="B93" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="C93" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.714</v>
+        <v>108.683</v>
       </c>
       <c r="E93" s="1">
-        <v>100.42</v>
+        <v>108.31690909</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>803360.0</v>
+        <v>1191486.0</v>
       </c>
       <c r="I93" s="1">
-        <v>2352.0</v>
+        <v>4027.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.29277036446923</v>
+        <v>0.33798131073298</v>
       </c>
       <c r="K93">
-        <v>2.69</v>
+        <v>1.85</v>
       </c>
       <c r="L93" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="M93" s="1">
-        <v>805712.0</v>
+        <v>1195513.0</v>
       </c>
       <c r="N93" s="1">
-        <v>827243.51</v>
+        <v>1215840.4</v>
       </c>
       <c r="O93" s="1">
-        <v>0.46</v>
+        <v>0.67</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="B94" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C94" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>103.458</v>
+        <v>103.112</v>
       </c>
       <c r="E94" s="1">
-        <v>99.627284</v>
+        <v>100.4</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>498136.42</v>
+        <v>602400.0</v>
       </c>
       <c r="I94" s="1">
-        <v>19153.58</v>
+        <v>16272.0</v>
       </c>
       <c r="J94" s="1">
-        <v>3.8450471057707</v>
+        <v>2.7011952191235</v>
       </c>
       <c r="K94">
-        <v>3.5</v>
+        <v>2.81</v>
       </c>
       <c r="L94" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="M94" s="1">
-        <v>517290.0</v>
+        <v>618672.0</v>
       </c>
       <c r="N94" s="1">
-        <v>534807.12</v>
+        <v>635552.14</v>
       </c>
       <c r="O94" s="1">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B95" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C95" s="1">
-        <v>1000000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.3</v>
+        <v>100.151</v>
       </c>
       <c r="E95" s="1">
-        <v>99.259</v>
+        <v>99.228</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>992590.0</v>
+        <v>1550933.64</v>
       </c>
       <c r="I95" s="1">
-        <v>10410.0</v>
+        <v>14426.49</v>
       </c>
       <c r="J95" s="1">
-        <v>1.0487713960447</v>
+        <v>0.93018099729915</v>
       </c>
       <c r="K95">
-        <v>0.77</v>
+        <v>2.31</v>
       </c>
       <c r="L95" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="M95" s="1">
-        <v>1003000.0</v>
+        <v>1565360.13</v>
       </c>
       <c r="N95" s="1">
-        <v>1010671.23</v>
+        <v>1601432.24</v>
       </c>
       <c r="O95" s="1">
-        <v>0.56</v>
+        <v>0.88</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B96" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="C96" s="1">
-        <v>858000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.422</v>
+        <v>100.638</v>
       </c>
       <c r="E96" s="1">
-        <v>99.362</v>
+        <v>99.517</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>852525.96</v>
+        <v>696619.0</v>
       </c>
       <c r="I96" s="1">
-        <v>514.8</v>
+        <v>7847.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.060385257945694</v>
+        <v>1.1264407086226</v>
       </c>
       <c r="K96">
-        <v>0.54</v>
+        <v>2.38</v>
       </c>
       <c r="L96" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="M96" s="1">
-        <v>853040.76</v>
+        <v>704466.0</v>
       </c>
       <c r="N96" s="1">
-        <v>857668.67</v>
+        <v>721100.59</v>
       </c>
       <c r="O96" s="1">
-        <v>0.47</v>
+        <v>0.4</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="B97" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="C97" s="1">
-        <v>1100000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>107.73</v>
+        <v>92.147</v>
       </c>
       <c r="E97" s="1">
-        <v>108.31690909</v>
+        <v>83.44605217</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1191486.0</v>
+        <v>847811.89</v>
       </c>
       <c r="I97" s="1">
-        <v>-6456.0</v>
+        <v>88401.63</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.54184438591809</v>
+        <v>10.42703352509</v>
       </c>
       <c r="K97">
-        <v>1.5</v>
+        <v>0.9</v>
       </c>
       <c r="L97" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="M97" s="1">
-        <v>1185030.0</v>
+        <v>936213.52</v>
       </c>
       <c r="N97" s="1">
-        <v>1201492.33</v>
+        <v>945399.27</v>
       </c>
       <c r="O97" s="1">
-        <v>0.66</v>
+        <v>0.52</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="B98" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="C98" s="1">
         <v>600000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>102.333</v>
+        <v>100.237</v>
       </c>
       <c r="E98" s="1">
-        <v>100.4</v>
+        <v>100.375</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>602400.0</v>
+        <v>602250.0</v>
       </c>
       <c r="I98" s="1">
-        <v>11598.0</v>
+        <v>-828.0</v>
       </c>
       <c r="J98" s="1">
-        <v>1.9252988047809</v>
+        <v>-0.13748443337484</v>
       </c>
       <c r="K98">
-        <v>2.53</v>
+        <v>0.92</v>
       </c>
       <c r="L98" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="M98" s="1">
-        <v>613998.0</v>
+        <v>601422.0</v>
       </c>
       <c r="N98" s="1">
-        <v>629158.27</v>
+        <v>606914.47</v>
       </c>
       <c r="O98" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="B99" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="C99" s="1">
-        <v>1563000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.474</v>
+        <v>98.587</v>
       </c>
       <c r="E99" s="1">
-        <v>99.228</v>
+        <v>92.081555</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1550933.64</v>
+        <v>736652.44</v>
       </c>
       <c r="I99" s="1">
-        <v>3844.98</v>
+        <v>52043.56</v>
       </c>
       <c r="J99" s="1">
-        <v>0.2479138952715</v>
+        <v>7.0648730899473</v>
       </c>
       <c r="K99">
-        <v>2.1</v>
+        <v>1.63</v>
       </c>
       <c r="L99" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="M99" s="1">
-        <v>1554778.62</v>
+        <v>788696.0</v>
       </c>
       <c r="N99" s="1">
-        <v>1587526.68</v>
+        <v>801775.45</v>
       </c>
       <c r="O99" s="1">
-        <v>0.88</v>
+        <v>0.44</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B100" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C100" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.551</v>
+        <v>104.155</v>
       </c>
       <c r="E100" s="1">
-        <v>99.517</v>
+        <v>99.329</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>696619.0</v>
+        <v>595974.0</v>
       </c>
       <c r="I100" s="1">
-        <v>7238.0</v>
+        <v>28956.0</v>
       </c>
       <c r="J100" s="1">
-        <v>1.0390184591577</v>
+        <v>4.8586012141469</v>
       </c>
       <c r="K100">
-        <v>2.13</v>
+        <v>0.59</v>
       </c>
       <c r="L100" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="M100" s="1">
-        <v>703857.0</v>
+        <v>624930.0</v>
       </c>
       <c r="N100" s="1">
-        <v>718743.99</v>
+        <v>628497.12</v>
       </c>
       <c r="O100" s="1">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="B101" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="C101" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>90.905</v>
+        <v>100.329</v>
       </c>
       <c r="E101" s="1">
-        <v>79.715</v>
+        <v>100.231</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>239145.0</v>
+        <v>902079.0</v>
       </c>
       <c r="I101" s="1">
-        <v>33570.0</v>
+        <v>882.0</v>
       </c>
       <c r="J101" s="1">
-        <v>14.037508624475</v>
+        <v>0.097774141732598</v>
       </c>
       <c r="K101">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="L101" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="M101" s="1">
-        <v>272715.0</v>
+        <v>902961.0</v>
       </c>
       <c r="N101" s="1">
-        <v>274145.14</v>
+        <v>906752.1</v>
       </c>
       <c r="O101" s="1">
-        <v>0.15</v>
+        <v>0.5</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B102" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C102" s="1">
-        <v>1016000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>92.113</v>
+        <v>100.331</v>
       </c>
       <c r="E102" s="1">
-        <v>83.44605217</v>
+        <v>100.33</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>847811.89</v>
+        <v>1203960.0</v>
       </c>
       <c r="I102" s="1">
-        <v>88056.19</v>
+        <v>12.0</v>
       </c>
       <c r="J102" s="1">
-        <v>10.386288637684</v>
+        <v>0.0009967108541812</v>
       </c>
       <c r="K102">
-        <v>0.77</v>
+        <v>2.98</v>
       </c>
       <c r="L102" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="M102" s="1">
-        <v>935868.08</v>
+        <v>1203972.0</v>
       </c>
       <c r="N102" s="1">
-        <v>943644.66</v>
+        <v>1239774.74</v>
       </c>
       <c r="O102" s="1">
-        <v>0.52</v>
+        <v>0.68</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="B103" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C103" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.275</v>
+        <v>91.393</v>
       </c>
       <c r="E103" s="1">
-        <v>100.375</v>
+        <v>89.875</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>602250.0</v>
+        <v>179750.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-600.0</v>
+        <v>3036.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.099626400996264</v>
+        <v>1.6890125173853</v>
       </c>
       <c r="K103">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>0.04</v>
+      </c>
+      <c r="L103">
+        <v>76.71</v>
       </c>
       <c r="M103" s="1">
-        <v>601650.0</v>
+        <v>182786.0</v>
       </c>
       <c r="N103" s="1">
-        <v>605644.52</v>
+        <v>182862.71</v>
       </c>
       <c r="O103" s="1">
-        <v>0.33</v>
+        <v>0.1</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B104" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C104" s="1">
-        <v>800000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.337</v>
+        <v>91.655</v>
       </c>
       <c r="E104" s="1">
-        <v>92.081555</v>
+        <v>89.875</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>736652.44</v>
+        <v>89875.0</v>
       </c>
       <c r="I104" s="1">
-        <v>50043.56</v>
+        <v>1780.0</v>
       </c>
       <c r="J104" s="1">
-        <v>6.7933746340404</v>
+        <v>1.980528511822</v>
       </c>
       <c r="K104">
-        <v>1.51</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>0.12</v>
+      </c>
+      <c r="L104">
+        <v>115.75</v>
       </c>
       <c r="M104" s="1">
-        <v>786696.0</v>
+        <v>91655.0</v>
       </c>
       <c r="N104" s="1">
-        <v>798739.84</v>
+        <v>91770.75</v>
       </c>
       <c r="O104" s="1">
-        <v>0.44</v>
+        <v>0.05</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B105" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C105" s="1">
         <v>600000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>103.606</v>
+        <v>100.389</v>
       </c>
       <c r="E105" s="1">
-        <v>99.329</v>
+        <v>99.766</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>595974.0</v>
+        <v>598596.0</v>
       </c>
       <c r="I105" s="1">
-        <v>25662.0</v>
+        <v>3738.0</v>
       </c>
       <c r="J105" s="1">
-        <v>4.3058925389363</v>
+        <v>0.62446123929996</v>
       </c>
       <c r="K105">
-        <v>0.31</v>
+        <v>2.04</v>
       </c>
       <c r="L105" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M105" s="1">
-        <v>621636.0</v>
+        <v>602334.0</v>
       </c>
       <c r="N105" s="1">
-        <v>623483.26</v>
+        <v>614560.03</v>
       </c>
       <c r="O105" s="1">
         <v>0.34</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B106" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="C106" s="1">
-        <v>1200000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.87</v>
+        <v>100.616</v>
       </c>
       <c r="E106" s="1">
-        <v>100.33</v>
+        <v>99.945</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1203960.0</v>
+        <v>592673.85</v>
       </c>
       <c r="I106" s="1">
-        <v>-5520.0</v>
+        <v>3979.03</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.45848699292335</v>
+        <v>0.6713692530892</v>
       </c>
       <c r="K106">
-        <v>2.76</v>
+        <v>0.75</v>
       </c>
       <c r="L106" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="M106" s="1">
-        <v>1198440.0</v>
+        <v>596652.88</v>
       </c>
       <c r="N106" s="1">
-        <v>1231579.73</v>
+        <v>601100.87</v>
       </c>
       <c r="O106" s="1">
-        <v>0.68</v>
+        <v>0.33</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B107" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C107" s="1">
-        <v>200000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>90.938</v>
+        <v>100.443</v>
       </c>
       <c r="E107" s="1">
-        <v>89.875</v>
+        <v>99.90538798</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>179750.0</v>
+        <v>914134.3</v>
       </c>
       <c r="I107" s="1">
-        <v>2126.0</v>
+        <v>4919.15</v>
       </c>
       <c r="J107" s="1">
-        <v>1.1827538247566</v>
+        <v>0.53812114915719</v>
       </c>
       <c r="K107">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>2.74</v>
+        <v>0.67</v>
+      </c>
+      <c r="L107" t="s">
+        <v>338</v>
       </c>
       <c r="M107" s="1">
-        <v>181876.0</v>
+        <v>919053.45</v>
       </c>
       <c r="N107" s="1">
-        <v>181878.74</v>
+        <v>925188.96</v>
       </c>
       <c r="O107" s="1">
-        <v>0.1</v>
+        <v>0.51</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="B108" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C108" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>91.185</v>
+        <v>84.845</v>
       </c>
       <c r="E108" s="1">
-        <v>89.875</v>
+        <v>81.75</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>89875.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I108" s="1">
-        <v>1310.0</v>
+        <v>6190.0</v>
       </c>
       <c r="J108" s="1">
-        <v>1.4575799721836</v>
+        <v>3.7859327217125</v>
       </c>
       <c r="K108">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>97.26</v>
+        <v>1.46</v>
+      </c>
+      <c r="L108" t="s">
+        <v>341</v>
       </c>
       <c r="M108" s="1">
-        <v>91185.0</v>
+        <v>169690.0</v>
       </c>
       <c r="N108" s="1">
-        <v>91282.26</v>
+        <v>172607.81</v>
       </c>
       <c r="O108" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B109" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C109" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.642</v>
+        <v>100.491</v>
       </c>
       <c r="E109" s="1">
-        <v>99.766</v>
+        <v>100.73</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>598596.0</v>
+        <v>503650.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-744.0</v>
+        <v>-1195.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.12429084056693</v>
+        <v>-0.23726794400874</v>
       </c>
       <c r="K109">
-        <v>1.72</v>
+        <v>1.38</v>
       </c>
       <c r="L109" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="M109" s="1">
-        <v>597852.0</v>
+        <v>502455.0</v>
       </c>
       <c r="N109" s="1">
-        <v>608191.73</v>
+        <v>509347.12</v>
       </c>
       <c r="O109" s="1">
-        <v>0.34</v>
+        <v>0.28</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="B110" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C110" s="1">
-        <v>593000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.024</v>
+        <v>105.541</v>
       </c>
       <c r="E110" s="1">
-        <v>99.945</v>
+        <v>99.775</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>592673.85</v>
+        <v>408079.75</v>
       </c>
       <c r="I110" s="1">
-        <v>468.47</v>
+        <v>23582.94</v>
       </c>
       <c r="J110" s="1">
-        <v>0.079043473910651</v>
+        <v>5.7790027562015</v>
       </c>
       <c r="K110">
-        <v>0.49</v>
+        <v>1.07</v>
       </c>
       <c r="L110" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="M110" s="1">
-        <v>593142.32</v>
+        <v>431662.69</v>
       </c>
       <c r="N110" s="1">
-        <v>596050.62</v>
+        <v>436053.84</v>
       </c>
       <c r="O110" s="1">
-        <v>0.33</v>
+        <v>0.24</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B111" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="C111" s="1">
-        <v>915000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.84</v>
+        <v>93.852</v>
       </c>
       <c r="E111" s="1">
-        <v>99.90538798</v>
+        <v>99.271</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>914134.3</v>
+        <v>397084.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-598.3</v>
+        <v>-21676.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.065449901617301</v>
+        <v>-5.4587946127268</v>
       </c>
       <c r="K111">
-        <v>0.47</v>
+        <v>0.7</v>
       </c>
       <c r="L111" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="M111" s="1">
-        <v>913536.0</v>
+        <v>375408.0</v>
       </c>
       <c r="N111" s="1">
-        <v>917810.18</v>
+        <v>378208.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.51</v>
+        <v>0.21</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="B112" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="C112" s="1">
-        <v>300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>102.512</v>
+        <v>103.472</v>
       </c>
       <c r="E112" s="1">
-        <v>100.12028667</v>
+        <v>101.3728</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>300360.86</v>
+        <v>1520592.0</v>
       </c>
       <c r="I112" s="1">
-        <v>7175.14</v>
+        <v>31488.0</v>
       </c>
       <c r="J112" s="1">
-        <v>2.3888398774727</v>
+        <v>2.0707724359986</v>
       </c>
       <c r="K112">
-        <v>1.75</v>
+        <v>2.88</v>
       </c>
       <c r="L112" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="M112" s="1">
-        <v>307536.0</v>
+        <v>1552080.0</v>
       </c>
       <c r="N112" s="1">
-        <v>312797.1</v>
+        <v>1595235.82</v>
       </c>
       <c r="O112" s="1">
-        <v>0.17</v>
+        <v>0.88</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="B113" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="C113" s="1">
-        <v>389000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.958</v>
+        <v>100.352</v>
       </c>
       <c r="E113" s="1">
-        <v>99.558</v>
+        <v>99.67</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>387280.62</v>
+        <v>598020.0</v>
       </c>
       <c r="I113" s="1">
-        <v>5446.0</v>
+        <v>4092.0</v>
       </c>
       <c r="J113" s="1">
-        <v>1.406215472388</v>
+        <v>0.68425805157018</v>
       </c>
       <c r="K113">
-        <v>0.5</v>
+        <v>0.18</v>
       </c>
       <c r="L113" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="M113" s="1">
-        <v>392726.62</v>
+        <v>602112.0</v>
       </c>
       <c r="N113" s="1">
-        <v>394658.3</v>
+        <v>603190.77</v>
       </c>
       <c r="O113" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B114" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C114" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>83.607</v>
+        <v>99.511</v>
       </c>
       <c r="E114" s="1">
-        <v>81.75</v>
+        <v>99.81333333</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>163500.0</v>
+        <v>898320.0</v>
       </c>
       <c r="I114" s="1">
-        <v>3714.0</v>
+        <v>-2721.0</v>
       </c>
       <c r="J114" s="1">
-        <v>2.2715596330275</v>
+        <v>-0.30289874432274</v>
       </c>
       <c r="K114">
-        <v>1.35</v>
+        <v>1.21</v>
       </c>
       <c r="L114" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="M114" s="1">
-        <v>167214.0</v>
+        <v>895599.0</v>
       </c>
       <c r="N114" s="1">
-        <v>169909.89</v>
+        <v>906509.96</v>
       </c>
       <c r="O114" s="1">
-        <v>0.09</v>
+        <v>0.5</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B115" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="C115" s="1">
-        <v>500000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.124</v>
+        <v>94.323</v>
       </c>
       <c r="E115" s="1">
-        <v>100.73</v>
+        <v>93.09788345</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>503650.0</v>
+        <v>2699838.62</v>
       </c>
       <c r="I115" s="1">
-        <v>-3030.0</v>
+        <v>35528.38</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.60160825970416</v>
+        <v>1.3159445804209</v>
       </c>
       <c r="K115">
-        <v>1.17</v>
+        <v>0.11</v>
       </c>
       <c r="L115" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="M115" s="1">
-        <v>500620.0</v>
+        <v>2735367.0</v>
       </c>
       <c r="N115" s="1">
-        <v>506448.77</v>
+        <v>2738557.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.28</v>
+        <v>1.51</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="B116" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C116" s="1">
-        <v>409000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>104.39</v>
+        <v>100.162</v>
       </c>
       <c r="E116" s="1">
-        <v>99.775</v>
+        <v>98.642</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>408079.75</v>
+        <v>1085062.0</v>
       </c>
       <c r="I116" s="1">
-        <v>18875.35</v>
+        <v>16720.0</v>
       </c>
       <c r="J116" s="1">
-        <v>4.6254071661238</v>
+        <v>1.5409257719835</v>
       </c>
       <c r="K116">
-        <v>0.77</v>
+        <v>3.42</v>
       </c>
       <c r="L116" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="M116" s="1">
-        <v>426955.1</v>
+        <v>1101782.0</v>
       </c>
       <c r="N116" s="1">
-        <v>430098.24</v>
+        <v>1139359.05</v>
       </c>
       <c r="O116" s="1">
-        <v>0.24</v>
+        <v>0.63</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B117" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C117" s="1">
-        <v>500000.0</v>
+        <v>768000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.997</v>
+        <v>100.11</v>
       </c>
       <c r="E117" s="1">
-        <v>99.24</v>
+        <v>99.628</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>496200.0</v>
+        <v>765143.04</v>
       </c>
       <c r="I117" s="1">
-        <v>3785.0</v>
+        <v>3701.76</v>
       </c>
       <c r="J117" s="1">
-        <v>0.76279725916969</v>
+        <v>0.48379973501425</v>
       </c>
       <c r="K117">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>719.18</v>
+        <v>1.36</v>
+      </c>
+      <c r="L117" t="s">
+        <v>368</v>
       </c>
       <c r="M117" s="1">
-        <v>499985.0</v>
+        <v>768844.8</v>
       </c>
       <c r="N117" s="1">
-        <v>500704.18</v>
+        <v>779307.48</v>
       </c>
       <c r="O117" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="B118" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="C118" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>89.998</v>
+        <v>100.612</v>
       </c>
       <c r="E118" s="1">
-        <v>85.48</v>
+        <v>99.736</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>170960.0</v>
+        <v>598416.0</v>
       </c>
       <c r="I118" s="1">
-        <v>9036.0</v>
+        <v>5256.0</v>
       </c>
       <c r="J118" s="1">
-        <v>5.285446888161</v>
+        <v>0.87831876153044</v>
       </c>
       <c r="K118">
-        <v>1.46</v>
+        <v>1.12</v>
       </c>
       <c r="L118" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="M118" s="1">
-        <v>179996.0</v>
+        <v>603672.0</v>
       </c>
       <c r="N118" s="1">
-        <v>182925.59</v>
+        <v>610378.85</v>
       </c>
       <c r="O118" s="1">
-        <v>0.1</v>
+        <v>0.34</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="B119" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="C119" s="1">
-        <v>400000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>93.405</v>
+        <v>100.253</v>
       </c>
       <c r="E119" s="1">
-        <v>99.271</v>
+        <v>99.594</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>397084.0</v>
+        <v>467095.86</v>
       </c>
       <c r="I119" s="1">
-        <v>-23464.0</v>
+        <v>3090.71</v>
       </c>
       <c r="J119" s="1">
-        <v>-5.9090771725882</v>
+        <v>0.66168644697472</v>
       </c>
       <c r="K119">
-        <v>0.57</v>
+        <v>2.47</v>
       </c>
       <c r="L119" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="M119" s="1">
-        <v>373620.0</v>
+        <v>470186.57</v>
       </c>
       <c r="N119" s="1">
-        <v>375902.19</v>
+        <v>481765.41</v>
       </c>
       <c r="O119" s="1">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="B120" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="C120" s="1">
-        <v>1500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>102.855</v>
+        <v>100.42</v>
       </c>
       <c r="E120" s="1">
-        <v>101.3728</v>
+        <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1520592.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>22233.0</v>
+        <v>7140.0</v>
       </c>
       <c r="J120" s="1">
-        <v>1.4621279080779</v>
+        <v>0.42</v>
       </c>
       <c r="K120">
-        <v>2.59</v>
+        <v>2.07</v>
       </c>
       <c r="L120" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="M120" s="1">
-        <v>1542825.0</v>
+        <v>1707140.0</v>
       </c>
       <c r="N120" s="1">
-        <v>1581681.16</v>
+        <v>1742333.49</v>
       </c>
       <c r="O120" s="1">
-        <v>0.87</v>
+        <v>0.96</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="B121" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="C121" s="1">
         <v>900000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.463</v>
+        <v>102.993</v>
       </c>
       <c r="E121" s="1">
-        <v>99.81333333</v>
+        <v>103.012</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>898320.0</v>
+        <v>927108.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-3153.0</v>
+        <v>-171.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.35098851188886</v>
+        <v>-0.018444453073428</v>
       </c>
       <c r="K121">
-        <v>0.93</v>
+        <v>2.2</v>
       </c>
       <c r="L121" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="M121" s="1">
-        <v>895167.0</v>
+        <v>926937.0</v>
       </c>
       <c r="N121" s="1">
-        <v>903581.38</v>
+        <v>946743.17</v>
       </c>
       <c r="O121" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="B122" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="C122" s="1">
-        <v>2900000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>94.378</v>
+        <v>102.897</v>
       </c>
       <c r="E122" s="1">
-        <v>93.09788345</v>
+        <v>99.849</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2699838.62</v>
+        <v>1207174.41</v>
       </c>
       <c r="I122" s="1">
-        <v>37123.38</v>
+        <v>36850.32</v>
       </c>
       <c r="J122" s="1">
-        <v>1.3750221855853</v>
+        <v>3.0526094402548</v>
       </c>
       <c r="K122">
-        <v>1.8</v>
+        <v>1.77</v>
       </c>
       <c r="L122" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="M122" s="1">
-        <v>2736962.0</v>
+        <v>1244024.73</v>
       </c>
       <c r="N122" s="1">
-        <v>2789162.0</v>
+        <v>1265448.87</v>
       </c>
       <c r="O122" s="1">
-        <v>1.54</v>
+        <v>0.7</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="B123" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="C123" s="1">
-        <v>1100000.0</v>
+        <v>490000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.396</v>
+        <v>101.858</v>
       </c>
       <c r="E123" s="1">
-        <v>98.642</v>
+        <v>99.115</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1085062.0</v>
+        <v>485663.5</v>
       </c>
       <c r="I123" s="1">
-        <v>8294.0</v>
+        <v>13440.7</v>
       </c>
       <c r="J123" s="1">
-        <v>0.76438028426025</v>
+        <v>2.7674923069162</v>
       </c>
       <c r="K123">
-        <v>3.09</v>
+        <v>3.23</v>
       </c>
       <c r="L123" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="M123" s="1">
-        <v>1093356.0</v>
+        <v>499104.2</v>
       </c>
       <c r="N123" s="1">
-        <v>1127373.12</v>
+        <v>514938.58</v>
       </c>
       <c r="O123" s="1">
-        <v>0.62</v>
+        <v>0.28</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="B124" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="C124" s="1">
-        <v>768000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.681</v>
+        <v>102.064</v>
       </c>
       <c r="E124" s="1">
-        <v>99.628</v>
+        <v>100.242</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>765143.04</v>
+        <v>701694.0</v>
       </c>
       <c r="I124" s="1">
-        <v>407.04</v>
+        <v>12754.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.053197896173766</v>
+        <v>1.8176014046009</v>
       </c>
       <c r="K124">
-        <v>1.12</v>
+        <v>3.87</v>
       </c>
       <c r="L124" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="M124" s="1">
-        <v>765550.08</v>
+        <v>714448.0</v>
       </c>
       <c r="N124" s="1">
-        <v>774166.41</v>
+        <v>741546.63</v>
       </c>
       <c r="O124" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="B125" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="C125" s="1">
-        <v>600000.0</v>
+        <v>475000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.396</v>
+        <v>98.746</v>
       </c>
       <c r="E125" s="1">
-        <v>99.736</v>
+        <v>99.406</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>598416.0</v>
+        <v>472178.5</v>
       </c>
       <c r="I125" s="1">
-        <v>3960.0</v>
+        <v>-3135.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.66174701211198</v>
+        <v>-0.66394382632839</v>
       </c>
       <c r="K125">
-        <v>0.82</v>
+        <v>0.7</v>
       </c>
       <c r="L125" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="M125" s="1">
-        <v>602376.0</v>
+        <v>469043.5</v>
       </c>
       <c r="N125" s="1">
-        <v>607307.51</v>
+        <v>472378.26</v>
       </c>
       <c r="O125" s="1">
-        <v>0.34</v>
+        <v>0.26</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="B126" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="C126" s="1">
-        <v>469000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.083</v>
+        <v>100.064</v>
       </c>
       <c r="E126" s="1">
-        <v>99.594</v>
+        <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>467095.86</v>
+        <v>1658000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>2293.41</v>
+        <v>1061.12</v>
       </c>
       <c r="J126" s="1">
-        <v>0.49099343333936</v>
+        <v>0.064</v>
       </c>
       <c r="K126">
-        <v>2.22</v>
+        <v>0.11</v>
       </c>
       <c r="L126" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="M126" s="1">
-        <v>469389.27</v>
+        <v>1659061.12</v>
       </c>
       <c r="N126" s="1">
-        <v>479797.22</v>
+        <v>1660912.99</v>
       </c>
       <c r="O126" s="1">
-        <v>0.27</v>
+        <v>0.91</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="B127" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="C127" s="1">
-        <v>1700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.969</v>
+        <v>104.911</v>
       </c>
       <c r="E127" s="1">
-        <v>100.0</v>
+        <v>102.80672222</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1700000.0</v>
+        <v>1850521.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-527.0</v>
+        <v>37877.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.031</v>
+        <v>2.0468289741105</v>
       </c>
       <c r="K127">
-        <v>1.78</v>
+        <v>4.16</v>
       </c>
       <c r="L127" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="M127" s="1">
-        <v>1699473.0</v>
+        <v>1888398.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1729793.55</v>
+        <v>1963356.9</v>
       </c>
       <c r="O127" s="1">
-        <v>0.96</v>
+        <v>1.08</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="B128" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="C128" s="1">
-        <v>1209000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>102.548</v>
+        <v>103.087</v>
       </c>
       <c r="E128" s="1">
-        <v>99.849</v>
+        <v>99.07293333</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1207174.41</v>
+        <v>1188875.2</v>
       </c>
       <c r="I128" s="1">
-        <v>32630.91</v>
+        <v>48168.8</v>
       </c>
       <c r="J128" s="1">
-        <v>2.7030816532965</v>
+        <v>4.0516279589313</v>
       </c>
       <c r="K128">
-        <v>1.49</v>
+        <v>1.71</v>
       </c>
       <c r="L128" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="M128" s="1">
-        <v>1239805.32</v>
+        <v>1237044.0</v>
       </c>
       <c r="N128" s="1">
-        <v>1257786.3</v>
+        <v>1257554.96</v>
       </c>
       <c r="O128" s="1">
         <v>0.69</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="B129" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="C129" s="1">
-        <v>490000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.802</v>
+        <v>85.738</v>
       </c>
       <c r="E129" s="1">
-        <v>99.115</v>
+        <v>85.38325</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>485663.5</v>
+        <v>683066.0</v>
       </c>
       <c r="I129" s="1">
-        <v>8266.3</v>
+        <v>2838.0</v>
       </c>
       <c r="J129" s="1">
-        <v>1.7020632598497</v>
+        <v>0.41547961690378</v>
       </c>
       <c r="K129">
-        <v>2.97</v>
+        <v>0.19</v>
       </c>
       <c r="L129" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="M129" s="1">
-        <v>493929.8</v>
+        <v>685904.0</v>
       </c>
       <c r="N129" s="1">
-        <v>508495.55</v>
+        <v>687419.07</v>
       </c>
       <c r="O129" s="1">
-        <v>0.28</v>
+        <v>0.38</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="B130" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="C130" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>102.277</v>
+        <v>97.529</v>
       </c>
       <c r="E130" s="1">
-        <v>100.242</v>
+        <v>95.972</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>701694.0</v>
+        <v>479860.0</v>
       </c>
       <c r="I130" s="1">
-        <v>14245.0</v>
+        <v>7785.0</v>
       </c>
       <c r="J130" s="1">
-        <v>2.0300871890026</v>
+        <v>1.6223481848873</v>
       </c>
       <c r="K130">
-        <v>3.54</v>
+        <v>0.44</v>
       </c>
       <c r="L130" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="M130" s="1">
-        <v>715939.0</v>
+        <v>487645.0</v>
       </c>
       <c r="N130" s="1">
-        <v>740707.49</v>
+        <v>489833.36</v>
       </c>
       <c r="O130" s="1">
-        <v>0.41</v>
+        <v>0.27</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="B131" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="C131" s="1">
-        <v>475000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>97.989</v>
+        <v>102.143</v>
       </c>
       <c r="E131" s="1">
-        <v>99.406</v>
+        <v>99.609</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>472178.5</v>
+        <v>454217.04</v>
       </c>
       <c r="I131" s="1">
-        <v>-6730.75</v>
+        <v>11555.04</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.4254672756172</v>
+        <v>2.5439468321136</v>
       </c>
       <c r="K131">
-        <v>0.47</v>
+        <v>3.27</v>
       </c>
       <c r="L131" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="M131" s="1">
-        <v>465447.75</v>
+        <v>465772.08</v>
       </c>
       <c r="N131" s="1">
-        <v>467684.48</v>
+        <v>480663.92</v>
       </c>
       <c r="O131" s="1">
         <v>0.26</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="B132" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="C132" s="1">
-        <v>1074000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.227</v>
+        <v>103.421</v>
       </c>
       <c r="E132" s="1">
-        <v>100.0</v>
+        <v>102.847</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1074000.0</v>
+        <v>719929.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-8302.02</v>
+        <v>4018.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.773</v>
+        <v>0.5581105914611</v>
       </c>
       <c r="K132">
-        <v>0.12</v>
+        <v>3.11</v>
       </c>
       <c r="L132" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="M132" s="1">
-        <v>1065697.98</v>
+        <v>723947.0</v>
       </c>
       <c r="N132" s="1">
-        <v>1066964.89</v>
+        <v>745721.32</v>
       </c>
       <c r="O132" s="1">
-        <v>0.59</v>
+        <v>0.41</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="B133" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="C133" s="1">
-        <v>1800000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>104.895</v>
+        <v>105.263</v>
       </c>
       <c r="E133" s="1">
-        <v>102.80672222</v>
+        <v>101.91549321</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1850521.0</v>
+        <v>1200564.51</v>
       </c>
       <c r="I133" s="1">
-        <v>37589.0</v>
+        <v>39433.63</v>
       </c>
       <c r="J133" s="1">
-        <v>2.0312657894723</v>
+        <v>3.2845906797628</v>
       </c>
       <c r="K133">
-        <v>3.81</v>
+        <v>1.8</v>
       </c>
       <c r="L133" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="M133" s="1">
-        <v>1888110.0</v>
+        <v>1239998.14</v>
       </c>
       <c r="N133" s="1">
-        <v>1956744.25</v>
+        <v>1261163.57</v>
       </c>
       <c r="O133" s="1">
-        <v>1.08</v>
+        <v>0.69</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="B134" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="C134" s="1">
-        <v>1200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>102.087</v>
+        <v>100.546</v>
       </c>
       <c r="E134" s="1">
-        <v>99.07293333</v>
+        <v>99.423</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1188875.2</v>
+        <v>1491345.0</v>
       </c>
       <c r="I134" s="1">
-        <v>36168.8</v>
+        <v>16845.0</v>
       </c>
       <c r="J134" s="1">
-        <v>3.0422705427786</v>
+        <v>1.129517314907</v>
       </c>
       <c r="K134">
-        <v>1.42</v>
+        <v>2.47</v>
       </c>
       <c r="L134" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="M134" s="1">
-        <v>1225044.0</v>
+        <v>1508190.0</v>
       </c>
       <c r="N134" s="1">
-        <v>1242115.23</v>
+        <v>1545176.3</v>
       </c>
       <c r="O134" s="1">
-        <v>0.69</v>
+        <v>0.85</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="B135" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="C135" s="1">
-        <v>600000.0</v>
+        <v>1230000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>84.953</v>
+        <v>100.447</v>
       </c>
       <c r="E135" s="1">
-        <v>85.35266667</v>
+        <v>99.947</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>512116.0</v>
+        <v>1229348.1</v>
       </c>
       <c r="I135" s="1">
-        <v>-2398.0</v>
+        <v>6150.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.46825328636481</v>
+        <v>0.50026514052448</v>
       </c>
       <c r="K135">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>747.95</v>
+        <v>1.0</v>
+      </c>
+      <c r="L135" t="s">
+        <v>422</v>
       </c>
       <c r="M135" s="1">
-        <v>509718.0</v>
+        <v>1235498.1</v>
       </c>
       <c r="N135" s="1">
-        <v>510465.95</v>
+        <v>1247755.98</v>
       </c>
       <c r="O135" s="1">
-        <v>0.28</v>
+        <v>0.69</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="B136" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="C136" s="1">
-        <v>200000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>103.758</v>
+        <v>100.001</v>
       </c>
       <c r="E136" s="1">
-        <v>99.154125</v>
+        <v>99.779</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>198308.25</v>
+        <v>2394696.0</v>
       </c>
       <c r="I136" s="1">
-        <v>9207.75</v>
+        <v>5328.0</v>
       </c>
       <c r="J136" s="1">
-        <v>4.6431502471531</v>
+        <v>0.22249170667174</v>
       </c>
       <c r="K136">
-        <v>2.29</v>
+        <v>0.07</v>
       </c>
       <c r="L136" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="M136" s="1">
-        <v>207516.0</v>
+        <v>2400024.0</v>
       </c>
       <c r="N136" s="1">
-        <v>212102.3</v>
+        <v>2401750.03</v>
       </c>
       <c r="O136" s="1">
-        <v>0.12</v>
+        <v>1.32</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="B137" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="C137" s="1">
-        <v>500000.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.385</v>
+        <v>100.294</v>
       </c>
       <c r="E137" s="1">
-        <v>95.972</v>
+        <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>479860.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>7065.0</v>
+        <v>4583.46</v>
       </c>
       <c r="J137" s="1">
-        <v>1.4723044221231</v>
+        <v>0.294</v>
       </c>
       <c r="K137">
-        <v>0.38</v>
+        <v>0.13</v>
       </c>
       <c r="L137" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="M137" s="1">
-        <v>486925.0</v>
+        <v>1563583.46</v>
       </c>
       <c r="N137" s="1">
-        <v>488835.96</v>
+        <v>1565640.06</v>
       </c>
       <c r="O137" s="1">
-        <v>0.27</v>
+        <v>0.86</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="B138" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="C138" s="1">
-        <v>600000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>90.097</v>
+        <v>102.089</v>
       </c>
       <c r="E138" s="1">
-        <v>85.8</v>
+        <v>102.33536</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>514800.0</v>
+        <v>2558384.0</v>
       </c>
       <c r="I138" s="1">
-        <v>25782.0</v>
+        <v>-6159.0</v>
       </c>
       <c r="J138" s="1">
-        <v>5.0081585081585</v>
+        <v>-0.24073790330146</v>
       </c>
       <c r="K138">
-        <v>1.09</v>
+        <v>3.76</v>
       </c>
       <c r="L138" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="M138" s="1">
-        <v>540582.0</v>
+        <v>2552225.0</v>
       </c>
       <c r="N138" s="1">
-        <v>547114.19</v>
+        <v>2646223.97</v>
       </c>
       <c r="O138" s="1">
-        <v>0.3</v>
+        <v>1.46</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="B139" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="C139" s="1">
-        <v>456000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>101.787</v>
+        <v>91.007</v>
       </c>
       <c r="E139" s="1">
-        <v>99.609</v>
+        <v>85.4301904</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>454217.04</v>
+        <v>1049937.04</v>
       </c>
       <c r="I139" s="1">
-        <v>9931.68</v>
+        <v>68538.99</v>
       </c>
       <c r="J139" s="1">
-        <v>2.186549408186</v>
+        <v>6.5279142833174</v>
       </c>
       <c r="K139">
-        <v>2.97</v>
+        <v>0.12</v>
       </c>
       <c r="L139" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="M139" s="1">
-        <v>464148.72</v>
+        <v>1118476.03</v>
       </c>
       <c r="N139" s="1">
-        <v>477691.3</v>
+        <v>1119966.59</v>
       </c>
       <c r="O139" s="1">
-        <v>0.26</v>
+        <v>0.62</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="B140" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C140" s="1">
-        <v>700000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>102.774</v>
+        <v>102.548</v>
       </c>
       <c r="E140" s="1">
-        <v>102.847</v>
+        <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>719929.0</v>
+        <v>451000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-511.0</v>
+        <v>11491.48</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.070979221562126</v>
+        <v>2.548</v>
       </c>
       <c r="K140">
-        <v>2.82</v>
+        <v>1.8</v>
       </c>
       <c r="L140" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="M140" s="1">
-        <v>719418.0</v>
+        <v>462491.48</v>
       </c>
       <c r="N140" s="1">
-        <v>739185.81</v>
+        <v>470612.09</v>
       </c>
       <c r="O140" s="1">
-        <v>0.41</v>
+        <v>0.26</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="B141" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="C141" s="1">
-        <v>1178000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>105.047</v>
+        <v>94.874</v>
       </c>
       <c r="E141" s="1">
-        <v>101.91549321</v>
+        <v>91.6578065</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1200564.51</v>
+        <v>1833156.13</v>
       </c>
       <c r="I141" s="1">
-        <v>36889.15</v>
+        <v>64323.87</v>
       </c>
       <c r="J141" s="1">
-        <v>3.0726503817775</v>
+        <v>3.5089138861293</v>
       </c>
       <c r="K141">
-        <v>1.48</v>
+        <v>0.22</v>
       </c>
       <c r="L141" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="M141" s="1">
-        <v>1237453.66</v>
+        <v>1897480.0</v>
       </c>
       <c r="N141" s="1">
-        <v>1254932.21</v>
+        <v>1901945.75</v>
       </c>
       <c r="O141" s="1">
-        <v>0.69</v>
+        <v>1.05</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="B142" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="C142" s="1">
-        <v>1500000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.874</v>
+        <v>101.802</v>
       </c>
       <c r="E142" s="1">
-        <v>99.423</v>
+        <v>100.45530726</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1491345.0</v>
+        <v>1438520.0</v>
       </c>
       <c r="I142" s="1">
-        <v>6765.0</v>
+        <v>19284.64</v>
       </c>
       <c r="J142" s="1">
-        <v>0.45361737223781</v>
+        <v>1.3405889386314</v>
       </c>
       <c r="K142">
-        <v>2.24</v>
+        <v>1.68</v>
       </c>
       <c r="L142" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="M142" s="1">
-        <v>1498110.0</v>
+        <v>1457804.64</v>
       </c>
       <c r="N142" s="1">
-        <v>1531767.53</v>
+        <v>1481928.94</v>
       </c>
       <c r="O142" s="1">
-        <v>0.85</v>
+        <v>0.81</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="B143" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="C143" s="1">
-        <v>1230000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.821</v>
+        <v>101.21</v>
       </c>
       <c r="E143" s="1">
-        <v>99.947</v>
+        <v>99.40027273</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1229348.1</v>
+        <v>1093403.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-1549.8</v>
+        <v>19907.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.12606681541217</v>
+        <v>1.8206461844352</v>
       </c>
       <c r="K143">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>0.06</v>
+      </c>
+      <c r="L143">
+        <v>673.2</v>
       </c>
       <c r="M143" s="1">
-        <v>1227798.3</v>
+        <v>1113310.0</v>
       </c>
       <c r="N143" s="1">
-        <v>1236644.19</v>
+        <v>1113983.2</v>
       </c>
       <c r="O143" s="1">
-        <v>0.68</v>
+        <v>0.61</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="B144" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="C144" s="1">
-        <v>2400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.132</v>
+        <v>100.253</v>
       </c>
       <c r="E144" s="1">
-        <v>99.779</v>
+        <v>99.794</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>2394696.0</v>
+        <v>498970.0</v>
       </c>
       <c r="I144" s="1">
-        <v>8472.0</v>
+        <v>2295.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.35378185790597</v>
+        <v>0.45994749183318</v>
       </c>
       <c r="K144">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>0.0</v>
+      </c>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>2403168.0</v>
+        <v>501265.0</v>
       </c>
       <c r="N144" s="1">
-        <v>2420921.42</v>
+        <v>501265.0</v>
       </c>
       <c r="O144" s="1">
-        <v>1.34</v>
+        <v>0.28</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="B145" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="C145" s="1">
-        <v>2500000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>101.943</v>
+        <v>106.653</v>
       </c>
       <c r="E145" s="1">
-        <v>102.33536</v>
+        <v>100.27343697</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>2558384.0</v>
+        <v>954603.12</v>
       </c>
       <c r="I145" s="1">
-        <v>-9809.0</v>
+        <v>60733.44</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.38340608759279</v>
+        <v>6.3621665095752</v>
       </c>
       <c r="K145">
-        <v>3.47</v>
+        <v>3.03</v>
       </c>
       <c r="L145" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="M145" s="1">
-        <v>2548575.0</v>
+        <v>1015336.56</v>
       </c>
       <c r="N145" s="1">
-        <v>2635259.93</v>
+        <v>1044172.69</v>
       </c>
       <c r="O145" s="1">
-        <v>1.46</v>
+        <v>0.57</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="B146" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="C146" s="1">
-        <v>1229000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>90.295</v>
+        <v>99.342</v>
       </c>
       <c r="E146" s="1">
-        <v>85.4301904</v>
+        <v>99.24563636</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>1049937.04</v>
+        <v>2183404.0</v>
       </c>
       <c r="I146" s="1">
-        <v>59788.51</v>
+        <v>2120.0</v>
       </c>
       <c r="J146" s="1">
-        <v>5.6944852617067</v>
+        <v>0.097096093989019</v>
       </c>
       <c r="K146">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>532.34</v>
+        <v>0.93</v>
+      </c>
+      <c r="L146" t="s">
+        <v>453</v>
       </c>
       <c r="M146" s="1">
-        <v>1109725.55</v>
+        <v>2185524.0</v>
       </c>
       <c r="N146" s="1">
-        <v>1110257.89</v>
+        <v>2205896.61</v>
       </c>
       <c r="O146" s="1">
-        <v>0.61</v>
+        <v>1.21</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="B147" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="C147" s="1">
-        <v>451000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>101.92</v>
+        <v>101.85</v>
       </c>
       <c r="E147" s="1">
         <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>451000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>8659.2</v>
+        <v>10119.5</v>
       </c>
       <c r="J147" s="1">
-        <v>1.92</v>
+        <v>1.85</v>
       </c>
       <c r="K147">
-        <v>1.53</v>
+        <v>2.32</v>
       </c>
       <c r="L147" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="M147" s="1">
-        <v>459659.2</v>
+        <v>557119.5</v>
       </c>
       <c r="N147" s="1">
-        <v>466568.45</v>
+        <v>569797.01</v>
       </c>
       <c r="O147" s="1">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="B148" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="C148" s="1">
-        <v>820000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>102.488</v>
+        <v>100.943</v>
       </c>
       <c r="E148" s="1">
-        <v>101.16853659</v>
+        <v>101.2</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>829582.0</v>
+        <v>910800.0</v>
       </c>
       <c r="I148" s="1">
-        <v>10819.6</v>
+        <v>-2313.0</v>
       </c>
       <c r="J148" s="1">
-        <v>1.3042230906649</v>
+        <v>-0.25395256916996</v>
       </c>
       <c r="K148">
-        <v>1.65</v>
+        <v>3.67</v>
       </c>
       <c r="L148" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="M148" s="1">
-        <v>840401.6</v>
+        <v>908487.0</v>
       </c>
       <c r="N148" s="1">
-        <v>853923.62</v>
+        <v>941513.3</v>
       </c>
       <c r="O148" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="B149" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="C149" s="1">
-        <v>2000000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>94.608</v>
+        <v>100.65</v>
       </c>
       <c r="E149" s="1">
-        <v>91.6578065</v>
+        <v>99.728</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>1833156.13</v>
+        <v>2146146.56</v>
       </c>
       <c r="I149" s="1">
-        <v>59003.87</v>
+        <v>19841.44</v>
       </c>
       <c r="J149" s="1">
-        <v>3.2187040173168</v>
+        <v>0.92451467992941</v>
       </c>
       <c r="K149">
-        <v>0.19</v>
+        <v>0.28</v>
       </c>
       <c r="L149" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="M149" s="1">
-        <v>1892160.0</v>
+        <v>2165988.0</v>
       </c>
       <c r="N149" s="1">
-        <v>1895886.03</v>
+        <v>2172119.73</v>
       </c>
       <c r="O149" s="1">
-        <v>1.05</v>
+        <v>1.19</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="B150" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="C150" s="1">
-        <v>311000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>101.921</v>
+        <v>103.181</v>
       </c>
       <c r="E150" s="1">
-        <v>99.833</v>
+        <v>102.5055</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>310480.63</v>
+        <v>512527.5</v>
       </c>
       <c r="I150" s="1">
-        <v>6493.68</v>
+        <v>3377.5</v>
       </c>
       <c r="J150" s="1">
-        <v>2.0914927929643</v>
+        <v>0.65898902985693</v>
       </c>
       <c r="K150">
-        <v>2.07</v>
+        <v>1.06</v>
       </c>
       <c r="L150" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="M150" s="1">
-        <v>316974.31</v>
+        <v>515905.0</v>
       </c>
       <c r="N150" s="1">
-        <v>323415.84</v>
+        <v>521218.36</v>
       </c>
       <c r="O150" s="1">
-        <v>0.18</v>
+        <v>0.29</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="B151" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="C151" s="1">
-        <v>1432000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.704</v>
+        <v>106.324</v>
       </c>
       <c r="E151" s="1">
-        <v>100.45530726</v>
+        <v>103.12185667</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1438520.0</v>
+        <v>1546827.85</v>
       </c>
       <c r="I151" s="1">
-        <v>17881.28</v>
+        <v>48032.15</v>
       </c>
       <c r="J151" s="1">
-        <v>1.2430331173706</v>
+        <v>3.1052033359756</v>
       </c>
       <c r="K151">
-        <v>1.42</v>
+        <v>4.7</v>
       </c>
       <c r="L151" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="M151" s="1">
-        <v>1456401.28</v>
+        <v>1594860.0</v>
       </c>
       <c r="N151" s="1">
-        <v>1476738.62</v>
+        <v>1665324.04</v>
       </c>
       <c r="O151" s="1">
-        <v>0.82</v>
+        <v>0.92</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="B152" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="C152" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.896</v>
+        <v>103.183</v>
       </c>
       <c r="E152" s="1">
-        <v>99.40027273</v>
+        <v>103.479</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1093403.0</v>
+        <v>413916.0</v>
       </c>
       <c r="I152" s="1">
-        <v>16453.0</v>
+        <v>-1184.0</v>
       </c>
       <c r="J152" s="1">
-        <v>1.5047516789327</v>
+        <v>-0.28604837696537</v>
       </c>
       <c r="K152">
-        <v>3.51</v>
+        <v>4.35</v>
       </c>
       <c r="L152" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="M152" s="1">
-        <v>1109856.0</v>
+        <v>412732.0</v>
       </c>
       <c r="N152" s="1">
-        <v>1148452.8</v>
+        <v>430140.22</v>
       </c>
       <c r="O152" s="1">
-        <v>0.63</v>
+        <v>0.24</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B153" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C153" s="1">
-        <v>952000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>106.833</v>
+        <v>102.624</v>
       </c>
       <c r="E153" s="1">
-        <v>100.27343697</v>
+        <v>102.47</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>954603.12</v>
+        <v>390410.7</v>
       </c>
       <c r="I153" s="1">
-        <v>62447.04</v>
+        <v>586.74</v>
       </c>
       <c r="J153" s="1">
-        <v>6.5416756651707</v>
+        <v>0.15028788913828</v>
       </c>
       <c r="K153">
-        <v>2.55</v>
+        <v>3.48</v>
       </c>
       <c r="L153" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="M153" s="1">
-        <v>1017050.16</v>
+        <v>390997.44</v>
       </c>
       <c r="N153" s="1">
-        <v>1041359.69</v>
+        <v>404275.03</v>
       </c>
       <c r="O153" s="1">
-        <v>0.58</v>
+        <v>0.22</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="B154" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="C154" s="1">
-        <v>962000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>101.413</v>
+        <v>99.784</v>
       </c>
       <c r="E154" s="1">
-        <v>100.0</v>
+        <v>99.422</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>962000.0</v>
+        <v>627352.82</v>
       </c>
       <c r="I154" s="1">
-        <v>13593.06</v>
+        <v>2284.22</v>
       </c>
       <c r="J154" s="1">
-        <v>1.413</v>
+        <v>0.36410452414958</v>
       </c>
       <c r="K154">
-        <v>2.4</v>
+        <v>3.24</v>
       </c>
       <c r="L154" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="M154" s="1">
-        <v>975593.06</v>
+        <v>629637.04</v>
       </c>
       <c r="N154" s="1">
-        <v>998658.05</v>
+        <v>650088.36</v>
       </c>
       <c r="O154" s="1">
-        <v>0.55</v>
+        <v>0.36</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="B155" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="C155" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.068</v>
+        <v>95.497</v>
       </c>
       <c r="E155" s="1">
-        <v>99.105</v>
+        <v>99.383</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>891945.0</v>
+        <v>198766.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-333.0</v>
+        <v>-7772.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.037334140557994</v>
+        <v>-3.9101254741757</v>
       </c>
       <c r="K155">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>0.06</v>
+      </c>
+      <c r="L155">
+        <v>126.03</v>
       </c>
       <c r="M155" s="1">
-        <v>891612.0</v>
+        <v>190994.0</v>
       </c>
       <c r="N155" s="1">
-        <v>897782.55</v>
+        <v>191120.03</v>
       </c>
       <c r="O155" s="1">
-        <v>0.5</v>
+        <v>0.11</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="B156" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C156" s="1">
-        <v>547000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>101.233</v>
+        <v>103.474</v>
       </c>
       <c r="E156" s="1">
         <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>547000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>6744.51</v>
+        <v>22164.12</v>
       </c>
       <c r="J156" s="1">
-        <v>1.233</v>
+        <v>3.474</v>
       </c>
       <c r="K156">
-        <v>2.05</v>
+        <v>3.31</v>
       </c>
       <c r="L156" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="M156" s="1">
-        <v>553744.51</v>
+        <v>660164.12</v>
       </c>
       <c r="N156" s="1">
-        <v>564933.79</v>
+        <v>681279.3</v>
       </c>
       <c r="O156" s="1">
-        <v>0.31</v>
+        <v>0.37</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B157" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="C157" s="1">
-        <v>561000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>101.876</v>
+        <v>90.607</v>
       </c>
       <c r="E157" s="1">
-        <v>99.893</v>
+        <v>88.621</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>560399.73</v>
+        <v>531726.0</v>
       </c>
       <c r="I157" s="1">
-        <v>11124.63</v>
+        <v>11916.0</v>
       </c>
       <c r="J157" s="1">
-        <v>1.9851240827686</v>
+        <v>2.2410038252784</v>
       </c>
       <c r="K157">
-        <v>1.94</v>
+        <v>1.15</v>
       </c>
       <c r="L157" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="M157" s="1">
-        <v>571524.36</v>
+        <v>543642.0</v>
       </c>
       <c r="N157" s="1">
-        <v>582388.93</v>
+        <v>550560.49</v>
       </c>
       <c r="O157" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B158" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="C158" s="1">
-        <v>2152000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.015</v>
+        <v>76.856</v>
       </c>
       <c r="E158" s="1">
-        <v>99.728</v>
+        <v>74.33222222</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>2146146.56</v>
+        <v>668990.0</v>
       </c>
       <c r="I158" s="1">
-        <v>6176.24</v>
+        <v>22714.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.28778276913204</v>
+        <v>3.3952674927876</v>
       </c>
       <c r="K158">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>958.08</v>
+        <v>0.22</v>
+      </c>
+      <c r="L158" t="s">
+        <v>487</v>
       </c>
       <c r="M158" s="1">
-        <v>2152322.8</v>
+        <v>691704.0</v>
       </c>
       <c r="N158" s="1">
-        <v>2153280.88</v>
+        <v>693664.27</v>
       </c>
       <c r="O158" s="1">
-        <v>1.19</v>
+        <v>0.38</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="B159" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="C159" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>102.777</v>
+        <v>100.159</v>
       </c>
       <c r="E159" s="1">
-        <v>102.5055</v>
+        <v>99.985</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>512527.5</v>
+        <v>899865.0</v>
       </c>
       <c r="I159" s="1">
-        <v>1357.5</v>
+        <v>1566.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.26486383657462</v>
+        <v>0.17402610391559</v>
       </c>
       <c r="K159">
-        <v>0.79</v>
+        <v>2.44</v>
       </c>
       <c r="L159" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="M159" s="1">
-        <v>513885.0</v>
+        <v>901431.0</v>
       </c>
       <c r="N159" s="1">
-        <v>517857.6</v>
+        <v>923400.86</v>
       </c>
       <c r="O159" s="1">
-        <v>0.29</v>
+        <v>0.51</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="B160" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="C160" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>96.685</v>
+        <v>103.216</v>
       </c>
       <c r="E160" s="1">
-        <v>94.75</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>473750.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>9675.0</v>
+        <v>22512.0</v>
       </c>
       <c r="J160" s="1">
-        <v>2.042216358839</v>
+        <v>3.216</v>
       </c>
       <c r="K160">
-        <v>0.54</v>
+        <v>1.91</v>
       </c>
       <c r="L160" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="M160" s="1">
-        <v>483425.0</v>
+        <v>722512.0</v>
       </c>
       <c r="N160" s="1">
-        <v>486109.93</v>
+        <v>735883.19</v>
       </c>
       <c r="O160" s="1">
-        <v>0.27</v>
+        <v>0.4</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="B161" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="C161" s="1">
-        <v>1500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>106.309</v>
+        <v>101.028</v>
       </c>
       <c r="E161" s="1">
-        <v>103.12185667</v>
+        <v>99.711</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>1546827.85</v>
+        <v>398844.0</v>
       </c>
       <c r="I161" s="1">
-        <v>47807.15</v>
+        <v>5268.0</v>
       </c>
       <c r="J161" s="1">
-        <v>3.0906574380594</v>
+        <v>1.320817161597</v>
       </c>
       <c r="K161">
-        <v>4.3</v>
+        <v>0.47</v>
       </c>
       <c r="L161" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="M161" s="1">
-        <v>1594635.0</v>
+        <v>404112.0</v>
       </c>
       <c r="N161" s="1">
-        <v>1659135.0</v>
+        <v>406002.41</v>
       </c>
       <c r="O161" s="1">
-        <v>0.92</v>
+        <v>0.22</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="B162" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="C162" s="1">
-        <v>381000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.627</v>
+        <v>103.34</v>
       </c>
       <c r="E162" s="1">
-        <v>102.47</v>
+        <v>102.18216842</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>390410.7</v>
+        <v>1941461.2</v>
       </c>
       <c r="I162" s="1">
-        <v>-3211.83</v>
+        <v>21998.8</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.8226798087245</v>
+        <v>1.1331053126377</v>
       </c>
       <c r="K162">
-        <v>3.19</v>
+        <v>2.64</v>
       </c>
       <c r="L162" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="M162" s="1">
-        <v>387198.87</v>
+        <v>1963460.0</v>
       </c>
       <c r="N162" s="1">
-        <v>399349.12</v>
+        <v>2013536.71</v>
       </c>
       <c r="O162" s="1">
-        <v>0.22</v>
+        <v>1.11</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="B163" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="C163" s="1">
-        <v>631000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.141</v>
+        <v>98.591</v>
       </c>
       <c r="E163" s="1">
-        <v>99.422</v>
+        <v>99.405</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>627352.82</v>
+        <v>596430.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-1773.11</v>
+        <v>-4884.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.28263362233711</v>
+        <v>-0.81887229012625</v>
       </c>
       <c r="K163">
-        <v>3.0</v>
+        <v>0.37</v>
       </c>
       <c r="L163" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="M163" s="1">
-        <v>625579.71</v>
+        <v>591546.0</v>
       </c>
       <c r="N163" s="1">
-        <v>644514.03</v>
+        <v>593765.18</v>
       </c>
       <c r="O163" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="B164" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="C164" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>94.955</v>
+        <v>101.021</v>
       </c>
       <c r="E164" s="1">
-        <v>99.383</v>
+        <v>100.66</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>198766.0</v>
+        <v>402640.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-8856.0</v>
+        <v>1444.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-4.4554903756176</v>
+        <v>0.35863302205444</v>
       </c>
       <c r="K164">
-        <v>0.99</v>
+        <v>2.19</v>
       </c>
       <c r="L164" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="M164" s="1">
-        <v>189910.0</v>
+        <v>404084.0</v>
       </c>
       <c r="N164" s="1">
-        <v>191888.08</v>
+        <v>412849.75</v>
       </c>
       <c r="O164" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="B165" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="C165" s="1">
-        <v>638000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>102.233</v>
+        <v>96.093</v>
       </c>
       <c r="E165" s="1">
-        <v>100.0</v>
+        <v>99.237</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>638000.0</v>
+        <v>148855.5</v>
       </c>
       <c r="I165" s="1">
-        <v>14246.54</v>
+        <v>-4716.0</v>
       </c>
       <c r="J165" s="1">
-        <v>2.233</v>
+        <v>-3.1681731612201</v>
       </c>
       <c r="K165">
-        <v>3.01</v>
-[...2 lines deleted...]
-        <v>503</v>
+        <v>0.49</v>
+      </c>
+      <c r="L165">
+        <v>735.62</v>
       </c>
       <c r="M165" s="1">
-        <v>652246.54</v>
+        <v>144139.5</v>
       </c>
       <c r="N165" s="1">
-        <v>671473.94</v>
+        <v>144875.12</v>
       </c>
       <c r="O165" s="1">
-        <v>0.37</v>
+        <v>0.08</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="B166" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="C166" s="1">
-        <v>600000.0</v>
+        <v>620000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>89.625</v>
+        <v>100.312</v>
       </c>
       <c r="E166" s="1">
-        <v>88.621</v>
+        <v>99.8956129</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>531726.0</v>
+        <v>619352.8</v>
       </c>
       <c r="I166" s="1">
-        <v>6024.0</v>
+        <v>2581.6</v>
       </c>
       <c r="J166" s="1">
-        <v>1.1329143205335</v>
+        <v>0.41682220537309</v>
       </c>
       <c r="K166">
-        <v>1.03</v>
+        <v>3.22</v>
       </c>
       <c r="L166" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="M166" s="1">
-        <v>537750.0</v>
+        <v>621934.4</v>
       </c>
       <c r="N166" s="1">
-        <v>543947.26</v>
+        <v>641884.81</v>
       </c>
       <c r="O166" s="1">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="B167" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="C167" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>75.606</v>
+        <v>101.582</v>
       </c>
       <c r="E167" s="1">
-        <v>74.33222222</v>
+        <v>100.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>668990.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>11464.0</v>
+        <v>11074.0</v>
       </c>
       <c r="J167" s="1">
-        <v>1.7136280063977</v>
+        <v>1.582</v>
       </c>
       <c r="K167">
-        <v>0.16</v>
+        <v>1.01</v>
       </c>
       <c r="L167" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="M167" s="1">
-        <v>680454.0</v>
+        <v>711074.0</v>
       </c>
       <c r="N167" s="1">
-        <v>681914.96</v>
+        <v>718167.05</v>
       </c>
       <c r="O167" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="B168" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="C168" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>102.274</v>
+        <v>102.363</v>
       </c>
       <c r="E168" s="1">
-        <v>100.0</v>
+        <v>99.001</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>700000.0</v>
+        <v>594006.0</v>
       </c>
       <c r="I168" s="1">
-        <v>15918.0</v>
+        <v>20172.0</v>
       </c>
       <c r="J168" s="1">
-        <v>2.274</v>
+        <v>3.3959252936839</v>
       </c>
       <c r="K168">
-        <v>1.63</v>
+        <v>2.49</v>
       </c>
       <c r="L168" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="M168" s="1">
-        <v>715918.0</v>
+        <v>614178.0</v>
       </c>
       <c r="N168" s="1">
-        <v>727294.59</v>
+        <v>629095.81</v>
       </c>
       <c r="O168" s="1">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B169" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="C169" s="1">
-        <v>400000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.672</v>
+        <v>99.943</v>
       </c>
       <c r="E169" s="1">
-        <v>99.711</v>
+        <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>398844.0</v>
+        <v>816000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>3844.0</v>
+        <v>-465.12</v>
       </c>
       <c r="J169" s="1">
-        <v>0.96378533963154</v>
+        <v>-0.057</v>
       </c>
       <c r="K169">
-        <v>0.2</v>
+        <v>0.06</v>
       </c>
       <c r="L169">
-        <v>780.82</v>
+        <v>512.54</v>
       </c>
       <c r="M169" s="1">
-        <v>402688.0</v>
+        <v>815534.88</v>
       </c>
       <c r="N169" s="1">
-        <v>403468.82</v>
+        <v>816047.42</v>
       </c>
       <c r="O169" s="1">
-        <v>0.22</v>
+        <v>0.45</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B170" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="C170" s="1">
-        <v>1900000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>103.54</v>
+        <v>99.919</v>
       </c>
       <c r="E170" s="1">
-        <v>102.18216842</v>
+        <v>99.3</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1941461.2</v>
+        <v>893700.0</v>
       </c>
       <c r="I170" s="1">
-        <v>25798.8</v>
+        <v>5571.0</v>
       </c>
       <c r="J170" s="1">
-        <v>1.3288341791224</v>
+        <v>0.6233635448137</v>
       </c>
       <c r="K170">
-        <v>2.29</v>
+        <v>2.69</v>
       </c>
       <c r="L170" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="M170" s="1">
-        <v>1967260.0</v>
+        <v>899271.0</v>
       </c>
       <c r="N170" s="1">
-        <v>2010836.37</v>
+        <v>923478.53</v>
       </c>
       <c r="O170" s="1">
-        <v>1.11</v>
+        <v>0.51</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="B171" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="C171" s="1">
-        <v>600000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.607</v>
+        <v>101.188</v>
       </c>
       <c r="E171" s="1">
-        <v>99.405</v>
+        <v>99.24314075</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>596430.0</v>
+        <v>1212751.18</v>
       </c>
       <c r="I171" s="1">
-        <v>-10788.0</v>
+        <v>23766.18</v>
       </c>
       <c r="J171" s="1">
-        <v>-1.8087621347015</v>
+        <v>1.9596913523514</v>
       </c>
       <c r="K171">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>887.67</v>
+        <v>1.66</v>
+      </c>
+      <c r="L171" t="s">
+        <v>524</v>
       </c>
       <c r="M171" s="1">
-        <v>585642.0</v>
+        <v>1236517.36</v>
       </c>
       <c r="N171" s="1">
-        <v>586529.67</v>
+        <v>1256856.13</v>
       </c>
       <c r="O171" s="1">
-        <v>0.32</v>
+        <v>0.69</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="B172" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="C172" s="1">
-        <v>150000.0</v>
+        <v>684000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>95.862</v>
+        <v>103.49</v>
       </c>
       <c r="E172" s="1">
-        <v>99.237</v>
+        <v>99.79670175</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>148855.5</v>
+        <v>682609.44</v>
       </c>
       <c r="I172" s="1">
-        <v>-5062.5</v>
+        <v>25262.16</v>
       </c>
       <c r="J172" s="1">
-        <v>-3.400949242722</v>
+        <v>3.7008219517152</v>
       </c>
       <c r="K172">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>680.14</v>
+        <v>3.12</v>
+      </c>
+      <c r="L172" t="s">
+        <v>527</v>
       </c>
       <c r="M172" s="1">
-        <v>143793.0</v>
+        <v>707871.6</v>
       </c>
       <c r="N172" s="1">
-        <v>144473.14</v>
+        <v>729234.89</v>
       </c>
       <c r="O172" s="1">
-        <v>0.08</v>
+        <v>0.4</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="B173" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="C173" s="1">
-        <v>620000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.831</v>
+        <v>100.891</v>
       </c>
       <c r="E173" s="1">
-        <v>99.8956129</v>
+        <v>100.23</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>619352.8</v>
+        <v>200460.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-400.6</v>
+        <v>1322.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.06468042123972</v>
+        <v>0.65948318866607</v>
       </c>
       <c r="K173">
-        <v>2.97</v>
+        <v>1.84</v>
       </c>
       <c r="L173" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="M173" s="1">
-        <v>618952.2</v>
+        <v>201782.0</v>
       </c>
       <c r="N173" s="1">
-        <v>637354.73</v>
+        <v>205460.08</v>
       </c>
       <c r="O173" s="1">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="B174" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="C174" s="1">
-        <v>700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>101.223</v>
+        <v>100.618</v>
       </c>
       <c r="E174" s="1">
-        <v>100.0</v>
+        <v>99.871</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>700000.0</v>
+        <v>1098581.0</v>
       </c>
       <c r="I174" s="1">
-        <v>8561.0</v>
+        <v>8217.0</v>
       </c>
       <c r="J174" s="1">
-        <v>1.223</v>
+        <v>0.74796487468835</v>
       </c>
       <c r="K174">
-        <v>0.73</v>
+        <v>1.09</v>
       </c>
       <c r="L174" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="M174" s="1">
-        <v>708561.0</v>
+        <v>1106798.0</v>
       </c>
       <c r="N174" s="1">
-        <v>713699.84</v>
+        <v>1118826.42</v>
       </c>
       <c r="O174" s="1">
-        <v>0.39</v>
+        <v>0.62</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="B175" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="C175" s="1">
-        <v>600000.0</v>
+        <v>809000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>101.044</v>
+        <v>102.278</v>
       </c>
       <c r="E175" s="1">
-        <v>99.001</v>
+        <v>99.646</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>594006.0</v>
+        <v>806136.14</v>
       </c>
       <c r="I175" s="1">
-        <v>12258.0</v>
+        <v>21292.88</v>
       </c>
       <c r="J175" s="1">
-        <v>2.0636155190352</v>
+        <v>2.6413503803464</v>
       </c>
       <c r="K175">
-        <v>2.21</v>
+        <v>3.36</v>
       </c>
       <c r="L175" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="M175" s="1">
-        <v>606264.0</v>
+        <v>827429.02</v>
       </c>
       <c r="N175" s="1">
-        <v>619517.42</v>
+        <v>854580.39</v>
       </c>
       <c r="O175" s="1">
-        <v>0.34</v>
+        <v>0.47</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="B176" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="C176" s="1">
-        <v>981000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>102.221</v>
+        <v>101.158</v>
       </c>
       <c r="E176" s="1">
-        <v>100.34365341</v>
+        <v>99.471</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>984371.24</v>
+        <v>795768.0</v>
       </c>
       <c r="I176" s="1">
-        <v>18416.77</v>
+        <v>13496.0</v>
       </c>
       <c r="J176" s="1">
-        <v>1.8709171145634</v>
+        <v>1.6959716902414</v>
       </c>
       <c r="K176">
-        <v>3.7</v>
+        <v>3.46</v>
       </c>
       <c r="L176" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="M176" s="1">
-        <v>1002788.01</v>
+        <v>809264.0</v>
       </c>
       <c r="N176" s="1">
-        <v>1039132.85</v>
+        <v>836968.11</v>
       </c>
       <c r="O176" s="1">
-        <v>0.57</v>
+        <v>0.46</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="B177" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="C177" s="1">
-        <v>900000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.575</v>
+        <v>101.856</v>
       </c>
       <c r="E177" s="1">
-        <v>99.3</v>
+        <v>98.46009582</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>893700.0</v>
+        <v>729589.31</v>
       </c>
       <c r="I177" s="1">
-        <v>2475.0</v>
+        <v>25163.65</v>
       </c>
       <c r="J177" s="1">
-        <v>0.27693856998993</v>
+        <v>3.4490157209129</v>
       </c>
       <c r="K177">
-        <v>2.49</v>
+        <v>2.56</v>
       </c>
       <c r="L177" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="M177" s="1">
-        <v>896175.0</v>
+        <v>754752.96</v>
       </c>
       <c r="N177" s="1">
-        <v>918551.71</v>
+        <v>773724.59</v>
       </c>
       <c r="O177" s="1">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="B178" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="C178" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.675</v>
+        <v>99.893</v>
       </c>
       <c r="E178" s="1">
-        <v>99.492</v>
+        <v>98.41</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>994920.0</v>
+        <v>885690.0</v>
       </c>
       <c r="I178" s="1">
-        <v>11830.0</v>
+        <v>13347.0</v>
       </c>
       <c r="J178" s="1">
-        <v>1.1890403248502</v>
+        <v>1.5069606747282</v>
       </c>
       <c r="K178">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>0.05</v>
+      </c>
+      <c r="L178">
+        <v>416.1</v>
       </c>
       <c r="M178" s="1">
-        <v>1006750.0</v>
+        <v>899037.0</v>
       </c>
       <c r="N178" s="1">
-        <v>1019407.53</v>
+        <v>899453.1</v>
       </c>
       <c r="O178" s="1">
-        <v>0.56</v>
+        <v>0.49</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="B179" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="C179" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.614</v>
+        <v>108.932</v>
       </c>
       <c r="E179" s="1">
-        <v>99.633</v>
+        <v>108.24</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>996330.0</v>
+        <v>865920.0</v>
       </c>
       <c r="I179" s="1">
-        <v>9810.0</v>
+        <v>5536.0</v>
       </c>
       <c r="J179" s="1">
-        <v>0.9846135316612</v>
+        <v>0.63932002956393</v>
       </c>
       <c r="K179">
-        <v>0.21</v>
+        <v>1.64</v>
       </c>
       <c r="L179" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="M179" s="1">
-        <v>1006140.0</v>
+        <v>871456.0</v>
       </c>
       <c r="N179" s="1">
-        <v>1008194.79</v>
+        <v>884606.68</v>
       </c>
       <c r="O179" s="1">
-        <v>0.56</v>
+        <v>0.49</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="B180" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="C180" s="1">
-        <v>100000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>101.527</v>
+        <v>100.767</v>
       </c>
       <c r="E180" s="1">
-        <v>99.66082</v>
+        <v>100.51323077</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>99660.82</v>
+        <v>1306672.0</v>
       </c>
       <c r="I180" s="1">
-        <v>1866.18</v>
+        <v>3299.0</v>
       </c>
       <c r="J180" s="1">
-        <v>1.8725312514988</v>
+        <v>0.252473459292</v>
       </c>
       <c r="K180">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>976.03</v>
+        <v>2.58</v>
+      </c>
+      <c r="L180" t="s">
+        <v>550</v>
       </c>
       <c r="M180" s="1">
-        <v>101527.0</v>
+        <v>1309971.0</v>
       </c>
       <c r="N180" s="1">
-        <v>102503.03</v>
+        <v>1343508.33</v>
       </c>
       <c r="O180" s="1">
-        <v>0.06</v>
+        <v>0.74</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="B181" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="C181" s="1">
-        <v>700000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>101.763</v>
+        <v>100.464</v>
       </c>
       <c r="E181" s="1">
-        <v>102.622</v>
+        <v>99.902</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>718354.0</v>
+        <v>1478549.6</v>
       </c>
       <c r="I181" s="1">
-        <v>-6013.0</v>
+        <v>8317.6</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.83705248387285</v>
+        <v>0.56255130027427</v>
       </c>
       <c r="K181">
-        <v>2.27</v>
+        <v>0.12</v>
       </c>
       <c r="L181" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="M181" s="1">
-        <v>712341.0</v>
+        <v>1486867.2</v>
       </c>
       <c r="N181" s="1">
-        <v>728249.22</v>
+        <v>1488631.04</v>
       </c>
       <c r="O181" s="1">
-        <v>0.4</v>
+        <v>0.82</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="B182" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="C182" s="1">
-        <v>1222000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.153</v>
+        <v>90.849</v>
       </c>
       <c r="E182" s="1">
-        <v>99.24314075</v>
+        <v>85.25</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1212751.18</v>
+        <v>426250.0</v>
       </c>
       <c r="I182" s="1">
-        <v>11118.48</v>
+        <v>27995.0</v>
       </c>
       <c r="J182" s="1">
-        <v>0.91679811847307</v>
+        <v>6.5677419354839</v>
       </c>
       <c r="K182">
-        <v>1.41</v>
+        <v>0.71</v>
       </c>
       <c r="L182" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="M182" s="1">
-        <v>1223869.66</v>
+        <v>454245.0</v>
       </c>
       <c r="N182" s="1">
-        <v>1241157.61</v>
+        <v>457789.52</v>
       </c>
       <c r="O182" s="1">
-        <v>0.69</v>
+        <v>0.25</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="B183" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="C183" s="1">
-        <v>208000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.955</v>
+        <v>103.058</v>
       </c>
       <c r="E183" s="1">
-        <v>99.499</v>
+        <v>99.18943934</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>206957.92</v>
+        <v>605055.58</v>
       </c>
       <c r="I183" s="1">
-        <v>3028.48</v>
+        <v>23598.22</v>
       </c>
       <c r="J183" s="1">
-        <v>1.4633312897617</v>
+        <v>3.9001739311288</v>
       </c>
       <c r="K183">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>406.03</v>
+        <v>1.04</v>
+      </c>
+      <c r="L183" t="s">
+        <v>559</v>
       </c>
       <c r="M183" s="1">
-        <v>209986.4</v>
+        <v>628653.8</v>
       </c>
       <c r="N183" s="1">
-        <v>210392.43</v>
+        <v>634983.59</v>
       </c>
       <c r="O183" s="1">
-        <v>0.12</v>
+        <v>0.35</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="B184" t="s">
-        <v>554</v>
+        <v>561</v>
       </c>
       <c r="C184" s="1">
-        <v>684000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>103.059</v>
+        <v>103.032</v>
       </c>
       <c r="E184" s="1">
-        <v>99.79670175</v>
+        <v>102.939</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>682609.44</v>
+        <v>823512.0</v>
       </c>
       <c r="I184" s="1">
-        <v>22314.12</v>
+        <v>744.0</v>
       </c>
       <c r="J184" s="1">
-        <v>3.2689439513172</v>
+        <v>0.090344767289366</v>
       </c>
       <c r="K184">
-        <v>2.85</v>
-[...2 lines deleted...]
-        <v>555</v>
+        <v>0.09</v>
+      </c>
+      <c r="L184">
+        <v>715.07</v>
       </c>
       <c r="M184" s="1">
-        <v>704923.56</v>
+        <v>824256.0</v>
       </c>
       <c r="N184" s="1">
-        <v>724389.45</v>
+        <v>824971.07</v>
       </c>
       <c r="O184" s="1">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="B185" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="C185" s="1">
-        <v>370000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.71</v>
+        <v>100.157</v>
       </c>
       <c r="E185" s="1">
-        <v>100.0</v>
+        <v>100.761</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>370000.0</v>
+        <v>1309893.0</v>
       </c>
       <c r="I185" s="1">
-        <v>2627.0</v>
+        <v>-7852.0</v>
       </c>
       <c r="J185" s="1">
-        <v>0.71</v>
+        <v>-0.59943827472931</v>
       </c>
       <c r="K185">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>558</v>
+        <v>0.01</v>
+      </c>
+      <c r="L185">
+        <v>120.21</v>
       </c>
       <c r="M185" s="1">
-        <v>372627.0</v>
+        <v>1302041.0</v>
       </c>
       <c r="N185" s="1">
-        <v>375173.49</v>
+        <v>1302161.21</v>
       </c>
       <c r="O185" s="1">
-        <v>0.21</v>
+        <v>0.72</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="B186" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="C186" s="1">
         <v>200000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.574</v>
+        <v>104.003</v>
       </c>
       <c r="E186" s="1">
-        <v>100.23</v>
+        <v>100.350185</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>200460.0</v>
+        <v>200700.37</v>
       </c>
       <c r="I186" s="1">
-        <v>688.0</v>
+        <v>7305.63</v>
       </c>
       <c r="J186" s="1">
-        <v>0.34321061558416</v>
+        <v>3.6400680277769</v>
       </c>
       <c r="K186">
-        <v>1.56</v>
+        <v>3.11</v>
       </c>
       <c r="L186" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="M186" s="1">
-        <v>201148.0</v>
+        <v>208006.0</v>
       </c>
       <c r="N186" s="1">
-        <v>204271.29</v>
+        <v>214232.03</v>
       </c>
       <c r="O186" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="B187" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="C187" s="1">
-        <v>1100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.521</v>
+        <v>103.487</v>
       </c>
       <c r="E187" s="1">
-        <v>99.871</v>
+        <v>99.96825</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1098581.0</v>
+        <v>299904.75</v>
       </c>
       <c r="I187" s="1">
-        <v>7150.0</v>
+        <v>10556.25</v>
       </c>
       <c r="J187" s="1">
-        <v>0.65083958306215</v>
+        <v>3.5198675579496</v>
       </c>
       <c r="K187">
-        <v>0.81</v>
+        <v>1.34</v>
       </c>
       <c r="L187" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="M187" s="1">
-        <v>1105731.0</v>
+        <v>310461.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1114606.34</v>
+        <v>314474.01</v>
       </c>
       <c r="O187" s="1">
-        <v>0.62</v>
+        <v>0.17</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="B188" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="C188" s="1">
-        <v>809000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>101.34</v>
+        <v>107.053</v>
       </c>
       <c r="E188" s="1">
-        <v>99.646</v>
+        <v>104.45</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>806136.14</v>
+        <v>208900.0</v>
       </c>
       <c r="I188" s="1">
-        <v>13704.46</v>
+        <v>5206.0</v>
       </c>
       <c r="J188" s="1">
-        <v>1.7000180639464</v>
+        <v>2.4921014839636</v>
       </c>
       <c r="K188">
-        <v>3.1</v>
+        <v>3.6</v>
       </c>
       <c r="L188" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="M188" s="1">
-        <v>819840.6</v>
+        <v>214106.0</v>
       </c>
       <c r="N188" s="1">
-        <v>844897.44</v>
+        <v>221301.89</v>
       </c>
       <c r="O188" s="1">
-        <v>0.47</v>
+        <v>0.12</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="B189" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="C189" s="1">
-        <v>800000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>101.373</v>
+        <v>100.132</v>
       </c>
       <c r="E189" s="1">
-        <v>99.471</v>
+        <v>99.589</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>795768.0</v>
+        <v>946095.5</v>
       </c>
       <c r="I189" s="1">
-        <v>15216.0</v>
+        <v>5158.5</v>
       </c>
       <c r="J189" s="1">
-        <v>1.9121150888199</v>
+        <v>0.54524094026449</v>
       </c>
       <c r="K189">
-        <v>3.17</v>
+        <v>1.84</v>
       </c>
       <c r="L189" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="M189" s="1">
-        <v>810984.0</v>
+        <v>951254.0</v>
       </c>
       <c r="N189" s="1">
-        <v>836320.99</v>
+        <v>968744.41</v>
       </c>
       <c r="O189" s="1">
-        <v>0.46</v>
+        <v>0.53</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="B190" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C190" s="1">
-        <v>741000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.844</v>
+        <v>104.321</v>
       </c>
       <c r="E190" s="1">
-        <v>98.46009582</v>
+        <v>103.012</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>729589.31</v>
+        <v>721084.0</v>
       </c>
       <c r="I190" s="1">
-        <v>17664.73</v>
+        <v>9163.0</v>
       </c>
       <c r="J190" s="1">
-        <v>2.4211881613233</v>
+        <v>1.2707257406904</v>
       </c>
       <c r="K190">
-        <v>2.3</v>
+        <v>4.24</v>
       </c>
       <c r="L190" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="M190" s="1">
-        <v>747254.04</v>
+        <v>730247.0</v>
       </c>
       <c r="N190" s="1">
-        <v>764307.19</v>
+        <v>759944.26</v>
       </c>
       <c r="O190" s="1">
         <v>0.42</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="B191" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="C191" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>98.114</v>
+        <v>99.762</v>
       </c>
       <c r="E191" s="1">
-        <v>98.41</v>
+        <v>99.908</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>885690.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-2664.0</v>
+        <v>-730.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.30078244080886</v>
+        <v>-0.14613444368819</v>
       </c>
       <c r="K191">
-        <v>3.17</v>
+        <v>0.33</v>
       </c>
       <c r="L191" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="M191" s="1">
-        <v>883026.0</v>
+        <v>498810.0</v>
       </c>
       <c r="N191" s="1">
-        <v>911570.18</v>
+        <v>500478.4</v>
       </c>
       <c r="O191" s="1">
-        <v>0.5</v>
+        <v>0.28</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="B192" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="C192" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>108.08</v>
+        <v>106.282</v>
       </c>
       <c r="E192" s="1">
-        <v>108.24</v>
+        <v>106.6</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>865920.0</v>
+        <v>746200.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-1280.0</v>
+        <v>-2226.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.14781966001478</v>
+        <v>-0.29831144465291</v>
       </c>
       <c r="K192">
-        <v>1.27</v>
+        <v>1.58</v>
       </c>
       <c r="L192" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="M192" s="1">
-        <v>864640.0</v>
+        <v>743974.0</v>
       </c>
       <c r="N192" s="1">
-        <v>874831.78</v>
+        <v>755058.93</v>
       </c>
       <c r="O192" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="B193" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="C193" s="1">
-        <v>1300000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.659</v>
+        <v>102.185</v>
       </c>
       <c r="E193" s="1">
-        <v>100.51323077</v>
+        <v>100.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>1306672.0</v>
+        <v>667000.0</v>
       </c>
       <c r="I193" s="1">
-        <v>1895.0</v>
+        <v>14573.95</v>
       </c>
       <c r="J193" s="1">
-        <v>0.14502491826564</v>
+        <v>2.185</v>
       </c>
       <c r="K193">
-        <v>2.33</v>
+        <v>0.43</v>
       </c>
       <c r="L193" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="M193" s="1">
-        <v>1308567.0</v>
+        <v>681573.95</v>
       </c>
       <c r="N193" s="1">
-        <v>1338858.78</v>
+        <v>684446.07</v>
       </c>
       <c r="O193" s="1">
-        <v>0.74</v>
+        <v>0.38</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="B194" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="C194" s="1">
-        <v>500000.0</v>
+        <v>727000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>90.154</v>
+        <v>102.804</v>
       </c>
       <c r="E194" s="1">
-        <v>85.25</v>
+        <v>99.79727373</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>426250.0</v>
+        <v>725526.18</v>
       </c>
       <c r="I194" s="1">
-        <v>24520.0</v>
+        <v>21858.9</v>
       </c>
       <c r="J194" s="1">
-        <v>5.7524926686217</v>
+        <v>3.0128340785718</v>
       </c>
       <c r="K194">
-        <v>0.65</v>
+        <v>3.62</v>
       </c>
       <c r="L194" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="M194" s="1">
-        <v>450770.0</v>
+        <v>747385.08</v>
       </c>
       <c r="N194" s="1">
-        <v>454037.12</v>
+        <v>773713.0</v>
       </c>
       <c r="O194" s="1">
-        <v>0.25</v>
+        <v>0.43</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="B195" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="C195" s="1">
-        <v>610000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>102.569</v>
+        <v>104.11</v>
       </c>
       <c r="E195" s="1">
-        <v>99.18943934</v>
+        <v>100.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>605055.58</v>
+        <v>248000.0</v>
       </c>
       <c r="I195" s="1">
-        <v>20615.32</v>
+        <v>10192.8</v>
       </c>
       <c r="J195" s="1">
-        <v>3.4071778992601</v>
+        <v>4.11</v>
       </c>
       <c r="K195">
-        <v>0.76</v>
+        <v>3.63</v>
       </c>
       <c r="L195" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="M195" s="1">
-        <v>625670.9</v>
+        <v>258192.8</v>
       </c>
       <c r="N195" s="1">
-        <v>630308.57</v>
+        <v>267200.7</v>
       </c>
       <c r="O195" s="1">
-        <v>0.35</v>
+        <v>0.15</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="B196" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="C196" s="1">
-        <v>1300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.015</v>
+        <v>104.251</v>
       </c>
       <c r="E196" s="1">
-        <v>100.761</v>
+        <v>99.660226</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>1309893.0</v>
+        <v>498301.13</v>
       </c>
       <c r="I196" s="1">
-        <v>-22698.0</v>
+        <v>22953.87</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.7328132908566</v>
+        <v>4.6064254359608</v>
       </c>
       <c r="K196">
-        <v>1.43</v>
+        <v>3.02</v>
       </c>
       <c r="L196" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="M196" s="1">
-        <v>1287195.0</v>
+        <v>521255.0</v>
       </c>
       <c r="N196" s="1">
-        <v>1305826.85</v>
+        <v>536342.33</v>
       </c>
       <c r="O196" s="1">
-        <v>0.72</v>
+        <v>0.29</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="B197" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="C197" s="1">
-        <v>200000.0</v>
+        <v>559000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>103.431</v>
+        <v>100.291</v>
       </c>
       <c r="E197" s="1">
-        <v>100.350185</v>
+        <v>100.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>200700.37</v>
+        <v>559000.0</v>
       </c>
       <c r="I197" s="1">
-        <v>6161.63</v>
+        <v>1626.69</v>
       </c>
       <c r="J197" s="1">
-        <v>3.0700640960453</v>
+        <v>0.291</v>
       </c>
       <c r="K197">
-        <v>2.84</v>
+        <v>1.77</v>
       </c>
       <c r="L197" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="M197" s="1">
-        <v>206862.0</v>
+        <v>560626.69</v>
       </c>
       <c r="N197" s="1">
-        <v>212533.23</v>
+        <v>570505.64</v>
       </c>
       <c r="O197" s="1">
-        <v>0.12</v>
+        <v>0.31</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="B198" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="C198" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>103.294</v>
+        <v>103.886</v>
       </c>
       <c r="E198" s="1">
-        <v>99.96825</v>
+        <v>103.47225</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>299904.75</v>
+        <v>827778.0</v>
       </c>
       <c r="I198" s="1">
-        <v>9977.25</v>
+        <v>3310.0</v>
       </c>
       <c r="J198" s="1">
-        <v>3.3268062609879</v>
+        <v>0.39986566446559</v>
       </c>
       <c r="K198">
-        <v>1.05</v>
+        <v>4.05</v>
       </c>
       <c r="L198" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="M198" s="1">
-        <v>309882.0</v>
+        <v>831088.0</v>
       </c>
       <c r="N198" s="1">
-        <v>313035.08</v>
+        <v>863504.44</v>
       </c>
       <c r="O198" s="1">
-        <v>0.17</v>
+        <v>0.47</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="B199" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="C199" s="1">
-        <v>200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>106.036</v>
+        <v>101.668</v>
       </c>
       <c r="E199" s="1">
-        <v>104.45</v>
+        <v>99.495</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>208900.0</v>
+        <v>795960.0</v>
       </c>
       <c r="I199" s="1">
-        <v>3172.0</v>
+        <v>17384.0</v>
       </c>
       <c r="J199" s="1">
-        <v>1.5184298707516</v>
+        <v>2.1840293482085</v>
       </c>
       <c r="K199">
-        <v>3.28</v>
+        <v>1.84</v>
       </c>
       <c r="L199" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="M199" s="1">
-        <v>212072.0</v>
+        <v>813344.0</v>
       </c>
       <c r="N199" s="1">
-        <v>218639.12</v>
+        <v>828037.15</v>
       </c>
       <c r="O199" s="1">
-        <v>0.12</v>
+        <v>0.46</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="B200" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="C200" s="1">
-        <v>950000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.261</v>
+        <v>105.892</v>
       </c>
       <c r="E200" s="1">
-        <v>99.589</v>
+        <v>105.92</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>946095.5</v>
+        <v>317760.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-3116.0</v>
+        <v>-84.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.32935364347468</v>
+        <v>-0.026435045317221</v>
       </c>
       <c r="K200">
-        <v>1.62</v>
+        <v>3.83</v>
       </c>
       <c r="L200" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="M200" s="1">
-        <v>942979.5</v>
+        <v>317676.0</v>
       </c>
       <c r="N200" s="1">
-        <v>958361.69</v>
+        <v>329158.19</v>
       </c>
       <c r="O200" s="1">
-        <v>0.53</v>
+        <v>0.18</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="B201" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="C201" s="1">
-        <v>700000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>104.384</v>
+        <v>102.409</v>
       </c>
       <c r="E201" s="1">
-        <v>103.012</v>
+        <v>101.11874539</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>721084.0</v>
+        <v>1096127.2</v>
       </c>
       <c r="I201" s="1">
-        <v>9604.0</v>
+        <v>13986.36</v>
       </c>
       <c r="J201" s="1">
-        <v>1.3318836640391</v>
+        <v>1.2759796490772</v>
       </c>
       <c r="K201">
-        <v>3.89</v>
+        <v>2.53</v>
       </c>
       <c r="L201" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="M201" s="1">
-        <v>730688.0</v>
+        <v>1110113.56</v>
       </c>
       <c r="N201" s="1">
-        <v>757925.67</v>
+        <v>1137510.55</v>
       </c>
       <c r="O201" s="1">
-        <v>0.42</v>
+        <v>0.63</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="B202" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="C202" s="1">
-        <v>700000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>106.077</v>
+        <v>100.78</v>
       </c>
       <c r="E202" s="1">
-        <v>106.6</v>
+        <v>100.19914286</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>746200.0</v>
+        <v>7013.94</v>
       </c>
       <c r="I202" s="1">
-        <v>-3661.0</v>
+        <v>40.66</v>
       </c>
       <c r="J202" s="1">
-        <v>-0.4906191369606</v>
+        <v>0.57970270632483</v>
       </c>
       <c r="K202">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>609</v>
+        <v>1.4</v>
+      </c>
+      <c r="L202">
+        <v>97.81</v>
       </c>
       <c r="M202" s="1">
-        <v>742539.0</v>
+        <v>7054.6</v>
       </c>
       <c r="N202" s="1">
-        <v>751423.25</v>
+        <v>7152.41</v>
       </c>
       <c r="O202" s="1">
-        <v>0.42</v>
+        <v>0.0</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="B203" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="C203" s="1">
-        <v>667000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>101.714</v>
+        <v>100.061</v>
       </c>
       <c r="E203" s="1">
         <v>100.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>667000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>11432.38</v>
+        <v>488.0</v>
       </c>
       <c r="J203" s="1">
-        <v>1.714</v>
+        <v>0.061</v>
       </c>
       <c r="K203">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>883.73</v>
+        <v>0.42</v>
+      </c>
+      <c r="L203" t="s">
+        <v>615</v>
       </c>
       <c r="M203" s="1">
-        <v>678432.38</v>
+        <v>800488.0</v>
       </c>
       <c r="N203" s="1">
-        <v>679316.11</v>
+        <v>803877.55</v>
       </c>
       <c r="O203" s="1">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="B204" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="C204" s="1">
-        <v>333000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>101.674</v>
+        <v>97.101</v>
       </c>
       <c r="E204" s="1">
-        <v>99.572</v>
+        <v>97.25</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>331574.76</v>
+        <v>875250.0</v>
       </c>
       <c r="I204" s="1">
-        <v>6999.66</v>
+        <v>-1341.0</v>
       </c>
       <c r="J204" s="1">
-        <v>2.1110352307878</v>
+        <v>-0.15321336760925</v>
       </c>
       <c r="K204">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>702.49</v>
+        <v>2.17</v>
+      </c>
+      <c r="L204" t="s">
+        <v>618</v>
       </c>
       <c r="M204" s="1">
-        <v>338574.42</v>
+        <v>873909.0</v>
       </c>
       <c r="N204" s="1">
-        <v>339276.91</v>
+        <v>893450.1</v>
       </c>
       <c r="O204" s="1">
-        <v>0.19</v>
+        <v>0.49</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>614</v>
+        <v>619</v>
       </c>
       <c r="B205" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
       <c r="C205" s="1">
-        <v>727000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>102.098</v>
+        <v>102.133</v>
       </c>
       <c r="E205" s="1">
-        <v>99.79727373</v>
+        <v>99.33133333</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>725526.18</v>
+        <v>893982.0</v>
       </c>
       <c r="I205" s="1">
-        <v>16726.28</v>
+        <v>25215.0</v>
       </c>
       <c r="J205" s="1">
-        <v>2.3053999236802</v>
+        <v>2.8205265877836</v>
       </c>
       <c r="K205">
-        <v>3.35</v>
+        <v>2.58</v>
       </c>
       <c r="L205" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="M205" s="1">
-        <v>742252.46</v>
+        <v>919197.0</v>
       </c>
       <c r="N205" s="1">
-        <v>766583.6</v>
+        <v>942436.73</v>
       </c>
       <c r="O205" s="1">
-        <v>0.42</v>
+        <v>0.52</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="B206" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
       <c r="C206" s="1">
-        <v>248000.0</v>
+        <v>1287000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>103.006</v>
+        <v>100.173</v>
       </c>
       <c r="E206" s="1">
         <v>100.0</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>248000.0</v>
+        <v>1287000.0</v>
       </c>
       <c r="I206" s="1">
-        <v>7454.88</v>
+        <v>2226.51</v>
       </c>
       <c r="J206" s="1">
-        <v>3.006</v>
+        <v>0.173</v>
       </c>
       <c r="K206">
-        <v>3.33</v>
+        <v>0.09</v>
       </c>
       <c r="L206" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="M206" s="1">
-        <v>255454.88</v>
+        <v>1289226.51</v>
       </c>
       <c r="N206" s="1">
-        <v>263702.74</v>
+        <v>1290424.29</v>
       </c>
       <c r="O206" s="1">
-        <v>0.15</v>
+        <v>0.71</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="B207" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="C207" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>104.028</v>
+        <v>84.852</v>
       </c>
       <c r="E207" s="1">
-        <v>99.660226</v>
+        <v>81.04033333</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>498301.13</v>
+        <v>729363.0</v>
       </c>
       <c r="I207" s="1">
-        <v>21838.87</v>
+        <v>34305.0</v>
       </c>
       <c r="J207" s="1">
-        <v>4.3826651567096</v>
+        <v>4.7034192850474</v>
       </c>
       <c r="K207">
-        <v>2.71</v>
+        <v>0.38</v>
       </c>
       <c r="L207" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="M207" s="1">
-        <v>520140.0</v>
+        <v>763668.0</v>
       </c>
       <c r="N207" s="1">
-        <v>533701.64</v>
+        <v>767052.25</v>
       </c>
       <c r="O207" s="1">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="B208" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="C208" s="1">
-        <v>559000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>100.0</v>
+        <v>102.998</v>
       </c>
       <c r="E208" s="1">
-        <v>100.0</v>
+        <v>99.774775</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>559000.0</v>
+        <v>598648.65</v>
       </c>
       <c r="I208" s="1">
-        <v>0.0</v>
+        <v>19339.35</v>
       </c>
       <c r="J208" s="1">
-        <v>0.0</v>
+        <v>3.2305008956422</v>
       </c>
       <c r="K208">
-        <v>1.53</v>
+        <v>3.43</v>
       </c>
       <c r="L208" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="M208" s="1">
-        <v>559000.0</v>
+        <v>617988.0</v>
       </c>
       <c r="N208" s="1">
-        <v>567571.45</v>
+        <v>638577.04</v>
       </c>
       <c r="O208" s="1">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="B209" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="C209" s="1">
         <v>800000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>103.418</v>
+        <v>100.582</v>
       </c>
       <c r="E209" s="1">
-        <v>103.47225</v>
+        <v>100.0</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>827778.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-434.0</v>
+        <v>4656.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-0.052429516126304</v>
+        <v>0.582</v>
       </c>
       <c r="K209">
-        <v>3.74</v>
+        <v>1.49</v>
       </c>
       <c r="L209" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="M209" s="1">
-        <v>827344.0</v>
+        <v>804656.0</v>
       </c>
       <c r="N209" s="1">
-        <v>857245.37</v>
+        <v>816611.48</v>
       </c>
       <c r="O209" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="B210" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="C210" s="1">
-        <v>800000.0</v>
+        <v>7700000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>100.181</v>
+        <v>11.07641117</v>
       </c>
       <c r="E210" s="1">
-        <v>99.495</v>
+        <v>0.110853726</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>795960.0</v>
+        <v>853573.69</v>
       </c>
       <c r="I210" s="1">
-        <v>5488.0</v>
+        <v>-76620.59</v>
       </c>
       <c r="J210" s="1">
-        <v>0.68948188351173</v>
+        <v>-8.9764470130282</v>
       </c>
       <c r="K210">
-        <v>1.55</v>
+        <v>0.0</v>
       </c>
       <c r="L210" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="M210" s="1">
-        <v>801448.0</v>
+        <v>776953.1</v>
       </c>
       <c r="N210" s="1">
-        <v>813848.0</v>
+        <v>852883.66</v>
       </c>
       <c r="O210" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="B211" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="C211" s="1">
-        <v>300000.0</v>
+        <v>-24000000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>106.183</v>
+        <v>11.07641113</v>
       </c>
       <c r="E211" s="1">
-        <v>105.92</v>
+        <v>0.0</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>317760.0</v>
+        <v>0.0</v>
       </c>
       <c r="I211" s="1">
-        <v>789.0</v>
+        <v>-2421672.07</v>
       </c>
       <c r="J211" s="1">
-        <v>0.24830060422961</v>
+        <v>0</v>
       </c>
       <c r="K211">
-        <v>3.42</v>
+        <v>0.0</v>
       </c>
       <c r="L211" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="M211" s="1">
-        <v>318549.0</v>
+        <v>-2421672.07</v>
       </c>
       <c r="N211" s="1">
-        <v>328810.64</v>
+        <v>-2658338.67</v>
       </c>
       <c r="O211" s="1">
-        <v>0.18</v>
+        <v>-1.46</v>
       </c>
       <c r="P211">
-        <v>1</v>
-[...548 lines deleted...]
-      <c r="P222">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>