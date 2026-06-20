--- v1 (2026-05-29)
+++ v2 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="640">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="637">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -124,1860 +124,1851 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>OAT100626</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>13 784.25</t>
+    <t>15 042.81</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 496.92</t>
+    <t>2 165.75</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>9 193.10</t>
+    <t>10 788.60</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>30 917.81</t>
+    <t>33 046.58</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>14 872.60</t>
+    <t>18 928.77</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>11 686.64</t>
+    <t>14 383.56</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>7 758.90</t>
+    <t>9 139.73</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>27 628.77</t>
+    <t>29 958.90</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>7 052.62</t>
+    <t>7 722.78</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2055</t>
   </si>
   <si>
-    <t>24 145.92</t>
+    <t>26 440.32</t>
   </si>
   <si>
     <t>DE000A3E5TR0</t>
   </si>
   <si>
     <t>ALLIANZ SE PERP</t>
   </si>
   <si>
-    <t>17 494.79</t>
+    <t>18 691.51</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>16 164.38</t>
+    <t>17 315.07</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>14 070.21</t>
+    <t>15 256.85</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>14 843.84</t>
+    <t>15 879.45</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>13 463.01</t>
+    <t>5 293.15</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>1 716.16</t>
+  </si>
+  <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
+    <t>2 636.99</t>
+  </si>
+  <si>
+    <t>FR001400ZZD7</t>
+  </si>
+  <si>
+    <t>ARKEMA SA PERP</t>
+  </si>
+  <si>
+    <t>21 028.77</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+  </si>
+  <si>
+    <t>51 349.32</t>
+  </si>
+  <si>
+    <t>XS2919279633</t>
+  </si>
+  <si>
+    <t>ASB BANK LTD 3.185 16/04/2029</t>
+  </si>
+  <si>
+    <t>32 827.32</t>
+  </si>
+  <si>
+    <t>XS2790191303</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV PERP</t>
+  </si>
+  <si>
+    <t>11 053.77</t>
+  </si>
+  <si>
+    <t>XS1311440082</t>
+  </si>
+  <si>
+    <t>ASSICURAZIONI GENERALI SPA PERP</t>
+  </si>
+  <si>
+    <t>28 991.78</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>28 629.06</t>
+  </si>
+  <si>
+    <t>XS2314312179</t>
+  </si>
+  <si>
+    <t>AXA SA 07/10/2041</t>
+  </si>
+  <si>
+    <t>4 512.41</t>
+  </si>
+  <si>
+    <t>XS2431029441</t>
+  </si>
+  <si>
+    <t>AXA SA 10/07/2042</t>
+  </si>
+  <si>
+    <t>3 709.78</t>
+  </si>
+  <si>
+    <t>XS2573807778</t>
+  </si>
+  <si>
+    <t>AXA SA 3.625 10/01/2033</t>
+  </si>
+  <si>
+    <t>4 350.00</t>
+  </si>
+  <si>
+    <t>XS2737652474</t>
+  </si>
+  <si>
+    <t>AXA SA PERP</t>
+  </si>
+  <si>
+    <t>3 386.32</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>5 289.04</t>
+  </si>
+  <si>
+    <t>IT0005675126</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 23/10/2031</t>
+  </si>
+  <si>
+    <t>14 054.79</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>1 674.00</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>24 509.59</t>
+  </si>
+  <si>
+    <t>XS2743029840</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
+  </si>
+  <si>
+    <t>3 801.37</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>5 033.71</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>12 849.62</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>11 102.53</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>7 728.77</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>12 139.57</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+  </si>
+  <si>
+    <t>11 262.33</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>4 438.36</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>38 835.62</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>10 494.40</t>
+  </si>
+  <si>
+    <t>XS3075490188</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 3.25 20/05/2031</t>
+  </si>
+  <si>
+    <t>25 285.53</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>15 343.15</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>16 695.05</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>16 787.67</t>
+  </si>
+  <si>
+    <t>FR001400G6Y4</t>
+  </si>
+  <si>
+    <t>BPCE SA 02/03/2030</t>
+  </si>
+  <si>
+    <t>1 951.37</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>5 658.90</t>
+  </si>
+  <si>
+    <t>FR0014015DL3</t>
+  </si>
+  <si>
+    <t>BPCE SA 16/01/2037</t>
+  </si>
+  <si>
+    <t>1 468.49</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>10 356.16</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>10 815.44</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>17 697.95</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>9 660.96</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>13 808.22</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>4 056.16</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>58 886.99</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>23 466.78</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>8 240.13</t>
+  </si>
+  <si>
+    <t>XS2909746401</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.55 26/09/2036</t>
+  </si>
+  <si>
+    <t>8 704.79</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>38 509.59</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
+  </si>
+  <si>
+    <t>29 126.71</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>26 712.33</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>68 938.36</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>14 800.00</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>24 748.44</t>
+  </si>
+  <si>
+    <t>FR0013236544</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 3.5 09/02/2029</t>
+  </si>
+  <si>
+    <t>2 886.30</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>5 178.08</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>5 227.40</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>11 780.14</t>
+  </si>
+  <si>
+    <t>FR001400YP56</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.438 07/04/2033</t>
+  </si>
+  <si>
+    <t>26 449.05</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>52 054.79</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>1 442.47</t>
+  </si>
+  <si>
+    <t>XS3032045471</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG 3 24/03/2030</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>3 020.55</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>3 912.33</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>10 547.95</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>18 422.95</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>3 514.27</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>9 747.29</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>11 668.41</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>25 392.10</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>25 345.21</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>8 153.94</t>
+  </si>
+  <si>
+    <t>FR001400D6O8</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
+  </si>
+  <si>
+    <t>23 333.56</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA 3.875 11/06/2031</t>
+  </si>
+  <si>
+    <t>18 217.81</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>38 657.49</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>17 993.84</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>10 281.78</t>
+  </si>
+  <si>
+    <t>XS1713463559</t>
+  </si>
+  <si>
+    <t>ENEL SPA PERP</t>
+  </si>
+  <si>
+    <t>6 657.53</t>
+  </si>
+  <si>
+    <t>FR0013504677</t>
+  </si>
+  <si>
+    <t>ENGIE SA 1.75 27/03/2028</t>
+  </si>
+  <si>
+    <t>13 884.93</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>4 904.79</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>5 732.88</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>1 873.97</t>
+  </si>
+  <si>
+    <t>XS2113167568</t>
+  </si>
+  <si>
+    <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>13 693.15</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>5 645.52</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>7 583.22</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>7 719.18</t>
+  </si>
+  <si>
+    <t>XS2715302001</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
+  </si>
+  <si>
+    <t>5 361.82</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>3 202.74</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>46 500.00</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
+  </si>
+  <si>
+    <t>2 157.53</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>12 852.74</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>6 235.00</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>40 345.89</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>11 898.74</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>8 087.67</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>12 489.53</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>38 983.56</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>22 006.85</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>24 102.16</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>16 821.10</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>28 910.96</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>4 188.78</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>4 843.36</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>44 376.71</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>23 186.30</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
     <t>1 917.81</t>
   </si>
   <si>
-    <t>FR001400SJS4</t>
-[...287 lines deleted...]
-    <t>BPCE SA 20/01/2034</t>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 02/08/2032</t>
+  </si>
+  <si>
+    <t>2 404.11</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>15 941.26</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>23 334.93</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>24 033.01</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>2 095.89</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>14 911.64</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
     <t>6 904.11</t>
   </si>
   <si>
-    <t>XS3227880021</t>
-[...712 lines deleted...]
-  <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>2 056.60</t>
+    <t>4 935.84</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>93 998.97</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
-    <t>1 490.56</t>
+    <t>2 235.84</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>8 120.61</t>
+    <t>9 062.78</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>4 465.75</t>
+    <t>5 041.10</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>24 124.30</t>
+    <t>27 069.70</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
+    <t>3 029.40</t>
+  </si>
+  <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>28 836.13</t>
+    <t>1 979.02</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>20 372.61</t>
+    <t>24 486.30</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>12 677.51</t>
+    <t>13 835.02</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>33 026.30</t>
+    <t>1 642.19</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>6 131.73</t>
+    <t>10 155.67</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>5 313.36</t>
+    <t>6 356.16</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>70 464.04</t>
+    <t>75 102.74</t>
   </si>
   <si>
     <t>FR001400OXS4</t>
   </si>
   <si>
-    <t>17 408.22</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>13 277.59</t>
+    <t>14 154.41</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>20 451.32</t>
+    <t>1 123.70</t>
   </si>
   <si>
     <t>XS2439004412</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 1 08/02/2029</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>21 115.18</t>
+    <t>22 583.45</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>6 918.49</t>
+    <t>7 479.45</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 960.27</t>
+    <t>2 348.63</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>21 969.86</t>
+    <t>23 717.47</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>13 371.19</t>
+    <t>14 922.54</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>1 890.41</t>
+    <t>2 753.42</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>50 076.71</t>
+    <t>55 132.53</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>2 219.18</t>
+    <t>3 254.79</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>8 765.75</t>
+    <t>9 542.47</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>19 950.41</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>7 093.05</t>
+    <t>8 612.99</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>14 917.81</t>
+    <t>16 212.33</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
+    <t>2 306.42</t>
+  </si>
+  <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>24 207.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>20 338.77</t>
+    <t>22 711.62</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>21 363.29</t>
+    <t>22 839.04</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>3 678.08</t>
+    <t>4 109.59</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>12 028.42</t>
+    <t>14 480.82</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>27 151.37</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>27 704.11</t>
+    <t>29 545.21</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>18 971.63</t>
+    <t>20 463.78</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
+    <t>2 163.70</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>1 257.53</t>
+  </si>
+  <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>13 150.68</t>
+    <t>15 452.05</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>33 537.33</t>
+    <t>36 061.64</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>7 645.89</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>2 383.56</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>2 644.52</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>XS2549543143</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
+  </si>
+  <si>
+    <t>4 681.85</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>7 684.93</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>19 130.14</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>31 610.27</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>2 798.61</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>12 796.58</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 763.84</t>
-[...89 lines deleted...]
-    <t>11 084.93</t>
+    <t>4 850.55</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 872.12</t>
+    <t>4 418.65</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 3.713 12/03/2032</t>
   </si>
   <si>
-    <t>26 327.92</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>9 007.90</t>
+    <t>9 599.05</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>15 087.33</t>
+    <t>16 273.97</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>9 878.95</t>
+    <t>10 895.91</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>32 416.44</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>14 693.15</t>
+    <t>16 476.71</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>11 482.19</t>
+    <t>12 431.51</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>27 396.99</t>
+    <t>29 735.75</t>
   </si>
   <si>
     <t>XS2545248242</t>
   </si>
   <si>
     <t>VATTENFALL AB 3.75 18/10/2026</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 389.55</t>
+    <t>4 758.40</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>19 541.10</t>
+    <t>20 835.62</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>23 239.73</t>
-[...8 lines deleted...]
-    <t>1 197.78</t>
+    <t>24 922.60</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 384.25</t>
+    <t>3 772.60</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>20 589.04</t>
+    <t>21 883.56</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>11 955.48</t>
-[...2 lines deleted...]
-    <t>CDS-00107800</t>
+    <t>13 406.73</t>
+  </si>
+  <si>
+    <t>CDS-00108245</t>
   </si>
   <si>
     <t>724500D4BFEWKWVC1G62</t>
   </si>
   <si>
-    <t>75 930.56</t>
-[...8 lines deleted...]
-    <t>-236 666.60</t>
+    <t>2 722.22</t>
+  </si>
+  <si>
+    <t>CDS-00108247</t>
+  </si>
+  <si>
+    <t>-2 722.22</t>
+  </si>
+  <si>
+    <t>CDS-00108115</t>
+  </si>
+  <si>
+    <t>PAR20260313050136026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2341,212 +2332,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>311.7083</v>
+        <v>311.7014</v>
       </c>
       <c r="D2">
-        <v>6512.74</v>
+        <v>6359.93</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2030076.64</v>
+        <v>1982399.36</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2030076.64</v>
+        <v>1982399.36</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3850.0</v>
+        <v>3657.0</v>
       </c>
       <c r="D3">
-        <v>11608.62</v>
+        <v>11336.23</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>44693192.99</v>
+        <v>41456626.2</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>44693192.99</v>
+        <v>41456626.2</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1104796.4635</v>
+        <v>1104422.1998</v>
       </c>
       <c r="D4">
-        <v>114.19</v>
+        <v>111.53</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>126158614.86</v>
+        <v>123180109.59</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>126158614.86</v>
+        <v>123180109.59</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>84412.558</v>
+        <v>89652.7174</v>
       </c>
       <c r="D5">
-        <v>104.07</v>
+        <v>101.6</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>8785058.93</v>
+        <v>9109415.06</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>8785058.93</v>
+        <v>9109415.06</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>101.04</v>
+        <v>98.65</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>192090.58</v>
+        <v>187541.29</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>192090.58</v>
+        <v>187541.29</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P211"/>
+  <dimension ref="A1:P213"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O211" sqref="O211"/>
+      <selection activeCell="O213" sqref="O213"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2565,10539 +2556,10639 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>1429.0</v>
+        <v>850.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4778.97</v>
+        <v>4784.78</v>
       </c>
       <c r="E2" s="1">
-        <v>4776.8076976907</v>
+        <v>4782.1113176471</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>6826058.2</v>
+        <v>4064794.62</v>
       </c>
       <c r="I2" s="1">
-        <v>3089.93</v>
+        <v>2268.38</v>
       </c>
       <c r="J2" s="1">
-        <v>0.045266681142566</v>
+        <v>0.055805525544609</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>6829148.13</v>
+        <v>4067063.0</v>
       </c>
       <c r="N2" s="1">
-        <v>6829148.13</v>
+        <v>4067063.0</v>
       </c>
       <c r="O2" s="1">
-        <v>3.76</v>
+        <v>2.31</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>11.0</v>
+        <v>90.0</v>
       </c>
       <c r="D3" s="1">
-        <v>118.1</v>
+        <v>115.32</v>
       </c>
       <c r="E3" s="1">
-        <v>118.0</v>
+        <v>116.478</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>1100.0</v>
+        <v>-104220.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1100.0</v>
+        <v>-104220.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1100.0</v>
+        <v>-104220.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>-0.06</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>-19.0</v>
+        <v>153.0</v>
       </c>
       <c r="D4" s="1">
-        <v>129.2</v>
+        <v>105.68</v>
       </c>
       <c r="E4" s="1">
-        <v>129.04</v>
+        <v>105.725</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-3040.0</v>
+        <v>-6885.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-3040.0</v>
+        <v>-6885.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-3040.0</v>
+        <v>-6885.0</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>-61.0</v>
+        <v>-19.0</v>
       </c>
       <c r="D5" s="1">
-        <v>123.44</v>
+        <v>125.26</v>
       </c>
       <c r="E5" s="1">
-        <v>123.27</v>
+        <v>129.04</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-10370.0</v>
+        <v>71820.0</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>-10370.0</v>
+        <v>71820.0</v>
       </c>
       <c r="N5" s="1">
-        <v>-10370.0</v>
+        <v>71820.0</v>
       </c>
       <c r="O5" s="1">
-        <v>-0.01</v>
+        <v>0.04</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>500000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.557</v>
+        <v>100.495</v>
       </c>
       <c r="E6" s="1">
         <v>99.634</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>498170.0</v>
       </c>
       <c r="I6" s="1">
-        <v>19615.0</v>
+        <v>4305.0</v>
       </c>
       <c r="J6" s="1">
-        <v>3.9374109239818</v>
+        <v>0.86416283597969</v>
       </c>
       <c r="K6">
-        <v>2.76</v>
+        <v>3.01</v>
       </c>
       <c r="L6" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="1">
-        <v>517785.0</v>
+        <v>502475.0</v>
       </c>
       <c r="N6" s="1">
-        <v>531569.25</v>
+        <v>517517.81</v>
       </c>
       <c r="O6" s="1">
         <v>0.29</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>300000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.233</v>
+        <v>100.33</v>
       </c>
       <c r="E7" s="1">
         <v>99.179</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>297537.0</v>
       </c>
       <c r="I7" s="1">
-        <v>12162.0</v>
+        <v>3453.0</v>
       </c>
       <c r="J7" s="1">
-        <v>4.087558858226</v>
+        <v>1.1605279343409</v>
       </c>
       <c r="K7">
-        <v>0.5</v>
+        <v>0.72</v>
       </c>
       <c r="L7" t="s">
         <v>45</v>
       </c>
       <c r="M7" s="1">
-        <v>309699.0</v>
+        <v>300990.0</v>
       </c>
       <c r="N7" s="1">
-        <v>311195.92</v>
+        <v>303155.75</v>
       </c>
       <c r="O7" s="1">
         <v>0.17</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>493000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>110.16</v>
+        <v>105.84</v>
       </c>
       <c r="E8" s="1">
         <v>100.24670385</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>494216.25</v>
       </c>
       <c r="I8" s="1">
-        <v>48872.55</v>
+        <v>27574.95</v>
       </c>
       <c r="J8" s="1">
-        <v>9.8888998490033</v>
+        <v>5.5795312274738</v>
       </c>
       <c r="K8">
-        <v>1.86</v>
+        <v>2.19</v>
       </c>
       <c r="L8" t="s">
         <v>48</v>
       </c>
       <c r="M8" s="1">
-        <v>543088.8</v>
+        <v>521791.2</v>
       </c>
       <c r="N8" s="1">
-        <v>552281.9</v>
+        <v>532579.8</v>
       </c>
       <c r="O8" s="1">
         <v>0.3</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>800000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>104.759</v>
+        <v>100.459</v>
       </c>
       <c r="E9" s="1">
         <v>99.9080525</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>799264.42</v>
       </c>
       <c r="I9" s="1">
-        <v>38807.58</v>
+        <v>4407.58</v>
       </c>
       <c r="J9" s="1">
-        <v>4.8554119298842</v>
+        <v>0.55145454867114</v>
       </c>
       <c r="K9">
-        <v>3.86</v>
+        <v>4.13</v>
       </c>
       <c r="L9" t="s">
         <v>51</v>
       </c>
       <c r="M9" s="1">
-        <v>838072.0</v>
+        <v>803672.0</v>
       </c>
       <c r="N9" s="1">
-        <v>868989.81</v>
+        <v>836718.58</v>
       </c>
       <c r="O9" s="1">
         <v>0.48</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>101.665</v>
+        <v>98.056</v>
       </c>
       <c r="E10" s="1">
         <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>19980.0</v>
+        <v>-23328.0</v>
       </c>
       <c r="J10" s="1">
-        <v>1.665</v>
+        <v>-1.944</v>
       </c>
       <c r="K10">
-        <v>1.24</v>
+        <v>1.58</v>
       </c>
       <c r="L10" t="s">
         <v>54</v>
       </c>
       <c r="M10" s="1">
-        <v>1219980.0</v>
+        <v>1176672.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1234852.6</v>
+        <v>1195600.77</v>
       </c>
       <c r="O10" s="1">
         <v>0.68</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.221</v>
+        <v>96.906</v>
       </c>
       <c r="E11" s="1">
         <v>99.33</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1241625.0</v>
       </c>
       <c r="I11" s="1">
-        <v>11137.5</v>
+        <v>-30300.0</v>
       </c>
       <c r="J11" s="1">
-        <v>0.89700996677741</v>
+        <v>-2.4403503473271</v>
       </c>
       <c r="K11">
-        <v>0.93</v>
+        <v>1.15</v>
       </c>
       <c r="L11" t="s">
         <v>57</v>
       </c>
       <c r="M11" s="1">
-        <v>1252762.5</v>
+        <v>1211325.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1264449.14</v>
+        <v>1225708.56</v>
       </c>
       <c r="O11" s="1">
         <v>0.7</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="1">
         <v>800000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.079</v>
+        <v>95.948</v>
       </c>
       <c r="E12" s="1">
         <v>99.253</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>794024.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-1392.0</v>
+        <v>-26440.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.17530956243136</v>
+        <v>-3.329874159975</v>
       </c>
       <c r="K12">
-        <v>0.97</v>
+        <v>1.14</v>
       </c>
       <c r="L12" t="s">
         <v>60</v>
       </c>
       <c r="M12" s="1">
-        <v>792632.0</v>
+        <v>767584.0</v>
       </c>
       <c r="N12" s="1">
-        <v>800390.9</v>
+        <v>776723.73</v>
       </c>
       <c r="O12" s="1">
         <v>0.44</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>900000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>103.692</v>
+        <v>99.708</v>
       </c>
       <c r="E13" s="1">
-        <v>100.85737</v>
+        <v>99.955</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>907716.33</v>
+        <v>866609.85</v>
       </c>
       <c r="I13" s="1">
-        <v>25511.67</v>
+        <v>-2141.49</v>
       </c>
       <c r="J13" s="1">
-        <v>2.8105333303853</v>
+        <v>-0.24711120004002</v>
       </c>
       <c r="K13">
-        <v>3.07</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>0.0</v>
+      </c>
+      <c r="L13">
+        <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>933228.0</v>
+        <v>864468.36</v>
       </c>
       <c r="N13" s="1">
-        <v>960856.77</v>
+        <v>864468.36</v>
       </c>
       <c r="O13" s="1">
-        <v>0.53</v>
+        <v>0.49</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
         <v>64</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.642</v>
+      </c>
+      <c r="E14" s="1">
+        <v>100.85737</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>907716.33</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-1938.33</v>
+      </c>
+      <c r="J14" s="1">
+        <v>-0.21353917913981</v>
+      </c>
+      <c r="K14">
+        <v>3.33</v>
+      </c>
+      <c r="L14" t="s">
         <v>65</v>
       </c>
-      <c r="C14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>225926.0</v>
+        <v>905778.0</v>
       </c>
       <c r="N14" s="1">
-        <v>232978.62</v>
+        <v>935736.9</v>
       </c>
       <c r="O14" s="1">
-        <v>0.13</v>
+        <v>0.53</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
         <v>67</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>108.989</v>
+      </c>
+      <c r="E15" s="1">
+        <v>100.412855</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>200825.71</v>
+      </c>
+      <c r="I15" s="1">
+        <v>17152.29</v>
+      </c>
+      <c r="J15" s="1">
+        <v>8.5408835352804</v>
+      </c>
+      <c r="K15">
+        <v>3.86</v>
+      </c>
+      <c r="L15" t="s">
         <v>68</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>938862.0</v>
+        <v>217978.0</v>
       </c>
       <c r="N15" s="1">
-        <v>963007.92</v>
+        <v>225700.78</v>
       </c>
       <c r="O15" s="1">
-        <v>0.53</v>
+        <v>0.13</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
         <v>70</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.072</v>
+      </c>
+      <c r="E16" s="1">
+        <v>100.021</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>900189.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>459.0</v>
+      </c>
+      <c r="J16" s="1">
+        <v>0.050989292248628</v>
+      </c>
+      <c r="K16">
+        <v>2.94</v>
+      </c>
+      <c r="L16" t="s">
         <v>71</v>
       </c>
-      <c r="C16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>714920.0</v>
+        <v>900648.0</v>
       </c>
       <c r="N16" s="1">
-        <v>732414.79</v>
+        <v>927088.32</v>
       </c>
       <c r="O16" s="1">
-        <v>0.4</v>
+        <v>0.53</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
         <v>73</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>86.074</v>
+      </c>
+      <c r="E17" s="1">
+        <v>77.49666625</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>619973.33</v>
+      </c>
+      <c r="I17" s="1">
+        <v>68618.67</v>
+      </c>
+      <c r="J17" s="1">
+        <v>11.068003522022</v>
+      </c>
+      <c r="K17">
+        <v>2.34</v>
+      </c>
+      <c r="L17" t="s">
         <v>74</v>
       </c>
-      <c r="C17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>424164.0</v>
+        <v>688592.0</v>
       </c>
       <c r="N17" s="1">
-        <v>440328.38</v>
+        <v>707283.51</v>
       </c>
       <c r="O17" s="1">
-        <v>0.24</v>
+        <v>0.4</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
         <v>76</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>104.227</v>
+      </c>
+      <c r="E18" s="1">
+        <v>106.6386</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>426554.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-9646.4</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-2.2614700493067</v>
+      </c>
+      <c r="K18">
+        <v>4.33</v>
+      </c>
+      <c r="L18" t="s">
         <v>77</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>327570.0</v>
+        <v>416908.0</v>
       </c>
       <c r="N18" s="1">
-        <v>341640.21</v>
+        <v>434223.07</v>
       </c>
       <c r="O18" s="1">
-        <v>0.19</v>
+        <v>0.25</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" t="s">
         <v>79</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>107.648</v>
+      </c>
+      <c r="E19" s="1">
+        <v>111.15333333</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>333460.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-10516.0</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-3.1536016313801</v>
+      </c>
+      <c r="K19">
+        <v>5.09</v>
+      </c>
+      <c r="L19" t="s">
         <v>80</v>
       </c>
-      <c r="C19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>597492.0</v>
+        <v>322944.0</v>
       </c>
       <c r="N19" s="1">
-        <v>612335.84</v>
+        <v>338200.85</v>
       </c>
       <c r="O19" s="1">
-        <v>0.34</v>
+        <v>0.19</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" t="s">
         <v>82</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>96.694</v>
+      </c>
+      <c r="E20" s="1">
+        <v>99.433</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>596598.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-16434.0</v>
+      </c>
+      <c r="J20" s="1">
+        <v>-2.7546186879607</v>
+      </c>
+      <c r="K20">
+        <v>2.65</v>
+      </c>
+      <c r="L20" t="s">
         <v>83</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>1176048.0</v>
+        <v>580164.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1189511.01</v>
+        <v>596043.45</v>
       </c>
       <c r="O20" s="1">
-        <v>0.65</v>
+        <v>0.34</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" t="s">
         <v>85</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>94.995</v>
+      </c>
+      <c r="E21" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>395212.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-15232.0</v>
+      </c>
+      <c r="J21" s="1">
+        <v>-3.8541339837859</v>
+      </c>
+      <c r="K21">
+        <v>1.32</v>
+      </c>
+      <c r="L21" t="s">
         <v>86</v>
       </c>
-      <c r="C21" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>527345.28</v>
+        <v>379980.0</v>
       </c>
       <c r="N21" s="1">
-        <v>527935.21</v>
+        <v>385273.15</v>
       </c>
       <c r="O21" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>87</v>
       </c>
       <c r="B22" t="s">
         <v>88</v>
       </c>
       <c r="C22" s="1">
-        <v>400000.0</v>
+        <v>522000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.885</v>
+        <v>97.053</v>
       </c>
       <c r="E22" s="1">
-        <v>98.646</v>
+        <v>99.726</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>394584.0</v>
+        <v>520569.72</v>
       </c>
       <c r="I22" s="1">
-        <v>956.0</v>
+        <v>-13953.06</v>
       </c>
       <c r="J22" s="1">
-        <v>0.24228047766762</v>
+        <v>-2.6803441429517</v>
       </c>
       <c r="K22">
-        <v>0.48</v>
+        <v>0.33</v>
       </c>
       <c r="L22" t="s">
         <v>89</v>
       </c>
       <c r="M22" s="1">
-        <v>395540.0</v>
+        <v>506616.66</v>
       </c>
       <c r="N22" s="1">
-        <v>397457.81</v>
+        <v>508332.82</v>
       </c>
       <c r="O22" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>90</v>
       </c>
       <c r="B23" t="s">
         <v>91</v>
       </c>
       <c r="C23" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.113</v>
+        <v>95.789</v>
       </c>
       <c r="E23" s="1">
-        <v>98.166</v>
+        <v>98.646</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>588996.0</v>
+        <v>394584.0</v>
       </c>
       <c r="I23" s="1">
-        <v>5682.0</v>
+        <v>-11428.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.9646924597111</v>
+        <v>-2.8962147476836</v>
       </c>
       <c r="K23">
-        <v>1.65</v>
+        <v>0.66</v>
       </c>
       <c r="L23" t="s">
         <v>92</v>
       </c>
       <c r="M23" s="1">
-        <v>594678.0</v>
+        <v>383156.0</v>
       </c>
       <c r="N23" s="1">
-        <v>604573.89</v>
+        <v>385792.99</v>
       </c>
       <c r="O23" s="1">
-        <v>0.33</v>
+        <v>0.22</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>93</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
       <c r="C24" s="1">
         <v>600000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.669</v>
+        <v>97.769</v>
       </c>
       <c r="E24" s="1">
         <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>600000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>4014.0</v>
+        <v>-13386.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.669</v>
+        <v>-2.231</v>
       </c>
       <c r="K24">
-        <v>3.26</v>
+        <v>3.5</v>
       </c>
       <c r="L24" t="s">
         <v>95</v>
       </c>
       <c r="M24" s="1">
-        <v>604014.0</v>
+        <v>586614.0</v>
       </c>
       <c r="N24" s="1">
-        <v>623575.64</v>
+        <v>607642.77</v>
       </c>
       <c r="O24" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>96</v>
       </c>
       <c r="B25" t="s">
         <v>97</v>
       </c>
       <c r="C25" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.954</v>
+        <v>97.257</v>
       </c>
       <c r="E25" s="1">
         <v>97.87029412</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1663795.0</v>
       </c>
       <c r="I25" s="1">
-        <v>35423.0</v>
+        <v>-10426.0</v>
       </c>
       <c r="J25" s="1">
-        <v>2.1290483503076</v>
+        <v>-0.62663970020345</v>
       </c>
       <c r="K25">
-        <v>2.82</v>
+        <v>3.02</v>
       </c>
       <c r="L25" t="s">
         <v>98</v>
       </c>
       <c r="M25" s="1">
-        <v>1699218.0</v>
+        <v>1653369.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1747144.03</v>
+        <v>1704718.32</v>
       </c>
       <c r="O25" s="1">
-        <v>0.96</v>
+        <v>0.97</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>99</v>
       </c>
       <c r="B26" t="s">
         <v>100</v>
       </c>
       <c r="C26" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>101.324</v>
+        <v>99.457</v>
       </c>
       <c r="E26" s="1">
         <v>100.51763636</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1105694.0</v>
       </c>
       <c r="I26" s="1">
-        <v>8870.0</v>
+        <v>-11667.0</v>
       </c>
       <c r="J26" s="1">
-        <v>0.80221109999693</v>
+        <v>-1.0551743972564</v>
       </c>
       <c r="K26">
-        <v>2.8</v>
+        <v>2.98</v>
       </c>
       <c r="L26" t="s">
         <v>101</v>
       </c>
       <c r="M26" s="1">
-        <v>1114564.0</v>
+        <v>1094027.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1145375.6</v>
+        <v>1126854.32</v>
       </c>
       <c r="O26" s="1">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>102</v>
       </c>
       <c r="B27" t="s">
         <v>103</v>
       </c>
       <c r="C27" s="1">
         <v>700000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>108.774</v>
+        <v>105.641</v>
       </c>
       <c r="E27" s="1">
         <v>103.75</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>726250.0</v>
       </c>
       <c r="I27" s="1">
-        <v>35168.0</v>
+        <v>13237.0</v>
       </c>
       <c r="J27" s="1">
-        <v>4.8424096385542</v>
+        <v>1.8226506024096</v>
       </c>
       <c r="K27">
-        <v>1.2</v>
+        <v>1.58</v>
       </c>
       <c r="L27" t="s">
         <v>104</v>
       </c>
       <c r="M27" s="1">
-        <v>761418.0</v>
+        <v>739487.0</v>
       </c>
       <c r="N27" s="1">
-        <v>769803.62</v>
+        <v>750540.77</v>
       </c>
       <c r="O27" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>105</v>
       </c>
       <c r="B28" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>104.074</v>
+        <v>102.77</v>
       </c>
       <c r="E28" s="1">
         <v>105.43894615</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1370706.3</v>
       </c>
       <c r="I28" s="1">
-        <v>-17744.3</v>
+        <v>-34696.3</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.294536984327</v>
+        <v>-2.5312716517025</v>
       </c>
       <c r="K28">
-        <v>1.91</v>
+        <v>2.23</v>
       </c>
       <c r="L28" t="s">
         <v>107</v>
       </c>
       <c r="M28" s="1">
-        <v>1352962.0</v>
+        <v>1336010.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1377840.08</v>
+        <v>1365001.78</v>
       </c>
       <c r="O28" s="1">
-        <v>0.76</v>
+        <v>0.78</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>108</v>
       </c>
       <c r="B29" t="s">
         <v>109</v>
       </c>
       <c r="C29" s="1">
         <v>1380000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.972</v>
+        <v>97.809</v>
       </c>
       <c r="E29" s="1">
         <v>100.93461304</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>1392897.66</v>
       </c>
       <c r="I29" s="1">
-        <v>515.94</v>
+        <v>-43133.46</v>
       </c>
       <c r="J29" s="1">
-        <v>0.037040768666379</v>
+        <v>-3.0966711509875</v>
       </c>
       <c r="K29">
-        <v>1.89</v>
+        <v>2.07</v>
       </c>
       <c r="L29" t="s">
         <v>110</v>
       </c>
       <c r="M29" s="1">
-        <v>1393413.6</v>
+        <v>1349764.2</v>
       </c>
       <c r="N29" s="1">
-        <v>1419440.02</v>
+        <v>1378393.26</v>
       </c>
       <c r="O29" s="1">
         <v>0.78</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>111</v>
       </c>
       <c r="B30" t="s">
         <v>112</v>
       </c>
       <c r="C30" s="1">
         <v>713000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>90.419</v>
+        <v>87.705</v>
       </c>
       <c r="E30" s="1">
         <v>98.844</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>704757.72</v>
       </c>
       <c r="I30" s="1">
-        <v>-60070.25</v>
+        <v>-79421.07</v>
       </c>
       <c r="J30" s="1">
-        <v>-8.5235320302699</v>
+        <v>-11.269272793493</v>
       </c>
       <c r="K30">
-        <v>0.55</v>
+        <v>0.63</v>
       </c>
       <c r="L30" t="s">
         <v>113</v>
       </c>
       <c r="M30" s="1">
-        <v>644687.47</v>
+        <v>625336.65</v>
       </c>
       <c r="N30" s="1">
-        <v>648635.83</v>
+        <v>629849.06</v>
       </c>
       <c r="O30" s="1">
         <v>0.36</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>114</v>
       </c>
       <c r="B31" t="s">
         <v>115</v>
       </c>
       <c r="C31" s="1">
         <v>281000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>90.384</v>
+        <v>87.621</v>
       </c>
       <c r="E31" s="1">
         <v>84.29</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>236854.9</v>
       </c>
       <c r="I31" s="1">
-        <v>17124.14</v>
+        <v>9360.11</v>
       </c>
       <c r="J31" s="1">
-        <v>7.229801874481</v>
+        <v>3.9518329576462</v>
       </c>
       <c r="K31">
-        <v>1.21</v>
+        <v>1.32</v>
       </c>
       <c r="L31" t="s">
         <v>116</v>
       </c>
       <c r="M31" s="1">
-        <v>253979.04</v>
+        <v>246215.01</v>
       </c>
       <c r="N31" s="1">
-        <v>257385.68</v>
+        <v>249924.79</v>
       </c>
       <c r="O31" s="1">
         <v>0.14</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>117</v>
       </c>
       <c r="B32" t="s">
         <v>118</v>
       </c>
       <c r="C32" s="1">
         <v>600000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>103.021</v>
+        <v>100.345</v>
       </c>
       <c r="E32" s="1">
         <v>99.359085</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>596154.51</v>
       </c>
       <c r="I32" s="1">
-        <v>21971.49</v>
+        <v>5915.49</v>
       </c>
       <c r="J32" s="1">
-        <v>3.6855361540417</v>
+        <v>0.99227463698966</v>
       </c>
       <c r="K32">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="L32" t="s">
         <v>119</v>
       </c>
       <c r="M32" s="1">
-        <v>618126.0</v>
+        <v>602070.0</v>
       </c>
       <c r="N32" s="1">
-        <v>621224.63</v>
+        <v>606420.0</v>
       </c>
       <c r="O32" s="1">
         <v>0.34</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>120</v>
       </c>
       <c r="B33" t="s">
         <v>121</v>
       </c>
       <c r="C33" s="1">
         <v>287000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>108.922</v>
+        <v>105.082</v>
       </c>
       <c r="E33" s="1">
         <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>287000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>25606.14</v>
+        <v>14585.34</v>
       </c>
       <c r="J33" s="1">
-        <v>8.922</v>
+        <v>5.082</v>
       </c>
       <c r="K33">
-        <v>0.81</v>
+        <v>1.18</v>
       </c>
       <c r="L33" t="s">
         <v>122</v>
       </c>
       <c r="M33" s="1">
-        <v>312606.14</v>
+        <v>301585.34</v>
       </c>
       <c r="N33" s="1">
-        <v>314931.08</v>
+        <v>304971.66</v>
       </c>
       <c r="O33" s="1">
         <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>123</v>
       </c>
       <c r="B34" t="s">
         <v>124</v>
       </c>
       <c r="C34" s="1">
         <v>900000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>105.87</v>
+        <v>102.818</v>
       </c>
       <c r="E34" s="1">
         <v>105.76</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>951840.0</v>
       </c>
       <c r="I34" s="1">
-        <v>990.0</v>
+        <v>-26478.0</v>
       </c>
       <c r="J34" s="1">
-        <v>0.10400907715582</v>
+        <v>-2.7817700453858</v>
       </c>
       <c r="K34">
-        <v>0.31</v>
+        <v>0.59</v>
       </c>
       <c r="L34" t="s">
         <v>125</v>
       </c>
       <c r="M34" s="1">
-        <v>952830.0</v>
+        <v>925362.0</v>
       </c>
       <c r="N34" s="1">
-        <v>955594.73</v>
+        <v>930651.04</v>
       </c>
       <c r="O34" s="1">
         <v>0.53</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>126</v>
       </c>
       <c r="B35" t="s">
         <v>127</v>
       </c>
       <c r="C35" s="1">
         <v>1080000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.982</v>
+        <v>97.353</v>
       </c>
       <c r="E35" s="1">
         <v>99.799</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1077829.2</v>
       </c>
       <c r="I35" s="1">
-        <v>1976.4</v>
+        <v>-26416.8</v>
       </c>
       <c r="J35" s="1">
-        <v>0.18336857082736</v>
+        <v>-2.4509263619876</v>
       </c>
       <c r="K35">
-        <v>1.12</v>
+        <v>1.3</v>
       </c>
       <c r="L35" t="s">
         <v>128</v>
       </c>
       <c r="M35" s="1">
-        <v>1079805.6</v>
+        <v>1051412.4</v>
       </c>
       <c r="N35" s="1">
-        <v>1091918.61</v>
+        <v>1065467.19</v>
       </c>
       <c r="O35" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>129</v>
       </c>
       <c r="B36" t="s">
         <v>130</v>
       </c>
       <c r="C36" s="1">
         <v>292000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.788</v>
+        <v>99.493</v>
       </c>
       <c r="E36" s="1">
         <v>99.607</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>290852.44</v>
       </c>
       <c r="I36" s="1">
-        <v>6368.52</v>
+        <v>-332.88</v>
       </c>
       <c r="J36" s="1">
-        <v>2.1896051482326</v>
+        <v>-0.11444978766553</v>
       </c>
       <c r="K36">
-        <v>0.38</v>
+        <v>0.57</v>
       </c>
       <c r="L36" t="s">
         <v>131</v>
       </c>
       <c r="M36" s="1">
-        <v>297220.96</v>
+        <v>290519.56</v>
       </c>
       <c r="N36" s="1">
-        <v>298327.96</v>
+        <v>292193.56</v>
       </c>
       <c r="O36" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>132</v>
       </c>
       <c r="B37" t="s">
         <v>133</v>
       </c>
       <c r="C37" s="1">
         <v>900000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>101.337</v>
+        <v>98.965</v>
       </c>
       <c r="E37" s="1">
         <v>100.23766667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>902139.0</v>
       </c>
       <c r="I37" s="1">
-        <v>9894.0</v>
+        <v>-11454.0</v>
       </c>
       <c r="J37" s="1">
-        <v>1.0967267793544</v>
+        <v>-1.2696491338918</v>
       </c>
       <c r="K37">
-        <v>2.52</v>
+        <v>2.72</v>
       </c>
       <c r="L37" t="s">
         <v>134</v>
       </c>
       <c r="M37" s="1">
-        <v>912033.0</v>
+        <v>890685.0</v>
       </c>
       <c r="N37" s="1">
-        <v>934730.26</v>
+        <v>915194.59</v>
       </c>
       <c r="O37" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>135</v>
       </c>
       <c r="B38" t="s">
         <v>136</v>
       </c>
       <c r="C38" s="1">
         <v>500000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>103.101</v>
+        <v>100.009</v>
       </c>
       <c r="E38" s="1">
         <v>102.64</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>513200.0</v>
       </c>
       <c r="I38" s="1">
-        <v>2305.0</v>
+        <v>-13155.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.44914263445051</v>
+        <v>-2.5633281371785</v>
       </c>
       <c r="K38">
-        <v>0.54</v>
+        <v>0.76</v>
       </c>
       <c r="L38" t="s">
         <v>137</v>
       </c>
       <c r="M38" s="1">
-        <v>515505.0</v>
+        <v>500045.0</v>
       </c>
       <c r="N38" s="1">
-        <v>518227.6</v>
+        <v>503846.37</v>
       </c>
       <c r="O38" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>138</v>
       </c>
       <c r="B39" t="s">
         <v>139</v>
       </c>
       <c r="C39" s="1">
         <v>800000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>108.361</v>
+        <v>104.879</v>
       </c>
       <c r="E39" s="1">
-        <v>99.379</v>
+        <v>107.962</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>795032.0</v>
+        <v>863696.0</v>
       </c>
       <c r="I39" s="1">
-        <v>71856.0</v>
+        <v>-24664.0</v>
       </c>
       <c r="J39" s="1">
-        <v>9.0381267672245</v>
+        <v>-2.8556343898779</v>
       </c>
       <c r="K39">
-        <v>1.82</v>
+        <v>0.63</v>
       </c>
       <c r="L39" t="s">
         <v>140</v>
       </c>
       <c r="M39" s="1">
-        <v>866888.0</v>
+        <v>839032.0</v>
       </c>
       <c r="N39" s="1">
-        <v>881419.51</v>
+        <v>844065.71</v>
       </c>
       <c r="O39" s="1">
         <v>0.48</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>141</v>
       </c>
       <c r="B40" t="s">
         <v>142</v>
       </c>
       <c r="C40" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>90.076</v>
+        <v>87.979</v>
       </c>
       <c r="E40" s="1">
         <v>86.95369714</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1217351.76</v>
       </c>
       <c r="I40" s="1">
-        <v>43712.24</v>
+        <v>14354.24</v>
       </c>
       <c r="J40" s="1">
-        <v>3.5907649240183</v>
+        <v>1.1791365874396</v>
       </c>
       <c r="K40">
-        <v>0.85</v>
+        <v>0.92</v>
       </c>
       <c r="L40" t="s">
         <v>143</v>
       </c>
       <c r="M40" s="1">
-        <v>1261064.0</v>
+        <v>1231706.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1273025.98</v>
+        <v>1244555.62</v>
       </c>
       <c r="O40" s="1">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>144</v>
       </c>
       <c r="B41" t="s">
         <v>145</v>
       </c>
       <c r="C41" s="1">
         <v>1685000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>100.518</v>
+        <v>97.887</v>
       </c>
       <c r="E41" s="1">
         <v>99.459</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1675884.15</v>
       </c>
       <c r="I41" s="1">
-        <v>17844.15</v>
+        <v>-26488.2</v>
       </c>
       <c r="J41" s="1">
-        <v>1.0647603535125</v>
+        <v>-1.5805507797183</v>
       </c>
       <c r="K41">
-        <v>0.47</v>
+        <v>0.66</v>
       </c>
       <c r="L41" t="s">
         <v>146</v>
       </c>
       <c r="M41" s="1">
-        <v>1693728.3</v>
+        <v>1649395.95</v>
       </c>
       <c r="N41" s="1">
-        <v>1701680.12</v>
+        <v>1660498.48</v>
       </c>
       <c r="O41" s="1">
         <v>0.94</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>147</v>
       </c>
       <c r="B42" t="s">
         <v>148</v>
       </c>
       <c r="C42" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.184</v>
+        <v>97.218</v>
       </c>
       <c r="E42" s="1">
         <v>99.292</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1290796.0</v>
       </c>
       <c r="I42" s="1">
-        <v>11596.0</v>
+        <v>-26962.0</v>
       </c>
       <c r="J42" s="1">
-        <v>0.89836039157233</v>
+        <v>-2.0887886234541</v>
       </c>
       <c r="K42">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="L42" t="s">
         <v>149</v>
       </c>
       <c r="M42" s="1">
-        <v>1302392.0</v>
+        <v>1263834.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1307502.96</v>
+        <v>1271562.77</v>
       </c>
       <c r="O42" s="1">
         <v>0.72</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>150</v>
       </c>
       <c r="B43" t="s">
         <v>151</v>
       </c>
       <c r="C43" s="1">
         <v>300000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>105.562</v>
+        <v>102.551</v>
       </c>
       <c r="E43" s="1">
         <v>105.478</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>316434.0</v>
       </c>
       <c r="I43" s="1">
-        <v>252.0</v>
+        <v>-8781.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.079637459944254</v>
+        <v>-2.7749862530575</v>
       </c>
       <c r="K43">
-        <v>3.76</v>
+        <v>4.05</v>
       </c>
       <c r="L43" t="s">
         <v>152</v>
       </c>
       <c r="M43" s="1">
-        <v>316686.0</v>
+        <v>307653.0</v>
       </c>
       <c r="N43" s="1">
-        <v>327967.22</v>
+        <v>319792.57</v>
       </c>
       <c r="O43" s="1">
         <v>0.18</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>153</v>
       </c>
       <c r="B44" t="s">
         <v>154</v>
       </c>
       <c r="C44" s="1">
         <v>600000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.125</v>
+        <v>97.335</v>
       </c>
       <c r="E44" s="1">
         <v>99.74</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>598440.0</v>
       </c>
       <c r="I44" s="1">
-        <v>2310.0</v>
+        <v>-14430.0</v>
       </c>
       <c r="J44" s="1">
-        <v>0.3860036093844</v>
+        <v>-2.4112693001805</v>
       </c>
       <c r="K44">
-        <v>1.68</v>
+        <v>1.88</v>
       </c>
       <c r="L44" t="s">
         <v>155</v>
       </c>
       <c r="M44" s="1">
-        <v>600750.0</v>
+        <v>584010.0</v>
       </c>
       <c r="N44" s="1">
-        <v>610847.26</v>
+        <v>595272.33</v>
       </c>
       <c r="O44" s="1">
         <v>0.34</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>156</v>
       </c>
       <c r="B45" t="s">
         <v>157</v>
       </c>
       <c r="C45" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.866</v>
+        <v>98.116</v>
       </c>
       <c r="E45" s="1">
         <v>99.933</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1498995.0</v>
       </c>
       <c r="I45" s="1">
-        <v>13995.0</v>
+        <v>-27255.0</v>
       </c>
       <c r="J45" s="1">
-        <v>0.9336255291045</v>
+        <v>-1.8182182061982</v>
       </c>
       <c r="K45">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="L45" t="s">
         <v>158</v>
       </c>
       <c r="M45" s="1">
-        <v>1512990.0</v>
+        <v>1471740.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1514515.68</v>
+        <v>1476178.36</v>
       </c>
       <c r="O45" s="1">
-        <v>0.83</v>
+        <v>0.84</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>159</v>
       </c>
       <c r="B46" t="s">
         <v>160</v>
       </c>
       <c r="C46" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>101.401</v>
+        <v>98.787</v>
       </c>
       <c r="E46" s="1">
         <v>100.91</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>1412740.0</v>
       </c>
       <c r="I46" s="1">
-        <v>6874.0</v>
+        <v>-29722.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.48657219304331</v>
+        <v>-2.1038549202259</v>
       </c>
       <c r="K46">
-        <v>2.58</v>
+        <v>2.77</v>
       </c>
       <c r="L46" t="s">
         <v>161</v>
       </c>
       <c r="M46" s="1">
-        <v>1419614.0</v>
+        <v>1383018.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1455731.12</v>
+        <v>1421853.62</v>
       </c>
       <c r="O46" s="1">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>162</v>
       </c>
       <c r="B47" t="s">
         <v>163</v>
       </c>
       <c r="C47" s="1">
         <v>850000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.709</v>
+        <v>97.37</v>
       </c>
       <c r="E47" s="1">
         <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>850000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>6026.5</v>
+        <v>-22355.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.709</v>
+        <v>-2.63</v>
       </c>
       <c r="K47">
-        <v>1.04</v>
+        <v>1.23</v>
       </c>
       <c r="L47" t="s">
         <v>164</v>
       </c>
       <c r="M47" s="1">
-        <v>856026.5</v>
+        <v>827645.0</v>
       </c>
       <c r="N47" s="1">
-        <v>864876.26</v>
+        <v>838139.4</v>
       </c>
       <c r="O47" s="1">
         <v>0.48</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>165</v>
       </c>
       <c r="B48" t="s">
         <v>166</v>
       </c>
       <c r="C48" s="1">
         <v>922000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>101.344</v>
+        <v>98.711</v>
       </c>
       <c r="E48" s="1">
         <v>99.785</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>920017.7</v>
       </c>
       <c r="I48" s="1">
-        <v>14373.98</v>
+        <v>-9902.28</v>
       </c>
       <c r="J48" s="1">
-        <v>1.5623590720048</v>
+        <v>-1.0763140752618</v>
       </c>
       <c r="K48">
-        <v>2.56</v>
+        <v>2.74</v>
       </c>
       <c r="L48" t="s">
         <v>167</v>
       </c>
       <c r="M48" s="1">
-        <v>934391.68</v>
+        <v>910115.42</v>
       </c>
       <c r="N48" s="1">
-        <v>957953.2</v>
+        <v>935400.95</v>
       </c>
       <c r="O48" s="1">
         <v>0.53</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>168</v>
       </c>
       <c r="B49" t="s">
         <v>169</v>
       </c>
       <c r="C49" s="1">
-        <v>1200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>107.092</v>
+        <v>104.215</v>
       </c>
       <c r="E49" s="1">
         <v>99.922</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1199064.0</v>
+        <v>899298.0</v>
       </c>
       <c r="I49" s="1">
-        <v>86040.0</v>
+        <v>38637.0</v>
       </c>
       <c r="J49" s="1">
-        <v>7.1755969656332</v>
+        <v>4.2963511539</v>
       </c>
       <c r="K49">
-        <v>1.43</v>
+        <v>1.7</v>
       </c>
       <c r="L49" t="s">
         <v>170</v>
       </c>
       <c r="M49" s="1">
-        <v>1285104.0</v>
+        <v>937935.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1302282.08</v>
+        <v>953278.15</v>
       </c>
       <c r="O49" s="1">
-        <v>0.72</v>
+        <v>0.54</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>171</v>
       </c>
       <c r="B50" t="s">
         <v>172</v>
       </c>
       <c r="C50" s="1">
         <v>800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.591</v>
+        <v>106.688</v>
       </c>
       <c r="E50" s="1">
-        <v>100.028</v>
+        <v>109.825</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>800224.0</v>
+        <v>878600.0</v>
       </c>
       <c r="I50" s="1">
-        <v>4504.0</v>
+        <v>-25096.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.56284240412684</v>
+        <v>-2.8563623947189</v>
       </c>
       <c r="K50">
-        <v>0.45</v>
+        <v>2.09</v>
       </c>
       <c r="L50" t="s">
         <v>173</v>
       </c>
       <c r="M50" s="1">
-        <v>804728.0</v>
+        <v>853504.0</v>
       </c>
       <c r="N50" s="1">
-        <v>808290.14</v>
+        <v>870199.05</v>
       </c>
       <c r="O50" s="1">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>174</v>
       </c>
       <c r="B51" t="s">
         <v>175</v>
       </c>
       <c r="C51" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>108.058</v>
+        <v>105.087</v>
       </c>
       <c r="E51" s="1">
         <v>107.84</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>1078400.0</v>
       </c>
       <c r="I51" s="1">
-        <v>2180.0</v>
+        <v>-27530.0</v>
       </c>
       <c r="J51" s="1">
-        <v>0.20215133531157</v>
+        <v>-2.5528560830861</v>
       </c>
       <c r="K51">
-        <v>1.41</v>
+        <v>1.68</v>
       </c>
       <c r="L51" t="s">
         <v>176</v>
       </c>
       <c r="M51" s="1">
-        <v>1080580.0</v>
+        <v>1050870.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1094634.79</v>
+        <v>1067657.67</v>
       </c>
       <c r="O51" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>177</v>
       </c>
       <c r="B52" t="s">
         <v>178</v>
       </c>
       <c r="C52" s="1">
         <v>700000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>104.905</v>
+        <v>102.721</v>
       </c>
       <c r="E52" s="1">
         <v>105.696</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>739872.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-5537.0</v>
+        <v>-20825.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.74837269149258</v>
+        <v>-2.8146760520739</v>
       </c>
       <c r="K52">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>88.7</v>
+        <v>0.28</v>
+      </c>
+      <c r="L52" t="s">
+        <v>179</v>
       </c>
       <c r="M52" s="1">
-        <v>734335.0</v>
+        <v>719047.0</v>
       </c>
       <c r="N52" s="1">
-        <v>734423.7</v>
+        <v>720998.37</v>
       </c>
       <c r="O52" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B53" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C53" s="1">
         <v>600000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>90.135</v>
+        <v>87.494</v>
       </c>
       <c r="E53" s="1">
         <v>89.15</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>534900.0</v>
       </c>
       <c r="I53" s="1">
-        <v>5910.0</v>
+        <v>-9936.0</v>
       </c>
       <c r="J53" s="1">
-        <v>1.1048794167134</v>
+        <v>-1.8575434660684</v>
       </c>
       <c r="K53">
-        <v>0.82</v>
+        <v>0.94</v>
       </c>
       <c r="L53" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="M53" s="1">
-        <v>540810.0</v>
+        <v>524964.0</v>
       </c>
       <c r="N53" s="1">
-        <v>545735.34</v>
+        <v>530622.9</v>
       </c>
       <c r="O53" s="1">
         <v>0.3</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B54" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C54" s="1">
         <v>200000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.766</v>
+        <v>97.74</v>
       </c>
       <c r="E54" s="1">
         <v>99.832</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>199664.0</v>
       </c>
       <c r="I54" s="1">
-        <v>1868.0</v>
+        <v>-4184.0</v>
       </c>
       <c r="J54" s="1">
-        <v>0.93557176055774</v>
+        <v>-2.095520474397</v>
       </c>
       <c r="K54">
-        <v>0.5</v>
+        <v>0.73</v>
       </c>
       <c r="L54" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="M54" s="1">
-        <v>201532.0</v>
+        <v>195480.0</v>
       </c>
       <c r="N54" s="1">
-        <v>202540.22</v>
+        <v>196948.49</v>
       </c>
       <c r="O54" s="1">
         <v>0.11</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B55" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C55" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>102.275</v>
+        <v>99.17</v>
       </c>
       <c r="E55" s="1">
         <v>102.47372</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1537105.8</v>
       </c>
       <c r="I55" s="1">
-        <v>-2980.8</v>
+        <v>-49555.8</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.19392289066894</v>
+        <v>-3.2239680573712</v>
       </c>
       <c r="K55">
-        <v>0.46</v>
+        <v>0.69</v>
       </c>
       <c r="L55" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="M55" s="1">
-        <v>1534125.0</v>
+        <v>1487550.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1541029.11</v>
+        <v>1497906.16</v>
       </c>
       <c r="O55" s="1">
         <v>0.85</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B56" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C56" s="1">
         <v>921000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.217</v>
+        <v>97.31</v>
       </c>
       <c r="E56" s="1">
         <v>99.528</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>916652.88</v>
       </c>
       <c r="I56" s="1">
-        <v>6345.69</v>
+        <v>-20427.78</v>
       </c>
       <c r="J56" s="1">
-        <v>0.69226750261233</v>
+        <v>-2.228518607829</v>
       </c>
       <c r="K56">
-        <v>0.98</v>
+        <v>1.17</v>
       </c>
       <c r="L56" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="M56" s="1">
-        <v>922998.57</v>
+        <v>896225.1</v>
       </c>
       <c r="N56" s="1">
-        <v>932025.63</v>
+        <v>907040.54</v>
       </c>
       <c r="O56" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B57" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C57" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.225</v>
+        <v>97.05</v>
       </c>
       <c r="E57" s="1">
         <v>99.46</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>1094060.0</v>
       </c>
       <c r="I57" s="1">
-        <v>8415.0</v>
+        <v>-26510.0</v>
       </c>
       <c r="J57" s="1">
-        <v>0.76915342851398</v>
+        <v>-2.4230846571486</v>
       </c>
       <c r="K57">
-        <v>1.41</v>
+        <v>1.61</v>
       </c>
       <c r="L57" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="M57" s="1">
-        <v>1102475.0</v>
+        <v>1067550.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1118036.99</v>
+        <v>1085247.95</v>
       </c>
       <c r="O57" s="1">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B58" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C58" s="1">
         <v>700000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.375</v>
+        <v>96.801</v>
       </c>
       <c r="E58" s="1">
         <v>100.45</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>703150.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-525.0</v>
+        <v>-25543.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.074664011946242</v>
+        <v>-3.6326530612245</v>
       </c>
       <c r="K58">
-        <v>1.16</v>
+        <v>1.38</v>
       </c>
       <c r="L58" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="M58" s="1">
-        <v>702625.0</v>
+        <v>677607.0</v>
       </c>
       <c r="N58" s="1">
-        <v>710725.34</v>
+        <v>687267.96</v>
       </c>
       <c r="O58" s="1">
         <v>0.39</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B59" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C59" s="1">
         <v>800000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.97</v>
+        <v>95.215</v>
       </c>
       <c r="E59" s="1">
         <v>99.077</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>792616.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-8856.0</v>
+        <v>-30896.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.1173127971174</v>
+        <v>-3.8979783400789</v>
       </c>
       <c r="K59">
-        <v>1.52</v>
+        <v>1.73</v>
       </c>
       <c r="L59" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="M59" s="1">
-        <v>783760.0</v>
+        <v>761720.0</v>
       </c>
       <c r="N59" s="1">
-        <v>795957.26</v>
+        <v>775528.22</v>
       </c>
       <c r="O59" s="1">
         <v>0.44</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B60" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C60" s="1">
         <v>900000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>95.239</v>
+        <v>93.98</v>
       </c>
       <c r="E60" s="1">
         <v>92.47746</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>832297.14</v>
       </c>
       <c r="I60" s="1">
-        <v>24853.86</v>
+        <v>13522.86</v>
       </c>
       <c r="J60" s="1">
-        <v>2.986176307178</v>
+        <v>1.6247634829071</v>
       </c>
       <c r="K60">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="L60" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="M60" s="1">
-        <v>857151.0</v>
+        <v>845820.0</v>
       </c>
       <c r="N60" s="1">
-        <v>860754.08</v>
+        <v>849876.16</v>
       </c>
       <c r="O60" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B61" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C61" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>106.102</v>
+        <v>102.813</v>
       </c>
       <c r="E61" s="1">
         <v>100.8613224</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>1260766.53</v>
       </c>
       <c r="I61" s="1">
-        <v>65508.47</v>
+        <v>24395.97</v>
       </c>
       <c r="J61" s="1">
-        <v>5.1959239431903</v>
+        <v>1.9350109175249</v>
       </c>
       <c r="K61">
-        <v>4.44</v>
+        <v>4.71</v>
       </c>
       <c r="L61" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="M61" s="1">
-        <v>1326275.0</v>
+        <v>1285162.5</v>
       </c>
       <c r="N61" s="1">
-        <v>1381745.89</v>
+        <v>1344049.49</v>
       </c>
       <c r="O61" s="1">
         <v>0.76</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B62" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C62" s="1">
         <v>700000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>106.568</v>
+        <v>102.711</v>
       </c>
       <c r="E62" s="1">
         <v>99.961</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>699727.0</v>
       </c>
       <c r="I62" s="1">
-        <v>46249.0</v>
+        <v>19250.0</v>
       </c>
       <c r="J62" s="1">
-        <v>6.6095777353168</v>
+        <v>2.7510729184382</v>
       </c>
       <c r="K62">
-        <v>3.07</v>
+        <v>3.35</v>
       </c>
       <c r="L62" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="M62" s="1">
-        <v>745976.0</v>
+        <v>718977.0</v>
       </c>
       <c r="N62" s="1">
-        <v>767479.42</v>
+        <v>742443.78</v>
       </c>
       <c r="O62" s="1">
         <v>0.42</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B63" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C63" s="1">
         <v>517000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>100.114</v>
+        <v>97.157</v>
       </c>
       <c r="E63" s="1">
         <v>99.702</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>515459.34</v>
       </c>
       <c r="I63" s="1">
-        <v>2130.04</v>
+        <v>-13157.65</v>
       </c>
       <c r="J63" s="1">
-        <v>0.41323142966039</v>
+        <v>-2.5526067681691</v>
       </c>
       <c r="K63">
-        <v>1.41</v>
+        <v>1.59</v>
       </c>
       <c r="L63" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M63" s="1">
-        <v>517589.38</v>
+        <v>502301.69</v>
       </c>
       <c r="N63" s="1">
-        <v>524862.79</v>
+        <v>510541.82</v>
       </c>
       <c r="O63" s="1">
         <v>0.29</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B64" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C64" s="1">
         <v>500000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.211</v>
+        <v>95.541</v>
       </c>
       <c r="E64" s="1">
         <v>99.3</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>496500.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-445.0</v>
+        <v>-18795.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.089627391742195</v>
+        <v>-3.785498489426</v>
       </c>
       <c r="K64">
-        <v>1.54</v>
+        <v>1.74</v>
       </c>
       <c r="L64" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M64" s="1">
-        <v>496055.0</v>
+        <v>477705.0</v>
       </c>
       <c r="N64" s="1">
-        <v>503738.56</v>
+        <v>486409.79</v>
       </c>
       <c r="O64" s="1">
         <v>0.28</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B65" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C65" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>103.39</v>
+        <v>100.46</v>
       </c>
       <c r="E65" s="1">
         <v>101.58528571</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>1422194.0</v>
       </c>
       <c r="I65" s="1">
-        <v>25266.0</v>
+        <v>-15754.0</v>
       </c>
       <c r="J65" s="1">
-        <v>1.7765508784315</v>
+        <v>-1.1077251064201</v>
       </c>
       <c r="K65">
-        <v>2.52</v>
+        <v>2.75</v>
       </c>
       <c r="L65" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="M65" s="1">
-        <v>1447460.0</v>
+        <v>1406440.0</v>
       </c>
       <c r="N65" s="1">
-        <v>1482747.67</v>
+        <v>1444949.59</v>
       </c>
       <c r="O65" s="1">
         <v>0.82</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B66" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C66" s="1">
         <v>900000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>101.987</v>
+        <v>99.435</v>
       </c>
       <c r="E66" s="1">
         <v>99.05583333</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>891502.5</v>
       </c>
       <c r="I66" s="1">
-        <v>26380.5</v>
+        <v>3412.5</v>
       </c>
       <c r="J66" s="1">
-        <v>2.959105554948</v>
+        <v>0.38278075496143</v>
       </c>
       <c r="K66">
-        <v>3.04</v>
+        <v>3.24</v>
       </c>
       <c r="L66" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="M66" s="1">
-        <v>917883.0</v>
+        <v>894915.0</v>
       </c>
       <c r="N66" s="1">
-        <v>945262.11</v>
+        <v>924041.71</v>
       </c>
       <c r="O66" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B67" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C67" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>101.127</v>
+        <v>97.911</v>
       </c>
       <c r="E67" s="1">
         <v>99.071125</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>990711.25</v>
       </c>
       <c r="I67" s="1">
-        <v>20558.75</v>
+        <v>-11601.25</v>
       </c>
       <c r="J67" s="1">
-        <v>2.0751505547151</v>
+        <v>-1.1710021461854</v>
       </c>
       <c r="K67">
-        <v>2.49</v>
+        <v>2.67</v>
       </c>
       <c r="L67" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="M67" s="1">
-        <v>1011270.0</v>
+        <v>979110.0</v>
       </c>
       <c r="N67" s="1">
-        <v>1036184.38</v>
+        <v>1005822.33</v>
       </c>
       <c r="O67" s="1">
         <v>0.57</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B68" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C68" s="1">
-        <v>600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>102.796</v>
+        <v>98.702</v>
       </c>
       <c r="E68" s="1">
-        <v>102.78966667</v>
+        <v>100.3119</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>616738.0</v>
+        <v>2006238.0</v>
       </c>
       <c r="I68" s="1">
-        <v>38.0</v>
+        <v>-32198.0</v>
       </c>
       <c r="J68" s="1">
-        <v>0.0061614494323359</v>
+        <v>-1.6048943345705</v>
       </c>
       <c r="K68">
-        <v>3.21</v>
+        <v>3.45</v>
       </c>
       <c r="L68" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M68" s="1">
-        <v>616776.0</v>
+        <v>1974040.0</v>
       </c>
       <c r="N68" s="1">
-        <v>636033.53</v>
+        <v>2042978.36</v>
       </c>
       <c r="O68" s="1">
-        <v>0.35</v>
+        <v>1.16</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B69" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C69" s="1">
-        <v>1400000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.596</v>
+        <v>102.382</v>
       </c>
       <c r="E69" s="1">
-        <v>98.58714286</v>
+        <v>99.661</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1380220.0</v>
+        <v>398644.0</v>
       </c>
       <c r="I69" s="1">
-        <v>14124.0</v>
+        <v>10884.0</v>
       </c>
       <c r="J69" s="1">
-        <v>1.0233151236759</v>
+        <v>2.73025556637</v>
       </c>
       <c r="K69">
-        <v>2.57</v>
+        <v>3.7</v>
       </c>
       <c r="L69" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="M69" s="1">
-        <v>1394344.0</v>
+        <v>409528.0</v>
       </c>
       <c r="N69" s="1">
-        <v>1430355.64</v>
+        <v>424328.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.79</v>
+        <v>0.24</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B70" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C70" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>106.29</v>
+        <v>105.543</v>
       </c>
       <c r="E70" s="1">
-        <v>99.661</v>
+        <v>107.34</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>398644.0</v>
+        <v>858720.0</v>
       </c>
       <c r="I70" s="1">
-        <v>26516.0</v>
+        <v>-14376.0</v>
       </c>
       <c r="J70" s="1">
-        <v>6.6515487502634</v>
+        <v>-1.6741196198994</v>
       </c>
       <c r="K70">
-        <v>3.43</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>0.02</v>
+      </c>
+      <c r="L70">
+        <v>157.61</v>
       </c>
       <c r="M70" s="1">
-        <v>425160.0</v>
+        <v>844344.0</v>
       </c>
       <c r="N70" s="1">
-        <v>438895.62</v>
+        <v>844501.61</v>
       </c>
       <c r="O70" s="1">
-        <v>0.24</v>
+        <v>0.48</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>233</v>
       </c>
       <c r="B71" t="s">
         <v>234</v>
       </c>
       <c r="C71" s="1">
-        <v>206000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.148</v>
+        <v>102.319</v>
       </c>
       <c r="E71" s="1">
-        <v>109.95</v>
+        <v>100.0</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>226497.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-20192.12</v>
+        <v>13914.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-8.9149613460664</v>
+        <v>2.319</v>
       </c>
       <c r="K71">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>656.91</v>
+        <v>4.12</v>
+      </c>
+      <c r="L71" t="s">
+        <v>235</v>
       </c>
       <c r="M71" s="1">
-        <v>206304.88</v>
+        <v>613914.0</v>
       </c>
       <c r="N71" s="1">
-        <v>206961.79</v>
+        <v>638662.44</v>
       </c>
       <c r="O71" s="1">
-        <v>0.11</v>
+        <v>0.36</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B72" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C72" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>105.642</v>
+        <v>99.374</v>
       </c>
       <c r="E72" s="1">
-        <v>104.71</v>
+        <v>102.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>418840.0</v>
+        <v>714000.0</v>
       </c>
       <c r="I72" s="1">
-        <v>3728.0</v>
+        <v>-18382.0</v>
       </c>
       <c r="J72" s="1">
-        <v>0.89007735650845</v>
+        <v>-2.5745098039216</v>
       </c>
       <c r="K72">
-        <v>2.82</v>
+        <v>0.41</v>
       </c>
       <c r="L72" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="M72" s="1">
-        <v>422568.0</v>
+        <v>695618.0</v>
       </c>
       <c r="N72" s="1">
-        <v>433839.23</v>
+        <v>698504.3</v>
       </c>
       <c r="O72" s="1">
-        <v>0.24</v>
+        <v>0.4</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B73" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C73" s="1">
         <v>600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>104.84</v>
+        <v>105.963</v>
       </c>
       <c r="E73" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>600000.0</v>
+        <v>655800.0</v>
       </c>
       <c r="I73" s="1">
-        <v>29040.0</v>
+        <v>-20022.0</v>
       </c>
       <c r="J73" s="1">
-        <v>4.84</v>
+        <v>-3.0530649588289</v>
       </c>
       <c r="K73">
-        <v>3.85</v>
+        <v>0.86</v>
       </c>
       <c r="L73" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="M73" s="1">
-        <v>629040.0</v>
+        <v>635778.0</v>
       </c>
       <c r="N73" s="1">
-        <v>652128.0</v>
+        <v>640956.08</v>
       </c>
       <c r="O73" s="1">
         <v>0.36</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B74" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C74" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>101.141</v>
+        <v>98.013</v>
       </c>
       <c r="E74" s="1">
-        <v>102.0</v>
+        <v>99.852</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>714000.0</v>
+        <v>898668.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-6013.0</v>
+        <v>-16551.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.8421568627451</v>
+        <v>-1.8417257541161</v>
       </c>
       <c r="K74">
-        <v>0.21</v>
+        <v>0.58</v>
       </c>
       <c r="L74" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="M74" s="1">
-        <v>707987.0</v>
+        <v>882117.0</v>
       </c>
       <c r="N74" s="1">
-        <v>709463.71</v>
+        <v>887344.4</v>
       </c>
       <c r="O74" s="1">
-        <v>0.39</v>
+        <v>0.5</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B75" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C75" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>108.788</v>
+        <v>98.932</v>
       </c>
       <c r="E75" s="1">
-        <v>109.3</v>
+        <v>99.653</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>655800.0</v>
+        <v>697571.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-3072.0</v>
+        <v>-5047.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.46843549862763</v>
+        <v>-0.72351058171856</v>
       </c>
       <c r="K75">
-        <v>0.56</v>
+        <v>1.68</v>
       </c>
       <c r="L75" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="M75" s="1">
-        <v>652728.0</v>
+        <v>692524.0</v>
       </c>
       <c r="N75" s="1">
-        <v>656093.75</v>
+        <v>704304.14</v>
       </c>
       <c r="O75" s="1">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B76" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C76" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.485</v>
+        <v>98.337</v>
       </c>
       <c r="E76" s="1">
-        <v>99.852</v>
+        <v>101.72</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>898668.0</v>
+        <v>813760.0</v>
       </c>
       <c r="I76" s="1">
-        <v>5697.0</v>
+        <v>-27064.0</v>
       </c>
       <c r="J76" s="1">
-        <v>0.6339382285783</v>
+        <v>-3.3257963035785</v>
       </c>
       <c r="K76">
-        <v>0.35</v>
+        <v>3.31</v>
       </c>
       <c r="L76" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="M76" s="1">
-        <v>904365.0</v>
+        <v>786696.0</v>
       </c>
       <c r="N76" s="1">
-        <v>907521.16</v>
+        <v>813145.05</v>
       </c>
       <c r="O76" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B77" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C77" s="1">
-        <v>700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.882</v>
+        <v>103.744</v>
       </c>
       <c r="E77" s="1">
-        <v>99.653</v>
+        <v>106.52073684</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>697571.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I77" s="1">
-        <v>15603.0</v>
+        <v>-52758.0</v>
       </c>
       <c r="J77" s="1">
-        <v>2.2367615626223</v>
+        <v>-2.6067570732459</v>
       </c>
       <c r="K77">
-        <v>1.49</v>
+        <v>2.74</v>
       </c>
       <c r="L77" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="M77" s="1">
-        <v>713174.0</v>
+        <v>1971136.0</v>
       </c>
       <c r="N77" s="1">
-        <v>723594.89</v>
+        <v>2023190.79</v>
       </c>
       <c r="O77" s="1">
-        <v>0.4</v>
+        <v>1.15</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B78" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C78" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.471</v>
+        <v>98.354</v>
       </c>
       <c r="E78" s="1">
-        <v>101.72</v>
+        <v>99.589</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>813760.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-1992.0</v>
+        <v>-4940.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.24478961856076</v>
+        <v>-1.2400967978391</v>
       </c>
       <c r="K78">
-        <v>3.11</v>
+        <v>0.36</v>
       </c>
       <c r="L78" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="M78" s="1">
-        <v>811768.0</v>
+        <v>393416.0</v>
       </c>
       <c r="N78" s="1">
-        <v>836634.63</v>
+        <v>394858.47</v>
       </c>
       <c r="O78" s="1">
-        <v>0.46</v>
+        <v>0.22</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B79" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C79" s="1">
-        <v>1900000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>106.201</v>
+        <v>99.096</v>
       </c>
       <c r="E79" s="1">
-        <v>106.52073684</v>
+        <v>99.43</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>2023894.0</v>
+        <v>536922.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-6075.0</v>
+        <v>-1803.6</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.30016394139219</v>
+        <v>-0.33591471386905</v>
       </c>
       <c r="K79">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>0.0</v>
+      </c>
+      <c r="L79">
+        <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>2017819.0</v>
+        <v>535118.4</v>
       </c>
       <c r="N79" s="1">
-        <v>2064408.04</v>
+        <v>535118.4</v>
       </c>
       <c r="O79" s="1">
-        <v>1.14</v>
+        <v>0.3</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>259</v>
       </c>
       <c r="B80" t="s">
         <v>260</v>
       </c>
       <c r="C80" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.652</v>
+        <v>83.643</v>
       </c>
       <c r="E80" s="1">
-        <v>99.589</v>
+        <v>85.96</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>398356.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I80" s="1">
-        <v>4252.0</v>
+        <v>-16219.0</v>
       </c>
       <c r="J80" s="1">
-        <v>1.0673869604073</v>
+        <v>-2.6954397394137</v>
       </c>
       <c r="K80">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>665.75</v>
+        <v>0.43</v>
+      </c>
+      <c r="L80" t="s">
+        <v>261</v>
       </c>
       <c r="M80" s="1">
-        <v>402608.0</v>
+        <v>585501.0</v>
       </c>
       <c r="N80" s="1">
-        <v>403273.75</v>
+        <v>588521.55</v>
       </c>
       <c r="O80" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B81" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C81" s="1">
-        <v>540000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>101.352</v>
+        <v>98.542</v>
       </c>
       <c r="E81" s="1">
-        <v>99.43</v>
+        <v>100.65</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>536922.0</v>
+        <v>704550.0</v>
       </c>
       <c r="I81" s="1">
-        <v>10378.8</v>
+        <v>-14756.0</v>
       </c>
       <c r="J81" s="1">
-        <v>1.9330182037614</v>
+        <v>-2.0943864878291</v>
       </c>
       <c r="K81">
-        <v>2.83</v>
+        <v>0.56</v>
       </c>
       <c r="L81" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="M81" s="1">
-        <v>547300.8</v>
+        <v>689794.0</v>
       </c>
       <c r="N81" s="1">
-        <v>562568.75</v>
+        <v>693706.33</v>
       </c>
       <c r="O81" s="1">
-        <v>0.31</v>
+        <v>0.39</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B82" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C82" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>86.815</v>
+        <v>98.078</v>
       </c>
       <c r="E82" s="1">
-        <v>85.96</v>
+        <v>100.62</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>601720.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I82" s="1">
-        <v>5985.0</v>
+        <v>-10168.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.99464867380177</v>
+        <v>-2.5263367123832</v>
       </c>
       <c r="K82">
-        <v>0.4</v>
+        <v>2.64</v>
       </c>
       <c r="L82" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="M82" s="1">
-        <v>607705.0</v>
+        <v>392312.0</v>
       </c>
       <c r="N82" s="1">
-        <v>610473.84</v>
+        <v>402859.95</v>
       </c>
       <c r="O82" s="1">
-        <v>0.34</v>
+        <v>0.23</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B83" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C83" s="1">
         <v>700000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.929</v>
+        <v>97.25</v>
       </c>
       <c r="E83" s="1">
-        <v>100.65</v>
+        <v>99.64619429</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>704550.0</v>
+        <v>697523.36</v>
       </c>
       <c r="I83" s="1">
-        <v>1953.0</v>
+        <v>-16773.36</v>
       </c>
       <c r="J83" s="1">
-        <v>0.27719821162444</v>
+        <v>-2.4047022597207</v>
       </c>
       <c r="K83">
-        <v>0.39</v>
+        <v>2.63</v>
       </c>
       <c r="L83" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="M83" s="1">
-        <v>706503.0</v>
+        <v>680750.0</v>
       </c>
       <c r="N83" s="1">
-        <v>709207.11</v>
+        <v>699172.95</v>
       </c>
       <c r="O83" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B84" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C84" s="1">
-        <v>400000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.733</v>
+        <v>98.777</v>
       </c>
       <c r="E84" s="1">
-        <v>100.62</v>
+        <v>99.571</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>402480.0</v>
+        <v>284773.06</v>
       </c>
       <c r="I84" s="1">
-        <v>452.0</v>
+        <v>-2270.84</v>
       </c>
       <c r="J84" s="1">
-        <v>0.11230371695488</v>
+        <v>-0.79742093581464</v>
       </c>
       <c r="K84">
-        <v>2.46</v>
+        <v>1.23</v>
       </c>
       <c r="L84" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="M84" s="1">
-        <v>402932.0</v>
+        <v>282502.22</v>
       </c>
       <c r="N84" s="1">
-        <v>412760.77</v>
+        <v>286016.49</v>
       </c>
       <c r="O84" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B85" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C85" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>101.512</v>
+        <v>98.092</v>
       </c>
       <c r="E85" s="1">
-        <v>99.64619429</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>697523.36</v>
+        <v>600000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>13060.64</v>
+        <v>-11448.0</v>
       </c>
       <c r="J85" s="1">
-        <v>1.8724304803211</v>
+        <v>-1.908</v>
       </c>
       <c r="K85">
-        <v>2.42</v>
+        <v>1.62</v>
       </c>
       <c r="L85" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="M85" s="1">
-        <v>710584.0</v>
+        <v>588552.0</v>
       </c>
       <c r="N85" s="1">
-        <v>727547.01</v>
+        <v>598299.29</v>
       </c>
       <c r="O85" s="1">
-        <v>0.4</v>
+        <v>0.34</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B86" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C86" s="1">
-        <v>286000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>101.292</v>
+        <v>97.718</v>
       </c>
       <c r="E86" s="1">
-        <v>99.571</v>
+        <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>284773.06</v>
+        <v>1930000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>4922.06</v>
+        <v>-44042.6</v>
       </c>
       <c r="J86" s="1">
-        <v>1.7284148999207</v>
+        <v>-2.282</v>
       </c>
       <c r="K86">
-        <v>1.04</v>
+        <v>0.6</v>
       </c>
       <c r="L86" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="M86" s="1">
-        <v>289695.12</v>
+        <v>1885957.4</v>
       </c>
       <c r="N86" s="1">
-        <v>292674.61</v>
+        <v>1897625.81</v>
       </c>
       <c r="O86" s="1">
-        <v>0.16</v>
+        <v>1.08</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B87" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C87" s="1">
-        <v>600000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.673</v>
+        <v>97.41</v>
       </c>
       <c r="E87" s="1">
         <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>600000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>4038.0</v>
+        <v>-31727.5</v>
       </c>
       <c r="J87" s="1">
-        <v>0.673</v>
+        <v>-2.59</v>
       </c>
       <c r="K87">
-        <v>1.41</v>
+        <v>2.07</v>
       </c>
       <c r="L87" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="M87" s="1">
-        <v>604038.0</v>
+        <v>1193272.5</v>
       </c>
       <c r="N87" s="1">
-        <v>612505.96</v>
+        <v>1218664.6</v>
       </c>
       <c r="O87" s="1">
-        <v>0.34</v>
+        <v>0.69</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B88" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C88" s="1">
-        <v>1930000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.715</v>
+        <v>97.851</v>
       </c>
       <c r="E88" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>1930000.0</v>
+        <v>803360.0</v>
       </c>
       <c r="I88" s="1">
-        <v>13799.5</v>
+        <v>-20552.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.715</v>
+        <v>-2.558255327624</v>
       </c>
       <c r="K88">
-        <v>0.41</v>
+        <v>3.17</v>
       </c>
       <c r="L88" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="M88" s="1">
-        <v>1943799.5</v>
+        <v>782808.0</v>
       </c>
       <c r="N88" s="1">
-        <v>1951639.21</v>
+        <v>808153.21</v>
       </c>
       <c r="O88" s="1">
-        <v>1.07</v>
+        <v>0.46</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B89" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C89" s="1">
-        <v>1225000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.88</v>
+        <v>96.931</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>99.259</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>1225000.0</v>
+        <v>992590.0</v>
       </c>
       <c r="I89" s="1">
-        <v>10780.0</v>
+        <v>-23280.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.88</v>
+        <v>-2.345379260319</v>
       </c>
       <c r="K89">
-        <v>1.86</v>
+        <v>0.26</v>
       </c>
       <c r="L89" t="s">
-        <v>287</v>
+        <v>92</v>
       </c>
       <c r="M89" s="1">
-        <v>1235780.0</v>
+        <v>969310.0</v>
       </c>
       <c r="N89" s="1">
-        <v>1258545.33</v>
+        <v>971946.99</v>
       </c>
       <c r="O89" s="1">
-        <v>0.69</v>
+        <v>0.55</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>288</v>
       </c>
       <c r="B90" t="s">
         <v>289</v>
       </c>
       <c r="C90" s="1">
-        <v>800000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.635</v>
+        <v>97.298</v>
       </c>
       <c r="E90" s="1">
-        <v>100.42</v>
+        <v>99.362</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>803360.0</v>
+        <v>852525.96</v>
       </c>
       <c r="I90" s="1">
-        <v>1720.0</v>
+        <v>-17709.12</v>
       </c>
       <c r="J90" s="1">
-        <v>0.2141007767377</v>
+        <v>-2.0772528733319</v>
       </c>
       <c r="K90">
-        <v>2.96</v>
+        <v>0.95</v>
       </c>
       <c r="L90" t="s">
         <v>290</v>
       </c>
       <c r="M90" s="1">
-        <v>805080.0</v>
+        <v>834816.84</v>
       </c>
       <c r="N90" s="1">
-        <v>828756.71</v>
+        <v>842970.78</v>
       </c>
       <c r="O90" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>291</v>
       </c>
       <c r="B91" t="s">
         <v>292</v>
       </c>
       <c r="C91" s="1">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.697</v>
+        <v>105.303</v>
       </c>
       <c r="E91" s="1">
-        <v>99.259</v>
+        <v>108.31690909</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>992590.0</v>
+        <v>1191486.0</v>
       </c>
       <c r="I91" s="1">
-        <v>14380.0</v>
+        <v>-33153.0</v>
       </c>
       <c r="J91" s="1">
-        <v>1.4487351272932</v>
+        <v>-2.7824917791732</v>
       </c>
       <c r="K91">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>119.86</v>
+        <v>2.12</v>
+      </c>
+      <c r="L91" t="s">
+        <v>293</v>
       </c>
       <c r="M91" s="1">
-        <v>1006970.0</v>
+        <v>1158333.0</v>
       </c>
       <c r="N91" s="1">
-        <v>1007089.86</v>
+        <v>1181666.56</v>
       </c>
       <c r="O91" s="1">
-        <v>0.55</v>
+        <v>0.67</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B92" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C92" s="1">
-        <v>858000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.185</v>
+        <v>100.181</v>
       </c>
       <c r="E92" s="1">
-        <v>99.362</v>
+        <v>100.4</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>852525.96</v>
+        <v>602400.0</v>
       </c>
       <c r="I92" s="1">
-        <v>7061.34</v>
+        <v>-1314.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.82828445482176</v>
+        <v>-0.21812749003984</v>
       </c>
       <c r="K92">
-        <v>0.77</v>
+        <v>3.04</v>
       </c>
       <c r="L92" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="M92" s="1">
-        <v>859587.3</v>
+        <v>601086.0</v>
       </c>
       <c r="N92" s="1">
-        <v>866198.6</v>
+        <v>619303.81</v>
       </c>
       <c r="O92" s="1">
-        <v>0.48</v>
+        <v>0.35</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B93" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C93" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>108.683</v>
+        <v>99.178</v>
       </c>
       <c r="E93" s="1">
-        <v>108.31690909</v>
+        <v>99.821</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>1191486.0</v>
+        <v>798568.0</v>
       </c>
       <c r="I93" s="1">
-        <v>4027.0</v>
+        <v>-5144.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.33798131073298</v>
+        <v>-0.64415303393074</v>
       </c>
       <c r="K93">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>0.01</v>
+      </c>
+      <c r="L93">
+        <v>84.93</v>
       </c>
       <c r="M93" s="1">
-        <v>1195513.0</v>
+        <v>793424.0</v>
       </c>
       <c r="N93" s="1">
-        <v>1215840.4</v>
+        <v>793508.93</v>
       </c>
       <c r="O93" s="1">
-        <v>0.67</v>
+        <v>0.45</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>299</v>
       </c>
       <c r="B94" t="s">
         <v>300</v>
       </c>
       <c r="C94" s="1">
-        <v>600000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>103.112</v>
+        <v>97.63</v>
       </c>
       <c r="E94" s="1">
-        <v>100.4</v>
+        <v>99.228</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>602400.0</v>
+        <v>1550933.64</v>
       </c>
       <c r="I94" s="1">
-        <v>16272.0</v>
+        <v>-24976.74</v>
       </c>
       <c r="J94" s="1">
-        <v>2.7011952191235</v>
+        <v>-1.6104325392026</v>
       </c>
       <c r="K94">
-        <v>2.81</v>
+        <v>2.47</v>
       </c>
       <c r="L94" t="s">
         <v>301</v>
       </c>
       <c r="M94" s="1">
-        <v>618672.0</v>
+        <v>1525956.9</v>
       </c>
       <c r="N94" s="1">
-        <v>635552.14</v>
+        <v>1564614.39</v>
       </c>
       <c r="O94" s="1">
-        <v>0.35</v>
+        <v>0.89</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>302</v>
       </c>
       <c r="B95" t="s">
         <v>303</v>
       </c>
       <c r="C95" s="1">
-        <v>1563000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.151</v>
+        <v>98.058</v>
       </c>
       <c r="E95" s="1">
-        <v>99.228</v>
+        <v>99.517</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>1550933.64</v>
+        <v>696619.0</v>
       </c>
       <c r="I95" s="1">
-        <v>14426.49</v>
+        <v>-10213.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.93018099729915</v>
+        <v>-1.4660811720611</v>
       </c>
       <c r="K95">
-        <v>2.31</v>
+        <v>2.57</v>
       </c>
       <c r="L95" t="s">
         <v>304</v>
       </c>
       <c r="M95" s="1">
-        <v>1565360.13</v>
+        <v>686406.0</v>
       </c>
       <c r="N95" s="1">
-        <v>1601432.24</v>
+        <v>704399.84</v>
       </c>
       <c r="O95" s="1">
-        <v>0.88</v>
+        <v>0.4</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>305</v>
       </c>
       <c r="B96" t="s">
         <v>306</v>
       </c>
       <c r="C96" s="1">
-        <v>700000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.638</v>
+        <v>89.511</v>
       </c>
       <c r="E96" s="1">
-        <v>99.517</v>
+        <v>83.44605217</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>696619.0</v>
+        <v>847811.89</v>
       </c>
       <c r="I96" s="1">
-        <v>7847.0</v>
+        <v>61619.87</v>
       </c>
       <c r="J96" s="1">
-        <v>1.1264407086226</v>
+        <v>7.2681063720397</v>
       </c>
       <c r="K96">
-        <v>2.38</v>
+        <v>1.01</v>
       </c>
       <c r="L96" t="s">
         <v>307</v>
       </c>
       <c r="M96" s="1">
-        <v>704466.0</v>
+        <v>909431.76</v>
       </c>
       <c r="N96" s="1">
-        <v>721100.59</v>
+        <v>919713.54</v>
       </c>
       <c r="O96" s="1">
-        <v>0.4</v>
+        <v>0.52</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>308</v>
       </c>
       <c r="B97" t="s">
         <v>309</v>
       </c>
       <c r="C97" s="1">
-        <v>1016000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>92.147</v>
+        <v>100.14</v>
       </c>
       <c r="E97" s="1">
-        <v>83.44605217</v>
+        <v>100.375</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>847811.89</v>
+        <v>602250.0</v>
       </c>
       <c r="I97" s="1">
-        <v>88401.63</v>
+        <v>-1410.0</v>
       </c>
       <c r="J97" s="1">
-        <v>10.42703352509</v>
+        <v>-0.23412204234122</v>
       </c>
       <c r="K97">
-        <v>0.9</v>
+        <v>1.11</v>
       </c>
       <c r="L97" t="s">
         <v>310</v>
       </c>
       <c r="M97" s="1">
-        <v>936213.52</v>
+        <v>600840.0</v>
       </c>
       <c r="N97" s="1">
-        <v>945399.27</v>
+        <v>607497.53</v>
       </c>
       <c r="O97" s="1">
-        <v>0.52</v>
+        <v>0.35</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>311</v>
       </c>
       <c r="B98" t="s">
         <v>312</v>
       </c>
       <c r="C98" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.237</v>
+        <v>97.325</v>
       </c>
       <c r="E98" s="1">
-        <v>100.375</v>
+        <v>92.081555</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>602250.0</v>
+        <v>736652.44</v>
       </c>
       <c r="I98" s="1">
-        <v>-828.0</v>
+        <v>41947.56</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.13748443337484</v>
+        <v>5.6943488845296</v>
       </c>
       <c r="K98">
-        <v>0.92</v>
+        <v>1.74</v>
       </c>
       <c r="L98" t="s">
         <v>313</v>
       </c>
       <c r="M98" s="1">
-        <v>601422.0</v>
+        <v>778600.0</v>
       </c>
       <c r="N98" s="1">
-        <v>606914.47</v>
+        <v>792484.93</v>
       </c>
       <c r="O98" s="1">
-        <v>0.33</v>
+        <v>0.45</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>314</v>
       </c>
       <c r="B99" t="s">
         <v>315</v>
       </c>
       <c r="C99" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.587</v>
+        <v>101.693</v>
       </c>
       <c r="E99" s="1">
-        <v>92.081555</v>
+        <v>99.329</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>736652.44</v>
+        <v>595974.0</v>
       </c>
       <c r="I99" s="1">
-        <v>52043.56</v>
+        <v>14184.0</v>
       </c>
       <c r="J99" s="1">
-        <v>7.0648730899473</v>
+        <v>2.3799695959891</v>
       </c>
       <c r="K99">
-        <v>1.63</v>
+        <v>0.82</v>
       </c>
       <c r="L99" t="s">
         <v>316</v>
       </c>
       <c r="M99" s="1">
-        <v>788696.0</v>
+        <v>610158.0</v>
       </c>
       <c r="N99" s="1">
-        <v>801775.45</v>
+        <v>615062.79</v>
       </c>
       <c r="O99" s="1">
-        <v>0.44</v>
+        <v>0.35</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>317</v>
       </c>
       <c r="B100" t="s">
         <v>318</v>
       </c>
       <c r="C100" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>104.155</v>
+        <v>97.639</v>
       </c>
       <c r="E100" s="1">
-        <v>99.329</v>
+        <v>100.231</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>595974.0</v>
+        <v>902079.0</v>
       </c>
       <c r="I100" s="1">
-        <v>28956.0</v>
+        <v>-23328.0</v>
       </c>
       <c r="J100" s="1">
-        <v>4.8586012141469</v>
+        <v>-2.5860262792948</v>
       </c>
       <c r="K100">
-        <v>0.59</v>
+        <v>0.64</v>
       </c>
       <c r="L100" t="s">
         <v>319</v>
       </c>
       <c r="M100" s="1">
-        <v>624930.0</v>
+        <v>878751.0</v>
       </c>
       <c r="N100" s="1">
-        <v>628497.12</v>
+        <v>884483.88</v>
       </c>
       <c r="O100" s="1">
-        <v>0.35</v>
+        <v>0.5</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>320</v>
       </c>
       <c r="B101" t="s">
         <v>321</v>
       </c>
       <c r="C101" s="1">
-        <v>900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.329</v>
+        <v>97.584</v>
       </c>
       <c r="E101" s="1">
-        <v>100.231</v>
+        <v>100.33</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>902079.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="I101" s="1">
-        <v>882.0</v>
+        <v>-32952.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.097774141732598</v>
+        <v>-2.7369680055816</v>
       </c>
       <c r="K101">
-        <v>0.42</v>
+        <v>0.16</v>
       </c>
       <c r="L101" t="s">
         <v>322</v>
       </c>
       <c r="M101" s="1">
-        <v>902961.0</v>
+        <v>1171008.0</v>
       </c>
       <c r="N101" s="1">
-        <v>906752.1</v>
+        <v>1172881.97</v>
       </c>
       <c r="O101" s="1">
-        <v>0.5</v>
+        <v>0.67</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>323</v>
       </c>
       <c r="B102" t="s">
         <v>324</v>
       </c>
       <c r="C102" s="1">
-        <v>1200000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.331</v>
+        <v>89.574</v>
       </c>
       <c r="E102" s="1">
-        <v>100.33</v>
+        <v>89.875</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1203960.0</v>
+        <v>179750.0</v>
       </c>
       <c r="I102" s="1">
-        <v>12.0</v>
+        <v>-602.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0009967108541812</v>
+        <v>-0.33490959666203</v>
       </c>
       <c r="K102">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>0.07</v>
+      </c>
+      <c r="L102">
+        <v>134.25</v>
       </c>
       <c r="M102" s="1">
-        <v>1203972.0</v>
+        <v>179148.0</v>
       </c>
       <c r="N102" s="1">
-        <v>1239774.74</v>
+        <v>179282.25</v>
       </c>
       <c r="O102" s="1">
-        <v>0.68</v>
+        <v>0.1</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>325</v>
+      </c>
+      <c r="B103" t="s">
         <v>326</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>91.393</v>
+        <v>90.224</v>
       </c>
       <c r="E103" s="1">
         <v>89.875</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>179750.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I103" s="1">
-        <v>3036.0</v>
+        <v>349.0</v>
       </c>
       <c r="J103" s="1">
-        <v>1.6890125173853</v>
+        <v>0.38831710709318</v>
       </c>
       <c r="K103">
-        <v>0.04</v>
+        <v>0.13</v>
       </c>
       <c r="L103">
-        <v>76.71</v>
+        <v>130.14</v>
       </c>
       <c r="M103" s="1">
-        <v>182786.0</v>
+        <v>90224.0</v>
       </c>
       <c r="N103" s="1">
-        <v>182862.71</v>
+        <v>90354.14</v>
       </c>
       <c r="O103" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>327</v>
+      </c>
+      <c r="B104" t="s">
         <v>328</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>97.357</v>
+      </c>
+      <c r="E104" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>598596.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-14454.0</v>
+      </c>
+      <c r="J104" s="1">
+        <v>-2.4146502816591</v>
+      </c>
+      <c r="K104">
+        <v>2.28</v>
+      </c>
+      <c r="L104" t="s">
         <v>329</v>
       </c>
-      <c r="C104" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M104" s="1">
-        <v>91655.0</v>
+        <v>584142.0</v>
       </c>
       <c r="N104" s="1">
-        <v>91770.75</v>
+        <v>597835.15</v>
       </c>
       <c r="O104" s="1">
-        <v>0.05</v>
+        <v>0.34</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>330</v>
       </c>
       <c r="B105" t="s">
         <v>331</v>
       </c>
       <c r="C105" s="1">
-        <v>600000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.389</v>
+        <v>97.56</v>
       </c>
       <c r="E105" s="1">
-        <v>99.766</v>
+        <v>99.945</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>598596.0</v>
+        <v>592673.85</v>
       </c>
       <c r="I105" s="1">
-        <v>3738.0</v>
+        <v>-14143.05</v>
       </c>
       <c r="J105" s="1">
-        <v>0.62446123929996</v>
+        <v>-2.3863124718595</v>
       </c>
       <c r="K105">
-        <v>2.04</v>
+        <v>0.95</v>
       </c>
       <c r="L105" t="s">
         <v>332</v>
       </c>
       <c r="M105" s="1">
-        <v>602334.0</v>
+        <v>578530.8</v>
       </c>
       <c r="N105" s="1">
-        <v>614560.03</v>
+        <v>584176.32</v>
       </c>
       <c r="O105" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>333</v>
       </c>
       <c r="B106" t="s">
         <v>334</v>
       </c>
       <c r="C106" s="1">
-        <v>593000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.616</v>
+        <v>98.189</v>
       </c>
       <c r="E106" s="1">
-        <v>99.945</v>
+        <v>99.90538798</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>592673.85</v>
+        <v>914134.3</v>
       </c>
       <c r="I106" s="1">
-        <v>3979.03</v>
+        <v>-15704.95</v>
       </c>
       <c r="J106" s="1">
-        <v>0.6713692530892</v>
+        <v>-1.7180134253796</v>
       </c>
       <c r="K106">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="L106" t="s">
         <v>335</v>
       </c>
       <c r="M106" s="1">
-        <v>596652.88</v>
+        <v>898429.35</v>
       </c>
       <c r="N106" s="1">
-        <v>601100.87</v>
+        <v>906012.57</v>
       </c>
       <c r="O106" s="1">
-        <v>0.33</v>
+        <v>0.52</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>336</v>
       </c>
       <c r="B107" t="s">
         <v>337</v>
       </c>
       <c r="C107" s="1">
-        <v>915000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.443</v>
+        <v>81.902</v>
       </c>
       <c r="E107" s="1">
-        <v>99.90538798</v>
+        <v>81.75</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>914134.3</v>
+        <v>163500.0</v>
       </c>
       <c r="I107" s="1">
-        <v>4919.15</v>
+        <v>304.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.53812114915719</v>
+        <v>0.18593272171254</v>
       </c>
       <c r="K107">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>0.05</v>
+      </c>
+      <c r="L107">
+        <v>90.41</v>
       </c>
       <c r="M107" s="1">
-        <v>919053.45</v>
+        <v>163804.0</v>
       </c>
       <c r="N107" s="1">
-        <v>925188.96</v>
+        <v>163894.41</v>
       </c>
       <c r="O107" s="1">
-        <v>0.51</v>
+        <v>0.09</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>338</v>
+      </c>
+      <c r="B108" t="s">
         <v>339</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>98.127</v>
+      </c>
+      <c r="E108" s="1">
+        <v>100.73</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>503650.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-13015.0</v>
+      </c>
+      <c r="J108" s="1">
+        <v>-2.5841358085972</v>
+      </c>
+      <c r="K108">
+        <v>1.54</v>
+      </c>
+      <c r="L108" t="s">
         <v>340</v>
       </c>
-      <c r="C108" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>169690.0</v>
+        <v>490635.0</v>
       </c>
       <c r="N108" s="1">
-        <v>172607.81</v>
+        <v>498354.18</v>
       </c>
       <c r="O108" s="1">
-        <v>0.09</v>
+        <v>0.28</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>341</v>
+      </c>
+      <c r="B109" t="s">
         <v>342</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" s="1">
+        <v>409000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>101.784</v>
+      </c>
+      <c r="E109" s="1">
+        <v>99.775</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>408079.75</v>
+      </c>
+      <c r="I109" s="1">
+        <v>8216.81</v>
+      </c>
+      <c r="J109" s="1">
+        <v>2.0135304434979</v>
+      </c>
+      <c r="K109">
+        <v>1.31</v>
+      </c>
+      <c r="L109" t="s">
         <v>343</v>
       </c>
-      <c r="C109" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>502455.0</v>
+        <v>416296.56</v>
       </c>
       <c r="N109" s="1">
-        <v>509347.12</v>
+        <v>421658.38</v>
       </c>
       <c r="O109" s="1">
-        <v>0.28</v>
+        <v>0.24</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>344</v>
+      </c>
+      <c r="B110" t="s">
         <v>345</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>91.083</v>
+      </c>
+      <c r="E110" s="1">
+        <v>99.271</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>397084.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-32752.0</v>
+      </c>
+      <c r="J110" s="1">
+        <v>-8.2481288593849</v>
+      </c>
+      <c r="K110">
+        <v>0.8</v>
+      </c>
+      <c r="L110" t="s">
         <v>346</v>
       </c>
-      <c r="C110" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>431662.69</v>
+        <v>364332.0</v>
       </c>
       <c r="N110" s="1">
-        <v>436053.84</v>
+        <v>367534.74</v>
       </c>
       <c r="O110" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>347</v>
+      </c>
+      <c r="B111" t="s">
         <v>348</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>100.313</v>
+      </c>
+      <c r="E111" s="1">
+        <v>101.3728</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>1520592.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-15897.0</v>
+      </c>
+      <c r="J111" s="1">
+        <v>-1.0454480886392</v>
+      </c>
+      <c r="K111">
+        <v>3.1</v>
+      </c>
+      <c r="L111" t="s">
         <v>349</v>
       </c>
-      <c r="C111" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>375408.0</v>
+        <v>1504695.0</v>
       </c>
       <c r="N111" s="1">
-        <v>378208.0</v>
+        <v>1551195.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.21</v>
+        <v>0.88</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>350</v>
+      </c>
+      <c r="B112" t="s">
         <v>351</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>97.643</v>
+      </c>
+      <c r="E112" s="1">
+        <v>99.67</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>598020.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-12162.0</v>
+      </c>
+      <c r="J112" s="1">
+        <v>-2.0337112471155</v>
+      </c>
+      <c r="K112">
+        <v>0.36</v>
+      </c>
+      <c r="L112" t="s">
         <v>352</v>
       </c>
-      <c r="C112" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M112" s="1">
-        <v>1552080.0</v>
+        <v>585858.0</v>
       </c>
       <c r="N112" s="1">
-        <v>1595235.82</v>
+        <v>588015.53</v>
       </c>
       <c r="O112" s="1">
-        <v>0.88</v>
+        <v>0.33</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>353</v>
+      </c>
+      <c r="B113" t="s">
         <v>354</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>96.733</v>
+      </c>
+      <c r="E113" s="1">
+        <v>99.81333333</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>898320.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-27723.0</v>
+      </c>
+      <c r="J113" s="1">
+        <v>-3.0860940422121</v>
+      </c>
+      <c r="K113">
+        <v>1.43</v>
+      </c>
+      <c r="L113" t="s">
         <v>355</v>
       </c>
-      <c r="C113" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>602112.0</v>
+        <v>870597.0</v>
       </c>
       <c r="N113" s="1">
-        <v>603190.77</v>
+        <v>883449.74</v>
       </c>
       <c r="O113" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>356</v>
+      </c>
+      <c r="B114" t="s">
         <v>357</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>92.417</v>
+      </c>
+      <c r="E114" s="1">
+        <v>93.09788345</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>2699838.62</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-19745.62</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-0.73136297309504</v>
+      </c>
+      <c r="K114">
+        <v>0.22</v>
+      </c>
+      <c r="L114" t="s">
         <v>358</v>
       </c>
-      <c r="C114" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>895599.0</v>
+        <v>2680093.0</v>
       </c>
       <c r="N114" s="1">
-        <v>906509.96</v>
+        <v>2686328.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.5</v>
+        <v>1.53</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>359</v>
+      </c>
+      <c r="B115" t="s">
         <v>360</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>95.089</v>
+      </c>
+      <c r="E115" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>1085062.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-39083.0</v>
+      </c>
+      <c r="J115" s="1">
+        <v>-3.6019139920115</v>
+      </c>
+      <c r="K115">
+        <v>3.67</v>
+      </c>
+      <c r="L115" t="s">
         <v>361</v>
       </c>
-      <c r="C115" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>2735367.0</v>
+        <v>1045979.0</v>
       </c>
       <c r="N115" s="1">
-        <v>2738557.0</v>
+        <v>1086324.89</v>
       </c>
       <c r="O115" s="1">
-        <v>1.51</v>
+        <v>0.62</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>362</v>
+      </c>
+      <c r="B116" t="s">
         <v>363</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" s="1">
+        <v>768000.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>98.05</v>
+      </c>
+      <c r="E116" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>765143.04</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-12119.04</v>
+      </c>
+      <c r="J116" s="1">
+        <v>-1.5838920785321</v>
+      </c>
+      <c r="K116">
+        <v>1.55</v>
+      </c>
+      <c r="L116" t="s">
         <v>364</v>
       </c>
-      <c r="C116" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M116" s="1">
-        <v>1101782.0</v>
+        <v>753024.0</v>
       </c>
       <c r="N116" s="1">
-        <v>1139359.05</v>
+        <v>764922.74</v>
       </c>
       <c r="O116" s="1">
-        <v>0.63</v>
+        <v>0.43</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>365</v>
+      </c>
+      <c r="B117" t="s">
         <v>366</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>97.065</v>
+      </c>
+      <c r="E117" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>598416.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-16026.0</v>
+      </c>
+      <c r="J117" s="1">
+        <v>-2.6780701050774</v>
+      </c>
+      <c r="K117">
+        <v>1.35</v>
+      </c>
+      <c r="L117" t="s">
         <v>367</v>
       </c>
-      <c r="C117" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>768844.8</v>
+        <v>582390.0</v>
       </c>
       <c r="N117" s="1">
-        <v>779307.48</v>
+        <v>590477.67</v>
       </c>
       <c r="O117" s="1">
-        <v>0.43</v>
+        <v>0.34</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>368</v>
+      </c>
+      <c r="B118" t="s">
         <v>369</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" s="1">
+        <v>469000.0</v>
+      </c>
+      <c r="D118" s="1">
+        <v>97.072</v>
+      </c>
+      <c r="E118" s="1">
+        <v>99.594</v>
+      </c>
+      <c r="F118" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118">
+        <v>1.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>467095.86</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-11828.18</v>
+      </c>
+      <c r="J118" s="1">
+        <v>-2.5322810611081</v>
+      </c>
+      <c r="K118">
+        <v>2.66</v>
+      </c>
+      <c r="L118" t="s">
         <v>370</v>
       </c>
-      <c r="C118" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M118" s="1">
-        <v>603672.0</v>
+        <v>455267.68</v>
       </c>
       <c r="N118" s="1">
-        <v>610378.85</v>
+        <v>467757.21</v>
       </c>
       <c r="O118" s="1">
-        <v>0.34</v>
+        <v>0.27</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>371</v>
+      </c>
+      <c r="B119" t="s">
         <v>372</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>97.697</v>
+      </c>
+      <c r="E119" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F119" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119">
+        <v>1.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-39151.0</v>
+      </c>
+      <c r="J119" s="1">
+        <v>-2.303</v>
+      </c>
+      <c r="K119">
+        <v>2.29</v>
+      </c>
+      <c r="L119" t="s">
         <v>373</v>
       </c>
-      <c r="C119" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M119" s="1">
-        <v>470186.57</v>
+        <v>1660849.0</v>
       </c>
       <c r="N119" s="1">
-        <v>481765.41</v>
+        <v>1699832.56</v>
       </c>
       <c r="O119" s="1">
-        <v>0.26</v>
+        <v>0.97</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>374</v>
+      </c>
+      <c r="B120" t="s">
         <v>375</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.358</v>
+      </c>
+      <c r="E120" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>927108.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-23886.0</v>
+      </c>
+      <c r="J120" s="1">
+        <v>-2.5763988661515</v>
+      </c>
+      <c r="K120">
+        <v>2.45</v>
+      </c>
+      <c r="L120" t="s">
         <v>376</v>
       </c>
-      <c r="C120" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M120" s="1">
-        <v>1707140.0</v>
+        <v>903222.0</v>
       </c>
       <c r="N120" s="1">
-        <v>1742333.49</v>
+        <v>925228.85</v>
       </c>
       <c r="O120" s="1">
-        <v>0.96</v>
+        <v>0.53</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>377</v>
+      </c>
+      <c r="B121" t="s">
         <v>378</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" s="1">
+        <v>1209000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>100.242</v>
+      </c>
+      <c r="E121" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>1207174.41</v>
+      </c>
+      <c r="I121" s="1">
+        <v>4751.37</v>
+      </c>
+      <c r="J121" s="1">
+        <v>0.39359432743443</v>
+      </c>
+      <c r="K121">
+        <v>1.99</v>
+      </c>
+      <c r="L121" t="s">
         <v>379</v>
       </c>
-      <c r="C121" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>926937.0</v>
+        <v>1211925.78</v>
       </c>
       <c r="N121" s="1">
-        <v>946743.17</v>
+        <v>1236027.94</v>
       </c>
       <c r="O121" s="1">
-        <v>0.52</v>
+        <v>0.7</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>380</v>
+      </c>
+      <c r="B122" t="s">
         <v>381</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" s="1">
+        <v>490000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>98.129</v>
+      </c>
+      <c r="E122" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>485663.5</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-4831.4</v>
+      </c>
+      <c r="J122" s="1">
+        <v>-0.99480401553751</v>
+      </c>
+      <c r="K122">
+        <v>3.43</v>
+      </c>
+      <c r="L122" t="s">
         <v>382</v>
       </c>
-      <c r="C122" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>1244024.73</v>
+        <v>480832.1</v>
       </c>
       <c r="N122" s="1">
-        <v>1265448.87</v>
+        <v>497653.2</v>
       </c>
       <c r="O122" s="1">
-        <v>0.7</v>
+        <v>0.28</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>383</v>
+      </c>
+      <c r="B123" t="s">
         <v>384</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>99.234</v>
+      </c>
+      <c r="E123" s="1">
+        <v>100.242</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>701694.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-7056.0</v>
+      </c>
+      <c r="J123" s="1">
+        <v>-1.0055665289998</v>
+      </c>
+      <c r="K123">
+        <v>4.13</v>
+      </c>
+      <c r="L123" t="s">
         <v>385</v>
       </c>
-      <c r="C123" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>499104.2</v>
+        <v>694638.0</v>
       </c>
       <c r="N123" s="1">
-        <v>514938.58</v>
+        <v>723548.96</v>
       </c>
       <c r="O123" s="1">
-        <v>0.28</v>
+        <v>0.41</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>386</v>
+      </c>
+      <c r="B124" t="s">
         <v>387</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" s="1">
+        <v>475000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>94.92</v>
+      </c>
+      <c r="E124" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>472178.5</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-21308.5</v>
+      </c>
+      <c r="J124" s="1">
+        <v>-4.5128060680442</v>
+      </c>
+      <c r="K124">
+        <v>0.88</v>
+      </c>
+      <c r="L124" t="s">
         <v>388</v>
       </c>
-      <c r="C124" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M124" s="1">
-        <v>714448.0</v>
+        <v>450870.0</v>
       </c>
       <c r="N124" s="1">
-        <v>741546.63</v>
+        <v>455058.78</v>
       </c>
       <c r="O124" s="1">
-        <v>0.41</v>
+        <v>0.26</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>389</v>
+      </c>
+      <c r="B125" t="s">
         <v>390</v>
       </c>
-      <c r="B125" t="s">
+      <c r="C125" s="1">
+        <v>1658000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>97.56</v>
+      </c>
+      <c r="E125" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>1658000.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-40455.2</v>
+      </c>
+      <c r="J125" s="1">
+        <v>-2.44</v>
+      </c>
+      <c r="K125">
+        <v>0.29</v>
+      </c>
+      <c r="L125" t="s">
         <v>391</v>
       </c>
-      <c r="C125" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M125" s="1">
-        <v>469043.5</v>
+        <v>1617544.8</v>
       </c>
       <c r="N125" s="1">
-        <v>472378.26</v>
+        <v>1622388.16</v>
       </c>
       <c r="O125" s="1">
-        <v>0.26</v>
+        <v>0.92</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>392</v>
+      </c>
+      <c r="B126" t="s">
         <v>393</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>102.342</v>
+      </c>
+      <c r="E126" s="1">
+        <v>102.806722</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>1028067.22</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-4647.22</v>
+      </c>
+      <c r="J126" s="1">
+        <v>-0.45203464419379</v>
+      </c>
+      <c r="K126">
+        <v>4.44</v>
+      </c>
+      <c r="L126" t="s">
         <v>394</v>
       </c>
-      <c r="C126" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M126" s="1">
-        <v>1659061.12</v>
+        <v>1023420.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1660912.99</v>
+        <v>1067796.71</v>
       </c>
       <c r="O126" s="1">
-        <v>0.91</v>
+        <v>0.61</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>395</v>
+      </c>
+      <c r="B127" t="s">
         <v>396</v>
       </c>
-      <c r="B127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C127" s="1">
-        <v>1800000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>104.911</v>
+        <v>102.558</v>
       </c>
       <c r="E127" s="1">
-        <v>102.80672222</v>
+        <v>105.93</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1850521.0</v>
+        <v>847440.0</v>
       </c>
       <c r="I127" s="1">
-        <v>37877.0</v>
+        <v>-26976.0</v>
       </c>
       <c r="J127" s="1">
-        <v>2.0468289741105</v>
+        <v>-3.1832342112716</v>
       </c>
       <c r="K127">
-        <v>4.16</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>0.12</v>
+      </c>
+      <c r="L127">
+        <v>958.9</v>
       </c>
       <c r="M127" s="1">
-        <v>1888398.0</v>
+        <v>820464.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1963356.9</v>
+        <v>821422.9</v>
       </c>
       <c r="O127" s="1">
-        <v>1.08</v>
+        <v>0.47</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="B128" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="C128" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>103.087</v>
+        <v>99.525</v>
       </c>
       <c r="E128" s="1">
         <v>99.07293333</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>1188875.2</v>
       </c>
       <c r="I128" s="1">
-        <v>48168.8</v>
+        <v>5424.8</v>
       </c>
       <c r="J128" s="1">
-        <v>4.0516279589313</v>
+        <v>0.45629684259542</v>
       </c>
       <c r="K128">
-        <v>1.71</v>
+        <v>1.93</v>
       </c>
       <c r="L128" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="M128" s="1">
-        <v>1237044.0</v>
+        <v>1194300.0</v>
       </c>
       <c r="N128" s="1">
-        <v>1257554.96</v>
+        <v>1217486.3</v>
       </c>
       <c r="O128" s="1">
         <v>0.69</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="B129" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="C129" s="1">
         <v>800000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>85.738</v>
+        <v>82.961</v>
       </c>
       <c r="E129" s="1">
         <v>85.38325</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>683066.0</v>
       </c>
       <c r="I129" s="1">
-        <v>2838.0</v>
+        <v>-19378.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.41547961690378</v>
+        <v>-2.8369147344473</v>
       </c>
       <c r="K129">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="L129" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="M129" s="1">
-        <v>685904.0</v>
+        <v>663688.0</v>
       </c>
       <c r="N129" s="1">
-        <v>687419.07</v>
+        <v>665605.81</v>
       </c>
       <c r="O129" s="1">
         <v>0.38</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="B130" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="C130" s="1">
         <v>500000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>97.529</v>
+        <v>96.611</v>
       </c>
       <c r="E130" s="1">
         <v>95.972</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>479860.0</v>
       </c>
       <c r="I130" s="1">
-        <v>7785.0</v>
+        <v>3195.0</v>
       </c>
       <c r="J130" s="1">
-        <v>1.6223481848873</v>
+        <v>0.66581919726587</v>
       </c>
       <c r="K130">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="L130" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="M130" s="1">
-        <v>487645.0</v>
+        <v>483055.0</v>
       </c>
       <c r="N130" s="1">
-        <v>489833.36</v>
+        <v>485459.11</v>
       </c>
       <c r="O130" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B131" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C131" s="1">
         <v>456000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>102.143</v>
+        <v>99.666</v>
       </c>
       <c r="E131" s="1">
         <v>99.609</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>454217.04</v>
       </c>
       <c r="I131" s="1">
-        <v>11555.04</v>
+        <v>259.92</v>
       </c>
       <c r="J131" s="1">
-        <v>2.5439468321136</v>
+        <v>0.057223744842334</v>
       </c>
       <c r="K131">
-        <v>3.27</v>
+        <v>3.5</v>
       </c>
       <c r="L131" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="M131" s="1">
-        <v>465772.08</v>
+        <v>454476.96</v>
       </c>
       <c r="N131" s="1">
-        <v>480663.92</v>
+        <v>470418.22</v>
       </c>
       <c r="O131" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="B132" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="C132" s="1">
         <v>700000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>103.421</v>
+        <v>100.328</v>
       </c>
       <c r="E132" s="1">
         <v>102.847</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>719929.0</v>
       </c>
       <c r="I132" s="1">
-        <v>4018.0</v>
+        <v>-17633.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.5581105914611</v>
+        <v>-2.4492693029452</v>
       </c>
       <c r="K132">
-        <v>3.11</v>
+        <v>3.33</v>
       </c>
       <c r="L132" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="M132" s="1">
-        <v>723947.0</v>
+        <v>702296.0</v>
       </c>
       <c r="N132" s="1">
-        <v>745721.32</v>
+        <v>725630.93</v>
       </c>
       <c r="O132" s="1">
         <v>0.41</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="B133" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="C133" s="1">
         <v>1178000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>105.263</v>
+        <v>102.633</v>
       </c>
       <c r="E133" s="1">
         <v>101.91549321</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>1200564.51</v>
       </c>
       <c r="I133" s="1">
-        <v>39433.63</v>
+        <v>8452.23</v>
       </c>
       <c r="J133" s="1">
-        <v>3.2845906797628</v>
+        <v>0.70402131077488</v>
       </c>
       <c r="K133">
-        <v>1.8</v>
+        <v>2.04</v>
       </c>
       <c r="L133" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="M133" s="1">
-        <v>1239998.14</v>
+        <v>1209016.74</v>
       </c>
       <c r="N133" s="1">
-        <v>1261163.57</v>
+        <v>1233049.75</v>
       </c>
       <c r="O133" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="B134" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="C134" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.546</v>
+        <v>97.708</v>
       </c>
       <c r="E134" s="1">
         <v>99.423</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>1491345.0</v>
       </c>
       <c r="I134" s="1">
-        <v>16845.0</v>
+        <v>-25725.0</v>
       </c>
       <c r="J134" s="1">
-        <v>1.129517314907</v>
+        <v>-1.724952978687</v>
       </c>
       <c r="K134">
-        <v>2.47</v>
+        <v>0.14</v>
       </c>
       <c r="L134" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="M134" s="1">
-        <v>1508190.0</v>
+        <v>1465620.0</v>
       </c>
       <c r="N134" s="1">
-        <v>1545176.3</v>
+        <v>1467715.89</v>
       </c>
       <c r="O134" s="1">
-        <v>0.85</v>
+        <v>0.83</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="B135" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="C135" s="1">
         <v>1230000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.447</v>
+        <v>97.438</v>
       </c>
       <c r="E135" s="1">
         <v>99.947</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>1229348.1</v>
       </c>
       <c r="I135" s="1">
-        <v>6150.0</v>
+        <v>-30860.7</v>
       </c>
       <c r="J135" s="1">
-        <v>0.50026514052448</v>
+        <v>-2.5103304751518</v>
       </c>
       <c r="K135">
-        <v>1.0</v>
+        <v>1.21</v>
       </c>
       <c r="L135" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="M135" s="1">
-        <v>1235498.1</v>
+        <v>1198487.4</v>
       </c>
       <c r="N135" s="1">
-        <v>1247755.98</v>
+        <v>1213399.04</v>
       </c>
       <c r="O135" s="1">
         <v>0.69</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="B136" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="C136" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.001</v>
+        <v>97.676</v>
       </c>
       <c r="E136" s="1">
         <v>99.779</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>2394696.0</v>
       </c>
       <c r="I136" s="1">
-        <v>5328.0</v>
+        <v>-50472.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.22249170667174</v>
+        <v>-2.1076579240121</v>
       </c>
       <c r="K136">
-        <v>0.07</v>
+        <v>0.29</v>
       </c>
       <c r="L136" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="M136" s="1">
-        <v>2400024.0</v>
+        <v>2344224.0</v>
       </c>
       <c r="N136" s="1">
-        <v>2401750.03</v>
+        <v>2351128.11</v>
       </c>
       <c r="O136" s="1">
-        <v>1.32</v>
+        <v>1.34</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="B137" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="C137" s="1">
         <v>1559000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.294</v>
+        <v>97.185</v>
       </c>
       <c r="E137" s="1">
         <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>1559000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>4583.46</v>
+        <v>-43885.85</v>
       </c>
       <c r="J137" s="1">
-        <v>0.294</v>
+        <v>-2.815</v>
       </c>
       <c r="K137">
-        <v>0.13</v>
+        <v>0.32</v>
       </c>
       <c r="L137" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="M137" s="1">
-        <v>1563583.46</v>
+        <v>1515114.15</v>
       </c>
       <c r="N137" s="1">
-        <v>1565640.06</v>
+        <v>1520049.99</v>
       </c>
       <c r="O137" s="1">
         <v>0.86</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="B138" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="C138" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>102.089</v>
+        <v>98.936</v>
       </c>
       <c r="E138" s="1">
         <v>102.33536</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>2558384.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-6159.0</v>
+        <v>-84984.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.24073790330146</v>
+        <v>-3.3217843763876</v>
       </c>
       <c r="K138">
-        <v>3.76</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>0.03</v>
+      </c>
+      <c r="L138">
+        <v>812.67</v>
       </c>
       <c r="M138" s="1">
-        <v>2552225.0</v>
+        <v>2473400.0</v>
       </c>
       <c r="N138" s="1">
-        <v>2646223.97</v>
+        <v>2474212.67</v>
       </c>
       <c r="O138" s="1">
-        <v>1.46</v>
+        <v>1.41</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="B139" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="C139" s="1">
         <v>1229000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>91.007</v>
+        <v>88.716</v>
       </c>
       <c r="E139" s="1">
         <v>85.4301904</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>1049937.04</v>
       </c>
       <c r="I139" s="1">
-        <v>68538.99</v>
+        <v>40382.6</v>
       </c>
       <c r="J139" s="1">
-        <v>6.5279142833174</v>
+        <v>3.8461925297921</v>
       </c>
       <c r="K139">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="L139" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="M139" s="1">
-        <v>1118476.03</v>
+        <v>1090319.64</v>
       </c>
       <c r="N139" s="1">
-        <v>1119966.59</v>
+        <v>1092555.48</v>
       </c>
       <c r="O139" s="1">
         <v>0.62</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="B140" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="C140" s="1">
         <v>451000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>102.548</v>
+        <v>99.849</v>
       </c>
       <c r="E140" s="1">
         <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>451000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>11491.48</v>
+        <v>-681.01</v>
       </c>
       <c r="J140" s="1">
-        <v>2.548</v>
+        <v>-0.151</v>
       </c>
       <c r="K140">
-        <v>1.8</v>
+        <v>2.01</v>
       </c>
       <c r="L140" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="M140" s="1">
-        <v>462491.48</v>
+        <v>450318.99</v>
       </c>
       <c r="N140" s="1">
-        <v>470612.09</v>
+        <v>459381.77</v>
       </c>
       <c r="O140" s="1">
         <v>0.26</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="B141" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="C141" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>94.874</v>
+        <v>93.02</v>
       </c>
       <c r="E141" s="1">
         <v>91.6578065</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>1833156.13</v>
       </c>
       <c r="I141" s="1">
-        <v>64323.87</v>
+        <v>27243.87</v>
       </c>
       <c r="J141" s="1">
-        <v>3.5089138861293</v>
+        <v>1.4861729207975</v>
       </c>
       <c r="K141">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="L141" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="M141" s="1">
-        <v>1897480.0</v>
+        <v>1860400.0</v>
       </c>
       <c r="N141" s="1">
-        <v>1901945.75</v>
+        <v>1865441.1</v>
       </c>
       <c r="O141" s="1">
-        <v>1.05</v>
+        <v>1.06</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="B142" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="C142" s="1">
         <v>1432000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.802</v>
+        <v>99.105</v>
       </c>
       <c r="E142" s="1">
         <v>100.45530726</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>1438520.0</v>
       </c>
       <c r="I142" s="1">
-        <v>19284.64</v>
+        <v>-19336.4</v>
       </c>
       <c r="J142" s="1">
-        <v>1.3405889386314</v>
+        <v>-1.3441870811668</v>
       </c>
       <c r="K142">
-        <v>1.68</v>
+        <v>1.89</v>
       </c>
       <c r="L142" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="M142" s="1">
-        <v>1457804.64</v>
+        <v>1419183.6</v>
       </c>
       <c r="N142" s="1">
-        <v>1481928.94</v>
+        <v>1446253.3</v>
       </c>
       <c r="O142" s="1">
-        <v>0.81</v>
+        <v>0.82</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="B143" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="C143" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>101.21</v>
+        <v>98.501</v>
       </c>
       <c r="E143" s="1">
         <v>99.40027273</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>1093403.0</v>
       </c>
       <c r="I143" s="1">
-        <v>19907.0</v>
+        <v>-9892.0</v>
       </c>
       <c r="J143" s="1">
-        <v>1.8206461844352</v>
+        <v>-0.90469845061702</v>
       </c>
       <c r="K143">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>673.2</v>
+        <v>0.28</v>
+      </c>
+      <c r="L143" t="s">
+        <v>443</v>
       </c>
       <c r="M143" s="1">
-        <v>1113310.0</v>
+        <v>1083511.0</v>
       </c>
       <c r="N143" s="1">
-        <v>1113983.2</v>
+        <v>1086540.4</v>
       </c>
       <c r="O143" s="1">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="B144" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C144" s="1">
         <v>500000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.253</v>
+        <v>97.33</v>
       </c>
       <c r="E144" s="1">
         <v>99.794</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>498970.0</v>
       </c>
       <c r="I144" s="1">
-        <v>2295.0</v>
+        <v>-12320.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.45994749183318</v>
+        <v>-2.4690863178147</v>
       </c>
       <c r="K144">
-        <v>0.0</v>
+        <v>0.18</v>
       </c>
       <c r="L144">
-        <v>0.0</v>
+        <v>910.96</v>
       </c>
       <c r="M144" s="1">
-        <v>501265.0</v>
+        <v>486650.0</v>
       </c>
       <c r="N144" s="1">
-        <v>501265.0</v>
+        <v>487560.96</v>
       </c>
       <c r="O144" s="1">
         <v>0.28</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="B145" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="C145" s="1">
         <v>952000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>106.653</v>
+        <v>103.582</v>
       </c>
       <c r="E145" s="1">
         <v>100.27343697</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>954603.12</v>
       </c>
       <c r="I145" s="1">
-        <v>60733.44</v>
+        <v>31497.52</v>
       </c>
       <c r="J145" s="1">
-        <v>6.3621665095752</v>
+        <v>3.2995408604992</v>
       </c>
       <c r="K145">
-        <v>3.03</v>
+        <v>0.21</v>
       </c>
       <c r="L145" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="M145" s="1">
-        <v>1015336.56</v>
+        <v>986100.64</v>
       </c>
       <c r="N145" s="1">
-        <v>1044172.69</v>
+        <v>988079.66</v>
       </c>
       <c r="O145" s="1">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="B146" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="C146" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.342</v>
+        <v>96.204</v>
       </c>
       <c r="E146" s="1">
         <v>99.24563636</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>2183404.0</v>
       </c>
       <c r="I146" s="1">
-        <v>2120.0</v>
+        <v>-66916.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.097096093989019</v>
+        <v>-3.0647557666836</v>
       </c>
       <c r="K146">
-        <v>0.93</v>
+        <v>1.11</v>
       </c>
       <c r="L146" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="M146" s="1">
-        <v>2185524.0</v>
+        <v>2116488.0</v>
       </c>
       <c r="N146" s="1">
-        <v>2205896.61</v>
+        <v>2140974.3</v>
       </c>
       <c r="O146" s="1">
-        <v>1.21</v>
+        <v>1.22</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="B147" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="C147" s="1">
         <v>547000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>101.85</v>
+        <v>98.938</v>
       </c>
       <c r="E147" s="1">
         <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>547000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>10119.5</v>
+        <v>-5809.14</v>
       </c>
       <c r="J147" s="1">
-        <v>1.85</v>
+        <v>-1.062</v>
       </c>
       <c r="K147">
-        <v>2.32</v>
+        <v>2.53</v>
       </c>
       <c r="L147" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="M147" s="1">
-        <v>557119.5</v>
+        <v>541190.86</v>
       </c>
       <c r="N147" s="1">
-        <v>569797.01</v>
+        <v>555025.88</v>
       </c>
       <c r="O147" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="B148" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="C148" s="1">
         <v>900000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.943</v>
+        <v>98.844</v>
       </c>
       <c r="E148" s="1">
         <v>101.2</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>910800.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-2313.0</v>
+        <v>-21204.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.25395256916996</v>
+        <v>-2.3280632411067</v>
       </c>
       <c r="K148">
-        <v>3.67</v>
+        <v>0.18</v>
       </c>
       <c r="L148" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="M148" s="1">
-        <v>908487.0</v>
+        <v>889596.0</v>
       </c>
       <c r="N148" s="1">
-        <v>941513.3</v>
+        <v>891238.19</v>
       </c>
       <c r="O148" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="B149" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="C149" s="1">
         <v>2152000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.65</v>
+        <v>98.063</v>
       </c>
       <c r="E149" s="1">
         <v>99.728</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>2146146.56</v>
       </c>
       <c r="I149" s="1">
-        <v>19841.44</v>
+        <v>-35830.8</v>
       </c>
       <c r="J149" s="1">
-        <v>0.92451467992941</v>
+        <v>-1.6695411519333</v>
       </c>
       <c r="K149">
-        <v>0.28</v>
+        <v>0.47</v>
       </c>
       <c r="L149" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="M149" s="1">
-        <v>2165988.0</v>
+        <v>2110315.76</v>
       </c>
       <c r="N149" s="1">
-        <v>2172119.73</v>
+        <v>2120471.43</v>
       </c>
       <c r="O149" s="1">
-        <v>1.19</v>
+        <v>1.21</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B150" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C150" s="1">
         <v>500000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>103.181</v>
+        <v>100.473</v>
       </c>
       <c r="E150" s="1">
         <v>102.5055</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>512527.5</v>
       </c>
       <c r="I150" s="1">
-        <v>3377.5</v>
+        <v>-10162.5</v>
       </c>
       <c r="J150" s="1">
-        <v>0.65898902985693</v>
+        <v>-1.9828204340255</v>
       </c>
       <c r="K150">
-        <v>1.06</v>
+        <v>1.27</v>
       </c>
       <c r="L150" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="M150" s="1">
-        <v>515905.0</v>
+        <v>502365.0</v>
       </c>
       <c r="N150" s="1">
-        <v>521218.36</v>
+        <v>508721.16</v>
       </c>
       <c r="O150" s="1">
         <v>0.29</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="B151" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="C151" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>106.324</v>
+        <v>103.813</v>
       </c>
       <c r="E151" s="1">
         <v>103.12185667</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>1546827.85</v>
       </c>
       <c r="I151" s="1">
-        <v>48032.15</v>
+        <v>10367.15</v>
       </c>
       <c r="J151" s="1">
-        <v>3.1052033359756</v>
+        <v>0.67022002480754</v>
       </c>
       <c r="K151">
-        <v>4.7</v>
+        <v>5.01</v>
       </c>
       <c r="L151" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="M151" s="1">
-        <v>1594860.0</v>
+        <v>1557195.0</v>
       </c>
       <c r="N151" s="1">
-        <v>1665324.04</v>
+        <v>1632297.74</v>
       </c>
       <c r="O151" s="1">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="B152" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="C152" s="1">
         <v>400000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>103.183</v>
+        <v>100.814</v>
       </c>
       <c r="E152" s="1">
         <v>103.479</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>413916.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-1184.0</v>
+        <v>-10660.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.28604837696537</v>
+        <v>-2.5754017723403</v>
       </c>
       <c r="K152">
-        <v>4.35</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>0.11</v>
+      </c>
+      <c r="L152">
+        <v>443.84</v>
       </c>
       <c r="M152" s="1">
-        <v>412732.0</v>
+        <v>403256.0</v>
       </c>
       <c r="N152" s="1">
-        <v>430140.22</v>
+        <v>403699.84</v>
       </c>
       <c r="O152" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="B153" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="C153" s="1">
         <v>381000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>102.624</v>
+        <v>98.876</v>
       </c>
       <c r="E153" s="1">
         <v>102.47</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>390410.7</v>
       </c>
       <c r="I153" s="1">
-        <v>586.74</v>
+        <v>-13693.14</v>
       </c>
       <c r="J153" s="1">
-        <v>0.15028788913828</v>
+        <v>-3.5073680101493</v>
       </c>
       <c r="K153">
-        <v>3.48</v>
+        <v>3.72</v>
       </c>
       <c r="L153" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="M153" s="1">
-        <v>390997.44</v>
+        <v>376717.56</v>
       </c>
       <c r="N153" s="1">
-        <v>404275.03</v>
+        <v>390871.97</v>
       </c>
       <c r="O153" s="1">
         <v>0.22</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="B154" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="C154" s="1">
         <v>631000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.784</v>
+        <v>96.875</v>
       </c>
       <c r="E154" s="1">
         <v>99.422</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>627352.82</v>
       </c>
       <c r="I154" s="1">
-        <v>2284.22</v>
+        <v>-16071.57</v>
       </c>
       <c r="J154" s="1">
-        <v>0.36410452414958</v>
+        <v>-2.5618072458812</v>
       </c>
       <c r="K154">
-        <v>3.24</v>
+        <v>0.18</v>
       </c>
       <c r="L154" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="M154" s="1">
-        <v>629637.04</v>
+        <v>611281.25</v>
       </c>
       <c r="N154" s="1">
-        <v>650088.36</v>
+        <v>612404.95</v>
       </c>
       <c r="O154" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="B155" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="C155" s="1">
         <v>200000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>95.497</v>
+        <v>93.831</v>
       </c>
       <c r="E155" s="1">
         <v>99.383</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>198766.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-7772.0</v>
+        <v>-11104.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-3.9101254741757</v>
+        <v>-5.5864685107111</v>
       </c>
       <c r="K155">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="L155">
-        <v>126.03</v>
+        <v>241.1</v>
       </c>
       <c r="M155" s="1">
-        <v>190994.0</v>
+        <v>187662.0</v>
       </c>
       <c r="N155" s="1">
-        <v>191120.03</v>
+        <v>187903.1</v>
       </c>
       <c r="O155" s="1">
         <v>0.11</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="B156" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="C156" s="1">
         <v>638000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>103.474</v>
+        <v>99.364</v>
       </c>
       <c r="E156" s="1">
         <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>638000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>22164.12</v>
+        <v>-4057.68</v>
       </c>
       <c r="J156" s="1">
-        <v>3.474</v>
+        <v>-0.636</v>
       </c>
       <c r="K156">
-        <v>3.31</v>
+        <v>3.54</v>
       </c>
       <c r="L156" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="M156" s="1">
-        <v>660164.12</v>
+        <v>633942.32</v>
       </c>
       <c r="N156" s="1">
-        <v>681279.3</v>
+        <v>656525.77</v>
       </c>
       <c r="O156" s="1">
         <v>0.37</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="B157" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="C157" s="1">
         <v>600000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>90.607</v>
+        <v>87.392</v>
       </c>
       <c r="E157" s="1">
         <v>88.621</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>531726.0</v>
       </c>
       <c r="I157" s="1">
-        <v>11916.0</v>
+        <v>-7374.0</v>
       </c>
       <c r="J157" s="1">
-        <v>2.2410038252784</v>
+        <v>-1.3868044820077</v>
       </c>
       <c r="K157">
-        <v>1.15</v>
+        <v>1.25</v>
       </c>
       <c r="L157" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="M157" s="1">
-        <v>543642.0</v>
+        <v>524352.0</v>
       </c>
       <c r="N157" s="1">
-        <v>550560.49</v>
+        <v>531831.45</v>
       </c>
       <c r="O157" s="1">
         <v>0.3</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="B158" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="C158" s="1">
         <v>900000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>76.856</v>
+        <v>73.673</v>
       </c>
       <c r="E158" s="1">
         <v>74.33222222</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>668990.0</v>
       </c>
       <c r="I158" s="1">
-        <v>22714.0</v>
+        <v>-5933.0</v>
       </c>
       <c r="J158" s="1">
-        <v>3.3952674927876</v>
+        <v>-0.88685929535569</v>
       </c>
       <c r="K158">
-        <v>0.22</v>
+        <v>0.26</v>
       </c>
       <c r="L158" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="M158" s="1">
-        <v>691704.0</v>
+        <v>663057.0</v>
       </c>
       <c r="N158" s="1">
-        <v>693664.27</v>
+        <v>665405.63</v>
       </c>
       <c r="O158" s="1">
         <v>0.38</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B159" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="C159" s="1">
         <v>900000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.159</v>
+        <v>97.202</v>
       </c>
       <c r="E159" s="1">
         <v>99.985</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>899865.0</v>
       </c>
       <c r="I159" s="1">
-        <v>1566.0</v>
+        <v>-25047.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.17402610391559</v>
+        <v>-2.7834175126269</v>
       </c>
       <c r="K159">
-        <v>2.44</v>
+        <v>2.64</v>
       </c>
       <c r="L159" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="M159" s="1">
-        <v>901431.0</v>
+        <v>874818.0</v>
       </c>
       <c r="N159" s="1">
-        <v>923400.86</v>
+        <v>898535.47</v>
       </c>
       <c r="O159" s="1">
         <v>0.51</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="B160" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="C160" s="1">
         <v>700000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>103.216</v>
+        <v>100.183</v>
       </c>
       <c r="E160" s="1">
         <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>700000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>22512.0</v>
+        <v>1281.0</v>
       </c>
       <c r="J160" s="1">
-        <v>3.216</v>
+        <v>0.183</v>
       </c>
       <c r="K160">
-        <v>1.91</v>
+        <v>2.13</v>
       </c>
       <c r="L160" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="M160" s="1">
-        <v>722512.0</v>
+        <v>701281.0</v>
       </c>
       <c r="N160" s="1">
-        <v>735883.19</v>
+        <v>716203.54</v>
       </c>
       <c r="O160" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="B161" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="C161" s="1">
         <v>400000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.028</v>
+        <v>97.939</v>
       </c>
       <c r="E161" s="1">
         <v>99.711</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>398844.0</v>
       </c>
       <c r="I161" s="1">
-        <v>5268.0</v>
+        <v>-7088.0</v>
       </c>
       <c r="J161" s="1">
-        <v>1.320817161597</v>
+        <v>-1.7771359228169</v>
       </c>
       <c r="K161">
-        <v>0.47</v>
+        <v>0.69</v>
       </c>
       <c r="L161" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="M161" s="1">
-        <v>404112.0</v>
+        <v>391756.0</v>
       </c>
       <c r="N161" s="1">
-        <v>406002.41</v>
+        <v>394509.42</v>
       </c>
       <c r="O161" s="1">
         <v>0.22</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="B162" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="C162" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>103.34</v>
+        <v>102.165</v>
       </c>
       <c r="E162" s="1">
         <v>102.18216842</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>1941461.2</v>
       </c>
       <c r="I162" s="1">
-        <v>21998.8</v>
+        <v>-326.2</v>
       </c>
       <c r="J162" s="1">
-        <v>1.1331053126377</v>
+        <v>-0.016801777959817</v>
       </c>
       <c r="K162">
-        <v>2.64</v>
+        <v>2.9</v>
       </c>
       <c r="L162" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="M162" s="1">
-        <v>1963460.0</v>
+        <v>1941135.0</v>
       </c>
       <c r="N162" s="1">
-        <v>2013536.71</v>
+        <v>1996267.53</v>
       </c>
       <c r="O162" s="1">
-        <v>1.11</v>
+        <v>1.13</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="B163" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="C163" s="1">
         <v>600000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>98.591</v>
+        <v>95.046</v>
       </c>
       <c r="E163" s="1">
         <v>99.405</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>596430.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-4884.0</v>
+        <v>-26154.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.81887229012625</v>
+        <v>-4.3850912931945</v>
       </c>
       <c r="K163">
-        <v>0.37</v>
+        <v>0.54</v>
       </c>
       <c r="L163" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="M163" s="1">
-        <v>591546.0</v>
+        <v>570276.0</v>
       </c>
       <c r="N163" s="1">
-        <v>593765.18</v>
+        <v>573530.79</v>
       </c>
       <c r="O163" s="1">
         <v>0.33</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="B164" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="C164" s="1">
         <v>400000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>101.021</v>
+        <v>97.798</v>
       </c>
       <c r="E164" s="1">
         <v>100.66</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>402640.0</v>
       </c>
       <c r="I164" s="1">
-        <v>1444.0</v>
+        <v>-11448.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.35863302205444</v>
+        <v>-2.8432346513014</v>
       </c>
       <c r="K164">
-        <v>2.19</v>
+        <v>2.39</v>
       </c>
       <c r="L164" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="M164" s="1">
-        <v>404084.0</v>
+        <v>391192.0</v>
       </c>
       <c r="N164" s="1">
-        <v>412849.75</v>
+        <v>400734.47</v>
       </c>
       <c r="O164" s="1">
         <v>0.23</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="B165" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="C165" s="1">
         <v>150000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>96.093</v>
+        <v>95.01</v>
       </c>
       <c r="E165" s="1">
         <v>99.237</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>148855.5</v>
       </c>
       <c r="I165" s="1">
-        <v>-4716.0</v>
+        <v>-6340.5</v>
       </c>
       <c r="J165" s="1">
-        <v>-3.1681731612201</v>
+        <v>-4.2594999848847</v>
       </c>
       <c r="K165">
-        <v>0.49</v>
+        <v>0.02</v>
       </c>
       <c r="L165">
-        <v>735.62</v>
+        <v>28.77</v>
       </c>
       <c r="M165" s="1">
-        <v>144139.5</v>
+        <v>142515.0</v>
       </c>
       <c r="N165" s="1">
-        <v>144875.12</v>
+        <v>142543.77</v>
       </c>
       <c r="O165" s="1">
         <v>0.08</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B166" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="C166" s="1">
         <v>620000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.312</v>
+        <v>97.467</v>
       </c>
       <c r="E166" s="1">
         <v>99.8956129</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>619352.8</v>
       </c>
       <c r="I166" s="1">
-        <v>2581.6</v>
+        <v>-15057.4</v>
       </c>
       <c r="J166" s="1">
-        <v>0.41682220537309</v>
+        <v>-2.4311507108711</v>
       </c>
       <c r="K166">
-        <v>3.22</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>0.04</v>
+      </c>
+      <c r="L166">
+        <v>229.32</v>
       </c>
       <c r="M166" s="1">
-        <v>621934.4</v>
+        <v>604295.4</v>
       </c>
       <c r="N166" s="1">
-        <v>641884.81</v>
+        <v>604524.72</v>
       </c>
       <c r="O166" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="B167" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="C167" s="1">
         <v>700000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>101.582</v>
+        <v>97.893</v>
       </c>
       <c r="E167" s="1">
         <v>100.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>700000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>11074.0</v>
+        <v>-14749.0</v>
       </c>
       <c r="J167" s="1">
-        <v>1.582</v>
+        <v>-2.107</v>
       </c>
       <c r="K167">
-        <v>1.01</v>
+        <v>1.23</v>
       </c>
       <c r="L167" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="M167" s="1">
-        <v>711074.0</v>
+        <v>685251.0</v>
       </c>
       <c r="N167" s="1">
-        <v>718167.05</v>
+        <v>693863.99</v>
       </c>
       <c r="O167" s="1">
         <v>0.39</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="B168" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="C168" s="1">
         <v>600000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>102.363</v>
+        <v>98.599</v>
       </c>
       <c r="E168" s="1">
         <v>99.001</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>594006.0</v>
       </c>
       <c r="I168" s="1">
-        <v>20172.0</v>
+        <v>-2412.0</v>
       </c>
       <c r="J168" s="1">
-        <v>3.3959252936839</v>
+        <v>-0.40605650447975</v>
       </c>
       <c r="K168">
-        <v>2.49</v>
+        <v>2.7</v>
       </c>
       <c r="L168" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="M168" s="1">
-        <v>614178.0</v>
+        <v>591594.0</v>
       </c>
       <c r="N168" s="1">
-        <v>629095.81</v>
+        <v>607806.33</v>
       </c>
       <c r="O168" s="1">
         <v>0.35</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="B169" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="C169" s="1">
         <v>816000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.943</v>
+        <v>96.958</v>
       </c>
       <c r="E169" s="1">
         <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>816000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-465.12</v>
+        <v>-24822.72</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.057</v>
+        <v>-3.042</v>
       </c>
       <c r="K169">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>512.54</v>
+        <v>0.28</v>
+      </c>
+      <c r="L169" t="s">
+        <v>515</v>
       </c>
       <c r="M169" s="1">
-        <v>815534.88</v>
+        <v>791177.28</v>
       </c>
       <c r="N169" s="1">
-        <v>816047.42</v>
+        <v>793483.7</v>
       </c>
       <c r="O169" s="1">
         <v>0.45</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="B170" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="C170" s="1">
         <v>900000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.919</v>
+        <v>97.592</v>
       </c>
       <c r="E170" s="1">
         <v>99.3</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>893700.0</v>
       </c>
       <c r="I170" s="1">
-        <v>5571.0</v>
+        <v>-15372.0</v>
       </c>
       <c r="J170" s="1">
-        <v>0.6233635448137</v>
+        <v>-1.7200402819738</v>
       </c>
       <c r="K170">
-        <v>2.69</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>0.1</v>
+      </c>
+      <c r="L170">
+        <v>881.51</v>
       </c>
       <c r="M170" s="1">
-        <v>899271.0</v>
+        <v>878328.0</v>
       </c>
       <c r="N170" s="1">
-        <v>923478.53</v>
+        <v>879209.51</v>
       </c>
       <c r="O170" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="B171" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="C171" s="1">
         <v>1222000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>101.188</v>
+        <v>97.965</v>
       </c>
       <c r="E171" s="1">
         <v>99.24314075</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>1212751.18</v>
       </c>
       <c r="I171" s="1">
-        <v>23766.18</v>
+        <v>-15618.88</v>
       </c>
       <c r="J171" s="1">
-        <v>1.9596913523514</v>
+        <v>-1.2878882542089</v>
       </c>
       <c r="K171">
-        <v>1.66</v>
+        <v>1.86</v>
       </c>
       <c r="L171" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="M171" s="1">
-        <v>1236517.36</v>
+        <v>1197132.3</v>
       </c>
       <c r="N171" s="1">
-        <v>1256856.13</v>
+        <v>1219843.92</v>
       </c>
       <c r="O171" s="1">
         <v>0.69</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="B172" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="C172" s="1">
         <v>684000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>103.49</v>
+        <v>100.952</v>
       </c>
       <c r="E172" s="1">
         <v>99.79670175</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>682609.44</v>
       </c>
       <c r="I172" s="1">
-        <v>25262.16</v>
+        <v>7902.24</v>
       </c>
       <c r="J172" s="1">
-        <v>3.7008219517152</v>
+        <v>1.157651731274</v>
       </c>
       <c r="K172">
-        <v>3.12</v>
+        <v>3.34</v>
       </c>
       <c r="L172" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="M172" s="1">
-        <v>707871.6</v>
+        <v>690511.68</v>
       </c>
       <c r="N172" s="1">
-        <v>729234.89</v>
+        <v>713350.72</v>
       </c>
       <c r="O172" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="B173" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="C173" s="1">
         <v>200000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.891</v>
+        <v>97.968</v>
       </c>
       <c r="E173" s="1">
         <v>100.23</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>200460.0</v>
       </c>
       <c r="I173" s="1">
-        <v>1322.0</v>
+        <v>-4524.0</v>
       </c>
       <c r="J173" s="1">
-        <v>0.65948318866607</v>
+        <v>-2.2568093385214</v>
       </c>
       <c r="K173">
-        <v>1.84</v>
+        <v>2.05</v>
       </c>
       <c r="L173" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="M173" s="1">
-        <v>201782.0</v>
+        <v>195936.0</v>
       </c>
       <c r="N173" s="1">
-        <v>205460.08</v>
+        <v>200045.59</v>
       </c>
       <c r="O173" s="1">
         <v>0.11</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="B174" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="C174" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.618</v>
+        <v>98.085</v>
       </c>
       <c r="E174" s="1">
         <v>99.871</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>1098581.0</v>
       </c>
       <c r="I174" s="1">
-        <v>8217.0</v>
+        <v>-19646.0</v>
       </c>
       <c r="J174" s="1">
-        <v>0.74796487468835</v>
+        <v>-1.7883069159215</v>
       </c>
       <c r="K174">
-        <v>1.09</v>
+        <v>1.32</v>
       </c>
       <c r="L174" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="M174" s="1">
-        <v>1106798.0</v>
+        <v>1078935.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1118826.42</v>
+        <v>1093415.82</v>
       </c>
       <c r="O174" s="1">
         <v>0.62</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="B175" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="C175" s="1">
         <v>809000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>102.278</v>
+        <v>99.562</v>
       </c>
       <c r="E175" s="1">
         <v>99.646</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>806136.14</v>
       </c>
       <c r="I175" s="1">
-        <v>21292.88</v>
+        <v>-679.56</v>
       </c>
       <c r="J175" s="1">
-        <v>2.6413503803464</v>
+        <v>-0.084298416394035</v>
       </c>
       <c r="K175">
-        <v>3.36</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>0.06</v>
+      </c>
+      <c r="L175">
+        <v>465.45</v>
       </c>
       <c r="M175" s="1">
-        <v>827429.02</v>
+        <v>805456.58</v>
       </c>
       <c r="N175" s="1">
-        <v>854580.39</v>
+        <v>805922.03</v>
       </c>
       <c r="O175" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="B176" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="C176" s="1">
         <v>800000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>101.158</v>
+        <v>99.885</v>
       </c>
       <c r="E176" s="1">
         <v>99.471</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>795768.0</v>
       </c>
       <c r="I176" s="1">
-        <v>13496.0</v>
+        <v>3312.0</v>
       </c>
       <c r="J176" s="1">
-        <v>1.6959716902414</v>
+        <v>0.41620170703019</v>
       </c>
       <c r="K176">
-        <v>3.46</v>
+        <v>3.69</v>
       </c>
       <c r="L176" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="M176" s="1">
-        <v>809264.0</v>
+        <v>799080.0</v>
       </c>
       <c r="N176" s="1">
-        <v>836968.11</v>
+        <v>828625.21</v>
       </c>
       <c r="O176" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="B177" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="C177" s="1">
         <v>741000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>101.856</v>
+        <v>98.641</v>
       </c>
       <c r="E177" s="1">
         <v>98.46009582</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>729589.31</v>
       </c>
       <c r="I177" s="1">
-        <v>25163.65</v>
+        <v>1340.5</v>
       </c>
       <c r="J177" s="1">
-        <v>3.4490157209129</v>
+        <v>0.18373350344182</v>
       </c>
       <c r="K177">
-        <v>2.56</v>
+        <v>2.76</v>
       </c>
       <c r="L177" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="M177" s="1">
-        <v>754752.96</v>
+        <v>730929.81</v>
       </c>
       <c r="N177" s="1">
-        <v>773724.59</v>
+        <v>751393.59</v>
       </c>
       <c r="O177" s="1">
         <v>0.43</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="B178" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="C178" s="1">
         <v>900000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.893</v>
+        <v>96.239</v>
       </c>
       <c r="E178" s="1">
         <v>98.41</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>885690.0</v>
       </c>
       <c r="I178" s="1">
-        <v>13347.0</v>
+        <v>-19539.0</v>
       </c>
       <c r="J178" s="1">
-        <v>1.5069606747282</v>
+        <v>-2.2060766182299</v>
       </c>
       <c r="K178">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>416.1</v>
+        <v>0.24</v>
+      </c>
+      <c r="L178" t="s">
+        <v>540</v>
       </c>
       <c r="M178" s="1">
-        <v>899037.0</v>
+        <v>866151.0</v>
       </c>
       <c r="N178" s="1">
-        <v>899453.1</v>
+        <v>868314.7</v>
       </c>
       <c r="O178" s="1">
         <v>0.49</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="B179" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="C179" s="1">
-        <v>800000.0</v>
+        <v>918000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>108.932</v>
+        <v>98.188</v>
       </c>
       <c r="E179" s="1">
-        <v>108.24</v>
+        <v>99.492</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>865920.0</v>
+        <v>913336.56</v>
       </c>
       <c r="I179" s="1">
-        <v>5536.0</v>
+        <v>-11970.72</v>
       </c>
       <c r="J179" s="1">
-        <v>0.63932002956393</v>
+        <v>-1.3106581433683</v>
       </c>
       <c r="K179">
-        <v>1.64</v>
+        <v>0.14</v>
       </c>
       <c r="L179" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="M179" s="1">
-        <v>871456.0</v>
+        <v>901365.84</v>
       </c>
       <c r="N179" s="1">
-        <v>884606.68</v>
+        <v>902623.37</v>
       </c>
       <c r="O179" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="B180" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="C180" s="1">
-        <v>1300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.767</v>
+        <v>105.691</v>
       </c>
       <c r="E180" s="1">
-        <v>100.51323077</v>
+        <v>108.24</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>1306672.0</v>
+        <v>865920.0</v>
       </c>
       <c r="I180" s="1">
-        <v>3299.0</v>
+        <v>-20392.0</v>
       </c>
       <c r="J180" s="1">
-        <v>0.252473459292</v>
+        <v>-2.3549519586105</v>
       </c>
       <c r="K180">
-        <v>2.58</v>
+        <v>1.93</v>
       </c>
       <c r="L180" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="M180" s="1">
-        <v>1309971.0</v>
+        <v>845528.0</v>
       </c>
       <c r="N180" s="1">
-        <v>1343508.33</v>
+        <v>860980.05</v>
       </c>
       <c r="O180" s="1">
-        <v>0.74</v>
+        <v>0.49</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="B181" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="C181" s="1">
-        <v>1480000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.464</v>
+        <v>97.436</v>
       </c>
       <c r="E181" s="1">
-        <v>99.902</v>
+        <v>100.51323077</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>1478549.6</v>
+        <v>1306672.0</v>
       </c>
       <c r="I181" s="1">
-        <v>8317.6</v>
+        <v>-40004.0</v>
       </c>
       <c r="J181" s="1">
-        <v>0.56255130027427</v>
+        <v>-3.0615181162526</v>
       </c>
       <c r="K181">
-        <v>0.12</v>
+        <v>2.77</v>
       </c>
       <c r="L181" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="M181" s="1">
-        <v>1486867.2</v>
+        <v>1266668.0</v>
       </c>
       <c r="N181" s="1">
-        <v>1488631.04</v>
+        <v>1302729.64</v>
       </c>
       <c r="O181" s="1">
-        <v>0.82</v>
+        <v>0.74</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="B182" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="C182" s="1">
         <v>500000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>90.849</v>
+        <v>88.421</v>
       </c>
       <c r="E182" s="1">
         <v>85.25</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>426250.0</v>
       </c>
       <c r="I182" s="1">
-        <v>27995.0</v>
+        <v>15855.0</v>
       </c>
       <c r="J182" s="1">
-        <v>6.5677419354839</v>
+        <v>3.7196480938416</v>
       </c>
       <c r="K182">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>0.0</v>
+      </c>
+      <c r="L182">
+        <v>10.27</v>
       </c>
       <c r="M182" s="1">
-        <v>454245.0</v>
+        <v>442105.0</v>
       </c>
       <c r="N182" s="1">
-        <v>457789.52</v>
+        <v>442115.27</v>
       </c>
       <c r="O182" s="1">
         <v>0.25</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="B183" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="C183" s="1">
         <v>610000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>103.058</v>
+        <v>100.869</v>
       </c>
       <c r="E183" s="1">
         <v>99.18943934</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>605055.58</v>
       </c>
       <c r="I183" s="1">
-        <v>23598.22</v>
+        <v>10245.32</v>
       </c>
       <c r="J183" s="1">
-        <v>3.9001739311288</v>
+        <v>1.6932857639293</v>
       </c>
       <c r="K183">
-        <v>1.04</v>
+        <v>1.25</v>
       </c>
       <c r="L183" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="M183" s="1">
-        <v>628653.8</v>
+        <v>615300.9</v>
       </c>
       <c r="N183" s="1">
-        <v>634983.59</v>
+        <v>622946.79</v>
       </c>
       <c r="O183" s="1">
         <v>0.35</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="B184" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="C184" s="1">
         <v>800000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>103.032</v>
+        <v>100.425</v>
       </c>
       <c r="E184" s="1">
         <v>102.939</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>823512.0</v>
       </c>
       <c r="I184" s="1">
-        <v>744.0</v>
+        <v>-20112.0</v>
       </c>
       <c r="J184" s="1">
-        <v>0.090344767289366</v>
+        <v>-2.4422230641448</v>
       </c>
       <c r="K184">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>715.07</v>
+        <v>0.3</v>
+      </c>
+      <c r="L184" t="s">
+        <v>557</v>
       </c>
       <c r="M184" s="1">
-        <v>824256.0</v>
+        <v>803400.0</v>
       </c>
       <c r="N184" s="1">
-        <v>824971.07</v>
+        <v>805783.56</v>
       </c>
       <c r="O184" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="B185" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="C185" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.157</v>
+        <v>96.733</v>
       </c>
       <c r="E185" s="1">
         <v>100.761</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>1309893.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-7852.0</v>
+        <v>-52364.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.59943827472931</v>
+        <v>-3.9975784281617</v>
       </c>
       <c r="K185">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>120.21</v>
+        <v>0.2</v>
+      </c>
+      <c r="L185" t="s">
+        <v>560</v>
       </c>
       <c r="M185" s="1">
-        <v>1302041.0</v>
+        <v>1257529.0</v>
       </c>
       <c r="N185" s="1">
-        <v>1302161.21</v>
+        <v>1260173.52</v>
       </c>
       <c r="O185" s="1">
         <v>0.72</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="B186" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="C186" s="1">
         <v>200000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>104.003</v>
+        <v>101.379</v>
       </c>
       <c r="E186" s="1">
         <v>100.350185</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>200700.37</v>
       </c>
       <c r="I186" s="1">
-        <v>7305.63</v>
+        <v>2057.63</v>
       </c>
       <c r="J186" s="1">
-        <v>3.6400680277769</v>
+        <v>1.0252248164764</v>
       </c>
       <c r="K186">
-        <v>3.11</v>
+        <v>3.33</v>
       </c>
       <c r="L186" t="s">
-        <v>566</v>
+        <v>310</v>
       </c>
       <c r="M186" s="1">
-        <v>208006.0</v>
+        <v>202758.0</v>
       </c>
       <c r="N186" s="1">
-        <v>214232.03</v>
+        <v>209415.53</v>
       </c>
       <c r="O186" s="1">
         <v>0.12</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="B187" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="C187" s="1">
         <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>103.487</v>
+        <v>101.86</v>
       </c>
       <c r="E187" s="1">
         <v>99.96825</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>299904.75</v>
       </c>
       <c r="I187" s="1">
-        <v>10556.25</v>
+        <v>5675.25</v>
       </c>
       <c r="J187" s="1">
-        <v>3.5198675579496</v>
+        <v>1.8923508213858</v>
       </c>
       <c r="K187">
-        <v>1.34</v>
+        <v>1.56</v>
       </c>
       <c r="L187" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="M187" s="1">
-        <v>310461.0</v>
+        <v>305580.0</v>
       </c>
       <c r="N187" s="1">
-        <v>314474.01</v>
+        <v>310261.85</v>
       </c>
       <c r="O187" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="B188" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="C188" s="1">
         <v>200000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>107.053</v>
+        <v>104.254</v>
       </c>
       <c r="E188" s="1">
         <v>104.45</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>208900.0</v>
       </c>
       <c r="I188" s="1">
-        <v>5206.0</v>
+        <v>-392.0</v>
       </c>
       <c r="J188" s="1">
-        <v>2.4921014839636</v>
+        <v>-0.18764959310675</v>
       </c>
       <c r="K188">
-        <v>3.6</v>
+        <v>3.84</v>
       </c>
       <c r="L188" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="M188" s="1">
-        <v>214106.0</v>
+        <v>208508.0</v>
       </c>
       <c r="N188" s="1">
-        <v>221301.89</v>
+        <v>216192.93</v>
       </c>
       <c r="O188" s="1">
         <v>0.12</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="B189" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="C189" s="1">
         <v>950000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.132</v>
+        <v>97.462</v>
       </c>
       <c r="E189" s="1">
         <v>99.589</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>946095.5</v>
       </c>
       <c r="I189" s="1">
-        <v>5158.5</v>
+        <v>-20206.5</v>
       </c>
       <c r="J189" s="1">
-        <v>0.54524094026449</v>
+        <v>-2.1357780477764</v>
       </c>
       <c r="K189">
-        <v>1.84</v>
+        <v>2.01</v>
       </c>
       <c r="L189" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="M189" s="1">
-        <v>951254.0</v>
+        <v>925889.0</v>
       </c>
       <c r="N189" s="1">
-        <v>968744.41</v>
+        <v>945019.14</v>
       </c>
       <c r="O189" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="B190" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="C190" s="1">
         <v>700000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>104.321</v>
+        <v>101.648</v>
       </c>
       <c r="E190" s="1">
         <v>103.012</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>721084.0</v>
       </c>
       <c r="I190" s="1">
-        <v>9163.0</v>
+        <v>-9548.0</v>
       </c>
       <c r="J190" s="1">
-        <v>1.2707257406904</v>
+        <v>-1.3241175785345</v>
       </c>
       <c r="K190">
-        <v>4.24</v>
+        <v>4.52</v>
       </c>
       <c r="L190" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="M190" s="1">
-        <v>730247.0</v>
+        <v>711536.0</v>
       </c>
       <c r="N190" s="1">
-        <v>759944.26</v>
+        <v>743146.27</v>
       </c>
       <c r="O190" s="1">
         <v>0.42</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="B191" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="C191" s="1">
         <v>500000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.762</v>
+        <v>97.248</v>
       </c>
       <c r="E191" s="1">
         <v>99.908</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>499540.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-730.0</v>
+        <v>-13300.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.14613444368819</v>
+        <v>-2.6624494534972</v>
       </c>
       <c r="K191">
-        <v>0.33</v>
+        <v>0.56</v>
       </c>
       <c r="L191" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="M191" s="1">
-        <v>498810.0</v>
+        <v>486240.0</v>
       </c>
       <c r="N191" s="1">
-        <v>500478.4</v>
+        <v>489038.61</v>
       </c>
       <c r="O191" s="1">
         <v>0.28</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="B192" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="C192" s="1">
         <v>700000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>106.282</v>
+        <v>103.455</v>
       </c>
       <c r="E192" s="1">
         <v>106.6</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>746200.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-2226.0</v>
+        <v>-22015.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.29831144465291</v>
+        <v>-2.9502814258912</v>
       </c>
       <c r="K192">
-        <v>1.58</v>
+        <v>1.83</v>
       </c>
       <c r="L192" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="M192" s="1">
-        <v>743974.0</v>
+        <v>724185.0</v>
       </c>
       <c r="N192" s="1">
-        <v>755058.93</v>
+        <v>736981.58</v>
       </c>
       <c r="O192" s="1">
         <v>0.42</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="B193" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="C193" s="1">
-        <v>667000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>102.185</v>
+        <v>97.253</v>
       </c>
       <c r="E193" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>667000.0</v>
+        <v>1478549.6</v>
       </c>
       <c r="I193" s="1">
-        <v>14573.95</v>
+        <v>-39205.2</v>
       </c>
       <c r="J193" s="1">
-        <v>2.185</v>
+        <v>-2.6515985665953</v>
       </c>
       <c r="K193">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="L193" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="M193" s="1">
-        <v>681573.95</v>
+        <v>1439344.4</v>
       </c>
       <c r="N193" s="1">
-        <v>684446.07</v>
+        <v>1444194.95</v>
       </c>
       <c r="O193" s="1">
-        <v>0.38</v>
+        <v>0.82</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="B194" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="C194" s="1">
-        <v>727000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>102.804</v>
+        <v>99.08</v>
       </c>
       <c r="E194" s="1">
-        <v>99.79727373</v>
+        <v>100.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>725526.18</v>
+        <v>667000.0</v>
       </c>
       <c r="I194" s="1">
-        <v>21858.9</v>
+        <v>-6136.4</v>
       </c>
       <c r="J194" s="1">
-        <v>3.0128340785718</v>
+        <v>-0.92</v>
       </c>
       <c r="K194">
-        <v>3.62</v>
+        <v>0.66</v>
       </c>
       <c r="L194" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="M194" s="1">
-        <v>747385.08</v>
+        <v>660863.6</v>
       </c>
       <c r="N194" s="1">
-        <v>773713.0</v>
+        <v>665282.25</v>
       </c>
       <c r="O194" s="1">
-        <v>0.43</v>
+        <v>0.38</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="B195" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="C195" s="1">
-        <v>248000.0</v>
+        <v>727000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>104.11</v>
+        <v>100.215</v>
       </c>
       <c r="E195" s="1">
-        <v>100.0</v>
+        <v>99.79727373</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>248000.0</v>
+        <v>725526.18</v>
       </c>
       <c r="I195" s="1">
-        <v>10192.8</v>
+        <v>3036.87</v>
       </c>
       <c r="J195" s="1">
-        <v>4.11</v>
+        <v>0.41857483350911</v>
       </c>
       <c r="K195">
-        <v>3.63</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>0.12</v>
+      </c>
+      <c r="L195">
+        <v>887.46</v>
       </c>
       <c r="M195" s="1">
-        <v>258192.8</v>
+        <v>728563.05</v>
       </c>
       <c r="N195" s="1">
-        <v>267200.7</v>
+        <v>729450.51</v>
       </c>
       <c r="O195" s="1">
-        <v>0.15</v>
+        <v>0.41</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="B196" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="C196" s="1">
-        <v>500000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>104.251</v>
+        <v>100.55</v>
       </c>
       <c r="E196" s="1">
-        <v>99.660226</v>
+        <v>100.0</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>498301.13</v>
+        <v>248000.0</v>
       </c>
       <c r="I196" s="1">
-        <v>22953.87</v>
+        <v>1364.0</v>
       </c>
       <c r="J196" s="1">
-        <v>4.6064254359608</v>
+        <v>0.55</v>
       </c>
       <c r="K196">
-        <v>3.02</v>
+        <v>3.87</v>
       </c>
       <c r="L196" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="M196" s="1">
-        <v>521255.0</v>
+        <v>249364.0</v>
       </c>
       <c r="N196" s="1">
-        <v>536342.33</v>
+        <v>258963.05</v>
       </c>
       <c r="O196" s="1">
-        <v>0.29</v>
+        <v>0.15</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="B197" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="C197" s="1">
-        <v>559000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.291</v>
+        <v>101.132</v>
       </c>
       <c r="E197" s="1">
-        <v>100.0</v>
+        <v>99.660226</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>559000.0</v>
+        <v>498301.13</v>
       </c>
       <c r="I197" s="1">
-        <v>1626.69</v>
+        <v>7358.87</v>
       </c>
       <c r="J197" s="1">
-        <v>0.291</v>
+        <v>1.4767917544156</v>
       </c>
       <c r="K197">
-        <v>1.77</v>
+        <v>3.25</v>
       </c>
       <c r="L197" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="M197" s="1">
-        <v>560626.69</v>
+        <v>505660.0</v>
       </c>
       <c r="N197" s="1">
-        <v>570505.64</v>
+        <v>521933.97</v>
       </c>
       <c r="O197" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
       <c r="B198" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="C198" s="1">
-        <v>800000.0</v>
+        <v>559000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>103.886</v>
+        <v>97.944</v>
       </c>
       <c r="E198" s="1">
-        <v>103.47225</v>
+        <v>100.0</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>827778.0</v>
+        <v>559000.0</v>
       </c>
       <c r="I198" s="1">
-        <v>3310.0</v>
+        <v>-11493.04</v>
       </c>
       <c r="J198" s="1">
-        <v>0.39986566446559</v>
+        <v>-2.056</v>
       </c>
       <c r="K198">
-        <v>4.05</v>
+        <v>1.95</v>
       </c>
       <c r="L198" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="M198" s="1">
-        <v>831088.0</v>
+        <v>547506.96</v>
       </c>
       <c r="N198" s="1">
-        <v>863504.44</v>
+        <v>558402.87</v>
       </c>
       <c r="O198" s="1">
-        <v>0.47</v>
+        <v>0.32</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="B199" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="C199" s="1">
         <v>800000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>101.668</v>
+        <v>101.899</v>
       </c>
       <c r="E199" s="1">
-        <v>99.495</v>
+        <v>103.47225</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>795960.0</v>
+        <v>827778.0</v>
       </c>
       <c r="I199" s="1">
-        <v>17384.0</v>
+        <v>-12586.0</v>
       </c>
       <c r="J199" s="1">
-        <v>2.1840293482085</v>
+        <v>-1.5204559676628</v>
       </c>
       <c r="K199">
-        <v>1.84</v>
-[...2 lines deleted...]
-        <v>604</v>
+        <v>0.05</v>
+      </c>
+      <c r="L199">
+        <v>372.6</v>
       </c>
       <c r="M199" s="1">
-        <v>813344.0</v>
+        <v>815192.0</v>
       </c>
       <c r="N199" s="1">
-        <v>828037.15</v>
+        <v>815564.6</v>
       </c>
       <c r="O199" s="1">
         <v>0.46</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
       <c r="B200" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="C200" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>105.892</v>
+        <v>97.435</v>
       </c>
       <c r="E200" s="1">
-        <v>105.92</v>
+        <v>99.495</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>317760.0</v>
+        <v>795960.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-84.0</v>
+        <v>-16480.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.026435045317221</v>
+        <v>-2.0704558017991</v>
       </c>
       <c r="K200">
-        <v>3.83</v>
+        <v>2.06</v>
       </c>
       <c r="L200" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="M200" s="1">
-        <v>317676.0</v>
+        <v>779480.0</v>
       </c>
       <c r="N200" s="1">
-        <v>329158.19</v>
+        <v>795956.71</v>
       </c>
       <c r="O200" s="1">
-        <v>0.18</v>
+        <v>0.45</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>608</v>
+        <v>602</v>
       </c>
       <c r="B201" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
       <c r="C201" s="1">
-        <v>1084000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>102.409</v>
+        <v>103.952</v>
       </c>
       <c r="E201" s="1">
-        <v>101.11874539</v>
+        <v>105.92</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>1096127.2</v>
+        <v>317760.0</v>
       </c>
       <c r="I201" s="1">
-        <v>13986.36</v>
+        <v>-5904.0</v>
       </c>
       <c r="J201" s="1">
-        <v>1.2759796490772</v>
+        <v>-1.8580060422961</v>
       </c>
       <c r="K201">
-        <v>2.53</v>
+        <v>4.14</v>
       </c>
       <c r="L201" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="M201" s="1">
-        <v>1110113.56</v>
+        <v>311856.0</v>
       </c>
       <c r="N201" s="1">
-        <v>1137510.55</v>
+        <v>324287.51</v>
       </c>
       <c r="O201" s="1">
-        <v>0.63</v>
+        <v>0.18</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="B202" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="C202" s="1">
-        <v>7000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.78</v>
+        <v>99.267</v>
       </c>
       <c r="E202" s="1">
-        <v>100.19914286</v>
+        <v>101.11874539</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>7013.94</v>
+        <v>1096127.2</v>
       </c>
       <c r="I202" s="1">
-        <v>40.66</v>
+        <v>-20072.92</v>
       </c>
       <c r="J202" s="1">
-        <v>0.57970270632483</v>
+        <v>-1.8312582700256</v>
       </c>
       <c r="K202">
-        <v>1.4</v>
-[...2 lines deleted...]
-        <v>97.81</v>
+        <v>2.74</v>
+      </c>
+      <c r="L202" t="s">
+        <v>607</v>
       </c>
       <c r="M202" s="1">
-        <v>7054.6</v>
+        <v>1076054.28</v>
       </c>
       <c r="N202" s="1">
-        <v>7152.41</v>
+        <v>1105790.03</v>
       </c>
       <c r="O202" s="1">
-        <v>0.0</v>
+        <v>0.63</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="B203" t="s">
-        <v>614</v>
+        <v>609</v>
       </c>
       <c r="C203" s="1">
-        <v>800000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.061</v>
+        <v>100.484</v>
       </c>
       <c r="E203" s="1">
-        <v>100.0</v>
+        <v>100.19914286</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>800000.0</v>
+        <v>7013.94</v>
       </c>
       <c r="I203" s="1">
-        <v>488.0</v>
+        <v>19.94</v>
       </c>
       <c r="J203" s="1">
-        <v>0.061</v>
+        <v>0.28429099764184</v>
       </c>
       <c r="K203">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>1.61</v>
+      </c>
+      <c r="L203">
+        <v>112.91</v>
       </c>
       <c r="M203" s="1">
-        <v>800488.0</v>
+        <v>7033.88</v>
       </c>
       <c r="N203" s="1">
-        <v>803877.55</v>
+        <v>7146.79</v>
       </c>
       <c r="O203" s="1">
-        <v>0.44</v>
+        <v>0.0</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="B204" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="C204" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>97.101</v>
+        <v>97.433</v>
       </c>
       <c r="E204" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>875250.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-1341.0</v>
+        <v>-20536.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.15321336760925</v>
+        <v>-2.567</v>
       </c>
       <c r="K204">
-        <v>2.17</v>
+        <v>0.59</v>
       </c>
       <c r="L204" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="M204" s="1">
-        <v>873909.0</v>
+        <v>779464.0</v>
       </c>
       <c r="N204" s="1">
-        <v>893450.1</v>
+        <v>784222.4</v>
       </c>
       <c r="O204" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="B205" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="C205" s="1">
         <v>900000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>102.133</v>
+        <v>94.769</v>
       </c>
       <c r="E205" s="1">
-        <v>99.33133333</v>
+        <v>97.25</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>893982.0</v>
+        <v>875250.0</v>
       </c>
       <c r="I205" s="1">
-        <v>25215.0</v>
+        <v>-22329.0</v>
       </c>
       <c r="J205" s="1">
-        <v>2.8205265877836</v>
+        <v>-2.5511568123393</v>
       </c>
       <c r="K205">
-        <v>2.58</v>
+        <v>2.32</v>
       </c>
       <c r="L205" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="M205" s="1">
-        <v>919197.0</v>
+        <v>852921.0</v>
       </c>
       <c r="N205" s="1">
-        <v>942436.73</v>
+        <v>873756.62</v>
       </c>
       <c r="O205" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="B206" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="C206" s="1">
-        <v>1287000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>100.173</v>
+        <v>99.342</v>
       </c>
       <c r="E206" s="1">
-        <v>100.0</v>
+        <v>99.33133333</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>1287000.0</v>
+        <v>893982.0</v>
       </c>
       <c r="I206" s="1">
-        <v>2226.51</v>
+        <v>96.0</v>
       </c>
       <c r="J206" s="1">
-        <v>0.173</v>
+        <v>0.010738471244387</v>
       </c>
       <c r="K206">
-        <v>0.09</v>
+        <v>2.77</v>
       </c>
       <c r="L206" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="M206" s="1">
-        <v>1289226.51</v>
+        <v>894078.0</v>
       </c>
       <c r="N206" s="1">
-        <v>1290424.29</v>
+        <v>919000.6</v>
       </c>
       <c r="O206" s="1">
-        <v>0.71</v>
+        <v>0.52</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="B207" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="C207" s="1">
-        <v>900000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>84.852</v>
+        <v>98.808</v>
       </c>
       <c r="E207" s="1">
-        <v>81.04033333</v>
+        <v>99.695</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>729363.0</v>
+        <v>556298.1</v>
       </c>
       <c r="I207" s="1">
-        <v>34305.0</v>
+        <v>-4949.46</v>
       </c>
       <c r="J207" s="1">
-        <v>4.7034192850474</v>
+        <v>-0.88971362656101</v>
       </c>
       <c r="K207">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>0.06</v>
+      </c>
+      <c r="L207">
+        <v>343.97</v>
       </c>
       <c r="M207" s="1">
-        <v>763668.0</v>
+        <v>551348.64</v>
       </c>
       <c r="N207" s="1">
-        <v>767052.25</v>
+        <v>551692.61</v>
       </c>
       <c r="O207" s="1">
-        <v>0.42</v>
+        <v>0.31</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>628</v>
+        <v>621</v>
       </c>
       <c r="B208" t="s">
-        <v>629</v>
+        <v>622</v>
       </c>
       <c r="C208" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>102.998</v>
+        <v>81.929</v>
       </c>
       <c r="E208" s="1">
-        <v>99.774775</v>
+        <v>81.04033333</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>598648.65</v>
+        <v>729363.0</v>
       </c>
       <c r="I208" s="1">
-        <v>19339.35</v>
+        <v>7998.0</v>
       </c>
       <c r="J208" s="1">
-        <v>3.2305008956422</v>
+        <v>1.0965733112319</v>
       </c>
       <c r="K208">
-        <v>3.43</v>
+        <v>0.42</v>
       </c>
       <c r="L208" t="s">
-        <v>630</v>
+        <v>623</v>
       </c>
       <c r="M208" s="1">
-        <v>617988.0</v>
+        <v>737361.0</v>
       </c>
       <c r="N208" s="1">
-        <v>638577.04</v>
+        <v>741133.6</v>
       </c>
       <c r="O208" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>631</v>
+        <v>624</v>
       </c>
       <c r="B209" t="s">
-        <v>632</v>
+        <v>625</v>
       </c>
       <c r="C209" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>100.582</v>
+        <v>100.113</v>
       </c>
       <c r="E209" s="1">
-        <v>100.0</v>
+        <v>99.774775</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>800000.0</v>
+        <v>598648.65</v>
       </c>
       <c r="I209" s="1">
-        <v>4656.0</v>
+        <v>2029.35</v>
       </c>
       <c r="J209" s="1">
-        <v>0.582</v>
+        <v>0.33898848681944</v>
       </c>
       <c r="K209">
-        <v>1.49</v>
+        <v>3.65</v>
       </c>
       <c r="L209" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="M209" s="1">
-        <v>804656.0</v>
+        <v>600678.0</v>
       </c>
       <c r="N209" s="1">
-        <v>816611.48</v>
+        <v>622561.56</v>
       </c>
       <c r="O209" s="1">
-        <v>0.45</v>
+        <v>0.35</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="B210" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
       <c r="C210" s="1">
-        <v>7700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>11.07641117</v>
+        <v>97.757</v>
       </c>
       <c r="E210" s="1">
-        <v>0.110853726</v>
+        <v>100.0</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>853573.69</v>
+        <v>800000.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-76620.59</v>
+        <v>-17944.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-8.9764470130282</v>
+        <v>-2.243</v>
       </c>
       <c r="K210">
-        <v>0.0</v>
+        <v>1.68</v>
       </c>
       <c r="L210" t="s">
-        <v>636</v>
+        <v>629</v>
       </c>
       <c r="M210" s="1">
-        <v>776953.1</v>
+        <v>782056.0</v>
       </c>
       <c r="N210" s="1">
-        <v>852883.66</v>
+        <v>795462.73</v>
       </c>
       <c r="O210" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>637</v>
+        <v>630</v>
       </c>
       <c r="B211" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="C211" s="1">
-        <v>-24000000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>11.07641113</v>
+        <v>7.34545551</v>
       </c>
       <c r="E211" s="1">
-        <v>0.0</v>
+        <v>0.0763348939</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>0.0</v>
+        <v>374040.98</v>
       </c>
       <c r="I211" s="1">
-        <v>-2421672.07</v>
+        <v>-16835.88</v>
       </c>
       <c r="J211" s="1">
-        <v>0</v>
+        <v>-4.5010789994187</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
       <c r="L211" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
       <c r="M211" s="1">
-        <v>-2421672.07</v>
+        <v>357205.1</v>
       </c>
       <c r="N211" s="1">
-        <v>-2658338.67</v>
+        <v>359927.32</v>
       </c>
       <c r="O211" s="1">
-        <v>-1.46</v>
+        <v>0.2</v>
       </c>
       <c r="P211">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:16">
+      <c r="A212" t="s">
+        <v>633</v>
+      </c>
+      <c r="B212" t="s">
+        <v>631</v>
+      </c>
+      <c r="C212" s="1">
+        <v>-4900000.0</v>
+      </c>
+      <c r="D212" s="1">
+        <v>6.49085551</v>
+      </c>
+      <c r="E212" s="1">
+        <v>0.0676068939</v>
+      </c>
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>-331273.78</v>
+      </c>
+      <c r="I212" s="1">
+        <v>15944.08</v>
+      </c>
+      <c r="J212" s="1">
+        <v>-4.8129616536509</v>
+      </c>
+      <c r="K212">
+        <v>0.0</v>
+      </c>
+      <c r="L212" t="s">
+        <v>634</v>
+      </c>
+      <c r="M212" s="1">
+        <v>-315329.7</v>
+      </c>
+      <c r="N212" s="1">
+        <v>-318051.92</v>
+      </c>
+      <c r="O212" s="1">
+        <v>-0.18</v>
+      </c>
+      <c r="P212">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:16">
+      <c r="A213" t="s">
+        <v>635</v>
+      </c>
+      <c r="B213" t="s">
+        <v>636</v>
+      </c>
+      <c r="C213" s="1">
+        <v>-4900000.0</v>
+      </c>
+      <c r="D213" s="1">
+        <v>7.34545551</v>
+      </c>
+      <c r="E213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F213" t="s">
+        <v>8</v>
+      </c>
+      <c r="G213">
+        <v>1.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>-357205.1</v>
+      </c>
+      <c r="J213" s="1">
+        <v>0</v>
+      </c>
+      <c r="K213">
+        <v>0.0</v>
+      </c>
+      <c r="L213" t="s">
+        <v>634</v>
+      </c>
+      <c r="M213" s="1">
+        <v>-357205.1</v>
+      </c>
+      <c r="N213" s="1">
+        <v>-359927.32</v>
+      </c>
+      <c r="O213" s="1">
+        <v>-0.2</v>
+      </c>
+      <c r="P213">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>