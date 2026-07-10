--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="637">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="641">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -130,1845 +130,1857 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>15 042.81</t>
+    <t>16 301.37</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>2 165.75</t>
+    <t>2 834.59</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>10 788.60</t>
+    <t>12 384.09</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>33 046.58</t>
+    <t>35 175.34</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>18 928.77</t>
+    <t>22 984.93</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>14 383.56</t>
+    <t>17 080.48</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>9 139.73</t>
+    <t>10 520.55</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>1 900.27</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>29 958.90</t>
+    <t>32 289.04</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>7 722.78</t>
+    <t>8 392.94</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2055</t>
   </si>
   <si>
-    <t>26 440.32</t>
+    <t>28 734.73</t>
   </si>
   <si>
     <t>DE000A3E5TR0</t>
   </si>
   <si>
     <t>ALLIANZ SE PERP</t>
   </si>
   <si>
-    <t>18 691.51</t>
+    <t>19 888.22</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>17 315.07</t>
+    <t>18 465.75</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>15 256.85</t>
+    <t>16 443.49</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>15 879.45</t>
+    <t>16 915.07</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>5 293.15</t>
+    <t>6 098.63</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 716.16</t>
+    <t>5 445.21</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>2 636.99</t>
+    <t>3 356.16</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>21 028.77</t>
+    <t>29 994.52</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>51 349.32</t>
+    <t>54 772.60</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>32 827.32</t>
+    <t>34 843.03</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>11 053.77</t>
+    <t>13 721.92</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>28 991.78</t>
+    <t>33 105.48</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>28 629.06</t>
+    <t>31 231.71</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>4 512.41</t>
+    <t>5 076.46</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>3 709.78</t>
+    <t>4 012.91</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>4 350.00</t>
+    <t>5 601.37</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>3 386.32</t>
+    <t>4 447.71</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>5 289.04</t>
-[...8 lines deleted...]
-    <t>14 054.79</t>
+    <t>7 813.36</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>1 674.00</t>
+    <t>2 241.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>24 509.59</t>
+    <t>26 321.92</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>3 801.37</t>
+    <t>4 880.14</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>5 033.71</t>
+    <t>8 337.08</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>12 849.62</t>
+    <t>13 737.26</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>1 331.30</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>11 102.53</t>
+    <t>14 253.25</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>7 728.77</t>
+    <t>10 346.58</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>12 139.57</t>
+    <t>38 993.77</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>11 262.33</t>
+    <t>12 427.40</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>4 438.36</t>
+    <t>7 351.03</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>38 835.62</t>
+    <t>41 554.11</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>10 494.40</t>
+    <t>14 281.23</t>
   </si>
   <si>
     <t>XS3075490188</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 20/05/2031</t>
   </si>
   <si>
-    <t>25 285.53</t>
+    <t>27 009.55</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>15 343.15</t>
+    <t>17 802.74</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>16 695.05</t>
+    <t>20 098.90</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>16 787.67</t>
+    <t>19 520.55</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>1 951.37</t>
+    <t>3 814.04</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>5 658.90</t>
-[...8 lines deleted...]
-    <t>1 468.49</t>
+    <t>8 523.29</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>10 356.16</t>
+    <t>13 808.22</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>10 815.44</t>
+    <t>12 603.82</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>17 697.95</t>
+    <t>16 227.74</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>9 660.96</t>
+    <t>11 221.58</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>13 808.22</t>
+    <t>15 419.18</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>4 056.16</t>
+    <t>4 509.25</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>58 886.99</t>
+    <t>2 928.08</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>23 466.78</t>
+    <t>25 430.14</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>1 131.18</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>8 240.13</t>
+    <t>9 206.85</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>8 704.79</t>
+    <t>9 726.03</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>38 509.59</t>
+    <t>41 731.51</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>29 126.71</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>26 712.33</t>
+    <t>31 361.30</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>68 938.36</t>
+    <t>73 684.93</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>14 800.00</t>
+    <t>15 864.38</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
+    <t>3 467.39</t>
+  </si>
+  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>24 748.44</t>
+    <t>26 408.88</t>
   </si>
   <si>
     <t>FR0013236544</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 3.5 09/02/2029</t>
   </si>
   <si>
-    <t>2 886.30</t>
+    <t>4 295.89</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>5 178.08</t>
+    <t>6 990.41</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>5 227.40</t>
+    <t>7 298.63</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>11 780.14</t>
-[...8 lines deleted...]
-    <t>26 449.05</t>
+    <t>13 139.38</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>52 054.79</t>
+    <t>57 520.55</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 442.47</t>
-[...5 lines deleted...]
-    <t>DEUTSCHE POST AG 3 24/03/2030</t>
+    <t>2 219.18</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 020.55</t>
+    <t>3 272.26</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>3 912.33</t>
+    <t>5 120.55</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>10 547.95</t>
+    <t>11 267.12</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>18 422.95</t>
+    <t>19 882.88</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>3 514.27</t>
+    <t>10 618.15</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>9 747.29</t>
+    <t>11 026.62</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>11 668.41</t>
+    <t>15 497.11</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>25 392.10</t>
+    <t>28 018.87</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>25 345.21</t>
+    <t>27 013.70</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
+    <t>5 154.11</t>
+  </si>
+  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>8 153.94</t>
-[...8 lines deleted...]
-    <t>23 333.56</t>
+    <t>9 696.58</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>18 217.81</t>
+    <t>19 555.48</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
+    <t>2 335.62</t>
+  </si>
+  <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>38 657.49</t>
+    <t>41 242.86</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>17 993.84</t>
+    <t>19 353.08</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>10 281.78</t>
+    <t>11 377.81</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>6 657.53</t>
+    <t>7 822.60</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
-    <t>13 884.93</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>4 904.79</t>
+    <t>6 242.47</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>5 732.88</t>
+    <t>7 674.66</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>1 873.97</t>
+    <t>3 945.21</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>13 282.19</t>
+  </si>
+  <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>13 693.15</t>
+    <t>15 160.27</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>5 645.52</t>
+    <t>6 843.06</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>7 583.22</t>
+    <t>9 030.92</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>7 719.18</t>
-[...8 lines deleted...]
-    <t>5 361.82</t>
+    <t>15 383.22</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>3 202.74</t>
+    <t>3 605.48</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>1 310.96</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>3 236.30</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>46 500.00</t>
-[...8 lines deleted...]
-    <t>2 157.53</t>
+    <t>49 844.18</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>12 852.74</t>
+    <t>14 794.52</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>6 235.00</t>
+    <t>9 280.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>40 345.89</t>
+    <t>43 114.73</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>11 898.74</t>
+    <t>13 334.79</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>8 087.67</t>
+    <t>9 468.49</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>12 489.53</t>
+    <t>13 400.23</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>7 791.10</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>38 983.56</t>
+    <t>42 773.63</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>22 006.85</t>
+    <t>24 207.53</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>24 102.16</t>
+    <t>26 780.18</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>16 821.10</t>
+    <t>1 208.22</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>28 910.96</t>
+    <t>30 723.29</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>4 188.78</t>
+    <t>8 227.74</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>4 843.36</t>
+    <t>7 834.84</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>44 376.71</t>
+    <t>47 109.59</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
+    <t>3 835.62</t>
+  </si>
+  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>23 186.30</t>
+    <t>25 861.64</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
+    <t>2 320.55</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 02/08/2032</t>
+  </si>
+  <si>
+    <t>2 619.86</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>16 990.68</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>24 895.55</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>26 900.58</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>4 684.93</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>14 280.82</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>2 254.41</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>12 082.19</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>7 815.07</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>6 501.37</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
+  </si>
+  <si>
+    <t>2 981.12</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>10 004.95</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>5 616.44</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>30 015.11</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>5 385.60</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
     <t>1 917.81</t>
   </si>
   <si>
-    <t>FR0014001R34</t>
-[...127 lines deleted...]
-  <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>1 979.02</t>
+    <t>5 442.31</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>24 486.30</t>
+    <t>28 600.00</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>13 835.02</t>
+    <t>14 992.54</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 642.19</t>
+    <t>3 558.08</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>10 155.67</t>
+    <t>14 179.62</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>6 356.16</t>
+    <t>7 398.97</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>1 479.45</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
-    <t>ORANGE SA PERP</t>
-[...5 lines deleted...]
-    <t>FR001400OXS4</t>
+    <t>79 741.44</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>14 154.41</t>
+    <t>15 031.23</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 123.70</t>
+    <t>2 303.58</t>
   </si>
   <si>
     <t>XS2439004412</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 1 08/02/2029</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>22 583.45</t>
+    <t>24 051.73</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>7 479.45</t>
+    <t>8 040.41</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 348.63</t>
+    <t>2 736.99</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>23 717.47</t>
+    <t>25 465.07</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>14 922.54</t>
+    <t>16 473.90</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>2 753.42</t>
+    <t>7 232.88</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>55 132.53</t>
+    <t>60 188.36</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>3 254.79</t>
+    <t>4 290.41</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>9 542.47</t>
+    <t>10 319.18</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
+    <t>2 311.64</t>
+  </si>
+  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>8 612.99</t>
+    <t>10 132.93</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>16 212.33</t>
+    <t>43 767.12</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>2 306.42</t>
+    <t>4 100.30</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
+    <t>2 305.48</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>22 711.62</t>
+    <t>25 084.48</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>22 839.04</t>
+    <t>49 198.36</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>4 109.59</t>
+    <t>4 541.10</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>14 480.82</t>
+    <t>16 933.22</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
+    <t>2 094.53</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>29 545.21</t>
+    <t>31 386.30</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>20 463.78</t>
+    <t>21 955.93</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>2 163.70</t>
-[...8 lines deleted...]
-    <t>1 257.53</t>
+    <t>3 911.30</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>15 452.05</t>
+    <t>17 753.42</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>36 061.64</t>
+    <t>38 585.96</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>7 645.89</t>
+    <t>8 961.99</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>2 383.56</t>
+    <t>4 052.05</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>2 644.52</t>
+    <t>5 168.84</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
+    <t>21 267.12</t>
+  </si>
+  <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>4 681.85</t>
+    <t>5 350.68</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>7 684.93</t>
+    <t>8 173.97</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>19 130.14</t>
+    <t>20 769.86</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>31 610.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>2 798.61</t>
+    <t>3 875.00</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>12 796.58</t>
+    <t>14 508.22</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>4 850.55</t>
+    <t>7 937.26</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>4 418.65</t>
+    <t>5 965.17</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 3.713 12/03/2032</t>
   </si>
   <si>
+    <t>2 440.51</t>
+  </si>
+  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>9 599.05</t>
+    <t>10 190.19</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>16 273.97</t>
-[...8 lines deleted...]
-    <t>10 895.91</t>
+    <t>17 460.62</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
+    <t>2 328.77</t>
+  </si>
+  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>16 476.71</t>
-[...8 lines deleted...]
-    <t>12 431.51</t>
+    <t>18 260.27</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>29 735.75</t>
+    <t>32 074.52</t>
   </si>
   <si>
     <t>XS2545248242</t>
   </si>
   <si>
     <t>VATTENFALL AB 3.75 18/10/2026</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>4 758.40</t>
+    <t>6 127.25</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>20 835.62</t>
+    <t>22 130.14</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>24 922.60</t>
+    <t>26 605.48</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>2 496.58</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 772.60</t>
+    <t>4 160.96</t>
+  </si>
+  <si>
+    <t>XS2198580271</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
+  </si>
+  <si>
+    <t>6 441.78</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>21 883.56</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>13 406.73</t>
-[...20 lines deleted...]
-    <t>PAR20260313050136026</t>
+    <t>14 857.97</t>
+  </si>
+  <si>
+    <t>CDS-00108784</t>
+  </si>
+  <si>
+    <t>PAR20260409050236053</t>
+  </si>
+  <si>
+    <t>-14 930.56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2332,212 +2344,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>311.7014</v>
+        <v>326.4981</v>
       </c>
       <c r="D2">
-        <v>6359.93</v>
+        <v>6403.41</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1982399.36</v>
+        <v>2090702.43</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1982399.36</v>
+        <v>2090702.43</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3657.0</v>
+        <v>3484.0</v>
       </c>
       <c r="D3">
-        <v>11336.23</v>
+        <v>11413.74</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>41456626.2</v>
+        <v>39765494.68</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>41456626.2</v>
+        <v>39765494.68</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1104422.1998</v>
+        <v>1179065.8776</v>
       </c>
       <c r="D4">
-        <v>111.53</v>
+        <v>112.31</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>123180109.59</v>
+        <v>132429325.54</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>123180109.59</v>
+        <v>132429325.54</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>89652.7174</v>
+        <v>165325.6491</v>
       </c>
       <c r="D5">
-        <v>101.6</v>
+        <v>102.27</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9109415.06</v>
+        <v>16909102.85</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9109415.06</v>
+        <v>16909102.85</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>98.65</v>
+        <v>99.3</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>187541.29</v>
+        <v>188781.2</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>187541.29</v>
+        <v>188781.2</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P213"/>
+  <dimension ref="A1:P210"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O213" sqref="O213"/>
+      <selection activeCell="O210" sqref="O210"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2556,10639 +2568,10489 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>850.0</v>
+        <v>1509.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4784.78</v>
+        <v>4790.39</v>
       </c>
       <c r="E2" s="1">
-        <v>4782.1113176471</v>
+        <v>4786.9710072896</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>4064794.62</v>
+        <v>7223539.25</v>
       </c>
       <c r="I2" s="1">
-        <v>2268.38</v>
+        <v>5159.26</v>
       </c>
       <c r="J2" s="1">
-        <v>0.055805525544609</v>
+        <v>0.071422883180153</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4067063.0</v>
+        <v>7228698.51</v>
       </c>
       <c r="N2" s="1">
-        <v>4067063.0</v>
+        <v>7228698.51</v>
       </c>
       <c r="O2" s="1">
-        <v>2.31</v>
+        <v>3.78</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>90.0</v>
+        <v>84.0</v>
       </c>
       <c r="D3" s="1">
-        <v>115.32</v>
+        <v>115.5</v>
       </c>
       <c r="E3" s="1">
-        <v>116.478</v>
+        <v>116.0125</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-104220.0</v>
+        <v>-43050.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-104220.0</v>
+        <v>-43050.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-104220.0</v>
+        <v>-43050.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.06</v>
+        <v>-0.02</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>153.0</v>
       </c>
       <c r="D4" s="1">
-        <v>105.68</v>
+        <v>105.855</v>
       </c>
       <c r="E4" s="1">
         <v>105.725</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-6885.0</v>
+        <v>19890.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-6885.0</v>
+        <v>19890.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-6885.0</v>
+        <v>19890.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>-19.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>125.26</v>
+        <v>101.138</v>
       </c>
       <c r="E5" s="1">
-        <v>129.04</v>
+        <v>99.634</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>0.0</v>
+        <v>498170.0</v>
       </c>
       <c r="I5" s="1">
-        <v>71820.0</v>
+        <v>7520.0</v>
       </c>
       <c r="J5" s="1">
-        <v>0</v>
+        <v>1.5095248609912</v>
       </c>
       <c r="K5">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.26</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
       </c>
       <c r="M5" s="1">
-        <v>71820.0</v>
+        <v>505690.0</v>
       </c>
       <c r="N5" s="1">
-        <v>71820.0</v>
+        <v>521991.37</v>
       </c>
       <c r="O5" s="1">
-        <v>0.04</v>
+        <v>0.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>100.495</v>
+        <v>101.192</v>
       </c>
       <c r="E6" s="1">
-        <v>99.634</v>
+        <v>99.179</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>498170.0</v>
+        <v>297537.0</v>
       </c>
       <c r="I6" s="1">
-        <v>4305.0</v>
+        <v>6039.0</v>
       </c>
       <c r="J6" s="1">
-        <v>0.86416283597969</v>
+        <v>2.0296635376441</v>
       </c>
       <c r="K6">
-        <v>3.01</v>
+        <v>0.94</v>
       </c>
       <c r="L6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M6" s="1">
-        <v>502475.0</v>
+        <v>303576.0</v>
       </c>
       <c r="N6" s="1">
-        <v>517517.81</v>
+        <v>306410.59</v>
       </c>
       <c r="O6" s="1">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>300000.0</v>
+        <v>493000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>100.33</v>
+        <v>106.546</v>
       </c>
       <c r="E7" s="1">
-        <v>99.179</v>
+        <v>100.24670385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>297537.0</v>
+        <v>494216.25</v>
       </c>
       <c r="I7" s="1">
-        <v>3453.0</v>
+        <v>31055.53</v>
       </c>
       <c r="J7" s="1">
-        <v>1.1605279343409</v>
+        <v>6.2837937846034</v>
       </c>
       <c r="K7">
-        <v>0.72</v>
+        <v>2.51</v>
       </c>
       <c r="L7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M7" s="1">
-        <v>300990.0</v>
+        <v>525271.78</v>
       </c>
       <c r="N7" s="1">
-        <v>303155.75</v>
+        <v>537655.87</v>
       </c>
       <c r="O7" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C8" s="1">
-        <v>493000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>105.84</v>
+        <v>101.245</v>
       </c>
       <c r="E8" s="1">
-        <v>100.24670385</v>
+        <v>99.9080525</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>494216.25</v>
+        <v>799264.42</v>
       </c>
       <c r="I8" s="1">
-        <v>27574.95</v>
+        <v>10695.58</v>
       </c>
       <c r="J8" s="1">
-        <v>5.5795312274738</v>
+        <v>1.338177921144</v>
       </c>
       <c r="K8">
-        <v>2.19</v>
+        <v>4.4</v>
       </c>
       <c r="L8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>521791.2</v>
+        <v>809960.0</v>
       </c>
       <c r="N8" s="1">
-        <v>532579.8</v>
+        <v>845135.34</v>
       </c>
       <c r="O8" s="1">
-        <v>0.3</v>
+        <v>0.44</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.459</v>
+        <v>99.547</v>
       </c>
       <c r="E9" s="1">
-        <v>99.9080525</v>
+        <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>799264.42</v>
+        <v>1200000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>4407.58</v>
+        <v>-5436.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0.55145454867114</v>
+        <v>-0.453</v>
       </c>
       <c r="K9">
-        <v>4.13</v>
+        <v>1.92</v>
       </c>
       <c r="L9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>803672.0</v>
+        <v>1194564.0</v>
       </c>
       <c r="N9" s="1">
-        <v>836718.58</v>
+        <v>1217548.93</v>
       </c>
       <c r="O9" s="1">
-        <v>0.48</v>
+        <v>0.64</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C10" s="1">
-        <v>1200000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.056</v>
+        <v>97.769</v>
       </c>
       <c r="E10" s="1">
-        <v>100.0</v>
+        <v>99.33</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1200000.0</v>
+        <v>1241625.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-23328.0</v>
+        <v>-19512.5</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.944</v>
+        <v>-1.5715292459479</v>
       </c>
       <c r="K10">
-        <v>1.58</v>
+        <v>1.37</v>
       </c>
       <c r="L10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M10" s="1">
-        <v>1176672.0</v>
+        <v>1222112.5</v>
       </c>
       <c r="N10" s="1">
-        <v>1195600.77</v>
+        <v>1239192.98</v>
       </c>
       <c r="O10" s="1">
-        <v>0.68</v>
+        <v>0.65</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>1250000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>96.906</v>
+        <v>96.785</v>
       </c>
       <c r="E11" s="1">
-        <v>99.33</v>
+        <v>99.253</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1241625.0</v>
+        <v>794024.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-30300.0</v>
+        <v>-19744.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.4403503473271</v>
+        <v>-2.4865747131069</v>
       </c>
       <c r="K11">
-        <v>1.15</v>
+        <v>1.32</v>
       </c>
       <c r="L11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>1211325.0</v>
+        <v>774280.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1225708.56</v>
+        <v>784800.55</v>
       </c>
       <c r="O11" s="1">
-        <v>0.7</v>
+        <v>0.41</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>800000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>95.948</v>
+        <v>100.265</v>
       </c>
       <c r="E12" s="1">
-        <v>99.253</v>
+        <v>99.955</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>794024.0</v>
+        <v>866609.85</v>
       </c>
       <c r="I12" s="1">
-        <v>-26440.0</v>
+        <v>2687.7</v>
       </c>
       <c r="J12" s="1">
-        <v>-3.329874159975</v>
+        <v>0.31013956280326</v>
       </c>
       <c r="K12">
-        <v>1.14</v>
+        <v>0.22</v>
       </c>
       <c r="L12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>767584.0</v>
+        <v>869297.55</v>
       </c>
       <c r="N12" s="1">
-        <v>776723.73</v>
+        <v>871197.82</v>
       </c>
       <c r="O12" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>867000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.708</v>
+        <v>101.725</v>
       </c>
       <c r="E13" s="1">
-        <v>99.955</v>
+        <v>100.85737</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>866609.85</v>
+        <v>907716.33</v>
       </c>
       <c r="I13" s="1">
-        <v>-2141.49</v>
+        <v>7808.67</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.24711120004002</v>
+        <v>0.86025443653746</v>
       </c>
       <c r="K13">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.59</v>
+      </c>
+      <c r="L13" t="s">
+        <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>864468.36</v>
+        <v>915525.0</v>
       </c>
       <c r="N13" s="1">
-        <v>864468.36</v>
+        <v>947814.04</v>
       </c>
       <c r="O13" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.642</v>
+        <v>109.751</v>
       </c>
       <c r="E14" s="1">
-        <v>100.85737</v>
+        <v>100.412855</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>907716.33</v>
+        <v>200825.71</v>
       </c>
       <c r="I14" s="1">
-        <v>-1938.33</v>
+        <v>18676.29</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.21353917913981</v>
+        <v>9.2997505150113</v>
       </c>
       <c r="K14">
-        <v>3.33</v>
+        <v>4.2</v>
       </c>
       <c r="L14" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>905778.0</v>
+        <v>219502.0</v>
       </c>
       <c r="N14" s="1">
-        <v>935736.9</v>
+        <v>227894.94</v>
       </c>
       <c r="O14" s="1">
-        <v>0.53</v>
+        <v>0.12</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>108.989</v>
+        <v>101.159</v>
       </c>
       <c r="E15" s="1">
-        <v>100.412855</v>
+        <v>100.021</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>200825.71</v>
+        <v>900189.0</v>
       </c>
       <c r="I15" s="1">
-        <v>17152.29</v>
+        <v>10242.0</v>
       </c>
       <c r="J15" s="1">
-        <v>8.5408835352804</v>
+        <v>1.1377610701753</v>
       </c>
       <c r="K15">
-        <v>3.86</v>
+        <v>3.19</v>
       </c>
       <c r="L15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>217978.0</v>
+        <v>910431.0</v>
       </c>
       <c r="N15" s="1">
-        <v>225700.78</v>
+        <v>939165.73</v>
       </c>
       <c r="O15" s="1">
-        <v>0.13</v>
+        <v>0.49</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C16" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.072</v>
+        <v>88.543</v>
       </c>
       <c r="E16" s="1">
-        <v>100.021</v>
+        <v>77.49666625</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>900189.0</v>
+        <v>619973.33</v>
       </c>
       <c r="I16" s="1">
-        <v>459.0</v>
+        <v>88370.67</v>
       </c>
       <c r="J16" s="1">
-        <v>0.050989292248628</v>
+        <v>14.253947020592</v>
       </c>
       <c r="K16">
-        <v>2.94</v>
+        <v>2.49</v>
       </c>
       <c r="L16" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>900648.0</v>
+        <v>708344.0</v>
       </c>
       <c r="N16" s="1">
-        <v>927088.32</v>
+        <v>728232.22</v>
       </c>
       <c r="O16" s="1">
-        <v>0.53</v>
+        <v>0.38</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C17" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>86.074</v>
+        <v>103.705</v>
       </c>
       <c r="E17" s="1">
-        <v>77.49666625</v>
+        <v>106.6386</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>619973.33</v>
+        <v>426554.4</v>
       </c>
       <c r="I17" s="1">
-        <v>68618.67</v>
+        <v>-11734.4</v>
       </c>
       <c r="J17" s="1">
-        <v>11.068003522022</v>
+        <v>-2.7509738499943</v>
       </c>
       <c r="K17">
-        <v>2.34</v>
+        <v>4.62</v>
       </c>
       <c r="L17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>688592.0</v>
+        <v>414820.0</v>
       </c>
       <c r="N17" s="1">
-        <v>707283.51</v>
+        <v>433285.75</v>
       </c>
       <c r="O17" s="1">
-        <v>0.4</v>
+        <v>0.23</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C18" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>104.227</v>
+        <v>107.134</v>
       </c>
       <c r="E18" s="1">
-        <v>106.6386</v>
+        <v>111.15333333</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>426554.4</v>
+        <v>333460.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-9646.4</v>
+        <v>-12058.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.2614700493067</v>
+        <v>-3.6160259101541</v>
       </c>
       <c r="K18">
-        <v>4.33</v>
+        <v>5.48</v>
       </c>
       <c r="L18" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>416908.0</v>
+        <v>321402.0</v>
       </c>
       <c r="N18" s="1">
-        <v>434223.07</v>
+        <v>337845.49</v>
       </c>
       <c r="O18" s="1">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C19" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>107.648</v>
+        <v>97.411</v>
       </c>
       <c r="E19" s="1">
-        <v>111.15333333</v>
+        <v>99.433</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>333460.0</v>
+        <v>596598.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-10516.0</v>
+        <v>-12132.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-3.1536016313801</v>
+        <v>-2.0335301157563</v>
       </c>
       <c r="K19">
-        <v>5.09</v>
+        <v>2.82</v>
       </c>
       <c r="L19" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>322944.0</v>
+        <v>584466.0</v>
       </c>
       <c r="N19" s="1">
-        <v>338200.85</v>
+        <v>601381.07</v>
       </c>
       <c r="O19" s="1">
-        <v>0.19</v>
+        <v>0.31</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.694</v>
+        <v>95.724</v>
       </c>
       <c r="E20" s="1">
-        <v>99.433</v>
+        <v>98.803</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>596598.0</v>
+        <v>395212.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-16434.0</v>
+        <v>-12316.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-2.7546186879607</v>
+        <v>-3.1163021365748</v>
       </c>
       <c r="K20">
-        <v>2.65</v>
+        <v>1.52</v>
       </c>
       <c r="L20" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>580164.0</v>
+        <v>382896.0</v>
       </c>
       <c r="N20" s="1">
-        <v>596043.45</v>
+        <v>388994.63</v>
       </c>
       <c r="O20" s="1">
-        <v>0.34</v>
+        <v>0.2</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C21" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>94.995</v>
+        <v>97.97</v>
       </c>
       <c r="E21" s="1">
-        <v>98.803</v>
+        <v>99.462144</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>395212.0</v>
+        <v>994621.44</v>
       </c>
       <c r="I21" s="1">
-        <v>-15232.0</v>
+        <v>-14921.44</v>
       </c>
       <c r="J21" s="1">
-        <v>-3.8541339837859</v>
+        <v>-1.5002129855556</v>
       </c>
       <c r="K21">
-        <v>1.32</v>
+        <v>0.54</v>
       </c>
       <c r="L21" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>379980.0</v>
+        <v>979700.0</v>
       </c>
       <c r="N21" s="1">
-        <v>385273.15</v>
+        <v>985145.21</v>
       </c>
       <c r="O21" s="1">
-        <v>0.22</v>
+        <v>0.51</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C22" s="1">
-        <v>522000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.053</v>
+        <v>96.423</v>
       </c>
       <c r="E22" s="1">
-        <v>99.726</v>
+        <v>98.646</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>520569.72</v>
+        <v>394584.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-13953.06</v>
+        <v>-8892.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.6803441429517</v>
+        <v>-2.2535125600633</v>
       </c>
       <c r="K22">
-        <v>0.33</v>
+        <v>0.84</v>
       </c>
       <c r="L22" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>506616.66</v>
+        <v>385692.0</v>
       </c>
       <c r="N22" s="1">
-        <v>508332.82</v>
+        <v>389048.16</v>
       </c>
       <c r="O22" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C23" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>95.789</v>
+        <v>99.188</v>
       </c>
       <c r="E23" s="1">
-        <v>98.646</v>
+        <v>99.912</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>394584.0</v>
+        <v>799296.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-11428.0</v>
+        <v>-5792.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.8962147476836</v>
+        <v>-0.72463768115942</v>
       </c>
       <c r="K23">
-        <v>0.66</v>
+        <v>3.75</v>
       </c>
       <c r="L23" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M23" s="1">
-        <v>383156.0</v>
+        <v>793504.0</v>
       </c>
       <c r="N23" s="1">
-        <v>385792.99</v>
+        <v>823498.52</v>
       </c>
       <c r="O23" s="1">
-        <v>0.22</v>
+        <v>0.43</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C24" s="1">
-        <v>600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.769</v>
+        <v>97.578</v>
       </c>
       <c r="E24" s="1">
-        <v>100.0</v>
+        <v>97.87029412</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>600000.0</v>
+        <v>1663795.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-13386.0</v>
+        <v>-4969.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-2.231</v>
+        <v>-0.29865458184452</v>
       </c>
       <c r="K24">
-        <v>3.5</v>
+        <v>3.22</v>
       </c>
       <c r="L24" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M24" s="1">
-        <v>586614.0</v>
+        <v>1658826.0</v>
       </c>
       <c r="N24" s="1">
-        <v>607642.77</v>
+        <v>1713598.6</v>
       </c>
       <c r="O24" s="1">
-        <v>0.35</v>
+        <v>0.9</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C25" s="1">
-        <v>1700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.257</v>
+        <v>99.979</v>
       </c>
       <c r="E25" s="1">
-        <v>97.87029412</v>
+        <v>100.51763636</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1663795.0</v>
+        <v>1105694.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-10426.0</v>
+        <v>-5925.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.62663970020345</v>
+        <v>-0.53586254424823</v>
       </c>
       <c r="K25">
-        <v>3.02</v>
+        <v>3.17</v>
       </c>
       <c r="L25" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M25" s="1">
-        <v>1653369.0</v>
+        <v>1099769.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1704718.32</v>
+        <v>1134612.03</v>
       </c>
       <c r="O25" s="1">
-        <v>0.97</v>
+        <v>0.59</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B26" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C26" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.457</v>
+        <v>106.358</v>
       </c>
       <c r="E26" s="1">
-        <v>100.51763636</v>
+        <v>103.75</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1105694.0</v>
+        <v>726250.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-11667.0</v>
+        <v>18256.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.0551743972564</v>
+        <v>2.513734939759</v>
       </c>
       <c r="K26">
-        <v>2.98</v>
+        <v>1.96</v>
       </c>
       <c r="L26" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M26" s="1">
-        <v>1094027.0</v>
+        <v>744506.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1126854.32</v>
+        <v>758227.92</v>
       </c>
       <c r="O26" s="1">
-        <v>0.64</v>
+        <v>0.4</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B27" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C27" s="1">
-        <v>700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>105.641</v>
+        <v>102.679</v>
       </c>
       <c r="E27" s="1">
-        <v>103.75</v>
+        <v>105.43894615</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>726250.0</v>
+        <v>1370706.3</v>
       </c>
       <c r="I27" s="1">
-        <v>13237.0</v>
+        <v>-35879.3</v>
       </c>
       <c r="J27" s="1">
-        <v>1.8226506024096</v>
+        <v>-2.6175775218951</v>
       </c>
       <c r="K27">
-        <v>1.58</v>
+        <v>2.55</v>
       </c>
       <c r="L27" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="M27" s="1">
-        <v>739487.0</v>
+        <v>1334827.0</v>
       </c>
       <c r="N27" s="1">
-        <v>750540.77</v>
+        <v>1367932.48</v>
       </c>
       <c r="O27" s="1">
-        <v>0.43</v>
+        <v>0.71</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B28" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C28" s="1">
-        <v>1300000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>102.77</v>
+        <v>98.91</v>
       </c>
       <c r="E28" s="1">
-        <v>105.43894615</v>
+        <v>100.93461304</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1370706.3</v>
+        <v>1392897.66</v>
       </c>
       <c r="I28" s="1">
-        <v>-34696.3</v>
+        <v>-27939.66</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.5312716517025</v>
+        <v>-2.0058659585945</v>
       </c>
       <c r="K28">
-        <v>2.23</v>
+        <v>2.26</v>
       </c>
       <c r="L28" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M28" s="1">
-        <v>1336010.0</v>
+        <v>1364958.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1365001.78</v>
+        <v>1396189.71</v>
       </c>
       <c r="O28" s="1">
-        <v>0.78</v>
+        <v>0.73</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B29" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C29" s="1">
-        <v>1380000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>97.809</v>
+        <v>88.566</v>
       </c>
       <c r="E29" s="1">
-        <v>100.93461304</v>
+        <v>98.844</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1392897.66</v>
+        <v>704757.72</v>
       </c>
       <c r="I29" s="1">
-        <v>-43133.46</v>
+        <v>-73282.14</v>
       </c>
       <c r="J29" s="1">
-        <v>-3.0966711509875</v>
+        <v>-10.398203229331</v>
       </c>
       <c r="K29">
-        <v>2.07</v>
+        <v>0.71</v>
       </c>
       <c r="L29" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M29" s="1">
-        <v>1349764.2</v>
+        <v>631475.58</v>
       </c>
       <c r="N29" s="1">
-        <v>1378393.26</v>
+        <v>636552.04</v>
       </c>
       <c r="O29" s="1">
-        <v>0.78</v>
+        <v>0.33</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B30" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C30" s="1">
-        <v>713000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>87.705</v>
+        <v>88.64</v>
       </c>
       <c r="E30" s="1">
-        <v>98.844</v>
+        <v>84.29</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>704757.72</v>
+        <v>236854.9</v>
       </c>
       <c r="I30" s="1">
-        <v>-79421.07</v>
+        <v>12223.5</v>
       </c>
       <c r="J30" s="1">
-        <v>-11.269272793493</v>
+        <v>5.1607545379049</v>
       </c>
       <c r="K30">
-        <v>0.63</v>
+        <v>1.43</v>
       </c>
       <c r="L30" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M30" s="1">
-        <v>625336.65</v>
+        <v>249078.4</v>
       </c>
       <c r="N30" s="1">
-        <v>629849.06</v>
+        <v>253091.31</v>
       </c>
       <c r="O30" s="1">
-        <v>0.36</v>
+        <v>0.13</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C31" s="1">
-        <v>281000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>87.621</v>
+        <v>100.382</v>
       </c>
       <c r="E31" s="1">
-        <v>84.29</v>
+        <v>99.359085</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>236854.9</v>
+        <v>596154.51</v>
       </c>
       <c r="I31" s="1">
-        <v>9360.11</v>
+        <v>6137.49</v>
       </c>
       <c r="J31" s="1">
-        <v>3.9518329576462</v>
+        <v>1.0295133052</v>
       </c>
       <c r="K31">
-        <v>1.32</v>
+        <v>0.93</v>
       </c>
       <c r="L31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M31" s="1">
-        <v>246215.01</v>
+        <v>602292.0</v>
       </c>
       <c r="N31" s="1">
-        <v>249924.79</v>
+        <v>607893.37</v>
       </c>
       <c r="O31" s="1">
-        <v>0.14</v>
+        <v>0.32</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C32" s="1">
-        <v>600000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.345</v>
+        <v>106.654</v>
       </c>
       <c r="E32" s="1">
-        <v>99.359085</v>
+        <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>596154.51</v>
+        <v>287000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>5915.49</v>
+        <v>19096.98</v>
       </c>
       <c r="J32" s="1">
-        <v>0.99227463698966</v>
+        <v>6.654</v>
       </c>
       <c r="K32">
-        <v>0.73</v>
+        <v>1.55</v>
       </c>
       <c r="L32" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M32" s="1">
-        <v>602070.0</v>
+        <v>306096.98</v>
       </c>
       <c r="N32" s="1">
-        <v>606420.0</v>
+        <v>310544.69</v>
       </c>
       <c r="O32" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B33" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C33" s="1">
-        <v>287000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>105.082</v>
+        <v>103.273</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>105.76</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>287000.0</v>
+        <v>951840.0</v>
       </c>
       <c r="I33" s="1">
-        <v>14585.34</v>
+        <v>-22383.0</v>
       </c>
       <c r="J33" s="1">
-        <v>5.082</v>
+        <v>-2.3515506807867</v>
       </c>
       <c r="K33">
-        <v>1.18</v>
+        <v>0.87</v>
       </c>
       <c r="L33" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="M33" s="1">
-        <v>301585.34</v>
+        <v>929457.0</v>
       </c>
       <c r="N33" s="1">
-        <v>304971.66</v>
+        <v>937270.36</v>
       </c>
       <c r="O33" s="1">
-        <v>0.17</v>
+        <v>0.49</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B34" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C34" s="1">
-        <v>900000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.818</v>
+        <v>99.877</v>
       </c>
       <c r="E34" s="1">
-        <v>105.76</v>
+        <v>99.607</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>951840.0</v>
+        <v>290852.44</v>
       </c>
       <c r="I34" s="1">
-        <v>-26478.0</v>
+        <v>788.4</v>
       </c>
       <c r="J34" s="1">
-        <v>-2.7817700453858</v>
+        <v>0.27106528657624</v>
       </c>
       <c r="K34">
-        <v>0.59</v>
+        <v>0.77</v>
       </c>
       <c r="L34" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M34" s="1">
-        <v>925362.0</v>
+        <v>291640.84</v>
       </c>
       <c r="N34" s="1">
-        <v>930651.04</v>
+        <v>293881.84</v>
       </c>
       <c r="O34" s="1">
-        <v>0.53</v>
+        <v>0.15</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B35" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C35" s="1">
-        <v>1080000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>97.353</v>
+        <v>98.997</v>
       </c>
       <c r="E35" s="1">
-        <v>99.799</v>
+        <v>100.23766667</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1077829.2</v>
+        <v>902139.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-26416.8</v>
+        <v>-11166.0</v>
       </c>
       <c r="J35" s="1">
-        <v>-2.4509263619876</v>
+        <v>-1.2377250069003</v>
       </c>
       <c r="K35">
-        <v>1.3</v>
+        <v>2.92</v>
       </c>
       <c r="L35" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="M35" s="1">
-        <v>1051412.4</v>
+        <v>890973.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1065467.19</v>
+        <v>917294.92</v>
       </c>
       <c r="O35" s="1">
-        <v>0.61</v>
+        <v>0.48</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B36" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C36" s="1">
-        <v>292000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.493</v>
+        <v>100.387</v>
       </c>
       <c r="E36" s="1">
-        <v>99.607</v>
+        <v>102.64</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>290852.44</v>
+        <v>513200.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-332.88</v>
+        <v>-11265.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.11444978766553</v>
+        <v>-2.1950506625097</v>
       </c>
       <c r="K36">
-        <v>0.57</v>
+        <v>0.98</v>
       </c>
       <c r="L36" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="M36" s="1">
-        <v>290519.56</v>
+        <v>501935.0</v>
       </c>
       <c r="N36" s="1">
-        <v>292193.56</v>
+        <v>506815.14</v>
       </c>
       <c r="O36" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B37" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C37" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.965</v>
+        <v>105.938</v>
       </c>
       <c r="E37" s="1">
-        <v>100.23766667</v>
+        <v>107.962</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>902139.0</v>
+        <v>863696.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-11454.0</v>
+        <v>-16192.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.2696491338918</v>
+        <v>-1.8747337025991</v>
       </c>
       <c r="K37">
-        <v>2.72</v>
+        <v>1.04</v>
       </c>
       <c r="L37" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="M37" s="1">
-        <v>890685.0</v>
+        <v>847504.0</v>
       </c>
       <c r="N37" s="1">
-        <v>915194.59</v>
+        <v>855841.08</v>
       </c>
       <c r="O37" s="1">
-        <v>0.52</v>
+        <v>0.45</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B38" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C38" s="1">
-        <v>500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.009</v>
+        <v>88.699</v>
       </c>
       <c r="E38" s="1">
-        <v>102.64</v>
+        <v>86.95369714</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>513200.0</v>
+        <v>1217351.76</v>
       </c>
       <c r="I38" s="1">
-        <v>-13155.0</v>
+        <v>24434.24</v>
       </c>
       <c r="J38" s="1">
-        <v>-2.5633281371785</v>
+        <v>2.007163484119</v>
       </c>
       <c r="K38">
-        <v>0.76</v>
+        <v>0.98</v>
       </c>
       <c r="L38" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="M38" s="1">
-        <v>500045.0</v>
+        <v>1241786.0</v>
       </c>
       <c r="N38" s="1">
-        <v>503846.37</v>
+        <v>1255523.26</v>
       </c>
       <c r="O38" s="1">
-        <v>0.29</v>
+        <v>0.66</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B39" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C39" s="1">
-        <v>800000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>104.879</v>
+        <v>100.172</v>
       </c>
       <c r="E39" s="1">
-        <v>107.962</v>
+        <v>99.298</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>863696.0</v>
+        <v>1037664.1</v>
       </c>
       <c r="I39" s="1">
-        <v>-24664.0</v>
+        <v>9133.3</v>
       </c>
       <c r="J39" s="1">
-        <v>-2.8556343898779</v>
+        <v>0.88017885556607</v>
       </c>
       <c r="K39">
-        <v>0.63</v>
+        <v>0.13</v>
       </c>
       <c r="L39" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="M39" s="1">
-        <v>839032.0</v>
+        <v>1046797.4</v>
       </c>
       <c r="N39" s="1">
-        <v>844065.71</v>
+        <v>1048128.7</v>
       </c>
       <c r="O39" s="1">
-        <v>0.48</v>
+        <v>0.55</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B40" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C40" s="1">
-        <v>1400000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>87.979</v>
+        <v>98.644</v>
       </c>
       <c r="E40" s="1">
-        <v>86.95369714</v>
+        <v>99.459</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1217351.76</v>
+        <v>1675884.15</v>
       </c>
       <c r="I40" s="1">
-        <v>14354.24</v>
+        <v>-13732.75</v>
       </c>
       <c r="J40" s="1">
-        <v>1.1791365874396</v>
+        <v>-0.81943313325089</v>
       </c>
       <c r="K40">
-        <v>0.92</v>
+        <v>0.85</v>
       </c>
       <c r="L40" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="M40" s="1">
-        <v>1231706.0</v>
+        <v>1662151.4</v>
       </c>
       <c r="N40" s="1">
-        <v>1244555.62</v>
+        <v>1676404.65</v>
       </c>
       <c r="O40" s="1">
-        <v>0.71</v>
+        <v>0.88</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B41" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C41" s="1">
-        <v>1685000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>97.887</v>
+        <v>97.999</v>
       </c>
       <c r="E41" s="1">
-        <v>99.459</v>
+        <v>99.292</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1675884.15</v>
+        <v>1290796.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-26488.2</v>
+        <v>-16809.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.5805507797183</v>
+        <v>-1.3022197155864</v>
       </c>
       <c r="K41">
-        <v>0.66</v>
+        <v>0.8</v>
       </c>
       <c r="L41" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="M41" s="1">
-        <v>1649395.95</v>
+        <v>1273987.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1660498.48</v>
+        <v>1284333.58</v>
       </c>
       <c r="O41" s="1">
-        <v>0.94</v>
+        <v>0.67</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B42" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C42" s="1">
-        <v>1300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.218</v>
+        <v>103.378</v>
       </c>
       <c r="E42" s="1">
-        <v>99.292</v>
+        <v>104.31933333</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1290796.0</v>
+        <v>938874.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-26962.0</v>
+        <v>-8472.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-2.0887886234541</v>
+        <v>-0.90235750484091</v>
       </c>
       <c r="K42">
-        <v>0.59</v>
+        <v>4.33</v>
       </c>
       <c r="L42" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="M42" s="1">
-        <v>1263834.0</v>
+        <v>930402.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1271562.77</v>
+        <v>969395.77</v>
       </c>
       <c r="O42" s="1">
-        <v>0.72</v>
+        <v>0.51</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B43" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C43" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>102.551</v>
+        <v>97.724</v>
       </c>
       <c r="E43" s="1">
-        <v>105.478</v>
+        <v>99.74</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>316434.0</v>
+        <v>598440.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-8781.0</v>
+        <v>-12096.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.7749862530575</v>
+        <v>-2.0212552636856</v>
       </c>
       <c r="K43">
-        <v>4.05</v>
+        <v>2.07</v>
       </c>
       <c r="L43" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="M43" s="1">
-        <v>307653.0</v>
+        <v>586344.0</v>
       </c>
       <c r="N43" s="1">
-        <v>319792.57</v>
+        <v>598771.4</v>
       </c>
       <c r="O43" s="1">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B44" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C44" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>97.335</v>
+        <v>98.758</v>
       </c>
       <c r="E44" s="1">
-        <v>99.74</v>
+        <v>99.933</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>598440.0</v>
+        <v>1498995.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-14430.0</v>
+        <v>-17625.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-2.4112693001805</v>
+        <v>-1.1757877778111</v>
       </c>
       <c r="K44">
-        <v>1.88</v>
+        <v>0.49</v>
       </c>
       <c r="L44" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="M44" s="1">
-        <v>584010.0</v>
+        <v>1481370.0</v>
       </c>
       <c r="N44" s="1">
-        <v>595272.33</v>
+        <v>1488721.03</v>
       </c>
       <c r="O44" s="1">
-        <v>0.34</v>
+        <v>0.78</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B45" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C45" s="1">
-        <v>1500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.116</v>
+        <v>99.492</v>
       </c>
       <c r="E45" s="1">
-        <v>99.933</v>
+        <v>100.91</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1498995.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-27255.0</v>
+        <v>-19852.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.8182182061982</v>
+        <v>-1.4052125656526</v>
       </c>
       <c r="K45">
-        <v>0.3</v>
+        <v>2.97</v>
       </c>
       <c r="L45" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="M45" s="1">
-        <v>1471740.0</v>
+        <v>1392888.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1476178.36</v>
+        <v>1434442.11</v>
       </c>
       <c r="O45" s="1">
-        <v>0.84</v>
+        <v>0.75</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B46" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C46" s="1">
-        <v>1400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>98.787</v>
+        <v>97.869</v>
       </c>
       <c r="E46" s="1">
-        <v>100.91</v>
+        <v>99.8407</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1412740.0</v>
+        <v>998407.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-29722.0</v>
+        <v>-19717.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-2.1038549202259</v>
+        <v>-1.9748459295658</v>
       </c>
       <c r="K46">
-        <v>2.77</v>
+        <v>1.43</v>
       </c>
       <c r="L46" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="M46" s="1">
-        <v>1383018.0</v>
+        <v>978690.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1421853.62</v>
+        <v>992971.23</v>
       </c>
       <c r="O46" s="1">
-        <v>0.81</v>
+        <v>0.52</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B47" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C47" s="1">
-        <v>850000.0</v>
+        <v>922000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>97.37</v>
+        <v>99.619</v>
       </c>
       <c r="E47" s="1">
-        <v>100.0</v>
+        <v>99.785</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>850000.0</v>
+        <v>920017.7</v>
       </c>
       <c r="I47" s="1">
-        <v>-22355.0</v>
+        <v>-1530.52</v>
       </c>
       <c r="J47" s="1">
-        <v>-2.63</v>
+        <v>-0.16635766898832</v>
       </c>
       <c r="K47">
-        <v>1.23</v>
+        <v>2.93</v>
       </c>
       <c r="L47" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="M47" s="1">
-        <v>827645.0</v>
+        <v>918487.18</v>
       </c>
       <c r="N47" s="1">
-        <v>838139.4</v>
+        <v>945496.73</v>
       </c>
       <c r="O47" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B48" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C48" s="1">
-        <v>922000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>98.711</v>
+        <v>104.981</v>
       </c>
       <c r="E48" s="1">
-        <v>99.785</v>
+        <v>99.922</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>920017.7</v>
+        <v>899298.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-9902.28</v>
+        <v>45531.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-1.0763140752618</v>
+        <v>5.0629491002982</v>
       </c>
       <c r="K48">
-        <v>2.74</v>
+        <v>1.98</v>
       </c>
       <c r="L48" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="M48" s="1">
-        <v>910115.42</v>
+        <v>944829.0</v>
       </c>
       <c r="N48" s="1">
-        <v>935400.95</v>
+        <v>962631.74</v>
       </c>
       <c r="O48" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B49" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C49" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>104.215</v>
+        <v>108.686</v>
       </c>
       <c r="E49" s="1">
-        <v>99.922</v>
+        <v>109.825</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>899298.0</v>
+        <v>878600.0</v>
       </c>
       <c r="I49" s="1">
-        <v>38637.0</v>
+        <v>-9112.0</v>
       </c>
       <c r="J49" s="1">
-        <v>4.2963511539</v>
+        <v>-1.037104484407</v>
       </c>
       <c r="K49">
-        <v>1.7</v>
+        <v>2.51</v>
       </c>
       <c r="L49" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="M49" s="1">
-        <v>937935.0</v>
+        <v>869488.0</v>
       </c>
       <c r="N49" s="1">
-        <v>953278.15</v>
+        <v>889586.9</v>
       </c>
       <c r="O49" s="1">
-        <v>0.54</v>
+        <v>0.46</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B50" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C50" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>106.688</v>
+        <v>105.996</v>
       </c>
       <c r="E50" s="1">
-        <v>109.825</v>
+        <v>107.84</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>878600.0</v>
+        <v>1078400.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-25096.0</v>
+        <v>-18440.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-2.8563623947189</v>
+        <v>-1.709940652819</v>
       </c>
       <c r="K50">
-        <v>2.09</v>
+        <v>1.95</v>
       </c>
       <c r="L50" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="M50" s="1">
-        <v>853504.0</v>
+        <v>1059960.0</v>
       </c>
       <c r="N50" s="1">
-        <v>870199.05</v>
+        <v>1079480.55</v>
       </c>
       <c r="O50" s="1">
-        <v>0.49</v>
+        <v>0.56</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B51" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C51" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>105.087</v>
+        <v>103.344</v>
       </c>
       <c r="E51" s="1">
-        <v>107.84</v>
+        <v>105.696</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1078400.0</v>
+        <v>739872.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-27530.0</v>
+        <v>-16464.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.5528560830861</v>
+        <v>-2.2252497729337</v>
       </c>
       <c r="K51">
-        <v>1.68</v>
+        <v>0.54</v>
       </c>
       <c r="L51" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="M51" s="1">
-        <v>1050870.0</v>
+        <v>723408.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1067657.67</v>
+        <v>727222.04</v>
       </c>
       <c r="O51" s="1">
-        <v>0.61</v>
+        <v>0.38</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B52" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C52" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>102.721</v>
+        <v>88.839</v>
       </c>
       <c r="E52" s="1">
-        <v>105.696</v>
+        <v>88.7895</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>739872.0</v>
+        <v>710316.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-20825.0</v>
+        <v>396.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-2.8146760520739</v>
+        <v>0.055749835284578</v>
       </c>
       <c r="K52">
-        <v>0.28</v>
+        <v>1.07</v>
       </c>
       <c r="L52" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="M52" s="1">
-        <v>719047.0</v>
+        <v>710712.0</v>
       </c>
       <c r="N52" s="1">
-        <v>720998.37</v>
+        <v>719235.29</v>
       </c>
       <c r="O52" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B53" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C53" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>87.494</v>
+        <v>100.153</v>
       </c>
       <c r="E53" s="1">
-        <v>89.15</v>
+        <v>102.47372</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>534900.0</v>
+        <v>1537105.8</v>
       </c>
       <c r="I53" s="1">
-        <v>-9936.0</v>
+        <v>-34810.8</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.8575434660684</v>
+        <v>-2.2646977195714</v>
       </c>
       <c r="K53">
-        <v>0.94</v>
+        <v>0.92</v>
       </c>
       <c r="L53" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="M53" s="1">
-        <v>524964.0</v>
+        <v>1502295.0</v>
       </c>
       <c r="N53" s="1">
-        <v>530622.9</v>
+        <v>1516103.22</v>
       </c>
       <c r="O53" s="1">
-        <v>0.3</v>
+        <v>0.79</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B54" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C54" s="1">
-        <v>200000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.74</v>
+        <v>97.918</v>
       </c>
       <c r="E54" s="1">
-        <v>99.832</v>
+        <v>99.528</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>199664.0</v>
+        <v>916652.88</v>
       </c>
       <c r="I54" s="1">
-        <v>-4184.0</v>
+        <v>-14828.1</v>
       </c>
       <c r="J54" s="1">
-        <v>-2.095520474397</v>
+        <v>-1.6176352383249</v>
       </c>
       <c r="K54">
-        <v>0.73</v>
+        <v>1.37</v>
       </c>
       <c r="L54" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="M54" s="1">
-        <v>195480.0</v>
+        <v>901824.78</v>
       </c>
       <c r="N54" s="1">
-        <v>196948.49</v>
+        <v>914428.6</v>
       </c>
       <c r="O54" s="1">
-        <v>0.11</v>
+        <v>0.48</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B55" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C55" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.17</v>
+        <v>97.2</v>
       </c>
       <c r="E55" s="1">
-        <v>102.47372</v>
+        <v>99.46</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1537105.8</v>
+        <v>895140.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-49555.8</v>
+        <v>-20340.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-3.2239680573712</v>
+        <v>-2.2722702594008</v>
       </c>
       <c r="K55">
-        <v>0.69</v>
+        <v>1.8</v>
       </c>
       <c r="L55" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="M55" s="1">
-        <v>1487550.0</v>
+        <v>874800.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1497906.16</v>
+        <v>891027.74</v>
       </c>
       <c r="O55" s="1">
-        <v>0.85</v>
+        <v>0.47</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B56" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C56" s="1">
-        <v>921000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>97.31</v>
+        <v>97.511</v>
       </c>
       <c r="E56" s="1">
-        <v>99.528</v>
+        <v>100.45</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>916652.88</v>
+        <v>703150.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-20427.78</v>
+        <v>-20573.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-2.228518607829</v>
+        <v>-2.9258337481334</v>
       </c>
       <c r="K56">
-        <v>1.17</v>
+        <v>1.6</v>
       </c>
       <c r="L56" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="M56" s="1">
-        <v>896225.1</v>
+        <v>682577.0</v>
       </c>
       <c r="N56" s="1">
-        <v>907040.54</v>
+        <v>693798.58</v>
       </c>
       <c r="O56" s="1">
-        <v>0.52</v>
+        <v>0.36</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B57" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C57" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>97.05</v>
+        <v>95.951</v>
       </c>
       <c r="E57" s="1">
-        <v>99.46</v>
+        <v>99.077</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1094060.0</v>
+        <v>792616.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-26510.0</v>
+        <v>-25008.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-2.4230846571486</v>
+        <v>-3.1551217739738</v>
       </c>
       <c r="K57">
-        <v>1.61</v>
+        <v>1.93</v>
       </c>
       <c r="L57" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="M57" s="1">
-        <v>1067550.0</v>
+        <v>767608.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1085247.95</v>
+        <v>783027.18</v>
       </c>
       <c r="O57" s="1">
-        <v>0.62</v>
+        <v>0.41</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B58" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C58" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>96.801</v>
+        <v>93.769</v>
       </c>
       <c r="E58" s="1">
-        <v>100.45</v>
+        <v>92.47746</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>703150.0</v>
+        <v>832297.14</v>
       </c>
       <c r="I58" s="1">
-        <v>-25543.0</v>
+        <v>11623.86</v>
       </c>
       <c r="J58" s="1">
-        <v>-3.6326530612245</v>
+        <v>1.3965997768537</v>
       </c>
       <c r="K58">
-        <v>1.38</v>
+        <v>0.5</v>
       </c>
       <c r="L58" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="M58" s="1">
-        <v>677607.0</v>
+        <v>843921.0</v>
       </c>
       <c r="N58" s="1">
-        <v>687267.96</v>
+        <v>848430.25</v>
       </c>
       <c r="O58" s="1">
-        <v>0.39</v>
+        <v>0.44</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B59" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C59" s="1">
-        <v>800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>95.215</v>
+        <v>102.857</v>
       </c>
       <c r="E59" s="1">
-        <v>99.077</v>
+        <v>100.8613224</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>792616.0</v>
+        <v>1260766.53</v>
       </c>
       <c r="I59" s="1">
-        <v>-30896.0</v>
+        <v>24945.97</v>
       </c>
       <c r="J59" s="1">
-        <v>-3.8979783400789</v>
+        <v>1.9786351720489</v>
       </c>
       <c r="K59">
-        <v>1.73</v>
+        <v>0.23</v>
       </c>
       <c r="L59" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="M59" s="1">
-        <v>761720.0</v>
+        <v>1285712.5</v>
       </c>
       <c r="N59" s="1">
-        <v>775528.22</v>
+        <v>1288640.58</v>
       </c>
       <c r="O59" s="1">
-        <v>0.44</v>
+        <v>0.67</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B60" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C60" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>93.98</v>
+        <v>103.665</v>
       </c>
       <c r="E60" s="1">
-        <v>92.47746</v>
+        <v>99.961</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>832297.14</v>
+        <v>699727.0</v>
       </c>
       <c r="I60" s="1">
-        <v>13522.86</v>
+        <v>25928.0</v>
       </c>
       <c r="J60" s="1">
-        <v>1.6247634829071</v>
+        <v>3.7054451235982</v>
       </c>
       <c r="K60">
-        <v>0.45</v>
+        <v>3.63</v>
       </c>
       <c r="L60" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="M60" s="1">
-        <v>845820.0</v>
+        <v>725655.0</v>
       </c>
       <c r="N60" s="1">
-        <v>849876.16</v>
+        <v>751085.14</v>
       </c>
       <c r="O60" s="1">
-        <v>0.48</v>
+        <v>0.39</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B61" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C61" s="1">
-        <v>1250000.0</v>
+        <v>794000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>102.813</v>
+        <v>101.68</v>
       </c>
       <c r="E61" s="1">
-        <v>100.8613224</v>
+        <v>99.943</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1260766.53</v>
+        <v>793547.42</v>
       </c>
       <c r="I61" s="1">
-        <v>24395.97</v>
+        <v>13791.78</v>
       </c>
       <c r="J61" s="1">
-        <v>1.9350109175249</v>
+        <v>1.7379906546732</v>
       </c>
       <c r="K61">
-        <v>4.71</v>
+        <v>0.14</v>
       </c>
       <c r="L61" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="M61" s="1">
-        <v>1285162.5</v>
+        <v>807339.2</v>
       </c>
       <c r="N61" s="1">
-        <v>1344049.49</v>
+        <v>808470.38</v>
       </c>
       <c r="O61" s="1">
-        <v>0.76</v>
+        <v>0.42</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B62" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C62" s="1">
-        <v>700000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>102.711</v>
+        <v>97.639</v>
       </c>
       <c r="E62" s="1">
-        <v>99.961</v>
+        <v>99.702</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>699727.0</v>
+        <v>515459.34</v>
       </c>
       <c r="I62" s="1">
-        <v>19250.0</v>
+        <v>-10665.71</v>
       </c>
       <c r="J62" s="1">
-        <v>2.7510729184382</v>
+        <v>-2.0691661150228</v>
       </c>
       <c r="K62">
-        <v>3.35</v>
+        <v>1.78</v>
       </c>
       <c r="L62" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="M62" s="1">
-        <v>718977.0</v>
+        <v>504793.63</v>
       </c>
       <c r="N62" s="1">
-        <v>742443.78</v>
+        <v>514000.48</v>
       </c>
       <c r="O62" s="1">
-        <v>0.42</v>
+        <v>0.27</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B63" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C63" s="1">
-        <v>517000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>97.157</v>
+        <v>96.487</v>
       </c>
       <c r="E63" s="1">
-        <v>99.702</v>
+        <v>99.3</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>515459.34</v>
+        <v>496500.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-13157.65</v>
+        <v>-14065.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-2.5526067681691</v>
+        <v>-2.8328298086606</v>
       </c>
       <c r="K63">
-        <v>1.59</v>
+        <v>1.95</v>
       </c>
       <c r="L63" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="M63" s="1">
-        <v>502301.69</v>
+        <v>482435.0</v>
       </c>
       <c r="N63" s="1">
-        <v>510541.82</v>
+        <v>492161.03</v>
       </c>
       <c r="O63" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B64" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C64" s="1">
-        <v>500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>95.541</v>
+        <v>101.222</v>
       </c>
       <c r="E64" s="1">
-        <v>99.3</v>
+        <v>101.58528571</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>496500.0</v>
+        <v>1422194.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-18795.0</v>
+        <v>-5086.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-3.785498489426</v>
+        <v>-0.35761647145186</v>
       </c>
       <c r="K64">
-        <v>1.74</v>
+        <v>2.98</v>
       </c>
       <c r="L64" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="M64" s="1">
-        <v>477705.0</v>
+        <v>1417108.0</v>
       </c>
       <c r="N64" s="1">
-        <v>486409.79</v>
+        <v>1458839.51</v>
       </c>
       <c r="O64" s="1">
-        <v>0.28</v>
+        <v>0.76</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B65" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C65" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>100.46</v>
+        <v>100.029</v>
       </c>
       <c r="E65" s="1">
-        <v>101.58528571</v>
+        <v>99.05583333</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1422194.0</v>
+        <v>891502.5</v>
       </c>
       <c r="I65" s="1">
-        <v>-15754.0</v>
+        <v>8758.5</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.1077251064201</v>
+        <v>0.98244256185485</v>
       </c>
       <c r="K65">
-        <v>2.75</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>0.06</v>
+      </c>
+      <c r="L65">
+        <v>499.32</v>
       </c>
       <c r="M65" s="1">
-        <v>1406440.0</v>
+        <v>900261.0</v>
       </c>
       <c r="N65" s="1">
-        <v>1444949.59</v>
+        <v>900760.32</v>
       </c>
       <c r="O65" s="1">
-        <v>0.82</v>
+        <v>0.47</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B66" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C66" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.435</v>
+        <v>98.994</v>
       </c>
       <c r="E66" s="1">
-        <v>99.05583333</v>
+        <v>99.12791364</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>891502.5</v>
+        <v>1090407.05</v>
       </c>
       <c r="I66" s="1">
-        <v>3412.5</v>
+        <v>-1473.05</v>
       </c>
       <c r="J66" s="1">
-        <v>0.38278075496143</v>
+        <v>-0.135091753121</v>
       </c>
       <c r="K66">
-        <v>3.24</v>
+        <v>2.85</v>
       </c>
       <c r="L66" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="M66" s="1">
-        <v>894915.0</v>
+        <v>1088934.0</v>
       </c>
       <c r="N66" s="1">
-        <v>924041.71</v>
+        <v>1120295.3</v>
       </c>
       <c r="O66" s="1">
-        <v>0.53</v>
+        <v>0.59</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B67" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C67" s="1">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>97.911</v>
+        <v>99.672</v>
       </c>
       <c r="E67" s="1">
-        <v>99.071125</v>
+        <v>100.3119</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>990711.25</v>
+        <v>2006238.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-11601.25</v>
+        <v>-12798.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.1710021461854</v>
+        <v>-0.63791035759466</v>
       </c>
       <c r="K67">
-        <v>2.67</v>
+        <v>3.68</v>
       </c>
       <c r="L67" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="M67" s="1">
-        <v>979110.0</v>
+        <v>1993440.0</v>
       </c>
       <c r="N67" s="1">
-        <v>1005822.33</v>
+        <v>2067124.93</v>
       </c>
       <c r="O67" s="1">
-        <v>0.57</v>
+        <v>1.08</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B68" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C68" s="1">
-        <v>2000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.702</v>
+        <v>103.486</v>
       </c>
       <c r="E68" s="1">
-        <v>100.3119</v>
+        <v>99.661</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2006238.0</v>
+        <v>398644.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-32198.0</v>
+        <v>15300.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.6048943345705</v>
+        <v>3.8380108568046</v>
       </c>
       <c r="K68">
-        <v>3.45</v>
+        <v>3.97</v>
       </c>
       <c r="L68" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="M68" s="1">
-        <v>1974040.0</v>
+        <v>413944.0</v>
       </c>
       <c r="N68" s="1">
-        <v>2042978.36</v>
+        <v>429808.38</v>
       </c>
       <c r="O68" s="1">
-        <v>1.16</v>
+        <v>0.22</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B69" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C69" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>102.382</v>
+        <v>106.423</v>
       </c>
       <c r="E69" s="1">
-        <v>99.661</v>
+        <v>107.34</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>398644.0</v>
+        <v>858720.0</v>
       </c>
       <c r="I69" s="1">
-        <v>10884.0</v>
+        <v>-7336.0</v>
       </c>
       <c r="J69" s="1">
-        <v>2.73025556637</v>
+        <v>-0.85429476430035</v>
       </c>
       <c r="K69">
-        <v>3.7</v>
+        <v>0.43</v>
       </c>
       <c r="L69" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="M69" s="1">
-        <v>409528.0</v>
+        <v>851384.0</v>
       </c>
       <c r="N69" s="1">
-        <v>424328.0</v>
+        <v>854851.39</v>
       </c>
       <c r="O69" s="1">
-        <v>0.24</v>
+        <v>0.45</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B70" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C70" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>105.543</v>
+        <v>102.42</v>
       </c>
       <c r="E70" s="1">
-        <v>107.34</v>
+        <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>858720.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-14376.0</v>
+        <v>14520.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.6741196198994</v>
+        <v>2.42</v>
       </c>
       <c r="K70">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>157.61</v>
+        <v>4.4</v>
+      </c>
+      <c r="L70" t="s">
+        <v>234</v>
       </c>
       <c r="M70" s="1">
-        <v>844344.0</v>
+        <v>614520.0</v>
       </c>
       <c r="N70" s="1">
-        <v>844501.61</v>
+        <v>640928.88</v>
       </c>
       <c r="O70" s="1">
-        <v>0.48</v>
+        <v>0.33</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B71" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C71" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>102.319</v>
+        <v>99.778</v>
       </c>
       <c r="E71" s="1">
-        <v>100.0</v>
+        <v>102.0</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>600000.0</v>
+        <v>714000.0</v>
       </c>
       <c r="I71" s="1">
-        <v>13914.0</v>
+        <v>-15554.0</v>
       </c>
       <c r="J71" s="1">
-        <v>2.319</v>
+        <v>-2.178431372549</v>
       </c>
       <c r="K71">
-        <v>4.12</v>
+        <v>0.61</v>
       </c>
       <c r="L71" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="M71" s="1">
-        <v>613914.0</v>
+        <v>698446.0</v>
       </c>
       <c r="N71" s="1">
-        <v>638662.44</v>
+        <v>702741.89</v>
       </c>
       <c r="O71" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B72" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C72" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.374</v>
+        <v>106.65</v>
       </c>
       <c r="E72" s="1">
-        <v>102.0</v>
+        <v>109.3</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>714000.0</v>
+        <v>655800.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-18382.0</v>
+        <v>-15900.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-2.5745098039216</v>
+        <v>-2.4245196706313</v>
       </c>
       <c r="K72">
-        <v>0.41</v>
+        <v>1.17</v>
       </c>
       <c r="L72" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="M72" s="1">
-        <v>695618.0</v>
+        <v>639900.0</v>
       </c>
       <c r="N72" s="1">
-        <v>698504.3</v>
+        <v>646890.41</v>
       </c>
       <c r="O72" s="1">
-        <v>0.4</v>
+        <v>0.34</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B73" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C73" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>105.963</v>
+        <v>99.028</v>
       </c>
       <c r="E73" s="1">
-        <v>109.3</v>
+        <v>99.852</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>655800.0</v>
+        <v>898668.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-20022.0</v>
+        <v>-7416.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-3.0530649588289</v>
+        <v>-0.8252213275648</v>
       </c>
       <c r="K73">
-        <v>0.86</v>
+        <v>0.81</v>
       </c>
       <c r="L73" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M73" s="1">
-        <v>635778.0</v>
+        <v>891252.0</v>
       </c>
       <c r="N73" s="1">
-        <v>640956.08</v>
+        <v>898550.63</v>
       </c>
       <c r="O73" s="1">
-        <v>0.36</v>
+        <v>0.47</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B74" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C74" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.013</v>
+        <v>100.027</v>
       </c>
       <c r="E74" s="1">
-        <v>99.852</v>
+        <v>99.653</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>898668.0</v>
+        <v>697571.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-16551.0</v>
+        <v>2618.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.8417257541161</v>
+        <v>0.37530229897745</v>
       </c>
       <c r="K74">
-        <v>0.58</v>
+        <v>1.88</v>
       </c>
       <c r="L74" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M74" s="1">
-        <v>882117.0</v>
+        <v>700189.0</v>
       </c>
       <c r="N74" s="1">
-        <v>887344.4</v>
+        <v>713328.38</v>
       </c>
       <c r="O74" s="1">
-        <v>0.5</v>
+        <v>0.37</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B75" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C75" s="1">
         <v>700000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>98.932</v>
+        <v>100.937</v>
       </c>
       <c r="E75" s="1">
-        <v>99.653</v>
+        <v>100.582</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>697571.0</v>
+        <v>704074.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-5047.0</v>
+        <v>2485.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.72351058171856</v>
+        <v>0.35294585512318</v>
       </c>
       <c r="K75">
-        <v>1.68</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>0.13</v>
+      </c>
+      <c r="L75">
+        <v>943.66</v>
       </c>
       <c r="M75" s="1">
-        <v>692524.0</v>
+        <v>706559.0</v>
       </c>
       <c r="N75" s="1">
-        <v>704304.14</v>
+        <v>707502.66</v>
       </c>
       <c r="O75" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B76" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C76" s="1">
-        <v>800000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.337</v>
+        <v>104.382</v>
       </c>
       <c r="E76" s="1">
-        <v>101.72</v>
+        <v>106.52073684</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>813760.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-27064.0</v>
+        <v>-40636.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-3.3257963035785</v>
+        <v>-2.0078126621256</v>
       </c>
       <c r="K76">
-        <v>3.31</v>
+        <v>3.03</v>
       </c>
       <c r="L76" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="M76" s="1">
-        <v>786696.0</v>
+        <v>1983258.0</v>
       </c>
       <c r="N76" s="1">
-        <v>813145.05</v>
+        <v>2040778.55</v>
       </c>
       <c r="O76" s="1">
-        <v>0.46</v>
+        <v>1.07</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B77" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C77" s="1">
-        <v>1900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>103.744</v>
+        <v>99.074</v>
       </c>
       <c r="E77" s="1">
-        <v>106.52073684</v>
+        <v>99.589</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2023894.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-52758.0</v>
+        <v>-2060.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-2.6067570732459</v>
+        <v>-0.51712538533372</v>
       </c>
       <c r="K77">
-        <v>2.74</v>
+        <v>0.55</v>
       </c>
       <c r="L77" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="M77" s="1">
-        <v>1971136.0</v>
+        <v>396296.0</v>
       </c>
       <c r="N77" s="1">
-        <v>2023190.79</v>
+        <v>398515.18</v>
       </c>
       <c r="O77" s="1">
-        <v>1.15</v>
+        <v>0.21</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B78" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C78" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>98.354</v>
+        <v>84.938</v>
       </c>
       <c r="E78" s="1">
-        <v>99.589</v>
+        <v>85.96</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>398356.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-4940.0</v>
+        <v>-7154.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.2400967978391</v>
+        <v>-1.1889250814332</v>
       </c>
       <c r="K78">
-        <v>0.36</v>
+        <v>0.47</v>
       </c>
       <c r="L78" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="M78" s="1">
-        <v>393416.0</v>
+        <v>594566.0</v>
       </c>
       <c r="N78" s="1">
-        <v>394858.47</v>
+        <v>597838.26</v>
       </c>
       <c r="O78" s="1">
-        <v>0.22</v>
+        <v>0.31</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B79" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C79" s="1">
-        <v>540000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.096</v>
+        <v>98.958</v>
       </c>
       <c r="E79" s="1">
-        <v>99.43</v>
+        <v>100.65</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>536922.0</v>
+        <v>704550.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-1803.6</v>
+        <v>-11844.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.33591471386905</v>
+        <v>-1.6810730253353</v>
       </c>
       <c r="K79">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.73</v>
+      </c>
+      <c r="L79" t="s">
+        <v>260</v>
       </c>
       <c r="M79" s="1">
-        <v>535118.4</v>
+        <v>692706.0</v>
       </c>
       <c r="N79" s="1">
-        <v>535118.4</v>
+        <v>697826.55</v>
       </c>
       <c r="O79" s="1">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B80" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C80" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>83.643</v>
+        <v>98.647</v>
       </c>
       <c r="E80" s="1">
-        <v>85.96</v>
+        <v>100.62</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>601720.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-16219.0</v>
+        <v>-7892.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-2.6954397394137</v>
+        <v>-1.9608427747963</v>
       </c>
       <c r="K80">
-        <v>0.43</v>
+        <v>2.82</v>
       </c>
       <c r="L80" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="M80" s="1">
-        <v>585501.0</v>
+        <v>394588.0</v>
       </c>
       <c r="N80" s="1">
-        <v>588521.55</v>
+        <v>405855.12</v>
       </c>
       <c r="O80" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B81" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C81" s="1">
         <v>700000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.542</v>
+        <v>98.779</v>
       </c>
       <c r="E81" s="1">
-        <v>100.65</v>
+        <v>99.64619429</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>704550.0</v>
+        <v>697523.36</v>
       </c>
       <c r="I81" s="1">
-        <v>-14756.0</v>
+        <v>-6070.36</v>
       </c>
       <c r="J81" s="1">
-        <v>-2.0943864878291</v>
+        <v>-0.87027336260107</v>
       </c>
       <c r="K81">
-        <v>0.56</v>
+        <v>2.84</v>
       </c>
       <c r="L81" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="M81" s="1">
-        <v>689794.0</v>
+        <v>691453.0</v>
       </c>
       <c r="N81" s="1">
-        <v>693706.33</v>
+        <v>711335.88</v>
       </c>
       <c r="O81" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B82" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C82" s="1">
-        <v>400000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.078</v>
+        <v>99.512</v>
       </c>
       <c r="E82" s="1">
-        <v>100.62</v>
+        <v>99.96570933</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>402480.0</v>
+        <v>749742.82</v>
       </c>
       <c r="I82" s="1">
-        <v>-10168.0</v>
+        <v>-3402.82</v>
       </c>
       <c r="J82" s="1">
-        <v>-2.5263367123832</v>
+        <v>-0.45386496665617</v>
       </c>
       <c r="K82">
-        <v>2.64</v>
+        <v>1.42</v>
       </c>
       <c r="L82" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="M82" s="1">
-        <v>392312.0</v>
+        <v>746340.0</v>
       </c>
       <c r="N82" s="1">
-        <v>402859.95</v>
+        <v>756958.15</v>
       </c>
       <c r="O82" s="1">
-        <v>0.23</v>
+        <v>0.4</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B83" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C83" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>97.25</v>
+        <v>98.643</v>
       </c>
       <c r="E83" s="1">
-        <v>99.64619429</v>
+        <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>697523.36</v>
+        <v>600000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-16773.36</v>
+        <v>-8142.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-2.4047022597207</v>
+        <v>-1.357</v>
       </c>
       <c r="K83">
-        <v>2.63</v>
+        <v>1.84</v>
       </c>
       <c r="L83" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="M83" s="1">
-        <v>680750.0</v>
+        <v>591858.0</v>
       </c>
       <c r="N83" s="1">
-        <v>699172.95</v>
+        <v>602884.62</v>
       </c>
       <c r="O83" s="1">
-        <v>0.4</v>
+        <v>0.32</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B84" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C84" s="1">
-        <v>286000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.777</v>
+        <v>98.4</v>
       </c>
       <c r="E84" s="1">
-        <v>99.571</v>
+        <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>284773.06</v>
+        <v>1930000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-2270.84</v>
+        <v>-30880.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.79742093581464</v>
+        <v>-1.6</v>
       </c>
       <c r="K84">
-        <v>1.23</v>
+        <v>0.8</v>
       </c>
       <c r="L84" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="M84" s="1">
-        <v>282502.22</v>
+        <v>1899120.0</v>
       </c>
       <c r="N84" s="1">
-        <v>286016.49</v>
+        <v>1914617.11</v>
       </c>
       <c r="O84" s="1">
-        <v>0.16</v>
+        <v>1.0</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B85" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C85" s="1">
-        <v>600000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.092</v>
+        <v>97.816</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>600000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-11448.0</v>
+        <v>-26754.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.908</v>
+        <v>-2.184</v>
       </c>
       <c r="K85">
-        <v>1.62</v>
+        <v>2.29</v>
       </c>
       <c r="L85" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="M85" s="1">
-        <v>588552.0</v>
+        <v>1198246.0</v>
       </c>
       <c r="N85" s="1">
-        <v>598299.29</v>
+        <v>1226264.87</v>
       </c>
       <c r="O85" s="1">
-        <v>0.34</v>
+        <v>0.64</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B86" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C86" s="1">
-        <v>1930000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>97.718</v>
+        <v>98.743</v>
       </c>
       <c r="E86" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1930000.0</v>
+        <v>803360.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-44042.6</v>
+        <v>-13416.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-2.282</v>
+        <v>-1.6699860585541</v>
       </c>
       <c r="K86">
-        <v>0.6</v>
+        <v>3.38</v>
       </c>
       <c r="L86" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="M86" s="1">
-        <v>1885957.4</v>
+        <v>789944.0</v>
       </c>
       <c r="N86" s="1">
-        <v>1897625.81</v>
+        <v>816957.7</v>
       </c>
       <c r="O86" s="1">
-        <v>1.08</v>
+        <v>0.43</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B87" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C87" s="1">
-        <v>1225000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.41</v>
+        <v>97.625</v>
       </c>
       <c r="E87" s="1">
-        <v>100.0</v>
+        <v>99.259</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>1225000.0</v>
+        <v>992590.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-31727.5</v>
+        <v>-16340.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-2.59</v>
+        <v>-1.6461983296225</v>
       </c>
       <c r="K87">
-        <v>2.07</v>
+        <v>0.52</v>
       </c>
       <c r="L87" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="M87" s="1">
-        <v>1193272.5</v>
+        <v>976250.0</v>
       </c>
       <c r="N87" s="1">
-        <v>1218664.6</v>
+        <v>981404.11</v>
       </c>
       <c r="O87" s="1">
-        <v>0.69</v>
+        <v>0.51</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B88" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C88" s="1">
-        <v>800000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>97.851</v>
+        <v>97.864</v>
       </c>
       <c r="E88" s="1">
-        <v>100.42</v>
+        <v>99.362</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>803360.0</v>
+        <v>852525.96</v>
       </c>
       <c r="I88" s="1">
-        <v>-20552.0</v>
+        <v>-12852.84</v>
       </c>
       <c r="J88" s="1">
-        <v>-2.558255327624</v>
+        <v>-1.5076186067108</v>
       </c>
       <c r="K88">
-        <v>3.17</v>
+        <v>1.13</v>
       </c>
       <c r="L88" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="M88" s="1">
-        <v>782808.0</v>
+        <v>839673.12</v>
       </c>
       <c r="N88" s="1">
-        <v>808153.21</v>
+        <v>849369.7</v>
       </c>
       <c r="O88" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B89" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C89" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>96.931</v>
+        <v>100.316</v>
       </c>
       <c r="E89" s="1">
-        <v>99.259</v>
+        <v>100.4</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>992590.0</v>
+        <v>602400.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-23280.0</v>
+        <v>-504.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-2.345379260319</v>
+        <v>-0.083665338645418</v>
       </c>
       <c r="K89">
-        <v>0.26</v>
+        <v>3.26</v>
       </c>
       <c r="L89" t="s">
-        <v>92</v>
+        <v>290</v>
       </c>
       <c r="M89" s="1">
-        <v>969310.0</v>
+        <v>601896.0</v>
       </c>
       <c r="N89" s="1">
-        <v>971946.99</v>
+        <v>621451.48</v>
       </c>
       <c r="O89" s="1">
-        <v>0.55</v>
+        <v>0.32</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B90" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C90" s="1">
-        <v>858000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>97.298</v>
+        <v>99.669</v>
       </c>
       <c r="E90" s="1">
-        <v>99.362</v>
+        <v>99.9464</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>852525.96</v>
+        <v>999464.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-17709.12</v>
+        <v>-2774.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-2.0772528733319</v>
+        <v>-0.27754876613865</v>
       </c>
       <c r="K90">
-        <v>0.95</v>
+        <v>0.23</v>
       </c>
       <c r="L90" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="M90" s="1">
-        <v>834816.84</v>
+        <v>996690.0</v>
       </c>
       <c r="N90" s="1">
-        <v>842970.78</v>
+        <v>999025.62</v>
       </c>
       <c r="O90" s="1">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B91" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C91" s="1">
-        <v>1100000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>105.303</v>
+        <v>98.062</v>
       </c>
       <c r="E91" s="1">
-        <v>108.31690909</v>
+        <v>99.228</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1191486.0</v>
+        <v>1550933.64</v>
       </c>
       <c r="I91" s="1">
-        <v>-33153.0</v>
+        <v>-18224.58</v>
       </c>
       <c r="J91" s="1">
-        <v>-2.7824917791732</v>
+        <v>-1.1750715523844</v>
       </c>
       <c r="K91">
-        <v>2.12</v>
+        <v>2.64</v>
       </c>
       <c r="L91" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="M91" s="1">
-        <v>1158333.0</v>
+        <v>1532709.06</v>
       </c>
       <c r="N91" s="1">
-        <v>1181666.56</v>
+        <v>1573951.92</v>
       </c>
       <c r="O91" s="1">
-        <v>0.67</v>
+        <v>0.82</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B92" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C92" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.181</v>
+        <v>98.606</v>
       </c>
       <c r="E92" s="1">
-        <v>100.4</v>
+        <v>99.517</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>602400.0</v>
+        <v>696619.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-1314.0</v>
+        <v>-6377.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.21812749003984</v>
+        <v>-0.9154214857763</v>
       </c>
       <c r="K92">
-        <v>3.04</v>
+        <v>2.76</v>
       </c>
       <c r="L92" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="M92" s="1">
-        <v>601086.0</v>
+        <v>690242.0</v>
       </c>
       <c r="N92" s="1">
-        <v>619303.81</v>
+        <v>709595.08</v>
       </c>
       <c r="O92" s="1">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B93" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C93" s="1">
-        <v>800000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.178</v>
+        <v>90.997</v>
       </c>
       <c r="E93" s="1">
-        <v>99.821</v>
+        <v>83.44605217</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>798568.0</v>
+        <v>847811.89</v>
       </c>
       <c r="I93" s="1">
-        <v>-5144.0</v>
+        <v>76717.63</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.64415303393074</v>
+        <v>9.048897627515</v>
       </c>
       <c r="K93">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>84.93</v>
+        <v>1.12</v>
+      </c>
+      <c r="L93" t="s">
+        <v>302</v>
       </c>
       <c r="M93" s="1">
-        <v>793424.0</v>
+        <v>924529.52</v>
       </c>
       <c r="N93" s="1">
-        <v>793508.93</v>
+        <v>935907.33</v>
       </c>
       <c r="O93" s="1">
-        <v>0.45</v>
+        <v>0.49</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B94" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="C94" s="1">
-        <v>1563000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.63</v>
+        <v>100.098</v>
       </c>
       <c r="E94" s="1">
-        <v>99.228</v>
+        <v>100.375</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1550933.64</v>
+        <v>602250.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-24976.74</v>
+        <v>-1662.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.6104325392026</v>
+        <v>-0.27596513075965</v>
       </c>
       <c r="K94">
-        <v>2.47</v>
+        <v>1.3</v>
       </c>
       <c r="L94" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="M94" s="1">
-        <v>1525956.9</v>
+        <v>600588.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1564614.39</v>
+        <v>608410.6</v>
       </c>
       <c r="O94" s="1">
-        <v>0.89</v>
+        <v>0.32</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="B95" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="C95" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.058</v>
+        <v>97.64</v>
       </c>
       <c r="E95" s="1">
-        <v>99.517</v>
+        <v>92.081555</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>696619.0</v>
+        <v>736652.44</v>
       </c>
       <c r="I95" s="1">
-        <v>-10213.0</v>
+        <v>44467.56</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.4660811720611</v>
+        <v>6.0364369389722</v>
       </c>
       <c r="K95">
-        <v>2.57</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>0.09</v>
+      </c>
+      <c r="L95">
+        <v>690.41</v>
       </c>
       <c r="M95" s="1">
-        <v>686406.0</v>
+        <v>781120.0</v>
       </c>
       <c r="N95" s="1">
-        <v>704399.84</v>
+        <v>781810.41</v>
       </c>
       <c r="O95" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B96" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C96" s="1">
-        <v>1016000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>89.511</v>
+        <v>101.903</v>
       </c>
       <c r="E96" s="1">
-        <v>83.44605217</v>
+        <v>99.329</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>847811.89</v>
+        <v>595974.0</v>
       </c>
       <c r="I96" s="1">
-        <v>61619.87</v>
+        <v>15444.0</v>
       </c>
       <c r="J96" s="1">
-        <v>7.2681063720397</v>
+        <v>2.5913882149221</v>
       </c>
       <c r="K96">
-        <v>1.01</v>
+        <v>1.04</v>
       </c>
       <c r="L96" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="M96" s="1">
-        <v>909431.76</v>
+        <v>611418.0</v>
       </c>
       <c r="N96" s="1">
-        <v>919713.54</v>
+        <v>617660.47</v>
       </c>
       <c r="O96" s="1">
-        <v>0.52</v>
+        <v>0.32</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="B97" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="C97" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.14</v>
+        <v>98.394</v>
       </c>
       <c r="E97" s="1">
-        <v>100.375</v>
+        <v>100.231</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>602250.0</v>
+        <v>902079.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-1410.0</v>
+        <v>-16533.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.23412204234122</v>
+        <v>-1.8327663098243</v>
       </c>
       <c r="K97">
-        <v>1.11</v>
+        <v>0.85</v>
       </c>
       <c r="L97" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="M97" s="1">
-        <v>600840.0</v>
+        <v>885546.0</v>
       </c>
       <c r="N97" s="1">
-        <v>607497.53</v>
+        <v>893220.66</v>
       </c>
       <c r="O97" s="1">
-        <v>0.35</v>
+        <v>0.47</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B98" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C98" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>97.325</v>
+        <v>98.101</v>
       </c>
       <c r="E98" s="1">
-        <v>92.081555</v>
+        <v>100.33</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>736652.44</v>
+        <v>1203960.0</v>
       </c>
       <c r="I98" s="1">
-        <v>41947.56</v>
+        <v>-26748.0</v>
       </c>
       <c r="J98" s="1">
-        <v>5.6943488845296</v>
+        <v>-2.2216684939699</v>
       </c>
       <c r="K98">
-        <v>1.74</v>
+        <v>0.33</v>
       </c>
       <c r="L98" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="M98" s="1">
-        <v>778600.0</v>
+        <v>1177212.0</v>
       </c>
       <c r="N98" s="1">
-        <v>792484.93</v>
+        <v>1181157.21</v>
       </c>
       <c r="O98" s="1">
-        <v>0.45</v>
+        <v>0.62</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="B99" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C99" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>101.693</v>
+        <v>90.261</v>
       </c>
       <c r="E99" s="1">
-        <v>99.329</v>
+        <v>89.875</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>595974.0</v>
+        <v>179750.0</v>
       </c>
       <c r="I99" s="1">
-        <v>14184.0</v>
+        <v>772.0</v>
       </c>
       <c r="J99" s="1">
-        <v>2.3799695959891</v>
+        <v>0.42948539638387</v>
       </c>
       <c r="K99">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>0.1</v>
+      </c>
+      <c r="L99">
+        <v>191.78</v>
       </c>
       <c r="M99" s="1">
-        <v>610158.0</v>
+        <v>180522.0</v>
       </c>
       <c r="N99" s="1">
-        <v>615062.79</v>
+        <v>180713.78</v>
       </c>
       <c r="O99" s="1">
-        <v>0.35</v>
+        <v>0.09</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B100" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C100" s="1">
-        <v>900000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>97.639</v>
+        <v>90.778</v>
       </c>
       <c r="E100" s="1">
-        <v>100.231</v>
+        <v>89.875</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>902079.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-23328.0</v>
+        <v>903.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-2.5860262792948</v>
+        <v>1.0047287899861</v>
       </c>
       <c r="K100">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>0.14</v>
+      </c>
+      <c r="L100">
+        <v>144.52</v>
       </c>
       <c r="M100" s="1">
-        <v>878751.0</v>
+        <v>90778.0</v>
       </c>
       <c r="N100" s="1">
-        <v>884483.88</v>
+        <v>90922.52</v>
       </c>
       <c r="O100" s="1">
-        <v>0.5</v>
+        <v>0.05</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B101" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C101" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>97.584</v>
+        <v>100.727</v>
       </c>
       <c r="E101" s="1">
-        <v>100.33</v>
+        <v>100.539</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>1203960.0</v>
+        <v>603234.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-32952.0</v>
+        <v>1128.0</v>
       </c>
       <c r="J101" s="1">
-        <v>-2.7369680055816</v>
+        <v>0.18699211251355</v>
       </c>
       <c r="K101">
-        <v>0.16</v>
+        <v>2.21</v>
       </c>
       <c r="L101" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="M101" s="1">
-        <v>1171008.0</v>
+        <v>604362.0</v>
       </c>
       <c r="N101" s="1">
-        <v>1172881.97</v>
+        <v>617644.19</v>
       </c>
       <c r="O101" s="1">
-        <v>0.67</v>
+        <v>0.32</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B102" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C102" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>89.574</v>
+        <v>98.051</v>
       </c>
       <c r="E102" s="1">
-        <v>89.875</v>
+        <v>99.766</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>179750.0</v>
+        <v>598596.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-602.0</v>
+        <v>-10290.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.33490959666203</v>
+        <v>-1.7190225126797</v>
       </c>
       <c r="K102">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>134.25</v>
+        <v>2.53</v>
+      </c>
+      <c r="L102" t="s">
+        <v>326</v>
       </c>
       <c r="M102" s="1">
-        <v>179148.0</v>
+        <v>588306.0</v>
       </c>
       <c r="N102" s="1">
-        <v>179282.25</v>
+        <v>603466.27</v>
       </c>
       <c r="O102" s="1">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B103" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C103" s="1">
-        <v>100000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>90.224</v>
+        <v>97.981</v>
       </c>
       <c r="E103" s="1">
-        <v>89.875</v>
+        <v>99.945</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>89875.0</v>
+        <v>592673.85</v>
       </c>
       <c r="I103" s="1">
-        <v>349.0</v>
+        <v>-11646.52</v>
       </c>
       <c r="J103" s="1">
-        <v>0.38831710709318</v>
+        <v>-1.9650807944369</v>
       </c>
       <c r="K103">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>130.14</v>
+        <v>1.15</v>
+      </c>
+      <c r="L103" t="s">
+        <v>329</v>
       </c>
       <c r="M103" s="1">
-        <v>90224.0</v>
+        <v>581027.33</v>
       </c>
       <c r="N103" s="1">
-        <v>90354.14</v>
+        <v>587870.39</v>
       </c>
       <c r="O103" s="1">
-        <v>0.05</v>
+        <v>0.31</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B104" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C104" s="1">
-        <v>600000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>97.357</v>
+        <v>98.728</v>
       </c>
       <c r="E104" s="1">
-        <v>99.766</v>
+        <v>99.90538798</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>598596.0</v>
+        <v>914134.3</v>
       </c>
       <c r="I104" s="1">
-        <v>-14454.0</v>
+        <v>-10773.1</v>
       </c>
       <c r="J104" s="1">
-        <v>-2.4146502816591</v>
+        <v>-1.1785029836426</v>
       </c>
       <c r="K104">
-        <v>2.28</v>
+        <v>0.99</v>
       </c>
       <c r="L104" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="M104" s="1">
-        <v>584142.0</v>
+        <v>903361.2</v>
       </c>
       <c r="N104" s="1">
-        <v>597835.15</v>
+        <v>912392.12</v>
       </c>
       <c r="O104" s="1">
-        <v>0.34</v>
+        <v>0.48</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B105" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C105" s="1">
-        <v>593000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>97.56</v>
+        <v>82.044</v>
       </c>
       <c r="E105" s="1">
-        <v>99.945</v>
+        <v>81.75</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>592673.85</v>
+        <v>163500.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-14143.05</v>
+        <v>588.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-2.3863124718595</v>
+        <v>0.35963302752294</v>
       </c>
       <c r="K105">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>0.13</v>
+      </c>
+      <c r="L105">
+        <v>263.01</v>
       </c>
       <c r="M105" s="1">
-        <v>578530.8</v>
+        <v>164088.0</v>
       </c>
       <c r="N105" s="1">
-        <v>584176.32</v>
+        <v>164351.01</v>
       </c>
       <c r="O105" s="1">
-        <v>0.33</v>
+        <v>0.09</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B106" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C106" s="1">
-        <v>915000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.189</v>
+        <v>98.86</v>
       </c>
       <c r="E106" s="1">
-        <v>99.90538798</v>
+        <v>100.118</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>914134.3</v>
+        <v>901062.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-15704.95</v>
+        <v>-11322.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.7180134253796</v>
+        <v>-1.2565173095747</v>
       </c>
       <c r="K106">
-        <v>0.83</v>
+        <v>1.71</v>
       </c>
       <c r="L106" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="M106" s="1">
-        <v>898429.35</v>
+        <v>889740.0</v>
       </c>
       <c r="N106" s="1">
-        <v>906012.57</v>
+        <v>905123.22</v>
       </c>
       <c r="O106" s="1">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B107" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C107" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>81.902</v>
+        <v>91.899</v>
       </c>
       <c r="E107" s="1">
-        <v>81.75</v>
+        <v>99.271</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>163500.0</v>
+        <v>397084.0</v>
       </c>
       <c r="I107" s="1">
-        <v>304.0</v>
+        <v>-29488.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.18593272171254</v>
+        <v>-7.4261365353426</v>
       </c>
       <c r="K107">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>90.41</v>
+        <v>0.9</v>
+      </c>
+      <c r="L107" t="s">
+        <v>340</v>
       </c>
       <c r="M107" s="1">
-        <v>163804.0</v>
+        <v>367596.0</v>
       </c>
       <c r="N107" s="1">
-        <v>163894.41</v>
+        <v>371201.48</v>
       </c>
       <c r="O107" s="1">
-        <v>0.09</v>
+        <v>0.19</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B108" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C108" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>98.127</v>
+        <v>100.947</v>
       </c>
       <c r="E108" s="1">
-        <v>100.73</v>
+        <v>99.942</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>503650.0</v>
+        <v>1099362.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-13015.0</v>
+        <v>11055.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-2.5841358085972</v>
+        <v>1.0055832382782</v>
       </c>
       <c r="K108">
-        <v>1.54</v>
+        <v>0.12</v>
       </c>
       <c r="L108" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="M108" s="1">
-        <v>490635.0</v>
+        <v>1110417.0</v>
       </c>
       <c r="N108" s="1">
-        <v>498354.18</v>
+        <v>1111727.96</v>
       </c>
       <c r="O108" s="1">
-        <v>0.28</v>
+        <v>0.58</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="B109" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="C109" s="1">
-        <v>409000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>101.784</v>
+        <v>94.102</v>
       </c>
       <c r="E109" s="1">
-        <v>99.775</v>
+        <v>94.62629</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>408079.75</v>
+        <v>851636.61</v>
       </c>
       <c r="I109" s="1">
-        <v>8216.81</v>
+        <v>-4718.61</v>
       </c>
       <c r="J109" s="1">
-        <v>2.0135304434979</v>
+        <v>-0.55406378079496</v>
       </c>
       <c r="K109">
-        <v>1.31</v>
+        <v>0.36</v>
       </c>
       <c r="L109" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="M109" s="1">
-        <v>416296.56</v>
+        <v>846918.0</v>
       </c>
       <c r="N109" s="1">
-        <v>421658.38</v>
+        <v>850154.3</v>
       </c>
       <c r="O109" s="1">
-        <v>0.24</v>
+        <v>0.44</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="B110" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C110" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>91.083</v>
+        <v>100.718</v>
       </c>
       <c r="E110" s="1">
-        <v>99.271</v>
+        <v>101.3728</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>397084.0</v>
+        <v>1520592.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-32752.0</v>
+        <v>-9822.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-8.2481288593849</v>
+        <v>-0.64593263676252</v>
       </c>
       <c r="K110">
-        <v>0.8</v>
+        <v>3.32</v>
       </c>
       <c r="L110" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="M110" s="1">
-        <v>364332.0</v>
+        <v>1510770.0</v>
       </c>
       <c r="N110" s="1">
-        <v>367534.74</v>
+        <v>1560614.18</v>
       </c>
       <c r="O110" s="1">
-        <v>0.21</v>
+        <v>0.82</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B111" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C111" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.313</v>
+        <v>98.482</v>
       </c>
       <c r="E111" s="1">
-        <v>101.3728</v>
+        <v>99.81333333</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1520592.0</v>
+        <v>898320.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-15897.0</v>
+        <v>-11982.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.0454480886392</v>
+        <v>-1.3338231365215</v>
       </c>
       <c r="K111">
-        <v>3.1</v>
+        <v>1.64</v>
       </c>
       <c r="L111" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="M111" s="1">
-        <v>1504695.0</v>
+        <v>886338.0</v>
       </c>
       <c r="N111" s="1">
-        <v>1551195.0</v>
+        <v>901132.52</v>
       </c>
       <c r="O111" s="1">
-        <v>0.88</v>
+        <v>0.47</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B112" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="C112" s="1">
-        <v>600000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>97.643</v>
+        <v>93.37</v>
       </c>
       <c r="E112" s="1">
-        <v>99.67</v>
+        <v>93.09788345</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>598020.0</v>
+        <v>2699838.62</v>
       </c>
       <c r="I112" s="1">
-        <v>-12162.0</v>
+        <v>7891.38</v>
       </c>
       <c r="J112" s="1">
-        <v>-2.0337112471155</v>
+        <v>0.29229080366292</v>
       </c>
       <c r="K112">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="L112" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="M112" s="1">
-        <v>585858.0</v>
+        <v>2707730.0</v>
       </c>
       <c r="N112" s="1">
-        <v>588015.53</v>
+        <v>2717010.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.33</v>
+        <v>1.42</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B113" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="C113" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>96.733</v>
+        <v>96.333</v>
       </c>
       <c r="E113" s="1">
-        <v>99.81333333</v>
+        <v>98.642</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>898320.0</v>
+        <v>1085062.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-27723.0</v>
+        <v>-25399.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-3.0860940422121</v>
+        <v>-2.3407878996776</v>
       </c>
       <c r="K113">
-        <v>1.43</v>
+        <v>3.92</v>
       </c>
       <c r="L113" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="M113" s="1">
-        <v>870597.0</v>
+        <v>1059663.0</v>
       </c>
       <c r="N113" s="1">
-        <v>883449.74</v>
+        <v>1102777.73</v>
       </c>
       <c r="O113" s="1">
-        <v>0.5</v>
+        <v>0.58</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="B114" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="C114" s="1">
-        <v>2900000.0</v>
+        <v>768000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>92.417</v>
+        <v>97.899</v>
       </c>
       <c r="E114" s="1">
-        <v>93.09788345</v>
+        <v>99.628</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>2699838.62</v>
+        <v>765143.04</v>
       </c>
       <c r="I114" s="1">
-        <v>-19745.62</v>
+        <v>-13278.72</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.73136297309504</v>
+        <v>-1.7354558959329</v>
       </c>
       <c r="K114">
-        <v>0.22</v>
+        <v>1.74</v>
       </c>
       <c r="L114" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="M114" s="1">
-        <v>2680093.0</v>
+        <v>751864.32</v>
       </c>
       <c r="N114" s="1">
-        <v>2686328.0</v>
+        <v>765199.11</v>
       </c>
       <c r="O114" s="1">
-        <v>1.53</v>
+        <v>0.4</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B115" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="C115" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>95.089</v>
+        <v>98.053</v>
       </c>
       <c r="E115" s="1">
-        <v>98.642</v>
+        <v>99.736</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>1085062.0</v>
+        <v>598416.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-39083.0</v>
+        <v>-10098.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-3.6019139920115</v>
+        <v>-1.6874548808855</v>
       </c>
       <c r="K115">
-        <v>3.67</v>
+        <v>1.58</v>
       </c>
       <c r="L115" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="M115" s="1">
-        <v>1045979.0</v>
+        <v>588318.0</v>
       </c>
       <c r="N115" s="1">
-        <v>1086324.89</v>
+        <v>597786.49</v>
       </c>
       <c r="O115" s="1">
-        <v>0.62</v>
+        <v>0.31</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B116" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="C116" s="1">
-        <v>768000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.05</v>
+        <v>97.939</v>
       </c>
       <c r="E116" s="1">
-        <v>99.628</v>
+        <v>99.594</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>765143.04</v>
+        <v>467095.86</v>
       </c>
       <c r="I116" s="1">
-        <v>-12119.04</v>
+        <v>-7761.95</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.5838920785321</v>
+        <v>-1.6617466915678</v>
       </c>
       <c r="K116">
-        <v>1.55</v>
+        <v>2.86</v>
       </c>
       <c r="L116" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="M116" s="1">
-        <v>753024.0</v>
+        <v>459333.91</v>
       </c>
       <c r="N116" s="1">
-        <v>764922.74</v>
+        <v>472734.14</v>
       </c>
       <c r="O116" s="1">
-        <v>0.43</v>
+        <v>0.25</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="B117" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="C117" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>97.065</v>
+        <v>95.272</v>
       </c>
       <c r="E117" s="1">
-        <v>99.736</v>
+        <v>93.6</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>598416.0</v>
+        <v>936000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-16026.0</v>
+        <v>16720.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-2.6780701050774</v>
+        <v>1.7863247863248</v>
       </c>
       <c r="K117">
-        <v>1.35</v>
+        <v>0.78</v>
       </c>
       <c r="L117" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="M117" s="1">
-        <v>582390.0</v>
+        <v>952720.0</v>
       </c>
       <c r="N117" s="1">
-        <v>590477.67</v>
+        <v>960511.1</v>
       </c>
       <c r="O117" s="1">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="B118" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="C118" s="1">
-        <v>469000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>97.072</v>
+        <v>97.974</v>
       </c>
       <c r="E118" s="1">
-        <v>99.594</v>
+        <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>467095.86</v>
+        <v>1700000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-11828.18</v>
+        <v>-34442.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-2.5322810611081</v>
+        <v>-2.026</v>
       </c>
       <c r="K118">
-        <v>2.66</v>
+        <v>2.52</v>
       </c>
       <c r="L118" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="M118" s="1">
-        <v>455267.68</v>
+        <v>1665558.0</v>
       </c>
       <c r="N118" s="1">
-        <v>467757.21</v>
+        <v>1708331.63</v>
       </c>
       <c r="O118" s="1">
-        <v>0.27</v>
+        <v>0.89</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B119" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="C119" s="1">
-        <v>1700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>97.697</v>
+        <v>101.048</v>
       </c>
       <c r="E119" s="1">
-        <v>100.0</v>
+        <v>103.012</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1700000.0</v>
+        <v>927108.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-39151.0</v>
+        <v>-17676.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-2.303</v>
+        <v>-1.9065739913796</v>
       </c>
       <c r="K119">
-        <v>2.29</v>
+        <v>2.69</v>
       </c>
       <c r="L119" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="M119" s="1">
-        <v>1660849.0</v>
+        <v>909432.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1699832.56</v>
+        <v>933639.53</v>
       </c>
       <c r="O119" s="1">
-        <v>0.97</v>
+        <v>0.49</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B120" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="C120" s="1">
-        <v>900000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.358</v>
+        <v>100.719</v>
       </c>
       <c r="E120" s="1">
-        <v>103.012</v>
+        <v>99.849</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>927108.0</v>
+        <v>1207174.41</v>
       </c>
       <c r="I120" s="1">
-        <v>-23886.0</v>
+        <v>10518.3</v>
       </c>
       <c r="J120" s="1">
-        <v>-2.5763988661515</v>
+        <v>0.8713156866869</v>
       </c>
       <c r="K120">
-        <v>2.45</v>
+        <v>2.22</v>
       </c>
       <c r="L120" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="M120" s="1">
-        <v>903222.0</v>
+        <v>1217692.71</v>
       </c>
       <c r="N120" s="1">
-        <v>925228.85</v>
+        <v>1244472.89</v>
       </c>
       <c r="O120" s="1">
-        <v>0.53</v>
+        <v>0.65</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B121" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C121" s="1">
-        <v>1209000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.242</v>
+        <v>99.278</v>
       </c>
       <c r="E121" s="1">
-        <v>99.849</v>
+        <v>99.58877778</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1207174.41</v>
+        <v>896299.0</v>
       </c>
       <c r="I121" s="1">
-        <v>4751.37</v>
+        <v>-2797.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.39359432743443</v>
+        <v>-0.31206104212991</v>
       </c>
       <c r="K121">
-        <v>1.99</v>
+        <v>0.13</v>
       </c>
       <c r="L121" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="M121" s="1">
-        <v>1211925.78</v>
+        <v>893502.0</v>
       </c>
       <c r="N121" s="1">
-        <v>1236027.94</v>
+        <v>894710.22</v>
       </c>
       <c r="O121" s="1">
-        <v>0.7</v>
+        <v>0.47</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B122" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="C122" s="1">
-        <v>490000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.129</v>
+        <v>99.984</v>
       </c>
       <c r="E122" s="1">
-        <v>99.115</v>
+        <v>100.242</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>485663.5</v>
+        <v>701694.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-4831.4</v>
+        <v>-1806.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.99480401553751</v>
+        <v>-0.25737714730353</v>
       </c>
       <c r="K122">
-        <v>3.43</v>
+        <v>4.39</v>
       </c>
       <c r="L122" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="M122" s="1">
-        <v>480832.1</v>
+        <v>699888.0</v>
       </c>
       <c r="N122" s="1">
-        <v>497653.2</v>
+        <v>730611.29</v>
       </c>
       <c r="O122" s="1">
-        <v>0.28</v>
+        <v>0.38</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B123" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C123" s="1">
-        <v>700000.0</v>
+        <v>775000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.234</v>
+        <v>95.872</v>
       </c>
       <c r="E123" s="1">
-        <v>100.242</v>
+        <v>98.42664516</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>701694.0</v>
+        <v>762806.5</v>
       </c>
       <c r="I123" s="1">
-        <v>-7056.0</v>
+        <v>-19798.5</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.0055665289998</v>
+        <v>-2.5954812917824</v>
       </c>
       <c r="K123">
-        <v>4.13</v>
+        <v>1.06</v>
       </c>
       <c r="L123" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="M123" s="1">
-        <v>694638.0</v>
+        <v>743008.0</v>
       </c>
       <c r="N123" s="1">
-        <v>723548.96</v>
+        <v>751235.74</v>
       </c>
       <c r="O123" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B124" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="C124" s="1">
-        <v>475000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>94.92</v>
+        <v>98.135</v>
       </c>
       <c r="E124" s="1">
-        <v>99.406</v>
+        <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>472178.5</v>
+        <v>1658000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-21308.5</v>
+        <v>-30921.7</v>
       </c>
       <c r="J124" s="1">
-        <v>-4.5128060680442</v>
+        <v>-1.865</v>
       </c>
       <c r="K124">
-        <v>0.88</v>
+        <v>0.47</v>
       </c>
       <c r="L124" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="M124" s="1">
-        <v>450870.0</v>
+        <v>1627078.3</v>
       </c>
       <c r="N124" s="1">
-        <v>455058.78</v>
+        <v>1634913.14</v>
       </c>
       <c r="O124" s="1">
-        <v>0.26</v>
+        <v>0.85</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B125" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="C125" s="1">
-        <v>1658000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.56</v>
+        <v>103.103</v>
       </c>
       <c r="E125" s="1">
-        <v>100.0</v>
+        <v>102.806722</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1658000.0</v>
+        <v>1028067.22</v>
       </c>
       <c r="I125" s="1">
-        <v>-40455.2</v>
+        <v>2962.78</v>
       </c>
       <c r="J125" s="1">
-        <v>-2.44</v>
+        <v>0.28818932676406</v>
       </c>
       <c r="K125">
-        <v>0.29</v>
+        <v>4.71</v>
       </c>
       <c r="L125" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="M125" s="1">
-        <v>1617544.8</v>
+        <v>1031030.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1622388.16</v>
+        <v>1078139.59</v>
       </c>
       <c r="O125" s="1">
-        <v>0.92</v>
+        <v>0.56</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B126" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="C126" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>102.342</v>
+        <v>104.607</v>
       </c>
       <c r="E126" s="1">
-        <v>102.806722</v>
+        <v>105.93</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1028067.22</v>
+        <v>847440.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-4647.22</v>
+        <v>-10584.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.45203464419379</v>
+        <v>-1.2489379779099</v>
       </c>
       <c r="K126">
-        <v>4.44</v>
+        <v>0.48</v>
       </c>
       <c r="L126" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="M126" s="1">
-        <v>1023420.0</v>
+        <v>836856.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1067796.71</v>
+        <v>840691.62</v>
       </c>
       <c r="O126" s="1">
-        <v>0.61</v>
+        <v>0.44</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B127" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="C127" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>102.558</v>
+        <v>99.602</v>
       </c>
       <c r="E127" s="1">
-        <v>105.93</v>
+        <v>99.07293333</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>847440.0</v>
+        <v>1188875.2</v>
       </c>
       <c r="I127" s="1">
-        <v>-26976.0</v>
+        <v>6348.8</v>
       </c>
       <c r="J127" s="1">
-        <v>-3.1832342112716</v>
+        <v>0.53401736363918</v>
       </c>
       <c r="K127">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>958.9</v>
+        <v>2.16</v>
+      </c>
+      <c r="L127" t="s">
+        <v>400</v>
       </c>
       <c r="M127" s="1">
-        <v>820464.0</v>
+        <v>1195224.0</v>
       </c>
       <c r="N127" s="1">
-        <v>821422.9</v>
+        <v>1221085.64</v>
       </c>
       <c r="O127" s="1">
-        <v>0.47</v>
+        <v>0.64</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="B128" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="C128" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.525</v>
+        <v>83.688</v>
       </c>
       <c r="E128" s="1">
-        <v>99.07293333</v>
+        <v>85.38325</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1188875.2</v>
+        <v>683066.0</v>
       </c>
       <c r="I128" s="1">
-        <v>5424.8</v>
+        <v>-13562.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.45629684259542</v>
+        <v>-1.9854596773957</v>
       </c>
       <c r="K128">
-        <v>1.93</v>
+        <v>0.29</v>
       </c>
       <c r="L128" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="M128" s="1">
-        <v>1194300.0</v>
+        <v>669504.0</v>
       </c>
       <c r="N128" s="1">
-        <v>1217486.3</v>
+        <v>671824.55</v>
       </c>
       <c r="O128" s="1">
-        <v>0.69</v>
+        <v>0.35</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="B129" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="C129" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>82.961</v>
+        <v>96.983</v>
       </c>
       <c r="E129" s="1">
-        <v>85.38325</v>
+        <v>95.972</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>683066.0</v>
+        <v>479860.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-19378.0</v>
+        <v>5055.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-2.8369147344473</v>
+        <v>1.0534322510732</v>
       </c>
       <c r="K129">
-        <v>0.24</v>
+        <v>0.52</v>
       </c>
       <c r="L129" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="M129" s="1">
-        <v>663688.0</v>
+        <v>484915.0</v>
       </c>
       <c r="N129" s="1">
-        <v>665605.81</v>
+        <v>487534.86</v>
       </c>
       <c r="O129" s="1">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="B130" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="C130" s="1">
-        <v>500000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>96.611</v>
+        <v>100.319</v>
       </c>
       <c r="E130" s="1">
-        <v>95.972</v>
+        <v>99.609</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>479860.0</v>
+        <v>454217.04</v>
       </c>
       <c r="I130" s="1">
-        <v>3195.0</v>
+        <v>3237.6</v>
       </c>
       <c r="J130" s="1">
-        <v>0.66581919726587</v>
+        <v>0.71278699715889</v>
       </c>
       <c r="K130">
-        <v>0.48</v>
+        <v>3.73</v>
       </c>
       <c r="L130" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="M130" s="1">
-        <v>483055.0</v>
+        <v>457454.64</v>
       </c>
       <c r="N130" s="1">
-        <v>485459.11</v>
+        <v>474445.32</v>
       </c>
       <c r="O130" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="B131" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="C131" s="1">
-        <v>456000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.666</v>
+        <v>101.312</v>
       </c>
       <c r="E131" s="1">
-        <v>99.609</v>
+        <v>102.847</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>454217.04</v>
+        <v>719929.0</v>
       </c>
       <c r="I131" s="1">
-        <v>259.92</v>
+        <v>-10745.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.057223744842334</v>
+        <v>-1.4925082890118</v>
       </c>
       <c r="K131">
-        <v>3.5</v>
+        <v>3.56</v>
       </c>
       <c r="L131" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="M131" s="1">
-        <v>454476.96</v>
+        <v>709184.0</v>
       </c>
       <c r="N131" s="1">
-        <v>470418.22</v>
+        <v>734079.55</v>
       </c>
       <c r="O131" s="1">
-        <v>0.27</v>
+        <v>0.38</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="B132" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="C132" s="1">
-        <v>700000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.328</v>
+        <v>103.337</v>
       </c>
       <c r="E132" s="1">
-        <v>102.847</v>
+        <v>101.91549321</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>719929.0</v>
+        <v>1200564.51</v>
       </c>
       <c r="I132" s="1">
-        <v>-17633.0</v>
+        <v>16745.35</v>
       </c>
       <c r="J132" s="1">
-        <v>-2.4492693029452</v>
+        <v>1.3947896893937</v>
       </c>
       <c r="K132">
-        <v>3.33</v>
+        <v>2.28</v>
       </c>
       <c r="L132" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="M132" s="1">
-        <v>702296.0</v>
+        <v>1217309.86</v>
       </c>
       <c r="N132" s="1">
-        <v>725630.93</v>
+        <v>1244210.44</v>
       </c>
       <c r="O132" s="1">
-        <v>0.41</v>
+        <v>0.65</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="B133" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="C133" s="1">
-        <v>1178000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>102.633</v>
+        <v>98.173</v>
       </c>
       <c r="E133" s="1">
-        <v>101.91549321</v>
+        <v>99.423</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1200564.51</v>
+        <v>1491345.0</v>
       </c>
       <c r="I133" s="1">
-        <v>8452.23</v>
+        <v>-18750.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.70402131077488</v>
+        <v>-1.2572543576436</v>
       </c>
       <c r="K133">
-        <v>2.04</v>
+        <v>0.31</v>
       </c>
       <c r="L133" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="M133" s="1">
-        <v>1209016.74</v>
+        <v>1472595.0</v>
       </c>
       <c r="N133" s="1">
-        <v>1233049.75</v>
+        <v>1477279.93</v>
       </c>
       <c r="O133" s="1">
-        <v>0.7</v>
+        <v>0.77</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="B134" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="C134" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>97.708</v>
+        <v>97.961</v>
       </c>
       <c r="E134" s="1">
-        <v>99.423</v>
+        <v>99.68483</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1491345.0</v>
+        <v>996848.3</v>
       </c>
       <c r="I134" s="1">
-        <v>-25725.0</v>
+        <v>-17238.3</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.724952978687</v>
+        <v>-1.7292801723191</v>
       </c>
       <c r="K134">
-        <v>0.14</v>
+        <v>1.43</v>
       </c>
       <c r="L134" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="M134" s="1">
-        <v>1465620.0</v>
+        <v>979610.0</v>
       </c>
       <c r="N134" s="1">
-        <v>1467715.89</v>
+        <v>993890.82</v>
       </c>
       <c r="O134" s="1">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B135" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="C135" s="1">
-        <v>1230000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>97.438</v>
+        <v>100.779</v>
       </c>
       <c r="E135" s="1">
-        <v>99.947</v>
+        <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>1229348.1</v>
+        <v>916000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-30860.7</v>
+        <v>7135.64</v>
       </c>
       <c r="J135" s="1">
-        <v>-2.5103304751518</v>
+        <v>0.779</v>
       </c>
       <c r="K135">
-        <v>1.21</v>
+        <v>0.25</v>
       </c>
       <c r="L135" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="M135" s="1">
-        <v>1198487.4</v>
+        <v>923135.64</v>
       </c>
       <c r="N135" s="1">
-        <v>1213399.04</v>
+        <v>925390.05</v>
       </c>
       <c r="O135" s="1">
-        <v>0.69</v>
+        <v>0.48</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="B136" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="C136" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>97.676</v>
+        <v>98.367</v>
       </c>
       <c r="E136" s="1">
         <v>99.779</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>2394696.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-50472.0</v>
+        <v>-33888.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-2.1076579240121</v>
+        <v>-1.4151274316239</v>
       </c>
       <c r="K136">
-        <v>0.29</v>
+        <v>0.5</v>
       </c>
       <c r="L136" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="M136" s="1">
-        <v>2344224.0</v>
+        <v>2360808.0</v>
       </c>
       <c r="N136" s="1">
-        <v>2351128.11</v>
+        <v>2372890.19</v>
       </c>
       <c r="O136" s="1">
-        <v>1.34</v>
+        <v>1.24</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="B137" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="C137" s="1">
         <v>1559000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.185</v>
+        <v>97.791</v>
       </c>
       <c r="E137" s="1">
         <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>1559000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-43885.85</v>
+        <v>-34438.31</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.815</v>
+        <v>-2.209</v>
       </c>
       <c r="K137">
-        <v>0.32</v>
+        <v>0.5</v>
       </c>
       <c r="L137" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="M137" s="1">
-        <v>1515114.15</v>
+        <v>1524561.69</v>
       </c>
       <c r="N137" s="1">
-        <v>1520049.99</v>
+        <v>1532376.76</v>
       </c>
       <c r="O137" s="1">
-        <v>0.86</v>
+        <v>0.8</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="B138" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="C138" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>98.936</v>
+        <v>100.0</v>
       </c>
       <c r="E138" s="1">
         <v>102.33536</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>2558384.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-84984.0</v>
+        <v>-58384.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-3.3217843763876</v>
+        <v>-2.2820655538809</v>
       </c>
       <c r="K138">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>812.67</v>
+        <v>0.26</v>
+      </c>
+      <c r="L138" t="s">
+        <v>433</v>
       </c>
       <c r="M138" s="1">
-        <v>2473400.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="N138" s="1">
-        <v>2474212.67</v>
+        <v>2506501.37</v>
       </c>
       <c r="O138" s="1">
-        <v>1.41</v>
+        <v>1.31</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="B139" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="C139" s="1">
         <v>1229000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>88.716</v>
+        <v>89.144</v>
       </c>
       <c r="E139" s="1">
         <v>85.4301904</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>1049937.04</v>
       </c>
       <c r="I139" s="1">
-        <v>40382.6</v>
+        <v>45642.72</v>
       </c>
       <c r="J139" s="1">
-        <v>3.8461925297921</v>
+        <v>4.3471863798614</v>
       </c>
       <c r="K139">
-        <v>0.18</v>
+        <v>0.24</v>
       </c>
       <c r="L139" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="M139" s="1">
-        <v>1090319.64</v>
+        <v>1095579.76</v>
       </c>
       <c r="N139" s="1">
-        <v>1092555.48</v>
+        <v>1098560.88</v>
       </c>
       <c r="O139" s="1">
-        <v>0.62</v>
+        <v>0.57</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="B140" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="C140" s="1">
         <v>451000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.849</v>
+        <v>100.104</v>
       </c>
       <c r="E140" s="1">
         <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>451000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-681.01</v>
+        <v>469.04</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.151</v>
+        <v>0.104</v>
       </c>
       <c r="K140">
-        <v>2.01</v>
+        <v>2.22</v>
       </c>
       <c r="L140" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="M140" s="1">
-        <v>450318.99</v>
+        <v>451469.04</v>
       </c>
       <c r="N140" s="1">
-        <v>459381.77</v>
+        <v>461473.99</v>
       </c>
       <c r="O140" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="B141" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="C141" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>93.02</v>
+        <v>93.596</v>
       </c>
       <c r="E141" s="1">
         <v>91.6578065</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>1833156.13</v>
       </c>
       <c r="I141" s="1">
-        <v>27243.87</v>
+        <v>38763.87</v>
       </c>
       <c r="J141" s="1">
-        <v>1.4861729207975</v>
+        <v>2.1145972983763</v>
       </c>
       <c r="K141">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="L141" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="M141" s="1">
-        <v>1860400.0</v>
+        <v>1871920.0</v>
       </c>
       <c r="N141" s="1">
-        <v>1865441.1</v>
+        <v>1877536.44</v>
       </c>
       <c r="O141" s="1">
-        <v>1.06</v>
+        <v>0.98</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="B142" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="C142" s="1">
         <v>1432000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.105</v>
+        <v>99.772</v>
       </c>
       <c r="E142" s="1">
         <v>100.45530726</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>1438520.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-19336.4</v>
+        <v>-9784.96</v>
       </c>
       <c r="J142" s="1">
-        <v>-1.3441870811668</v>
+        <v>-0.68021021605539</v>
       </c>
       <c r="K142">
-        <v>1.89</v>
+        <v>2.1</v>
       </c>
       <c r="L142" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="M142" s="1">
-        <v>1419183.6</v>
+        <v>1428735.04</v>
       </c>
       <c r="N142" s="1">
-        <v>1446253.3</v>
+        <v>1458750.15</v>
       </c>
       <c r="O142" s="1">
-        <v>0.82</v>
+        <v>0.76</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="B143" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="C143" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.501</v>
+        <v>99.1</v>
       </c>
       <c r="E143" s="1">
         <v>99.40027273</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>1093403.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-9892.0</v>
+        <v>-3303.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.90469845061702</v>
+        <v>-0.30208440986535</v>
       </c>
       <c r="K143">
-        <v>0.28</v>
+        <v>0.49</v>
       </c>
       <c r="L143" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="M143" s="1">
-        <v>1083511.0</v>
+        <v>1090100.0</v>
       </c>
       <c r="N143" s="1">
-        <v>1086540.4</v>
+        <v>1095485.6</v>
       </c>
       <c r="O143" s="1">
-        <v>0.62</v>
+        <v>0.57</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="B144" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="C144" s="1">
         <v>500000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>97.33</v>
+        <v>97.893</v>
       </c>
       <c r="E144" s="1">
         <v>99.794</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>498970.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-12320.0</v>
+        <v>-9505.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-2.4690863178147</v>
+        <v>-1.9049241437361</v>
       </c>
       <c r="K144">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>910.96</v>
+        <v>0.38</v>
+      </c>
+      <c r="L144" t="s">
+        <v>451</v>
       </c>
       <c r="M144" s="1">
-        <v>486650.0</v>
+        <v>489465.0</v>
       </c>
       <c r="N144" s="1">
-        <v>487560.96</v>
+        <v>491382.81</v>
       </c>
       <c r="O144" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="B145" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="C145" s="1">
         <v>952000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>103.582</v>
+        <v>105.225</v>
       </c>
       <c r="E145" s="1">
         <v>100.27343697</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>954603.12</v>
       </c>
       <c r="I145" s="1">
-        <v>31497.52</v>
+        <v>47138.88</v>
       </c>
       <c r="J145" s="1">
-        <v>3.2995408604992</v>
+        <v>4.9380605418512</v>
       </c>
       <c r="K145">
-        <v>0.21</v>
+        <v>0.57</v>
       </c>
       <c r="L145" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="M145" s="1">
-        <v>986100.64</v>
+        <v>1001742.0</v>
       </c>
       <c r="N145" s="1">
-        <v>988079.66</v>
+        <v>1007184.31</v>
       </c>
       <c r="O145" s="1">
-        <v>0.56</v>
+        <v>0.53</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="B146" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="C146" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>96.204</v>
+        <v>96.927</v>
       </c>
       <c r="E146" s="1">
         <v>99.24563636</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>2183404.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-66916.0</v>
+        <v>-51010.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-3.0647557666836</v>
+        <v>-2.3362602614999</v>
       </c>
       <c r="K146">
-        <v>1.11</v>
+        <v>1.3</v>
       </c>
       <c r="L146" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="M146" s="1">
-        <v>2116488.0</v>
+        <v>2132394.0</v>
       </c>
       <c r="N146" s="1">
-        <v>2140974.3</v>
+        <v>2160994.0</v>
       </c>
       <c r="O146" s="1">
-        <v>1.22</v>
+        <v>1.13</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="B147" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="C147" s="1">
         <v>547000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>98.938</v>
+        <v>99.602</v>
       </c>
       <c r="E147" s="1">
         <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>547000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-5809.14</v>
+        <v>-2177.06</v>
       </c>
       <c r="J147" s="1">
-        <v>-1.062</v>
+        <v>-0.398</v>
       </c>
       <c r="K147">
-        <v>2.53</v>
+        <v>2.74</v>
       </c>
       <c r="L147" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="M147" s="1">
-        <v>541190.86</v>
+        <v>544822.94</v>
       </c>
       <c r="N147" s="1">
-        <v>555025.88</v>
+        <v>559815.48</v>
       </c>
       <c r="O147" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="B148" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="C148" s="1">
         <v>900000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.844</v>
+        <v>99.0</v>
       </c>
       <c r="E148" s="1">
         <v>101.2</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>910800.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-21204.0</v>
+        <v>-19800.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-2.3280632411067</v>
+        <v>-2.1739130434783</v>
       </c>
       <c r="K148">
-        <v>0.18</v>
+        <v>0.4</v>
       </c>
       <c r="L148" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="M148" s="1">
-        <v>889596.0</v>
+        <v>891000.0</v>
       </c>
       <c r="N148" s="1">
-        <v>891238.19</v>
+        <v>894558.08</v>
       </c>
       <c r="O148" s="1">
-        <v>0.51</v>
+        <v>0.47</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="B149" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="C149" s="1">
         <v>2152000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>98.063</v>
+        <v>98.481</v>
       </c>
       <c r="E149" s="1">
         <v>99.728</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>2146146.56</v>
       </c>
       <c r="I149" s="1">
-        <v>-35830.8</v>
+        <v>-26835.44</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.6695411519333</v>
+        <v>-1.2504010909674</v>
       </c>
       <c r="K149">
-        <v>0.47</v>
+        <v>0.66</v>
       </c>
       <c r="L149" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="M149" s="1">
-        <v>2110315.76</v>
+        <v>2119311.12</v>
       </c>
       <c r="N149" s="1">
-        <v>2120471.43</v>
+        <v>2133490.74</v>
       </c>
       <c r="O149" s="1">
-        <v>1.21</v>
+        <v>1.11</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="B150" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="C150" s="1">
         <v>500000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.473</v>
+        <v>100.907</v>
       </c>
       <c r="E150" s="1">
         <v>102.5055</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>512527.5</v>
       </c>
       <c r="I150" s="1">
-        <v>-10162.5</v>
+        <v>-7992.5</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.9828204340255</v>
+        <v>-1.5594285184697</v>
       </c>
       <c r="K150">
-        <v>1.27</v>
+        <v>1.48</v>
       </c>
       <c r="L150" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="M150" s="1">
-        <v>502365.0</v>
+        <v>504535.0</v>
       </c>
       <c r="N150" s="1">
-        <v>508721.16</v>
+        <v>511933.97</v>
       </c>
       <c r="O150" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="B151" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="C151" s="1">
-        <v>1500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>103.813</v>
+        <v>101.527</v>
       </c>
       <c r="E151" s="1">
-        <v>103.12185667</v>
+        <v>103.479</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1546827.85</v>
+        <v>413916.0</v>
       </c>
       <c r="I151" s="1">
-        <v>10367.15</v>
+        <v>-7808.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.67022002480754</v>
+        <v>-1.8863730805284</v>
       </c>
       <c r="K151">
-        <v>5.01</v>
+        <v>0.37</v>
       </c>
       <c r="L151" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="M151" s="1">
-        <v>1557195.0</v>
+        <v>406108.0</v>
       </c>
       <c r="N151" s="1">
-        <v>1632297.74</v>
+        <v>407587.45</v>
       </c>
       <c r="O151" s="1">
-        <v>0.93</v>
+        <v>0.21</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="B152" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="C152" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.814</v>
+        <v>104.594</v>
       </c>
       <c r="E152" s="1">
-        <v>103.479</v>
+        <v>103.12185667</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>413916.0</v>
+        <v>1546827.85</v>
       </c>
       <c r="I152" s="1">
-        <v>-10660.0</v>
+        <v>22082.15</v>
       </c>
       <c r="J152" s="1">
-        <v>-2.5754017723403</v>
+        <v>1.4275764429765</v>
       </c>
       <c r="K152">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>443.84</v>
+        <v>5.32</v>
+      </c>
+      <c r="L152" t="s">
+        <v>474</v>
       </c>
       <c r="M152" s="1">
-        <v>403256.0</v>
+        <v>1568910.0</v>
       </c>
       <c r="N152" s="1">
-        <v>403699.84</v>
+        <v>1648651.44</v>
       </c>
       <c r="O152" s="1">
-        <v>0.23</v>
+        <v>0.86</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="B153" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="C153" s="1">
         <v>381000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>98.876</v>
+        <v>99.672</v>
       </c>
       <c r="E153" s="1">
         <v>102.47</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>390410.7</v>
       </c>
       <c r="I153" s="1">
-        <v>-13693.14</v>
+        <v>-10660.38</v>
       </c>
       <c r="J153" s="1">
-        <v>-3.5073680101493</v>
+        <v>-2.7305552844735</v>
       </c>
       <c r="K153">
-        <v>3.72</v>
+        <v>3.95</v>
       </c>
       <c r="L153" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="M153" s="1">
-        <v>376717.56</v>
+        <v>379750.32</v>
       </c>
       <c r="N153" s="1">
-        <v>390871.97</v>
+        <v>394781.55</v>
       </c>
       <c r="O153" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
       <c r="B154" t="s">
-        <v>472</v>
+        <v>479</v>
       </c>
       <c r="C154" s="1">
         <v>631000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>96.875</v>
+        <v>97.222</v>
       </c>
       <c r="E154" s="1">
         <v>99.422</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>627352.82</v>
       </c>
       <c r="I154" s="1">
-        <v>-16071.57</v>
+        <v>-13882.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-2.5618072458812</v>
+        <v>-2.212789925771</v>
       </c>
       <c r="K154">
-        <v>0.18</v>
+        <v>0.37</v>
       </c>
       <c r="L154" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="M154" s="1">
-        <v>611281.25</v>
+        <v>613470.82</v>
       </c>
       <c r="N154" s="1">
-        <v>612404.95</v>
+        <v>615774.4</v>
       </c>
       <c r="O154" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>474</v>
+        <v>481</v>
       </c>
       <c r="B155" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="C155" s="1">
         <v>200000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>93.831</v>
+        <v>94.111</v>
       </c>
       <c r="E155" s="1">
         <v>99.383</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>198766.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-11104.0</v>
+        <v>-10544.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-5.5864685107111</v>
+        <v>-5.3047301852429</v>
       </c>
       <c r="K155">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="L155">
-        <v>241.1</v>
+        <v>356.16</v>
       </c>
       <c r="M155" s="1">
-        <v>187662.0</v>
+        <v>188222.0</v>
       </c>
       <c r="N155" s="1">
-        <v>187903.1</v>
+        <v>188578.16</v>
       </c>
       <c r="O155" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="B156" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="C156" s="1">
         <v>638000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.364</v>
+        <v>100.108</v>
       </c>
       <c r="E156" s="1">
         <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>638000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-4057.68</v>
+        <v>689.04</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.636</v>
+        <v>0.108</v>
       </c>
       <c r="K156">
-        <v>3.54</v>
+        <v>3.77</v>
       </c>
       <c r="L156" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="M156" s="1">
-        <v>633942.32</v>
+        <v>638689.04</v>
       </c>
       <c r="N156" s="1">
-        <v>656525.77</v>
+        <v>662740.77</v>
       </c>
       <c r="O156" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="B157" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="C157" s="1">
         <v>600000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>87.392</v>
+        <v>88.42</v>
       </c>
       <c r="E157" s="1">
         <v>88.621</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>531726.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-7374.0</v>
+        <v>-1206.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-1.3868044820077</v>
+        <v>-0.22680854425023</v>
       </c>
       <c r="K157">
-        <v>1.25</v>
+        <v>1.34</v>
       </c>
       <c r="L157" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="M157" s="1">
-        <v>524352.0</v>
+        <v>530520.0</v>
       </c>
       <c r="N157" s="1">
-        <v>531831.45</v>
+        <v>538560.41</v>
       </c>
       <c r="O157" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="B158" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="C158" s="1">
         <v>900000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>73.673</v>
+        <v>74.259</v>
       </c>
       <c r="E158" s="1">
         <v>74.33222222</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>668990.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-5933.0</v>
+        <v>-659.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.88685929535569</v>
+        <v>-0.098506704136086</v>
       </c>
       <c r="K158">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="L158" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="M158" s="1">
-        <v>663057.0</v>
+        <v>668331.0</v>
       </c>
       <c r="N158" s="1">
-        <v>665405.63</v>
+        <v>671067.99</v>
       </c>
       <c r="O158" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="B159" t="s">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="C159" s="1">
         <v>900000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>97.202</v>
+        <v>97.469</v>
       </c>
       <c r="E159" s="1">
         <v>99.985</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>899865.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-25047.0</v>
+        <v>-22644.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-2.7834175126269</v>
+        <v>-2.5163774566185</v>
       </c>
       <c r="K159">
-        <v>2.64</v>
+        <v>2.83</v>
       </c>
       <c r="L159" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="M159" s="1">
-        <v>874818.0</v>
+        <v>877221.0</v>
       </c>
       <c r="N159" s="1">
-        <v>898535.47</v>
+        <v>902686.07</v>
       </c>
       <c r="O159" s="1">
-        <v>0.51</v>
+        <v>0.47</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="B160" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="C160" s="1">
         <v>700000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.183</v>
+        <v>100.604</v>
       </c>
       <c r="E160" s="1">
         <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>700000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>1281.0</v>
+        <v>4228.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.183</v>
+        <v>0.604</v>
       </c>
       <c r="K160">
-        <v>2.13</v>
+        <v>2.35</v>
       </c>
       <c r="L160" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="M160" s="1">
-        <v>701281.0</v>
+        <v>704228.0</v>
       </c>
       <c r="N160" s="1">
-        <v>716203.54</v>
+        <v>720701.9</v>
       </c>
       <c r="O160" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="B161" t="s">
-        <v>492</v>
+        <v>499</v>
       </c>
       <c r="C161" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>97.939</v>
+        <v>98.684</v>
       </c>
       <c r="E161" s="1">
-        <v>99.711</v>
+        <v>99.6055</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>398844.0</v>
+        <v>796844.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-7088.0</v>
+        <v>-7372.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-1.7771359228169</v>
+        <v>-0.92514971562815</v>
       </c>
       <c r="K161">
-        <v>0.69</v>
+        <v>0.9</v>
       </c>
       <c r="L161" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="M161" s="1">
-        <v>391756.0</v>
+        <v>789472.0</v>
       </c>
       <c r="N161" s="1">
-        <v>394509.42</v>
+        <v>796704.88</v>
       </c>
       <c r="O161" s="1">
-        <v>0.22</v>
+        <v>0.42</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>494</v>
+        <v>501</v>
       </c>
       <c r="B162" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="C162" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>102.165</v>
+        <v>102.185</v>
       </c>
       <c r="E162" s="1">
         <v>102.18216842</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>1941461.2</v>
       </c>
       <c r="I162" s="1">
-        <v>-326.2</v>
+        <v>53.8</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.016801777959817</v>
+        <v>0.0027711086886516</v>
       </c>
       <c r="K162">
-        <v>2.9</v>
+        <v>3.17</v>
       </c>
       <c r="L162" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="M162" s="1">
-        <v>1941135.0</v>
+        <v>1941515.0</v>
       </c>
       <c r="N162" s="1">
-        <v>1996267.53</v>
+        <v>2001703.36</v>
       </c>
       <c r="O162" s="1">
-        <v>1.13</v>
+        <v>1.05</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="B163" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
       <c r="C163" s="1">
         <v>600000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>95.046</v>
+        <v>95.215</v>
       </c>
       <c r="E163" s="1">
         <v>99.405</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>596430.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-26154.0</v>
+        <v>-25140.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-4.3850912931945</v>
+        <v>-4.2150797243599</v>
       </c>
       <c r="K163">
-        <v>0.54</v>
+        <v>0.72</v>
       </c>
       <c r="L163" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="M163" s="1">
-        <v>570276.0</v>
+        <v>571290.0</v>
       </c>
       <c r="N163" s="1">
-        <v>573530.79</v>
+        <v>575580.41</v>
       </c>
       <c r="O163" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="B164" t="s">
-        <v>501</v>
+        <v>508</v>
       </c>
       <c r="C164" s="1">
         <v>400000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>97.798</v>
+        <v>98.046</v>
       </c>
       <c r="E164" s="1">
         <v>100.66</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>402640.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-11448.0</v>
+        <v>-10456.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.8432346513014</v>
+        <v>-2.5968607192529</v>
       </c>
       <c r="K164">
-        <v>2.39</v>
+        <v>2.58</v>
       </c>
       <c r="L164" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="M164" s="1">
-        <v>391192.0</v>
+        <v>392184.0</v>
       </c>
       <c r="N164" s="1">
-        <v>400734.47</v>
+        <v>402503.18</v>
       </c>
       <c r="O164" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="B165" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="C165" s="1">
         <v>150000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>95.01</v>
+        <v>95.292</v>
       </c>
       <c r="E165" s="1">
         <v>99.237</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>148855.5</v>
       </c>
       <c r="I165" s="1">
-        <v>-6340.5</v>
+        <v>-5917.5</v>
       </c>
       <c r="J165" s="1">
-        <v>-4.2594999848847</v>
+        <v>-3.9753317814928</v>
       </c>
       <c r="K165">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="L165">
-        <v>28.77</v>
+        <v>71.92</v>
       </c>
       <c r="M165" s="1">
-        <v>142515.0</v>
+        <v>142938.0</v>
       </c>
       <c r="N165" s="1">
-        <v>142543.77</v>
+        <v>143009.92</v>
       </c>
       <c r="O165" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="B166" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="C166" s="1">
-        <v>620000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>97.467</v>
+        <v>97.775</v>
       </c>
       <c r="E166" s="1">
-        <v>99.8956129</v>
+        <v>99.42228</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>619352.8</v>
+        <v>994222.8</v>
       </c>
       <c r="I166" s="1">
-        <v>-15057.4</v>
+        <v>-16472.8</v>
       </c>
       <c r="J166" s="1">
-        <v>-2.4311507108711</v>
+        <v>-1.6568519651732</v>
       </c>
       <c r="K166">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>229.32</v>
+        <v>0.23</v>
+      </c>
+      <c r="L166" t="s">
+        <v>514</v>
       </c>
       <c r="M166" s="1">
-        <v>604295.4</v>
+        <v>977750.0</v>
       </c>
       <c r="N166" s="1">
-        <v>604524.72</v>
+        <v>980061.64</v>
       </c>
       <c r="O166" s="1">
-        <v>0.34</v>
+        <v>0.51</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="B167" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="C167" s="1">
         <v>700000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>97.893</v>
+        <v>98.309</v>
       </c>
       <c r="E167" s="1">
         <v>100.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>700000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-14749.0</v>
+        <v>-11837.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-2.107</v>
+        <v>-1.691</v>
       </c>
       <c r="K167">
-        <v>1.23</v>
+        <v>1.45</v>
       </c>
       <c r="L167" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="M167" s="1">
-        <v>685251.0</v>
+        <v>688163.0</v>
       </c>
       <c r="N167" s="1">
-        <v>693863.99</v>
+        <v>698295.93</v>
       </c>
       <c r="O167" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="B168" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="C168" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>98.599</v>
+        <v>98.751</v>
       </c>
       <c r="E168" s="1">
-        <v>99.001</v>
+        <v>99.1624</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>594006.0</v>
+        <v>1487436.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-2412.0</v>
+        <v>-6171.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.40605650447975</v>
+        <v>-0.41487499294087</v>
       </c>
       <c r="K168">
-        <v>2.7</v>
+        <v>2.92</v>
       </c>
       <c r="L168" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="M168" s="1">
-        <v>591594.0</v>
+        <v>1481265.0</v>
       </c>
       <c r="N168" s="1">
-        <v>607806.33</v>
+        <v>1525032.12</v>
       </c>
       <c r="O168" s="1">
-        <v>0.35</v>
+        <v>0.8</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="B169" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="C169" s="1">
         <v>816000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>96.958</v>
+        <v>97.562</v>
       </c>
       <c r="E169" s="1">
         <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>816000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-24822.72</v>
+        <v>-19894.08</v>
       </c>
       <c r="J169" s="1">
-        <v>-3.042</v>
+        <v>-2.438</v>
       </c>
       <c r="K169">
-        <v>0.28</v>
+        <v>0.5</v>
       </c>
       <c r="L169" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="M169" s="1">
-        <v>791177.28</v>
+        <v>796105.92</v>
       </c>
       <c r="N169" s="1">
-        <v>793483.7</v>
+        <v>800206.22</v>
       </c>
       <c r="O169" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="B170" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="C170" s="1">
         <v>900000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>97.592</v>
+        <v>98.356</v>
       </c>
       <c r="E170" s="1">
         <v>99.3</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>893700.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-15372.0</v>
+        <v>-8496.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.7200402819738</v>
+        <v>-0.95065458207452</v>
       </c>
       <c r="K170">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>881.51</v>
+        <v>0.26</v>
+      </c>
+      <c r="L170" t="s">
+        <v>526</v>
       </c>
       <c r="M170" s="1">
-        <v>878328.0</v>
+        <v>885204.0</v>
       </c>
       <c r="N170" s="1">
-        <v>879209.51</v>
+        <v>887509.48</v>
       </c>
       <c r="O170" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>518</v>
+        <v>527</v>
       </c>
       <c r="B171" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
       <c r="C171" s="1">
         <v>1222000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.965</v>
+        <v>98.601</v>
       </c>
       <c r="E171" s="1">
         <v>99.24314075</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>1212751.18</v>
       </c>
       <c r="I171" s="1">
-        <v>-15618.88</v>
+        <v>-7846.96</v>
       </c>
       <c r="J171" s="1">
-        <v>-1.2878882542089</v>
+        <v>-0.64703791918801</v>
       </c>
       <c r="K171">
-        <v>1.86</v>
+        <v>2.05</v>
       </c>
       <c r="L171" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
       <c r="M171" s="1">
-        <v>1197132.3</v>
+        <v>1204904.22</v>
       </c>
       <c r="N171" s="1">
-        <v>1219843.92</v>
+        <v>1229988.7</v>
       </c>
       <c r="O171" s="1">
-        <v>0.69</v>
+        <v>0.64</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>521</v>
+        <v>530</v>
       </c>
       <c r="B172" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="C172" s="1">
-        <v>684000.0</v>
+        <v>1384000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.952</v>
+        <v>101.251</v>
       </c>
       <c r="E172" s="1">
-        <v>99.79670175</v>
+        <v>100.62532081</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>682609.44</v>
+        <v>1392654.44</v>
       </c>
       <c r="I172" s="1">
-        <v>7902.24</v>
+        <v>8659.4</v>
       </c>
       <c r="J172" s="1">
-        <v>1.157651731274</v>
+        <v>0.6217910022245</v>
       </c>
       <c r="K172">
-        <v>3.34</v>
+        <v>3.55</v>
       </c>
       <c r="L172" t="s">
-        <v>523</v>
+        <v>532</v>
       </c>
       <c r="M172" s="1">
-        <v>690511.68</v>
+        <v>1401313.84</v>
       </c>
       <c r="N172" s="1">
-        <v>713350.72</v>
+        <v>1450512.2</v>
       </c>
       <c r="O172" s="1">
-        <v>0.41</v>
+        <v>0.76</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>524</v>
+        <v>533</v>
       </c>
       <c r="B173" t="s">
-        <v>525</v>
+        <v>534</v>
       </c>
       <c r="C173" s="1">
         <v>200000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>97.968</v>
+        <v>98.772</v>
       </c>
       <c r="E173" s="1">
         <v>100.23</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>200460.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-4524.0</v>
+        <v>-2916.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-2.2568093385214</v>
+        <v>-1.4546542951212</v>
       </c>
       <c r="K173">
-        <v>2.05</v>
+        <v>2.27</v>
       </c>
       <c r="L173" t="s">
-        <v>526</v>
+        <v>535</v>
       </c>
       <c r="M173" s="1">
-        <v>195936.0</v>
+        <v>197544.0</v>
       </c>
       <c r="N173" s="1">
-        <v>200045.59</v>
+        <v>202085.1</v>
       </c>
       <c r="O173" s="1">
         <v>0.11</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
       <c r="B174" t="s">
-        <v>528</v>
+        <v>537</v>
       </c>
       <c r="C174" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.085</v>
+        <v>98.623</v>
       </c>
       <c r="E174" s="1">
         <v>99.871</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>1098581.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-19646.0</v>
+        <v>-13728.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-1.7883069159215</v>
+        <v>-1.2496119994793</v>
       </c>
       <c r="K174">
-        <v>1.32</v>
+        <v>1.54</v>
       </c>
       <c r="L174" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="M174" s="1">
-        <v>1078935.0</v>
+        <v>1084853.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1093415.82</v>
+        <v>1101786.22</v>
       </c>
       <c r="O174" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>530</v>
+        <v>539</v>
       </c>
       <c r="B175" t="s">
-        <v>531</v>
+        <v>540</v>
       </c>
       <c r="C175" s="1">
         <v>809000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.562</v>
+        <v>99.699</v>
       </c>
       <c r="E175" s="1">
         <v>99.646</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>806136.14</v>
       </c>
       <c r="I175" s="1">
-        <v>-679.56</v>
+        <v>428.77</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.084298416394035</v>
+        <v>0.053188286534332</v>
       </c>
       <c r="K175">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>465.45</v>
+        <v>0.26</v>
+      </c>
+      <c r="L175" t="s">
+        <v>541</v>
       </c>
       <c r="M175" s="1">
-        <v>805456.58</v>
+        <v>806564.91</v>
       </c>
       <c r="N175" s="1">
-        <v>805922.03</v>
+        <v>808659.44</v>
       </c>
       <c r="O175" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
       <c r="B176" t="s">
-        <v>533</v>
+        <v>543</v>
       </c>
       <c r="C176" s="1">
         <v>800000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.885</v>
+        <v>100.501</v>
       </c>
       <c r="E176" s="1">
         <v>99.471</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>795768.0</v>
       </c>
       <c r="I176" s="1">
-        <v>3312.0</v>
+        <v>8240.0</v>
       </c>
       <c r="J176" s="1">
-        <v>0.41620170703019</v>
+        <v>1.0354776769109</v>
       </c>
       <c r="K176">
-        <v>3.69</v>
+        <v>3.92</v>
       </c>
       <c r="L176" t="s">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="M176" s="1">
-        <v>799080.0</v>
+        <v>804008.0</v>
       </c>
       <c r="N176" s="1">
-        <v>828625.21</v>
+        <v>835394.3</v>
       </c>
       <c r="O176" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>535</v>
+        <v>545</v>
       </c>
       <c r="B177" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="C177" s="1">
         <v>741000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.641</v>
+        <v>99.183</v>
       </c>
       <c r="E177" s="1">
         <v>98.46009582</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>729589.31</v>
       </c>
       <c r="I177" s="1">
-        <v>1340.5</v>
+        <v>5356.72</v>
       </c>
       <c r="J177" s="1">
-        <v>0.18373350344182</v>
+        <v>0.73421031895328</v>
       </c>
       <c r="K177">
-        <v>2.76</v>
+        <v>2.96</v>
       </c>
       <c r="L177" t="s">
-        <v>537</v>
+        <v>547</v>
       </c>
       <c r="M177" s="1">
-        <v>730929.81</v>
+        <v>734946.03</v>
       </c>
       <c r="N177" s="1">
-        <v>751393.59</v>
+        <v>756901.96</v>
       </c>
       <c r="O177" s="1">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>538</v>
+        <v>548</v>
       </c>
       <c r="B178" t="s">
-        <v>539</v>
+        <v>549</v>
       </c>
       <c r="C178" s="1">
         <v>900000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>96.239</v>
+        <v>97.01</v>
       </c>
       <c r="E178" s="1">
         <v>98.41</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>885690.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-19539.0</v>
+        <v>-12600.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-2.2060766182299</v>
+        <v>-1.4226196524743</v>
       </c>
       <c r="K178">
-        <v>0.24</v>
+        <v>0.43</v>
       </c>
       <c r="L178" t="s">
-        <v>540</v>
+        <v>550</v>
       </c>
       <c r="M178" s="1">
-        <v>866151.0</v>
+        <v>873090.0</v>
       </c>
       <c r="N178" s="1">
-        <v>868314.7</v>
+        <v>877001.3</v>
       </c>
       <c r="O178" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>541</v>
+        <v>551</v>
       </c>
       <c r="B179" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="C179" s="1">
-        <v>918000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.188</v>
+        <v>106.337</v>
       </c>
       <c r="E179" s="1">
-        <v>99.492</v>
+        <v>108.24</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>913336.56</v>
+        <v>865920.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-11970.72</v>
+        <v>-15224.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-1.3106581433683</v>
+        <v>-1.7581300813008</v>
       </c>
       <c r="K179">
-        <v>0.14</v>
+        <v>2.22</v>
       </c>
       <c r="L179" t="s">
-        <v>543</v>
+        <v>553</v>
       </c>
       <c r="M179" s="1">
-        <v>901365.84</v>
+        <v>850696.0</v>
       </c>
       <c r="N179" s="1">
-        <v>902623.37</v>
+        <v>868449.42</v>
       </c>
       <c r="O179" s="1">
-        <v>0.51</v>
+        <v>0.45</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>544</v>
+        <v>554</v>
       </c>
       <c r="B180" t="s">
-        <v>545</v>
+        <v>555</v>
       </c>
       <c r="C180" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>105.691</v>
+        <v>98.717</v>
       </c>
       <c r="E180" s="1">
-        <v>108.24</v>
+        <v>100.51323077</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>865920.0</v>
+        <v>1306672.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-20392.0</v>
+        <v>-23351.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-2.3549519586105</v>
+        <v>-1.7870590324121</v>
       </c>
       <c r="K180">
-        <v>1.93</v>
+        <v>2.97</v>
       </c>
       <c r="L180" t="s">
-        <v>546</v>
+        <v>556</v>
       </c>
       <c r="M180" s="1">
-        <v>845528.0</v>
+        <v>1283321.0</v>
       </c>
       <c r="N180" s="1">
-        <v>860980.05</v>
+        <v>1321906.96</v>
       </c>
       <c r="O180" s="1">
-        <v>0.49</v>
+        <v>0.69</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="B181" t="s">
-        <v>548</v>
+        <v>558</v>
       </c>
       <c r="C181" s="1">
-        <v>1300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>97.436</v>
+        <v>88.505</v>
       </c>
       <c r="E181" s="1">
-        <v>100.51323077</v>
+        <v>85.25</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>1306672.0</v>
+        <v>426250.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-40004.0</v>
+        <v>16275.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-3.0615181162526</v>
+        <v>3.8181818181818</v>
       </c>
       <c r="K181">
-        <v>2.77</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>0.05</v>
+      </c>
+      <c r="L181">
+        <v>226.03</v>
       </c>
       <c r="M181" s="1">
-        <v>1266668.0</v>
+        <v>442525.0</v>
       </c>
       <c r="N181" s="1">
-        <v>1302729.64</v>
+        <v>442751.03</v>
       </c>
       <c r="O181" s="1">
-        <v>0.74</v>
+        <v>0.23</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
       <c r="B182" t="s">
-        <v>551</v>
+        <v>560</v>
       </c>
       <c r="C182" s="1">
-        <v>500000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>88.421</v>
+        <v>101.067</v>
       </c>
       <c r="E182" s="1">
-        <v>85.25</v>
+        <v>99.18943934</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>426250.0</v>
+        <v>605055.58</v>
       </c>
       <c r="I182" s="1">
-        <v>15855.0</v>
+        <v>11453.12</v>
       </c>
       <c r="J182" s="1">
-        <v>3.7196480938416</v>
+        <v>1.8929037891031</v>
       </c>
       <c r="K182">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>10.27</v>
+        <v>1.47</v>
+      </c>
+      <c r="L182" t="s">
+        <v>561</v>
       </c>
       <c r="M182" s="1">
-        <v>442105.0</v>
+        <v>616508.7</v>
       </c>
       <c r="N182" s="1">
-        <v>442115.27</v>
+        <v>625470.69</v>
       </c>
       <c r="O182" s="1">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>552</v>
+        <v>562</v>
       </c>
       <c r="B183" t="s">
-        <v>553</v>
+        <v>563</v>
       </c>
       <c r="C183" s="1">
-        <v>610000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.869</v>
+        <v>100.378</v>
       </c>
       <c r="E183" s="1">
-        <v>99.18943934</v>
+        <v>102.939</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>605055.58</v>
+        <v>823512.0</v>
       </c>
       <c r="I183" s="1">
-        <v>10245.32</v>
+        <v>-20488.0</v>
       </c>
       <c r="J183" s="1">
-        <v>1.6932857639293</v>
+        <v>-2.4878811723448</v>
       </c>
       <c r="K183">
-        <v>1.25</v>
+        <v>0.51</v>
       </c>
       <c r="L183" t="s">
-        <v>554</v>
+        <v>564</v>
       </c>
       <c r="M183" s="1">
-        <v>615300.9</v>
+        <v>803024.0</v>
       </c>
       <c r="N183" s="1">
-        <v>622946.79</v>
+        <v>807076.05</v>
       </c>
       <c r="O183" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>555</v>
+        <v>565</v>
       </c>
       <c r="B184" t="s">
-        <v>556</v>
+        <v>566</v>
       </c>
       <c r="C184" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.425</v>
+        <v>97.062</v>
       </c>
       <c r="E184" s="1">
-        <v>102.939</v>
+        <v>100.761</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>823512.0</v>
+        <v>1309893.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-20112.0</v>
+        <v>-48087.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-2.4422230641448</v>
+        <v>-3.6710632089797</v>
       </c>
       <c r="K184">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="L184" t="s">
-        <v>557</v>
+        <v>567</v>
       </c>
       <c r="M184" s="1">
-        <v>803400.0</v>
+        <v>1261806.0</v>
       </c>
       <c r="N184" s="1">
-        <v>805783.56</v>
+        <v>1266974.84</v>
       </c>
       <c r="O184" s="1">
-        <v>0.46</v>
+        <v>0.66</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>558</v>
+        <v>568</v>
       </c>
       <c r="B185" t="s">
-        <v>559</v>
+        <v>569</v>
       </c>
       <c r="C185" s="1">
-        <v>1300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>96.733</v>
+        <v>101.586</v>
       </c>
       <c r="E185" s="1">
-        <v>100.761</v>
+        <v>101.425395</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>1309893.0</v>
+        <v>608552.37</v>
       </c>
       <c r="I185" s="1">
-        <v>-52364.0</v>
+        <v>963.63</v>
       </c>
       <c r="J185" s="1">
-        <v>-3.9975784281617</v>
+        <v>0.15834791671257</v>
       </c>
       <c r="K185">
-        <v>0.2</v>
+        <v>3.54</v>
       </c>
       <c r="L185" t="s">
-        <v>560</v>
+        <v>570</v>
       </c>
       <c r="M185" s="1">
-        <v>1257529.0</v>
+        <v>609516.0</v>
       </c>
       <c r="N185" s="1">
-        <v>1260173.52</v>
+        <v>630783.12</v>
       </c>
       <c r="O185" s="1">
-        <v>0.72</v>
+        <v>0.33</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>561</v>
+        <v>571</v>
       </c>
       <c r="B186" t="s">
-        <v>562</v>
+        <v>572</v>
       </c>
       <c r="C186" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>101.379</v>
+        <v>102.177</v>
       </c>
       <c r="E186" s="1">
-        <v>100.350185</v>
+        <v>99.96825</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>200700.37</v>
+        <v>299904.75</v>
       </c>
       <c r="I186" s="1">
-        <v>2057.63</v>
+        <v>6626.25</v>
       </c>
       <c r="J186" s="1">
-        <v>1.0252248164764</v>
+        <v>2.2094515008515</v>
       </c>
       <c r="K186">
-        <v>3.33</v>
+        <v>1.78</v>
       </c>
       <c r="L186" t="s">
-        <v>310</v>
+        <v>573</v>
       </c>
       <c r="M186" s="1">
-        <v>202758.0</v>
+        <v>306531.0</v>
       </c>
       <c r="N186" s="1">
-        <v>209415.53</v>
+        <v>311881.68</v>
       </c>
       <c r="O186" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>563</v>
+        <v>574</v>
       </c>
       <c r="B187" t="s">
-        <v>564</v>
+        <v>575</v>
       </c>
       <c r="C187" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>101.86</v>
+        <v>104.703</v>
       </c>
       <c r="E187" s="1">
-        <v>99.96825</v>
+        <v>104.45</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>299904.75</v>
+        <v>208900.0</v>
       </c>
       <c r="I187" s="1">
-        <v>5675.25</v>
+        <v>506.0</v>
       </c>
       <c r="J187" s="1">
-        <v>1.8923508213858</v>
+        <v>0.24222115844902</v>
       </c>
       <c r="K187">
-        <v>1.56</v>
+        <v>4.09</v>
       </c>
       <c r="L187" t="s">
-        <v>565</v>
+        <v>576</v>
       </c>
       <c r="M187" s="1">
-        <v>305580.0</v>
+        <v>209406.0</v>
       </c>
       <c r="N187" s="1">
-        <v>310261.85</v>
+        <v>217579.97</v>
       </c>
       <c r="O187" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>566</v>
+        <v>577</v>
       </c>
       <c r="B188" t="s">
-        <v>567</v>
+        <v>578</v>
       </c>
       <c r="C188" s="1">
-        <v>200000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>104.254</v>
+        <v>97.98</v>
       </c>
       <c r="E188" s="1">
-        <v>104.45</v>
+        <v>99.589</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>208900.0</v>
+        <v>946095.5</v>
       </c>
       <c r="I188" s="1">
-        <v>-392.0</v>
+        <v>-15285.5</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.18764959310675</v>
+        <v>-1.6156402815572</v>
       </c>
       <c r="K188">
-        <v>3.84</v>
+        <v>2.19</v>
       </c>
       <c r="L188" t="s">
-        <v>568</v>
+        <v>579</v>
       </c>
       <c r="M188" s="1">
-        <v>208508.0</v>
+        <v>930810.0</v>
       </c>
       <c r="N188" s="1">
-        <v>216192.93</v>
+        <v>951579.86</v>
       </c>
       <c r="O188" s="1">
-        <v>0.12</v>
+        <v>0.5</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="B189" t="s">
-        <v>570</v>
+        <v>581</v>
       </c>
       <c r="C189" s="1">
-        <v>950000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>97.462</v>
+        <v>102.409</v>
       </c>
       <c r="E189" s="1">
-        <v>99.589</v>
+        <v>103.012</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>946095.5</v>
+        <v>721084.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-20206.5</v>
+        <v>-4221.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-2.1357780477764</v>
+        <v>-0.58536869490933</v>
       </c>
       <c r="K189">
-        <v>2.01</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>0.04</v>
+      </c>
+      <c r="L189">
+        <v>273.29</v>
       </c>
       <c r="M189" s="1">
-        <v>925889.0</v>
+        <v>716863.0</v>
       </c>
       <c r="N189" s="1">
-        <v>945019.14</v>
+        <v>717136.29</v>
       </c>
       <c r="O189" s="1">
-        <v>0.54</v>
+        <v>0.37</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>572</v>
+        <v>582</v>
       </c>
       <c r="B190" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="C190" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>101.648</v>
+        <v>97.429</v>
       </c>
       <c r="E190" s="1">
-        <v>103.012</v>
+        <v>99.908</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>721084.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-9548.0</v>
+        <v>-12395.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-1.3241175785345</v>
+        <v>-2.4812827801577</v>
       </c>
       <c r="K190">
-        <v>4.52</v>
+        <v>0.78</v>
       </c>
       <c r="L190" t="s">
-        <v>574</v>
+        <v>583</v>
       </c>
       <c r="M190" s="1">
-        <v>711536.0</v>
+        <v>487145.0</v>
       </c>
       <c r="N190" s="1">
-        <v>743146.27</v>
+        <v>491020.0</v>
       </c>
       <c r="O190" s="1">
-        <v>0.42</v>
+        <v>0.26</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>575</v>
+        <v>584</v>
       </c>
       <c r="B191" t="s">
-        <v>573</v>
+        <v>585</v>
       </c>
       <c r="C191" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>97.248</v>
+        <v>104.054</v>
       </c>
       <c r="E191" s="1">
-        <v>99.908</v>
+        <v>106.6</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>499540.0</v>
+        <v>746200.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-13300.0</v>
+        <v>-17822.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-2.6624494534972</v>
+        <v>-2.3883677298311</v>
       </c>
       <c r="K191">
-        <v>0.56</v>
+        <v>2.07</v>
       </c>
       <c r="L191" t="s">
-        <v>576</v>
+        <v>586</v>
       </c>
       <c r="M191" s="1">
-        <v>486240.0</v>
+        <v>728378.0</v>
       </c>
       <c r="N191" s="1">
-        <v>489038.61</v>
+        <v>742886.22</v>
       </c>
       <c r="O191" s="1">
-        <v>0.28</v>
+        <v>0.39</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>577</v>
+        <v>587</v>
       </c>
       <c r="B192" t="s">
-        <v>578</v>
+        <v>588</v>
       </c>
       <c r="C192" s="1">
-        <v>700000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>103.455</v>
+        <v>97.875</v>
       </c>
       <c r="E192" s="1">
-        <v>106.6</v>
+        <v>99.902</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>746200.0</v>
+        <v>1478549.6</v>
       </c>
       <c r="I192" s="1">
-        <v>-22015.0</v>
+        <v>-29999.6</v>
       </c>
       <c r="J192" s="1">
-        <v>-2.9502814258912</v>
+        <v>-2.0289884086405</v>
       </c>
       <c r="K192">
-        <v>1.83</v>
+        <v>0.54</v>
       </c>
       <c r="L192" t="s">
-        <v>579</v>
+        <v>589</v>
       </c>
       <c r="M192" s="1">
-        <v>724185.0</v>
+        <v>1448550.0</v>
       </c>
       <c r="N192" s="1">
-        <v>736981.58</v>
+        <v>1456487.26</v>
       </c>
       <c r="O192" s="1">
-        <v>0.42</v>
+        <v>0.76</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>580</v>
+        <v>590</v>
       </c>
       <c r="B193" t="s">
-        <v>581</v>
+        <v>591</v>
       </c>
       <c r="C193" s="1">
-        <v>1480000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>97.253</v>
+        <v>99.83</v>
       </c>
       <c r="E193" s="1">
-        <v>99.902</v>
+        <v>100.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>1478549.6</v>
+        <v>667000.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-39205.2</v>
+        <v>-1133.9</v>
       </c>
       <c r="J193" s="1">
-        <v>-2.6515985665953</v>
+        <v>-0.17</v>
       </c>
       <c r="K193">
-        <v>0.33</v>
+        <v>0.89</v>
       </c>
       <c r="L193" t="s">
-        <v>582</v>
+        <v>592</v>
       </c>
       <c r="M193" s="1">
-        <v>1439344.4</v>
+        <v>665866.1</v>
       </c>
       <c r="N193" s="1">
-        <v>1444194.95</v>
+        <v>671831.27</v>
       </c>
       <c r="O193" s="1">
-        <v>0.82</v>
+        <v>0.35</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>583</v>
+        <v>593</v>
       </c>
       <c r="B194" t="s">
-        <v>584</v>
+        <v>594</v>
       </c>
       <c r="C194" s="1">
-        <v>667000.0</v>
+        <v>727000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.08</v>
+        <v>100.166</v>
       </c>
       <c r="E194" s="1">
-        <v>100.0</v>
+        <v>99.79727373</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>667000.0</v>
+        <v>725526.18</v>
       </c>
       <c r="I194" s="1">
-        <v>-6136.4</v>
+        <v>2680.64</v>
       </c>
       <c r="J194" s="1">
-        <v>-0.92</v>
+        <v>0.36947529584666</v>
       </c>
       <c r="K194">
-        <v>0.66</v>
+        <v>0.34</v>
       </c>
       <c r="L194" t="s">
-        <v>585</v>
+        <v>595</v>
       </c>
       <c r="M194" s="1">
-        <v>660863.6</v>
+        <v>728206.82</v>
       </c>
       <c r="N194" s="1">
-        <v>665282.25</v>
+        <v>730647.33</v>
       </c>
       <c r="O194" s="1">
         <v>0.38</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>586</v>
+        <v>596</v>
       </c>
       <c r="B195" t="s">
-        <v>587</v>
+        <v>597</v>
       </c>
       <c r="C195" s="1">
-        <v>727000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.215</v>
+        <v>100.984</v>
       </c>
       <c r="E195" s="1">
-        <v>99.79727373</v>
+        <v>100.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>725526.18</v>
+        <v>248000.0</v>
       </c>
       <c r="I195" s="1">
-        <v>3036.87</v>
+        <v>2440.32</v>
       </c>
       <c r="J195" s="1">
-        <v>0.41857483350911</v>
+        <v>0.984</v>
       </c>
       <c r="K195">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>887.46</v>
+        <v>4.11</v>
+      </c>
+      <c r="L195" t="s">
+        <v>598</v>
       </c>
       <c r="M195" s="1">
-        <v>728563.05</v>
+        <v>250440.32</v>
       </c>
       <c r="N195" s="1">
-        <v>729450.51</v>
+        <v>260630.51</v>
       </c>
       <c r="O195" s="1">
-        <v>0.41</v>
+        <v>0.14</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>588</v>
+        <v>599</v>
       </c>
       <c r="B196" t="s">
-        <v>589</v>
+        <v>600</v>
       </c>
       <c r="C196" s="1">
-        <v>248000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>100.55</v>
+        <v>102.173</v>
       </c>
       <c r="E196" s="1">
-        <v>100.0</v>
+        <v>99.660226</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>248000.0</v>
+        <v>498301.13</v>
       </c>
       <c r="I196" s="1">
-        <v>1364.0</v>
+        <v>12563.87</v>
       </c>
       <c r="J196" s="1">
-        <v>0.55</v>
+        <v>2.521340860696</v>
       </c>
       <c r="K196">
-        <v>3.87</v>
+        <v>3.49</v>
       </c>
       <c r="L196" t="s">
-        <v>590</v>
+        <v>601</v>
       </c>
       <c r="M196" s="1">
-        <v>249364.0</v>
+        <v>510865.0</v>
       </c>
       <c r="N196" s="1">
-        <v>258963.05</v>
+        <v>528325.62</v>
       </c>
       <c r="O196" s="1">
-        <v>0.15</v>
+        <v>0.28</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>591</v>
+        <v>602</v>
       </c>
       <c r="B197" t="s">
-        <v>592</v>
+        <v>603</v>
       </c>
       <c r="C197" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>101.132</v>
+        <v>101.92</v>
       </c>
       <c r="E197" s="1">
-        <v>99.660226</v>
+        <v>103.47225</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>498301.13</v>
+        <v>827778.0</v>
       </c>
       <c r="I197" s="1">
-        <v>7358.87</v>
+        <v>-12418.0</v>
       </c>
       <c r="J197" s="1">
-        <v>1.4767917544156</v>
+        <v>-1.5001606710978</v>
       </c>
       <c r="K197">
-        <v>3.25</v>
+        <v>0.29</v>
       </c>
       <c r="L197" t="s">
-        <v>593</v>
+        <v>604</v>
       </c>
       <c r="M197" s="1">
-        <v>505660.0</v>
+        <v>815360.0</v>
       </c>
       <c r="N197" s="1">
-        <v>521933.97</v>
+        <v>817688.77</v>
       </c>
       <c r="O197" s="1">
-        <v>0.3</v>
+        <v>0.43</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>594</v>
+        <v>605</v>
       </c>
       <c r="B198" t="s">
-        <v>595</v>
+        <v>606</v>
       </c>
       <c r="C198" s="1">
-        <v>559000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>97.944</v>
+        <v>98.187</v>
       </c>
       <c r="E198" s="1">
-        <v>100.0</v>
+        <v>99.495</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>559000.0</v>
+        <v>795960.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-11493.04</v>
+        <v>-10464.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-2.056</v>
+        <v>-1.3146389265792</v>
       </c>
       <c r="K198">
-        <v>1.95</v>
+        <v>2.28</v>
       </c>
       <c r="L198" t="s">
-        <v>596</v>
+        <v>607</v>
       </c>
       <c r="M198" s="1">
-        <v>547506.96</v>
+        <v>785496.0</v>
       </c>
       <c r="N198" s="1">
-        <v>558402.87</v>
+        <v>803756.27</v>
       </c>
       <c r="O198" s="1">
-        <v>0.32</v>
+        <v>0.42</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>597</v>
+        <v>608</v>
       </c>
       <c r="B199" t="s">
-        <v>598</v>
+        <v>609</v>
       </c>
       <c r="C199" s="1">
-        <v>800000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>101.899</v>
+        <v>98.869</v>
       </c>
       <c r="E199" s="1">
-        <v>103.47225</v>
+        <v>101.11874539</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>827778.0</v>
+        <v>1096127.2</v>
       </c>
       <c r="I199" s="1">
-        <v>-12586.0</v>
+        <v>-24387.24</v>
       </c>
       <c r="J199" s="1">
-        <v>-1.5204559676628</v>
+        <v>-2.2248549255962</v>
       </c>
       <c r="K199">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>372.6</v>
+        <v>2.96</v>
+      </c>
+      <c r="L199" t="s">
+        <v>610</v>
       </c>
       <c r="M199" s="1">
-        <v>815192.0</v>
+        <v>1071739.96</v>
       </c>
       <c r="N199" s="1">
-        <v>815564.6</v>
+        <v>1103814.48</v>
       </c>
       <c r="O199" s="1">
-        <v>0.46</v>
+        <v>0.58</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>599</v>
+        <v>611</v>
       </c>
       <c r="B200" t="s">
-        <v>600</v>
+        <v>612</v>
       </c>
       <c r="C200" s="1">
-        <v>800000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>97.435</v>
+        <v>100.45</v>
       </c>
       <c r="E200" s="1">
-        <v>99.495</v>
+        <v>100.19914286</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>795960.0</v>
+        <v>7013.94</v>
       </c>
       <c r="I200" s="1">
-        <v>-16480.0</v>
+        <v>17.56</v>
       </c>
       <c r="J200" s="1">
-        <v>-2.0704558017991</v>
+        <v>0.25035857164447</v>
       </c>
       <c r="K200">
-        <v>2.06</v>
-[...2 lines deleted...]
-        <v>601</v>
+        <v>1.83</v>
+      </c>
+      <c r="L200">
+        <v>128.01</v>
       </c>
       <c r="M200" s="1">
-        <v>779480.0</v>
+        <v>7031.5</v>
       </c>
       <c r="N200" s="1">
-        <v>795956.71</v>
+        <v>7159.51</v>
       </c>
       <c r="O200" s="1">
-        <v>0.45</v>
+        <v>0.0</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>602</v>
+        <v>613</v>
       </c>
       <c r="B201" t="s">
-        <v>603</v>
+        <v>614</v>
       </c>
       <c r="C201" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>103.952</v>
+        <v>97.865</v>
       </c>
       <c r="E201" s="1">
-        <v>105.92</v>
+        <v>100.0</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>317760.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-5904.0</v>
+        <v>-17080.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.8580060422961</v>
+        <v>-2.135</v>
       </c>
       <c r="K201">
-        <v>4.14</v>
+        <v>0.77</v>
       </c>
       <c r="L201" t="s">
-        <v>604</v>
+        <v>615</v>
       </c>
       <c r="M201" s="1">
-        <v>311856.0</v>
+        <v>782920.0</v>
       </c>
       <c r="N201" s="1">
-        <v>324287.51</v>
+        <v>789047.25</v>
       </c>
       <c r="O201" s="1">
-        <v>0.18</v>
+        <v>0.41</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>605</v>
+        <v>616</v>
       </c>
       <c r="B202" t="s">
-        <v>606</v>
+        <v>617</v>
       </c>
       <c r="C202" s="1">
-        <v>1084000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.267</v>
+        <v>100.324</v>
       </c>
       <c r="E202" s="1">
-        <v>101.11874539</v>
+        <v>100.0</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>1096127.2</v>
+        <v>400000.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-20072.92</v>
+        <v>1296.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-1.8312582700256</v>
+        <v>0.324</v>
       </c>
       <c r="K202">
-        <v>2.74</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>0.04</v>
+      </c>
+      <c r="L202">
+        <v>161.75</v>
       </c>
       <c r="M202" s="1">
-        <v>1076054.28</v>
+        <v>401296.0</v>
       </c>
       <c r="N202" s="1">
-        <v>1105790.03</v>
+        <v>401457.75</v>
       </c>
       <c r="O202" s="1">
-        <v>0.63</v>
+        <v>0.21</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>608</v>
+        <v>618</v>
       </c>
       <c r="B203" t="s">
-        <v>609</v>
+        <v>619</v>
       </c>
       <c r="C203" s="1">
-        <v>7000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.484</v>
+        <v>95.916</v>
       </c>
       <c r="E203" s="1">
-        <v>100.19914286</v>
+        <v>97.25</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>7013.94</v>
+        <v>875250.0</v>
       </c>
       <c r="I203" s="1">
-        <v>19.94</v>
+        <v>-12006.0</v>
       </c>
       <c r="J203" s="1">
-        <v>0.28429099764184</v>
+        <v>-1.3717223650386</v>
       </c>
       <c r="K203">
-        <v>1.61</v>
-[...2 lines deleted...]
-        <v>112.91</v>
+        <v>2.46</v>
+      </c>
+      <c r="L203" t="s">
+        <v>620</v>
       </c>
       <c r="M203" s="1">
-        <v>7033.88</v>
+        <v>863244.0</v>
       </c>
       <c r="N203" s="1">
-        <v>7146.79</v>
+        <v>885374.14</v>
       </c>
       <c r="O203" s="1">
-        <v>0.0</v>
+        <v>0.46</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>610</v>
+        <v>621</v>
       </c>
       <c r="B204" t="s">
-        <v>611</v>
+        <v>622</v>
       </c>
       <c r="C204" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>97.433</v>
+        <v>99.757</v>
       </c>
       <c r="E204" s="1">
-        <v>100.0</v>
+        <v>99.33133333</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>800000.0</v>
+        <v>893982.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-20536.0</v>
+        <v>3831.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-2.567</v>
+        <v>0.42853211809634</v>
       </c>
       <c r="K204">
-        <v>0.59</v>
+        <v>2.96</v>
       </c>
       <c r="L204" t="s">
-        <v>612</v>
+        <v>623</v>
       </c>
       <c r="M204" s="1">
-        <v>779464.0</v>
+        <v>897813.0</v>
       </c>
       <c r="N204" s="1">
-        <v>784222.4</v>
+        <v>924418.48</v>
       </c>
       <c r="O204" s="1">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>613</v>
+        <v>624</v>
       </c>
       <c r="B205" t="s">
-        <v>614</v>
+        <v>625</v>
       </c>
       <c r="C205" s="1">
         <v>900000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>94.769</v>
+        <v>99.173</v>
       </c>
       <c r="E205" s="1">
-        <v>97.25</v>
+        <v>99.8356</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>875250.0</v>
+        <v>898520.4</v>
       </c>
       <c r="I205" s="1">
-        <v>-22329.0</v>
+        <v>-5963.4</v>
       </c>
       <c r="J205" s="1">
-        <v>-2.5511568123393</v>
+        <v>-0.66369110818185</v>
       </c>
       <c r="K205">
-        <v>2.32</v>
+        <v>0.28</v>
       </c>
       <c r="L205" t="s">
-        <v>615</v>
+        <v>626</v>
       </c>
       <c r="M205" s="1">
-        <v>852921.0</v>
+        <v>892557.0</v>
       </c>
       <c r="N205" s="1">
-        <v>873756.62</v>
+        <v>895053.58</v>
       </c>
       <c r="O205" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>616</v>
+        <v>627</v>
       </c>
       <c r="B206" t="s">
-        <v>617</v>
+        <v>628</v>
       </c>
       <c r="C206" s="1">
         <v>900000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>99.342</v>
+        <v>82.546</v>
       </c>
       <c r="E206" s="1">
-        <v>99.33133333</v>
+        <v>81.04033333</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>893982.0</v>
+        <v>729363.0</v>
       </c>
       <c r="I206" s="1">
-        <v>96.0</v>
+        <v>13551.0</v>
       </c>
       <c r="J206" s="1">
-        <v>0.010738471244387</v>
+        <v>1.8579225982124</v>
       </c>
       <c r="K206">
-        <v>2.77</v>
+        <v>0.46</v>
       </c>
       <c r="L206" t="s">
-        <v>618</v>
+        <v>629</v>
       </c>
       <c r="M206" s="1">
-        <v>894078.0</v>
+        <v>742914.0</v>
       </c>
       <c r="N206" s="1">
-        <v>919000.6</v>
+        <v>747074.96</v>
       </c>
       <c r="O206" s="1">
-        <v>0.52</v>
+        <v>0.39</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>619</v>
+        <v>630</v>
       </c>
       <c r="B207" t="s">
-        <v>620</v>
+        <v>631</v>
       </c>
       <c r="C207" s="1">
-        <v>558000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>98.808</v>
+        <v>89.504</v>
       </c>
       <c r="E207" s="1">
-        <v>99.695</v>
+        <v>89.675</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>556298.1</v>
+        <v>986425.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-4949.46</v>
+        <v>-1881.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.88971362656101</v>
+        <v>-0.19068859771397</v>
       </c>
       <c r="K207">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>343.97</v>
+        <v>0.59</v>
+      </c>
+      <c r="L207" t="s">
+        <v>632</v>
       </c>
       <c r="M207" s="1">
-        <v>551348.64</v>
+        <v>984544.0</v>
       </c>
       <c r="N207" s="1">
-        <v>551692.61</v>
+        <v>990985.78</v>
       </c>
       <c r="O207" s="1">
-        <v>0.31</v>
+        <v>0.52</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>621</v>
+        <v>633</v>
       </c>
       <c r="B208" t="s">
-        <v>622</v>
+        <v>634</v>
       </c>
       <c r="C208" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>81.929</v>
+        <v>100.566</v>
       </c>
       <c r="E208" s="1">
-        <v>81.04033333</v>
+        <v>99.774775</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>729363.0</v>
+        <v>598648.65</v>
       </c>
       <c r="I208" s="1">
-        <v>7998.0</v>
+        <v>4747.35</v>
       </c>
       <c r="J208" s="1">
-        <v>1.0965733112319</v>
+        <v>0.79301105915799</v>
       </c>
       <c r="K208">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>623</v>
+        <v>0.11</v>
+      </c>
+      <c r="L208">
+        <v>678.08</v>
       </c>
       <c r="M208" s="1">
-        <v>737361.0</v>
+        <v>603396.0</v>
       </c>
       <c r="N208" s="1">
-        <v>741133.6</v>
+        <v>604074.08</v>
       </c>
       <c r="O208" s="1">
-        <v>0.42</v>
+        <v>0.32</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>624</v>
+        <v>635</v>
       </c>
       <c r="B209" t="s">
-        <v>625</v>
+        <v>636</v>
       </c>
       <c r="C209" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>100.113</v>
+        <v>98.55</v>
       </c>
       <c r="E209" s="1">
-        <v>99.774775</v>
+        <v>100.0</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>598648.65</v>
+        <v>800000.0</v>
       </c>
       <c r="I209" s="1">
-        <v>2029.35</v>
+        <v>-11600.0</v>
       </c>
       <c r="J209" s="1">
-        <v>0.33898848681944</v>
+        <v>-1.45</v>
       </c>
       <c r="K209">
-        <v>3.65</v>
+        <v>1.86</v>
       </c>
       <c r="L209" t="s">
-        <v>626</v>
+        <v>637</v>
       </c>
       <c r="M209" s="1">
-        <v>600678.0</v>
+        <v>788400.0</v>
       </c>
       <c r="N209" s="1">
-        <v>622561.56</v>
+        <v>803257.97</v>
       </c>
       <c r="O209" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>627</v>
+        <v>638</v>
       </c>
       <c r="B210" t="s">
-        <v>628</v>
+        <v>639</v>
       </c>
       <c r="C210" s="1">
-        <v>800000.0</v>
+        <v>-4300000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>97.757</v>
+        <v>9.47682233</v>
       </c>
       <c r="E210" s="1">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>800000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-17944.0</v>
+        <v>-392572.8</v>
       </c>
       <c r="J210" s="1">
-        <v>-2.243</v>
+        <v>0</v>
       </c>
       <c r="K210">
-        <v>1.68</v>
+        <v>0.0</v>
       </c>
       <c r="L210" t="s">
-        <v>629</v>
+        <v>640</v>
       </c>
       <c r="M210" s="1">
-        <v>782056.0</v>
+        <v>-392572.8</v>
       </c>
       <c r="N210" s="1">
-        <v>795462.73</v>
+        <v>-407503.36</v>
       </c>
       <c r="O210" s="1">
-        <v>0.45</v>
+        <v>-0.21</v>
       </c>
       <c r="P210">
-        <v>1</v>
-[...148 lines deleted...]
-      <c r="P213">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>