--- v3 (2026-07-10)
+++ v4 (2026-08-01)
@@ -136,1851 +136,1851 @@
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>16 301.37</t>
+    <t>17 559.93</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>2 834.59</t>
+    <t>3 503.42</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>12 384.09</t>
+    <t>13 979.59</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>35 175.34</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>22 984.93</t>
+    <t>27 041.10</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>17 080.48</t>
+    <t>19 777.40</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>10 520.55</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>3 200.98</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>1 900.27</t>
+    <t>3 895.56</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>32 289.04</t>
+    <t>34 619.18</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>8 392.94</t>
-[...17 lines deleted...]
-    <t>19 888.22</t>
+    <t>9 063.10</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>18 465.75</t>
-[...8 lines deleted...]
-    <t>16 443.49</t>
+    <t>19 616.44</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>16 915.07</t>
+    <t>17 950.68</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>6 098.63</t>
+    <t>6 904.11</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>5 445.21</t>
+    <t>7 602.74</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>3 356.16</t>
+    <t>4 075.34</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>29 994.52</t>
+    <t>31 950.68</t>
+  </si>
+  <si>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>4 380.82</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>54 772.60</t>
-[...8 lines deleted...]
-    <t>34 843.03</t>
+    <t>58 195.89</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>13 721.92</t>
+    <t>16 390.07</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>33 105.48</t>
+    <t>37 219.18</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>31 231.71</t>
+    <t>33 834.35</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>5 076.46</t>
+    <t>5 640.51</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>4 012.91</t>
+    <t>4 316.04</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>5 601.37</t>
+    <t>6 852.74</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>4 447.71</t>
+    <t>5 509.09</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>6 449.32</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>7 813.36</t>
+    <t>10 337.67</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>2 241.00</t>
+    <t>2 808.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>26 321.92</t>
-[...8 lines deleted...]
-    <t>4 880.14</t>
+    <t>28 134.25</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>2 119.18</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>8 337.08</t>
+    <t>11 640.45</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>13 737.26</t>
+    <t>14 624.90</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>1 331.30</t>
+    <t>3 661.08</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>14 253.25</t>
+    <t>17 403.97</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>10 346.58</t>
+    <t>12 964.38</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>38 993.77</t>
-[...8 lines deleted...]
-    <t>12 427.40</t>
+    <t>41 568.83</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>7 351.03</t>
+    <t>10 263.70</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>41 554.11</t>
+    <t>44 272.60</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>14 281.23</t>
+    <t>16 216.11</t>
   </si>
   <si>
     <t>XS3075490188</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 20/05/2031</t>
   </si>
   <si>
-    <t>27 009.55</t>
+    <t>28 733.56</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>17 802.74</t>
+    <t>20 262.33</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>20 098.90</t>
+    <t>23 502.75</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>19 520.55</t>
+    <t>22 253.42</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>3 814.04</t>
+    <t>5 676.71</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>8 523.29</t>
+    <t>9 501.37</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>13 808.22</t>
+    <t>17 260.27</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>12 603.82</t>
+    <t>14 392.20</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>16 227.74</t>
+    <t>17 975.34</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>11 221.58</t>
+    <t>12 782.19</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>15 419.18</t>
+    <t>17 030.14</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>4 509.25</t>
+    <t>4 962.33</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>2 928.08</t>
+    <t>6 344.18</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>25 430.14</t>
+    <t>27 393.49</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>1 131.18</t>
+    <t>4 448.88</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>9 206.85</t>
+    <t>10 173.57</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>9 726.03</t>
+    <t>10 747.26</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>41 731.51</t>
+    <t>44 953.42</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
+    <t>2 246.92</t>
+  </si>
+  <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>31 361.30</t>
+    <t>33 339.04</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>73 684.93</t>
+    <t>78 431.51</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>15 864.38</t>
+    <t>16 928.77</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>3 467.39</t>
+    <t>6 777.17</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>26 408.88</t>
-[...8 lines deleted...]
-    <t>4 295.89</t>
+    <t>28 069.32</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>6 990.41</t>
+    <t>8 802.74</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>7 298.63</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>13 139.38</t>
+    <t>14 498.63</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
+    <t>2 468.03</t>
+  </si>
+  <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>57 520.55</t>
+    <t>62 986.30</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 219.18</t>
+    <t>2 995.89</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 272.26</t>
+    <t>3 523.97</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>5 120.55</t>
+    <t>6 328.77</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>11 267.12</t>
+    <t>11 986.30</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>19 882.88</t>
+    <t>21 342.81</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>10 618.15</t>
+    <t>12 020.55</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>11 026.62</t>
+    <t>12 305.95</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>15 497.11</t>
+    <t>19 325.80</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>28 018.87</t>
+    <t>30 645.64</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>27 013.70</t>
+    <t>28 682.19</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>5 154.11</t>
+    <t>7 671.23</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>9 696.58</t>
-[...8 lines deleted...]
-    <t>19 555.48</t>
+    <t>11 239.21</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
-    <t>2 335.62</t>
+    <t>4 565.07</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>41 242.86</t>
+    <t>43 828.23</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>19 353.08</t>
+    <t>20 712.33</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>11 377.81</t>
+    <t>12 473.84</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>7 822.60</t>
+    <t>8 987.67</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
+    <t>1 495.89</t>
+  </si>
+  <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>6 242.47</t>
+    <t>7 580.14</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>2 730.50</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>7 674.66</t>
+    <t>1 294.52</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>3 945.21</t>
-[...11 lines deleted...]
-    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+    <t>6 016.44</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>1 824.66</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>13 282.19</t>
+    <t>14 663.01</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>15 160.27</t>
+    <t>16 627.40</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>6 843.06</t>
+    <t>8 040.59</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>8 219.18</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>9 030.92</t>
-[...14 lines deleted...]
-    <t>15 383.22</t>
+    <t>10 478.63</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 009.82</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>3 605.48</t>
+    <t>4 008.22</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>1 310.96</t>
+    <t>3 605.14</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>3 236.30</t>
+    <t>3 559.93</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>49 844.18</t>
+    <t>53 188.36</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>14 794.52</t>
-[...8 lines deleted...]
-    <t>9 280.00</t>
+    <t>53 928.08</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>43 114.73</t>
+    <t>41 712.33</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>13 334.79</t>
+    <t>14 770.85</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>9 468.49</t>
-[...8 lines deleted...]
-    <t>13 400.23</t>
+    <t>10 849.32</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>7 791.10</t>
+    <t>8 726.03</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>42 773.63</t>
+    <t>46 563.70</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>24 207.53</t>
+    <t>26 408.22</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>26 780.18</t>
+    <t>29 458.20</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>1 208.22</t>
+    <t>3 020.55</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>30 723.29</t>
+    <t>1 035.62</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>8 227.74</t>
+    <t>9 621.15</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>7 834.84</t>
+    <t>10 826.33</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>47 109.59</t>
+    <t>2 342.47</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>3 835.62</t>
+    <t>6 712.33</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>25 861.64</t>
+    <t>28 536.99</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>2 320.55</t>
+    <t>2 723.29</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>2 619.86</t>
+    <t>2 835.62</t>
+  </si>
+  <si>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>3 174.66</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>16 990.68</t>
+    <t>18 040.11</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>24 895.55</t>
+    <t>26 456.16</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>26 900.58</t>
+    <t>29 768.16</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>4 684.93</t>
+    <t>7 273.97</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>14 280.82</t>
+    <t>16 438.36</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>2 254.41</t>
+    <t>4 746.13</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>12 082.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>7 815.07</t>
+    <t>10 694.31</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>6 501.37</t>
+    <t>12 190.07</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>5 672.32</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
-    <t>2 981.12</t>
+    <t>3 726.40</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>10 004.95</t>
+    <t>10 947.12</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>5 616.44</t>
+    <t>6 191.78</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>42 805.48</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>30 015.11</t>
+    <t>32 960.52</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>5 385.60</t>
+    <t>7 741.80</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>1 917.81</t>
+    <t>2 924.66</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>5 442.31</t>
+    <t>8 905.60</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>28 600.00</t>
+    <t>32 713.70</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>14 992.54</t>
+    <t>16 150.05</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>3 558.08</t>
+    <t>5 473.97</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>14 179.62</t>
+    <t>18 203.56</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>7 398.97</t>
+    <t>8 441.78</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>3 755.14</t>
   </si>
   <si>
     <t>FR001400OXS4</t>
   </si>
   <si>
-    <t>ORANGE SA PERP</t>
-[...8 lines deleted...]
-    <t>79 741.44</t>
+    <t>2 515.07</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>2 034.25</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>15 031.23</t>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>2 303.58</t>
-[...5 lines deleted...]
-    <t>PROLOGIS EURO FINANCE LLC 1 08/02/2029</t>
+    <t>3 483.47</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>24 051.73</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>8 040.41</t>
+    <t>8 601.37</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 736.99</t>
+    <t>3 125.34</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>25 465.07</t>
+    <t>27 212.67</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>16 473.90</t>
+    <t>18 025.25</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>7 232.88</t>
-[...8 lines deleted...]
-    <t>60 188.36</t>
+    <t>8 958.90</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>4 290.41</t>
+    <t>5 326.03</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>10 319.18</t>
+    <t>11 095.89</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>2 311.64</t>
+    <t>4 253.42</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>10 132.93</t>
+    <t>11 652.87</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>43 767.12</t>
+    <t>47 003.42</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>4 100.30</t>
-[...8 lines deleted...]
-    <t>2 305.48</t>
+    <t>5 894.18</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>25 084.48</t>
+    <t>27 457.34</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>49 198.36</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>4 541.10</t>
+    <t>4 972.60</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>16 933.22</t>
+    <t>19 385.62</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>1 335.44</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>2 094.53</t>
+    <t>3 723.62</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>31 386.30</t>
+    <t>1 227.40</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>21 955.93</t>
+    <t>23 448.08</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>3 911.30</t>
-[...17 lines deleted...]
-    <t>38 585.96</t>
+    <t>5 658.90</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>1 480.59</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>8 961.99</t>
+    <t>10 278.08</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>4 052.05</t>
+    <t>5 720.55</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>5 168.84</t>
+    <t>7 693.15</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>21 267.12</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>5 350.68</t>
+    <t>6 019.52</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>8 173.97</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>20 769.86</t>
+    <t>22 409.59</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>5 005.21</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...5 lines deleted...]
-    <t>3 875.00</t>
+    <t>2 186.30</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>14 508.22</t>
+    <t>16 219.86</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>7 937.26</t>
+    <t>11 023.97</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>5 965.17</t>
+    <t>7 511.70</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 3.713 12/03/2032</t>
   </si>
   <si>
-    <t>2 440.51</t>
+    <t>3 993.56</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>10 190.19</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>17 460.62</t>
+    <t>18 647.26</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>2 328.77</t>
+    <t>4 284.93</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>18 260.27</t>
+    <t>20 043.84</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
+  </si>
+  <si>
+    <t>1 818.17</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>32 074.52</t>
-[...5 lines deleted...]
-    <t>VATTENFALL AB 3.75 18/10/2026</t>
+    <t>34 413.29</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>6 127.25</t>
+    <t>7 496.11</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>1 010.96</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>22 130.14</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>2 496.58</t>
+    <t>4 438.36</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 160.96</t>
+    <t>4 549.32</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>6 441.78</t>
+    <t>6 916.44</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
+    <t>1 972.60</t>
+  </si>
+  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>14 857.97</t>
+    <t>16 309.22</t>
   </si>
   <si>
     <t>CDS-00108784</t>
   </si>
   <si>
     <t>PAR20260409050236053</t>
   </si>
   <si>
-    <t>-14 930.56</t>
+    <t>-27 472.22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2347,209 +2347,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>326.4981</v>
       </c>
       <c r="D2">
-        <v>6403.41</v>
+        <v>6414.3</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2090702.43</v>
+        <v>2094259.56</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2090702.43</v>
+        <v>2094259.56</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>3484.0</v>
       </c>
       <c r="D3">
-        <v>11413.74</v>
+        <v>11433.16</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>39765494.68</v>
+        <v>39833151.94</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>39765494.68</v>
+        <v>39833151.94</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1179065.8776</v>
+        <v>1207174.8027</v>
       </c>
       <c r="D4">
-        <v>112.31</v>
+        <v>112.52</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>132429325.54</v>
+        <v>135841575.39</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>132429325.54</v>
+        <v>135841575.39</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>165325.6491</v>
+        <v>170301.5148</v>
       </c>
       <c r="D5">
-        <v>102.27</v>
+        <v>102.42</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>16909102.85</v>
+        <v>17443904.08</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>16909102.85</v>
+        <v>17443904.08</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>99.3</v>
+        <v>99.45</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>188781.2</v>
+        <v>189061.98</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>188781.2</v>
+        <v>189061.98</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P210"/>
+  <dimension ref="A1:P213"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O210" sqref="O210"/>
+      <selection activeCell="O213" sqref="O213"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2568,10489 +2568,10639 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>1509.0</v>
+        <v>2066.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4790.39</v>
+        <v>4796.02</v>
       </c>
       <c r="E2" s="1">
-        <v>4786.9710072896</v>
+        <v>4791.4613020329</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>7223539.25</v>
+        <v>9899159.05</v>
       </c>
       <c r="I2" s="1">
-        <v>5159.26</v>
+        <v>9418.27</v>
       </c>
       <c r="J2" s="1">
-        <v>0.071422883180153</v>
+        <v>0.095142122198754</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>7228698.51</v>
+        <v>9908577.32</v>
       </c>
       <c r="N2" s="1">
-        <v>7228698.51</v>
+        <v>9908577.32</v>
       </c>
       <c r="O2" s="1">
-        <v>3.78</v>
+        <v>5.07</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>84.0</v>
+        <v>56.0</v>
       </c>
       <c r="D3" s="1">
-        <v>115.5</v>
+        <v>115.45</v>
       </c>
       <c r="E3" s="1">
-        <v>116.0125</v>
+        <v>115.83375</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-43050.0</v>
+        <v>-21490.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-43050.0</v>
+        <v>-21490.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-43050.0</v>
+        <v>-21490.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>153.0</v>
+        <v>351.0</v>
       </c>
       <c r="D4" s="1">
-        <v>105.855</v>
+        <v>105.75</v>
       </c>
       <c r="E4" s="1">
-        <v>105.725</v>
+        <v>105.755014245</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>19890.0</v>
+        <v>-1760.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19890.0</v>
+        <v>-1760.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19890.0</v>
+        <v>-1760.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>500000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>101.138</v>
+        <v>101.45</v>
       </c>
       <c r="E5" s="1">
         <v>99.634</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>498170.0</v>
       </c>
       <c r="I5" s="1">
-        <v>7520.0</v>
+        <v>9080.0</v>
       </c>
       <c r="J5" s="1">
-        <v>1.5095248609912</v>
+        <v>1.8226709757713</v>
       </c>
       <c r="K5">
-        <v>3.26</v>
+        <v>3.51</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="1">
-        <v>505690.0</v>
+        <v>507250.0</v>
       </c>
       <c r="N5" s="1">
-        <v>521991.37</v>
+        <v>524809.93</v>
       </c>
       <c r="O5" s="1">
         <v>0.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>101.192</v>
+        <v>101.036</v>
       </c>
       <c r="E6" s="1">
         <v>99.179</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>297537.0</v>
       </c>
       <c r="I6" s="1">
-        <v>6039.0</v>
+        <v>5571.0</v>
       </c>
       <c r="J6" s="1">
-        <v>2.0296635376441</v>
+        <v>1.8723721755614</v>
       </c>
       <c r="K6">
-        <v>0.94</v>
+        <v>1.17</v>
       </c>
       <c r="L6" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="1">
-        <v>303576.0</v>
+        <v>303108.0</v>
       </c>
       <c r="N6" s="1">
-        <v>306410.59</v>
+        <v>306611.42</v>
       </c>
       <c r="O6" s="1">
         <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>493000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>106.546</v>
+        <v>106.978</v>
       </c>
       <c r="E7" s="1">
         <v>100.24670385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>494216.25</v>
       </c>
       <c r="I7" s="1">
-        <v>31055.53</v>
+        <v>33185.29</v>
       </c>
       <c r="J7" s="1">
-        <v>6.2837937846034</v>
+        <v>6.7147306467564</v>
       </c>
       <c r="K7">
-        <v>2.51</v>
+        <v>2.84</v>
       </c>
       <c r="L7" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="1">
-        <v>525271.78</v>
+        <v>527401.54</v>
       </c>
       <c r="N7" s="1">
-        <v>537655.87</v>
+        <v>541381.13</v>
       </c>
       <c r="O7" s="1">
         <v>0.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>800000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>101.245</v>
+        <v>101.088</v>
       </c>
       <c r="E8" s="1">
         <v>99.9080525</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>799264.42</v>
       </c>
       <c r="I8" s="1">
-        <v>10695.58</v>
+        <v>9439.58</v>
       </c>
       <c r="J8" s="1">
-        <v>1.338177921144</v>
+        <v>1.1810334307137</v>
       </c>
       <c r="K8">
-        <v>4.4</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>0.04</v>
+      </c>
+      <c r="L8">
+        <v>304.11</v>
       </c>
       <c r="M8" s="1">
-        <v>809960.0</v>
+        <v>808704.0</v>
       </c>
       <c r="N8" s="1">
-        <v>845135.34</v>
+        <v>809008.11</v>
       </c>
       <c r="O8" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.547</v>
+        <v>99.674</v>
       </c>
       <c r="E9" s="1">
         <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-5436.0</v>
+        <v>-3912.0</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.453</v>
+        <v>-0.326</v>
       </c>
       <c r="K9">
-        <v>1.92</v>
+        <v>2.25</v>
       </c>
       <c r="L9" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M9" s="1">
-        <v>1194564.0</v>
+        <v>1196088.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1217548.93</v>
+        <v>1223129.1</v>
       </c>
       <c r="O9" s="1">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C10" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.769</v>
+        <v>97.954</v>
       </c>
       <c r="E10" s="1">
         <v>99.33</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1241625.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-19512.5</v>
+        <v>-17200.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.5715292459479</v>
+        <v>-1.3852813852814</v>
       </c>
       <c r="K10">
-        <v>1.37</v>
+        <v>1.58</v>
       </c>
       <c r="L10" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M10" s="1">
-        <v>1222112.5</v>
+        <v>1224425.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1239192.98</v>
+        <v>1244202.4</v>
       </c>
       <c r="O10" s="1">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C11" s="1">
         <v>800000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>96.785</v>
+        <v>96.702</v>
       </c>
       <c r="E11" s="1">
         <v>99.253</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>794024.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-19744.0</v>
+        <v>-20408.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.4865747131069</v>
+        <v>-2.5701993894391</v>
       </c>
       <c r="K11">
-        <v>1.32</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>774280.0</v>
+        <v>773616.0</v>
       </c>
       <c r="N11" s="1">
-        <v>784800.55</v>
+        <v>773616.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
+        <v>58</v>
+      </c>
+      <c r="C12" s="1">
+        <v>911000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>93.477</v>
+      </c>
+      <c r="E12" s="1">
+        <v>93.75230516</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>854083.5</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-2508.03</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-0.29365161603052</v>
+      </c>
+      <c r="K12">
+        <v>0.35</v>
+      </c>
+      <c r="L12" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>869297.55</v>
+        <v>851575.47</v>
       </c>
       <c r="N12" s="1">
-        <v>871197.82</v>
+        <v>854776.45</v>
       </c>
       <c r="O12" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
+        <v>61</v>
+      </c>
+      <c r="C13" s="1">
+        <v>867000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.165</v>
+      </c>
+      <c r="E13" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>866609.85</v>
+      </c>
+      <c r="I13" s="1">
+        <v>1820.7</v>
+      </c>
+      <c r="J13" s="1">
+        <v>0.21009454254414</v>
+      </c>
+      <c r="K13">
+        <v>0.45</v>
+      </c>
+      <c r="L13" t="s">
         <v>62</v>
       </c>
-      <c r="B13" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>915525.0</v>
+        <v>868430.55</v>
       </c>
       <c r="N13" s="1">
-        <v>947814.04</v>
+        <v>872326.11</v>
       </c>
       <c r="O13" s="1">
-        <v>0.5</v>
+        <v>0.45</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>200000.0</v>
+        <v>554000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>109.751</v>
+        <v>99.524</v>
       </c>
       <c r="E14" s="1">
-        <v>100.412855</v>
+        <v>99.646</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>200825.71</v>
+        <v>552038.84</v>
       </c>
       <c r="I14" s="1">
-        <v>18676.29</v>
+        <v>-675.88</v>
       </c>
       <c r="J14" s="1">
-        <v>9.2997505150113</v>
+        <v>-0.12243341428657</v>
       </c>
       <c r="K14">
-        <v>4.2</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.04</v>
+      </c>
+      <c r="L14">
+        <v>246.64</v>
       </c>
       <c r="M14" s="1">
-        <v>219502.0</v>
+        <v>551362.96</v>
       </c>
       <c r="N14" s="1">
-        <v>227894.94</v>
+        <v>551609.6</v>
       </c>
       <c r="O14" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C15" s="1">
         <v>900000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>101.159</v>
+        <v>100.692</v>
       </c>
       <c r="E15" s="1">
-        <v>100.021</v>
+        <v>100.85737</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>900189.0</v>
+        <v>907716.33</v>
       </c>
       <c r="I15" s="1">
-        <v>10242.0</v>
+        <v>-1488.33</v>
       </c>
       <c r="J15" s="1">
-        <v>1.1377610701753</v>
+        <v>-0.16396421996727</v>
       </c>
       <c r="K15">
-        <v>3.19</v>
+        <v>3.85</v>
       </c>
       <c r="L15" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="M15" s="1">
-        <v>910431.0</v>
+        <v>906228.0</v>
       </c>
       <c r="N15" s="1">
-        <v>939165.73</v>
+        <v>940847.18</v>
       </c>
       <c r="O15" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>88.543</v>
+        <v>109.798</v>
       </c>
       <c r="E16" s="1">
-        <v>77.49666625</v>
+        <v>100.412855</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>619973.33</v>
+        <v>200825.71</v>
       </c>
       <c r="I16" s="1">
-        <v>88370.67</v>
+        <v>18770.29</v>
       </c>
       <c r="J16" s="1">
-        <v>14.253947020592</v>
+        <v>9.3465572709789</v>
       </c>
       <c r="K16">
-        <v>2.49</v>
+        <v>4.53</v>
       </c>
       <c r="L16" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="M16" s="1">
-        <v>708344.0</v>
+        <v>219596.0</v>
       </c>
       <c r="N16" s="1">
-        <v>728232.22</v>
+        <v>228659.1</v>
       </c>
       <c r="O16" s="1">
-        <v>0.38</v>
+        <v>0.12</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C17" s="1">
-        <v>400000.0</v>
+        <v>1940000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>103.705</v>
+        <v>99.698</v>
       </c>
       <c r="E17" s="1">
-        <v>106.6386</v>
+        <v>99.58</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>426554.4</v>
+        <v>1931852.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-11734.4</v>
+        <v>2289.2</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.7509738499943</v>
+        <v>0.11849769029926</v>
       </c>
       <c r="K17">
-        <v>4.62</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>0.0</v>
+      </c>
+      <c r="L17">
+        <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>414820.0</v>
+        <v>1934141.2</v>
       </c>
       <c r="N17" s="1">
-        <v>433285.75</v>
+        <v>1934141.2</v>
       </c>
       <c r="O17" s="1">
-        <v>0.23</v>
+        <v>0.99</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C18" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>107.134</v>
+        <v>103.626</v>
       </c>
       <c r="E18" s="1">
-        <v>111.15333333</v>
+        <v>106.6386</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>333460.0</v>
+        <v>426554.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-12058.0</v>
+        <v>-12050.4</v>
       </c>
       <c r="J18" s="1">
-        <v>-3.6160259101541</v>
+        <v>-2.8250558428186</v>
       </c>
       <c r="K18">
-        <v>5.48</v>
+        <v>4.9</v>
       </c>
       <c r="L18" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="M18" s="1">
-        <v>321402.0</v>
+        <v>414504.0</v>
       </c>
       <c r="N18" s="1">
-        <v>337845.49</v>
+        <v>434120.44</v>
       </c>
       <c r="O18" s="1">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C19" s="1">
         <v>600000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.411</v>
+        <v>97.447</v>
       </c>
       <c r="E19" s="1">
         <v>99.433</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>596598.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-12132.0</v>
+        <v>-11916.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-2.0335301157563</v>
+        <v>-1.9973248317963</v>
       </c>
       <c r="K19">
-        <v>2.82</v>
+        <v>2.99</v>
       </c>
       <c r="L19" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="M19" s="1">
-        <v>584466.0</v>
+        <v>584682.0</v>
       </c>
       <c r="N19" s="1">
-        <v>601381.07</v>
+        <v>602632.68</v>
       </c>
       <c r="O19" s="1">
         <v>0.31</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="C20" s="1">
         <v>400000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>95.724</v>
+        <v>95.435</v>
       </c>
       <c r="E20" s="1">
         <v>98.803</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>395212.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-12316.0</v>
+        <v>-13472.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-3.1163021365748</v>
+        <v>-3.4088033764157</v>
       </c>
       <c r="K20">
-        <v>1.52</v>
+        <v>1.73</v>
       </c>
       <c r="L20" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="M20" s="1">
-        <v>382896.0</v>
+        <v>381740.0</v>
       </c>
       <c r="N20" s="1">
-        <v>388994.63</v>
+        <v>388644.11</v>
       </c>
       <c r="O20" s="1">
         <v>0.2</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C21" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.97</v>
+        <v>98.028</v>
       </c>
       <c r="E21" s="1">
         <v>99.462144</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>994621.44</v>
       </c>
       <c r="I21" s="1">
-        <v>-14921.44</v>
+        <v>-14341.44</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.5002129855556</v>
+        <v>-1.4418993421256</v>
       </c>
       <c r="K21">
-        <v>0.54</v>
+        <v>0.76</v>
       </c>
       <c r="L21" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="M21" s="1">
-        <v>979700.0</v>
+        <v>980280.0</v>
       </c>
       <c r="N21" s="1">
-        <v>985145.21</v>
+        <v>987882.74</v>
       </c>
       <c r="O21" s="1">
         <v>0.51</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B22" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C22" s="1">
         <v>400000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>96.423</v>
+        <v>96.297</v>
       </c>
       <c r="E22" s="1">
         <v>98.646</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>394584.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-8892.0</v>
+        <v>-9396.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.2535125600633</v>
+        <v>-2.3812420169089</v>
       </c>
       <c r="K22">
-        <v>0.84</v>
+        <v>1.02</v>
       </c>
       <c r="L22" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="M22" s="1">
-        <v>385692.0</v>
+        <v>385188.0</v>
       </c>
       <c r="N22" s="1">
-        <v>389048.16</v>
+        <v>389263.34</v>
       </c>
       <c r="O22" s="1">
         <v>0.2</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B23" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="C23" s="1">
         <v>800000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.188</v>
+        <v>97.813</v>
       </c>
       <c r="E23" s="1">
         <v>99.912</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>799296.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-5792.0</v>
+        <v>-16792.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.72463768115942</v>
+        <v>-2.1008487468973</v>
       </c>
       <c r="K23">
-        <v>3.75</v>
+        <v>3.99</v>
       </c>
       <c r="L23" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="M23" s="1">
-        <v>793504.0</v>
+        <v>782504.0</v>
       </c>
       <c r="N23" s="1">
-        <v>823498.52</v>
+        <v>814454.68</v>
       </c>
       <c r="O23" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B24" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="C24" s="1">
-        <v>1700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.578</v>
+        <v>96.043</v>
       </c>
       <c r="E24" s="1">
-        <v>97.87029412</v>
+        <v>96.04</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1663795.0</v>
+        <v>384160.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-4969.0</v>
+        <v>12.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.29865458184452</v>
+        <v>0.0031236984589754</v>
       </c>
       <c r="K24">
-        <v>3.22</v>
+        <v>1.1</v>
       </c>
       <c r="L24" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="M24" s="1">
-        <v>1658826.0</v>
+        <v>384172.0</v>
       </c>
       <c r="N24" s="1">
-        <v>1713598.6</v>
+        <v>388552.82</v>
       </c>
       <c r="O24" s="1">
-        <v>0.9</v>
+        <v>0.2</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B25" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C25" s="1">
-        <v>1100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.979</v>
+        <v>97.831</v>
       </c>
       <c r="E25" s="1">
-        <v>100.51763636</v>
+        <v>97.87029412</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1105694.0</v>
+        <v>1663795.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-5925.0</v>
+        <v>-668.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.53586254424823</v>
+        <v>-0.040149177032026</v>
       </c>
       <c r="K25">
-        <v>3.17</v>
+        <v>3.42</v>
       </c>
       <c r="L25" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="M25" s="1">
-        <v>1099769.0</v>
+        <v>1663127.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1134612.03</v>
+        <v>1721322.89</v>
       </c>
       <c r="O25" s="1">
-        <v>0.59</v>
+        <v>0.88</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B26" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C26" s="1">
         <v>700000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>106.358</v>
+        <v>105.988</v>
       </c>
       <c r="E26" s="1">
         <v>103.75</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>726250.0</v>
       </c>
       <c r="I26" s="1">
-        <v>18256.0</v>
+        <v>15666.0</v>
       </c>
       <c r="J26" s="1">
-        <v>2.513734939759</v>
+        <v>2.1571084337349</v>
       </c>
       <c r="K26">
-        <v>1.96</v>
+        <v>2.34</v>
       </c>
       <c r="L26" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="M26" s="1">
-        <v>744506.0</v>
+        <v>741916.0</v>
       </c>
       <c r="N26" s="1">
-        <v>758227.92</v>
+        <v>758306.07</v>
       </c>
       <c r="O26" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B27" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C27" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>102.679</v>
+        <v>102.611</v>
       </c>
       <c r="E27" s="1">
         <v>105.43894615</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1370706.3</v>
       </c>
       <c r="I27" s="1">
-        <v>-35879.3</v>
+        <v>-36763.3</v>
       </c>
       <c r="J27" s="1">
-        <v>-2.6175775218951</v>
+        <v>-2.6820698205006</v>
       </c>
       <c r="K27">
-        <v>2.55</v>
+        <v>2.86</v>
       </c>
       <c r="L27" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="M27" s="1">
-        <v>1334827.0</v>
+        <v>1333943.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1367932.48</v>
+        <v>1371162.18</v>
       </c>
       <c r="O27" s="1">
-        <v>0.71</v>
+        <v>0.7</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="C28" s="1">
         <v>1380000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.91</v>
+        <v>98.82</v>
       </c>
       <c r="E28" s="1">
         <v>100.93461304</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1392897.66</v>
       </c>
       <c r="I28" s="1">
-        <v>-27939.66</v>
+        <v>-29181.66</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.0058659585945</v>
+        <v>-2.0950325955749</v>
       </c>
       <c r="K28">
-        <v>2.26</v>
+        <v>2.45</v>
       </c>
       <c r="L28" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="M28" s="1">
-        <v>1364958.0</v>
+        <v>1363716.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1396189.71</v>
+        <v>1397550.35</v>
       </c>
       <c r="O28" s="1">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B29" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C29" s="1">
         <v>713000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>88.566</v>
+        <v>88.671</v>
       </c>
       <c r="E29" s="1">
         <v>98.844</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>704757.72</v>
       </c>
       <c r="I29" s="1">
-        <v>-73282.14</v>
+        <v>-72533.49</v>
       </c>
       <c r="J29" s="1">
-        <v>-10.398203229331</v>
+        <v>-10.291975233702</v>
       </c>
       <c r="K29">
-        <v>0.71</v>
+        <v>0.79</v>
       </c>
       <c r="L29" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="M29" s="1">
-        <v>631475.58</v>
+        <v>632224.23</v>
       </c>
       <c r="N29" s="1">
-        <v>636552.04</v>
+        <v>637864.74</v>
       </c>
       <c r="O29" s="1">
         <v>0.33</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B30" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C30" s="1">
         <v>281000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>88.64</v>
+        <v>88.744</v>
       </c>
       <c r="E30" s="1">
         <v>84.29</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>236854.9</v>
       </c>
       <c r="I30" s="1">
-        <v>12223.5</v>
+        <v>12515.74</v>
       </c>
       <c r="J30" s="1">
-        <v>5.1607545379049</v>
+        <v>5.2841380946732</v>
       </c>
       <c r="K30">
-        <v>1.43</v>
+        <v>1.54</v>
       </c>
       <c r="L30" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="M30" s="1">
-        <v>249078.4</v>
+        <v>249370.64</v>
       </c>
       <c r="N30" s="1">
-        <v>253091.31</v>
+        <v>253686.68</v>
       </c>
       <c r="O30" s="1">
         <v>0.13</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B31" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C31" s="1">
         <v>600000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.382</v>
+        <v>101.328</v>
       </c>
       <c r="E31" s="1">
         <v>99.359085</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>596154.51</v>
       </c>
       <c r="I31" s="1">
-        <v>6137.49</v>
+        <v>11813.49</v>
       </c>
       <c r="J31" s="1">
-        <v>1.0295133052</v>
+        <v>1.9816154707946</v>
       </c>
       <c r="K31">
-        <v>0.93</v>
+        <v>1.14</v>
       </c>
       <c r="L31" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="M31" s="1">
-        <v>602292.0</v>
+        <v>607968.0</v>
       </c>
       <c r="N31" s="1">
-        <v>607893.37</v>
+        <v>614820.74</v>
       </c>
       <c r="O31" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B32" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C32" s="1">
         <v>287000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>106.654</v>
+        <v>106.176</v>
       </c>
       <c r="E32" s="1">
         <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>287000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>19096.98</v>
+        <v>17725.12</v>
       </c>
       <c r="J32" s="1">
-        <v>6.654</v>
+        <v>6.176</v>
       </c>
       <c r="K32">
-        <v>1.55</v>
+        <v>1.92</v>
       </c>
       <c r="L32" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="M32" s="1">
-        <v>306096.98</v>
+        <v>304725.12</v>
       </c>
       <c r="N32" s="1">
-        <v>310544.69</v>
+        <v>310234.21</v>
       </c>
       <c r="O32" s="1">
         <v>0.16</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B33" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="C33" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>103.273</v>
+        <v>91.631</v>
       </c>
       <c r="E33" s="1">
-        <v>105.76</v>
+        <v>91.63853818</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>951840.0</v>
+        <v>1008023.92</v>
       </c>
       <c r="I33" s="1">
-        <v>-22383.0</v>
+        <v>-82.92</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.3515506807867</v>
+        <v>-0.008225995272017</v>
       </c>
       <c r="K33">
-        <v>0.87</v>
+        <v>0.59</v>
       </c>
       <c r="L33" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="M33" s="1">
-        <v>929457.0</v>
+        <v>1007941.0</v>
       </c>
       <c r="N33" s="1">
-        <v>937270.36</v>
+        <v>1014390.32</v>
       </c>
       <c r="O33" s="1">
-        <v>0.49</v>
+        <v>0.52</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="B34" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="C34" s="1">
-        <v>292000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.877</v>
+        <v>103.57</v>
       </c>
       <c r="E34" s="1">
-        <v>99.607</v>
+        <v>105.76</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>290852.44</v>
+        <v>951840.0</v>
       </c>
       <c r="I34" s="1">
-        <v>788.4</v>
+        <v>-19710.0</v>
       </c>
       <c r="J34" s="1">
-        <v>0.27106528657624</v>
+        <v>-2.070726172466</v>
       </c>
       <c r="K34">
-        <v>0.77</v>
+        <v>1.15</v>
       </c>
       <c r="L34" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="M34" s="1">
-        <v>291640.84</v>
+        <v>932130.0</v>
       </c>
       <c r="N34" s="1">
-        <v>293881.84</v>
+        <v>942467.67</v>
       </c>
       <c r="O34" s="1">
-        <v>0.15</v>
+        <v>0.48</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B35" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C35" s="1">
-        <v>900000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.997</v>
+        <v>99.822</v>
       </c>
       <c r="E35" s="1">
-        <v>100.23766667</v>
+        <v>99.607</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>902139.0</v>
+        <v>290852.44</v>
       </c>
       <c r="I35" s="1">
-        <v>-11166.0</v>
+        <v>627.8</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.2377250069003</v>
+        <v>0.21584828375516</v>
       </c>
       <c r="K35">
-        <v>2.92</v>
+        <v>0.96</v>
       </c>
       <c r="L35" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="M35" s="1">
-        <v>890973.0</v>
+        <v>291480.24</v>
       </c>
       <c r="N35" s="1">
-        <v>917294.92</v>
+        <v>294288.24</v>
       </c>
       <c r="O35" s="1">
-        <v>0.48</v>
+        <v>0.15</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B36" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C36" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.387</v>
+        <v>98.857</v>
       </c>
       <c r="E36" s="1">
-        <v>102.64</v>
+        <v>100.23766667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>513200.0</v>
+        <v>902139.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-11265.0</v>
+        <v>-12426.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.1950506625097</v>
+        <v>-1.3773930624882</v>
       </c>
       <c r="K36">
-        <v>0.98</v>
+        <v>3.13</v>
       </c>
       <c r="L36" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="M36" s="1">
-        <v>501935.0</v>
+        <v>889713.0</v>
       </c>
       <c r="N36" s="1">
-        <v>506815.14</v>
+        <v>917847.25</v>
       </c>
       <c r="O36" s="1">
-        <v>0.26</v>
+        <v>0.47</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="B37" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="C37" s="1">
-        <v>800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>105.938</v>
+        <v>100.121</v>
       </c>
       <c r="E37" s="1">
-        <v>107.962</v>
+        <v>99.834</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>863696.0</v>
+        <v>1397676.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-16192.0</v>
+        <v>4018.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.8747337025991</v>
+        <v>0.28747721217221</v>
       </c>
       <c r="K37">
-        <v>1.04</v>
+        <v>0.15</v>
       </c>
       <c r="L37" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="M37" s="1">
-        <v>847504.0</v>
+        <v>1401694.0</v>
       </c>
       <c r="N37" s="1">
-        <v>855841.08</v>
+        <v>1403813.18</v>
       </c>
       <c r="O37" s="1">
-        <v>0.45</v>
+        <v>0.72</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B38" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C38" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>88.699</v>
+        <v>106.261</v>
       </c>
       <c r="E38" s="1">
-        <v>86.95369714</v>
+        <v>107.962</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1217351.76</v>
+        <v>863696.0</v>
       </c>
       <c r="I38" s="1">
-        <v>24434.24</v>
+        <v>-13608.0</v>
       </c>
       <c r="J38" s="1">
-        <v>2.007163484119</v>
+        <v>-1.5755543617199</v>
       </c>
       <c r="K38">
-        <v>0.98</v>
+        <v>1.46</v>
       </c>
       <c r="L38" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="M38" s="1">
-        <v>1241786.0</v>
+        <v>850088.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1255523.26</v>
+        <v>861728.45</v>
       </c>
       <c r="O38" s="1">
-        <v>0.66</v>
+        <v>0.44</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B39" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C39" s="1">
-        <v>1045000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.172</v>
+        <v>88.739</v>
       </c>
       <c r="E39" s="1">
-        <v>99.298</v>
+        <v>86.95369714</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1037664.1</v>
+        <v>1217351.76</v>
       </c>
       <c r="I39" s="1">
-        <v>9133.3</v>
+        <v>24994.24</v>
       </c>
       <c r="J39" s="1">
-        <v>0.88017885556607</v>
+        <v>2.053164978379</v>
       </c>
       <c r="K39">
-        <v>0.13</v>
+        <v>1.04</v>
       </c>
       <c r="L39" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="M39" s="1">
-        <v>1046797.4</v>
+        <v>1242346.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1048128.7</v>
+        <v>1256970.9</v>
       </c>
       <c r="O39" s="1">
-        <v>0.55</v>
+        <v>0.64</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B40" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C40" s="1">
-        <v>1685000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.644</v>
+        <v>99.903</v>
       </c>
       <c r="E40" s="1">
-        <v>99.459</v>
+        <v>99.298</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1675884.15</v>
+        <v>1037664.1</v>
       </c>
       <c r="I40" s="1">
-        <v>-13732.75</v>
+        <v>6322.25</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.81943313325089</v>
+        <v>0.60927712542045</v>
       </c>
       <c r="K40">
-        <v>0.85</v>
+        <v>0.35</v>
       </c>
       <c r="L40" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="M40" s="1">
-        <v>1662151.4</v>
+        <v>1043986.35</v>
       </c>
       <c r="N40" s="1">
-        <v>1676404.65</v>
+        <v>1047647.43</v>
       </c>
       <c r="O40" s="1">
-        <v>0.88</v>
+        <v>0.54</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B41" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="C41" s="1">
-        <v>1300000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>97.999</v>
+        <v>98.659</v>
       </c>
       <c r="E41" s="1">
-        <v>99.292</v>
+        <v>99.459</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1290796.0</v>
+        <v>1675884.15</v>
       </c>
       <c r="I41" s="1">
-        <v>-16809.0</v>
+        <v>-13480.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.3022197155864</v>
+        <v>-0.80435154184136</v>
       </c>
       <c r="K41">
-        <v>0.8</v>
+        <v>1.03</v>
       </c>
       <c r="L41" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="M41" s="1">
-        <v>1273987.0</v>
+        <v>1662404.15</v>
       </c>
       <c r="N41" s="1">
-        <v>1284333.58</v>
+        <v>1679808.12</v>
       </c>
       <c r="O41" s="1">
-        <v>0.67</v>
+        <v>0.86</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="B42" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C42" s="1">
-        <v>900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>103.378</v>
+        <v>98.023</v>
       </c>
       <c r="E42" s="1">
-        <v>104.31933333</v>
+        <v>99.292</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>938874.0</v>
+        <v>1290796.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-8472.0</v>
+        <v>-16497.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.90235750484091</v>
+        <v>-1.2780485839745</v>
       </c>
       <c r="K42">
-        <v>4.33</v>
+        <v>1.0</v>
       </c>
       <c r="L42" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="M42" s="1">
-        <v>930402.0</v>
+        <v>1274299.0</v>
       </c>
       <c r="N42" s="1">
-        <v>969395.77</v>
+        <v>1287263.38</v>
       </c>
       <c r="O42" s="1">
-        <v>0.51</v>
+        <v>0.66</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B43" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="C43" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.724</v>
+        <v>103.415</v>
       </c>
       <c r="E43" s="1">
-        <v>99.74</v>
+        <v>104.31933333</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>598440.0</v>
+        <v>938874.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-12096.0</v>
+        <v>-8139.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.0212552636856</v>
+        <v>-0.86688948676819</v>
       </c>
       <c r="K43">
-        <v>2.07</v>
+        <v>4.62</v>
       </c>
       <c r="L43" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="M43" s="1">
-        <v>586344.0</v>
+        <v>930735.0</v>
       </c>
       <c r="N43" s="1">
-        <v>598771.4</v>
+        <v>972303.83</v>
       </c>
       <c r="O43" s="1">
-        <v>0.31</v>
+        <v>0.5</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="B44" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="C44" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.758</v>
+        <v>98.687</v>
       </c>
       <c r="E44" s="1">
         <v>99.933</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1498995.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-17625.0</v>
+        <v>-18690.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.1757877778111</v>
+        <v>-1.2468353797044</v>
       </c>
       <c r="K44">
-        <v>0.49</v>
+        <v>0.68</v>
       </c>
       <c r="L44" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="M44" s="1">
-        <v>1481370.0</v>
+        <v>1480305.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1488721.03</v>
+        <v>1490568.7</v>
       </c>
       <c r="O44" s="1">
-        <v>0.78</v>
+        <v>0.76</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B45" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C45" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.492</v>
+        <v>99.375</v>
       </c>
       <c r="E45" s="1">
         <v>100.91</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1412740.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-19852.0</v>
+        <v>-21490.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.4052125656526</v>
+        <v>-1.5211574670498</v>
       </c>
       <c r="K45">
-        <v>2.97</v>
+        <v>3.16</v>
       </c>
       <c r="L45" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="M45" s="1">
-        <v>1392888.0</v>
+        <v>1391250.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1434442.11</v>
+        <v>1435522.6</v>
       </c>
       <c r="O45" s="1">
-        <v>0.75</v>
+        <v>0.73</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="B46" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C46" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.869</v>
+        <v>97.946</v>
       </c>
       <c r="E46" s="1">
         <v>99.8407</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>998407.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-19717.0</v>
+        <v>-18947.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.9748459295658</v>
+        <v>-1.8977230728551</v>
       </c>
       <c r="K46">
-        <v>1.43</v>
+        <v>1.62</v>
       </c>
       <c r="L46" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="M46" s="1">
-        <v>978690.0</v>
+        <v>979460.0</v>
       </c>
       <c r="N46" s="1">
-        <v>992971.23</v>
+        <v>995676.11</v>
       </c>
       <c r="O46" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B47" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C47" s="1">
         <v>922000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.619</v>
+        <v>99.295</v>
       </c>
       <c r="E47" s="1">
         <v>99.785</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>920017.7</v>
       </c>
       <c r="I47" s="1">
-        <v>-1530.52</v>
+        <v>-4517.8</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.16635766898832</v>
+        <v>-0.4910557699053</v>
       </c>
       <c r="K47">
-        <v>2.93</v>
+        <v>3.12</v>
       </c>
       <c r="L47" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="M47" s="1">
-        <v>918487.18</v>
+        <v>915499.9</v>
       </c>
       <c r="N47" s="1">
-        <v>945496.73</v>
+        <v>944233.46</v>
       </c>
       <c r="O47" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B48" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C48" s="1">
         <v>900000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>104.981</v>
+        <v>104.865</v>
       </c>
       <c r="E48" s="1">
         <v>99.922</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>899298.0</v>
       </c>
       <c r="I48" s="1">
-        <v>45531.0</v>
+        <v>44487.0</v>
       </c>
       <c r="J48" s="1">
-        <v>5.0629491002982</v>
+        <v>4.9468585496687</v>
       </c>
       <c r="K48">
-        <v>1.98</v>
+        <v>2.25</v>
       </c>
       <c r="L48" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="M48" s="1">
-        <v>944829.0</v>
+        <v>943785.0</v>
       </c>
       <c r="N48" s="1">
-        <v>962631.74</v>
+        <v>964047.33</v>
       </c>
       <c r="O48" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B49" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C49" s="1">
         <v>800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>108.686</v>
+        <v>108.642</v>
       </c>
       <c r="E49" s="1">
         <v>109.825</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>878600.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-9112.0</v>
+        <v>-9464.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.037104484407</v>
+        <v>-1.0771682221716</v>
       </c>
       <c r="K49">
-        <v>2.51</v>
+        <v>2.94</v>
       </c>
       <c r="L49" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="M49" s="1">
-        <v>869488.0</v>
+        <v>869136.0</v>
       </c>
       <c r="N49" s="1">
-        <v>889586.9</v>
+        <v>892638.75</v>
       </c>
       <c r="O49" s="1">
         <v>0.46</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B50" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C50" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>105.996</v>
+        <v>105.307</v>
       </c>
       <c r="E50" s="1">
         <v>107.84</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>1078400.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-18440.0</v>
+        <v>-25330.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.709940652819</v>
+        <v>-2.348850148368</v>
       </c>
       <c r="K50">
-        <v>1.95</v>
+        <v>2.23</v>
       </c>
       <c r="L50" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="M50" s="1">
-        <v>1059960.0</v>
+        <v>1053070.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1079480.55</v>
+        <v>1075323.42</v>
       </c>
       <c r="O50" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B51" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C51" s="1">
         <v>700000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>103.344</v>
+        <v>103.096</v>
       </c>
       <c r="E51" s="1">
         <v>105.696</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>739872.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-16464.0</v>
+        <v>-18200.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.2252497729337</v>
+        <v>-2.459884953073</v>
       </c>
       <c r="K51">
-        <v>0.54</v>
+        <v>0.81</v>
       </c>
       <c r="L51" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="M51" s="1">
-        <v>723408.0</v>
+        <v>721672.0</v>
       </c>
       <c r="N51" s="1">
-        <v>727222.04</v>
+        <v>727348.71</v>
       </c>
       <c r="O51" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="B52" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="C52" s="1">
         <v>800000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>88.839</v>
+        <v>89.258</v>
       </c>
       <c r="E52" s="1">
         <v>88.7895</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>710316.0</v>
       </c>
       <c r="I52" s="1">
-        <v>396.0</v>
+        <v>3748.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.055749835284578</v>
+        <v>0.5276524814308</v>
       </c>
       <c r="K52">
-        <v>1.07</v>
+        <v>1.19</v>
       </c>
       <c r="L52" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="M52" s="1">
-        <v>710712.0</v>
+        <v>714064.0</v>
       </c>
       <c r="N52" s="1">
-        <v>719235.29</v>
+        <v>723565.37</v>
       </c>
       <c r="O52" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="B53" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C53" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.153</v>
+        <v>100.009</v>
       </c>
       <c r="E53" s="1">
         <v>102.47372</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>1537105.8</v>
       </c>
       <c r="I53" s="1">
-        <v>-34810.8</v>
+        <v>-36970.8</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.2646977195714</v>
+        <v>-2.4052215533895</v>
       </c>
       <c r="K53">
-        <v>0.92</v>
+        <v>1.15</v>
       </c>
       <c r="L53" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="M53" s="1">
-        <v>1502295.0</v>
+        <v>1500135.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1516103.22</v>
+        <v>1517395.27</v>
       </c>
       <c r="O53" s="1">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="B54" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C54" s="1">
         <v>921000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.918</v>
+        <v>97.904</v>
       </c>
       <c r="E54" s="1">
         <v>99.528</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>916652.88</v>
       </c>
       <c r="I54" s="1">
-        <v>-14828.1</v>
+        <v>-14957.04</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.6176352383249</v>
+        <v>-1.6317016317016</v>
       </c>
       <c r="K54">
-        <v>1.37</v>
+        <v>1.56</v>
       </c>
       <c r="L54" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="M54" s="1">
-        <v>901824.78</v>
+        <v>901695.84</v>
       </c>
       <c r="N54" s="1">
-        <v>914428.6</v>
+        <v>916088.04</v>
       </c>
       <c r="O54" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B55" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C55" s="1">
         <v>900000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>97.2</v>
+        <v>97.381</v>
       </c>
       <c r="E55" s="1">
         <v>99.46</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>895140.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-20340.0</v>
+        <v>-18711.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.2722702594008</v>
+        <v>-2.090287552785</v>
       </c>
       <c r="K55">
-        <v>1.8</v>
+        <v>2.0</v>
       </c>
       <c r="L55" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="M55" s="1">
-        <v>874800.0</v>
+        <v>876429.0</v>
       </c>
       <c r="N55" s="1">
-        <v>891027.74</v>
+        <v>894404.34</v>
       </c>
       <c r="O55" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="B56" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C56" s="1">
         <v>700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>97.511</v>
+        <v>97.799</v>
       </c>
       <c r="E56" s="1">
         <v>100.45</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>703150.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-20573.0</v>
+        <v>-18557.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-2.9258337481334</v>
+        <v>-2.6391239422598</v>
       </c>
       <c r="K56">
-        <v>1.6</v>
+        <v>1.83</v>
       </c>
       <c r="L56" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="M56" s="1">
-        <v>682577.0</v>
+        <v>684593.0</v>
       </c>
       <c r="N56" s="1">
-        <v>693798.58</v>
+        <v>697375.19</v>
       </c>
       <c r="O56" s="1">
         <v>0.36</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B57" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C57" s="1">
         <v>800000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>95.951</v>
+        <v>95.556</v>
       </c>
       <c r="E57" s="1">
         <v>99.077</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>792616.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-25008.0</v>
+        <v>-28168.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-3.1551217739738</v>
+        <v>-3.5538015886634</v>
       </c>
       <c r="K57">
-        <v>1.93</v>
+        <v>2.13</v>
       </c>
       <c r="L57" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="M57" s="1">
-        <v>767608.0</v>
+        <v>764448.0</v>
       </c>
       <c r="N57" s="1">
-        <v>783027.18</v>
+        <v>781478.14</v>
       </c>
       <c r="O57" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="B58" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="C58" s="1">
         <v>900000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>93.769</v>
+        <v>93.611</v>
       </c>
       <c r="E58" s="1">
         <v>92.47746</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>832297.14</v>
       </c>
       <c r="I58" s="1">
-        <v>11623.86</v>
+        <v>10201.86</v>
       </c>
       <c r="J58" s="1">
-        <v>1.3965997768537</v>
+        <v>1.2257473334583</v>
       </c>
       <c r="K58">
-        <v>0.5</v>
+        <v>0.55</v>
       </c>
       <c r="L58" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="M58" s="1">
-        <v>843921.0</v>
+        <v>842499.0</v>
       </c>
       <c r="N58" s="1">
-        <v>848430.25</v>
+        <v>847461.33</v>
       </c>
       <c r="O58" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B59" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C59" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>102.857</v>
+        <v>103.22</v>
       </c>
       <c r="E59" s="1">
         <v>100.8613224</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1260766.53</v>
       </c>
       <c r="I59" s="1">
-        <v>24945.97</v>
+        <v>29483.47</v>
       </c>
       <c r="J59" s="1">
-        <v>1.9786351720489</v>
+        <v>2.3385352718715</v>
       </c>
       <c r="K59">
-        <v>0.23</v>
+        <v>0.51</v>
       </c>
       <c r="L59" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="M59" s="1">
-        <v>1285712.5</v>
+        <v>1290250.0</v>
       </c>
       <c r="N59" s="1">
-        <v>1288640.58</v>
+        <v>1296594.18</v>
       </c>
       <c r="O59" s="1">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B60" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="C60" s="1">
         <v>700000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>103.665</v>
+        <v>103.355</v>
       </c>
       <c r="E60" s="1">
         <v>99.961</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>699727.0</v>
       </c>
       <c r="I60" s="1">
-        <v>25928.0</v>
+        <v>23758.0</v>
       </c>
       <c r="J60" s="1">
-        <v>3.7054451235982</v>
+        <v>3.3953241764288</v>
       </c>
       <c r="K60">
-        <v>3.63</v>
+        <v>3.91</v>
       </c>
       <c r="L60" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="M60" s="1">
-        <v>725655.0</v>
+        <v>723485.0</v>
       </c>
       <c r="N60" s="1">
-        <v>751085.14</v>
+        <v>750878.49</v>
       </c>
       <c r="O60" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B61" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C61" s="1">
-        <v>794000.0</v>
+        <v>1194000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>101.68</v>
+        <v>101.355</v>
       </c>
       <c r="E61" s="1">
-        <v>99.943</v>
+        <v>100.42909715</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>793547.42</v>
+        <v>1199123.42</v>
       </c>
       <c r="I61" s="1">
-        <v>13791.78</v>
+        <v>11055.28</v>
       </c>
       <c r="J61" s="1">
-        <v>1.7379906546732</v>
+        <v>0.92194680010503</v>
       </c>
       <c r="K61">
-        <v>0.14</v>
+        <v>0.37</v>
       </c>
       <c r="L61" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="M61" s="1">
-        <v>807339.2</v>
+        <v>1210178.7</v>
       </c>
       <c r="N61" s="1">
-        <v>808470.38</v>
+        <v>1214627.58</v>
       </c>
       <c r="O61" s="1">
-        <v>0.42</v>
+        <v>0.62</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="B62" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="C62" s="1">
         <v>517000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>97.639</v>
+        <v>97.691</v>
       </c>
       <c r="E62" s="1">
         <v>99.702</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>515459.34</v>
       </c>
       <c r="I62" s="1">
-        <v>-10665.71</v>
+        <v>-10396.87</v>
       </c>
       <c r="J62" s="1">
-        <v>-2.0691661150228</v>
+        <v>-2.0170106918617</v>
       </c>
       <c r="K62">
-        <v>1.78</v>
+        <v>1.97</v>
       </c>
       <c r="L62" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="M62" s="1">
-        <v>504793.63</v>
+        <v>505062.47</v>
       </c>
       <c r="N62" s="1">
-        <v>514000.48</v>
+        <v>515236.04</v>
       </c>
       <c r="O62" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B63" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C63" s="1">
         <v>500000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>96.487</v>
+        <v>96.619</v>
       </c>
       <c r="E63" s="1">
         <v>99.3</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>496500.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-14065.0</v>
+        <v>-13405.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-2.8328298086606</v>
+        <v>-2.6998992950655</v>
       </c>
       <c r="K63">
-        <v>1.95</v>
+        <v>2.15</v>
       </c>
       <c r="L63" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="M63" s="1">
-        <v>482435.0</v>
+        <v>483095.0</v>
       </c>
       <c r="N63" s="1">
-        <v>492161.03</v>
+        <v>493842.26</v>
       </c>
       <c r="O63" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="B64" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="C64" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>101.222</v>
+        <v>101.132</v>
       </c>
       <c r="E64" s="1">
         <v>101.58528571</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>1422194.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-5086.0</v>
+        <v>-6346.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.35761647145186</v>
+        <v>-0.44621197951897</v>
       </c>
       <c r="K64">
-        <v>2.98</v>
+        <v>3.21</v>
       </c>
       <c r="L64" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="M64" s="1">
-        <v>1417108.0</v>
+        <v>1415848.0</v>
       </c>
       <c r="N64" s="1">
-        <v>1458839.51</v>
+        <v>1460801.42</v>
       </c>
       <c r="O64" s="1">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="B65" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="C65" s="1">
         <v>900000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>100.029</v>
+        <v>100.114</v>
       </c>
       <c r="E65" s="1">
         <v>99.05583333</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>891502.5</v>
       </c>
       <c r="I65" s="1">
-        <v>8758.5</v>
+        <v>9523.5</v>
       </c>
       <c r="J65" s="1">
-        <v>0.98244256185485</v>
+        <v>1.068252753077</v>
       </c>
       <c r="K65">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>499.32</v>
+        <v>0.25</v>
+      </c>
+      <c r="L65" t="s">
+        <v>216</v>
       </c>
       <c r="M65" s="1">
-        <v>900261.0</v>
+        <v>901026.0</v>
       </c>
       <c r="N65" s="1">
-        <v>900760.32</v>
+        <v>903272.92</v>
       </c>
       <c r="O65" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B66" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C66" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.994</v>
+        <v>98.833</v>
       </c>
       <c r="E66" s="1">
         <v>99.12791364</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>1090407.05</v>
       </c>
       <c r="I66" s="1">
-        <v>-1473.05</v>
+        <v>-3244.05</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.135091753121</v>
+        <v>-0.29750816449692</v>
       </c>
       <c r="K66">
-        <v>2.85</v>
+        <v>3.03</v>
       </c>
       <c r="L66" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="M66" s="1">
-        <v>1088934.0</v>
+        <v>1087163.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1120295.3</v>
+        <v>1120502.04</v>
       </c>
       <c r="O66" s="1">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="B67" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="C67" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.672</v>
+        <v>99.902</v>
       </c>
       <c r="E67" s="1">
         <v>100.3119</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>2006238.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-12798.0</v>
+        <v>-8198.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.63791035759466</v>
+        <v>-0.40862549707462</v>
       </c>
       <c r="K67">
-        <v>3.68</v>
+        <v>3.92</v>
       </c>
       <c r="L67" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="M67" s="1">
-        <v>1993440.0</v>
+        <v>1998040.0</v>
       </c>
       <c r="N67" s="1">
-        <v>2067124.93</v>
+        <v>2076471.51</v>
       </c>
       <c r="O67" s="1">
-        <v>1.08</v>
+        <v>1.06</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="B68" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="C68" s="1">
         <v>400000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>103.486</v>
+        <v>103.723</v>
       </c>
       <c r="E68" s="1">
         <v>99.661</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>398644.0</v>
       </c>
       <c r="I68" s="1">
-        <v>15300.0</v>
+        <v>16248.0</v>
       </c>
       <c r="J68" s="1">
-        <v>3.8380108568046</v>
+        <v>4.0758170196968</v>
       </c>
       <c r="K68">
-        <v>3.97</v>
+        <v>4.23</v>
       </c>
       <c r="L68" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="M68" s="1">
-        <v>413944.0</v>
+        <v>414892.0</v>
       </c>
       <c r="N68" s="1">
-        <v>429808.38</v>
+        <v>431820.77</v>
       </c>
       <c r="O68" s="1">
         <v>0.22</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="B69" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="C69" s="1">
         <v>800000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>106.423</v>
+        <v>106.181</v>
       </c>
       <c r="E69" s="1">
         <v>107.34</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>858720.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-7336.0</v>
+        <v>-9272.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.85429476430035</v>
+        <v>-1.0797465995901</v>
       </c>
       <c r="K69">
-        <v>0.43</v>
+        <v>0.85</v>
       </c>
       <c r="L69" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="M69" s="1">
-        <v>851384.0</v>
+        <v>849448.0</v>
       </c>
       <c r="N69" s="1">
-        <v>854851.39</v>
+        <v>856225.17</v>
       </c>
       <c r="O69" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B70" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C70" s="1">
         <v>600000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>102.42</v>
+        <v>102.595</v>
       </c>
       <c r="E70" s="1">
         <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>600000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>14520.0</v>
+        <v>15570.0</v>
       </c>
       <c r="J70" s="1">
-        <v>2.42</v>
+        <v>2.595</v>
       </c>
       <c r="K70">
-        <v>4.4</v>
+        <v>4.68</v>
       </c>
       <c r="L70" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="M70" s="1">
-        <v>614520.0</v>
+        <v>615570.0</v>
       </c>
       <c r="N70" s="1">
-        <v>640928.88</v>
+        <v>643639.32</v>
       </c>
       <c r="O70" s="1">
         <v>0.33</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="B71" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="C71" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.778</v>
+        <v>106.438</v>
       </c>
       <c r="E71" s="1">
-        <v>102.0</v>
+        <v>109.3</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>714000.0</v>
+        <v>655800.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-15554.0</v>
+        <v>-17172.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-2.178431372549</v>
+        <v>-2.6184812442818</v>
       </c>
       <c r="K71">
-        <v>0.61</v>
+        <v>1.47</v>
       </c>
       <c r="L71" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="M71" s="1">
-        <v>698446.0</v>
+        <v>638628.0</v>
       </c>
       <c r="N71" s="1">
-        <v>702741.89</v>
+        <v>647430.74</v>
       </c>
       <c r="O71" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B72" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="C72" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>106.65</v>
+        <v>99.016</v>
       </c>
       <c r="E72" s="1">
-        <v>109.3</v>
+        <v>99.852</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>655800.0</v>
+        <v>898668.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-15900.0</v>
+        <v>-7524.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-2.4245196706313</v>
+        <v>-0.83723911388856</v>
       </c>
       <c r="K72">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.05</v>
+      </c>
+      <c r="L72">
+        <v>493.15</v>
       </c>
       <c r="M72" s="1">
-        <v>639900.0</v>
+        <v>891144.0</v>
       </c>
       <c r="N72" s="1">
-        <v>646890.41</v>
+        <v>891637.15</v>
       </c>
       <c r="O72" s="1">
-        <v>0.34</v>
+        <v>0.46</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B73" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C73" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.028</v>
+        <v>99.747</v>
       </c>
       <c r="E73" s="1">
-        <v>99.852</v>
+        <v>99.653</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>898668.0</v>
+        <v>697571.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-7416.0</v>
+        <v>658.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.8252213275648</v>
+        <v>0.094327315785777</v>
       </c>
       <c r="K73">
-        <v>0.81</v>
+        <v>2.07</v>
       </c>
       <c r="L73" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="M73" s="1">
-        <v>891252.0</v>
+        <v>698229.0</v>
       </c>
       <c r="N73" s="1">
-        <v>898550.63</v>
+        <v>712727.63</v>
       </c>
       <c r="O73" s="1">
-        <v>0.47</v>
+        <v>0.36</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="B74" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C74" s="1">
-        <v>700000.0</v>
+        <v>682000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.027</v>
+        <v>99.864</v>
       </c>
       <c r="E74" s="1">
-        <v>99.653</v>
+        <v>99.934</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>697571.0</v>
+        <v>681549.88</v>
       </c>
       <c r="I74" s="1">
-        <v>2618.0</v>
+        <v>-477.4</v>
       </c>
       <c r="J74" s="1">
-        <v>0.37530229897745</v>
+        <v>-0.070046230512138</v>
       </c>
       <c r="K74">
-        <v>1.88</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>0.05</v>
+      </c>
+      <c r="L74">
+        <v>364.36</v>
       </c>
       <c r="M74" s="1">
-        <v>700189.0</v>
+        <v>681072.48</v>
       </c>
       <c r="N74" s="1">
-        <v>713328.38</v>
+        <v>681436.84</v>
       </c>
       <c r="O74" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="B75" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="C75" s="1">
         <v>700000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.937</v>
+        <v>100.715</v>
       </c>
       <c r="E75" s="1">
         <v>100.582</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>704074.0</v>
       </c>
       <c r="I75" s="1">
-        <v>2485.0</v>
+        <v>931.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.35294585512318</v>
+        <v>0.13223041896164</v>
       </c>
       <c r="K75">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>943.66</v>
+        <v>0.35</v>
+      </c>
+      <c r="L75" t="s">
+        <v>244</v>
       </c>
       <c r="M75" s="1">
-        <v>706559.0</v>
+        <v>705005.0</v>
       </c>
       <c r="N75" s="1">
-        <v>707502.66</v>
+        <v>707473.03</v>
       </c>
       <c r="O75" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B76" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C76" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>104.382</v>
+        <v>104.236</v>
       </c>
       <c r="E76" s="1">
         <v>106.52073684</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>2023894.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-40636.0</v>
+        <v>-43410.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.0078126621256</v>
+        <v>-2.1448751762691</v>
       </c>
       <c r="K76">
-        <v>3.03</v>
+        <v>3.32</v>
       </c>
       <c r="L76" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="M76" s="1">
-        <v>1983258.0</v>
+        <v>1980484.0</v>
       </c>
       <c r="N76" s="1">
-        <v>2040778.55</v>
+        <v>2043470.3</v>
       </c>
       <c r="O76" s="1">
-        <v>1.07</v>
+        <v>1.05</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B77" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="C77" s="1">
         <v>400000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.074</v>
+        <v>98.888</v>
       </c>
       <c r="E77" s="1">
         <v>99.589</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>398356.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-2060.0</v>
+        <v>-2804.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.51712538533372</v>
+        <v>-0.70389300023095</v>
       </c>
       <c r="K77">
-        <v>0.55</v>
+        <v>0.75</v>
       </c>
       <c r="L77" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="M77" s="1">
-        <v>396296.0</v>
+        <v>395552.0</v>
       </c>
       <c r="N77" s="1">
-        <v>398515.18</v>
+        <v>398547.89</v>
       </c>
       <c r="O77" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B78" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="C78" s="1">
         <v>700000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>84.938</v>
+        <v>84.952</v>
       </c>
       <c r="E78" s="1">
         <v>85.96</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>601720.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-7154.0</v>
+        <v>-7056.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.1889250814332</v>
+        <v>-1.1726384364821</v>
       </c>
       <c r="K78">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="L78" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="M78" s="1">
-        <v>594566.0</v>
+        <v>594664.0</v>
       </c>
       <c r="N78" s="1">
-        <v>597838.26</v>
+        <v>598187.97</v>
       </c>
       <c r="O78" s="1">
         <v>0.31</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="B79" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="C79" s="1">
         <v>700000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>98.958</v>
+        <v>99.033</v>
       </c>
       <c r="E79" s="1">
         <v>100.65</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>704550.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-11844.0</v>
+        <v>-11319.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.6810730253353</v>
+        <v>-1.6065573770492</v>
       </c>
       <c r="K79">
-        <v>0.73</v>
+        <v>0.9</v>
       </c>
       <c r="L79" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="M79" s="1">
-        <v>692706.0</v>
+        <v>693231.0</v>
       </c>
       <c r="N79" s="1">
-        <v>697826.55</v>
+        <v>699559.77</v>
       </c>
       <c r="O79" s="1">
         <v>0.36</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B80" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C80" s="1">
         <v>400000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.647</v>
+        <v>98.751</v>
       </c>
       <c r="E80" s="1">
         <v>100.62</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>402480.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-7892.0</v>
+        <v>-7476.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.9608427747963</v>
+        <v>-1.8574836016696</v>
       </c>
       <c r="K80">
-        <v>2.82</v>
+        <v>3.0</v>
       </c>
       <c r="L80" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="M80" s="1">
-        <v>394588.0</v>
+        <v>395004.0</v>
       </c>
       <c r="N80" s="1">
-        <v>405855.12</v>
+        <v>406990.3</v>
       </c>
       <c r="O80" s="1">
         <v>0.21</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="B81" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="C81" s="1">
-        <v>700000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.779</v>
+        <v>100.227</v>
       </c>
       <c r="E81" s="1">
-        <v>99.64619429</v>
+        <v>99.662</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>697523.36</v>
+        <v>575049.74</v>
       </c>
       <c r="I81" s="1">
-        <v>-6070.36</v>
+        <v>3260.05</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.87027336260107</v>
+        <v>0.56691617667717</v>
       </c>
       <c r="K81">
-        <v>2.84</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>0.13</v>
+      </c>
+      <c r="L81">
+        <v>744.96</v>
       </c>
       <c r="M81" s="1">
-        <v>691453.0</v>
+        <v>578309.79</v>
       </c>
       <c r="N81" s="1">
-        <v>711335.88</v>
+        <v>579054.75</v>
       </c>
       <c r="O81" s="1">
-        <v>0.37</v>
+        <v>0.3</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="B82" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="C82" s="1">
-        <v>750000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.512</v>
+        <v>98.582</v>
       </c>
       <c r="E82" s="1">
-        <v>99.96570933</v>
+        <v>99.64619429</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>749742.82</v>
+        <v>697523.36</v>
       </c>
       <c r="I82" s="1">
-        <v>-3402.82</v>
+        <v>-7449.36</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.45386496665617</v>
+        <v>-1.0679728346302</v>
       </c>
       <c r="K82">
-        <v>1.42</v>
+        <v>3.05</v>
       </c>
       <c r="L82" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="M82" s="1">
-        <v>746340.0</v>
+        <v>690074.0</v>
       </c>
       <c r="N82" s="1">
-        <v>756958.15</v>
+        <v>711416.81</v>
       </c>
       <c r="O82" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="B83" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="C83" s="1">
-        <v>600000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.643</v>
+        <v>99.329</v>
       </c>
       <c r="E83" s="1">
-        <v>100.0</v>
+        <v>99.96570933</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>600000.0</v>
+        <v>749742.82</v>
       </c>
       <c r="I83" s="1">
-        <v>-8142.0</v>
+        <v>-4775.32</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.357</v>
+        <v>-0.6369277401016</v>
       </c>
       <c r="K83">
-        <v>1.84</v>
+        <v>1.6</v>
       </c>
       <c r="L83" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="M83" s="1">
-        <v>591858.0</v>
+        <v>744967.5</v>
       </c>
       <c r="N83" s="1">
-        <v>602884.62</v>
+        <v>756988.05</v>
       </c>
       <c r="O83" s="1">
-        <v>0.32</v>
+        <v>0.39</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="B84" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="C84" s="1">
-        <v>1930000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.4</v>
+        <v>98.607</v>
       </c>
       <c r="E84" s="1">
         <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>1930000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-30880.0</v>
+        <v>-8358.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.6</v>
+        <v>-1.393</v>
       </c>
       <c r="K84">
-        <v>0.8</v>
+        <v>2.05</v>
       </c>
       <c r="L84" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="M84" s="1">
-        <v>1899120.0</v>
+        <v>591642.0</v>
       </c>
       <c r="N84" s="1">
-        <v>1914617.11</v>
+        <v>603947.95</v>
       </c>
       <c r="O84" s="1">
-        <v>1.0</v>
+        <v>0.31</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B85" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="C85" s="1">
-        <v>1225000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>97.816</v>
+        <v>98.343</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>1225000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-26754.0</v>
+        <v>-31980.1</v>
       </c>
       <c r="J85" s="1">
-        <v>-2.184</v>
+        <v>-1.657</v>
       </c>
       <c r="K85">
-        <v>2.29</v>
+        <v>1.0</v>
       </c>
       <c r="L85" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="M85" s="1">
-        <v>1198246.0</v>
+        <v>1898019.9</v>
       </c>
       <c r="N85" s="1">
-        <v>1226264.87</v>
+        <v>1917345.7</v>
       </c>
       <c r="O85" s="1">
-        <v>0.64</v>
+        <v>0.98</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="B86" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="C86" s="1">
-        <v>800000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.743</v>
+        <v>97.76</v>
       </c>
       <c r="E86" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>803360.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-13416.0</v>
+        <v>-27440.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.6699860585541</v>
+        <v>-2.24</v>
       </c>
       <c r="K86">
-        <v>3.38</v>
+        <v>2.5</v>
       </c>
       <c r="L86" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="M86" s="1">
-        <v>789944.0</v>
+        <v>1197560.0</v>
       </c>
       <c r="N86" s="1">
-        <v>816957.7</v>
+        <v>1228205.64</v>
       </c>
       <c r="O86" s="1">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="B87" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="C87" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.625</v>
+        <v>98.689</v>
       </c>
       <c r="E87" s="1">
-        <v>99.259</v>
+        <v>100.42</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>992590.0</v>
+        <v>803360.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-16340.0</v>
+        <v>-13848.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-1.6461983296225</v>
+        <v>-1.7237602071301</v>
       </c>
       <c r="K87">
-        <v>0.52</v>
+        <v>3.59</v>
       </c>
       <c r="L87" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="M87" s="1">
-        <v>976250.0</v>
+        <v>789512.0</v>
       </c>
       <c r="N87" s="1">
-        <v>981404.11</v>
+        <v>818194.19</v>
       </c>
       <c r="O87" s="1">
-        <v>0.51</v>
+        <v>0.42</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="B88" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C88" s="1">
-        <v>858000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>97.864</v>
+        <v>97.375</v>
       </c>
       <c r="E88" s="1">
-        <v>99.362</v>
+        <v>99.259</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>852525.96</v>
+        <v>992590.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-12852.84</v>
+        <v>-18840.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.5076186067108</v>
+        <v>-1.8980646591241</v>
       </c>
       <c r="K88">
-        <v>1.13</v>
+        <v>0.77</v>
       </c>
       <c r="L88" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="M88" s="1">
-        <v>839673.12</v>
+        <v>973750.0</v>
       </c>
       <c r="N88" s="1">
-        <v>849369.7</v>
+        <v>981421.23</v>
       </c>
       <c r="O88" s="1">
-        <v>0.44</v>
+        <v>0.5</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="B89" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="C89" s="1">
-        <v>600000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.316</v>
+        <v>97.907</v>
       </c>
       <c r="E89" s="1">
-        <v>100.4</v>
+        <v>99.362</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>602400.0</v>
+        <v>852525.96</v>
       </c>
       <c r="I89" s="1">
-        <v>-504.0</v>
+        <v>-12483.9</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.083665338645418</v>
+        <v>-1.4643425051831</v>
       </c>
       <c r="K89">
-        <v>3.26</v>
+        <v>1.31</v>
       </c>
       <c r="L89" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="M89" s="1">
-        <v>601896.0</v>
+        <v>840042.06</v>
       </c>
       <c r="N89" s="1">
-        <v>621451.48</v>
+        <v>851281.27</v>
       </c>
       <c r="O89" s="1">
-        <v>0.32</v>
+        <v>0.44</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="B90" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="C90" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.669</v>
+        <v>99.898</v>
       </c>
       <c r="E90" s="1">
         <v>99.9464</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>999464.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-2774.0</v>
+        <v>-484.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.27754876613865</v>
+        <v>-0.048425956312584</v>
       </c>
       <c r="K90">
-        <v>0.23</v>
+        <v>0.46</v>
       </c>
       <c r="L90" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="M90" s="1">
-        <v>996690.0</v>
+        <v>998980.0</v>
       </c>
       <c r="N90" s="1">
-        <v>999025.62</v>
+        <v>1003545.07</v>
       </c>
       <c r="O90" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="B91" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="C91" s="1">
         <v>1563000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>98.062</v>
+        <v>97.96</v>
       </c>
       <c r="E91" s="1">
         <v>99.228</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>1550933.64</v>
       </c>
       <c r="I91" s="1">
-        <v>-18224.58</v>
+        <v>-19818.84</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.1750715523844</v>
+        <v>-1.2778651187165</v>
       </c>
       <c r="K91">
-        <v>2.64</v>
+        <v>2.8</v>
       </c>
       <c r="L91" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="M91" s="1">
-        <v>1532709.06</v>
+        <v>1531114.8</v>
       </c>
       <c r="N91" s="1">
-        <v>1573951.92</v>
+        <v>1574943.03</v>
       </c>
       <c r="O91" s="1">
-        <v>0.82</v>
+        <v>0.81</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="B92" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="C92" s="1">
         <v>700000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.606</v>
+        <v>98.685</v>
       </c>
       <c r="E92" s="1">
         <v>99.517</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>696619.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-6377.0</v>
+        <v>-5824.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.9154214857763</v>
+        <v>-0.83603806384839</v>
       </c>
       <c r="K92">
-        <v>2.76</v>
+        <v>2.96</v>
       </c>
       <c r="L92" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="M92" s="1">
-        <v>690242.0</v>
+        <v>690795.0</v>
       </c>
       <c r="N92" s="1">
-        <v>709595.08</v>
+        <v>711507.33</v>
       </c>
       <c r="O92" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="B93" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="C93" s="1">
         <v>1016000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>90.997</v>
+        <v>90.379</v>
       </c>
       <c r="E93" s="1">
         <v>83.44605217</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>847811.89</v>
       </c>
       <c r="I93" s="1">
-        <v>76717.63</v>
+        <v>70438.75</v>
       </c>
       <c r="J93" s="1">
-        <v>9.048897627515</v>
+        <v>8.3082993799485</v>
       </c>
       <c r="K93">
-        <v>1.12</v>
+        <v>1.23</v>
       </c>
       <c r="L93" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="M93" s="1">
-        <v>924529.52</v>
+        <v>918250.64</v>
       </c>
       <c r="N93" s="1">
-        <v>935907.33</v>
+        <v>930724.48</v>
       </c>
       <c r="O93" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="B94" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="C94" s="1">
         <v>600000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.098</v>
+        <v>100.036</v>
       </c>
       <c r="E94" s="1">
         <v>100.375</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>602250.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-1662.0</v>
+        <v>-2034.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.27596513075965</v>
+        <v>-0.33773349937733</v>
       </c>
       <c r="K94">
-        <v>1.3</v>
+        <v>1.5</v>
       </c>
       <c r="L94" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="M94" s="1">
-        <v>600588.0</v>
+        <v>600216.0</v>
       </c>
       <c r="N94" s="1">
-        <v>608410.6</v>
+        <v>609203.67</v>
       </c>
       <c r="O94" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="B95" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="C95" s="1">
         <v>800000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.64</v>
+        <v>97.606</v>
       </c>
       <c r="E95" s="1">
         <v>92.081555</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>736652.44</v>
       </c>
       <c r="I95" s="1">
-        <v>44467.56</v>
+        <v>44195.56</v>
       </c>
       <c r="J95" s="1">
-        <v>6.0364369389722</v>
+        <v>5.9995131489689</v>
       </c>
       <c r="K95">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>690.41</v>
+        <v>0.19</v>
+      </c>
+      <c r="L95" t="s">
+        <v>303</v>
       </c>
       <c r="M95" s="1">
-        <v>781120.0</v>
+        <v>780848.0</v>
       </c>
       <c r="N95" s="1">
-        <v>781810.41</v>
+        <v>782343.89</v>
       </c>
       <c r="O95" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="B96" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="C96" s="1">
         <v>600000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>101.903</v>
+        <v>101.884</v>
       </c>
       <c r="E96" s="1">
         <v>99.329</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>595974.0</v>
       </c>
       <c r="I96" s="1">
-        <v>15444.0</v>
+        <v>15330.0</v>
       </c>
       <c r="J96" s="1">
-        <v>2.5913882149221</v>
+        <v>2.5722598636853</v>
       </c>
       <c r="K96">
-        <v>1.04</v>
+        <v>1.26</v>
       </c>
       <c r="L96" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="M96" s="1">
-        <v>611418.0</v>
+        <v>611304.0</v>
       </c>
       <c r="N96" s="1">
-        <v>617660.47</v>
+        <v>618884.14</v>
       </c>
       <c r="O96" s="1">
         <v>0.32</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="B97" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="C97" s="1">
-        <v>900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>98.394</v>
+        <v>100.116</v>
       </c>
       <c r="E97" s="1">
-        <v>100.231</v>
+        <v>100.31666667</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>902079.0</v>
+        <v>1203800.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-16533.0</v>
+        <v>-2408.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.8327663098243</v>
+        <v>-0.20003322811098</v>
       </c>
       <c r="K97">
-        <v>0.85</v>
+        <v>0.23</v>
       </c>
       <c r="L97" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="M97" s="1">
-        <v>885546.0</v>
+        <v>1201392.0</v>
       </c>
       <c r="N97" s="1">
-        <v>893220.66</v>
+        <v>1204122.5</v>
       </c>
       <c r="O97" s="1">
-        <v>0.47</v>
+        <v>0.62</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="B98" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="C98" s="1">
-        <v>1200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.101</v>
+        <v>98.392</v>
       </c>
       <c r="E98" s="1">
-        <v>100.33</v>
+        <v>100.231</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1203960.0</v>
+        <v>902079.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-26748.0</v>
+        <v>-16551.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-2.2216684939699</v>
+        <v>-1.8347617004719</v>
       </c>
       <c r="K98">
-        <v>0.33</v>
+        <v>0.14</v>
       </c>
       <c r="L98" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="M98" s="1">
-        <v>1177212.0</v>
+        <v>885528.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1181157.21</v>
+        <v>886822.52</v>
       </c>
       <c r="O98" s="1">
-        <v>0.62</v>
+        <v>0.45</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="B99" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="C99" s="1">
-        <v>200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>90.261</v>
+        <v>98.13</v>
       </c>
       <c r="E99" s="1">
-        <v>89.875</v>
+        <v>100.33</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>179750.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="I99" s="1">
-        <v>772.0</v>
+        <v>-26400.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.42948539638387</v>
+        <v>-2.1927638791986</v>
       </c>
       <c r="K99">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>191.78</v>
+        <v>0.5</v>
+      </c>
+      <c r="L99" t="s">
+        <v>315</v>
       </c>
       <c r="M99" s="1">
-        <v>180522.0</v>
+        <v>1177560.0</v>
       </c>
       <c r="N99" s="1">
-        <v>180713.78</v>
+        <v>1183576.44</v>
       </c>
       <c r="O99" s="1">
-        <v>0.09</v>
+        <v>0.61</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="B100" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="C100" s="1">
-        <v>100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>90.778</v>
+        <v>100.658</v>
       </c>
       <c r="E100" s="1">
-        <v>89.875</v>
+        <v>99.651</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>89875.0</v>
+        <v>797208.0</v>
       </c>
       <c r="I100" s="1">
-        <v>903.0</v>
+        <v>8056.0</v>
       </c>
       <c r="J100" s="1">
-        <v>1.0047287899861</v>
+        <v>1.0105267383167</v>
       </c>
       <c r="K100">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>144.52</v>
+        <v>0.23</v>
+      </c>
+      <c r="L100" t="s">
+        <v>318</v>
       </c>
       <c r="M100" s="1">
-        <v>90778.0</v>
+        <v>805264.0</v>
       </c>
       <c r="N100" s="1">
-        <v>90922.52</v>
+        <v>807088.66</v>
       </c>
       <c r="O100" s="1">
-        <v>0.05</v>
+        <v>0.41</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B101" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C101" s="1">
         <v>600000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.727</v>
+        <v>100.922</v>
       </c>
       <c r="E101" s="1">
         <v>100.539</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>603234.0</v>
       </c>
       <c r="I101" s="1">
-        <v>1128.0</v>
+        <v>2298.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.18699211251355</v>
+        <v>0.38094669730154</v>
       </c>
       <c r="K101">
-        <v>2.21</v>
+        <v>2.44</v>
       </c>
       <c r="L101" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="M101" s="1">
-        <v>604362.0</v>
+        <v>605532.0</v>
       </c>
       <c r="N101" s="1">
-        <v>617644.19</v>
+        <v>620195.01</v>
       </c>
       <c r="O101" s="1">
         <v>0.32</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B102" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C102" s="1">
         <v>600000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>98.051</v>
+        <v>97.803</v>
       </c>
       <c r="E102" s="1">
         <v>99.766</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>598596.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-10290.0</v>
+        <v>-11778.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.7190225126797</v>
+        <v>-1.9676041938135</v>
       </c>
       <c r="K102">
-        <v>2.53</v>
+        <v>2.77</v>
       </c>
       <c r="L102" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="M102" s="1">
-        <v>588306.0</v>
+        <v>586818.0</v>
       </c>
       <c r="N102" s="1">
-        <v>603466.27</v>
+        <v>603445.4</v>
       </c>
       <c r="O102" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B103" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="C103" s="1">
         <v>593000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>97.981</v>
+        <v>98.182</v>
       </c>
       <c r="E103" s="1">
         <v>99.945</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>592673.85</v>
       </c>
       <c r="I103" s="1">
-        <v>-11646.52</v>
+        <v>-10454.59</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.9650807944369</v>
+        <v>-1.763970183601</v>
       </c>
       <c r="K103">
-        <v>1.15</v>
+        <v>1.36</v>
       </c>
       <c r="L103" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="M103" s="1">
-        <v>581027.33</v>
+        <v>582219.26</v>
       </c>
       <c r="N103" s="1">
-        <v>587870.39</v>
+        <v>590259.85</v>
       </c>
       <c r="O103" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>328</v>
+      </c>
+      <c r="B104" t="s">
+        <v>329</v>
+      </c>
+      <c r="C104" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>98.335</v>
+      </c>
+      <c r="E104" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>987100.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-3750.0</v>
+      </c>
+      <c r="J104" s="1">
+        <v>-0.3799007192787</v>
+      </c>
+      <c r="K104">
+        <v>0.82</v>
+      </c>
+      <c r="L104" t="s">
         <v>330</v>
       </c>
-      <c r="B104" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M104" s="1">
-        <v>903361.2</v>
+        <v>983350.0</v>
       </c>
       <c r="N104" s="1">
-        <v>912392.12</v>
+        <v>991569.18</v>
       </c>
       <c r="O104" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>331</v>
+      </c>
+      <c r="B105" t="s">
+        <v>332</v>
+      </c>
+      <c r="C105" s="1">
+        <v>915000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>98.611</v>
+      </c>
+      <c r="E105" s="1">
+        <v>99.90538798</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>914134.3</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-11843.65</v>
+      </c>
+      <c r="J105" s="1">
+        <v>-1.2956137845391</v>
+      </c>
+      <c r="K105">
+        <v>1.15</v>
+      </c>
+      <c r="L105" t="s">
         <v>333</v>
       </c>
-      <c r="B105" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>164088.0</v>
+        <v>902290.65</v>
       </c>
       <c r="N105" s="1">
-        <v>164351.01</v>
+        <v>912769.28</v>
       </c>
       <c r="O105" s="1">
-        <v>0.09</v>
+        <v>0.47</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>334</v>
+      </c>
+      <c r="B106" t="s">
         <v>335</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>100.003</v>
+      </c>
+      <c r="E106" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>20.31</v>
+      </c>
+      <c r="J106" s="1">
+        <v>0.003</v>
+      </c>
+      <c r="K106">
+        <v>0.15</v>
+      </c>
+      <c r="L106" t="s">
         <v>336</v>
       </c>
-      <c r="C106" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>889740.0</v>
+        <v>677020.31</v>
       </c>
       <c r="N106" s="1">
-        <v>905123.22</v>
+        <v>678030.13</v>
       </c>
       <c r="O106" s="1">
-        <v>0.47</v>
+        <v>0.35</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>337</v>
+      </c>
+      <c r="B107" t="s">
         <v>338</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>91.899</v>
+        <v>88.534</v>
       </c>
       <c r="E107" s="1">
-        <v>99.271</v>
+        <v>88.81</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>397084.0</v>
+        <v>444050.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-29488.0</v>
+        <v>-1380.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-7.4261365353426</v>
+        <v>-0.31077581353451</v>
       </c>
       <c r="K107">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>0.07</v>
+      </c>
+      <c r="L107">
+        <v>354.79</v>
       </c>
       <c r="M107" s="1">
-        <v>367596.0</v>
+        <v>442670.0</v>
       </c>
       <c r="N107" s="1">
-        <v>371201.48</v>
+        <v>443024.79</v>
       </c>
       <c r="O107" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>339</v>
+      </c>
+      <c r="B108" t="s">
+        <v>340</v>
+      </c>
+      <c r="C108" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>92.045</v>
+      </c>
+      <c r="E108" s="1">
+        <v>99.271</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>397084.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-28904.0</v>
+      </c>
+      <c r="J108" s="1">
+        <v>-7.2790643793253</v>
+      </c>
+      <c r="K108">
+        <v>1.0</v>
+      </c>
+      <c r="L108" t="s">
         <v>341</v>
       </c>
-      <c r="B108" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>1110417.0</v>
+        <v>368180.0</v>
       </c>
       <c r="N108" s="1">
-        <v>1111727.96</v>
+        <v>372188.22</v>
       </c>
       <c r="O108" s="1">
-        <v>0.58</v>
+        <v>0.19</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>342</v>
+      </c>
+      <c r="B109" t="s">
+        <v>343</v>
+      </c>
+      <c r="C109" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>101.284</v>
+      </c>
+      <c r="E109" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>1099362.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>14762.0</v>
+      </c>
+      <c r="J109" s="1">
+        <v>1.3427788117108</v>
+      </c>
+      <c r="K109">
+        <v>0.33</v>
+      </c>
+      <c r="L109" t="s">
         <v>344</v>
       </c>
-      <c r="B109" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>846918.0</v>
+        <v>1114124.0</v>
       </c>
       <c r="N109" s="1">
-        <v>850154.3</v>
+        <v>1117729.14</v>
       </c>
       <c r="O109" s="1">
-        <v>0.44</v>
+        <v>0.57</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>345</v>
+      </c>
+      <c r="B110" t="s">
+        <v>346</v>
+      </c>
+      <c r="C110" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>94.009</v>
+      </c>
+      <c r="E110" s="1">
+        <v>94.62629</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>851636.61</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-5555.61</v>
+      </c>
+      <c r="J110" s="1">
+        <v>-0.65234513579683</v>
+      </c>
+      <c r="K110">
+        <v>0.4</v>
+      </c>
+      <c r="L110" t="s">
         <v>347</v>
       </c>
-      <c r="B110" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>1510770.0</v>
+        <v>846081.0</v>
       </c>
       <c r="N110" s="1">
-        <v>1560614.18</v>
+        <v>849640.93</v>
       </c>
       <c r="O110" s="1">
-        <v>0.82</v>
+        <v>0.43</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>348</v>
+      </c>
+      <c r="B111" t="s">
+        <v>349</v>
+      </c>
+      <c r="C111" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>101.057</v>
+      </c>
+      <c r="E111" s="1">
+        <v>101.3728</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>1520592.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-4737.0</v>
+      </c>
+      <c r="J111" s="1">
+        <v>-0.31152340667319</v>
+      </c>
+      <c r="K111">
+        <v>3.55</v>
+      </c>
+      <c r="L111" t="s">
         <v>350</v>
       </c>
-      <c r="B111" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>886338.0</v>
+        <v>1515855.0</v>
       </c>
       <c r="N111" s="1">
-        <v>901132.52</v>
+        <v>1569043.36</v>
       </c>
       <c r="O111" s="1">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B112" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C112" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>93.37</v>
+        <v>97.66</v>
       </c>
       <c r="E112" s="1">
-        <v>93.09788345</v>
+        <v>98.42482759</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>2699838.62</v>
+        <v>2854320.0</v>
       </c>
       <c r="I112" s="1">
-        <v>7891.38</v>
+        <v>-22180.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.29229080366292</v>
+        <v>-0.77706774293001</v>
       </c>
       <c r="K112">
-        <v>0.32</v>
+        <v>1.86</v>
       </c>
       <c r="L112" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="M112" s="1">
-        <v>2707730.0</v>
+        <v>2832140.0</v>
       </c>
       <c r="N112" s="1">
-        <v>2717010.0</v>
+        <v>2886068.08</v>
       </c>
       <c r="O112" s="1">
-        <v>1.42</v>
+        <v>1.48</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B113" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="C113" s="1">
-        <v>1100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>96.333</v>
+        <v>97.152</v>
       </c>
       <c r="E113" s="1">
         <v>98.642</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>1085062.0</v>
+        <v>986420.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-25399.0</v>
+        <v>-14900.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-2.3407878996776</v>
+        <v>-1.510512763326</v>
       </c>
       <c r="K113">
-        <v>3.92</v>
+        <v>4.17</v>
       </c>
       <c r="L113" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="M113" s="1">
-        <v>1059663.0</v>
+        <v>971520.0</v>
       </c>
       <c r="N113" s="1">
-        <v>1102777.73</v>
+        <v>1013232.33</v>
       </c>
       <c r="O113" s="1">
-        <v>0.58</v>
+        <v>0.52</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="B114" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="C114" s="1">
         <v>768000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>97.899</v>
+        <v>97.885</v>
       </c>
       <c r="E114" s="1">
         <v>99.628</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>765143.04</v>
       </c>
       <c r="I114" s="1">
-        <v>-13278.72</v>
+        <v>-13386.24</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.7354558959329</v>
+        <v>-1.7495081703939</v>
       </c>
       <c r="K114">
-        <v>1.74</v>
+        <v>1.92</v>
       </c>
       <c r="L114" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="M114" s="1">
-        <v>751864.32</v>
+        <v>751756.8</v>
       </c>
       <c r="N114" s="1">
-        <v>765199.11</v>
+        <v>766527.65</v>
       </c>
       <c r="O114" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B115" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="C115" s="1">
         <v>600000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>98.053</v>
+        <v>98.407</v>
       </c>
       <c r="E115" s="1">
         <v>99.736</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>598416.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-10098.0</v>
+        <v>-7974.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.6874548808855</v>
+        <v>-1.3325178471164</v>
       </c>
       <c r="K115">
-        <v>1.58</v>
+        <v>1.81</v>
       </c>
       <c r="L115" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="M115" s="1">
-        <v>588318.0</v>
+        <v>590442.0</v>
       </c>
       <c r="N115" s="1">
-        <v>597786.49</v>
+        <v>601291.32</v>
       </c>
       <c r="O115" s="1">
         <v>0.31</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="B116" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="C116" s="1">
-        <v>469000.0</v>
+        <v>890000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>97.939</v>
+        <v>99.257</v>
       </c>
       <c r="E116" s="1">
-        <v>99.594</v>
+        <v>99.394</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>467095.86</v>
+        <v>884606.6</v>
       </c>
       <c r="I116" s="1">
-        <v>-7761.95</v>
+        <v>-1219.3</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.6617466915678</v>
+        <v>-0.13783528180776</v>
       </c>
       <c r="K116">
-        <v>2.86</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>0.06</v>
+      </c>
+      <c r="L116">
+        <v>548.63</v>
       </c>
       <c r="M116" s="1">
-        <v>459333.91</v>
+        <v>883387.3</v>
       </c>
       <c r="N116" s="1">
-        <v>472734.14</v>
+        <v>883935.93</v>
       </c>
       <c r="O116" s="1">
-        <v>0.25</v>
+        <v>0.45</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="B117" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="C117" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>95.272</v>
+        <v>95.064</v>
       </c>
       <c r="E117" s="1">
         <v>93.6</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>936000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>16720.0</v>
+        <v>14640.0</v>
       </c>
       <c r="J117" s="1">
-        <v>1.7863247863248</v>
+        <v>1.5641025641026</v>
       </c>
       <c r="K117">
-        <v>0.78</v>
+        <v>0.87</v>
       </c>
       <c r="L117" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="M117" s="1">
-        <v>952720.0</v>
+        <v>950640.0</v>
       </c>
       <c r="N117" s="1">
-        <v>960511.1</v>
+        <v>959366.03</v>
       </c>
       <c r="O117" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B118" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C118" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>97.974</v>
+        <v>98.215</v>
       </c>
       <c r="E118" s="1">
         <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-34442.0</v>
+        <v>-30345.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-2.026</v>
+        <v>-1.785</v>
       </c>
       <c r="K118">
-        <v>2.52</v>
+        <v>2.74</v>
       </c>
       <c r="L118" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="M118" s="1">
-        <v>1665558.0</v>
+        <v>1669655.0</v>
       </c>
       <c r="N118" s="1">
-        <v>1708331.63</v>
+        <v>1716218.7</v>
       </c>
       <c r="O118" s="1">
-        <v>0.89</v>
+        <v>0.88</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="B119" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C119" s="1">
         <v>900000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>101.048</v>
+        <v>101.173</v>
       </c>
       <c r="E119" s="1">
         <v>103.012</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>927108.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-17676.0</v>
+        <v>-16551.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.9065739913796</v>
+        <v>-1.7852289053702</v>
       </c>
       <c r="K119">
-        <v>2.69</v>
+        <v>2.93</v>
       </c>
       <c r="L119" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="M119" s="1">
-        <v>909432.0</v>
+        <v>910557.0</v>
       </c>
       <c r="N119" s="1">
-        <v>933639.53</v>
+        <v>936965.22</v>
       </c>
       <c r="O119" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="B120" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C120" s="1">
         <v>1209000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.719</v>
+        <v>100.6</v>
       </c>
       <c r="E120" s="1">
         <v>99.849</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>1207174.41</v>
       </c>
       <c r="I120" s="1">
-        <v>10518.3</v>
+        <v>9079.59</v>
       </c>
       <c r="J120" s="1">
-        <v>0.8713156866869</v>
+        <v>0.75213572494467</v>
       </c>
       <c r="K120">
-        <v>2.22</v>
+        <v>2.44</v>
       </c>
       <c r="L120" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="M120" s="1">
-        <v>1217692.71</v>
+        <v>1216254.0</v>
       </c>
       <c r="N120" s="1">
-        <v>1244472.89</v>
+        <v>1245712.2</v>
       </c>
       <c r="O120" s="1">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="B121" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="C121" s="1">
         <v>900000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.278</v>
+        <v>99.66</v>
       </c>
       <c r="E121" s="1">
         <v>99.58877778</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>896299.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-2797.0</v>
+        <v>641.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.31206104212991</v>
+        <v>0.071516313194592</v>
       </c>
       <c r="K121">
-        <v>0.13</v>
+        <v>0.34</v>
       </c>
       <c r="L121" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="M121" s="1">
-        <v>893502.0</v>
+        <v>896940.0</v>
       </c>
       <c r="N121" s="1">
-        <v>894710.22</v>
+        <v>899960.55</v>
       </c>
       <c r="O121" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="B122" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="C122" s="1">
         <v>700000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.984</v>
+        <v>99.974</v>
       </c>
       <c r="E122" s="1">
         <v>100.242</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>701694.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-1806.0</v>
+        <v>-1876.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.25737714730353</v>
+        <v>-0.26735300572614</v>
       </c>
       <c r="K122">
-        <v>4.39</v>
+        <v>0.15</v>
       </c>
       <c r="L122" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="M122" s="1">
-        <v>699888.0</v>
+        <v>699818.0</v>
       </c>
       <c r="N122" s="1">
-        <v>730611.29</v>
+        <v>700853.62</v>
       </c>
       <c r="O122" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="B123" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C123" s="1">
         <v>775000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>95.872</v>
+        <v>95.974</v>
       </c>
       <c r="E123" s="1">
         <v>98.42664516</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>762806.5</v>
       </c>
       <c r="I123" s="1">
-        <v>-19798.5</v>
+        <v>-19008.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-2.5954812917824</v>
+        <v>-2.4918508166881</v>
       </c>
       <c r="K123">
-        <v>1.06</v>
+        <v>1.24</v>
       </c>
       <c r="L123" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="M123" s="1">
-        <v>743008.0</v>
+        <v>743798.5</v>
       </c>
       <c r="N123" s="1">
-        <v>751235.74</v>
+        <v>753419.65</v>
       </c>
       <c r="O123" s="1">
         <v>0.39</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="B124" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="C124" s="1">
         <v>1658000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.135</v>
+        <v>98.245</v>
       </c>
       <c r="E124" s="1">
         <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>1658000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-30921.7</v>
+        <v>-29097.9</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.865</v>
+        <v>-1.755</v>
       </c>
       <c r="K124">
-        <v>0.47</v>
+        <v>0.65</v>
       </c>
       <c r="L124" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="M124" s="1">
-        <v>1627078.3</v>
+        <v>1628902.1</v>
       </c>
       <c r="N124" s="1">
-        <v>1634913.14</v>
+        <v>1639728.43</v>
       </c>
       <c r="O124" s="1">
-        <v>0.85</v>
+        <v>0.84</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B125" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="C125" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>103.103</v>
+        <v>103.126</v>
       </c>
       <c r="E125" s="1">
         <v>102.806722</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>1028067.22</v>
       </c>
       <c r="I125" s="1">
-        <v>2962.78</v>
+        <v>3192.78</v>
       </c>
       <c r="J125" s="1">
-        <v>0.28818932676406</v>
+        <v>0.31056140472994</v>
       </c>
       <c r="K125">
-        <v>4.71</v>
+        <v>0.23</v>
       </c>
       <c r="L125" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="M125" s="1">
-        <v>1031030.0</v>
+        <v>1031260.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1078139.59</v>
+        <v>1033602.47</v>
       </c>
       <c r="O125" s="1">
-        <v>0.56</v>
+        <v>0.53</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="B126" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="C126" s="1">
         <v>800000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>104.607</v>
+        <v>103.664</v>
       </c>
       <c r="E126" s="1">
         <v>105.93</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>847440.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-10584.0</v>
+        <v>-18128.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.2489379779099</v>
+        <v>-2.1391484942887</v>
       </c>
       <c r="K126">
-        <v>0.48</v>
+        <v>0.84</v>
       </c>
       <c r="L126" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="M126" s="1">
-        <v>836856.0</v>
+        <v>829312.0</v>
       </c>
       <c r="N126" s="1">
-        <v>840691.62</v>
+        <v>836024.33</v>
       </c>
       <c r="O126" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="B127" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="C127" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.602</v>
+        <v>99.911</v>
       </c>
       <c r="E127" s="1">
         <v>99.07293333</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>1188875.2</v>
       </c>
       <c r="I127" s="1">
-        <v>6348.8</v>
+        <v>10056.8</v>
       </c>
       <c r="J127" s="1">
-        <v>0.53401736363918</v>
+        <v>0.84590880523036</v>
       </c>
       <c r="K127">
-        <v>2.16</v>
+        <v>2.38</v>
       </c>
       <c r="L127" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="M127" s="1">
-        <v>1195224.0</v>
+        <v>1198932.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1221085.64</v>
+        <v>1227468.99</v>
       </c>
       <c r="O127" s="1">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B128" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="C128" s="1">
         <v>800000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>83.688</v>
+        <v>83.97</v>
       </c>
       <c r="E128" s="1">
         <v>85.38325</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>683066.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-13562.0</v>
+        <v>-11306.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.9854596773957</v>
+        <v>-1.6551841256921</v>
       </c>
       <c r="K128">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="L128" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="M128" s="1">
-        <v>669504.0</v>
+        <v>671760.0</v>
       </c>
       <c r="N128" s="1">
-        <v>671824.55</v>
+        <v>674483.29</v>
       </c>
       <c r="O128" s="1">
         <v>0.35</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="B129" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="C129" s="1">
         <v>500000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>96.983</v>
+        <v>97.211</v>
       </c>
       <c r="E129" s="1">
         <v>95.972</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>479860.0</v>
       </c>
       <c r="I129" s="1">
-        <v>5055.0</v>
+        <v>6195.0</v>
       </c>
       <c r="J129" s="1">
-        <v>1.0534322510732</v>
+        <v>1.2910015421165</v>
       </c>
       <c r="K129">
-        <v>0.52</v>
+        <v>0.57</v>
       </c>
       <c r="L129" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="M129" s="1">
-        <v>484915.0</v>
+        <v>486055.0</v>
       </c>
       <c r="N129" s="1">
-        <v>487534.86</v>
+        <v>488890.62</v>
       </c>
       <c r="O129" s="1">
         <v>0.25</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="B130" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="C130" s="1">
-        <v>456000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.319</v>
+        <v>85.812</v>
       </c>
       <c r="E130" s="1">
-        <v>99.609</v>
+        <v>85.957</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>454217.04</v>
+        <v>429785.0</v>
       </c>
       <c r="I130" s="1">
-        <v>3237.6</v>
+        <v>-725.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.71278699715889</v>
+        <v>-0.16868899566062</v>
       </c>
       <c r="K130">
-        <v>3.73</v>
+        <v>0.63</v>
       </c>
       <c r="L130" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="M130" s="1">
-        <v>457454.64</v>
+        <v>429060.0</v>
       </c>
       <c r="N130" s="1">
-        <v>474445.32</v>
+        <v>432234.66</v>
       </c>
       <c r="O130" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="B131" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="C131" s="1">
-        <v>700000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>101.312</v>
+        <v>100.233</v>
       </c>
       <c r="E131" s="1">
-        <v>102.847</v>
+        <v>99.609</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>719929.0</v>
+        <v>454217.04</v>
       </c>
       <c r="I131" s="1">
-        <v>-10745.0</v>
+        <v>2845.44</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.4925082890118</v>
+        <v>0.62644941722134</v>
       </c>
       <c r="K131">
-        <v>3.56</v>
+        <v>3.96</v>
       </c>
       <c r="L131" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="M131" s="1">
-        <v>709184.0</v>
+        <v>457062.48</v>
       </c>
       <c r="N131" s="1">
-        <v>734079.55</v>
+        <v>475102.59</v>
       </c>
       <c r="O131" s="1">
-        <v>0.38</v>
+        <v>0.24</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="B132" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="C132" s="1">
-        <v>1178000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>103.337</v>
+        <v>101.173</v>
       </c>
       <c r="E132" s="1">
-        <v>101.91549321</v>
+        <v>102.847</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1200564.51</v>
+        <v>719929.0</v>
       </c>
       <c r="I132" s="1">
-        <v>16745.35</v>
+        <v>-11718.0</v>
       </c>
       <c r="J132" s="1">
-        <v>1.3947896893937</v>
+        <v>-1.627660505411</v>
       </c>
       <c r="K132">
-        <v>2.28</v>
+        <v>3.78</v>
       </c>
       <c r="L132" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="M132" s="1">
-        <v>1217309.86</v>
+        <v>708211.0</v>
       </c>
       <c r="N132" s="1">
-        <v>1244210.44</v>
+        <v>734667.16</v>
       </c>
       <c r="O132" s="1">
-        <v>0.65</v>
+        <v>0.38</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="B133" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="C133" s="1">
-        <v>1500000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>98.173</v>
+        <v>103.148</v>
       </c>
       <c r="E133" s="1">
-        <v>99.423</v>
+        <v>101.91549321</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1491345.0</v>
+        <v>1200564.51</v>
       </c>
       <c r="I133" s="1">
-        <v>-18750.0</v>
+        <v>14518.93</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.2572543576436</v>
+        <v>1.2093419286565</v>
       </c>
       <c r="K133">
-        <v>0.31</v>
+        <v>2.53</v>
       </c>
       <c r="L133" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="M133" s="1">
-        <v>1472595.0</v>
+        <v>1215083.44</v>
       </c>
       <c r="N133" s="1">
-        <v>1477279.93</v>
+        <v>1244851.6</v>
       </c>
       <c r="O133" s="1">
-        <v>0.77</v>
+        <v>0.64</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="B134" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="C134" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>97.961</v>
+        <v>98.01</v>
       </c>
       <c r="E134" s="1">
-        <v>99.68483</v>
+        <v>99.423</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>996848.3</v>
+        <v>1491345.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-17238.3</v>
+        <v>-21195.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.7292801723191</v>
+        <v>-1.4212003258803</v>
       </c>
       <c r="K134">
-        <v>1.43</v>
+        <v>0.48</v>
       </c>
       <c r="L134" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="M134" s="1">
-        <v>979610.0</v>
+        <v>1470150.0</v>
       </c>
       <c r="N134" s="1">
-        <v>993890.82</v>
+        <v>1477423.97</v>
       </c>
       <c r="O134" s="1">
-        <v>0.52</v>
+        <v>0.76</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="B135" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="C135" s="1">
-        <v>916000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.779</v>
+        <v>97.688</v>
       </c>
       <c r="E135" s="1">
-        <v>100.0</v>
+        <v>99.68483</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>916000.0</v>
+        <v>996848.3</v>
       </c>
       <c r="I135" s="1">
-        <v>7135.64</v>
+        <v>-19968.3</v>
       </c>
       <c r="J135" s="1">
-        <v>0.779</v>
+        <v>-2.0031433067599</v>
       </c>
       <c r="K135">
-        <v>0.25</v>
+        <v>1.64</v>
       </c>
       <c r="L135" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="M135" s="1">
-        <v>923135.64</v>
+        <v>976880.0</v>
       </c>
       <c r="N135" s="1">
-        <v>925390.05</v>
+        <v>993318.36</v>
       </c>
       <c r="O135" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="B136" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="C136" s="1">
-        <v>2400000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.367</v>
+        <v>100.441</v>
       </c>
       <c r="E136" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>2394696.0</v>
+        <v>916000.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-33888.0</v>
+        <v>4039.56</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.4151274316239</v>
+        <v>0.441</v>
       </c>
       <c r="K136">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="L136" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="M136" s="1">
-        <v>2360808.0</v>
+        <v>920039.56</v>
       </c>
       <c r="N136" s="1">
-        <v>2372890.19</v>
+        <v>924785.69</v>
       </c>
       <c r="O136" s="1">
-        <v>1.24</v>
+        <v>0.47</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="B137" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="C137" s="1">
-        <v>1559000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.791</v>
+        <v>97.702</v>
       </c>
       <c r="E137" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>1559000.0</v>
+        <v>2394696.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-34438.31</v>
+        <v>-49848.0</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.209</v>
+        <v>-2.0816003367442</v>
       </c>
       <c r="K137">
-        <v>0.5</v>
+        <v>0.72</v>
       </c>
       <c r="L137" t="s">
-        <v>430</v>
+        <v>180</v>
       </c>
       <c r="M137" s="1">
-        <v>1524561.69</v>
+        <v>2344848.0</v>
       </c>
       <c r="N137" s="1">
-        <v>1532376.76</v>
+        <v>2362108.27</v>
       </c>
       <c r="O137" s="1">
-        <v>0.8</v>
+        <v>1.21</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="B138" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="C138" s="1">
-        <v>2500000.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="D138" s="1">
+        <v>98.072</v>
+      </c>
+      <c r="E138" s="1">
         <v>100.0</v>
       </c>
-      <c r="E138" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2558384.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-58384.0</v>
+        <v>-30057.52</v>
       </c>
       <c r="J138" s="1">
-        <v>-2.2820655538809</v>
+        <v>-1.928</v>
       </c>
       <c r="K138">
-        <v>0.26</v>
+        <v>0.69</v>
       </c>
       <c r="L138" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="M138" s="1">
-        <v>2500000.0</v>
+        <v>1528942.48</v>
       </c>
       <c r="N138" s="1">
-        <v>2506501.37</v>
+        <v>1539636.79</v>
       </c>
       <c r="O138" s="1">
-        <v>1.31</v>
+        <v>0.79</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="B139" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="C139" s="1">
-        <v>1229000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>89.144</v>
+        <v>100.279</v>
       </c>
       <c r="E139" s="1">
-        <v>85.4301904</v>
+        <v>102.33536</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1049937.04</v>
+        <v>2558384.0</v>
       </c>
       <c r="I139" s="1">
-        <v>45642.72</v>
+        <v>-51409.0</v>
       </c>
       <c r="J139" s="1">
-        <v>4.3471863798614</v>
+        <v>-2.0094325167762</v>
       </c>
       <c r="K139">
-        <v>0.24</v>
+        <v>0.49</v>
       </c>
       <c r="L139" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="M139" s="1">
-        <v>1095579.76</v>
+        <v>2506975.0</v>
       </c>
       <c r="N139" s="1">
-        <v>1098560.88</v>
+        <v>2519165.07</v>
       </c>
       <c r="O139" s="1">
-        <v>0.57</v>
+        <v>1.29</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="B140" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="C140" s="1">
-        <v>451000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.104</v>
+        <v>98.877</v>
       </c>
       <c r="E140" s="1">
-        <v>100.0</v>
+        <v>98.819</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>451000.0</v>
+        <v>592914.0</v>
       </c>
       <c r="I140" s="1">
-        <v>469.04</v>
+        <v>348.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0.104</v>
+        <v>0.058693166293931</v>
       </c>
       <c r="K140">
-        <v>2.22</v>
+        <v>0.95</v>
       </c>
       <c r="L140" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="M140" s="1">
-        <v>451469.04</v>
+        <v>593262.0</v>
       </c>
       <c r="N140" s="1">
-        <v>461473.99</v>
+        <v>598934.32</v>
       </c>
       <c r="O140" s="1">
-        <v>0.24</v>
+        <v>0.31</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="B141" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="C141" s="1">
-        <v>2000000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>93.596</v>
+        <v>89.311</v>
       </c>
       <c r="E141" s="1">
-        <v>91.6578065</v>
+        <v>85.4301904</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1833156.13</v>
+        <v>1049937.04</v>
       </c>
       <c r="I141" s="1">
-        <v>38763.87</v>
+        <v>47695.15</v>
       </c>
       <c r="J141" s="1">
-        <v>2.1145972983763</v>
+        <v>4.5426676250987</v>
       </c>
       <c r="K141">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="L141" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M141" s="1">
-        <v>1871920.0</v>
+        <v>1097632.19</v>
       </c>
       <c r="N141" s="1">
-        <v>1877536.44</v>
+        <v>1101358.59</v>
       </c>
       <c r="O141" s="1">
-        <v>0.98</v>
+        <v>0.56</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="B142" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="C142" s="1">
-        <v>1432000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.772</v>
+        <v>100.253</v>
       </c>
       <c r="E142" s="1">
-        <v>100.45530726</v>
+        <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1438520.0</v>
+        <v>451000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-9784.96</v>
+        <v>1141.03</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.68021021605539</v>
+        <v>0.253</v>
       </c>
       <c r="K142">
-        <v>2.1</v>
+        <v>2.43</v>
       </c>
       <c r="L142" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="M142" s="1">
-        <v>1428735.04</v>
+        <v>452141.03</v>
       </c>
       <c r="N142" s="1">
-        <v>1458750.15</v>
+        <v>463088.15</v>
       </c>
       <c r="O142" s="1">
-        <v>0.76</v>
+        <v>0.24</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="B143" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="C143" s="1">
-        <v>1100000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.1</v>
+        <v>93.747</v>
       </c>
       <c r="E143" s="1">
-        <v>99.40027273</v>
+        <v>91.6578065</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1093403.0</v>
+        <v>1833156.13</v>
       </c>
       <c r="I143" s="1">
-        <v>-3303.0</v>
+        <v>41783.87</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.30208440986535</v>
+        <v>2.2793404945819</v>
       </c>
       <c r="K143">
-        <v>0.49</v>
+        <v>0.31</v>
       </c>
       <c r="L143" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="M143" s="1">
-        <v>1090100.0</v>
+        <v>1874940.0</v>
       </c>
       <c r="N143" s="1">
-        <v>1095485.6</v>
+        <v>1881131.78</v>
       </c>
       <c r="O143" s="1">
-        <v>0.57</v>
+        <v>0.96</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="B144" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="C144" s="1">
-        <v>500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>97.893</v>
+        <v>100.102</v>
       </c>
       <c r="E144" s="1">
-        <v>99.794</v>
+        <v>100.467</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>498970.0</v>
+        <v>1406538.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-9505.0</v>
+        <v>-5110.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.9049241437361</v>
+        <v>-0.36330337324694</v>
       </c>
       <c r="K144">
-        <v>0.38</v>
+        <v>3.06</v>
       </c>
       <c r="L144" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="M144" s="1">
-        <v>489465.0</v>
+        <v>1401428.0</v>
       </c>
       <c r="N144" s="1">
-        <v>491382.81</v>
+        <v>1444233.48</v>
       </c>
       <c r="O144" s="1">
-        <v>0.26</v>
+        <v>0.74</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="B145" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="C145" s="1">
-        <v>952000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>105.225</v>
+        <v>99.756</v>
       </c>
       <c r="E145" s="1">
-        <v>100.27343697</v>
+        <v>100.45530726</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>954603.12</v>
+        <v>1438520.0</v>
       </c>
       <c r="I145" s="1">
-        <v>47138.88</v>
+        <v>-10014.08</v>
       </c>
       <c r="J145" s="1">
-        <v>4.9380605418512</v>
+        <v>-0.69613769707755</v>
       </c>
       <c r="K145">
-        <v>0.57</v>
+        <v>2.3</v>
       </c>
       <c r="L145" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="M145" s="1">
-        <v>1001742.0</v>
+        <v>1428505.92</v>
       </c>
       <c r="N145" s="1">
-        <v>1007184.31</v>
+        <v>1461466.44</v>
       </c>
       <c r="O145" s="1">
-        <v>0.53</v>
+        <v>0.75</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="B146" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="C146" s="1">
-        <v>2200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>96.927</v>
+        <v>99.131</v>
       </c>
       <c r="E146" s="1">
-        <v>99.24563636</v>
+        <v>99.40027273</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>2183404.0</v>
+        <v>1093403.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-51010.0</v>
+        <v>-2962.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-2.3362602614999</v>
+        <v>-0.2708973726979</v>
       </c>
       <c r="K146">
-        <v>1.3</v>
+        <v>0.7</v>
       </c>
       <c r="L146" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="M146" s="1">
-        <v>2132394.0</v>
+        <v>1090441.0</v>
       </c>
       <c r="N146" s="1">
-        <v>2160994.0</v>
+        <v>1098182.8</v>
       </c>
       <c r="O146" s="1">
-        <v>1.13</v>
+        <v>0.56</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="B147" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="C147" s="1">
-        <v>547000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.602</v>
+        <v>97.858</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0</v>
+        <v>99.794</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>547000.0</v>
+        <v>498970.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-2177.06</v>
+        <v>-9680.0</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.398</v>
+        <v>-1.9399963925687</v>
       </c>
       <c r="K147">
-        <v>2.74</v>
+        <v>0.58</v>
       </c>
       <c r="L147" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="M147" s="1">
-        <v>544822.94</v>
+        <v>489290.0</v>
       </c>
       <c r="N147" s="1">
-        <v>559815.48</v>
+        <v>492214.66</v>
       </c>
       <c r="O147" s="1">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="B148" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="C148" s="1">
-        <v>900000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.0</v>
+        <v>104.92</v>
       </c>
       <c r="E148" s="1">
-        <v>101.2</v>
+        <v>100.27343697</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>910800.0</v>
+        <v>954603.12</v>
       </c>
       <c r="I148" s="1">
-        <v>-19800.0</v>
+        <v>44235.28</v>
       </c>
       <c r="J148" s="1">
-        <v>-2.1739130434783</v>
+        <v>4.6338922504255</v>
       </c>
       <c r="K148">
-        <v>0.4</v>
+        <v>0.94</v>
       </c>
       <c r="L148" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="M148" s="1">
-        <v>891000.0</v>
+        <v>998838.4</v>
       </c>
       <c r="N148" s="1">
-        <v>894558.08</v>
+        <v>1007744.0</v>
       </c>
       <c r="O148" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="B149" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="C149" s="1">
-        <v>2152000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>98.481</v>
+        <v>97.201</v>
       </c>
       <c r="E149" s="1">
-        <v>99.728</v>
+        <v>99.24563636</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>2146146.56</v>
+        <v>2183404.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-26835.44</v>
+        <v>-44982.0</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.2504010909674</v>
+        <v>-2.0601775942519</v>
       </c>
       <c r="K149">
-        <v>0.66</v>
+        <v>1.49</v>
       </c>
       <c r="L149" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="M149" s="1">
-        <v>2119311.12</v>
+        <v>2138422.0</v>
       </c>
       <c r="N149" s="1">
-        <v>2133490.74</v>
+        <v>2171135.7</v>
       </c>
       <c r="O149" s="1">
         <v>1.11</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="B150" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="C150" s="1">
-        <v>500000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.907</v>
+        <v>99.388</v>
       </c>
       <c r="E150" s="1">
-        <v>102.5055</v>
+        <v>100.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>512527.5</v>
+        <v>547000.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-7992.5</v>
+        <v>-3347.64</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.5594285184697</v>
+        <v>-0.612</v>
       </c>
       <c r="K150">
-        <v>1.48</v>
+        <v>2.95</v>
       </c>
       <c r="L150" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="M150" s="1">
-        <v>504535.0</v>
+        <v>543652.36</v>
       </c>
       <c r="N150" s="1">
-        <v>511933.97</v>
+        <v>559802.41</v>
       </c>
       <c r="O150" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="B151" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="C151" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.527</v>
+        <v>99.082</v>
       </c>
       <c r="E151" s="1">
-        <v>103.479</v>
+        <v>101.2</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>413916.0</v>
+        <v>910800.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-7808.0</v>
+        <v>-19062.0</v>
       </c>
       <c r="J151" s="1">
-        <v>-1.8863730805284</v>
+        <v>-2.0928853754941</v>
       </c>
       <c r="K151">
-        <v>0.37</v>
+        <v>0.61</v>
       </c>
       <c r="L151" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="M151" s="1">
-        <v>406108.0</v>
+        <v>891738.0</v>
       </c>
       <c r="N151" s="1">
-        <v>407587.45</v>
+        <v>897211.97</v>
       </c>
       <c r="O151" s="1">
-        <v>0.21</v>
+        <v>0.46</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="B152" t="s">
+        <v>470</v>
+      </c>
+      <c r="C152" s="1">
+        <v>2152000.0</v>
+      </c>
+      <c r="D152" s="1">
+        <v>98.429</v>
+      </c>
+      <c r="E152" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F152" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152">
+        <v>1.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>2146146.56</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-27954.48</v>
+      </c>
+      <c r="J152" s="1">
+        <v>-1.3025429167335</v>
+      </c>
+      <c r="K152">
+        <v>0.85</v>
+      </c>
+      <c r="L152" t="s">
         <v>471</v>
       </c>
-      <c r="C152" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M152" s="1">
-        <v>1568910.0</v>
+        <v>2118192.08</v>
       </c>
       <c r="N152" s="1">
-        <v>1648651.44</v>
+        <v>2136395.64</v>
       </c>
       <c r="O152" s="1">
-        <v>0.86</v>
+        <v>1.09</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="B153" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="C153" s="1">
-        <v>381000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.672</v>
+        <v>100.931</v>
       </c>
       <c r="E153" s="1">
-        <v>102.47</v>
+        <v>102.5055</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>390410.7</v>
+        <v>512527.5</v>
       </c>
       <c r="I153" s="1">
-        <v>-10660.38</v>
+        <v>-7872.5</v>
       </c>
       <c r="J153" s="1">
-        <v>-2.7305552844735</v>
+        <v>-1.536015140651</v>
       </c>
       <c r="K153">
-        <v>3.95</v>
+        <v>1.69</v>
       </c>
       <c r="L153" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="M153" s="1">
-        <v>379750.32</v>
+        <v>504655.0</v>
       </c>
       <c r="N153" s="1">
-        <v>394781.55</v>
+        <v>513096.78</v>
       </c>
       <c r="O153" s="1">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="B154" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="C154" s="1">
-        <v>631000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>97.222</v>
+        <v>104.18</v>
       </c>
       <c r="E154" s="1">
-        <v>99.422</v>
+        <v>103.12185667</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>627352.82</v>
+        <v>1546827.85</v>
       </c>
       <c r="I154" s="1">
-        <v>-13882.0</v>
+        <v>15872.15</v>
       </c>
       <c r="J154" s="1">
-        <v>-2.212789925771</v>
+        <v>1.02610966049</v>
       </c>
       <c r="K154">
-        <v>0.37</v>
+        <v>0.25</v>
       </c>
       <c r="L154" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="M154" s="1">
-        <v>613470.82</v>
+        <v>1562700.0</v>
       </c>
       <c r="N154" s="1">
-        <v>615774.4</v>
+        <v>1566455.14</v>
       </c>
       <c r="O154" s="1">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="B155" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="C155" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>94.111</v>
+        <v>101.126</v>
       </c>
       <c r="E155" s="1">
-        <v>99.383</v>
+        <v>103.479</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>198766.0</v>
+        <v>413916.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-10544.0</v>
+        <v>-9412.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-5.3047301852429</v>
+        <v>-2.2738913209443</v>
       </c>
       <c r="K155">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>356.16</v>
+        <v>0.63</v>
+      </c>
+      <c r="L155" t="s">
+        <v>479</v>
       </c>
       <c r="M155" s="1">
-        <v>188222.0</v>
+        <v>404504.0</v>
       </c>
       <c r="N155" s="1">
-        <v>188578.16</v>
+        <v>407019.07</v>
       </c>
       <c r="O155" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="B156" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="C156" s="1">
-        <v>638000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.108</v>
+        <v>97.256</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>97.26</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>638000.0</v>
+        <v>583560.0</v>
       </c>
       <c r="I156" s="1">
-        <v>689.04</v>
+        <v>-24.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0.108</v>
+        <v>-0.0041126876413736</v>
       </c>
       <c r="K156">
-        <v>3.77</v>
+        <v>0.34</v>
       </c>
       <c r="L156" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="M156" s="1">
-        <v>638689.04</v>
+        <v>583536.0</v>
       </c>
       <c r="N156" s="1">
-        <v>662740.77</v>
+        <v>585570.25</v>
       </c>
       <c r="O156" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="B157" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="C157" s="1">
-        <v>600000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>88.42</v>
+        <v>99.737</v>
       </c>
       <c r="E157" s="1">
-        <v>88.621</v>
+        <v>102.47</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>531726.0</v>
+        <v>390410.7</v>
       </c>
       <c r="I157" s="1">
-        <v>-1206.0</v>
+        <v>-10412.73</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.22680854425023</v>
+        <v>-2.6671220845125</v>
       </c>
       <c r="K157">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>488</v>
+        <v>0.18</v>
+      </c>
+      <c r="L157">
+        <v>668.05</v>
       </c>
       <c r="M157" s="1">
-        <v>530520.0</v>
+        <v>379997.97</v>
       </c>
       <c r="N157" s="1">
-        <v>538560.41</v>
+        <v>380666.02</v>
       </c>
       <c r="O157" s="1">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="B158" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="C158" s="1">
-        <v>900000.0</v>
+        <v>788000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>74.259</v>
+        <v>100.12</v>
       </c>
       <c r="E158" s="1">
-        <v>74.33222222</v>
+        <v>99.958</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>668990.0</v>
+        <v>787669.04</v>
       </c>
       <c r="I158" s="1">
-        <v>-659.0</v>
+        <v>1276.56</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.098506704136086</v>
+        <v>0.16206806858881</v>
       </c>
       <c r="K158">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>668331.0</v>
+        <v>788945.6</v>
       </c>
       <c r="N158" s="1">
-        <v>671067.99</v>
+        <v>788945.6</v>
       </c>
       <c r="O158" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="B159" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="C159" s="1">
-        <v>900000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>97.469</v>
+        <v>97.884</v>
       </c>
       <c r="E159" s="1">
-        <v>99.985</v>
+        <v>99.422</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>899865.0</v>
+        <v>627352.82</v>
       </c>
       <c r="I159" s="1">
-        <v>-22644.0</v>
+        <v>-9704.78</v>
       </c>
       <c r="J159" s="1">
-        <v>-2.5163774566185</v>
+        <v>-1.5469413208344</v>
       </c>
       <c r="K159">
-        <v>2.83</v>
+        <v>0.55</v>
       </c>
       <c r="L159" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="M159" s="1">
-        <v>877221.0</v>
+        <v>617648.04</v>
       </c>
       <c r="N159" s="1">
-        <v>902686.07</v>
+        <v>621131.51</v>
       </c>
       <c r="O159" s="1">
-        <v>0.47</v>
+        <v>0.32</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="B160" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="C160" s="1">
-        <v>700000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.604</v>
+        <v>100.423</v>
       </c>
       <c r="E160" s="1">
         <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>700000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>4228.0</v>
+        <v>2698.74</v>
       </c>
       <c r="J160" s="1">
-        <v>0.604</v>
+        <v>0.423</v>
       </c>
       <c r="K160">
-        <v>2.35</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>704228.0</v>
+        <v>640698.74</v>
       </c>
       <c r="N160" s="1">
-        <v>720701.9</v>
+        <v>640698.74</v>
       </c>
       <c r="O160" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="B161" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="C161" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>98.684</v>
+        <v>88.595</v>
       </c>
       <c r="E161" s="1">
-        <v>99.6055</v>
+        <v>88.621</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>796844.0</v>
+        <v>531726.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-7372.0</v>
+        <v>-156.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.92514971562815</v>
+        <v>-0.029338418659234</v>
       </c>
       <c r="K161">
-        <v>0.9</v>
+        <v>1.43</v>
       </c>
       <c r="L161" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="M161" s="1">
-        <v>789472.0</v>
+        <v>531570.0</v>
       </c>
       <c r="N161" s="1">
-        <v>796704.88</v>
+        <v>540171.37</v>
       </c>
       <c r="O161" s="1">
-        <v>0.42</v>
+        <v>0.28</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="B162" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="C162" s="1">
-        <v>1900000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>102.185</v>
+        <v>74.441</v>
       </c>
       <c r="E162" s="1">
-        <v>102.18216842</v>
+        <v>74.33222222</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>1941461.2</v>
+        <v>668990.0</v>
       </c>
       <c r="I162" s="1">
-        <v>53.8</v>
+        <v>979.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.0027711086886516</v>
+        <v>0.14634000508229</v>
       </c>
       <c r="K162">
-        <v>3.17</v>
+        <v>0.35</v>
       </c>
       <c r="L162" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="M162" s="1">
-        <v>1941515.0</v>
+        <v>669969.0</v>
       </c>
       <c r="N162" s="1">
-        <v>2001703.36</v>
+        <v>673094.34</v>
       </c>
       <c r="O162" s="1">
-        <v>1.05</v>
+        <v>0.34</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="B163" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="C163" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>95.215</v>
+        <v>98.095</v>
       </c>
       <c r="E163" s="1">
-        <v>99.405</v>
+        <v>99.985</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>596430.0</v>
+        <v>899865.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-25140.0</v>
+        <v>-17010.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-4.2150797243599</v>
+        <v>-1.8902835425314</v>
       </c>
       <c r="K163">
-        <v>0.72</v>
+        <v>3.02</v>
       </c>
       <c r="L163" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="M163" s="1">
-        <v>571290.0</v>
+        <v>882855.0</v>
       </c>
       <c r="N163" s="1">
-        <v>575580.41</v>
+        <v>910067.67</v>
       </c>
       <c r="O163" s="1">
-        <v>0.3</v>
+        <v>0.47</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="B164" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="C164" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.046</v>
+        <v>100.939</v>
       </c>
       <c r="E164" s="1">
-        <v>100.66</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>402640.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-10456.0</v>
+        <v>6573.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.5968607192529</v>
+        <v>0.939</v>
       </c>
       <c r="K164">
         <v>2.58</v>
       </c>
       <c r="L164" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="M164" s="1">
-        <v>392184.0</v>
+        <v>706573.0</v>
       </c>
       <c r="N164" s="1">
-        <v>402503.18</v>
+        <v>724598.25</v>
       </c>
       <c r="O164" s="1">
-        <v>0.21</v>
+        <v>0.37</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="B165" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="C165" s="1">
-        <v>150000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>95.292</v>
+        <v>98.383</v>
       </c>
       <c r="E165" s="1">
-        <v>99.237</v>
+        <v>99.6055</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>148855.5</v>
+        <v>796844.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-5917.5</v>
+        <v>-9780.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-3.9753317814928</v>
+        <v>-1.2273418636521</v>
       </c>
       <c r="K165">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>71.92</v>
+        <v>1.12</v>
+      </c>
+      <c r="L165" t="s">
+        <v>506</v>
       </c>
       <c r="M165" s="1">
-        <v>142938.0</v>
+        <v>787064.0</v>
       </c>
       <c r="N165" s="1">
-        <v>143009.92</v>
+        <v>796022.9</v>
       </c>
       <c r="O165" s="1">
-        <v>0.07</v>
+        <v>0.41</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="B166" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="C166" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>97.775</v>
+        <v>95.325</v>
       </c>
       <c r="E166" s="1">
-        <v>99.42228</v>
+        <v>99.405</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>994222.8</v>
+        <v>596430.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-16472.8</v>
+        <v>-24480.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-1.6568519651732</v>
+        <v>-4.1044213067753</v>
       </c>
       <c r="K166">
-        <v>0.23</v>
+        <v>0.89</v>
       </c>
       <c r="L166" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="M166" s="1">
-        <v>977750.0</v>
+        <v>571950.0</v>
       </c>
       <c r="N166" s="1">
-        <v>980061.64</v>
+        <v>577276.03</v>
       </c>
       <c r="O166" s="1">
-        <v>0.51</v>
+        <v>0.3</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="B167" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="C167" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>98.309</v>
+        <v>98.417</v>
       </c>
       <c r="E167" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>700000.0</v>
+        <v>402640.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-11837.0</v>
+        <v>-8972.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-1.691</v>
+        <v>-2.2282932644546</v>
       </c>
       <c r="K167">
-        <v>1.45</v>
+        <v>2.77</v>
       </c>
       <c r="L167" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="M167" s="1">
-        <v>688163.0</v>
+        <v>393668.0</v>
       </c>
       <c r="N167" s="1">
-        <v>698295.93</v>
+        <v>404763.89</v>
       </c>
       <c r="O167" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="B168" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="C168" s="1">
-        <v>1500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>98.751</v>
+        <v>100.106</v>
       </c>
       <c r="E168" s="1">
-        <v>99.1624</v>
+        <v>100.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1487436.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-6171.0</v>
+        <v>742.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.41487499294087</v>
+        <v>0.106</v>
       </c>
       <c r="K168">
-        <v>2.92</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>0.1</v>
+      </c>
+      <c r="L168">
+        <v>671.23</v>
       </c>
       <c r="M168" s="1">
-        <v>1481265.0</v>
+        <v>700742.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1525032.12</v>
+        <v>701413.23</v>
       </c>
       <c r="O168" s="1">
-        <v>0.8</v>
+        <v>0.36</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
       <c r="B169" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="C169" s="1">
-        <v>816000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>97.562</v>
+        <v>95.386</v>
       </c>
       <c r="E169" s="1">
-        <v>100.0</v>
+        <v>99.237</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>816000.0</v>
+        <v>148855.5</v>
       </c>
       <c r="I169" s="1">
-        <v>-19894.08</v>
+        <v>-5776.5</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.438</v>
+        <v>-3.8806090470288</v>
       </c>
       <c r="K169">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>523</v>
+        <v>0.08</v>
+      </c>
+      <c r="L169">
+        <v>115.07</v>
       </c>
       <c r="M169" s="1">
-        <v>796105.92</v>
+        <v>143079.0</v>
       </c>
       <c r="N169" s="1">
-        <v>800206.22</v>
+        <v>143194.07</v>
       </c>
       <c r="O169" s="1">
-        <v>0.42</v>
+        <v>0.07</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
       <c r="B170" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="C170" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.356</v>
+        <v>97.952</v>
       </c>
       <c r="E170" s="1">
-        <v>99.3</v>
+        <v>99.42228</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>893700.0</v>
+        <v>994222.8</v>
       </c>
       <c r="I170" s="1">
-        <v>-8496.0</v>
+        <v>-14702.8</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.95065458207452</v>
+        <v>-1.4788234588867</v>
       </c>
       <c r="K170">
-        <v>0.26</v>
+        <v>0.43</v>
       </c>
       <c r="L170" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="M170" s="1">
-        <v>885204.0</v>
+        <v>979520.0</v>
       </c>
       <c r="N170" s="1">
-        <v>887509.48</v>
+        <v>983773.42</v>
       </c>
       <c r="O170" s="1">
-        <v>0.46</v>
+        <v>0.5</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>527</v>
+        <v>520</v>
       </c>
       <c r="B171" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
       <c r="C171" s="1">
-        <v>1222000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.601</v>
+        <v>98.892</v>
       </c>
       <c r="E171" s="1">
-        <v>99.24314075</v>
+        <v>100.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1212751.18</v>
+        <v>700000.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-7846.96</v>
+        <v>-7756.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.64703791918801</v>
+        <v>-1.108</v>
       </c>
       <c r="K171">
-        <v>2.05</v>
+        <v>1.66</v>
       </c>
       <c r="L171" t="s">
-        <v>529</v>
+        <v>522</v>
       </c>
       <c r="M171" s="1">
-        <v>1204904.22</v>
+        <v>692244.0</v>
       </c>
       <c r="N171" s="1">
-        <v>1229988.7</v>
+        <v>703896.87</v>
       </c>
       <c r="O171" s="1">
-        <v>0.64</v>
+        <v>0.36</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>530</v>
+        <v>523</v>
       </c>
       <c r="B172" t="s">
-        <v>531</v>
+        <v>524</v>
       </c>
       <c r="C172" s="1">
-        <v>1384000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>101.251</v>
+        <v>99.302</v>
       </c>
       <c r="E172" s="1">
-        <v>100.62532081</v>
+        <v>99.1624</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>1392654.44</v>
+        <v>1487436.0</v>
       </c>
       <c r="I172" s="1">
-        <v>8659.4</v>
+        <v>2094.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0.6217910022245</v>
+        <v>0.1407791662969</v>
       </c>
       <c r="K172">
-        <v>3.55</v>
+        <v>3.13</v>
       </c>
       <c r="L172" t="s">
-        <v>532</v>
+        <v>525</v>
       </c>
       <c r="M172" s="1">
-        <v>1401313.84</v>
+        <v>1489530.0</v>
       </c>
       <c r="N172" s="1">
-        <v>1450512.2</v>
+        <v>1536533.42</v>
       </c>
       <c r="O172" s="1">
-        <v>0.76</v>
+        <v>0.79</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>533</v>
+        <v>526</v>
       </c>
       <c r="B173" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="C173" s="1">
-        <v>200000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.772</v>
+        <v>98.033</v>
       </c>
       <c r="E173" s="1">
-        <v>100.23</v>
+        <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>200460.0</v>
+        <v>816000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-2916.0</v>
+        <v>-16050.72</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.4546542951212</v>
+        <v>-1.967</v>
       </c>
       <c r="K173">
-        <v>2.27</v>
+        <v>0.72</v>
       </c>
       <c r="L173" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
       <c r="M173" s="1">
-        <v>197544.0</v>
+        <v>799949.28</v>
       </c>
       <c r="N173" s="1">
-        <v>202085.1</v>
+        <v>805843.46</v>
       </c>
       <c r="O173" s="1">
-        <v>0.11</v>
+        <v>0.41</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>536</v>
+        <v>529</v>
       </c>
       <c r="B174" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="C174" s="1">
-        <v>1100000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.623</v>
+        <v>98.555</v>
       </c>
       <c r="E174" s="1">
-        <v>99.871</v>
+        <v>99.24314075</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1098581.0</v>
+        <v>1212751.18</v>
       </c>
       <c r="I174" s="1">
-        <v>-13728.0</v>
+        <v>-8409.08</v>
       </c>
       <c r="J174" s="1">
-        <v>-1.2496119994793</v>
+        <v>-0.6933887295826</v>
       </c>
       <c r="K174">
-        <v>1.54</v>
+        <v>2.25</v>
       </c>
       <c r="L174" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="M174" s="1">
-        <v>1084853.0</v>
+        <v>1204342.1</v>
       </c>
       <c r="N174" s="1">
-        <v>1101786.22</v>
+        <v>1231799.44</v>
       </c>
       <c r="O174" s="1">
-        <v>0.58</v>
+        <v>0.63</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>539</v>
+        <v>532</v>
       </c>
       <c r="B175" t="s">
-        <v>540</v>
+        <v>533</v>
       </c>
       <c r="C175" s="1">
-        <v>809000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.699</v>
+        <v>100.163</v>
       </c>
       <c r="E175" s="1">
-        <v>99.646</v>
+        <v>99.897</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>806136.14</v>
+        <v>399588.0</v>
       </c>
       <c r="I175" s="1">
-        <v>428.77</v>
+        <v>1064.0</v>
       </c>
       <c r="J175" s="1">
-        <v>0.053188286534332</v>
+        <v>0.26627426249037</v>
       </c>
       <c r="K175">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>541</v>
+        <v>0.15</v>
+      </c>
+      <c r="L175">
+        <v>594.52</v>
       </c>
       <c r="M175" s="1">
-        <v>806564.91</v>
+        <v>400652.0</v>
       </c>
       <c r="N175" s="1">
-        <v>808659.44</v>
+        <v>401246.52</v>
       </c>
       <c r="O175" s="1">
-        <v>0.42</v>
+        <v>0.21</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
       <c r="B176" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="C176" s="1">
-        <v>800000.0</v>
+        <v>1384000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.501</v>
+        <v>101.437</v>
       </c>
       <c r="E176" s="1">
-        <v>99.471</v>
+        <v>100.62532081</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>795768.0</v>
+        <v>1392654.44</v>
       </c>
       <c r="I176" s="1">
-        <v>8240.0</v>
+        <v>11233.64</v>
       </c>
       <c r="J176" s="1">
-        <v>1.0354776769109</v>
+        <v>0.80663513340754</v>
       </c>
       <c r="K176">
-        <v>3.92</v>
-[...2 lines deleted...]
-        <v>544</v>
+        <v>0.02</v>
+      </c>
+      <c r="L176">
+        <v>284.38</v>
       </c>
       <c r="M176" s="1">
-        <v>804008.0</v>
+        <v>1403888.08</v>
       </c>
       <c r="N176" s="1">
-        <v>835394.3</v>
+        <v>1404172.46</v>
       </c>
       <c r="O176" s="1">
-        <v>0.44</v>
+        <v>0.72</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>545</v>
+        <v>536</v>
       </c>
       <c r="B177" t="s">
-        <v>546</v>
+        <v>537</v>
       </c>
       <c r="C177" s="1">
-        <v>741000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.183</v>
+        <v>98.708</v>
       </c>
       <c r="E177" s="1">
-        <v>98.46009582</v>
+        <v>100.23</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>729589.31</v>
+        <v>200460.0</v>
       </c>
       <c r="I177" s="1">
-        <v>5356.72</v>
+        <v>-3044.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.73421031895328</v>
+        <v>-1.5185074329043</v>
       </c>
       <c r="K177">
-        <v>2.96</v>
+        <v>2.49</v>
       </c>
       <c r="L177" t="s">
-        <v>547</v>
+        <v>538</v>
       </c>
       <c r="M177" s="1">
-        <v>734946.03</v>
+        <v>197416.0</v>
       </c>
       <c r="N177" s="1">
-        <v>756901.96</v>
+        <v>202388.6</v>
       </c>
       <c r="O177" s="1">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>548</v>
+        <v>539</v>
       </c>
       <c r="B178" t="s">
-        <v>549</v>
+        <v>540</v>
       </c>
       <c r="C178" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>97.01</v>
+        <v>98.687</v>
       </c>
       <c r="E178" s="1">
-        <v>98.41</v>
+        <v>99.871</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>885690.0</v>
+        <v>1098581.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-12600.0</v>
+        <v>-13024.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.4226196524743</v>
+        <v>-1.1855293328394</v>
       </c>
       <c r="K178">
-        <v>0.43</v>
+        <v>1.76</v>
       </c>
       <c r="L178" t="s">
-        <v>550</v>
+        <v>541</v>
       </c>
       <c r="M178" s="1">
-        <v>873090.0</v>
+        <v>1085557.0</v>
       </c>
       <c r="N178" s="1">
-        <v>877001.3</v>
+        <v>1104942.62</v>
       </c>
       <c r="O178" s="1">
-        <v>0.46</v>
+        <v>0.57</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>551</v>
+        <v>542</v>
       </c>
       <c r="B179" t="s">
-        <v>552</v>
+        <v>543</v>
       </c>
       <c r="C179" s="1">
-        <v>800000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>106.337</v>
+        <v>100.224</v>
       </c>
       <c r="E179" s="1">
-        <v>108.24</v>
+        <v>100.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>865920.0</v>
+        <v>688000.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-15224.0</v>
+        <v>1541.12</v>
       </c>
       <c r="J179" s="1">
-        <v>-1.7581300813008</v>
+        <v>0.224</v>
       </c>
       <c r="K179">
-        <v>2.22</v>
+        <v>0.19</v>
       </c>
       <c r="L179" t="s">
-        <v>553</v>
+        <v>544</v>
       </c>
       <c r="M179" s="1">
-        <v>850696.0</v>
+        <v>689541.12</v>
       </c>
       <c r="N179" s="1">
-        <v>868449.42</v>
+        <v>690876.56</v>
       </c>
       <c r="O179" s="1">
-        <v>0.45</v>
+        <v>0.35</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>554</v>
+        <v>545</v>
       </c>
       <c r="B180" t="s">
-        <v>555</v>
+        <v>546</v>
       </c>
       <c r="C180" s="1">
-        <v>1300000.0</v>
+        <v>809000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>98.717</v>
+        <v>99.72</v>
       </c>
       <c r="E180" s="1">
-        <v>100.51323077</v>
+        <v>99.646</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>1306672.0</v>
+        <v>806136.14</v>
       </c>
       <c r="I180" s="1">
-        <v>-23351.0</v>
+        <v>598.66</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.7870590324121</v>
+        <v>0.07426289063284</v>
       </c>
       <c r="K180">
-        <v>2.97</v>
+        <v>0.46</v>
       </c>
       <c r="L180" t="s">
-        <v>556</v>
+        <v>547</v>
       </c>
       <c r="M180" s="1">
-        <v>1283321.0</v>
+        <v>806734.8</v>
       </c>
       <c r="N180" s="1">
-        <v>1321906.96</v>
+        <v>810458.42</v>
       </c>
       <c r="O180" s="1">
-        <v>0.69</v>
+        <v>0.41</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>557</v>
+        <v>548</v>
       </c>
       <c r="B181" t="s">
-        <v>558</v>
+        <v>549</v>
       </c>
       <c r="C181" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>88.505</v>
+        <v>100.229</v>
       </c>
       <c r="E181" s="1">
-        <v>85.25</v>
+        <v>99.471</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>426250.0</v>
+        <v>795768.0</v>
       </c>
       <c r="I181" s="1">
-        <v>16275.0</v>
+        <v>6064.0</v>
       </c>
       <c r="J181" s="1">
-        <v>3.8181818181818</v>
+        <v>0.76203114475576</v>
       </c>
       <c r="K181">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>226.03</v>
+        <v>0.15</v>
+      </c>
+      <c r="L181" t="s">
+        <v>550</v>
       </c>
       <c r="M181" s="1">
-        <v>442525.0</v>
+        <v>801832.0</v>
       </c>
       <c r="N181" s="1">
-        <v>442751.03</v>
+        <v>803059.4</v>
       </c>
       <c r="O181" s="1">
-        <v>0.23</v>
+        <v>0.41</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>559</v>
+        <v>551</v>
       </c>
       <c r="B182" t="s">
-        <v>560</v>
+        <v>552</v>
       </c>
       <c r="C182" s="1">
-        <v>610000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>101.067</v>
+        <v>99.259</v>
       </c>
       <c r="E182" s="1">
-        <v>99.18943934</v>
+        <v>98.46009582</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>605055.58</v>
+        <v>729589.31</v>
       </c>
       <c r="I182" s="1">
-        <v>11453.12</v>
+        <v>5919.88</v>
       </c>
       <c r="J182" s="1">
-        <v>1.8929037891031</v>
+        <v>0.8113989499106</v>
       </c>
       <c r="K182">
-        <v>1.47</v>
+        <v>3.16</v>
       </c>
       <c r="L182" t="s">
-        <v>561</v>
+        <v>553</v>
       </c>
       <c r="M182" s="1">
-        <v>616508.7</v>
+        <v>735509.19</v>
       </c>
       <c r="N182" s="1">
-        <v>625470.69</v>
+        <v>758957.27</v>
       </c>
       <c r="O182" s="1">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>562</v>
+        <v>554</v>
       </c>
       <c r="B183" t="s">
-        <v>563</v>
+        <v>555</v>
       </c>
       <c r="C183" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.378</v>
+        <v>97.389</v>
       </c>
       <c r="E183" s="1">
-        <v>102.939</v>
+        <v>98.41</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>823512.0</v>
+        <v>885690.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-20488.0</v>
+        <v>-9189.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-2.4878811723448</v>
+        <v>-1.0374961894116</v>
       </c>
       <c r="K183">
-        <v>0.51</v>
+        <v>0.63</v>
       </c>
       <c r="L183" t="s">
-        <v>564</v>
+        <v>556</v>
       </c>
       <c r="M183" s="1">
-        <v>803024.0</v>
+        <v>876501.0</v>
       </c>
       <c r="N183" s="1">
-        <v>807076.05</v>
+        <v>882159.9</v>
       </c>
       <c r="O183" s="1">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>565</v>
+        <v>557</v>
       </c>
       <c r="B184" t="s">
-        <v>566</v>
+        <v>558</v>
       </c>
       <c r="C184" s="1">
-        <v>1300000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>97.062</v>
+        <v>100.237</v>
       </c>
       <c r="E184" s="1">
-        <v>100.761</v>
+        <v>100.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>1309893.0</v>
+        <v>945000.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-48087.0</v>
+        <v>2239.65</v>
       </c>
       <c r="J184" s="1">
-        <v>-3.6710632089797</v>
+        <v>0.237</v>
       </c>
       <c r="K184">
-        <v>0.4</v>
+        <v>0.16</v>
       </c>
       <c r="L184" t="s">
-        <v>567</v>
+        <v>559</v>
       </c>
       <c r="M184" s="1">
-        <v>1261806.0</v>
+        <v>947239.65</v>
       </c>
       <c r="N184" s="1">
-        <v>1266974.84</v>
+        <v>948720.24</v>
       </c>
       <c r="O184" s="1">
-        <v>0.66</v>
+        <v>0.49</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="B185" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="C185" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>101.586</v>
+        <v>88.53</v>
       </c>
       <c r="E185" s="1">
-        <v>101.425395</v>
+        <v>85.25</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>608552.37</v>
+        <v>426250.0</v>
       </c>
       <c r="I185" s="1">
-        <v>963.63</v>
+        <v>16400.0</v>
       </c>
       <c r="J185" s="1">
-        <v>0.15834791671257</v>
+        <v>3.8475073313783</v>
       </c>
       <c r="K185">
-        <v>3.54</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>0.09</v>
+      </c>
+      <c r="L185">
+        <v>441.78</v>
       </c>
       <c r="M185" s="1">
-        <v>609516.0</v>
+        <v>442650.0</v>
       </c>
       <c r="N185" s="1">
-        <v>630783.12</v>
+        <v>443091.78</v>
       </c>
       <c r="O185" s="1">
-        <v>0.33</v>
+        <v>0.23</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>571</v>
+        <v>562</v>
       </c>
       <c r="B186" t="s">
-        <v>572</v>
+        <v>563</v>
       </c>
       <c r="C186" s="1">
-        <v>300000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>102.177</v>
+        <v>101.16</v>
       </c>
       <c r="E186" s="1">
-        <v>99.96825</v>
+        <v>99.18943934</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>299904.75</v>
+        <v>605055.58</v>
       </c>
       <c r="I186" s="1">
-        <v>6626.25</v>
+        <v>12020.42</v>
       </c>
       <c r="J186" s="1">
-        <v>2.2094515008515</v>
+        <v>1.9866637706242</v>
       </c>
       <c r="K186">
-        <v>1.78</v>
+        <v>1.68</v>
       </c>
       <c r="L186" t="s">
-        <v>573</v>
+        <v>564</v>
       </c>
       <c r="M186" s="1">
-        <v>306531.0</v>
+        <v>617076.0</v>
       </c>
       <c r="N186" s="1">
-        <v>311881.68</v>
+        <v>627354.08</v>
       </c>
       <c r="O186" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>574</v>
+        <v>565</v>
       </c>
       <c r="B187" t="s">
-        <v>575</v>
+        <v>566</v>
       </c>
       <c r="C187" s="1">
-        <v>200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>104.703</v>
+        <v>100.572</v>
       </c>
       <c r="E187" s="1">
-        <v>104.45</v>
+        <v>102.939</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>208900.0</v>
+        <v>823512.0</v>
       </c>
       <c r="I187" s="1">
-        <v>506.0</v>
+        <v>-18936.0</v>
       </c>
       <c r="J187" s="1">
-        <v>0.24222115844902</v>
+        <v>-2.2994200448809</v>
       </c>
       <c r="K187">
-        <v>4.09</v>
+        <v>0.72</v>
       </c>
       <c r="L187" t="s">
-        <v>576</v>
+        <v>567</v>
       </c>
       <c r="M187" s="1">
-        <v>209406.0</v>
+        <v>804576.0</v>
       </c>
       <c r="N187" s="1">
-        <v>217579.97</v>
+        <v>810296.55</v>
       </c>
       <c r="O187" s="1">
-        <v>0.11</v>
+        <v>0.41</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>577</v>
+        <v>568</v>
       </c>
       <c r="B188" t="s">
-        <v>578</v>
+        <v>569</v>
       </c>
       <c r="C188" s="1">
-        <v>950000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>97.98</v>
+        <v>97.382</v>
       </c>
       <c r="E188" s="1">
-        <v>99.589</v>
+        <v>100.761</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>946095.5</v>
+        <v>1309893.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-15285.5</v>
+        <v>-43927.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-1.6156402815572</v>
+        <v>-3.3534800170701</v>
       </c>
       <c r="K188">
-        <v>2.19</v>
+        <v>0.59</v>
       </c>
       <c r="L188" t="s">
-        <v>579</v>
+        <v>570</v>
       </c>
       <c r="M188" s="1">
-        <v>930810.0</v>
+        <v>1265966.0</v>
       </c>
       <c r="N188" s="1">
-        <v>951579.86</v>
+        <v>1273659.15</v>
       </c>
       <c r="O188" s="1">
-        <v>0.5</v>
+        <v>0.65</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>580</v>
+        <v>571</v>
       </c>
       <c r="B189" t="s">
-        <v>581</v>
+        <v>572</v>
       </c>
       <c r="C189" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>102.409</v>
+        <v>101.765</v>
       </c>
       <c r="E189" s="1">
-        <v>103.012</v>
+        <v>101.425395</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>721084.0</v>
+        <v>608552.37</v>
       </c>
       <c r="I189" s="1">
-        <v>-4221.0</v>
+        <v>2037.63</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.58536869490933</v>
+        <v>0.33483231689657</v>
       </c>
       <c r="K189">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="L189">
-        <v>273.29</v>
+        <v>61.64</v>
       </c>
       <c r="M189" s="1">
-        <v>716863.0</v>
+        <v>610590.0</v>
       </c>
       <c r="N189" s="1">
-        <v>717136.29</v>
+        <v>610651.64</v>
       </c>
       <c r="O189" s="1">
-        <v>0.37</v>
+        <v>0.31</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>582</v>
+        <v>573</v>
       </c>
       <c r="B190" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="C190" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>97.429</v>
+        <v>102.019</v>
       </c>
       <c r="E190" s="1">
-        <v>99.908</v>
+        <v>99.96825</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>499540.0</v>
+        <v>299904.75</v>
       </c>
       <c r="I190" s="1">
-        <v>-12395.0</v>
+        <v>6152.25</v>
       </c>
       <c r="J190" s="1">
-        <v>-2.4812827801577</v>
+        <v>2.0514013199191</v>
       </c>
       <c r="K190">
-        <v>0.78</v>
+        <v>2.01</v>
       </c>
       <c r="L190" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="M190" s="1">
-        <v>487145.0</v>
+        <v>306057.0</v>
       </c>
       <c r="N190" s="1">
-        <v>491020.0</v>
+        <v>312076.52</v>
       </c>
       <c r="O190" s="1">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="B191" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="C191" s="1">
-        <v>700000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>104.054</v>
+        <v>104.569</v>
       </c>
       <c r="E191" s="1">
-        <v>106.6</v>
+        <v>104.45</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>746200.0</v>
+        <v>208900.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-17822.0</v>
+        <v>238.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-2.3883677298311</v>
+        <v>0.11393011010053</v>
       </c>
       <c r="K191">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>0.08</v>
+      </c>
+      <c r="L191">
+        <v>163.01</v>
       </c>
       <c r="M191" s="1">
-        <v>728378.0</v>
+        <v>209138.0</v>
       </c>
       <c r="N191" s="1">
-        <v>742886.22</v>
+        <v>209301.01</v>
       </c>
       <c r="O191" s="1">
-        <v>0.39</v>
+        <v>0.11</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>587</v>
+        <v>578</v>
       </c>
       <c r="B192" t="s">
-        <v>588</v>
+        <v>579</v>
       </c>
       <c r="C192" s="1">
-        <v>1480000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.875</v>
+        <v>98.01</v>
       </c>
       <c r="E192" s="1">
-        <v>99.902</v>
+        <v>99.589</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>1478549.6</v>
+        <v>946095.5</v>
       </c>
       <c r="I192" s="1">
-        <v>-29999.6</v>
+        <v>-15000.5</v>
       </c>
       <c r="J192" s="1">
-        <v>-2.0289884086405</v>
+        <v>-1.5855164727028</v>
       </c>
       <c r="K192">
-        <v>0.54</v>
+        <v>2.36</v>
       </c>
       <c r="L192" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
       <c r="M192" s="1">
-        <v>1448550.0</v>
+        <v>931095.0</v>
       </c>
       <c r="N192" s="1">
-        <v>1456487.26</v>
+        <v>953504.59</v>
       </c>
       <c r="O192" s="1">
-        <v>0.76</v>
+        <v>0.49</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="B193" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
       <c r="C193" s="1">
-        <v>667000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.83</v>
+        <v>97.102</v>
       </c>
       <c r="E193" s="1">
-        <v>100.0</v>
+        <v>99.908</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>667000.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-1133.9</v>
+        <v>-14030.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.17</v>
+        <v>-2.8085838971854</v>
       </c>
       <c r="K193">
-        <v>0.89</v>
+        <v>1.0</v>
       </c>
       <c r="L193" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="M193" s="1">
-        <v>665866.1</v>
+        <v>485510.0</v>
       </c>
       <c r="N193" s="1">
-        <v>671831.27</v>
+        <v>490515.21</v>
       </c>
       <c r="O193" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
       <c r="B194" t="s">
-        <v>594</v>
+        <v>582</v>
       </c>
       <c r="C194" s="1">
-        <v>727000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.166</v>
+        <v>101.819</v>
       </c>
       <c r="E194" s="1">
-        <v>99.79727373</v>
+        <v>103.012</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>725526.18</v>
+        <v>721084.0</v>
       </c>
       <c r="I194" s="1">
-        <v>2680.64</v>
+        <v>-8351.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.36947529584666</v>
+        <v>-1.1581175008737</v>
       </c>
       <c r="K194">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="L194" t="s">
-        <v>595</v>
+        <v>585</v>
       </c>
       <c r="M194" s="1">
-        <v>728206.82</v>
+        <v>712733.0</v>
       </c>
       <c r="N194" s="1">
-        <v>730647.33</v>
+        <v>714919.3</v>
       </c>
       <c r="O194" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>596</v>
+        <v>586</v>
       </c>
       <c r="B195" t="s">
-        <v>597</v>
+        <v>587</v>
       </c>
       <c r="C195" s="1">
-        <v>248000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.984</v>
+        <v>103.789</v>
       </c>
       <c r="E195" s="1">
-        <v>100.0</v>
+        <v>106.6</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>248000.0</v>
+        <v>746200.0</v>
       </c>
       <c r="I195" s="1">
-        <v>2440.32</v>
+        <v>-19677.0</v>
       </c>
       <c r="J195" s="1">
-        <v>0.984</v>
+        <v>-2.6369606003752</v>
       </c>
       <c r="K195">
-        <v>4.11</v>
+        <v>2.32</v>
       </c>
       <c r="L195" t="s">
-        <v>598</v>
+        <v>588</v>
       </c>
       <c r="M195" s="1">
-        <v>250440.32</v>
+        <v>726523.0</v>
       </c>
       <c r="N195" s="1">
-        <v>260630.51</v>
+        <v>742742.86</v>
       </c>
       <c r="O195" s="1">
-        <v>0.14</v>
+        <v>0.38</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>599</v>
+        <v>589</v>
       </c>
       <c r="B196" t="s">
-        <v>600</v>
+        <v>590</v>
       </c>
       <c r="C196" s="1">
-        <v>500000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>102.173</v>
+        <v>97.956</v>
       </c>
       <c r="E196" s="1">
-        <v>99.660226</v>
+        <v>99.902</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>498301.13</v>
+        <v>1478549.6</v>
       </c>
       <c r="I196" s="1">
-        <v>12563.87</v>
+        <v>-28800.8</v>
       </c>
       <c r="J196" s="1">
-        <v>2.521340860696</v>
+        <v>-1.9479089507718</v>
       </c>
       <c r="K196">
-        <v>3.49</v>
+        <v>0.74</v>
       </c>
       <c r="L196" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
       <c r="M196" s="1">
-        <v>510865.0</v>
+        <v>1449748.8</v>
       </c>
       <c r="N196" s="1">
-        <v>528325.62</v>
+        <v>1460772.77</v>
       </c>
       <c r="O196" s="1">
-        <v>0.28</v>
+        <v>0.75</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>602</v>
+        <v>592</v>
       </c>
       <c r="B197" t="s">
-        <v>603</v>
+        <v>593</v>
       </c>
       <c r="C197" s="1">
-        <v>800000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>101.92</v>
+        <v>100.113</v>
       </c>
       <c r="E197" s="1">
-        <v>103.47225</v>
+        <v>100.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>827778.0</v>
+        <v>667000.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-12418.0</v>
+        <v>753.71</v>
       </c>
       <c r="J197" s="1">
-        <v>-1.5001606710978</v>
+        <v>0.113</v>
       </c>
       <c r="K197">
-        <v>0.29</v>
+        <v>1.13</v>
       </c>
       <c r="L197" t="s">
-        <v>604</v>
+        <v>594</v>
       </c>
       <c r="M197" s="1">
-        <v>815360.0</v>
+        <v>667753.71</v>
       </c>
       <c r="N197" s="1">
-        <v>817688.77</v>
+        <v>675265.41</v>
       </c>
       <c r="O197" s="1">
-        <v>0.43</v>
+        <v>0.35</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>605</v>
+        <v>595</v>
       </c>
       <c r="B198" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
       <c r="C198" s="1">
-        <v>800000.0</v>
+        <v>727000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>98.187</v>
+        <v>100.09</v>
       </c>
       <c r="E198" s="1">
-        <v>99.495</v>
+        <v>99.79727373</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>795960.0</v>
+        <v>725526.18</v>
       </c>
       <c r="I198" s="1">
-        <v>-10464.0</v>
+        <v>2128.12</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.3146389265792</v>
+        <v>0.29332091090083</v>
       </c>
       <c r="K198">
-        <v>2.28</v>
+        <v>0.55</v>
       </c>
       <c r="L198" t="s">
-        <v>607</v>
+        <v>597</v>
       </c>
       <c r="M198" s="1">
-        <v>785496.0</v>
+        <v>727654.3</v>
       </c>
       <c r="N198" s="1">
-        <v>803756.27</v>
+        <v>731647.86</v>
       </c>
       <c r="O198" s="1">
-        <v>0.42</v>
+        <v>0.37</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>608</v>
+        <v>598</v>
       </c>
       <c r="B199" t="s">
-        <v>609</v>
+        <v>599</v>
       </c>
       <c r="C199" s="1">
-        <v>1084000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>98.869</v>
+        <v>100.975</v>
       </c>
       <c r="E199" s="1">
-        <v>101.11874539</v>
+        <v>100.0</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>1096127.2</v>
+        <v>248000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-24387.24</v>
+        <v>2418.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-2.2248549255962</v>
+        <v>0.975</v>
       </c>
       <c r="K199">
-        <v>2.96</v>
-[...2 lines deleted...]
-        <v>610</v>
+        <v>0.2</v>
+      </c>
+      <c r="L199">
+        <v>506.69</v>
       </c>
       <c r="M199" s="1">
-        <v>1071739.96</v>
+        <v>250418.0</v>
       </c>
       <c r="N199" s="1">
-        <v>1103814.48</v>
+        <v>250924.69</v>
       </c>
       <c r="O199" s="1">
-        <v>0.58</v>
+        <v>0.13</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>611</v>
+        <v>600</v>
       </c>
       <c r="B200" t="s">
-        <v>612</v>
+        <v>601</v>
       </c>
       <c r="C200" s="1">
-        <v>7000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>100.45</v>
+        <v>102.122</v>
       </c>
       <c r="E200" s="1">
-        <v>100.19914286</v>
+        <v>99.660226</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>7013.94</v>
+        <v>498301.13</v>
       </c>
       <c r="I200" s="1">
-        <v>17.56</v>
+        <v>12308.87</v>
       </c>
       <c r="J200" s="1">
-        <v>0.25035857164447</v>
+        <v>2.4701669851722</v>
       </c>
       <c r="K200">
-        <v>1.83</v>
-[...2 lines deleted...]
-        <v>128.01</v>
+        <v>3.73</v>
+      </c>
+      <c r="L200" t="s">
+        <v>602</v>
       </c>
       <c r="M200" s="1">
-        <v>7031.5</v>
+        <v>510610.0</v>
       </c>
       <c r="N200" s="1">
-        <v>7159.51</v>
+        <v>529257.26</v>
       </c>
       <c r="O200" s="1">
-        <v>0.0</v>
+        <v>0.27</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>613</v>
+        <v>603</v>
       </c>
       <c r="B201" t="s">
-        <v>614</v>
+        <v>604</v>
       </c>
       <c r="C201" s="1">
         <v>800000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>97.865</v>
+        <v>101.802</v>
       </c>
       <c r="E201" s="1">
-        <v>100.0</v>
+        <v>103.47225</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>800000.0</v>
+        <v>827778.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-17080.0</v>
+        <v>-13362.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-2.135</v>
+        <v>-1.6142009089394</v>
       </c>
       <c r="K201">
-        <v>0.77</v>
+        <v>0.54</v>
       </c>
       <c r="L201" t="s">
-        <v>615</v>
+        <v>605</v>
       </c>
       <c r="M201" s="1">
-        <v>782920.0</v>
+        <v>814416.0</v>
       </c>
       <c r="N201" s="1">
-        <v>789047.25</v>
+        <v>818700.93</v>
       </c>
       <c r="O201" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="B202" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="C202" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.324</v>
+        <v>98.625</v>
       </c>
       <c r="E202" s="1">
-        <v>100.0</v>
+        <v>99.495</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>400000.0</v>
+        <v>795960.0</v>
       </c>
       <c r="I202" s="1">
-        <v>1296.0</v>
+        <v>-6960.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0.324</v>
+        <v>-0.87441579978893</v>
       </c>
       <c r="K202">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>161.75</v>
+        <v>2.51</v>
+      </c>
+      <c r="L202" t="s">
+        <v>608</v>
       </c>
       <c r="M202" s="1">
-        <v>401296.0</v>
+        <v>789000.0</v>
       </c>
       <c r="N202" s="1">
-        <v>401457.75</v>
+        <v>809043.84</v>
       </c>
       <c r="O202" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
       <c r="B203" t="s">
-        <v>619</v>
+        <v>610</v>
       </c>
       <c r="C203" s="1">
-        <v>900000.0</v>
+        <v>925000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>95.916</v>
+        <v>99.997</v>
       </c>
       <c r="E203" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>875250.0</v>
+        <v>925000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-12006.0</v>
+        <v>-27.75</v>
       </c>
       <c r="J203" s="1">
-        <v>-1.3717223650386</v>
+        <v>-0.003</v>
       </c>
       <c r="K203">
-        <v>2.46</v>
+        <v>0.2</v>
       </c>
       <c r="L203" t="s">
-        <v>620</v>
+        <v>611</v>
       </c>
       <c r="M203" s="1">
-        <v>863244.0</v>
+        <v>924972.25</v>
       </c>
       <c r="N203" s="1">
-        <v>885374.14</v>
+        <v>926790.42</v>
       </c>
       <c r="O203" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>621</v>
+        <v>612</v>
       </c>
       <c r="B204" t="s">
-        <v>622</v>
+        <v>613</v>
       </c>
       <c r="C204" s="1">
-        <v>900000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.757</v>
+        <v>99.347</v>
       </c>
       <c r="E204" s="1">
-        <v>99.33133333</v>
+        <v>101.11874539</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>893982.0</v>
+        <v>1096127.2</v>
       </c>
       <c r="I204" s="1">
-        <v>3831.0</v>
+        <v>-19205.72</v>
       </c>
       <c r="J204" s="1">
-        <v>0.42853211809634</v>
+        <v>-1.7521433643833</v>
       </c>
       <c r="K204">
-        <v>2.96</v>
+        <v>3.17</v>
       </c>
       <c r="L204" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
       <c r="M204" s="1">
-        <v>897813.0</v>
+        <v>1076921.48</v>
       </c>
       <c r="N204" s="1">
-        <v>924418.48</v>
+        <v>1111334.77</v>
       </c>
       <c r="O204" s="1">
-        <v>0.48</v>
+        <v>0.57</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="B205" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="C205" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.173</v>
+        <v>97.914</v>
       </c>
       <c r="E205" s="1">
-        <v>99.8356</v>
+        <v>100.0</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>898520.4</v>
+        <v>800000.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-5963.4</v>
+        <v>-16688.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.66369110818185</v>
+        <v>-2.086</v>
       </c>
       <c r="K205">
-        <v>0.28</v>
+        <v>0.94</v>
       </c>
       <c r="L205" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
       <c r="M205" s="1">
-        <v>892557.0</v>
+        <v>783312.0</v>
       </c>
       <c r="N205" s="1">
-        <v>895053.58</v>
+        <v>790808.11</v>
       </c>
       <c r="O205" s="1">
-        <v>0.47</v>
+        <v>0.4</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>627</v>
+        <v>618</v>
       </c>
       <c r="B206" t="s">
-        <v>628</v>
+        <v>619</v>
       </c>
       <c r="C206" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>82.546</v>
+        <v>100.671</v>
       </c>
       <c r="E206" s="1">
-        <v>81.04033333</v>
+        <v>100.0</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>729363.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I206" s="1">
-        <v>13551.0</v>
+        <v>2684.0</v>
       </c>
       <c r="J206" s="1">
-        <v>1.8579225982124</v>
+        <v>0.671</v>
       </c>
       <c r="K206">
-        <v>0.46</v>
+        <v>0.25</v>
       </c>
       <c r="L206" t="s">
-        <v>629</v>
+        <v>620</v>
       </c>
       <c r="M206" s="1">
-        <v>742914.0</v>
+        <v>402684.0</v>
       </c>
       <c r="N206" s="1">
-        <v>747074.96</v>
+        <v>403694.96</v>
       </c>
       <c r="O206" s="1">
-        <v>0.39</v>
+        <v>0.21</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>630</v>
+        <v>621</v>
       </c>
       <c r="B207" t="s">
-        <v>631</v>
+        <v>622</v>
       </c>
       <c r="C207" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>89.504</v>
+        <v>95.409</v>
       </c>
       <c r="E207" s="1">
-        <v>89.675</v>
+        <v>97.25</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>986425.0</v>
+        <v>875250.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-1881.0</v>
+        <v>-16569.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.19068859771397</v>
+        <v>-1.893059125964</v>
       </c>
       <c r="K207">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>0.1</v>
+      </c>
+      <c r="L207">
+        <v>924.66</v>
       </c>
       <c r="M207" s="1">
-        <v>984544.0</v>
+        <v>858681.0</v>
       </c>
       <c r="N207" s="1">
-        <v>990985.78</v>
+        <v>859605.66</v>
       </c>
       <c r="O207" s="1">
-        <v>0.52</v>
+        <v>0.44</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
       <c r="B208" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="C208" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>100.566</v>
+        <v>99.432</v>
       </c>
       <c r="E208" s="1">
-        <v>99.774775</v>
+        <v>99.8356</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>598648.65</v>
+        <v>898520.4</v>
       </c>
       <c r="I208" s="1">
-        <v>4747.35</v>
+        <v>-3632.4</v>
       </c>
       <c r="J208" s="1">
-        <v>0.79301105915799</v>
+        <v>-0.40426461102052</v>
       </c>
       <c r="K208">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>678.08</v>
+        <v>0.49</v>
+      </c>
+      <c r="L208" t="s">
+        <v>625</v>
       </c>
       <c r="M208" s="1">
-        <v>603396.0</v>
+        <v>894888.0</v>
       </c>
       <c r="N208" s="1">
-        <v>604074.08</v>
+        <v>899326.36</v>
       </c>
       <c r="O208" s="1">
-        <v>0.32</v>
+        <v>0.46</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>635</v>
+        <v>626</v>
       </c>
       <c r="B209" t="s">
-        <v>636</v>
+        <v>627</v>
       </c>
       <c r="C209" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>98.55</v>
+        <v>82.783</v>
       </c>
       <c r="E209" s="1">
-        <v>100.0</v>
+        <v>81.04033333</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>800000.0</v>
+        <v>729363.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-11600.0</v>
+        <v>15684.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-1.45</v>
+        <v>2.1503695690623</v>
       </c>
       <c r="K209">
-        <v>1.86</v>
+        <v>0.51</v>
       </c>
       <c r="L209" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
       <c r="M209" s="1">
-        <v>788400.0</v>
+        <v>745047.0</v>
       </c>
       <c r="N209" s="1">
-        <v>803257.97</v>
+        <v>749596.32</v>
       </c>
       <c r="O209" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
+        <v>629</v>
+      </c>
+      <c r="B210" t="s">
+        <v>630</v>
+      </c>
+      <c r="C210" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>89.701</v>
+      </c>
+      <c r="E210" s="1">
+        <v>89.675</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>986425.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>286.0</v>
+      </c>
+      <c r="J210" s="1">
+        <v>0.02899358795651</v>
+      </c>
+      <c r="K210">
+        <v>0.63</v>
+      </c>
+      <c r="L210" t="s">
+        <v>631</v>
+      </c>
+      <c r="M210" s="1">
+        <v>986711.0</v>
+      </c>
+      <c r="N210" s="1">
+        <v>993627.44</v>
+      </c>
+      <c r="O210" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="P210">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:16">
+      <c r="A211" t="s">
+        <v>632</v>
+      </c>
+      <c r="B211" t="s">
+        <v>633</v>
+      </c>
+      <c r="C211" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>100.875</v>
+      </c>
+      <c r="E211" s="1">
+        <v>99.774775</v>
+      </c>
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>598648.65</v>
+      </c>
+      <c r="I211" s="1">
+        <v>6601.35</v>
+      </c>
+      <c r="J211" s="1">
+        <v>1.1027085753889</v>
+      </c>
+      <c r="K211">
+        <v>0.33</v>
+      </c>
+      <c r="L211" t="s">
+        <v>634</v>
+      </c>
+      <c r="M211" s="1">
+        <v>605250.0</v>
+      </c>
+      <c r="N211" s="1">
+        <v>607222.6</v>
+      </c>
+      <c r="O211" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P211">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:16">
+      <c r="A212" t="s">
+        <v>635</v>
+      </c>
+      <c r="B212" t="s">
+        <v>636</v>
+      </c>
+      <c r="C212" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D212" s="1">
+        <v>98.646</v>
+      </c>
+      <c r="E212" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-10832.0</v>
+      </c>
+      <c r="J212" s="1">
+        <v>-1.354</v>
+      </c>
+      <c r="K212">
+        <v>2.04</v>
+      </c>
+      <c r="L212" t="s">
+        <v>637</v>
+      </c>
+      <c r="M212" s="1">
+        <v>789168.0</v>
+      </c>
+      <c r="N212" s="1">
+        <v>805477.22</v>
+      </c>
+      <c r="O212" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="P212">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:16">
+      <c r="A213" t="s">
         <v>638</v>
       </c>
-      <c r="B210" t="s">
+      <c r="B213" t="s">
         <v>639</v>
       </c>
-      <c r="C210" s="1">
+      <c r="C213" s="1">
         <v>-4300000.0</v>
       </c>
-      <c r="D210" s="1">
-[...2 lines deleted...]
-      <c r="E210" s="1">
+      <c r="D213" s="1">
+        <v>9.57448884</v>
+      </c>
+      <c r="E213" s="1">
         <v>0.0</v>
       </c>
-      <c r="F210" t="s">
-[...5 lines deleted...]
-      <c r="H210" s="1">
+      <c r="F213" t="s">
+        <v>8</v>
+      </c>
+      <c r="G213">
+        <v>1.0</v>
+      </c>
+      <c r="H213" s="1">
         <v>0.0</v>
       </c>
-      <c r="I210" s="1">
-[...2 lines deleted...]
-      <c r="J210" s="1">
+      <c r="I213" s="1">
+        <v>-384230.8</v>
+      </c>
+      <c r="J213" s="1">
         <v>0</v>
       </c>
-      <c r="K210">
+      <c r="K213">
         <v>0.0</v>
       </c>
-      <c r="L210" t="s">
+      <c r="L213" t="s">
         <v>640</v>
       </c>
-      <c r="M210" s="1">
-[...5 lines deleted...]
-      <c r="O210" s="1">
+      <c r="M213" s="1">
+        <v>-384230.8</v>
+      </c>
+      <c r="N213" s="1">
+        <v>-411703.02</v>
+      </c>
+      <c r="O213" s="1">
         <v>-0.21</v>
       </c>
-      <c r="P210">
+      <c r="P213">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>