--- v4 (2026-08-01)
+++ v5 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="641">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="643">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -118,1869 +118,1875 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OE100626</t>
-[...4 lines deleted...]
-  <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
+  </si>
+  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>17 559.93</t>
+    <t>19 357.88</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>3 503.42</t>
+    <t>4 458.90</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>13 979.59</t>
+    <t>16 258.87</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
+  </si>
+  <si>
+    <t>1 121.92</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
+    <t>3 345.21</t>
+  </si>
+  <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>27 041.10</t>
+    <t>32 835.62</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>19 777.40</t>
+    <t>23 630.14</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>1 972.60</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>3 200.98</t>
+    <t>4 043.34</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>3 895.56</t>
+    <t>6 745.97</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
+    <t>1 726.51</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>34 619.18</t>
+    <t>37 947.95</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>9 063.10</t>
+    <t>10 020.47</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
+    <t>5 780.14</t>
+  </si>
+  <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>19 616.44</t>
-[...8 lines deleted...]
-    <t>17 950.68</t>
+    <t>1 260.27</t>
+  </si>
+  <si>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
+  </si>
+  <si>
+    <t>1 361.10</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>6 904.11</t>
+    <t>8 054.79</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>7 602.74</t>
+    <t>10 684.93</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>4 075.34</t>
+    <t>5 102.74</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>31 950.68</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.25 02/01/2031</t>
   </si>
   <si>
-    <t>4 380.82</t>
+    <t>5 449.32</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>58 195.89</t>
+    <t>3 586.30</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>16 390.07</t>
+    <t>20 201.71</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>37 219.18</t>
+    <t>43 095.89</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>33 834.35</t>
+    <t>67 485.49</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>5 640.51</t>
+    <t>6 446.30</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>4 316.04</t>
-[...8 lines deleted...]
-    <t>6 852.74</t>
+    <t>4 749.09</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>5 509.09</t>
+    <t>7 025.36</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>6 449.32</t>
+    <t>8 257.53</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>10 337.67</t>
+    <t>13 943.84</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>2 808.00</t>
+    <t>3 618.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>28 134.25</t>
+    <t>30 723.29</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>2 119.18</t>
+    <t>7 009.59</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>11 640.45</t>
+    <t>2 282.61</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>14 624.90</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>3 661.08</t>
+    <t>6 989.33</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>17 403.97</t>
+    <t>21 905.00</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>12 964.38</t>
+    <t>16 704.11</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>41 568.83</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>10 263.70</t>
+    <t>14 424.66</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>44 272.60</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>16 216.11</t>
-[...8 lines deleted...]
-    <t>28 733.56</t>
+    <t>18 980.22</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>20 262.33</t>
+    <t>23 776.03</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>23 502.75</t>
+    <t>28 365.38</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>22 253.42</t>
-[...8 lines deleted...]
-    <t>5 676.71</t>
+    <t>26 157.53</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>9 501.37</t>
+    <t>10 898.63</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>17 260.27</t>
+    <t>32 547.95</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>14 392.20</t>
+    <t>16 947.03</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>17 975.34</t>
+    <t>20 471.92</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>12 782.19</t>
+    <t>1 560.62</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>17 030.14</t>
+    <t>19 331.51</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>4 962.33</t>
+    <t>5 609.59</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>6 344.18</t>
+    <t>11 224.32</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>27 393.49</t>
+    <t>30 198.29</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>4 448.88</t>
+    <t>8 374.36</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>10 173.57</t>
-[...8 lines deleted...]
-    <t>10 747.26</t>
+    <t>11 554.60</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>44 953.42</t>
+    <t>49 556.16</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>2 246.92</t>
+    <t>4 743.49</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>33 339.04</t>
+    <t>1 789.38</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>78 431.51</t>
+    <t>2 712.33</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>16 928.77</t>
+    <t>18 449.32</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>6 777.17</t>
+    <t>11 505.43</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>28 069.32</t>
+    <t>1 581.37</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>8 802.74</t>
+    <t>20 884.93</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
+    <t>3 452.05</t>
+  </si>
+  <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>14 498.63</t>
+    <t>16 440.41</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
+    <t>2 186.14</t>
+  </si>
+  <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>2 468.03</t>
+    <t>4 645.70</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>62 986.30</t>
+    <t>70 794.52</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 995.89</t>
+    <t>4 105.48</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 523.97</t>
+    <t>3 883.56</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>6 328.77</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>11 986.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
+    <t>2 464.11</t>
+  </si>
+  <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>21 342.81</t>
+    <t>23 428.42</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>12 020.55</t>
+    <t>14 023.97</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>12 305.95</t>
+    <t>14 133.57</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>19 325.80</t>
+    <t>28 649.57</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>30 645.64</t>
+    <t>34 398.17</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>28 682.19</t>
+    <t>2 065.75</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>7 671.23</t>
-[...17 lines deleted...]
-    <t>4 565.07</t>
+    <t>11 267.12</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>5 702.05</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>43 828.23</t>
-[...8 lines deleted...]
-    <t>20 712.33</t>
+    <t>2 585.37</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>12 473.84</t>
+    <t>14 039.59</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>8 987.67</t>
+    <t>10 652.05</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
-    <t>1 495.89</t>
+    <t>2 646.58</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>7 580.14</t>
+    <t>9 491.10</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>2 730.50</t>
+    <t>8 802.28</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>1 294.52</t>
+    <t>4 068.49</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>6 016.44</t>
+    <t>8 975.34</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>1 824.66</t>
-[...8 lines deleted...]
-    <t>14 663.01</t>
+    <t>4 865.75</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>1 270.79</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>16 627.40</t>
+    <t>18 723.29</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>8 040.59</t>
+    <t>9 751.36</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>8 219.18</t>
+    <t>11 506.85</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>10 478.63</t>
+    <t>12 546.78</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>1 009.82</t>
+    <t>3 340.19</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
+    <t>1 115.07</t>
+  </si>
+  <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>4 008.22</t>
+    <t>4 583.56</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>3 605.14</t>
+    <t>6 882.53</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>3 559.93</t>
+    <t>4 022.26</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>53 188.36</t>
+    <t>57 965.75</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>53 928.08</t>
+    <t>62 866.44</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>41 712.33</t>
+    <t>1 558.22</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>1 246.58</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>14 770.85</t>
+    <t>23 393.59</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>10 849.32</t>
+    <t>12 821.92</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
+    <t>3 291.78</t>
+  </si>
+  <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>8 726.03</t>
+    <t>10 061.64</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>46 563.70</t>
+    <t>51 978.08</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>26 408.22</t>
+    <t>29 552.05</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>29 458.20</t>
+    <t>33 283.94</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>3 020.55</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>1 035.62</t>
+    <t>3 624.66</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>9 621.15</t>
+    <t>11 611.73</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>10 826.33</t>
+    <t>15 099.88</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>2 342.47</t>
+    <t>6 246.58</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>6 712.33</t>
+    <t>10 821.92</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>28 536.99</t>
+    <t>32 358.90</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>2 723.29</t>
-[...8 lines deleted...]
-    <t>2 835.62</t>
+    <t>3 298.63</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
     <t>DE000A3E5VK1</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
   </si>
   <si>
-    <t>3 174.66</t>
+    <t>3 482.88</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>18 040.11</t>
+    <t>1 299.29</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>26 456.16</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>29 768.16</t>
+    <t>33 864.69</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>7 273.97</t>
+    <t>14 630.14</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>10 150.68</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>16 438.36</t>
+    <t>19 520.55</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>4 746.13</t>
+    <t>8 305.74</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
+    <t>24 657.53</t>
+  </si>
+  <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>10 694.31</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>3 273.41</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>12 190.07</t>
+    <t>20 316.78</t>
   </si>
   <si>
     <t>XS3281048499</t>
   </si>
   <si>
     <t>MORGAN STANLEY 23/01/2032</t>
   </si>
   <si>
-    <t>5 672.32</t>
+    <t>7 340.65</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
-    <t>3 726.40</t>
+    <t>4 791.08</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>10 947.12</t>
+    <t>12 293.07</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>6 191.78</t>
+    <t>7 013.70</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>42 805.48</t>
+    <t>47 408.22</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>32 960.52</t>
+    <t>37 168.25</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>7 741.80</t>
+    <t>11 107.80</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>2 924.66</t>
+    <t>4 363.01</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>8 905.60</t>
+    <t>13 853.15</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>32 713.70</t>
+    <t>38 590.41</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>16 150.05</t>
+    <t>17 803.64</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>5 473.97</t>
+    <t>8 210.96</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>18 203.56</t>
+    <t>23 952.05</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>8 441.78</t>
+    <t>9 931.51</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>3 994.52</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
-    <t>ORANGE SA PERP</t>
-[...8 lines deleted...]
-    <t>2 515.07</t>
+    <t>10 381.85</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
-    <t>2 034.25</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
+    <t>1 920.66</t>
+  </si>
+  <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
+    <t>2 347.81</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>3 483.47</t>
+    <t>5 169.01</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
+    <t>2 097.53</t>
+  </si>
+  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>8 601.37</t>
+    <t>9 402.74</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>3 125.34</t>
+    <t>3 680.14</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>27 212.67</t>
+    <t>29 709.25</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>18 025.25</t>
+    <t>20 241.47</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>8 958.90</t>
+    <t>11 424.66</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>5 326.03</t>
+    <t>15 879.45</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>11 095.89</t>
+    <t>12 205.48</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>XS2126161764</t>
-[...2 lines deleted...]
-    <t>RELX FINANCE BV 0.5 10/03/2028</t>
+    <t>4 554.79</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>4 253.42</t>
+    <t>7 027.40</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>11 652.87</t>
+    <t>13 824.21</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>47 003.42</t>
+    <t>51 626.71</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>5 894.18</t>
+    <t>8 456.87</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>27 457.34</t>
+    <t>30 847.13</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
+    <t>1 868.49</t>
+  </si>
+  <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
+    <t>4 550.14</t>
+  </si>
+  <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>4 972.60</t>
+    <t>5 589.04</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>19 385.62</t>
+    <t>22 889.04</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>1 335.44</t>
+    <t>3 561.16</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>3 723.62</t>
+    <t>9 790.60</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>1 227.40</t>
+    <t>3 857.53</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>23 448.08</t>
+    <t>25 579.73</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>5 658.90</t>
+    <t>8 155.48</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>1 480.59</t>
+    <t>4 897.35</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>10 278.08</t>
+    <t>12 158.22</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>5 720.55</t>
+    <t>8 104.11</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>7 693.15</t>
+    <t>11 299.32</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
+    <t>1 910.96</t>
+  </si>
+  <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>6 019.52</t>
+    <t>6 975.00</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>22 409.59</t>
+    <t>24 752.05</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>5 005.21</t>
+    <t>6 565.97</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>2 186.30</t>
+    <t>4 919.18</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>16 219.86</t>
+    <t>18 665.07</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>11 023.97</t>
+    <t>15 433.56</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>7 511.70</t>
-[...14 lines deleted...]
-    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
+    <t>9 721.02</t>
+  </si>
+  <si>
+    <t>XS2614623978</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
+  </si>
+  <si>
+    <t>6 771.58</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>18 647.26</t>
+    <t>20 342.47</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>4 284.93</t>
+    <t>7 079.45</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>20 043.84</t>
+    <t>22 591.78</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
-    <t>1 818.17</t>
+    <t>4 688.96</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>34 413.29</t>
+    <t>37 754.38</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>7 496.11</t>
+    <t>9 451.62</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>1 010.96</t>
+    <t>2 224.11</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
+    <t>2 773.97</t>
+  </si>
+  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>4 438.36</t>
+    <t>7 212.33</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 549.32</t>
+    <t>5 104.11</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>6 916.44</t>
+    <t>7 594.52</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 972.60</t>
+    <t>3 821.92</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>16 309.22</t>
+    <t>18 382.42</t>
   </si>
   <si>
     <t>CDS-00108784</t>
   </si>
   <si>
     <t>PAR20260409050236053</t>
   </si>
   <si>
-    <t>-27 472.22</t>
+    <t>-45 388.89</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2344,212 +2350,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>326.4981</v>
+        <v>326.3351</v>
       </c>
       <c r="D2">
-        <v>6414.3</v>
+        <v>6463.9</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2094259.56</v>
+        <v>2109398.27</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2094259.56</v>
+        <v>2109398.27</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3484.0</v>
+        <v>3289.0</v>
       </c>
       <c r="D3">
-        <v>11433.16</v>
+        <v>11521.56</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>39833151.94</v>
+        <v>37894427.53</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>39833151.94</v>
+        <v>37894427.53</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1207174.8027</v>
+        <v>1360539.5584</v>
       </c>
       <c r="D4">
-        <v>112.52</v>
+        <v>113.43</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>135841575.39</v>
+        <v>154328524.59</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>135841575.39</v>
+        <v>154328524.59</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>170301.5148</v>
+        <v>175859.0445</v>
       </c>
       <c r="D5">
-        <v>102.42</v>
+        <v>103.18</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>17443904.08</v>
+        <v>18146003.97</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>17443904.08</v>
+        <v>18146003.97</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>99.45</v>
+        <v>100.18</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>189061.98</v>
+        <v>190456.57</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>189061.98</v>
+        <v>190456.57</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P213"/>
+  <dimension ref="A1:P212"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O213" sqref="O213"/>
+      <selection activeCell="O212" sqref="O212"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2568,10639 +2574,10589 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>2066.0</v>
+        <v>2639.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4796.02</v>
+        <v>4805.92</v>
       </c>
       <c r="E2" s="1">
-        <v>4791.4613020329</v>
+        <v>4799.6333270178</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>9899159.05</v>
+        <v>12666232.35</v>
       </c>
       <c r="I2" s="1">
-        <v>9418.27</v>
+        <v>16590.53</v>
       </c>
       <c r="J2" s="1">
-        <v>0.095142122198754</v>
+        <v>0.13098235956488</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>9908577.32</v>
+        <v>12682822.88</v>
       </c>
       <c r="N2" s="1">
-        <v>9908577.32</v>
+        <v>12682822.88</v>
       </c>
       <c r="O2" s="1">
-        <v>5.07</v>
+        <v>5.96</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>56.0</v>
+        <v>456.0</v>
       </c>
       <c r="D3" s="1">
-        <v>115.45</v>
+        <v>105.845</v>
       </c>
       <c r="E3" s="1">
-        <v>115.83375</v>
+        <v>105.804342105</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-21490.0</v>
+        <v>18540.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-21490.0</v>
+        <v>18540.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-21490.0</v>
+        <v>18540.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>351.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>105.75</v>
+        <v>99.769</v>
       </c>
       <c r="E4" s="1">
-        <v>105.755014245</v>
+        <v>99.331</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>695317.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-1760.0</v>
+        <v>3066.0</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>0.44094995520029</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-1760.0</v>
+        <v>698383.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-1760.0</v>
+        <v>698383.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>500000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>101.45</v>
+        <v>101.932</v>
       </c>
       <c r="E5" s="1">
         <v>99.634</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>498170.0</v>
       </c>
       <c r="I5" s="1">
-        <v>9080.0</v>
+        <v>11490.0</v>
       </c>
       <c r="J5" s="1">
-        <v>1.8226709757713</v>
+        <v>2.3064415761688</v>
       </c>
       <c r="K5">
-        <v>3.51</v>
+        <v>3.87</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="1">
-        <v>507250.0</v>
+        <v>509660.0</v>
       </c>
       <c r="N5" s="1">
-        <v>524809.93</v>
+        <v>529017.88</v>
       </c>
       <c r="O5" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>101.036</v>
+        <v>101.698</v>
       </c>
       <c r="E6" s="1">
         <v>99.179</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>297537.0</v>
       </c>
       <c r="I6" s="1">
-        <v>5571.0</v>
+        <v>7557.0</v>
       </c>
       <c r="J6" s="1">
-        <v>1.8723721755614</v>
+        <v>2.5398521864508</v>
       </c>
       <c r="K6">
-        <v>1.17</v>
+        <v>1.49</v>
       </c>
       <c r="L6" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="1">
-        <v>303108.0</v>
+        <v>305094.0</v>
       </c>
       <c r="N6" s="1">
-        <v>306611.42</v>
+        <v>309552.9</v>
       </c>
       <c r="O6" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>493000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>106.978</v>
+        <v>107.874</v>
       </c>
       <c r="E7" s="1">
         <v>100.24670385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>494216.25</v>
       </c>
       <c r="I7" s="1">
-        <v>33185.29</v>
+        <v>37602.57</v>
       </c>
       <c r="J7" s="1">
-        <v>6.7147306467564</v>
+        <v>7.6085256201106</v>
       </c>
       <c r="K7">
-        <v>2.84</v>
+        <v>3.3</v>
       </c>
       <c r="L7" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="1">
-        <v>527401.54</v>
+        <v>531818.82</v>
       </c>
       <c r="N7" s="1">
-        <v>541381.13</v>
+        <v>548077.69</v>
       </c>
       <c r="O7" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>101.088</v>
+        <v>100.871</v>
       </c>
       <c r="E8" s="1">
-        <v>99.9080525</v>
+        <v>99.847</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>799264.42</v>
+        <v>1298011.0</v>
       </c>
       <c r="I8" s="1">
-        <v>9439.58</v>
+        <v>13312.0</v>
       </c>
       <c r="J8" s="1">
-        <v>1.1810334307137</v>
+        <v>1.0255691207548</v>
       </c>
       <c r="K8">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>304.11</v>
+        <v>0.09</v>
+      </c>
+      <c r="L8" t="s">
+        <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>808704.0</v>
+        <v>1311323.0</v>
       </c>
       <c r="N8" s="1">
-        <v>809008.11</v>
+        <v>1312444.92</v>
       </c>
       <c r="O8" s="1">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.674</v>
+        <v>101.791</v>
       </c>
       <c r="E9" s="1">
-        <v>100.0</v>
+        <v>99.9080525</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1200000.0</v>
+        <v>799264.42</v>
       </c>
       <c r="I9" s="1">
-        <v>-3912.0</v>
+        <v>15063.58</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.326</v>
+        <v>1.884680416526</v>
       </c>
       <c r="K9">
-        <v>2.25</v>
+        <v>0.42</v>
       </c>
       <c r="L9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>1196088.0</v>
+        <v>814328.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1223129.1</v>
+        <v>817673.21</v>
       </c>
       <c r="O9" s="1">
-        <v>0.63</v>
+        <v>0.38</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C10" s="1">
-        <v>1250000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.954</v>
+        <v>101.204</v>
       </c>
       <c r="E10" s="1">
-        <v>99.33</v>
+        <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1241625.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-17200.0</v>
+        <v>14448.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.3852813852814</v>
+        <v>1.204</v>
       </c>
       <c r="K10">
-        <v>1.58</v>
+        <v>2.74</v>
       </c>
       <c r="L10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M10" s="1">
-        <v>1224425.0</v>
+        <v>1214448.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1244202.4</v>
+        <v>1247283.62</v>
       </c>
       <c r="O10" s="1">
-        <v>0.64</v>
+        <v>0.59</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>96.702</v>
+        <v>98.388</v>
       </c>
       <c r="E11" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>794024.0</v>
+        <v>1241625.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-20408.0</v>
+        <v>-11775.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.5701993894391</v>
+        <v>-0.94835397160979</v>
       </c>
       <c r="K11">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.89</v>
+      </c>
+      <c r="L11" t="s">
+        <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>773616.0</v>
+        <v>1229850.0</v>
       </c>
       <c r="N11" s="1">
-        <v>773616.0</v>
+        <v>1253480.14</v>
       </c>
       <c r="O11" s="1">
-        <v>0.4</v>
+        <v>0.59</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>911000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>93.477</v>
+        <v>97.131</v>
       </c>
       <c r="E12" s="1">
-        <v>93.75230516</v>
+        <v>99.253</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>854083.5</v>
+        <v>794024.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-2508.03</v>
+        <v>-16976.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.29365161603052</v>
+        <v>-2.1379706406859</v>
       </c>
       <c r="K12">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="L12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>851575.47</v>
+        <v>777048.0</v>
       </c>
       <c r="N12" s="1">
-        <v>854776.45</v>
+        <v>779020.6</v>
       </c>
       <c r="O12" s="1">
-        <v>0.44</v>
+        <v>0.37</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>867000.0</v>
+        <v>911000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.165</v>
+        <v>93.922</v>
       </c>
       <c r="E13" s="1">
-        <v>99.955</v>
+        <v>93.75230516</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>866609.85</v>
+        <v>854083.5</v>
       </c>
       <c r="I13" s="1">
-        <v>1820.7</v>
+        <v>1545.92</v>
       </c>
       <c r="J13" s="1">
-        <v>0.21009454254414</v>
+        <v>0.18100337964614</v>
       </c>
       <c r="K13">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="L13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>868430.55</v>
+        <v>855629.42</v>
       </c>
       <c r="N13" s="1">
-        <v>872326.11</v>
+        <v>859672.76</v>
       </c>
       <c r="O13" s="1">
-        <v>0.45</v>
+        <v>0.4</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>554000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.524</v>
+        <v>100.842</v>
       </c>
       <c r="E14" s="1">
-        <v>99.646</v>
+        <v>99.955</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>552038.84</v>
+        <v>866609.85</v>
       </c>
       <c r="I14" s="1">
-        <v>-675.88</v>
+        <v>7690.29</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.12243341428657</v>
+        <v>0.88739932969836</v>
       </c>
       <c r="K14">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>246.64</v>
+        <v>0.78</v>
+      </c>
+      <c r="L14" t="s">
+        <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>551362.96</v>
+        <v>874300.14</v>
       </c>
       <c r="N14" s="1">
-        <v>551609.6</v>
+        <v>881046.11</v>
       </c>
       <c r="O14" s="1">
-        <v>0.28</v>
+        <v>0.41</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>900000.0</v>
+        <v>554000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.692</v>
+        <v>99.864</v>
       </c>
       <c r="E15" s="1">
-        <v>100.85737</v>
+        <v>99.646</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>907716.33</v>
+        <v>552038.84</v>
       </c>
       <c r="I15" s="1">
-        <v>-1488.33</v>
+        <v>1207.72</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.16396421996727</v>
+        <v>0.21877446159404</v>
       </c>
       <c r="K15">
-        <v>3.85</v>
+        <v>0.31</v>
       </c>
       <c r="L15" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>906228.0</v>
+        <v>553246.56</v>
       </c>
       <c r="N15" s="1">
-        <v>940847.18</v>
+        <v>554973.07</v>
       </c>
       <c r="O15" s="1">
-        <v>0.48</v>
+        <v>0.26</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C16" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>109.798</v>
+        <v>101.599</v>
       </c>
       <c r="E16" s="1">
-        <v>100.412855</v>
+        <v>100.85737</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>200825.71</v>
+        <v>907716.33</v>
       </c>
       <c r="I16" s="1">
-        <v>18770.29</v>
+        <v>6674.67</v>
       </c>
       <c r="J16" s="1">
-        <v>9.3465572709789</v>
+        <v>0.73532553942265</v>
       </c>
       <c r="K16">
-        <v>4.53</v>
+        <v>4.22</v>
       </c>
       <c r="L16" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>219596.0</v>
+        <v>914391.0</v>
       </c>
       <c r="N16" s="1">
-        <v>228659.1</v>
+        <v>952338.95</v>
       </c>
       <c r="O16" s="1">
-        <v>0.12</v>
+        <v>0.45</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C17" s="1">
-        <v>1940000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.698</v>
+        <v>110.356</v>
       </c>
       <c r="E17" s="1">
-        <v>99.58</v>
+        <v>100.412855</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1931852.0</v>
+        <v>200825.71</v>
       </c>
       <c r="I17" s="1">
-        <v>2289.2</v>
+        <v>19886.29</v>
       </c>
       <c r="J17" s="1">
-        <v>0.11849769029926</v>
+        <v>9.9022630120416</v>
       </c>
       <c r="K17">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>5.01</v>
+      </c>
+      <c r="L17" t="s">
+        <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>1934141.2</v>
+        <v>220712.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1934141.2</v>
+        <v>230732.47</v>
       </c>
       <c r="O17" s="1">
-        <v>0.99</v>
+        <v>0.11</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C18" s="1">
-        <v>400000.0</v>
+        <v>1940000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>103.626</v>
+        <v>100.209</v>
       </c>
       <c r="E18" s="1">
-        <v>106.6386</v>
+        <v>99.58</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>426554.4</v>
+        <v>1931852.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-12050.4</v>
+        <v>12202.6</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.8250558428186</v>
+        <v>0.6316529423579</v>
       </c>
       <c r="K18">
-        <v>4.9</v>
+        <v>0.3</v>
       </c>
       <c r="L18" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>414504.0</v>
+        <v>1944054.6</v>
       </c>
       <c r="N18" s="1">
-        <v>434120.44</v>
+        <v>1949834.74</v>
       </c>
       <c r="O18" s="1">
-        <v>0.22</v>
+        <v>0.92</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C19" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.447</v>
+        <v>104.162</v>
       </c>
       <c r="E19" s="1">
-        <v>99.433</v>
+        <v>106.6386</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>596598.0</v>
+        <v>426554.4</v>
       </c>
       <c r="I19" s="1">
-        <v>-11916.0</v>
+        <v>-9906.4</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.9973248317963</v>
+        <v>-2.3224235877065</v>
       </c>
       <c r="K19">
-        <v>2.99</v>
+        <v>0.32</v>
       </c>
       <c r="L19" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>584682.0</v>
+        <v>416648.0</v>
       </c>
       <c r="N19" s="1">
-        <v>602632.68</v>
+        <v>417908.27</v>
       </c>
       <c r="O19" s="1">
-        <v>0.31</v>
+        <v>0.2</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>95.435</v>
+        <v>100.693</v>
       </c>
       <c r="E20" s="1">
-        <v>98.803</v>
+        <v>100.61</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>395212.0</v>
+        <v>603660.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-13472.0</v>
+        <v>498.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-3.4088033764157</v>
+        <v>0.082496769704801</v>
       </c>
       <c r="K20">
-        <v>1.73</v>
+        <v>0.23</v>
       </c>
       <c r="L20" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>381740.0</v>
+        <v>604158.0</v>
       </c>
       <c r="N20" s="1">
-        <v>388644.11</v>
+        <v>605519.1</v>
       </c>
       <c r="O20" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C21" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.028</v>
+        <v>96.617</v>
       </c>
       <c r="E21" s="1">
-        <v>99.462144</v>
+        <v>98.803</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>994621.44</v>
+        <v>395212.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-14341.44</v>
+        <v>-8744.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.4418993421256</v>
+        <v>-2.2124834266166</v>
       </c>
       <c r="K21">
-        <v>0.76</v>
+        <v>2.01</v>
       </c>
       <c r="L21" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>980280.0</v>
+        <v>386468.0</v>
       </c>
       <c r="N21" s="1">
-        <v>987882.74</v>
+        <v>394522.79</v>
       </c>
       <c r="O21" s="1">
-        <v>0.51</v>
+        <v>0.19</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C22" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>96.297</v>
+        <v>98.882</v>
       </c>
       <c r="E22" s="1">
-        <v>98.646</v>
+        <v>99.462144</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>394584.0</v>
+        <v>994621.44</v>
       </c>
       <c r="I22" s="1">
-        <v>-9396.0</v>
+        <v>-5801.44</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.3812420169089</v>
+        <v>-0.583281213001</v>
       </c>
       <c r="K22">
-        <v>1.02</v>
+        <v>1.07</v>
       </c>
       <c r="L22" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>385188.0</v>
+        <v>988820.0</v>
       </c>
       <c r="N22" s="1">
-        <v>389263.34</v>
+        <v>999504.93</v>
       </c>
       <c r="O22" s="1">
-        <v>0.2</v>
+        <v>0.47</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C23" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>97.813</v>
+        <v>96.948</v>
       </c>
       <c r="E23" s="1">
-        <v>99.912</v>
+        <v>98.646</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>799296.0</v>
+        <v>394584.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-16792.0</v>
+        <v>-6792.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.1008487468973</v>
+        <v>-1.7213064898729</v>
       </c>
       <c r="K23">
-        <v>3.99</v>
+        <v>1.28</v>
       </c>
       <c r="L23" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="M23" s="1">
-        <v>782504.0</v>
+        <v>387792.0</v>
       </c>
       <c r="N23" s="1">
-        <v>814454.68</v>
+        <v>392894.74</v>
       </c>
       <c r="O23" s="1">
-        <v>0.42</v>
+        <v>0.18</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C24" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>96.043</v>
+        <v>99.338</v>
       </c>
       <c r="E24" s="1">
-        <v>96.04</v>
+        <v>99.912</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>384160.0</v>
+        <v>799296.0</v>
       </c>
       <c r="I24" s="1">
-        <v>12.0</v>
+        <v>-4592.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.0031236984589754</v>
+        <v>-0.57450556489711</v>
       </c>
       <c r="K24">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>0.09</v>
+      </c>
+      <c r="L24">
+        <v>745.21</v>
       </c>
       <c r="M24" s="1">
-        <v>384172.0</v>
+        <v>794704.0</v>
       </c>
       <c r="N24" s="1">
-        <v>388552.82</v>
+        <v>795449.21</v>
       </c>
       <c r="O24" s="1">
-        <v>0.2</v>
+        <v>0.37</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B25" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C25" s="1">
-        <v>1700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.831</v>
+        <v>96.449</v>
       </c>
       <c r="E25" s="1">
-        <v>97.87029412</v>
+        <v>96.04</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1663795.0</v>
+        <v>384160.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-668.0</v>
+        <v>1636.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.040149177032026</v>
+        <v>0.42586422324032</v>
       </c>
       <c r="K25">
-        <v>3.42</v>
+        <v>1.36</v>
       </c>
       <c r="L25" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="M25" s="1">
-        <v>1663127.0</v>
+        <v>385796.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1721322.89</v>
+        <v>391245.32</v>
       </c>
       <c r="O25" s="1">
-        <v>0.88</v>
+        <v>0.18</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B26" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C26" s="1">
-        <v>700000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>105.988</v>
+        <v>98.052</v>
       </c>
       <c r="E26" s="1">
-        <v>103.75</v>
+        <v>97.87029412</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>726250.0</v>
+        <v>1663795.0</v>
       </c>
       <c r="I26" s="1">
-        <v>15666.0</v>
+        <v>3089.0</v>
       </c>
       <c r="J26" s="1">
-        <v>2.1571084337349</v>
+        <v>0.18565989199391</v>
       </c>
       <c r="K26">
-        <v>2.34</v>
+        <v>0.21</v>
       </c>
       <c r="L26" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="M26" s="1">
-        <v>741916.0</v>
+        <v>1666884.0</v>
       </c>
       <c r="N26" s="1">
-        <v>758306.07</v>
+        <v>1670470.3</v>
       </c>
       <c r="O26" s="1">
-        <v>0.39</v>
+        <v>0.79</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C27" s="1">
-        <v>1300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>102.611</v>
+        <v>107.018</v>
       </c>
       <c r="E27" s="1">
-        <v>105.43894615</v>
+        <v>103.75</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1370706.3</v>
+        <v>726250.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-36763.3</v>
+        <v>22876.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-2.6820698205006</v>
+        <v>3.1498795180723</v>
       </c>
       <c r="K27">
-        <v>2.86</v>
+        <v>2.89</v>
       </c>
       <c r="L27" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="M27" s="1">
-        <v>1333943.0</v>
+        <v>749126.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1371162.18</v>
+        <v>769327.71</v>
       </c>
       <c r="O27" s="1">
-        <v>0.7</v>
+        <v>0.36</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C28" s="1">
-        <v>1380000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.82</v>
+        <v>102.614</v>
       </c>
       <c r="E28" s="1">
-        <v>100.93461304</v>
+        <v>105.43894615</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1392897.66</v>
+        <v>1370706.3</v>
       </c>
       <c r="I28" s="1">
-        <v>-29181.66</v>
+        <v>-36724.3</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.0950325955749</v>
+        <v>-2.6792245720327</v>
       </c>
       <c r="K28">
-        <v>2.45</v>
+        <v>3.32</v>
       </c>
       <c r="L28" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="M28" s="1">
-        <v>1363716.0</v>
+        <v>1333982.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1397550.35</v>
+        <v>1377077.89</v>
       </c>
       <c r="O28" s="1">
-        <v>0.72</v>
+        <v>0.65</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C29" s="1">
-        <v>713000.0</v>
+        <v>2480000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>88.671</v>
+        <v>99.164</v>
       </c>
       <c r="E29" s="1">
-        <v>98.844</v>
+        <v>99.65603468</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>704757.72</v>
+        <v>2471469.66</v>
       </c>
       <c r="I29" s="1">
-        <v>-72533.49</v>
+        <v>-12202.46</v>
       </c>
       <c r="J29" s="1">
-        <v>-10.291975233702</v>
+        <v>-0.49373294754507</v>
       </c>
       <c r="K29">
-        <v>0.79</v>
+        <v>2.72</v>
       </c>
       <c r="L29" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M29" s="1">
-        <v>632224.23</v>
+        <v>2459267.2</v>
       </c>
       <c r="N29" s="1">
-        <v>637864.74</v>
+        <v>2526752.69</v>
       </c>
       <c r="O29" s="1">
-        <v>0.33</v>
+        <v>1.19</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B30" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C30" s="1">
-        <v>281000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>88.744</v>
+        <v>89.089</v>
       </c>
       <c r="E30" s="1">
-        <v>84.29</v>
+        <v>98.844</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>236854.9</v>
+        <v>704757.72</v>
       </c>
       <c r="I30" s="1">
-        <v>12515.74</v>
+        <v>-69553.15</v>
       </c>
       <c r="J30" s="1">
-        <v>5.2841380946732</v>
+        <v>-9.8690866415766</v>
       </c>
       <c r="K30">
-        <v>1.54</v>
+        <v>0.9</v>
       </c>
       <c r="L30" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="M30" s="1">
-        <v>249370.64</v>
+        <v>635204.57</v>
       </c>
       <c r="N30" s="1">
-        <v>253686.68</v>
+        <v>641650.87</v>
       </c>
       <c r="O30" s="1">
-        <v>0.13</v>
+        <v>0.3</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C31" s="1">
-        <v>600000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>101.328</v>
+        <v>89.611</v>
       </c>
       <c r="E31" s="1">
-        <v>99.359085</v>
+        <v>84.29</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>596154.51</v>
+        <v>236854.9</v>
       </c>
       <c r="I31" s="1">
-        <v>11813.49</v>
+        <v>14952.01</v>
       </c>
       <c r="J31" s="1">
-        <v>1.9816154707946</v>
+        <v>6.3127298611935</v>
       </c>
       <c r="K31">
-        <v>1.14</v>
+        <v>1.69</v>
       </c>
       <c r="L31" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="M31" s="1">
-        <v>607968.0</v>
+        <v>251806.91</v>
       </c>
       <c r="N31" s="1">
-        <v>614820.74</v>
+        <v>256556.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.31</v>
+        <v>0.12</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B32" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C32" s="1">
-        <v>287000.0</v>
+        <v>976000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>106.176</v>
+        <v>99.935</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>99.658</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>287000.0</v>
+        <v>972662.08</v>
       </c>
       <c r="I32" s="1">
-        <v>17725.12</v>
+        <v>2703.52</v>
       </c>
       <c r="J32" s="1">
-        <v>6.176</v>
+        <v>0.27795059102129</v>
       </c>
       <c r="K32">
-        <v>1.92</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>0.06</v>
+      </c>
+      <c r="L32">
+        <v>593.06</v>
       </c>
       <c r="M32" s="1">
-        <v>304725.12</v>
+        <v>975365.6</v>
       </c>
       <c r="N32" s="1">
-        <v>310234.21</v>
+        <v>975958.66</v>
       </c>
       <c r="O32" s="1">
-        <v>0.16</v>
+        <v>0.46</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B33" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C33" s="1">
-        <v>1100000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>91.631</v>
+        <v>107.568</v>
       </c>
       <c r="E33" s="1">
-        <v>91.63853818</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1008023.92</v>
+        <v>287000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-82.92</v>
+        <v>21720.16</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.008225995272017</v>
+        <v>7.568</v>
       </c>
       <c r="K33">
-        <v>0.59</v>
+        <v>2.45</v>
       </c>
       <c r="L33" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="M33" s="1">
-        <v>1007941.0</v>
+        <v>308720.16</v>
       </c>
       <c r="N33" s="1">
-        <v>1014390.32</v>
+        <v>315745.52</v>
       </c>
       <c r="O33" s="1">
-        <v>0.52</v>
+        <v>0.15</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B34" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C34" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>103.57</v>
+        <v>91.978</v>
       </c>
       <c r="E34" s="1">
-        <v>105.76</v>
+        <v>91.63853818</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>951840.0</v>
+        <v>1008023.92</v>
       </c>
       <c r="I34" s="1">
-        <v>-19710.0</v>
+        <v>3734.08</v>
       </c>
       <c r="J34" s="1">
-        <v>-2.070726172466</v>
+        <v>0.37043565394758</v>
       </c>
       <c r="K34">
-        <v>1.15</v>
+        <v>0.75</v>
       </c>
       <c r="L34" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="M34" s="1">
-        <v>932130.0</v>
+        <v>1011758.0</v>
       </c>
       <c r="N34" s="1">
-        <v>942467.67</v>
+        <v>1020015.53</v>
       </c>
       <c r="O34" s="1">
         <v>0.48</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B35" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C35" s="1">
-        <v>292000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.822</v>
+        <v>104.075</v>
       </c>
       <c r="E35" s="1">
-        <v>99.607</v>
+        <v>105.76</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>290852.44</v>
+        <v>951840.0</v>
       </c>
       <c r="I35" s="1">
-        <v>627.8</v>
+        <v>-15165.0</v>
       </c>
       <c r="J35" s="1">
-        <v>0.21584828375516</v>
+        <v>-1.5932299546142</v>
       </c>
       <c r="K35">
-        <v>0.96</v>
+        <v>1.55</v>
       </c>
       <c r="L35" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="M35" s="1">
-        <v>291480.24</v>
+        <v>936675.0</v>
       </c>
       <c r="N35" s="1">
-        <v>294288.24</v>
+        <v>950618.84</v>
       </c>
       <c r="O35" s="1">
-        <v>0.15</v>
+        <v>0.45</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B36" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C36" s="1">
-        <v>900000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.857</v>
+        <v>100.096</v>
       </c>
       <c r="E36" s="1">
-        <v>100.23766667</v>
+        <v>99.607</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>902139.0</v>
+        <v>290852.44</v>
       </c>
       <c r="I36" s="1">
-        <v>-12426.0</v>
+        <v>1427.88</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.3773930624882</v>
+        <v>0.49092935235475</v>
       </c>
       <c r="K36">
-        <v>3.13</v>
+        <v>1.24</v>
       </c>
       <c r="L36" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="M36" s="1">
-        <v>889713.0</v>
+        <v>292280.32</v>
       </c>
       <c r="N36" s="1">
-        <v>917847.25</v>
+        <v>295898.32</v>
       </c>
       <c r="O36" s="1">
-        <v>0.47</v>
+        <v>0.14</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B37" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C37" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.121</v>
+        <v>99.345</v>
       </c>
       <c r="E37" s="1">
-        <v>99.834</v>
+        <v>100.23766667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1397676.0</v>
+        <v>902139.0</v>
       </c>
       <c r="I37" s="1">
-        <v>4018.0</v>
+        <v>-8034.0</v>
       </c>
       <c r="J37" s="1">
-        <v>0.28747721217221</v>
+        <v>-0.89055012586752</v>
       </c>
       <c r="K37">
-        <v>0.15</v>
+        <v>3.41</v>
       </c>
       <c r="L37" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="M37" s="1">
-        <v>1401694.0</v>
+        <v>894105.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1403813.18</v>
+        <v>924828.29</v>
       </c>
       <c r="O37" s="1">
-        <v>0.72</v>
+        <v>0.43</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B38" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C38" s="1">
-        <v>800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>106.261</v>
+        <v>100.571</v>
       </c>
       <c r="E38" s="1">
-        <v>107.962</v>
+        <v>99.834</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>863696.0</v>
+        <v>1397676.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-13608.0</v>
+        <v>10318.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.5755543617199</v>
+        <v>0.73822545425406</v>
       </c>
       <c r="K38">
-        <v>1.46</v>
+        <v>0.5</v>
       </c>
       <c r="L38" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="M38" s="1">
-        <v>850088.0</v>
+        <v>1407994.0</v>
       </c>
       <c r="N38" s="1">
-        <v>861728.45</v>
+        <v>1415003.59</v>
       </c>
       <c r="O38" s="1">
-        <v>0.44</v>
+        <v>0.67</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B39" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C39" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>88.739</v>
+        <v>107.314</v>
       </c>
       <c r="E39" s="1">
-        <v>86.95369714</v>
+        <v>107.962</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1217351.76</v>
+        <v>863696.0</v>
       </c>
       <c r="I39" s="1">
-        <v>24994.24</v>
+        <v>-5184.0</v>
       </c>
       <c r="J39" s="1">
-        <v>2.053164978379</v>
+        <v>-0.60021118541709</v>
       </c>
       <c r="K39">
-        <v>1.04</v>
+        <v>0.29</v>
       </c>
       <c r="L39" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="M39" s="1">
-        <v>1242346.0</v>
+        <v>858512.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1256970.9</v>
+        <v>860794.61</v>
       </c>
       <c r="O39" s="1">
-        <v>0.64</v>
+        <v>0.4</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B40" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C40" s="1">
-        <v>1045000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.903</v>
+        <v>89.281</v>
       </c>
       <c r="E40" s="1">
-        <v>99.298</v>
+        <v>87.458688</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1037664.1</v>
+        <v>1749173.76</v>
       </c>
       <c r="I40" s="1">
-        <v>6322.25</v>
+        <v>36446.24</v>
       </c>
       <c r="J40" s="1">
-        <v>0.60927712542045</v>
+        <v>2.083626042961</v>
       </c>
       <c r="K40">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>0.03</v>
+      </c>
+      <c r="L40">
+        <v>664.22</v>
       </c>
       <c r="M40" s="1">
-        <v>1043986.35</v>
+        <v>1785620.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1047647.43</v>
+        <v>1786284.22</v>
       </c>
       <c r="O40" s="1">
-        <v>0.54</v>
+        <v>0.84</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B41" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C41" s="1">
-        <v>1685000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.659</v>
+        <v>100.886</v>
       </c>
       <c r="E41" s="1">
-        <v>99.459</v>
+        <v>99.298</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1675884.15</v>
+        <v>1037664.1</v>
       </c>
       <c r="I41" s="1">
-        <v>-13480.0</v>
+        <v>16594.6</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.80435154184136</v>
+        <v>1.5992265705251</v>
       </c>
       <c r="K41">
-        <v>1.03</v>
+        <v>0.67</v>
       </c>
       <c r="L41" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M41" s="1">
-        <v>1662404.15</v>
+        <v>1054258.7</v>
       </c>
       <c r="N41" s="1">
-        <v>1679808.12</v>
+        <v>1061248.03</v>
       </c>
       <c r="O41" s="1">
-        <v>0.86</v>
+        <v>0.5</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C42" s="1">
-        <v>1300000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.023</v>
+        <v>99.082</v>
       </c>
       <c r="E42" s="1">
-        <v>99.292</v>
+        <v>99.459</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1290796.0</v>
+        <v>1675884.15</v>
       </c>
       <c r="I42" s="1">
-        <v>-16497.0</v>
+        <v>-6352.45</v>
       </c>
       <c r="J42" s="1">
-        <v>-1.2780485839745</v>
+        <v>-0.37905066409274</v>
       </c>
       <c r="K42">
-        <v>1.0</v>
+        <v>1.3</v>
       </c>
       <c r="L42" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M42" s="1">
-        <v>1274299.0</v>
+        <v>1669531.7</v>
       </c>
       <c r="N42" s="1">
-        <v>1287263.38</v>
+        <v>1691436.7</v>
       </c>
       <c r="O42" s="1">
-        <v>0.66</v>
+        <v>0.8</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B43" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C43" s="1">
-        <v>900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>103.415</v>
+        <v>98.641</v>
       </c>
       <c r="E43" s="1">
-        <v>104.31933333</v>
+        <v>99.292</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>938874.0</v>
+        <v>1290796.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-8139.0</v>
+        <v>-8463.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.86688948676819</v>
+        <v>-0.65564194497039</v>
       </c>
       <c r="K43">
-        <v>4.62</v>
+        <v>1.28</v>
       </c>
       <c r="L43" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M43" s="1">
-        <v>930735.0</v>
+        <v>1282333.0</v>
       </c>
       <c r="N43" s="1">
-        <v>972303.83</v>
+        <v>1299037.11</v>
       </c>
       <c r="O43" s="1">
-        <v>0.5</v>
+        <v>0.61</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B44" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C44" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.687</v>
+        <v>103.971</v>
       </c>
       <c r="E44" s="1">
-        <v>99.933</v>
+        <v>104.31933333</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1498995.0</v>
+        <v>938874.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-18690.0</v>
+        <v>-3135.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.2468353797044</v>
+        <v>-0.33391062059446</v>
       </c>
       <c r="K44">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>0.05</v>
+      </c>
+      <c r="L44">
+        <v>490.49</v>
       </c>
       <c r="M44" s="1">
-        <v>1480305.0</v>
+        <v>935739.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1490568.7</v>
+        <v>936229.49</v>
       </c>
       <c r="O44" s="1">
-        <v>0.76</v>
+        <v>0.44</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>154</v>
       </c>
       <c r="B45" t="s">
         <v>155</v>
       </c>
       <c r="C45" s="1">
-        <v>1400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.375</v>
+        <v>99.178</v>
       </c>
       <c r="E45" s="1">
-        <v>100.91</v>
+        <v>99.933</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1412740.0</v>
+        <v>1498995.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-21490.0</v>
+        <v>-11325.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.5211574670498</v>
+        <v>-0.75550618914673</v>
       </c>
       <c r="K45">
-        <v>3.16</v>
+        <v>0.96</v>
       </c>
       <c r="L45" t="s">
         <v>156</v>
       </c>
       <c r="M45" s="1">
-        <v>1391250.0</v>
+        <v>1487670.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1435522.6</v>
+        <v>1502094.66</v>
       </c>
       <c r="O45" s="1">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>157</v>
       </c>
       <c r="B46" t="s">
         <v>158</v>
       </c>
       <c r="C46" s="1">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.946</v>
+        <v>99.714</v>
       </c>
       <c r="E46" s="1">
-        <v>99.8407</v>
+        <v>100.91</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>998407.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-18947.0</v>
+        <v>-16744.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.8977230728551</v>
+        <v>-1.1852145476167</v>
       </c>
       <c r="K46">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>0.06</v>
+      </c>
+      <c r="L46">
+        <v>906.16</v>
       </c>
       <c r="M46" s="1">
-        <v>979460.0</v>
+        <v>1395996.0</v>
       </c>
       <c r="N46" s="1">
-        <v>995676.11</v>
+        <v>1396902.16</v>
       </c>
       <c r="O46" s="1">
-        <v>0.51</v>
+        <v>0.66</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>159</v>
+      </c>
+      <c r="B47" t="s">
         <v>160</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>98.726</v>
+      </c>
+      <c r="E47" s="1">
+        <v>99.8407</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>998407.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-11147.0</v>
+      </c>
+      <c r="J47" s="1">
+        <v>-1.1164785503307</v>
+      </c>
+      <c r="K47">
+        <v>1.9</v>
+      </c>
+      <c r="L47" t="s">
         <v>161</v>
       </c>
-      <c r="C47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>915499.9</v>
+        <v>987260.0</v>
       </c>
       <c r="N47" s="1">
-        <v>944233.46</v>
+        <v>1006240.22</v>
       </c>
       <c r="O47" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>162</v>
+      </c>
+      <c r="B48" t="s">
         <v>163</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>104.865</v>
+        <v>101.203</v>
       </c>
       <c r="E48" s="1">
-        <v>99.922</v>
+        <v>100.0</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>899298.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I48" s="1">
-        <v>44487.0</v>
+        <v>9624.0</v>
       </c>
       <c r="J48" s="1">
-        <v>4.9468585496687</v>
+        <v>1.203</v>
       </c>
       <c r="K48">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>0.1</v>
+      </c>
+      <c r="L48">
+        <v>773.96</v>
       </c>
       <c r="M48" s="1">
-        <v>943785.0</v>
+        <v>809624.0</v>
       </c>
       <c r="N48" s="1">
-        <v>964047.33</v>
+        <v>810397.96</v>
       </c>
       <c r="O48" s="1">
-        <v>0.49</v>
+        <v>0.38</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B49" t="s">
+        <v>165</v>
+      </c>
+      <c r="C49" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>105.396</v>
+      </c>
+      <c r="E49" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>899298.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>49266.0</v>
+      </c>
+      <c r="J49" s="1">
+        <v>5.4782730529813</v>
+      </c>
+      <c r="K49">
+        <v>2.64</v>
+      </c>
+      <c r="L49" t="s">
         <v>166</v>
       </c>
-      <c r="B49" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>869136.0</v>
+        <v>948564.0</v>
       </c>
       <c r="N49" s="1">
-        <v>892638.75</v>
+        <v>972340.03</v>
       </c>
       <c r="O49" s="1">
         <v>0.46</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>167</v>
+      </c>
+      <c r="B50" t="s">
+        <v>168</v>
+      </c>
+      <c r="C50" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>108.999</v>
+      </c>
+      <c r="E50" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>878600.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-6608.0</v>
+      </c>
+      <c r="J50" s="1">
+        <v>-0.75210562258138</v>
+      </c>
+      <c r="K50">
+        <v>3.55</v>
+      </c>
+      <c r="L50" t="s">
         <v>169</v>
       </c>
-      <c r="B50" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>1053070.0</v>
+        <v>871992.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1075323.42</v>
+        <v>900357.38</v>
       </c>
       <c r="O50" s="1">
-        <v>0.55</v>
+        <v>0.42</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>170</v>
+      </c>
+      <c r="B51" t="s">
+        <v>171</v>
+      </c>
+      <c r="C51" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>105.949</v>
+      </c>
+      <c r="E51" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>1078400.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-18910.0</v>
+      </c>
+      <c r="J51" s="1">
+        <v>-1.7535237388724</v>
+      </c>
+      <c r="K51">
+        <v>2.62</v>
+      </c>
+      <c r="L51" t="s">
         <v>172</v>
       </c>
-      <c r="B51" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>721672.0</v>
+        <v>1059490.0</v>
       </c>
       <c r="N51" s="1">
-        <v>727348.71</v>
+        <v>1085647.53</v>
       </c>
       <c r="O51" s="1">
-        <v>0.37</v>
+        <v>0.51</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B52" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C52" s="1">
         <v>800000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>89.258</v>
+        <v>89.744</v>
       </c>
       <c r="E52" s="1">
         <v>88.7895</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>710316.0</v>
       </c>
       <c r="I52" s="1">
-        <v>3748.0</v>
+        <v>7636.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.5276524814308</v>
+        <v>1.0750145005885</v>
       </c>
       <c r="K52">
-        <v>1.19</v>
+        <v>1.36</v>
       </c>
       <c r="L52" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="M52" s="1">
-        <v>714064.0</v>
+        <v>717952.0</v>
       </c>
       <c r="N52" s="1">
-        <v>723565.37</v>
+        <v>728850.63</v>
       </c>
       <c r="O52" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>176</v>
+      </c>
+      <c r="B53" t="s">
+        <v>177</v>
+      </c>
+      <c r="C53" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.702</v>
+      </c>
+      <c r="E53" s="1">
+        <v>101.79480909</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>2239485.8</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-24041.8</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-1.0735410780457</v>
+      </c>
+      <c r="K53">
+        <v>1.48</v>
+      </c>
+      <c r="L53" t="s">
         <v>178</v>
       </c>
-      <c r="B53" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>1500135.0</v>
+        <v>2215444.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1517395.27</v>
+        <v>2247991.95</v>
       </c>
       <c r="O53" s="1">
-        <v>0.78</v>
+        <v>1.06</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B54" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C54" s="1">
         <v>921000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.904</v>
+        <v>98.384</v>
       </c>
       <c r="E54" s="1">
         <v>99.528</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>916652.88</v>
       </c>
       <c r="I54" s="1">
-        <v>-14957.04</v>
+        <v>-10536.24</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.6317016317016</v>
+        <v>-1.1494252873563</v>
       </c>
       <c r="K54">
-        <v>1.56</v>
+        <v>1.84</v>
       </c>
       <c r="L54" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="M54" s="1">
-        <v>901695.84</v>
+        <v>906116.64</v>
       </c>
       <c r="N54" s="1">
-        <v>916088.04</v>
+        <v>923063.67</v>
       </c>
       <c r="O54" s="1">
-        <v>0.47</v>
+        <v>0.43</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B55" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C55" s="1">
         <v>900000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>97.381</v>
+        <v>98.019</v>
       </c>
       <c r="E55" s="1">
         <v>99.46</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>895140.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-18711.0</v>
+        <v>-12969.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.090287552785</v>
+        <v>-1.4488236476976</v>
       </c>
       <c r="K55">
-        <v>2.0</v>
+        <v>2.27</v>
       </c>
       <c r="L55" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="M55" s="1">
-        <v>876429.0</v>
+        <v>882171.0</v>
       </c>
       <c r="N55" s="1">
-        <v>894404.34</v>
+        <v>902642.92</v>
       </c>
       <c r="O55" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="B56" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="C56" s="1">
         <v>700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>97.799</v>
+        <v>98.676</v>
       </c>
       <c r="E56" s="1">
         <v>100.45</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>703150.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-18557.0</v>
+        <v>-12418.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-2.6391239422598</v>
+        <v>-1.7660527625684</v>
       </c>
       <c r="K56">
-        <v>1.83</v>
+        <v>0.22</v>
       </c>
       <c r="L56" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="M56" s="1">
-        <v>684593.0</v>
+        <v>690732.0</v>
       </c>
       <c r="N56" s="1">
-        <v>697375.19</v>
+        <v>692292.62</v>
       </c>
       <c r="O56" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B57" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="C57" s="1">
         <v>800000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>95.556</v>
+        <v>96.402</v>
       </c>
       <c r="E57" s="1">
         <v>99.077</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>792616.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-28168.0</v>
+        <v>-21400.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-3.5538015886634</v>
+        <v>-2.6999202640371</v>
       </c>
       <c r="K57">
-        <v>2.13</v>
+        <v>2.42</v>
       </c>
       <c r="L57" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="M57" s="1">
-        <v>764448.0</v>
+        <v>771216.0</v>
       </c>
       <c r="N57" s="1">
-        <v>781478.14</v>
+        <v>790547.51</v>
       </c>
       <c r="O57" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B58" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C58" s="1">
         <v>900000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>93.611</v>
+        <v>100.0</v>
       </c>
       <c r="E58" s="1">
         <v>92.47746</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>832297.14</v>
       </c>
       <c r="I58" s="1">
-        <v>10201.86</v>
+        <v>67702.86</v>
       </c>
       <c r="J58" s="1">
-        <v>1.2257473334583</v>
+        <v>8.1344578451874</v>
       </c>
       <c r="K58">
-        <v>0.55</v>
+        <v>0.62</v>
       </c>
       <c r="L58" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="M58" s="1">
-        <v>842499.0</v>
+        <v>900000.0</v>
       </c>
       <c r="N58" s="1">
-        <v>847461.33</v>
+        <v>905609.59</v>
       </c>
       <c r="O58" s="1">
         <v>0.43</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B59" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C59" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>103.22</v>
+        <v>103.558</v>
       </c>
       <c r="E59" s="1">
         <v>100.8613224</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1260766.53</v>
       </c>
       <c r="I59" s="1">
-        <v>29483.47</v>
+        <v>33708.47</v>
       </c>
       <c r="J59" s="1">
-        <v>2.3385352718715</v>
+        <v>2.6736488634418</v>
       </c>
       <c r="K59">
-        <v>0.51</v>
+        <v>0.9</v>
       </c>
       <c r="L59" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="M59" s="1">
-        <v>1290250.0</v>
+        <v>1294475.0</v>
       </c>
       <c r="N59" s="1">
-        <v>1296594.18</v>
+        <v>1305699.32</v>
       </c>
       <c r="O59" s="1">
-        <v>0.66</v>
+        <v>0.61</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B60" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="C60" s="1">
         <v>700000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>103.355</v>
+        <v>103.772</v>
       </c>
       <c r="E60" s="1">
         <v>99.961</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>699727.0</v>
       </c>
       <c r="I60" s="1">
-        <v>23758.0</v>
+        <v>26677.0</v>
       </c>
       <c r="J60" s="1">
-        <v>3.3953241764288</v>
+        <v>3.8124868698793</v>
       </c>
       <c r="K60">
-        <v>3.91</v>
+        <v>4.31</v>
       </c>
       <c r="L60" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="M60" s="1">
-        <v>723485.0</v>
+        <v>726404.0</v>
       </c>
       <c r="N60" s="1">
-        <v>750878.49</v>
+        <v>756602.29</v>
       </c>
       <c r="O60" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B61" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C61" s="1">
         <v>1194000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>101.355</v>
+        <v>102.052</v>
       </c>
       <c r="E61" s="1">
         <v>100.42909715</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>1199123.42</v>
       </c>
       <c r="I61" s="1">
-        <v>11055.28</v>
+        <v>19377.46</v>
       </c>
       <c r="J61" s="1">
-        <v>0.92194680010503</v>
+        <v>1.6159687715882</v>
       </c>
       <c r="K61">
-        <v>0.37</v>
+        <v>0.7</v>
       </c>
       <c r="L61" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="M61" s="1">
-        <v>1210178.7</v>
+        <v>1218500.88</v>
       </c>
       <c r="N61" s="1">
-        <v>1214627.58</v>
+        <v>1226875.24</v>
       </c>
       <c r="O61" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="B62" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C62" s="1">
         <v>517000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>97.691</v>
+        <v>98.171</v>
       </c>
       <c r="E62" s="1">
         <v>99.702</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>515459.34</v>
       </c>
       <c r="I62" s="1">
-        <v>-10396.87</v>
+        <v>-7915.27</v>
       </c>
       <c r="J62" s="1">
-        <v>-2.0170106918617</v>
+        <v>-1.5355760165293</v>
       </c>
       <c r="K62">
-        <v>1.97</v>
+        <v>2.23</v>
       </c>
       <c r="L62" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="M62" s="1">
-        <v>505062.47</v>
+        <v>507544.07</v>
       </c>
       <c r="N62" s="1">
-        <v>515236.04</v>
+        <v>519098.67</v>
       </c>
       <c r="O62" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>206</v>
+      </c>
+      <c r="B63" t="s">
+        <v>207</v>
+      </c>
+      <c r="C63" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>101.69</v>
+      </c>
+      <c r="E63" s="1">
+        <v>101.58528571</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>1422194.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>1466.0</v>
+      </c>
+      <c r="J63" s="1">
+        <v>0.10308017049713</v>
+      </c>
+      <c r="K63">
+        <v>3.54</v>
+      </c>
+      <c r="L63" t="s">
         <v>208</v>
       </c>
-      <c r="B63" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>483095.0</v>
+        <v>1423660.0</v>
       </c>
       <c r="N63" s="1">
-        <v>493842.26</v>
+        <v>1473216.16</v>
       </c>
       <c r="O63" s="1">
-        <v>0.25</v>
+        <v>0.69</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>209</v>
+      </c>
+      <c r="B64" t="s">
+        <v>210</v>
+      </c>
+      <c r="C64" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.376</v>
+      </c>
+      <c r="E64" s="1">
+        <v>99.05583333</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>891502.5</v>
+      </c>
+      <c r="I64" s="1">
+        <v>11881.5</v>
+      </c>
+      <c r="J64" s="1">
+        <v>1.3327500483734</v>
+      </c>
+      <c r="K64">
+        <v>0.53</v>
+      </c>
+      <c r="L64" t="s">
         <v>211</v>
       </c>
-      <c r="B64" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>1415848.0</v>
+        <v>903384.0</v>
       </c>
       <c r="N64" s="1">
-        <v>1460801.42</v>
+        <v>908127.49</v>
       </c>
       <c r="O64" s="1">
-        <v>0.75</v>
+        <v>0.43</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>212</v>
+      </c>
+      <c r="B65" t="s">
+        <v>213</v>
+      </c>
+      <c r="C65" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>99.071</v>
+      </c>
+      <c r="E65" s="1">
+        <v>99.12791364</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>1090407.05</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-626.05</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-0.057414338984694</v>
+      </c>
+      <c r="K65">
+        <v>0.16</v>
+      </c>
+      <c r="L65" t="s">
         <v>214</v>
       </c>
-      <c r="B65" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>901026.0</v>
+        <v>1089781.0</v>
       </c>
       <c r="N65" s="1">
-        <v>903272.92</v>
+        <v>1091570.38</v>
       </c>
       <c r="O65" s="1">
-        <v>0.46</v>
+        <v>0.51</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>215</v>
+      </c>
+      <c r="B66" t="s">
+        <v>216</v>
+      </c>
+      <c r="C66" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="E66" s="1">
+        <v>100.3119</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>2006238.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-5678.0</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-0.28301726913756</v>
+      </c>
+      <c r="K66">
+        <v>0.14</v>
+      </c>
+      <c r="L66" t="s">
         <v>217</v>
       </c>
-      <c r="B66" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>1087163.0</v>
+        <v>2000560.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1120502.04</v>
+        <v>2003272.33</v>
       </c>
       <c r="O66" s="1">
-        <v>0.57</v>
+        <v>0.94</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>218</v>
+      </c>
+      <c r="B67" t="s">
+        <v>219</v>
+      </c>
+      <c r="C67" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>104.147</v>
+      </c>
+      <c r="E67" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>398644.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>17944.0</v>
+      </c>
+      <c r="J67" s="1">
+        <v>4.5012592689216</v>
+      </c>
+      <c r="K67">
+        <v>4.61</v>
+      </c>
+      <c r="L67" t="s">
         <v>220</v>
       </c>
-      <c r="B67" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>1998040.0</v>
+        <v>416588.0</v>
       </c>
       <c r="N67" s="1">
-        <v>2076471.51</v>
+        <v>435037.32</v>
       </c>
       <c r="O67" s="1">
-        <v>1.06</v>
+        <v>0.2</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>221</v>
+      </c>
+      <c r="B68" t="s">
+        <v>222</v>
+      </c>
+      <c r="C68" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>106.017</v>
+      </c>
+      <c r="E68" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>858720.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-10584.0</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-1.2325321408608</v>
+      </c>
+      <c r="K68">
+        <v>1.44</v>
+      </c>
+      <c r="L68" t="s">
         <v>223</v>
       </c>
-      <c r="B68" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>414892.0</v>
+        <v>848136.0</v>
       </c>
       <c r="N68" s="1">
-        <v>431820.77</v>
+        <v>859641.43</v>
       </c>
       <c r="O68" s="1">
-        <v>0.22</v>
+        <v>0.4</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>224</v>
+      </c>
+      <c r="B69" t="s">
+        <v>225</v>
+      </c>
+      <c r="C69" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>103.275</v>
+      </c>
+      <c r="E69" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>19650.0</v>
+      </c>
+      <c r="J69" s="1">
+        <v>3.275</v>
+      </c>
+      <c r="K69">
+        <v>0.26</v>
+      </c>
+      <c r="L69" t="s">
         <v>226</v>
       </c>
-      <c r="B69" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>849448.0</v>
+        <v>619650.0</v>
       </c>
       <c r="N69" s="1">
-        <v>856225.17</v>
+        <v>621231.37</v>
       </c>
       <c r="O69" s="1">
-        <v>0.44</v>
+        <v>0.29</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>227</v>
+      </c>
+      <c r="B70" t="s">
+        <v>228</v>
+      </c>
+      <c r="C70" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>106.744</v>
+      </c>
+      <c r="E70" s="1">
+        <v>107.82818182</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>1186110.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-11926.0</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-1.0054716678892</v>
+      </c>
+      <c r="K70">
+        <v>1.9</v>
+      </c>
+      <c r="L70" t="s">
         <v>229</v>
       </c>
-      <c r="B70" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>615570.0</v>
+        <v>1174184.0</v>
       </c>
       <c r="N70" s="1">
-        <v>643639.32</v>
+        <v>1195068.93</v>
       </c>
       <c r="O70" s="1">
-        <v>0.33</v>
+        <v>0.56</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>230</v>
+      </c>
+      <c r="B71" t="s">
+        <v>231</v>
+      </c>
+      <c r="C71" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.166</v>
+      </c>
+      <c r="E71" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>898668.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-6174.0</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-0.68701678484157</v>
+      </c>
+      <c r="K71">
+        <v>0.38</v>
+      </c>
+      <c r="L71" t="s">
         <v>232</v>
       </c>
-      <c r="B71" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>638628.0</v>
+        <v>892494.0</v>
       </c>
       <c r="N71" s="1">
-        <v>647430.74</v>
+        <v>895946.05</v>
       </c>
       <c r="O71" s="1">
-        <v>0.33</v>
+        <v>0.42</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>233</v>
+      </c>
+      <c r="B72" t="s">
+        <v>234</v>
+      </c>
+      <c r="C72" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>100.203</v>
+      </c>
+      <c r="E72" s="1">
+        <v>99.653</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>697571.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>3850.0</v>
+      </c>
+      <c r="J72" s="1">
+        <v>0.55191514555508</v>
+      </c>
+      <c r="K72">
+        <v>2.35</v>
+      </c>
+      <c r="L72" t="s">
         <v>235</v>
       </c>
-      <c r="B72" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>891144.0</v>
+        <v>701421.0</v>
       </c>
       <c r="N72" s="1">
-        <v>891637.15</v>
+        <v>717861.41</v>
       </c>
       <c r="O72" s="1">
-        <v>0.46</v>
+        <v>0.34</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>236</v>
+      </c>
+      <c r="B73" t="s">
         <v>237</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" s="1">
+        <v>682000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>100.166</v>
+      </c>
+      <c r="E73" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>681549.88</v>
+      </c>
+      <c r="I73" s="1">
+        <v>1582.24</v>
+      </c>
+      <c r="J73" s="1">
+        <v>0.23215322112594</v>
+      </c>
+      <c r="K73">
+        <v>0.32</v>
+      </c>
+      <c r="L73" t="s">
         <v>238</v>
       </c>
-      <c r="C73" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>698229.0</v>
+        <v>683132.12</v>
       </c>
       <c r="N73" s="1">
-        <v>712727.63</v>
+        <v>685318.26</v>
       </c>
       <c r="O73" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>239</v>
+      </c>
+      <c r="B74" t="s">
         <v>240</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>101.064</v>
+      </c>
+      <c r="E74" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>704074.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>3374.0</v>
+      </c>
+      <c r="J74" s="1">
+        <v>0.47921099202641</v>
+      </c>
+      <c r="K74">
+        <v>0.66</v>
+      </c>
+      <c r="L74" t="s">
         <v>241</v>
       </c>
-      <c r="C74" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>681072.48</v>
+        <v>707448.0</v>
       </c>
       <c r="N74" s="1">
-        <v>681436.84</v>
+        <v>712093.7</v>
       </c>
       <c r="O74" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>242</v>
       </c>
       <c r="B75" t="s">
         <v>243</v>
       </c>
       <c r="C75" s="1">
-        <v>700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.715</v>
+        <v>104.543</v>
       </c>
       <c r="E75" s="1">
-        <v>100.582</v>
+        <v>106.52073684</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>704074.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I75" s="1">
-        <v>931.0</v>
+        <v>-37577.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.13223041896164</v>
+        <v>-1.8566683828303</v>
       </c>
       <c r="K75">
-        <v>0.35</v>
+        <v>3.73</v>
       </c>
       <c r="L75" t="s">
         <v>244</v>
       </c>
       <c r="M75" s="1">
-        <v>705005.0</v>
+        <v>1986317.0</v>
       </c>
       <c r="N75" s="1">
-        <v>707473.03</v>
+        <v>2057111.52</v>
       </c>
       <c r="O75" s="1">
-        <v>0.36</v>
+        <v>0.97</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>245</v>
       </c>
       <c r="B76" t="s">
         <v>246</v>
       </c>
       <c r="C76" s="1">
-        <v>1900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>104.236</v>
+        <v>99.396</v>
       </c>
       <c r="E76" s="1">
-        <v>106.52073684</v>
+        <v>99.589</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2023894.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-43410.0</v>
+        <v>-772.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.1448751762691</v>
+        <v>-0.19379650362992</v>
       </c>
       <c r="K76">
-        <v>3.32</v>
+        <v>1.03</v>
       </c>
       <c r="L76" t="s">
         <v>247</v>
       </c>
       <c r="M76" s="1">
-        <v>1980484.0</v>
+        <v>397584.0</v>
       </c>
       <c r="N76" s="1">
-        <v>2043470.3</v>
+        <v>401689.48</v>
       </c>
       <c r="O76" s="1">
-        <v>1.05</v>
+        <v>0.19</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>248</v>
       </c>
       <c r="B77" t="s">
         <v>249</v>
       </c>
       <c r="C77" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>98.888</v>
+        <v>85.61</v>
       </c>
       <c r="E77" s="1">
-        <v>99.589</v>
+        <v>85.96</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>398356.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-2804.0</v>
+        <v>-2450.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.70389300023095</v>
+        <v>-0.4071661237785</v>
       </c>
       <c r="K77">
-        <v>0.75</v>
+        <v>0.55</v>
       </c>
       <c r="L77" t="s">
         <v>250</v>
       </c>
       <c r="M77" s="1">
-        <v>395552.0</v>
+        <v>599270.0</v>
       </c>
       <c r="N77" s="1">
-        <v>398547.89</v>
+        <v>603153.56</v>
       </c>
       <c r="O77" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>251</v>
       </c>
       <c r="B78" t="s">
         <v>252</v>
       </c>
       <c r="C78" s="1">
         <v>700000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>84.952</v>
+        <v>99.292</v>
       </c>
       <c r="E78" s="1">
-        <v>85.96</v>
+        <v>100.65</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>601720.0</v>
+        <v>704550.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-7056.0</v>
+        <v>-9506.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.1726384364821</v>
+        <v>-1.3492300049677</v>
       </c>
       <c r="K78">
-        <v>0.5</v>
+        <v>1.15</v>
       </c>
       <c r="L78" t="s">
-        <v>253</v>
+        <v>88</v>
       </c>
       <c r="M78" s="1">
-        <v>594664.0</v>
+        <v>695044.0</v>
       </c>
       <c r="N78" s="1">
-        <v>598187.97</v>
+        <v>703098.79</v>
       </c>
       <c r="O78" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>253</v>
+      </c>
+      <c r="B79" t="s">
         <v>254</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.033</v>
+        <v>99.126</v>
       </c>
       <c r="E79" s="1">
-        <v>100.65</v>
+        <v>100.62</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>704550.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-11319.0</v>
+        <v>-5976.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.6065573770492</v>
+        <v>-1.4847942754919</v>
       </c>
       <c r="K79">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>0.13</v>
+      </c>
+      <c r="L79">
+        <v>513.7</v>
       </c>
       <c r="M79" s="1">
-        <v>693231.0</v>
+        <v>396504.0</v>
       </c>
       <c r="N79" s="1">
-        <v>699559.77</v>
+        <v>397017.7</v>
       </c>
       <c r="O79" s="1">
-        <v>0.36</v>
+        <v>0.19</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>255</v>
+      </c>
+      <c r="B80" t="s">
+        <v>256</v>
+      </c>
+      <c r="C80" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>100.613</v>
+      </c>
+      <c r="E80" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>575049.74</v>
+      </c>
+      <c r="I80" s="1">
+        <v>5487.27</v>
+      </c>
+      <c r="J80" s="1">
+        <v>0.95422528145131</v>
+      </c>
+      <c r="K80">
+        <v>0.43</v>
+      </c>
+      <c r="L80" t="s">
         <v>257</v>
       </c>
-      <c r="B80" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>395004.0</v>
+        <v>580537.01</v>
       </c>
       <c r="N80" s="1">
-        <v>406990.3</v>
+        <v>583001.12</v>
       </c>
       <c r="O80" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>258</v>
+      </c>
+      <c r="B81" t="s">
+        <v>259</v>
+      </c>
+      <c r="C81" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>99.303</v>
+      </c>
+      <c r="E81" s="1">
+        <v>99.64619429</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>697523.36</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-2402.36</v>
+      </c>
+      <c r="J81" s="1">
+        <v>-0.34441283801592</v>
+      </c>
+      <c r="K81">
+        <v>3.35</v>
+      </c>
+      <c r="L81" t="s">
         <v>260</v>
       </c>
-      <c r="B81" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>578309.79</v>
+        <v>695121.0</v>
       </c>
       <c r="N81" s="1">
-        <v>579054.75</v>
+        <v>718549.42</v>
       </c>
       <c r="O81" s="1">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>261</v>
+      </c>
+      <c r="B82" t="s">
         <v>262</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>99.748</v>
+      </c>
+      <c r="E82" s="1">
+        <v>99.96570933</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>749742.82</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-1632.82</v>
+      </c>
+      <c r="J82" s="1">
+        <v>-0.21778401292326</v>
+      </c>
+      <c r="K82">
+        <v>1.87</v>
+      </c>
+      <c r="L82" t="s">
         <v>263</v>
       </c>
-      <c r="C82" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>690074.0</v>
+        <v>748110.0</v>
       </c>
       <c r="N82" s="1">
-        <v>711416.81</v>
+        <v>762133.97</v>
       </c>
       <c r="O82" s="1">
         <v>0.36</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>264</v>
+      </c>
+      <c r="B83" t="s">
         <v>265</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.067</v>
+      </c>
+      <c r="E83" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-5598.0</v>
+      </c>
+      <c r="J83" s="1">
+        <v>-0.933</v>
+      </c>
+      <c r="K83">
+        <v>2.36</v>
+      </c>
+      <c r="L83" t="s">
         <v>266</v>
       </c>
-      <c r="C83" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M83" s="1">
-        <v>744967.5</v>
+        <v>594402.0</v>
       </c>
       <c r="N83" s="1">
-        <v>756988.05</v>
+        <v>608535.57</v>
       </c>
       <c r="O83" s="1">
-        <v>0.39</v>
+        <v>0.29</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>267</v>
+      </c>
+      <c r="B84" t="s">
         <v>268</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" s="1">
+        <v>2230000.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>98.749</v>
+      </c>
+      <c r="E84" s="1">
+        <v>99.68358744</v>
+      </c>
+      <c r="F84" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84">
+        <v>1.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>2222944.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-20841.3</v>
+      </c>
+      <c r="J84" s="1">
+        <v>-0.93755398246649</v>
+      </c>
+      <c r="K84">
+        <v>1.28</v>
+      </c>
+      <c r="L84" t="s">
         <v>269</v>
       </c>
-      <c r="C84" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M84" s="1">
-        <v>591642.0</v>
+        <v>2202102.7</v>
       </c>
       <c r="N84" s="1">
-        <v>603947.95</v>
+        <v>2230752.27</v>
       </c>
       <c r="O84" s="1">
-        <v>0.31</v>
+        <v>1.05</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>270</v>
+      </c>
+      <c r="B85" t="s">
         <v>271</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>1930000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.343</v>
+        <v>98.455</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>1930000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-31980.1</v>
+        <v>-18926.25</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.657</v>
+        <v>-1.545</v>
       </c>
       <c r="K85">
-        <v>1.0</v>
+        <v>2.81</v>
       </c>
       <c r="L85" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="M85" s="1">
-        <v>1898019.9</v>
+        <v>1206073.75</v>
       </c>
       <c r="N85" s="1">
-        <v>1917345.7</v>
+        <v>1240471.92</v>
       </c>
       <c r="O85" s="1">
-        <v>0.98</v>
+        <v>0.58</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>273</v>
+      </c>
+      <c r="B86" t="s">
         <v>274</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E86" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>803360.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-8208.0</v>
+      </c>
+      <c r="J86" s="1">
+        <v>-1.0217088229436</v>
+      </c>
+      <c r="K86">
+        <v>0.26</v>
+      </c>
+      <c r="L86" t="s">
         <v>275</v>
       </c>
-      <c r="C86" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>1197560.0</v>
+        <v>795152.0</v>
       </c>
       <c r="N86" s="1">
-        <v>1228205.64</v>
+        <v>797217.75</v>
       </c>
       <c r="O86" s="1">
-        <v>0.63</v>
+        <v>0.37</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>276</v>
+      </c>
+      <c r="B87" t="s">
         <v>277</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>98.512</v>
+      </c>
+      <c r="E87" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>992590.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-7470.0</v>
+      </c>
+      <c r="J87" s="1">
+        <v>-0.7525765925508</v>
+      </c>
+      <c r="K87">
+        <v>1.13</v>
+      </c>
+      <c r="L87" t="s">
         <v>278</v>
       </c>
-      <c r="C87" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>789512.0</v>
+        <v>985120.0</v>
       </c>
       <c r="N87" s="1">
-        <v>818194.19</v>
+        <v>996387.12</v>
       </c>
       <c r="O87" s="1">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>279</v>
+      </c>
+      <c r="B88" t="s">
         <v>280</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>1000000.0</v>
+        <v>1549000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>97.375</v>
+        <v>100.57</v>
       </c>
       <c r="E88" s="1">
-        <v>99.259</v>
+        <v>99.731</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>992590.0</v>
+        <v>1544833.19</v>
       </c>
       <c r="I88" s="1">
-        <v>-18840.0</v>
+        <v>12996.11</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.8980646591241</v>
+        <v>0.84126299746318</v>
       </c>
       <c r="K88">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>0.06</v>
+      </c>
+      <c r="L88">
+        <v>954.86</v>
       </c>
       <c r="M88" s="1">
-        <v>973750.0</v>
+        <v>1557829.3</v>
       </c>
       <c r="N88" s="1">
-        <v>981421.23</v>
+        <v>1558784.16</v>
       </c>
       <c r="O88" s="1">
-        <v>0.5</v>
+        <v>0.73</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>281</v>
+      </c>
+      <c r="B89" t="s">
+        <v>282</v>
+      </c>
+      <c r="C89" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>100.488</v>
+      </c>
+      <c r="E89" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>1491765.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>15555.0</v>
+      </c>
+      <c r="J89" s="1">
+        <v>1.0427245578224</v>
+      </c>
+      <c r="K89">
+        <v>0.38</v>
+      </c>
+      <c r="L89" t="s">
         <v>283</v>
       </c>
-      <c r="B89" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>840042.06</v>
+        <v>1507320.0</v>
       </c>
       <c r="N89" s="1">
-        <v>851281.27</v>
+        <v>1513022.05</v>
       </c>
       <c r="O89" s="1">
-        <v>0.44</v>
+        <v>0.71</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>284</v>
+      </c>
+      <c r="B90" t="s">
+        <v>285</v>
+      </c>
+      <c r="C90" s="1">
+        <v>1563000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>98.28</v>
+      </c>
+      <c r="E90" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>1550933.64</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-14817.24</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-0.95537549885113</v>
+      </c>
+      <c r="K90">
+        <v>0.17</v>
+      </c>
+      <c r="L90" t="s">
         <v>286</v>
       </c>
-      <c r="B90" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>998980.0</v>
+        <v>1536116.4</v>
       </c>
       <c r="N90" s="1">
-        <v>1003545.07</v>
+        <v>1538701.77</v>
       </c>
       <c r="O90" s="1">
-        <v>0.51</v>
+        <v>0.72</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>287</v>
+      </c>
+      <c r="B91" t="s">
+        <v>288</v>
+      </c>
+      <c r="C91" s="1">
+        <v>1016000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>91.304</v>
+      </c>
+      <c r="E91" s="1">
+        <v>83.44605217</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>847811.89</v>
+      </c>
+      <c r="I91" s="1">
+        <v>79836.75</v>
+      </c>
+      <c r="J91" s="1">
+        <v>9.4167999932155</v>
+      </c>
+      <c r="K91">
+        <v>1.38</v>
+      </c>
+      <c r="L91" t="s">
         <v>289</v>
       </c>
-      <c r="B91" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>1531114.8</v>
+        <v>927648.64</v>
       </c>
       <c r="N91" s="1">
-        <v>1574943.03</v>
+        <v>941688.23</v>
       </c>
       <c r="O91" s="1">
-        <v>0.81</v>
+        <v>0.44</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>290</v>
+      </c>
+      <c r="B92" t="s">
+        <v>291</v>
+      </c>
+      <c r="C92" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>100.127</v>
+      </c>
+      <c r="E92" s="1">
+        <v>100.375</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>602250.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-1488.0</v>
+      </c>
+      <c r="J92" s="1">
+        <v>-0.24707347447073</v>
+      </c>
+      <c r="K92">
+        <v>1.78</v>
+      </c>
+      <c r="L92" t="s">
         <v>292</v>
       </c>
-      <c r="B92" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>690795.0</v>
+        <v>600762.0</v>
       </c>
       <c r="N92" s="1">
-        <v>711507.33</v>
+        <v>611414.05</v>
       </c>
       <c r="O92" s="1">
-        <v>0.36</v>
+        <v>0.29</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>293</v>
+      </c>
+      <c r="B93" t="s">
+        <v>294</v>
+      </c>
+      <c r="C93" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>97.929</v>
+      </c>
+      <c r="E93" s="1">
+        <v>92.081555</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>736652.44</v>
+      </c>
+      <c r="I93" s="1">
+        <v>46779.56</v>
+      </c>
+      <c r="J93" s="1">
+        <v>6.3502891540005</v>
+      </c>
+      <c r="K93">
+        <v>0.33</v>
+      </c>
+      <c r="L93" t="s">
         <v>295</v>
       </c>
-      <c r="B93" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>918250.64</v>
+        <v>783432.0</v>
       </c>
       <c r="N93" s="1">
-        <v>930724.48</v>
+        <v>786078.58</v>
       </c>
       <c r="O93" s="1">
-        <v>0.48</v>
+        <v>0.37</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B94" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C94" s="1">
         <v>600000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.036</v>
+        <v>102.132</v>
       </c>
       <c r="E94" s="1">
-        <v>100.375</v>
+        <v>99.329</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>602250.0</v>
+        <v>595974.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-2034.0</v>
+        <v>16818.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.33773349937733</v>
+        <v>2.821935185092</v>
       </c>
       <c r="K94">
-        <v>1.5</v>
+        <v>1.58</v>
       </c>
       <c r="L94" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="M94" s="1">
-        <v>600216.0</v>
+        <v>612792.0</v>
       </c>
       <c r="N94" s="1">
-        <v>609203.67</v>
+        <v>622283.1</v>
       </c>
       <c r="O94" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>299</v>
+      </c>
+      <c r="B95" t="s">
+        <v>300</v>
+      </c>
+      <c r="C95" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>100.352</v>
+      </c>
+      <c r="E95" s="1">
+        <v>100.30333333</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>1504550.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>730.0</v>
+      </c>
+      <c r="J95" s="1">
+        <v>0.048519490877671</v>
+      </c>
+      <c r="K95">
+        <v>0.59</v>
+      </c>
+      <c r="L95" t="s">
         <v>301</v>
       </c>
-      <c r="B95" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>780848.0</v>
+        <v>1505280.0</v>
       </c>
       <c r="N95" s="1">
-        <v>782343.89</v>
+        <v>1514082.28</v>
       </c>
       <c r="O95" s="1">
-        <v>0.4</v>
+        <v>0.71</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>302</v>
+      </c>
+      <c r="B96" t="s">
+        <v>303</v>
+      </c>
+      <c r="C96" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="E96" s="1">
+        <v>100.231</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>902079.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-12483.0</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-1.3838034141134</v>
+      </c>
+      <c r="K96">
+        <v>0.45</v>
+      </c>
+      <c r="L96" t="s">
         <v>304</v>
       </c>
-      <c r="B96" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>611304.0</v>
+        <v>889596.0</v>
       </c>
       <c r="N96" s="1">
-        <v>618884.14</v>
+        <v>893664.49</v>
       </c>
       <c r="O96" s="1">
-        <v>0.32</v>
+        <v>0.42</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B97" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="C97" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.116</v>
+        <v>98.483</v>
       </c>
       <c r="E97" s="1">
-        <v>100.31666667</v>
+        <v>100.33</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1203800.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-2408.0</v>
+        <v>-22164.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.20003322811098</v>
+        <v>-1.8409249476727</v>
       </c>
       <c r="K97">
-        <v>0.23</v>
+        <v>0.75</v>
       </c>
       <c r="L97" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="M97" s="1">
-        <v>1201392.0</v>
+        <v>1181796.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1204122.5</v>
+        <v>1190771.34</v>
       </c>
       <c r="O97" s="1">
-        <v>0.62</v>
+        <v>0.56</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>308</v>
+      </c>
+      <c r="B98" t="s">
+        <v>309</v>
+      </c>
+      <c r="C98" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>101.532</v>
+      </c>
+      <c r="E98" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>797208.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>15048.0</v>
+      </c>
+      <c r="J98" s="1">
+        <v>1.8875876810067</v>
+      </c>
+      <c r="K98">
+        <v>0.61</v>
+      </c>
+      <c r="L98" t="s">
         <v>310</v>
       </c>
-      <c r="B98" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>885528.0</v>
+        <v>812256.0</v>
       </c>
       <c r="N98" s="1">
-        <v>886822.52</v>
+        <v>817121.75</v>
       </c>
       <c r="O98" s="1">
-        <v>0.45</v>
+        <v>0.38</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>311</v>
+      </c>
+      <c r="B99" t="s">
+        <v>312</v>
+      </c>
+      <c r="C99" s="1">
+        <v>1197000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>100.689</v>
+      </c>
+      <c r="E99" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>1194222.96</v>
+      </c>
+      <c r="I99" s="1">
+        <v>11024.37</v>
+      </c>
+      <c r="J99" s="1">
+        <v>0.92314168871783</v>
+      </c>
+      <c r="K99">
+        <v>0.11</v>
+      </c>
+      <c r="L99" t="s">
         <v>313</v>
       </c>
-      <c r="B99" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>1177560.0</v>
+        <v>1205247.33</v>
       </c>
       <c r="N99" s="1">
-        <v>1183576.44</v>
+        <v>1206518.12</v>
       </c>
       <c r="O99" s="1">
-        <v>0.61</v>
+        <v>0.57</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>314</v>
+      </c>
+      <c r="B100" t="s">
+        <v>315</v>
+      </c>
+      <c r="C100" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>99.271</v>
+      </c>
+      <c r="E100" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>598596.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-2970.0</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-0.49616101677926</v>
+      </c>
+      <c r="K100">
+        <v>3.12</v>
+      </c>
+      <c r="L100" t="s">
         <v>316</v>
       </c>
-      <c r="B100" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>805264.0</v>
+        <v>595626.0</v>
       </c>
       <c r="N100" s="1">
-        <v>807088.66</v>
+        <v>614349.29</v>
       </c>
       <c r="O100" s="1">
-        <v>0.41</v>
+        <v>0.29</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>317</v>
+      </c>
+      <c r="B101" t="s">
+        <v>318</v>
+      </c>
+      <c r="C101" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>98.712</v>
+      </c>
+      <c r="E101" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>592673.85</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-7311.69</v>
+      </c>
+      <c r="J101" s="1">
+        <v>-1.2336785231878</v>
+      </c>
+      <c r="K101">
+        <v>1.64</v>
+      </c>
+      <c r="L101" t="s">
         <v>319</v>
       </c>
-      <c r="B101" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>605532.0</v>
+        <v>585362.16</v>
       </c>
       <c r="N101" s="1">
-        <v>620195.01</v>
+        <v>595113.52</v>
       </c>
       <c r="O101" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>320</v>
+      </c>
+      <c r="B102" t="s">
+        <v>321</v>
+      </c>
+      <c r="C102" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>98.732</v>
+      </c>
+      <c r="E102" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>987100.0</v>
+      </c>
+      <c r="I102" s="1">
+        <v>220.0</v>
+      </c>
+      <c r="J102" s="1">
+        <v>0.02228750886435</v>
+      </c>
+      <c r="K102">
+        <v>1.15</v>
+      </c>
+      <c r="L102" t="s">
         <v>322</v>
       </c>
-      <c r="B102" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>586818.0</v>
+        <v>987320.0</v>
       </c>
       <c r="N102" s="1">
-        <v>603445.4</v>
+        <v>998826.85</v>
       </c>
       <c r="O102" s="1">
-        <v>0.31</v>
+        <v>0.47</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>323</v>
+      </c>
+      <c r="B103" t="s">
+        <v>324</v>
+      </c>
+      <c r="C103" s="1">
+        <v>915000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>98.757</v>
+      </c>
+      <c r="E103" s="1">
+        <v>99.90538798</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>914134.3</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-10507.75</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-1.1494755201725</v>
+      </c>
+      <c r="K103">
+        <v>1.37</v>
+      </c>
+      <c r="L103" t="s">
         <v>325</v>
       </c>
-      <c r="B103" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>582219.26</v>
+        <v>903626.55</v>
       </c>
       <c r="N103" s="1">
-        <v>590259.85</v>
+        <v>916173.33</v>
       </c>
       <c r="O103" s="1">
-        <v>0.3</v>
+        <v>0.43</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>326</v>
+      </c>
+      <c r="B104" t="s">
+        <v>327</v>
+      </c>
+      <c r="C104" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>100.392</v>
+      </c>
+      <c r="E104" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>2653.84</v>
+      </c>
+      <c r="J104" s="1">
+        <v>0.392</v>
+      </c>
+      <c r="K104">
+        <v>0.49</v>
+      </c>
+      <c r="L104" t="s">
         <v>328</v>
       </c>
-      <c r="B104" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M104" s="1">
-        <v>983350.0</v>
+        <v>679653.84</v>
       </c>
       <c r="N104" s="1">
-        <v>991569.18</v>
+        <v>682994.03</v>
       </c>
       <c r="O104" s="1">
-        <v>0.51</v>
+        <v>0.32</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>329</v>
+      </c>
+      <c r="B105" t="s">
+        <v>330</v>
+      </c>
+      <c r="C105" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>89.382</v>
+      </c>
+      <c r="E105" s="1">
+        <v>88.81</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>444050.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>2860.0</v>
+      </c>
+      <c r="J105" s="1">
+        <v>0.64407161355703</v>
+      </c>
+      <c r="K105">
+        <v>0.22</v>
+      </c>
+      <c r="L105" t="s">
         <v>331</v>
       </c>
-      <c r="B105" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>902290.65</v>
+        <v>446910.0</v>
       </c>
       <c r="N105" s="1">
-        <v>912769.28</v>
+        <v>448025.07</v>
       </c>
       <c r="O105" s="1">
-        <v>0.47</v>
+        <v>0.21</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>332</v>
+      </c>
+      <c r="B106" t="s">
+        <v>333</v>
+      </c>
+      <c r="C106" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>92.471</v>
+      </c>
+      <c r="E106" s="1">
+        <v>99.271</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>397084.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-27200.0</v>
+      </c>
+      <c r="J106" s="1">
+        <v>-6.8499360336856</v>
+      </c>
+      <c r="K106">
+        <v>1.15</v>
+      </c>
+      <c r="L106" t="s">
         <v>334</v>
       </c>
-      <c r="B106" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>677020.31</v>
+        <v>369884.0</v>
       </c>
       <c r="N106" s="1">
-        <v>678030.13</v>
+        <v>374467.56</v>
       </c>
       <c r="O106" s="1">
-        <v>0.35</v>
+        <v>0.18</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>335</v>
+      </c>
+      <c r="B107" t="s">
+        <v>336</v>
+      </c>
+      <c r="C107" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>101.439</v>
+      </c>
+      <c r="E107" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>1099362.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>16467.0</v>
+      </c>
+      <c r="J107" s="1">
+        <v>1.4978687638831</v>
+      </c>
+      <c r="K107">
+        <v>0.63</v>
+      </c>
+      <c r="L107" t="s">
         <v>337</v>
       </c>
-      <c r="B107" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>442670.0</v>
+        <v>1115829.0</v>
       </c>
       <c r="N107" s="1">
-        <v>443024.79</v>
+        <v>1122711.53</v>
       </c>
       <c r="O107" s="1">
-        <v>0.23</v>
+        <v>0.53</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>338</v>
+      </c>
+      <c r="B108" t="s">
         <v>339</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>94.18</v>
+      </c>
+      <c r="E108" s="1">
+        <v>94.62629</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>851636.61</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-4016.61</v>
+      </c>
+      <c r="J108" s="1">
+        <v>-0.471634257245</v>
+      </c>
+      <c r="K108">
+        <v>0.45</v>
+      </c>
+      <c r="L108" t="s">
         <v>340</v>
       </c>
-      <c r="C108" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>368180.0</v>
+        <v>847620.0</v>
       </c>
       <c r="N108" s="1">
-        <v>372188.22</v>
+        <v>851642.26</v>
       </c>
       <c r="O108" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>341</v>
+      </c>
+      <c r="B109" t="s">
         <v>342</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>101.436</v>
+      </c>
+      <c r="E109" s="1">
+        <v>101.3728</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>1520592.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>948.0</v>
+      </c>
+      <c r="J109" s="1">
+        <v>0.062344139650873</v>
+      </c>
+      <c r="K109">
+        <v>3.86</v>
+      </c>
+      <c r="L109" t="s">
         <v>343</v>
       </c>
-      <c r="C109" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>1114124.0</v>
+        <v>1521540.0</v>
       </c>
       <c r="N109" s="1">
-        <v>1117729.14</v>
+        <v>1579505.75</v>
       </c>
       <c r="O109" s="1">
-        <v>0.57</v>
+        <v>0.74</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>344</v>
+      </c>
+      <c r="B110" t="s">
         <v>345</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>98.093</v>
+      </c>
+      <c r="E110" s="1">
+        <v>98.42482759</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>2854320.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-9623.0</v>
+      </c>
+      <c r="J110" s="1">
+        <v>-0.33713809243533</v>
+      </c>
+      <c r="K110">
+        <v>2.17</v>
+      </c>
+      <c r="L110" t="s">
         <v>346</v>
       </c>
-      <c r="C110" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>846081.0</v>
+        <v>2844697.0</v>
       </c>
       <c r="N110" s="1">
-        <v>849640.93</v>
+        <v>2907563.44</v>
       </c>
       <c r="O110" s="1">
-        <v>0.43</v>
+        <v>1.37</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>347</v>
+      </c>
+      <c r="B111" t="s">
         <v>348</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>96.967</v>
+      </c>
+      <c r="E111" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>986420.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-16750.0</v>
+      </c>
+      <c r="J111" s="1">
+        <v>-1.6980596500476</v>
+      </c>
+      <c r="K111">
+        <v>0.16</v>
+      </c>
+      <c r="L111" t="s">
         <v>349</v>
       </c>
-      <c r="C111" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>1515855.0</v>
+        <v>969670.0</v>
       </c>
       <c r="N111" s="1">
-        <v>1569043.36</v>
+        <v>971228.22</v>
       </c>
       <c r="O111" s="1">
-        <v>0.8</v>
+        <v>0.46</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>350</v>
+      </c>
+      <c r="B112" t="s">
+        <v>348</v>
+      </c>
+      <c r="C112" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>97.039</v>
+      </c>
+      <c r="E112" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>763168.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>13144.0</v>
+      </c>
+      <c r="J112" s="1">
+        <v>1.7222944358254</v>
+      </c>
+      <c r="K112">
+        <v>0.16</v>
+      </c>
+      <c r="L112" t="s">
         <v>351</v>
       </c>
-      <c r="B112" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M112" s="1">
-        <v>2832140.0</v>
+        <v>776312.0</v>
       </c>
       <c r="N112" s="1">
-        <v>2886068.08</v>
+        <v>777558.58</v>
       </c>
       <c r="O112" s="1">
-        <v>1.48</v>
+        <v>0.37</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>352</v>
+      </c>
+      <c r="B113" t="s">
+        <v>353</v>
+      </c>
+      <c r="C113" s="1">
+        <v>1068000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>98.17</v>
+      </c>
+      <c r="E113" s="1">
+        <v>99.14878652</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>1058909.04</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-10453.44</v>
+      </c>
+      <c r="J113" s="1">
+        <v>-0.9871896079006</v>
+      </c>
+      <c r="K113">
+        <v>2.19</v>
+      </c>
+      <c r="L113" t="s">
         <v>354</v>
       </c>
-      <c r="B113" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>971520.0</v>
+        <v>1048455.6</v>
       </c>
       <c r="N113" s="1">
-        <v>1013232.33</v>
+        <v>1071849.19</v>
       </c>
       <c r="O113" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>355</v>
+      </c>
+      <c r="B114" t="s">
+        <v>356</v>
+      </c>
+      <c r="C114" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.058</v>
+      </c>
+      <c r="E114" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>598416.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-4068.0</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-0.67979465789685</v>
+      </c>
+      <c r="K114">
+        <v>2.14</v>
+      </c>
+      <c r="L114" t="s">
         <v>357</v>
       </c>
-      <c r="B114" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>751756.8</v>
+        <v>594348.0</v>
       </c>
       <c r="N114" s="1">
-        <v>766527.65</v>
+        <v>607169.92</v>
       </c>
       <c r="O114" s="1">
-        <v>0.39</v>
+        <v>0.29</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>358</v>
+      </c>
+      <c r="B115" t="s">
+        <v>359</v>
+      </c>
+      <c r="C115" s="1">
+        <v>890000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>99.511</v>
+      </c>
+      <c r="E115" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>884606.6</v>
+      </c>
+      <c r="I115" s="1">
+        <v>1041.3</v>
+      </c>
+      <c r="J115" s="1">
+        <v>0.11771334285772</v>
+      </c>
+      <c r="K115">
+        <v>0.37</v>
+      </c>
+      <c r="L115" t="s">
         <v>360</v>
       </c>
-      <c r="B115" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>590442.0</v>
+        <v>885647.9</v>
       </c>
       <c r="N115" s="1">
-        <v>601291.32</v>
+        <v>888939.68</v>
       </c>
       <c r="O115" s="1">
-        <v>0.31</v>
+        <v>0.42</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>361</v>
+      </c>
+      <c r="B116" t="s">
+        <v>362</v>
+      </c>
+      <c r="C116" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>95.4</v>
+      </c>
+      <c r="E116" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>936000.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>18000.0</v>
+      </c>
+      <c r="J116" s="1">
+        <v>1.9230769230769</v>
+      </c>
+      <c r="K116">
+        <v>1.01</v>
+      </c>
+      <c r="L116" t="s">
         <v>363</v>
       </c>
-      <c r="B116" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M116" s="1">
-        <v>883387.3</v>
+        <v>954000.0</v>
       </c>
       <c r="N116" s="1">
-        <v>883935.93</v>
+        <v>964061.64</v>
       </c>
       <c r="O116" s="1">
         <v>0.45</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>364</v>
+      </c>
+      <c r="B117" t="s">
         <v>365</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>98.848</v>
+      </c>
+      <c r="E117" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-19584.0</v>
+      </c>
+      <c r="J117" s="1">
+        <v>-1.152</v>
+      </c>
+      <c r="K117">
+        <v>3.06</v>
+      </c>
+      <c r="L117" t="s">
         <v>366</v>
       </c>
-      <c r="C117" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>950640.0</v>
+        <v>1680416.0</v>
       </c>
       <c r="N117" s="1">
-        <v>959366.03</v>
+        <v>1732394.08</v>
       </c>
       <c r="O117" s="1">
-        <v>0.49</v>
+        <v>0.81</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>367</v>
+      </c>
+      <c r="B118" t="s">
         <v>368</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D118" s="1">
+        <v>101.532</v>
+      </c>
+      <c r="E118" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="F118" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118">
+        <v>1.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>927108.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-13320.0</v>
+      </c>
+      <c r="J118" s="1">
+        <v>-1.4367258183513</v>
+      </c>
+      <c r="K118">
+        <v>3.28</v>
+      </c>
+      <c r="L118" t="s">
         <v>369</v>
       </c>
-      <c r="C118" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M118" s="1">
-        <v>1669655.0</v>
+        <v>913788.0</v>
       </c>
       <c r="N118" s="1">
-        <v>1716218.7</v>
+        <v>943340.05</v>
       </c>
       <c r="O118" s="1">
-        <v>0.88</v>
+        <v>0.44</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>370</v>
+      </c>
+      <c r="B119" t="s">
         <v>371</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" s="1">
+        <v>1209000.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>101.179</v>
+      </c>
+      <c r="E119" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="F119" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119">
+        <v>1.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>1207174.41</v>
+      </c>
+      <c r="I119" s="1">
+        <v>16079.7</v>
+      </c>
+      <c r="J119" s="1">
+        <v>1.3320113371191</v>
+      </c>
+      <c r="K119">
+        <v>2.75</v>
+      </c>
+      <c r="L119" t="s">
         <v>372</v>
       </c>
-      <c r="C119" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M119" s="1">
-        <v>910557.0</v>
+        <v>1223254.11</v>
       </c>
       <c r="N119" s="1">
-        <v>936965.22</v>
+        <v>1256538.05</v>
       </c>
       <c r="O119" s="1">
-        <v>0.48</v>
+        <v>0.59</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>373</v>
+      </c>
+      <c r="B120" t="s">
         <v>374</v>
       </c>
-      <c r="B120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" s="1">
-        <v>1209000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.6</v>
+        <v>99.947</v>
       </c>
       <c r="E120" s="1">
-        <v>99.849</v>
+        <v>99.58877778</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1207174.41</v>
+        <v>896299.0</v>
       </c>
       <c r="I120" s="1">
-        <v>9079.59</v>
+        <v>3224.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.75213572494467</v>
+        <v>0.35970139428918</v>
       </c>
       <c r="K120">
-        <v>2.44</v>
+        <v>0.62</v>
       </c>
       <c r="L120" t="s">
-        <v>376</v>
+        <v>193</v>
       </c>
       <c r="M120" s="1">
-        <v>1216254.0</v>
+        <v>899523.0</v>
       </c>
       <c r="N120" s="1">
-        <v>1245712.2</v>
+        <v>905132.59</v>
       </c>
       <c r="O120" s="1">
-        <v>0.64</v>
+        <v>0.43</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>375</v>
+      </c>
+      <c r="B121" t="s">
+        <v>376</v>
+      </c>
+      <c r="C121" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>100.735</v>
+      </c>
+      <c r="E121" s="1">
+        <v>100.242</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>701694.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>3451.0</v>
+      </c>
+      <c r="J121" s="1">
+        <v>0.49180982023503</v>
+      </c>
+      <c r="K121">
+        <v>0.52</v>
+      </c>
+      <c r="L121" t="s">
         <v>377</v>
       </c>
-      <c r="B121" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>896940.0</v>
+        <v>705145.0</v>
       </c>
       <c r="N121" s="1">
-        <v>899960.55</v>
+        <v>708769.66</v>
       </c>
       <c r="O121" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>378</v>
+      </c>
+      <c r="B122" t="s">
+        <v>379</v>
+      </c>
+      <c r="C122" s="1">
+        <v>775000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>96.946</v>
+      </c>
+      <c r="E122" s="1">
+        <v>98.42664516</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>762806.5</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-11475.0</v>
+      </c>
+      <c r="J122" s="1">
+        <v>-1.5043133481427</v>
+      </c>
+      <c r="K122">
+        <v>1.5</v>
+      </c>
+      <c r="L122" t="s">
         <v>380</v>
       </c>
-      <c r="B122" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>699818.0</v>
+        <v>751331.5</v>
       </c>
       <c r="N122" s="1">
-        <v>700853.62</v>
+        <v>762943.23</v>
       </c>
       <c r="O122" s="1">
         <v>0.36</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>381</v>
+      </c>
+      <c r="B123" t="s">
+        <v>382</v>
+      </c>
+      <c r="C123" s="1">
+        <v>1658000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>98.626</v>
+      </c>
+      <c r="E123" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>1658000.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-22780.92</v>
+      </c>
+      <c r="J123" s="1">
+        <v>-1.374</v>
+      </c>
+      <c r="K123">
+        <v>0.91</v>
+      </c>
+      <c r="L123" t="s">
         <v>383</v>
       </c>
-      <c r="B123" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>743798.5</v>
+        <v>1635219.08</v>
       </c>
       <c r="N123" s="1">
-        <v>753419.65</v>
+        <v>1650318.96</v>
       </c>
       <c r="O123" s="1">
-        <v>0.39</v>
+        <v>0.78</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>384</v>
+      </c>
+      <c r="B124" t="s">
+        <v>385</v>
+      </c>
+      <c r="C124" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>103.332</v>
+      </c>
+      <c r="E124" s="1">
+        <v>102.806722</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>1028067.22</v>
+      </c>
+      <c r="I124" s="1">
+        <v>5252.78</v>
+      </c>
+      <c r="J124" s="1">
+        <v>0.51093740738081</v>
+      </c>
+      <c r="K124">
+        <v>0.62</v>
+      </c>
+      <c r="L124" t="s">
         <v>386</v>
       </c>
-      <c r="B124" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M124" s="1">
-        <v>1628902.1</v>
+        <v>1033320.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1639728.43</v>
+        <v>1039566.58</v>
       </c>
       <c r="O124" s="1">
-        <v>0.84</v>
+        <v>0.49</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>387</v>
+      </c>
+      <c r="B125" t="s">
+        <v>388</v>
+      </c>
+      <c r="C125" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>104.523</v>
+      </c>
+      <c r="E125" s="1">
+        <v>105.93</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>847440.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-11256.0</v>
+      </c>
+      <c r="J125" s="1">
+        <v>-1.328235627301</v>
+      </c>
+      <c r="K125">
+        <v>1.35</v>
+      </c>
+      <c r="L125" t="s">
         <v>389</v>
       </c>
-      <c r="B125" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M125" s="1">
-        <v>1031260.0</v>
+        <v>836184.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1033602.47</v>
+        <v>847005.92</v>
       </c>
       <c r="O125" s="1">
-        <v>0.53</v>
+        <v>0.4</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>390</v>
+      </c>
+      <c r="B126" t="s">
+        <v>391</v>
+      </c>
+      <c r="C126" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>100.881</v>
+      </c>
+      <c r="E126" s="1">
+        <v>99.07293333</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>1188875.2</v>
+      </c>
+      <c r="I126" s="1">
+        <v>21696.8</v>
+      </c>
+      <c r="J126" s="1">
+        <v>1.8249854988985</v>
+      </c>
+      <c r="K126">
+        <v>2.7</v>
+      </c>
+      <c r="L126" t="s">
         <v>392</v>
       </c>
-      <c r="B126" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M126" s="1">
-        <v>829312.0</v>
+        <v>1210572.0</v>
       </c>
       <c r="N126" s="1">
-        <v>836024.33</v>
+        <v>1242930.9</v>
       </c>
       <c r="O126" s="1">
-        <v>0.43</v>
+        <v>0.58</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>393</v>
+      </c>
+      <c r="B127" t="s">
+        <v>394</v>
+      </c>
+      <c r="C127" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>84.642</v>
+      </c>
+      <c r="E127" s="1">
+        <v>85.38325</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>683066.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-5930.0</v>
+      </c>
+      <c r="J127" s="1">
+        <v>-0.86814451312172</v>
+      </c>
+      <c r="K127">
+        <v>0.41</v>
+      </c>
+      <c r="L127" t="s">
         <v>395</v>
       </c>
-      <c r="B127" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M127" s="1">
-        <v>1198932.0</v>
+        <v>677136.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1227468.99</v>
+        <v>680434.63</v>
       </c>
       <c r="O127" s="1">
-        <v>0.63</v>
+        <v>0.32</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="B128" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="C128" s="1">
-        <v>800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>83.97</v>
+        <v>99.97</v>
       </c>
       <c r="E128" s="1">
-        <v>85.38325</v>
+        <v>99.898</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>683066.0</v>
+        <v>2197756.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-11306.0</v>
+        <v>1584.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.6551841256921</v>
+        <v>0.072073514985285</v>
       </c>
       <c r="K128">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>0.01</v>
+      </c>
+      <c r="L128">
+        <v>241.1</v>
       </c>
       <c r="M128" s="1">
-        <v>671760.0</v>
+        <v>2199340.0</v>
       </c>
       <c r="N128" s="1">
-        <v>674483.29</v>
+        <v>2199581.1</v>
       </c>
       <c r="O128" s="1">
-        <v>0.35</v>
+        <v>1.03</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B129" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="C129" s="1">
         <v>500000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>97.211</v>
+        <v>86.489</v>
       </c>
       <c r="E129" s="1">
-        <v>95.972</v>
+        <v>85.957</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>479860.0</v>
+        <v>429785.0</v>
       </c>
       <c r="I129" s="1">
-        <v>6195.0</v>
+        <v>2660.0</v>
       </c>
       <c r="J129" s="1">
-        <v>1.2910015421165</v>
+        <v>0.6189141082169</v>
       </c>
       <c r="K129">
-        <v>0.57</v>
+        <v>0.7</v>
       </c>
       <c r="L129" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="M129" s="1">
-        <v>486055.0</v>
+        <v>432445.0</v>
       </c>
       <c r="N129" s="1">
-        <v>488890.62</v>
+        <v>435927.88</v>
       </c>
       <c r="O129" s="1">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="B130" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="C130" s="1">
-        <v>500000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>85.812</v>
+        <v>100.732</v>
       </c>
       <c r="E130" s="1">
-        <v>85.957</v>
+        <v>99.609</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>429785.0</v>
+        <v>454217.04</v>
       </c>
       <c r="I130" s="1">
-        <v>-725.0</v>
+        <v>5120.88</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.16868899566062</v>
+        <v>1.1274081659288</v>
       </c>
       <c r="K130">
-        <v>0.63</v>
+        <v>0.28</v>
       </c>
       <c r="L130" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="M130" s="1">
-        <v>429060.0</v>
+        <v>459337.92</v>
       </c>
       <c r="N130" s="1">
-        <v>432234.66</v>
+        <v>460637.21</v>
       </c>
       <c r="O130" s="1">
         <v>0.22</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="B131" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="C131" s="1">
-        <v>456000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.233</v>
+        <v>101.689</v>
       </c>
       <c r="E131" s="1">
-        <v>99.609</v>
+        <v>102.847</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>454217.04</v>
+        <v>719929.0</v>
       </c>
       <c r="I131" s="1">
-        <v>2845.44</v>
+        <v>-8106.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.62644941722134</v>
+        <v>-1.1259443639581</v>
       </c>
       <c r="K131">
-        <v>3.96</v>
+        <v>0.22</v>
       </c>
       <c r="L131" t="s">
-        <v>409</v>
+        <v>187</v>
       </c>
       <c r="M131" s="1">
-        <v>457062.48</v>
+        <v>711823.0</v>
       </c>
       <c r="N131" s="1">
-        <v>475102.59</v>
+        <v>713383.62</v>
       </c>
       <c r="O131" s="1">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="B132" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="C132" s="1">
-        <v>700000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>101.173</v>
+        <v>103.522</v>
       </c>
       <c r="E132" s="1">
-        <v>102.847</v>
+        <v>101.91549321</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>719929.0</v>
+        <v>1200564.51</v>
       </c>
       <c r="I132" s="1">
-        <v>-11718.0</v>
+        <v>18924.65</v>
       </c>
       <c r="J132" s="1">
-        <v>-1.627660505411</v>
+        <v>1.5763126297978</v>
       </c>
       <c r="K132">
-        <v>3.78</v>
+        <v>2.87</v>
       </c>
       <c r="L132" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="M132" s="1">
-        <v>708211.0</v>
+        <v>1219489.16</v>
       </c>
       <c r="N132" s="1">
-        <v>734667.16</v>
+        <v>1253353.85</v>
       </c>
       <c r="O132" s="1">
-        <v>0.38</v>
+        <v>0.59</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="B133" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="C133" s="1">
-        <v>1178000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>103.148</v>
+        <v>98.388</v>
       </c>
       <c r="E133" s="1">
-        <v>101.91549321</v>
+        <v>98.94725</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1200564.51</v>
+        <v>1978945.0</v>
       </c>
       <c r="I133" s="1">
-        <v>14518.93</v>
+        <v>-11185.0</v>
       </c>
       <c r="J133" s="1">
-        <v>1.2093419286565</v>
+        <v>-0.56520014452145</v>
       </c>
       <c r="K133">
-        <v>2.53</v>
+        <v>0.73</v>
       </c>
       <c r="L133" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="M133" s="1">
-        <v>1215083.44</v>
+        <v>1967760.0</v>
       </c>
       <c r="N133" s="1">
-        <v>1244851.6</v>
+        <v>1982390.14</v>
       </c>
       <c r="O133" s="1">
-        <v>0.64</v>
+        <v>0.93</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="B134" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="C134" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.01</v>
+        <v>98.393</v>
       </c>
       <c r="E134" s="1">
-        <v>99.423</v>
+        <v>97.929</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1491345.0</v>
+        <v>587574.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-21195.0</v>
+        <v>2784.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.4212003258803</v>
+        <v>0.47381266019259</v>
       </c>
       <c r="K134">
-        <v>0.48</v>
+        <v>1.69</v>
       </c>
       <c r="L134" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="M134" s="1">
-        <v>1470150.0</v>
+        <v>590358.0</v>
       </c>
       <c r="N134" s="1">
-        <v>1477423.97</v>
+        <v>600508.68</v>
       </c>
       <c r="O134" s="1">
-        <v>0.76</v>
+        <v>0.28</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="B135" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="C135" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>97.688</v>
+        <v>98.809</v>
       </c>
       <c r="E135" s="1">
         <v>99.68483</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>996848.3</v>
       </c>
       <c r="I135" s="1">
-        <v>-19968.3</v>
+        <v>-8758.3</v>
       </c>
       <c r="J135" s="1">
-        <v>-2.0031433067599</v>
+        <v>-0.87859908072271</v>
       </c>
       <c r="K135">
-        <v>1.64</v>
+        <v>1.95</v>
       </c>
       <c r="L135" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="M135" s="1">
-        <v>976880.0</v>
+        <v>988090.0</v>
       </c>
       <c r="N135" s="1">
-        <v>993318.36</v>
+        <v>1007610.55</v>
       </c>
       <c r="O135" s="1">
-        <v>0.51</v>
+        <v>0.47</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="B136" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="C136" s="1">
         <v>916000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.441</v>
+        <v>101.448</v>
       </c>
       <c r="E136" s="1">
         <v>100.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>916000.0</v>
       </c>
       <c r="I136" s="1">
-        <v>4039.56</v>
+        <v>13263.68</v>
       </c>
       <c r="J136" s="1">
-        <v>0.441</v>
+        <v>1.448</v>
       </c>
       <c r="K136">
-        <v>0.52</v>
+        <v>0.91</v>
       </c>
       <c r="L136" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="M136" s="1">
-        <v>920039.56</v>
+        <v>929263.68</v>
       </c>
       <c r="N136" s="1">
-        <v>924785.69</v>
+        <v>937569.42</v>
       </c>
       <c r="O136" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="B137" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="C137" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.702</v>
+        <v>98.723</v>
       </c>
       <c r="E137" s="1">
         <v>99.779</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>2394696.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-49848.0</v>
+        <v>-25344.0</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.0816003367442</v>
+        <v>-1.0583389290332</v>
       </c>
       <c r="K137">
-        <v>0.72</v>
+        <v>1.03</v>
       </c>
       <c r="L137" t="s">
-        <v>180</v>
+        <v>423</v>
       </c>
       <c r="M137" s="1">
-        <v>2344848.0</v>
+        <v>2369352.0</v>
       </c>
       <c r="N137" s="1">
-        <v>2362108.27</v>
+        <v>2394009.53</v>
       </c>
       <c r="O137" s="1">
-        <v>1.21</v>
+        <v>1.13</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="B138" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="C138" s="1">
-        <v>1559000.0</v>
+        <v>1959000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>98.072</v>
+        <v>98.667</v>
       </c>
       <c r="E138" s="1">
-        <v>100.0</v>
+        <v>99.59162838</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>1559000.0</v>
+        <v>1951000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-30057.52</v>
+        <v>-18113.47</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.928</v>
+        <v>-0.92841978472578</v>
       </c>
       <c r="K138">
-        <v>0.69</v>
+        <v>0.17</v>
       </c>
       <c r="L138" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="M138" s="1">
-        <v>1528942.48</v>
+        <v>1932886.53</v>
       </c>
       <c r="N138" s="1">
-        <v>1539636.79</v>
+        <v>1936159.94</v>
       </c>
       <c r="O138" s="1">
-        <v>0.79</v>
+        <v>0.91</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="B139" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="C139" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.279</v>
+        <v>100.946</v>
       </c>
       <c r="E139" s="1">
         <v>102.33536</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>2558384.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-51409.0</v>
+        <v>-34734.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-2.0094325167762</v>
+        <v>-1.3576538940206</v>
       </c>
       <c r="K139">
-        <v>0.49</v>
+        <v>0.81</v>
       </c>
       <c r="L139" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="M139" s="1">
-        <v>2506975.0</v>
+        <v>2523650.0</v>
       </c>
       <c r="N139" s="1">
-        <v>2519165.07</v>
+        <v>2543966.78</v>
       </c>
       <c r="O139" s="1">
-        <v>1.29</v>
+        <v>1.2</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="B140" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="C140" s="1">
         <v>600000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>98.877</v>
+        <v>99.227</v>
       </c>
       <c r="E140" s="1">
         <v>98.819</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>592914.0</v>
       </c>
       <c r="I140" s="1">
-        <v>348.0</v>
+        <v>2448.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0.058693166293931</v>
+        <v>0.41287606634352</v>
       </c>
       <c r="K140">
-        <v>0.95</v>
+        <v>1.22</v>
       </c>
       <c r="L140" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="M140" s="1">
-        <v>593262.0</v>
+        <v>595362.0</v>
       </c>
       <c r="N140" s="1">
-        <v>598934.32</v>
+        <v>602702.65</v>
       </c>
       <c r="O140" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="B141" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="C141" s="1">
         <v>1229000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>89.311</v>
+        <v>89.933</v>
       </c>
       <c r="E141" s="1">
         <v>85.4301904</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>1049937.04</v>
       </c>
       <c r="I141" s="1">
-        <v>47695.15</v>
+        <v>55339.53</v>
       </c>
       <c r="J141" s="1">
-        <v>4.5426676250987</v>
+        <v>5.2707474726294</v>
       </c>
       <c r="K141">
-        <v>0.3</v>
+        <v>0.39</v>
       </c>
       <c r="L141" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="M141" s="1">
-        <v>1097632.19</v>
+        <v>1105276.57</v>
       </c>
       <c r="N141" s="1">
-        <v>1101358.59</v>
+        <v>1110067.65</v>
       </c>
       <c r="O141" s="1">
-        <v>0.56</v>
+        <v>0.52</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="B142" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="C142" s="1">
         <v>451000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.253</v>
+        <v>100.737</v>
       </c>
       <c r="E142" s="1">
         <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>451000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>1141.03</v>
+        <v>3323.87</v>
       </c>
       <c r="J142" s="1">
-        <v>0.253</v>
+        <v>0.737</v>
       </c>
       <c r="K142">
-        <v>2.43</v>
+        <v>2.73</v>
       </c>
       <c r="L142" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="M142" s="1">
-        <v>452141.03</v>
+        <v>454323.87</v>
       </c>
       <c r="N142" s="1">
-        <v>463088.15</v>
+        <v>466616.94</v>
       </c>
       <c r="O142" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="B143" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="C143" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>93.747</v>
+        <v>94.303</v>
       </c>
       <c r="E143" s="1">
         <v>91.6578065</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>1833156.13</v>
       </c>
       <c r="I143" s="1">
-        <v>41783.87</v>
+        <v>52903.87</v>
       </c>
       <c r="J143" s="1">
-        <v>2.2793404945819</v>
+        <v>2.8859445812725</v>
       </c>
       <c r="K143">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="L143" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="M143" s="1">
-        <v>1874940.0</v>
+        <v>1886060.0</v>
       </c>
       <c r="N143" s="1">
-        <v>1881131.78</v>
+        <v>1893073.7</v>
       </c>
       <c r="O143" s="1">
-        <v>0.96</v>
+        <v>0.89</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="B144" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="C144" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.102</v>
+        <v>100.643</v>
       </c>
       <c r="E144" s="1">
         <v>100.467</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>1406538.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-5110.0</v>
+        <v>2464.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.36330337324694</v>
+        <v>0.17518190052455</v>
       </c>
       <c r="K144">
-        <v>3.06</v>
+        <v>3.39</v>
       </c>
       <c r="L144" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="M144" s="1">
-        <v>1401428.0</v>
+        <v>1409002.0</v>
       </c>
       <c r="N144" s="1">
-        <v>1444233.48</v>
+        <v>1456410.22</v>
       </c>
       <c r="O144" s="1">
-        <v>0.74</v>
+        <v>0.68</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="B145" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="C145" s="1">
         <v>1432000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.756</v>
+        <v>100.379</v>
       </c>
       <c r="E145" s="1">
         <v>100.45530726</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>1438520.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-10014.08</v>
+        <v>-1092.72</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.69613769707755</v>
+        <v>-0.075961404777132</v>
       </c>
       <c r="K145">
-        <v>2.3</v>
+        <v>2.6</v>
       </c>
       <c r="L145" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="M145" s="1">
-        <v>1428505.92</v>
+        <v>1437427.28</v>
       </c>
       <c r="N145" s="1">
-        <v>1461466.44</v>
+        <v>1474595.53</v>
       </c>
       <c r="O145" s="1">
-        <v>0.75</v>
+        <v>0.69</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="B146" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="C146" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.131</v>
+        <v>99.576</v>
       </c>
       <c r="E146" s="1">
         <v>99.40027273</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>1093403.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-2962.0</v>
+        <v>1933.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.2708973726979</v>
+        <v>0.17678751567354</v>
       </c>
       <c r="K146">
-        <v>0.7</v>
+        <v>1.01</v>
       </c>
       <c r="L146" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="M146" s="1">
-        <v>1090441.0</v>
+        <v>1095336.0</v>
       </c>
       <c r="N146" s="1">
-        <v>1098182.8</v>
+        <v>1106443.8</v>
       </c>
       <c r="O146" s="1">
-        <v>0.56</v>
+        <v>0.52</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="B147" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="C147" s="1">
         <v>500000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>97.858</v>
+        <v>98.358</v>
       </c>
       <c r="E147" s="1">
         <v>99.794</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>498970.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-9680.0</v>
+        <v>-7180.0</v>
       </c>
       <c r="J147" s="1">
-        <v>-1.9399963925687</v>
+        <v>-1.4389642663888</v>
       </c>
       <c r="K147">
-        <v>0.58</v>
+        <v>0.87</v>
       </c>
       <c r="L147" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="M147" s="1">
-        <v>489290.0</v>
+        <v>491790.0</v>
       </c>
       <c r="N147" s="1">
-        <v>492214.66</v>
+        <v>496153.01</v>
       </c>
       <c r="O147" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="B148" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="C148" s="1">
         <v>952000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>104.92</v>
+        <v>105.382</v>
       </c>
       <c r="E148" s="1">
         <v>100.27343697</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>954603.12</v>
       </c>
       <c r="I148" s="1">
-        <v>44235.28</v>
+        <v>48633.52</v>
       </c>
       <c r="J148" s="1">
-        <v>4.6338922504255</v>
+        <v>5.0946324164539</v>
       </c>
       <c r="K148">
-        <v>0.94</v>
+        <v>1.46</v>
       </c>
       <c r="L148" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="M148" s="1">
-        <v>998838.4</v>
+        <v>1003236.64</v>
       </c>
       <c r="N148" s="1">
-        <v>1007744.0</v>
+        <v>1017089.79</v>
       </c>
       <c r="O148" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="B149" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="C149" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>97.201</v>
+        <v>98.086</v>
       </c>
       <c r="E149" s="1">
         <v>99.24563636</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>2183404.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-44982.0</v>
+        <v>-25512.0</v>
       </c>
       <c r="J149" s="1">
-        <v>-2.0601775942519</v>
+        <v>-1.1684507310603</v>
       </c>
       <c r="K149">
-        <v>1.49</v>
+        <v>1.75</v>
       </c>
       <c r="L149" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="M149" s="1">
-        <v>2138422.0</v>
+        <v>2157892.0</v>
       </c>
       <c r="N149" s="1">
-        <v>2171135.7</v>
+        <v>2196482.41</v>
       </c>
       <c r="O149" s="1">
-        <v>1.11</v>
+        <v>1.03</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="B150" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="C150" s="1">
         <v>547000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.388</v>
+        <v>99.906</v>
       </c>
       <c r="E150" s="1">
         <v>100.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>547000.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-3347.64</v>
+        <v>-514.18</v>
       </c>
       <c r="J150" s="1">
-        <v>-0.612</v>
+        <v>-0.094</v>
       </c>
       <c r="K150">
-        <v>2.95</v>
+        <v>3.25</v>
       </c>
       <c r="L150" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="M150" s="1">
-        <v>543652.36</v>
+        <v>546485.82</v>
       </c>
       <c r="N150" s="1">
-        <v>559802.41</v>
+        <v>564289.46</v>
       </c>
       <c r="O150" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="B151" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="C151" s="1">
         <v>900000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.082</v>
+        <v>99.78</v>
       </c>
       <c r="E151" s="1">
         <v>101.2</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>910800.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-19062.0</v>
+        <v>-12780.0</v>
       </c>
       <c r="J151" s="1">
-        <v>-2.0928853754941</v>
+        <v>-1.403162055336</v>
       </c>
       <c r="K151">
-        <v>0.61</v>
+        <v>0.91</v>
       </c>
       <c r="L151" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="M151" s="1">
-        <v>891738.0</v>
+        <v>898020.0</v>
       </c>
       <c r="N151" s="1">
-        <v>897211.97</v>
+        <v>906230.96</v>
       </c>
       <c r="O151" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="B152" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="C152" s="1">
         <v>2152000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>98.429</v>
+        <v>98.725</v>
       </c>
       <c r="E152" s="1">
         <v>99.728</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>2146146.56</v>
       </c>
       <c r="I152" s="1">
-        <v>-27954.48</v>
+        <v>-21584.56</v>
       </c>
       <c r="J152" s="1">
-        <v>-1.3025429167335</v>
+        <v>-1.0057356008343</v>
       </c>
       <c r="K152">
-        <v>0.85</v>
+        <v>1.11</v>
       </c>
       <c r="L152" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="M152" s="1">
-        <v>2118192.08</v>
+        <v>2124562.0</v>
       </c>
       <c r="N152" s="1">
-        <v>2136395.64</v>
+        <v>2148514.05</v>
       </c>
       <c r="O152" s="1">
-        <v>1.09</v>
+        <v>1.01</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="B153" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="C153" s="1">
         <v>500000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.931</v>
+        <v>101.26</v>
       </c>
       <c r="E153" s="1">
         <v>102.5055</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>512527.5</v>
       </c>
       <c r="I153" s="1">
-        <v>-7872.5</v>
+        <v>-6227.5</v>
       </c>
       <c r="J153" s="1">
-        <v>-1.536015140651</v>
+        <v>-1.2150567530523</v>
       </c>
       <c r="K153">
-        <v>1.69</v>
+        <v>1.99</v>
       </c>
       <c r="L153" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="M153" s="1">
-        <v>504655.0</v>
+        <v>506300.0</v>
       </c>
       <c r="N153" s="1">
-        <v>513096.78</v>
+        <v>516231.51</v>
       </c>
       <c r="O153" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="B154" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="C154" s="1">
-        <v>1500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>104.18</v>
+        <v>102.122</v>
       </c>
       <c r="E154" s="1">
-        <v>103.12185667</v>
+        <v>103.479</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>1546827.85</v>
+        <v>413916.0</v>
       </c>
       <c r="I154" s="1">
-        <v>15872.15</v>
+        <v>-5428.0</v>
       </c>
       <c r="J154" s="1">
-        <v>1.02610966049</v>
+        <v>-1.3113771876419</v>
       </c>
       <c r="K154">
-        <v>0.25</v>
+        <v>1.0</v>
       </c>
       <c r="L154" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="M154" s="1">
-        <v>1562700.0</v>
+        <v>408488.0</v>
       </c>
       <c r="N154" s="1">
-        <v>1566455.14</v>
+        <v>412482.52</v>
       </c>
       <c r="O154" s="1">
-        <v>0.8</v>
+        <v>0.19</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="B155" t="s">
+        <v>473</v>
+      </c>
+      <c r="C155" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>104.967</v>
+      </c>
+      <c r="E155" s="1">
+        <v>103.12185667</v>
+      </c>
+      <c r="F155" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155">
+        <v>1.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>1546827.85</v>
+      </c>
+      <c r="I155" s="1">
+        <v>27677.15</v>
+      </c>
+      <c r="J155" s="1">
+        <v>1.7892844378255</v>
+      </c>
+      <c r="K155">
+        <v>0.69</v>
+      </c>
+      <c r="L155" t="s">
         <v>476</v>
       </c>
-      <c r="C155" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M155" s="1">
-        <v>404504.0</v>
+        <v>1574505.0</v>
       </c>
       <c r="N155" s="1">
-        <v>407019.07</v>
+        <v>1584886.85</v>
       </c>
       <c r="O155" s="1">
-        <v>0.21</v>
+        <v>0.75</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="B156" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="C156" s="1">
         <v>600000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>97.256</v>
+        <v>97.465</v>
       </c>
       <c r="E156" s="1">
         <v>97.26</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>583560.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-24.0</v>
+        <v>1230.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.0041126876413736</v>
+        <v>0.2107752416204</v>
       </c>
       <c r="K156">
-        <v>0.34</v>
+        <v>0.65</v>
       </c>
       <c r="L156" t="s">
-        <v>482</v>
+        <v>250</v>
       </c>
       <c r="M156" s="1">
-        <v>583536.0</v>
+        <v>584790.0</v>
       </c>
       <c r="N156" s="1">
-        <v>585570.25</v>
+        <v>588673.56</v>
       </c>
       <c r="O156" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="B157" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="C157" s="1">
         <v>381000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.737</v>
+        <v>99.919</v>
       </c>
       <c r="E157" s="1">
         <v>102.47</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>390410.7</v>
       </c>
       <c r="I157" s="1">
-        <v>-10412.73</v>
+        <v>-9719.31</v>
       </c>
       <c r="J157" s="1">
-        <v>-2.6671220845125</v>
+        <v>-2.4895091246218</v>
       </c>
       <c r="K157">
+        <v>0.5</v>
+      </c>
+      <c r="L157" t="s">
+        <v>481</v>
+      </c>
+      <c r="M157" s="1">
+        <v>380691.39</v>
+      </c>
+      <c r="N157" s="1">
+        <v>382612.05</v>
+      </c>
+      <c r="O157" s="1">
         <v>0.18</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.19</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="B158" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="C158" s="1">
         <v>788000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.12</v>
+        <v>100.44</v>
       </c>
       <c r="E158" s="1">
         <v>99.958</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>787669.04</v>
       </c>
       <c r="I158" s="1">
-        <v>1276.56</v>
+        <v>3798.16</v>
       </c>
       <c r="J158" s="1">
-        <v>0.16206806858881</v>
+        <v>0.48220252506053</v>
       </c>
       <c r="K158">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.3</v>
+      </c>
+      <c r="L158" t="s">
+        <v>484</v>
       </c>
       <c r="M158" s="1">
-        <v>788945.6</v>
+        <v>791467.2</v>
       </c>
       <c r="N158" s="1">
-        <v>788945.6</v>
+        <v>793815.01</v>
       </c>
       <c r="O158" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="B159" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="C159" s="1">
         <v>631000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>97.884</v>
+        <v>98.31</v>
       </c>
       <c r="E159" s="1">
         <v>99.422</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>627352.82</v>
       </c>
       <c r="I159" s="1">
-        <v>-9704.78</v>
+        <v>-7016.72</v>
       </c>
       <c r="J159" s="1">
-        <v>-1.5469413208344</v>
+        <v>-1.118464726117</v>
       </c>
       <c r="K159">
-        <v>0.55</v>
+        <v>0.82</v>
       </c>
       <c r="L159" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="M159" s="1">
-        <v>617648.04</v>
+        <v>620336.1</v>
       </c>
       <c r="N159" s="1">
-        <v>621131.51</v>
+        <v>625505.11</v>
       </c>
       <c r="O159" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="B160" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="C160" s="1">
         <v>638000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.423</v>
+        <v>101.099</v>
       </c>
       <c r="E160" s="1">
         <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>638000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>2698.74</v>
+        <v>7011.62</v>
       </c>
       <c r="J160" s="1">
-        <v>0.423</v>
+        <v>1.099</v>
       </c>
       <c r="K160">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.33</v>
+      </c>
+      <c r="L160" t="s">
+        <v>490</v>
       </c>
       <c r="M160" s="1">
-        <v>640698.74</v>
+        <v>645011.62</v>
       </c>
       <c r="N160" s="1">
-        <v>640698.74</v>
+        <v>647109.15</v>
       </c>
       <c r="O160" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>491</v>
+      </c>
+      <c r="B161" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
       <c r="C161" s="1">
         <v>600000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>88.595</v>
+        <v>89.141</v>
       </c>
       <c r="E161" s="1">
         <v>88.621</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>531726.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-156.0</v>
+        <v>3120.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.029338418659234</v>
+        <v>0.58676837318469</v>
       </c>
       <c r="K161">
-        <v>1.43</v>
+        <v>1.57</v>
       </c>
       <c r="L161" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="M161" s="1">
-        <v>531570.0</v>
+        <v>534846.0</v>
       </c>
       <c r="N161" s="1">
-        <v>540171.37</v>
+        <v>544248.74</v>
       </c>
       <c r="O161" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>494</v>
+      </c>
+      <c r="B162" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="C162" s="1">
         <v>900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>74.441</v>
+        <v>75.549</v>
       </c>
       <c r="E162" s="1">
         <v>74.33222222</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>668990.0</v>
       </c>
       <c r="I162" s="1">
-        <v>979.0</v>
+        <v>10951.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.14634000508229</v>
+        <v>1.6369452458183</v>
       </c>
       <c r="K162">
-        <v>0.35</v>
+        <v>0.41</v>
       </c>
       <c r="L162" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="M162" s="1">
-        <v>669969.0</v>
+        <v>679941.0</v>
       </c>
       <c r="N162" s="1">
-        <v>673094.34</v>
+        <v>683621.14</v>
       </c>
       <c r="O162" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>497</v>
+      </c>
+      <c r="B163" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
       <c r="C163" s="1">
         <v>900000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>98.095</v>
+        <v>98.829</v>
       </c>
       <c r="E163" s="1">
         <v>99.985</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>899865.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-17010.0</v>
+        <v>-10404.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-1.8902835425314</v>
+        <v>-1.1561734260139</v>
       </c>
       <c r="K163">
-        <v>3.02</v>
+        <v>3.3</v>
       </c>
       <c r="L163" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="M163" s="1">
-        <v>882855.0</v>
+        <v>889461.0</v>
       </c>
       <c r="N163" s="1">
-        <v>910067.67</v>
+        <v>919170.25</v>
       </c>
       <c r="O163" s="1">
-        <v>0.47</v>
+        <v>0.43</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>500</v>
+      </c>
+      <c r="B164" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="C164" s="1">
         <v>700000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.939</v>
+        <v>101.57</v>
       </c>
       <c r="E164" s="1">
         <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>700000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>6573.0</v>
+        <v>10990.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.939</v>
+        <v>1.57</v>
       </c>
       <c r="K164">
-        <v>2.58</v>
+        <v>2.89</v>
       </c>
       <c r="L164" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="M164" s="1">
-        <v>706573.0</v>
+        <v>710990.0</v>
       </c>
       <c r="N164" s="1">
-        <v>724598.25</v>
+        <v>731231.47</v>
       </c>
       <c r="O164" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>503</v>
+      </c>
+      <c r="B165" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
       <c r="C165" s="1">
         <v>800000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.383</v>
+        <v>99.188</v>
       </c>
       <c r="E165" s="1">
         <v>99.6055</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>796844.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-9780.0</v>
+        <v>-3340.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.2273418636521</v>
+        <v>-0.41915356079735</v>
       </c>
       <c r="K165">
-        <v>1.12</v>
+        <v>1.43</v>
       </c>
       <c r="L165" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="M165" s="1">
-        <v>787064.0</v>
+        <v>793504.0</v>
       </c>
       <c r="N165" s="1">
-        <v>796022.9</v>
+        <v>804928.66</v>
       </c>
       <c r="O165" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>506</v>
+      </c>
+      <c r="B166" t="s">
         <v>507</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>95.968</v>
+      </c>
+      <c r="E166" s="1">
+        <v>97.273</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>1361822.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-18270.0</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-1.3415850235934</v>
+      </c>
+      <c r="K166">
+        <v>1.13</v>
+      </c>
+      <c r="L166" t="s">
         <v>508</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>571950.0</v>
+        <v>1343552.0</v>
       </c>
       <c r="N166" s="1">
-        <v>577276.03</v>
+        <v>1359431.45</v>
       </c>
       <c r="O166" s="1">
-        <v>0.3</v>
+        <v>0.64</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>509</v>
+      </c>
+      <c r="B167" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="C167" s="1">
         <v>400000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>98.417</v>
+        <v>98.816</v>
       </c>
       <c r="E167" s="1">
         <v>100.66</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>402640.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-8972.0</v>
+        <v>-7376.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-2.2282932644546</v>
+        <v>-1.8319093979734</v>
       </c>
       <c r="K167">
-        <v>2.77</v>
+        <v>3.05</v>
       </c>
       <c r="L167" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="M167" s="1">
-        <v>393668.0</v>
+        <v>395264.0</v>
       </c>
       <c r="N167" s="1">
-        <v>404763.89</v>
+        <v>407469.48</v>
       </c>
       <c r="O167" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>512</v>
+      </c>
+      <c r="B168" t="s">
         <v>513</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.666</v>
+      </c>
+      <c r="E168" s="1">
+        <v>100.05625</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>1000562.5</v>
+      </c>
+      <c r="I168" s="1">
+        <v>6097.5</v>
+      </c>
+      <c r="J168" s="1">
+        <v>0.60940720844525</v>
+      </c>
+      <c r="K168">
+        <v>0.46</v>
+      </c>
+      <c r="L168" t="s">
         <v>514</v>
       </c>
-      <c r="C168" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>700742.0</v>
+        <v>1006660.0</v>
       </c>
       <c r="N168" s="1">
-        <v>701413.23</v>
+        <v>1011214.79</v>
       </c>
       <c r="O168" s="1">
-        <v>0.36</v>
+        <v>0.48</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>515</v>
       </c>
       <c r="B169" t="s">
         <v>516</v>
       </c>
       <c r="C169" s="1">
-        <v>150000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>95.386</v>
+        <v>98.322</v>
       </c>
       <c r="E169" s="1">
-        <v>99.237</v>
+        <v>99.42228</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>148855.5</v>
+        <v>994222.8</v>
       </c>
       <c r="I169" s="1">
-        <v>-5776.5</v>
+        <v>-11002.8</v>
       </c>
       <c r="J169" s="1">
-        <v>-3.8806090470288</v>
+        <v>-1.106673473994</v>
       </c>
       <c r="K169">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>115.07</v>
+        <v>0.7</v>
+      </c>
+      <c r="L169" t="s">
+        <v>517</v>
       </c>
       <c r="M169" s="1">
-        <v>143079.0</v>
+        <v>983220.0</v>
       </c>
       <c r="N169" s="1">
-        <v>143194.07</v>
+        <v>990247.4</v>
       </c>
       <c r="O169" s="1">
-        <v>0.07</v>
+        <v>0.47</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B170" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C170" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>97.952</v>
+        <v>99.322</v>
       </c>
       <c r="E170" s="1">
-        <v>99.42228</v>
+        <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>994222.8</v>
+        <v>700000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-14702.8</v>
+        <v>-4746.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.4788234588867</v>
+        <v>-0.678</v>
       </c>
       <c r="K170">
-        <v>0.43</v>
+        <v>1.97</v>
       </c>
       <c r="L170" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="M170" s="1">
-        <v>979520.0</v>
+        <v>695254.0</v>
       </c>
       <c r="N170" s="1">
-        <v>983773.42</v>
+        <v>709078.21</v>
       </c>
       <c r="O170" s="1">
-        <v>0.5</v>
+        <v>0.33</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B171" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C171" s="1">
-        <v>700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.892</v>
+        <v>100.017</v>
       </c>
       <c r="E171" s="1">
-        <v>100.0</v>
+        <v>99.1624</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>700000.0</v>
+        <v>1487436.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-7756.0</v>
+        <v>12819.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-1.108</v>
+        <v>0.86181859253104</v>
       </c>
       <c r="K171">
-        <v>1.66</v>
+        <v>3.44</v>
       </c>
       <c r="L171" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="M171" s="1">
-        <v>692244.0</v>
+        <v>1500255.0</v>
       </c>
       <c r="N171" s="1">
-        <v>703896.87</v>
+        <v>1551881.71</v>
       </c>
       <c r="O171" s="1">
-        <v>0.36</v>
+        <v>0.73</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B172" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C172" s="1">
-        <v>1500000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.302</v>
+        <v>98.761</v>
       </c>
       <c r="E172" s="1">
-        <v>99.1624</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>1487436.0</v>
+        <v>816000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>2094.0</v>
+        <v>-10110.24</v>
       </c>
       <c r="J172" s="1">
-        <v>0.1407791662969</v>
+        <v>-1.239</v>
       </c>
       <c r="K172">
-        <v>3.13</v>
+        <v>1.04</v>
       </c>
       <c r="L172" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="M172" s="1">
-        <v>1489530.0</v>
+        <v>805889.76</v>
       </c>
       <c r="N172" s="1">
-        <v>1536533.42</v>
+        <v>814346.63</v>
       </c>
       <c r="O172" s="1">
-        <v>0.79</v>
+        <v>0.38</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B173" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C173" s="1">
-        <v>816000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.033</v>
+        <v>99.962</v>
       </c>
       <c r="E173" s="1">
-        <v>100.0</v>
+        <v>99.7</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>816000.0</v>
+        <v>1395800.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-16050.72</v>
+        <v>3668.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.967</v>
+        <v>0.26278836509529</v>
       </c>
       <c r="K173">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>0.01</v>
+      </c>
+      <c r="L173">
+        <v>124.66</v>
       </c>
       <c r="M173" s="1">
-        <v>799949.28</v>
+        <v>1399468.0</v>
       </c>
       <c r="N173" s="1">
-        <v>805843.46</v>
+        <v>1399592.66</v>
       </c>
       <c r="O173" s="1">
-        <v>0.41</v>
+        <v>0.66</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>529</v>
       </c>
       <c r="B174" t="s">
         <v>530</v>
       </c>
       <c r="C174" s="1">
         <v>1222000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.555</v>
+        <v>98.897</v>
       </c>
       <c r="E174" s="1">
         <v>99.24314075</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>1212751.18</v>
       </c>
       <c r="I174" s="1">
-        <v>-8409.08</v>
+        <v>-4229.84</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.6933887295826</v>
+        <v>-0.34878053056192</v>
       </c>
       <c r="K174">
-        <v>2.25</v>
+        <v>2.52</v>
       </c>
       <c r="L174" t="s">
         <v>531</v>
       </c>
       <c r="M174" s="1">
-        <v>1204342.1</v>
+        <v>1208521.34</v>
       </c>
       <c r="N174" s="1">
-        <v>1231799.44</v>
+        <v>1239368.47</v>
       </c>
       <c r="O174" s="1">
-        <v>0.63</v>
+        <v>0.58</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>532</v>
       </c>
       <c r="B175" t="s">
         <v>533</v>
       </c>
       <c r="C175" s="1">
         <v>400000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.163</v>
+        <v>100.477</v>
       </c>
       <c r="E175" s="1">
         <v>99.897</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>399588.0</v>
       </c>
       <c r="I175" s="1">
-        <v>1064.0</v>
+        <v>2320.0</v>
       </c>
       <c r="J175" s="1">
-        <v>0.26627426249037</v>
+        <v>0.58059801595644</v>
       </c>
       <c r="K175">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>594.52</v>
+        <v>0.47</v>
+      </c>
+      <c r="L175" t="s">
+        <v>534</v>
       </c>
       <c r="M175" s="1">
-        <v>400652.0</v>
+        <v>401908.0</v>
       </c>
       <c r="N175" s="1">
-        <v>401246.52</v>
+        <v>403776.49</v>
       </c>
       <c r="O175" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="B176" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C176" s="1">
         <v>1384000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>101.437</v>
+        <v>101.665</v>
       </c>
       <c r="E176" s="1">
         <v>100.62532081</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>1392654.44</v>
       </c>
       <c r="I176" s="1">
-        <v>11233.64</v>
+        <v>14389.16</v>
       </c>
       <c r="J176" s="1">
-        <v>0.80663513340754</v>
+        <v>1.0332182619545</v>
       </c>
       <c r="K176">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>284.38</v>
+        <v>0.33</v>
+      </c>
+      <c r="L176" t="s">
+        <v>537</v>
       </c>
       <c r="M176" s="1">
-        <v>1403888.08</v>
+        <v>1407043.6</v>
       </c>
       <c r="N176" s="1">
-        <v>1404172.46</v>
+        <v>1411593.74</v>
       </c>
       <c r="O176" s="1">
-        <v>0.72</v>
+        <v>0.66</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="B177" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="C177" s="1">
         <v>200000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.708</v>
+        <v>99.251</v>
       </c>
       <c r="E177" s="1">
         <v>100.23</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>200460.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-3044.0</v>
+        <v>-1958.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-1.5185074329043</v>
+        <v>-0.97675346702584</v>
       </c>
       <c r="K177">
-        <v>2.49</v>
+        <v>2.79</v>
       </c>
       <c r="L177" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="M177" s="1">
-        <v>197416.0</v>
+        <v>198502.0</v>
       </c>
       <c r="N177" s="1">
-        <v>202388.6</v>
+        <v>204091.04</v>
       </c>
       <c r="O177" s="1">
         <v>0.1</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="B178" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="C178" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>98.687</v>
+        <v>99.195</v>
       </c>
       <c r="E178" s="1">
         <v>99.871</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>1098581.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-13024.0</v>
+        <v>-7436.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.1855293328394</v>
+        <v>-0.67687316638464</v>
       </c>
       <c r="K178">
-        <v>1.76</v>
+        <v>2.08</v>
       </c>
       <c r="L178" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="M178" s="1">
-        <v>1085557.0</v>
+        <v>1091145.0</v>
       </c>
       <c r="N178" s="1">
-        <v>1104942.62</v>
+        <v>1114034.04</v>
       </c>
       <c r="O178" s="1">
-        <v>0.57</v>
+        <v>0.52</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="B179" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C179" s="1">
         <v>688000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.224</v>
+        <v>100.675</v>
       </c>
       <c r="E179" s="1">
         <v>100.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>688000.0</v>
       </c>
       <c r="I179" s="1">
-        <v>1541.12</v>
+        <v>4644.0</v>
       </c>
       <c r="J179" s="1">
-        <v>0.224</v>
+        <v>0.675</v>
       </c>
       <c r="K179">
-        <v>0.19</v>
+        <v>0.52</v>
       </c>
       <c r="L179" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="M179" s="1">
-        <v>689541.12</v>
+        <v>692644.0</v>
       </c>
       <c r="N179" s="1">
-        <v>690876.56</v>
+        <v>696205.16</v>
       </c>
       <c r="O179" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="B180" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="C180" s="1">
-        <v>809000.0</v>
+        <v>1309000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.72</v>
+        <v>99.984</v>
       </c>
       <c r="E180" s="1">
-        <v>99.646</v>
+        <v>99.42560275</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>806136.14</v>
+        <v>1301481.14</v>
       </c>
       <c r="I180" s="1">
-        <v>598.66</v>
+        <v>7309.42</v>
       </c>
       <c r="J180" s="1">
-        <v>0.07426289063284</v>
+        <v>0.56162319801269</v>
       </c>
       <c r="K180">
-        <v>0.46</v>
+        <v>0.75</v>
       </c>
       <c r="L180" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="M180" s="1">
-        <v>806734.8</v>
+        <v>1308790.56</v>
       </c>
       <c r="N180" s="1">
-        <v>810458.42</v>
+        <v>1318581.16</v>
       </c>
       <c r="O180" s="1">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="B181" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C181" s="1">
         <v>800000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.229</v>
+        <v>100.306</v>
       </c>
       <c r="E181" s="1">
         <v>99.471</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>795768.0</v>
       </c>
       <c r="I181" s="1">
-        <v>6064.0</v>
+        <v>6680.0</v>
       </c>
       <c r="J181" s="1">
-        <v>0.76203114475576</v>
+        <v>0.83944064099084</v>
       </c>
       <c r="K181">
-        <v>0.15</v>
+        <v>0.48</v>
       </c>
       <c r="L181" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="M181" s="1">
-        <v>801832.0</v>
+        <v>802448.0</v>
       </c>
       <c r="N181" s="1">
-        <v>803059.4</v>
+        <v>806305.53</v>
       </c>
       <c r="O181" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="B182" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="C182" s="1">
         <v>741000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.259</v>
+        <v>99.917</v>
       </c>
       <c r="E182" s="1">
         <v>98.46009582</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>729589.31</v>
       </c>
       <c r="I182" s="1">
-        <v>5919.88</v>
+        <v>10795.66</v>
       </c>
       <c r="J182" s="1">
-        <v>0.8113989499106</v>
+        <v>1.4796899916201</v>
       </c>
       <c r="K182">
-        <v>3.16</v>
+        <v>3.45</v>
       </c>
       <c r="L182" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="M182" s="1">
-        <v>735509.19</v>
+        <v>740384.97</v>
       </c>
       <c r="N182" s="1">
-        <v>758957.27</v>
+        <v>765964.7</v>
       </c>
       <c r="O182" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="B183" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="C183" s="1">
         <v>900000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>97.389</v>
+        <v>97.935</v>
       </c>
       <c r="E183" s="1">
         <v>98.41</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>885690.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-9189.0</v>
+        <v>-4275.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.0374961894116</v>
+        <v>-0.48267452494665</v>
       </c>
       <c r="K183">
-        <v>0.63</v>
+        <v>0.91</v>
       </c>
       <c r="L183" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="M183" s="1">
-        <v>876501.0</v>
+        <v>881415.0</v>
       </c>
       <c r="N183" s="1">
-        <v>882159.9</v>
+        <v>889570.48</v>
       </c>
       <c r="O183" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="B184" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="C184" s="1">
         <v>945000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.237</v>
+        <v>100.964</v>
       </c>
       <c r="E184" s="1">
         <v>100.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>945000.0</v>
       </c>
       <c r="I184" s="1">
-        <v>2239.65</v>
+        <v>9109.8</v>
       </c>
       <c r="J184" s="1">
-        <v>0.237</v>
+        <v>0.964</v>
       </c>
       <c r="K184">
-        <v>0.16</v>
+        <v>0.52</v>
       </c>
       <c r="L184" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="M184" s="1">
-        <v>947239.65</v>
+        <v>954109.8</v>
       </c>
       <c r="N184" s="1">
-        <v>948720.24</v>
+        <v>959007.15</v>
       </c>
       <c r="O184" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="B185" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="C185" s="1">
         <v>500000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>88.53</v>
+        <v>88.786</v>
       </c>
       <c r="E185" s="1">
         <v>85.25</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>426250.0</v>
       </c>
       <c r="I185" s="1">
-        <v>16400.0</v>
+        <v>17680.0</v>
       </c>
       <c r="J185" s="1">
-        <v>3.8475073313783</v>
+        <v>4.1478005865103</v>
       </c>
       <c r="K185">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="L185">
-        <v>441.78</v>
+        <v>750.0</v>
       </c>
       <c r="M185" s="1">
-        <v>442650.0</v>
+        <v>443930.0</v>
       </c>
       <c r="N185" s="1">
-        <v>443091.78</v>
+        <v>444680.0</v>
       </c>
       <c r="O185" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B186" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="C186" s="1">
         <v>610000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>101.16</v>
+        <v>101.498</v>
       </c>
       <c r="E186" s="1">
         <v>99.18943934</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>605055.58</v>
       </c>
       <c r="I186" s="1">
-        <v>12020.42</v>
+        <v>14082.22</v>
       </c>
       <c r="J186" s="1">
-        <v>1.9866637706242</v>
+        <v>2.3274258540017</v>
       </c>
       <c r="K186">
-        <v>1.68</v>
+        <v>1.99</v>
       </c>
       <c r="L186" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="M186" s="1">
-        <v>617076.0</v>
+        <v>619137.8</v>
       </c>
       <c r="N186" s="1">
-        <v>627354.08</v>
+        <v>631296.02</v>
       </c>
       <c r="O186" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B187" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="C187" s="1">
         <v>800000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.572</v>
+        <v>100.908</v>
       </c>
       <c r="E187" s="1">
         <v>102.939</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>823512.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-18936.0</v>
+        <v>-16248.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-2.2994200448809</v>
+        <v>-1.9730131437065</v>
       </c>
       <c r="K187">
-        <v>0.72</v>
+        <v>1.01</v>
       </c>
       <c r="L187" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="M187" s="1">
-        <v>804576.0</v>
+        <v>807264.0</v>
       </c>
       <c r="N187" s="1">
-        <v>810296.55</v>
+        <v>815368.11</v>
       </c>
       <c r="O187" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B188" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C188" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>97.382</v>
+        <v>98.108</v>
       </c>
       <c r="E188" s="1">
         <v>100.761</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>1309893.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-43927.0</v>
+        <v>-34489.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-3.3534800170701</v>
+        <v>-2.6329631504253</v>
       </c>
       <c r="K188">
-        <v>0.59</v>
+        <v>0.87</v>
       </c>
       <c r="L188" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="M188" s="1">
-        <v>1265966.0</v>
+        <v>1275404.0</v>
       </c>
       <c r="N188" s="1">
-        <v>1273659.15</v>
+        <v>1286703.32</v>
       </c>
       <c r="O188" s="1">
-        <v>0.65</v>
+        <v>0.61</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B189" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="C189" s="1">
         <v>600000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>101.765</v>
+        <v>101.994</v>
       </c>
       <c r="E189" s="1">
         <v>101.425395</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>608552.37</v>
       </c>
       <c r="I189" s="1">
-        <v>2037.63</v>
+        <v>3411.63</v>
       </c>
       <c r="J189" s="1">
-        <v>0.33483231689657</v>
+        <v>0.56061403556772</v>
       </c>
       <c r="K189">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>61.64</v>
+        <v>0.32</v>
+      </c>
+      <c r="L189" t="s">
+        <v>575</v>
       </c>
       <c r="M189" s="1">
-        <v>610590.0</v>
+        <v>611964.0</v>
       </c>
       <c r="N189" s="1">
-        <v>610651.64</v>
+        <v>613874.96</v>
       </c>
       <c r="O189" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="B190" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="C190" s="1">
         <v>300000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>102.019</v>
+        <v>102.003</v>
       </c>
       <c r="E190" s="1">
         <v>99.96825</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>299904.75</v>
       </c>
       <c r="I190" s="1">
-        <v>6152.25</v>
+        <v>6104.25</v>
       </c>
       <c r="J190" s="1">
-        <v>2.0514013199191</v>
+        <v>2.0353962383057</v>
       </c>
       <c r="K190">
-        <v>2.01</v>
+        <v>2.33</v>
       </c>
       <c r="L190" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="M190" s="1">
-        <v>306057.0</v>
+        <v>306009.0</v>
       </c>
       <c r="N190" s="1">
-        <v>312076.52</v>
+        <v>312984.0</v>
       </c>
       <c r="O190" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="B191" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="C191" s="1">
         <v>200000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>104.569</v>
+        <v>104.821</v>
       </c>
       <c r="E191" s="1">
         <v>104.45</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>208900.0</v>
       </c>
       <c r="I191" s="1">
-        <v>238.0</v>
+        <v>742.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.11393011010053</v>
+        <v>0.35519387266635</v>
       </c>
       <c r="K191">
-        <v>0.08</v>
+        <v>0.43</v>
       </c>
       <c r="L191">
-        <v>163.01</v>
+        <v>861.64</v>
       </c>
       <c r="M191" s="1">
-        <v>209138.0</v>
+        <v>209642.0</v>
       </c>
       <c r="N191" s="1">
-        <v>209301.01</v>
+        <v>210503.64</v>
       </c>
       <c r="O191" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="B192" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="C192" s="1">
         <v>950000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.01</v>
+        <v>98.348</v>
       </c>
       <c r="E192" s="1">
         <v>99.589</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>946095.5</v>
       </c>
       <c r="I192" s="1">
-        <v>-15000.5</v>
+        <v>-11789.5</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.5855164727028</v>
+        <v>-1.24612155961</v>
       </c>
       <c r="K192">
-        <v>2.36</v>
+        <v>2.61</v>
       </c>
       <c r="L192" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="M192" s="1">
-        <v>931095.0</v>
+        <v>934306.0</v>
       </c>
       <c r="N192" s="1">
-        <v>953504.59</v>
+        <v>959058.05</v>
       </c>
       <c r="O192" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="B193" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="C193" s="1">
         <v>500000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>97.102</v>
+        <v>98.041</v>
       </c>
       <c r="E193" s="1">
         <v>99.908</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>499540.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-14030.0</v>
+        <v>-9335.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-2.8085838971854</v>
+        <v>-1.8687192216839</v>
       </c>
       <c r="K193">
-        <v>1.0</v>
+        <v>1.31</v>
       </c>
       <c r="L193" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="M193" s="1">
-        <v>485510.0</v>
+        <v>490205.0</v>
       </c>
       <c r="N193" s="1">
-        <v>490515.21</v>
+        <v>496770.97</v>
       </c>
       <c r="O193" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="B194" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="C194" s="1">
         <v>700000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>101.819</v>
+        <v>102.626</v>
       </c>
       <c r="E194" s="1">
         <v>103.012</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
         <v>721084.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-8351.0</v>
+        <v>-2702.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.1581175008737</v>
+        <v>-0.37471362559702</v>
       </c>
       <c r="K194">
-        <v>0.31</v>
+        <v>0.7</v>
       </c>
       <c r="L194" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="M194" s="1">
-        <v>712733.0</v>
+        <v>718382.0</v>
       </c>
       <c r="N194" s="1">
-        <v>714919.3</v>
+        <v>723301.18</v>
       </c>
       <c r="O194" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="B195" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="C195" s="1">
         <v>700000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>103.789</v>
+        <v>104.274</v>
       </c>
       <c r="E195" s="1">
         <v>106.6</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
         <v>746200.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-19677.0</v>
+        <v>-16282.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-2.6369606003752</v>
+        <v>-2.1819887429644</v>
       </c>
       <c r="K195">
-        <v>2.32</v>
+        <v>2.67</v>
       </c>
       <c r="L195" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="M195" s="1">
-        <v>726523.0</v>
+        <v>729918.0</v>
       </c>
       <c r="N195" s="1">
-        <v>742742.86</v>
+        <v>748583.07</v>
       </c>
       <c r="O195" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="B196" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="C196" s="1">
         <v>1480000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>97.956</v>
+        <v>98.774</v>
       </c>
       <c r="E196" s="1">
         <v>99.902</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
         <v>1478549.6</v>
       </c>
       <c r="I196" s="1">
-        <v>-28800.8</v>
+        <v>-16694.4</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.9479089507718</v>
+        <v>-1.1291065243939</v>
       </c>
       <c r="K196">
-        <v>0.74</v>
+        <v>1.04</v>
       </c>
       <c r="L196" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="M196" s="1">
-        <v>1449748.8</v>
+        <v>1461855.2</v>
       </c>
       <c r="N196" s="1">
-        <v>1460772.77</v>
+        <v>1477288.76</v>
       </c>
       <c r="O196" s="1">
-        <v>0.75</v>
+        <v>0.69</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="B197" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="C197" s="1">
         <v>667000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.113</v>
+        <v>100.6</v>
       </c>
       <c r="E197" s="1">
         <v>100.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
         <v>667000.0</v>
       </c>
       <c r="I197" s="1">
-        <v>753.71</v>
+        <v>4002.0</v>
       </c>
       <c r="J197" s="1">
-        <v>0.113</v>
+        <v>0.6</v>
       </c>
       <c r="K197">
-        <v>1.13</v>
+        <v>1.46</v>
       </c>
       <c r="L197" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="M197" s="1">
-        <v>667753.71</v>
+        <v>671002.0</v>
       </c>
       <c r="N197" s="1">
-        <v>675265.41</v>
+        <v>680723.02</v>
       </c>
       <c r="O197" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="B198" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="C198" s="1">
-        <v>727000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>100.09</v>
+        <v>102.924</v>
       </c>
       <c r="E198" s="1">
-        <v>99.79727373</v>
+        <v>102.706</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>725526.18</v>
+        <v>1540590.0</v>
       </c>
       <c r="I198" s="1">
-        <v>2128.12</v>
+        <v>3270.0</v>
       </c>
       <c r="J198" s="1">
-        <v>0.29332091090083</v>
+        <v>0.21225634334898</v>
       </c>
       <c r="K198">
-        <v>0.55</v>
+        <v>0.45</v>
       </c>
       <c r="L198" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="M198" s="1">
-        <v>727654.3</v>
+        <v>1543860.0</v>
       </c>
       <c r="N198" s="1">
-        <v>731647.86</v>
+        <v>1550631.58</v>
       </c>
       <c r="O198" s="1">
-        <v>0.37</v>
+        <v>0.73</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="B199" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="C199" s="1">
-        <v>248000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>100.975</v>
+        <v>102.838</v>
       </c>
       <c r="E199" s="1">
-        <v>100.0</v>
+        <v>99.660226</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>248000.0</v>
+        <v>498301.13</v>
       </c>
       <c r="I199" s="1">
-        <v>2418.0</v>
+        <v>15888.87</v>
       </c>
       <c r="J199" s="1">
-        <v>0.975</v>
+        <v>3.1886080611537</v>
       </c>
       <c r="K199">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>506.69</v>
+        <v>4.07</v>
+      </c>
+      <c r="L199" t="s">
+        <v>603</v>
       </c>
       <c r="M199" s="1">
-        <v>250418.0</v>
+        <v>514190.0</v>
       </c>
       <c r="N199" s="1">
-        <v>250924.69</v>
+        <v>534532.47</v>
       </c>
       <c r="O199" s="1">
-        <v>0.13</v>
+        <v>0.25</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="B200" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="C200" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>102.122</v>
+        <v>102.048</v>
       </c>
       <c r="E200" s="1">
-        <v>99.660226</v>
+        <v>103.47225</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>498301.13</v>
+        <v>827778.0</v>
       </c>
       <c r="I200" s="1">
-        <v>12308.87</v>
+        <v>-11394.0</v>
       </c>
       <c r="J200" s="1">
-        <v>2.4701669851722</v>
+        <v>-1.3764560063205</v>
       </c>
       <c r="K200">
-        <v>3.73</v>
+        <v>0.88</v>
       </c>
       <c r="L200" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="M200" s="1">
-        <v>510610.0</v>
+        <v>816384.0</v>
       </c>
       <c r="N200" s="1">
-        <v>529257.26</v>
+        <v>823463.45</v>
       </c>
       <c r="O200" s="1">
-        <v>0.27</v>
+        <v>0.39</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="B201" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C201" s="1">
         <v>800000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>101.802</v>
+        <v>99.451</v>
       </c>
       <c r="E201" s="1">
-        <v>103.47225</v>
+        <v>99.495</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>827778.0</v>
+        <v>795960.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-13362.0</v>
+        <v>-352.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.6142009089394</v>
+        <v>-0.044223327805417</v>
       </c>
       <c r="K201">
-        <v>0.54</v>
+        <v>2.82</v>
       </c>
       <c r="L201" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="M201" s="1">
-        <v>814416.0</v>
+        <v>795608.0</v>
       </c>
       <c r="N201" s="1">
-        <v>818700.93</v>
+        <v>818199.78</v>
       </c>
       <c r="O201" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="B202" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="C202" s="1">
-        <v>800000.0</v>
+        <v>925000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>98.625</v>
+        <v>100.663</v>
       </c>
       <c r="E202" s="1">
-        <v>99.495</v>
+        <v>100.0</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>795960.0</v>
+        <v>925000.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-6960.0</v>
+        <v>6132.75</v>
       </c>
       <c r="J202" s="1">
-        <v>-0.87441579978893</v>
+        <v>0.663</v>
       </c>
       <c r="K202">
-        <v>2.51</v>
+        <v>0.51</v>
       </c>
       <c r="L202" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="M202" s="1">
-        <v>789000.0</v>
+        <v>931132.75</v>
       </c>
       <c r="N202" s="1">
-        <v>809043.84</v>
+        <v>935821.71</v>
       </c>
       <c r="O202" s="1">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="B203" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="C203" s="1">
-        <v>925000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.997</v>
+        <v>100.292</v>
       </c>
       <c r="E203" s="1">
-        <v>100.0</v>
+        <v>101.11874539</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>925000.0</v>
+        <v>1096127.2</v>
       </c>
       <c r="I203" s="1">
-        <v>-27.75</v>
+        <v>-8961.92</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.003</v>
+        <v>-0.81759854148314</v>
       </c>
       <c r="K203">
-        <v>0.2</v>
+        <v>3.48</v>
       </c>
       <c r="L203" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="M203" s="1">
-        <v>924972.25</v>
+        <v>1087165.28</v>
       </c>
       <c r="N203" s="1">
-        <v>926790.42</v>
+        <v>1124919.66</v>
       </c>
       <c r="O203" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="B204" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="C204" s="1">
-        <v>1084000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.347</v>
+        <v>98.331</v>
       </c>
       <c r="E204" s="1">
-        <v>101.11874539</v>
+        <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>1096127.2</v>
+        <v>800000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-19205.72</v>
+        <v>-13352.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-1.7521433643833</v>
+        <v>-1.669</v>
       </c>
       <c r="K204">
-        <v>3.17</v>
+        <v>1.18</v>
       </c>
       <c r="L204" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="M204" s="1">
-        <v>1076921.48</v>
+        <v>786648.0</v>
       </c>
       <c r="N204" s="1">
-        <v>1111334.77</v>
+        <v>796099.62</v>
       </c>
       <c r="O204" s="1">
-        <v>0.57</v>
+        <v>0.37</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="B205" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="C205" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>97.914</v>
+        <v>101.06</v>
       </c>
       <c r="E205" s="1">
         <v>100.0</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-16688.0</v>
+        <v>4240.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-2.086</v>
+        <v>1.06</v>
       </c>
       <c r="K205">
-        <v>0.94</v>
+        <v>0.56</v>
       </c>
       <c r="L205" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="M205" s="1">
-        <v>783312.0</v>
+        <v>404240.0</v>
       </c>
       <c r="N205" s="1">
-        <v>790808.11</v>
+        <v>406464.11</v>
       </c>
       <c r="O205" s="1">
-        <v>0.4</v>
+        <v>0.19</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="B206" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="C206" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>100.671</v>
+        <v>96.316</v>
       </c>
       <c r="E206" s="1">
-        <v>100.0</v>
+        <v>97.25</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>400000.0</v>
+        <v>875250.0</v>
       </c>
       <c r="I206" s="1">
-        <v>2684.0</v>
+        <v>-8406.0</v>
       </c>
       <c r="J206" s="1">
-        <v>0.671</v>
+        <v>-0.96041131105398</v>
       </c>
       <c r="K206">
-        <v>0.25</v>
+        <v>0.31</v>
       </c>
       <c r="L206" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="M206" s="1">
-        <v>402684.0</v>
+        <v>866844.0</v>
       </c>
       <c r="N206" s="1">
-        <v>403694.96</v>
+        <v>869617.97</v>
       </c>
       <c r="O206" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="B207" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="C207" s="1">
         <v>900000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>95.409</v>
+        <v>99.903</v>
       </c>
       <c r="E207" s="1">
-        <v>97.25</v>
+        <v>99.8356</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>875250.0</v>
+        <v>898520.4</v>
       </c>
       <c r="I207" s="1">
-        <v>-16569.0</v>
+        <v>606.6</v>
       </c>
       <c r="J207" s="1">
-        <v>-1.893059125964</v>
+        <v>0.067510988064378</v>
       </c>
       <c r="K207">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>924.66</v>
+        <v>0.8</v>
+      </c>
+      <c r="L207" t="s">
+        <v>627</v>
       </c>
       <c r="M207" s="1">
-        <v>858681.0</v>
+        <v>899127.0</v>
       </c>
       <c r="N207" s="1">
-        <v>859605.66</v>
+        <v>906339.33</v>
       </c>
       <c r="O207" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="B208" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="C208" s="1">
         <v>900000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.432</v>
+        <v>83.281</v>
       </c>
       <c r="E208" s="1">
-        <v>99.8356</v>
+        <v>81.04033333</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>898520.4</v>
+        <v>729363.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-3632.4</v>
+        <v>20166.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-0.40426461102052</v>
+        <v>2.7648783938862</v>
       </c>
       <c r="K208">
-        <v>0.49</v>
+        <v>0.57</v>
       </c>
       <c r="L208" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="M208" s="1">
-        <v>894888.0</v>
+        <v>749529.0</v>
       </c>
       <c r="N208" s="1">
-        <v>899326.36</v>
+        <v>754633.11</v>
       </c>
       <c r="O208" s="1">
-        <v>0.46</v>
+        <v>0.35</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="B209" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="C209" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>82.783</v>
+        <v>90.21</v>
       </c>
       <c r="E209" s="1">
-        <v>81.04033333</v>
+        <v>89.675</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>729363.0</v>
+        <v>986425.0</v>
       </c>
       <c r="I209" s="1">
-        <v>15684.0</v>
+        <v>5885.0</v>
       </c>
       <c r="J209" s="1">
-        <v>2.1503695690623</v>
+        <v>0.5965988291051</v>
       </c>
       <c r="K209">
-        <v>0.51</v>
+        <v>0.69</v>
       </c>
       <c r="L209" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="M209" s="1">
-        <v>745047.0</v>
+        <v>992310.0</v>
       </c>
       <c r="N209" s="1">
-        <v>749596.32</v>
+        <v>999904.52</v>
       </c>
       <c r="O209" s="1">
-        <v>0.38</v>
+        <v>0.47</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="B210" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="C210" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>89.701</v>
+        <v>101.364</v>
       </c>
       <c r="E210" s="1">
-        <v>89.675</v>
+        <v>99.774775</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>986425.0</v>
+        <v>598648.65</v>
       </c>
       <c r="I210" s="1">
-        <v>286.0</v>
+        <v>9535.35</v>
       </c>
       <c r="J210" s="1">
-        <v>0.02899358795651</v>
+        <v>1.5928124117544</v>
       </c>
       <c r="K210">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="L210" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="M210" s="1">
-        <v>986711.0</v>
+        <v>608184.0</v>
       </c>
       <c r="N210" s="1">
-        <v>993627.44</v>
+        <v>612005.92</v>
       </c>
       <c r="O210" s="1">
-        <v>0.51</v>
+        <v>0.29</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="B211" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="C211" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>100.875</v>
+        <v>99.295</v>
       </c>
       <c r="E211" s="1">
-        <v>99.774775</v>
+        <v>100.0</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>598648.65</v>
+        <v>800000.0</v>
       </c>
       <c r="I211" s="1">
-        <v>6601.35</v>
+        <v>-5640.0</v>
       </c>
       <c r="J211" s="1">
-        <v>1.1027085753889</v>
+        <v>-0.705</v>
       </c>
       <c r="K211">
-        <v>0.33</v>
+        <v>2.3</v>
       </c>
       <c r="L211" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="M211" s="1">
-        <v>605250.0</v>
+        <v>794360.0</v>
       </c>
       <c r="N211" s="1">
-        <v>607222.6</v>
+        <v>812742.42</v>
       </c>
       <c r="O211" s="1">
-        <v>0.31</v>
+        <v>0.38</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="B212" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="C212" s="1">
-        <v>800000.0</v>
+        <v>-4300000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>98.646</v>
+        <v>11.49025558</v>
       </c>
       <c r="E212" s="1">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>800000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-10832.0</v>
+        <v>-448692.1</v>
       </c>
       <c r="J212" s="1">
-        <v>-1.354</v>
+        <v>0</v>
       </c>
       <c r="K212">
-        <v>2.04</v>
+        <v>0.0</v>
       </c>
       <c r="L212" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="M212" s="1">
-        <v>789168.0</v>
+        <v>-448692.1</v>
       </c>
       <c r="N212" s="1">
-        <v>805477.22</v>
+        <v>-494080.99</v>
       </c>
       <c r="O212" s="1">
-        <v>0.41</v>
+        <v>-0.23</v>
       </c>
       <c r="P212">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P213">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>