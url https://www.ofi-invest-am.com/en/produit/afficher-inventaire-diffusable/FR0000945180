--- v5 (2026-09-02)
+++ v6 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="643">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="652">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -118,1875 +118,1902 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ JUN 26</t>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
+    <t>1 181.85</t>
+  </si>
+  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>19 357.88</t>
+    <t>20 616.44</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>4 458.90</t>
+    <t>5 127.74</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>16 258.87</t>
+    <t>17 854.37</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>1 121.92</t>
+    <t>3 739.73</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>3 345.21</t>
+    <t>5 473.97</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>32 835.62</t>
+    <t>36 891.78</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>23 630.14</t>
+    <t>26 327.05</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 972.60</t>
+    <t>3 353.42</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>4 043.34</t>
-[...8 lines deleted...]
-    <t>6 745.97</t>
+    <t>4 633.00</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>1 726.51</t>
+    <t>2 762.41</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>37 947.95</t>
+    <t>40 278.08</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>10 020.47</t>
+    <t>10 690.63</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>5 780.14</t>
+    <t>9 965.75</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>1 260.27</t>
+    <t>2 410.96</t>
   </si>
   <si>
     <t>XS3372845746</t>
   </si>
   <si>
     <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
-    <t>1 361.10</t>
+    <t>2 552.05</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>8 054.79</t>
-[...8 lines deleted...]
-    <t>10 684.93</t>
+    <t>8 860.27</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>5 102.74</t>
-[...5 lines deleted...]
-    <t>ARKEMA SA PERP</t>
+    <t>5 821.92</t>
   </si>
   <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.25 02/01/2031</t>
   </si>
   <si>
-    <t>5 449.32</t>
+    <t>6 197.26</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>3 586.30</t>
+    <t>7 009.59</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>20 201.71</t>
+    <t>22 869.86</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>43 095.89</t>
+    <t>47 209.59</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>67 485.49</t>
+    <t>72 162.70</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>6 446.30</t>
+    <t>7 010.35</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>4 749.09</t>
+    <t>5 052.23</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
+    <t>3 083.89</t>
+  </si>
+  <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>7 025.36</t>
+    <t>8 086.74</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>8 257.53</t>
+    <t>9 523.29</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>13 943.84</t>
+    <t>16 468.15</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 618.00</t>
+    <t>4 185.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>30 723.29</t>
+    <t>1 035.62</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>7 009.59</t>
+    <t>10 432.88</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>2 282.61</t>
+    <t>5 478.26</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
+    <t>1 932.27</t>
+  </si>
+  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>6 989.33</t>
+    <t>9 319.11</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>21 905.00</t>
+    <t>25 055.72</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>16 704.11</t>
+    <t>19 321.92</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
+    <t>3 065.55</t>
+  </si>
+  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>14 424.66</t>
+    <t>17 337.33</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
+    <t>3 624.66</t>
+  </si>
+  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>18 980.22</t>
+    <t>20 915.10</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
+    <t>2 805.61</t>
+  </si>
+  <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>23 776.03</t>
+    <t>26 235.62</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>28 365.38</t>
+    <t>2 256.83</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>26 157.53</t>
+    <t>28 890.41</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>10 898.63</t>
+    <t>11 876.71</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>32 547.95</t>
+    <t>37 610.96</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>16 947.03</t>
+    <t>18 735.41</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>20 471.92</t>
+    <t>22 219.52</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 560.62</t>
+    <t>3 121.23</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
+  </si>
+  <si>
+    <t>14 423.08</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>19 331.51</t>
-[...8 lines deleted...]
-    <t>5 609.59</t>
+    <t>20 942.47</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>25 643.84</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>11 224.32</t>
+    <t>14 640.41</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>30 198.29</t>
+    <t>32 161.64</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>8 374.36</t>
+    <t>11 122.19</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>11 554.60</t>
+    <t>12 521.32</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>49 556.16</t>
+    <t>52 778.08</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>4 743.49</t>
+    <t>6 491.10</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>1 789.38</t>
+    <t>3 767.12</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>2 712.33</t>
+    <t>7 458.90</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>18 449.32</t>
+    <t>1 013.70</t>
+  </si>
+  <si>
+    <t>FR00140193E6</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
+  </si>
+  <si>
+    <t>1 014.04</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>11 505.43</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>1 581.37</t>
+    <t>3 241.81</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>20 884.93</t>
+    <t>24 207.53</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
+    <t>5 523.29</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>3 461.38</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>6 170.07</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>76 260.27</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>4 882.19</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>4 135.27</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>9 263.01</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>1 232.88</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>3 667.51</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>24 888.36</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>15 426.37</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>15 412.90</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>33 073.40</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>37 024.94</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>3 734.25</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>13 784.25</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>4 296.88</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>9 693.49</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>5 170.75</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>15 135.62</t>
+  </si>
+  <si>
+    <t>XS1713463559</t>
+  </si>
+  <si>
+    <t>ENEL SPA PERP</t>
+  </si>
+  <si>
+    <t>11 817.12</t>
+  </si>
+  <si>
+    <t>FR0013504677</t>
+  </si>
+  <si>
+    <t>ENGIE SA 1.75 27/03/2028</t>
+  </si>
+  <si>
     <t>3 452.05</t>
   </si>
   <si>
-    <t>XS2900380812</t>
-[...187 lines deleted...]
-  <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>9 491.10</t>
+    <t>10 828.77</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>8 802.28</t>
+    <t>12 574.68</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
+    <t>11 352.74</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>11 046.58</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>6 994.52</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>3 939.44</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>1 117.81</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>10 948.89</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>13 808.22</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>13 994.49</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>4 971.44</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>1 647.26</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>4 986.30</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>9 176.71</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>4 345.89</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>3 184.93</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>69 123.29</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>4 075.34</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>3 260.27</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>25 390.60</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>14 202.74</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>5 211.99</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>10 996.58</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>55 768.15</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>31 752.74</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>35 961.95</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>7 421.92</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>5 436.99</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>13 005.14</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>18 091.37</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>8 979.45</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>13 698.63</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>1 956.16</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>35 034.25</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>3 701.37</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>5 304.11</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>2 711.30</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>2 348.71</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>36 732.27</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>18 082.19</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>11 272.60</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>21 678.08</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>10 797.46</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>29 835.62</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>6 891.39</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>26 005.48</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>8 508.48</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
+  </si>
+  <si>
+    <t>5 536.36</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>13 235.24</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>7 589.04</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>50 630.14</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>40 113.65</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>13 464.00</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>5 369.86</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>17 316.44</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>1 074.91</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>23 293.15</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>18 961.15</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>10 126.85</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>27 976.00</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>10 974.32</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>5 030.14</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>15 020.55</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>5 178.08</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>2 797.48</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>4 047.95</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>6 348.90</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>3 565.81</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
     <t>4 068.49</t>
   </si>
   <si>
-    <t>FR001400RX89</t>
-[...574 lines deleted...]
-  <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>29 709.25</t>
+    <t>1 081.85</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>20 241.47</t>
-[...8 lines deleted...]
-    <t>11 424.66</t>
+    <t>21 792.82</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>15 879.45</t>
+    <t>18 295.89</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>12 205.48</t>
+    <t>12 982.19</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>4 554.79</t>
+    <t>7 071.92</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>7 027.40</t>
+    <t>8 969.18</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>13 824.21</t>
+    <t>15 344.15</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>51 626.71</t>
+    <t>54 863.01</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>8 456.87</t>
+    <t>10 250.75</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
+    <t>2 742.47</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>30 847.13</t>
+    <t>33 219.99</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>1 868.49</t>
-[...8 lines deleted...]
-    <t>4 550.14</t>
+    <t>2 760.27</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>5 589.04</t>
+    <t>6 020.55</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>22 889.04</t>
+    <t>25 341.44</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>3 561.16</t>
+    <t>5 119.17</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>9 790.60</t>
+    <t>12 426.53</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>SSE PLC PERP</t>
-[...2 lines deleted...]
-    <t>3 857.53</t>
+    <t>5 698.63</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>25 579.73</t>
+    <t>1 136.88</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>8 155.48</t>
+    <t>9 903.08</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>4 897.35</t>
+    <t>7 289.08</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>12 158.22</t>
+    <t>13 474.32</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>8 104.11</t>
+    <t>9 772.60</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>11 299.32</t>
+    <t>13 823.63</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>1 910.96</t>
+    <t>3 205.48</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>6 975.00</t>
+    <t>7 643.84</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
+    <t>1 350.68</t>
+  </si>
+  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>24 752.05</t>
+    <t>26 391.78</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>6 832.19</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>4 919.18</t>
+    <t>7 696.18</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>18 665.07</t>
+    <t>20 376.71</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>15 433.56</t>
+    <t>18 520.27</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>9 721.02</t>
+    <t>11 267.55</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>6 771.58</t>
+    <t>10 417.81</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>20 342.47</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>7 079.45</t>
+    <t>9 035.62</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>22 591.78</t>
-[...8 lines deleted...]
-    <t>4 688.96</t>
+    <t>24 375.34</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>6 862.33</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>37 754.38</t>
+    <t>40 093.15</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>9 451.62</t>
+    <t>10 820.47</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>2 224.11</t>
+    <t>3 073.32</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>2 773.97</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>7 212.33</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 104.11</t>
+    <t>5 492.47</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>7 594.52</t>
+    <t>8 069.18</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>3 821.92</t>
-[...8 lines deleted...]
-    <t>18 382.42</t>
+    <t>5 116.44</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>1 289.32</t>
   </si>
   <si>
     <t>CDS-00108784</t>
   </si>
   <si>
     <t>PAR20260409050236053</t>
   </si>
   <si>
-    <t>-45 388.89</t>
+    <t>-1 791.67</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2295,10869 +2322,10919 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>327.2253</v>
+      </c>
+      <c r="C2">
+        <v>6491.09</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>2124051.4</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>2124051.4</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3289.0</v>
+      </c>
+      <c r="C3">
+        <v>11570.03</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>38053858.43</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>38053858.43</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1343403.7069</v>
+      </c>
+      <c r="C4">
+        <v>113.93</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>153055007.87</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>153055007.87</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>181605.9539</v>
+      </c>
+      <c r="C5">
+        <v>103.59</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>18813583.64</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>18813583.64</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>2436.0</v>
+      </c>
+      <c r="C6">
+        <v>100.58</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>245027.15</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>245027.15</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P212"/>
+  <dimension ref="A1:Z213"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O212" sqref="O212"/>
+      <selection activeCell="N213" sqref="N213"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>33</v>
       </c>
+      <c r="B2" s="1">
+        <v>1877.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>2639.0</v>
+        <v>4811.97</v>
       </c>
       <c r="D2" s="1">
-        <v>4805.92</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>4802.3386947256</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>9013989.73</v>
       </c>
       <c r="H2" s="1">
-        <v>12666232.35</v>
+        <v>18077.96</v>
       </c>
       <c r="I2" s="1">
-        <v>16590.53</v>
-[...2 lines deleted...]
-        <v>0.13098235956488</v>
+        <v>0.20055447744558</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>9032067.69</v>
+      </c>
+      <c r="M2" s="1">
+        <v>9032067.69</v>
+      </c>
+      <c r="N2" s="1">
+        <v>4.25</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>329.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>105.88</v>
+      </c>
+      <c r="D3" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>62510.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>62510.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>62510.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>695317.0</v>
+      </c>
+      <c r="H4" s="1">
+        <v>3913.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.56276489716201</v>
+      </c>
+      <c r="J4">
+        <v>0.17</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="1">
+        <v>699230.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>700411.85</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>102.177</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>498170.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>12715.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>2.5523415701467</v>
+      </c>
+      <c r="J5">
+        <v>4.12</v>
+      </c>
+      <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="1">
+        <v>510885.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>531501.44</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>101.807</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>297537.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>7884.0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>2.6497544843162</v>
+      </c>
+      <c r="J6">
+        <v>1.71</v>
+      </c>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="1">
+        <v>305421.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>310548.74</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>493000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>109.339</v>
+      </c>
+      <c r="D7" s="1">
+        <v>100.24670385</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>494216.25</v>
+      </c>
+      <c r="H7" s="1">
+        <v>44825.02</v>
+      </c>
+      <c r="I7" s="1">
+        <v>9.0699203031062</v>
+      </c>
+      <c r="J7">
+        <v>3.62</v>
+      </c>
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="1">
+        <v>539041.27</v>
+      </c>
+      <c r="M7" s="1">
+        <v>556895.64</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>101.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1298011.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>14989.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1.1547667931936</v>
+      </c>
+      <c r="J8">
+        <v>0.29</v>
+      </c>
+      <c r="K8" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1313000.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1316739.73</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>102.045</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.9080525</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>799264.42</v>
+      </c>
+      <c r="H9" s="1">
+        <v>17095.58</v>
+      </c>
+      <c r="I9" s="1">
+        <v>2.1389141781139</v>
+      </c>
+      <c r="J9">
+        <v>0.68</v>
+      </c>
+      <c r="K9" t="s">
+        <v>53</v>
+      </c>
+      <c r="L9" s="1">
+        <v>816360.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>821833.97</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>101.437</v>
+      </c>
+      <c r="D10" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>17244.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>1.437</v>
+      </c>
+      <c r="J10">
+        <v>3.07</v>
+      </c>
+      <c r="K10" t="s">
+        <v>56</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1217244.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1254135.78</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>98.747</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1241625.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-7287.5</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-0.58693244739756</v>
+      </c>
+      <c r="J11">
+        <v>2.11</v>
+      </c>
+      <c r="K11" t="s">
+        <v>59</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1234337.5</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1260664.55</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>97.453</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>794024.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-14400.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-1.8135471975658</v>
+      </c>
+      <c r="J12">
+        <v>0.42</v>
+      </c>
+      <c r="K12" t="s">
+        <v>62</v>
+      </c>
+      <c r="L12" s="1">
+        <v>779624.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>782977.42</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="1">
+        <v>911000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>94.214</v>
+      </c>
+      <c r="D13" s="1">
+        <v>93.75230516</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>854083.5</v>
+      </c>
+      <c r="H13" s="1">
+        <v>4206.04</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.4924623880452</v>
+      </c>
+      <c r="J13">
+        <v>0.51</v>
+      </c>
+      <c r="K13" t="s">
+        <v>65</v>
+      </c>
+      <c r="L13" s="1">
+        <v>858289.54</v>
+      </c>
+      <c r="M13" s="1">
+        <v>862922.54</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="1">
+        <v>554000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>100.119</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>552038.84</v>
+      </c>
+      <c r="H14" s="1">
+        <v>2620.42</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.47468036850451</v>
+      </c>
+      <c r="J14">
+        <v>0.5</v>
+      </c>
+      <c r="K14" t="s">
+        <v>68</v>
+      </c>
+      <c r="L14" s="1">
+        <v>554659.26</v>
+      </c>
+      <c r="M14" s="1">
+        <v>557421.67</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>101.69</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.85737</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>907716.33</v>
+      </c>
+      <c r="H15" s="1">
+        <v>7493.67</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.82555196511668</v>
+      </c>
+      <c r="J15">
+        <v>4.48</v>
+      </c>
+      <c r="K15" t="s">
+        <v>71</v>
+      </c>
+      <c r="L15" s="1">
+        <v>915210.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>955488.08</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>110.554</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.412855</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>200825.71</v>
+      </c>
+      <c r="H16" s="1">
+        <v>20282.29</v>
+      </c>
+      <c r="I16" s="1">
+        <v>10.099448920161</v>
+      </c>
+      <c r="J16">
+        <v>5.35</v>
+      </c>
+      <c r="K16" t="s">
+        <v>74</v>
+      </c>
+      <c r="L16" s="1">
+        <v>221108.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>231798.63</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="1">
+        <v>1940000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>100.409</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1931852.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>16082.6</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.832496485238</v>
+      </c>
+      <c r="J17">
+        <v>0.51</v>
+      </c>
+      <c r="K17" t="s">
+        <v>77</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1947934.6</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1957900.35</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>104.47</v>
+      </c>
+      <c r="D18" s="1">
+        <v>106.6386</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>426554.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-8674.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-2.033597590366</v>
+      </c>
+      <c r="J18">
+        <v>0.6</v>
+      </c>
+      <c r="K18" t="s">
+        <v>80</v>
+      </c>
+      <c r="L18" s="1">
+        <v>417880.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>420290.96</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>100.742</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>603660.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>792.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.13119968194017</v>
+      </c>
+      <c r="J19">
+        <v>0.43</v>
+      </c>
+      <c r="K19" t="s">
+        <v>83</v>
+      </c>
+      <c r="L19" s="1">
+        <v>604452.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>607004.05</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>96.435</v>
+      </c>
+      <c r="D20" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>395212.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-9472.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-2.3966883596652</v>
+      </c>
+      <c r="J20">
+        <v>2.22</v>
+      </c>
+      <c r="K20" t="s">
+        <v>86</v>
+      </c>
+      <c r="L20" s="1">
+        <v>385740.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>394600.27</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>97.161</v>
+      </c>
+      <c r="D21" s="1">
+        <v>98.646</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>394584.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-5940.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1.5053828842528</v>
+      </c>
+      <c r="J21">
+        <v>1.46</v>
+      </c>
+      <c r="K21" t="s">
+        <v>89</v>
+      </c>
+      <c r="L21" s="1">
+        <v>388644.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>394465.92</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>96.858</v>
+      </c>
+      <c r="D22" s="1">
+        <v>96.04</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>384160.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>3272.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0.85172844648063</v>
+      </c>
+      <c r="J22">
+        <v>1.55</v>
+      </c>
+      <c r="K22" t="s">
+        <v>92</v>
+      </c>
+      <c r="L22" s="1">
+        <v>387432.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>393629.26</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>98.39</v>
+      </c>
+      <c r="D23" s="1">
+        <v>97.87029412</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1663795.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>8835.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.53101493873945</v>
+      </c>
+      <c r="J23">
+        <v>0.41</v>
+      </c>
+      <c r="K23" t="s">
+        <v>95</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1672630.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1679639.59</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>106.828</v>
+      </c>
+      <c r="D24" s="1">
+        <v>103.75</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>726250.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>21546.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>2.9667469879518</v>
+      </c>
+      <c r="J24">
+        <v>3.27</v>
+      </c>
+      <c r="K24" t="s">
+        <v>98</v>
+      </c>
+      <c r="L24" s="1">
+        <v>747796.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>770665.86</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>102.549</v>
+      </c>
+      <c r="D25" s="1">
+        <v>105.43894615</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1370706.3</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-37569.3</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-2.7408716221703</v>
+      </c>
+      <c r="J25">
+        <v>3.63</v>
+      </c>
+      <c r="K25" t="s">
+        <v>101</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1333137.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1380346.59</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B26" s="1">
+        <v>2480000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>99.478</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.65603468</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>2471469.66</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-4415.26</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-0.17864916860845</v>
+      </c>
+      <c r="J26">
+        <v>2.91</v>
+      </c>
+      <c r="K26" t="s">
+        <v>104</v>
+      </c>
+      <c r="L26" s="1">
+        <v>2467054.4</v>
+      </c>
+      <c r="M26" s="1">
+        <v>2539217.1</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" s="1">
+        <v>713000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>89.763</v>
+      </c>
+      <c r="D27" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>704757.72</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-64747.53</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-9.187204079155</v>
+      </c>
+      <c r="J27">
+        <v>0.98</v>
+      </c>
+      <c r="K27" t="s">
+        <v>107</v>
+      </c>
+      <c r="L27" s="1">
+        <v>640010.19</v>
+      </c>
+      <c r="M27" s="1">
+        <v>647020.54</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>109</v>
+      </c>
+      <c r="B28" s="1">
+        <v>281000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>89.97</v>
+      </c>
+      <c r="D28" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>236854.9</v>
+      </c>
+      <c r="H28" s="1">
+        <v>15960.8</v>
+      </c>
+      <c r="I28" s="1">
+        <v>6.7386404081148</v>
+      </c>
+      <c r="J28">
+        <v>1.8</v>
+      </c>
+      <c r="K28" t="s">
+        <v>110</v>
+      </c>
+      <c r="L28" s="1">
+        <v>252815.7</v>
+      </c>
+      <c r="M28" s="1">
+        <v>257867.93</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="1">
+        <v>976000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>100.481</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>972662.08</v>
+      </c>
+      <c r="H29" s="1">
+        <v>8032.48</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.82582431917157</v>
+      </c>
+      <c r="J29">
+        <v>0.32</v>
+      </c>
+      <c r="K29" t="s">
+        <v>113</v>
+      </c>
+      <c r="L29" s="1">
+        <v>980694.56</v>
+      </c>
+      <c r="M29" s="1">
+        <v>983778.45</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>115</v>
+      </c>
+      <c r="B30" s="1">
+        <v>287000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>107.066</v>
+      </c>
+      <c r="D30" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>287000.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>20279.42</v>
+      </c>
+      <c r="I30" s="1">
+        <v>7.066</v>
+      </c>
+      <c r="J30">
+        <v>2.82</v>
+      </c>
+      <c r="K30" t="s">
+        <v>116</v>
+      </c>
+      <c r="L30" s="1">
+        <v>307279.42</v>
+      </c>
+      <c r="M30" s="1">
+        <v>315366.16</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>92.349</v>
+      </c>
+      <c r="D31" s="1">
+        <v>91.63853818</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1008023.92</v>
+      </c>
+      <c r="H31" s="1">
+        <v>7815.08</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0.77528715786824</v>
+      </c>
+      <c r="J31">
+        <v>0.87</v>
+      </c>
+      <c r="K31" t="s">
+        <v>119</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1015839.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1025362.29</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>104.224</v>
+      </c>
+      <c r="D32" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>951840.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-13824.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-1.4523449319213</v>
+      </c>
+      <c r="J32">
+        <v>1.83</v>
+      </c>
+      <c r="K32" t="s">
+        <v>122</v>
+      </c>
+      <c r="L32" s="1">
+        <v>938016.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>954484.15</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>124</v>
+      </c>
+      <c r="B33" s="1">
+        <v>292000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>100.371</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>290852.44</v>
+      </c>
+      <c r="H33" s="1">
+        <v>2230.88</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0.76701436646019</v>
+      </c>
+      <c r="J33">
+        <v>1.43</v>
+      </c>
+      <c r="K33" t="s">
+        <v>125</v>
+      </c>
+      <c r="L33" s="1">
+        <v>293083.32</v>
+      </c>
+      <c r="M33" s="1">
+        <v>297268.32</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>127</v>
+      </c>
+      <c r="B34" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>99.721</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.23766667</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>902139.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-4650.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-0.5154416337172</v>
+      </c>
+      <c r="J34">
+        <v>0.12</v>
+      </c>
+      <c r="K34" t="s">
+        <v>128</v>
+      </c>
+      <c r="L34" s="1">
+        <v>897489.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>898524.62</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>130</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>101.046</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1397676.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>16968.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>1.2140152653405</v>
+      </c>
+      <c r="J35">
+        <v>0.75</v>
+      </c>
+      <c r="K35" t="s">
+        <v>131</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1414644.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1425076.88</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>133</v>
+      </c>
+      <c r="B36" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>107.371</v>
+      </c>
+      <c r="D36" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>863696.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-4728.0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.54741483114429</v>
+      </c>
+      <c r="J36">
+        <v>0.68</v>
+      </c>
+      <c r="K36" t="s">
+        <v>134</v>
+      </c>
+      <c r="L36" s="1">
+        <v>858968.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>864446.26</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>136</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>89.637</v>
+      </c>
+      <c r="D37" s="1">
+        <v>87.458688</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1749173.76</v>
+      </c>
+      <c r="H37" s="1">
+        <v>43566.24</v>
+      </c>
+      <c r="I37" s="1">
+        <v>2.4906753689239</v>
+      </c>
+      <c r="J37">
+        <v>0.1</v>
+      </c>
+      <c r="K37" t="s">
+        <v>137</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1792740.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1794672.27</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>139</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1045000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>101.128</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1037664.1</v>
+      </c>
+      <c r="H38" s="1">
+        <v>19123.5</v>
+      </c>
+      <c r="I38" s="1">
+        <v>1.8429374206933</v>
+      </c>
+      <c r="J38">
+        <v>0.89</v>
+      </c>
+      <c r="K38" t="s">
+        <v>140</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1056787.6</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1066106.71</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>142</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1685000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1675884.15</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-3370.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-0.20108788546034</v>
+      </c>
+      <c r="J39">
+        <v>1.49</v>
+      </c>
+      <c r="K39" t="s">
+        <v>143</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1672514.15</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1697569.87</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>145</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>98.683</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1290796.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-7917.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-0.61334246464972</v>
+      </c>
+      <c r="J40">
+        <v>1.49</v>
+      </c>
+      <c r="K40" t="s">
+        <v>146</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1282879.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1302200.92</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>148</v>
+      </c>
+      <c r="B41" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>103.997</v>
+      </c>
+      <c r="D41" s="1">
+        <v>104.31933333</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>938874.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-2901.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-0.30898714843525</v>
+      </c>
+      <c r="J41">
+        <v>0.34</v>
+      </c>
+      <c r="K41" t="s">
+        <v>149</v>
+      </c>
+      <c r="L41" s="1">
+        <v>935973.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>939038.55</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>151</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>99.479</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1498995.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-6810.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-0.45430438393724</v>
+      </c>
+      <c r="J42">
+        <v>1.16</v>
+      </c>
+      <c r="K42" t="s">
+        <v>152</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1492185.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1509522.33</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>154</v>
+      </c>
+      <c r="B43" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>99.995</v>
+      </c>
+      <c r="D43" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1412740.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-12810.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-0.90674858785056</v>
+      </c>
+      <c r="J43">
+        <v>0.26</v>
+      </c>
+      <c r="K43" t="s">
+        <v>155</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1399930.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1403554.66</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>157</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>98.981</v>
+      </c>
+      <c r="D44" s="1">
+        <v>99.8407</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>998407.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-8597.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-0.86107168719771</v>
+      </c>
+      <c r="J44">
+        <v>2.09</v>
+      </c>
+      <c r="K44" t="s">
+        <v>158</v>
+      </c>
+      <c r="L44" s="1">
+        <v>989810.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1010725.1</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>160</v>
+      </c>
+      <c r="B45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>101.361</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>10888.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>1.361</v>
+      </c>
+      <c r="J45">
+        <v>0.35</v>
+      </c>
+      <c r="K45" t="s">
+        <v>161</v>
+      </c>
+      <c r="L45" s="1">
+        <v>810888.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>813693.61</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>163</v>
+      </c>
+      <c r="B46" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>105.41</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>899298.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>49392.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>5.4922839815056</v>
+      </c>
+      <c r="J46">
+        <v>2.92</v>
+      </c>
+      <c r="K46" t="s">
+        <v>164</v>
+      </c>
+      <c r="L46" s="1">
+        <v>948690.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>974925.62</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>166</v>
+      </c>
+      <c r="B47" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>109.125</v>
+      </c>
+      <c r="D47" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>878600.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-5600.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-0.63737764625541</v>
+      </c>
+      <c r="J47">
+        <v>0.28</v>
+      </c>
+      <c r="K47" t="s">
+        <v>167</v>
+      </c>
+      <c r="L47" s="1">
+        <v>873000.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>875256.83</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>169</v>
+      </c>
+      <c r="B48" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>106.414</v>
+      </c>
+      <c r="D48" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1078400.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-14260.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-1.3223293768546</v>
+      </c>
+      <c r="J48">
+        <v>2.89</v>
+      </c>
+      <c r="K48" t="s">
+        <v>170</v>
+      </c>
+      <c r="L48" s="1">
+        <v>1064140.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>1093030.41</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>172</v>
+      </c>
+      <c r="B49" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>89.904</v>
+      </c>
+      <c r="D49" s="1">
+        <v>88.7895</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>710316.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>8916.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.255215988377</v>
+      </c>
+      <c r="J49">
+        <v>1.48</v>
+      </c>
+      <c r="K49" t="s">
+        <v>173</v>
+      </c>
+      <c r="L49" s="1">
+        <v>719232.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>731108.71</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>175</v>
+      </c>
+      <c r="B50" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>100.751</v>
+      </c>
+      <c r="D50" s="1">
+        <v>101.79480909</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2239485.8</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-22963.8</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-1.0254050282435</v>
+      </c>
+      <c r="J50">
+        <v>1.71</v>
+      </c>
+      <c r="K50" t="s">
+        <v>176</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2216522.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2254132.96</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>178</v>
+      </c>
+      <c r="B51" s="1">
+        <v>921000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>98.632</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>916652.88</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-8252.16</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-0.90024917611124</v>
+      </c>
+      <c r="J51">
+        <v>2.03</v>
+      </c>
+      <c r="K51" t="s">
+        <v>179</v>
+      </c>
+      <c r="L51" s="1">
+        <v>908400.72</v>
+      </c>
+      <c r="M51" s="1">
+        <v>927136.13</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>181</v>
+      </c>
+      <c r="B52" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>98.444</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>895140.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-9144.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-1.021516187412</v>
+      </c>
+      <c r="J52">
+        <v>2.47</v>
+      </c>
+      <c r="K52" t="s">
+        <v>182</v>
+      </c>
+      <c r="L52" s="1">
+        <v>885996.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>908215.52</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>184</v>
+      </c>
+      <c r="B53" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>98.978</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>703150.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-10304.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-1.4654056744649</v>
+      </c>
+      <c r="J53">
+        <v>0.45</v>
+      </c>
+      <c r="K53" t="s">
+        <v>185</v>
+      </c>
+      <c r="L53" s="1">
+        <v>692846.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>695967.23</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>187</v>
+      </c>
+      <c r="B54" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>109.12</v>
+      </c>
+      <c r="D54" s="1">
+        <v>109.11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1091100.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.00916506278068</v>
+      </c>
+      <c r="J54">
+        <v>1.44</v>
+      </c>
+      <c r="K54" t="s">
+        <v>188</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1091200.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1105623.08</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>190</v>
+      </c>
+      <c r="B55" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>96.426</v>
+      </c>
+      <c r="D55" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>792616.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-21208.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-2.6756966803597</v>
+      </c>
+      <c r="J55">
+        <v>2.62</v>
+      </c>
+      <c r="K55" t="s">
+        <v>191</v>
+      </c>
+      <c r="L55" s="1">
+        <v>771408.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>792350.47</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>193</v>
+      </c>
+      <c r="B56" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>105.333</v>
+      </c>
+      <c r="D56" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1049200.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>4130.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0.39363324437667</v>
+      </c>
+      <c r="J56">
+        <v>2.56</v>
+      </c>
+      <c r="K56" t="s">
+        <v>194</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1053330.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1078973.84</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>196</v>
+      </c>
+      <c r="B57" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>103.94</v>
+      </c>
+      <c r="D57" s="1">
+        <v>100.8613224</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1260766.53</v>
+      </c>
+      <c r="H57" s="1">
+        <v>38483.47</v>
+      </c>
+      <c r="I57" s="1">
+        <v>3.0523867095361</v>
+      </c>
+      <c r="J57">
+        <v>1.17</v>
+      </c>
+      <c r="K57" t="s">
+        <v>197</v>
+      </c>
+      <c r="L57" s="1">
+        <v>1299250.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1313890.41</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>199</v>
+      </c>
+      <c r="B58" s="1">
+        <v>596000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>100.095</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>591553.84</v>
+      </c>
+      <c r="H58" s="1">
+        <v>5012.36</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0.84732101477019</v>
+      </c>
+      <c r="J58">
+        <v>0.15</v>
+      </c>
+      <c r="K58">
+        <v>875.63</v>
+      </c>
+      <c r="L58" s="1">
+        <v>596566.2</v>
+      </c>
+      <c r="M58" s="1">
+        <v>597441.83</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>201</v>
+      </c>
+      <c r="B59" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>104.137</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>699727.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>29232.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>4.1776292754174</v>
+      </c>
+      <c r="J59">
+        <v>4.59</v>
+      </c>
+      <c r="K59" t="s">
+        <v>202</v>
+      </c>
+      <c r="L59" s="1">
+        <v>728959.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>761120.64</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>204</v>
+      </c>
+      <c r="B60" s="1">
+        <v>1194000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>102.064</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.42909715</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1199123.42</v>
+      </c>
+      <c r="H60" s="1">
+        <v>19520.74</v>
+      </c>
+      <c r="I60" s="1">
+        <v>1.6279174999351</v>
+      </c>
+      <c r="J60">
+        <v>0.93</v>
+      </c>
+      <c r="K60" t="s">
+        <v>205</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1218644.16</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1229766.35</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>207</v>
+      </c>
+      <c r="B61" s="1">
+        <v>517000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>98.519</v>
+      </c>
+      <c r="D61" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>515459.34</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-6116.11</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-1.1865358769132</v>
+      </c>
+      <c r="J61">
+        <v>2.42</v>
+      </c>
+      <c r="K61" t="s">
+        <v>208</v>
+      </c>
+      <c r="L61" s="1">
+        <v>509343.23</v>
+      </c>
+      <c r="M61" s="1">
+        <v>521864.55</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>210</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>102.039</v>
+      </c>
+      <c r="D62" s="1">
+        <v>101.58528571</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1422194.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>6352.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.44663386289072</v>
+      </c>
+      <c r="J62">
+        <v>3.77</v>
+      </c>
+      <c r="K62" t="s">
+        <v>211</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1428546.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1481324.08</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>213</v>
+      </c>
+      <c r="B63" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>100.544</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.05583333</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>891502.5</v>
+      </c>
+      <c r="H63" s="1">
+        <v>13393.5</v>
+      </c>
+      <c r="I63" s="1">
+        <v>1.5023513674948</v>
+      </c>
+      <c r="J63">
+        <v>0.72</v>
+      </c>
+      <c r="K63" t="s">
+        <v>214</v>
+      </c>
+      <c r="L63" s="1">
+        <v>904896.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>911387.1</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>216</v>
+      </c>
+      <c r="B64" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.203</v>
+      </c>
+      <c r="D64" s="1">
+        <v>99.12791364</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1090407.05</v>
+      </c>
+      <c r="H64" s="1">
+        <v>825.95</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.075746942391834</v>
+      </c>
+      <c r="J64">
+        <v>0.34</v>
+      </c>
+      <c r="K64" t="s">
+        <v>217</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1091233.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1095000.12</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>219</v>
+      </c>
+      <c r="B65" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>100.435</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.3119</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>2006238.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>2462.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.12271724491312</v>
+      </c>
+      <c r="J65">
+        <v>0.37</v>
+      </c>
+      <c r="K65" t="s">
+        <v>220</v>
+      </c>
+      <c r="L65" s="1">
+        <v>2008700.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>2016158.9</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>222</v>
+      </c>
+      <c r="B66" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>104.57</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>398644.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>19636.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>4.9256981166153</v>
+      </c>
+      <c r="J66">
+        <v>0.25</v>
+      </c>
+      <c r="K66" t="s">
+        <v>223</v>
+      </c>
+      <c r="L66" s="1">
+        <v>418280.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>419293.7</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>225</v>
+      </c>
+      <c r="B67" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>100.98</v>
+      </c>
+      <c r="D67" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>6860.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="J67">
+        <v>0.14</v>
+      </c>
+      <c r="K67" t="s">
+        <v>226</v>
+      </c>
+      <c r="L67" s="1">
+        <v>706860.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>707874.04</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>228</v>
+      </c>
+      <c r="B68" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>105.917</v>
+      </c>
+      <c r="D68" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>858720.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-11384.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-1.3256940562698</v>
+      </c>
+      <c r="J68">
+        <v>0.04</v>
+      </c>
+      <c r="K68">
+        <v>315.22</v>
+      </c>
+      <c r="L68" s="1">
+        <v>847336.0</v>
+      </c>
+      <c r="M68" s="1">
+        <v>847651.22</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>230</v>
+      </c>
+      <c r="B69" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>103.334</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>20004.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>3.334</v>
+      </c>
+      <c r="J69">
+        <v>0.54</v>
+      </c>
+      <c r="K69" t="s">
+        <v>231</v>
+      </c>
+      <c r="L69" s="1">
+        <v>620004.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>623245.81</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>233</v>
+      </c>
+      <c r="B70" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>106.966</v>
+      </c>
+      <c r="D70" s="1">
+        <v>107.82818182</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1186110.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-9484.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-0.79958857104316</v>
+      </c>
+      <c r="J70">
+        <v>2.2</v>
+      </c>
+      <c r="K70" t="s">
+        <v>234</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1176626.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1200833.53</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>236</v>
+      </c>
+      <c r="B71" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>99.346</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>898668.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-4554.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-0.50674998998518</v>
+      </c>
+      <c r="J71">
+        <v>0.61</v>
+      </c>
+      <c r="K71" t="s">
+        <v>237</v>
+      </c>
+      <c r="L71" s="1">
+        <v>894114.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>899637.29</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>239</v>
+      </c>
+      <c r="B72" s="1">
+        <v>682000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>100.273</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>681549.88</v>
+      </c>
+      <c r="H72" s="1">
+        <v>2311.98</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.33922388776593</v>
+      </c>
+      <c r="J72">
+        <v>0.51</v>
+      </c>
+      <c r="K72" t="s">
+        <v>240</v>
+      </c>
+      <c r="L72" s="1">
+        <v>683861.86</v>
+      </c>
+      <c r="M72" s="1">
+        <v>687323.24</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>242</v>
+      </c>
+      <c r="B73" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>101.341</v>
+      </c>
+      <c r="D73" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>704074.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>5313.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>0.75460818039013</v>
+      </c>
+      <c r="J73">
+        <v>0.88</v>
+      </c>
+      <c r="K73" t="s">
+        <v>243</v>
+      </c>
+      <c r="L73" s="1">
+        <v>709387.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>715557.07</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>245</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>104.722</v>
+      </c>
+      <c r="D74" s="1">
+        <v>106.52073684</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>2023894.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-34176.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-1.688625985353</v>
+      </c>
+      <c r="J74">
+        <v>4.01</v>
+      </c>
+      <c r="K74" t="s">
+        <v>246</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1989718.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>2065978.27</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>248</v>
+      </c>
+      <c r="B75" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>99.57</v>
+      </c>
+      <c r="D75" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>398356.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-76.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-0.019078412274448</v>
+      </c>
+      <c r="J75">
+        <v>1.22</v>
+      </c>
+      <c r="K75" t="s">
+        <v>249</v>
+      </c>
+      <c r="L75" s="1">
+        <v>398280.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>403162.19</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>251</v>
+      </c>
+      <c r="B76" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>86.101</v>
+      </c>
+      <c r="D76" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>601720.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>987.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0.16402978129362</v>
+      </c>
+      <c r="J76">
+        <v>0.59</v>
+      </c>
+      <c r="K76" t="s">
+        <v>252</v>
+      </c>
+      <c r="L76" s="1">
+        <v>602707.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>606842.27</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>254</v>
+      </c>
+      <c r="B77" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>99.507</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>704550.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-8001.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-1.1356184798808</v>
+      </c>
+      <c r="J77">
+        <v>1.32</v>
+      </c>
+      <c r="K77" t="s">
+        <v>255</v>
+      </c>
+      <c r="L77" s="1">
+        <v>696549.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>705812.01</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>257</v>
+      </c>
+      <c r="B78" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>99.366</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>402480.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-5016.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-1.2462731067382</v>
+      </c>
+      <c r="J78">
+        <v>0.31</v>
+      </c>
+      <c r="K78" t="s">
+        <v>258</v>
+      </c>
+      <c r="L78" s="1">
+        <v>397464.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>398696.88</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>260</v>
+      </c>
+      <c r="B79" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>101.123</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>575049.74</v>
+      </c>
+      <c r="H79" s="1">
+        <v>8429.97</v>
+      </c>
+      <c r="I79" s="1">
+        <v>1.4659549276555</v>
+      </c>
+      <c r="J79">
+        <v>0.64</v>
+      </c>
+      <c r="K79" t="s">
+        <v>261</v>
+      </c>
+      <c r="L79" s="1">
+        <v>583479.71</v>
+      </c>
+      <c r="M79" s="1">
+        <v>587147.22</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>263</v>
+      </c>
+      <c r="B80" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>99.712</v>
+      </c>
+      <c r="D80" s="1">
+        <v>99.64619429</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>697523.36</v>
+      </c>
+      <c r="H80" s="1">
+        <v>460.64</v>
+      </c>
+      <c r="I80" s="1">
+        <v>0.066039365333944</v>
+      </c>
+      <c r="J80">
+        <v>3.56</v>
+      </c>
+      <c r="K80" t="s">
+        <v>264</v>
+      </c>
+      <c r="L80" s="1">
+        <v>697984.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>722872.36</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>266</v>
+      </c>
+      <c r="B81" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>99.895</v>
+      </c>
+      <c r="D81" s="1">
+        <v>99.96570933</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>749742.82</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-530.32</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-0.070733588352337</v>
+      </c>
+      <c r="J81">
+        <v>2.06</v>
+      </c>
+      <c r="K81" t="s">
+        <v>267</v>
+      </c>
+      <c r="L81" s="1">
+        <v>749212.5</v>
+      </c>
+      <c r="M81" s="1">
+        <v>764638.87</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>269</v>
+      </c>
+      <c r="B82" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>99.265</v>
+      </c>
+      <c r="D82" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-4410.0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-0.735</v>
+      </c>
+      <c r="J82">
+        <v>2.57</v>
+      </c>
+      <c r="K82" t="s">
+        <v>270</v>
+      </c>
+      <c r="L82" s="1">
+        <v>595590.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>611002.9</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>272</v>
+      </c>
+      <c r="B83" s="1">
+        <v>2230000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>99.06</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.68358744</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>2222944.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-13906.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-0.6255668158982</v>
+      </c>
+      <c r="J83">
+        <v>1.48</v>
+      </c>
+      <c r="K83" t="s">
+        <v>273</v>
+      </c>
+      <c r="L83" s="1">
+        <v>2209038.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>2242111.4</v>
+      </c>
+      <c r="N83" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>275</v>
+      </c>
+      <c r="B84" s="1">
+        <v>1225000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>98.762</v>
+      </c>
+      <c r="D84" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>1225000.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-15165.5</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-1.238</v>
+      </c>
+      <c r="J84">
+        <v>3.02</v>
+      </c>
+      <c r="K84" t="s">
+        <v>276</v>
+      </c>
+      <c r="L84" s="1">
+        <v>1209834.5</v>
+      </c>
+      <c r="M84" s="1">
+        <v>1246859.44</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>278</v>
+      </c>
+      <c r="B85" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>99.739</v>
+      </c>
+      <c r="D85" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>803360.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-5448.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-0.67815176259709</v>
+      </c>
+      <c r="J85">
+        <v>0.47</v>
+      </c>
+      <c r="K85" t="s">
+        <v>279</v>
+      </c>
+      <c r="L85" s="1">
+        <v>797912.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>801646.25</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>281</v>
+      </c>
+      <c r="B86" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>98.693</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>992590.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-5660.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-0.57022536999164</v>
+      </c>
+      <c r="J86">
+        <v>1.38</v>
+      </c>
+      <c r="K86" t="s">
+        <v>282</v>
+      </c>
+      <c r="L86" s="1">
+        <v>986930.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>1000714.25</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>284</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1549000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>100.709</v>
+      </c>
+      <c r="D87" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>1544833.19</v>
+      </c>
+      <c r="H87" s="1">
+        <v>15149.22</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.98063791599402</v>
+      </c>
+      <c r="J87">
+        <v>0.28</v>
+      </c>
+      <c r="K87" t="s">
+        <v>285</v>
+      </c>
+      <c r="L87" s="1">
+        <v>1559982.41</v>
+      </c>
+      <c r="M87" s="1">
+        <v>1564279.29</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>287</v>
+      </c>
+      <c r="B88" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>100.428</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>1491765.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>14655.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.98239333943349</v>
+      </c>
+      <c r="J88">
+        <v>0.65</v>
+      </c>
+      <c r="K88" t="s">
+        <v>288</v>
+      </c>
+      <c r="L88" s="1">
+        <v>1506420.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>1516113.49</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>290</v>
+      </c>
+      <c r="B89" s="1">
+        <v>1563000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>98.498</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>1550933.64</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-11409.9</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-0.73567944531785</v>
+      </c>
+      <c r="J89">
+        <v>0.33</v>
+      </c>
+      <c r="K89" t="s">
+        <v>291</v>
+      </c>
+      <c r="L89" s="1">
+        <v>1539523.74</v>
+      </c>
+      <c r="M89" s="1">
+        <v>1544694.49</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>293</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1016000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>91.286</v>
+      </c>
+      <c r="D90" s="1">
+        <v>83.44605217</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>847811.89</v>
+      </c>
+      <c r="H90" s="1">
+        <v>79653.87</v>
+      </c>
+      <c r="I90" s="1">
+        <v>9.3952291704708</v>
+      </c>
+      <c r="J90">
+        <v>1.49</v>
+      </c>
+      <c r="K90" t="s">
+        <v>294</v>
+      </c>
+      <c r="L90" s="1">
+        <v>927465.76</v>
+      </c>
+      <c r="M90" s="1">
+        <v>942601.38</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>296</v>
+      </c>
+      <c r="B91" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>100.08</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.375</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>602250.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-1770.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-0.29389788293898</v>
+      </c>
+      <c r="J91">
+        <v>1.97</v>
+      </c>
+      <c r="K91" t="s">
+        <v>297</v>
+      </c>
+      <c r="L91" s="1">
+        <v>600480.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>612297.12</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>299</v>
+      </c>
+      <c r="B92" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>98.065</v>
+      </c>
+      <c r="D92" s="1">
+        <v>92.081555</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>736652.44</v>
+      </c>
+      <c r="H92" s="1">
+        <v>47867.56</v>
+      </c>
+      <c r="I92" s="1">
+        <v>6.4979843140138</v>
+      </c>
+      <c r="J92">
+        <v>0.43</v>
+      </c>
+      <c r="K92" t="s">
+        <v>300</v>
+      </c>
+      <c r="L92" s="1">
+        <v>784520.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>787972.05</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>302</v>
+      </c>
+      <c r="B93" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>102.381</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.329</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>595974.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>18312.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>3.0726172618269</v>
+      </c>
+      <c r="J93">
+        <v>1.8</v>
+      </c>
+      <c r="K93" t="s">
+        <v>303</v>
+      </c>
+      <c r="L93" s="1">
+        <v>614286.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>625114.77</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>305</v>
+      </c>
+      <c r="B94" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>100.439</v>
+      </c>
+      <c r="D94" s="1">
+        <v>100.30333333</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>1504550.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>2035.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0.13525638895351</v>
+      </c>
+      <c r="J94">
+        <v>0.84</v>
+      </c>
+      <c r="K94" t="s">
+        <v>306</v>
+      </c>
+      <c r="L94" s="1">
+        <v>1506585.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>1519159.68</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>308</v>
+      </c>
+      <c r="B95" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>99.165</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.63382353</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>1693775.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-7970.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-0.47054656019837</v>
+      </c>
+      <c r="J95">
+        <v>0.67</v>
+      </c>
+      <c r="K95" t="s">
+        <v>309</v>
+      </c>
+      <c r="L95" s="1">
+        <v>1685805.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>1697157.74</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>311</v>
+      </c>
+      <c r="B96" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>98.717</v>
+      </c>
+      <c r="D96" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>1203960.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-19356.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-1.6076946077943</v>
+      </c>
+      <c r="J96">
+        <v>0.92</v>
+      </c>
+      <c r="K96" t="s">
+        <v>312</v>
+      </c>
+      <c r="L96" s="1">
+        <v>1184604.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>1195650.58</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>314</v>
+      </c>
+      <c r="B97" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>101.737</v>
+      </c>
+      <c r="D97" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>797208.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>16688.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>2.093305636672</v>
+      </c>
+      <c r="J97">
+        <v>0.87</v>
+      </c>
+      <c r="K97" t="s">
+        <v>315</v>
+      </c>
+      <c r="L97" s="1">
+        <v>813896.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>820890.52</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>317</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1197000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>100.925</v>
+      </c>
+      <c r="D98" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>1194222.96</v>
+      </c>
+      <c r="H98" s="1">
+        <v>13849.29</v>
+      </c>
+      <c r="I98" s="1">
+        <v>1.1596904819181</v>
+      </c>
+      <c r="J98">
+        <v>0.33</v>
+      </c>
+      <c r="K98" t="s">
+        <v>318</v>
+      </c>
+      <c r="L98" s="1">
+        <v>1208072.25</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1212011.69</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>320</v>
+      </c>
+      <c r="B99" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>598596.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-2094.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-0.34981857546659</v>
+      </c>
+      <c r="J99">
+        <v>0.19</v>
+      </c>
+      <c r="K99" t="s">
+        <v>321</v>
+      </c>
+      <c r="L99" s="1">
+        <v>596502.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>597619.81</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>323</v>
+      </c>
+      <c r="B100" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>99.08</v>
+      </c>
+      <c r="D100" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>592673.85</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-5129.45</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-0.86547601180649</v>
+      </c>
+      <c r="J100">
+        <v>1.85</v>
+      </c>
+      <c r="K100" t="s">
+        <v>324</v>
+      </c>
+      <c r="L100" s="1">
+        <v>587544.4</v>
+      </c>
+      <c r="M100" s="1">
+        <v>598493.29</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>326</v>
+      </c>
+      <c r="B101" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>99.021</v>
+      </c>
+      <c r="D101" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>987100.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>3110.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.31506432985513</v>
+      </c>
+      <c r="J101">
+        <v>1.38</v>
+      </c>
+      <c r="K101" t="s">
+        <v>327</v>
+      </c>
+      <c r="L101" s="1">
+        <v>990210.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>1004018.22</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>329</v>
+      </c>
+      <c r="B102" s="1">
+        <v>915000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>98.947</v>
+      </c>
+      <c r="D102" s="1">
+        <v>99.90538798</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>914134.3</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-8769.25</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-0.95929558709262</v>
+      </c>
+      <c r="J102">
+        <v>1.53</v>
+      </c>
+      <c r="K102" t="s">
+        <v>330</v>
+      </c>
+      <c r="L102" s="1">
+        <v>905365.05</v>
+      </c>
+      <c r="M102" s="1">
+        <v>919359.54</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>332</v>
+      </c>
+      <c r="B103" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>100.613</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>4150.01</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.613</v>
+      </c>
+      <c r="J103">
+        <v>0.73</v>
+      </c>
+      <c r="K103" t="s">
+        <v>333</v>
+      </c>
+      <c r="L103" s="1">
+        <v>681150.01</v>
+      </c>
+      <c r="M103" s="1">
+        <v>686121.45</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>335</v>
+      </c>
+      <c r="B104" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>89.903</v>
+      </c>
+      <c r="D104" s="1">
+        <v>88.81</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>444050.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>5465.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>1.2307172615696</v>
+      </c>
+      <c r="J104">
+        <v>0.33</v>
+      </c>
+      <c r="K104" t="s">
+        <v>336</v>
+      </c>
+      <c r="L104" s="1">
+        <v>449515.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>451162.26</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>338</v>
+      </c>
+      <c r="B105" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>92.863</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.271</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>397084.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-25632.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-6.4550573682143</v>
+      </c>
+      <c r="J105">
+        <v>1.25</v>
+      </c>
+      <c r="K105" t="s">
+        <v>339</v>
+      </c>
+      <c r="L105" s="1">
+        <v>371452.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>376438.3</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>341</v>
+      </c>
+      <c r="B106" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>101.559</v>
+      </c>
+      <c r="D106" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>1099362.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>17787.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>1.6179384042745</v>
+      </c>
+      <c r="J106">
+        <v>0.83</v>
+      </c>
+      <c r="K106" t="s">
+        <v>342</v>
+      </c>
+      <c r="L106" s="1">
+        <v>1117149.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>1126325.71</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>344</v>
+      </c>
+      <c r="B107" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>95.358</v>
+      </c>
+      <c r="D107" s="1">
+        <v>94.62629</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>851636.61</v>
+      </c>
+      <c r="H107" s="1">
+        <v>6585.39</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.77326290611203</v>
+      </c>
+      <c r="J107">
+        <v>0.48</v>
+      </c>
+      <c r="K107" t="s">
+        <v>345</v>
+      </c>
+      <c r="L107" s="1">
+        <v>858222.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>862567.89</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>347</v>
+      </c>
+      <c r="B108" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>101.702</v>
+      </c>
+      <c r="D108" s="1">
+        <v>101.3728</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>1520592.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>4938.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.32474194261182</v>
+      </c>
+      <c r="J108">
+        <v>0.21</v>
+      </c>
+      <c r="K108" t="s">
+        <v>348</v>
+      </c>
+      <c r="L108" s="1">
+        <v>1525530.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>1528714.93</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>350</v>
+      </c>
+      <c r="B109" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>98.118</v>
+      </c>
+      <c r="D109" s="1">
+        <v>98.42482759</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>2854320.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-8898.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-0.31173799714118</v>
+      </c>
+      <c r="J109">
+        <v>2.38</v>
+      </c>
+      <c r="K109" t="s">
+        <v>351</v>
+      </c>
+      <c r="L109" s="1">
+        <v>2845422.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>2914545.29</v>
+      </c>
+      <c r="N109" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>353</v>
+      </c>
+      <c r="B110" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>98.357</v>
+      </c>
+      <c r="D110" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>986420.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-2850.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-0.28892358224691</v>
+      </c>
+      <c r="J110">
+        <v>0.41</v>
+      </c>
+      <c r="K110" t="s">
+        <v>354</v>
+      </c>
+      <c r="L110" s="1">
+        <v>983570.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>987645.34</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>353</v>
+      </c>
+      <c r="B111" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>98.348</v>
+      </c>
+      <c r="D111" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>763168.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>23616.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>3.0944693697849</v>
+      </c>
+      <c r="J111">
+        <v>0.41</v>
+      </c>
+      <c r="K111" t="s">
+        <v>356</v>
+      </c>
+      <c r="L111" s="1">
+        <v>786784.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>790044.27</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>358</v>
+      </c>
+      <c r="B112" s="1">
+        <v>1068000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>98.8</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.14878652</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>1058909.04</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-3725.04</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-0.35178092350595</v>
+      </c>
+      <c r="J112">
+        <v>2.38</v>
+      </c>
+      <c r="K112" t="s">
+        <v>359</v>
+      </c>
+      <c r="L112" s="1">
+        <v>1055184.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>1080574.6</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>361</v>
+      </c>
+      <c r="B113" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>99.372</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>598416.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-2184.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-0.36496350364964</v>
+      </c>
+      <c r="J113">
+        <v>2.37</v>
+      </c>
+      <c r="K113" t="s">
+        <v>362</v>
+      </c>
+      <c r="L113" s="1">
+        <v>596232.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>610434.74</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>364</v>
+      </c>
+      <c r="B114" s="1">
+        <v>890000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>884606.6</v>
+      </c>
+      <c r="H114" s="1">
+        <v>4503.4</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.50908505543594</v>
+      </c>
+      <c r="J114">
+        <v>0.59</v>
+      </c>
+      <c r="K114" t="s">
+        <v>365</v>
+      </c>
+      <c r="L114" s="1">
+        <v>889110.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>894321.99</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>367</v>
+      </c>
+      <c r="B115" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>95.754</v>
+      </c>
+      <c r="D115" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>936000.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>21540.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>2.3012820512821</v>
+      </c>
+      <c r="J115">
+        <v>1.1</v>
+      </c>
+      <c r="K115" t="s">
+        <v>368</v>
+      </c>
+      <c r="L115" s="1">
+        <v>957540.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>968536.58</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>370</v>
+      </c>
+      <c r="B116" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>99.197</v>
+      </c>
+      <c r="D116" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-13651.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-0.803</v>
+      </c>
+      <c r="J116">
+        <v>3.28</v>
+      </c>
+      <c r="K116" t="s">
+        <v>371</v>
+      </c>
+      <c r="L116" s="1">
+        <v>1686349.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>1742117.15</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>373</v>
+      </c>
+      <c r="B117" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>101.69</v>
+      </c>
+      <c r="D117" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>927108.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-11898.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-1.2833456296354</v>
+      </c>
+      <c r="J117">
+        <v>3.53</v>
+      </c>
+      <c r="K117" t="s">
+        <v>374</v>
+      </c>
+      <c r="L117" s="1">
+        <v>915210.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>946962.74</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>376</v>
+      </c>
+      <c r="B118" s="1">
+        <v>1209000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>101.331</v>
+      </c>
+      <c r="D118" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>1207174.41</v>
+      </c>
+      <c r="H118" s="1">
+        <v>17917.38</v>
+      </c>
+      <c r="I118" s="1">
+        <v>1.4842412042184</v>
+      </c>
+      <c r="J118">
+        <v>2.97</v>
+      </c>
+      <c r="K118" t="s">
+        <v>377</v>
+      </c>
+      <c r="L118" s="1">
+        <v>1225091.79</v>
+      </c>
+      <c r="M118" s="1">
+        <v>1261053.74</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>379</v>
+      </c>
+      <c r="B119" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>100.102</v>
+      </c>
+      <c r="D119" s="1">
+        <v>99.58877778</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>896299.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>4619.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.51534142066431</v>
+      </c>
+      <c r="J119">
+        <v>0.82</v>
+      </c>
+      <c r="K119" t="s">
+        <v>380</v>
+      </c>
+      <c r="L119" s="1">
+        <v>900918.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>908339.92</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>382</v>
+      </c>
+      <c r="B120" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>100.983</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.242</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>701694.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>5187.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0.73921110911594</v>
+      </c>
+      <c r="J120">
+        <v>0.78</v>
+      </c>
+      <c r="K120" t="s">
+        <v>383</v>
+      </c>
+      <c r="L120" s="1">
+        <v>706881.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>712317.99</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>385</v>
+      </c>
+      <c r="B121" s="1">
+        <v>775000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>97.152</v>
+      </c>
+      <c r="D121" s="1">
+        <v>98.42664516</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>762806.5</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-9878.5</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-1.2950204278542</v>
+      </c>
+      <c r="J121">
+        <v>1.68</v>
+      </c>
+      <c r="K121" t="s">
+        <v>386</v>
+      </c>
+      <c r="L121" s="1">
+        <v>752928.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>765933.14</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>388</v>
+      </c>
+      <c r="B122" s="1">
+        <v>1658000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D122" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>1658000.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-20824.48</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-1.256</v>
+      </c>
+      <c r="J122">
+        <v>1.09</v>
+      </c>
+      <c r="K122" t="s">
+        <v>389</v>
+      </c>
+      <c r="L122" s="1">
+        <v>1637175.52</v>
+      </c>
+      <c r="M122" s="1">
+        <v>1655266.89</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>391</v>
+      </c>
+      <c r="B123" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>103.473</v>
+      </c>
+      <c r="D123" s="1">
+        <v>102.806722</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>1028067.22</v>
+      </c>
+      <c r="H123" s="1">
+        <v>6662.78</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.64808797230204</v>
+      </c>
+      <c r="J123">
+        <v>0.9</v>
+      </c>
+      <c r="K123" t="s">
+        <v>392</v>
+      </c>
+      <c r="L123" s="1">
+        <v>1034730.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>1043709.45</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>394</v>
+      </c>
+      <c r="B124" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>104.485</v>
+      </c>
+      <c r="D124" s="1">
+        <v>105.93</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>847440.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-11560.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-1.3641083734542</v>
+      </c>
+      <c r="J124">
+        <v>1.71</v>
+      </c>
+      <c r="K124" t="s">
+        <v>395</v>
+      </c>
+      <c r="L124" s="1">
+        <v>835880.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>849578.63</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>397</v>
+      </c>
+      <c r="B125" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>100.355</v>
+      </c>
+      <c r="D125" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>1188912.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>15348.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>1.2909281763495</v>
+      </c>
+      <c r="J125">
+        <v>0.16</v>
+      </c>
+      <c r="K125" t="s">
+        <v>398</v>
+      </c>
+      <c r="L125" s="1">
+        <v>1204260.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>1206216.16</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>400</v>
+      </c>
+      <c r="B126" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>101.308</v>
+      </c>
+      <c r="D126" s="1">
+        <v>99.07293333</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>1188875.2</v>
+      </c>
+      <c r="H126" s="1">
+        <v>26820.8</v>
+      </c>
+      <c r="I126" s="1">
+        <v>2.2559811155956</v>
+      </c>
+      <c r="J126">
+        <v>2.92</v>
+      </c>
+      <c r="K126" t="s">
+        <v>401</v>
+      </c>
+      <c r="L126" s="1">
+        <v>1215696.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>1250730.25</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>403</v>
+      </c>
+      <c r="B127" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>85.138</v>
+      </c>
+      <c r="D127" s="1">
+        <v>85.38325</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>683066.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-1962.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-0.2872343228912</v>
+      </c>
+      <c r="J127">
+        <v>0.46</v>
+      </c>
+      <c r="K127" t="s">
+        <v>404</v>
+      </c>
+      <c r="L127" s="1">
+        <v>681104.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>684805.37</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>406</v>
+      </c>
+      <c r="B128" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="D128" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>2197756.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>5104.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.23223688161925</v>
+      </c>
+      <c r="J128">
+        <v>0.24</v>
+      </c>
+      <c r="K128" t="s">
+        <v>407</v>
+      </c>
+      <c r="L128" s="1">
+        <v>2202860.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>2208164.11</v>
+      </c>
+      <c r="N128" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>409</v>
+      </c>
+      <c r="B129" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>81.953</v>
+      </c>
+      <c r="D129" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>1066000.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>-611.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-0.057317073170732</v>
+      </c>
+      <c r="J129">
+        <v>0.21</v>
+      </c>
+      <c r="K129" t="s">
+        <v>410</v>
+      </c>
+      <c r="L129" s="1">
+        <v>1065389.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>1068100.3</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>412</v>
+      </c>
+      <c r="B130" s="1">
+        <v>456000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>100.896</v>
+      </c>
+      <c r="D130" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>454217.04</v>
+      </c>
+      <c r="H130" s="1">
+        <v>5868.72</v>
+      </c>
+      <c r="I130" s="1">
+        <v>1.292051923019</v>
+      </c>
+      <c r="J130">
+        <v>0.52</v>
+      </c>
+      <c r="K130" t="s">
+        <v>413</v>
+      </c>
+      <c r="L130" s="1">
+        <v>460085.76</v>
+      </c>
+      <c r="M130" s="1">
+        <v>462434.47</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>415</v>
+      </c>
+      <c r="B131" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>101.987</v>
+      </c>
+      <c r="D131" s="1">
+        <v>102.847</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>719929.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-6020.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-0.83619356908806</v>
+      </c>
+      <c r="J131">
+        <v>0.45</v>
+      </c>
+      <c r="K131" t="s">
+        <v>185</v>
+      </c>
+      <c r="L131" s="1">
+        <v>713909.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>717030.23</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>417</v>
+      </c>
+      <c r="B132" s="1">
+        <v>1178000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>103.753</v>
+      </c>
+      <c r="D132" s="1">
+        <v>101.91549321</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>1200564.51</v>
+      </c>
+      <c r="H132" s="1">
+        <v>21645.83</v>
+      </c>
+      <c r="I132" s="1">
+        <v>1.8029710040321</v>
+      </c>
+      <c r="J132">
+        <v>3.12</v>
+      </c>
+      <c r="K132" t="s">
+        <v>418</v>
+      </c>
+      <c r="L132" s="1">
+        <v>1222210.34</v>
+      </c>
+      <c r="M132" s="1">
+        <v>1258942.61</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>420</v>
+      </c>
+      <c r="B133" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>98.671</v>
+      </c>
+      <c r="D133" s="1">
+        <v>98.94725</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>1978945.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-5525.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-0.2791891639232</v>
+      </c>
+      <c r="J133">
+        <v>0.9</v>
+      </c>
+      <c r="K133" t="s">
+        <v>421</v>
+      </c>
+      <c r="L133" s="1">
+        <v>1973420.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>1991502.19</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>423</v>
+      </c>
+      <c r="B134" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>98.601</v>
+      </c>
+      <c r="D134" s="1">
+        <v>97.929</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>587574.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>4032.0</v>
+      </c>
+      <c r="I134" s="1">
+        <v>0.68621143889961</v>
+      </c>
+      <c r="J134">
+        <v>1.88</v>
+      </c>
+      <c r="K134" t="s">
+        <v>424</v>
+      </c>
+      <c r="L134" s="1">
+        <v>591606.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>602878.6</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>426</v>
+      </c>
+      <c r="B135" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>98.867</v>
+      </c>
+      <c r="D135" s="1">
+        <v>99.68483</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>996848.3</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-8178.3</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-0.82041570417485</v>
+      </c>
+      <c r="J135">
+        <v>2.17</v>
+      </c>
+      <c r="K135" t="s">
+        <v>427</v>
+      </c>
+      <c r="L135" s="1">
+        <v>988670.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>1010348.08</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>429</v>
+      </c>
+      <c r="B136" s="1">
+        <v>916000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>102.092</v>
+      </c>
+      <c r="D136" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>916000.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>19162.72</v>
+      </c>
+      <c r="I136" s="1">
+        <v>2.092</v>
+      </c>
+      <c r="J136">
+        <v>1.18</v>
+      </c>
+      <c r="K136" t="s">
+        <v>430</v>
+      </c>
+      <c r="L136" s="1">
+        <v>935162.72</v>
+      </c>
+      <c r="M136" s="1">
+        <v>945960.18</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>432</v>
+      </c>
+      <c r="B137" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>98.816</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>2394696.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-23112.0</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-0.96513294380581</v>
+      </c>
+      <c r="J137">
+        <v>1.24</v>
+      </c>
+      <c r="K137" t="s">
+        <v>433</v>
+      </c>
+      <c r="L137" s="1">
+        <v>2371584.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>2401419.62</v>
+      </c>
+      <c r="N137" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>435</v>
+      </c>
+      <c r="B138" s="1">
+        <v>1959000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>98.78</v>
+      </c>
+      <c r="D138" s="1">
+        <v>99.59162838</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>1951000.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-15899.8</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-0.81495643259867</v>
+      </c>
+      <c r="J138">
+        <v>0.35</v>
+      </c>
+      <c r="K138" t="s">
+        <v>436</v>
+      </c>
+      <c r="L138" s="1">
+        <v>1935100.2</v>
+      </c>
+      <c r="M138" s="1">
+        <v>1941991.59</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>438</v>
+      </c>
+      <c r="B139" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>101.099</v>
+      </c>
+      <c r="D139" s="1">
+        <v>102.33536</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>2558384.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-30909.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-1.208145454318</v>
+      </c>
+      <c r="J139">
+        <v>1.04</v>
+      </c>
+      <c r="K139" t="s">
+        <v>439</v>
+      </c>
+      <c r="L139" s="1">
+        <v>2527475.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>2553480.48</v>
+      </c>
+      <c r="N139" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>441</v>
+      </c>
+      <c r="B140" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>99.36</v>
+      </c>
+      <c r="D140" s="1">
+        <v>98.819</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>592914.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>3246.0</v>
+      </c>
+      <c r="I140" s="1">
+        <v>0.54746556836236</v>
+      </c>
+      <c r="J140">
+        <v>1.42</v>
+      </c>
+      <c r="K140" t="s">
+        <v>442</v>
+      </c>
+      <c r="L140" s="1">
+        <v>596160.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>604668.48</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>444</v>
+      </c>
+      <c r="B141" s="1">
+        <v>1229000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>90.227</v>
+      </c>
+      <c r="D141" s="1">
+        <v>85.4301904</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1049937.04</v>
+      </c>
+      <c r="H141" s="1">
+        <v>58952.79</v>
+      </c>
+      <c r="I141" s="1">
+        <v>5.6148881079574</v>
+      </c>
+      <c r="J141">
+        <v>0.45</v>
+      </c>
+      <c r="K141" t="s">
+        <v>445</v>
+      </c>
+      <c r="L141" s="1">
+        <v>1108889.83</v>
+      </c>
+      <c r="M141" s="1">
+        <v>1114426.19</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>447</v>
+      </c>
+      <c r="B142" s="1">
+        <v>451000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>100.858</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>451000.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>3869.58</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0.858</v>
+      </c>
+      <c r="J142">
+        <v>2.93</v>
+      </c>
+      <c r="K142" t="s">
+        <v>448</v>
+      </c>
+      <c r="L142" s="1">
+        <v>454869.58</v>
+      </c>
+      <c r="M142" s="1">
+        <v>468104.82</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>450</v>
+      </c>
+      <c r="B143" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>94.6</v>
+      </c>
+      <c r="D143" s="1">
+        <v>91.6578065</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>1833156.13</v>
+      </c>
+      <c r="H143" s="1">
+        <v>58843.87</v>
+      </c>
+      <c r="I143" s="1">
+        <v>3.2099759009616</v>
+      </c>
+      <c r="J143">
+        <v>0.38</v>
+      </c>
+      <c r="K143" t="s">
+        <v>451</v>
+      </c>
+      <c r="L143" s="1">
+        <v>1892000.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>1899589.04</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>453</v>
+      </c>
+      <c r="B144" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>100.808</v>
+      </c>
+      <c r="D144" s="1">
+        <v>100.467</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>1406538.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>4774.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0.33941493226632</v>
+      </c>
+      <c r="J144">
+        <v>3.62</v>
+      </c>
+      <c r="K144" t="s">
+        <v>454</v>
+      </c>
+      <c r="L144" s="1">
+        <v>1411312.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>1461942.14</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>456</v>
+      </c>
+      <c r="B145" s="1">
+        <v>1432000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>100.634</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.45530726</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>1438520.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>2558.88</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.17788282401357</v>
+      </c>
+      <c r="J145">
+        <v>2.8</v>
+      </c>
+      <c r="K145" t="s">
+        <v>457</v>
+      </c>
+      <c r="L145" s="1">
+        <v>1441078.88</v>
+      </c>
+      <c r="M145" s="1">
+        <v>1481192.53</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>459</v>
+      </c>
+      <c r="B146" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>99.735</v>
+      </c>
+      <c r="D146" s="1">
+        <v>99.40027273</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>1093403.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>3682.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>0.33674683533885</v>
+      </c>
+      <c r="J146">
+        <v>1.22</v>
+      </c>
+      <c r="K146" t="s">
+        <v>460</v>
+      </c>
+      <c r="L146" s="1">
+        <v>1097085.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>1110549.0</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>462</v>
+      </c>
+      <c r="B147" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>98.788</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>498970.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-5030.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-1.008076637874</v>
+      </c>
+      <c r="J147">
+        <v>1.07</v>
+      </c>
+      <c r="K147" t="s">
+        <v>463</v>
+      </c>
+      <c r="L147" s="1">
+        <v>493940.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>499309.86</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>465</v>
+      </c>
+      <c r="B148" s="1">
+        <v>952000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>105.518</v>
+      </c>
+      <c r="D148" s="1">
+        <v>100.27343697</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>954603.12</v>
+      </c>
+      <c r="H148" s="1">
+        <v>49928.24</v>
+      </c>
+      <c r="I148" s="1">
+        <v>5.2302615562371</v>
+      </c>
+      <c r="J148">
+        <v>1.82</v>
+      </c>
+      <c r="K148" t="s">
+        <v>466</v>
+      </c>
+      <c r="L148" s="1">
+        <v>1004531.36</v>
+      </c>
+      <c r="M148" s="1">
+        <v>1021847.8</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>468</v>
+      </c>
+      <c r="B149" s="1">
+        <v>1125000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>100.596</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>1123740.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>7965.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.708793849111</v>
+      </c>
+      <c r="J149">
+        <v>0.1</v>
+      </c>
+      <c r="K149" t="s">
+        <v>469</v>
+      </c>
+      <c r="L149" s="1">
+        <v>1131705.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>1132779.91</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>471</v>
+      </c>
+      <c r="B150" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>98.495</v>
+      </c>
+      <c r="D150" s="1">
+        <v>99.24563667</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>1190947.64</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-9007.64</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-0.75634223516325</v>
+      </c>
+      <c r="J150">
+        <v>1.94</v>
+      </c>
+      <c r="K150" t="s">
+        <v>472</v>
+      </c>
+      <c r="L150" s="1">
+        <v>1181940.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>1205233.15</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>474</v>
+      </c>
+      <c r="B151" s="1">
+        <v>547000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>547000.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-213.33</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-0.039</v>
+      </c>
+      <c r="J151">
+        <v>3.47</v>
+      </c>
+      <c r="K151" t="s">
+        <v>475</v>
+      </c>
+      <c r="L151" s="1">
+        <v>546786.67</v>
+      </c>
+      <c r="M151" s="1">
+        <v>565747.82</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>477</v>
+      </c>
+      <c r="B152" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>99.965</v>
+      </c>
+      <c r="D152" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>910800.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-11115.0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-1.2203557312253</v>
+      </c>
+      <c r="J152">
+        <v>1.13</v>
+      </c>
+      <c r="K152" t="s">
+        <v>478</v>
+      </c>
+      <c r="L152" s="1">
+        <v>899685.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>909811.85</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>480</v>
+      </c>
+      <c r="B153" s="1">
+        <v>2152000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>98.764</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>2146146.56</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-20745.28</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-0.96662923150971</v>
+      </c>
+      <c r="J153">
+        <v>1.3</v>
+      </c>
+      <c r="K153" t="s">
+        <v>481</v>
+      </c>
+      <c r="L153" s="1">
+        <v>2125401.28</v>
+      </c>
+      <c r="M153" s="1">
+        <v>2153377.28</v>
+      </c>
+      <c r="N153" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>483</v>
+      </c>
+      <c r="B154" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>101.492</v>
+      </c>
+      <c r="D154" s="1">
+        <v>102.5055</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>512527.5</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-5067.5</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-0.98872743413768</v>
+      </c>
+      <c r="J154">
+        <v>2.19</v>
+      </c>
+      <c r="K154" t="s">
+        <v>484</v>
+      </c>
+      <c r="L154" s="1">
+        <v>507460.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>518434.32</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>486</v>
+      </c>
+      <c r="B155" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>101.981</v>
+      </c>
+      <c r="D155" s="1">
+        <v>103.479</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>413916.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-5992.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-1.4476367185613</v>
+      </c>
+      <c r="J155">
+        <v>1.26</v>
+      </c>
+      <c r="K155" t="s">
+        <v>487</v>
+      </c>
+      <c r="L155" s="1">
+        <v>407924.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>412954.14</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>486</v>
+      </c>
+      <c r="B156" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>104.864</v>
+      </c>
+      <c r="D156" s="1">
+        <v>103.12185667</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>1546827.85</v>
+      </c>
+      <c r="H156" s="1">
+        <v>26132.15</v>
+      </c>
+      <c r="I156" s="1">
+        <v>1.6894026054677</v>
+      </c>
+      <c r="J156">
+        <v>1.0</v>
+      </c>
+      <c r="K156" t="s">
+        <v>489</v>
+      </c>
+      <c r="L156" s="1">
+        <v>1572960.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>1587980.55</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>491</v>
+      </c>
+      <c r="B157" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>97.907</v>
+      </c>
+      <c r="D157" s="1">
+        <v>97.26</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>583560.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>3882.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0.66522722599219</v>
+      </c>
+      <c r="J157">
+        <v>0.86</v>
+      </c>
+      <c r="K157" t="s">
+        <v>492</v>
+      </c>
+      <c r="L157" s="1">
+        <v>587442.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>592620.08</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>494</v>
+      </c>
+      <c r="B158" s="1">
+        <v>381000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>100.523</v>
+      </c>
+      <c r="D158" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>390410.7</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-7418.07</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-1.9000683126769</v>
+      </c>
+      <c r="J158">
+        <v>0.73</v>
+      </c>
+      <c r="K158" t="s">
+        <v>495</v>
+      </c>
+      <c r="L158" s="1">
+        <v>382992.63</v>
+      </c>
+      <c r="M158" s="1">
+        <v>385790.11</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>497</v>
+      </c>
+      <c r="B159" s="1">
+        <v>788000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>100.612</v>
+      </c>
+      <c r="D159" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>787669.04</v>
+      </c>
+      <c r="H159" s="1">
+        <v>5153.52</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0.65427479541407</v>
+      </c>
+      <c r="J159">
+        <v>0.51</v>
+      </c>
+      <c r="K159" t="s">
+        <v>498</v>
+      </c>
+      <c r="L159" s="1">
+        <v>792822.56</v>
+      </c>
+      <c r="M159" s="1">
+        <v>796870.51</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>500</v>
+      </c>
+      <c r="B160" s="1">
+        <v>631000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>98.525</v>
+      </c>
+      <c r="D160" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>627352.82</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-5660.07</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-0.90221480155298</v>
+      </c>
+      <c r="J160">
+        <v>1.01</v>
+      </c>
+      <c r="K160" t="s">
+        <v>501</v>
+      </c>
+      <c r="L160" s="1">
+        <v>621692.75</v>
+      </c>
+      <c r="M160" s="1">
+        <v>628041.65</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>503</v>
+      </c>
+      <c r="B161" s="1">
+        <v>638000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>101.534</v>
+      </c>
+      <c r="D161" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>638000.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>9786.92</v>
+      </c>
+      <c r="I161" s="1">
+        <v>1.534</v>
+      </c>
+      <c r="J161">
+        <v>0.56</v>
+      </c>
+      <c r="K161" t="s">
+        <v>504</v>
+      </c>
+      <c r="L161" s="1">
+        <v>647786.92</v>
+      </c>
+      <c r="M161" s="1">
+        <v>651352.73</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>506</v>
+      </c>
+      <c r="B162" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>89.614</v>
+      </c>
+      <c r="D162" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>531726.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>5958.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>1.1205019126392</v>
+      </c>
+      <c r="J162">
+        <v>0.04</v>
+      </c>
+      <c r="K162">
+        <v>213.7</v>
+      </c>
+      <c r="L162" s="1">
+        <v>537684.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>537897.7</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>508</v>
+      </c>
+      <c r="B163" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>75.789</v>
+      </c>
+      <c r="D163" s="1">
+        <v>74.33222222</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>668990.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>13111.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>1.9598200272052</v>
+      </c>
+      <c r="J163">
+        <v>0.45</v>
+      </c>
+      <c r="K163" t="s">
+        <v>509</v>
+      </c>
+      <c r="L163" s="1">
+        <v>682101.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>686169.49</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>511</v>
+      </c>
+      <c r="B164" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>99.109</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>899865.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>-7884.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-0.87613141971296</v>
+      </c>
+      <c r="J164">
+        <v>0.12</v>
+      </c>
+      <c r="K164" t="s">
+        <v>512</v>
+      </c>
+      <c r="L164" s="1">
+        <v>891981.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>893062.85</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>514</v>
+      </c>
+      <c r="B165" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>101.621</v>
+      </c>
+      <c r="D165" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>11347.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>1.621</v>
+      </c>
+      <c r="J165">
+        <v>3.11</v>
+      </c>
+      <c r="K165" t="s">
+        <v>515</v>
+      </c>
+      <c r="L165" s="1">
+        <v>711347.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>733139.82</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>517</v>
+      </c>
+      <c r="B166" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>100.705</v>
+      </c>
+      <c r="D166" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>1099065.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>8690.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.79067207126057</v>
+      </c>
+      <c r="J166">
+        <v>0.07</v>
+      </c>
+      <c r="K166">
+        <v>723.29</v>
+      </c>
+      <c r="L166" s="1">
+        <v>1107755.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>1108478.29</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>519</v>
+      </c>
+      <c r="B167" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>96.354</v>
+      </c>
+      <c r="D167" s="1">
+        <v>97.273</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>1361822.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-12866.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-0.94476370626998</v>
+      </c>
+      <c r="J167">
+        <v>1.31</v>
+      </c>
+      <c r="K167" t="s">
+        <v>520</v>
+      </c>
+      <c r="L167" s="1">
+        <v>1348956.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>1367251.89</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>522</v>
+      </c>
+      <c r="B168" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>99.04</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>402640.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-6480.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-1.6093781045102</v>
+      </c>
+      <c r="J168">
+        <v>3.25</v>
+      </c>
+      <c r="K168" t="s">
+        <v>523</v>
+      </c>
+      <c r="L168" s="1">
+        <v>396160.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>409142.19</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>525</v>
+      </c>
+      <c r="B169" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>100.252</v>
+      </c>
+      <c r="D169" s="1">
+        <v>100.05625</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>1000562.5</v>
+      </c>
+      <c r="H169" s="1">
+        <v>1957.5</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.1956399525267</v>
+      </c>
+      <c r="J169">
+        <v>0.71</v>
+      </c>
+      <c r="K169" t="s">
+        <v>526</v>
+      </c>
+      <c r="L169" s="1">
+        <v>1002520.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>1009591.92</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>528</v>
+      </c>
+      <c r="B170" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>98.588</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.42228</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>994222.8</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-8342.8</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-0.83912780917919</v>
+      </c>
+      <c r="J170">
+        <v>0.9</v>
+      </c>
+      <c r="K170" t="s">
+        <v>529</v>
+      </c>
+      <c r="L170" s="1">
+        <v>985880.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>994849.18</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>531</v>
+      </c>
+      <c r="B171" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>99.708</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>-2044.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-0.292</v>
+      </c>
+      <c r="J171">
+        <v>2.19</v>
+      </c>
+      <c r="K171" t="s">
+        <v>532</v>
+      </c>
+      <c r="L171" s="1">
+        <v>697956.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>713300.15</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>534</v>
+      </c>
+      <c r="B172" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>100.377</v>
+      </c>
+      <c r="D172" s="1">
+        <v>99.1624</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>1487436.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>18219.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>1.2248594225231</v>
+      </c>
+      <c r="J172">
+        <v>3.66</v>
+      </c>
+      <c r="K172" t="s">
+        <v>535</v>
+      </c>
+      <c r="L172" s="1">
+        <v>1505655.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>1560518.01</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>537</v>
+      </c>
+      <c r="B173" s="1">
+        <v>816000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>99.006</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>816000.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>-8111.04</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-0.994</v>
+      </c>
+      <c r="J173">
+        <v>1.26</v>
+      </c>
+      <c r="K173" t="s">
+        <v>538</v>
+      </c>
+      <c r="L173" s="1">
+        <v>807888.96</v>
+      </c>
+      <c r="M173" s="1">
+        <v>818139.71</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>540</v>
+      </c>
+      <c r="B174" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>100.192</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>1395800.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>6888.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.49348044132397</v>
+      </c>
+      <c r="J174">
+        <v>0.2</v>
+      </c>
+      <c r="K174" t="s">
+        <v>541</v>
+      </c>
+      <c r="L174" s="1">
+        <v>1402688.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>1405430.47</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>543</v>
+      </c>
+      <c r="B175" s="1">
+        <v>1222000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>99.145</v>
+      </c>
+      <c r="D175" s="1">
+        <v>99.24314075</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>1212751.18</v>
+      </c>
+      <c r="H175" s="1">
+        <v>-1199.28</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-0.098889204956288</v>
+      </c>
+      <c r="J175">
+        <v>2.72</v>
+      </c>
+      <c r="K175" t="s">
+        <v>544</v>
+      </c>
+      <c r="L175" s="1">
+        <v>1211551.9</v>
+      </c>
+      <c r="M175" s="1">
+        <v>1244771.89</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>546</v>
+      </c>
+      <c r="B176" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>100.602</v>
+      </c>
+      <c r="D176" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>399588.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>2820.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>0.70572689870567</v>
+      </c>
+      <c r="J176">
+        <v>0.69</v>
+      </c>
+      <c r="K176" t="s">
+        <v>547</v>
+      </c>
+      <c r="L176" s="1">
+        <v>402408.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>405168.27</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>549</v>
+      </c>
+      <c r="B177" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>99.491</v>
+      </c>
+      <c r="D177" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>200460.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-1478.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-0.73730420033922</v>
+      </c>
+      <c r="J177">
+        <v>3.01</v>
+      </c>
+      <c r="K177" t="s">
+        <v>550</v>
+      </c>
+      <c r="L177" s="1">
+        <v>198982.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>205002.55</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>552</v>
+      </c>
+      <c r="B178" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>99.458</v>
+      </c>
+      <c r="D178" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>1098581.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-4543.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-0.41353345816103</v>
+      </c>
+      <c r="J178">
+        <v>2.3</v>
+      </c>
+      <c r="K178" t="s">
+        <v>553</v>
+      </c>
+      <c r="L178" s="1">
+        <v>1094038.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>1119379.44</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>555</v>
+      </c>
+      <c r="B179" s="1">
+        <v>688000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>100.905</v>
+      </c>
+      <c r="D179" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>688000.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>6226.4</v>
+      </c>
+      <c r="I179" s="1">
+        <v>0.905</v>
+      </c>
+      <c r="J179">
+        <v>0.74</v>
+      </c>
+      <c r="K179" t="s">
+        <v>556</v>
+      </c>
+      <c r="L179" s="1">
+        <v>694226.4</v>
+      </c>
+      <c r="M179" s="1">
+        <v>699345.57</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>558</v>
+      </c>
+      <c r="B180" s="1">
+        <v>1309000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>100.185</v>
+      </c>
+      <c r="D180" s="1">
+        <v>99.42560275</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>1301481.14</v>
+      </c>
+      <c r="H180" s="1">
+        <v>9940.51</v>
+      </c>
+      <c r="I180" s="1">
+        <v>0.76378440643404</v>
+      </c>
+      <c r="J180">
+        <v>0.95</v>
+      </c>
+      <c r="K180" t="s">
+        <v>559</v>
+      </c>
+      <c r="L180" s="1">
+        <v>1311421.65</v>
+      </c>
+      <c r="M180" s="1">
+        <v>1323848.18</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>561</v>
+      </c>
+      <c r="B181" s="1">
+        <v>443000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>100.505</v>
+      </c>
+      <c r="D181" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>441555.82</v>
+      </c>
+      <c r="H181" s="1">
+        <v>3681.33</v>
+      </c>
+      <c r="I181" s="1">
+        <v>0.83371792042057</v>
+      </c>
+      <c r="J181">
+        <v>0.21</v>
+      </c>
+      <c r="K181">
+        <v>935.22</v>
+      </c>
+      <c r="L181" s="1">
+        <v>445237.15</v>
+      </c>
+      <c r="M181" s="1">
+        <v>446172.37</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>561</v>
+      </c>
+      <c r="B182" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>100.398</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.471</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>795768.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>7416.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>0.93192990921977</v>
+      </c>
+      <c r="J182">
+        <v>0.71</v>
+      </c>
+      <c r="K182" t="s">
+        <v>563</v>
+      </c>
+      <c r="L182" s="1">
+        <v>803184.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>808882.63</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>565</v>
+      </c>
+      <c r="B183" s="1">
+        <v>741000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>100.241</v>
+      </c>
+      <c r="D183" s="1">
+        <v>98.46009582</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>729589.31</v>
+      </c>
+      <c r="H183" s="1">
+        <v>13196.5</v>
+      </c>
+      <c r="I183" s="1">
+        <v>1.8087573130697</v>
+      </c>
+      <c r="J183">
+        <v>0.15</v>
+      </c>
+      <c r="K183" t="s">
+        <v>566</v>
+      </c>
+      <c r="L183" s="1">
+        <v>742785.81</v>
+      </c>
+      <c r="M183" s="1">
+        <v>743922.69</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>568</v>
+      </c>
+      <c r="B184" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>98.265</v>
+      </c>
+      <c r="D184" s="1">
+        <v>98.41</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>885690.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-1305.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-0.14734274972056</v>
+      </c>
+      <c r="J184">
+        <v>1.1</v>
+      </c>
+      <c r="K184" t="s">
+        <v>569</v>
+      </c>
+      <c r="L184" s="1">
+        <v>884385.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>894288.08</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>571</v>
+      </c>
+      <c r="B185" s="1">
+        <v>945000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>101.387</v>
+      </c>
+      <c r="D185" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>945000.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>13107.15</v>
+      </c>
+      <c r="I185" s="1">
+        <v>1.387</v>
+      </c>
+      <c r="J185">
+        <v>0.77</v>
+      </c>
+      <c r="K185" t="s">
+        <v>572</v>
+      </c>
+      <c r="L185" s="1">
+        <v>958107.15</v>
+      </c>
+      <c r="M185" s="1">
+        <v>965396.23</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>574</v>
+      </c>
+      <c r="B186" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>89.082</v>
+      </c>
+      <c r="D186" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>426250.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>19160.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>4.4950146627566</v>
+      </c>
+      <c r="J186">
+        <v>0.19</v>
+      </c>
+      <c r="K186">
+        <v>965.75</v>
+      </c>
+      <c r="L186" s="1">
+        <v>445410.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>446375.75</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>576</v>
+      </c>
+      <c r="B187" s="1">
+        <v>610000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>101.67</v>
+      </c>
+      <c r="D187" s="1">
+        <v>99.18943934</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>605055.58</v>
+      </c>
+      <c r="H187" s="1">
+        <v>15131.42</v>
+      </c>
+      <c r="I187" s="1">
+        <v>2.5008314112234</v>
+      </c>
+      <c r="J187">
+        <v>2.21</v>
+      </c>
+      <c r="K187" t="s">
+        <v>577</v>
+      </c>
+      <c r="L187" s="1">
+        <v>620187.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>633661.32</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>579</v>
+      </c>
+      <c r="B188" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>101.239</v>
+      </c>
+      <c r="D188" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>823512.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>-13600.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-1.6514634880852</v>
+      </c>
+      <c r="J188">
+        <v>1.22</v>
+      </c>
+      <c r="K188" t="s">
+        <v>580</v>
+      </c>
+      <c r="L188" s="1">
+        <v>809912.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>819684.6</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>582</v>
+      </c>
+      <c r="B189" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>98.439</v>
+      </c>
+      <c r="D189" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>1309893.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>-30186.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-2.3044630362938</v>
+      </c>
+      <c r="J189">
+        <v>1.06</v>
+      </c>
+      <c r="K189" t="s">
+        <v>583</v>
+      </c>
+      <c r="L189" s="1">
+        <v>1279707.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>1293530.63</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>585</v>
+      </c>
+      <c r="B190" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>102.239</v>
+      </c>
+      <c r="D190" s="1">
+        <v>101.425395</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>608552.37</v>
+      </c>
+      <c r="H190" s="1">
+        <v>4881.63</v>
+      </c>
+      <c r="I190" s="1">
+        <v>0.80217089615475</v>
+      </c>
+      <c r="J190">
+        <v>0.53</v>
+      </c>
+      <c r="K190" t="s">
+        <v>586</v>
+      </c>
+      <c r="L190" s="1">
+        <v>613434.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>616639.48</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>588</v>
+      </c>
+      <c r="B191" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>102.05</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.96825</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>299904.75</v>
+      </c>
+      <c r="H191" s="1">
+        <v>6245.25</v>
+      </c>
+      <c r="I191" s="1">
+        <v>2.0824111655451</v>
+      </c>
+      <c r="J191">
+        <v>2.55</v>
+      </c>
+      <c r="K191" t="s">
+        <v>589</v>
+      </c>
+      <c r="L191" s="1">
+        <v>306150.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>313793.84</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>591</v>
+      </c>
+      <c r="B192" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>104.974</v>
+      </c>
+      <c r="D192" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>208900.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>1048.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>0.5016754427956</v>
+      </c>
+      <c r="J192">
+        <v>0.68</v>
+      </c>
+      <c r="K192" t="s">
+        <v>592</v>
+      </c>
+      <c r="L192" s="1">
+        <v>209948.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>211298.68</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>594</v>
+      </c>
+      <c r="B193" s="1">
+        <v>950000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>98.57</v>
+      </c>
+      <c r="D193" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>946095.5</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-9680.5</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-1.0232053740875</v>
+      </c>
+      <c r="J193">
+        <v>2.78</v>
+      </c>
+      <c r="K193" t="s">
+        <v>595</v>
+      </c>
+      <c r="L193" s="1">
+        <v>936415.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>962806.78</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>597</v>
+      </c>
+      <c r="B194" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>102.578</v>
+      </c>
+      <c r="D194" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-3038.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-0.42131013862463</v>
+      </c>
+      <c r="J194">
+        <v>0.98</v>
+      </c>
+      <c r="K194" t="s">
+        <v>598</v>
+      </c>
+      <c r="L194" s="1">
+        <v>718046.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>724878.19</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>597</v>
+      </c>
+      <c r="B195" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>98.298</v>
+      </c>
+      <c r="D195" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>499540.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>-8050.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-1.6114825639588</v>
+      </c>
+      <c r="J195">
+        <v>1.54</v>
+      </c>
+      <c r="K195" t="s">
+        <v>600</v>
+      </c>
+      <c r="L195" s="1">
+        <v>491490.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>499186.18</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>602</v>
+      </c>
+      <c r="B196" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>104.57</v>
+      </c>
+      <c r="D196" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>746200.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-14210.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-1.9043151969981</v>
+      </c>
+      <c r="J196">
+        <v>2.91</v>
+      </c>
+      <c r="K196" t="s">
+        <v>603</v>
+      </c>
+      <c r="L196" s="1">
+        <v>731990.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>752366.71</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>605</v>
+      </c>
+      <c r="B197" s="1">
+        <v>1480000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>99.112</v>
+      </c>
+      <c r="D197" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>1478549.6</v>
+      </c>
+      <c r="H197" s="1">
+        <v>-11692.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-0.79077495946027</v>
+      </c>
+      <c r="J197">
+        <v>1.25</v>
+      </c>
+      <c r="K197" t="s">
+        <v>606</v>
+      </c>
+      <c r="L197" s="1">
+        <v>1466857.6</v>
+      </c>
+      <c r="M197" s="1">
+        <v>1485377.87</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>608</v>
+      </c>
+      <c r="B198" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>100.577</v>
+      </c>
+      <c r="D198" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>3848.59</v>
+      </c>
+      <c r="I198" s="1">
+        <v>0.577</v>
+      </c>
+      <c r="J198">
+        <v>1.69</v>
+      </c>
+      <c r="K198" t="s">
+        <v>609</v>
+      </c>
+      <c r="L198" s="1">
+        <v>670848.59</v>
+      </c>
+      <c r="M198" s="1">
+        <v>682116.14</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>611</v>
+      </c>
+      <c r="B199" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>103.278</v>
+      </c>
+      <c r="D199" s="1">
+        <v>102.706</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>1540590.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>8580.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>0.55692948805328</v>
+      </c>
+      <c r="J199">
+        <v>0.69</v>
+      </c>
+      <c r="K199" t="s">
+        <v>612</v>
+      </c>
+      <c r="L199" s="1">
+        <v>1549170.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>1559587.81</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>614</v>
+      </c>
+      <c r="B200" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>102.775</v>
+      </c>
+      <c r="D200" s="1">
+        <v>99.660226</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>498301.13</v>
+      </c>
+      <c r="H200" s="1">
+        <v>15573.87</v>
+      </c>
+      <c r="I200" s="1">
+        <v>3.1253932737419</v>
+      </c>
+      <c r="J200">
+        <v>0.18</v>
+      </c>
+      <c r="K200">
+        <v>904.11</v>
+      </c>
+      <c r="L200" s="1">
+        <v>513875.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>514779.11</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>616</v>
+      </c>
+      <c r="B201" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>102.231</v>
+      </c>
+      <c r="D201" s="1">
+        <v>103.47225</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>827778.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>-9930.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-1.1995969933968</v>
+      </c>
+      <c r="J201">
+        <v>1.13</v>
+      </c>
+      <c r="K201" t="s">
+        <v>617</v>
+      </c>
+      <c r="L201" s="1">
+        <v>817848.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>826883.62</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>619</v>
+      </c>
+      <c r="B202" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>99.881</v>
+      </c>
+      <c r="D202" s="1">
+        <v>99.495</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>795960.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>3088.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>0.38795919392934</v>
+      </c>
+      <c r="J202">
+        <v>3.05</v>
+      </c>
+      <c r="K202" t="s">
+        <v>620</v>
+      </c>
+      <c r="L202" s="1">
+        <v>799048.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>823423.34</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>622</v>
+      </c>
+      <c r="B203" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>100.905</v>
+      </c>
+      <c r="D203" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>1606608.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>7872.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>0.48997639747841</v>
+      </c>
+      <c r="J203">
+        <v>0.43</v>
+      </c>
+      <c r="K203" t="s">
+        <v>623</v>
+      </c>
+      <c r="L203" s="1">
+        <v>1614480.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>1621342.33</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>625</v>
+      </c>
+      <c r="B204" s="1">
+        <v>1084000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>101.058</v>
+      </c>
+      <c r="D204" s="1">
+        <v>101.11874539</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>1096127.2</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-658.48</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-0.060073319957757</v>
+      </c>
+      <c r="J204">
+        <v>3.7</v>
+      </c>
+      <c r="K204" t="s">
+        <v>626</v>
+      </c>
+      <c r="L204" s="1">
+        <v>1095468.72</v>
+      </c>
+      <c r="M204" s="1">
+        <v>1135561.87</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>628</v>
+      </c>
+      <c r="B205" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>98.498</v>
+      </c>
+      <c r="D205" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>-12016.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-1.502</v>
+      </c>
+      <c r="J205">
+        <v>1.35</v>
+      </c>
+      <c r="K205" t="s">
+        <v>629</v>
+      </c>
+      <c r="L205" s="1">
+        <v>787984.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>798804.47</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>631</v>
+      </c>
+      <c r="B206" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>101.218</v>
+      </c>
+      <c r="D206" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>4872.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>1.218</v>
+      </c>
+      <c r="J206">
+        <v>0.77</v>
+      </c>
+      <c r="K206" t="s">
+        <v>632</v>
+      </c>
+      <c r="L206" s="1">
+        <v>404872.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>407945.32</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>634</v>
+      </c>
+      <c r="B207" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>96.514</v>
+      </c>
+      <c r="D207" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>875250.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>-6624.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-0.75681233933162</v>
+      </c>
+      <c r="J207">
+        <v>0.45</v>
+      </c>
+      <c r="K207" t="s">
+        <v>509</v>
+      </c>
+      <c r="L207" s="1">
+        <v>868626.0</v>
+      </c>
+      <c r="M207" s="1">
+        <v>872694.49</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>636</v>
+      </c>
+      <c r="B208" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>99.927</v>
+      </c>
+      <c r="D208" s="1">
+        <v>99.8356</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>898520.4</v>
+      </c>
+      <c r="H208" s="1">
+        <v>822.6</v>
+      </c>
+      <c r="I208" s="1">
+        <v>0.091550509036857</v>
+      </c>
+      <c r="J208">
+        <v>0.1</v>
+      </c>
+      <c r="K208">
+        <v>924.66</v>
+      </c>
+      <c r="L208" s="1">
+        <v>899343.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>900267.66</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>638</v>
+      </c>
+      <c r="B209" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>83.725</v>
+      </c>
+      <c r="D209" s="1">
+        <v>81.04033333</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>729363.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>24162.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>3.3127537316809</v>
+      </c>
+      <c r="J209">
+        <v>0.61</v>
+      </c>
+      <c r="K209" t="s">
+        <v>639</v>
+      </c>
+      <c r="L209" s="1">
+        <v>753525.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>759017.47</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>641</v>
+      </c>
+      <c r="B210" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>90.733</v>
+      </c>
+      <c r="D210" s="1">
+        <v>89.675</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>986425.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>11638.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>1.1798160022303</v>
+      </c>
+      <c r="J210">
+        <v>0.73</v>
+      </c>
+      <c r="K210" t="s">
+        <v>642</v>
+      </c>
+      <c r="L210" s="1">
+        <v>998063.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>1006132.18</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>644</v>
+      </c>
+      <c r="B211" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>101.779</v>
+      </c>
+      <c r="D211" s="1">
+        <v>99.774775</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>598648.65</v>
+      </c>
+      <c r="H211" s="1">
+        <v>12025.35</v>
+      </c>
+      <c r="I211" s="1">
+        <v>2.0087492053979</v>
+      </c>
+      <c r="J211">
+        <v>0.85</v>
+      </c>
+      <c r="K211" t="s">
+        <v>645</v>
+      </c>
+      <c r="L211" s="1">
+        <v>610674.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>615790.44</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>647</v>
+      </c>
+      <c r="B212" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>100.672</v>
+      </c>
+      <c r="D212" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>1008600.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>-1880.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-0.18639698592108</v>
+      </c>
+      <c r="J212">
+        <v>0.13</v>
+      </c>
+      <c r="K212" t="s">
+        <v>648</v>
+      </c>
+      <c r="L212" s="1">
+        <v>1006720.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>1008009.32</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>650</v>
+      </c>
+      <c r="B213" s="1">
+        <v>-4300000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>10.83836674</v>
+      </c>
+      <c r="D213" s="1">
         <v>0.0</v>
       </c>
-      <c r="M3" s="1">
-[...43 lines deleted...]
-      <c r="K4">
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
         <v>0.0</v>
       </c>
-      <c r="L4">
+      <c r="H213" s="1">
+        <v>-464258.1</v>
+      </c>
+      <c r="I213" s="1">
+        <v>0</v>
+      </c>
+      <c r="J213">
         <v>0.0</v>
       </c>
-      <c r="M4" s="1">
-[...10409 lines deleted...]
-        <v>1</v>
+      <c r="K213" t="s">
+        <v>651</v>
+      </c>
+      <c r="L213" s="1">
+        <v>-464258.1</v>
+      </c>
+      <c r="M213" s="1">
+        <v>-466049.77</v>
+      </c>
+      <c r="N213" s="1">
+        <v>-0.22</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>649</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">