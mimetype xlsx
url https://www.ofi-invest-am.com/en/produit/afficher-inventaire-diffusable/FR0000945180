--- v6 (2026-09-23)
+++ v7 (2026-10-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="652">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="636">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -124,1896 +124,1848 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
-    <t>1 181.85</t>
+    <t>3 476.03</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>20 616.44</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>5 127.74</t>
+    <t>6 178.77</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>17 854.37</t>
+    <t>20 361.58</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
+    <t>7 853.42</t>
+  </si>
+  <si>
+    <t>BE6363767821</t>
+  </si>
+  <si>
+    <t>AGEAS SA 02/05/2056</t>
+  </si>
+  <si>
+    <t>8 819.18</t>
+  </si>
+  <si>
+    <t>BE6369832363</t>
+  </si>
+  <si>
+    <t>AGEAS SA PERP</t>
+  </si>
+  <si>
+    <t>43 265.75</t>
+  </si>
+  <si>
+    <t>XS3237229193</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC 02/12/2036</t>
+  </si>
+  <si>
+    <t>30 565.07</t>
+  </si>
+  <si>
+    <t>FR0014013VX5</t>
+  </si>
+  <si>
+    <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
+  </si>
+  <si>
+    <t>5 523.29</t>
+  </si>
+  <si>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>5 559.60</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
+    <t>4 390.26</t>
+  </si>
+  <si>
+    <t>XS2829852842</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV PERP</t>
+  </si>
+  <si>
+    <t>3 439.73</t>
+  </si>
+  <si>
+    <t>DE000A351U49</t>
+  </si>
+  <si>
+    <t>ALLIANZ SE 25/07/2053</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>16 543.15</t>
+  </si>
+  <si>
+    <t>XS3224609456</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.5 06/11/2038</t>
+  </si>
+  <si>
+    <t>10 126.03</t>
+  </si>
+  <si>
+    <t>FR001400P728</t>
+  </si>
+  <si>
+    <t>APRR SA 3.125 06/01/2034</t>
+  </si>
+  <si>
+    <t>6 952.05</t>
+  </si>
+  <si>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>44 235.62</t>
+  </si>
+  <si>
+    <t>XS2790191303</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV PERP</t>
+  </si>
+  <si>
+    <t>3 938.70</t>
+  </si>
+  <si>
+    <t>XS1311440082</t>
+  </si>
+  <si>
+    <t>ASSICURAZIONI GENERALI SPA PERP</t>
+  </si>
+  <si>
+    <t>53 673.97</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>79 512.60</t>
+  </si>
+  <si>
+    <t>XS2314312179</t>
+  </si>
+  <si>
+    <t>AXA SA 07/10/2041</t>
+  </si>
+  <si>
+    <t>7 896.72</t>
+  </si>
+  <si>
+    <t>XS2431029441</t>
+  </si>
+  <si>
+    <t>AXA SA 10/07/2042</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
+  </si>
+  <si>
+    <t>6 998.06</t>
+  </si>
+  <si>
+    <t>XS2737652474</t>
+  </si>
+  <si>
+    <t>AXA SA PERP</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>11 512.33</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>20 434.93</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>5 076.00</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>3 883.56</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>15 812.33</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>10 500.00</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>12 980.19</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>30 006.85</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>7 112.07</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>21 914.38</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>7 896.58</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>23 955.62</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
+  </si>
+  <si>
+    <t>5 998.20</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>30 100.68</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>7 576.50</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>33 184.93</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>13 413.70</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>45 567.12</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>21 545.72</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>24 965.75</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>5 573.63</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
+  </si>
+  <si>
+    <t>2 445.65</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>23 473.97</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>29 712.33</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>20 008.56</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
+  </si>
+  <si>
+    <t>3 098.38</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>1 121.92</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>15 440.22</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>1 841.10</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
+  </si>
+  <si>
+    <t>9 237.33</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>6 875.00</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>14 917.81</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>2 686.30</t>
+  </si>
+  <si>
+    <t>FR00140193E6</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
+  </si>
+  <si>
+    <t>4 732.19</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>5 516.30</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>5 851.07</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>29 428.77</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>8 778.08</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>5 465.34</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>8 565.51</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>84 849.32</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>6 102.74</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>43 052.05</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>2 363.01</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>5 558.57</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>1 807.53</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>17 630.14</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>17 423.28</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>27 461.19</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>41 152.72</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>6 356.16</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>17 739.73</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>9 548.63</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>9 233.48</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>16 857.95</t>
+  </si>
+  <si>
+    <t>XS1713463559</t>
+  </si>
+  <si>
+    <t>ENEL SPA PERP</t>
+  </si>
+  <si>
+    <t>13 647.95</t>
+  </si>
+  <si>
+    <t>FR0013504677</t>
+  </si>
+  <si>
+    <t>ENGIE SA 1.75 27/03/2028</t>
+  </si>
+  <si>
+    <t>4 717.81</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>12 930.82</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>2 155.66</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>17 116.44</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>14 301.37</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>10 339.73</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>4 076.71</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>3 423.29</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>12 830.73</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>17 424.66</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>16 269.45</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>7 534.84</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>2 483.56</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>5 619.18</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>12 781.85</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>4 854.45</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>8 440.07</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>78 955.48</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>8 833.90</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>28 528.77</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>16 372.60</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>8 229.45</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>12 465.75</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>61 723.97</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>35 210.96</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>40 170.27</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>10 269.86</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>8 284.93</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>15 194.78</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>22 792.28</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>13 273.97</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>18 219.18</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>6 567.12</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>39 238.36</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>4 334.25</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>13 260.27</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
     <t>3 739.73</t>
   </si>
   <si>
-    <t>BE6363767821</t>
-[...1078 lines deleted...]
-  <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>2 348.71</t>
+    <t>3 997.81</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>36 732.27</t>
+    <t>41 238.46</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>18 082.19</t>
+    <t>23 506.85</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>11 272.60</t>
+    <t>13 035.62</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>21 678.08</t>
+    <t>25 068.49</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>10 797.46</t>
+    <t>14 713.02</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>29 835.62</t>
+    <t>37 972.60</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>6 891.39</t>
+    <t>12 576.78</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>26 005.48</t>
+    <t>34 944.86</t>
   </si>
   <si>
     <t>XS3281048499</t>
   </si>
   <si>
     <t>MORGAN STANLEY 23/01/2032</t>
   </si>
   <si>
-    <t>8 508.48</t>
+    <t>10 343.64</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
-    <t>5 536.36</t>
+    <t>6 707.51</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>13 235.24</t>
+    <t>14 715.80</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
+  </si>
+  <si>
+    <t>2 275.60</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>7 589.04</t>
+    <t>8 493.15</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>50 630.14</t>
+    <t>55 693.15</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>40 113.65</t>
+    <t>44 742.15</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>13 464.00</t>
+    <t>17 166.60</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>5 369.86</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>17 316.44</t>
+    <t>22 758.75</t>
   </si>
   <si>
     <t>XS3406830052</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
-    <t>1 074.91</t>
+    <t>5 016.27</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>23 293.15</t>
+    <t>26 819.18</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>18 961.15</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>10 126.85</t>
+    <t>13 137.53</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>27 976.00</t>
+    <t>34 299.34</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>10 974.32</t>
+    <t>12 613.01</t>
   </si>
   <si>
     <t>FR001400OXS4</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>5 030.14</t>
+    <t>6 657.53</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
-    <t>15 020.55</t>
+    <t>22 309.93</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
-    <t>5 178.08</t>
+    <t>7 212.33</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>2 797.48</t>
+    <t>4 175.34</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>4 047.95</t>
+    <t>6 719.59</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>6 348.90</t>
+    <t>8 203.00</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>3 565.81</t>
+    <t>5 873.10</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
+    <t>1 095.21</t>
+  </si>
+  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>4 068.49</t>
+    <t>4 678.77</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>1 081.85</t>
+    <t>3 828.08</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>21 792.82</t>
+    <t>24 230.66</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
+    <t>4 701.37</t>
+  </si>
+  <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>18 295.89</t>
+    <t>22 093.15</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>12 982.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>7 071.92</t>
+    <t>11 027.40</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>8 969.18</t>
-[...8 lines deleted...]
-    <t>15 344.15</t>
+    <t>12 020.55</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>54 863.01</t>
+    <t>3 698.63</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>10 250.75</t>
+    <t>13 069.70</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
-    <t>2 742.47</t>
+    <t>6 856.16</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>33 219.99</t>
+    <t>36 948.76</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>2 760.27</t>
+    <t>4 161.64</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>6 020.55</t>
+    <t>6 698.63</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>25 341.44</t>
+    <t>29 195.21</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>5 119.17</t>
+    <t>2 077.35</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>12 426.53</t>
+    <t>21 631.73</t>
   </si>
   <si>
     <t>XS3310370955</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
+    <t>2 864.12</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>5 698.63</t>
+    <t>8 591.78</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>1 136.88</t>
+    <t>3 481.68</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>9 903.08</t>
+    <t>12 649.32</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>7 289.08</t>
+    <t>11 047.52</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
+    <t>1 304.79</t>
+  </si>
+  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>13 474.32</t>
+    <t>15 542.47</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>9 772.60</t>
+    <t>24 789.04</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>13 823.63</t>
+    <t>17 790.41</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>3 205.48</t>
+    <t>5 239.73</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>7 643.84</t>
+    <t>8 694.86</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>1 350.68</t>
+    <t>2 119.18</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>26 391.78</t>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>9 472.22</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...17 lines deleted...]
-    <t>20 376.71</t>
+    <t>9 838.36</t>
+  </si>
+  <si>
+    <t>XS3298843684</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.2 19/02/2032</t>
+  </si>
+  <si>
+    <t>6 969.86</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>18 520.27</t>
+    <t>23 370.82</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>11 267.55</t>
+    <t>13 697.80</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>10 417.81</t>
+    <t>16 147.60</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
+    <t>2 768.84</t>
+  </si>
+  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>9 035.62</t>
+    <t>12 109.59</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>24 375.34</t>
+    <t>27 178.08</t>
+  </si>
+  <si>
+    <t>ES0280907066</t>
+  </si>
+  <si>
+    <t>UNICAJA BANCO SA 26/06/2033</t>
+  </si>
+  <si>
+    <t>3 616.44</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>6 862.33</t>
+    <t>12 982.79</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>4 623.29</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
+  </si>
+  <si>
+    <t>5 912.33</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>40 093.15</t>
+    <t>3 118.36</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>10 820.47</t>
+    <t>12 971.53</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>3 073.32</t>
+    <t>4 407.78</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>3 976.03</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 492.47</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>8 069.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>5 116.44</t>
+    <t>7 150.68</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
-    <t>1 289.32</t>
-[...8 lines deleted...]
-    <t>-1 791.67</t>
+    <t>4 363.84</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2377,212 +2329,212 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>327.2253</v>
       </c>
       <c r="C2">
-        <v>6491.09</v>
+        <v>6436.05</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>2124051.4</v>
+        <v>2106039.04</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>2124051.4</v>
+        <v>2106039.04</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>3289.0</v>
+        <v>2171.0</v>
       </c>
       <c r="C3">
-        <v>11570.03</v>
+        <v>11471.92</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>38053858.43</v>
+        <v>24905549.19</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>38053858.43</v>
+        <v>24905549.19</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>1343403.7069</v>
+        <v>1379826.4909</v>
       </c>
       <c r="C4">
-        <v>113.93</v>
+        <v>112.99</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>153055007.87</v>
+        <v>155915082.48</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>153055007.87</v>
+        <v>155915082.48</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>181605.9539</v>
+        <v>262368.49</v>
       </c>
       <c r="C5">
-        <v>103.59</v>
+        <v>102.68</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>18813583.64</v>
+        <v>26940151.32</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>18813583.64</v>
+        <v>26940151.32</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
-        <v>2436.0</v>
+        <v>2466.0</v>
       </c>
       <c r="C6">
-        <v>100.58</v>
+        <v>99.69</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>245027.15</v>
+        <v>245859.62</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>245027.15</v>
+        <v>245859.62</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z213"/>
+  <dimension ref="A1:Z209"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N213" sqref="N213"/>
+      <selection activeCell="N209" sqref="N209"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -2598,10643 +2550,10443 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>1877.0</v>
+        <v>1527.0</v>
       </c>
       <c r="C2" s="1">
-        <v>4811.97</v>
+        <v>4821.3</v>
       </c>
       <c r="D2" s="1">
-        <v>4802.3386947256</v>
+        <v>4812.6868631303</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>9013989.73</v>
+        <v>7348972.84</v>
       </c>
       <c r="H2" s="1">
-        <v>18077.96</v>
+        <v>13152.26</v>
       </c>
       <c r="I2" s="1">
-        <v>0.20055447744558</v>
+        <v>0.17896732354776</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>9032067.69</v>
+        <v>7362125.1</v>
       </c>
       <c r="M2" s="1">
-        <v>9032067.69</v>
+        <v>7362125.1</v>
       </c>
       <c r="N2" s="1">
-        <v>4.25</v>
+        <v>3.5</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>329.0</v>
+        <v>752.0</v>
       </c>
       <c r="C3" s="1">
-        <v>105.88</v>
+        <v>105.405</v>
       </c>
       <c r="D3" s="1">
-        <v>105.69</v>
+        <v>105.669102394</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>62510.0</v>
+        <v>-198605.0</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>62510.0</v>
+        <v>-198605.0</v>
       </c>
       <c r="M3" s="1">
-        <v>62510.0</v>
+        <v>-198605.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.03</v>
+        <v>-0.09</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
-        <v>700000.0</v>
+        <v>-95.0</v>
       </c>
       <c r="C4" s="1">
-        <v>99.89</v>
+        <v>113.78</v>
       </c>
       <c r="D4" s="1">
-        <v>99.331</v>
+        <v>115.335789474</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>695317.0</v>
+        <v>0.0</v>
       </c>
       <c r="H4" s="1">
-        <v>3913.0</v>
+        <v>147800.0</v>
       </c>
       <c r="I4" s="1">
-        <v>0.56276489716201</v>
+        <v>0</v>
       </c>
       <c r="J4">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>699230.0</v>
+        <v>147800.0</v>
       </c>
       <c r="M4" s="1">
-        <v>700411.85</v>
+        <v>147800.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.33</v>
+        <v>0.07</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>98.583</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>695317.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-5236.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-0.75303782303611</v>
+      </c>
+      <c r="J5">
+        <v>0.5</v>
+      </c>
+      <c r="K5" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L5" s="1">
-        <v>510885.0</v>
+        <v>690081.0</v>
       </c>
       <c r="M5" s="1">
-        <v>531501.44</v>
+        <v>693557.03</v>
       </c>
       <c r="N5" s="1">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B6" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>101.807</v>
+        <v>101.084</v>
       </c>
       <c r="D6" s="1">
-        <v>99.179</v>
+        <v>99.634</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>297537.0</v>
+        <v>498170.0</v>
       </c>
       <c r="H6" s="1">
-        <v>7884.0</v>
+        <v>7250.0</v>
       </c>
       <c r="I6" s="1">
-        <v>2.6497544843162</v>
+        <v>1.4553264949716</v>
       </c>
       <c r="J6">
-        <v>1.71</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>0.14</v>
+      </c>
+      <c r="K6">
+        <v>719.18</v>
       </c>
       <c r="L6" s="1">
-        <v>305421.0</v>
+        <v>505420.0</v>
       </c>
       <c r="M6" s="1">
-        <v>310548.74</v>
+        <v>506139.18</v>
       </c>
       <c r="N6" s="1">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B7" s="1">
-        <v>493000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>109.339</v>
+        <v>100.507</v>
       </c>
       <c r="D7" s="1">
-        <v>100.24670385</v>
+        <v>99.179</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>494216.25</v>
+        <v>297537.0</v>
       </c>
       <c r="H7" s="1">
-        <v>44825.02</v>
+        <v>3984.0</v>
       </c>
       <c r="I7" s="1">
-        <v>9.0699203031062</v>
+        <v>1.3389931336271</v>
       </c>
       <c r="J7">
-        <v>3.62</v>
+        <v>2.06</v>
       </c>
       <c r="K7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="L7" s="1">
-        <v>539041.27</v>
+        <v>301521.0</v>
       </c>
       <c r="M7" s="1">
-        <v>556895.64</v>
+        <v>307699.77</v>
       </c>
       <c r="N7" s="1">
-        <v>0.26</v>
+        <v>0.15</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B8" s="1">
-        <v>1300000.0</v>
+        <v>493000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>101.0</v>
+        <v>107.511</v>
       </c>
       <c r="D8" s="1">
-        <v>99.847</v>
+        <v>100.24670385</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>1298011.0</v>
+        <v>494216.25</v>
       </c>
       <c r="H8" s="1">
-        <v>14989.0</v>
+        <v>35812.98</v>
       </c>
       <c r="I8" s="1">
-        <v>1.1547667931936</v>
+        <v>7.2464189512182</v>
       </c>
       <c r="J8">
-        <v>0.29</v>
+        <v>4.13</v>
       </c>
       <c r="K8" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="L8" s="1">
-        <v>1313000.0</v>
+        <v>530029.23</v>
       </c>
       <c r="M8" s="1">
-        <v>1316739.73</v>
+        <v>550390.81</v>
       </c>
       <c r="N8" s="1">
-        <v>0.62</v>
+        <v>0.26</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B9" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>102.045</v>
+        <v>99.837</v>
       </c>
       <c r="D9" s="1">
-        <v>99.9080525</v>
+        <v>99.847</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>799264.42</v>
+        <v>1298011.0</v>
       </c>
       <c r="H9" s="1">
-        <v>17095.58</v>
+        <v>-130.0</v>
       </c>
       <c r="I9" s="1">
-        <v>2.1389141781139</v>
+        <v>-0.010015323444871</v>
       </c>
       <c r="J9">
-        <v>0.68</v>
+        <v>0.6</v>
       </c>
       <c r="K9" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="L9" s="1">
-        <v>816360.0</v>
+        <v>1297881.0</v>
       </c>
       <c r="M9" s="1">
-        <v>821833.97</v>
+        <v>1305734.42</v>
       </c>
       <c r="N9" s="1">
-        <v>0.39</v>
+        <v>0.62</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B10" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>101.437</v>
+        <v>100.048</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0</v>
+        <v>99.9080525</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>1200000.0</v>
+        <v>799264.42</v>
       </c>
       <c r="H10" s="1">
-        <v>17244.0</v>
+        <v>1119.58</v>
       </c>
       <c r="I10" s="1">
-        <v>1.437</v>
+        <v>0.14007629665286</v>
       </c>
       <c r="J10">
-        <v>3.07</v>
+        <v>1.1</v>
       </c>
       <c r="K10" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L10" s="1">
-        <v>1217244.0</v>
+        <v>800384.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1254135.78</v>
+        <v>809203.18</v>
       </c>
       <c r="N10" s="1">
-        <v>0.59</v>
+        <v>0.39</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B11" s="1">
-        <v>1250000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>98.747</v>
+        <v>101.233</v>
       </c>
       <c r="D11" s="1">
-        <v>99.33</v>
+        <v>100.0</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>1241625.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="H11" s="1">
-        <v>-7287.5</v>
+        <v>14796.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-0.58693244739756</v>
+        <v>1.233</v>
       </c>
       <c r="J11">
-        <v>2.11</v>
+        <v>3.61</v>
       </c>
       <c r="K11" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="L11" s="1">
-        <v>1234337.5</v>
+        <v>1214796.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1260664.55</v>
+        <v>1258061.75</v>
       </c>
       <c r="N11" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B12" s="1">
-        <v>800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>97.453</v>
+        <v>97.685</v>
       </c>
       <c r="D12" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>794024.0</v>
+        <v>1241625.0</v>
       </c>
       <c r="H12" s="1">
-        <v>-14400.0</v>
+        <v>-20562.5</v>
       </c>
       <c r="I12" s="1">
-        <v>-1.8135471975658</v>
+        <v>-1.6560958421424</v>
       </c>
       <c r="J12">
-        <v>0.42</v>
+        <v>2.45</v>
       </c>
       <c r="K12" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="L12" s="1">
-        <v>779624.0</v>
+        <v>1221062.5</v>
       </c>
       <c r="M12" s="1">
-        <v>782977.42</v>
+        <v>1251627.57</v>
       </c>
       <c r="N12" s="1">
-        <v>0.37</v>
+        <v>0.6</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B13" s="1">
-        <v>911000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>94.214</v>
+        <v>96.084</v>
       </c>
       <c r="D13" s="1">
-        <v>93.75230516</v>
+        <v>99.253</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>854083.5</v>
+        <v>794024.0</v>
       </c>
       <c r="H13" s="1">
-        <v>4206.04</v>
+        <v>-25352.0</v>
       </c>
       <c r="I13" s="1">
-        <v>0.4924623880452</v>
+        <v>-3.1928505939367</v>
       </c>
       <c r="J13">
-        <v>0.51</v>
+        <v>0.69</v>
       </c>
       <c r="K13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="L13" s="1">
-        <v>858289.54</v>
+        <v>768672.0</v>
       </c>
       <c r="M13" s="1">
-        <v>862922.54</v>
+        <v>774195.29</v>
       </c>
       <c r="N13" s="1">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B14" s="1">
-        <v>554000.0</v>
+        <v>911000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>100.119</v>
+        <v>93.813</v>
       </c>
       <c r="D14" s="1">
-        <v>99.646</v>
+        <v>93.75230516</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>552038.84</v>
+        <v>854083.5</v>
       </c>
       <c r="H14" s="1">
-        <v>2620.42</v>
+        <v>552.93</v>
       </c>
       <c r="I14" s="1">
-        <v>0.47468036850451</v>
+        <v>0.064739571716349</v>
       </c>
       <c r="J14">
-        <v>0.5</v>
+        <v>0.61</v>
       </c>
       <c r="K14" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="L14" s="1">
-        <v>554659.26</v>
+        <v>854636.43</v>
       </c>
       <c r="M14" s="1">
-        <v>557421.67</v>
+        <v>860196.03</v>
       </c>
       <c r="N14" s="1">
-        <v>0.26</v>
+        <v>0.41</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B15" s="1">
-        <v>900000.0</v>
+        <v>554000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>101.69</v>
+        <v>98.852</v>
       </c>
       <c r="D15" s="1">
-        <v>100.85737</v>
+        <v>99.646</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>907716.33</v>
+        <v>552038.84</v>
       </c>
       <c r="H15" s="1">
-        <v>7493.67</v>
+        <v>-4398.76</v>
       </c>
       <c r="I15" s="1">
-        <v>0.82555196511668</v>
+        <v>-0.79682074543885</v>
       </c>
       <c r="J15">
-        <v>4.48</v>
+        <v>0.79</v>
       </c>
       <c r="K15" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="L15" s="1">
-        <v>915210.0</v>
+        <v>547640.08</v>
       </c>
       <c r="M15" s="1">
-        <v>955488.08</v>
+        <v>552030.34</v>
       </c>
       <c r="N15" s="1">
-        <v>0.45</v>
+        <v>0.26</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B16" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>110.554</v>
+        <v>101.186</v>
       </c>
       <c r="D16" s="1">
-        <v>100.412855</v>
+        <v>100.85737</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>200825.71</v>
+        <v>907716.33</v>
       </c>
       <c r="H16" s="1">
-        <v>20282.29</v>
+        <v>2957.67</v>
       </c>
       <c r="I16" s="1">
-        <v>10.099448920161</v>
+        <v>0.32583637665745</v>
       </c>
       <c r="J16">
-        <v>5.35</v>
+        <v>0.38</v>
       </c>
       <c r="K16" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="L16" s="1">
-        <v>221108.0</v>
+        <v>910674.0</v>
       </c>
       <c r="M16" s="1">
-        <v>231798.63</v>
+        <v>914113.73</v>
       </c>
       <c r="N16" s="1">
-        <v>0.11</v>
+        <v>0.44</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B17" s="1">
-        <v>1940000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>100.409</v>
+        <v>108.78</v>
       </c>
       <c r="D17" s="1">
-        <v>99.58</v>
+        <v>100.412855</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>1931852.0</v>
+        <v>200825.71</v>
       </c>
       <c r="H17" s="1">
-        <v>16082.6</v>
+        <v>16734.29</v>
       </c>
       <c r="I17" s="1">
-        <v>0.832496485238</v>
+        <v>8.3327428544881</v>
       </c>
       <c r="J17">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>0.05</v>
+      </c>
+      <c r="K17">
+        <v>95.74</v>
       </c>
       <c r="L17" s="1">
-        <v>1947934.6</v>
+        <v>217560.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1957900.35</v>
+        <v>217655.74</v>
       </c>
       <c r="N17" s="1">
-        <v>0.92</v>
+        <v>0.1</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B18" s="1">
-        <v>400000.0</v>
+        <v>1940000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>104.47</v>
+        <v>99.256</v>
       </c>
       <c r="D18" s="1">
-        <v>106.6386</v>
+        <v>99.58</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>426554.4</v>
+        <v>1931852.0</v>
       </c>
       <c r="H18" s="1">
-        <v>-8674.4</v>
+        <v>-6285.6</v>
       </c>
       <c r="I18" s="1">
-        <v>-2.033597590366</v>
+        <v>-0.32536653946576</v>
       </c>
       <c r="J18">
-        <v>0.6</v>
+        <v>0.85</v>
       </c>
       <c r="K18" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="L18" s="1">
-        <v>417880.0</v>
+        <v>1925566.4</v>
       </c>
       <c r="M18" s="1">
-        <v>420290.96</v>
+        <v>1942109.55</v>
       </c>
       <c r="N18" s="1">
-        <v>0.2</v>
+        <v>0.92</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B19" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>100.742</v>
+        <v>92.647</v>
       </c>
       <c r="D19" s="1">
-        <v>100.61</v>
+        <v>98.803</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>603660.0</v>
+        <v>395212.0</v>
       </c>
       <c r="H19" s="1">
-        <v>792.0</v>
+        <v>-24624.0</v>
       </c>
       <c r="I19" s="1">
-        <v>0.13119968194017</v>
+        <v>-6.2305800431161</v>
       </c>
       <c r="J19">
-        <v>0.43</v>
+        <v>2.53</v>
       </c>
       <c r="K19" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="L19" s="1">
-        <v>604452.0</v>
+        <v>370588.0</v>
       </c>
       <c r="M19" s="1">
-        <v>607004.05</v>
+        <v>380714.03</v>
       </c>
       <c r="N19" s="1">
-        <v>0.29</v>
+        <v>0.18</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B20" s="1">
         <v>400000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>96.435</v>
+        <v>95.553</v>
       </c>
       <c r="D20" s="1">
-        <v>98.803</v>
+        <v>98.646</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>395212.0</v>
+        <v>394584.0</v>
       </c>
       <c r="H20" s="1">
-        <v>-9472.0</v>
+        <v>-12372.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-2.3966883596652</v>
+        <v>-3.1354540478073</v>
       </c>
       <c r="J20">
-        <v>2.22</v>
+        <v>1.74</v>
       </c>
       <c r="K20" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="L20" s="1">
-        <v>385740.0</v>
+        <v>382212.0</v>
       </c>
       <c r="M20" s="1">
-        <v>394600.27</v>
+        <v>389164.05</v>
       </c>
       <c r="N20" s="1">
         <v>0.19</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B21" s="1">
-        <v>400000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>97.161</v>
+        <v>95.794</v>
       </c>
       <c r="D21" s="1">
-        <v>98.646</v>
+        <v>96.72333333</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>394584.0</v>
+        <v>2321360.0</v>
       </c>
       <c r="H21" s="1">
-        <v>-5940.0</v>
+        <v>-22304.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-1.5053828842528</v>
+        <v>-0.96081607333632</v>
       </c>
       <c r="J21">
-        <v>1.46</v>
+        <v>1.84</v>
       </c>
       <c r="K21" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="L21" s="1">
-        <v>388644.0</v>
+        <v>2299056.0</v>
       </c>
       <c r="M21" s="1">
-        <v>394465.92</v>
+        <v>2343291.62</v>
       </c>
       <c r="N21" s="1">
-        <v>0.19</v>
+        <v>1.12</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B22" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>96.858</v>
+        <v>106.616</v>
       </c>
       <c r="D22" s="1">
-        <v>96.04</v>
+        <v>103.75</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>384160.0</v>
+        <v>726250.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3272.0</v>
+        <v>20062.0</v>
       </c>
       <c r="I22" s="1">
-        <v>0.85172844648063</v>
+        <v>2.7624096385542</v>
       </c>
       <c r="J22">
-        <v>1.55</v>
+        <v>0.56</v>
       </c>
       <c r="K22" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="L22" s="1">
-        <v>387432.0</v>
+        <v>746312.0</v>
       </c>
       <c r="M22" s="1">
-        <v>393629.26</v>
+        <v>750250.7</v>
       </c>
       <c r="N22" s="1">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B23" s="1">
-        <v>1700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>98.39</v>
+        <v>102.27</v>
       </c>
       <c r="D23" s="1">
-        <v>97.87029412</v>
+        <v>105.43894615</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>1663795.0</v>
+        <v>1370706.3</v>
       </c>
       <c r="H23" s="1">
-        <v>8835.0</v>
+        <v>-41196.3</v>
       </c>
       <c r="I23" s="1">
-        <v>0.53101493873945</v>
+        <v>-3.0054797296839</v>
       </c>
       <c r="J23">
-        <v>0.41</v>
+        <v>4.13</v>
       </c>
       <c r="K23" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="L23" s="1">
-        <v>1672630.0</v>
+        <v>1329510.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1679639.59</v>
+        <v>1383183.97</v>
       </c>
       <c r="N23" s="1">
-        <v>0.79</v>
+        <v>0.66</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B24" s="1">
-        <v>700000.0</v>
+        <v>2480000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>106.828</v>
+        <v>98.077</v>
       </c>
       <c r="D24" s="1">
-        <v>103.75</v>
+        <v>99.65603468</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>726250.0</v>
+        <v>2471469.66</v>
       </c>
       <c r="H24" s="1">
-        <v>21546.0</v>
+        <v>-39160.06</v>
       </c>
       <c r="I24" s="1">
-        <v>2.9667469879518</v>
+        <v>-1.5844847555199</v>
       </c>
       <c r="J24">
-        <v>3.27</v>
+        <v>3.21</v>
       </c>
       <c r="K24" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="L24" s="1">
-        <v>747796.0</v>
+        <v>2432309.6</v>
       </c>
       <c r="M24" s="1">
-        <v>770665.86</v>
+        <v>2511822.2</v>
       </c>
       <c r="N24" s="1">
-        <v>0.36</v>
+        <v>1.2</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B25" s="1">
-        <v>1300000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>102.549</v>
+        <v>88.951</v>
       </c>
       <c r="D25" s="1">
-        <v>105.43894615</v>
+        <v>98.844</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>1370706.3</v>
+        <v>704757.72</v>
       </c>
       <c r="H25" s="1">
-        <v>-37569.3</v>
+        <v>-70537.09</v>
       </c>
       <c r="I25" s="1">
-        <v>-2.7408716221703</v>
+        <v>-10.00870057869</v>
       </c>
       <c r="J25">
-        <v>3.63</v>
+        <v>1.11</v>
       </c>
       <c r="K25" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="L25" s="1">
-        <v>1333137.0</v>
+        <v>634220.63</v>
       </c>
       <c r="M25" s="1">
-        <v>1380346.59</v>
+        <v>642117.35</v>
       </c>
       <c r="N25" s="1">
-        <v>0.65</v>
+        <v>0.31</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B26" s="1">
-        <v>2480000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>99.478</v>
+        <v>88.742</v>
       </c>
       <c r="D26" s="1">
-        <v>99.65603468</v>
+        <v>84.29</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>2471469.66</v>
+        <v>236854.9</v>
       </c>
       <c r="H26" s="1">
-        <v>-4415.26</v>
+        <v>12510.12</v>
       </c>
       <c r="I26" s="1">
-        <v>-0.17864916860845</v>
+        <v>5.2817653339661</v>
       </c>
       <c r="J26">
-        <v>2.91</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>0.09</v>
+      </c>
+      <c r="K26">
+        <v>259.83</v>
       </c>
       <c r="L26" s="1">
-        <v>2467054.4</v>
+        <v>249365.02</v>
       </c>
       <c r="M26" s="1">
-        <v>2539217.1</v>
+        <v>249624.85</v>
       </c>
       <c r="N26" s="1">
-        <v>1.2</v>
+        <v>0.12</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B27" s="1">
-        <v>713000.0</v>
+        <v>976000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>89.763</v>
+        <v>98.388</v>
       </c>
       <c r="D27" s="1">
-        <v>98.844</v>
+        <v>99.658</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>704757.72</v>
+        <v>972662.08</v>
       </c>
       <c r="H27" s="1">
-        <v>-64747.53</v>
+        <v>-12395.2</v>
       </c>
       <c r="I27" s="1">
-        <v>-9.187204079155</v>
+        <v>-1.2743583054045</v>
       </c>
       <c r="J27">
-        <v>0.98</v>
+        <v>0.72</v>
       </c>
       <c r="K27" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="L27" s="1">
-        <v>640010.19</v>
+        <v>960266.88</v>
       </c>
       <c r="M27" s="1">
-        <v>647020.54</v>
+        <v>967264.94</v>
       </c>
       <c r="N27" s="1">
-        <v>0.3</v>
+        <v>0.46</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B28" s="1">
-        <v>281000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>89.97</v>
+        <v>106.253</v>
       </c>
       <c r="D28" s="1">
-        <v>84.29</v>
+        <v>100.0</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>236854.9</v>
+        <v>287000.0</v>
       </c>
       <c r="H28" s="1">
-        <v>15960.8</v>
+        <v>17946.11</v>
       </c>
       <c r="I28" s="1">
-        <v>6.7386404081148</v>
+        <v>6.253</v>
       </c>
       <c r="J28">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>0.21</v>
+      </c>
+      <c r="K28">
+        <v>596.62</v>
       </c>
       <c r="L28" s="1">
-        <v>252815.7</v>
+        <v>304946.11</v>
       </c>
       <c r="M28" s="1">
-        <v>257867.93</v>
+        <v>305542.73</v>
       </c>
       <c r="N28" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="B29" s="1">
-        <v>976000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>100.481</v>
+        <v>91.584</v>
       </c>
       <c r="D29" s="1">
-        <v>99.658</v>
+        <v>91.63853818</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>972662.08</v>
+        <v>1008023.92</v>
       </c>
       <c r="H29" s="1">
-        <v>8032.48</v>
+        <v>-599.92</v>
       </c>
       <c r="I29" s="1">
-        <v>0.82582431917157</v>
+        <v>-0.059514460728273</v>
       </c>
       <c r="J29">
-        <v>0.32</v>
+        <v>1.05</v>
       </c>
       <c r="K29" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="L29" s="1">
-        <v>980694.56</v>
+        <v>1007424.0</v>
       </c>
       <c r="M29" s="1">
-        <v>983778.45</v>
+        <v>1018936.33</v>
       </c>
       <c r="N29" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B30" s="1">
-        <v>287000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>107.066</v>
+        <v>103.175</v>
       </c>
       <c r="D30" s="1">
-        <v>100.0</v>
+        <v>105.76</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>287000.0</v>
+        <v>951840.0</v>
       </c>
       <c r="H30" s="1">
-        <v>20279.42</v>
+        <v>-23265.0</v>
       </c>
       <c r="I30" s="1">
-        <v>7.066</v>
+        <v>-2.4442133131619</v>
       </c>
       <c r="J30">
-        <v>2.82</v>
+        <v>2.27</v>
       </c>
       <c r="K30" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="L30" s="1">
-        <v>307279.42</v>
+        <v>928575.0</v>
       </c>
       <c r="M30" s="1">
-        <v>315366.16</v>
+        <v>949009.93</v>
       </c>
       <c r="N30" s="1">
-        <v>0.15</v>
+        <v>0.45</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B31" s="1">
-        <v>1100000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>92.349</v>
+        <v>99.467</v>
       </c>
       <c r="D31" s="1">
-        <v>91.63853818</v>
+        <v>99.607</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>1008023.92</v>
+        <v>290852.44</v>
       </c>
       <c r="H31" s="1">
-        <v>7815.08</v>
+        <v>-408.8</v>
       </c>
       <c r="I31" s="1">
-        <v>0.77528715786824</v>
+        <v>-0.14055237081731</v>
       </c>
       <c r="J31">
-        <v>0.87</v>
+        <v>1.74</v>
       </c>
       <c r="K31" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="L31" s="1">
-        <v>1015839.0</v>
+        <v>290443.64</v>
       </c>
       <c r="M31" s="1">
-        <v>1025362.29</v>
+        <v>295519.64</v>
       </c>
       <c r="N31" s="1">
-        <v>0.48</v>
+        <v>0.14</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="B32" s="1">
         <v>900000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>104.224</v>
+        <v>98.822</v>
       </c>
       <c r="D32" s="1">
-        <v>105.76</v>
+        <v>100.23766667</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>951840.0</v>
+        <v>902139.0</v>
       </c>
       <c r="H32" s="1">
-        <v>-13824.0</v>
+        <v>-12741.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-1.4523449319213</v>
+        <v>-1.4123100763851</v>
       </c>
       <c r="J32">
-        <v>1.83</v>
+        <v>0.43</v>
       </c>
       <c r="K32" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="L32" s="1">
-        <v>938016.0</v>
+        <v>889398.0</v>
       </c>
       <c r="M32" s="1">
-        <v>954484.15</v>
+        <v>893281.56</v>
       </c>
       <c r="N32" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="B33" s="1">
-        <v>292000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>100.371</v>
+        <v>99.8</v>
       </c>
       <c r="D33" s="1">
-        <v>99.607</v>
+        <v>99.834</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>290852.44</v>
+        <v>1397676.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2230.88</v>
+        <v>-476.0</v>
       </c>
       <c r="I33" s="1">
-        <v>0.76701436646019</v>
+        <v>-0.034056533846185</v>
       </c>
       <c r="J33">
-        <v>1.43</v>
+        <v>1.13</v>
       </c>
       <c r="K33" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="L33" s="1">
-        <v>293083.32</v>
+        <v>1397200.0</v>
       </c>
       <c r="M33" s="1">
-        <v>297268.32</v>
+        <v>1413012.33</v>
       </c>
       <c r="N33" s="1">
-        <v>0.14</v>
+        <v>0.67</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="B34" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>99.721</v>
+        <v>106.2</v>
       </c>
       <c r="D34" s="1">
-        <v>100.23766667</v>
+        <v>107.962</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>902139.0</v>
+        <v>863696.0</v>
       </c>
       <c r="H34" s="1">
-        <v>-4650.0</v>
+        <v>-14096.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-0.5154416337172</v>
+        <v>-1.6320557233101</v>
       </c>
       <c r="J34">
-        <v>0.12</v>
+        <v>1.31</v>
       </c>
       <c r="K34" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="L34" s="1">
-        <v>897489.0</v>
+        <v>849600.0</v>
       </c>
       <c r="M34" s="1">
-        <v>898524.62</v>
+        <v>860100.0</v>
       </c>
       <c r="N34" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="B35" s="1">
-        <v>1400000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>101.046</v>
+        <v>99.665</v>
       </c>
       <c r="D35" s="1">
-        <v>99.834</v>
+        <v>99.298</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>1397676.0</v>
+        <v>1037664.1</v>
       </c>
       <c r="H35" s="1">
-        <v>16968.0</v>
+        <v>3835.15</v>
       </c>
       <c r="I35" s="1">
-        <v>1.2140152653405</v>
+        <v>0.36959455376745</v>
       </c>
       <c r="J35">
-        <v>0.75</v>
+        <v>1.24</v>
       </c>
       <c r="K35" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="L35" s="1">
-        <v>1414644.0</v>
+        <v>1041499.25</v>
       </c>
       <c r="M35" s="1">
-        <v>1425076.88</v>
+        <v>1054479.44</v>
       </c>
       <c r="N35" s="1">
-        <v>0.67</v>
+        <v>0.5</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B36" s="1">
-        <v>800000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>107.371</v>
+        <v>98.036</v>
       </c>
       <c r="D36" s="1">
-        <v>107.962</v>
+        <v>99.459</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>863696.0</v>
+        <v>1675884.15</v>
       </c>
       <c r="H36" s="1">
-        <v>-4728.0</v>
+        <v>-23977.55</v>
       </c>
       <c r="I36" s="1">
-        <v>-0.54741483114429</v>
+        <v>-1.4307403050503</v>
       </c>
       <c r="J36">
-        <v>0.68</v>
+        <v>1.78</v>
       </c>
       <c r="K36" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="L36" s="1">
-        <v>858968.0</v>
+        <v>1651906.6</v>
       </c>
       <c r="M36" s="1">
-        <v>864446.26</v>
+        <v>1681913.45</v>
       </c>
       <c r="N36" s="1">
-        <v>0.41</v>
+        <v>0.8</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="B37" s="1">
-        <v>2000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>89.637</v>
+        <v>97.316</v>
       </c>
       <c r="D37" s="1">
-        <v>87.458688</v>
+        <v>99.292</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>1749173.76</v>
+        <v>1290796.0</v>
       </c>
       <c r="H37" s="1">
-        <v>43566.24</v>
+        <v>-25688.0</v>
       </c>
       <c r="I37" s="1">
-        <v>2.4906753689239</v>
+        <v>-1.9900898360392</v>
       </c>
       <c r="J37">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>0.07</v>
+      </c>
+      <c r="K37">
+        <v>872.6</v>
       </c>
       <c r="L37" s="1">
-        <v>1792740.0</v>
+        <v>1265108.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1794672.27</v>
+        <v>1265980.6</v>
       </c>
       <c r="N37" s="1">
-        <v>0.85</v>
+        <v>0.6</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="B38" s="1">
-        <v>1045000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>101.128</v>
+        <v>102.759</v>
       </c>
       <c r="D38" s="1">
-        <v>99.298</v>
+        <v>104.31933333</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>1037664.1</v>
+        <v>938874.0</v>
       </c>
       <c r="H38" s="1">
-        <v>19123.5</v>
+        <v>-14043.0</v>
       </c>
       <c r="I38" s="1">
-        <v>1.8429374206933</v>
+        <v>-1.4957278612466</v>
       </c>
       <c r="J38">
-        <v>0.89</v>
+        <v>0.79</v>
       </c>
       <c r="K38" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="L38" s="1">
-        <v>1056787.6</v>
+        <v>924831.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1066106.71</v>
+        <v>931943.07</v>
       </c>
       <c r="N38" s="1">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B39" s="1">
-        <v>1685000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>99.259</v>
+        <v>98.394</v>
       </c>
       <c r="D39" s="1">
-        <v>99.459</v>
+        <v>99.933</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>1675884.15</v>
+        <v>1498995.0</v>
       </c>
       <c r="H39" s="1">
-        <v>-3370.0</v>
+        <v>-23085.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-0.20108788546034</v>
+        <v>-1.5400318213203</v>
       </c>
       <c r="J39">
-        <v>1.49</v>
+        <v>1.46</v>
       </c>
       <c r="K39" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="L39" s="1">
-        <v>1672514.15</v>
+        <v>1475910.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1697569.87</v>
+        <v>1497824.38</v>
       </c>
       <c r="N39" s="1">
-        <v>0.8</v>
+        <v>0.71</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="B40" s="1">
-        <v>1300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>98.683</v>
+        <v>98.978</v>
       </c>
       <c r="D40" s="1">
-        <v>99.292</v>
+        <v>100.91</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>1290796.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="H40" s="1">
-        <v>-7917.0</v>
+        <v>-27048.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-0.61334246464972</v>
+        <v>-1.91457734615</v>
       </c>
       <c r="J40">
-        <v>1.49</v>
+        <v>0.56</v>
       </c>
       <c r="K40" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="L40" s="1">
-        <v>1282879.0</v>
+        <v>1385692.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1302200.92</v>
+        <v>1393588.58</v>
       </c>
       <c r="N40" s="1">
-        <v>0.61</v>
+        <v>0.66</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="B41" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>103.997</v>
+        <v>97.314</v>
       </c>
       <c r="D41" s="1">
-        <v>104.31933333</v>
+        <v>99.8407</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>938874.0</v>
+        <v>998407.0</v>
       </c>
       <c r="H41" s="1">
-        <v>-2901.0</v>
+        <v>-25267.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-0.30898714843525</v>
+        <v>-2.5307314552081</v>
       </c>
       <c r="J41">
-        <v>0.34</v>
+        <v>2.4</v>
       </c>
       <c r="K41" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="L41" s="1">
-        <v>935973.0</v>
+        <v>973140.0</v>
       </c>
       <c r="M41" s="1">
-        <v>939038.55</v>
+        <v>997095.62</v>
       </c>
       <c r="N41" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="B42" s="1">
-        <v>1500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>99.479</v>
+        <v>100.205</v>
       </c>
       <c r="D42" s="1">
-        <v>99.933</v>
+        <v>100.0</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>1498995.0</v>
+        <v>800000.0</v>
       </c>
       <c r="H42" s="1">
-        <v>-6810.0</v>
+        <v>1640.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-0.45430438393724</v>
+        <v>0.205</v>
       </c>
       <c r="J42">
-        <v>1.16</v>
+        <v>0.75</v>
       </c>
       <c r="K42" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="L42" s="1">
-        <v>1492185.0</v>
+        <v>801640.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1509522.33</v>
+        <v>807638.2</v>
       </c>
       <c r="N42" s="1">
-        <v>0.71</v>
+        <v>0.38</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="B43" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>99.995</v>
+        <v>103.953</v>
       </c>
       <c r="D43" s="1">
-        <v>100.91</v>
+        <v>99.922</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>1412740.0</v>
+        <v>899298.0</v>
       </c>
       <c r="H43" s="1">
-        <v>-12810.0</v>
+        <v>36279.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-0.90674858785056</v>
+        <v>4.0341466343748</v>
       </c>
       <c r="J43">
-        <v>0.26</v>
+        <v>3.34</v>
       </c>
       <c r="K43" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="L43" s="1">
-        <v>1399930.0</v>
+        <v>935577.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1403554.66</v>
+        <v>965677.68</v>
       </c>
       <c r="N43" s="1">
-        <v>0.66</v>
+        <v>0.46</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="B44" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>98.981</v>
+        <v>108.253</v>
       </c>
       <c r="D44" s="1">
-        <v>99.8407</v>
+        <v>109.825</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>998407.0</v>
+        <v>878600.0</v>
       </c>
       <c r="H44" s="1">
-        <v>-8597.0</v>
+        <v>-12576.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-0.86107168719771</v>
+        <v>-1.4313680855907</v>
       </c>
       <c r="J44">
-        <v>2.09</v>
+        <v>0.95</v>
       </c>
       <c r="K44" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="L44" s="1">
-        <v>989810.0</v>
+        <v>866024.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1010725.1</v>
+        <v>873600.5</v>
       </c>
       <c r="N44" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B45" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>101.361</v>
+        <v>104.425</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0</v>
+        <v>107.84</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>800000.0</v>
+        <v>1078400.0</v>
       </c>
       <c r="H45" s="1">
-        <v>10888.0</v>
+        <v>-34150.0</v>
       </c>
       <c r="I45" s="1">
-        <v>1.361</v>
+        <v>-3.1667284866469</v>
       </c>
       <c r="J45">
-        <v>0.35</v>
+        <v>3.32</v>
       </c>
       <c r="K45" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="L45" s="1">
-        <v>810888.0</v>
+        <v>1044250.0</v>
       </c>
       <c r="M45" s="1">
-        <v>813693.61</v>
+        <v>1077434.93</v>
       </c>
       <c r="N45" s="1">
-        <v>0.38</v>
+        <v>0.51</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="B46" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>105.41</v>
+        <v>88.977</v>
       </c>
       <c r="D46" s="1">
-        <v>99.922</v>
+        <v>88.7895</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>899298.0</v>
+        <v>710316.0</v>
       </c>
       <c r="H46" s="1">
-        <v>49392.0</v>
+        <v>1500.0</v>
       </c>
       <c r="I46" s="1">
-        <v>5.4922839815056</v>
+        <v>0.21117361850219</v>
       </c>
       <c r="J46">
-        <v>2.92</v>
+        <v>1.68</v>
       </c>
       <c r="K46" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="L46" s="1">
-        <v>948690.0</v>
+        <v>711816.0</v>
       </c>
       <c r="M46" s="1">
-        <v>974925.62</v>
+        <v>725229.7</v>
       </c>
       <c r="N46" s="1">
-        <v>0.46</v>
+        <v>0.35</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="B47" s="1">
-        <v>800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>109.125</v>
+        <v>99.124</v>
       </c>
       <c r="D47" s="1">
-        <v>109.825</v>
+        <v>101.79480909</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>878600.0</v>
+        <v>2239485.8</v>
       </c>
       <c r="H47" s="1">
-        <v>-5600.0</v>
+        <v>-58757.8</v>
       </c>
       <c r="I47" s="1">
-        <v>-0.63737764625541</v>
+        <v>-2.6237183553475</v>
       </c>
       <c r="J47">
-        <v>0.28</v>
+        <v>2.07</v>
       </c>
       <c r="K47" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="L47" s="1">
-        <v>873000.0</v>
+        <v>2180728.0</v>
       </c>
       <c r="M47" s="1">
-        <v>875256.83</v>
+        <v>2226295.12</v>
       </c>
       <c r="N47" s="1">
-        <v>0.41</v>
+        <v>1.06</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="B48" s="1">
-        <v>1000000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>106.414</v>
+        <v>97.154</v>
       </c>
       <c r="D48" s="1">
-        <v>107.84</v>
+        <v>99.528</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>1078400.0</v>
+        <v>916652.88</v>
       </c>
       <c r="H48" s="1">
-        <v>-14260.0</v>
+        <v>-21864.54</v>
       </c>
       <c r="I48" s="1">
-        <v>-1.3223293768546</v>
+        <v>-2.3852584197412</v>
       </c>
       <c r="J48">
-        <v>2.89</v>
+        <v>2.34</v>
       </c>
       <c r="K48" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="L48" s="1">
-        <v>1064140.0</v>
+        <v>894788.34</v>
       </c>
       <c r="M48" s="1">
-        <v>1093030.41</v>
+        <v>916334.06</v>
       </c>
       <c r="N48" s="1">
-        <v>0.51</v>
+        <v>0.44</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="B49" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>89.904</v>
+        <v>96.899</v>
       </c>
       <c r="D49" s="1">
-        <v>88.7895</v>
+        <v>99.46</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>710316.0</v>
+        <v>895140.0</v>
       </c>
       <c r="H49" s="1">
-        <v>8916.0</v>
+        <v>-23049.0</v>
       </c>
       <c r="I49" s="1">
-        <v>1.255215988377</v>
+        <v>-2.5749044842148</v>
       </c>
       <c r="J49">
-        <v>1.48</v>
+        <v>2.77</v>
       </c>
       <c r="K49" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="L49" s="1">
-        <v>719232.0</v>
+        <v>872091.0</v>
       </c>
       <c r="M49" s="1">
-        <v>731108.71</v>
+        <v>897056.75</v>
       </c>
       <c r="N49" s="1">
-        <v>0.34</v>
+        <v>0.43</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="B50" s="1">
-        <v>2200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>100.751</v>
+        <v>97.778</v>
       </c>
       <c r="D50" s="1">
-        <v>101.79480909</v>
+        <v>100.45</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>2239485.8</v>
+        <v>703150.0</v>
       </c>
       <c r="H50" s="1">
-        <v>-22963.8</v>
+        <v>-18704.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-1.0254050282435</v>
+        <v>-2.6600298656048</v>
       </c>
       <c r="J50">
-        <v>1.71</v>
+        <v>0.8</v>
       </c>
       <c r="K50" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="L50" s="1">
-        <v>2216522.0</v>
+        <v>684446.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2254132.96</v>
+        <v>690019.63</v>
       </c>
       <c r="N50" s="1">
-        <v>1.06</v>
+        <v>0.33</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="B51" s="1">
-        <v>921000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>98.632</v>
+        <v>108.473</v>
       </c>
       <c r="D51" s="1">
-        <v>99.528</v>
+        <v>109.11</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>916652.88</v>
+        <v>1091100.0</v>
       </c>
       <c r="H51" s="1">
-        <v>-8252.16</v>
+        <v>-6370.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-0.90024917611124</v>
+        <v>-0.58381449912932</v>
       </c>
       <c r="J51">
-        <v>2.03</v>
+        <v>0.24</v>
       </c>
       <c r="K51" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="L51" s="1">
-        <v>908400.72</v>
+        <v>1084730.0</v>
       </c>
       <c r="M51" s="1">
-        <v>927136.13</v>
+        <v>1087175.65</v>
       </c>
       <c r="N51" s="1">
-        <v>0.44</v>
+        <v>0.52</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="B52" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>98.444</v>
+        <v>94.534</v>
       </c>
       <c r="D52" s="1">
-        <v>99.46</v>
+        <v>99.077</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>895140.0</v>
+        <v>792616.0</v>
       </c>
       <c r="H52" s="1">
-        <v>-9144.0</v>
+        <v>-36344.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-1.021516187412</v>
+        <v>-4.5853225269235</v>
       </c>
       <c r="J52">
-        <v>2.47</v>
+        <v>2.93</v>
       </c>
       <c r="K52" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="L52" s="1">
-        <v>885996.0</v>
+        <v>756272.0</v>
       </c>
       <c r="M52" s="1">
-        <v>908215.52</v>
+        <v>779745.97</v>
       </c>
       <c r="N52" s="1">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="B53" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>98.978</v>
+        <v>104.001</v>
       </c>
       <c r="D53" s="1">
-        <v>100.45</v>
+        <v>104.92</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>703150.0</v>
+        <v>1049200.0</v>
       </c>
       <c r="H53" s="1">
-        <v>-10304.0</v>
+        <v>-9190.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-1.4654056744649</v>
+        <v>-0.87590545177278</v>
       </c>
       <c r="J53">
-        <v>0.45</v>
+        <v>2.97</v>
       </c>
       <c r="K53" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="L53" s="1">
-        <v>692846.0</v>
+        <v>1040010.0</v>
       </c>
       <c r="M53" s="1">
-        <v>695967.23</v>
+        <v>1069722.33</v>
       </c>
       <c r="N53" s="1">
-        <v>0.33</v>
+        <v>0.51</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="B54" s="1">
-        <v>1000000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>109.12</v>
+        <v>102.454</v>
       </c>
       <c r="D54" s="1">
-        <v>109.11</v>
+        <v>100.8613224</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>1091100.0</v>
+        <v>1260766.53</v>
       </c>
       <c r="H54" s="1">
-        <v>100.0</v>
+        <v>19908.47</v>
       </c>
       <c r="I54" s="1">
-        <v>0.00916506278068</v>
+        <v>1.5790766590227</v>
       </c>
       <c r="J54">
-        <v>1.44</v>
+        <v>1.6</v>
       </c>
       <c r="K54" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="L54" s="1">
-        <v>1091200.0</v>
+        <v>1280675.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1105623.08</v>
+        <v>1300683.56</v>
       </c>
       <c r="N54" s="1">
-        <v>0.52</v>
+        <v>0.62</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="B55" s="1">
-        <v>800000.0</v>
+        <v>596000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>96.426</v>
+        <v>98.792</v>
       </c>
       <c r="D55" s="1">
-        <v>99.077</v>
+        <v>99.254</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>792616.0</v>
+        <v>591553.84</v>
       </c>
       <c r="H55" s="1">
-        <v>-21208.0</v>
+        <v>-2753.52</v>
       </c>
       <c r="I55" s="1">
-        <v>-2.6756966803597</v>
+        <v>-0.46547242428517</v>
       </c>
       <c r="J55">
-        <v>2.62</v>
+        <v>0.52</v>
       </c>
       <c r="K55" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="L55" s="1">
-        <v>771408.0</v>
+        <v>588800.32</v>
       </c>
       <c r="M55" s="1">
-        <v>792350.47</v>
+        <v>591898.7</v>
       </c>
       <c r="N55" s="1">
-        <v>0.37</v>
+        <v>0.28</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="B56" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>105.333</v>
+        <v>102.516</v>
       </c>
       <c r="D56" s="1">
-        <v>104.92</v>
+        <v>99.961</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>1049200.0</v>
+        <v>699727.0</v>
       </c>
       <c r="H56" s="1">
-        <v>4130.0</v>
+        <v>17885.0</v>
       </c>
       <c r="I56" s="1">
-        <v>0.39363324437667</v>
+        <v>2.5559968387671</v>
       </c>
       <c r="J56">
-        <v>2.56</v>
+        <v>0.16</v>
       </c>
       <c r="K56" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="L56" s="1">
-        <v>1053330.0</v>
+        <v>717612.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1078973.84</v>
+        <v>718733.92</v>
       </c>
       <c r="N56" s="1">
-        <v>0.51</v>
+        <v>0.34</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="B57" s="1">
-        <v>1250000.0</v>
+        <v>1194000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>103.94</v>
+        <v>100.57</v>
       </c>
       <c r="D57" s="1">
-        <v>100.8613224</v>
+        <v>100.42909715</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>1260766.53</v>
+        <v>1199123.42</v>
       </c>
       <c r="H57" s="1">
-        <v>38483.47</v>
+        <v>1682.38</v>
       </c>
       <c r="I57" s="1">
-        <v>3.0523867095361</v>
+        <v>0.14030082074454</v>
       </c>
       <c r="J57">
-        <v>1.17</v>
+        <v>1.29</v>
       </c>
       <c r="K57" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="L57" s="1">
-        <v>1299250.0</v>
+        <v>1200805.8</v>
       </c>
       <c r="M57" s="1">
-        <v>1313890.41</v>
+        <v>1216246.02</v>
       </c>
       <c r="N57" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="B58" s="1">
-        <v>596000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>100.095</v>
+        <v>100.772</v>
       </c>
       <c r="D58" s="1">
-        <v>99.254</v>
+        <v>101.58528571</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>591553.84</v>
+        <v>1422194.0</v>
       </c>
       <c r="H58" s="1">
-        <v>5012.36</v>
+        <v>-11386.0</v>
       </c>
       <c r="I58" s="1">
-        <v>0.84732101477019</v>
+        <v>-0.80059401178742</v>
       </c>
       <c r="J58">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>875.63</v>
+        <v>0.13</v>
+      </c>
+      <c r="K58" t="s">
+        <v>194</v>
       </c>
       <c r="L58" s="1">
-        <v>596566.2</v>
+        <v>1410808.0</v>
       </c>
       <c r="M58" s="1">
-        <v>597441.83</v>
+        <v>1412649.1</v>
       </c>
       <c r="N58" s="1">
-        <v>0.28</v>
+        <v>0.67</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="B59" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>104.137</v>
+        <v>99.594</v>
       </c>
       <c r="D59" s="1">
-        <v>99.961</v>
+        <v>99.05583333</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>699727.0</v>
+        <v>891502.5</v>
       </c>
       <c r="H59" s="1">
-        <v>29232.0</v>
+        <v>4843.5</v>
       </c>
       <c r="I59" s="1">
-        <v>4.1776292754174</v>
+        <v>0.54329628912987</v>
       </c>
       <c r="J59">
-        <v>4.59</v>
+        <v>1.03</v>
       </c>
       <c r="K59" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="L59" s="1">
-        <v>728959.0</v>
+        <v>896346.0</v>
       </c>
       <c r="M59" s="1">
-        <v>761120.64</v>
+        <v>905583.33</v>
       </c>
       <c r="N59" s="1">
-        <v>0.36</v>
+        <v>0.43</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="B60" s="1">
-        <v>1194000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>102.064</v>
+        <v>98.095</v>
       </c>
       <c r="D60" s="1">
-        <v>100.42909715</v>
+        <v>99.12791364</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>1199123.42</v>
+        <v>1090407.05</v>
       </c>
       <c r="H60" s="1">
-        <v>19520.74</v>
+        <v>-11362.05</v>
       </c>
       <c r="I60" s="1">
-        <v>1.6279174999351</v>
+        <v>-1.0420007831021</v>
       </c>
       <c r="J60">
-        <v>0.93</v>
+        <v>0.63</v>
       </c>
       <c r="K60" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="L60" s="1">
-        <v>1218644.16</v>
+        <v>1079045.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1229766.35</v>
+        <v>1085920.0</v>
       </c>
       <c r="N60" s="1">
-        <v>0.58</v>
+        <v>0.52</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="B61" s="1">
-        <v>517000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>98.519</v>
+        <v>98.896</v>
       </c>
       <c r="D61" s="1">
-        <v>99.702</v>
+        <v>100.3119</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>515459.34</v>
+        <v>2006238.0</v>
       </c>
       <c r="H61" s="1">
-        <v>-6116.11</v>
+        <v>-28318.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-1.1865358769132</v>
+        <v>-1.4114975391753</v>
       </c>
       <c r="J61">
-        <v>2.42</v>
+        <v>0.75</v>
       </c>
       <c r="K61" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="L61" s="1">
-        <v>509343.23</v>
+        <v>1977920.0</v>
       </c>
       <c r="M61" s="1">
-        <v>521864.55</v>
+        <v>1992837.81</v>
       </c>
       <c r="N61" s="1">
-        <v>0.25</v>
+        <v>0.95</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="B62" s="1">
-        <v>1400000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>102.039</v>
+        <v>103.14</v>
       </c>
       <c r="D62" s="1">
-        <v>101.58528571</v>
+        <v>99.661</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>1422194.0</v>
+        <v>398644.0</v>
       </c>
       <c r="H62" s="1">
-        <v>6352.0</v>
+        <v>13916.0</v>
       </c>
       <c r="I62" s="1">
-        <v>0.44663386289072</v>
+        <v>3.4908339270126</v>
       </c>
       <c r="J62">
-        <v>3.77</v>
+        <v>0.67</v>
       </c>
       <c r="K62" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="L62" s="1">
-        <v>1428546.0</v>
+        <v>412560.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1481324.08</v>
+        <v>415246.3</v>
       </c>
       <c r="N62" s="1">
-        <v>0.7</v>
+        <v>0.2</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="B63" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>100.544</v>
+        <v>101.041</v>
       </c>
       <c r="D63" s="1">
-        <v>99.05583333</v>
+        <v>100.0</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>891502.5</v>
+        <v>700000.0</v>
       </c>
       <c r="H63" s="1">
-        <v>13393.5</v>
+        <v>7287.0</v>
       </c>
       <c r="I63" s="1">
-        <v>1.5023513674948</v>
+        <v>1.041</v>
       </c>
       <c r="J63">
-        <v>0.72</v>
+        <v>0.68</v>
       </c>
       <c r="K63" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="L63" s="1">
-        <v>904896.0</v>
+        <v>707287.0</v>
       </c>
       <c r="M63" s="1">
-        <v>911387.1</v>
+        <v>712019.19</v>
       </c>
       <c r="N63" s="1">
-        <v>0.43</v>
+        <v>0.34</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B64" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>99.203</v>
+        <v>105.572</v>
       </c>
       <c r="D64" s="1">
-        <v>99.12791364</v>
+        <v>107.34</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>1090407.05</v>
+        <v>858720.0</v>
       </c>
       <c r="H64" s="1">
-        <v>825.95</v>
+        <v>-14144.0</v>
       </c>
       <c r="I64" s="1">
-        <v>0.075746942391834</v>
+        <v>-1.6471026644308</v>
       </c>
       <c r="J64">
-        <v>0.34</v>
+        <v>0.69</v>
       </c>
       <c r="K64" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="L64" s="1">
-        <v>1091233.0</v>
+        <v>844576.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1095000.12</v>
+        <v>850092.3</v>
       </c>
       <c r="N64" s="1">
-        <v>0.52</v>
+        <v>0.4</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="B65" s="1">
-        <v>2000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>100.435</v>
+        <v>102.37</v>
       </c>
       <c r="D65" s="1">
-        <v>100.3119</v>
+        <v>100.0</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>2006238.0</v>
+        <v>600000.0</v>
       </c>
       <c r="H65" s="1">
-        <v>2462.0</v>
+        <v>14220.0</v>
       </c>
       <c r="I65" s="1">
-        <v>0.12271724491312</v>
+        <v>2.37</v>
       </c>
       <c r="J65">
-        <v>0.37</v>
+        <v>0.98</v>
       </c>
       <c r="K65" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="L65" s="1">
-        <v>2008700.0</v>
+        <v>614220.0</v>
       </c>
       <c r="M65" s="1">
-        <v>2016158.9</v>
+        <v>620071.07</v>
       </c>
       <c r="N65" s="1">
-        <v>0.95</v>
+        <v>0.3</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="B66" s="1">
-        <v>400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>104.57</v>
+        <v>105.701</v>
       </c>
       <c r="D66" s="1">
-        <v>99.661</v>
+        <v>107.82818182</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>398644.0</v>
+        <v>1186110.0</v>
       </c>
       <c r="H66" s="1">
-        <v>19636.0</v>
+        <v>-23399.0</v>
       </c>
       <c r="I66" s="1">
-        <v>4.9256981166153</v>
+        <v>-1.9727512625305</v>
       </c>
       <c r="J66">
-        <v>0.25</v>
+        <v>2.68</v>
       </c>
       <c r="K66" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="L66" s="1">
-        <v>418280.0</v>
+        <v>1162711.0</v>
       </c>
       <c r="M66" s="1">
-        <v>419293.7</v>
+        <v>1192139.77</v>
       </c>
       <c r="N66" s="1">
-        <v>0.2</v>
+        <v>0.57</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="B67" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>100.98</v>
+        <v>98.032</v>
       </c>
       <c r="D67" s="1">
-        <v>100.0</v>
+        <v>99.852</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>700000.0</v>
+        <v>898668.0</v>
       </c>
       <c r="H67" s="1">
-        <v>6860.0</v>
+        <v>-16380.0</v>
       </c>
       <c r="I67" s="1">
+        <v>-1.8226975924368</v>
+      </c>
+      <c r="J67">
         <v>0.98</v>
       </c>
-      <c r="J67">
-[...1 lines deleted...]
-      </c>
       <c r="K67" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="L67" s="1">
-        <v>706860.0</v>
+        <v>882288.0</v>
       </c>
       <c r="M67" s="1">
-        <v>707874.04</v>
+        <v>891066.08</v>
       </c>
       <c r="N67" s="1">
-        <v>0.33</v>
+        <v>0.42</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="B68" s="1">
-        <v>800000.0</v>
+        <v>682000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>105.917</v>
+        <v>99.255</v>
       </c>
       <c r="D68" s="1">
-        <v>107.34</v>
+        <v>99.934</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>858720.0</v>
+        <v>681549.88</v>
       </c>
       <c r="H68" s="1">
-        <v>-11384.0</v>
+        <v>-4630.78</v>
       </c>
       <c r="I68" s="1">
-        <v>-1.3256940562698</v>
+        <v>-0.67944843596774</v>
       </c>
       <c r="J68">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>315.22</v>
+        <v>0.8</v>
+      </c>
+      <c r="K68" t="s">
+        <v>224</v>
       </c>
       <c r="L68" s="1">
-        <v>847336.0</v>
+        <v>676919.1</v>
       </c>
       <c r="M68" s="1">
-        <v>847651.22</v>
+        <v>682384.44</v>
       </c>
       <c r="N68" s="1">
-        <v>0.4</v>
+        <v>0.32</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="B69" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>103.334</v>
+        <v>99.686</v>
       </c>
       <c r="D69" s="1">
-        <v>100.0</v>
+        <v>100.582</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>600000.0</v>
+        <v>704074.0</v>
       </c>
       <c r="H69" s="1">
-        <v>20004.0</v>
+        <v>-6272.0</v>
       </c>
       <c r="I69" s="1">
-        <v>3.334</v>
+        <v>-0.89081545405739</v>
       </c>
       <c r="J69">
-        <v>0.54</v>
+        <v>1.22</v>
       </c>
       <c r="K69" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="L69" s="1">
-        <v>620004.0</v>
+        <v>697802.0</v>
       </c>
       <c r="M69" s="1">
-        <v>623245.81</v>
+        <v>706367.51</v>
       </c>
       <c r="N69" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="B70" s="1">
-        <v>1100000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>106.966</v>
+        <v>103.826</v>
       </c>
       <c r="D70" s="1">
-        <v>107.82818182</v>
+        <v>106.52073684</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>1186110.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="H70" s="1">
-        <v>-9484.0</v>
+        <v>-51200.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-0.79958857104316</v>
+        <v>-2.5297767570831</v>
       </c>
       <c r="J70">
-        <v>2.2</v>
+        <v>4.47</v>
       </c>
       <c r="K70" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="L70" s="1">
-        <v>1176626.0</v>
+        <v>1972694.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1200833.53</v>
+        <v>2057543.32</v>
       </c>
       <c r="N70" s="1">
-        <v>0.57</v>
+        <v>0.98</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="B71" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>99.346</v>
+        <v>98.752</v>
       </c>
       <c r="D71" s="1">
-        <v>99.852</v>
+        <v>99.589</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>898668.0</v>
+        <v>398356.0</v>
       </c>
       <c r="H71" s="1">
-        <v>-4554.0</v>
+        <v>-3348.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-0.50674998998518</v>
+        <v>-0.84045426703752</v>
       </c>
       <c r="J71">
-        <v>0.61</v>
+        <v>1.53</v>
       </c>
       <c r="K71" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="L71" s="1">
-        <v>894114.0</v>
+        <v>395008.0</v>
       </c>
       <c r="M71" s="1">
-        <v>899637.29</v>
+        <v>401110.74</v>
       </c>
       <c r="N71" s="1">
-        <v>0.42</v>
+        <v>0.19</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="B72" s="1">
-        <v>682000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>100.273</v>
+        <v>85.123</v>
       </c>
       <c r="D72" s="1">
-        <v>99.934</v>
+        <v>85.96</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>681549.88</v>
+        <v>601720.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2311.98</v>
+        <v>-5859.0</v>
       </c>
       <c r="I72" s="1">
-        <v>0.33922388776593</v>
+        <v>-0.97370870172173</v>
       </c>
       <c r="J72">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.02</v>
+      </c>
+      <c r="K72">
+        <v>155.82</v>
       </c>
       <c r="L72" s="1">
-        <v>683861.86</v>
+        <v>595861.0</v>
       </c>
       <c r="M72" s="1">
-        <v>687323.24</v>
+        <v>596016.82</v>
       </c>
       <c r="N72" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="B73" s="1">
-        <v>700000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>101.341</v>
+        <v>98.622</v>
       </c>
       <c r="D73" s="1">
-        <v>100.582</v>
+        <v>99.90703704</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>704074.0</v>
+        <v>2697490.0</v>
       </c>
       <c r="H73" s="1">
-        <v>5313.0</v>
+        <v>-34696.0</v>
       </c>
       <c r="I73" s="1">
-        <v>0.75460818039013</v>
+        <v>-1.2862327571187</v>
       </c>
       <c r="J73">
-        <v>0.88</v>
+        <v>1.59</v>
       </c>
       <c r="K73" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="L73" s="1">
-        <v>709387.0</v>
+        <v>2662794.0</v>
       </c>
       <c r="M73" s="1">
-        <v>715557.07</v>
+        <v>2705846.05</v>
       </c>
       <c r="N73" s="1">
-        <v>0.34</v>
+        <v>1.29</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="B74" s="1">
-        <v>1900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>104.722</v>
+        <v>98.347</v>
       </c>
       <c r="D74" s="1">
-        <v>106.52073684</v>
+        <v>100.62</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>2023894.0</v>
+        <v>402480.0</v>
       </c>
       <c r="H74" s="1">
-        <v>-34176.0</v>
+        <v>-9092.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-1.688625985353</v>
+        <v>-2.2589942357384</v>
       </c>
       <c r="J74">
-        <v>4.01</v>
+        <v>0.59</v>
       </c>
       <c r="K74" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="L74" s="1">
-        <v>1989718.0</v>
+        <v>393388.0</v>
       </c>
       <c r="M74" s="1">
-        <v>2065978.27</v>
+        <v>395751.01</v>
       </c>
       <c r="N74" s="1">
-        <v>0.97</v>
+        <v>0.19</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="B75" s="1">
-        <v>400000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>99.57</v>
+        <v>99.05</v>
       </c>
       <c r="D75" s="1">
-        <v>99.589</v>
+        <v>99.662</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>398356.0</v>
+        <v>575049.74</v>
       </c>
       <c r="H75" s="1">
-        <v>-76.0</v>
+        <v>-3531.24</v>
       </c>
       <c r="I75" s="1">
-        <v>-0.019078412274448</v>
+        <v>-0.614075575445</v>
       </c>
       <c r="J75">
-        <v>1.22</v>
+        <v>0.96</v>
       </c>
       <c r="K75" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="L75" s="1">
-        <v>398280.0</v>
+        <v>571518.5</v>
       </c>
       <c r="M75" s="1">
-        <v>403162.19</v>
+        <v>577077.07</v>
       </c>
       <c r="N75" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B76" s="1">
         <v>700000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>86.101</v>
+        <v>98.282</v>
       </c>
       <c r="D76" s="1">
-        <v>85.96</v>
+        <v>99.64619429</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>601720.0</v>
+        <v>697523.36</v>
       </c>
       <c r="H76" s="1">
-        <v>987.0</v>
+        <v>-9549.36</v>
       </c>
       <c r="I76" s="1">
-        <v>0.16402978129362</v>
+        <v>-1.3690380204614</v>
       </c>
       <c r="J76">
-        <v>0.59</v>
+        <v>0.26</v>
       </c>
       <c r="K76" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="L76" s="1">
-        <v>602707.0</v>
+        <v>687974.0</v>
       </c>
       <c r="M76" s="1">
-        <v>606842.27</v>
+        <v>689781.53</v>
       </c>
       <c r="N76" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="B77" s="1">
-        <v>700000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>99.507</v>
+        <v>98.752</v>
       </c>
       <c r="D77" s="1">
-        <v>100.65</v>
+        <v>99.96570933</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>704550.0</v>
+        <v>749742.82</v>
       </c>
       <c r="H77" s="1">
-        <v>-8001.0</v>
+        <v>-9102.82</v>
       </c>
       <c r="I77" s="1">
-        <v>-1.1356184798808</v>
+        <v>-1.2141256651181</v>
       </c>
       <c r="J77">
-        <v>1.32</v>
+        <v>2.35</v>
       </c>
       <c r="K77" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="L77" s="1">
-        <v>696549.0</v>
+        <v>740640.0</v>
       </c>
       <c r="M77" s="1">
-        <v>705812.01</v>
+        <v>758270.14</v>
       </c>
       <c r="N77" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="B78" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>99.366</v>
+        <v>98.486</v>
       </c>
       <c r="D78" s="1">
-        <v>100.62</v>
+        <v>100.0</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>402480.0</v>
+        <v>600000.0</v>
       </c>
       <c r="H78" s="1">
-        <v>-5016.0</v>
+        <v>-9084.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-1.2462731067382</v>
+        <v>-1.514</v>
       </c>
       <c r="J78">
-        <v>0.31</v>
+        <v>2.9</v>
       </c>
       <c r="K78" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="L78" s="1">
-        <v>397464.0</v>
+        <v>590916.0</v>
       </c>
       <c r="M78" s="1">
-        <v>398696.88</v>
+        <v>608339.28</v>
       </c>
       <c r="N78" s="1">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="B79" s="1">
-        <v>577000.0</v>
+        <v>1530000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>101.123</v>
+        <v>97.404</v>
       </c>
       <c r="D79" s="1">
-        <v>99.662</v>
+        <v>99.68358758</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>575049.74</v>
+        <v>1525158.89</v>
       </c>
       <c r="H79" s="1">
-        <v>8429.97</v>
+        <v>-34877.69</v>
       </c>
       <c r="I79" s="1">
-        <v>1.4659549276555</v>
+        <v>-2.2868233748419</v>
       </c>
       <c r="J79">
-        <v>0.64</v>
+        <v>1.79</v>
       </c>
       <c r="K79" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="L79" s="1">
-        <v>583479.71</v>
+        <v>1490281.2</v>
       </c>
       <c r="M79" s="1">
-        <v>587147.22</v>
+        <v>1517742.39</v>
       </c>
       <c r="N79" s="1">
-        <v>0.28</v>
+        <v>0.72</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="B80" s="1">
-        <v>700000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>99.712</v>
+        <v>96.685</v>
       </c>
       <c r="D80" s="1">
-        <v>99.64619429</v>
+        <v>100.0</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>697523.36</v>
+        <v>1225000.0</v>
       </c>
       <c r="H80" s="1">
-        <v>460.64</v>
+        <v>-40608.75</v>
       </c>
       <c r="I80" s="1">
-        <v>0.066039365333944</v>
+        <v>-3.315</v>
       </c>
       <c r="J80">
-        <v>3.56</v>
+        <v>3.36</v>
       </c>
       <c r="K80" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="L80" s="1">
-        <v>697984.0</v>
+        <v>1184391.25</v>
       </c>
       <c r="M80" s="1">
-        <v>722872.36</v>
+        <v>1225543.97</v>
       </c>
       <c r="N80" s="1">
-        <v>0.34</v>
+        <v>0.58</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B81" s="1">
-        <v>750000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>99.895</v>
+        <v>97.957</v>
       </c>
       <c r="D81" s="1">
-        <v>99.96570933</v>
+        <v>100.42</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>749742.82</v>
+        <v>803360.0</v>
       </c>
       <c r="H81" s="1">
-        <v>-530.32</v>
+        <v>-19704.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-0.070733588352337</v>
+        <v>-2.4526986656045</v>
       </c>
       <c r="J81">
-        <v>2.06</v>
+        <v>0.79</v>
       </c>
       <c r="K81" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="L81" s="1">
-        <v>749212.5</v>
+        <v>783656.0</v>
       </c>
       <c r="M81" s="1">
-        <v>764638.87</v>
+        <v>790012.16</v>
       </c>
       <c r="N81" s="1">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="B82" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>99.265</v>
+        <v>97.769</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0</v>
+        <v>99.259</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>600000.0</v>
+        <v>992590.0</v>
       </c>
       <c r="H82" s="1">
-        <v>-4410.0</v>
+        <v>-14900.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-0.735</v>
+        <v>-1.5011233238296</v>
       </c>
       <c r="J82">
-        <v>2.57</v>
+        <v>1.77</v>
       </c>
       <c r="K82" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="L82" s="1">
-        <v>595590.0</v>
+        <v>977690.0</v>
       </c>
       <c r="M82" s="1">
-        <v>611002.9</v>
+        <v>995429.73</v>
       </c>
       <c r="N82" s="1">
-        <v>0.29</v>
+        <v>0.47</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="B83" s="1">
-        <v>2230000.0</v>
+        <v>1549000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>99.06</v>
+        <v>99.411</v>
       </c>
       <c r="D83" s="1">
-        <v>99.68358744</v>
+        <v>99.731</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>2222944.0</v>
+        <v>1544833.19</v>
       </c>
       <c r="H83" s="1">
-        <v>-13906.0</v>
+        <v>-4956.8</v>
       </c>
       <c r="I83" s="1">
-        <v>-0.6255668158982</v>
+        <v>-0.32086312179764</v>
       </c>
       <c r="J83">
-        <v>1.48</v>
+        <v>0.62</v>
       </c>
       <c r="K83" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="L83" s="1">
-        <v>2209038.0</v>
+        <v>1539876.39</v>
       </c>
       <c r="M83" s="1">
-        <v>2242111.4</v>
+        <v>1549425.02</v>
       </c>
       <c r="N83" s="1">
-        <v>1.06</v>
+        <v>0.74</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="B84" s="1">
-        <v>1225000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>98.762</v>
+        <v>97.605</v>
       </c>
       <c r="D84" s="1">
-        <v>100.0</v>
+        <v>99.228</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>1225000.0</v>
+        <v>1550933.64</v>
       </c>
       <c r="H84" s="1">
-        <v>-15165.5</v>
+        <v>-25367.49</v>
       </c>
       <c r="I84" s="1">
-        <v>-1.238</v>
+        <v>-1.6356270407546</v>
       </c>
       <c r="J84">
-        <v>3.02</v>
+        <v>0.59</v>
       </c>
       <c r="K84" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="L84" s="1">
-        <v>1209834.5</v>
+        <v>1525566.15</v>
       </c>
       <c r="M84" s="1">
-        <v>1246859.44</v>
+        <v>1534799.63</v>
       </c>
       <c r="N84" s="1">
-        <v>0.59</v>
+        <v>0.73</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="B85" s="1">
-        <v>800000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>99.739</v>
+        <v>90.787</v>
       </c>
       <c r="D85" s="1">
-        <v>100.42</v>
+        <v>83.44605217</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>803360.0</v>
+        <v>847811.89</v>
       </c>
       <c r="H85" s="1">
-        <v>-5448.0</v>
+        <v>74584.03</v>
       </c>
       <c r="I85" s="1">
-        <v>-0.67815176259709</v>
+        <v>8.7972380288274</v>
       </c>
       <c r="J85">
-        <v>0.47</v>
+        <v>1.66</v>
       </c>
       <c r="K85" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="L85" s="1">
-        <v>797912.0</v>
+        <v>922395.92</v>
       </c>
       <c r="M85" s="1">
-        <v>801646.25</v>
+        <v>939253.87</v>
       </c>
       <c r="N85" s="1">
-        <v>0.38</v>
+        <v>0.45</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="B86" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>98.693</v>
+        <v>99.983</v>
       </c>
       <c r="D86" s="1">
-        <v>99.259</v>
+        <v>100.375</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>992590.0</v>
+        <v>602250.0</v>
       </c>
       <c r="H86" s="1">
-        <v>-5660.0</v>
+        <v>-2352.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-0.57022536999164</v>
+        <v>-0.39053549190535</v>
       </c>
       <c r="J86">
-        <v>1.38</v>
+        <v>2.27</v>
       </c>
       <c r="K86" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="L86" s="1">
-        <v>986930.0</v>
+        <v>599898.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1000714.25</v>
+        <v>613545.95</v>
       </c>
       <c r="N86" s="1">
-        <v>0.47</v>
+        <v>0.29</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="B87" s="1">
-        <v>1549000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>100.709</v>
+        <v>97.811</v>
       </c>
       <c r="D87" s="1">
-        <v>99.731</v>
+        <v>92.081555</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>1544833.19</v>
+        <v>736652.44</v>
       </c>
       <c r="H87" s="1">
-        <v>15149.22</v>
+        <v>45835.56</v>
       </c>
       <c r="I87" s="1">
-        <v>0.98063791599402</v>
+        <v>6.2221418828125</v>
       </c>
       <c r="J87">
-        <v>0.28</v>
+        <v>0.59</v>
       </c>
       <c r="K87" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="L87" s="1">
-        <v>1559982.41</v>
+        <v>782488.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1564279.29</v>
+        <v>787205.81</v>
       </c>
       <c r="N87" s="1">
-        <v>0.74</v>
+        <v>0.37</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B88" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>100.428</v>
+        <v>101.165</v>
       </c>
       <c r="D88" s="1">
-        <v>99.451</v>
+        <v>99.329</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>1491765.0</v>
+        <v>595974.0</v>
       </c>
       <c r="H88" s="1">
-        <v>14655.0</v>
+        <v>11016.0</v>
       </c>
       <c r="I88" s="1">
-        <v>0.98239333943349</v>
+        <v>1.8484027826717</v>
       </c>
       <c r="J88">
-        <v>0.65</v>
+        <v>2.16</v>
       </c>
       <c r="K88" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="L88" s="1">
-        <v>1506420.0</v>
+        <v>606990.0</v>
       </c>
       <c r="M88" s="1">
-        <v>1516113.49</v>
+        <v>619920.82</v>
       </c>
       <c r="N88" s="1">
-        <v>0.71</v>
+        <v>0.3</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="B89" s="1">
-        <v>1563000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>98.498</v>
+        <v>99.656</v>
       </c>
       <c r="D89" s="1">
-        <v>99.228</v>
+        <v>100.30333333</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>1550933.64</v>
+        <v>1504550.0</v>
       </c>
       <c r="H89" s="1">
-        <v>-11409.9</v>
+        <v>-9710.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-0.73567944531785</v>
+        <v>-0.64537569372902</v>
       </c>
       <c r="J89">
-        <v>0.33</v>
+        <v>0.14</v>
       </c>
       <c r="K89" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="L89" s="1">
-        <v>1539523.74</v>
+        <v>1494840.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1544694.49</v>
+        <v>1496995.66</v>
       </c>
       <c r="N89" s="1">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="B90" s="1">
-        <v>1016000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>91.286</v>
+        <v>98.191</v>
       </c>
       <c r="D90" s="1">
-        <v>83.44605217</v>
+        <v>99.63382353</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>847811.89</v>
+        <v>1693775.0</v>
       </c>
       <c r="H90" s="1">
-        <v>79653.87</v>
+        <v>-24528.0</v>
       </c>
       <c r="I90" s="1">
-        <v>9.3952291704708</v>
+        <v>-1.4481262269192</v>
       </c>
       <c r="J90">
-        <v>1.49</v>
+        <v>1.01</v>
       </c>
       <c r="K90" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="L90" s="1">
-        <v>927465.76</v>
+        <v>1669247.0</v>
       </c>
       <c r="M90" s="1">
-        <v>942601.38</v>
+        <v>1686363.44</v>
       </c>
       <c r="N90" s="1">
-        <v>0.44</v>
+        <v>0.8</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="B91" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>100.08</v>
+        <v>97.39</v>
       </c>
       <c r="D91" s="1">
-        <v>100.375</v>
+        <v>100.33</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>602250.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="H91" s="1">
-        <v>-1770.0</v>
+        <v>-35280.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-0.29389788293898</v>
+        <v>-2.9303299112927</v>
       </c>
       <c r="J91">
-        <v>1.97</v>
+        <v>1.19</v>
       </c>
       <c r="K91" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="L91" s="1">
-        <v>600480.0</v>
+        <v>1168680.0</v>
       </c>
       <c r="M91" s="1">
-        <v>612297.12</v>
+        <v>1182981.37</v>
       </c>
       <c r="N91" s="1">
-        <v>0.29</v>
+        <v>0.56</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="B92" s="1">
         <v>800000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>98.065</v>
+        <v>100.618</v>
       </c>
       <c r="D92" s="1">
-        <v>92.081555</v>
+        <v>99.651</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>736652.44</v>
+        <v>797208.0</v>
       </c>
       <c r="H92" s="1">
-        <v>47867.56</v>
+        <v>7736.0</v>
       </c>
       <c r="I92" s="1">
-        <v>6.4979843140138</v>
+        <v>0.97038664940643</v>
       </c>
       <c r="J92">
-        <v>0.43</v>
+        <v>1.29</v>
       </c>
       <c r="K92" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="L92" s="1">
-        <v>784520.0</v>
+        <v>804944.0</v>
       </c>
       <c r="M92" s="1">
-        <v>787972.05</v>
+        <v>815283.73</v>
       </c>
       <c r="N92" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="B93" s="1">
         <v>600000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>102.381</v>
+        <v>99.753</v>
       </c>
       <c r="D93" s="1">
-        <v>99.329</v>
+        <v>99.768</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>595974.0</v>
+        <v>598608.0</v>
       </c>
       <c r="H93" s="1">
-        <v>18312.0</v>
+        <v>-90.0</v>
       </c>
       <c r="I93" s="1">
-        <v>3.0726172618269</v>
+        <v>-0.015034880923743</v>
       </c>
       <c r="J93">
-        <v>1.8</v>
+        <v>0.68</v>
       </c>
       <c r="K93" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="L93" s="1">
-        <v>614286.0</v>
+        <v>598518.0</v>
       </c>
       <c r="M93" s="1">
-        <v>625114.77</v>
+        <v>602594.71</v>
       </c>
       <c r="N93" s="1">
         <v>0.29</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="B94" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>100.439</v>
+        <v>98.917</v>
       </c>
       <c r="D94" s="1">
-        <v>100.30333333</v>
+        <v>99.766</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>1504550.0</v>
+        <v>598596.0</v>
       </c>
       <c r="H94" s="1">
-        <v>2035.0</v>
+        <v>-5094.0</v>
       </c>
       <c r="I94" s="1">
-        <v>0.13525638895351</v>
+        <v>-0.85099131968807</v>
       </c>
       <c r="J94">
-        <v>0.84</v>
+        <v>0.57</v>
       </c>
       <c r="K94" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="L94" s="1">
-        <v>1506585.0</v>
+        <v>593502.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1519159.68</v>
+        <v>596925.29</v>
       </c>
       <c r="N94" s="1">
-        <v>0.72</v>
+        <v>0.28</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="B95" s="1">
-        <v>1700000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>99.165</v>
+        <v>97.353</v>
       </c>
       <c r="D95" s="1">
-        <v>99.63382353</v>
+        <v>99.945</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>1693775.0</v>
+        <v>592673.85</v>
       </c>
       <c r="H95" s="1">
-        <v>-7970.0</v>
+        <v>-15370.56</v>
       </c>
       <c r="I95" s="1">
-        <v>-0.47054656019837</v>
+        <v>-2.5934263845115</v>
       </c>
       <c r="J95">
-        <v>0.67</v>
+        <v>2.16</v>
       </c>
       <c r="K95" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="L95" s="1">
-        <v>1685805.0</v>
+        <v>577303.29</v>
       </c>
       <c r="M95" s="1">
-        <v>1697157.74</v>
+        <v>590134.02</v>
       </c>
       <c r="N95" s="1">
-        <v>0.8</v>
+        <v>0.28</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B96" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>98.717</v>
+        <v>98.059</v>
       </c>
       <c r="D96" s="1">
-        <v>100.33</v>
+        <v>98.71</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>1203960.0</v>
+        <v>987100.0</v>
       </c>
       <c r="H96" s="1">
-        <v>-19356.0</v>
+        <v>-6510.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-1.6076946077943</v>
+        <v>-0.65950764866781</v>
       </c>
       <c r="J96">
-        <v>0.92</v>
+        <v>1.74</v>
       </c>
       <c r="K96" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="L96" s="1">
-        <v>1184604.0</v>
+        <v>980590.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1195650.58</v>
+        <v>998014.66</v>
       </c>
       <c r="N96" s="1">
-        <v>0.56</v>
+        <v>0.47</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="B97" s="1">
-        <v>800000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>101.737</v>
+        <v>98.123</v>
       </c>
       <c r="D97" s="1">
-        <v>99.651</v>
+        <v>99.90538798</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>797208.0</v>
+        <v>914134.3</v>
       </c>
       <c r="H97" s="1">
-        <v>16688.0</v>
+        <v>-16308.85</v>
       </c>
       <c r="I97" s="1">
-        <v>2.093305636672</v>
+        <v>-1.7840759284495</v>
       </c>
       <c r="J97">
-        <v>0.87</v>
+        <v>1.78</v>
       </c>
       <c r="K97" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="L97" s="1">
-        <v>813896.0</v>
+        <v>897825.45</v>
       </c>
       <c r="M97" s="1">
-        <v>820890.52</v>
+        <v>914094.9</v>
       </c>
       <c r="N97" s="1">
-        <v>0.39</v>
+        <v>0.44</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="B98" s="1">
-        <v>1197000.0</v>
+        <v>677000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>100.925</v>
+        <v>99.527</v>
       </c>
       <c r="D98" s="1">
-        <v>99.768</v>
+        <v>100.0</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>1194222.96</v>
+        <v>677000.0</v>
       </c>
       <c r="H98" s="1">
-        <v>13849.29</v>
+        <v>-3202.21</v>
       </c>
       <c r="I98" s="1">
-        <v>1.1596904819181</v>
+        <v>-0.473</v>
       </c>
       <c r="J98">
-        <v>0.33</v>
+        <v>1.11</v>
       </c>
       <c r="K98" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="L98" s="1">
-        <v>1208072.25</v>
+        <v>673797.79</v>
       </c>
       <c r="M98" s="1">
-        <v>1212011.69</v>
+        <v>681332.63</v>
       </c>
       <c r="N98" s="1">
-        <v>0.57</v>
+        <v>0.32</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="B99" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>99.417</v>
+        <v>88.819</v>
       </c>
       <c r="D99" s="1">
-        <v>99.766</v>
+        <v>88.81</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>598596.0</v>
+        <v>444050.0</v>
       </c>
       <c r="H99" s="1">
-        <v>-2094.0</v>
+        <v>45.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-0.34981857546659</v>
+        <v>0.010133993919604</v>
       </c>
       <c r="J99">
-        <v>0.19</v>
+        <v>0.5</v>
       </c>
       <c r="K99" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="L99" s="1">
-        <v>596502.0</v>
+        <v>444095.0</v>
       </c>
       <c r="M99" s="1">
-        <v>597619.81</v>
+        <v>446578.56</v>
       </c>
       <c r="N99" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B100" s="1">
-        <v>593000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>99.08</v>
+        <v>92.005</v>
       </c>
       <c r="D100" s="1">
-        <v>99.945</v>
+        <v>99.271</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>592673.85</v>
+        <v>397084.0</v>
       </c>
       <c r="H100" s="1">
-        <v>-5129.45</v>
+        <v>-29064.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-0.86547601180649</v>
+        <v>-7.3193581206999</v>
       </c>
       <c r="J100">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="K100" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="L100" s="1">
-        <v>587544.4</v>
+        <v>368020.0</v>
       </c>
       <c r="M100" s="1">
-        <v>598493.29</v>
+        <v>373639.18</v>
       </c>
       <c r="N100" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="B101" s="1">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>99.021</v>
+        <v>100.4</v>
       </c>
       <c r="D101" s="1">
-        <v>98.71</v>
+        <v>99.942</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>987100.0</v>
+        <v>1099362.0</v>
       </c>
       <c r="H101" s="1">
-        <v>3110.0</v>
+        <v>5038.0</v>
       </c>
       <c r="I101" s="1">
-        <v>0.31506432985513</v>
+        <v>0.45826579416061</v>
       </c>
       <c r="J101">
-        <v>1.38</v>
+        <v>1.16</v>
       </c>
       <c r="K101" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="L101" s="1">
-        <v>990210.0</v>
+        <v>1104400.0</v>
       </c>
       <c r="M101" s="1">
-        <v>1004018.22</v>
+        <v>1117181.85</v>
       </c>
       <c r="N101" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="B102" s="1">
-        <v>915000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>98.947</v>
+        <v>95.694</v>
       </c>
       <c r="D102" s="1">
-        <v>99.90538798</v>
+        <v>94.62629</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>914134.3</v>
+        <v>851636.61</v>
       </c>
       <c r="H102" s="1">
-        <v>-8769.25</v>
+        <v>9609.39</v>
       </c>
       <c r="I102" s="1">
-        <v>-0.95929558709262</v>
+        <v>1.1283439306349</v>
       </c>
       <c r="J102">
-        <v>1.53</v>
+        <v>0.54</v>
       </c>
       <c r="K102" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="L102" s="1">
-        <v>905365.05</v>
+        <v>861246.0</v>
       </c>
       <c r="M102" s="1">
-        <v>919359.54</v>
+        <v>866100.45</v>
       </c>
       <c r="N102" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="B103" s="1">
-        <v>677000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>100.613</v>
+        <v>100.735</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0</v>
+        <v>101.3728</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>677000.0</v>
+        <v>1520592.0</v>
       </c>
       <c r="H103" s="1">
-        <v>4150.01</v>
+        <v>-9567.0</v>
       </c>
       <c r="I103" s="1">
-        <v>0.613</v>
+        <v>-0.62916285236276</v>
       </c>
       <c r="J103">
-        <v>0.73</v>
+        <v>0.56</v>
       </c>
       <c r="K103" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="L103" s="1">
-        <v>681150.01</v>
+        <v>1511025.0</v>
       </c>
       <c r="M103" s="1">
-        <v>686121.45</v>
+        <v>1519465.07</v>
       </c>
       <c r="N103" s="1">
-        <v>0.32</v>
+        <v>0.72</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="B104" s="1">
-        <v>500000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>89.903</v>
+        <v>97.308</v>
       </c>
       <c r="D104" s="1">
-        <v>88.81</v>
+        <v>98.42482759</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>444050.0</v>
+        <v>2854320.0</v>
       </c>
       <c r="H104" s="1">
-        <v>5465.0</v>
+        <v>-32388.0</v>
       </c>
       <c r="I104" s="1">
-        <v>1.2307172615696</v>
+        <v>-1.1347010846717</v>
       </c>
       <c r="J104">
-        <v>0.33</v>
+        <v>2.72</v>
       </c>
       <c r="K104" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="L104" s="1">
-        <v>449515.0</v>
+        <v>2821932.0</v>
       </c>
       <c r="M104" s="1">
-        <v>451162.26</v>
+        <v>2900887.48</v>
       </c>
       <c r="N104" s="1">
-        <v>0.21</v>
+        <v>1.38</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="B105" s="1">
-        <v>400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>92.863</v>
+        <v>96.53</v>
       </c>
       <c r="D105" s="1">
-        <v>99.271</v>
+        <v>97.19933364</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>397084.0</v>
+        <v>1069192.67</v>
       </c>
       <c r="H105" s="1">
-        <v>-25632.0</v>
+        <v>-7362.67</v>
       </c>
       <c r="I105" s="1">
-        <v>-6.4550573682143</v>
+        <v>-0.68861957312147</v>
       </c>
       <c r="J105">
-        <v>1.25</v>
+        <v>0.8</v>
       </c>
       <c r="K105" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="L105" s="1">
-        <v>371452.0</v>
+        <v>1061830.0</v>
       </c>
       <c r="M105" s="1">
-        <v>376438.3</v>
+        <v>1070663.9</v>
       </c>
       <c r="N105" s="1">
-        <v>0.18</v>
+        <v>0.51</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="B106" s="1">
-        <v>1100000.0</v>
+        <v>1068000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>101.559</v>
+        <v>97.905</v>
       </c>
       <c r="D106" s="1">
-        <v>99.942</v>
+        <v>99.14878652</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>1099362.0</v>
+        <v>1058909.04</v>
       </c>
       <c r="H106" s="1">
-        <v>17787.0</v>
+        <v>-13283.64</v>
       </c>
       <c r="I106" s="1">
-        <v>1.6179384042745</v>
+        <v>-1.2544646894317</v>
       </c>
       <c r="J106">
-        <v>0.83</v>
+        <v>2.67</v>
       </c>
       <c r="K106" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="L106" s="1">
-        <v>1117149.0</v>
+        <v>1045625.4</v>
       </c>
       <c r="M106" s="1">
-        <v>1126325.71</v>
+        <v>1074154.17</v>
       </c>
       <c r="N106" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="B107" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>95.358</v>
+        <v>98.026</v>
       </c>
       <c r="D107" s="1">
-        <v>94.62629</v>
+        <v>99.736</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>851636.61</v>
+        <v>598416.0</v>
       </c>
       <c r="H107" s="1">
-        <v>6585.39</v>
+        <v>-10260.0</v>
       </c>
       <c r="I107" s="1">
-        <v>0.77326290611203</v>
+        <v>-1.7145263495628</v>
       </c>
       <c r="J107">
-        <v>0.48</v>
+        <v>2.73</v>
       </c>
       <c r="K107" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="L107" s="1">
-        <v>858222.0</v>
+        <v>588156.0</v>
       </c>
       <c r="M107" s="1">
-        <v>862567.89</v>
+        <v>604528.6</v>
       </c>
       <c r="N107" s="1">
-        <v>0.41</v>
+        <v>0.29</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="B108" s="1">
-        <v>1500000.0</v>
+        <v>890000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>101.702</v>
+        <v>98.757</v>
       </c>
       <c r="D108" s="1">
-        <v>101.3728</v>
+        <v>99.394</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>1520592.0</v>
+        <v>884606.6</v>
       </c>
       <c r="H108" s="1">
-        <v>4938.0</v>
+        <v>-5669.3</v>
       </c>
       <c r="I108" s="1">
-        <v>0.32474194261182</v>
+        <v>-0.64088375555869</v>
       </c>
       <c r="J108">
-        <v>0.21</v>
+        <v>0.92</v>
       </c>
       <c r="K108" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="L108" s="1">
-        <v>1525530.0</v>
+        <v>878937.3</v>
       </c>
       <c r="M108" s="1">
-        <v>1528714.93</v>
+        <v>887166.75</v>
       </c>
       <c r="N108" s="1">
-        <v>0.72</v>
+        <v>0.42</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B109" s="1">
-        <v>2900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>98.118</v>
+        <v>95.391</v>
       </c>
       <c r="D109" s="1">
-        <v>98.42482759</v>
+        <v>93.6</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>2854320.0</v>
+        <v>936000.0</v>
       </c>
       <c r="H109" s="1">
-        <v>-8898.0</v>
+        <v>17910.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-0.31173799714118</v>
+        <v>1.9134615384615</v>
       </c>
       <c r="J109">
-        <v>2.38</v>
+        <v>1.25</v>
       </c>
       <c r="K109" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="L109" s="1">
-        <v>2845422.0</v>
+        <v>953910.0</v>
       </c>
       <c r="M109" s="1">
-        <v>2914545.29</v>
+        <v>966375.75</v>
       </c>
       <c r="N109" s="1">
-        <v>1.37</v>
+        <v>0.46</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="B110" s="1">
-        <v>1000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>98.357</v>
+        <v>97.909</v>
       </c>
       <c r="D110" s="1">
-        <v>98.642</v>
+        <v>100.0</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>986420.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="H110" s="1">
-        <v>-2850.0</v>
+        <v>-35547.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-0.28892358224691</v>
+        <v>-2.091</v>
       </c>
       <c r="J110">
-        <v>0.41</v>
+        <v>3.63</v>
       </c>
       <c r="K110" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="L110" s="1">
-        <v>983570.0</v>
+        <v>1664453.0</v>
       </c>
       <c r="M110" s="1">
-        <v>987645.34</v>
+        <v>1726176.97</v>
       </c>
       <c r="N110" s="1">
-        <v>0.47</v>
+        <v>0.82</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B111" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>98.348</v>
+        <v>100.562</v>
       </c>
       <c r="D111" s="1">
-        <v>95.396</v>
+        <v>103.012</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>763168.0</v>
+        <v>927108.0</v>
       </c>
       <c r="H111" s="1">
-        <v>23616.0</v>
+        <v>-22050.0</v>
       </c>
       <c r="I111" s="1">
-        <v>3.0944693697849</v>
+        <v>-2.3783636857842</v>
       </c>
       <c r="J111">
-        <v>0.41</v>
+        <v>3.91</v>
       </c>
       <c r="K111" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="L111" s="1">
-        <v>786784.0</v>
+        <v>905058.0</v>
       </c>
       <c r="M111" s="1">
-        <v>790044.27</v>
+        <v>940268.96</v>
       </c>
       <c r="N111" s="1">
-        <v>0.37</v>
+        <v>0.45</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="B112" s="1">
-        <v>1068000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>98.8</v>
+        <v>100.119</v>
       </c>
       <c r="D112" s="1">
-        <v>99.14878652</v>
+        <v>99.849</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>1058909.04</v>
+        <v>1207174.41</v>
       </c>
       <c r="H112" s="1">
-        <v>-3725.04</v>
+        <v>3264.3</v>
       </c>
       <c r="I112" s="1">
-        <v>-0.35178092350595</v>
+        <v>0.270408316558</v>
       </c>
       <c r="J112">
-        <v>2.38</v>
+        <v>3.32</v>
       </c>
       <c r="K112" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="L112" s="1">
-        <v>1055184.0</v>
+        <v>1210438.71</v>
       </c>
       <c r="M112" s="1">
-        <v>1080574.6</v>
+        <v>1250608.98</v>
       </c>
       <c r="N112" s="1">
-        <v>0.51</v>
+        <v>0.6</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="B113" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>99.372</v>
+        <v>98.602</v>
       </c>
       <c r="D113" s="1">
-        <v>99.736</v>
+        <v>99.58877778</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>598416.0</v>
+        <v>896299.0</v>
       </c>
       <c r="H113" s="1">
-        <v>-2184.0</v>
+        <v>-8881.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-0.36496350364964</v>
+        <v>-0.99085238296595</v>
       </c>
       <c r="J113">
-        <v>2.37</v>
+        <v>1.14</v>
       </c>
       <c r="K113" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="L113" s="1">
-        <v>596232.0</v>
+        <v>887418.0</v>
       </c>
       <c r="M113" s="1">
-        <v>610434.74</v>
+        <v>897687.86</v>
       </c>
       <c r="N113" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B114" s="1">
-        <v>890000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>99.9</v>
+        <v>100.433</v>
       </c>
       <c r="D114" s="1">
-        <v>99.394</v>
+        <v>100.242</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>884606.6</v>
+        <v>701694.0</v>
       </c>
       <c r="H114" s="1">
-        <v>4503.4</v>
+        <v>1337.0</v>
       </c>
       <c r="I114" s="1">
-        <v>0.50908505543594</v>
+        <v>0.19053889587199</v>
       </c>
       <c r="J114">
-        <v>0.59</v>
+        <v>1.18</v>
       </c>
       <c r="K114" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="L114" s="1">
-        <v>889110.0</v>
+        <v>703031.0</v>
       </c>
       <c r="M114" s="1">
-        <v>894321.99</v>
+        <v>711315.93</v>
       </c>
       <c r="N114" s="1">
-        <v>0.42</v>
+        <v>0.34</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="B115" s="1">
-        <v>1000000.0</v>
+        <v>775000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>95.754</v>
+        <v>95.798</v>
       </c>
       <c r="D115" s="1">
-        <v>93.6</v>
+        <v>98.42664516</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>936000.0</v>
+        <v>762806.5</v>
       </c>
       <c r="H115" s="1">
-        <v>21540.0</v>
+        <v>-20372.0</v>
       </c>
       <c r="I115" s="1">
-        <v>2.3012820512821</v>
+        <v>-2.6706641854782</v>
       </c>
       <c r="J115">
-        <v>1.1</v>
+        <v>1.96</v>
       </c>
       <c r="K115" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="L115" s="1">
-        <v>957540.0</v>
+        <v>742434.5</v>
       </c>
       <c r="M115" s="1">
-        <v>968536.58</v>
+        <v>757629.28</v>
       </c>
       <c r="N115" s="1">
-        <v>0.46</v>
+        <v>0.36</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="B116" s="1">
-        <v>1700000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>99.197</v>
+        <v>97.65</v>
       </c>
       <c r="D116" s="1">
         <v>100.0</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>1700000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="H116" s="1">
-        <v>-13651.0</v>
+        <v>-38963.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-0.803</v>
+        <v>-2.35</v>
       </c>
       <c r="J116">
-        <v>3.28</v>
+        <v>1.37</v>
       </c>
       <c r="K116" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="L116" s="1">
-        <v>1686349.0</v>
+        <v>1619037.0</v>
       </c>
       <c r="M116" s="1">
-        <v>1742117.15</v>
+        <v>1641829.28</v>
       </c>
       <c r="N116" s="1">
-        <v>0.82</v>
+        <v>0.78</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="B117" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>101.69</v>
+        <v>102.622</v>
       </c>
       <c r="D117" s="1">
-        <v>103.012</v>
+        <v>102.806722</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>927108.0</v>
+        <v>1028067.22</v>
       </c>
       <c r="H117" s="1">
-        <v>-11898.0</v>
+        <v>-1847.22</v>
       </c>
       <c r="I117" s="1">
-        <v>-1.2833456296354</v>
+        <v>-0.17967891243532</v>
       </c>
       <c r="J117">
-        <v>3.53</v>
+        <v>1.33</v>
       </c>
       <c r="K117" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="L117" s="1">
-        <v>915210.0</v>
+        <v>1026220.0</v>
       </c>
       <c r="M117" s="1">
-        <v>946962.74</v>
+        <v>1039493.97</v>
       </c>
       <c r="N117" s="1">
-        <v>0.45</v>
+        <v>0.49</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="B118" s="1">
-        <v>1209000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>101.331</v>
+        <v>104.151</v>
       </c>
       <c r="D118" s="1">
-        <v>99.849</v>
+        <v>105.93</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>1207174.41</v>
+        <v>847440.0</v>
       </c>
       <c r="H118" s="1">
-        <v>17917.38</v>
+        <v>-14232.0</v>
       </c>
       <c r="I118" s="1">
-        <v>1.4842412042184</v>
+        <v>-1.6794109317474</v>
       </c>
       <c r="J118">
-        <v>2.97</v>
+        <v>2.28</v>
       </c>
       <c r="K118" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="L118" s="1">
-        <v>1225091.79</v>
+        <v>833208.0</v>
       </c>
       <c r="M118" s="1">
-        <v>1261053.74</v>
+        <v>851427.18</v>
       </c>
       <c r="N118" s="1">
-        <v>0.59</v>
+        <v>0.41</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="B119" s="1">
-        <v>900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>100.102</v>
+        <v>98.739</v>
       </c>
       <c r="D119" s="1">
-        <v>99.58877778</v>
+        <v>99.076</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>896299.0</v>
+        <v>1188912.0</v>
       </c>
       <c r="H119" s="1">
-        <v>4619.0</v>
+        <v>-4044.0</v>
       </c>
       <c r="I119" s="1">
-        <v>0.51534142066431</v>
+        <v>-0.34014292058622</v>
       </c>
       <c r="J119">
-        <v>0.82</v>
+        <v>0.55</v>
       </c>
       <c r="K119" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="L119" s="1">
-        <v>900918.0</v>
+        <v>1184868.0</v>
       </c>
       <c r="M119" s="1">
-        <v>908339.92</v>
+        <v>1191435.12</v>
       </c>
       <c r="N119" s="1">
-        <v>0.43</v>
+        <v>0.57</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="B120" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>100.983</v>
+        <v>99.641</v>
       </c>
       <c r="D120" s="1">
-        <v>100.242</v>
+        <v>99.07293333</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>701694.0</v>
+        <v>1188875.2</v>
       </c>
       <c r="H120" s="1">
-        <v>5187.0</v>
+        <v>6816.8</v>
       </c>
       <c r="I120" s="1">
-        <v>0.73921110911594</v>
+        <v>0.57338230286913</v>
       </c>
       <c r="J120">
-        <v>0.78</v>
+        <v>3.27</v>
       </c>
       <c r="K120" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="L120" s="1">
-        <v>706881.0</v>
+        <v>1195692.0</v>
       </c>
       <c r="M120" s="1">
-        <v>712317.99</v>
+        <v>1234930.36</v>
       </c>
       <c r="N120" s="1">
-        <v>0.34</v>
+        <v>0.59</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="B121" s="1">
-        <v>775000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>97.152</v>
+        <v>83.876</v>
       </c>
       <c r="D121" s="1">
-        <v>98.42664516</v>
+        <v>85.38325</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>762806.5</v>
+        <v>683066.0</v>
       </c>
       <c r="H121" s="1">
-        <v>-9878.5</v>
+        <v>-12058.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-1.2950204278542</v>
+        <v>-1.76527597626</v>
       </c>
       <c r="J121">
-        <v>1.68</v>
+        <v>0.54</v>
       </c>
       <c r="K121" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="L121" s="1">
-        <v>752928.0</v>
+        <v>671008.0</v>
       </c>
       <c r="M121" s="1">
-        <v>765933.14</v>
+        <v>675342.25</v>
       </c>
       <c r="N121" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="B122" s="1">
-        <v>1658000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>98.744</v>
+        <v>98.504</v>
       </c>
       <c r="D122" s="1">
-        <v>100.0</v>
+        <v>99.898</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>1658000.0</v>
+        <v>2197756.0</v>
       </c>
       <c r="H122" s="1">
-        <v>-20824.48</v>
+        <v>-30668.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-1.256</v>
+        <v>-1.3954233317984</v>
       </c>
       <c r="J122">
-        <v>1.09</v>
+        <v>0.6</v>
       </c>
       <c r="K122" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="L122" s="1">
-        <v>1637175.52</v>
+        <v>2167088.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1655266.89</v>
+        <v>2180348.27</v>
       </c>
       <c r="N122" s="1">
-        <v>0.78</v>
+        <v>1.04</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="B123" s="1">
-        <v>1000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>103.473</v>
+        <v>80.799</v>
       </c>
       <c r="D123" s="1">
-        <v>102.806722</v>
+        <v>82.0</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>1028067.22</v>
+        <v>1066000.0</v>
       </c>
       <c r="H123" s="1">
-        <v>6662.78</v>
+        <v>-15613.0</v>
       </c>
       <c r="I123" s="1">
-        <v>0.64808797230204</v>
+        <v>-1.4646341463415</v>
       </c>
       <c r="J123">
-        <v>0.9</v>
+        <v>0.29</v>
       </c>
       <c r="K123" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="L123" s="1">
-        <v>1034730.0</v>
+        <v>1050387.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1043709.45</v>
+        <v>1054126.73</v>
       </c>
       <c r="N123" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="B124" s="1">
-        <v>800000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>104.485</v>
+        <v>99.914</v>
       </c>
       <c r="D124" s="1">
-        <v>105.93</v>
+        <v>99.609</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>847440.0</v>
+        <v>454217.04</v>
       </c>
       <c r="H124" s="1">
-        <v>-11560.0</v>
+        <v>1390.8</v>
       </c>
       <c r="I124" s="1">
-        <v>-1.3641083734542</v>
+        <v>0.30619723117389</v>
       </c>
       <c r="J124">
-        <v>1.71</v>
+        <v>0.88</v>
       </c>
       <c r="K124" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="L124" s="1">
-        <v>835880.0</v>
+        <v>455607.84</v>
       </c>
       <c r="M124" s="1">
-        <v>849578.63</v>
+        <v>459605.65</v>
       </c>
       <c r="N124" s="1">
-        <v>0.4</v>
+        <v>0.22</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="B125" s="1">
-        <v>1200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>100.355</v>
+        <v>100.493</v>
       </c>
       <c r="D125" s="1">
-        <v>99.076</v>
+        <v>102.847</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>1188912.0</v>
+        <v>719929.0</v>
       </c>
       <c r="H125" s="1">
-        <v>15348.0</v>
+        <v>-16478.0</v>
       </c>
       <c r="I125" s="1">
-        <v>1.2909281763495</v>
+        <v>-2.2888368158527</v>
       </c>
       <c r="J125">
-        <v>0.16</v>
+        <v>0.8</v>
       </c>
       <c r="K125" t="s">
-        <v>398</v>
+        <v>170</v>
       </c>
       <c r="L125" s="1">
-        <v>1204260.0</v>
+        <v>703451.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1206216.16</v>
+        <v>709024.63</v>
       </c>
       <c r="N125" s="1">
-        <v>0.57</v>
+        <v>0.34</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="B126" s="1">
-        <v>1200000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>101.308</v>
+        <v>102.485</v>
       </c>
       <c r="D126" s="1">
-        <v>99.07293333</v>
+        <v>101.91549321</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>1188875.2</v>
+        <v>1200564.51</v>
       </c>
       <c r="H126" s="1">
-        <v>26820.8</v>
+        <v>6708.79</v>
       </c>
       <c r="I126" s="1">
-        <v>2.2559811155956</v>
+        <v>0.5588029584516</v>
       </c>
       <c r="J126">
-        <v>2.92</v>
+        <v>3.5</v>
       </c>
       <c r="K126" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="L126" s="1">
-        <v>1215696.0</v>
+        <v>1207273.3</v>
       </c>
       <c r="M126" s="1">
-        <v>1250730.25</v>
+        <v>1248511.76</v>
       </c>
       <c r="N126" s="1">
         <v>0.59</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="B127" s="1">
-        <v>800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>85.138</v>
+        <v>97.4</v>
       </c>
       <c r="D127" s="1">
-        <v>85.38325</v>
+        <v>98.94725</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>683066.0</v>
+        <v>1978945.0</v>
       </c>
       <c r="H127" s="1">
-        <v>-1962.0</v>
+        <v>-30945.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-0.2872343228912</v>
+        <v>-1.5637119778468</v>
       </c>
       <c r="J127">
-        <v>0.46</v>
+        <v>1.18</v>
       </c>
       <c r="K127" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="L127" s="1">
-        <v>681104.0</v>
+        <v>1948000.0</v>
       </c>
       <c r="M127" s="1">
-        <v>684805.37</v>
+        <v>1971506.85</v>
       </c>
       <c r="N127" s="1">
-        <v>0.32</v>
+        <v>0.94</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="B128" s="1">
-        <v>2200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.13</v>
+        <v>97.459</v>
       </c>
       <c r="D128" s="1">
-        <v>99.898</v>
+        <v>97.929</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>2197756.0</v>
+        <v>587574.0</v>
       </c>
       <c r="H128" s="1">
-        <v>5104.0</v>
+        <v>-2820.0</v>
       </c>
       <c r="I128" s="1">
-        <v>0.23223688161925</v>
+        <v>-0.47993954803991</v>
       </c>
       <c r="J128">
-        <v>0.24</v>
+        <v>2.17</v>
       </c>
       <c r="K128" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="L128" s="1">
-        <v>2202860.0</v>
+        <v>584754.0</v>
       </c>
       <c r="M128" s="1">
-        <v>2208164.11</v>
+        <v>597789.62</v>
       </c>
       <c r="N128" s="1">
-        <v>1.04</v>
+        <v>0.28</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="B129" s="1">
-        <v>1300000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>81.953</v>
+        <v>97.163</v>
       </c>
       <c r="D129" s="1">
-        <v>82.0</v>
+        <v>99.68483</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>1066000.0</v>
+        <v>996848.3</v>
       </c>
       <c r="H129" s="1">
-        <v>-611.0</v>
+        <v>-25218.3</v>
       </c>
       <c r="I129" s="1">
-        <v>-0.057317073170732</v>
+        <v>-2.5298031806846</v>
       </c>
       <c r="J129">
-        <v>0.21</v>
+        <v>2.51</v>
       </c>
       <c r="K129" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="L129" s="1">
-        <v>1065389.0</v>
+        <v>971630.0</v>
       </c>
       <c r="M129" s="1">
-        <v>1068100.3</v>
+        <v>996698.49</v>
       </c>
       <c r="N129" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="B130" s="1">
-        <v>456000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>100.896</v>
+        <v>101.135</v>
       </c>
       <c r="D130" s="1">
-        <v>99.609</v>
+        <v>100.0</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>454217.04</v>
+        <v>916000.0</v>
       </c>
       <c r="H130" s="1">
-        <v>5868.72</v>
+        <v>10396.6</v>
       </c>
       <c r="I130" s="1">
-        <v>1.292051923019</v>
+        <v>1.135</v>
       </c>
       <c r="J130">
-        <v>0.52</v>
+        <v>1.61</v>
       </c>
       <c r="K130" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="L130" s="1">
-        <v>460085.76</v>
+        <v>926396.6</v>
       </c>
       <c r="M130" s="1">
-        <v>462434.47</v>
+        <v>941109.62</v>
       </c>
       <c r="N130" s="1">
-        <v>0.22</v>
+        <v>0.45</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="B131" s="1">
-        <v>700000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>101.987</v>
+        <v>97.922</v>
       </c>
       <c r="D131" s="1">
-        <v>102.847</v>
+        <v>99.779</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>719929.0</v>
+        <v>2394696.0</v>
       </c>
       <c r="H131" s="1">
-        <v>-6020.0</v>
+        <v>-44568.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-0.83619356908806</v>
+        <v>-1.8611130598623</v>
       </c>
       <c r="J131">
-        <v>0.45</v>
+        <v>1.58</v>
       </c>
       <c r="K131" t="s">
-        <v>185</v>
+        <v>411</v>
       </c>
       <c r="L131" s="1">
-        <v>713909.0</v>
+        <v>2350128.0</v>
       </c>
       <c r="M131" s="1">
-        <v>717030.23</v>
+        <v>2388100.6</v>
       </c>
       <c r="N131" s="1">
-        <v>0.34</v>
+        <v>1.14</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="B132" s="1">
-        <v>1178000.0</v>
+        <v>1959000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>103.753</v>
+        <v>97.545</v>
       </c>
       <c r="D132" s="1">
-        <v>101.91549321</v>
+        <v>99.59162838</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>1200564.51</v>
+        <v>1951000.0</v>
       </c>
       <c r="H132" s="1">
-        <v>21645.83</v>
+        <v>-40093.45</v>
       </c>
       <c r="I132" s="1">
-        <v>1.8029710040321</v>
+        <v>-2.0550205023065</v>
       </c>
       <c r="J132">
-        <v>3.12</v>
+        <v>0.64</v>
       </c>
       <c r="K132" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="L132" s="1">
-        <v>1222210.34</v>
+        <v>1910906.55</v>
       </c>
       <c r="M132" s="1">
-        <v>1258942.61</v>
+        <v>1923483.33</v>
       </c>
       <c r="N132" s="1">
-        <v>0.59</v>
+        <v>0.92</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="B133" s="1">
-        <v>2000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>98.671</v>
+        <v>99.42</v>
       </c>
       <c r="D133" s="1">
-        <v>98.94725</v>
+        <v>102.33536</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>1978945.0</v>
+        <v>2558384.0</v>
       </c>
       <c r="H133" s="1">
-        <v>-5525.0</v>
+        <v>-72884.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-0.2791891639232</v>
+        <v>-2.8488295736684</v>
       </c>
       <c r="J133">
-        <v>0.9</v>
+        <v>1.4</v>
       </c>
       <c r="K133" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="L133" s="1">
-        <v>1973420.0</v>
+        <v>2485500.0</v>
       </c>
       <c r="M133" s="1">
-        <v>1991502.19</v>
+        <v>2520444.86</v>
       </c>
       <c r="N133" s="1">
-        <v>0.94</v>
+        <v>1.2</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="B134" s="1">
         <v>600000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>98.601</v>
+        <v>98.259</v>
       </c>
       <c r="D134" s="1">
-        <v>97.929</v>
+        <v>98.819</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>587574.0</v>
+        <v>592914.0</v>
       </c>
       <c r="H134" s="1">
-        <v>4032.0</v>
+        <v>-3360.0</v>
       </c>
       <c r="I134" s="1">
-        <v>0.68621143889961</v>
+        <v>-0.56669264007934</v>
       </c>
       <c r="J134">
-        <v>1.88</v>
+        <v>1.72</v>
       </c>
       <c r="K134" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="L134" s="1">
-        <v>591606.0</v>
+        <v>589554.0</v>
       </c>
       <c r="M134" s="1">
-        <v>602878.6</v>
+        <v>599897.64</v>
       </c>
       <c r="N134" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="B135" s="1">
-        <v>1000000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>98.867</v>
+        <v>89.357</v>
       </c>
       <c r="D135" s="1">
-        <v>99.68483</v>
+        <v>85.4301904</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>996848.3</v>
+        <v>1049937.04</v>
       </c>
       <c r="H135" s="1">
-        <v>-8178.3</v>
+        <v>48260.49</v>
       </c>
       <c r="I135" s="1">
-        <v>-0.82041570417485</v>
+        <v>4.5965127585174</v>
       </c>
       <c r="J135">
-        <v>2.17</v>
+        <v>0.55</v>
       </c>
       <c r="K135" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="L135" s="1">
-        <v>988670.0</v>
+        <v>1098197.53</v>
       </c>
       <c r="M135" s="1">
-        <v>1010348.08</v>
+        <v>1104905.04</v>
       </c>
       <c r="N135" s="1">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="B136" s="1">
-        <v>916000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>102.092</v>
+        <v>99.553</v>
       </c>
       <c r="D136" s="1">
         <v>100.0</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>916000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="H136" s="1">
-        <v>19162.72</v>
+        <v>-2015.97</v>
       </c>
       <c r="I136" s="1">
-        <v>2.092</v>
+        <v>-0.447</v>
       </c>
       <c r="J136">
-        <v>1.18</v>
+        <v>3.26</v>
       </c>
       <c r="K136" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="L136" s="1">
-        <v>935162.72</v>
+        <v>448984.03</v>
       </c>
       <c r="M136" s="1">
-        <v>945960.18</v>
+        <v>463699.83</v>
       </c>
       <c r="N136" s="1">
-        <v>0.45</v>
+        <v>0.22</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="B137" s="1">
-        <v>2400000.0</v>
+        <v>1497000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>98.816</v>
+        <v>99.648</v>
       </c>
       <c r="D137" s="1">
-        <v>99.779</v>
+        <v>99.999</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>2394696.0</v>
+        <v>1496985.03</v>
       </c>
       <c r="H137" s="1">
-        <v>-23112.0</v>
+        <v>-5254.47</v>
       </c>
       <c r="I137" s="1">
-        <v>-0.96513294380581</v>
+        <v>-0.3510035100351</v>
       </c>
       <c r="J137">
-        <v>1.24</v>
+        <v>0.15</v>
       </c>
       <c r="K137" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="L137" s="1">
-        <v>2371584.0</v>
+        <v>1491730.56</v>
       </c>
       <c r="M137" s="1">
-        <v>2401419.62</v>
+        <v>1494006.16</v>
       </c>
       <c r="N137" s="1">
-        <v>1.13</v>
+        <v>0.71</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B138" s="1">
-        <v>1959000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>98.78</v>
+        <v>94.263</v>
       </c>
       <c r="D138" s="1">
-        <v>99.59162838</v>
+        <v>91.6578065</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>1951000.0</v>
+        <v>1833156.13</v>
       </c>
       <c r="H138" s="1">
-        <v>-15899.8</v>
+        <v>52103.87</v>
       </c>
       <c r="I138" s="1">
-        <v>-0.81495643259867</v>
+        <v>2.8423039994962</v>
       </c>
       <c r="J138">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="K138" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="L138" s="1">
-        <v>1935100.2</v>
+        <v>1885260.0</v>
       </c>
       <c r="M138" s="1">
-        <v>1941991.59</v>
+        <v>1893753.15</v>
       </c>
       <c r="N138" s="1">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="B139" s="1">
-        <v>2500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>101.099</v>
+        <v>99.784</v>
       </c>
       <c r="D139" s="1">
-        <v>102.33536</v>
+        <v>100.467</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>2558384.0</v>
+        <v>1406538.0</v>
       </c>
       <c r="H139" s="1">
-        <v>-30909.0</v>
+        <v>-9562.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-1.208145454318</v>
+        <v>-0.67982521624016</v>
       </c>
       <c r="J139">
-        <v>1.04</v>
+        <v>3.98</v>
       </c>
       <c r="K139" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="L139" s="1">
-        <v>2527475.0</v>
+        <v>1396976.0</v>
       </c>
       <c r="M139" s="1">
-        <v>2553480.48</v>
+        <v>1452669.15</v>
       </c>
       <c r="N139" s="1">
-        <v>1.2</v>
+        <v>0.69</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="B140" s="1">
-        <v>600000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>99.36</v>
+        <v>99.295</v>
       </c>
       <c r="D140" s="1">
-        <v>98.819</v>
+        <v>100.45530726</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>592914.0</v>
+        <v>1438520.0</v>
       </c>
       <c r="H140" s="1">
-        <v>3246.0</v>
+        <v>-16615.6</v>
       </c>
       <c r="I140" s="1">
-        <v>0.54746556836236</v>
+        <v>-1.1550482440286</v>
       </c>
       <c r="J140">
-        <v>1.42</v>
+        <v>3.12</v>
       </c>
       <c r="K140" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="L140" s="1">
-        <v>596160.0</v>
+        <v>1421904.4</v>
       </c>
       <c r="M140" s="1">
-        <v>604668.48</v>
+        <v>1466646.55</v>
       </c>
       <c r="N140" s="1">
-        <v>0.28</v>
+        <v>0.7</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="B141" s="1">
-        <v>1229000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>90.227</v>
+        <v>98.951</v>
       </c>
       <c r="D141" s="1">
-        <v>85.4301904</v>
+        <v>99.40027273</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>1049937.04</v>
+        <v>1093403.0</v>
       </c>
       <c r="H141" s="1">
-        <v>58952.79</v>
+        <v>-4942.0</v>
       </c>
       <c r="I141" s="1">
-        <v>5.6148881079574</v>
+        <v>-0.4519833949605</v>
       </c>
       <c r="J141">
-        <v>0.45</v>
+        <v>1.56</v>
       </c>
       <c r="K141" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="L141" s="1">
-        <v>1108889.83</v>
+        <v>1088461.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1114426.19</v>
+        <v>1105627.6</v>
       </c>
       <c r="N141" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="B142" s="1">
-        <v>451000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>100.858</v>
+        <v>97.257</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0</v>
+        <v>99.794</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>451000.0</v>
+        <v>498970.0</v>
       </c>
       <c r="H142" s="1">
-        <v>3869.58</v>
+        <v>-12685.0</v>
       </c>
       <c r="I142" s="1">
-        <v>0.858</v>
+        <v>-2.542237008237</v>
       </c>
       <c r="J142">
-        <v>2.93</v>
+        <v>1.39</v>
       </c>
       <c r="K142" t="s">
-        <v>448</v>
+        <v>83</v>
       </c>
       <c r="L142" s="1">
-        <v>454869.58</v>
+        <v>486285.0</v>
       </c>
       <c r="M142" s="1">
-        <v>468104.82</v>
+        <v>493237.05</v>
       </c>
       <c r="N142" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="B143" s="1">
-        <v>2000000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>94.6</v>
+        <v>105.697</v>
       </c>
       <c r="D143" s="1">
-        <v>91.6578065</v>
+        <v>100.27343697</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>1833156.13</v>
+        <v>954603.12</v>
       </c>
       <c r="H143" s="1">
-        <v>58843.87</v>
+        <v>51632.32</v>
       </c>
       <c r="I143" s="1">
-        <v>3.2099759009616</v>
+        <v>5.4087734387459</v>
       </c>
       <c r="J143">
-        <v>0.38</v>
+        <v>2.39</v>
       </c>
       <c r="K143" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="L143" s="1">
-        <v>1892000.0</v>
+        <v>1006235.44</v>
       </c>
       <c r="M143" s="1">
-        <v>1899589.04</v>
+        <v>1028994.19</v>
       </c>
       <c r="N143" s="1">
-        <v>0.89</v>
+        <v>0.49</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="B144" s="1">
-        <v>1400000.0</v>
+        <v>1125000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>100.808</v>
+        <v>99.384</v>
       </c>
       <c r="D144" s="1">
-        <v>100.467</v>
+        <v>99.888</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>1406538.0</v>
+        <v>1123740.0</v>
       </c>
       <c r="H144" s="1">
-        <v>4774.0</v>
+        <v>-5670.0</v>
       </c>
       <c r="I144" s="1">
-        <v>0.33941493226632</v>
+        <v>-0.50456511292648</v>
       </c>
       <c r="J144">
-        <v>3.62</v>
+        <v>0.45</v>
       </c>
       <c r="K144" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="L144" s="1">
-        <v>1411312.0</v>
+        <v>1118070.0</v>
       </c>
       <c r="M144" s="1">
-        <v>1461942.14</v>
+        <v>1123086.27</v>
       </c>
       <c r="N144" s="1">
-        <v>0.69</v>
+        <v>0.53</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="B145" s="1">
-        <v>1432000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>100.634</v>
+        <v>97.468</v>
       </c>
       <c r="D145" s="1">
-        <v>100.45530726</v>
+        <v>99.24563667</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>1438520.0</v>
+        <v>1190947.64</v>
       </c>
       <c r="H145" s="1">
-        <v>2558.88</v>
+        <v>-21331.64</v>
       </c>
       <c r="I145" s="1">
-        <v>0.17788282401357</v>
+        <v>-1.791148433696</v>
       </c>
       <c r="J145">
-        <v>2.8</v>
+        <v>2.23</v>
       </c>
       <c r="K145" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="L145" s="1">
-        <v>1441078.88</v>
+        <v>1169616.0</v>
       </c>
       <c r="M145" s="1">
-        <v>1481192.53</v>
+        <v>1196435.18</v>
       </c>
       <c r="N145" s="1">
-        <v>0.7</v>
+        <v>0.57</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="B146" s="1">
-        <v>1100000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>99.735</v>
+        <v>98.152</v>
       </c>
       <c r="D146" s="1">
-        <v>99.40027273</v>
+        <v>100.0</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>1093403.0</v>
+        <v>547000.0</v>
       </c>
       <c r="H146" s="1">
-        <v>3682.0</v>
+        <v>-10108.56</v>
       </c>
       <c r="I146" s="1">
-        <v>0.33674683533885</v>
+        <v>-1.848</v>
       </c>
       <c r="J146">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>0.12</v>
+      </c>
+      <c r="K146">
+        <v>661.44</v>
       </c>
       <c r="L146" s="1">
-        <v>1097085.0</v>
+        <v>536891.44</v>
       </c>
       <c r="M146" s="1">
-        <v>1110549.0</v>
+        <v>537552.88</v>
       </c>
       <c r="N146" s="1">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="B147" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>98.788</v>
+        <v>98.681</v>
       </c>
       <c r="D147" s="1">
-        <v>99.794</v>
+        <v>101.2</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>498970.0</v>
+        <v>910800.0</v>
       </c>
       <c r="H147" s="1">
-        <v>-5030.0</v>
+        <v>-22671.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-1.008076637874</v>
+        <v>-2.4891304347826</v>
       </c>
       <c r="J147">
-        <v>1.07</v>
+        <v>1.46</v>
       </c>
       <c r="K147" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
       <c r="L147" s="1">
-        <v>493940.0</v>
+        <v>888129.0</v>
       </c>
       <c r="M147" s="1">
-        <v>499309.86</v>
+        <v>901266.53</v>
       </c>
       <c r="N147" s="1">
-        <v>0.24</v>
+        <v>0.43</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="B148" s="1">
-        <v>952000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>105.518</v>
+        <v>97.761</v>
       </c>
       <c r="D148" s="1">
-        <v>100.27343697</v>
+        <v>99.728</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>954603.12</v>
+        <v>2146146.56</v>
       </c>
       <c r="H148" s="1">
-        <v>49928.24</v>
+        <v>-42329.84</v>
       </c>
       <c r="I148" s="1">
-        <v>5.2302615562371</v>
+        <v>-1.972364832344</v>
       </c>
       <c r="J148">
-        <v>1.82</v>
+        <v>1.59</v>
       </c>
       <c r="K148" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
       <c r="L148" s="1">
-        <v>1004531.36</v>
+        <v>2103816.72</v>
       </c>
       <c r="M148" s="1">
-        <v>1021847.8</v>
+        <v>2138116.06</v>
       </c>
       <c r="N148" s="1">
-        <v>0.48</v>
+        <v>1.02</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="B149" s="1">
-        <v>1125000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>100.596</v>
+        <v>100.105</v>
       </c>
       <c r="D149" s="1">
-        <v>99.888</v>
+        <v>102.5055</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>1123740.0</v>
+        <v>512527.5</v>
       </c>
       <c r="H149" s="1">
-        <v>7965.0</v>
+        <v>-12002.5</v>
       </c>
       <c r="I149" s="1">
-        <v>0.708793849111</v>
+        <v>-2.3418255605797</v>
       </c>
       <c r="J149">
-        <v>0.1</v>
+        <v>2.52</v>
       </c>
       <c r="K149" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="L149" s="1">
-        <v>1131705.0</v>
+        <v>500525.0</v>
       </c>
       <c r="M149" s="1">
-        <v>1132779.91</v>
+        <v>513138.01</v>
       </c>
       <c r="N149" s="1">
-        <v>0.53</v>
+        <v>0.24</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="B150" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>98.495</v>
+        <v>101.097</v>
       </c>
       <c r="D150" s="1">
-        <v>99.24563667</v>
+        <v>103.479</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>1190947.64</v>
+        <v>413916.0</v>
       </c>
       <c r="H150" s="1">
-        <v>-9007.64</v>
+        <v>-9528.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-0.75634223516325</v>
+        <v>-2.3019163308497</v>
       </c>
       <c r="J150">
-        <v>1.94</v>
+        <v>1.66</v>
       </c>
       <c r="K150" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="L150" s="1">
-        <v>1181940.0</v>
+        <v>404388.0</v>
       </c>
       <c r="M150" s="1">
-        <v>1205233.15</v>
+        <v>411045.53</v>
       </c>
       <c r="N150" s="1">
-        <v>0.57</v>
+        <v>0.2</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>474</v>
+        <v>465</v>
       </c>
       <c r="B151" s="1">
-        <v>547000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>99.961</v>
+        <v>103.912</v>
       </c>
       <c r="D151" s="1">
-        <v>100.0</v>
+        <v>103.12185667</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>547000.0</v>
+        <v>1546827.85</v>
       </c>
       <c r="H151" s="1">
-        <v>-213.33</v>
+        <v>11852.15</v>
       </c>
       <c r="I151" s="1">
-        <v>-0.039</v>
+        <v>0.76622295105431</v>
       </c>
       <c r="J151">
-        <v>3.47</v>
+        <v>1.49</v>
       </c>
       <c r="K151" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
       <c r="L151" s="1">
-        <v>546786.67</v>
+        <v>1558680.0</v>
       </c>
       <c r="M151" s="1">
-        <v>565747.82</v>
+        <v>1580989.93</v>
       </c>
       <c r="N151" s="1">
-        <v>0.27</v>
+        <v>0.75</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
       <c r="B152" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>99.965</v>
+        <v>96.527</v>
       </c>
       <c r="D152" s="1">
-        <v>101.2</v>
+        <v>97.26</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>910800.0</v>
+        <v>583560.0</v>
       </c>
       <c r="H152" s="1">
-        <v>-11115.0</v>
+        <v>-4398.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-1.2203557312253</v>
+        <v>-0.75365001028172</v>
       </c>
       <c r="J152">
-        <v>1.13</v>
+        <v>1.2</v>
       </c>
       <c r="K152" t="s">
-        <v>478</v>
+        <v>471</v>
       </c>
       <c r="L152" s="1">
-        <v>899685.0</v>
+        <v>579162.0</v>
       </c>
       <c r="M152" s="1">
-        <v>909811.85</v>
+        <v>586374.33</v>
       </c>
       <c r="N152" s="1">
-        <v>0.43</v>
+        <v>0.28</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="B153" s="1">
-        <v>2152000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>98.764</v>
+        <v>99.026</v>
       </c>
       <c r="D153" s="1">
-        <v>99.728</v>
+        <v>102.47</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>2146146.56</v>
+        <v>390410.7</v>
       </c>
       <c r="H153" s="1">
-        <v>-20745.28</v>
+        <v>-13121.64</v>
       </c>
       <c r="I153" s="1">
-        <v>-0.96662923150971</v>
+        <v>-3.3609837025471</v>
       </c>
       <c r="J153">
-        <v>1.3</v>
+        <v>1.1</v>
       </c>
       <c r="K153" t="s">
-        <v>481</v>
+        <v>474</v>
       </c>
       <c r="L153" s="1">
-        <v>2125401.28</v>
+        <v>377289.06</v>
       </c>
       <c r="M153" s="1">
-        <v>2153377.28</v>
+        <v>381464.4</v>
       </c>
       <c r="N153" s="1">
-        <v>1.01</v>
+        <v>0.18</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>483</v>
+        <v>476</v>
       </c>
       <c r="B154" s="1">
-        <v>500000.0</v>
+        <v>788000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>101.492</v>
+        <v>99.843</v>
       </c>
       <c r="D154" s="1">
-        <v>102.5055</v>
+        <v>99.958</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>512527.5</v>
+        <v>787669.04</v>
       </c>
       <c r="H154" s="1">
-        <v>-5067.5</v>
+        <v>-906.2</v>
       </c>
       <c r="I154" s="1">
-        <v>-0.98872743413768</v>
+        <v>-0.11504832029452</v>
       </c>
       <c r="J154">
-        <v>2.19</v>
+        <v>0.85</v>
       </c>
       <c r="K154" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="L154" s="1">
-        <v>507460.0</v>
+        <v>786762.84</v>
       </c>
       <c r="M154" s="1">
-        <v>518434.32</v>
+        <v>793482.43</v>
       </c>
       <c r="N154" s="1">
-        <v>0.24</v>
+        <v>0.38</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="B155" s="1">
-        <v>400000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>101.981</v>
+        <v>97.023</v>
       </c>
       <c r="D155" s="1">
-        <v>103.479</v>
+        <v>99.422</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>413916.0</v>
+        <v>627352.82</v>
       </c>
       <c r="H155" s="1">
-        <v>-5992.0</v>
+        <v>-15137.69</v>
       </c>
       <c r="I155" s="1">
-        <v>-1.4476367185613</v>
+        <v>-2.412946832693</v>
       </c>
       <c r="J155">
-        <v>1.26</v>
+        <v>1.3</v>
       </c>
       <c r="K155" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="L155" s="1">
-        <v>407924.0</v>
+        <v>612215.13</v>
       </c>
       <c r="M155" s="1">
-        <v>412954.14</v>
+        <v>620418.13</v>
       </c>
       <c r="N155" s="1">
-        <v>0.19</v>
+        <v>0.3</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="B156" s="1">
-        <v>1500000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>104.864</v>
+        <v>99.721</v>
       </c>
       <c r="D156" s="1">
-        <v>103.12185667</v>
+        <v>100.0</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>1546827.85</v>
+        <v>638000.0</v>
       </c>
       <c r="H156" s="1">
-        <v>26132.15</v>
+        <v>-1780.02</v>
       </c>
       <c r="I156" s="1">
-        <v>1.6894026054677</v>
+        <v>-0.279</v>
       </c>
       <c r="J156">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="K156" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="L156" s="1">
-        <v>1572960.0</v>
+        <v>636219.98</v>
       </c>
       <c r="M156" s="1">
-        <v>1587980.55</v>
+        <v>642093.08</v>
       </c>
       <c r="N156" s="1">
-        <v>0.75</v>
+        <v>0.31</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="B157" s="1">
         <v>600000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>97.907</v>
+        <v>88.437</v>
       </c>
       <c r="D157" s="1">
-        <v>97.26</v>
+        <v>88.621</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>583560.0</v>
+        <v>531726.0</v>
       </c>
       <c r="H157" s="1">
-        <v>3882.0</v>
+        <v>-1104.0</v>
       </c>
       <c r="I157" s="1">
-        <v>0.66522722599219</v>
+        <v>-0.20762573204997</v>
       </c>
       <c r="J157">
-        <v>0.86</v>
+        <v>0.18</v>
       </c>
       <c r="K157" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="L157" s="1">
-        <v>587442.0</v>
+        <v>530622.0</v>
       </c>
       <c r="M157" s="1">
-        <v>592620.08</v>
+        <v>531717.21</v>
       </c>
       <c r="N157" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="B158" s="1">
-        <v>381000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>100.523</v>
+        <v>74.158</v>
       </c>
       <c r="D158" s="1">
-        <v>102.47</v>
+        <v>74.33222222</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>390410.7</v>
+        <v>668990.0</v>
       </c>
       <c r="H158" s="1">
-        <v>-7418.07</v>
+        <v>-1568.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-1.9000683126769</v>
+        <v>-0.23438317463639</v>
       </c>
       <c r="J158">
-        <v>0.73</v>
+        <v>0.52</v>
       </c>
       <c r="K158" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="L158" s="1">
-        <v>382992.63</v>
+        <v>667422.0</v>
       </c>
       <c r="M158" s="1">
-        <v>385790.11</v>
+        <v>672100.77</v>
       </c>
       <c r="N158" s="1">
-        <v>0.18</v>
+        <v>0.32</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="B159" s="1">
-        <v>788000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>100.612</v>
+        <v>97.842</v>
       </c>
       <c r="D159" s="1">
-        <v>99.958</v>
+        <v>99.985</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>787669.04</v>
+        <v>899865.0</v>
       </c>
       <c r="H159" s="1">
-        <v>5153.52</v>
+        <v>-19287.0</v>
       </c>
       <c r="I159" s="1">
-        <v>0.65427479541407</v>
+        <v>-2.1433214982247</v>
       </c>
       <c r="J159">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="K159" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="L159" s="1">
-        <v>792822.56</v>
+        <v>880578.0</v>
       </c>
       <c r="M159" s="1">
-        <v>796870.51</v>
+        <v>884406.08</v>
       </c>
       <c r="N159" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="B160" s="1">
-        <v>631000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>98.525</v>
+        <v>100.59</v>
       </c>
       <c r="D160" s="1">
-        <v>99.422</v>
+        <v>100.0</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>627352.82</v>
+        <v>700000.0</v>
       </c>
       <c r="H160" s="1">
-        <v>-5660.07</v>
+        <v>4130.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-0.90221480155298</v>
+        <v>0.59</v>
       </c>
       <c r="J160">
-        <v>1.01</v>
+        <v>3.46</v>
       </c>
       <c r="K160" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="L160" s="1">
-        <v>621692.75</v>
+        <v>704130.0</v>
       </c>
       <c r="M160" s="1">
-        <v>628041.65</v>
+        <v>728360.66</v>
       </c>
       <c r="N160" s="1">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="B161" s="1">
-        <v>638000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>101.534</v>
+        <v>99.29</v>
       </c>
       <c r="D161" s="1">
-        <v>100.0</v>
+        <v>99.915</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>638000.0</v>
+        <v>1099065.0</v>
       </c>
       <c r="H161" s="1">
-        <v>9786.92</v>
+        <v>-6875.0</v>
       </c>
       <c r="I161" s="1">
-        <v>1.534</v>
+        <v>-0.62553170194665</v>
       </c>
       <c r="J161">
-        <v>0.56</v>
+        <v>0.43</v>
       </c>
       <c r="K161" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="L161" s="1">
-        <v>647786.92</v>
+        <v>1092190.0</v>
       </c>
       <c r="M161" s="1">
-        <v>651352.73</v>
+        <v>1096891.37</v>
       </c>
       <c r="N161" s="1">
-        <v>0.31</v>
+        <v>0.52</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="B162" s="1">
-        <v>600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>89.614</v>
+        <v>94.913</v>
       </c>
       <c r="D162" s="1">
-        <v>88.621</v>
+        <v>97.273</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>531726.0</v>
+        <v>1361822.0</v>
       </c>
       <c r="H162" s="1">
-        <v>5958.0</v>
+        <v>-33040.0</v>
       </c>
       <c r="I162" s="1">
-        <v>1.1205019126392</v>
+        <v>-2.4261614219773</v>
       </c>
       <c r="J162">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>213.7</v>
+        <v>1.58</v>
+      </c>
+      <c r="K162" t="s">
+        <v>501</v>
       </c>
       <c r="L162" s="1">
-        <v>537684.0</v>
+        <v>1328782.0</v>
       </c>
       <c r="M162" s="1">
-        <v>537897.7</v>
+        <v>1350875.15</v>
       </c>
       <c r="N162" s="1">
-        <v>0.25</v>
+        <v>0.64</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="B163" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>75.789</v>
+        <v>97.756</v>
       </c>
       <c r="D163" s="1">
-        <v>74.33222222</v>
+        <v>100.66</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>668990.0</v>
+        <v>402640.0</v>
       </c>
       <c r="H163" s="1">
-        <v>13111.0</v>
+        <v>-11616.0</v>
       </c>
       <c r="I163" s="1">
-        <v>1.9598200272052</v>
+        <v>-2.8849592688257</v>
       </c>
       <c r="J163">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>0.18</v>
+      </c>
+      <c r="K163">
+        <v>702.74</v>
       </c>
       <c r="L163" s="1">
-        <v>682101.0</v>
+        <v>391024.0</v>
       </c>
       <c r="M163" s="1">
-        <v>686169.49</v>
+        <v>391726.74</v>
       </c>
       <c r="N163" s="1">
-        <v>0.32</v>
+        <v>0.19</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="B164" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>99.109</v>
+        <v>99.197</v>
       </c>
       <c r="D164" s="1">
-        <v>99.985</v>
+        <v>100.05625</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>899865.0</v>
+        <v>1000562.5</v>
       </c>
       <c r="H164" s="1">
-        <v>-7884.0</v>
+        <v>-8592.5</v>
       </c>
       <c r="I164" s="1">
-        <v>-0.87613141971296</v>
+        <v>-0.85876694359423</v>
       </c>
       <c r="J164">
-        <v>0.12</v>
+        <v>1.1</v>
       </c>
       <c r="K164" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="L164" s="1">
-        <v>891981.0</v>
+        <v>991970.0</v>
       </c>
       <c r="M164" s="1">
-        <v>893062.85</v>
+        <v>1002997.4</v>
       </c>
       <c r="N164" s="1">
-        <v>0.42</v>
+        <v>0.48</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="B165" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>101.621</v>
+        <v>97.189</v>
       </c>
       <c r="D165" s="1">
-        <v>100.0</v>
+        <v>99.42228</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>700000.0</v>
+        <v>994222.8</v>
       </c>
       <c r="H165" s="1">
-        <v>11347.0</v>
+        <v>-22332.8</v>
       </c>
       <c r="I165" s="1">
-        <v>1.621</v>
+        <v>-2.2462570763817</v>
       </c>
       <c r="J165">
-        <v>3.11</v>
+        <v>1.2</v>
       </c>
       <c r="K165" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="L165" s="1">
-        <v>711347.0</v>
+        <v>971890.0</v>
       </c>
       <c r="M165" s="1">
-        <v>733139.82</v>
+        <v>983910.55</v>
       </c>
       <c r="N165" s="1">
-        <v>0.35</v>
+        <v>0.47</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="B166" s="1">
-        <v>1100000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>100.705</v>
+        <v>98.699</v>
       </c>
       <c r="D166" s="1">
-        <v>99.915</v>
+        <v>99.1624</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>1099065.0</v>
+        <v>1487436.0</v>
       </c>
       <c r="H166" s="1">
-        <v>8690.0</v>
+        <v>-6951.0</v>
       </c>
       <c r="I166" s="1">
-        <v>0.79067207126057</v>
+        <v>-0.46731422393972</v>
       </c>
       <c r="J166">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>723.29</v>
+        <v>0.25</v>
+      </c>
+      <c r="K166" t="s">
+        <v>512</v>
       </c>
       <c r="L166" s="1">
-        <v>1107755.0</v>
+        <v>1480485.0</v>
       </c>
       <c r="M166" s="1">
-        <v>1108478.29</v>
+        <v>1484183.63</v>
       </c>
       <c r="N166" s="1">
-        <v>0.52</v>
+        <v>0.71</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="B167" s="1">
-        <v>1400000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>96.354</v>
+        <v>97.601</v>
       </c>
       <c r="D167" s="1">
-        <v>97.273</v>
+        <v>100.0</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>1361822.0</v>
+        <v>816000.0</v>
       </c>
       <c r="H167" s="1">
-        <v>-12866.0</v>
+        <v>-19575.84</v>
       </c>
       <c r="I167" s="1">
-        <v>-0.94476370626998</v>
+        <v>-2.399</v>
       </c>
       <c r="J167">
-        <v>1.31</v>
+        <v>1.6</v>
       </c>
       <c r="K167" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="L167" s="1">
-        <v>1348956.0</v>
+        <v>796424.16</v>
       </c>
       <c r="M167" s="1">
-        <v>1367251.89</v>
+        <v>809493.86</v>
       </c>
       <c r="N167" s="1">
-        <v>0.64</v>
+        <v>0.39</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="B168" s="1">
-        <v>400000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>99.04</v>
+        <v>98.827</v>
       </c>
       <c r="D168" s="1">
-        <v>100.66</v>
+        <v>99.7</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>402640.0</v>
+        <v>1395800.0</v>
       </c>
       <c r="H168" s="1">
-        <v>-6480.0</v>
+        <v>-12222.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-1.6093781045102</v>
+        <v>-0.87562688064193</v>
       </c>
       <c r="J168">
-        <v>3.25</v>
+        <v>0.49</v>
       </c>
       <c r="K168" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="L168" s="1">
-        <v>396160.0</v>
+        <v>1383578.0</v>
       </c>
       <c r="M168" s="1">
-        <v>409142.19</v>
+        <v>1390434.16</v>
       </c>
       <c r="N168" s="1">
-        <v>0.19</v>
+        <v>0.66</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="B169" s="1">
-        <v>1000000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>100.252</v>
+        <v>97.763</v>
       </c>
       <c r="D169" s="1">
-        <v>100.05625</v>
+        <v>99.24314075</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>1000562.5</v>
+        <v>1212751.18</v>
       </c>
       <c r="H169" s="1">
-        <v>1957.5</v>
+        <v>-18087.32</v>
       </c>
       <c r="I169" s="1">
-        <v>0.1956399525267</v>
+        <v>-1.49142876942</v>
       </c>
       <c r="J169">
-        <v>0.71</v>
+        <v>3.02</v>
       </c>
       <c r="K169" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="L169" s="1">
-        <v>1002520.0</v>
+        <v>1194663.86</v>
       </c>
       <c r="M169" s="1">
-        <v>1009591.92</v>
+        <v>1231612.62</v>
       </c>
       <c r="N169" s="1">
-        <v>0.48</v>
+        <v>0.59</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="B170" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>98.588</v>
+        <v>99.77</v>
       </c>
       <c r="D170" s="1">
-        <v>99.42228</v>
+        <v>99.897</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>994222.8</v>
+        <v>399588.0</v>
       </c>
       <c r="H170" s="1">
-        <v>-8342.8</v>
+        <v>-508.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-0.83912780917919</v>
+        <v>-0.12713094487322</v>
       </c>
       <c r="J170">
-        <v>0.9</v>
+        <v>1.04</v>
       </c>
       <c r="K170" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="L170" s="1">
-        <v>985880.0</v>
+        <v>399080.0</v>
       </c>
       <c r="M170" s="1">
-        <v>994849.18</v>
+        <v>403241.64</v>
       </c>
       <c r="N170" s="1">
-        <v>0.47</v>
+        <v>0.19</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="B171" s="1">
-        <v>700000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>99.708</v>
+        <v>98.063</v>
       </c>
       <c r="D171" s="1">
-        <v>100.0</v>
+        <v>100.23</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>700000.0</v>
+        <v>200460.0</v>
       </c>
       <c r="H171" s="1">
-        <v>-2044.0</v>
+        <v>-4334.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-0.292</v>
+        <v>-2.1620273371246</v>
       </c>
       <c r="J171">
-        <v>2.19</v>
+        <v>3.35</v>
       </c>
       <c r="K171" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="L171" s="1">
-        <v>697956.0</v>
+        <v>196126.0</v>
       </c>
       <c r="M171" s="1">
-        <v>713300.15</v>
+        <v>202824.63</v>
       </c>
       <c r="N171" s="1">
-        <v>0.34</v>
+        <v>0.1</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="B172" s="1">
-        <v>1500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>100.377</v>
+        <v>98.302</v>
       </c>
       <c r="D172" s="1">
-        <v>99.1624</v>
+        <v>99.871</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>1487436.0</v>
+        <v>1098581.0</v>
       </c>
       <c r="H172" s="1">
-        <v>18219.0</v>
+        <v>-17259.0</v>
       </c>
       <c r="I172" s="1">
-        <v>1.2248594225231</v>
+        <v>-1.5710266243454</v>
       </c>
       <c r="J172">
-        <v>3.66</v>
+        <v>2.65</v>
       </c>
       <c r="K172" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="L172" s="1">
-        <v>1505655.0</v>
+        <v>1081322.0</v>
       </c>
       <c r="M172" s="1">
-        <v>1560518.01</v>
+        <v>1110517.21</v>
       </c>
       <c r="N172" s="1">
-        <v>0.74</v>
+        <v>0.53</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="B173" s="1">
-        <v>816000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>99.006</v>
+        <v>99.373</v>
       </c>
       <c r="D173" s="1">
         <v>100.0</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>816000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="H173" s="1">
-        <v>-8111.04</v>
+        <v>-4313.76</v>
       </c>
       <c r="I173" s="1">
-        <v>-0.994</v>
+        <v>-0.627</v>
       </c>
       <c r="J173">
-        <v>1.26</v>
+        <v>0.3</v>
       </c>
       <c r="K173" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="L173" s="1">
-        <v>807888.96</v>
+        <v>683686.24</v>
       </c>
       <c r="M173" s="1">
-        <v>818139.71</v>
+        <v>685763.59</v>
       </c>
       <c r="N173" s="1">
-        <v>0.39</v>
+        <v>0.33</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="B174" s="1">
-        <v>1400000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>100.192</v>
+        <v>98.757</v>
       </c>
       <c r="D174" s="1">
-        <v>99.7</v>
+        <v>99.57385255</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>1395800.0</v>
+        <v>1701717.14</v>
       </c>
       <c r="H174" s="1">
-        <v>6888.0</v>
+        <v>-13960.01</v>
       </c>
       <c r="I174" s="1">
-        <v>0.49348044132397</v>
+        <v>-0.82034843934169</v>
       </c>
       <c r="J174">
-        <v>0.2</v>
+        <v>1.27</v>
       </c>
       <c r="K174" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="L174" s="1">
-        <v>1402688.0</v>
+        <v>1687757.13</v>
       </c>
       <c r="M174" s="1">
-        <v>1405430.47</v>
+        <v>1709388.86</v>
       </c>
       <c r="N174" s="1">
-        <v>0.66</v>
+        <v>0.81</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="B175" s="1">
-        <v>1222000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>99.145</v>
+        <v>99.49</v>
       </c>
       <c r="D175" s="1">
-        <v>99.24314075</v>
+        <v>99.674</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>1212751.18</v>
+        <v>441555.82</v>
       </c>
       <c r="H175" s="1">
-        <v>-1199.28</v>
+        <v>-815.12</v>
       </c>
       <c r="I175" s="1">
-        <v>-0.098889204956288</v>
+        <v>-0.18460180187411</v>
       </c>
       <c r="J175">
-        <v>2.72</v>
+        <v>0.65</v>
       </c>
       <c r="K175" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="L175" s="1">
-        <v>1211551.9</v>
+        <v>440740.7</v>
       </c>
       <c r="M175" s="1">
-        <v>1244771.89</v>
+        <v>443604.82</v>
       </c>
       <c r="N175" s="1">
-        <v>0.59</v>
+        <v>0.21</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>546</v>
+        <v>538</v>
       </c>
       <c r="B176" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>100.602</v>
+        <v>100.094</v>
       </c>
       <c r="D176" s="1">
-        <v>99.897</v>
+        <v>99.471</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>399588.0</v>
+        <v>795768.0</v>
       </c>
       <c r="H176" s="1">
-        <v>2820.0</v>
+        <v>4984.0</v>
       </c>
       <c r="I176" s="1">
-        <v>0.70572689870567</v>
+        <v>0.62631319681113</v>
       </c>
       <c r="J176">
-        <v>0.69</v>
+        <v>1.07</v>
       </c>
       <c r="K176" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="L176" s="1">
-        <v>402408.0</v>
+        <v>800752.0</v>
       </c>
       <c r="M176" s="1">
-        <v>405168.27</v>
+        <v>809343.78</v>
       </c>
       <c r="N176" s="1">
-        <v>0.19</v>
+        <v>0.39</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="B177" s="1">
-        <v>200000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>99.491</v>
+        <v>98.798</v>
       </c>
       <c r="D177" s="1">
-        <v>100.23</v>
+        <v>98.46009582</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>200460.0</v>
+        <v>729589.31</v>
       </c>
       <c r="H177" s="1">
-        <v>-1478.0</v>
+        <v>2503.87</v>
       </c>
       <c r="I177" s="1">
-        <v>-0.73730420033922</v>
+        <v>0.34318896476156</v>
       </c>
       <c r="J177">
-        <v>3.01</v>
+        <v>0.47</v>
       </c>
       <c r="K177" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="L177" s="1">
-        <v>198982.0</v>
+        <v>732093.18</v>
       </c>
       <c r="M177" s="1">
-        <v>205002.55</v>
+        <v>735574.86</v>
       </c>
       <c r="N177" s="1">
-        <v>0.1</v>
+        <v>0.35</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="B178" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>99.458</v>
+        <v>96.253</v>
       </c>
       <c r="D178" s="1">
-        <v>99.871</v>
+        <v>98.41</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>1098581.0</v>
+        <v>885690.0</v>
       </c>
       <c r="H178" s="1">
-        <v>-4543.0</v>
+        <v>-19413.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-0.41353345816103</v>
+        <v>-2.1918504217051</v>
       </c>
       <c r="J178">
-        <v>2.3</v>
+        <v>1.41</v>
       </c>
       <c r="K178" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="L178" s="1">
-        <v>1094038.0</v>
+        <v>866277.0</v>
       </c>
       <c r="M178" s="1">
-        <v>1119379.44</v>
+        <v>878926.32</v>
       </c>
       <c r="N178" s="1">
-        <v>0.53</v>
+        <v>0.42</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="B179" s="1">
-        <v>688000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>100.905</v>
+        <v>99.576</v>
       </c>
       <c r="D179" s="1">
         <v>100.0</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>688000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="H179" s="1">
-        <v>6226.4</v>
+        <v>-4006.8</v>
       </c>
       <c r="I179" s="1">
-        <v>0.905</v>
+        <v>-0.424</v>
       </c>
       <c r="J179">
-        <v>0.74</v>
+        <v>1.17</v>
       </c>
       <c r="K179" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="L179" s="1">
-        <v>694226.4</v>
+        <v>940993.2</v>
       </c>
       <c r="M179" s="1">
-        <v>699345.57</v>
+        <v>952040.72</v>
       </c>
       <c r="N179" s="1">
-        <v>0.33</v>
+        <v>0.45</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="B180" s="1">
-        <v>1309000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>100.185</v>
+        <v>88.282</v>
       </c>
       <c r="D180" s="1">
-        <v>99.42560275</v>
+        <v>85.25</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>1301481.14</v>
+        <v>426250.0</v>
       </c>
       <c r="H180" s="1">
-        <v>9940.51</v>
+        <v>15160.0</v>
       </c>
       <c r="I180" s="1">
-        <v>0.76378440643404</v>
+        <v>3.5565982404692</v>
       </c>
       <c r="J180">
-        <v>0.95</v>
+        <v>0.26</v>
       </c>
       <c r="K180" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="L180" s="1">
-        <v>1311421.65</v>
+        <v>441410.0</v>
       </c>
       <c r="M180" s="1">
-        <v>1323848.18</v>
+        <v>442714.79</v>
       </c>
       <c r="N180" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="B181" s="1">
-        <v>443000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>100.505</v>
+        <v>100.826</v>
       </c>
       <c r="D181" s="1">
-        <v>99.674</v>
+        <v>99.18943934</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>441555.82</v>
+        <v>605055.58</v>
       </c>
       <c r="H181" s="1">
-        <v>3681.33</v>
+        <v>9983.02</v>
       </c>
       <c r="I181" s="1">
-        <v>0.83371792042057</v>
+        <v>1.6499343746239</v>
       </c>
       <c r="J181">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>935.22</v>
+        <v>2.55</v>
+      </c>
+      <c r="K181" t="s">
+        <v>556</v>
       </c>
       <c r="L181" s="1">
-        <v>445237.15</v>
+        <v>615038.6</v>
       </c>
       <c r="M181" s="1">
-        <v>446172.37</v>
+        <v>630581.07</v>
       </c>
       <c r="N181" s="1">
-        <v>0.21</v>
+        <v>0.3</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="B182" s="1">
-        <v>800000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>100.398</v>
+        <v>99.867</v>
       </c>
       <c r="D182" s="1">
-        <v>99.471</v>
+        <v>102.1775</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>795768.0</v>
+        <v>1634840.0</v>
       </c>
       <c r="H182" s="1">
-        <v>7416.0</v>
+        <v>-36968.0</v>
       </c>
       <c r="I182" s="1">
-        <v>0.93192990921977</v>
+        <v>-2.2612610408358</v>
       </c>
       <c r="J182">
-        <v>0.71</v>
+        <v>1.55</v>
       </c>
       <c r="K182" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="L182" s="1">
-        <v>803184.0</v>
+        <v>1597872.0</v>
       </c>
       <c r="M182" s="1">
-        <v>808882.63</v>
+        <v>1622661.04</v>
       </c>
       <c r="N182" s="1">
-        <v>0.38</v>
+        <v>0.77</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="B183" s="1">
-        <v>741000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>100.241</v>
+        <v>96.358</v>
       </c>
       <c r="D183" s="1">
-        <v>98.46009582</v>
+        <v>100.761</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>729589.31</v>
+        <v>1309893.0</v>
       </c>
       <c r="H183" s="1">
-        <v>13196.5</v>
+        <v>-57239.0</v>
       </c>
       <c r="I183" s="1">
-        <v>1.8087573130697</v>
+        <v>-4.3697462311807</v>
       </c>
       <c r="J183">
-        <v>0.15</v>
+        <v>1.37</v>
       </c>
       <c r="K183" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="L183" s="1">
-        <v>742785.81</v>
+        <v>1252654.0</v>
       </c>
       <c r="M183" s="1">
-        <v>743922.69</v>
+        <v>1270444.41</v>
       </c>
       <c r="N183" s="1">
-        <v>0.35</v>
+        <v>0.6</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="B184" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>98.265</v>
+        <v>100.94</v>
       </c>
       <c r="D184" s="1">
-        <v>98.41</v>
+        <v>101.425395</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>885690.0</v>
+        <v>608552.37</v>
       </c>
       <c r="H184" s="1">
-        <v>-1305.0</v>
+        <v>-2912.37</v>
       </c>
       <c r="I184" s="1">
-        <v>-0.14734274972056</v>
+        <v>-0.4785734381414</v>
       </c>
       <c r="J184">
-        <v>1.1</v>
+        <v>0.87</v>
       </c>
       <c r="K184" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="L184" s="1">
-        <v>884385.0</v>
+        <v>605640.0</v>
       </c>
       <c r="M184" s="1">
-        <v>894288.08</v>
+        <v>610879.73</v>
       </c>
       <c r="N184" s="1">
-        <v>0.42</v>
+        <v>0.29</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="B185" s="1">
-        <v>945000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>101.387</v>
+        <v>101.431</v>
       </c>
       <c r="D185" s="1">
-        <v>100.0</v>
+        <v>99.96825</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>945000.0</v>
+        <v>299904.75</v>
       </c>
       <c r="H185" s="1">
-        <v>13107.15</v>
+        <v>4388.25</v>
       </c>
       <c r="I185" s="1">
-        <v>1.387</v>
+        <v>1.4632145706262</v>
       </c>
       <c r="J185">
-        <v>0.77</v>
+        <v>2.9</v>
       </c>
       <c r="K185" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="L185" s="1">
-        <v>958107.15</v>
+        <v>304293.0</v>
       </c>
       <c r="M185" s="1">
-        <v>965396.23</v>
+        <v>312987.86</v>
       </c>
       <c r="N185" s="1">
-        <v>0.45</v>
+        <v>0.15</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="B186" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>89.082</v>
+        <v>103.285</v>
       </c>
       <c r="D186" s="1">
-        <v>85.25</v>
+        <v>104.45</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>426250.0</v>
+        <v>208900.0</v>
       </c>
       <c r="H186" s="1">
-        <v>19160.0</v>
+        <v>-2330.0</v>
       </c>
       <c r="I186" s="1">
-        <v>4.4950146627566</v>
+        <v>-1.1153662039253</v>
       </c>
       <c r="J186">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>965.75</v>
+        <v>1.06</v>
+      </c>
+      <c r="K186" t="s">
+        <v>571</v>
       </c>
       <c r="L186" s="1">
-        <v>445410.0</v>
+        <v>206570.0</v>
       </c>
       <c r="M186" s="1">
-        <v>446375.75</v>
+        <v>208689.18</v>
       </c>
       <c r="N186" s="1">
-        <v>0.21</v>
+        <v>0.1</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="B187" s="1">
-        <v>610000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>101.67</v>
+        <v>97.369</v>
       </c>
       <c r="D187" s="1">
-        <v>99.18943934</v>
+        <v>99.589</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>605055.58</v>
+        <v>946095.5</v>
       </c>
       <c r="H187" s="1">
-        <v>15131.42</v>
+        <v>-21090.0</v>
       </c>
       <c r="I187" s="1">
-        <v>2.5008314112234</v>
+        <v>-2.229161855225</v>
       </c>
       <c r="J187">
-        <v>2.21</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>0.05</v>
+      </c>
+      <c r="K187">
+        <v>468.49</v>
       </c>
       <c r="L187" s="1">
-        <v>620187.0</v>
+        <v>925005.5</v>
       </c>
       <c r="M187" s="1">
-        <v>633661.32</v>
+        <v>925473.99</v>
       </c>
       <c r="N187" s="1">
-        <v>0.3</v>
+        <v>0.44</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="B188" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>101.239</v>
+        <v>97.143</v>
       </c>
       <c r="D188" s="1">
-        <v>102.939</v>
+        <v>99.908</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>823512.0</v>
+        <v>499540.0</v>
       </c>
       <c r="H188" s="1">
-        <v>-13600.0</v>
+        <v>-13825.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-1.6514634880852</v>
+        <v>-2.7675461424511</v>
       </c>
       <c r="J188">
-        <v>1.22</v>
+        <v>1.89</v>
       </c>
       <c r="K188" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="L188" s="1">
-        <v>809912.0</v>
+        <v>485715.0</v>
       </c>
       <c r="M188" s="1">
-        <v>819684.6</v>
+        <v>495187.22</v>
       </c>
       <c r="N188" s="1">
-        <v>0.39</v>
+        <v>0.24</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="B189" s="1">
-        <v>1300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>98.439</v>
+        <v>101.627</v>
       </c>
       <c r="D189" s="1">
-        <v>100.761</v>
+        <v>103.012</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>1309893.0</v>
+        <v>721084.0</v>
       </c>
       <c r="H189" s="1">
-        <v>-30186.0</v>
+        <v>-9695.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-2.3044630362938</v>
+        <v>-1.3445035529841</v>
       </c>
       <c r="J189">
-        <v>1.06</v>
+        <v>1.41</v>
       </c>
       <c r="K189" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
       <c r="L189" s="1">
-        <v>1279707.0</v>
+        <v>711389.0</v>
       </c>
       <c r="M189" s="1">
-        <v>1293530.63</v>
+        <v>721227.36</v>
       </c>
       <c r="N189" s="1">
-        <v>0.61</v>
+        <v>0.34</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>585</v>
+        <v>580</v>
       </c>
       <c r="B190" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>102.239</v>
+        <v>97.073</v>
       </c>
       <c r="D190" s="1">
-        <v>101.425395</v>
+        <v>97.93</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>608552.37</v>
+        <v>489650.0</v>
       </c>
       <c r="H190" s="1">
-        <v>4881.63</v>
+        <v>-4285.0</v>
       </c>
       <c r="I190" s="1">
-        <v>0.80217089615475</v>
+        <v>-0.87511487797406</v>
       </c>
       <c r="J190">
-        <v>0.53</v>
+        <v>1.39</v>
       </c>
       <c r="K190" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="L190" s="1">
-        <v>613434.0</v>
+        <v>485365.0</v>
       </c>
       <c r="M190" s="1">
-        <v>616639.48</v>
+        <v>492334.86</v>
       </c>
       <c r="N190" s="1">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="B191" s="1">
-        <v>300000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>102.05</v>
+        <v>96.814</v>
       </c>
       <c r="D191" s="1">
-        <v>99.96825</v>
+        <v>99.902</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>299904.75</v>
+        <v>1478549.6</v>
       </c>
       <c r="H191" s="1">
-        <v>6245.25</v>
+        <v>-45702.4</v>
       </c>
       <c r="I191" s="1">
-        <v>2.0824111655451</v>
+        <v>-3.0910292086245</v>
       </c>
       <c r="J191">
-        <v>2.55</v>
+        <v>1.58</v>
       </c>
       <c r="K191" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="L191" s="1">
-        <v>306150.0</v>
+        <v>1432847.2</v>
       </c>
       <c r="M191" s="1">
-        <v>313793.84</v>
+        <v>1456218.02</v>
       </c>
       <c r="N191" s="1">
-        <v>0.15</v>
+        <v>0.69</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="B192" s="1">
-        <v>200000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>104.974</v>
+        <v>99.693</v>
       </c>
       <c r="D192" s="1">
-        <v>104.45</v>
+        <v>100.0</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>208900.0</v>
+        <v>667000.0</v>
       </c>
       <c r="H192" s="1">
-        <v>1048.0</v>
+        <v>-2047.69</v>
       </c>
       <c r="I192" s="1">
-        <v>0.5016754427956</v>
+        <v>-0.307</v>
       </c>
       <c r="J192">
-        <v>0.68</v>
+        <v>2.05</v>
       </c>
       <c r="K192" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="L192" s="1">
-        <v>209948.0</v>
+        <v>664952.31</v>
       </c>
       <c r="M192" s="1">
-        <v>211298.68</v>
+        <v>678650.11</v>
       </c>
       <c r="N192" s="1">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="B193" s="1">
-        <v>950000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>98.57</v>
+        <v>102.095</v>
       </c>
       <c r="D193" s="1">
-        <v>99.589</v>
+        <v>102.706</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>946095.5</v>
+        <v>1540590.0</v>
       </c>
       <c r="H193" s="1">
-        <v>-9680.5</v>
+        <v>-9165.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-1.0232053740875</v>
+        <v>-0.59490195314782</v>
       </c>
       <c r="J193">
-        <v>2.78</v>
+        <v>1.08</v>
       </c>
       <c r="K193" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="L193" s="1">
-        <v>936415.0</v>
+        <v>1531425.0</v>
       </c>
       <c r="M193" s="1">
-        <v>962806.78</v>
+        <v>1547572.6</v>
       </c>
       <c r="N193" s="1">
-        <v>0.45</v>
+        <v>0.74</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="B194" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>102.578</v>
+        <v>101.227</v>
       </c>
       <c r="D194" s="1">
-        <v>103.012</v>
+        <v>99.660226</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>721084.0</v>
+        <v>498301.13</v>
       </c>
       <c r="H194" s="1">
-        <v>-3038.0</v>
+        <v>7833.87</v>
       </c>
       <c r="I194" s="1">
-        <v>-0.42131013862463</v>
+        <v>1.5721156401953</v>
       </c>
       <c r="J194">
-        <v>0.98</v>
+        <v>0.55</v>
       </c>
       <c r="K194" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="L194" s="1">
-        <v>718046.0</v>
+        <v>506135.0</v>
       </c>
       <c r="M194" s="1">
-        <v>724878.19</v>
+        <v>508903.84</v>
       </c>
       <c r="N194" s="1">
-        <v>0.34</v>
+        <v>0.24</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="B195" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>98.298</v>
+        <v>101.412</v>
       </c>
       <c r="D195" s="1">
-        <v>99.908</v>
+        <v>103.47225</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>499540.0</v>
+        <v>827778.0</v>
       </c>
       <c r="H195" s="1">
-        <v>-8050.0</v>
+        <v>-16482.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-1.6114825639588</v>
+        <v>-1.9911135594326</v>
       </c>
       <c r="J195">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="K195" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="L195" s="1">
-        <v>491490.0</v>
+        <v>811296.0</v>
       </c>
       <c r="M195" s="1">
-        <v>499186.18</v>
+        <v>823405.59</v>
       </c>
       <c r="N195" s="1">
-        <v>0.24</v>
+        <v>0.39</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="B196" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>104.57</v>
+        <v>97.739</v>
       </c>
       <c r="D196" s="1">
-        <v>106.6</v>
+        <v>99.495</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>746200.0</v>
+        <v>795960.0</v>
       </c>
       <c r="H196" s="1">
-        <v>-14210.0</v>
+        <v>-14048.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-1.9043151969981</v>
+        <v>-1.7649128096889</v>
       </c>
       <c r="J196">
-        <v>2.91</v>
+        <v>3.4</v>
       </c>
       <c r="K196" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="L196" s="1">
-        <v>731990.0</v>
+        <v>781912.0</v>
       </c>
       <c r="M196" s="1">
-        <v>752366.71</v>
+        <v>809090.08</v>
       </c>
       <c r="N196" s="1">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="B197" s="1">
-        <v>1480000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>99.112</v>
+        <v>98.325</v>
       </c>
       <c r="D197" s="1">
-        <v>99.902</v>
+        <v>98.32</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>1478549.6</v>
+        <v>1081520.0</v>
       </c>
       <c r="H197" s="1">
-        <v>-11692.0</v>
+        <v>55.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-0.79077495946027</v>
+        <v>0.0050854353132628</v>
       </c>
       <c r="J197">
-        <v>1.25</v>
+        <v>0.33</v>
       </c>
       <c r="K197" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="L197" s="1">
-        <v>1466857.6</v>
+        <v>1081575.0</v>
       </c>
       <c r="M197" s="1">
-        <v>1485377.87</v>
+        <v>1085191.44</v>
       </c>
       <c r="N197" s="1">
-        <v>0.7</v>
+        <v>0.52</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="B198" s="1">
-        <v>667000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>100.577</v>
+        <v>99.807</v>
       </c>
       <c r="D198" s="1">
-        <v>100.0</v>
+        <v>100.413</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>667000.0</v>
+        <v>1606608.0</v>
       </c>
       <c r="H198" s="1">
-        <v>3848.59</v>
+        <v>-9696.0</v>
       </c>
       <c r="I198" s="1">
-        <v>0.577</v>
+        <v>-0.60350751396731</v>
       </c>
       <c r="J198">
-        <v>1.69</v>
+        <v>0.81</v>
       </c>
       <c r="K198" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="L198" s="1">
-        <v>670848.59</v>
+        <v>1596912.0</v>
       </c>
       <c r="M198" s="1">
-        <v>682116.14</v>
+        <v>1609894.79</v>
       </c>
       <c r="N198" s="1">
-        <v>0.32</v>
+        <v>0.77</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="B199" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>103.278</v>
+        <v>91.083</v>
       </c>
       <c r="D199" s="1">
-        <v>102.706</v>
+        <v>92.35</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>1540590.0</v>
+        <v>831150.0</v>
       </c>
       <c r="H199" s="1">
-        <v>8580.0</v>
+        <v>-11403.0</v>
       </c>
       <c r="I199" s="1">
-        <v>0.55692948805328</v>
+        <v>-1.3719545208446</v>
       </c>
       <c r="J199">
-        <v>0.69</v>
+        <v>0.51</v>
       </c>
       <c r="K199" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="L199" s="1">
-        <v>1549170.0</v>
+        <v>819747.0</v>
       </c>
       <c r="M199" s="1">
-        <v>1559587.81</v>
+        <v>824370.29</v>
       </c>
       <c r="N199" s="1">
-        <v>0.73</v>
+        <v>0.39</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="B200" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>102.775</v>
+        <v>88.964</v>
       </c>
       <c r="D200" s="1">
-        <v>99.660226</v>
+        <v>90.199</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>498301.13</v>
+        <v>721592.0</v>
       </c>
       <c r="H200" s="1">
-        <v>15573.87</v>
+        <v>-9880.0</v>
       </c>
       <c r="I200" s="1">
-        <v>3.1253932737419</v>
+        <v>-1.3691947804299</v>
       </c>
       <c r="J200">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>904.11</v>
+        <v>0.74</v>
+      </c>
+      <c r="K200" t="s">
+        <v>611</v>
       </c>
       <c r="L200" s="1">
-        <v>513875.0</v>
+        <v>711712.0</v>
       </c>
       <c r="M200" s="1">
-        <v>514779.11</v>
+        <v>717624.33</v>
       </c>
       <c r="N200" s="1">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="B201" s="1">
-        <v>800000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>102.231</v>
+        <v>99.506</v>
       </c>
       <c r="D201" s="1">
-        <v>103.47225</v>
+        <v>101.11874539</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>827778.0</v>
+        <v>1096127.2</v>
       </c>
       <c r="H201" s="1">
-        <v>-9930.0</v>
+        <v>-17482.16</v>
       </c>
       <c r="I201" s="1">
-        <v>-1.1995969933968</v>
+        <v>-1.5949024894191</v>
       </c>
       <c r="J201">
-        <v>1.13</v>
+        <v>0.29</v>
       </c>
       <c r="K201" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="L201" s="1">
-        <v>817848.0</v>
+        <v>1078645.04</v>
       </c>
       <c r="M201" s="1">
-        <v>826883.62</v>
+        <v>1081763.4</v>
       </c>
       <c r="N201" s="1">
-        <v>0.39</v>
+        <v>0.51</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="B202" s="1">
         <v>800000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>99.881</v>
+        <v>97.385</v>
       </c>
       <c r="D202" s="1">
-        <v>99.495</v>
+        <v>100.0</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>795960.0</v>
+        <v>800000.0</v>
       </c>
       <c r="H202" s="1">
-        <v>3088.0</v>
+        <v>-20920.0</v>
       </c>
       <c r="I202" s="1">
-        <v>0.38795919392934</v>
+        <v>-2.615</v>
       </c>
       <c r="J202">
-        <v>3.05</v>
+        <v>1.62</v>
       </c>
       <c r="K202" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="L202" s="1">
-        <v>799048.0</v>
+        <v>779080.0</v>
       </c>
       <c r="M202" s="1">
-        <v>823423.34</v>
+        <v>792051.53</v>
       </c>
       <c r="N202" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="B203" s="1">
-        <v>1600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>100.905</v>
+        <v>100.021</v>
       </c>
       <c r="D203" s="1">
-        <v>100.413</v>
+        <v>100.0</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>1606608.0</v>
+        <v>400000.0</v>
       </c>
       <c r="H203" s="1">
-        <v>7872.0</v>
+        <v>84.0</v>
       </c>
       <c r="I203" s="1">
-        <v>0.48997639747841</v>
+        <v>0.021</v>
       </c>
       <c r="J203">
-        <v>0.43</v>
+        <v>1.1</v>
       </c>
       <c r="K203" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="L203" s="1">
-        <v>1614480.0</v>
+        <v>400084.0</v>
       </c>
       <c r="M203" s="1">
-        <v>1621342.33</v>
+        <v>404491.78</v>
       </c>
       <c r="N203" s="1">
-        <v>0.76</v>
+        <v>0.19</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="B204" s="1">
-        <v>1084000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>101.058</v>
+        <v>95.864</v>
       </c>
       <c r="D204" s="1">
-        <v>101.11874539</v>
+        <v>97.25</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>1096127.2</v>
+        <v>875250.0</v>
       </c>
       <c r="H204" s="1">
-        <v>-658.48</v>
+        <v>-12474.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-0.060073319957757</v>
+        <v>-1.4251928020566</v>
       </c>
       <c r="J204">
-        <v>3.7</v>
+        <v>0.68</v>
       </c>
       <c r="K204" t="s">
-        <v>626</v>
+        <v>233</v>
       </c>
       <c r="L204" s="1">
-        <v>1095468.72</v>
+        <v>862776.0</v>
       </c>
       <c r="M204" s="1">
-        <v>1135561.87</v>
+        <v>868878.74</v>
       </c>
       <c r="N204" s="1">
-        <v>0.53</v>
+        <v>0.41</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="B205" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>98.498</v>
+        <v>98.425</v>
       </c>
       <c r="D205" s="1">
-        <v>100.0</v>
+        <v>99.8356</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>800000.0</v>
+        <v>898520.4</v>
       </c>
       <c r="H205" s="1">
-        <v>-12016.0</v>
+        <v>-12695.4</v>
       </c>
       <c r="I205" s="1">
-        <v>-1.502</v>
+        <v>-1.4129228451574</v>
       </c>
       <c r="J205">
-        <v>1.35</v>
+        <v>0.44</v>
       </c>
       <c r="K205" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="L205" s="1">
-        <v>787984.0</v>
+        <v>885825.0</v>
       </c>
       <c r="M205" s="1">
-        <v>798804.47</v>
+        <v>889801.03</v>
       </c>
       <c r="N205" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="B206" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>101.218</v>
+        <v>82.598</v>
       </c>
       <c r="D206" s="1">
-        <v>100.0</v>
+        <v>81.04033333</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>400000.0</v>
+        <v>729363.0</v>
       </c>
       <c r="H206" s="1">
-        <v>4872.0</v>
+        <v>14019.0</v>
       </c>
       <c r="I206" s="1">
-        <v>1.218</v>
+        <v>1.9220881783145</v>
       </c>
       <c r="J206">
-        <v>0.77</v>
+        <v>0.68</v>
       </c>
       <c r="K206" t="s">
-        <v>632</v>
+        <v>233</v>
       </c>
       <c r="L206" s="1">
-        <v>404872.0</v>
+        <v>743382.0</v>
       </c>
       <c r="M206" s="1">
-        <v>407945.32</v>
+        <v>749484.74</v>
       </c>
       <c r="N206" s="1">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="B207" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>96.514</v>
+        <v>89.985</v>
       </c>
       <c r="D207" s="1">
-        <v>97.25</v>
+        <v>89.675</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>875250.0</v>
+        <v>986425.0</v>
       </c>
       <c r="H207" s="1">
-        <v>-6624.0</v>
+        <v>3410.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-0.75681233933162</v>
+        <v>0.34569277948146</v>
       </c>
       <c r="J207">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>0.05</v>
+      </c>
+      <c r="K207">
+        <v>565.07</v>
       </c>
       <c r="L207" s="1">
-        <v>868626.0</v>
+        <v>989835.0</v>
       </c>
       <c r="M207" s="1">
-        <v>872694.49</v>
+        <v>990400.07</v>
       </c>
       <c r="N207" s="1">
-        <v>0.41</v>
+        <v>0.47</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>636</v>
+        <v>631</v>
       </c>
       <c r="B208" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>99.927</v>
+        <v>100.528</v>
       </c>
       <c r="D208" s="1">
-        <v>99.8356</v>
+        <v>99.774775</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>898520.4</v>
+        <v>598648.65</v>
       </c>
       <c r="H208" s="1">
-        <v>822.6</v>
+        <v>4519.35</v>
       </c>
       <c r="I208" s="1">
-        <v>0.091550509036857</v>
+        <v>0.75492528046292</v>
       </c>
       <c r="J208">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>924.66</v>
+        <v>1.19</v>
+      </c>
+      <c r="K208" t="s">
+        <v>632</v>
       </c>
       <c r="L208" s="1">
-        <v>899343.0</v>
+        <v>603168.0</v>
       </c>
       <c r="M208" s="1">
-        <v>900267.66</v>
+        <v>610318.68</v>
       </c>
       <c r="N208" s="1">
-        <v>0.42</v>
+        <v>0.29</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B209" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>83.725</v>
+        <v>99.38</v>
       </c>
       <c r="D209" s="1">
-        <v>81.04033333</v>
+        <v>100.86</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>729363.0</v>
+        <v>1008600.0</v>
       </c>
       <c r="H209" s="1">
-        <v>24162.0</v>
+        <v>-14800.0</v>
       </c>
       <c r="I209" s="1">
-        <v>3.3127537316809</v>
+        <v>-1.4673805274638</v>
       </c>
       <c r="J209">
-        <v>0.61</v>
+        <v>0.44</v>
       </c>
       <c r="K209" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="L209" s="1">
-        <v>753525.0</v>
+        <v>993800.0</v>
       </c>
       <c r="M209" s="1">
-        <v>759017.47</v>
+        <v>998163.84</v>
       </c>
       <c r="N209" s="1">
-        <v>0.36</v>
+        <v>0.48</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>637</v>
-[...199 lines deleted...]
-        <v>649</v>
+        <v>633</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">