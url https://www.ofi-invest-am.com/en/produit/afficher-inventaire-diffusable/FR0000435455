--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000435455</t>
   </si>
   <si>
@@ -103,50 +103,56 @@
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON INC</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
+    <t>BE0974293251</t>
+  </si>
+  <si>
+    <t>ANHEUSER-BUSCH I</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO-A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
@@ -343,50 +349,56 @@
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK KGAA</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORP</t>
   </si>
   <si>
     <t>SE0009806607</t>
   </si>
   <si>
     <t>MUNTERS GROUP AB</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK SE</t>
   </si>
   <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA OYJ</t>
+  </si>
+  <si>
     <t>NO0005052605</t>
   </si>
   <si>
     <t>NORSK HYDRO ASA</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK-B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE</t>
   </si>
   <si>
     <t>GB0007099541</t>
@@ -437,50 +449,56 @@
     <t>SGS SA-REG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HLDG-R</t>
   </si>
   <si>
     <t>IT0003242622</t>
   </si>
   <si>
     <t>TERNA-RETE ELETT</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
+  </si>
+  <si>
+    <t>AT0000937503</t>
+  </si>
+  <si>
+    <t>VOESTALPINE AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA SE</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -812,169 +830,169 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>357570.6245</v>
+        <v>358828.66439</v>
       </c>
       <c r="D2">
-        <v>697.57</v>
+        <v>707.8</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>249431424.6</v>
+        <v>253981688.53</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>249431424.6</v>
+        <v>253981688.53</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>49836.44888</v>
       </c>
       <c r="D3">
-        <v>1635.97</v>
+        <v>1660.65</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>81531031.83</v>
+        <v>82761311.63</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>81531031.83</v>
+        <v>82761311.63</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P58"/>
+  <dimension ref="A1:P61"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O58" sqref="O58"/>
+      <selection activeCell="O61" sqref="O61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -996,2886 +1014,3036 @@
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
         <v>66000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>61.96</v>
+        <v>66.86</v>
       </c>
       <c r="E2" s="1">
         <v>73.97553045</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
         <v>5155731.98</v>
       </c>
       <c r="I2" s="1">
-        <v>-719214.49</v>
+        <v>-296131.74</v>
       </c>
       <c r="J2" s="1">
-        <v>-13.949803690144</v>
+        <v>-5.7437380598671</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4436517.49</v>
+        <v>4859600.24</v>
       </c>
       <c r="N2" s="1">
-        <v>4436517.49</v>
+        <v>4859600.24</v>
       </c>
       <c r="O2" s="1">
-        <v>1.34</v>
+        <v>1.44</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>14300.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1224.8</v>
+        <v>68.82</v>
       </c>
       <c r="E3" s="1">
-        <v>649.70702657</v>
+        <v>67.36865</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>9290810.48</v>
+        <v>4715805.5</v>
       </c>
       <c r="I3" s="1">
-        <v>8223829.52</v>
+        <v>101594.5</v>
       </c>
       <c r="J3" s="1">
-        <v>88.515738618317</v>
+        <v>2.154340334859</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>17514640.0</v>
+        <v>4817400.0</v>
       </c>
       <c r="N3" s="1">
-        <v>17514640.0</v>
+        <v>4817400.0</v>
       </c>
       <c r="O3" s="1">
-        <v>5.29</v>
+        <v>1.43</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
-        <v>84383.0</v>
+        <v>14300.0</v>
       </c>
       <c r="D4" s="1">
-        <v>140.4</v>
+        <v>1233.4</v>
       </c>
       <c r="E4" s="1">
-        <v>107.52509273</v>
+        <v>649.70702657</v>
       </c>
       <c r="F4" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="G4">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>10592617.74</v>
+        <v>9290810.48</v>
       </c>
       <c r="I4" s="1">
-        <v>3099018.92</v>
+        <v>8346809.52</v>
       </c>
       <c r="J4" s="1">
-        <v>29.256402865341</v>
+        <v>89.839412158583</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>13691636.66</v>
+        <v>17637620.0</v>
       </c>
       <c r="N4" s="1">
-        <v>13691636.66</v>
+        <v>17637620.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.14</v>
+        <v>5.24</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" t="s">
         <v>34</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" s="1">
+        <v>84383.0</v>
+      </c>
+      <c r="D5" s="1">
+        <v>155.42</v>
+      </c>
+      <c r="E5" s="1">
+        <v>107.52509273</v>
+      </c>
+      <c r="F5" t="s">
         <v>35</v>
       </c>
-      <c r="C5" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G5">
-        <v>10.57</v>
+        <v>0.88</v>
       </c>
       <c r="H5" s="1">
-        <v>3854723.04</v>
+        <v>10592617.74</v>
       </c>
       <c r="I5" s="1">
-        <v>926987.15</v>
+        <v>4341117.01</v>
       </c>
       <c r="J5" s="1">
-        <v>24.048086993041</v>
+        <v>40.982475876638</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4781710.19</v>
+        <v>14933734.75</v>
       </c>
       <c r="N5" s="1">
-        <v>4781710.19</v>
+        <v>14933734.75</v>
       </c>
       <c r="O5" s="1">
-        <v>1.44</v>
+        <v>4.43</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" t="s">
         <v>37</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>195.05</v>
+      </c>
+      <c r="E6" s="1">
+        <v>158.24522856</v>
+      </c>
+      <c r="F6" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G6">
-        <v>1.0</v>
+        <v>10.65</v>
       </c>
       <c r="H6" s="1">
-        <v>4011857.51</v>
+        <v>3854723.04</v>
       </c>
       <c r="I6" s="1">
-        <v>2658486.55</v>
+        <v>1088813.99</v>
       </c>
       <c r="J6" s="1">
-        <v>66.265727119506</v>
+        <v>28.246231407588</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>6670344.06</v>
+        <v>4943537.03</v>
       </c>
       <c r="N6" s="1">
-        <v>6670344.06</v>
+        <v>4943537.03</v>
       </c>
       <c r="O6" s="1">
-        <v>2.02</v>
+        <v>1.47</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="1">
-        <v>300000.0</v>
+        <v>171342.0</v>
       </c>
       <c r="D7" s="1">
-        <v>21.91</v>
+        <v>41.46</v>
       </c>
       <c r="E7" s="1">
-        <v>12.66070253</v>
+        <v>23.41432638</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>3798210.76</v>
+        <v>4011857.51</v>
       </c>
       <c r="I7" s="1">
-        <v>2774789.24</v>
+        <v>3091981.81</v>
       </c>
       <c r="J7" s="1">
-        <v>73.055167691642</v>
+        <v>77.071077482012</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>6573000.0</v>
+        <v>7103839.32</v>
       </c>
       <c r="N7" s="1">
-        <v>6573000.0</v>
+        <v>7103839.32</v>
       </c>
       <c r="O7" s="1">
-        <v>1.99</v>
+        <v>2.11</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
-        <v>110000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>627.6</v>
+        <v>19.75</v>
       </c>
       <c r="E8" s="1">
-        <v>318.64388018</v>
+        <v>12.66070253</v>
       </c>
       <c r="F8" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G8">
-        <v>10.57</v>
+        <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>3117343.71</v>
+        <v>3798210.76</v>
       </c>
       <c r="I8" s="1">
-        <v>3412056.37</v>
+        <v>2126789.24</v>
       </c>
       <c r="J8" s="1">
-        <v>109.45396746129</v>
+        <v>55.994503053854</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>6529400.08</v>
+        <v>5925000.0</v>
       </c>
       <c r="N8" s="1">
-        <v>6529400.08</v>
+        <v>5925000.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.97</v>
+        <v>1.76</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>450000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>11.41</v>
+        <v>717.4</v>
       </c>
       <c r="E9" s="1">
-        <v>9.2054</v>
+        <v>318.64388017</v>
       </c>
       <c r="F9" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="G9">
-        <v>1.0</v>
+        <v>10.65</v>
       </c>
       <c r="H9" s="1">
-        <v>4142430.0</v>
+        <v>1700369.3</v>
       </c>
       <c r="I9" s="1">
-        <v>992070.0</v>
+        <v>2340182.66</v>
       </c>
       <c r="J9" s="1">
-        <v>23.948986464467</v>
+        <v>137.6279058908</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>5134500.0</v>
+        <v>4040551.96</v>
       </c>
       <c r="N9" s="1">
-        <v>5134500.0</v>
+        <v>4040551.96</v>
       </c>
       <c r="O9" s="1">
-        <v>1.55</v>
+        <v>1.2</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>28000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>134.3</v>
+        <v>10.52</v>
       </c>
       <c r="E10" s="1">
-        <v>152.46275786</v>
+        <v>9.2054</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>4268957.22</v>
+        <v>4142430.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-508557.22</v>
+        <v>591570.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-11.912914414261</v>
+        <v>14.280748256458</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>3760400.0</v>
+        <v>4734000.0</v>
       </c>
       <c r="N10" s="1">
-        <v>3760400.0</v>
+        <v>4734000.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.14</v>
+        <v>1.41</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>315589.0</v>
+        <v>28000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>21.16</v>
+        <v>106.95</v>
       </c>
       <c r="E11" s="1">
-        <v>23.90353051</v>
+        <v>152.46275786</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>7543691.29</v>
+        <v>4268957.22</v>
       </c>
       <c r="I11" s="1">
-        <v>-865828.05</v>
+        <v>-1274357.22</v>
       </c>
       <c r="J11" s="1">
-        <v>-11.477511694411</v>
+        <v>-29.851721493709</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>6677863.24</v>
+        <v>2994600.0</v>
       </c>
       <c r="N11" s="1">
-        <v>6677863.24</v>
+        <v>2994600.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.02</v>
+        <v>0.89</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>95000.0</v>
+        <v>315589.0</v>
       </c>
       <c r="D12" s="1">
-        <v>68.96</v>
+        <v>22.1</v>
       </c>
       <c r="E12" s="1">
-        <v>58.91205305</v>
+        <v>23.90353051</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>5596645.04</v>
+        <v>7543691.29</v>
       </c>
       <c r="I12" s="1">
-        <v>954554.96</v>
+        <v>-569174.39</v>
       </c>
       <c r="J12" s="1">
-        <v>17.055842440921</v>
+        <v>-7.5450382063553</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>6551200.0</v>
+        <v>6974516.9</v>
       </c>
       <c r="N12" s="1">
-        <v>6551200.0</v>
+        <v>6974516.9</v>
       </c>
       <c r="O12" s="1">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
-        <v>87000.0</v>
+        <v>95000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.17</v>
+        <v>72.64</v>
       </c>
       <c r="E13" s="1">
-        <v>38.22218598</v>
+        <v>58.91205305</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3325330.18</v>
+        <v>5596645.04</v>
       </c>
       <c r="I13" s="1">
-        <v>-1309540.18</v>
+        <v>1304154.96</v>
       </c>
       <c r="J13" s="1">
-        <v>-39.380756469723</v>
+        <v>23.302441921527</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2015790.0</v>
+        <v>6900800.0</v>
       </c>
       <c r="N13" s="1">
-        <v>2015790.0</v>
+        <v>6900800.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.61</v>
+        <v>2.05</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1">
-        <v>237787.0</v>
+        <v>87000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>16.695</v>
+        <v>18.55</v>
       </c>
       <c r="E14" s="1">
-        <v>21.1520806</v>
+        <v>38.22218598</v>
       </c>
       <c r="F14" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="G14">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>5967058.32</v>
+        <v>3325330.18</v>
       </c>
       <c r="I14" s="1">
-        <v>-1379222.92</v>
+        <v>-1711480.18</v>
       </c>
       <c r="J14" s="1">
-        <v>-23.11395072807</v>
+        <v>-51.467977234068</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>4587835.4</v>
+        <v>1613850.0</v>
       </c>
       <c r="N14" s="1">
-        <v>4587835.4</v>
+        <v>1613850.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.39</v>
+        <v>0.48</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="1">
-        <v>135000.0</v>
+        <v>237787.0</v>
       </c>
       <c r="D15" s="1">
-        <v>253.0</v>
+        <v>16.625</v>
       </c>
       <c r="E15" s="1">
-        <v>229.59619259</v>
+        <v>21.1520806</v>
       </c>
       <c r="F15" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G15">
-        <v>10.57</v>
+        <v>0.88</v>
       </c>
       <c r="H15" s="1">
-        <v>2927701.6</v>
+        <v>5967058.32</v>
       </c>
       <c r="I15" s="1">
-        <v>302666.03</v>
+        <v>-1465567.91</v>
       </c>
       <c r="J15" s="1">
-        <v>10.338008149464</v>
+        <v>-24.560978482275</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3230367.63</v>
+        <v>4501490.41</v>
       </c>
       <c r="N15" s="1">
-        <v>3230367.63</v>
+        <v>4501490.41</v>
       </c>
       <c r="O15" s="1">
-        <v>0.98</v>
+        <v>1.34</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="1">
-        <v>70000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>110.3</v>
+        <v>271.9</v>
       </c>
       <c r="E16" s="1">
-        <v>53.04734214</v>
+        <v>234.51431049</v>
       </c>
       <c r="F16" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="G16">
-        <v>1.0</v>
+        <v>10.65</v>
       </c>
       <c r="H16" s="1">
-        <v>3713313.95</v>
+        <v>3587250.23</v>
       </c>
       <c r="I16" s="1">
-        <v>4007686.05</v>
+        <v>547528.71</v>
       </c>
       <c r="J16" s="1">
-        <v>107.9274767489</v>
+        <v>15.263186978735</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>7721000.0</v>
+        <v>4134778.94</v>
       </c>
       <c r="N16" s="1">
-        <v>7721000.0</v>
+        <v>4134778.94</v>
       </c>
       <c r="O16" s="1">
-        <v>2.33</v>
+        <v>1.23</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="1">
-        <v>20222.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>256.7</v>
+        <v>100.7</v>
       </c>
       <c r="E17" s="1">
-        <v>252.02963703</v>
+        <v>53.04734214</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>5096543.32</v>
+        <v>3713313.95</v>
       </c>
       <c r="I17" s="1">
-        <v>94444.08</v>
+        <v>3335686.05</v>
       </c>
       <c r="J17" s="1">
-        <v>1.8531007012023</v>
+        <v>89.830434348273</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>5190987.4</v>
+        <v>7049000.0</v>
       </c>
       <c r="N17" s="1">
-        <v>5190987.4</v>
+        <v>7049000.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.57</v>
+        <v>2.09</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="1">
-        <v>250000.0</v>
+        <v>20222.0</v>
       </c>
       <c r="D18" s="1">
-        <v>22.67</v>
+        <v>225.2</v>
       </c>
       <c r="E18" s="1">
-        <v>18.65596</v>
+        <v>252.02963703</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>4663990.0</v>
+        <v>5096543.32</v>
       </c>
       <c r="I18" s="1">
-        <v>1003510.0</v>
+        <v>-542548.92</v>
       </c>
       <c r="J18" s="1">
-        <v>21.516126749843</v>
+        <v>-10.645429380948</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>5667500.0</v>
+        <v>4553994.4</v>
       </c>
       <c r="N18" s="1">
-        <v>5667500.0</v>
+        <v>4553994.4</v>
       </c>
       <c r="O18" s="1">
-        <v>1.71</v>
+        <v>1.35</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="1">
-        <v>711624.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>13.05</v>
+        <v>19.99</v>
       </c>
       <c r="E19" s="1">
-        <v>11.11889999</v>
+        <v>18.65596</v>
       </c>
       <c r="F19" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="G19">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>9001679.28</v>
+        <v>4663990.0</v>
       </c>
       <c r="I19" s="1">
-        <v>1730660.02</v>
+        <v>333510.0</v>
       </c>
       <c r="J19" s="1">
-        <v>19.225968468408</v>
+        <v>7.1507443197777</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>10732339.3</v>
+        <v>4997500.0</v>
       </c>
       <c r="N19" s="1">
-        <v>10732339.3</v>
+        <v>4997500.0</v>
       </c>
       <c r="O19" s="1">
-        <v>3.24</v>
+        <v>1.48</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="1">
-        <v>40506.0</v>
+        <v>711624.0</v>
       </c>
       <c r="D20" s="1">
-        <v>79.12</v>
+        <v>13.936</v>
       </c>
       <c r="E20" s="1">
-        <v>124.10033205</v>
+        <v>11.11889999</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H20" s="1">
-        <v>5026808.05</v>
+        <v>9001679.28</v>
       </c>
       <c r="I20" s="1">
-        <v>-1821973.33</v>
+        <v>2290955.72</v>
       </c>
       <c r="J20" s="1">
-        <v>-36.24513432535</v>
+        <v>25.450314866139</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3204834.72</v>
+        <v>11292635.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3204834.72</v>
+        <v>11292635.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.97</v>
+        <v>3.35</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="1">
-        <v>110000.0</v>
+        <v>40506.0</v>
       </c>
       <c r="D21" s="1">
-        <v>41.88</v>
+        <v>81.4</v>
       </c>
       <c r="E21" s="1">
-        <v>33.50007927</v>
+        <v>124.10033205</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3685008.72</v>
+        <v>5026808.05</v>
       </c>
       <c r="I21" s="1">
-        <v>921791.28</v>
+        <v>-1729619.65</v>
       </c>
       <c r="J21" s="1">
-        <v>25.014629544757</v>
+        <v>-34.407911199235</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>4606800.0</v>
+        <v>3297188.4</v>
       </c>
       <c r="N21" s="1">
-        <v>4606800.0</v>
+        <v>3297188.4</v>
       </c>
       <c r="O21" s="1">
-        <v>1.39</v>
+        <v>0.98</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="1">
-        <v>260000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>25.35</v>
+        <v>45.825</v>
       </c>
       <c r="E22" s="1">
-        <v>16.81653354</v>
+        <v>33.50007927</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>4372298.72</v>
+        <v>3685008.72</v>
       </c>
       <c r="I22" s="1">
-        <v>2218701.28</v>
+        <v>1355741.28</v>
       </c>
       <c r="J22" s="1">
-        <v>50.744503568594</v>
+        <v>36.790721081387</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>6591000.0</v>
+        <v>5040750.0</v>
       </c>
       <c r="N22" s="1">
-        <v>6591000.0</v>
+        <v>5040750.0</v>
       </c>
       <c r="O22" s="1">
-        <v>1.99</v>
+        <v>1.5</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="1">
-        <v>1390000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.979</v>
+        <v>24.63</v>
       </c>
       <c r="E23" s="1">
-        <v>2.26116504</v>
+        <v>16.81653354</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>3143019.4</v>
+        <v>4372298.72</v>
       </c>
       <c r="I23" s="1">
-        <v>5167790.6</v>
+        <v>2031501.28</v>
       </c>
       <c r="J23" s="1">
-        <v>164.42121229032</v>
+        <v>46.463002875522</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>8310810.0</v>
+        <v>6403800.0</v>
       </c>
       <c r="N23" s="1">
-        <v>8310810.0</v>
+        <v>6403800.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.51</v>
+        <v>1.9</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
-        <v>38101.0</v>
+        <v>1390000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>122.35</v>
+        <v>5.835</v>
       </c>
       <c r="E24" s="1">
-        <v>65.20359623</v>
+        <v>2.26116504</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2484322.22</v>
+        <v>3143019.4</v>
       </c>
       <c r="I24" s="1">
-        <v>2177335.13</v>
+        <v>4967630.6</v>
       </c>
       <c r="J24" s="1">
-        <v>87.64302442217</v>
+        <v>158.05281380064</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>4661657.35</v>
+        <v>8110650.0</v>
       </c>
       <c r="N24" s="1">
-        <v>4661657.35</v>
+        <v>8110650.0</v>
       </c>
       <c r="O24" s="1">
-        <v>1.41</v>
+        <v>2.41</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
-        <v>12000.0</v>
+        <v>38101.0</v>
       </c>
       <c r="D25" s="1">
-        <v>258.55</v>
+        <v>114.8</v>
       </c>
       <c r="E25" s="1">
-        <v>311.88043833</v>
+        <v>65.20359623</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3742565.26</v>
+        <v>2484322.22</v>
       </c>
       <c r="I25" s="1">
-        <v>-639965.26</v>
+        <v>1889672.58</v>
       </c>
       <c r="J25" s="1">
-        <v>-17.09964197124</v>
+        <v>76.063908489294</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>3102600.0</v>
+        <v>4373994.8</v>
       </c>
       <c r="N25" s="1">
-        <v>3102600.0</v>
+        <v>4373994.8</v>
       </c>
       <c r="O25" s="1">
-        <v>0.94</v>
+        <v>1.3</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1">
-        <v>76475.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>74.25</v>
+        <v>285.9</v>
       </c>
       <c r="E26" s="1">
-        <v>79.25496254</v>
+        <v>311.88043833</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>6061023.26</v>
+        <v>3742565.26</v>
       </c>
       <c r="I26" s="1">
-        <v>-382754.51</v>
+        <v>-311765.26</v>
       </c>
       <c r="J26" s="1">
-        <v>-6.3150147026494</v>
+        <v>-8.3302558096208</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>5678268.75</v>
+        <v>3430800.0</v>
       </c>
       <c r="N26" s="1">
-        <v>5678268.75</v>
+        <v>3430800.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.72</v>
+        <v>1.02</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1">
-        <v>50644.0</v>
+        <v>76475.0</v>
       </c>
       <c r="D27" s="1">
-        <v>74.9</v>
+        <v>75.3</v>
       </c>
       <c r="E27" s="1">
-        <v>67.12335696</v>
+        <v>79.25496254</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3399395.29</v>
+        <v>6061023.26</v>
       </c>
       <c r="I27" s="1">
-        <v>393840.31</v>
+        <v>-302455.76</v>
       </c>
       <c r="J27" s="1">
-        <v>11.585599096362</v>
+        <v>-4.9901765267273</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3793235.6</v>
+        <v>5758567.5</v>
       </c>
       <c r="N27" s="1">
-        <v>3793235.6</v>
+        <v>5758567.5</v>
       </c>
       <c r="O27" s="1">
-        <v>1.15</v>
+        <v>1.71</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1">
-        <v>100000.0</v>
+        <v>50644.0</v>
       </c>
       <c r="D28" s="1">
-        <v>59.75</v>
+        <v>84.35</v>
       </c>
       <c r="E28" s="1">
-        <v>41.980461</v>
+        <v>67.12335696</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>4198046.1</v>
+        <v>3399395.29</v>
       </c>
       <c r="I28" s="1">
-        <v>1776953.9</v>
+        <v>872426.11</v>
       </c>
       <c r="J28" s="1">
-        <v>42.328117835581</v>
+        <v>25.664155991697</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>5975000.0</v>
+        <v>4271821.4</v>
       </c>
       <c r="N28" s="1">
-        <v>5975000.0</v>
+        <v>4271821.4</v>
       </c>
       <c r="O28" s="1">
-        <v>1.81</v>
+        <v>1.27</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1">
-        <v>40000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.1</v>
+        <v>58.0</v>
       </c>
       <c r="E29" s="1">
-        <v>76.90600425</v>
+        <v>41.980461</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>3076240.17</v>
+        <v>2518827.66</v>
       </c>
       <c r="I29" s="1">
-        <v>927759.83</v>
+        <v>961172.34</v>
       </c>
       <c r="J29" s="1">
-        <v>30.158888081876</v>
+        <v>38.159511873869</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>4004000.0</v>
+        <v>3480000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>4004000.0</v>
+        <v>3480000.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.21</v>
+        <v>1.03</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1">
-        <v>940000.0</v>
+        <v>48065.0</v>
       </c>
       <c r="D30" s="1">
-        <v>4.188</v>
+        <v>111.5</v>
       </c>
       <c r="E30" s="1">
-        <v>3.56603241</v>
+        <v>81.9220258</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>3352070.47</v>
+        <v>3937582.17</v>
       </c>
       <c r="I30" s="1">
-        <v>584649.53</v>
+        <v>1421665.33</v>
       </c>
       <c r="J30" s="1">
-        <v>17.441445077973</v>
+        <v>36.105032698276</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3936720.0</v>
+        <v>5359247.5</v>
       </c>
       <c r="N30" s="1">
-        <v>3936720.0</v>
+        <v>5359247.5</v>
       </c>
       <c r="O30" s="1">
-        <v>1.19</v>
+        <v>1.59</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1">
-        <v>17000.0</v>
+        <v>940000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>388.7</v>
+        <v>4.801</v>
       </c>
       <c r="E31" s="1">
-        <v>340.22166059</v>
+        <v>3.56603241</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>5783768.23</v>
+        <v>3352070.47</v>
       </c>
       <c r="I31" s="1">
-        <v>824131.77</v>
+        <v>1160869.53</v>
       </c>
       <c r="J31" s="1">
-        <v>14.249045556931</v>
+        <v>34.631417817418</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>6607900.0</v>
+        <v>4512940.0</v>
       </c>
       <c r="N31" s="1">
-        <v>6607900.0</v>
+        <v>4512940.0</v>
       </c>
       <c r="O31" s="1">
-        <v>2.0</v>
+        <v>1.34</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1">
-        <v>1804682.0</v>
+        <v>18000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>2.676</v>
+        <v>397.4</v>
       </c>
       <c r="E32" s="1">
-        <v>2.62312203</v>
+        <v>343.42917389</v>
       </c>
       <c r="F32" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="G32">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>5558637.73</v>
+        <v>6181725.13</v>
       </c>
       <c r="I32" s="1">
-        <v>22465.97</v>
+        <v>971474.87</v>
       </c>
       <c r="J32" s="1">
-        <v>0.40416323371374</v>
+        <v>15.715271215885</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>5581103.7</v>
+        <v>7153200.0</v>
       </c>
       <c r="N32" s="1">
-        <v>5581103.7</v>
+        <v>7153200.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.69</v>
+        <v>2.12</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1">
-        <v>33000.0</v>
+        <v>1804682.0</v>
       </c>
       <c r="D33" s="1">
-        <v>135.55</v>
+        <v>2.713</v>
       </c>
       <c r="E33" s="1">
-        <v>131.06699121</v>
+        <v>2.62312203</v>
       </c>
       <c r="F33" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="G33">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H33" s="1">
-        <v>4325210.71</v>
+        <v>5558637.73</v>
       </c>
       <c r="I33" s="1">
-        <v>147939.29</v>
+        <v>16518.58</v>
       </c>
       <c r="J33" s="1">
-        <v>3.4203949800171</v>
+        <v>0.29716957287663</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4473150.0</v>
+        <v>5575156.31</v>
       </c>
       <c r="N33" s="1">
-        <v>4473150.0</v>
+        <v>5575156.31</v>
       </c>
       <c r="O33" s="1">
-        <v>1.35</v>
+        <v>1.66</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="1">
-        <v>47595.0</v>
+        <v>33000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>82.34</v>
+        <v>153.85</v>
       </c>
       <c r="E34" s="1">
-        <v>84.68582477</v>
+        <v>131.06699121</v>
       </c>
       <c r="F34" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>4755392.2</v>
+        <v>4325210.71</v>
       </c>
       <c r="I34" s="1">
-        <v>-226359.15</v>
+        <v>751839.29</v>
       </c>
       <c r="J34" s="1">
-        <v>-4.7600521782409</v>
+        <v>17.382720528776</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4529033.05</v>
+        <v>5077050.0</v>
       </c>
       <c r="N34" s="1">
-        <v>4529033.05</v>
+        <v>5077050.0</v>
       </c>
       <c r="O34" s="1">
-        <v>1.37</v>
+        <v>1.51</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1">
-        <v>8000.0</v>
+        <v>47595.0</v>
       </c>
       <c r="D35" s="1">
-        <v>529.6</v>
+        <v>88.6</v>
       </c>
       <c r="E35" s="1">
-        <v>525.598615</v>
+        <v>84.68582477</v>
       </c>
       <c r="F35" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="G35">
-        <v>0.92</v>
+        <v>0.88</v>
       </c>
       <c r="H35" s="1">
-        <v>4368254.8</v>
+        <v>4755392.2</v>
       </c>
       <c r="I35" s="1">
-        <v>228219.3</v>
+        <v>46380.74</v>
       </c>
       <c r="J35" s="1">
-        <v>5.2244960619055</v>
+        <v>0.97532943760138</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>4596474.1</v>
+        <v>4801772.94</v>
       </c>
       <c r="N35" s="1">
-        <v>4596474.1</v>
+        <v>4801772.94</v>
       </c>
       <c r="O35" s="1">
-        <v>1.39</v>
+        <v>1.43</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1">
-        <v>15000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>538.3</v>
+        <v>536.2</v>
       </c>
       <c r="E36" s="1">
-        <v>589.013296</v>
+        <v>525.598615</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H36" s="1">
-        <v>8835199.44</v>
+        <v>4368254.8</v>
       </c>
       <c r="I36" s="1">
-        <v>-760699.44</v>
+        <v>355714.14</v>
       </c>
       <c r="J36" s="1">
-        <v>-8.6098728745845</v>
+        <v>8.1431637183802</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>8074500.0</v>
+        <v>4723968.94</v>
       </c>
       <c r="N36" s="1">
-        <v>8074500.0</v>
+        <v>4723968.94</v>
       </c>
       <c r="O36" s="1">
-        <v>2.44</v>
+        <v>1.4</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="1">
-        <v>95190.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>58.42</v>
+        <v>544.1</v>
       </c>
       <c r="E37" s="1">
-        <v>58.08614844</v>
+        <v>589.01329615</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>5529220.47</v>
+        <v>7657172.85</v>
       </c>
       <c r="I37" s="1">
-        <v>31779.33</v>
+        <v>-583872.85</v>
       </c>
       <c r="J37" s="1">
-        <v>0.57475244787987</v>
+        <v>-7.6251752629562</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>5560999.8</v>
+        <v>7073300.0</v>
       </c>
       <c r="N37" s="1">
-        <v>5560999.8</v>
+        <v>7073300.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.68</v>
+        <v>2.1</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="1">
-        <v>25051.0</v>
+        <v>75000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>126.3</v>
+        <v>59.0</v>
       </c>
       <c r="E38" s="1">
-        <v>156.82630873</v>
+        <v>58.0861484</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>3928655.86</v>
+        <v>4356461.13</v>
       </c>
       <c r="I38" s="1">
-        <v>-764714.56</v>
+        <v>68538.87</v>
       </c>
       <c r="J38" s="1">
-        <v>-19.465043191643</v>
+        <v>1.5732694027273</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3163941.3</v>
+        <v>4425000.0</v>
       </c>
       <c r="N38" s="1">
-        <v>3163941.3</v>
+        <v>4425000.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.96</v>
+        <v>1.31</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="1">
-        <v>235000.0</v>
+        <v>25051.0</v>
       </c>
       <c r="D39" s="1">
-        <v>16.5</v>
+        <v>128.3</v>
       </c>
       <c r="E39" s="1">
-        <v>9.83754664</v>
+        <v>156.82630873</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2311823.46</v>
+        <v>3928655.86</v>
       </c>
       <c r="I39" s="1">
-        <v>1565676.54</v>
+        <v>-714612.56</v>
       </c>
       <c r="J39" s="1">
-        <v>67.724744864385</v>
+        <v>-18.189746963482</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3877500.0</v>
+        <v>3214043.3</v>
       </c>
       <c r="N39" s="1">
-        <v>3877500.0</v>
+        <v>3214043.3</v>
       </c>
       <c r="O39" s="1">
-        <v>1.17</v>
+        <v>0.95</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="1">
-        <v>210000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>172.9</v>
+        <v>17.705</v>
       </c>
       <c r="E40" s="1">
-        <v>188.98521914</v>
+        <v>9.83754664</v>
       </c>
       <c r="F40" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>10.57</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>3461612.86</v>
+        <v>2311823.46</v>
       </c>
       <c r="I40" s="1">
-        <v>-27520.68</v>
+        <v>1848851.54</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.79502477928742</v>
+        <v>79.973733807511</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3434092.18</v>
+        <v>4160675.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3434092.18</v>
+        <v>4160675.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.04</v>
+        <v>1.24</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="1">
-        <v>30000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>76.9</v>
+        <v>189.5</v>
       </c>
       <c r="E41" s="1">
-        <v>109.275569</v>
+        <v>188.98521914</v>
       </c>
       <c r="F41" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="G41">
-        <v>1.0</v>
+        <v>10.65</v>
       </c>
       <c r="H41" s="1">
-        <v>3278267.07</v>
+        <v>3461612.86</v>
       </c>
       <c r="I41" s="1">
-        <v>-971267.07</v>
+        <v>273954.59</v>
       </c>
       <c r="J41" s="1">
-        <v>-29.627454056085</v>
+        <v>7.9140736148063</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2307000.0</v>
+        <v>3735567.45</v>
       </c>
       <c r="N41" s="1">
-        <v>2307000.0</v>
+        <v>3735567.45</v>
       </c>
       <c r="O41" s="1">
-        <v>0.7</v>
+        <v>1.11</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="1">
-        <v>514909.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>86.04</v>
+        <v>67.8</v>
       </c>
       <c r="E42" s="1">
-        <v>72.09948472</v>
+        <v>109.275569</v>
       </c>
       <c r="F42" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>11.46</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>3599875.73</v>
+        <v>3278267.07</v>
       </c>
       <c r="I42" s="1">
-        <v>267656.09</v>
+        <v>-1244267.07</v>
       </c>
       <c r="J42" s="1">
-        <v>7.4351480460688</v>
+        <v>-37.955024512387</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>3867531.82</v>
+        <v>2034000.0</v>
       </c>
       <c r="N42" s="1">
-        <v>3867531.82</v>
+        <v>2034000.0</v>
       </c>
       <c r="O42" s="1">
-        <v>1.17</v>
+        <v>0.6</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>111</v>
+      </c>
+      <c r="B43" t="s">
         <v>112</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1">
-        <v>126019.0</v>
+        <v>703246.0</v>
       </c>
       <c r="D43" s="1">
-        <v>373.05</v>
+        <v>6.484</v>
       </c>
       <c r="E43" s="1">
-        <v>386.51949952</v>
+        <v>5.81787804</v>
       </c>
       <c r="F43" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="G43">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>6531937.17</v>
+        <v>4091399.46</v>
       </c>
       <c r="I43" s="1">
-        <v>-237398.98</v>
+        <v>468447.6</v>
       </c>
       <c r="J43" s="1">
-        <v>-3.6344345302391</v>
+        <v>11.449568896409</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>6294538.19</v>
+        <v>4559847.06</v>
       </c>
       <c r="N43" s="1">
-        <v>6294538.19</v>
+        <v>4559847.06</v>
       </c>
       <c r="O43" s="1">
-        <v>1.9</v>
+        <v>1.35</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>113</v>
+      </c>
+      <c r="B44" t="s">
+        <v>114</v>
+      </c>
+      <c r="C44" s="1">
+        <v>230000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>88.14</v>
+      </c>
+      <c r="E44" s="1">
+        <v>72.09948474</v>
+      </c>
+      <c r="F44" t="s">
         <v>115</v>
       </c>
-      <c r="B44" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G44">
-        <v>1.0</v>
+        <v>11.23</v>
       </c>
       <c r="H44" s="1">
-        <v>3247650.0</v>
+        <v>1607995.62</v>
       </c>
       <c r="I44" s="1">
-        <v>724850.0</v>
+        <v>196785.15</v>
       </c>
       <c r="J44" s="1">
-        <v>22.319215432697</v>
+        <v>12.237915797308</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>3972500.0</v>
+        <v>1804780.77</v>
       </c>
       <c r="N44" s="1">
-        <v>3972500.0</v>
+        <v>1804780.77</v>
       </c>
       <c r="O44" s="1">
-        <v>1.2</v>
+        <v>0.54</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>116</v>
+      </c>
+      <c r="B45" t="s">
         <v>117</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>126019.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>237.9</v>
+      </c>
+      <c r="E45" s="1">
+        <v>386.51949952</v>
+      </c>
+      <c r="F45" t="s">
         <v>118</v>
       </c>
-      <c r="C45" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G45">
-        <v>0.87</v>
+        <v>7.47</v>
       </c>
       <c r="H45" s="1">
-        <v>3629337.31</v>
+        <v>6531937.17</v>
       </c>
       <c r="I45" s="1">
-        <v>1105073.32</v>
+        <v>-2519366.72</v>
       </c>
       <c r="J45" s="1">
-        <v>30.448349811828</v>
+        <v>-38.569977855436</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4734410.63</v>
+        <v>4012570.45</v>
       </c>
       <c r="N45" s="1">
-        <v>4734410.63</v>
+        <v>4012570.45</v>
       </c>
       <c r="O45" s="1">
-        <v>1.43</v>
+        <v>1.19</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="1">
-        <v>72785.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.7</v>
+        <v>18.19</v>
       </c>
       <c r="E46" s="1">
-        <v>35.79132788</v>
+        <v>12.9906</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>2605071.8</v>
+        <v>3247650.0</v>
       </c>
       <c r="I46" s="1">
-        <v>4724377.7</v>
+        <v>1299850.0</v>
       </c>
       <c r="J46" s="1">
-        <v>181.35307057564</v>
+        <v>40.024325281357</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>7329449.5</v>
+        <v>4547500.0</v>
       </c>
       <c r="N46" s="1">
-        <v>7329449.5</v>
+        <v>4547500.0</v>
       </c>
       <c r="O46" s="1">
-        <v>2.21</v>
+        <v>1.35</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1">
-        <v>181021.0</v>
+        <v>339692.0</v>
       </c>
       <c r="D47" s="1">
-        <v>25.85</v>
+        <v>11.375</v>
       </c>
       <c r="E47" s="1">
-        <v>30.28239967</v>
+        <v>9.33094144</v>
       </c>
       <c r="F47" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G47">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H47" s="1">
-        <v>6427738.42</v>
+        <v>3629337.31</v>
       </c>
       <c r="I47" s="1">
-        <v>-1019911.25</v>
+        <v>770567.61</v>
       </c>
       <c r="J47" s="1">
-        <v>-15.867342187207</v>
+        <v>21.231633881944</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>5407827.17</v>
+        <v>4399904.92</v>
       </c>
       <c r="N47" s="1">
-        <v>5407827.17</v>
+        <v>4399904.92</v>
       </c>
       <c r="O47" s="1">
-        <v>1.63</v>
+        <v>1.31</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1">
-        <v>68861.0</v>
+        <v>72785.0</v>
       </c>
       <c r="D48" s="1">
-        <v>84.42</v>
+        <v>102.5</v>
       </c>
       <c r="E48" s="1">
-        <v>38.32588475</v>
+        <v>35.79132788</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2639158.75</v>
+        <v>2605071.8</v>
       </c>
       <c r="I48" s="1">
-        <v>3174086.87</v>
+        <v>4855390.7</v>
       </c>
       <c r="J48" s="1">
-        <v>120.26888757639</v>
+        <v>186.38222178751</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>5813245.62</v>
+        <v>7460462.5</v>
       </c>
       <c r="N48" s="1">
-        <v>5813245.62</v>
+        <v>7460462.5</v>
       </c>
       <c r="O48" s="1">
-        <v>1.76</v>
+        <v>2.22</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>61865.0</v>
+        <v>181021.0</v>
       </c>
       <c r="D49" s="1">
-        <v>80.45</v>
+        <v>25.84</v>
       </c>
       <c r="E49" s="1">
-        <v>102.13456025</v>
+        <v>30.28239967</v>
       </c>
       <c r="F49" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="G49">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H49" s="1">
-        <v>6318554.57</v>
+        <v>6427738.42</v>
       </c>
       <c r="I49" s="1">
-        <v>-1341515.32</v>
+        <v>-1101408.84</v>
       </c>
       <c r="J49" s="1">
-        <v>-21.231363995326</v>
+        <v>-17.135246770045</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>4977039.25</v>
+        <v>5326329.58</v>
       </c>
       <c r="N49" s="1">
-        <v>4977039.25</v>
+        <v>5326329.58</v>
       </c>
       <c r="O49" s="1">
-        <v>1.5</v>
+        <v>1.58</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="1">
-        <v>50000.0</v>
+        <v>68861.0</v>
       </c>
       <c r="D50" s="1">
-        <v>175.1</v>
+        <v>86.24</v>
       </c>
       <c r="E50" s="1">
-        <v>133.0111426</v>
+        <v>38.32588475</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>6650557.13</v>
+        <v>2639158.75</v>
       </c>
       <c r="I50" s="1">
-        <v>2104442.87</v>
+        <v>3299413.89</v>
       </c>
       <c r="J50" s="1">
-        <v>31.643106417462</v>
+        <v>125.01763639645</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>8755000.0</v>
+        <v>5938572.64</v>
       </c>
       <c r="N50" s="1">
-        <v>8755000.0</v>
+        <v>5938572.64</v>
       </c>
       <c r="O50" s="1">
-        <v>2.65</v>
+        <v>1.76</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="1">
-        <v>40000.0</v>
+        <v>61865.0</v>
       </c>
       <c r="D51" s="1">
-        <v>246.6</v>
+        <v>82.2</v>
       </c>
       <c r="E51" s="1">
-        <v>124.841055</v>
+        <v>102.13456025</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>4993642.2</v>
+        <v>6318554.57</v>
       </c>
       <c r="I51" s="1">
-        <v>4870357.8</v>
+        <v>-1233251.57</v>
       </c>
       <c r="J51" s="1">
-        <v>97.531172738007</v>
+        <v>-19.517938103366</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>9864000.0</v>
+        <v>5085303.0</v>
       </c>
       <c r="N51" s="1">
-        <v>9864000.0</v>
+        <v>5085303.0</v>
       </c>
       <c r="O51" s="1">
-        <v>2.98</v>
+        <v>1.51</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="1">
-        <v>58806.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>94.16</v>
+        <v>170.96</v>
       </c>
       <c r="E52" s="1">
-        <v>87.81083376</v>
+        <v>133.0111426</v>
       </c>
       <c r="F52" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G52">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>5524865.48</v>
+        <v>6650557.13</v>
       </c>
       <c r="I52" s="1">
-        <v>482373.97</v>
+        <v>1897442.87</v>
       </c>
       <c r="J52" s="1">
-        <v>8.7309631654597</v>
+        <v>28.530585226324</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>6007239.45</v>
+        <v>8548000.0</v>
       </c>
       <c r="N52" s="1">
-        <v>6007239.45</v>
+        <v>8548000.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.82</v>
+        <v>2.54</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1">
-        <v>150000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>24.105</v>
+        <v>276.7</v>
       </c>
       <c r="E53" s="1">
-        <v>23.99693333</v>
+        <v>124.841055</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3599540.0</v>
+        <v>4993642.2</v>
       </c>
       <c r="I53" s="1">
-        <v>16210.0</v>
+        <v>6074357.8</v>
       </c>
       <c r="J53" s="1">
-        <v>0.4503353206243</v>
+        <v>121.64183088648</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3615750.0</v>
+        <v>11068000.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3615750.0</v>
+        <v>11068000.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.09</v>
+        <v>3.29</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1">
-        <v>41179.0</v>
+        <v>58806.0</v>
       </c>
       <c r="D54" s="1">
-        <v>93.36</v>
+        <v>97.0</v>
       </c>
       <c r="E54" s="1">
-        <v>99.60648267</v>
+        <v>87.81083376</v>
       </c>
       <c r="F54" t="s">
         <v>28</v>
       </c>
       <c r="G54">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H54" s="1">
-        <v>4419748.27</v>
+        <v>5524865.48</v>
       </c>
       <c r="I54" s="1">
-        <v>-248908.63</v>
+        <v>756927.37</v>
       </c>
       <c r="J54" s="1">
-        <v>-5.631737709804</v>
+        <v>13.700376465999</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>4170839.64</v>
+        <v>6281792.85</v>
       </c>
       <c r="N54" s="1">
-        <v>4170839.64</v>
+        <v>6281792.85</v>
       </c>
       <c r="O54" s="1">
-        <v>1.26</v>
+        <v>1.87</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="1">
-        <v>518595.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>9.09</v>
+        <v>28.405</v>
       </c>
       <c r="E55" s="1">
-        <v>7.47954897</v>
+        <v>23.99693333</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>3878856.7</v>
+        <v>3599540.0</v>
       </c>
       <c r="I55" s="1">
-        <v>835171.85</v>
+        <v>661210.0</v>
       </c>
       <c r="J55" s="1">
-        <v>21.531392226993</v>
+        <v>18.369291631708</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4714028.55</v>
+        <v>4260750.0</v>
       </c>
       <c r="N55" s="1">
-        <v>4714028.55</v>
+        <v>4260750.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.42</v>
+        <v>1.27</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" s="1">
-        <v>220000.0</v>
+        <v>41179.0</v>
       </c>
       <c r="D56" s="1">
-        <v>194.8</v>
+        <v>92.6</v>
       </c>
       <c r="E56" s="1">
-        <v>181.87422727</v>
+        <v>99.60648267</v>
       </c>
       <c r="F56" t="s">
-        <v>114</v>
+        <v>28</v>
       </c>
       <c r="G56">
-        <v>7.47</v>
+        <v>0.91</v>
       </c>
       <c r="H56" s="1">
-        <v>5357544.24</v>
+        <v>4419748.27</v>
       </c>
       <c r="I56" s="1">
-        <v>380612.84</v>
+        <v>-220447.13</v>
       </c>
       <c r="J56" s="1">
-        <v>7.1042407295175</v>
+        <v>-4.9877756951981</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>5738157.08</v>
+        <v>4199301.14</v>
       </c>
       <c r="N56" s="1">
-        <v>5738157.08</v>
+        <v>4199301.14</v>
       </c>
       <c r="O56" s="1">
-        <v>1.73</v>
+        <v>1.25</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1">
-        <v>158954.0</v>
+        <v>518595.0</v>
       </c>
       <c r="D57" s="1">
-        <v>24.37</v>
+        <v>10.2</v>
       </c>
       <c r="E57" s="1">
-        <v>41.82783579</v>
+        <v>7.47954897</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>6648701.81</v>
+        <v>3878856.7</v>
       </c>
       <c r="I57" s="1">
-        <v>-2774992.83</v>
+        <v>1410812.3</v>
       </c>
       <c r="J57" s="1">
-        <v>-41.737363312433</v>
+        <v>36.371859264613</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>3873708.98</v>
+        <v>5289669.0</v>
       </c>
       <c r="N57" s="1">
-        <v>3873708.98</v>
+        <v>5289669.0</v>
       </c>
       <c r="O57" s="1">
-        <v>1.17</v>
+        <v>1.57</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>2734.0</v>
+        <v>220000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>4772.39</v>
+        <v>162.45</v>
       </c>
       <c r="E58" s="1">
-        <v>4768.68665326</v>
+        <v>181.87422727</v>
       </c>
       <c r="F58" t="s">
-        <v>8</v>
+        <v>118</v>
       </c>
       <c r="G58">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H58" s="1">
-        <v>13037589.31</v>
+        <v>5357544.24</v>
       </c>
       <c r="I58" s="1">
-        <v>10124.95</v>
+        <v>-574167.41</v>
       </c>
       <c r="J58" s="1">
-        <v>0.077659678942594</v>
+        <v>-10.716988685099</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>13047714.26</v>
+        <v>4783376.83</v>
       </c>
       <c r="N58" s="1">
-        <v>13047714.26</v>
+        <v>4783376.83</v>
       </c>
       <c r="O58" s="1">
-        <v>3.94</v>
+        <v>1.42</v>
       </c>
       <c r="P58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
+        <v>145</v>
+      </c>
+      <c r="B59" t="s">
+        <v>146</v>
+      </c>
+      <c r="C59" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>48.54</v>
+      </c>
+      <c r="E59" s="1">
+        <v>44.9309</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>2246545.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>180455.0</v>
+      </c>
+      <c r="J59" s="1">
+        <v>8.0325566592256</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>2427000.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>2427000.0</v>
+      </c>
+      <c r="O59" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="P59">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" t="s">
+        <v>147</v>
+      </c>
+      <c r="B60" t="s">
+        <v>148</v>
+      </c>
+      <c r="C60" s="1">
+        <v>158954.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>28.69</v>
+      </c>
+      <c r="E60" s="1">
+        <v>41.82783579</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>6648701.81</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-2088311.55</v>
+      </c>
+      <c r="J60" s="1">
+        <v>-31.409312820423</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>4560390.26</v>
+      </c>
+      <c r="N60" s="1">
+        <v>4560390.26</v>
+      </c>
+      <c r="O60" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="P60">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="A61" t="s">
+        <v>149</v>
+      </c>
+      <c r="B61" t="s">
+        <v>150</v>
+      </c>
+      <c r="C61" s="1">
+        <v>2170.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>4778.97</v>
+      </c>
+      <c r="E61" s="1">
+        <v>4770.40541014</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>10351779.74</v>
+      </c>
+      <c r="I61" s="1">
+        <v>18585.16</v>
+      </c>
+      <c r="J61" s="1">
+        <v>0.17953589109113</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61">
+        <v>0.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>10370364.9</v>
+      </c>
+      <c r="N61" s="1">
+        <v>10370364.9</v>
+      </c>
+      <c r="O61" s="1">
+        <v>3.08</v>
+      </c>
+      <c r="P61">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>