--- v1 (2026-05-29)
+++ v2 (2026-06-25)
@@ -94,50 +94,56 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>AIR LIQUIDE SA</t>
+  </si>
+  <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON INC</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
@@ -283,90 +289,84 @@
   <si>
     <t>IE0004927939</t>
   </si>
   <si>
     <t>KINGSPAN GROUP</t>
   </si>
   <si>
     <t>DE000KGX8881</t>
   </si>
   <si>
     <t>KION GROUP AG</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR-BREMSE AG</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KPN (KONIN) NV</t>
   </si>
   <si>
+    <t>GB0005603997</t>
+  </si>
+  <si>
+    <t>LEGAL &amp; GEN GRP</t>
+  </si>
+  <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
+    <t>GB00B0SWJX34</t>
+  </si>
+  <si>
+    <t>LONDON STOCK EX</t>
+  </si>
+  <si>
+    <t>CH0013841017</t>
+  </si>
+  <si>
+    <t>LONZA GROUP NOM.</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
-    <t>GB0005603997</t>
-[...22 lines deleted...]
-  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
-  </si>
-[...4 lines deleted...]
-    <t>MERCEDES BENZ GR</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK KGAA</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORP</t>
   </si>
   <si>
     <t>SE0009806607</t>
   </si>
   <si>
     <t>MUNTERS GROUP AB</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK SE</t>
   </si>
@@ -874,95 +874,95 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>358828.66439</v>
+        <v>360404.92431</v>
       </c>
       <c r="D2">
-        <v>707.8</v>
+        <v>647.72</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>253981688.53</v>
+        <v>233442350.88</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>253981688.53</v>
+        <v>233442350.88</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>49836.44888</v>
       </c>
       <c r="D3">
-        <v>1660.65</v>
+        <v>1520.33</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>82761311.63</v>
+        <v>75768142.85</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>82761311.63</v>
+        <v>75768142.85</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1011,3037 +1011,3037 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>66000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>66.86</v>
+        <v>171.26</v>
       </c>
       <c r="E2" s="1">
-        <v>73.97553045</v>
+        <v>172.618565</v>
       </c>
       <c r="F2" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G2">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>5155731.98</v>
+        <v>6214268.34</v>
       </c>
       <c r="I2" s="1">
-        <v>-296131.74</v>
+        <v>-48908.34</v>
       </c>
       <c r="J2" s="1">
-        <v>-5.7437380598671</v>
+        <v>-0.78703295905629</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4859600.24</v>
+        <v>6165360.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4859600.24</v>
+        <v>6165360.0</v>
       </c>
       <c r="O2" s="1">
-        <v>1.44</v>
+        <v>1.99</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" s="1">
+        <v>66000.0</v>
+      </c>
+      <c r="D3" s="1">
+        <v>59.52</v>
+      </c>
+      <c r="E3" s="1">
+        <v>73.97553045</v>
+      </c>
+      <c r="F3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G3">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H3" s="1">
-        <v>4715805.5</v>
+        <v>5155731.98</v>
       </c>
       <c r="I3" s="1">
-        <v>101594.5</v>
+        <v>-867173.03</v>
       </c>
       <c r="J3" s="1">
-        <v>2.154340334859</v>
+        <v>-16.81959095942</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>4817400.0</v>
+        <v>4288558.95</v>
       </c>
       <c r="N3" s="1">
-        <v>4817400.0</v>
+        <v>4288558.95</v>
       </c>
       <c r="O3" s="1">
-        <v>1.43</v>
+        <v>1.39</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
-        <v>14300.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1233.4</v>
+        <v>59.76</v>
       </c>
       <c r="E4" s="1">
-        <v>649.70702657</v>
+        <v>67.36865</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>9290810.48</v>
+        <v>4715805.5</v>
       </c>
       <c r="I4" s="1">
-        <v>8346809.52</v>
+        <v>-532605.5</v>
       </c>
       <c r="J4" s="1">
-        <v>89.839412158583</v>
+        <v>-11.294051461622</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>17637620.0</v>
+        <v>4183200.0</v>
       </c>
       <c r="N4" s="1">
-        <v>17637620.0</v>
+        <v>4183200.0</v>
       </c>
       <c r="O4" s="1">
-        <v>5.24</v>
+        <v>1.35</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
-        <v>84383.0</v>
+        <v>14300.0</v>
       </c>
       <c r="D5" s="1">
-        <v>155.42</v>
+        <v>1211.6</v>
       </c>
       <c r="E5" s="1">
-        <v>107.52509273</v>
+        <v>649.70702657</v>
       </c>
       <c r="F5" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G5">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>10592617.74</v>
+        <v>9290810.48</v>
       </c>
       <c r="I5" s="1">
-        <v>4341117.01</v>
+        <v>8035069.52</v>
       </c>
       <c r="J5" s="1">
-        <v>40.982475876638</v>
+        <v>86.484053649537</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>14933734.75</v>
+        <v>17325880.0</v>
       </c>
       <c r="N5" s="1">
-        <v>14933734.75</v>
+        <v>17325880.0</v>
       </c>
       <c r="O5" s="1">
-        <v>4.43</v>
+        <v>5.6</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" t="s">
         <v>36</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1">
+        <v>84383.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>140.62</v>
+      </c>
+      <c r="E6" s="1">
+        <v>107.52509273</v>
+      </c>
+      <c r="F6" t="s">
         <v>37</v>
       </c>
-      <c r="C6" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G6">
-        <v>10.65</v>
+        <v>0.87</v>
       </c>
       <c r="H6" s="1">
-        <v>3854723.04</v>
+        <v>10592617.74</v>
       </c>
       <c r="I6" s="1">
-        <v>1088813.99</v>
+        <v>3121265.48</v>
       </c>
       <c r="J6" s="1">
-        <v>28.246231407588</v>
+        <v>29.466422338771</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4943537.03</v>
+        <v>13713883.22</v>
       </c>
       <c r="N6" s="1">
-        <v>4943537.03</v>
+        <v>13713883.22</v>
       </c>
       <c r="O6" s="1">
-        <v>1.47</v>
+        <v>4.44</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" t="s">
         <v>39</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>163.65</v>
+      </c>
+      <c r="E7" s="1">
+        <v>158.24522856</v>
+      </c>
+      <c r="F7" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G7">
-        <v>1.0</v>
+        <v>10.81</v>
       </c>
       <c r="H7" s="1">
-        <v>4011857.51</v>
+        <v>3854723.04</v>
       </c>
       <c r="I7" s="1">
-        <v>3091981.81</v>
+        <v>231986.17</v>
       </c>
       <c r="J7" s="1">
-        <v>77.071077482012</v>
+        <v>6.0182318571972</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>7103839.32</v>
+        <v>4086709.21</v>
       </c>
       <c r="N7" s="1">
-        <v>7103839.32</v>
+        <v>4086709.21</v>
       </c>
       <c r="O7" s="1">
-        <v>2.11</v>
+        <v>1.32</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
-        <v>300000.0</v>
+        <v>171342.0</v>
       </c>
       <c r="D8" s="1">
-        <v>19.75</v>
+        <v>38.1</v>
       </c>
       <c r="E8" s="1">
-        <v>12.66070253</v>
+        <v>23.41432638</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>3798210.76</v>
+        <v>4011857.51</v>
       </c>
       <c r="I8" s="1">
-        <v>2126789.24</v>
+        <v>2516272.69</v>
       </c>
       <c r="J8" s="1">
-        <v>55.994503053854</v>
+        <v>62.720888858288</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>5925000.0</v>
+        <v>6528130.2</v>
       </c>
       <c r="N8" s="1">
-        <v>5925000.0</v>
+        <v>6528130.2</v>
       </c>
       <c r="O8" s="1">
-        <v>1.76</v>
+        <v>2.11</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>60000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>717.4</v>
+        <v>18.68</v>
       </c>
       <c r="E9" s="1">
-        <v>318.64388017</v>
+        <v>12.66070253</v>
       </c>
       <c r="F9" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="G9">
-        <v>10.65</v>
+        <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1700369.3</v>
+        <v>3798210.76</v>
       </c>
       <c r="I9" s="1">
-        <v>2340182.66</v>
+        <v>1805789.24</v>
       </c>
       <c r="J9" s="1">
-        <v>137.6279058908</v>
+        <v>47.543155293468</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>4040551.96</v>
+        <v>5604000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>4040551.96</v>
+        <v>5604000.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.2</v>
+        <v>1.81</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>450000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>10.52</v>
+        <v>586.8</v>
       </c>
       <c r="E10" s="1">
-        <v>9.2054</v>
+        <v>318.64388017</v>
       </c>
       <c r="F10" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G10">
-        <v>1.0</v>
+        <v>10.81</v>
       </c>
       <c r="H10" s="1">
-        <v>4142430.0</v>
+        <v>1700369.3</v>
       </c>
       <c r="I10" s="1">
-        <v>591570.0</v>
+        <v>1556012.5</v>
       </c>
       <c r="J10" s="1">
-        <v>14.280748256458</v>
+        <v>91.510267798883</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4734000.0</v>
+        <v>3256381.8</v>
       </c>
       <c r="N10" s="1">
-        <v>4734000.0</v>
+        <v>3256381.8</v>
       </c>
       <c r="O10" s="1">
-        <v>1.41</v>
+        <v>1.05</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>28000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>106.95</v>
+        <v>10.36</v>
       </c>
       <c r="E11" s="1">
-        <v>152.46275786</v>
+        <v>9.2054</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>4268957.22</v>
+        <v>4142430.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-1274357.22</v>
+        <v>519570.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-29.851721493709</v>
+        <v>12.542638016816</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2994600.0</v>
+        <v>4662000.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2994600.0</v>
+        <v>4662000.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.89</v>
+        <v>1.51</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>315589.0</v>
+        <v>28000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>22.1</v>
+        <v>97.26</v>
       </c>
       <c r="E12" s="1">
-        <v>23.90353051</v>
+        <v>152.46275786</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>7543691.29</v>
+        <v>4268957.22</v>
       </c>
       <c r="I12" s="1">
-        <v>-569174.39</v>
+        <v>-1545677.22</v>
       </c>
       <c r="J12" s="1">
-        <v>-7.5450382063553</v>
+        <v>-36.20737197268</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>6974516.9</v>
+        <v>2723280.0</v>
       </c>
       <c r="N12" s="1">
-        <v>6974516.9</v>
+        <v>2723280.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.07</v>
+        <v>0.88</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
-        <v>95000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>72.64</v>
+        <v>21.26</v>
       </c>
       <c r="E13" s="1">
-        <v>58.91205305</v>
+        <v>23.9035305</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>5596645.04</v>
+        <v>3824564.88</v>
       </c>
       <c r="I13" s="1">
-        <v>1304154.96</v>
+        <v>-422964.88</v>
       </c>
       <c r="J13" s="1">
-        <v>23.302441921527</v>
+        <v>-11.059163415212</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6900800.0</v>
+        <v>3401600.0</v>
       </c>
       <c r="N13" s="1">
-        <v>6900800.0</v>
+        <v>3401600.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.05</v>
+        <v>1.1</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1">
-        <v>87000.0</v>
+        <v>95000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.55</v>
+        <v>67.74</v>
       </c>
       <c r="E14" s="1">
-        <v>38.22218598</v>
+        <v>58.91205305</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>3325330.18</v>
+        <v>5596645.04</v>
       </c>
       <c r="I14" s="1">
-        <v>-1711480.18</v>
+        <v>838654.96</v>
       </c>
       <c r="J14" s="1">
-        <v>-51.467977234068</v>
+        <v>14.984958917459</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1613850.0</v>
+        <v>6435300.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1613850.0</v>
+        <v>6435300.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.48</v>
+        <v>2.08</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="1">
-        <v>237787.0</v>
+        <v>87000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>16.625</v>
+        <v>16.79</v>
       </c>
       <c r="E15" s="1">
-        <v>21.1520806</v>
+        <v>38.22218598</v>
       </c>
       <c r="F15" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G15">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>5967058.32</v>
+        <v>3325330.18</v>
       </c>
       <c r="I15" s="1">
-        <v>-1465567.91</v>
+        <v>-1864600.18</v>
       </c>
       <c r="J15" s="1">
-        <v>-24.560978482275</v>
+        <v>-56.072632763343</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4501490.41</v>
+        <v>1460730.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4501490.41</v>
+        <v>1460730.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.34</v>
+        <v>0.47</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="1">
-        <v>162000.0</v>
+        <v>237787.0</v>
       </c>
       <c r="D16" s="1">
-        <v>271.9</v>
+        <v>13.77</v>
       </c>
       <c r="E16" s="1">
-        <v>234.51431049</v>
+        <v>21.1520806</v>
       </c>
       <c r="F16" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G16">
-        <v>10.65</v>
+        <v>0.87</v>
       </c>
       <c r="H16" s="1">
-        <v>3587250.23</v>
+        <v>5967058.32</v>
       </c>
       <c r="I16" s="1">
-        <v>547528.71</v>
+        <v>-2182802.91</v>
       </c>
       <c r="J16" s="1">
-        <v>15.263186978735</v>
+        <v>-36.580887816763</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>4134778.94</v>
+        <v>3784255.41</v>
       </c>
       <c r="N16" s="1">
-        <v>4134778.94</v>
+        <v>3784255.41</v>
       </c>
       <c r="O16" s="1">
-        <v>1.23</v>
+        <v>1.22</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="1">
-        <v>70000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.7</v>
+        <v>229.4</v>
       </c>
       <c r="E17" s="1">
-        <v>53.04734214</v>
+        <v>234.51431049</v>
       </c>
       <c r="F17" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G17">
-        <v>1.0</v>
+        <v>10.81</v>
       </c>
       <c r="H17" s="1">
-        <v>3713313.95</v>
+        <v>3587250.23</v>
       </c>
       <c r="I17" s="1">
-        <v>3335686.05</v>
+        <v>-150069.32</v>
       </c>
       <c r="J17" s="1">
-        <v>89.830434348273</v>
+        <v>-4.1834081922966</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>7049000.0</v>
+        <v>3437180.91</v>
       </c>
       <c r="N17" s="1">
-        <v>7049000.0</v>
+        <v>3437180.91</v>
       </c>
       <c r="O17" s="1">
-        <v>2.09</v>
+        <v>1.11</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="1">
-        <v>20222.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>225.2</v>
+        <v>94.15</v>
       </c>
       <c r="E18" s="1">
-        <v>252.02963703</v>
+        <v>53.04734214</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>5096543.32</v>
+        <v>3713313.95</v>
       </c>
       <c r="I18" s="1">
-        <v>-542548.92</v>
+        <v>2877186.05</v>
       </c>
       <c r="J18" s="1">
-        <v>-10.645429380948</v>
+        <v>77.48297312701</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>4553994.4</v>
+        <v>6590500.0</v>
       </c>
       <c r="N18" s="1">
-        <v>4553994.4</v>
+        <v>6590500.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.35</v>
+        <v>2.13</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="1">
-        <v>250000.0</v>
+        <v>25749.0</v>
       </c>
       <c r="D19" s="1">
-        <v>19.99</v>
+        <v>194.65</v>
       </c>
       <c r="E19" s="1">
-        <v>18.65596</v>
+        <v>243.90705658</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>4663990.0</v>
+        <v>6280362.8</v>
       </c>
       <c r="I19" s="1">
-        <v>333510.0</v>
+        <v>-1268319.95</v>
       </c>
       <c r="J19" s="1">
-        <v>7.1507443197777</v>
+        <v>-20.195010867843</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4997500.0</v>
+        <v>5012042.85</v>
       </c>
       <c r="N19" s="1">
-        <v>4997500.0</v>
+        <v>5012042.85</v>
       </c>
       <c r="O19" s="1">
-        <v>1.48</v>
+        <v>1.62</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="1">
-        <v>711624.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>13.936</v>
+        <v>19.125</v>
       </c>
       <c r="E20" s="1">
-        <v>11.11889999</v>
+        <v>18.65596</v>
       </c>
       <c r="F20" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G20">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>9001679.28</v>
+        <v>4663990.0</v>
       </c>
       <c r="I20" s="1">
-        <v>2290955.72</v>
+        <v>117260.0</v>
       </c>
       <c r="J20" s="1">
-        <v>25.450314866139</v>
+        <v>2.5141563339544</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>11292635.0</v>
+        <v>4781250.0</v>
       </c>
       <c r="N20" s="1">
-        <v>11292635.0</v>
+        <v>4781250.0</v>
       </c>
       <c r="O20" s="1">
-        <v>3.35</v>
+        <v>1.55</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="1">
-        <v>40506.0</v>
+        <v>711624.0</v>
       </c>
       <c r="D21" s="1">
-        <v>81.4</v>
+        <v>12.114</v>
       </c>
       <c r="E21" s="1">
-        <v>124.10033205</v>
+        <v>11.11889999</v>
       </c>
       <c r="F21" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G21">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H21" s="1">
-        <v>5026808.05</v>
+        <v>9001679.28</v>
       </c>
       <c r="I21" s="1">
-        <v>-1729619.65</v>
+        <v>961467.95</v>
       </c>
       <c r="J21" s="1">
-        <v>-34.407911199235</v>
+        <v>10.680984292966</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>3297188.4</v>
+        <v>9963147.23</v>
       </c>
       <c r="N21" s="1">
-        <v>3297188.4</v>
+        <v>9963147.23</v>
       </c>
       <c r="O21" s="1">
-        <v>0.98</v>
+        <v>3.22</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="1">
-        <v>110000.0</v>
+        <v>40506.0</v>
       </c>
       <c r="D22" s="1">
-        <v>45.825</v>
+        <v>79.34</v>
       </c>
       <c r="E22" s="1">
-        <v>33.50007927</v>
+        <v>124.10033205</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3685008.72</v>
+        <v>5026808.05</v>
       </c>
       <c r="I22" s="1">
-        <v>1355741.28</v>
+        <v>-1813062.01</v>
       </c>
       <c r="J22" s="1">
-        <v>36.790721081387</v>
+        <v>-36.067858409672</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>5040750.0</v>
+        <v>3213746.04</v>
       </c>
       <c r="N22" s="1">
-        <v>5040750.0</v>
+        <v>3213746.04</v>
       </c>
       <c r="O22" s="1">
-        <v>1.5</v>
+        <v>1.04</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="1">
-        <v>260000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>24.63</v>
+        <v>39.66</v>
       </c>
       <c r="E23" s="1">
-        <v>16.81653354</v>
+        <v>33.50007927</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4372298.72</v>
+        <v>3685008.72</v>
       </c>
       <c r="I23" s="1">
-        <v>2031501.28</v>
+        <v>677591.28</v>
       </c>
       <c r="J23" s="1">
-        <v>46.463002875522</v>
+        <v>18.387779554562</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>6403800.0</v>
+        <v>4362600.0</v>
       </c>
       <c r="N23" s="1">
-        <v>6403800.0</v>
+        <v>4362600.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.9</v>
+        <v>1.41</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
-        <v>1390000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5.835</v>
+        <v>22.315</v>
       </c>
       <c r="E24" s="1">
-        <v>2.26116504</v>
+        <v>16.81653354</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>3143019.4</v>
+        <v>4372298.72</v>
       </c>
       <c r="I24" s="1">
-        <v>4967630.6</v>
+        <v>1429601.28</v>
       </c>
       <c r="J24" s="1">
-        <v>158.05281380064</v>
+        <v>32.696788841546</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>8110650.0</v>
+        <v>5801900.0</v>
       </c>
       <c r="N24" s="1">
-        <v>8110650.0</v>
+        <v>5801900.0</v>
       </c>
       <c r="O24" s="1">
-        <v>2.41</v>
+        <v>1.88</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
-        <v>38101.0</v>
+        <v>1390000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>114.8</v>
+        <v>5.167</v>
       </c>
       <c r="E25" s="1">
-        <v>65.20359623</v>
+        <v>2.26116504</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2484322.22</v>
+        <v>3143019.4</v>
       </c>
       <c r="I25" s="1">
-        <v>1889672.58</v>
+        <v>4039110.6</v>
       </c>
       <c r="J25" s="1">
-        <v>76.063908489294</v>
+        <v>128.51052080684</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>4373994.8</v>
+        <v>7182130.0</v>
       </c>
       <c r="N25" s="1">
-        <v>4373994.8</v>
+        <v>7182130.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.3</v>
+        <v>2.32</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1">
-        <v>12000.0</v>
+        <v>38101.0</v>
       </c>
       <c r="D26" s="1">
-        <v>285.9</v>
+        <v>105.45</v>
       </c>
       <c r="E26" s="1">
-        <v>311.88043833</v>
+        <v>65.20359623</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>3742565.26</v>
+        <v>2484322.22</v>
       </c>
       <c r="I26" s="1">
-        <v>-311765.26</v>
+        <v>1533428.23</v>
       </c>
       <c r="J26" s="1">
-        <v>-8.3302558096208</v>
+        <v>61.724208625401</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>3430800.0</v>
+        <v>4017750.45</v>
       </c>
       <c r="N26" s="1">
-        <v>3430800.0</v>
+        <v>4017750.45</v>
       </c>
       <c r="O26" s="1">
-        <v>1.02</v>
+        <v>1.3</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1">
-        <v>76475.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>75.3</v>
+        <v>252.05</v>
       </c>
       <c r="E27" s="1">
-        <v>79.25496254</v>
+        <v>297.25766235</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>6061023.26</v>
+        <v>5053380.26</v>
       </c>
       <c r="I27" s="1">
-        <v>-302455.76</v>
+        <v>-768530.26</v>
       </c>
       <c r="J27" s="1">
-        <v>-4.9901765267273</v>
+        <v>-15.208241225844</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>5758567.5</v>
+        <v>4284850.0</v>
       </c>
       <c r="N27" s="1">
-        <v>5758567.5</v>
+        <v>4284850.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.71</v>
+        <v>1.39</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1">
-        <v>50644.0</v>
+        <v>76475.0</v>
       </c>
       <c r="D28" s="1">
-        <v>84.35</v>
+        <v>66.8</v>
       </c>
       <c r="E28" s="1">
-        <v>67.12335696</v>
+        <v>79.25496254</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3399395.29</v>
+        <v>6061023.26</v>
       </c>
       <c r="I28" s="1">
-        <v>872426.11</v>
+        <v>-952493.26</v>
       </c>
       <c r="J28" s="1">
-        <v>25.664155991697</v>
+        <v>-15.715056998478</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4271821.4</v>
+        <v>5108530.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4271821.4</v>
+        <v>5108530.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.27</v>
+        <v>1.65</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1">
-        <v>60000.0</v>
+        <v>50644.0</v>
       </c>
       <c r="D29" s="1">
-        <v>58.0</v>
+        <v>73.1</v>
       </c>
       <c r="E29" s="1">
-        <v>41.980461</v>
+        <v>67.12335696</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2518827.66</v>
+        <v>3399395.29</v>
       </c>
       <c r="I29" s="1">
-        <v>961172.34</v>
+        <v>302681.11</v>
       </c>
       <c r="J29" s="1">
-        <v>38.159511873869</v>
+        <v>8.9039692115359</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>3480000.0</v>
+        <v>3702076.4</v>
       </c>
       <c r="N29" s="1">
-        <v>3480000.0</v>
+        <v>3702076.4</v>
       </c>
       <c r="O29" s="1">
-        <v>1.03</v>
+        <v>1.2</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1">
-        <v>48065.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>111.5</v>
+        <v>45.52</v>
       </c>
       <c r="E30" s="1">
-        <v>81.9220258</v>
+        <v>41.980461</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>3937582.17</v>
+        <v>2518827.66</v>
       </c>
       <c r="I30" s="1">
-        <v>1421665.33</v>
+        <v>212372.34</v>
       </c>
       <c r="J30" s="1">
-        <v>36.105032698276</v>
+        <v>8.4313962154918</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>5359247.5</v>
+        <v>2731200.0</v>
       </c>
       <c r="N30" s="1">
-        <v>5359247.5</v>
+        <v>2731200.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.59</v>
+        <v>0.88</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1">
-        <v>940000.0</v>
+        <v>48065.0</v>
       </c>
       <c r="D31" s="1">
-        <v>4.801</v>
+        <v>100.3</v>
       </c>
       <c r="E31" s="1">
-        <v>3.56603241</v>
+        <v>81.9220258</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3352070.47</v>
+        <v>3937582.17</v>
       </c>
       <c r="I31" s="1">
-        <v>1160869.53</v>
+        <v>883337.33</v>
       </c>
       <c r="J31" s="1">
-        <v>34.631417817418</v>
+        <v>22.433495781499</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>4512940.0</v>
+        <v>4820919.5</v>
       </c>
       <c r="N31" s="1">
-        <v>4512940.0</v>
+        <v>4820919.5</v>
       </c>
       <c r="O31" s="1">
-        <v>1.34</v>
+        <v>1.56</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1">
-        <v>18000.0</v>
+        <v>940000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>397.4</v>
+        <v>4.676</v>
       </c>
       <c r="E32" s="1">
-        <v>343.42917389</v>
+        <v>3.56603241</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>6181725.13</v>
+        <v>3352070.47</v>
       </c>
       <c r="I32" s="1">
-        <v>971474.87</v>
+        <v>1043369.53</v>
       </c>
       <c r="J32" s="1">
-        <v>15.715271215885</v>
+        <v>31.126121581806</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>7153200.0</v>
+        <v>4395440.0</v>
       </c>
       <c r="N32" s="1">
-        <v>7153200.0</v>
+        <v>4395440.0</v>
       </c>
       <c r="O32" s="1">
-        <v>2.12</v>
+        <v>1.42</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1">
-        <v>1804682.0</v>
+        <v>1431028.0</v>
       </c>
       <c r="D33" s="1">
-        <v>2.713</v>
+        <v>2.43</v>
       </c>
       <c r="E33" s="1">
         <v>2.62312203</v>
       </c>
       <c r="F33" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G33">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H33" s="1">
-        <v>5558637.73</v>
+        <v>4407738.45</v>
       </c>
       <c r="I33" s="1">
-        <v>16518.58</v>
+        <v>-388786.66</v>
       </c>
       <c r="J33" s="1">
-        <v>0.29716957287663</v>
+        <v>-8.8205474170093</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>5575156.31</v>
+        <v>4018951.79</v>
       </c>
       <c r="N33" s="1">
-        <v>5575156.31</v>
+        <v>4018951.79</v>
       </c>
       <c r="O33" s="1">
-        <v>1.66</v>
+        <v>1.3</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="1">
-        <v>33000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>153.85</v>
+        <v>138.85</v>
       </c>
       <c r="E34" s="1">
-        <v>131.06699121</v>
+        <v>131.75099194</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>4325210.71</v>
+        <v>4743035.71</v>
       </c>
       <c r="I34" s="1">
-        <v>751839.29</v>
+        <v>255564.29</v>
       </c>
       <c r="J34" s="1">
-        <v>17.382720528776</v>
+        <v>5.3882008406806</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>5077050.0</v>
+        <v>4998600.0</v>
       </c>
       <c r="N34" s="1">
-        <v>5077050.0</v>
+        <v>4998600.0</v>
       </c>
       <c r="O34" s="1">
-        <v>1.51</v>
+        <v>1.62</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1">
         <v>47595.0</v>
       </c>
       <c r="D35" s="1">
-        <v>88.6</v>
+        <v>84.56</v>
       </c>
       <c r="E35" s="1">
         <v>84.68582477</v>
       </c>
       <c r="F35" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G35">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H35" s="1">
         <v>4755392.2</v>
       </c>
       <c r="I35" s="1">
-        <v>46380.74</v>
+        <v>-103981.39</v>
       </c>
       <c r="J35" s="1">
-        <v>0.97532943760138</v>
+        <v>-2.1865996667951</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>4801772.94</v>
+        <v>4651410.81</v>
       </c>
       <c r="N35" s="1">
-        <v>4801772.94</v>
+        <v>4651410.81</v>
       </c>
       <c r="O35" s="1">
-        <v>1.43</v>
+        <v>1.5</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1">
         <v>8000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>536.2</v>
+        <v>485.6</v>
       </c>
       <c r="E36" s="1">
         <v>525.598615</v>
       </c>
       <c r="F36" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G36">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H36" s="1">
         <v>4368254.8</v>
       </c>
       <c r="I36" s="1">
-        <v>355714.14</v>
+        <v>-127206.77</v>
       </c>
       <c r="J36" s="1">
-        <v>8.1431637183802</v>
+        <v>-2.9120730320035</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>4723968.94</v>
+        <v>4241048.03</v>
       </c>
       <c r="N36" s="1">
-        <v>4723968.94</v>
+        <v>4241048.03</v>
       </c>
       <c r="O36" s="1">
-        <v>1.4</v>
+        <v>1.37</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="1">
-        <v>13000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>544.1</v>
+        <v>352.0</v>
       </c>
       <c r="E37" s="1">
-        <v>589.01329615</v>
+        <v>343.42917389</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>7657172.85</v>
+        <v>6181725.13</v>
       </c>
       <c r="I37" s="1">
-        <v>-583872.85</v>
+        <v>154274.87</v>
       </c>
       <c r="J37" s="1">
-        <v>-7.6251752629562</v>
+        <v>2.4956604629879</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>7073300.0</v>
+        <v>6336000.0</v>
       </c>
       <c r="N37" s="1">
-        <v>7073300.0</v>
+        <v>6336000.0</v>
       </c>
       <c r="O37" s="1">
-        <v>2.1</v>
+        <v>2.05</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="1">
-        <v>75000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>59.0</v>
+        <v>462.35</v>
       </c>
       <c r="E38" s="1">
-        <v>58.0861484</v>
+        <v>589.01329615</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>4356461.13</v>
+        <v>7657172.85</v>
       </c>
       <c r="I38" s="1">
-        <v>68538.87</v>
+        <v>-1646622.85</v>
       </c>
       <c r="J38" s="1">
-        <v>1.5732694027273</v>
+        <v>-21.504318659856</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>4425000.0</v>
+        <v>6010550.0</v>
       </c>
       <c r="N38" s="1">
-        <v>4425000.0</v>
+        <v>6010550.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.31</v>
+        <v>1.94</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="1">
         <v>25051.0</v>
       </c>
       <c r="D39" s="1">
-        <v>128.3</v>
+        <v>106.15</v>
       </c>
       <c r="E39" s="1">
         <v>156.82630873</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>3928655.86</v>
       </c>
       <c r="I39" s="1">
-        <v>-714612.56</v>
+        <v>-1269492.21</v>
       </c>
       <c r="J39" s="1">
-        <v>-18.189746963482</v>
+        <v>-32.313652690363</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3214043.3</v>
+        <v>2659163.65</v>
       </c>
       <c r="N39" s="1">
-        <v>3214043.3</v>
+        <v>2659163.65</v>
       </c>
       <c r="O39" s="1">
-        <v>0.95</v>
+        <v>0.86</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="1">
         <v>235000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>17.705</v>
+        <v>15.04</v>
       </c>
       <c r="E40" s="1">
         <v>9.83754664</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>2311823.46</v>
       </c>
       <c r="I40" s="1">
-        <v>1848851.54</v>
+        <v>1222576.54</v>
       </c>
       <c r="J40" s="1">
-        <v>79.973733807511</v>
+        <v>52.8836462279</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>4160675.0</v>
+        <v>3534400.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4160675.0</v>
+        <v>3534400.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.24</v>
+        <v>1.14</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="1">
         <v>210000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>189.5</v>
+        <v>172.6</v>
       </c>
       <c r="E41" s="1">
         <v>188.98521914</v>
       </c>
       <c r="F41" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G41">
-        <v>10.65</v>
+        <v>10.81</v>
       </c>
       <c r="H41" s="1">
         <v>3461612.86</v>
       </c>
       <c r="I41" s="1">
-        <v>273954.59</v>
+        <v>-109226.62</v>
       </c>
       <c r="J41" s="1">
-        <v>7.9140736148063</v>
+        <v>-3.1553678709178</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3735567.45</v>
+        <v>3352386.24</v>
       </c>
       <c r="N41" s="1">
-        <v>3735567.45</v>
+        <v>3352386.24</v>
       </c>
       <c r="O41" s="1">
-        <v>1.11</v>
+        <v>1.08</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="1">
         <v>30000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>67.8</v>
+        <v>65.05</v>
       </c>
       <c r="E42" s="1">
         <v>109.275569</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>3278267.07</v>
       </c>
       <c r="I42" s="1">
-        <v>-1244267.07</v>
+        <v>-1326767.07</v>
       </c>
       <c r="J42" s="1">
-        <v>-37.955024512387</v>
+        <v>-40.471598001929</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2034000.0</v>
+        <v>1951500.0</v>
       </c>
       <c r="N42" s="1">
-        <v>2034000.0</v>
+        <v>1951500.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="1">
         <v>703246.0</v>
       </c>
       <c r="D43" s="1">
-        <v>6.484</v>
+        <v>7.3</v>
       </c>
       <c r="E43" s="1">
         <v>5.81787804</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>4091399.46</v>
       </c>
       <c r="I43" s="1">
-        <v>468447.6</v>
+        <v>1042296.34</v>
       </c>
       <c r="J43" s="1">
-        <v>11.449568896409</v>
+        <v>25.475301304361</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>4559847.06</v>
+        <v>5133695.8</v>
       </c>
       <c r="N43" s="1">
-        <v>4559847.06</v>
+        <v>5133695.8</v>
       </c>
       <c r="O43" s="1">
-        <v>1.35</v>
+        <v>1.66</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="1">
         <v>230000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>88.14</v>
+        <v>91.58</v>
       </c>
       <c r="E44" s="1">
         <v>72.09948474</v>
       </c>
       <c r="F44" t="s">
         <v>115</v>
       </c>
       <c r="G44">
-        <v>11.23</v>
+        <v>11.22</v>
       </c>
       <c r="H44" s="1">
         <v>1607995.62</v>
       </c>
       <c r="I44" s="1">
-        <v>196785.15</v>
+        <v>269982.27</v>
       </c>
       <c r="J44" s="1">
-        <v>12.237915797308</v>
+        <v>16.789987898101</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1804780.77</v>
+        <v>1877977.89</v>
       </c>
       <c r="N44" s="1">
-        <v>1804780.77</v>
+        <v>1877977.89</v>
       </c>
       <c r="O44" s="1">
-        <v>0.54</v>
+        <v>0.61</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
         <v>126019.0</v>
       </c>
       <c r="D45" s="1">
-        <v>237.9</v>
+        <v>235.8</v>
       </c>
       <c r="E45" s="1">
         <v>386.51949952</v>
       </c>
       <c r="F45" t="s">
         <v>118</v>
       </c>
       <c r="G45">
         <v>7.47</v>
       </c>
       <c r="H45" s="1">
         <v>6531937.17</v>
       </c>
       <c r="I45" s="1">
-        <v>-2519366.72</v>
+        <v>-2555451.91</v>
       </c>
       <c r="J45" s="1">
-        <v>-38.569977855436</v>
+        <v>-39.122420248265</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4012570.45</v>
+        <v>3976485.26</v>
       </c>
       <c r="N45" s="1">
-        <v>4012570.45</v>
+        <v>3976485.26</v>
       </c>
       <c r="O45" s="1">
-        <v>1.19</v>
+        <v>1.29</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="1">
         <v>250000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>18.19</v>
+        <v>17.205</v>
       </c>
       <c r="E46" s="1">
         <v>12.9906</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>3247650.0</v>
       </c>
       <c r="I46" s="1">
-        <v>1299850.0</v>
+        <v>1053600.0</v>
       </c>
       <c r="J46" s="1">
-        <v>40.024325281357</v>
+        <v>32.441919541823</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>4547500.0</v>
+        <v>4301250.0</v>
       </c>
       <c r="N46" s="1">
-        <v>4547500.0</v>
+        <v>4301250.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.35</v>
+        <v>1.39</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1">
         <v>339692.0</v>
       </c>
       <c r="D47" s="1">
-        <v>11.375</v>
+        <v>10.93</v>
       </c>
       <c r="E47" s="1">
         <v>9.33094144</v>
       </c>
       <c r="F47" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G47">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H47" s="1">
         <v>3629337.31</v>
       </c>
       <c r="I47" s="1">
-        <v>770567.61</v>
+        <v>661715.63</v>
       </c>
       <c r="J47" s="1">
-        <v>21.231633881944</v>
+        <v>18.232409210815</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4399904.92</v>
+        <v>4291052.94</v>
       </c>
       <c r="N47" s="1">
-        <v>4399904.92</v>
+        <v>4291052.94</v>
       </c>
       <c r="O47" s="1">
-        <v>1.31</v>
+        <v>1.39</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1">
         <v>72785.0</v>
       </c>
       <c r="D48" s="1">
-        <v>102.5</v>
+        <v>98.42</v>
       </c>
       <c r="E48" s="1">
         <v>35.79132788</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2605071.8</v>
       </c>
       <c r="I48" s="1">
-        <v>4855390.7</v>
+        <v>4558427.9</v>
       </c>
       <c r="J48" s="1">
-        <v>186.38222178751</v>
+        <v>174.98281237392</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>7460462.5</v>
+        <v>7163499.7</v>
       </c>
       <c r="N48" s="1">
-        <v>7460462.5</v>
+        <v>7163499.7</v>
       </c>
       <c r="O48" s="1">
-        <v>2.22</v>
+        <v>2.32</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="1">
         <v>181021.0</v>
       </c>
       <c r="D49" s="1">
-        <v>25.84</v>
+        <v>23.93</v>
       </c>
       <c r="E49" s="1">
         <v>30.28239967</v>
       </c>
       <c r="F49" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G49">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H49" s="1">
         <v>6427738.42</v>
       </c>
       <c r="I49" s="1">
-        <v>-1101408.84</v>
+        <v>-1421286.49</v>
       </c>
       <c r="J49" s="1">
-        <v>-17.135246770045</v>
+        <v>-22.111766178562</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5326329.58</v>
+        <v>5006451.93</v>
       </c>
       <c r="N49" s="1">
-        <v>5326329.58</v>
+        <v>5006451.93</v>
       </c>
       <c r="O49" s="1">
-        <v>1.58</v>
+        <v>1.62</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="1">
         <v>68861.0</v>
       </c>
       <c r="D50" s="1">
-        <v>86.24</v>
+        <v>71.7</v>
       </c>
       <c r="E50" s="1">
         <v>38.32588475</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>2639158.75</v>
       </c>
       <c r="I50" s="1">
-        <v>3299413.89</v>
+        <v>2298174.95</v>
       </c>
       <c r="J50" s="1">
-        <v>125.01763639645</v>
+        <v>87.079829888975</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5938572.64</v>
+        <v>4937333.7</v>
       </c>
       <c r="N50" s="1">
-        <v>5938572.64</v>
+        <v>4937333.7</v>
       </c>
       <c r="O50" s="1">
-        <v>1.76</v>
+        <v>1.6</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="1">
         <v>61865.0</v>
       </c>
       <c r="D51" s="1">
-        <v>82.2</v>
+        <v>80.06</v>
       </c>
       <c r="E51" s="1">
         <v>102.13456025</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>6318554.57</v>
       </c>
       <c r="I51" s="1">
-        <v>-1233251.57</v>
+        <v>-1365642.67</v>
       </c>
       <c r="J51" s="1">
-        <v>-19.517938103366</v>
+        <v>-21.613213194106</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5085303.0</v>
+        <v>4952911.9</v>
       </c>
       <c r="N51" s="1">
-        <v>5085303.0</v>
+        <v>4952911.9</v>
       </c>
       <c r="O51" s="1">
-        <v>1.51</v>
+        <v>1.6</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="1">
         <v>50000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>170.96</v>
+        <v>146.9</v>
       </c>
       <c r="E52" s="1">
         <v>133.0111426</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>6650557.13</v>
       </c>
       <c r="I52" s="1">
-        <v>1897442.87</v>
+        <v>694442.87</v>
       </c>
       <c r="J52" s="1">
-        <v>28.530585226324</v>
+        <v>10.441875115506</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>8548000.0</v>
+        <v>7345000.0</v>
       </c>
       <c r="N52" s="1">
-        <v>8548000.0</v>
+        <v>7345000.0</v>
       </c>
       <c r="O52" s="1">
-        <v>2.54</v>
+        <v>2.38</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1">
         <v>40000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>276.7</v>
+        <v>247.95</v>
       </c>
       <c r="E53" s="1">
         <v>124.841055</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>4993642.2</v>
       </c>
       <c r="I53" s="1">
-        <v>6074357.8</v>
+        <v>4924357.8</v>
       </c>
       <c r="J53" s="1">
-        <v>121.64183088648</v>
+        <v>98.612547771244</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>11068000.0</v>
+        <v>9918000.0</v>
       </c>
       <c r="N53" s="1">
-        <v>11068000.0</v>
+        <v>9918000.0</v>
       </c>
       <c r="O53" s="1">
-        <v>3.29</v>
+        <v>3.21</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1">
         <v>58806.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.0</v>
+        <v>85.54</v>
       </c>
       <c r="E54" s="1">
         <v>87.81083376</v>
       </c>
       <c r="F54" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G54">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H54" s="1">
         <v>5524865.48</v>
       </c>
       <c r="I54" s="1">
-        <v>756927.37</v>
+        <v>-33309.54</v>
       </c>
       <c r="J54" s="1">
-        <v>13.700376465999</v>
+        <v>-0.60290228098006</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>6281792.85</v>
+        <v>5491555.94</v>
       </c>
       <c r="N54" s="1">
-        <v>6281792.85</v>
+        <v>5491555.94</v>
       </c>
       <c r="O54" s="1">
-        <v>1.87</v>
+        <v>1.78</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="1">
         <v>150000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>28.405</v>
+        <v>28.76</v>
       </c>
       <c r="E55" s="1">
         <v>23.99693333</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>3599540.0</v>
       </c>
       <c r="I55" s="1">
-        <v>661210.0</v>
+        <v>714460.0</v>
       </c>
       <c r="J55" s="1">
-        <v>18.369291631708</v>
+        <v>19.848647327158</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4260750.0</v>
+        <v>4314000.0</v>
       </c>
       <c r="N55" s="1">
-        <v>4260750.0</v>
+        <v>4314000.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.27</v>
+        <v>1.4</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" s="1">
         <v>41179.0</v>
       </c>
       <c r="D56" s="1">
-        <v>92.6</v>
+        <v>83.0</v>
       </c>
       <c r="E56" s="1">
         <v>99.60648267</v>
       </c>
       <c r="F56" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G56">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H56" s="1">
         <v>4419748.27</v>
       </c>
       <c r="I56" s="1">
-        <v>-220447.13</v>
+        <v>-688463.34</v>
       </c>
       <c r="J56" s="1">
-        <v>-4.9877756951981</v>
+        <v>-15.576980812982</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>4199301.14</v>
+        <v>3731284.93</v>
       </c>
       <c r="N56" s="1">
-        <v>4199301.14</v>
+        <v>3731284.93</v>
       </c>
       <c r="O56" s="1">
-        <v>1.25</v>
+        <v>1.21</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1">
         <v>518595.0</v>
       </c>
       <c r="D57" s="1">
-        <v>10.2</v>
+        <v>9.622</v>
       </c>
       <c r="E57" s="1">
         <v>7.47954897</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>3878856.7</v>
       </c>
       <c r="I57" s="1">
-        <v>1410812.3</v>
+        <v>1111064.39</v>
       </c>
       <c r="J57" s="1">
-        <v>36.371859264613</v>
+        <v>28.644120572951</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>5289669.0</v>
+        <v>4989921.09</v>
       </c>
       <c r="N57" s="1">
-        <v>5289669.0</v>
+        <v>4989921.09</v>
       </c>
       <c r="O57" s="1">
-        <v>1.57</v>
+        <v>1.61</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1">
         <v>220000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>162.45</v>
+        <v>166.1</v>
       </c>
       <c r="E58" s="1">
         <v>181.87422727</v>
       </c>
       <c r="F58" t="s">
         <v>118</v>
       </c>
       <c r="G58">
         <v>7.47</v>
       </c>
       <c r="H58" s="1">
         <v>5357544.24</v>
       </c>
       <c r="I58" s="1">
-        <v>-574167.41</v>
+        <v>-467510.45</v>
       </c>
       <c r="J58" s="1">
-        <v>-10.716988685099</v>
+        <v>-8.7262079239499</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>4783376.83</v>
+        <v>4890033.79</v>
       </c>
       <c r="N58" s="1">
-        <v>4783376.83</v>
+        <v>4890033.79</v>
       </c>
       <c r="O58" s="1">
-        <v>1.42</v>
+        <v>1.58</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>50000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>48.54</v>
+        <v>39.78</v>
       </c>
       <c r="E59" s="1">
-        <v>44.9309</v>
+        <v>44.24362903</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>2246545.0</v>
+        <v>2743105.0</v>
       </c>
       <c r="I59" s="1">
-        <v>180455.0</v>
+        <v>-276745.0</v>
       </c>
       <c r="J59" s="1">
-        <v>8.0325566592256</v>
+        <v>-10.088749792662</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2427000.0</v>
+        <v>2466360.0</v>
       </c>
       <c r="N59" s="1">
-        <v>2427000.0</v>
+        <v>2466360.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.72</v>
+        <v>0.8</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
         <v>158954.0</v>
       </c>
       <c r="D60" s="1">
-        <v>28.69</v>
+        <v>21.59</v>
       </c>
       <c r="E60" s="1">
         <v>41.82783579</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>6648701.81</v>
       </c>
       <c r="I60" s="1">
-        <v>-2088311.55</v>
+        <v>-3216884.95</v>
       </c>
       <c r="J60" s="1">
-        <v>-31.409312820423</v>
+        <v>-48.383655064236</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>4560390.26</v>
+        <v>3431816.86</v>
       </c>
       <c r="N60" s="1">
-        <v>4560390.26</v>
+        <v>3431816.86</v>
       </c>
       <c r="O60" s="1">
-        <v>1.35</v>
+        <v>1.11</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" t="s">
         <v>150</v>
       </c>
       <c r="C61" s="1">
-        <v>2170.0</v>
+        <v>1913.0</v>
       </c>
       <c r="D61" s="1">
-        <v>4778.97</v>
+        <v>4786.36</v>
       </c>
       <c r="E61" s="1">
-        <v>4770.40541014</v>
+        <v>4773.53912703</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>10351779.74</v>
+        <v>9131780.35</v>
       </c>
       <c r="I61" s="1">
-        <v>18585.16</v>
+        <v>24526.33</v>
       </c>
       <c r="J61" s="1">
-        <v>0.17953589109113</v>
+        <v>0.26858212812795</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>10370364.9</v>
+        <v>9156306.68</v>
       </c>
       <c r="N61" s="1">
-        <v>10370364.9</v>
+        <v>9156306.68</v>
       </c>
       <c r="O61" s="1">
-        <v>3.08</v>
+        <v>2.96</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>