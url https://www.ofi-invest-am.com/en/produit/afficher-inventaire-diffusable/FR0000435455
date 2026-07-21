--- v2 (2026-06-25)
+++ v3 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000435455</t>
   </si>
   <si>
@@ -94,65 +94,71 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>CH0012221716</t>
+  </si>
+  <si>
+    <t>ABB SS Equity</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>AIR LIQUIDE SA</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON INC</t>
   </si>
   <si>
-    <t>CHF</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO-A</t>
@@ -181,56 +187,50 @@
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI SE</t>
   </si>
   <si>
     <t>ES0105563003</t>
   </si>
   <si>
     <t>CORP ACCIONA ENE</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
-    <t>FR0014003TT8</t>
-[...4 lines deleted...]
-  <si>
     <t>GB0002374006</t>
   </si>
   <si>
     <t>DIAGEO PLC</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC AB-A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>IT0000072170</t>
@@ -379,132 +379,126 @@
   <si>
     <t>NO0005052605</t>
   </si>
   <si>
     <t>NORSK HYDRO ASA</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK-B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE</t>
   </si>
   <si>
+    <t>GB00BQLPMN25</t>
+  </si>
+  <si>
+    <t>PRUD RTS 04-26</t>
+  </si>
+  <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
     <t>GB00B2B0DG97</t>
   </si>
   <si>
     <t>RELX PLC</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>SAINT GOBAIN</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
-    <t>CH1256740924</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HLDG-R</t>
   </si>
   <si>
     <t>IT0003242622</t>
   </si>
   <si>
     <t>TERNA-RETE ELETT</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>AT0000937503</t>
   </si>
   <si>
     <t>VOESTALPINE AG</t>
-  </si>
-[...4 lines deleted...]
-    <t>VONOVIA SE</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -874,125 +868,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>360404.92431</v>
+        <v>363191.73921</v>
       </c>
       <c r="D2">
-        <v>647.72</v>
+        <v>697.42</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>233442350.88</v>
+        <v>253298506.14</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>233442350.88</v>
+        <v>253298506.14</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>49836.44888</v>
       </c>
       <c r="D3">
-        <v>1520.33</v>
+        <v>1637.72</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>75768142.85</v>
+        <v>81618224.2</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>75768142.85</v>
+        <v>81618224.2</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P61"/>
+  <dimension ref="A1:P60"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O61" sqref="O61"/>
+      <selection activeCell="O60" sqref="O60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1011,3039 +1005,2989 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>36000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>171.26</v>
+        <v>74.2</v>
       </c>
       <c r="E2" s="1">
-        <v>172.618565</v>
+        <v>71.851</v>
       </c>
       <c r="F2" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G2">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>6214268.34</v>
+        <v>7763059.8</v>
       </c>
       <c r="I2" s="1">
-        <v>-48908.34</v>
+        <v>333841.12</v>
       </c>
       <c r="J2" s="1">
-        <v>-0.78703295905629</v>
+        <v>4.3003806308435</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>6165360.0</v>
+        <v>8096900.92</v>
       </c>
       <c r="N2" s="1">
-        <v>6165360.0</v>
+        <v>8096900.92</v>
       </c>
       <c r="O2" s="1">
-        <v>1.99</v>
+        <v>2.42</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>66000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>59.52</v>
+        <v>186.44</v>
       </c>
       <c r="E3" s="1">
-        <v>73.97553045</v>
+        <v>175.11813712</v>
       </c>
       <c r="F3" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G3">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>5155731.98</v>
+        <v>9106143.13</v>
       </c>
       <c r="I3" s="1">
-        <v>-867173.03</v>
+        <v>588736.87</v>
       </c>
       <c r="J3" s="1">
-        <v>-16.81959095942</v>
+        <v>6.4652714282561</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>4288558.95</v>
+        <v>9694880.0</v>
       </c>
       <c r="N3" s="1">
-        <v>4288558.95</v>
+        <v>9694880.0</v>
       </c>
       <c r="O3" s="1">
-        <v>1.39</v>
+        <v>2.89</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
-        <v>70000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>59.76</v>
+        <v>61.84</v>
       </c>
       <c r="E4" s="1">
-        <v>67.36865</v>
+        <v>73.9755305</v>
       </c>
       <c r="F4" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G4">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H4" s="1">
-        <v>4715805.5</v>
+        <v>4687029.07</v>
       </c>
       <c r="I4" s="1">
-        <v>-532605.5</v>
+        <v>-638142.12</v>
       </c>
       <c r="J4" s="1">
-        <v>-11.294051461622</v>
+        <v>-13.615066398553</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4183200.0</v>
+        <v>4048886.95</v>
       </c>
       <c r="N4" s="1">
-        <v>4183200.0</v>
+        <v>4048886.95</v>
       </c>
       <c r="O4" s="1">
-        <v>1.35</v>
+        <v>1.21</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
-        <v>14300.0</v>
+        <v>80000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>1211.6</v>
+        <v>62.58</v>
       </c>
       <c r="E5" s="1">
-        <v>649.70702657</v>
+        <v>66.43970875</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>9290810.48</v>
+        <v>5315176.7</v>
       </c>
       <c r="I5" s="1">
-        <v>8035069.52</v>
+        <v>-308776.7</v>
       </c>
       <c r="J5" s="1">
-        <v>86.484053649537</v>
+        <v>-5.8093402614442</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>17325880.0</v>
+        <v>5006400.0</v>
       </c>
       <c r="N5" s="1">
-        <v>17325880.0</v>
+        <v>5006400.0</v>
       </c>
       <c r="O5" s="1">
-        <v>5.6</v>
+        <v>1.49</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
-        <v>84383.0</v>
+        <v>16000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>140.62</v>
+        <v>1237.0</v>
       </c>
       <c r="E6" s="1">
-        <v>107.52509273</v>
+        <v>711.22020625</v>
       </c>
       <c r="F6" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="G6">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>10592617.74</v>
+        <v>11379523.3</v>
       </c>
       <c r="I6" s="1">
-        <v>3121265.48</v>
+        <v>8412476.7</v>
       </c>
       <c r="J6" s="1">
-        <v>29.466422338771</v>
+        <v>73.926442068096</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>13713883.22</v>
+        <v>19792000.0</v>
       </c>
       <c r="N6" s="1">
-        <v>13713883.22</v>
+        <v>19792000.0</v>
       </c>
       <c r="O6" s="1">
-        <v>4.44</v>
+        <v>5.91</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" t="s">
         <v>38</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>80000.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>145.6</v>
+      </c>
+      <c r="E7" s="1">
+        <v>107.52509275</v>
+      </c>
+      <c r="F7" t="s">
         <v>39</v>
       </c>
-      <c r="C7" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G7">
-        <v>10.81</v>
+        <v>0.87</v>
       </c>
       <c r="H7" s="1">
-        <v>3854723.04</v>
+        <v>10042418.72</v>
       </c>
       <c r="I7" s="1">
-        <v>231986.17</v>
+        <v>3346856.53</v>
       </c>
       <c r="J7" s="1">
-        <v>6.0182318571972</v>
+        <v>33.327195602137</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>4086709.21</v>
+        <v>13389275.25</v>
       </c>
       <c r="N7" s="1">
-        <v>4086709.21</v>
+        <v>13389275.25</v>
       </c>
       <c r="O7" s="1">
-        <v>1.32</v>
+        <v>4.0</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>187.9</v>
+      </c>
+      <c r="E8" s="1">
+        <v>158.24522856</v>
+      </c>
+      <c r="F8" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G8">
-        <v>1.0</v>
+        <v>10.76</v>
       </c>
       <c r="H8" s="1">
-        <v>4011857.51</v>
+        <v>3854723.04</v>
       </c>
       <c r="I8" s="1">
-        <v>2516272.69</v>
+        <v>859582.59</v>
       </c>
       <c r="J8" s="1">
-        <v>62.720888858288</v>
+        <v>22.299464347509</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>6528130.2</v>
+        <v>4714305.63</v>
       </c>
       <c r="N8" s="1">
-        <v>6528130.2</v>
+        <v>4714305.63</v>
       </c>
       <c r="O8" s="1">
-        <v>2.11</v>
+        <v>1.41</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>300000.0</v>
+        <v>171342.0</v>
       </c>
       <c r="D9" s="1">
-        <v>18.68</v>
+        <v>42.42</v>
       </c>
       <c r="E9" s="1">
-        <v>12.66070253</v>
+        <v>23.41432638</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>3798210.76</v>
+        <v>4011857.51</v>
       </c>
       <c r="I9" s="1">
-        <v>1805789.24</v>
+        <v>3256470.13</v>
       </c>
       <c r="J9" s="1">
-        <v>47.543155293468</v>
+        <v>81.171131374504</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>5604000.0</v>
+        <v>7268327.64</v>
       </c>
       <c r="N9" s="1">
-        <v>5604000.0</v>
+        <v>7268327.64</v>
       </c>
       <c r="O9" s="1">
-        <v>1.81</v>
+        <v>2.17</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>60000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>586.8</v>
+        <v>19.23</v>
       </c>
       <c r="E10" s="1">
-        <v>318.64388017</v>
+        <v>12.66070253</v>
       </c>
       <c r="F10" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G10">
-        <v>10.81</v>
+        <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1700369.3</v>
+        <v>3798210.76</v>
       </c>
       <c r="I10" s="1">
-        <v>1556012.5</v>
+        <v>1970789.24</v>
       </c>
       <c r="J10" s="1">
-        <v>91.510267798883</v>
+        <v>51.887306011423</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>3256381.8</v>
+        <v>5769000.0</v>
       </c>
       <c r="N10" s="1">
-        <v>3256381.8</v>
+        <v>5769000.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.05</v>
+        <v>1.72</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>450000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.36</v>
+        <v>540.6</v>
       </c>
       <c r="E11" s="1">
-        <v>9.2054</v>
+        <v>318.64388025</v>
       </c>
       <c r="F11" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="G11">
-        <v>1.0</v>
+        <v>10.76</v>
       </c>
       <c r="H11" s="1">
-        <v>4142430.0</v>
+        <v>1133579.53</v>
       </c>
       <c r="I11" s="1">
-        <v>519570.0</v>
+        <v>875805.78</v>
       </c>
       <c r="J11" s="1">
-        <v>12.542638016816</v>
+        <v>77.260197173815</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>4662000.0</v>
+        <v>2009385.31</v>
       </c>
       <c r="N11" s="1">
-        <v>4662000.0</v>
+        <v>2009385.31</v>
       </c>
       <c r="O11" s="1">
-        <v>1.51</v>
+        <v>0.6</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>28000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.26</v>
+        <v>10.795</v>
       </c>
       <c r="E12" s="1">
-        <v>152.46275786</v>
+        <v>9.2054</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>4268957.22</v>
+        <v>4142430.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-1545677.22</v>
+        <v>715320.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-36.20737197268</v>
+        <v>17.268125230843</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2723280.0</v>
+        <v>4857750.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2723280.0</v>
+        <v>4857750.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.88</v>
+        <v>1.45</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
-        <v>160000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>21.26</v>
+        <v>109.5</v>
       </c>
       <c r="E13" s="1">
-        <v>23.9035305</v>
+        <v>152.46275786</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3824564.88</v>
+        <v>4268957.22</v>
       </c>
       <c r="I13" s="1">
-        <v>-422964.88</v>
+        <v>-1202957.22</v>
       </c>
       <c r="J13" s="1">
-        <v>-11.059163415212</v>
+        <v>-28.17918189398</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3401600.0</v>
+        <v>3066000.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3401600.0</v>
+        <v>3066000.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.1</v>
+        <v>0.92</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1">
-        <v>95000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>67.74</v>
+        <v>22.1</v>
       </c>
       <c r="E14" s="1">
-        <v>58.91205305</v>
+        <v>23.9035305</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>5596645.04</v>
+        <v>3824564.88</v>
       </c>
       <c r="I14" s="1">
-        <v>838654.96</v>
+        <v>-288564.88</v>
       </c>
       <c r="J14" s="1">
-        <v>14.984958917459</v>
+        <v>-7.5450381691525</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>6435300.0</v>
+        <v>3536000.0</v>
       </c>
       <c r="N14" s="1">
-        <v>6435300.0</v>
+        <v>3536000.0</v>
       </c>
       <c r="O14" s="1">
-        <v>2.08</v>
+        <v>1.06</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="1">
-        <v>87000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>16.79</v>
+        <v>66.42</v>
       </c>
       <c r="E15" s="1">
-        <v>38.22218598</v>
+        <v>60.46821774</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3325330.18</v>
+        <v>6953845.04</v>
       </c>
       <c r="I15" s="1">
-        <v>-1864600.18</v>
+        <v>684454.96</v>
       </c>
       <c r="J15" s="1">
-        <v>-56.072632763343</v>
+        <v>9.8428273288069</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1460730.0</v>
+        <v>7638300.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1460730.0</v>
+        <v>7638300.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.47</v>
+        <v>2.28</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="1">
-        <v>237787.0</v>
+        <v>180000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>13.77</v>
+        <v>15.284</v>
       </c>
       <c r="E16" s="1">
-        <v>21.1520806</v>
+        <v>21.15208061</v>
       </c>
       <c r="F16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G16">
         <v>0.87</v>
       </c>
       <c r="H16" s="1">
-        <v>5967058.32</v>
+        <v>4516943.73</v>
       </c>
       <c r="I16" s="1">
-        <v>-2182802.91</v>
+        <v>-1354555.09</v>
       </c>
       <c r="J16" s="1">
-        <v>-36.580887816763</v>
+        <v>-29.988310038124</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3784255.41</v>
+        <v>3162388.64</v>
       </c>
       <c r="N16" s="1">
-        <v>3784255.41</v>
+        <v>3162388.64</v>
       </c>
       <c r="O16" s="1">
-        <v>1.22</v>
+        <v>0.94</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="1">
-        <v>162000.0</v>
+        <v>250538.0</v>
       </c>
       <c r="D17" s="1">
-        <v>229.4</v>
+        <v>248.8</v>
       </c>
       <c r="E17" s="1">
-        <v>234.51431049</v>
+        <v>239.45691101</v>
       </c>
       <c r="F17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G17">
-        <v>10.81</v>
+        <v>10.76</v>
       </c>
       <c r="H17" s="1">
-        <v>3587250.23</v>
+        <v>5615340.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-150069.32</v>
+        <v>176961.17</v>
       </c>
       <c r="J17" s="1">
-        <v>-4.1834081922966</v>
+        <v>3.1513880591925</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3437180.91</v>
+        <v>5792301.67</v>
       </c>
       <c r="N17" s="1">
-        <v>3437180.91</v>
+        <v>5792301.67</v>
       </c>
       <c r="O17" s="1">
-        <v>1.11</v>
+        <v>1.73</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="1">
         <v>70000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>94.15</v>
+        <v>102.3</v>
       </c>
       <c r="E18" s="1">
         <v>53.04734214</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>3713313.95</v>
       </c>
       <c r="I18" s="1">
-        <v>2877186.05</v>
+        <v>3447686.05</v>
       </c>
       <c r="J18" s="1">
-        <v>77.48297312701</v>
+        <v>92.846608081711</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>6590500.0</v>
+        <v>7161000.0</v>
       </c>
       <c r="N18" s="1">
-        <v>6590500.0</v>
+        <v>7161000.0</v>
       </c>
       <c r="O18" s="1">
-        <v>2.13</v>
+        <v>2.14</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="1">
-        <v>25749.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>194.65</v>
+        <v>206.7</v>
       </c>
       <c r="E19" s="1">
-        <v>243.90705658</v>
+        <v>239.9488569</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>6280362.8</v>
+        <v>6958516.85</v>
       </c>
       <c r="I19" s="1">
-        <v>-1268319.95</v>
+        <v>-964216.85</v>
       </c>
       <c r="J19" s="1">
-        <v>-20.195010867843</v>
+        <v>-13.85664317246</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>5012042.85</v>
+        <v>5994300.0</v>
       </c>
       <c r="N19" s="1">
-        <v>5012042.85</v>
+        <v>5994300.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.62</v>
+        <v>1.79</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="1">
         <v>250000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>19.125</v>
+        <v>21.79</v>
       </c>
       <c r="E20" s="1">
         <v>18.65596</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4663990.0</v>
       </c>
       <c r="I20" s="1">
-        <v>117260.0</v>
+        <v>783510.0</v>
       </c>
       <c r="J20" s="1">
-        <v>2.5141563339544</v>
+        <v>16.79913550415</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>4781250.0</v>
+        <v>5447500.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4781250.0</v>
+        <v>5447500.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.55</v>
+        <v>1.63</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="1">
-        <v>711624.0</v>
+        <v>640000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>12.114</v>
+        <v>13.546</v>
       </c>
       <c r="E21" s="1">
-        <v>11.11889999</v>
+        <v>11.1189</v>
       </c>
       <c r="F21" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G21">
         <v>0.87</v>
       </c>
       <c r="H21" s="1">
-        <v>9001679.28</v>
+        <v>8095672.35</v>
       </c>
       <c r="I21" s="1">
-        <v>961467.95</v>
+        <v>1869773.94</v>
       </c>
       <c r="J21" s="1">
-        <v>10.680984292966</v>
+        <v>23.095968551642</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>9963147.23</v>
+        <v>9965446.29</v>
       </c>
       <c r="N21" s="1">
-        <v>9963147.23</v>
+        <v>9965446.29</v>
       </c>
       <c r="O21" s="1">
-        <v>3.22</v>
+        <v>2.98</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="1">
-        <v>40506.0</v>
+        <v>39000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>79.34</v>
+        <v>96.06</v>
       </c>
       <c r="E22" s="1">
-        <v>124.10033205</v>
+        <v>117.11675974</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>5026808.05</v>
+        <v>4567553.63</v>
       </c>
       <c r="I22" s="1">
-        <v>-1813062.01</v>
+        <v>-821213.63</v>
       </c>
       <c r="J22" s="1">
-        <v>-36.067858409672</v>
+        <v>-17.979288181888</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>3213746.04</v>
+        <v>3746340.0</v>
       </c>
       <c r="N22" s="1">
-        <v>3213746.04</v>
+        <v>3746340.0</v>
       </c>
       <c r="O22" s="1">
-        <v>1.04</v>
+        <v>1.12</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="1">
-        <v>110000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>39.66</v>
+        <v>47.735</v>
       </c>
       <c r="E23" s="1">
-        <v>33.50007927</v>
+        <v>34.08029785</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>3685008.72</v>
+        <v>4430438.72</v>
       </c>
       <c r="I23" s="1">
-        <v>677591.28</v>
+        <v>1775111.28</v>
       </c>
       <c r="J23" s="1">
-        <v>18.387779554562</v>
+        <v>40.066264137381</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>4362600.0</v>
+        <v>6205550.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4362600.0</v>
+        <v>6205550.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.41</v>
+        <v>1.85</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
         <v>260000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>22.315</v>
+        <v>24.495</v>
       </c>
       <c r="E24" s="1">
         <v>16.81653354</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>4372298.72</v>
       </c>
       <c r="I24" s="1">
-        <v>1429601.28</v>
+        <v>1996401.28</v>
       </c>
       <c r="J24" s="1">
-        <v>32.696788841546</v>
+        <v>45.660221495571</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>5801900.0</v>
+        <v>6368700.0</v>
       </c>
       <c r="N24" s="1">
-        <v>5801900.0</v>
+        <v>6368700.0</v>
       </c>
       <c r="O24" s="1">
-        <v>1.88</v>
+        <v>1.9</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
         <v>1390000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>5.167</v>
+        <v>5.779</v>
       </c>
       <c r="E25" s="1">
         <v>2.26116504</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>3143019.4</v>
       </c>
       <c r="I25" s="1">
-        <v>4039110.6</v>
+        <v>4889790.6</v>
       </c>
       <c r="J25" s="1">
-        <v>128.51052080684</v>
+        <v>155.57621438799</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>7182130.0</v>
+        <v>8032810.0</v>
       </c>
       <c r="N25" s="1">
-        <v>7182130.0</v>
+        <v>8032810.0</v>
       </c>
       <c r="O25" s="1">
-        <v>2.32</v>
+        <v>2.4</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1">
         <v>38101.0</v>
       </c>
       <c r="D26" s="1">
-        <v>105.45</v>
+        <v>117.75</v>
       </c>
       <c r="E26" s="1">
         <v>65.20359623</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2484322.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1533428.23</v>
+        <v>2002070.53</v>
       </c>
       <c r="J26" s="1">
-        <v>61.724208625401</v>
+        <v>80.588198820683</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>4017750.45</v>
+        <v>4486392.75</v>
       </c>
       <c r="N26" s="1">
-        <v>4017750.45</v>
+        <v>4486392.75</v>
       </c>
       <c r="O26" s="1">
-        <v>1.3</v>
+        <v>1.34</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1">
-        <v>17000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>252.05</v>
+        <v>243.2</v>
       </c>
       <c r="E27" s="1">
-        <v>297.25766235</v>
+        <v>290.278828</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>5053380.26</v>
+        <v>5805576.56</v>
       </c>
       <c r="I27" s="1">
-        <v>-768530.26</v>
+        <v>-941576.56</v>
       </c>
       <c r="J27" s="1">
-        <v>-15.208241225844</v>
+        <v>-16.218484938902</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4284850.0</v>
+        <v>4864000.0</v>
       </c>
       <c r="N27" s="1">
-        <v>4284850.0</v>
+        <v>4864000.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.39</v>
+        <v>1.45</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1">
         <v>76475.0</v>
       </c>
       <c r="D28" s="1">
-        <v>66.8</v>
+        <v>68.25</v>
       </c>
       <c r="E28" s="1">
         <v>79.25496254</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>6061023.26</v>
       </c>
       <c r="I28" s="1">
-        <v>-952493.26</v>
+        <v>-841604.51</v>
       </c>
       <c r="J28" s="1">
-        <v>-15.715056998478</v>
+        <v>-13.885518565062</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>5108530.0</v>
+        <v>5219418.75</v>
       </c>
       <c r="N28" s="1">
-        <v>5108530.0</v>
+        <v>5219418.75</v>
       </c>
       <c r="O28" s="1">
-        <v>1.65</v>
+        <v>1.56</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1">
         <v>50644.0</v>
       </c>
       <c r="D29" s="1">
-        <v>73.1</v>
+        <v>79.6</v>
       </c>
       <c r="E29" s="1">
         <v>67.12335696</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3399395.29</v>
       </c>
       <c r="I29" s="1">
-        <v>302681.11</v>
+        <v>631867.11</v>
       </c>
       <c r="J29" s="1">
-        <v>8.9039692115359</v>
+        <v>18.587632684518</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>3702076.4</v>
+        <v>4031262.4</v>
       </c>
       <c r="N29" s="1">
-        <v>3702076.4</v>
+        <v>4031262.4</v>
       </c>
       <c r="O29" s="1">
         <v>1.2</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1">
-        <v>60000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>45.52</v>
+        <v>45.86</v>
       </c>
       <c r="E30" s="1">
-        <v>41.980461</v>
+        <v>43.35659575</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2518827.66</v>
+        <v>3468527.66</v>
       </c>
       <c r="I30" s="1">
-        <v>212372.34</v>
+        <v>200272.34</v>
       </c>
       <c r="J30" s="1">
-        <v>8.4313962154918</v>
+        <v>5.7739871101388</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2731200.0</v>
+        <v>3668800.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2731200.0</v>
+        <v>3668800.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1">
-        <v>48065.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.3</v>
+        <v>101.2</v>
       </c>
       <c r="E31" s="1">
-        <v>81.9220258</v>
+        <v>81.92202575</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3937582.17</v>
+        <v>3276881.03</v>
       </c>
       <c r="I31" s="1">
-        <v>883337.33</v>
+        <v>771118.97</v>
       </c>
       <c r="J31" s="1">
-        <v>22.433495781499</v>
+        <v>23.532101499577</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>4820919.5</v>
+        <v>4048000.0</v>
       </c>
       <c r="N31" s="1">
-        <v>4820919.5</v>
+        <v>4048000.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.56</v>
+        <v>1.21</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1">
         <v>940000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.676</v>
+        <v>4.617</v>
       </c>
       <c r="E32" s="1">
         <v>3.56603241</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>3352070.47</v>
       </c>
       <c r="I32" s="1">
-        <v>1043369.53</v>
+        <v>987909.53</v>
       </c>
       <c r="J32" s="1">
-        <v>31.126121581806</v>
+        <v>29.471621758596</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>4395440.0</v>
+        <v>4339980.0</v>
       </c>
       <c r="N32" s="1">
-        <v>4395440.0</v>
+        <v>4339980.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.42</v>
+        <v>1.3</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1">
-        <v>1431028.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>2.43</v>
+        <v>2.7075</v>
       </c>
       <c r="E33" s="1">
         <v>2.62312203</v>
       </c>
       <c r="F33" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G33">
         <v>0.87</v>
       </c>
       <c r="H33" s="1">
-        <v>4407738.45</v>
+        <v>4312168.48</v>
       </c>
       <c r="I33" s="1">
-        <v>-388786.66</v>
+        <v>44978.48</v>
       </c>
       <c r="J33" s="1">
-        <v>-8.8205474170093</v>
+        <v>1.0430594307391</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4018951.79</v>
+        <v>4357146.96</v>
       </c>
       <c r="N33" s="1">
-        <v>4018951.79</v>
+        <v>4357146.96</v>
       </c>
       <c r="O33" s="1">
         <v>1.3</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="1">
-        <v>36000.0</v>
+        <v>27745.0</v>
       </c>
       <c r="D34" s="1">
-        <v>138.85</v>
+        <v>147.75</v>
       </c>
       <c r="E34" s="1">
-        <v>131.75099194</v>
+        <v>131.75099189</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>4743035.71</v>
+        <v>3655431.27</v>
       </c>
       <c r="I34" s="1">
-        <v>255564.29</v>
+        <v>443892.48</v>
       </c>
       <c r="J34" s="1">
-        <v>5.3882008406806</v>
+        <v>12.143368243387</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4998600.0</v>
+        <v>4099323.75</v>
       </c>
       <c r="N34" s="1">
-        <v>4998600.0</v>
+        <v>4099323.75</v>
       </c>
       <c r="O34" s="1">
-        <v>1.62</v>
+        <v>1.22</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1">
         <v>47595.0</v>
       </c>
       <c r="D35" s="1">
-        <v>84.56</v>
+        <v>96.5</v>
       </c>
       <c r="E35" s="1">
         <v>84.68582477</v>
       </c>
       <c r="F35" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G35">
         <v>0.87</v>
       </c>
       <c r="H35" s="1">
         <v>4755392.2</v>
       </c>
       <c r="I35" s="1">
-        <v>-103981.39</v>
+        <v>524126.74</v>
       </c>
       <c r="J35" s="1">
-        <v>-2.1865996667951</v>
+        <v>11.021735284</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>4651410.81</v>
+        <v>5279518.94</v>
       </c>
       <c r="N35" s="1">
-        <v>4651410.81</v>
+        <v>5279518.94</v>
       </c>
       <c r="O35" s="1">
-        <v>1.5</v>
+        <v>1.58</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1">
-        <v>8000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D36" s="1">
-        <v>485.6</v>
+        <v>511.0</v>
       </c>
       <c r="E36" s="1">
-        <v>525.598615</v>
+        <v>525.59861467</v>
       </c>
       <c r="F36" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="G36">
         <v>0.92</v>
       </c>
       <c r="H36" s="1">
-        <v>4368254.8</v>
+        <v>4095238.87</v>
       </c>
       <c r="I36" s="1">
-        <v>-127206.77</v>
+        <v>86886.84</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.9120730320035</v>
+        <v>2.1216549939613</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>4241048.03</v>
+        <v>4182125.71</v>
       </c>
       <c r="N36" s="1">
-        <v>4241048.03</v>
+        <v>4182125.71</v>
       </c>
       <c r="O36" s="1">
-        <v>1.37</v>
+        <v>1.25</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="1">
         <v>18000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>352.0</v>
+        <v>345.15</v>
       </c>
       <c r="E37" s="1">
         <v>343.42917389</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>6181725.13</v>
       </c>
       <c r="I37" s="1">
-        <v>154274.87</v>
+        <v>30974.87</v>
       </c>
       <c r="J37" s="1">
-        <v>2.4956604629879</v>
+        <v>0.50107161590991</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>6336000.0</v>
+        <v>6212700.0</v>
       </c>
       <c r="N37" s="1">
-        <v>6336000.0</v>
+        <v>6212700.0</v>
       </c>
       <c r="O37" s="1">
-        <v>2.05</v>
+        <v>1.85</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="1">
         <v>13000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>462.35</v>
+        <v>486.0</v>
       </c>
       <c r="E38" s="1">
         <v>589.01329615</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>7657172.85</v>
       </c>
       <c r="I38" s="1">
-        <v>-1646622.85</v>
+        <v>-1339172.85</v>
       </c>
       <c r="J38" s="1">
-        <v>-21.504318659856</v>
+        <v>-17.489129163383</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>6010550.0</v>
+        <v>6318000.0</v>
       </c>
       <c r="N38" s="1">
-        <v>6010550.0</v>
+        <v>6318000.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.94</v>
+        <v>1.89</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="1">
-        <v>25051.0</v>
+        <v>27000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>106.15</v>
+        <v>117.5</v>
       </c>
       <c r="E39" s="1">
-        <v>156.82630873</v>
+        <v>153.93700222</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>3928655.86</v>
+        <v>4156299.06</v>
       </c>
       <c r="I39" s="1">
-        <v>-1269492.21</v>
+        <v>-983799.06</v>
       </c>
       <c r="J39" s="1">
-        <v>-32.313652690363</v>
+        <v>-23.670073923891</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2659163.65</v>
+        <v>3172500.0</v>
       </c>
       <c r="N39" s="1">
-        <v>2659163.65</v>
+        <v>3172500.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.86</v>
+        <v>0.95</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="1">
-        <v>235000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>15.04</v>
+        <v>15.73</v>
       </c>
       <c r="E40" s="1">
         <v>9.83754664</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2311823.46</v>
+        <v>2164260.26</v>
       </c>
       <c r="I40" s="1">
-        <v>1222576.54</v>
+        <v>1296339.74</v>
       </c>
       <c r="J40" s="1">
-        <v>52.8836462279</v>
+        <v>59.897590135486</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3534400.0</v>
+        <v>3460600.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3534400.0</v>
+        <v>3460600.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.14</v>
+        <v>1.03</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="1">
-        <v>210000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>172.6</v>
+        <v>196.55</v>
       </c>
       <c r="E41" s="1">
-        <v>188.98521914</v>
+        <v>188.98521913</v>
       </c>
       <c r="F41" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G41">
-        <v>10.81</v>
+        <v>10.76</v>
       </c>
       <c r="H41" s="1">
-        <v>3461612.86</v>
+        <v>2472580.62</v>
       </c>
       <c r="I41" s="1">
-        <v>-109226.62</v>
+        <v>267046.76</v>
       </c>
       <c r="J41" s="1">
-        <v>-3.1553678709178</v>
+        <v>10.800325693728</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3352386.24</v>
+        <v>2739627.38</v>
       </c>
       <c r="N41" s="1">
-        <v>3352386.24</v>
+        <v>2739627.38</v>
       </c>
       <c r="O41" s="1">
-        <v>1.08</v>
+        <v>0.82</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="1">
-        <v>30000.0</v>
+        <v>43947.0</v>
       </c>
       <c r="D42" s="1">
-        <v>65.05</v>
+        <v>67.85</v>
       </c>
       <c r="E42" s="1">
-        <v>109.275569</v>
+        <v>95.83219674</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>3278267.07</v>
+        <v>4211537.55</v>
       </c>
       <c r="I42" s="1">
-        <v>-1326767.07</v>
+        <v>-1229733.6</v>
       </c>
       <c r="J42" s="1">
-        <v>-40.471598001929</v>
+        <v>-29.199160292421</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1951500.0</v>
+        <v>2981803.95</v>
       </c>
       <c r="N42" s="1">
-        <v>1951500.0</v>
+        <v>2981803.95</v>
       </c>
       <c r="O42" s="1">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="1">
-        <v>703246.0</v>
+        <v>760000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>7.3</v>
+        <v>8.832</v>
       </c>
       <c r="E43" s="1">
-        <v>5.81787804</v>
+        <v>6.04042257</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>4091399.46</v>
+        <v>4590721.15</v>
       </c>
       <c r="I43" s="1">
-        <v>1042296.34</v>
+        <v>2121598.85</v>
       </c>
       <c r="J43" s="1">
-        <v>25.475301304361</v>
+        <v>46.214936187096</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>5133695.8</v>
+        <v>6712320.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5133695.8</v>
+        <v>6712320.0</v>
       </c>
       <c r="O43" s="1">
-        <v>1.66</v>
+        <v>2.0</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="1">
-        <v>230000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>91.58</v>
+        <v>106.2</v>
       </c>
       <c r="E44" s="1">
-        <v>72.09948474</v>
+        <v>76.73427271</v>
       </c>
       <c r="F44" t="s">
         <v>115</v>
       </c>
       <c r="G44">
-        <v>11.22</v>
+        <v>10.98</v>
       </c>
       <c r="H44" s="1">
-        <v>1607995.62</v>
+        <v>1636315.67</v>
       </c>
       <c r="I44" s="1">
-        <v>269982.27</v>
+        <v>540310.31</v>
       </c>
       <c r="J44" s="1">
-        <v>16.789987898101</v>
+        <v>33.019931294797</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1877977.89</v>
+        <v>2176625.98</v>
       </c>
       <c r="N44" s="1">
-        <v>1877977.89</v>
+        <v>2176625.98</v>
       </c>
       <c r="O44" s="1">
-        <v>0.61</v>
+        <v>0.65</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>126019.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>235.8</v>
+        <v>247.1</v>
       </c>
       <c r="E45" s="1">
-        <v>386.51949952</v>
+        <v>386.5194995</v>
       </c>
       <c r="F45" t="s">
         <v>118</v>
       </c>
       <c r="G45">
         <v>7.47</v>
       </c>
       <c r="H45" s="1">
-        <v>6531937.17</v>
+        <v>5183295.51</v>
       </c>
       <c r="I45" s="1">
-        <v>-2555451.91</v>
+        <v>-1876902.17</v>
       </c>
       <c r="J45" s="1">
-        <v>-39.122420248265</v>
+        <v>-36.210595486577</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3976485.26</v>
+        <v>3306393.34</v>
       </c>
       <c r="N45" s="1">
-        <v>3976485.26</v>
+        <v>3306393.34</v>
       </c>
       <c r="O45" s="1">
-        <v>1.29</v>
+        <v>0.99</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="1">
         <v>250000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.205</v>
+        <v>17.645</v>
       </c>
       <c r="E46" s="1">
         <v>12.9906</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>3247650.0</v>
       </c>
       <c r="I46" s="1">
-        <v>1053600.0</v>
+        <v>1163600.0</v>
       </c>
       <c r="J46" s="1">
-        <v>32.441919541823</v>
+        <v>35.82898403461</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>4301250.0</v>
+        <v>4411250.0</v>
       </c>
       <c r="N46" s="1">
-        <v>4301250.0</v>
+        <v>4411250.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.39</v>
+        <v>1.32</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1">
         <v>339692.0</v>
       </c>
       <c r="D47" s="1">
-        <v>10.93</v>
+        <v>0.0</v>
       </c>
       <c r="E47" s="1">
-        <v>9.33094144</v>
+        <v>0.0</v>
       </c>
       <c r="F47" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G47">
         <v>0.87</v>
       </c>
       <c r="H47" s="1">
-        <v>3629337.31</v>
+        <v>0.0</v>
       </c>
       <c r="I47" s="1">
-        <v>661715.63</v>
+        <v>0.0</v>
       </c>
       <c r="J47" s="1">
-        <v>18.232409210815</v>
+        <v>0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4291052.94</v>
+        <v>0.0</v>
       </c>
       <c r="N47" s="1">
-        <v>4291052.94</v>
+        <v>0.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.39</v>
+        <v>0.0</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1">
-        <v>72785.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>98.42</v>
+        <v>11.255</v>
       </c>
       <c r="E48" s="1">
-        <v>35.79132788</v>
+        <v>9.33094143</v>
       </c>
       <c r="F48" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="G48">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H48" s="1">
-        <v>2605071.8</v>
+        <v>3205260.04</v>
       </c>
       <c r="I48" s="1">
-        <v>4558427.9</v>
+        <v>675997.5</v>
       </c>
       <c r="J48" s="1">
-        <v>174.98281237392</v>
+        <v>21.090254505528</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>7163499.7</v>
+        <v>3881257.54</v>
       </c>
       <c r="N48" s="1">
-        <v>7163499.7</v>
+        <v>3881257.54</v>
       </c>
       <c r="O48" s="1">
-        <v>2.32</v>
+        <v>1.16</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>181021.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>23.93</v>
+        <v>119.3</v>
       </c>
       <c r="E49" s="1">
-        <v>30.28239967</v>
+        <v>35.79132783</v>
       </c>
       <c r="F49" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>6427738.42</v>
+        <v>2147479.67</v>
       </c>
       <c r="I49" s="1">
-        <v>-1421286.49</v>
+        <v>5010520.33</v>
       </c>
       <c r="J49" s="1">
-        <v>-22.111766178562</v>
+        <v>233.32096689884</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5006451.93</v>
+        <v>7158000.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5006451.93</v>
+        <v>7158000.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.62</v>
+        <v>2.14</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="1">
-        <v>68861.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>71.7</v>
+        <v>27.79</v>
       </c>
       <c r="E50" s="1">
-        <v>38.32588475</v>
+        <v>30.28239964</v>
       </c>
       <c r="F50" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="G50">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H50" s="1">
-        <v>2639158.75</v>
+        <v>4971154.61</v>
       </c>
       <c r="I50" s="1">
-        <v>2298174.95</v>
+        <v>-498943.56</v>
       </c>
       <c r="J50" s="1">
-        <v>87.079829888975</v>
+        <v>-10.036774132841</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>4937333.7</v>
+        <v>4472211.05</v>
       </c>
       <c r="N50" s="1">
-        <v>4937333.7</v>
+        <v>4472211.05</v>
       </c>
       <c r="O50" s="1">
-        <v>1.6</v>
+        <v>1.34</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="1">
-        <v>61865.0</v>
+        <v>68861.0</v>
       </c>
       <c r="D51" s="1">
-        <v>80.06</v>
+        <v>78.42</v>
       </c>
       <c r="E51" s="1">
-        <v>102.13456025</v>
+        <v>38.32588475</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>6318554.57</v>
+        <v>2639158.75</v>
       </c>
       <c r="I51" s="1">
-        <v>-1365642.67</v>
+        <v>2760920.87</v>
       </c>
       <c r="J51" s="1">
-        <v>-21.613213194106</v>
+        <v>104.6136716861</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>4952911.9</v>
+        <v>5400079.62</v>
       </c>
       <c r="N51" s="1">
-        <v>4952911.9</v>
+        <v>5400079.62</v>
       </c>
       <c r="O51" s="1">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="1">
-        <v>50000.0</v>
+        <v>61865.0</v>
       </c>
       <c r="D52" s="1">
-        <v>146.9</v>
+        <v>81.02</v>
       </c>
       <c r="E52" s="1">
-        <v>133.0111426</v>
+        <v>102.13456025</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>6650557.13</v>
+        <v>6318554.57</v>
       </c>
       <c r="I52" s="1">
-        <v>694442.87</v>
+        <v>-1306252.27</v>
       </c>
       <c r="J52" s="1">
-        <v>10.441875115506</v>
+        <v>-20.673276704802</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>7345000.0</v>
+        <v>5012302.3</v>
       </c>
       <c r="N52" s="1">
-        <v>7345000.0</v>
+        <v>5012302.3</v>
       </c>
       <c r="O52" s="1">
-        <v>2.38</v>
+        <v>1.5</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1">
-        <v>40000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>247.95</v>
+        <v>151.16</v>
       </c>
       <c r="E53" s="1">
-        <v>124.841055</v>
+        <v>133.01114267</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>4993642.2</v>
+        <v>3990334.28</v>
       </c>
       <c r="I53" s="1">
-        <v>4924357.8</v>
+        <v>544465.72</v>
       </c>
       <c r="J53" s="1">
-        <v>98.612547771244</v>
+        <v>13.644614255225</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>9918000.0</v>
+        <v>4534800.0</v>
       </c>
       <c r="N53" s="1">
-        <v>9918000.0</v>
+        <v>4534800.0</v>
       </c>
       <c r="O53" s="1">
-        <v>3.21</v>
+        <v>1.35</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1">
-        <v>58806.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>85.54</v>
+        <v>272.1</v>
       </c>
       <c r="E54" s="1">
-        <v>87.81083376</v>
+        <v>124.841055</v>
       </c>
       <c r="F54" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>5524865.48</v>
+        <v>4993642.2</v>
       </c>
       <c r="I54" s="1">
-        <v>-33309.54</v>
+        <v>5890357.8</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.60290228098006</v>
+        <v>117.95714558804</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>5491555.94</v>
+        <v>10884000.0</v>
       </c>
       <c r="N54" s="1">
-        <v>5491555.94</v>
+        <v>10884000.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.78</v>
+        <v>3.25</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="1">
         <v>150000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>28.76</v>
+        <v>37.615</v>
       </c>
       <c r="E55" s="1">
         <v>23.99693333</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>3599540.0</v>
       </c>
       <c r="I55" s="1">
-        <v>714460.0</v>
+        <v>2042710.0</v>
       </c>
       <c r="J55" s="1">
-        <v>19.848647327158</v>
+        <v>56.749195730566</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4314000.0</v>
+        <v>5642250.0</v>
       </c>
       <c r="N55" s="1">
-        <v>4314000.0</v>
+        <v>5642250.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.4</v>
+        <v>1.68</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" s="1">
-        <v>41179.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>83.0</v>
+        <v>89.36</v>
       </c>
       <c r="E56" s="1">
-        <v>99.60648267</v>
+        <v>99.60648257</v>
       </c>
       <c r="F56" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="G56">
         <v>0.92</v>
       </c>
       <c r="H56" s="1">
-        <v>4419748.27</v>
+        <v>3756555.27</v>
       </c>
       <c r="I56" s="1">
-        <v>-688463.34</v>
+        <v>-343635.15</v>
       </c>
       <c r="J56" s="1">
-        <v>-15.576980812982</v>
+        <v>-9.1476133133002</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3731284.93</v>
+        <v>3412920.12</v>
       </c>
       <c r="N56" s="1">
-        <v>3731284.93</v>
+        <v>3412920.12</v>
       </c>
       <c r="O56" s="1">
-        <v>1.21</v>
+        <v>1.02</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1">
         <v>518595.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.622</v>
+        <v>10.055</v>
       </c>
       <c r="E57" s="1">
         <v>7.47954897</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>3878856.7</v>
       </c>
       <c r="I57" s="1">
-        <v>1111064.39</v>
+        <v>1335616.03</v>
       </c>
       <c r="J57" s="1">
-        <v>28.644120572951</v>
+        <v>34.433239825539</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4989921.09</v>
+        <v>5214472.73</v>
       </c>
       <c r="N57" s="1">
-        <v>4989921.09</v>
+        <v>5214472.73</v>
       </c>
       <c r="O57" s="1">
-        <v>1.61</v>
+        <v>1.56</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>220000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>166.1</v>
+        <v>193.0</v>
       </c>
       <c r="E58" s="1">
-        <v>181.87422727</v>
+        <v>181.35785513</v>
       </c>
       <c r="F58" t="s">
         <v>118</v>
       </c>
       <c r="G58">
         <v>7.47</v>
       </c>
       <c r="H58" s="1">
-        <v>5357544.24</v>
+        <v>5827319.17</v>
       </c>
       <c r="I58" s="1">
-        <v>-467510.45</v>
+        <v>370663.01</v>
       </c>
       <c r="J58" s="1">
-        <v>-8.7262079239499</v>
+        <v>6.3607809901375</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>4890033.79</v>
+        <v>6197982.18</v>
       </c>
       <c r="N58" s="1">
-        <v>4890033.79</v>
+        <v>6197982.18</v>
       </c>
       <c r="O58" s="1">
-        <v>1.58</v>
+        <v>1.85</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>62000.0</v>
+        <v>83486.0</v>
       </c>
       <c r="D59" s="1">
-        <v>39.78</v>
+        <v>42.84</v>
       </c>
       <c r="E59" s="1">
-        <v>44.24362903</v>
+        <v>43.74475397</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>2743105.0</v>
+        <v>3652074.53</v>
       </c>
       <c r="I59" s="1">
-        <v>-276745.0</v>
+        <v>-75534.29</v>
       </c>
       <c r="J59" s="1">
-        <v>-10.088749792662</v>
+        <v>-2.0682570790799</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2466360.0</v>
+        <v>3576540.24</v>
       </c>
       <c r="N59" s="1">
-        <v>2466360.0</v>
+        <v>3576540.24</v>
       </c>
       <c r="O59" s="1">
-        <v>0.8</v>
+        <v>1.07</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>158954.0</v>
+        <v>2037.0</v>
       </c>
       <c r="D60" s="1">
-        <v>21.59</v>
+        <v>4793.7</v>
       </c>
       <c r="E60" s="1">
-        <v>41.82783579</v>
+        <v>4781.12690231</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>6648701.81</v>
+        <v>9739155.5</v>
       </c>
       <c r="I60" s="1">
-        <v>-3216884.95</v>
+        <v>25611.4</v>
       </c>
       <c r="J60" s="1">
-        <v>-48.383655064236</v>
+        <v>0.26297351962396</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3431816.86</v>
+        <v>9764766.9</v>
       </c>
       <c r="N60" s="1">
-        <v>3431816.86</v>
+        <v>9764766.9</v>
       </c>
       <c r="O60" s="1">
-        <v>1.11</v>
+        <v>2.92</v>
       </c>
       <c r="P60">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P61">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>