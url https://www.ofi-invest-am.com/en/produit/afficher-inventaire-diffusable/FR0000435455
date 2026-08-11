--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000435455</t>
   </si>
   <si>
@@ -205,50 +205,56 @@
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t>GB0002374006</t>
   </si>
   <si>
     <t>DIAGEO PLC</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC AB-A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK</t>
   </si>
   <si>
+    <t>FR0014017CN7</t>
+  </si>
+  <si>
+    <t>ESSI RTS 05-26</t>
+  </si>
+  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>IT0000072170</t>
   </si>
   <si>
     <t>FINECOBANK SPA</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PL</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD GROUP - W/I</t>
   </si>
   <si>
     <t>DE0006231004</t>
@@ -382,69 +388,75 @@
   <si>
     <t>NORSK HYDRO ASA</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK-B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE</t>
   </si>
   <si>
     <t>GB00BQLPMN25</t>
   </si>
   <si>
-    <t>PRUD RTS 04-26</t>
+    <t>PRUD RTS 05-26</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
     <t>GB00B2B0DG97</t>
   </si>
   <si>
     <t>RELX PLC</t>
+  </si>
+  <si>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE HOLDING AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>SAINT GOBAIN</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
@@ -868,125 +880,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>363191.73921</v>
+        <v>361653.36236</v>
       </c>
       <c r="D2">
-        <v>697.42</v>
+        <v>711.88</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>253298506.14</v>
+        <v>257455221.05</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>253298506.14</v>
+        <v>257455221.05</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>49836.44888</v>
       </c>
       <c r="D3">
-        <v>1637.72</v>
+        <v>1672.22</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>81618224.2</v>
+        <v>83337882.18</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>81618224.2</v>
+        <v>83337882.18</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P60"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O60" sqref="O60"/>
+      <selection activeCell="O62" sqref="O62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1005,2989 +1017,3089 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>100000.0</v>
+        <v>107753.0</v>
       </c>
       <c r="D2" s="1">
-        <v>74.2</v>
+        <v>83.56</v>
       </c>
       <c r="E2" s="1">
-        <v>71.851</v>
+        <v>72.57569645</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>7763059.8</v>
+        <v>8456529.63</v>
       </c>
       <c r="I2" s="1">
-        <v>333841.12</v>
+        <v>1377285.01</v>
       </c>
       <c r="J2" s="1">
-        <v>4.3003806308435</v>
+        <v>16.286645589392</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>8096900.92</v>
+        <v>9833814.64</v>
       </c>
       <c r="N2" s="1">
-        <v>8096900.92</v>
+        <v>9833814.64</v>
       </c>
       <c r="O2" s="1">
-        <v>2.42</v>
+        <v>2.89</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>52000.0</v>
+        <v>55746.0</v>
       </c>
       <c r="D3" s="1">
-        <v>186.44</v>
+        <v>176.0</v>
       </c>
       <c r="E3" s="1">
-        <v>175.11813712</v>
+        <v>175.50908388</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>9106143.13</v>
+        <v>9783929.39</v>
       </c>
       <c r="I3" s="1">
-        <v>588736.87</v>
+        <v>27366.61</v>
       </c>
       <c r="J3" s="1">
-        <v>6.4652714282561</v>
+        <v>0.2797098068591</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9694880.0</v>
+        <v>9811296.0</v>
       </c>
       <c r="N3" s="1">
-        <v>9694880.0</v>
+        <v>9811296.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.89</v>
+        <v>2.88</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
-        <v>60000.0</v>
+        <v>67940.0</v>
       </c>
       <c r="D4" s="1">
-        <v>61.84</v>
+        <v>48.75</v>
       </c>
       <c r="E4" s="1">
-        <v>73.9755305</v>
+        <v>71.55217913</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4">
         <v>0.92</v>
       </c>
       <c r="H4" s="1">
-        <v>4687029.07</v>
+        <v>5148567.69</v>
       </c>
       <c r="I4" s="1">
-        <v>-638142.12</v>
+        <v>-1531185.65</v>
       </c>
       <c r="J4" s="1">
-        <v>-13.615066398553</v>
+        <v>-29.740031445522</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4048886.95</v>
+        <v>3617382.04</v>
       </c>
       <c r="N4" s="1">
-        <v>4048886.95</v>
+        <v>3617382.04</v>
       </c>
       <c r="O4" s="1">
-        <v>1.21</v>
+        <v>1.06</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
         <v>80000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>62.58</v>
+        <v>67.82</v>
       </c>
       <c r="E5" s="1">
         <v>66.43970875</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>5315176.7</v>
       </c>
       <c r="I5" s="1">
-        <v>-308776.7</v>
+        <v>110423.3</v>
       </c>
       <c r="J5" s="1">
-        <v>-5.8093402614442</v>
+        <v>2.077509483363</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5006400.0</v>
+        <v>5425600.0</v>
       </c>
       <c r="N5" s="1">
-        <v>5006400.0</v>
+        <v>5425600.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.49</v>
+        <v>1.59</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
-        <v>16000.0</v>
+        <v>14625.0</v>
       </c>
       <c r="D6" s="1">
-        <v>1237.0</v>
+        <v>1305.6</v>
       </c>
       <c r="E6" s="1">
-        <v>711.22020625</v>
+        <v>711.2202065</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>11379523.3</v>
+        <v>10401595.52</v>
       </c>
       <c r="I6" s="1">
-        <v>8412476.7</v>
+        <v>8692804.48</v>
       </c>
       <c r="J6" s="1">
-        <v>73.926442068096</v>
+        <v>83.571837255983</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>19792000.0</v>
+        <v>19094400.0</v>
       </c>
       <c r="N6" s="1">
-        <v>19792000.0</v>
+        <v>19094400.0</v>
       </c>
       <c r="O6" s="1">
-        <v>5.91</v>
+        <v>5.6</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="1">
         <v>80000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>145.6</v>
+        <v>135.02</v>
       </c>
       <c r="E7" s="1">
         <v>107.52509275</v>
       </c>
       <c r="F7" t="s">
         <v>39</v>
       </c>
       <c r="G7">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H7" s="1">
         <v>10042418.72</v>
       </c>
       <c r="I7" s="1">
-        <v>3346856.53</v>
+        <v>2463775.56</v>
       </c>
       <c r="J7" s="1">
-        <v>33.327195602137</v>
+        <v>24.533686840734</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>13389275.25</v>
+        <v>12506194.28</v>
       </c>
       <c r="N7" s="1">
-        <v>13389275.25</v>
+        <v>12506194.28</v>
       </c>
       <c r="O7" s="1">
-        <v>4.0</v>
+        <v>3.67</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>270000.0</v>
+        <v>375157.0</v>
       </c>
       <c r="D8" s="1">
-        <v>187.9</v>
+        <v>180.05</v>
       </c>
       <c r="E8" s="1">
-        <v>158.24522856</v>
+        <v>164.80870006</v>
       </c>
       <c r="F8" t="s">
         <v>42</v>
       </c>
       <c r="G8">
-        <v>10.76</v>
+        <v>10.86</v>
       </c>
       <c r="H8" s="1">
-        <v>3854723.04</v>
+        <v>5618116.16</v>
       </c>
       <c r="I8" s="1">
-        <v>859582.59</v>
+        <v>601367.92</v>
       </c>
       <c r="J8" s="1">
-        <v>22.299464347509</v>
+        <v>10.704084836865</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4714305.63</v>
+        <v>6219484.08</v>
       </c>
       <c r="N8" s="1">
-        <v>4714305.63</v>
+        <v>6219484.08</v>
       </c>
       <c r="O8" s="1">
-        <v>1.41</v>
+        <v>1.83</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
         <v>171342.0</v>
       </c>
       <c r="D9" s="1">
-        <v>42.42</v>
+        <v>39.5</v>
       </c>
       <c r="E9" s="1">
         <v>23.41432638</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>4011857.51</v>
       </c>
       <c r="I9" s="1">
-        <v>3256470.13</v>
+        <v>2756151.49</v>
       </c>
       <c r="J9" s="1">
-        <v>81.171131374504</v>
+        <v>68.700134118173</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>7268327.64</v>
+        <v>6768009.0</v>
       </c>
       <c r="N9" s="1">
-        <v>7268327.64</v>
+        <v>6768009.0</v>
       </c>
       <c r="O9" s="1">
-        <v>2.17</v>
+        <v>1.99</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
         <v>300000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>19.23</v>
+        <v>18.76</v>
       </c>
       <c r="E10" s="1">
         <v>12.66070253</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3798210.76</v>
       </c>
       <c r="I10" s="1">
-        <v>1970789.24</v>
+        <v>1829789.24</v>
       </c>
       <c r="J10" s="1">
-        <v>51.887306011423</v>
+        <v>48.175031761534</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>5769000.0</v>
+        <v>5628000.0</v>
       </c>
       <c r="N10" s="1">
-        <v>5769000.0</v>
+        <v>5628000.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.72</v>
+        <v>1.65</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
         <v>40000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>540.6</v>
+        <v>530.0</v>
       </c>
       <c r="E11" s="1">
         <v>318.64388025</v>
       </c>
       <c r="F11" t="s">
         <v>42</v>
       </c>
       <c r="G11">
-        <v>10.76</v>
+        <v>10.86</v>
       </c>
       <c r="H11" s="1">
         <v>1133579.53</v>
       </c>
       <c r="I11" s="1">
-        <v>875805.78</v>
+        <v>818439.47</v>
       </c>
       <c r="J11" s="1">
-        <v>77.260197173815</v>
+        <v>72.19956327193</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2009385.31</v>
+        <v>1952019.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2009385.31</v>
+        <v>1952019.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
         <v>450000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>10.795</v>
+        <v>10.74</v>
       </c>
       <c r="E12" s="1">
         <v>9.2054</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>4142430.0</v>
       </c>
       <c r="I12" s="1">
-        <v>715320.0</v>
+        <v>690570.0</v>
       </c>
       <c r="J12" s="1">
-        <v>17.268125230843</v>
+        <v>16.670649835966</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4857750.0</v>
+        <v>4833000.0</v>
       </c>
       <c r="N12" s="1">
-        <v>4857750.0</v>
+        <v>4833000.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.45</v>
+        <v>1.42</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
         <v>28000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>109.5</v>
+        <v>101.75</v>
       </c>
       <c r="E13" s="1">
         <v>152.46275786</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>4268957.22</v>
       </c>
       <c r="I13" s="1">
-        <v>-1202957.22</v>
+        <v>-1419957.22</v>
       </c>
       <c r="J13" s="1">
-        <v>-28.17918189398</v>
+        <v>-33.262390481393</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3066000.0</v>
+        <v>2849000.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3066000.0</v>
+        <v>2849000.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.92</v>
+        <v>0.84</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1">
         <v>160000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>22.1</v>
+        <v>24.4</v>
       </c>
       <c r="E14" s="1">
         <v>23.9035305</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>3824564.88</v>
       </c>
       <c r="I14" s="1">
-        <v>-288564.88</v>
+        <v>79435.12</v>
       </c>
       <c r="J14" s="1">
-        <v>-7.5450381691525</v>
+        <v>2.0769714331529</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3536000.0</v>
+        <v>3904000.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3536000.0</v>
+        <v>3904000.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.06</v>
+        <v>1.15</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="1">
         <v>115000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>66.42</v>
+        <v>61.82</v>
       </c>
       <c r="E15" s="1">
         <v>60.46821774</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>6953845.04</v>
       </c>
       <c r="I15" s="1">
-        <v>684454.96</v>
+        <v>155454.96</v>
       </c>
       <c r="J15" s="1">
-        <v>9.8428273288069</v>
+        <v>2.2355252253363</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>7638300.0</v>
+        <v>7109300.0</v>
       </c>
       <c r="N15" s="1">
-        <v>7638300.0</v>
+        <v>7109300.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.28</v>
+        <v>2.09</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="1">
         <v>180000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>15.284</v>
+        <v>15.0</v>
       </c>
       <c r="E16" s="1">
         <v>21.15208061</v>
       </c>
       <c r="F16" t="s">
         <v>39</v>
       </c>
       <c r="G16">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H16" s="1">
         <v>4516943.73</v>
       </c>
       <c r="I16" s="1">
-        <v>-1354555.09</v>
+        <v>-1390858.28</v>
       </c>
       <c r="J16" s="1">
-        <v>-29.988310038124</v>
+        <v>-30.792021400718</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3162388.64</v>
+        <v>3126085.45</v>
       </c>
       <c r="N16" s="1">
-        <v>3162388.64</v>
+        <v>3126085.45</v>
       </c>
       <c r="O16" s="1">
-        <v>0.94</v>
+        <v>0.92</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="1">
-        <v>250538.0</v>
+        <v>278226.0</v>
       </c>
       <c r="D17" s="1">
-        <v>248.8</v>
+        <v>275.0</v>
       </c>
       <c r="E17" s="1">
-        <v>239.45691101</v>
+        <v>242.6918439</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
       <c r="G17">
-        <v>10.76</v>
+        <v>10.86</v>
       </c>
       <c r="H17" s="1">
-        <v>5615340.5</v>
+        <v>6310447.18</v>
       </c>
       <c r="I17" s="1">
-        <v>176961.17</v>
+        <v>734513.71</v>
       </c>
       <c r="J17" s="1">
-        <v>3.1513880591925</v>
+        <v>11.639645956121</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>5792301.67</v>
+        <v>7044960.89</v>
       </c>
       <c r="N17" s="1">
-        <v>5792301.67</v>
+        <v>7044960.89</v>
       </c>
       <c r="O17" s="1">
-        <v>1.73</v>
+        <v>2.07</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="1">
         <v>70000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>102.3</v>
+        <v>100.0</v>
       </c>
       <c r="E18" s="1">
         <v>53.04734214</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>3713313.95</v>
       </c>
       <c r="I18" s="1">
-        <v>3447686.05</v>
+        <v>3286686.05</v>
       </c>
       <c r="J18" s="1">
-        <v>92.846608081711</v>
+        <v>88.510858339893</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>7161000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="N18" s="1">
-        <v>7161000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="O18" s="1">
-        <v>2.14</v>
+        <v>2.05</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="1">
         <v>29000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>206.7</v>
+        <v>0.0</v>
       </c>
       <c r="E19" s="1">
-        <v>239.9488569</v>
+        <v>0.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>6958516.85</v>
+        <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-964216.85</v>
+        <v>0.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-13.85664317246</v>
+        <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>5994300.0</v>
+        <v>0.0</v>
       </c>
       <c r="N19" s="1">
-        <v>5994300.0</v>
+        <v>0.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.79</v>
+        <v>0.0</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="1">
-        <v>250000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>21.79</v>
+        <v>167.0</v>
       </c>
       <c r="E20" s="1">
-        <v>18.65596</v>
+        <v>239.9488569</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>4663990.0</v>
+        <v>6958516.85</v>
       </c>
       <c r="I20" s="1">
-        <v>783510.0</v>
+        <v>-2115516.85</v>
       </c>
       <c r="J20" s="1">
-        <v>16.79913550415</v>
+        <v>-30.401835557817</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>5447500.0</v>
+        <v>4843000.0</v>
       </c>
       <c r="N20" s="1">
-        <v>5447500.0</v>
+        <v>4843000.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.63</v>
+        <v>1.42</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="1">
-        <v>640000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>13.546</v>
+        <v>21.92</v>
       </c>
       <c r="E21" s="1">
-        <v>11.1189</v>
+        <v>18.65596</v>
       </c>
       <c r="F21" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="G21">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>8095672.35</v>
+        <v>4663990.0</v>
       </c>
       <c r="I21" s="1">
-        <v>1869773.94</v>
+        <v>816010.0</v>
       </c>
       <c r="J21" s="1">
-        <v>23.095968551642</v>
+        <v>17.495963756355</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>9965446.29</v>
+        <v>5480000.0</v>
       </c>
       <c r="N21" s="1">
-        <v>9965446.29</v>
+        <v>5480000.0</v>
       </c>
       <c r="O21" s="1">
-        <v>2.98</v>
+        <v>1.61</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="1">
-        <v>39000.0</v>
+        <v>640000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>96.06</v>
+        <v>13.304</v>
       </c>
       <c r="E22" s="1">
-        <v>117.11675974</v>
+        <v>11.1189</v>
       </c>
       <c r="F22" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H22" s="1">
-        <v>4567553.63</v>
+        <v>8095672.35</v>
       </c>
       <c r="I22" s="1">
-        <v>-821213.63</v>
+        <v>1762565.46</v>
       </c>
       <c r="J22" s="1">
-        <v>-17.979288181888</v>
+        <v>21.771699542658</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>3746340.0</v>
+        <v>9858237.81</v>
       </c>
       <c r="N22" s="1">
-        <v>3746340.0</v>
+        <v>9858237.81</v>
       </c>
       <c r="O22" s="1">
-        <v>1.12</v>
+        <v>2.89</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="1">
-        <v>130000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>47.735</v>
+        <v>97.06</v>
       </c>
       <c r="E23" s="1">
-        <v>34.08029785</v>
+        <v>117.11675974</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4430438.72</v>
+        <v>4567553.63</v>
       </c>
       <c r="I23" s="1">
-        <v>1775111.28</v>
+        <v>-782213.63</v>
       </c>
       <c r="J23" s="1">
-        <v>40.066264137381</v>
+        <v>-17.125439422591</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>6205550.0</v>
+        <v>3785340.0</v>
       </c>
       <c r="N23" s="1">
-        <v>6205550.0</v>
+        <v>3785340.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.85</v>
+        <v>1.11</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
-        <v>260000.0</v>
+        <v>112887.0</v>
       </c>
       <c r="D24" s="1">
-        <v>24.495</v>
+        <v>61.79</v>
       </c>
       <c r="E24" s="1">
-        <v>16.81653354</v>
+        <v>34.08029782</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>4372298.72</v>
+        <v>3847222.58</v>
       </c>
       <c r="I24" s="1">
-        <v>1996401.28</v>
+        <v>3128065.15</v>
       </c>
       <c r="J24" s="1">
-        <v>45.660221495571</v>
+        <v>81.307101030791</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>6368700.0</v>
+        <v>6975287.73</v>
       </c>
       <c r="N24" s="1">
-        <v>6368700.0</v>
+        <v>6975287.73</v>
       </c>
       <c r="O24" s="1">
-        <v>1.9</v>
+        <v>2.05</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
-        <v>1390000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>5.779</v>
+        <v>25.72</v>
       </c>
       <c r="E25" s="1">
-        <v>2.26116504</v>
+        <v>16.81653354</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3143019.4</v>
+        <v>4372298.72</v>
       </c>
       <c r="I25" s="1">
-        <v>4889790.6</v>
+        <v>2314901.28</v>
       </c>
       <c r="J25" s="1">
-        <v>155.57621438799</v>
+        <v>52.944719202534</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>8032810.0</v>
+        <v>6687200.0</v>
       </c>
       <c r="N25" s="1">
-        <v>8032810.0</v>
+        <v>6687200.0</v>
       </c>
       <c r="O25" s="1">
-        <v>2.4</v>
+        <v>1.96</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1">
-        <v>38101.0</v>
+        <v>1390000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>117.75</v>
+        <v>5.858</v>
       </c>
       <c r="E26" s="1">
-        <v>65.20359623</v>
+        <v>2.26116504</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>2484322.22</v>
+        <v>3143019.4</v>
       </c>
       <c r="I26" s="1">
-        <v>2002070.53</v>
+        <v>4999600.6</v>
       </c>
       <c r="J26" s="1">
-        <v>80.588198820683</v>
+        <v>159.06998855941</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>4486392.75</v>
+        <v>8142620.0</v>
       </c>
       <c r="N26" s="1">
-        <v>4486392.75</v>
+        <v>8142620.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.34</v>
+        <v>2.39</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1">
-        <v>20000.0</v>
+        <v>38101.0</v>
       </c>
       <c r="D27" s="1">
-        <v>243.2</v>
+        <v>116.1</v>
       </c>
       <c r="E27" s="1">
-        <v>290.278828</v>
+        <v>65.20359623</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>5805576.56</v>
+        <v>2484322.22</v>
       </c>
       <c r="I27" s="1">
-        <v>-941576.56</v>
+        <v>1939203.88</v>
       </c>
       <c r="J27" s="1">
-        <v>-16.218484938902</v>
+        <v>78.057663550584</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4864000.0</v>
+        <v>4423526.1</v>
       </c>
       <c r="N27" s="1">
-        <v>4864000.0</v>
+        <v>4423526.1</v>
       </c>
       <c r="O27" s="1">
-        <v>1.45</v>
+        <v>1.3</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1">
-        <v>76475.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>68.25</v>
+        <v>238.5</v>
       </c>
       <c r="E28" s="1">
-        <v>79.25496254</v>
+        <v>290.278828</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>6061023.26</v>
+        <v>5805576.56</v>
       </c>
       <c r="I28" s="1">
-        <v>-841604.51</v>
+        <v>-1035576.56</v>
       </c>
       <c r="J28" s="1">
-        <v>-13.885518565062</v>
+        <v>-17.837617836875</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>5219418.75</v>
+        <v>4770000.0</v>
       </c>
       <c r="N28" s="1">
-        <v>5219418.75</v>
+        <v>4770000.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1">
-        <v>50644.0</v>
+        <v>76475.0</v>
       </c>
       <c r="D29" s="1">
-        <v>79.6</v>
+        <v>70.6</v>
       </c>
       <c r="E29" s="1">
-        <v>67.12335696</v>
+        <v>79.25496254</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>3399395.29</v>
+        <v>6061023.26</v>
       </c>
       <c r="I29" s="1">
-        <v>631867.11</v>
+        <v>-661888.26</v>
       </c>
       <c r="J29" s="1">
-        <v>18.587632684518</v>
+        <v>-10.920404552283</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>4031262.4</v>
+        <v>5399135.0</v>
       </c>
       <c r="N29" s="1">
-        <v>4031262.4</v>
+        <v>5399135.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.2</v>
+        <v>1.58</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1">
-        <v>80000.0</v>
+        <v>50644.0</v>
       </c>
       <c r="D30" s="1">
-        <v>45.86</v>
+        <v>77.55</v>
       </c>
       <c r="E30" s="1">
-        <v>43.35659575</v>
+        <v>67.12335696</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>3468527.66</v>
+        <v>3399395.29</v>
       </c>
       <c r="I30" s="1">
-        <v>200272.34</v>
+        <v>528046.91</v>
       </c>
       <c r="J30" s="1">
-        <v>5.7739871101388</v>
+        <v>15.533554204577</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3668800.0</v>
+        <v>3927442.2</v>
       </c>
       <c r="N30" s="1">
-        <v>3668800.0</v>
+        <v>3927442.2</v>
       </c>
       <c r="O30" s="1">
-        <v>1.1</v>
+        <v>1.15</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1">
-        <v>40000.0</v>
+        <v>109796.0</v>
       </c>
       <c r="D31" s="1">
-        <v>101.2</v>
+        <v>47.28</v>
       </c>
       <c r="E31" s="1">
-        <v>81.92202575</v>
+        <v>44.39906071</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3276881.03</v>
+        <v>4874839.27</v>
       </c>
       <c r="I31" s="1">
-        <v>771118.97</v>
+        <v>316315.61</v>
       </c>
       <c r="J31" s="1">
-        <v>23.532101499577</v>
+        <v>6.4887392687308</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>4048000.0</v>
+        <v>5191154.88</v>
       </c>
       <c r="N31" s="1">
-        <v>4048000.0</v>
+        <v>5191154.88</v>
       </c>
       <c r="O31" s="1">
-        <v>1.21</v>
+        <v>1.52</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1">
-        <v>940000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.617</v>
+        <v>103.0</v>
       </c>
       <c r="E32" s="1">
-        <v>3.56603241</v>
+        <v>81.92202575</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>3352070.47</v>
+        <v>3276881.03</v>
       </c>
       <c r="I32" s="1">
-        <v>987909.53</v>
+        <v>843118.97</v>
       </c>
       <c r="J32" s="1">
-        <v>29.471621758596</v>
+        <v>25.729312791072</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>4339980.0</v>
+        <v>4120000.0</v>
       </c>
       <c r="N32" s="1">
-        <v>4339980.0</v>
+        <v>4120000.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.3</v>
+        <v>1.21</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1">
-        <v>1400000.0</v>
+        <v>940000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>2.7075</v>
+        <v>4.588</v>
       </c>
       <c r="E33" s="1">
-        <v>2.62312203</v>
+        <v>3.56603241</v>
       </c>
       <c r="F33" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="G33">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>4312168.48</v>
+        <v>3352070.47</v>
       </c>
       <c r="I33" s="1">
-        <v>44978.48</v>
+        <v>960649.53</v>
       </c>
       <c r="J33" s="1">
-        <v>1.0430594307391</v>
+        <v>28.658393031934</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4357146.96</v>
+        <v>4312720.0</v>
       </c>
       <c r="N33" s="1">
-        <v>4357146.96</v>
+        <v>4312720.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.3</v>
+        <v>1.27</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="1">
-        <v>27745.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>147.75</v>
+        <v>2.503</v>
       </c>
       <c r="E34" s="1">
-        <v>131.75099189</v>
+        <v>2.62312203</v>
       </c>
       <c r="F34" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="G34">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H34" s="1">
-        <v>3655431.27</v>
+        <v>4312168.48</v>
       </c>
       <c r="I34" s="1">
-        <v>443892.48</v>
+        <v>-254972.69</v>
       </c>
       <c r="J34" s="1">
-        <v>12.143368243387</v>
+        <v>-5.912864749663</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4099323.75</v>
+        <v>4057195.79</v>
       </c>
       <c r="N34" s="1">
-        <v>4099323.75</v>
+        <v>4057195.79</v>
       </c>
       <c r="O34" s="1">
-        <v>1.22</v>
+        <v>1.19</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1">
-        <v>47595.0</v>
+        <v>27745.0</v>
       </c>
       <c r="D35" s="1">
-        <v>96.5</v>
+        <v>156.05</v>
       </c>
       <c r="E35" s="1">
-        <v>84.68582477</v>
+        <v>131.75099189</v>
       </c>
       <c r="F35" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="G35">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>4755392.2</v>
+        <v>3655431.27</v>
       </c>
       <c r="I35" s="1">
-        <v>524126.74</v>
+        <v>674175.98</v>
       </c>
       <c r="J35" s="1">
-        <v>11.021735284</v>
+        <v>18.443131061797</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>5279518.94</v>
+        <v>4329607.25</v>
       </c>
       <c r="N35" s="1">
-        <v>5279518.94</v>
+        <v>4329607.25</v>
       </c>
       <c r="O35" s="1">
-        <v>1.58</v>
+        <v>1.27</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1">
-        <v>7500.0</v>
+        <v>47595.0</v>
       </c>
       <c r="D36" s="1">
-        <v>511.0</v>
+        <v>90.2</v>
       </c>
       <c r="E36" s="1">
-        <v>525.59861467</v>
+        <v>84.68582477</v>
       </c>
       <c r="F36" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="G36">
-        <v>0.92</v>
+        <v>0.86</v>
       </c>
       <c r="H36" s="1">
-        <v>4095238.87</v>
+        <v>4755392.2</v>
       </c>
       <c r="I36" s="1">
-        <v>86886.84</v>
+        <v>215163.55</v>
       </c>
       <c r="J36" s="1">
-        <v>2.1216549939613</v>
+        <v>4.5246225957977</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>4182125.71</v>
+        <v>4970555.75</v>
       </c>
       <c r="N36" s="1">
-        <v>4182125.71</v>
+        <v>4970555.75</v>
       </c>
       <c r="O36" s="1">
-        <v>1.25</v>
+        <v>1.46</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="1">
-        <v>18000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D37" s="1">
-        <v>345.15</v>
+        <v>481.8</v>
       </c>
       <c r="E37" s="1">
-        <v>343.42917389</v>
+        <v>525.59861467</v>
       </c>
       <c r="F37" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G37">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H37" s="1">
-        <v>6181725.13</v>
+        <v>4095238.87</v>
       </c>
       <c r="I37" s="1">
-        <v>30974.87</v>
+        <v>-148646.47</v>
       </c>
       <c r="J37" s="1">
-        <v>0.50107161590991</v>
+        <v>-3.629738697025</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>6212700.0</v>
+        <v>3946592.4</v>
       </c>
       <c r="N37" s="1">
-        <v>6212700.0</v>
+        <v>3946592.4</v>
       </c>
       <c r="O37" s="1">
-        <v>1.85</v>
+        <v>1.16</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="1">
-        <v>13000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>486.0</v>
+        <v>353.6</v>
       </c>
       <c r="E38" s="1">
-        <v>589.01329615</v>
+        <v>347.68554905</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>7657172.85</v>
+        <v>7301396.53</v>
       </c>
       <c r="I38" s="1">
-        <v>-1339172.85</v>
+        <v>124203.47</v>
       </c>
       <c r="J38" s="1">
-        <v>-17.489129163383</v>
+        <v>1.7010919690455</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>6318000.0</v>
+        <v>7425600.0</v>
       </c>
       <c r="N38" s="1">
-        <v>6318000.0</v>
+        <v>7425600.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.89</v>
+        <v>2.18</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="1">
-        <v>27000.0</v>
+        <v>15233.0</v>
       </c>
       <c r="D39" s="1">
-        <v>117.5</v>
+        <v>452.0</v>
       </c>
       <c r="E39" s="1">
-        <v>153.93700222</v>
+        <v>569.56655354</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>4156299.06</v>
+        <v>8676207.31</v>
       </c>
       <c r="I39" s="1">
-        <v>-983799.06</v>
+        <v>-1790891.31</v>
       </c>
       <c r="J39" s="1">
-        <v>-23.670073923891</v>
+        <v>-20.641407541471</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3172500.0</v>
+        <v>6885316.0</v>
       </c>
       <c r="N39" s="1">
-        <v>3172500.0</v>
+        <v>6885316.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.95</v>
+        <v>2.02</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="1">
-        <v>220000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>15.73</v>
+        <v>112.9</v>
       </c>
       <c r="E40" s="1">
-        <v>9.83754664</v>
+        <v>153.93700222</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2164260.26</v>
+        <v>4156299.06</v>
       </c>
       <c r="I40" s="1">
-        <v>1296339.74</v>
+        <v>-1107999.06</v>
       </c>
       <c r="J40" s="1">
-        <v>59.897590135486</v>
+        <v>-26.658309327722</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3460600.0</v>
+        <v>3048300.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3460600.0</v>
+        <v>3048300.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.03</v>
+        <v>0.89</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="1">
-        <v>150000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>196.55</v>
+        <v>15.04</v>
       </c>
       <c r="E41" s="1">
-        <v>188.98521913</v>
+        <v>9.83754664</v>
       </c>
       <c r="F41" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>10.76</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2472580.62</v>
+        <v>2164260.26</v>
       </c>
       <c r="I41" s="1">
-        <v>267046.76</v>
+        <v>1144539.74</v>
       </c>
       <c r="J41" s="1">
-        <v>10.800325693728</v>
+        <v>52.88364625796</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2739627.38</v>
+        <v>3308800.0</v>
       </c>
       <c r="N41" s="1">
-        <v>2739627.38</v>
+        <v>3308800.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.82</v>
+        <v>0.97</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="1">
-        <v>43947.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>67.85</v>
+        <v>207.8</v>
       </c>
       <c r="E42" s="1">
-        <v>95.83219674</v>
+        <v>188.98521913</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>10.86</v>
       </c>
       <c r="H42" s="1">
-        <v>4211537.55</v>
+        <v>2472580.62</v>
       </c>
       <c r="I42" s="1">
-        <v>-1229733.6</v>
+        <v>397439.77</v>
       </c>
       <c r="J42" s="1">
-        <v>-29.199160292421</v>
+        <v>16.073885186401</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2981803.95</v>
+        <v>2870020.39</v>
       </c>
       <c r="N42" s="1">
-        <v>2981803.95</v>
+        <v>2870020.39</v>
       </c>
       <c r="O42" s="1">
-        <v>0.89</v>
+        <v>0.84</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="1">
-        <v>760000.0</v>
+        <v>63825.0</v>
       </c>
       <c r="D43" s="1">
-        <v>8.832</v>
+        <v>62.1</v>
       </c>
       <c r="E43" s="1">
-        <v>6.04042257</v>
+        <v>86.55162444</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>4590721.15</v>
+        <v>5524157.43</v>
       </c>
       <c r="I43" s="1">
-        <v>2121598.85</v>
+        <v>-1560624.93</v>
       </c>
       <c r="J43" s="1">
-        <v>46.214936187096</v>
+        <v>-28.250913370512</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>6712320.0</v>
+        <v>3963532.5</v>
       </c>
       <c r="N43" s="1">
-        <v>6712320.0</v>
+        <v>3963532.5</v>
       </c>
       <c r="O43" s="1">
-        <v>2.0</v>
+        <v>1.16</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="1">
-        <v>225000.0</v>
+        <v>583818.0</v>
       </c>
       <c r="D44" s="1">
-        <v>106.2</v>
+        <v>11.39</v>
       </c>
       <c r="E44" s="1">
-        <v>76.73427271</v>
+        <v>6.04042256</v>
       </c>
       <c r="F44" t="s">
-        <v>115</v>
+        <v>8</v>
       </c>
       <c r="G44">
-        <v>10.98</v>
+        <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1636315.67</v>
+        <v>3526507.42</v>
       </c>
       <c r="I44" s="1">
-        <v>540310.31</v>
+        <v>3123179.6</v>
       </c>
       <c r="J44" s="1">
-        <v>33.019931294797</v>
+        <v>88.562966925503</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>2176625.98</v>
+        <v>6649687.02</v>
       </c>
       <c r="N44" s="1">
-        <v>2176625.98</v>
+        <v>6649687.02</v>
       </c>
       <c r="O44" s="1">
-        <v>0.65</v>
+        <v>1.95</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>115</v>
+      </c>
+      <c r="B45" t="s">
         <v>116</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>225000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>105.05</v>
+      </c>
+      <c r="E45" s="1">
+        <v>76.73427271</v>
+      </c>
+      <c r="F45" t="s">
         <v>117</v>
       </c>
-      <c r="C45" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G45">
-        <v>7.47</v>
+        <v>10.82</v>
       </c>
       <c r="H45" s="1">
-        <v>5183295.51</v>
+        <v>1636315.67</v>
       </c>
       <c r="I45" s="1">
-        <v>-1876902.17</v>
+        <v>547272.49</v>
       </c>
       <c r="J45" s="1">
-        <v>-36.210595486577</v>
+        <v>33.445410322325</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3306393.34</v>
+        <v>2183588.16</v>
       </c>
       <c r="N45" s="1">
-        <v>3306393.34</v>
+        <v>2183588.16</v>
       </c>
       <c r="O45" s="1">
-        <v>0.99</v>
+        <v>0.64</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>118</v>
+      </c>
+      <c r="B46" t="s">
         <v>119</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>300.0</v>
+      </c>
+      <c r="E46" s="1">
+        <v>386.5194995</v>
+      </c>
+      <c r="F46" t="s">
         <v>120</v>
       </c>
-      <c r="C46" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G46">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H46" s="1">
-        <v>3247650.0</v>
+        <v>5183295.51</v>
       </c>
       <c r="I46" s="1">
-        <v>1163600.0</v>
+        <v>-1168762.9</v>
       </c>
       <c r="J46" s="1">
-        <v>35.82898403461</v>
+        <v>-22.548644925707</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>4411250.0</v>
+        <v>4014532.61</v>
       </c>
       <c r="N46" s="1">
-        <v>4411250.0</v>
+        <v>4014532.61</v>
       </c>
       <c r="O46" s="1">
-        <v>1.32</v>
+        <v>1.18</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1">
-        <v>339692.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>0.0</v>
+        <v>18.25</v>
       </c>
       <c r="E47" s="1">
-        <v>0.0</v>
+        <v>12.9906</v>
       </c>
       <c r="F47" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="G47">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>0.0</v>
+        <v>3247650.0</v>
       </c>
       <c r="I47" s="1">
-        <v>0.0</v>
+        <v>1314850.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0</v>
+        <v>40.486197712192</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>0.0</v>
+        <v>4562500.0</v>
       </c>
       <c r="N47" s="1">
-        <v>0.0</v>
+        <v>4562500.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.0</v>
+        <v>1.34</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1">
-        <v>300000.0</v>
+        <v>339692.0</v>
       </c>
       <c r="D48" s="1">
-        <v>11.255</v>
+        <v>0.0</v>
       </c>
       <c r="E48" s="1">
-        <v>9.33094143</v>
+        <v>0.0</v>
       </c>
       <c r="F48" t="s">
         <v>39</v>
       </c>
       <c r="G48">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H48" s="1">
-        <v>3205260.04</v>
+        <v>0.0</v>
       </c>
       <c r="I48" s="1">
-        <v>675997.5</v>
+        <v>0.0</v>
       </c>
       <c r="J48" s="1">
-        <v>21.090254505528</v>
+        <v>0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>3881257.54</v>
+        <v>0.0</v>
       </c>
       <c r="N48" s="1">
-        <v>3881257.54</v>
+        <v>0.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.16</v>
+        <v>0.0</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>60000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>119.3</v>
+        <v>11.43</v>
       </c>
       <c r="E49" s="1">
-        <v>35.79132783</v>
+        <v>9.33094143</v>
       </c>
       <c r="F49" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="G49">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H49" s="1">
-        <v>2147479.67</v>
+        <v>3205260.04</v>
       </c>
       <c r="I49" s="1">
-        <v>5010520.33</v>
+        <v>764868.48</v>
       </c>
       <c r="J49" s="1">
-        <v>233.32096689884</v>
+        <v>23.862915035125</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>7158000.0</v>
+        <v>3970128.52</v>
       </c>
       <c r="N49" s="1">
-        <v>7158000.0</v>
+        <v>3970128.52</v>
       </c>
       <c r="O49" s="1">
-        <v>2.14</v>
+        <v>1.16</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="1">
-        <v>140000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>27.79</v>
+        <v>156.9</v>
       </c>
       <c r="E50" s="1">
-        <v>30.28239964</v>
+        <v>35.79132783</v>
       </c>
       <c r="F50" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="G50">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>4971154.61</v>
+        <v>2147479.67</v>
       </c>
       <c r="I50" s="1">
-        <v>-498943.56</v>
+        <v>7266520.33</v>
       </c>
       <c r="J50" s="1">
-        <v>-10.036774132841</v>
+        <v>338.37434791641</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>4472211.05</v>
+        <v>9414000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>4472211.05</v>
+        <v>9414000.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.34</v>
+        <v>2.76</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="1">
-        <v>68861.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>78.42</v>
+        <v>24.54</v>
       </c>
       <c r="E51" s="1">
-        <v>38.32588475</v>
+        <v>30.28239964</v>
       </c>
       <c r="F51" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="G51">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H51" s="1">
-        <v>2639158.75</v>
+        <v>4971154.61</v>
       </c>
       <c r="I51" s="1">
-        <v>2760920.87</v>
+        <v>-993384.55</v>
       </c>
       <c r="J51" s="1">
-        <v>104.6136716861</v>
+        <v>-19.982974337626</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5400079.62</v>
+        <v>3977770.06</v>
       </c>
       <c r="N51" s="1">
-        <v>5400079.62</v>
+        <v>3977770.06</v>
       </c>
       <c r="O51" s="1">
-        <v>1.61</v>
+        <v>1.17</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="1">
-        <v>61865.0</v>
+        <v>25151.0</v>
       </c>
       <c r="D52" s="1">
-        <v>81.02</v>
+        <v>319.4</v>
       </c>
       <c r="E52" s="1">
-        <v>102.13456025</v>
+        <v>323.92450002</v>
       </c>
       <c r="F52" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H52" s="1">
-        <v>6318554.57</v>
+        <v>8895103.29</v>
       </c>
       <c r="I52" s="1">
-        <v>-1306252.27</v>
+        <v>-121370.87</v>
       </c>
       <c r="J52" s="1">
-        <v>-20.673276704802</v>
+        <v>-1.3644683602095</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>5012302.3</v>
+        <v>8773732.42</v>
       </c>
       <c r="N52" s="1">
-        <v>5012302.3</v>
+        <v>8773732.42</v>
       </c>
       <c r="O52" s="1">
-        <v>1.5</v>
+        <v>2.57</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1">
-        <v>30000.0</v>
+        <v>68861.0</v>
       </c>
       <c r="D53" s="1">
-        <v>151.16</v>
+        <v>77.96</v>
       </c>
       <c r="E53" s="1">
-        <v>133.01114267</v>
+        <v>38.32588475</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3990334.28</v>
+        <v>2639158.75</v>
       </c>
       <c r="I53" s="1">
-        <v>544465.72</v>
+        <v>2729244.81</v>
       </c>
       <c r="J53" s="1">
-        <v>13.644614255225</v>
+        <v>103.41343846785</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>4534800.0</v>
+        <v>5368403.56</v>
       </c>
       <c r="N53" s="1">
-        <v>4534800.0</v>
+        <v>5368403.56</v>
       </c>
       <c r="O53" s="1">
-        <v>1.35</v>
+        <v>1.58</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1">
-        <v>40000.0</v>
+        <v>61865.0</v>
       </c>
       <c r="D54" s="1">
-        <v>272.1</v>
+        <v>73.22</v>
       </c>
       <c r="E54" s="1">
-        <v>124.841055</v>
+        <v>102.13456025</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>4993642.2</v>
+        <v>6318554.57</v>
       </c>
       <c r="I54" s="1">
-        <v>5890357.8</v>
+        <v>-1788799.27</v>
       </c>
       <c r="J54" s="1">
-        <v>117.95714558804</v>
+        <v>-28.310260680395</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>10884000.0</v>
+        <v>4529755.3</v>
       </c>
       <c r="N54" s="1">
-        <v>10884000.0</v>
+        <v>4529755.3</v>
       </c>
       <c r="O54" s="1">
-        <v>3.25</v>
+        <v>1.33</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="1">
-        <v>150000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>37.615</v>
+        <v>144.46</v>
       </c>
       <c r="E55" s="1">
-        <v>23.99693333</v>
+        <v>133.01114267</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>3599540.0</v>
+        <v>3990334.28</v>
       </c>
       <c r="I55" s="1">
-        <v>2042710.0</v>
+        <v>343465.72</v>
       </c>
       <c r="J55" s="1">
-        <v>56.749195730566</v>
+        <v>8.6074422817529</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>5642250.0</v>
+        <v>4333800.0</v>
       </c>
       <c r="N55" s="1">
-        <v>5642250.0</v>
+        <v>4333800.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.68</v>
+        <v>1.27</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" s="1">
-        <v>35000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>89.36</v>
+        <v>274.65</v>
       </c>
       <c r="E56" s="1">
-        <v>99.60648257</v>
+        <v>124.841055</v>
       </c>
       <c r="F56" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>3756555.27</v>
+        <v>4993642.2</v>
       </c>
       <c r="I56" s="1">
-        <v>-343635.15</v>
+        <v>5992357.8</v>
       </c>
       <c r="J56" s="1">
-        <v>-9.1476133133002</v>
+        <v>119.99974287305</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3412920.12</v>
+        <v>10986000.0</v>
       </c>
       <c r="N56" s="1">
-        <v>3412920.12</v>
+        <v>10986000.0</v>
       </c>
       <c r="O56" s="1">
-        <v>1.02</v>
+        <v>3.22</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1">
-        <v>518595.0</v>
+        <v>107764.0</v>
       </c>
       <c r="D57" s="1">
-        <v>10.055</v>
+        <v>50.31</v>
       </c>
       <c r="E57" s="1">
-        <v>7.47954897</v>
+        <v>23.9969333</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3878856.7</v>
+        <v>2586005.52</v>
       </c>
       <c r="I57" s="1">
-        <v>1335616.03</v>
+        <v>2835601.32</v>
       </c>
       <c r="J57" s="1">
-        <v>34.433239825539</v>
+        <v>109.65178914235</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>5214472.73</v>
+        <v>5421606.84</v>
       </c>
       <c r="N57" s="1">
-        <v>5214472.73</v>
+        <v>5421606.84</v>
       </c>
       <c r="O57" s="1">
-        <v>1.56</v>
+        <v>1.59</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>240000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>193.0</v>
+        <v>83.44</v>
       </c>
       <c r="E58" s="1">
-        <v>181.35785513</v>
+        <v>99.60648257</v>
       </c>
       <c r="F58" t="s">
-        <v>118</v>
+        <v>28</v>
       </c>
       <c r="G58">
-        <v>7.47</v>
+        <v>0.92</v>
       </c>
       <c r="H58" s="1">
-        <v>5827319.17</v>
+        <v>3756555.27</v>
       </c>
       <c r="I58" s="1">
-        <v>370663.01</v>
+        <v>-566952.82</v>
       </c>
       <c r="J58" s="1">
-        <v>6.3607809901375</v>
+        <v>-15.092359335898</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>6197982.18</v>
+        <v>3189602.45</v>
       </c>
       <c r="N58" s="1">
-        <v>6197982.18</v>
+        <v>3189602.45</v>
       </c>
       <c r="O58" s="1">
-        <v>1.85</v>
+        <v>0.94</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>83486.0</v>
+        <v>518595.0</v>
       </c>
       <c r="D59" s="1">
-        <v>42.84</v>
+        <v>10.025</v>
       </c>
       <c r="E59" s="1">
-        <v>43.74475397</v>
+        <v>7.47954897</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3652074.53</v>
+        <v>3878856.7</v>
       </c>
       <c r="I59" s="1">
-        <v>-75534.29</v>
+        <v>1320058.18</v>
       </c>
       <c r="J59" s="1">
-        <v>-2.0682570790799</v>
+        <v>34.03214612182</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>3576540.24</v>
+        <v>5198914.88</v>
       </c>
       <c r="N59" s="1">
-        <v>3576540.24</v>
+        <v>5198914.88</v>
       </c>
       <c r="O59" s="1">
-        <v>1.07</v>
+        <v>1.53</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>2037.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>4793.7</v>
+        <v>197.1</v>
       </c>
       <c r="E60" s="1">
-        <v>4781.12690231</v>
+        <v>181.35785513</v>
       </c>
       <c r="F60" t="s">
-        <v>8</v>
+        <v>120</v>
       </c>
       <c r="G60">
+        <v>7.47</v>
+      </c>
+      <c r="H60" s="1">
+        <v>5827319.17</v>
+      </c>
+      <c r="I60" s="1">
+        <v>502795.85</v>
+      </c>
+      <c r="J60" s="1">
+        <v>8.6282531526414</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>6330115.02</v>
+      </c>
+      <c r="N60" s="1">
+        <v>6330115.02</v>
+      </c>
+      <c r="O60" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="P60">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="A61" t="s">
+        <v>149</v>
+      </c>
+      <c r="B61" t="s">
+        <v>150</v>
+      </c>
+      <c r="C61" s="1">
+        <v>83486.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>45.42</v>
+      </c>
+      <c r="E61" s="1">
+        <v>43.74475397</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
         <v>1.0</v>
       </c>
-      <c r="H60" s="1">
-[...23 lines deleted...]
-      <c r="P60">
+      <c r="H61" s="1">
+        <v>3652074.53</v>
+      </c>
+      <c r="I61" s="1">
+        <v>139859.59</v>
+      </c>
+      <c r="J61" s="1">
+        <v>3.829592984785</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61">
+        <v>0.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>3791934.12</v>
+      </c>
+      <c r="N61" s="1">
+        <v>3791934.12</v>
+      </c>
+      <c r="O61" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="P61">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" t="s">
+        <v>151</v>
+      </c>
+      <c r="B62" t="s">
+        <v>152</v>
+      </c>
+      <c r="C62" s="1">
+        <v>3696.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>4799.52</v>
+      </c>
+      <c r="E62" s="1">
+        <v>4792.06228355</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>17711462.2</v>
+      </c>
+      <c r="I62" s="1">
+        <v>27563.72</v>
+      </c>
+      <c r="J62" s="1">
+        <v>0.15562645076249</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62">
+        <v>0.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>17739025.92</v>
+      </c>
+      <c r="N62" s="1">
+        <v>17739025.92</v>
+      </c>
+      <c r="O62" s="1">
+        <v>5.21</v>
+      </c>
+      <c r="P62">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>