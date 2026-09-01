--- v4 (2026-08-11)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000435455</t>
   </si>
   <si>
@@ -385,114 +385,108 @@
   <si>
     <t>NO0005052605</t>
   </si>
   <si>
     <t>NORSK HYDRO ASA</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK-B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE</t>
   </si>
   <si>
-    <t>GB00BQLPMN25</t>
-[...4 lines deleted...]
-  <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
-    <t>GB00B2B0DG97</t>
-[...4 lines deleted...]
-  <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE HOLDING AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>SAINT GOBAIN</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HLDG-R</t>
+  </si>
+  <si>
+    <t>DE000SYM9999</t>
+  </si>
+  <si>
+    <t>SYMRISE AG</t>
   </si>
   <si>
     <t>IT0003242622</t>
   </si>
   <si>
     <t>TERNA-RETE ELETT</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>AT0000937503</t>
   </si>
   <si>
     <t>VOESTALPINE AG</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
@@ -880,125 +874,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>361653.36236</v>
+        <v>361462.91433</v>
       </c>
       <c r="D2">
-        <v>711.88</v>
+        <v>727.29</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>257455221.05</v>
+        <v>262891130.83</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>257455221.05</v>
+        <v>262891130.83</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>49836.44888</v>
       </c>
       <c r="D3">
-        <v>1672.22</v>
+        <v>1680.12</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>83337882.18</v>
+        <v>83731587.0</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>83337882.18</v>
+        <v>83731587.0</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:P61"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O62" sqref="O62"/>
+      <selection activeCell="O61" sqref="O61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1017,887 +1011,887 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>107753.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>83.56</v>
+        <v>83.42</v>
       </c>
       <c r="E2" s="1">
-        <v>72.57569645</v>
+        <v>72.5756965</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
-        <v>8456529.63</v>
+        <v>7848068.85</v>
       </c>
       <c r="I2" s="1">
-        <v>1377285.01</v>
+        <v>1273356.99</v>
       </c>
       <c r="J2" s="1">
-        <v>16.286645589392</v>
+        <v>16.22509963072</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>9833814.64</v>
+        <v>9121425.84</v>
       </c>
       <c r="N2" s="1">
-        <v>9833814.64</v>
+        <v>9121425.84</v>
       </c>
       <c r="O2" s="1">
-        <v>2.89</v>
+        <v>2.63</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
         <v>55746.0</v>
       </c>
       <c r="D3" s="1">
-        <v>176.0</v>
+        <v>177.42</v>
       </c>
       <c r="E3" s="1">
         <v>175.50908388</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>9783929.39</v>
       </c>
       <c r="I3" s="1">
-        <v>27366.61</v>
+        <v>106525.93</v>
       </c>
       <c r="J3" s="1">
-        <v>0.2797098068591</v>
+        <v>1.0887847382554</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9811296.0</v>
+        <v>9890455.32</v>
       </c>
       <c r="N3" s="1">
-        <v>9811296.0</v>
+        <v>9890455.32</v>
       </c>
       <c r="O3" s="1">
-        <v>2.88</v>
+        <v>2.85</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
         <v>67940.0</v>
       </c>
       <c r="D4" s="1">
-        <v>48.75</v>
+        <v>51.72</v>
       </c>
       <c r="E4" s="1">
         <v>71.55217913</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H4" s="1">
         <v>5148567.69</v>
       </c>
       <c r="I4" s="1">
-        <v>-1531185.65</v>
+        <v>-1306397.44</v>
       </c>
       <c r="J4" s="1">
-        <v>-29.740031445522</v>
+        <v>-25.37399755931</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3617382.04</v>
+        <v>3842170.25</v>
       </c>
       <c r="N4" s="1">
-        <v>3617382.04</v>
+        <v>3842170.25</v>
       </c>
       <c r="O4" s="1">
-        <v>1.06</v>
+        <v>1.11</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
         <v>80000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>67.82</v>
+        <v>69.24</v>
       </c>
       <c r="E5" s="1">
         <v>66.43970875</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>5315176.7</v>
       </c>
       <c r="I5" s="1">
-        <v>110423.3</v>
+        <v>224023.3</v>
       </c>
       <c r="J5" s="1">
-        <v>2.077509483363</v>
+        <v>4.2147855592458</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5425600.0</v>
+        <v>5539200.0</v>
       </c>
       <c r="N5" s="1">
-        <v>5425600.0</v>
+        <v>5539200.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.59</v>
+        <v>1.6</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
         <v>14625.0</v>
       </c>
       <c r="D6" s="1">
-        <v>1305.6</v>
+        <v>1394.0</v>
       </c>
       <c r="E6" s="1">
         <v>711.2202065</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>10401595.52</v>
       </c>
       <c r="I6" s="1">
-        <v>8692804.48</v>
+        <v>9985654.48</v>
       </c>
       <c r="J6" s="1">
-        <v>83.571837255983</v>
+        <v>96.001180403523</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>19094400.0</v>
+        <v>20387250.0</v>
       </c>
       <c r="N6" s="1">
-        <v>19094400.0</v>
+        <v>20387250.0</v>
       </c>
       <c r="O6" s="1">
-        <v>5.6</v>
+        <v>5.88</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="1">
-        <v>80000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>135.02</v>
+        <v>134.34</v>
       </c>
       <c r="E7" s="1">
-        <v>107.52509275</v>
+        <v>107.52509271</v>
       </c>
       <c r="F7" t="s">
         <v>39</v>
       </c>
       <c r="G7">
         <v>0.86</v>
       </c>
       <c r="H7" s="1">
-        <v>10042418.72</v>
+        <v>8787116.38</v>
       </c>
       <c r="I7" s="1">
-        <v>2463775.56</v>
+        <v>2089987.32</v>
       </c>
       <c r="J7" s="1">
-        <v>24.533686840734</v>
+        <v>23.784677812586</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>12506194.28</v>
+        <v>10877103.7</v>
       </c>
       <c r="N7" s="1">
-        <v>12506194.28</v>
+        <v>10877103.7</v>
       </c>
       <c r="O7" s="1">
-        <v>3.67</v>
+        <v>3.14</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>375157.0</v>
       </c>
       <c r="D8" s="1">
-        <v>180.05</v>
+        <v>172.8</v>
       </c>
       <c r="E8" s="1">
         <v>164.80870006</v>
       </c>
       <c r="F8" t="s">
         <v>42</v>
       </c>
       <c r="G8">
-        <v>10.86</v>
+        <v>10.83</v>
       </c>
       <c r="H8" s="1">
         <v>5618116.16</v>
       </c>
       <c r="I8" s="1">
-        <v>601367.92</v>
+        <v>365613.58</v>
       </c>
       <c r="J8" s="1">
-        <v>10.704084836865</v>
+        <v>6.5077611353625</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>6219484.08</v>
+        <v>5983729.74</v>
       </c>
       <c r="N8" s="1">
-        <v>6219484.08</v>
+        <v>5983729.74</v>
       </c>
       <c r="O8" s="1">
-        <v>1.83</v>
+        <v>1.73</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
         <v>171342.0</v>
       </c>
       <c r="D9" s="1">
-        <v>39.5</v>
+        <v>39.57</v>
       </c>
       <c r="E9" s="1">
         <v>23.41432638</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>4011857.51</v>
       </c>
       <c r="I9" s="1">
-        <v>2756151.49</v>
+        <v>2768145.43</v>
       </c>
       <c r="J9" s="1">
-        <v>68.700134118173</v>
+        <v>68.999096381167</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>6768009.0</v>
+        <v>6780002.94</v>
       </c>
       <c r="N9" s="1">
-        <v>6768009.0</v>
+        <v>6780002.94</v>
       </c>
       <c r="O9" s="1">
-        <v>1.99</v>
+        <v>1.96</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
         <v>300000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>18.76</v>
+        <v>19.825</v>
       </c>
       <c r="E10" s="1">
         <v>12.66070253</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3798210.76</v>
       </c>
       <c r="I10" s="1">
-        <v>1829789.24</v>
+        <v>2149289.24</v>
       </c>
       <c r="J10" s="1">
-        <v>48.175031761534</v>
+        <v>56.586887242666</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>5628000.0</v>
+        <v>5947500.0</v>
       </c>
       <c r="N10" s="1">
-        <v>5628000.0</v>
+        <v>5947500.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.65</v>
+        <v>1.72</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
         <v>40000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>530.0</v>
+        <v>572.4</v>
       </c>
       <c r="E11" s="1">
         <v>318.64388025</v>
       </c>
       <c r="F11" t="s">
         <v>42</v>
       </c>
       <c r="G11">
-        <v>10.86</v>
+        <v>10.83</v>
       </c>
       <c r="H11" s="1">
         <v>1133579.53</v>
       </c>
       <c r="I11" s="1">
-        <v>818439.47</v>
+        <v>979786.85</v>
       </c>
       <c r="J11" s="1">
-        <v>72.19956327193</v>
+        <v>86.43300483734</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1952019.0</v>
+        <v>2113366.38</v>
       </c>
       <c r="N11" s="1">
-        <v>1952019.0</v>
+        <v>2113366.38</v>
       </c>
       <c r="O11" s="1">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
         <v>450000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>10.74</v>
+        <v>11.56</v>
       </c>
       <c r="E12" s="1">
         <v>9.2054</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>4142430.0</v>
       </c>
       <c r="I12" s="1">
-        <v>690570.0</v>
+        <v>1059570.0</v>
       </c>
       <c r="J12" s="1">
-        <v>16.670649835966</v>
+        <v>25.578464814131</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4833000.0</v>
+        <v>5202000.0</v>
       </c>
       <c r="N12" s="1">
-        <v>4833000.0</v>
+        <v>5202000.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.42</v>
+        <v>1.5</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
         <v>28000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>101.75</v>
+        <v>109.1</v>
       </c>
       <c r="E13" s="1">
         <v>152.46275786</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>4268957.22</v>
       </c>
       <c r="I13" s="1">
-        <v>-1419957.22</v>
+        <v>-1214157.22</v>
       </c>
       <c r="J13" s="1">
-        <v>-33.262390481393</v>
+        <v>-28.441541046879</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2849000.0</v>
+        <v>3054800.0</v>
       </c>
       <c r="N13" s="1">
-        <v>2849000.0</v>
+        <v>3054800.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.84</v>
+        <v>0.88</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1">
-        <v>160000.0</v>
+        <v>134261.0</v>
       </c>
       <c r="D14" s="1">
-        <v>24.4</v>
+        <v>22.72</v>
       </c>
       <c r="E14" s="1">
-        <v>23.9035305</v>
+        <v>23.90353051</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>3824564.88</v>
+        <v>3209311.91</v>
       </c>
       <c r="I14" s="1">
-        <v>79435.12</v>
+        <v>-158901.99</v>
       </c>
       <c r="J14" s="1">
-        <v>2.0769714331529</v>
+        <v>-4.9512791045605</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3904000.0</v>
+        <v>3050409.92</v>
       </c>
       <c r="N14" s="1">
-        <v>3904000.0</v>
+        <v>3050409.92</v>
       </c>
       <c r="O14" s="1">
-        <v>1.15</v>
+        <v>0.88</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="1">
         <v>115000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>61.82</v>
+        <v>61.36</v>
       </c>
       <c r="E15" s="1">
         <v>60.46821774</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>6953845.04</v>
       </c>
       <c r="I15" s="1">
-        <v>155454.96</v>
+        <v>102554.96</v>
       </c>
       <c r="J15" s="1">
-        <v>2.2355252253363</v>
+        <v>1.4747950149893</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>7109300.0</v>
+        <v>7056400.0</v>
       </c>
       <c r="N15" s="1">
-        <v>7109300.0</v>
+        <v>7056400.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.09</v>
+        <v>2.04</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="1">
         <v>180000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>15.0</v>
+        <v>14.895</v>
       </c>
       <c r="E16" s="1">
         <v>21.15208061</v>
       </c>
       <c r="F16" t="s">
         <v>39</v>
       </c>
       <c r="G16">
         <v>0.86</v>
       </c>
       <c r="H16" s="1">
         <v>4516943.73</v>
       </c>
       <c r="I16" s="1">
-        <v>-1390858.28</v>
+        <v>-1415792.84</v>
       </c>
       <c r="J16" s="1">
-        <v>-30.792021400718</v>
+        <v>-31.344044217261</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3126085.45</v>
+        <v>3101150.89</v>
       </c>
       <c r="N16" s="1">
-        <v>3126085.45</v>
+        <v>3101150.89</v>
       </c>
       <c r="O16" s="1">
-        <v>0.92</v>
+        <v>0.89</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="1">
         <v>278226.0</v>
       </c>
       <c r="D17" s="1">
-        <v>275.0</v>
+        <v>266.5</v>
       </c>
       <c r="E17" s="1">
         <v>242.6918439</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
       <c r="G17">
-        <v>10.86</v>
+        <v>10.83</v>
       </c>
       <c r="H17" s="1">
         <v>6310447.18</v>
       </c>
       <c r="I17" s="1">
-        <v>734513.71</v>
+        <v>533554.43</v>
       </c>
       <c r="J17" s="1">
-        <v>11.639645956121</v>
+        <v>8.4550969967868</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>7044960.89</v>
+        <v>6844001.61</v>
       </c>
       <c r="N17" s="1">
-        <v>7044960.89</v>
+        <v>6844001.61</v>
       </c>
       <c r="O17" s="1">
-        <v>2.07</v>
+        <v>1.97</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="1">
         <v>70000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.0</v>
+        <v>101.8</v>
       </c>
       <c r="E18" s="1">
         <v>53.04734214</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>3713313.95</v>
       </c>
       <c r="I18" s="1">
-        <v>3286686.05</v>
+        <v>3412686.05</v>
       </c>
       <c r="J18" s="1">
-        <v>88.510858339893</v>
+        <v>91.904053790011</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>7000000.0</v>
+        <v>7126000.0</v>
       </c>
       <c r="N18" s="1">
-        <v>7000000.0</v>
+        <v>7126000.0</v>
       </c>
       <c r="O18" s="1">
-        <v>2.05</v>
+        <v>2.06</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="1">
         <v>29000.0</v>
       </c>
       <c r="D19" s="1">
         <v>0.0</v>
       </c>
       <c r="E19" s="1">
         <v>0.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
@@ -1920,2186 +1914,2136 @@
       </c>
       <c r="M19" s="1">
         <v>0.0</v>
       </c>
       <c r="N19" s="1">
         <v>0.0</v>
       </c>
       <c r="O19" s="1">
         <v>0.0</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="1">
         <v>29000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>167.0</v>
+        <v>172.8</v>
       </c>
       <c r="E20" s="1">
         <v>239.9488569</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>6958516.85</v>
       </c>
       <c r="I20" s="1">
-        <v>-2115516.85</v>
+        <v>-1947316.85</v>
       </c>
       <c r="J20" s="1">
-        <v>-30.401835557817</v>
+        <v>-27.984653798747</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>4843000.0</v>
+        <v>5011200.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4843000.0</v>
+        <v>5011200.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.42</v>
+        <v>1.45</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="1">
         <v>250000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>21.92</v>
+        <v>20.69</v>
       </c>
       <c r="E21" s="1">
         <v>18.65596</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>4663990.0</v>
       </c>
       <c r="I21" s="1">
-        <v>816010.0</v>
+        <v>508510.0</v>
       </c>
       <c r="J21" s="1">
-        <v>17.495963756355</v>
+        <v>10.902896447034</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>5480000.0</v>
+        <v>5172500.0</v>
       </c>
       <c r="N21" s="1">
-        <v>5480000.0</v>
+        <v>5172500.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.61</v>
+        <v>1.49</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="1">
         <v>640000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>13.304</v>
+        <v>13.826</v>
       </c>
       <c r="E22" s="1">
         <v>11.1189</v>
       </c>
       <c r="F22" t="s">
         <v>39</v>
       </c>
       <c r="G22">
         <v>0.86</v>
       </c>
       <c r="H22" s="1">
         <v>8095672.35</v>
       </c>
       <c r="I22" s="1">
-        <v>1762565.46</v>
+        <v>2139293.82</v>
       </c>
       <c r="J22" s="1">
-        <v>21.771699542658</v>
+        <v>26.425153186937</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>9858237.81</v>
+        <v>10234966.17</v>
       </c>
       <c r="N22" s="1">
-        <v>9858237.81</v>
+        <v>10234966.17</v>
       </c>
       <c r="O22" s="1">
-        <v>2.89</v>
+        <v>2.95</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="1">
-        <v>39000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>97.06</v>
+        <v>90.18</v>
       </c>
       <c r="E23" s="1">
-        <v>117.11675974</v>
+        <v>117.1167597</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4567553.63</v>
+        <v>3864853.07</v>
       </c>
       <c r="I23" s="1">
-        <v>-782213.63</v>
+        <v>-888913.07</v>
       </c>
       <c r="J23" s="1">
-        <v>-17.125439422591</v>
+        <v>-22.999918855906</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3785340.0</v>
+        <v>2975940.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3785340.0</v>
+        <v>2975940.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.11</v>
+        <v>0.86</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
         <v>112887.0</v>
       </c>
       <c r="D24" s="1">
-        <v>61.79</v>
+        <v>80.35</v>
       </c>
       <c r="E24" s="1">
         <v>34.08029782</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>3847222.58</v>
       </c>
       <c r="I24" s="1">
-        <v>3128065.15</v>
+        <v>5223247.87</v>
       </c>
       <c r="J24" s="1">
-        <v>81.307101030791</v>
+        <v>135.76671901317</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>6975287.73</v>
+        <v>9070470.45</v>
       </c>
       <c r="N24" s="1">
-        <v>6975287.73</v>
+        <v>9070470.45</v>
       </c>
       <c r="O24" s="1">
-        <v>2.05</v>
+        <v>2.62</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
-        <v>260000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>25.72</v>
+        <v>26.5</v>
       </c>
       <c r="E25" s="1">
-        <v>16.81653354</v>
+        <v>17.43705971</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>4372298.72</v>
+        <v>4882376.72</v>
       </c>
       <c r="I25" s="1">
-        <v>2314901.28</v>
+        <v>2537623.28</v>
       </c>
       <c r="J25" s="1">
-        <v>52.944719202534</v>
+        <v>51.975163440481</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>6687200.0</v>
+        <v>7420000.0</v>
       </c>
       <c r="N25" s="1">
-        <v>6687200.0</v>
+        <v>7420000.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.96</v>
+        <v>2.14</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1">
         <v>1390000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>5.858</v>
+        <v>5.694</v>
       </c>
       <c r="E26" s="1">
         <v>2.26116504</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>3143019.4</v>
       </c>
       <c r="I26" s="1">
-        <v>4999600.6</v>
+        <v>4771640.6</v>
       </c>
       <c r="J26" s="1">
-        <v>159.06998855941</v>
+        <v>151.81709027949</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>8142620.0</v>
+        <v>7914660.0</v>
       </c>
       <c r="N26" s="1">
-        <v>8142620.0</v>
+        <v>7914660.0</v>
       </c>
       <c r="O26" s="1">
-        <v>2.39</v>
+        <v>2.28</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1">
         <v>38101.0</v>
       </c>
       <c r="D27" s="1">
-        <v>116.1</v>
+        <v>113.65</v>
       </c>
       <c r="E27" s="1">
         <v>65.20359623</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>2484322.22</v>
       </c>
       <c r="I27" s="1">
-        <v>1939203.88</v>
+        <v>1845856.43</v>
       </c>
       <c r="J27" s="1">
-        <v>78.057663550584</v>
+        <v>74.300202088922</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4423526.1</v>
+        <v>4330178.65</v>
       </c>
       <c r="N27" s="1">
-        <v>4423526.1</v>
+        <v>4330178.65</v>
       </c>
       <c r="O27" s="1">
-        <v>1.3</v>
+        <v>1.25</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1">
-        <v>20000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>238.5</v>
+        <v>247.75</v>
       </c>
       <c r="E28" s="1">
-        <v>290.278828</v>
+        <v>285.88351636</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>5805576.56</v>
+        <v>6289437.36</v>
       </c>
       <c r="I28" s="1">
-        <v>-1035576.56</v>
+        <v>-838937.36</v>
       </c>
       <c r="J28" s="1">
-        <v>-17.837617836875</v>
+        <v>-13.33883004123</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4770000.0</v>
+        <v>5450500.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4770000.0</v>
+        <v>5450500.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.4</v>
+        <v>1.57</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1">
         <v>76475.0</v>
       </c>
       <c r="D29" s="1">
-        <v>70.6</v>
+        <v>72.25</v>
       </c>
       <c r="E29" s="1">
         <v>79.25496254</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>6061023.26</v>
       </c>
       <c r="I29" s="1">
-        <v>-661888.26</v>
+        <v>-535704.51</v>
       </c>
       <c r="J29" s="1">
-        <v>-10.920404552283</v>
+        <v>-8.8385159901201</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>5399135.0</v>
+        <v>5525318.75</v>
       </c>
       <c r="N29" s="1">
-        <v>5399135.0</v>
+        <v>5525318.75</v>
       </c>
       <c r="O29" s="1">
-        <v>1.58</v>
+        <v>1.59</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1">
         <v>50644.0</v>
       </c>
       <c r="D30" s="1">
-        <v>77.55</v>
+        <v>75.95</v>
       </c>
       <c r="E30" s="1">
         <v>67.12335696</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>3399395.29</v>
       </c>
       <c r="I30" s="1">
-        <v>528046.91</v>
+        <v>447016.51</v>
       </c>
       <c r="J30" s="1">
-        <v>15.533554204577</v>
+        <v>13.149883195843</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3927442.2</v>
+        <v>3846411.8</v>
       </c>
       <c r="N30" s="1">
-        <v>3927442.2</v>
+        <v>3846411.8</v>
       </c>
       <c r="O30" s="1">
-        <v>1.15</v>
+        <v>1.11</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1">
         <v>109796.0</v>
       </c>
       <c r="D31" s="1">
-        <v>47.28</v>
+        <v>41.6</v>
       </c>
       <c r="E31" s="1">
         <v>44.39906071</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>4874839.27</v>
       </c>
       <c r="I31" s="1">
-        <v>316315.61</v>
+        <v>-307325.67</v>
       </c>
       <c r="J31" s="1">
-        <v>6.4887392687308</v>
+        <v>-6.3043241628765</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>5191154.88</v>
+        <v>4567513.6</v>
       </c>
       <c r="N31" s="1">
-        <v>5191154.88</v>
+        <v>4567513.6</v>
       </c>
       <c r="O31" s="1">
-        <v>1.52</v>
+        <v>1.32</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1">
         <v>40000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>103.0</v>
+        <v>100.9</v>
       </c>
       <c r="E32" s="1">
         <v>81.92202575</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>3276881.03</v>
       </c>
       <c r="I32" s="1">
-        <v>843118.97</v>
+        <v>759118.97</v>
       </c>
       <c r="J32" s="1">
-        <v>25.729312791072</v>
+        <v>23.165899617662</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>4120000.0</v>
+        <v>4036000.0</v>
       </c>
       <c r="N32" s="1">
-        <v>4120000.0</v>
+        <v>4036000.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.21</v>
+        <v>1.16</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1">
         <v>940000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>4.588</v>
+        <v>4.43</v>
       </c>
       <c r="E33" s="1">
         <v>3.56603241</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>3352070.47</v>
       </c>
       <c r="I33" s="1">
-        <v>960649.53</v>
+        <v>812129.53</v>
       </c>
       <c r="J33" s="1">
-        <v>28.658393031934</v>
+        <v>24.227698590119</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4312720.0</v>
+        <v>4164200.0</v>
       </c>
       <c r="N33" s="1">
-        <v>4312720.0</v>
+        <v>4164200.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.27</v>
+        <v>1.2</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="1">
-        <v>1400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>2.503</v>
+        <v>2.665</v>
       </c>
       <c r="E34" s="1">
         <v>2.62312203</v>
       </c>
       <c r="F34" t="s">
         <v>39</v>
       </c>
       <c r="G34">
         <v>0.86</v>
       </c>
       <c r="H34" s="1">
-        <v>4312168.48</v>
+        <v>3080120.34</v>
       </c>
       <c r="I34" s="1">
-        <v>-254972.69</v>
+        <v>2408.14</v>
       </c>
       <c r="J34" s="1">
-        <v>-5.912864749663</v>
+        <v>0.078183308902794</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4057195.79</v>
+        <v>3082528.48</v>
       </c>
       <c r="N34" s="1">
-        <v>4057195.79</v>
+        <v>3082528.48</v>
       </c>
       <c r="O34" s="1">
-        <v>1.19</v>
+        <v>0.89</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1">
         <v>27745.0</v>
       </c>
       <c r="D35" s="1">
-        <v>156.05</v>
+        <v>146.95</v>
       </c>
       <c r="E35" s="1">
         <v>131.75099189</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>3655431.27</v>
       </c>
       <c r="I35" s="1">
-        <v>674175.98</v>
+        <v>421696.48</v>
       </c>
       <c r="J35" s="1">
-        <v>18.443131061797</v>
+        <v>11.5361621886</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>4329607.25</v>
+        <v>4077127.75</v>
       </c>
       <c r="N35" s="1">
-        <v>4329607.25</v>
+        <v>4077127.75</v>
       </c>
       <c r="O35" s="1">
-        <v>1.27</v>
+        <v>1.18</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1">
         <v>47595.0</v>
       </c>
       <c r="D36" s="1">
-        <v>90.2</v>
+        <v>91.86</v>
       </c>
       <c r="E36" s="1">
         <v>84.68582477</v>
       </c>
       <c r="F36" t="s">
         <v>39</v>
       </c>
       <c r="G36">
         <v>0.86</v>
       </c>
       <c r="H36" s="1">
         <v>4755392.2</v>
       </c>
       <c r="I36" s="1">
-        <v>215163.55</v>
+        <v>301662.57</v>
       </c>
       <c r="J36" s="1">
-        <v>4.5246225957977</v>
+        <v>6.3435897043361</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>4970555.75</v>
+        <v>5057054.77</v>
       </c>
       <c r="N36" s="1">
-        <v>4970555.75</v>
+        <v>5057054.77</v>
       </c>
       <c r="O36" s="1">
         <v>1.46</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="1">
         <v>7500.0</v>
       </c>
       <c r="D37" s="1">
-        <v>481.8</v>
+        <v>496.2</v>
       </c>
       <c r="E37" s="1">
         <v>525.59861467</v>
       </c>
       <c r="F37" t="s">
         <v>28</v>
       </c>
       <c r="G37">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H37" s="1">
         <v>4095238.87</v>
       </c>
       <c r="I37" s="1">
-        <v>-148646.47</v>
+        <v>-26024.5</v>
       </c>
       <c r="J37" s="1">
-        <v>-3.629738697025</v>
+        <v>-0.63548185651989</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>3946592.4</v>
+        <v>4069214.37</v>
       </c>
       <c r="N37" s="1">
-        <v>3946592.4</v>
+        <v>4069214.37</v>
       </c>
       <c r="O37" s="1">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="1">
         <v>21000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>353.6</v>
+        <v>379.4</v>
       </c>
       <c r="E38" s="1">
         <v>347.68554905</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>7301396.53</v>
       </c>
       <c r="I38" s="1">
-        <v>124203.47</v>
+        <v>666003.47</v>
       </c>
       <c r="J38" s="1">
-        <v>1.7010919690455</v>
+        <v>9.1215901952938</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>7425600.0</v>
+        <v>7967400.0</v>
       </c>
       <c r="N38" s="1">
-        <v>7425600.0</v>
+        <v>7967400.0</v>
       </c>
       <c r="O38" s="1">
-        <v>2.18</v>
+        <v>2.3</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="1">
-        <v>15233.0</v>
+        <v>17513.0</v>
       </c>
       <c r="D39" s="1">
-        <v>452.0</v>
+        <v>469.8</v>
       </c>
       <c r="E39" s="1">
-        <v>569.56655354</v>
+        <v>559.25943128</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>8676207.31</v>
+        <v>9794310.42</v>
       </c>
       <c r="I39" s="1">
-        <v>-1790891.31</v>
+        <v>-1566703.02</v>
       </c>
       <c r="J39" s="1">
-        <v>-20.641407541471</v>
+        <v>-15.996052328511</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>6885316.0</v>
+        <v>8227607.4</v>
       </c>
       <c r="N39" s="1">
-        <v>6885316.0</v>
+        <v>8227607.4</v>
       </c>
       <c r="O39" s="1">
-        <v>2.02</v>
+        <v>2.37</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="1">
         <v>27000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>112.9</v>
+        <v>130.85</v>
       </c>
       <c r="E40" s="1">
         <v>153.93700222</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>4156299.06</v>
       </c>
       <c r="I40" s="1">
-        <v>-1107999.06</v>
+        <v>-623349.06</v>
       </c>
       <c r="J40" s="1">
-        <v>-26.658309327722</v>
+        <v>-14.997695088861</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3048300.0</v>
+        <v>3532950.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3048300.0</v>
+        <v>3532950.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.89</v>
+        <v>1.02</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="1">
         <v>220000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>15.04</v>
+        <v>15.68</v>
       </c>
       <c r="E41" s="1">
         <v>9.83754664</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>2164260.26</v>
       </c>
       <c r="I41" s="1">
-        <v>1144539.74</v>
+        <v>1285339.74</v>
       </c>
       <c r="J41" s="1">
-        <v>52.88364625796</v>
+        <v>59.389333332767</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3308800.0</v>
+        <v>3449600.0</v>
       </c>
       <c r="N41" s="1">
-        <v>3308800.0</v>
+        <v>3449600.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.97</v>
+        <v>1.0</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="1">
-        <v>150000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>207.8</v>
+        <v>188.7</v>
       </c>
       <c r="E42" s="1">
-        <v>188.98521913</v>
+        <v>188.98521915</v>
       </c>
       <c r="F42" t="s">
         <v>42</v>
       </c>
       <c r="G42">
-        <v>10.86</v>
+        <v>10.83</v>
       </c>
       <c r="H42" s="1">
-        <v>2472580.62</v>
+        <v>2142903.2</v>
       </c>
       <c r="I42" s="1">
-        <v>397439.77</v>
+        <v>121378.36</v>
       </c>
       <c r="J42" s="1">
-        <v>16.073885186401</v>
+        <v>5.6642017240909</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2870020.39</v>
+        <v>2264281.56</v>
       </c>
       <c r="N42" s="1">
-        <v>2870020.39</v>
+        <v>2264281.56</v>
       </c>
       <c r="O42" s="1">
-        <v>0.84</v>
+        <v>0.65</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="1">
         <v>63825.0</v>
       </c>
       <c r="D43" s="1">
-        <v>62.1</v>
+        <v>67.2</v>
       </c>
       <c r="E43" s="1">
         <v>86.55162444</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>5524157.43</v>
       </c>
       <c r="I43" s="1">
-        <v>-1560624.93</v>
+        <v>-1235117.43</v>
       </c>
       <c r="J43" s="1">
-        <v>-28.250913370512</v>
+        <v>-22.358476304322</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>3963532.5</v>
+        <v>4289040.0</v>
       </c>
       <c r="N43" s="1">
-        <v>3963532.5</v>
+        <v>4289040.0</v>
       </c>
       <c r="O43" s="1">
-        <v>1.16</v>
+        <v>1.24</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="1">
-        <v>583818.0</v>
+        <v>447968.0</v>
       </c>
       <c r="D44" s="1">
-        <v>11.39</v>
+        <v>13.545</v>
       </c>
       <c r="E44" s="1">
-        <v>6.04042256</v>
+        <v>6.04042255</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>3526507.42</v>
+        <v>2705916.01</v>
       </c>
       <c r="I44" s="1">
-        <v>3123179.6</v>
+        <v>3361810.55</v>
       </c>
       <c r="J44" s="1">
-        <v>88.562966925503</v>
+        <v>124.23927932634</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>6649687.02</v>
+        <v>6067726.56</v>
       </c>
       <c r="N44" s="1">
-        <v>6649687.02</v>
+        <v>6067726.56</v>
       </c>
       <c r="O44" s="1">
-        <v>1.95</v>
+        <v>1.75</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>115</v>
       </c>
       <c r="B45" t="s">
         <v>116</v>
       </c>
       <c r="C45" s="1">
         <v>225000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>105.05</v>
+        <v>114.5</v>
       </c>
       <c r="E45" s="1">
         <v>76.73427271</v>
       </c>
       <c r="F45" t="s">
         <v>117</v>
       </c>
       <c r="G45">
-        <v>10.82</v>
+        <v>10.78</v>
       </c>
       <c r="H45" s="1">
         <v>1636315.67</v>
       </c>
       <c r="I45" s="1">
-        <v>547272.49</v>
+        <v>752861.74</v>
       </c>
       <c r="J45" s="1">
-        <v>33.445410322325</v>
+        <v>46.009566112632</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2183588.16</v>
+        <v>2389177.41</v>
       </c>
       <c r="N45" s="1">
-        <v>2183588.16</v>
+        <v>2389177.41</v>
       </c>
       <c r="O45" s="1">
-        <v>0.64</v>
+        <v>0.69</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
         <v>100000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>300.0</v>
+        <v>284.9</v>
       </c>
       <c r="E46" s="1">
         <v>386.5194995</v>
       </c>
       <c r="F46" t="s">
         <v>120</v>
       </c>
       <c r="G46">
         <v>7.47</v>
       </c>
       <c r="H46" s="1">
         <v>5183295.51</v>
       </c>
       <c r="I46" s="1">
-        <v>-1168762.9</v>
+        <v>-1371133.79</v>
       </c>
       <c r="J46" s="1">
-        <v>-22.548644925707</v>
+        <v>-26.452934959134</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>4014532.61</v>
+        <v>3812161.72</v>
       </c>
       <c r="N46" s="1">
-        <v>4014532.61</v>
+        <v>3812161.72</v>
       </c>
       <c r="O46" s="1">
-        <v>1.18</v>
+        <v>1.1</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1">
         <v>250000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>18.25</v>
+        <v>17.905</v>
       </c>
       <c r="E47" s="1">
         <v>12.9906</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>3247650.0</v>
       </c>
       <c r="I47" s="1">
-        <v>1314850.0</v>
+        <v>1228600.0</v>
       </c>
       <c r="J47" s="1">
-        <v>40.486197712192</v>
+        <v>37.830431234893</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4562500.0</v>
+        <v>4476250.0</v>
       </c>
       <c r="N47" s="1">
-        <v>4562500.0</v>
+        <v>4476250.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.34</v>
+        <v>1.29</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1">
-        <v>339692.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>0.0</v>
+        <v>10.62</v>
       </c>
       <c r="E48" s="1">
-        <v>0.0</v>
+        <v>9.33094144</v>
       </c>
       <c r="F48" t="s">
         <v>39</v>
       </c>
       <c r="G48">
         <v>0.86</v>
       </c>
       <c r="H48" s="1">
-        <v>0.0</v>
+        <v>2671050.03</v>
       </c>
       <c r="I48" s="1">
-        <v>0.0</v>
+        <v>399911.74</v>
       </c>
       <c r="J48" s="1">
-        <v>0</v>
+        <v>14.972079725515</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>0.0</v>
+        <v>3070961.77</v>
       </c>
       <c r="N48" s="1">
-        <v>0.0</v>
+        <v>3070961.77</v>
       </c>
       <c r="O48" s="1">
-        <v>0.0</v>
+        <v>0.89</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>300000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>11.43</v>
+        <v>149.3</v>
       </c>
       <c r="E49" s="1">
-        <v>9.33094143</v>
+        <v>35.79132773</v>
       </c>
       <c r="F49" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>3205260.04</v>
+        <v>1574818.42</v>
       </c>
       <c r="I49" s="1">
-        <v>764868.48</v>
+        <v>4994381.58</v>
       </c>
       <c r="J49" s="1">
-        <v>23.862915035125</v>
+        <v>317.14015511706</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>3970128.52</v>
+        <v>6569200.0</v>
       </c>
       <c r="N49" s="1">
-        <v>3970128.52</v>
+        <v>6569200.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.16</v>
+        <v>1.9</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="1">
-        <v>60000.0</v>
+        <v>25151.0</v>
       </c>
       <c r="D50" s="1">
-        <v>156.9</v>
+        <v>317.4</v>
       </c>
       <c r="E50" s="1">
-        <v>35.79132783</v>
+        <v>323.92450002</v>
       </c>
       <c r="F50" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G50">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H50" s="1">
-        <v>2147479.67</v>
+        <v>8895103.29</v>
       </c>
       <c r="I50" s="1">
-        <v>7266520.33</v>
+        <v>-166299.62</v>
       </c>
       <c r="J50" s="1">
-        <v>338.37434791641</v>
+        <v>-1.8695636754096</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>9414000.0</v>
+        <v>8728803.67</v>
       </c>
       <c r="N50" s="1">
-        <v>9414000.0</v>
+        <v>8728803.67</v>
       </c>
       <c r="O50" s="1">
-        <v>2.76</v>
+        <v>2.52</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="1">
-        <v>140000.0</v>
+        <v>68861.0</v>
       </c>
       <c r="D51" s="1">
-        <v>24.54</v>
+        <v>76.16</v>
       </c>
       <c r="E51" s="1">
-        <v>30.28239964</v>
+        <v>38.32588475</v>
       </c>
       <c r="F51" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="G51">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>4971154.61</v>
+        <v>2639158.75</v>
       </c>
       <c r="I51" s="1">
-        <v>-993384.55</v>
+        <v>2605295.01</v>
       </c>
       <c r="J51" s="1">
-        <v>-19.982974337626</v>
+        <v>98.716873700758</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>3977770.06</v>
+        <v>5244453.76</v>
       </c>
       <c r="N51" s="1">
-        <v>3977770.06</v>
+        <v>5244453.76</v>
       </c>
       <c r="O51" s="1">
-        <v>1.17</v>
+        <v>1.51</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="1">
-        <v>25151.0</v>
+        <v>61865.0</v>
       </c>
       <c r="D52" s="1">
-        <v>319.4</v>
+        <v>74.16</v>
       </c>
       <c r="E52" s="1">
-        <v>323.92450002</v>
+        <v>102.13456025</v>
       </c>
       <c r="F52" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G52">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>8895103.29</v>
+        <v>6318554.57</v>
       </c>
       <c r="I52" s="1">
-        <v>-121370.87</v>
+        <v>-1730646.17</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.3644683602095</v>
+        <v>-27.389906201285</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>8773732.42</v>
+        <v>4587908.4</v>
       </c>
       <c r="N52" s="1">
-        <v>8773732.42</v>
+        <v>4587908.4</v>
       </c>
       <c r="O52" s="1">
-        <v>2.57</v>
+        <v>1.32</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1">
-        <v>68861.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>77.96</v>
+        <v>167.9</v>
       </c>
       <c r="E53" s="1">
-        <v>38.32588475</v>
+        <v>133.01114267</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>2639158.75</v>
+        <v>3990334.28</v>
       </c>
       <c r="I53" s="1">
-        <v>2729244.81</v>
+        <v>1046665.72</v>
       </c>
       <c r="J53" s="1">
-        <v>103.41343846785</v>
+        <v>26.23002602178</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>5368403.56</v>
+        <v>5037000.0</v>
       </c>
       <c r="N53" s="1">
-        <v>5368403.56</v>
+        <v>5037000.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.58</v>
+        <v>1.45</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1">
-        <v>61865.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>73.22</v>
+        <v>276.2</v>
       </c>
       <c r="E54" s="1">
-        <v>102.13456025</v>
+        <v>124.841055</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>6318554.57</v>
+        <v>4993642.2</v>
       </c>
       <c r="I54" s="1">
-        <v>-1788799.27</v>
+        <v>6054357.8</v>
       </c>
       <c r="J54" s="1">
-        <v>-28.310260680395</v>
+        <v>121.24132161491</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>4529755.3</v>
+        <v>11048000.0</v>
       </c>
       <c r="N54" s="1">
-        <v>4529755.3</v>
+        <v>11048000.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.33</v>
+        <v>3.19</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="1">
-        <v>30000.0</v>
+        <v>107764.0</v>
       </c>
       <c r="D55" s="1">
-        <v>144.46</v>
+        <v>59.3</v>
       </c>
       <c r="E55" s="1">
-        <v>133.01114267</v>
+        <v>23.9969333</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>3990334.28</v>
+        <v>2586005.52</v>
       </c>
       <c r="I55" s="1">
-        <v>343465.72</v>
+        <v>3804399.68</v>
       </c>
       <c r="J55" s="1">
-        <v>8.6074422817529</v>
+        <v>147.11490948403</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4333800.0</v>
+        <v>6390405.2</v>
       </c>
       <c r="N55" s="1">
-        <v>4333800.0</v>
+        <v>6390405.2</v>
       </c>
       <c r="O55" s="1">
-        <v>1.27</v>
+        <v>1.84</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" s="1">
-        <v>40000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>274.65</v>
+        <v>93.9</v>
       </c>
       <c r="E56" s="1">
-        <v>124.841055</v>
+        <v>99.60648257</v>
       </c>
       <c r="F56" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H56" s="1">
-        <v>4993642.2</v>
+        <v>3756555.27</v>
       </c>
       <c r="I56" s="1">
-        <v>5992357.8</v>
+        <v>-162984.66</v>
       </c>
       <c r="J56" s="1">
-        <v>119.99974287305</v>
+        <v>-4.3386732867104</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>10986000.0</v>
+        <v>3593570.61</v>
       </c>
       <c r="N56" s="1">
-        <v>10986000.0</v>
+        <v>3593570.61</v>
       </c>
       <c r="O56" s="1">
-        <v>3.22</v>
+        <v>1.04</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1">
-        <v>107764.0</v>
+        <v>76000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>50.31</v>
+        <v>77.24</v>
       </c>
       <c r="E57" s="1">
-        <v>23.9969333</v>
+        <v>80.47908421</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>2586005.52</v>
+        <v>6116410.4</v>
       </c>
       <c r="I57" s="1">
-        <v>2835601.32</v>
+        <v>-246170.4</v>
       </c>
       <c r="J57" s="1">
-        <v>109.65178914235</v>
+        <v>-4.0247528190718</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>5421606.84</v>
+        <v>5870240.0</v>
       </c>
       <c r="N57" s="1">
-        <v>5421606.84</v>
+        <v>5870240.0</v>
       </c>
       <c r="O57" s="1">
-        <v>1.59</v>
+        <v>1.69</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>35000.0</v>
+        <v>518595.0</v>
       </c>
       <c r="D58" s="1">
-        <v>83.44</v>
+        <v>9.704</v>
       </c>
       <c r="E58" s="1">
-        <v>99.60648257</v>
+        <v>7.47954897</v>
       </c>
       <c r="F58" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G58">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>3756555.27</v>
+        <v>3878856.7</v>
       </c>
       <c r="I58" s="1">
-        <v>-566952.82</v>
+        <v>1153589.18</v>
       </c>
       <c r="J58" s="1">
-        <v>-15.092359335898</v>
+        <v>29.740443363118</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3189602.45</v>
+        <v>5032445.88</v>
       </c>
       <c r="N58" s="1">
-        <v>3189602.45</v>
+        <v>5032445.88</v>
       </c>
       <c r="O58" s="1">
-        <v>0.94</v>
+        <v>1.45</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>518595.0</v>
+        <v>220000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>10.025</v>
+        <v>181.45</v>
       </c>
       <c r="E59" s="1">
-        <v>7.47954897</v>
+        <v>181.35785514</v>
       </c>
       <c r="F59" t="s">
-        <v>8</v>
+        <v>120</v>
       </c>
       <c r="G59">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H59" s="1">
-        <v>3878856.7</v>
+        <v>5341709.24</v>
       </c>
       <c r="I59" s="1">
-        <v>1320058.18</v>
+        <v>-267.2</v>
       </c>
       <c r="J59" s="1">
-        <v>34.03214612182</v>
+        <v>-0.00500214422004</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>5198914.88</v>
+        <v>5341442.04</v>
       </c>
       <c r="N59" s="1">
-        <v>5198914.88</v>
+        <v>5341442.04</v>
       </c>
       <c r="O59" s="1">
-        <v>1.53</v>
+        <v>1.54</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>240000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>197.1</v>
+        <v>46.32</v>
       </c>
       <c r="E60" s="1">
-        <v>181.35785513</v>
+        <v>43.9121144</v>
       </c>
       <c r="F60" t="s">
-        <v>120</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>5827319.17</v>
+        <v>4391211.44</v>
       </c>
       <c r="I60" s="1">
-        <v>502795.85</v>
+        <v>240788.56</v>
       </c>
       <c r="J60" s="1">
-        <v>8.6282531526414</v>
+        <v>5.4834198555467</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>6330115.02</v>
+        <v>4632000.0</v>
       </c>
       <c r="N60" s="1">
-        <v>6330115.02</v>
+        <v>4632000.0</v>
       </c>
       <c r="O60" s="1">
-        <v>1.86</v>
+        <v>1.34</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" t="s">
         <v>150</v>
       </c>
       <c r="C61" s="1">
-        <v>83486.0</v>
+        <v>2109.0</v>
       </c>
       <c r="D61" s="1">
-        <v>45.42</v>
+        <v>4805.57</v>
       </c>
       <c r="E61" s="1">
-        <v>43.74475397</v>
+        <v>4799.19492651</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>3652074.53</v>
+        <v>10121502.1</v>
       </c>
       <c r="I61" s="1">
-        <v>139859.59</v>
+        <v>13445.03</v>
       </c>
       <c r="J61" s="1">
-        <v>3.829592984785</v>
+        <v>0.13283631092662</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>3791934.12</v>
+        <v>10134947.13</v>
       </c>
       <c r="N61" s="1">
-        <v>3791934.12</v>
+        <v>10134947.13</v>
       </c>
       <c r="O61" s="1">
-        <v>1.11</v>
+        <v>2.92</v>
       </c>
       <c r="P61">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P62">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>