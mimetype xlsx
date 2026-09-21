--- v5 (2026-09-01)
+++ v6 (2026-09-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000435455</t>
   </si>
   <si>
@@ -205,68 +205,68 @@
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t>GB0002374006</t>
   </si>
   <si>
     <t>DIAGEO PLC</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC AB-A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK</t>
   </si>
   <si>
-    <t>FR0014017CN7</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>IT0000072170</t>
   </si>
   <si>
     <t>FINECOBANK SPA</t>
   </si>
   <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT AG</t>
+  </si>
+  <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PL</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD GROUP - W/I</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
@@ -343,132 +343,129 @@
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK KGAA</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORP</t>
   </si>
   <si>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>MONCLER SPA</t>
+  </si>
+  <si>
     <t>SE0009806607</t>
   </si>
   <si>
     <t>MUNTERS GROUP AB</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK SE</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA OYJ</t>
   </si>
   <si>
-    <t>NO0005052605</t>
-[...7 lines deleted...]
-  <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK-B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>FR0000133308</t>
-[...4 lines deleted...]
-  <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE HOLDING AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>SAINT GOBAIN</t>
   </si>
   <si>
-    <t>FR0000120578</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
+    <t>DE0007165631</t>
+  </si>
+  <si>
+    <t>SARTORIUS AG-PFD</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
+  </si>
+  <si>
+    <t>GB00B5ZN1N88</t>
+  </si>
+  <si>
+    <t>SEGRO PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HLDG-R</t>
   </si>
   <si>
     <t>DE000SYM9999</t>
   </si>
   <si>
     <t>SYMRISE AG</t>
   </si>
   <si>
     <t>IT0003242622</t>
   </si>
   <si>
     <t>TERNA-RETE ELETT</t>
   </si>
@@ -819,3232 +816,3232 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>358616.92222</v>
+      </c>
+      <c r="C2">
+        <v>748.42</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>268398676.77</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>268398676.77</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>49836.44888</v>
+      </c>
+      <c r="C3">
+        <v>1729.45</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>86189673.0</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>86189673.0</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P61"/>
+  <dimension ref="A1:Z61"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O61" sqref="O61"/>
+      <selection activeCell="N61" sqref="N61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1" t="s">
+        <v>20</v>
+      </c>
+      <c r="K1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1" t="s">
+        <v>24</v>
+      </c>
+      <c r="O1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z1" t="s">
         <v>11</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="1">
+        <v>80346.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>87.1</v>
+      </c>
+      <c r="D2" s="1">
+        <v>73.05492856</v>
+      </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2">
+        <v>0.93</v>
+      </c>
+      <c r="G2" s="1">
+        <v>6349648.56</v>
+      </c>
+      <c r="H2" s="1">
+        <v>1204063.57</v>
+      </c>
+      <c r="I2" s="1">
+        <v>18.962680510935</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>7553712.13</v>
+      </c>
+      <c r="M2" s="1">
+        <v>7553712.13</v>
+      </c>
+      <c r="N2" s="1">
+        <v>2.13</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>26</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="1">
+        <v>51049.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>164.16</v>
+      </c>
+      <c r="D3" s="1">
+        <v>159.5565255</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>8145201.07</v>
+      </c>
+      <c r="H3" s="1">
+        <v>235002.77</v>
+      </c>
+      <c r="I3" s="1">
+        <v>2.8851684320667</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>8380203.84</v>
+      </c>
+      <c r="M3" s="1">
+        <v>8380203.84</v>
+      </c>
+      <c r="N3" s="1">
+        <v>2.36</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="1">
+        <v>67940.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>52.86</v>
+      </c>
+      <c r="D4" s="1">
+        <v>71.55217913</v>
+      </c>
+      <c r="E4" t="s">
         <v>28</v>
       </c>
-      <c r="G2">
-[...81 lines deleted...]
-      <c r="A4" t="s">
+      <c r="F4">
+        <v>0.93</v>
+      </c>
+      <c r="G4" s="1">
+        <v>5148567.69</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-1272148.67</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-24.708787892036</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>3876419.02</v>
+      </c>
+      <c r="M4" s="1">
+        <v>3876419.02</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>31</v>
       </c>
-      <c r="B4" t="s">
-[...11 lines deleted...]
-      <c r="F4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="1">
+        <v>80000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>69.98</v>
+      </c>
+      <c r="D5" s="1">
+        <v>66.43970875</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>5315176.7</v>
+      </c>
+      <c r="H5" s="1">
+        <v>283223.3</v>
+      </c>
+      <c r="I5" s="1">
+        <v>5.3285773171003</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>5598400.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>5598400.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="1">
+        <v>12945.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>1657.8</v>
+      </c>
+      <c r="D6" s="1">
+        <v>711.22020703</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>9206745.58</v>
+      </c>
+      <c r="H6" s="1">
+        <v>12253475.42</v>
+      </c>
+      <c r="I6" s="1">
+        <v>133.09236487015</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>21460221.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>21460221.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>6.05</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>132.34</v>
+      </c>
+      <c r="D7" s="1">
+        <v>107.52509271</v>
+      </c>
+      <c r="E7" t="s">
+        <v>39</v>
+      </c>
+      <c r="F7">
+        <v>0.87</v>
+      </c>
+      <c r="G7" s="1">
+        <v>8787116.38</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1899006.59</v>
+      </c>
+      <c r="I7" s="1">
+        <v>21.611260257372</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>10686122.97</v>
+      </c>
+      <c r="M7" s="1">
+        <v>10686122.97</v>
+      </c>
+      <c r="N7" s="1">
+        <v>3.01</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="1">
+        <v>262137.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>195.85</v>
+      </c>
+      <c r="D8" s="1">
+        <v>164.80870007</v>
+      </c>
+      <c r="E8" t="s">
+        <v>42</v>
+      </c>
+      <c r="F8">
+        <v>10.99</v>
+      </c>
+      <c r="G8" s="1">
+        <v>3925599.46</v>
+      </c>
+      <c r="H8" s="1">
+        <v>748003.77</v>
+      </c>
+      <c r="I8" s="1">
+        <v>19.054510721784</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>4673603.23</v>
+      </c>
+      <c r="M8" s="1">
+        <v>4673603.23</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="1">
+        <v>171342.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>42.5</v>
+      </c>
+      <c r="D9" s="1">
+        <v>23.41432638</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>4011857.51</v>
+      </c>
+      <c r="H9" s="1">
+        <v>3270177.49</v>
+      </c>
+      <c r="I9" s="1">
+        <v>81.512802532212</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>7282035.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>7282035.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>2.05</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="1">
+        <v>335508.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>21.34</v>
+      </c>
+      <c r="D10" s="1">
+        <v>13.41712633</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>4501553.22</v>
+      </c>
+      <c r="H10" s="1">
+        <v>2658187.5</v>
+      </c>
+      <c r="I10" s="1">
+        <v>59.050451479501</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>7159740.72</v>
+      </c>
+      <c r="M10" s="1">
+        <v>7159740.72</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.02</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="1">
+        <v>81984.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>569.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>443.88756099</v>
+      </c>
+      <c r="E11" t="s">
+        <v>42</v>
+      </c>
+      <c r="F11">
+        <v>10.99</v>
+      </c>
+      <c r="G11" s="1">
+        <v>3304719.98</v>
+      </c>
+      <c r="H11" s="1">
+        <v>941879.56</v>
+      </c>
+      <c r="I11" s="1">
+        <v>28.501039897486</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>4246599.54</v>
+      </c>
+      <c r="M11" s="1">
+        <v>4246599.54</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="1">
+        <v>510361.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>12.645</v>
+      </c>
+      <c r="D12" s="1">
+        <v>9.49529451</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>4846028.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1607486.85</v>
+      </c>
+      <c r="I12" s="1">
+        <v>33.171224970223</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>6453514.85</v>
+      </c>
+      <c r="M12" s="1">
+        <v>6453514.85</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.82</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="1">
+        <v>38110.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>89.52</v>
+      </c>
+      <c r="D13" s="1">
+        <v>140.00648491</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>5335647.14</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-1924039.94</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-36.060104604294</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>3411607.2</v>
+      </c>
+      <c r="M13" s="1">
+        <v>3411607.2</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="1">
+        <v>199908.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>23.48</v>
+      </c>
+      <c r="D14" s="1">
+        <v>23.54219731</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>4706273.58</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-12433.74</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-0.26419501094962</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>4693839.84</v>
+      </c>
+      <c r="M14" s="1">
+        <v>4693839.84</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="1">
+        <v>154657.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>65.06</v>
+      </c>
+      <c r="D15" s="1">
+        <v>61.51310151</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>9513431.74</v>
+      </c>
+      <c r="H15" s="1">
+        <v>548552.68</v>
+      </c>
+      <c r="I15" s="1">
+        <v>5.7660862556418</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>10061984.42</v>
+      </c>
+      <c r="M15" s="1">
+        <v>10061984.42</v>
+      </c>
+      <c r="N15" s="1">
+        <v>2.84</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="1">
+        <v>223407.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>15.3</v>
+      </c>
+      <c r="D16" s="1">
+        <v>19.90093117</v>
+      </c>
+      <c r="E16" t="s">
+        <v>39</v>
+      </c>
+      <c r="F16">
+        <v>0.87</v>
+      </c>
+      <c r="G16" s="1">
+        <v>5256026.18</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-1313094.93</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-24.982655813179</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3942931.25</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3942931.25</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="1">
+        <v>278226.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>277.2</v>
+      </c>
+      <c r="D17" s="1">
+        <v>242.6918439</v>
+      </c>
+      <c r="E17" t="s">
+        <v>42</v>
+      </c>
+      <c r="F17">
+        <v>10.99</v>
+      </c>
+      <c r="G17" s="1">
+        <v>6310447.18</v>
+      </c>
+      <c r="H17" s="1">
+        <v>710421.93</v>
+      </c>
+      <c r="I17" s="1">
+        <v>11.257869842435</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>7020869.11</v>
+      </c>
+      <c r="M17" s="1">
+        <v>7020869.11</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.98</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>116.9</v>
+      </c>
+      <c r="D18" s="1">
+        <v>53.04734214</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>3713313.95</v>
+      </c>
+      <c r="H18" s="1">
+        <v>4469686.05</v>
+      </c>
+      <c r="I18" s="1">
+        <v>120.36919339934</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>8183000.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>8183000.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>2.31</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="1">
+        <v>37891.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>173.55</v>
+      </c>
+      <c r="D19" s="1">
+        <v>225.75977805</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>8554263.75</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-1978280.7</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-23.126253267559</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>6575983.05</v>
+      </c>
+      <c r="M19" s="1">
+        <v>6575983.05</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.85</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>22.99</v>
+      </c>
+      <c r="D20" s="1">
+        <v>18.65596</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>4663990.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>1083510.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>23.231396293731</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>5747500.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>5747500.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>68</v>
+      </c>
+      <c r="B21" s="1">
+        <v>40576.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>71.8</v>
+      </c>
+      <c r="D21" s="1">
+        <v>72.97720007</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2961122.87</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-47766.07</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1.6131066523423</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2913356.8</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2913356.8</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>70</v>
+      </c>
+      <c r="B22" s="1">
+        <v>640000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>14.316</v>
+      </c>
+      <c r="D22" s="1">
+        <v>11.1189</v>
+      </c>
+      <c r="E22" t="s">
+        <v>39</v>
+      </c>
+      <c r="F22">
+        <v>0.87</v>
+      </c>
+      <c r="G22" s="1">
+        <v>8095672.35</v>
+      </c>
+      <c r="H22" s="1">
+        <v>2473297.54</v>
+      </c>
+      <c r="I22" s="1">
+        <v>30.550860176549</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>10568969.89</v>
+      </c>
+      <c r="M22" s="1">
+        <v>10568969.89</v>
+      </c>
+      <c r="N22" s="1">
+        <v>2.98</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" s="1">
+        <v>33000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>82.56</v>
+      </c>
+      <c r="D23" s="1">
+        <v>117.1167597</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>3864853.07</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-1140373.07</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-29.506246404343</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>2724480.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>2724480.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="1">
+        <v>79290.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>81.97</v>
+      </c>
+      <c r="D24" s="1">
+        <v>34.08029777</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2702226.81</v>
+      </c>
+      <c r="H24" s="1">
+        <v>3797174.49</v>
+      </c>
+      <c r="I24" s="1">
+        <v>140.52019896879</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>6499401.3</v>
+      </c>
+      <c r="M24" s="1">
+        <v>6499401.3</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.83</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="1">
+        <v>280000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>27.96</v>
+      </c>
+      <c r="D25" s="1">
+        <v>17.43705971</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>4882376.72</v>
+      </c>
+      <c r="H25" s="1">
+        <v>2946423.28</v>
+      </c>
+      <c r="I25" s="1">
+        <v>60.348134709277</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>7828800.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>7828800.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>2.21</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1390000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>6.178</v>
+      </c>
+      <c r="D26" s="1">
+        <v>2.26116504</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>3143019.4</v>
+      </c>
+      <c r="H26" s="1">
+        <v>5444400.6</v>
+      </c>
+      <c r="I26" s="1">
+        <v>173.22198520315</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>8587420.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>8587420.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>2.42</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" s="1">
+        <v>44358.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>119.65</v>
+      </c>
+      <c r="D27" s="1">
+        <v>71.83613238</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>3186507.16</v>
+      </c>
+      <c r="H27" s="1">
+        <v>2120927.54</v>
+      </c>
+      <c r="I27" s="1">
+        <v>66.559635158642</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>5307434.7</v>
+      </c>
+      <c r="M27" s="1">
+        <v>5307434.7</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>82</v>
+      </c>
+      <c r="B28" s="1">
+        <v>15026.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>271.95</v>
+      </c>
+      <c r="D28" s="1">
+        <v>285.88351657</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>4295685.72</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-209365.02</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-4.8738439831674</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>4086320.7</v>
+      </c>
+      <c r="M28" s="1">
+        <v>4086320.7</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" s="1">
+        <v>76475.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>74.9</v>
+      </c>
+      <c r="D29" s="1">
+        <v>79.25496254</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>6061023.26</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-333045.76</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-5.4948767842214</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>5727977.5</v>
+      </c>
+      <c r="M29" s="1">
+        <v>5727977.5</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>86</v>
+      </c>
+      <c r="B30" s="1">
+        <v>50644.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>84.85</v>
+      </c>
+      <c r="D30" s="1">
+        <v>67.12335696</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>3399395.29</v>
+      </c>
+      <c r="H30" s="1">
+        <v>897748.11</v>
+      </c>
+      <c r="I30" s="1">
+        <v>26.409053181926</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>4297143.4</v>
+      </c>
+      <c r="M30" s="1">
+        <v>4297143.4</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" s="1">
+        <v>109796.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>41.85</v>
+      </c>
+      <c r="D31" s="1">
+        <v>44.39906071</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>4874839.27</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-279876.67</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-5.7412491878937</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>4594962.6</v>
+      </c>
+      <c r="M31" s="1">
+        <v>4594962.6</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>90</v>
+      </c>
+      <c r="B32" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>103.6</v>
+      </c>
+      <c r="D32" s="1">
+        <v>81.92202575</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>3276881.03</v>
+      </c>
+      <c r="H32" s="1">
+        <v>867118.97</v>
+      </c>
+      <c r="I32" s="1">
+        <v>26.461716554903</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>4144000.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>4144000.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>92</v>
+      </c>
+      <c r="B33" s="1">
+        <v>940000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>4.354</v>
+      </c>
+      <c r="D33" s="1">
+        <v>3.56603241</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>3352070.47</v>
+      </c>
+      <c r="H33" s="1">
+        <v>740689.53</v>
+      </c>
+      <c r="I33" s="1">
+        <v>22.096478478867</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>4092760.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>4092760.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>94</v>
+      </c>
+      <c r="B34" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>2.832</v>
+      </c>
+      <c r="D34" s="1">
+        <v>2.62312203</v>
+      </c>
+      <c r="E34" t="s">
+        <v>39</v>
+      </c>
+      <c r="F34">
+        <v>0.87</v>
+      </c>
+      <c r="G34" s="1">
+        <v>3080120.34</v>
+      </c>
+      <c r="H34" s="1">
+        <v>186692.44</v>
+      </c>
+      <c r="I34" s="1">
+        <v>6.0612060371641</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>3266812.78</v>
+      </c>
+      <c r="M34" s="1">
+        <v>3266812.78</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>96</v>
+      </c>
+      <c r="B35" s="1">
+        <v>27745.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>151.5</v>
+      </c>
+      <c r="D35" s="1">
+        <v>131.75099189</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>3655431.27</v>
+      </c>
+      <c r="H35" s="1">
+        <v>547936.23</v>
+      </c>
+      <c r="I35" s="1">
+        <v>14.989646625198</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>4203367.5</v>
+      </c>
+      <c r="M35" s="1">
+        <v>4203367.5</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>98</v>
+      </c>
+      <c r="B36" s="1">
+        <v>47595.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>84.6</v>
+      </c>
+      <c r="D36" s="1">
+        <v>84.68582477</v>
+      </c>
+      <c r="E36" t="s">
+        <v>39</v>
+      </c>
+      <c r="F36">
+        <v>0.87</v>
+      </c>
+      <c r="G36" s="1">
+        <v>4755392.2</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-110638.48</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-2.3265900129121</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>4644753.72</v>
+      </c>
+      <c r="M36" s="1">
+        <v>4644753.72</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>100</v>
+      </c>
+      <c r="B37" s="1">
+        <v>7500.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>498.7</v>
+      </c>
+      <c r="D37" s="1">
+        <v>525.59861467</v>
+      </c>
+      <c r="E37" t="s">
         <v>28</v>
       </c>
-      <c r="G4">
-[...196 lines deleted...]
-      <c r="F8" t="s">
+      <c r="F37">
+        <v>0.93</v>
+      </c>
+      <c r="G37" s="1">
+        <v>4095238.87</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-58053.92</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-1.417595452741</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>4037184.95</v>
+      </c>
+      <c r="M37" s="1">
+        <v>4037184.95</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>102</v>
+      </c>
+      <c r="B38" s="1">
+        <v>21000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>380.1</v>
+      </c>
+      <c r="D38" s="1">
+        <v>347.68554905</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>7301396.53</v>
+      </c>
+      <c r="H38" s="1">
+        <v>680703.47</v>
+      </c>
+      <c r="I38" s="1">
+        <v>9.3229215425176</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>7982100.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>7982100.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>2.25</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>104</v>
+      </c>
+      <c r="B39" s="1">
+        <v>17513.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>499.25</v>
+      </c>
+      <c r="D39" s="1">
+        <v>559.25943128</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>9794310.42</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-1050945.17</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-10.730159908491</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>8743365.25</v>
+      </c>
+      <c r="M39" s="1">
+        <v>8743365.25</v>
+      </c>
+      <c r="N39" s="1">
+        <v>2.47</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>106</v>
+      </c>
+      <c r="B40" s="1">
+        <v>31039.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>132.9</v>
+      </c>
+      <c r="D40" s="1">
+        <v>152.11819614</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>4721596.69</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-596513.59</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-12.633726028811</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>4125083.1</v>
+      </c>
+      <c r="M40" s="1">
+        <v>4125083.1</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>108</v>
+      </c>
+      <c r="B41" s="1">
+        <v>220000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>15.6</v>
+      </c>
+      <c r="D41" s="1">
+        <v>9.83754664</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2164260.26</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1267739.74</v>
+      </c>
+      <c r="I41" s="1">
+        <v>58.576122448416</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>3432000.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>3432000.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>110</v>
+      </c>
+      <c r="B42" s="1">
+        <v>98388.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>52.84</v>
+      </c>
+      <c r="D42" s="1">
+        <v>54.99440003</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>5410789.03</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-211967.11</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-3.9174898304989</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>5198821.92</v>
+      </c>
+      <c r="M42" s="1">
+        <v>5198821.92</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>112</v>
+      </c>
+      <c r="B43" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>181.65</v>
+      </c>
+      <c r="D43" s="1">
+        <v>188.98521915</v>
+      </c>
+      <c r="E43" t="s">
         <v>42</v>
       </c>
-      <c r="G8">
-[...173 lines deleted...]
-      <c r="O11" s="1">
+      <c r="F43">
+        <v>10.99</v>
+      </c>
+      <c r="G43" s="1">
+        <v>2142903.2</v>
+      </c>
+      <c r="H43" s="1">
+        <v>6800.94</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0.31737037865266</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>2149704.14</v>
+      </c>
+      <c r="M43" s="1">
+        <v>2149704.14</v>
+      </c>
+      <c r="N43" s="1">
         <v>0.61</v>
       </c>
-      <c r="P11">
-[...1196 lines deleted...]
-      <c r="O35" s="1">
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>114</v>
+      </c>
+      <c r="B44" s="1">
+        <v>78389.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>53.3</v>
+      </c>
+      <c r="D44" s="1">
+        <v>83.37689127</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>6535831.13</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-2357697.43</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-36.073414124456</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>4178133.7</v>
+      </c>
+      <c r="M44" s="1">
+        <v>4178133.7</v>
+      </c>
+      <c r="N44" s="1">
         <v>1.18</v>
       </c>
-      <c r="P35">
-[...404 lines deleted...]
-      <c r="A44" t="s">
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>113</v>
       </c>
-      <c r="B44" t="s">
-[...45 lines deleted...]
-    <row r="45" spans="1:16">
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>116</v>
+      </c>
+      <c r="B45" s="1">
+        <v>377903.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>11.785</v>
+      </c>
+      <c r="D45" s="1">
+        <v>6.04042254</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>2282693.8</v>
+      </c>
+      <c r="H45" s="1">
+        <v>2170893.06</v>
+      </c>
+      <c r="I45" s="1">
+        <v>95.102245425996</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>4453586.86</v>
+      </c>
+      <c r="M45" s="1">
+        <v>4453586.86</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>115</v>
       </c>
-      <c r="B45" t="s">
-[...45 lines deleted...]
-    <row r="46" spans="1:16">
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>118</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>292.95</v>
+      </c>
+      <c r="D46" s="1">
+        <v>386.5194995</v>
+      </c>
+      <c r="E46" t="s">
         <v>119</v>
       </c>
-      <c r="C46" s="1">
-[...12 lines deleted...]
-        <v>7.47</v>
+      <c r="F46">
+        <v>7.48</v>
+      </c>
+      <c r="G46" s="1">
+        <v>5183295.51</v>
       </c>
       <c r="H46" s="1">
-        <v>5183295.51</v>
+        <v>-1264231.96</v>
       </c>
       <c r="I46" s="1">
-        <v>-1371133.79</v>
-[...2 lines deleted...]
-        <v>-26.452934959134</v>
+        <v>-24.390505182677</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
-      <c r="L46">
-        <v>0.0</v>
+      <c r="L46" s="1">
+        <v>3919063.55</v>
       </c>
       <c r="M46" s="1">
-        <v>3812161.72</v>
+        <v>3919063.55</v>
       </c>
       <c r="N46" s="1">
-        <v>3812161.72</v>
-[...8 lines deleted...]
-    <row r="47" spans="1:16">
+        <v>1.11</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>121</v>
       </c>
-      <c r="B47" t="s">
-        <v>122</v>
+      <c r="B47" s="1">
+        <v>215031.0</v>
       </c>
       <c r="C47" s="1">
-        <v>250000.0</v>
+        <v>10.065</v>
       </c>
       <c r="D47" s="1">
-        <v>17.905</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>9.33094145</v>
+      </c>
+      <c r="E47" t="s">
+        <v>39</v>
+      </c>
+      <c r="F47">
+        <v>0.87</v>
+      </c>
+      <c r="G47" s="1">
+        <v>2297434.24</v>
       </c>
       <c r="H47" s="1">
-        <v>3247650.0</v>
+        <v>199147.86</v>
       </c>
       <c r="I47" s="1">
-        <v>1228600.0</v>
-[...2 lines deleted...]
-        <v>37.830431234893</v>
+        <v>8.668272481218</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L47">
-        <v>0.0</v>
+      <c r="L47" s="1">
+        <v>2496582.1</v>
       </c>
       <c r="M47" s="1">
-        <v>4476250.0</v>
+        <v>2496582.1</v>
       </c>
       <c r="N47" s="1">
-        <v>4476250.0</v>
-[...8 lines deleted...]
-    <row r="48" spans="1:16">
+        <v>0.7</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>123</v>
       </c>
-      <c r="B48" t="s">
-        <v>124</v>
+      <c r="B48" s="1">
+        <v>44000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>250000.0</v>
+        <v>153.2</v>
       </c>
       <c r="D48" s="1">
-        <v>10.62</v>
-[...8 lines deleted...]
-        <v>0.86</v>
+        <v>35.79132773</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1574818.42</v>
       </c>
       <c r="H48" s="1">
-        <v>2671050.03</v>
+        <v>5165981.58</v>
       </c>
       <c r="I48" s="1">
-        <v>399911.74</v>
-[...2 lines deleted...]
-        <v>14.972079725515</v>
+        <v>328.03664945702</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
-      <c r="L48">
-        <v>0.0</v>
+      <c r="L48" s="1">
+        <v>6740800.0</v>
       </c>
       <c r="M48" s="1">
-        <v>3070961.77</v>
+        <v>6740800.0</v>
       </c>
       <c r="N48" s="1">
-        <v>3070961.77</v>
-[...8 lines deleted...]
-    <row r="49" spans="1:16">
+        <v>1.9</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>125</v>
       </c>
-      <c r="B49" t="s">
-        <v>126</v>
+      <c r="B49" s="1">
+        <v>25151.0</v>
       </c>
       <c r="C49" s="1">
-        <v>44000.0</v>
+        <v>319.8</v>
       </c>
       <c r="D49" s="1">
-        <v>149.3</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>323.92450002</v>
+      </c>
+      <c r="E49" t="s">
+        <v>28</v>
+      </c>
+      <c r="F49">
+        <v>0.93</v>
+      </c>
+      <c r="G49" s="1">
+        <v>8895103.29</v>
       </c>
       <c r="H49" s="1">
-        <v>1574818.42</v>
+        <v>-213264.23</v>
       </c>
       <c r="I49" s="1">
-        <v>4994381.58</v>
-[...2 lines deleted...]
-        <v>317.14015511706</v>
+        <v>-2.397546414551</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49">
-        <v>0.0</v>
+      <c r="L49" s="1">
+        <v>8681839.06</v>
       </c>
       <c r="M49" s="1">
-        <v>6569200.0</v>
+        <v>8681839.06</v>
       </c>
       <c r="N49" s="1">
-        <v>6569200.0</v>
-[...8 lines deleted...]
-    <row r="50" spans="1:16">
+        <v>2.45</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>127</v>
       </c>
-      <c r="B50" t="s">
-        <v>128</v>
+      <c r="B50" s="1">
+        <v>68861.0</v>
       </c>
       <c r="C50" s="1">
-        <v>25151.0</v>
+        <v>78.26</v>
       </c>
       <c r="D50" s="1">
-        <v>317.4</v>
-[...8 lines deleted...]
-        <v>0.91</v>
+        <v>38.32588475</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2639158.75</v>
       </c>
       <c r="H50" s="1">
-        <v>8895103.29</v>
+        <v>2749903.11</v>
       </c>
       <c r="I50" s="1">
-        <v>-166299.62</v>
-[...2 lines deleted...]
-        <v>-1.8695636754096</v>
+        <v>104.19619926236</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50">
-        <v>0.0</v>
+      <c r="L50" s="1">
+        <v>5389061.86</v>
       </c>
       <c r="M50" s="1">
-        <v>8728803.67</v>
+        <v>5389061.86</v>
       </c>
       <c r="N50" s="1">
-        <v>8728803.67</v>
-[...8 lines deleted...]
-    <row r="51" spans="1:16">
+        <v>1.52</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>129</v>
       </c>
-      <c r="B51" t="s">
-        <v>130</v>
+      <c r="B51" s="1">
+        <v>30000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>68861.0</v>
+        <v>134.14</v>
       </c>
       <c r="D51" s="1">
-        <v>76.16</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>133.01114267</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>3990334.28</v>
       </c>
       <c r="H51" s="1">
-        <v>2639158.75</v>
+        <v>33865.72</v>
       </c>
       <c r="I51" s="1">
-        <v>2605295.01</v>
-[...2 lines deleted...]
-        <v>98.716873700758</v>
+        <v>0.84869380918132</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51">
-        <v>0.0</v>
+      <c r="L51" s="1">
+        <v>4024200.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5244453.76</v>
+        <v>4024200.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5244453.76</v>
-[...8 lines deleted...]
-    <row r="52" spans="1:16">
+        <v>1.13</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>131</v>
       </c>
-      <c r="B52" t="s">
-        <v>132</v>
+      <c r="B52" s="1">
+        <v>15455.0</v>
       </c>
       <c r="C52" s="1">
-        <v>61865.0</v>
+        <v>213.0</v>
       </c>
       <c r="D52" s="1">
-        <v>74.16</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>231.70560013</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>3581010.05</v>
       </c>
       <c r="H52" s="1">
-        <v>6318554.57</v>
+        <v>-289095.05</v>
       </c>
       <c r="I52" s="1">
-        <v>-1730646.17</v>
-[...2 lines deleted...]
-        <v>-27.389906201285</v>
+        <v>-8.0730030344372</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52">
-        <v>0.0</v>
+      <c r="L52" s="1">
+        <v>3291915.0</v>
       </c>
       <c r="M52" s="1">
-        <v>4587908.4</v>
+        <v>3291915.0</v>
       </c>
       <c r="N52" s="1">
-        <v>4587908.4</v>
-[...8 lines deleted...]
-    <row r="53" spans="1:16">
+        <v>0.93</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>133</v>
       </c>
-      <c r="B53" t="s">
-        <v>134</v>
+      <c r="B53" s="1">
+        <v>40000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>30000.0</v>
+        <v>289.25</v>
       </c>
       <c r="D53" s="1">
-        <v>167.9</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>124.841055</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>4993642.2</v>
       </c>
       <c r="H53" s="1">
-        <v>3990334.28</v>
+        <v>6576357.8</v>
       </c>
       <c r="I53" s="1">
-        <v>1046665.72</v>
-[...2 lines deleted...]
-        <v>26.23002602178</v>
+        <v>131.69461360287</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53">
-        <v>0.0</v>
+      <c r="L53" s="1">
+        <v>11570000.0</v>
       </c>
       <c r="M53" s="1">
-        <v>5037000.0</v>
+        <v>11570000.0</v>
       </c>
       <c r="N53" s="1">
-        <v>5037000.0</v>
-[...8 lines deleted...]
-    <row r="54" spans="1:16">
+        <v>3.26</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>135</v>
       </c>
-      <c r="B54" t="s">
-        <v>136</v>
+      <c r="B54" s="1">
+        <v>450000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>40000.0</v>
+        <v>7.398</v>
       </c>
       <c r="D54" s="1">
-        <v>276.2</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>7.5148</v>
+      </c>
+      <c r="E54" t="s">
+        <v>39</v>
+      </c>
+      <c r="F54">
+        <v>0.87</v>
+      </c>
+      <c r="G54" s="1">
+        <v>3915544.49</v>
       </c>
       <c r="H54" s="1">
-        <v>4993642.2</v>
+        <v>-75309.17</v>
       </c>
       <c r="I54" s="1">
-        <v>6054357.8</v>
-[...2 lines deleted...]
-        <v>121.24132161491</v>
+        <v>-1.9233383809668</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54">
-        <v>0.0</v>
+      <c r="L54" s="1">
+        <v>3840235.32</v>
       </c>
       <c r="M54" s="1">
-        <v>11048000.0</v>
+        <v>3840235.32</v>
       </c>
       <c r="N54" s="1">
-        <v>11048000.0</v>
-[...8 lines deleted...]
-    <row r="55" spans="1:16">
+        <v>1.08</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>137</v>
       </c>
-      <c r="B55" t="s">
-        <v>138</v>
+      <c r="B55" s="1">
+        <v>72580.0</v>
       </c>
       <c r="C55" s="1">
-        <v>107764.0</v>
+        <v>68.03</v>
       </c>
       <c r="D55" s="1">
-        <v>59.3</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>23.99693331</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>1741697.42</v>
       </c>
       <c r="H55" s="1">
-        <v>2586005.52</v>
+        <v>3195919.98</v>
       </c>
       <c r="I55" s="1">
-        <v>3804399.68</v>
-[...2 lines deleted...]
-        <v>147.11490948403</v>
+        <v>183.49455785495</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55">
-        <v>0.0</v>
+      <c r="L55" s="1">
+        <v>4937617.4</v>
       </c>
       <c r="M55" s="1">
-        <v>6390405.2</v>
+        <v>4937617.4</v>
       </c>
       <c r="N55" s="1">
-        <v>6390405.2</v>
-[...8 lines deleted...]
-    <row r="56" spans="1:16">
+        <v>1.39</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>139</v>
       </c>
-      <c r="B56" t="s">
-        <v>140</v>
+      <c r="B56" s="1">
+        <v>35000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>35000.0</v>
+        <v>104.65</v>
       </c>
       <c r="D56" s="1">
-        <v>93.9</v>
-[...1 lines deleted...]
-      <c r="E56" s="1">
         <v>99.60648257</v>
       </c>
-      <c r="F56" t="s">
+      <c r="E56" t="s">
         <v>28</v>
       </c>
-      <c r="G56">
-        <v>0.91</v>
+      <c r="F56">
+        <v>0.93</v>
+      </c>
+      <c r="G56" s="1">
+        <v>3756555.27</v>
       </c>
       <c r="H56" s="1">
-        <v>3756555.27</v>
+        <v>196977.03</v>
       </c>
       <c r="I56" s="1">
-        <v>-162984.66</v>
-[...2 lines deleted...]
-        <v>-4.3386732867104</v>
+        <v>5.2435546888679</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56">
-        <v>0.0</v>
+      <c r="L56" s="1">
+        <v>3953532.3</v>
       </c>
       <c r="M56" s="1">
-        <v>3593570.61</v>
+        <v>3953532.3</v>
       </c>
       <c r="N56" s="1">
-        <v>3593570.61</v>
-[...8 lines deleted...]
-    <row r="57" spans="1:16">
+        <v>1.11</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>141</v>
       </c>
-      <c r="B57" t="s">
-        <v>142</v>
+      <c r="B57" s="1">
+        <v>58375.0</v>
       </c>
       <c r="C57" s="1">
-        <v>76000.0</v>
+        <v>85.64</v>
       </c>
       <c r="D57" s="1">
-        <v>77.24</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>80.4790842</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>4697966.54</v>
       </c>
       <c r="H57" s="1">
-        <v>6116410.4</v>
+        <v>301268.46</v>
       </c>
       <c r="I57" s="1">
-        <v>-246170.4</v>
-[...2 lines deleted...]
-        <v>-4.0247528190718</v>
+        <v>6.412741713567</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
-      <c r="L57">
-        <v>0.0</v>
+      <c r="L57" s="1">
+        <v>4999235.0</v>
       </c>
       <c r="M57" s="1">
-        <v>5870240.0</v>
+        <v>4999235.0</v>
       </c>
       <c r="N57" s="1">
-        <v>5870240.0</v>
-[...8 lines deleted...]
-    <row r="58" spans="1:16">
+        <v>1.41</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>143</v>
       </c>
-      <c r="B58" t="s">
-        <v>144</v>
+      <c r="B58" s="1">
+        <v>518595.0</v>
       </c>
       <c r="C58" s="1">
-        <v>518595.0</v>
+        <v>10.34</v>
       </c>
       <c r="D58" s="1">
-        <v>9.704</v>
-[...1 lines deleted...]
-      <c r="E58" s="1">
         <v>7.47954897</v>
       </c>
-      <c r="F58" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>3878856.7</v>
       </c>
       <c r="H58" s="1">
-        <v>3878856.7</v>
+        <v>1483415.6</v>
       </c>
       <c r="I58" s="1">
-        <v>1153589.18</v>
-[...2 lines deleted...]
-        <v>29.740443363118</v>
+        <v>38.24362988197</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58">
-        <v>0.0</v>
+      <c r="L58" s="1">
+        <v>5362272.3</v>
       </c>
       <c r="M58" s="1">
-        <v>5032445.88</v>
+        <v>5362272.3</v>
       </c>
       <c r="N58" s="1">
-        <v>5032445.88</v>
-[...8 lines deleted...]
-    <row r="59" spans="1:16">
+        <v>1.51</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>145</v>
       </c>
-      <c r="B59" t="s">
-        <v>146</v>
+      <c r="B59" s="1">
+        <v>220000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>220000.0</v>
+        <v>182.75</v>
       </c>
       <c r="D59" s="1">
-        <v>181.45</v>
-[...1 lines deleted...]
-      <c r="E59" s="1">
         <v>181.35785514</v>
       </c>
-      <c r="F59" t="s">
-[...3 lines deleted...]
-        <v>7.47</v>
+      <c r="E59" t="s">
+        <v>119</v>
+      </c>
+      <c r="F59">
+        <v>7.48</v>
+      </c>
+      <c r="G59" s="1">
+        <v>5341709.24</v>
       </c>
       <c r="H59" s="1">
-        <v>5341709.24</v>
+        <v>36886.08</v>
       </c>
       <c r="I59" s="1">
-        <v>-267.2</v>
-[...2 lines deleted...]
-        <v>-0.00500214422004</v>
+        <v>0.69052953544884</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59">
-        <v>0.0</v>
+      <c r="L59" s="1">
+        <v>5378595.32</v>
       </c>
       <c r="M59" s="1">
-        <v>5341442.04</v>
+        <v>5378595.32</v>
       </c>
       <c r="N59" s="1">
-        <v>5341442.04</v>
-[...8 lines deleted...]
-    <row r="60" spans="1:16">
+        <v>1.52</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>147</v>
       </c>
-      <c r="B60" t="s">
-        <v>148</v>
+      <c r="B60" s="1">
+        <v>78319.0</v>
       </c>
       <c r="C60" s="1">
-        <v>100000.0</v>
+        <v>43.7</v>
       </c>
       <c r="D60" s="1">
-        <v>46.32</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>43.91211443</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>3439152.89</v>
       </c>
       <c r="H60" s="1">
-        <v>4391211.44</v>
+        <v>-16612.59</v>
       </c>
       <c r="I60" s="1">
-        <v>240788.56</v>
-[...2 lines deleted...]
-        <v>5.4834198555467</v>
+        <v>-0.48304307866929</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60">
-        <v>0.0</v>
+      <c r="L60" s="1">
+        <v>3422540.3</v>
       </c>
       <c r="M60" s="1">
-        <v>4632000.0</v>
+        <v>3422540.3</v>
       </c>
       <c r="N60" s="1">
-        <v>4632000.0</v>
-[...8 lines deleted...]
-    <row r="61" spans="1:16">
+        <v>0.97</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>149</v>
       </c>
-      <c r="B61" t="s">
-        <v>150</v>
+      <c r="B61" s="1">
+        <v>900.0</v>
       </c>
       <c r="C61" s="1">
-        <v>2109.0</v>
+        <v>4810.41</v>
       </c>
       <c r="D61" s="1">
-        <v>4805.57</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>4800.93653333</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>4320842.88</v>
       </c>
       <c r="H61" s="1">
-        <v>10121502.1</v>
+        <v>8526.12</v>
       </c>
       <c r="I61" s="1">
-        <v>13445.03</v>
-[...2 lines deleted...]
-        <v>0.13283631092662</v>
+        <v>0.19732538851309</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61">
-        <v>0.0</v>
+      <c r="L61" s="1">
+        <v>4329369.0</v>
       </c>
       <c r="M61" s="1">
-        <v>10134947.13</v>
+        <v>4329369.0</v>
       </c>
       <c r="N61" s="1">
-        <v>10134947.13</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>1.22</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">