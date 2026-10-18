--- v6 (2026-09-21)
+++ v7 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000435455</t>
   </si>
   <si>
@@ -169,104 +169,98 @@
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BBVA</t>
   </si>
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN AB</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0105563003</t>
   </si>
   <si>
     <t>CORP ACCIONA ENE</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t>GB0002374006</t>
   </si>
   <si>
     <t>DIAGEO PLC</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC AB-A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
-    <t>IT0000072170</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT AG</t>
   </si>
   <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PL</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD GROUP - W/I</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
@@ -307,104 +301,86 @@
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR-BREMSE AG</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KPN (KONIN) NV</t>
   </si>
   <si>
     <t>GB0005603997</t>
   </si>
   <si>
     <t>LEGAL &amp; GEN GRP</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
-    <t>GB00B0SWJX34</t>
-[...4 lines deleted...]
-  <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP NOM.</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK KGAA</t>
   </si>
   <si>
-    <t>FI0009014575</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER SPA</t>
   </si>
   <si>
     <t>SE0009806607</t>
   </si>
   <si>
     <t>MUNTERS GROUP AB</t>
   </si>
   <si>
-    <t>DE0006452907</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA OYJ</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK-B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
@@ -442,54 +418,66 @@
   <si>
     <t>GB00B5ZN1N88</t>
   </si>
   <si>
     <t>SEGRO PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HLDG-R</t>
   </si>
   <si>
     <t>DE000SYM9999</t>
   </si>
   <si>
     <t>SYMRISE AG</t>
   </si>
   <si>
+    <t>CH0012453913</t>
+  </si>
+  <si>
+    <t>TEMENOS AG-REG</t>
+  </si>
+  <si>
     <t>IT0003242622</t>
   </si>
   <si>
     <t>TERNA-RETE ELETT</t>
+  </si>
+  <si>
+    <t>IT0005239360</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>AT0000937503</t>
   </si>
   <si>
     <t>VOESTALPINE AG</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -868,128 +856,128 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>358616.92222</v>
+        <v>359933.3145</v>
       </c>
       <c r="C2">
-        <v>748.42</v>
+        <v>737.52</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>268398676.77</v>
+        <v>265461553.54</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>268398676.77</v>
+        <v>265461553.54</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>49836.44888</v>
       </c>
       <c r="C3">
-        <v>1729.45</v>
+        <v>1705.05</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>86189673.0</v>
+        <v>84973817.46</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>86189673.0</v>
+        <v>84973817.46</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z61"/>
+  <dimension ref="A1:Z59"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N61" sqref="N61"/>
+      <selection activeCell="N59" sqref="N59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>12</v>
       </c>
       <c r="B1" t="s">
         <v>13</v>
       </c>
       <c r="C1" t="s">
         <v>14</v>
       </c>
       <c r="D1" t="s">
         <v>15</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
       </c>
       <c r="G1" t="s">
         <v>17</v>
@@ -1008,3040 +996,2940 @@
       </c>
       <c r="L1" t="s">
         <v>22</v>
       </c>
       <c r="M1" t="s">
         <v>23</v>
       </c>
       <c r="N1" t="s">
         <v>24</v>
       </c>
       <c r="O1" t="s">
         <v>25</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="1">
         <v>80346.0</v>
       </c>
       <c r="C2" s="1">
-        <v>87.1</v>
+        <v>79.2</v>
       </c>
       <c r="D2" s="1">
         <v>73.05492856</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="G2" s="1">
         <v>6349648.56</v>
       </c>
       <c r="H2" s="1">
-        <v>1204063.57</v>
+        <v>544986.25</v>
       </c>
       <c r="I2" s="1">
-        <v>18.962680510935</v>
+        <v>8.5829356514812</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>7553712.13</v>
+        <v>6894634.81</v>
       </c>
       <c r="M2" s="1">
-        <v>7553712.13</v>
+        <v>6894634.81</v>
       </c>
       <c r="N2" s="1">
-        <v>2.13</v>
+        <v>1.97</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="1">
         <v>51049.0</v>
       </c>
       <c r="C3" s="1">
-        <v>164.16</v>
+        <v>176.46</v>
       </c>
       <c r="D3" s="1">
         <v>159.5565255</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>8145201.07</v>
       </c>
       <c r="H3" s="1">
-        <v>235002.77</v>
+        <v>862905.47</v>
       </c>
       <c r="I3" s="1">
-        <v>2.8851684320667</v>
+        <v>10.594035218826</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>8380203.84</v>
+        <v>9008106.54</v>
       </c>
       <c r="M3" s="1">
-        <v>8380203.84</v>
+        <v>9008106.54</v>
       </c>
       <c r="N3" s="1">
-        <v>2.36</v>
+        <v>2.57</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="1">
         <v>67940.0</v>
       </c>
       <c r="C4" s="1">
-        <v>52.86</v>
+        <v>56.7</v>
       </c>
       <c r="D4" s="1">
         <v>71.55217913</v>
       </c>
       <c r="E4" t="s">
         <v>28</v>
       </c>
       <c r="F4">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="G4" s="1">
         <v>5148567.69</v>
       </c>
       <c r="H4" s="1">
-        <v>-1272148.67</v>
+        <v>-974779.29</v>
       </c>
       <c r="I4" s="1">
-        <v>-24.708787892036</v>
+        <v>-18.933018825669</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>3876419.02</v>
+        <v>4173788.4</v>
       </c>
       <c r="M4" s="1">
-        <v>3876419.02</v>
+        <v>4173788.4</v>
       </c>
       <c r="N4" s="1">
-        <v>1.09</v>
+        <v>1.19</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="1">
         <v>80000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>69.98</v>
+        <v>71.1</v>
       </c>
       <c r="D5" s="1">
         <v>66.43970875</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>5315176.7</v>
       </c>
       <c r="H5" s="1">
-        <v>283223.3</v>
+        <v>372823.3</v>
       </c>
       <c r="I5" s="1">
-        <v>5.3285773171003</v>
+        <v>7.014316193853</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>5598400.0</v>
+        <v>5688000.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5598400.0</v>
+        <v>5688000.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1.58</v>
+        <v>1.62</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="1">
-        <v>12945.0</v>
+        <v>13273.0</v>
       </c>
       <c r="C6" s="1">
-        <v>1657.8</v>
+        <v>1537.0</v>
       </c>
       <c r="D6" s="1">
-        <v>711.22020703</v>
+        <v>732.3209734</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>9206745.58</v>
+        <v>9720096.28</v>
       </c>
       <c r="H6" s="1">
-        <v>12253475.42</v>
+        <v>10680504.72</v>
       </c>
       <c r="I6" s="1">
-        <v>133.09236487015</v>
+        <v>109.88064739622</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>21460221.0</v>
+        <v>20400601.0</v>
       </c>
       <c r="M6" s="1">
-        <v>21460221.0</v>
+        <v>20400601.0</v>
       </c>
       <c r="N6" s="1">
-        <v>6.05</v>
+        <v>5.82</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="1">
         <v>70000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>132.34</v>
+        <v>125.94</v>
       </c>
       <c r="D7" s="1">
         <v>107.52509271</v>
       </c>
       <c r="E7" t="s">
         <v>39</v>
       </c>
       <c r="F7">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="G7" s="1">
         <v>8787116.38</v>
       </c>
       <c r="H7" s="1">
-        <v>1899006.59</v>
+        <v>1573443.03</v>
       </c>
       <c r="I7" s="1">
-        <v>21.611260257372</v>
+        <v>17.906250036488</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>10686122.97</v>
+        <v>10360559.41</v>
       </c>
       <c r="M7" s="1">
-        <v>10686122.97</v>
+        <v>10360559.41</v>
       </c>
       <c r="N7" s="1">
-        <v>3.01</v>
+        <v>2.96</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="1">
         <v>262137.0</v>
       </c>
       <c r="C8" s="1">
-        <v>195.85</v>
+        <v>195.5</v>
       </c>
       <c r="D8" s="1">
         <v>164.80870007</v>
       </c>
       <c r="E8" t="s">
         <v>42</v>
       </c>
       <c r="F8">
-        <v>10.99</v>
+        <v>11.04</v>
       </c>
       <c r="G8" s="1">
         <v>3925599.46</v>
       </c>
       <c r="H8" s="1">
-        <v>748003.77</v>
+        <v>717629.6</v>
       </c>
       <c r="I8" s="1">
-        <v>19.054510721784</v>
+        <v>18.280764691159</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>4673603.23</v>
+        <v>4643229.06</v>
       </c>
       <c r="M8" s="1">
-        <v>4673603.23</v>
+        <v>4643229.06</v>
       </c>
       <c r="N8" s="1">
         <v>1.32</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="1">
         <v>171342.0</v>
       </c>
       <c r="C9" s="1">
-        <v>42.5</v>
+        <v>44.8</v>
       </c>
       <c r="D9" s="1">
         <v>23.41432638</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>4011857.51</v>
       </c>
       <c r="H9" s="1">
-        <v>3270177.49</v>
+        <v>3664264.09</v>
       </c>
       <c r="I9" s="1">
-        <v>81.512802532212</v>
+        <v>91.335848316308</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>7282035.0</v>
+        <v>7676121.6</v>
       </c>
       <c r="M9" s="1">
-        <v>7282035.0</v>
+        <v>7676121.6</v>
       </c>
       <c r="N9" s="1">
-        <v>2.05</v>
+        <v>2.19</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="1">
         <v>335508.0</v>
       </c>
       <c r="C10" s="1">
-        <v>21.34</v>
+        <v>22.07</v>
       </c>
       <c r="D10" s="1">
         <v>13.41712633</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>4501553.22</v>
       </c>
       <c r="H10" s="1">
-        <v>2658187.5</v>
+        <v>2903108.34</v>
       </c>
       <c r="I10" s="1">
-        <v>59.050451479501</v>
+        <v>64.491258863757</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>7159740.72</v>
+        <v>7404661.56</v>
       </c>
       <c r="M10" s="1">
-        <v>7159740.72</v>
+        <v>7404661.56</v>
       </c>
       <c r="N10" s="1">
-        <v>2.02</v>
+        <v>2.11</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="1">
-        <v>81984.0</v>
+        <v>87168.0</v>
       </c>
       <c r="C11" s="1">
-        <v>569.0</v>
+        <v>504.4</v>
       </c>
       <c r="D11" s="1">
-        <v>443.88756099</v>
+        <v>448.03383558</v>
       </c>
       <c r="E11" t="s">
         <v>42</v>
       </c>
       <c r="F11">
-        <v>10.99</v>
+        <v>11.04</v>
       </c>
       <c r="G11" s="1">
-        <v>3304719.98</v>
+        <v>3545694.14</v>
       </c>
       <c r="H11" s="1">
-        <v>941879.56</v>
+        <v>437919.24</v>
       </c>
       <c r="I11" s="1">
-        <v>28.501039897486</v>
+        <v>12.350733670446</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>4246599.54</v>
+        <v>3983613.38</v>
       </c>
       <c r="M11" s="1">
-        <v>4246599.54</v>
+        <v>3983613.38</v>
       </c>
       <c r="N11" s="1">
-        <v>1.2</v>
+        <v>1.14</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="1">
         <v>510361.0</v>
       </c>
       <c r="C12" s="1">
-        <v>12.645</v>
+        <v>12.47</v>
       </c>
       <c r="D12" s="1">
         <v>9.49529451</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>4846028.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1607486.85</v>
+        <v>1518173.67</v>
       </c>
       <c r="I12" s="1">
-        <v>33.171224970223</v>
+        <v>31.328206729305</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>6453514.85</v>
+        <v>6364201.67</v>
       </c>
       <c r="M12" s="1">
-        <v>6453514.85</v>
+        <v>6364201.67</v>
       </c>
       <c r="N12" s="1">
         <v>1.82</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="1">
-        <v>38110.0</v>
+        <v>199908.0</v>
       </c>
       <c r="C13" s="1">
-        <v>89.52</v>
+        <v>21.34</v>
       </c>
       <c r="D13" s="1">
-        <v>140.00648491</v>
+        <v>23.54219731</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>5335647.14</v>
+        <v>4706273.58</v>
       </c>
       <c r="H13" s="1">
-        <v>-1924039.94</v>
+        <v>-440236.86</v>
       </c>
       <c r="I13" s="1">
-        <v>-36.060104604294</v>
+        <v>-9.3542556019448</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>3411607.2</v>
+        <v>4266036.72</v>
       </c>
       <c r="M13" s="1">
-        <v>3411607.2</v>
+        <v>4266036.72</v>
       </c>
       <c r="N13" s="1">
-        <v>0.96</v>
+        <v>1.22</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="1">
-        <v>199908.0</v>
+        <v>119232.0</v>
       </c>
       <c r="C14" s="1">
-        <v>23.48</v>
+        <v>72.98</v>
       </c>
       <c r="D14" s="1">
-        <v>23.54219731</v>
+        <v>61.51310152</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>4706273.58</v>
+        <v>7334330.12</v>
       </c>
       <c r="H14" s="1">
-        <v>-12433.74</v>
+        <v>1367221.24</v>
       </c>
       <c r="I14" s="1">
-        <v>-0.26419501094962</v>
+        <v>18.641392160297</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>4693839.84</v>
+        <v>8701551.36</v>
       </c>
       <c r="M14" s="1">
-        <v>4693839.84</v>
+        <v>8701551.36</v>
       </c>
       <c r="N14" s="1">
-        <v>1.32</v>
+        <v>2.48</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="1">
-        <v>154657.0</v>
+        <v>223407.0</v>
       </c>
       <c r="C15" s="1">
-        <v>65.06</v>
+        <v>15.74</v>
       </c>
       <c r="D15" s="1">
-        <v>61.51310151</v>
+        <v>19.90093117</v>
       </c>
       <c r="E15" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="F15">
-        <v>1.0</v>
+        <v>0.85</v>
       </c>
       <c r="G15" s="1">
-        <v>9513431.74</v>
+        <v>5256026.18</v>
       </c>
       <c r="H15" s="1">
-        <v>548552.68</v>
+        <v>-1123429.89</v>
       </c>
       <c r="I15" s="1">
-        <v>5.7660862556418</v>
+        <v>-21.374130408156</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>10061984.42</v>
+        <v>4132596.29</v>
       </c>
       <c r="M15" s="1">
-        <v>10061984.42</v>
+        <v>4132596.29</v>
       </c>
       <c r="N15" s="1">
-        <v>2.84</v>
+        <v>1.18</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="1">
-        <v>223407.0</v>
+        <v>278226.0</v>
       </c>
       <c r="C16" s="1">
-        <v>15.3</v>
+        <v>235.0</v>
       </c>
       <c r="D16" s="1">
-        <v>19.90093117</v>
+        <v>242.6918439</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F16">
-        <v>0.87</v>
+        <v>11.04</v>
       </c>
       <c r="G16" s="1">
-        <v>5256026.18</v>
+        <v>6310447.18</v>
       </c>
       <c r="H16" s="1">
-        <v>-1313094.93</v>
+        <v>-386507.92</v>
       </c>
       <c r="I16" s="1">
-        <v>-24.982655813179</v>
+        <v>-6.1248895518051</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>3942931.25</v>
+        <v>5923939.26</v>
       </c>
       <c r="M16" s="1">
-        <v>3942931.25</v>
+        <v>5923939.26</v>
       </c>
       <c r="N16" s="1">
-        <v>1.11</v>
+        <v>1.69</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="1">
-        <v>278226.0</v>
+        <v>70000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>277.2</v>
+        <v>111.7</v>
       </c>
       <c r="D17" s="1">
-        <v>242.6918439</v>
+        <v>53.04734214</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="F17">
-        <v>10.99</v>
+        <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>6310447.18</v>
+        <v>3713313.95</v>
       </c>
       <c r="H17" s="1">
-        <v>710421.93</v>
+        <v>4105686.05</v>
       </c>
       <c r="I17" s="1">
-        <v>11.257869842435</v>
+        <v>110.56662876566</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>7020869.11</v>
+        <v>7819000.0</v>
       </c>
       <c r="M17" s="1">
-        <v>7020869.11</v>
+        <v>7819000.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1.98</v>
+        <v>2.23</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="1">
-        <v>70000.0</v>
+        <v>37891.0</v>
       </c>
       <c r="C18" s="1">
-        <v>116.9</v>
+        <v>166.7</v>
       </c>
       <c r="D18" s="1">
-        <v>53.04734214</v>
+        <v>225.75977805</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>3713313.95</v>
+        <v>8554263.75</v>
       </c>
       <c r="H18" s="1">
-        <v>4469686.05</v>
+        <v>-2237834.05</v>
       </c>
       <c r="I18" s="1">
-        <v>120.36919339934</v>
+        <v>-26.160451856538</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>8183000.0</v>
+        <v>6316429.7</v>
       </c>
       <c r="M18" s="1">
-        <v>8183000.0</v>
+        <v>6316429.7</v>
       </c>
       <c r="N18" s="1">
-        <v>2.31</v>
+        <v>1.8</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="1">
-        <v>37891.0</v>
+        <v>73509.0</v>
       </c>
       <c r="C19" s="1">
-        <v>173.55</v>
+        <v>67.6</v>
       </c>
       <c r="D19" s="1">
-        <v>225.75977805</v>
+        <v>73.40251751</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>8554263.75</v>
+        <v>5395745.66</v>
       </c>
       <c r="H19" s="1">
-        <v>-1978280.7</v>
+        <v>-426537.26</v>
       </c>
       <c r="I19" s="1">
-        <v>-23.126253267559</v>
+        <v>-7.9050660812652</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>6575983.05</v>
+        <v>4969208.4</v>
       </c>
       <c r="M19" s="1">
-        <v>6575983.05</v>
+        <v>4969208.4</v>
       </c>
       <c r="N19" s="1">
-        <v>1.85</v>
+        <v>1.42</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="1">
-        <v>250000.0</v>
+        <v>57313.0</v>
       </c>
       <c r="C20" s="1">
-        <v>22.99</v>
+        <v>77.24</v>
       </c>
       <c r="D20" s="1">
-        <v>18.65596</v>
+        <v>76.63690001</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>4663990.0</v>
+        <v>4392290.65</v>
       </c>
       <c r="H20" s="1">
-        <v>1083510.0</v>
+        <v>34565.47</v>
       </c>
       <c r="I20" s="1">
-        <v>23.231396293731</v>
+        <v>0.78695771191736</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>5747500.0</v>
+        <v>4426856.12</v>
       </c>
       <c r="M20" s="1">
-        <v>5747500.0</v>
+        <v>4426856.12</v>
       </c>
       <c r="N20" s="1">
-        <v>1.62</v>
+        <v>1.26</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" s="1">
-        <v>40576.0</v>
+        <v>603195.0</v>
       </c>
       <c r="C21" s="1">
-        <v>71.8</v>
+        <v>14.922</v>
       </c>
       <c r="D21" s="1">
-        <v>72.97720007</v>
+        <v>11.11890001</v>
       </c>
       <c r="E21" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="F21">
-        <v>1.0</v>
+        <v>0.85</v>
       </c>
       <c r="G21" s="1">
-        <v>2961122.87</v>
+        <v>7630107.94</v>
       </c>
       <c r="H21" s="1">
-        <v>-47766.07</v>
+        <v>2947957.39</v>
       </c>
       <c r="I21" s="1">
-        <v>-1.6131066523423</v>
+        <v>38.635854344152</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>2913356.8</v>
+        <v>10578065.33</v>
       </c>
       <c r="M21" s="1">
-        <v>2913356.8</v>
+        <v>10578065.33</v>
       </c>
       <c r="N21" s="1">
-        <v>0.82</v>
+        <v>3.02</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" s="1">
-        <v>640000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>14.316</v>
+        <v>88.2</v>
       </c>
       <c r="D22" s="1">
-        <v>11.1189</v>
+        <v>117.1167597</v>
       </c>
       <c r="E22" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="F22">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>8095672.35</v>
+        <v>3864853.07</v>
       </c>
       <c r="H22" s="1">
-        <v>2473297.54</v>
+        <v>-954253.07</v>
       </c>
       <c r="I22" s="1">
-        <v>30.550860176549</v>
+        <v>-24.690539399988</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>10568969.89</v>
+        <v>2910600.0</v>
       </c>
       <c r="M22" s="1">
-        <v>10568969.89</v>
+        <v>2910600.0</v>
       </c>
       <c r="N22" s="1">
-        <v>2.98</v>
+        <v>0.83</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="1">
-        <v>33000.0</v>
+        <v>79290.0</v>
       </c>
       <c r="C23" s="1">
-        <v>82.56</v>
+        <v>63.66</v>
       </c>
       <c r="D23" s="1">
-        <v>117.1167597</v>
+        <v>34.08029777</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>3864853.07</v>
+        <v>2702226.81</v>
       </c>
       <c r="H23" s="1">
-        <v>-1140373.07</v>
+        <v>2345374.59</v>
       </c>
       <c r="I23" s="1">
-        <v>-29.506246404343</v>
+        <v>86.794142568662</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>2724480.0</v>
+        <v>5047601.4</v>
       </c>
       <c r="M23" s="1">
-        <v>2724480.0</v>
+        <v>5047601.4</v>
       </c>
       <c r="N23" s="1">
-        <v>0.77</v>
+        <v>1.44</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="1">
-        <v>79290.0</v>
+        <v>280000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>81.97</v>
+        <v>28.37</v>
       </c>
       <c r="D24" s="1">
-        <v>34.08029777</v>
+        <v>17.43705971</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>2702226.81</v>
+        <v>4882376.72</v>
       </c>
       <c r="H24" s="1">
-        <v>3797174.49</v>
+        <v>3061223.28</v>
       </c>
       <c r="I24" s="1">
-        <v>140.52019896879</v>
+        <v>62.699448558734</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>6499401.3</v>
+        <v>7943600.0</v>
       </c>
       <c r="M24" s="1">
-        <v>6499401.3</v>
+        <v>7943600.0</v>
       </c>
       <c r="N24" s="1">
-        <v>1.83</v>
+        <v>2.27</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="1">
-        <v>280000.0</v>
+        <v>1390000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>27.96</v>
+        <v>6.282</v>
       </c>
       <c r="D25" s="1">
-        <v>17.43705971</v>
+        <v>2.26116504</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>4882376.72</v>
+        <v>3143019.4</v>
       </c>
       <c r="H25" s="1">
-        <v>2946423.28</v>
+        <v>5588960.6</v>
       </c>
       <c r="I25" s="1">
-        <v>60.348134709277</v>
+        <v>177.82138411236</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>7828800.0</v>
+        <v>8731980.0</v>
       </c>
       <c r="M25" s="1">
-        <v>7828800.0</v>
+        <v>8731980.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2.21</v>
+        <v>2.49</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="1">
-        <v>1390000.0</v>
+        <v>44358.0</v>
       </c>
       <c r="C26" s="1">
-        <v>6.178</v>
+        <v>120.4</v>
       </c>
       <c r="D26" s="1">
-        <v>2.26116504</v>
+        <v>71.83613238</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>3143019.4</v>
+        <v>3186507.16</v>
       </c>
       <c r="H26" s="1">
-        <v>5444400.6</v>
+        <v>2154196.04</v>
       </c>
       <c r="I26" s="1">
-        <v>173.22198520315</v>
+        <v>67.603678003347</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>8587420.0</v>
+        <v>5340703.2</v>
       </c>
       <c r="M26" s="1">
-        <v>8587420.0</v>
+        <v>5340703.2</v>
       </c>
       <c r="N26" s="1">
-        <v>2.42</v>
+        <v>1.52</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="1">
-        <v>44358.0</v>
+        <v>15026.0</v>
       </c>
       <c r="C27" s="1">
-        <v>119.65</v>
+        <v>252.3</v>
       </c>
       <c r="D27" s="1">
-        <v>71.83613238</v>
+        <v>285.88351657</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>3186507.16</v>
+        <v>4295685.72</v>
       </c>
       <c r="H27" s="1">
-        <v>2120927.54</v>
+        <v>-504625.92</v>
       </c>
       <c r="I27" s="1">
-        <v>66.559635158642</v>
+        <v>-11.747272796298</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>5307434.7</v>
+        <v>3791059.8</v>
       </c>
       <c r="M27" s="1">
-        <v>5307434.7</v>
+        <v>3791059.8</v>
       </c>
       <c r="N27" s="1">
-        <v>1.5</v>
+        <v>1.08</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" s="1">
-        <v>15026.0</v>
+        <v>76475.0</v>
       </c>
       <c r="C28" s="1">
-        <v>271.95</v>
+        <v>82.85</v>
       </c>
       <c r="D28" s="1">
-        <v>285.88351657</v>
+        <v>79.25496254</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>4295685.72</v>
+        <v>6061023.26</v>
       </c>
       <c r="H28" s="1">
-        <v>-209365.02</v>
+        <v>274930.49</v>
       </c>
       <c r="I28" s="1">
-        <v>-4.8738439831674</v>
+        <v>4.5360408334747</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>4086320.7</v>
+        <v>6335953.75</v>
       </c>
       <c r="M28" s="1">
-        <v>4086320.7</v>
+        <v>6335953.75</v>
       </c>
       <c r="N28" s="1">
-        <v>1.15</v>
+        <v>1.81</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="1">
-        <v>76475.0</v>
+        <v>50644.0</v>
       </c>
       <c r="C29" s="1">
-        <v>74.9</v>
+        <v>76.65</v>
       </c>
       <c r="D29" s="1">
-        <v>79.25496254</v>
+        <v>67.12335696</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>6061023.26</v>
+        <v>3399395.29</v>
       </c>
       <c r="H29" s="1">
-        <v>-333045.76</v>
+        <v>482467.31</v>
       </c>
       <c r="I29" s="1">
-        <v>-5.4948767842214</v>
+        <v>14.192739262164</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>5727977.5</v>
+        <v>3881862.6</v>
       </c>
       <c r="M29" s="1">
-        <v>5727977.5</v>
+        <v>3881862.6</v>
       </c>
       <c r="N29" s="1">
-        <v>1.62</v>
+        <v>1.11</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" s="1">
-        <v>50644.0</v>
+        <v>109796.0</v>
       </c>
       <c r="C30" s="1">
-        <v>84.85</v>
+        <v>40.88</v>
       </c>
       <c r="D30" s="1">
-        <v>67.12335696</v>
+        <v>44.39906071</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>3399395.29</v>
+        <v>4874839.27</v>
       </c>
       <c r="H30" s="1">
-        <v>897748.11</v>
+        <v>-386378.79</v>
       </c>
       <c r="I30" s="1">
-        <v>26.409053181926</v>
+        <v>-7.9259800908267</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>4297143.4</v>
+        <v>4488460.48</v>
       </c>
       <c r="M30" s="1">
-        <v>4297143.4</v>
+        <v>4488460.48</v>
       </c>
       <c r="N30" s="1">
-        <v>1.21</v>
+        <v>1.28</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" s="1">
-        <v>109796.0</v>
+        <v>40000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>41.85</v>
+        <v>103.1</v>
       </c>
       <c r="D31" s="1">
-        <v>44.39906071</v>
+        <v>81.92202575</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>4874839.27</v>
+        <v>3276881.03</v>
       </c>
       <c r="H31" s="1">
-        <v>-279876.67</v>
+        <v>847118.97</v>
       </c>
       <c r="I31" s="1">
-        <v>-5.7412491878937</v>
+        <v>25.851380085044</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>4594962.6</v>
+        <v>4124000.0</v>
       </c>
       <c r="M31" s="1">
-        <v>4594962.6</v>
+        <v>4124000.0</v>
       </c>
       <c r="N31" s="1">
-        <v>1.3</v>
+        <v>1.18</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" s="1">
-        <v>40000.0</v>
+        <v>940000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>103.6</v>
+        <v>4.357</v>
       </c>
       <c r="D32" s="1">
-        <v>81.92202575</v>
+        <v>3.56603241</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>3276881.03</v>
+        <v>3352070.47</v>
       </c>
       <c r="H32" s="1">
-        <v>867118.97</v>
+        <v>743509.53</v>
       </c>
       <c r="I32" s="1">
-        <v>26.461716554903</v>
+        <v>22.180605588522</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>4144000.0</v>
+        <v>4095580.0</v>
       </c>
       <c r="M32" s="1">
-        <v>4144000.0</v>
+        <v>4095580.0</v>
       </c>
       <c r="N32" s="1">
         <v>1.17</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" s="1">
-        <v>940000.0</v>
+        <v>764217.0</v>
       </c>
       <c r="C33" s="1">
-        <v>4.354</v>
+        <v>2.982</v>
       </c>
       <c r="D33" s="1">
-        <v>3.56603241</v>
+        <v>2.62312203</v>
       </c>
       <c r="E33" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="F33">
-        <v>1.0</v>
+        <v>0.85</v>
       </c>
       <c r="G33" s="1">
-        <v>3352070.47</v>
+        <v>2353880.33</v>
       </c>
       <c r="H33" s="1">
-        <v>740689.53</v>
+        <v>324336.96</v>
       </c>
       <c r="I33" s="1">
-        <v>22.096478478867</v>
+        <v>13.778821117894</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>4092760.0</v>
+        <v>2678217.29</v>
       </c>
       <c r="M33" s="1">
-        <v>4092760.0</v>
+        <v>2678217.29</v>
       </c>
       <c r="N33" s="1">
-        <v>1.15</v>
+        <v>0.76</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" s="1">
-        <v>1000000.0</v>
+        <v>27745.0</v>
       </c>
       <c r="C34" s="1">
-        <v>2.832</v>
+        <v>135.4</v>
       </c>
       <c r="D34" s="1">
-        <v>2.62312203</v>
+        <v>131.75099189</v>
       </c>
       <c r="E34" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="F34">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>3080120.34</v>
+        <v>3655431.27</v>
       </c>
       <c r="H34" s="1">
-        <v>186692.44</v>
+        <v>101241.73</v>
       </c>
       <c r="I34" s="1">
-        <v>6.0612060371641</v>
+        <v>2.7696247726195</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>3266812.78</v>
+        <v>3756673.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3266812.78</v>
+        <v>3756673.0</v>
       </c>
       <c r="N34" s="1">
-        <v>0.92</v>
+        <v>1.07</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" s="1">
-        <v>27745.0</v>
+        <v>7500.0</v>
       </c>
       <c r="C35" s="1">
-        <v>151.5</v>
+        <v>567.8</v>
       </c>
       <c r="D35" s="1">
-        <v>131.75099189</v>
+        <v>525.59861467</v>
       </c>
       <c r="E35" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F35">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G35" s="1">
-        <v>3655431.27</v>
+        <v>4095238.87</v>
       </c>
       <c r="H35" s="1">
-        <v>547936.23</v>
+        <v>518770.56</v>
       </c>
       <c r="I35" s="1">
-        <v>14.989646625198</v>
+        <v>12.66765081276</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>4203367.5</v>
+        <v>4614009.43</v>
       </c>
       <c r="M35" s="1">
-        <v>4203367.5</v>
+        <v>4614009.43</v>
       </c>
       <c r="N35" s="1">
-        <v>1.19</v>
+        <v>1.32</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" s="1">
-        <v>47595.0</v>
+        <v>21000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>84.6</v>
+        <v>381.75</v>
       </c>
       <c r="D36" s="1">
-        <v>84.68582477</v>
+        <v>347.68554905</v>
       </c>
       <c r="E36" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="F36">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>4755392.2</v>
+        <v>7301396.53</v>
       </c>
       <c r="H36" s="1">
-        <v>-110638.48</v>
+        <v>715353.47</v>
       </c>
       <c r="I36" s="1">
-        <v>-2.3265900129121</v>
+        <v>9.7974882895451</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>4644753.72</v>
+        <v>8016750.0</v>
       </c>
       <c r="M36" s="1">
-        <v>4644753.72</v>
+        <v>8016750.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1.31</v>
+        <v>2.29</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" s="1">
-        <v>7500.0</v>
+        <v>17513.0</v>
       </c>
       <c r="C37" s="1">
-        <v>498.7</v>
+        <v>495.1</v>
       </c>
       <c r="D37" s="1">
-        <v>525.59861467</v>
+        <v>559.25943128</v>
       </c>
       <c r="E37" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F37">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>4095238.87</v>
+        <v>9794310.42</v>
       </c>
       <c r="H37" s="1">
-        <v>-58053.92</v>
+        <v>-1123624.12</v>
       </c>
       <c r="I37" s="1">
-        <v>-1.417595452741</v>
+        <v>-11.472212660378</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>4037184.95</v>
+        <v>8670686.3</v>
       </c>
       <c r="M37" s="1">
-        <v>4037184.95</v>
+        <v>8670686.3</v>
       </c>
       <c r="N37" s="1">
-        <v>1.14</v>
+        <v>2.47</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" s="1">
-        <v>21000.0</v>
+        <v>31039.0</v>
       </c>
       <c r="C38" s="1">
-        <v>380.1</v>
+        <v>136.3</v>
       </c>
       <c r="D38" s="1">
-        <v>347.68554905</v>
+        <v>152.11819614</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>7301396.53</v>
+        <v>4721596.69</v>
       </c>
       <c r="H38" s="1">
-        <v>680703.47</v>
+        <v>-490980.99</v>
       </c>
       <c r="I38" s="1">
-        <v>9.3229215425176</v>
+        <v>-10.398621954303</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>7982100.0</v>
+        <v>4230615.7</v>
       </c>
       <c r="M38" s="1">
-        <v>7982100.0</v>
+        <v>4230615.7</v>
       </c>
       <c r="N38" s="1">
-        <v>2.25</v>
+        <v>1.21</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" s="1">
-        <v>17513.0</v>
+        <v>98388.0</v>
       </c>
       <c r="C39" s="1">
-        <v>499.25</v>
+        <v>50.64</v>
       </c>
       <c r="D39" s="1">
-        <v>559.25943128</v>
+        <v>54.99440003</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>9794310.42</v>
+        <v>5410789.03</v>
       </c>
       <c r="H39" s="1">
-        <v>-1050945.17</v>
+        <v>-428420.71</v>
       </c>
       <c r="I39" s="1">
-        <v>-10.730159908491</v>
+        <v>-7.917897142628</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>8743365.25</v>
+        <v>4982368.32</v>
       </c>
       <c r="M39" s="1">
-        <v>8743365.25</v>
+        <v>4982368.32</v>
       </c>
       <c r="N39" s="1">
-        <v>2.47</v>
+        <v>1.42</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" s="1">
-        <v>31039.0</v>
+        <v>168174.0</v>
       </c>
       <c r="C40" s="1">
-        <v>132.9</v>
+        <v>181.2</v>
       </c>
       <c r="D40" s="1">
-        <v>152.11819614</v>
+        <v>182.7642742</v>
       </c>
       <c r="E40" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="F40">
-        <v>1.0</v>
+        <v>11.04</v>
       </c>
       <c r="G40" s="1">
-        <v>4721596.69</v>
+        <v>2701152.15</v>
       </c>
       <c r="H40" s="1">
-        <v>-596513.59</v>
+        <v>59820.28</v>
       </c>
       <c r="I40" s="1">
-        <v>-12.633726028811</v>
+        <v>2.214620897975</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>4125083.1</v>
+        <v>2760972.43</v>
       </c>
       <c r="M40" s="1">
-        <v>4125083.1</v>
+        <v>2760972.43</v>
       </c>
       <c r="N40" s="1">
-        <v>1.16</v>
+        <v>0.79</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" s="1">
-        <v>220000.0</v>
+        <v>377903.0</v>
       </c>
       <c r="C41" s="1">
-        <v>15.6</v>
+        <v>8.852</v>
       </c>
       <c r="D41" s="1">
-        <v>9.83754664</v>
+        <v>6.04042254</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>2164260.26</v>
+        <v>2282693.8</v>
       </c>
       <c r="H41" s="1">
-        <v>1267739.74</v>
+        <v>1062503.56</v>
       </c>
       <c r="I41" s="1">
-        <v>58.576122448416</v>
+        <v>46.546039595849</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>3432000.0</v>
+        <v>3345197.36</v>
       </c>
       <c r="M41" s="1">
-        <v>3432000.0</v>
+        <v>3345197.36</v>
       </c>
       <c r="N41" s="1">
-        <v>0.97</v>
+        <v>0.95</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" s="1">
-        <v>98388.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>52.84</v>
+        <v>329.9</v>
       </c>
       <c r="D42" s="1">
-        <v>54.99440003</v>
+        <v>386.5194995</v>
       </c>
       <c r="E42" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="F42">
-        <v>1.0</v>
+        <v>7.48</v>
       </c>
       <c r="G42" s="1">
-        <v>5410789.03</v>
+        <v>5183295.51</v>
       </c>
       <c r="H42" s="1">
-        <v>-211967.11</v>
+        <v>-770389.87</v>
       </c>
       <c r="I42" s="1">
-        <v>-3.9174898304989</v>
+        <v>-14.862935530373</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>5198821.92</v>
+        <v>4412905.64</v>
       </c>
       <c r="M42" s="1">
-        <v>5198821.92</v>
+        <v>4412905.64</v>
       </c>
       <c r="N42" s="1">
-        <v>1.47</v>
+        <v>1.26</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
+        <v>113</v>
+      </c>
+      <c r="B43" s="1">
+        <v>215031.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>10.44</v>
+      </c>
+      <c r="D43" s="1">
+        <v>9.33094145</v>
+      </c>
+      <c r="E43" t="s">
+        <v>39</v>
+      </c>
+      <c r="F43">
+        <v>0.85</v>
+      </c>
+      <c r="G43" s="1">
+        <v>2297434.24</v>
+      </c>
+      <c r="H43" s="1">
+        <v>340858.91</v>
+      </c>
+      <c r="I43" s="1">
+        <v>14.836503437852</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>2638293.15</v>
+      </c>
+      <c r="M43" s="1">
+        <v>2638293.15</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>112</v>
-      </c>
-[...43 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
+        <v>115</v>
+      </c>
+      <c r="B44" s="1">
+        <v>44000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>125.35</v>
+      </c>
+      <c r="D44" s="1">
+        <v>35.79132773</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1574818.42</v>
+      </c>
+      <c r="H44" s="1">
+        <v>3940581.58</v>
+      </c>
+      <c r="I44" s="1">
+        <v>250.22450397805</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>5515400.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>5515400.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>114</v>
-      </c>
-[...43 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>117</v>
+      </c>
+      <c r="B45" s="1">
+        <v>25151.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>334.2</v>
+      </c>
+      <c r="D45" s="1">
+        <v>323.92450002</v>
+      </c>
+      <c r="E45" t="s">
+        <v>28</v>
+      </c>
+      <c r="F45">
+        <v>0.92</v>
+      </c>
+      <c r="G45" s="1">
+        <v>8895103.29</v>
+      </c>
+      <c r="H45" s="1">
+        <v>212068.5</v>
+      </c>
+      <c r="I45" s="1">
+        <v>2.3841038500184</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>9107171.79</v>
+      </c>
+      <c r="M45" s="1">
+        <v>9107171.79</v>
+      </c>
+      <c r="N45" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>116</v>
-      </c>
-[...43 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
+        <v>119</v>
+      </c>
+      <c r="B46" s="1">
+        <v>68861.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>75.98</v>
+      </c>
+      <c r="D46" s="1">
+        <v>38.32588475</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>2639158.75</v>
+      </c>
+      <c r="H46" s="1">
+        <v>2592900.03</v>
+      </c>
+      <c r="I46" s="1">
+        <v>98.247217224049</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>5232058.78</v>
+      </c>
+      <c r="M46" s="1">
+        <v>5232058.78</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>118</v>
-      </c>
-[...43 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" s="1">
-        <v>215031.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>10.065</v>
+        <v>137.92</v>
       </c>
       <c r="D47" s="1">
-        <v>9.33094145</v>
+        <v>133.01114267</v>
       </c>
       <c r="E47" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="F47">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>2297434.24</v>
+        <v>3990334.28</v>
       </c>
       <c r="H47" s="1">
-        <v>199147.86</v>
+        <v>147265.72</v>
       </c>
       <c r="I47" s="1">
-        <v>8.668272481218</v>
+        <v>3.6905609822744</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>2496582.1</v>
+        <v>4137600.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2496582.1</v>
+        <v>4137600.0</v>
       </c>
       <c r="N47" s="1">
-        <v>0.7</v>
+        <v>1.18</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" s="1">
-        <v>44000.0</v>
+        <v>17695.0</v>
       </c>
       <c r="C48" s="1">
-        <v>153.2</v>
+        <v>243.4</v>
       </c>
       <c r="D48" s="1">
-        <v>35.79132773</v>
+        <v>231.59597344</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>1574818.42</v>
+        <v>4098090.75</v>
       </c>
       <c r="H48" s="1">
-        <v>5165981.58</v>
+        <v>208872.25</v>
       </c>
       <c r="I48" s="1">
-        <v>328.03664945702</v>
+        <v>5.09681856118</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>6740800.0</v>
+        <v>4306963.0</v>
       </c>
       <c r="M48" s="1">
-        <v>6740800.0</v>
+        <v>4306963.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1.9</v>
+        <v>1.23</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" s="1">
-        <v>25151.0</v>
+        <v>40000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>319.8</v>
+        <v>262.45</v>
       </c>
       <c r="D49" s="1">
-        <v>323.92450002</v>
+        <v>124.841055</v>
       </c>
       <c r="E49" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F49">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>8895103.29</v>
+        <v>4993642.2</v>
       </c>
       <c r="H49" s="1">
-        <v>-213264.23</v>
+        <v>5504357.8</v>
       </c>
       <c r="I49" s="1">
-        <v>-2.397546414551</v>
+        <v>110.22731664676</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>8681839.06</v>
+        <v>10498000.0</v>
       </c>
       <c r="M49" s="1">
-        <v>8681839.06</v>
+        <v>10498000.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2.45</v>
+        <v>3.0</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" s="1">
-        <v>68861.0</v>
+        <v>345273.0</v>
       </c>
       <c r="C50" s="1">
-        <v>78.26</v>
+        <v>8.974</v>
       </c>
       <c r="D50" s="1">
-        <v>38.32588475</v>
+        <v>7.5148</v>
       </c>
       <c r="E50" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="F50">
-        <v>1.0</v>
+        <v>0.85</v>
       </c>
       <c r="G50" s="1">
-        <v>2639158.75</v>
+        <v>3004292.87</v>
       </c>
       <c r="H50" s="1">
-        <v>2749903.11</v>
+        <v>637121.98</v>
       </c>
       <c r="I50" s="1">
-        <v>104.19619926236</v>
+        <v>21.207052959521</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>5389061.86</v>
+        <v>3641414.85</v>
       </c>
       <c r="M50" s="1">
-        <v>5389061.86</v>
+        <v>3641414.85</v>
       </c>
       <c r="N50" s="1">
-        <v>1.52</v>
+        <v>1.04</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" s="1">
-        <v>30000.0</v>
+        <v>72580.0</v>
       </c>
       <c r="C51" s="1">
-        <v>134.14</v>
+        <v>53.79</v>
       </c>
       <c r="D51" s="1">
-        <v>133.01114267</v>
+        <v>23.99693331</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>3990334.28</v>
+        <v>1741697.42</v>
       </c>
       <c r="H51" s="1">
-        <v>33865.72</v>
+        <v>2162380.78</v>
       </c>
       <c r="I51" s="1">
-        <v>0.84869380918132</v>
+        <v>124.15364202583</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>4024200.0</v>
+        <v>3904078.2</v>
       </c>
       <c r="M51" s="1">
-        <v>4024200.0</v>
+        <v>3904078.2</v>
       </c>
       <c r="N51" s="1">
-        <v>1.13</v>
+        <v>1.11</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" s="1">
-        <v>15455.0</v>
+        <v>35000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>213.0</v>
+        <v>99.16</v>
       </c>
       <c r="D52" s="1">
-        <v>231.70560013</v>
+        <v>99.60648257</v>
       </c>
       <c r="E52" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F52">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G52" s="1">
-        <v>3581010.05</v>
+        <v>3756555.27</v>
       </c>
       <c r="H52" s="1">
-        <v>-289095.05</v>
+        <v>3778.44</v>
       </c>
       <c r="I52" s="1">
-        <v>-8.0730030344372</v>
+        <v>0.10058257441797</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>3291915.0</v>
+        <v>3760333.71</v>
       </c>
       <c r="M52" s="1">
-        <v>3291915.0</v>
+        <v>3760333.71</v>
       </c>
       <c r="N52" s="1">
-        <v>0.93</v>
+        <v>1.07</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" s="1">
-        <v>40000.0</v>
+        <v>58375.0</v>
       </c>
       <c r="C53" s="1">
-        <v>289.25</v>
+        <v>88.64</v>
       </c>
       <c r="D53" s="1">
-        <v>124.841055</v>
+        <v>80.4790842</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>4993642.2</v>
+        <v>4697966.54</v>
       </c>
       <c r="H53" s="1">
-        <v>6576357.8</v>
+        <v>476393.46</v>
       </c>
       <c r="I53" s="1">
-        <v>131.69461360287</v>
+        <v>10.140418326606</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>11570000.0</v>
+        <v>5174360.0</v>
       </c>
       <c r="M53" s="1">
-        <v>11570000.0</v>
+        <v>5174360.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3.26</v>
+        <v>1.48</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" s="1">
-        <v>450000.0</v>
+        <v>48854.0</v>
       </c>
       <c r="C54" s="1">
-        <v>7.398</v>
+        <v>68.35</v>
       </c>
       <c r="D54" s="1">
-        <v>7.5148</v>
+        <v>69.50364924</v>
       </c>
       <c r="E54" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="F54">
-        <v>0.87</v>
+        <v>0.92</v>
       </c>
       <c r="G54" s="1">
-        <v>3915544.49</v>
+        <v>3694929.67</v>
       </c>
       <c r="H54" s="1">
-        <v>-75309.17</v>
+        <v>-76997.06</v>
       </c>
       <c r="I54" s="1">
-        <v>-1.9233383809668</v>
+        <v>-2.0838572551233</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>3840235.32</v>
+        <v>3617932.61</v>
       </c>
       <c r="M54" s="1">
-        <v>3840235.32</v>
+        <v>3617932.61</v>
       </c>
       <c r="N54" s="1">
-        <v>1.08</v>
+        <v>1.03</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" s="1">
-        <v>72580.0</v>
+        <v>518595.0</v>
       </c>
       <c r="C55" s="1">
-        <v>68.03</v>
+        <v>10.35</v>
       </c>
       <c r="D55" s="1">
-        <v>23.99693331</v>
+        <v>7.47954897</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>1741697.42</v>
+        <v>3878856.7</v>
       </c>
       <c r="H55" s="1">
-        <v>3195919.98</v>
+        <v>1488601.55</v>
       </c>
       <c r="I55" s="1">
-        <v>183.49455785495</v>
+        <v>38.37732778321</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>4937617.4</v>
+        <v>5367458.25</v>
       </c>
       <c r="M55" s="1">
-        <v>4937617.4</v>
+        <v>5367458.25</v>
       </c>
       <c r="N55" s="1">
-        <v>1.39</v>
+        <v>1.53</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" s="1">
-        <v>35000.0</v>
+        <v>89682.0</v>
       </c>
       <c r="C56" s="1">
-        <v>104.65</v>
+        <v>80.6</v>
       </c>
       <c r="D56" s="1">
-        <v>99.60648257</v>
+        <v>78.95866919</v>
       </c>
       <c r="E56" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F56">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>3756555.27</v>
+        <v>7081171.37</v>
       </c>
       <c r="H56" s="1">
-        <v>196977.03</v>
+        <v>147197.83</v>
       </c>
       <c r="I56" s="1">
-        <v>5.2435546888679</v>
+        <v>2.0787214757097</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>3953532.3</v>
+        <v>7228369.2</v>
       </c>
       <c r="M56" s="1">
-        <v>3953532.3</v>
+        <v>7228369.2</v>
       </c>
       <c r="N56" s="1">
-        <v>1.11</v>
+        <v>2.06</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" s="1">
-        <v>58375.0</v>
+        <v>220000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>85.64</v>
+        <v>177.4</v>
       </c>
       <c r="D57" s="1">
-        <v>80.4790842</v>
+        <v>181.35785514</v>
       </c>
       <c r="E57" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="F57">
-        <v>1.0</v>
+        <v>7.48</v>
       </c>
       <c r="G57" s="1">
-        <v>4697966.54</v>
+        <v>5341709.24</v>
       </c>
       <c r="H57" s="1">
-        <v>301268.46</v>
+        <v>-121130.84</v>
       </c>
       <c r="I57" s="1">
-        <v>6.412741713567</v>
+        <v>-2.2676419579887</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>4999235.0</v>
+        <v>5220578.4</v>
       </c>
       <c r="M57" s="1">
-        <v>4999235.0</v>
+        <v>5220578.4</v>
       </c>
       <c r="N57" s="1">
-        <v>1.41</v>
+        <v>1.49</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" s="1">
-        <v>518595.0</v>
+        <v>78319.0</v>
       </c>
       <c r="C58" s="1">
-        <v>10.34</v>
+        <v>44.8</v>
       </c>
       <c r="D58" s="1">
-        <v>7.47954897</v>
+        <v>43.91211443</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>3878856.7</v>
+        <v>3439152.89</v>
       </c>
       <c r="H58" s="1">
-        <v>1483415.6</v>
+        <v>69538.31</v>
       </c>
       <c r="I58" s="1">
-        <v>38.24362988197</v>
+        <v>2.0219604136296</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>5362272.3</v>
+        <v>3508691.2</v>
       </c>
       <c r="M58" s="1">
-        <v>5362272.3</v>
+        <v>3508691.2</v>
       </c>
       <c r="N58" s="1">
-        <v>1.51</v>
+        <v>1.0</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" s="1">
-        <v>220000.0</v>
+        <v>2137.0</v>
       </c>
       <c r="C59" s="1">
-        <v>182.75</v>
+        <v>4819.08</v>
       </c>
       <c r="D59" s="1">
-        <v>181.35785514</v>
+        <v>4811.26079083</v>
       </c>
       <c r="E59" t="s">
-        <v>119</v>
+        <v>8</v>
       </c>
       <c r="F59">
-        <v>7.48</v>
+        <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>5341709.24</v>
+        <v>10281664.31</v>
       </c>
       <c r="H59" s="1">
-        <v>36886.08</v>
+        <v>16709.65</v>
       </c>
       <c r="I59" s="1">
-        <v>0.69052953544884</v>
+        <v>0.16251892199737</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>5378595.32</v>
+        <v>10298373.96</v>
       </c>
       <c r="M59" s="1">
-        <v>5378595.32</v>
+        <v>10298373.96</v>
       </c>
       <c r="N59" s="1">
-        <v>1.52</v>
+        <v>2.94</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>144</v>
-      </c>
-[...98 lines deleted...]
-        <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">