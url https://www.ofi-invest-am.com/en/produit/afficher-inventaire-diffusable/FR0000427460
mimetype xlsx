--- v0 (2026-05-19)
+++ v1 (2026-06-25)
@@ -505,95 +505,95 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>380016.3706</v>
+        <v>379363.6108</v>
       </c>
       <c r="D2">
-        <v>426.82</v>
+        <v>401.95</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>162198969.53</v>
+        <v>152486661.32</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>162198969.53</v>
+        <v>152486661.32</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>5.0</v>
       </c>
       <c r="D3">
-        <v>211.62</v>
+        <v>199.29</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1058.12</v>
+        <v>996.45</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1058.12</v>
+        <v>996.45</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -642,87 +642,87 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>1045513.2</v>
+        <v>1042603.46</v>
       </c>
       <c r="D2" s="1">
-        <v>155.42</v>
+        <v>146.56</v>
       </c>
       <c r="E2" s="1">
-        <v>108.3655653798</v>
+        <v>108.488492931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>113297629.03</v>
+        <v>113110478.1</v>
       </c>
       <c r="I2" s="1">
-        <v>49196032.51</v>
+        <v>39693485.0</v>
       </c>
       <c r="J2" s="1">
-        <v>43.421943540384</v>
+        <v>35.092668395325</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>162493661.54</v>
+        <v>152803963.1</v>
       </c>
       <c r="N2" s="1">
-        <v>162493661.54</v>
+        <v>152803963.1</v>
       </c>
       <c r="O2" s="1">
-        <v>100.18</v>
+        <v>100.21</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>