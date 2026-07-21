--- v1 (2026-06-25)
+++ v2 (2026-07-21)
@@ -505,95 +505,95 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>379363.6108</v>
+        <v>378960.1393</v>
       </c>
       <c r="D2">
-        <v>401.95</v>
+        <v>425.57</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>152486661.32</v>
+        <v>161275776.85</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>152486661.32</v>
+        <v>161275776.85</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>5.0</v>
       </c>
       <c r="D3">
-        <v>199.29</v>
+        <v>210.99</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>996.45</v>
+        <v>1054.95</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>996.45</v>
+        <v>1054.95</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -642,87 +642,87 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>1042603.46</v>
+        <v>1040313.54</v>
       </c>
       <c r="D2" s="1">
-        <v>146.56</v>
+        <v>155.32</v>
       </c>
       <c r="E2" s="1">
-        <v>108.488492931</v>
+        <v>108.6291294738</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>113110478.1</v>
+        <v>113008354.23</v>
       </c>
       <c r="I2" s="1">
-        <v>39693485.0</v>
+        <v>48573144.8</v>
       </c>
       <c r="J2" s="1">
-        <v>35.092668395325</v>
+        <v>42.981906188229</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>152803963.1</v>
+        <v>161581499.03</v>
       </c>
       <c r="N2" s="1">
-        <v>152803963.1</v>
+        <v>161581499.03</v>
       </c>
       <c r="O2" s="1">
-        <v>100.21</v>
+        <v>100.19</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>