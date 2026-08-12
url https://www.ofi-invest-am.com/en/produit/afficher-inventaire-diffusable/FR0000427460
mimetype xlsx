--- v2 (2026-07-21)
+++ v3 (2026-08-12)
@@ -461,139 +461,139 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>378960.1393</v>
+        <v>380738.6019</v>
       </c>
       <c r="D2">
-        <v>425.57</v>
+        <v>427.26</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>161275776.85</v>
+        <v>162677539.3</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>161275776.85</v>
+        <v>162677539.3</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>5.0</v>
       </c>
       <c r="D3">
-        <v>210.99</v>
+        <v>211.82</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1054.95</v>
+        <v>1059.13</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1054.95</v>
+        <v>1059.13</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -642,87 +642,87 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>1040313.54</v>
+        <v>1044007.95</v>
       </c>
       <c r="D2" s="1">
-        <v>155.32</v>
+        <v>156.06</v>
       </c>
       <c r="E2" s="1">
-        <v>108.6291294738</v>
+        <v>108.8605233322</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>113008354.23</v>
+        <v>113651251.8</v>
       </c>
       <c r="I2" s="1">
-        <v>48573144.8</v>
+        <v>49276628.88</v>
       </c>
       <c r="J2" s="1">
-        <v>42.981906188229</v>
+        <v>43.357752861988</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>161581499.03</v>
+        <v>162927880.68</v>
       </c>
       <c r="N2" s="1">
-        <v>161581499.03</v>
+        <v>162927880.68</v>
       </c>
       <c r="O2" s="1">
-        <v>100.19</v>
+        <v>100.15</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>