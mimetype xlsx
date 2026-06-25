--- v0 (2026-05-02)
+++ v1 (2026-06-25)
@@ -685,124 +685,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>67625.8288</v>
+        <v>68289.466</v>
       </c>
       <c r="D2">
-        <v>184.97</v>
+        <v>168.11</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>12509373.47</v>
+        <v>11480351.82</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>12509373.47</v>
+        <v>11480351.82</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>4868.9379</v>
+        <v>4843.4239</v>
       </c>
       <c r="D3">
-        <v>165.26</v>
+        <v>150.19</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>804643.88</v>
+        <v>727445.75</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>804643.88</v>
+        <v>727445.75</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>54184.0243</v>
+        <v>54039.7233</v>
       </c>
       <c r="D4">
-        <v>193.19</v>
+        <v>176.01</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>10468125.6</v>
+        <v>9511550.92</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>10468125.6</v>
+        <v>9511550.92</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -851,337 +851,337 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>162200.0</v>
+        <v>150200.0</v>
       </c>
       <c r="D2" s="1">
-        <v>8.2</v>
+        <v>9.54</v>
       </c>
       <c r="E2" s="1">
-        <v>4.1107633785</v>
+        <v>4.1107633822</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>666765.82</v>
+        <v>617436.66</v>
       </c>
       <c r="I2" s="1">
-        <v>663274.18</v>
+        <v>815471.34</v>
       </c>
       <c r="J2" s="1">
-        <v>99.476331885159</v>
+        <v>132.0736834771</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1330040.0</v>
+        <v>1432908.0</v>
       </c>
       <c r="N2" s="1">
-        <v>1330040.0</v>
+        <v>1432908.0</v>
       </c>
       <c r="O2" s="1">
-        <v>5.59</v>
+        <v>6.6</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
         <v>10000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>21.2</v>
+        <v>21.0</v>
       </c>
       <c r="E3" s="1">
         <v>22.6</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>226000.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-14000.0</v>
+        <v>-16000.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-6.1946902654867</v>
+        <v>-7.0796460176991</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>212000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>212000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.89</v>
+        <v>0.97</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>42000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>15.45</v>
+        <v>13.9</v>
       </c>
       <c r="E4" s="1">
         <v>15.505012619</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>651210.53</v>
       </c>
       <c r="I4" s="1">
-        <v>-2310.53</v>
+        <v>-67410.53</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.35480538068081</v>
+        <v>-10.351572478412</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>648900.0</v>
+        <v>583800.0</v>
       </c>
       <c r="N4" s="1">
-        <v>648900.0</v>
+        <v>583800.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.73</v>
+        <v>2.69</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>20830.0</v>
       </c>
       <c r="D5" s="1">
-        <v>12.8</v>
+        <v>11.0</v>
       </c>
       <c r="E5" s="1">
         <v>29.612174748</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>616821.6</v>
       </c>
       <c r="I5" s="1">
-        <v>-350197.6</v>
+        <v>-387691.6</v>
       </c>
       <c r="J5" s="1">
-        <v>-56.774535781497</v>
+        <v>-62.853116687224</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>266624.0</v>
+        <v>229130.0</v>
       </c>
       <c r="N5" s="1">
-        <v>266624.0</v>
+        <v>229130.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.12</v>
+        <v>1.05</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
         <v>169329.0</v>
       </c>
       <c r="D6" s="1">
-        <v>2.76</v>
+        <v>2.25</v>
       </c>
       <c r="E6" s="1">
         <v>4.6623209846</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>789466.15</v>
       </c>
       <c r="I6" s="1">
-        <v>-322118.11</v>
+        <v>-408475.9</v>
       </c>
       <c r="J6" s="1">
-        <v>-40.802016653912</v>
+        <v>-51.740774446124</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>467348.04</v>
+        <v>380990.25</v>
       </c>
       <c r="N6" s="1">
-        <v>467348.04</v>
+        <v>380990.25</v>
       </c>
       <c r="O6" s="1">
-        <v>1.97</v>
+        <v>1.75</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>70000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>13.35</v>
+        <v>9.64</v>
       </c>
       <c r="E7" s="1">
-        <v>10.5369755714</v>
+        <v>10.494998</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>737588.29</v>
+        <v>1101974.79</v>
       </c>
       <c r="I7" s="1">
-        <v>196911.71</v>
+        <v>-89774.79</v>
       </c>
       <c r="J7" s="1">
-        <v>26.696696879502</v>
+        <v>-8.1467190370117</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>934500.0</v>
+        <v>1012200.0</v>
       </c>
       <c r="N7" s="1">
-        <v>934500.0</v>
+        <v>1012200.0</v>
       </c>
       <c r="O7" s="1">
-        <v>3.93</v>
+        <v>4.66</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>4215.0</v>
       </c>
       <c r="D8" s="1">
         <v>0.0</v>
       </c>
       <c r="E8" s="1">
         <v>9.1658718861</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
@@ -1204,684 +1204,684 @@
       </c>
       <c r="M8" s="1">
         <v>0.0</v>
       </c>
       <c r="N8" s="1">
         <v>0.0</v>
       </c>
       <c r="O8" s="1">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>40000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>27.7</v>
+        <v>23.6</v>
       </c>
       <c r="E9" s="1">
         <v>17.53319675</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>701327.87</v>
       </c>
       <c r="I9" s="1">
-        <v>406672.13</v>
+        <v>242672.13</v>
       </c>
       <c r="J9" s="1">
-        <v>57.986021573619</v>
+        <v>34.60180899413</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1108000.0</v>
+        <v>944000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1108000.0</v>
+        <v>944000.0</v>
       </c>
       <c r="O9" s="1">
-        <v>4.66</v>
+        <v>4.35</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
         <v>150000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>7.985</v>
+        <v>8.19</v>
       </c>
       <c r="E10" s="1">
         <v>5.9288068</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>889321.02</v>
       </c>
       <c r="I10" s="1">
-        <v>308428.98</v>
+        <v>339178.98</v>
       </c>
       <c r="J10" s="1">
-        <v>34.681399974106</v>
+        <v>38.139094024788</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1197750.0</v>
+        <v>1228500.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1197750.0</v>
+        <v>1228500.0</v>
       </c>
       <c r="O10" s="1">
-        <v>5.04</v>
+        <v>5.66</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>5000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>97.4</v>
+        <v>92.9</v>
       </c>
       <c r="E11" s="1">
-        <v>87.40547</v>
+        <v>88.402035</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>437027.35</v>
+        <v>884020.35</v>
       </c>
       <c r="I11" s="1">
-        <v>49972.65</v>
+        <v>44979.65</v>
       </c>
       <c r="J11" s="1">
-        <v>11.434673367697</v>
+        <v>5.0880785719469</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>487000.0</v>
+        <v>929000.0</v>
       </c>
       <c r="N11" s="1">
-        <v>487000.0</v>
+        <v>929000.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.05</v>
+        <v>4.28</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
         <v>3300.0</v>
       </c>
       <c r="D12" s="1">
-        <v>172.0</v>
+        <v>170.0</v>
       </c>
       <c r="E12" s="1">
         <v>191.8678787879</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>633164.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-65564.0</v>
+        <v>-72164.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-10.354979120733</v>
+        <v>-11.397363084446</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>567600.0</v>
+        <v>561000.0</v>
       </c>
       <c r="N12" s="1">
-        <v>567600.0</v>
+        <v>561000.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.39</v>
+        <v>2.58</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
         <v>106182.0</v>
       </c>
       <c r="D13" s="1">
-        <v>15.85</v>
+        <v>12.35</v>
       </c>
       <c r="E13" s="1">
         <v>12.7355727901</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1352288.59</v>
       </c>
       <c r="I13" s="1">
-        <v>330696.11</v>
+        <v>-40940.89</v>
       </c>
       <c r="J13" s="1">
-        <v>24.45455152439</v>
+        <v>-3.0275260992922</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1682984.7</v>
+        <v>1311347.7</v>
       </c>
       <c r="N13" s="1">
-        <v>1682984.7</v>
+        <v>1311347.7</v>
       </c>
       <c r="O13" s="1">
-        <v>7.08</v>
+        <v>6.04</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
         <v>12300.0</v>
       </c>
       <c r="D14" s="1">
-        <v>21.3</v>
+        <v>21.2</v>
       </c>
       <c r="E14" s="1">
         <v>30.4320317073</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>374313.99</v>
       </c>
       <c r="I14" s="1">
-        <v>-112323.99</v>
+        <v>-113553.99</v>
       </c>
       <c r="J14" s="1">
-        <v>-30.007959360536</v>
+        <v>-30.336560490299</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>261990.0</v>
+        <v>260760.0</v>
       </c>
       <c r="N14" s="1">
-        <v>261990.0</v>
+        <v>260760.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
         <v>39000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>35.2</v>
+        <v>30.4</v>
       </c>
       <c r="E15" s="1">
         <v>16.8637987179</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>657688.15</v>
       </c>
       <c r="I15" s="1">
-        <v>715111.85</v>
+        <v>527911.85</v>
       </c>
       <c r="J15" s="1">
-        <v>108.73114408402</v>
+        <v>80.267806254378</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1372800.0</v>
+        <v>1185600.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1372800.0</v>
+        <v>1185600.0</v>
       </c>
       <c r="O15" s="1">
-        <v>5.77</v>
+        <v>5.46</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
         <v>2753.0</v>
       </c>
       <c r="D16" s="1">
-        <v>302.0</v>
+        <v>274.0</v>
       </c>
       <c r="E16" s="1">
         <v>408.4067780603</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1124343.86</v>
       </c>
       <c r="I16" s="1">
-        <v>-292937.86</v>
+        <v>-370021.86</v>
       </c>
       <c r="J16" s="1">
-        <v>-26.054116576045</v>
+        <v>-32.910026297471</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>831406.0</v>
+        <v>754322.0</v>
       </c>
       <c r="N16" s="1">
-        <v>831406.0</v>
+        <v>754322.0</v>
       </c>
       <c r="O16" s="1">
-        <v>3.5</v>
+        <v>3.47</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>25878.0</v>
+        <v>28000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>22.3</v>
+        <v>16.1</v>
       </c>
       <c r="E17" s="1">
-        <v>24.8896367571</v>
+        <v>24.652435</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>644094.02</v>
+        <v>690268.18</v>
       </c>
       <c r="I17" s="1">
-        <v>-67014.62</v>
+        <v>-239468.18</v>
       </c>
       <c r="J17" s="1">
-        <v>-10.40447790526</v>
+        <v>-34.69204969002</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>577079.4</v>
+        <v>450800.0</v>
       </c>
       <c r="N17" s="1">
-        <v>577079.4</v>
+        <v>450800.0</v>
       </c>
       <c r="O17" s="1">
-        <v>2.43</v>
+        <v>2.08</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
         <v>30236.0</v>
       </c>
       <c r="D18" s="1">
-        <v>23.7</v>
+        <v>21.6</v>
       </c>
       <c r="E18" s="1">
         <v>5.650254994</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>170841.11</v>
       </c>
       <c r="I18" s="1">
-        <v>545752.09</v>
+        <v>482256.49</v>
       </c>
       <c r="J18" s="1">
-        <v>319.45009605709</v>
+        <v>282.2836318495</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>716593.2</v>
+        <v>653097.6</v>
       </c>
       <c r="N18" s="1">
-        <v>716593.2</v>
+        <v>653097.6</v>
       </c>
       <c r="O18" s="1">
         <v>3.01</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
         <v>250000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>5.68</v>
+        <v>4.67</v>
       </c>
       <c r="E19" s="1">
         <v>8.78203848</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>2195509.62</v>
       </c>
       <c r="I19" s="1">
-        <v>-775509.62</v>
+        <v>-1028009.62</v>
       </c>
       <c r="J19" s="1">
-        <v>-35.322533453531</v>
+        <v>-46.823280145773</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1420000.0</v>
+        <v>1167500.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1420000.0</v>
+        <v>1167500.0</v>
       </c>
       <c r="O19" s="1">
-        <v>5.97</v>
+        <v>5.38</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
         <v>200000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>8.8</v>
+        <v>9.0</v>
       </c>
       <c r="E20" s="1">
         <v>4.37756985</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>875513.97</v>
       </c>
       <c r="I20" s="1">
-        <v>884486.03</v>
+        <v>924486.03</v>
       </c>
       <c r="J20" s="1">
-        <v>101.02477633795</v>
+        <v>105.59352125472</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1760000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1760000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="O20" s="1">
-        <v>7.4</v>
+        <v>8.29</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
         <v>193119.0</v>
       </c>
       <c r="D21" s="1">
-        <v>4.44</v>
+        <v>4.43</v>
       </c>
       <c r="E21" s="1">
         <v>5.4638751236</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1055178.1</v>
       </c>
       <c r="I21" s="1">
-        <v>-197729.74</v>
+        <v>-199660.93</v>
       </c>
       <c r="J21" s="1">
-        <v>-18.73899202419</v>
+        <v>-18.922012312424</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>857448.36</v>
+        <v>855517.17</v>
       </c>
       <c r="N21" s="1">
-        <v>857448.36</v>
+        <v>855517.17</v>
       </c>
       <c r="O21" s="1">
-        <v>3.61</v>
+        <v>3.94</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
         <v>127345.0</v>
       </c>
       <c r="D22" s="1">
         <v>0.035</v>
       </c>
       <c r="E22" s="1">
         <v>0.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
@@ -1904,484 +1904,484 @@
       </c>
       <c r="M22" s="1">
         <v>4457.08</v>
       </c>
       <c r="N22" s="1">
         <v>4457.08</v>
       </c>
       <c r="O22" s="1">
         <v>0.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
         <v>555093.0</v>
       </c>
       <c r="D23" s="1">
-        <v>1.846</v>
+        <v>1.68</v>
       </c>
       <c r="E23" s="1">
         <v>0.8987898604</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>498911.96</v>
       </c>
       <c r="I23" s="1">
-        <v>525789.72</v>
+        <v>433644.28</v>
       </c>
       <c r="J23" s="1">
-        <v>105.38727514169</v>
+        <v>86.917996513854</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1024701.68</v>
+        <v>932556.24</v>
       </c>
       <c r="N23" s="1">
-        <v>1024701.68</v>
+        <v>932556.24</v>
       </c>
       <c r="O23" s="1">
-        <v>4.31</v>
+        <v>4.29</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
         <v>60000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>13.35</v>
+        <v>11.8</v>
       </c>
       <c r="E24" s="1">
         <v>13.9284266667</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>835705.6</v>
       </c>
       <c r="I24" s="1">
-        <v>-34705.6</v>
+        <v>-127705.6</v>
       </c>
       <c r="J24" s="1">
-        <v>-4.1528499988513</v>
+        <v>-15.281170785501</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>801000.0</v>
+        <v>708000.0</v>
       </c>
       <c r="N24" s="1">
-        <v>801000.0</v>
+        <v>708000.0</v>
       </c>
       <c r="O24" s="1">
-        <v>3.37</v>
+        <v>3.26</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
         <v>60000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>8.62</v>
+        <v>7.94</v>
       </c>
       <c r="E25" s="1">
         <v>10.0639971667</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>603839.83</v>
       </c>
       <c r="I25" s="1">
-        <v>-86639.83</v>
+        <v>-127439.83</v>
       </c>
       <c r="J25" s="1">
-        <v>-14.348147587416</v>
+        <v>-21.104906246413</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>517200.0</v>
+        <v>476400.0</v>
       </c>
       <c r="N25" s="1">
-        <v>517200.0</v>
+        <v>476400.0</v>
       </c>
       <c r="O25" s="1">
-        <v>2.17</v>
+        <v>2.19</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
         <v>23000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>27.5</v>
+        <v>23.8</v>
       </c>
       <c r="E26" s="1">
         <v>21.3658395652</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>491414.31</v>
       </c>
       <c r="I26" s="1">
-        <v>141085.69</v>
+        <v>55985.69</v>
       </c>
       <c r="J26" s="1">
-        <v>28.710130561725</v>
+        <v>11.392767540693</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>632500.0</v>
+        <v>547400.0</v>
       </c>
       <c r="N26" s="1">
-        <v>632500.0</v>
+        <v>547400.0</v>
       </c>
       <c r="O26" s="1">
-        <v>2.66</v>
+        <v>2.52</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>1108.0</v>
+        <v>8800.0</v>
       </c>
       <c r="D27" s="1">
-        <v>28.9</v>
+        <v>32.9</v>
       </c>
       <c r="E27" s="1">
-        <v>25.4349909747</v>
+        <v>32.2246977273</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>28181.97</v>
+        <v>283577.34</v>
       </c>
       <c r="I27" s="1">
-        <v>3839.23</v>
+        <v>5942.66</v>
       </c>
       <c r="J27" s="1">
-        <v>13.623000805125</v>
+        <v>2.0956046770169</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>32021.2</v>
+        <v>289520.0</v>
       </c>
       <c r="N27" s="1">
-        <v>32021.2</v>
+        <v>289520.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.13</v>
+        <v>1.33</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
         <v>413539.0</v>
       </c>
       <c r="D28" s="1">
-        <v>0.9</v>
+        <v>0.754</v>
       </c>
       <c r="E28" s="1">
         <v>1.02</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>421809.78</v>
       </c>
       <c r="I28" s="1">
-        <v>-49624.68</v>
+        <v>-110001.37</v>
       </c>
       <c r="J28" s="1">
-        <v>-11.764705882353</v>
+        <v>-26.078430424254</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>372185.1</v>
+        <v>311808.41</v>
       </c>
       <c r="N28" s="1">
-        <v>372185.1</v>
+        <v>311808.41</v>
       </c>
       <c r="O28" s="1">
-        <v>1.56</v>
+        <v>1.44</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>398640.0</v>
+        <v>322831.0</v>
       </c>
       <c r="D29" s="1">
-        <v>1.255</v>
+        <v>1.15</v>
       </c>
       <c r="E29" s="1">
-        <v>1.8378166516</v>
+        <v>1.8378166285</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>732627.23</v>
+        <v>593304.18</v>
       </c>
       <c r="I29" s="1">
-        <v>-232334.03</v>
+        <v>-222048.53</v>
       </c>
       <c r="J29" s="1">
-        <v>-31.712448089051</v>
+        <v>-37.425748458405</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>500293.2</v>
+        <v>371255.65</v>
       </c>
       <c r="N29" s="1">
-        <v>500293.2</v>
+        <v>371255.65</v>
       </c>
       <c r="O29" s="1">
-        <v>2.1</v>
+        <v>1.71</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
         <v>62000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>16.55</v>
+        <v>14.8</v>
       </c>
       <c r="E30" s="1">
         <v>14.6330029032</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>907246.18</v>
       </c>
       <c r="I30" s="1">
-        <v>118853.82</v>
+        <v>10353.82</v>
       </c>
       <c r="J30" s="1">
-        <v>13.100503768448</v>
+        <v>1.1412359983704</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1026100.0</v>
+        <v>917600.0</v>
       </c>
       <c r="N30" s="1">
-        <v>1026100.0</v>
+        <v>917600.0</v>
       </c>
       <c r="O30" s="1">
-        <v>4.31</v>
+        <v>4.22</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
         <v>22000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>29.1</v>
+        <v>22.5</v>
       </c>
       <c r="E31" s="1">
         <v>21.8795945455</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>481351.08</v>
       </c>
       <c r="I31" s="1">
-        <v>158848.92</v>
+        <v>13648.92</v>
       </c>
       <c r="J31" s="1">
-        <v>33.000636458528</v>
+        <v>2.8355436535013</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>640200.0</v>
+        <v>495000.0</v>
       </c>
       <c r="N31" s="1">
-        <v>640200.0</v>
+        <v>495000.0</v>
       </c>
       <c r="O31" s="1">
-        <v>2.69</v>
+        <v>2.28</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>