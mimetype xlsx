--- v1 (2026-06-25)
+++ v2 (2026-09-01)
@@ -154,86 +154,92 @@
   <si>
     <t>FR0000053506</t>
   </si>
   <si>
     <t>CEGEDIM SA</t>
   </si>
   <si>
     <t>FR0000075764</t>
   </si>
   <si>
     <t>COUACH</t>
   </si>
   <si>
     <t>FR0000062978</t>
   </si>
   <si>
     <t>DEKUPLE SA</t>
   </si>
   <si>
     <t>FR0000053381</t>
   </si>
   <si>
     <t>DERICHEBOURG SA</t>
   </si>
   <si>
+    <t>FR0000072373</t>
+  </si>
+  <si>
+    <t>EGIDE SA</t>
+  </si>
+  <si>
+    <t>FR0011466069</t>
+  </si>
+  <si>
+    <t>EKINOPS SA</t>
+  </si>
+  <si>
     <t>FR0010485268</t>
   </si>
   <si>
     <t>FOUNTAINE PAJOT SA</t>
   </si>
   <si>
     <t>FR0000033888</t>
   </si>
   <si>
     <t>GEVELOT SA</t>
   </si>
   <si>
     <t>FR0000075442</t>
   </si>
   <si>
     <t>GROUPE LDLC SA</t>
   </si>
   <si>
     <t>FR0000066540</t>
   </si>
   <si>
     <t>HERIGE SA</t>
   </si>
   <si>
     <t>FR0004159473</t>
   </si>
   <si>
     <t>HEXAOM SA</t>
   </si>
   <si>
-    <t>FR0000060451</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000072597</t>
   </si>
   <si>
     <t>IT LINK SA</t>
   </si>
   <si>
     <t>FR0000038242</t>
   </si>
   <si>
     <t>LUMIBIRD SA</t>
   </si>
   <si>
     <t>FR0004034320</t>
   </si>
   <si>
     <t>MR BRICOLAGE SA</t>
   </si>
   <si>
     <t>FR0014003T71</t>
   </si>
   <si>
     <t>OMER DECUGIS &amp; CIE SA</t>
   </si>
   <si>
     <t>FR0000038465</t>
@@ -260,56 +266,50 @@
     <t>PISC DESJOYAUX SA</t>
   </si>
   <si>
     <t>FR0000066441</t>
   </si>
   <si>
     <t>POUJOULAT SA</t>
   </si>
   <si>
     <t>FR0014004EC4</t>
   </si>
   <si>
     <t>PRECIA SA</t>
   </si>
   <si>
     <t>FR0000065864</t>
   </si>
   <si>
     <t>SOGECLAIR SA</t>
   </si>
   <si>
     <t>FR0005175080</t>
   </si>
   <si>
     <t>TRANSGENE SA</t>
-  </si>
-[...4 lines deleted...]
-    <t>U10 CORP SA</t>
   </si>
   <si>
     <t>FR0010766667</t>
   </si>
   <si>
     <t>VENTE UNIQUE.COM SA</t>
   </si>
   <si>
     <t>FR0010131409</t>
   </si>
   <si>
     <t>WALLIX SA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -685,124 +685,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>68289.466</v>
+        <v>68707.1858</v>
       </c>
       <c r="D2">
-        <v>168.11</v>
+        <v>186.63</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>11480351.82</v>
+        <v>12822992.86</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>11480351.82</v>
+        <v>12822992.86</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>4843.4239</v>
+        <v>4734.6479</v>
       </c>
       <c r="D3">
-        <v>150.19</v>
+        <v>166.73</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>727445.75</v>
+        <v>789444.95</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>727445.75</v>
+        <v>789444.95</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>54039.7233</v>
+        <v>57377.4103</v>
       </c>
       <c r="D4">
-        <v>176.01</v>
+        <v>196.03</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9511550.92</v>
+        <v>11248131.25</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9511550.92</v>
+        <v>11248131.25</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -854,334 +854,334 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>150200.0</v>
       </c>
       <c r="D2" s="1">
-        <v>9.54</v>
+        <v>13.55</v>
       </c>
       <c r="E2" s="1">
         <v>4.1107633822</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>617436.66</v>
       </c>
       <c r="I2" s="1">
-        <v>815471.34</v>
+        <v>1417773.34</v>
       </c>
       <c r="J2" s="1">
-        <v>132.0736834771</v>
+        <v>229.62247495962</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1432908.0</v>
+        <v>2035210.0</v>
       </c>
       <c r="N2" s="1">
-        <v>1432908.0</v>
+        <v>2035210.0</v>
       </c>
       <c r="O2" s="1">
-        <v>6.6</v>
+        <v>8.19</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
         <v>10000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>21.0</v>
+        <v>32.2</v>
       </c>
       <c r="E3" s="1">
         <v>22.6</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>226000.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-16000.0</v>
+        <v>96000.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-7.0796460176991</v>
+        <v>42.477876106195</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>210000.0</v>
+        <v>322000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>210000.0</v>
+        <v>322000.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.97</v>
+        <v>1.3</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>42000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>13.9</v>
+        <v>14.64</v>
       </c>
       <c r="E4" s="1">
         <v>15.505012619</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>651210.53</v>
       </c>
       <c r="I4" s="1">
-        <v>-67410.53</v>
+        <v>-36330.53</v>
       </c>
       <c r="J4" s="1">
-        <v>-10.351572478412</v>
+        <v>-5.5789223801403</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>583800.0</v>
+        <v>614880.0</v>
       </c>
       <c r="N4" s="1">
-        <v>583800.0</v>
+        <v>614880.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.69</v>
+        <v>2.47</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>20830.0</v>
       </c>
       <c r="D5" s="1">
-        <v>11.0</v>
+        <v>12.95</v>
       </c>
       <c r="E5" s="1">
         <v>29.612174748</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>616821.6</v>
       </c>
       <c r="I5" s="1">
-        <v>-387691.6</v>
+        <v>-347073.1</v>
       </c>
       <c r="J5" s="1">
-        <v>-62.853116687224</v>
+        <v>-56.267987372686</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>229130.0</v>
+        <v>269748.5</v>
       </c>
       <c r="N5" s="1">
-        <v>229130.0</v>
+        <v>269748.5</v>
       </c>
       <c r="O5" s="1">
-        <v>1.05</v>
+        <v>1.09</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>169329.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>2.25</v>
+        <v>2.34</v>
       </c>
       <c r="E6" s="1">
-        <v>4.6623209846</v>
+        <v>3.4453029429</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>789466.15</v>
+        <v>1205856.03</v>
       </c>
       <c r="I6" s="1">
-        <v>-408475.9</v>
+        <v>-386856.03</v>
       </c>
       <c r="J6" s="1">
-        <v>-51.740774446124</v>
+        <v>-32.081444250024</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>380990.25</v>
+        <v>819000.0</v>
       </c>
       <c r="N6" s="1">
-        <v>380990.25</v>
+        <v>819000.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.75</v>
+        <v>3.29</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>105000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>9.64</v>
+        <v>11.46</v>
       </c>
       <c r="E7" s="1">
         <v>10.494998</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>1101974.79</v>
       </c>
       <c r="I7" s="1">
-        <v>-89774.79</v>
+        <v>101325.21</v>
       </c>
       <c r="J7" s="1">
-        <v>-8.1467190370117</v>
+        <v>9.1948755016437</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1012200.0</v>
+        <v>1203300.0</v>
       </c>
       <c r="N7" s="1">
-        <v>1012200.0</v>
+        <v>1203300.0</v>
       </c>
       <c r="O7" s="1">
-        <v>4.66</v>
+        <v>4.84</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>4215.0</v>
       </c>
       <c r="D8" s="1">
         <v>0.0</v>
       </c>
       <c r="E8" s="1">
         <v>9.1658718861</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
@@ -1204,1184 +1204,1184 @@
       </c>
       <c r="M8" s="1">
         <v>0.0</v>
       </c>
       <c r="N8" s="1">
         <v>0.0</v>
       </c>
       <c r="O8" s="1">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>40000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>23.6</v>
+        <v>26.6</v>
       </c>
       <c r="E9" s="1">
         <v>17.53319675</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>701327.87</v>
       </c>
       <c r="I9" s="1">
-        <v>242672.13</v>
+        <v>362672.13</v>
       </c>
       <c r="J9" s="1">
-        <v>34.60180899413</v>
+        <v>51.712208442536</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>944000.0</v>
+        <v>1064000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>944000.0</v>
+        <v>1064000.0</v>
       </c>
       <c r="O9" s="1">
-        <v>4.35</v>
+        <v>4.28</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
         <v>150000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.19</v>
+        <v>9.99</v>
       </c>
       <c r="E10" s="1">
         <v>5.9288068</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>889321.02</v>
       </c>
       <c r="I10" s="1">
-        <v>339178.98</v>
+        <v>609178.98</v>
       </c>
       <c r="J10" s="1">
-        <v>38.139094024788</v>
+        <v>68.499334469796</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1228500.0</v>
+        <v>1498500.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1228500.0</v>
+        <v>1498500.0</v>
       </c>
       <c r="O10" s="1">
-        <v>5.66</v>
+        <v>6.03</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>10000.0</v>
+        <v>181825.0</v>
       </c>
       <c r="D11" s="1">
-        <v>92.9</v>
+        <v>1.23</v>
       </c>
       <c r="E11" s="1">
-        <v>88.402035</v>
+        <v>1.2657000962</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>884020.35</v>
+        <v>230135.92</v>
       </c>
       <c r="I11" s="1">
-        <v>44979.65</v>
+        <v>-6491.17</v>
       </c>
       <c r="J11" s="1">
-        <v>5.0880785719469</v>
+        <v>-2.8205809853586</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>929000.0</v>
+        <v>223644.75</v>
       </c>
       <c r="N11" s="1">
-        <v>929000.0</v>
+        <v>223644.75</v>
       </c>
       <c r="O11" s="1">
-        <v>4.28</v>
+        <v>0.9</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>3300.0</v>
+        <v>64352.0</v>
       </c>
       <c r="D12" s="1">
-        <v>170.0</v>
+        <v>3.47</v>
       </c>
       <c r="E12" s="1">
-        <v>191.8678787879</v>
+        <v>2.7418516907</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>633164.0</v>
+        <v>176443.64</v>
       </c>
       <c r="I12" s="1">
-        <v>-72164.0</v>
+        <v>46857.8</v>
       </c>
       <c r="J12" s="1">
-        <v>-11.397363084446</v>
+        <v>26.556808735073</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>561000.0</v>
+        <v>223301.44</v>
       </c>
       <c r="N12" s="1">
-        <v>561000.0</v>
+        <v>223301.44</v>
       </c>
       <c r="O12" s="1">
-        <v>2.58</v>
+        <v>0.9</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>106182.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>12.35</v>
+        <v>90.7</v>
       </c>
       <c r="E13" s="1">
-        <v>12.7355727901</v>
+        <v>88.402035</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1352288.59</v>
+        <v>884020.35</v>
       </c>
       <c r="I13" s="1">
-        <v>-40940.89</v>
+        <v>22979.65</v>
       </c>
       <c r="J13" s="1">
-        <v>-3.0275260992922</v>
+        <v>2.5994480783163</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1311347.7</v>
+        <v>907000.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1311347.7</v>
+        <v>907000.0</v>
       </c>
       <c r="O13" s="1">
-        <v>6.04</v>
+        <v>3.65</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>12300.0</v>
+        <v>3300.0</v>
       </c>
       <c r="D14" s="1">
-        <v>21.2</v>
+        <v>204.0</v>
       </c>
       <c r="E14" s="1">
-        <v>30.4320317073</v>
+        <v>191.8678787879</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>374313.99</v>
+        <v>633164.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-113553.99</v>
+        <v>40036.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-30.336560490299</v>
+        <v>6.3231642986651</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>260760.0</v>
+        <v>673200.0</v>
       </c>
       <c r="N14" s="1">
-        <v>260760.0</v>
+        <v>673200.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.2</v>
+        <v>2.71</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>39000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>30.4</v>
+        <v>12.5</v>
       </c>
       <c r="E15" s="1">
-        <v>16.8637987179</v>
+        <v>12.7355727778</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>657688.15</v>
+        <v>1146201.55</v>
       </c>
       <c r="I15" s="1">
-        <v>527911.85</v>
+        <v>-21201.55</v>
       </c>
       <c r="J15" s="1">
-        <v>80.267806254378</v>
+        <v>-1.849722677482</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1185600.0</v>
+        <v>1125000.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1185600.0</v>
+        <v>1125000.0</v>
       </c>
       <c r="O15" s="1">
-        <v>5.46</v>
+        <v>4.53</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>2753.0</v>
+        <v>12300.0</v>
       </c>
       <c r="D16" s="1">
-        <v>274.0</v>
+        <v>19.5</v>
       </c>
       <c r="E16" s="1">
-        <v>408.4067780603</v>
+        <v>30.4320317073</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1124343.86</v>
+        <v>374313.99</v>
       </c>
       <c r="I16" s="1">
-        <v>-370021.86</v>
+        <v>-134463.99</v>
       </c>
       <c r="J16" s="1">
-        <v>-32.910026297471</v>
+        <v>-35.922779696265</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>754322.0</v>
+        <v>239850.0</v>
       </c>
       <c r="N16" s="1">
-        <v>754322.0</v>
+        <v>239850.0</v>
       </c>
       <c r="O16" s="1">
-        <v>3.47</v>
+        <v>0.96</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>28000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>16.1</v>
+        <v>31.4</v>
       </c>
       <c r="E17" s="1">
-        <v>24.652435</v>
+        <v>16.8637987179</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>690268.18</v>
+        <v>657688.15</v>
       </c>
       <c r="I17" s="1">
-        <v>-239468.18</v>
+        <v>566911.85</v>
       </c>
       <c r="J17" s="1">
-        <v>-34.69204969002</v>
+        <v>86.197668302219</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>450800.0</v>
+        <v>1224600.0</v>
       </c>
       <c r="N17" s="1">
-        <v>450800.0</v>
+        <v>1224600.0</v>
       </c>
       <c r="O17" s="1">
-        <v>2.08</v>
+        <v>4.93</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>30236.0</v>
+        <v>43059.0</v>
       </c>
       <c r="D18" s="1">
-        <v>21.6</v>
+        <v>16.95</v>
       </c>
       <c r="E18" s="1">
-        <v>5.650254994</v>
+        <v>21.9700473769</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>170841.11</v>
+        <v>946008.27</v>
       </c>
       <c r="I18" s="1">
-        <v>482256.49</v>
+        <v>-216158.22</v>
       </c>
       <c r="J18" s="1">
-        <v>282.2836318495</v>
+        <v>-22.849506379051</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>653097.6</v>
+        <v>729850.05</v>
       </c>
       <c r="N18" s="1">
-        <v>653097.6</v>
+        <v>729850.05</v>
       </c>
       <c r="O18" s="1">
-        <v>3.01</v>
+        <v>2.94</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>250000.0</v>
+        <v>30236.0</v>
       </c>
       <c r="D19" s="1">
-        <v>4.67</v>
+        <v>26.6</v>
       </c>
       <c r="E19" s="1">
-        <v>8.78203848</v>
+        <v>5.650254994</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2195509.62</v>
+        <v>170841.11</v>
       </c>
       <c r="I19" s="1">
-        <v>-1028009.62</v>
+        <v>633436.49</v>
       </c>
       <c r="J19" s="1">
-        <v>-46.823280145773</v>
+        <v>370.77521329614</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1167500.0</v>
+        <v>804277.6</v>
       </c>
       <c r="N19" s="1">
-        <v>1167500.0</v>
+        <v>804277.6</v>
       </c>
       <c r="O19" s="1">
-        <v>5.38</v>
+        <v>3.24</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>200000.0</v>
+        <v>352742.0</v>
       </c>
       <c r="D20" s="1">
-        <v>9.0</v>
+        <v>3.92</v>
       </c>
       <c r="E20" s="1">
-        <v>4.37756985</v>
+        <v>7.5654238509</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>875513.97</v>
+        <v>2668642.74</v>
       </c>
       <c r="I20" s="1">
-        <v>924486.03</v>
+        <v>-1285894.1</v>
       </c>
       <c r="J20" s="1">
-        <v>105.59352125472</v>
+        <v>-48.185322101227</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1800000.0</v>
+        <v>1382748.64</v>
       </c>
       <c r="N20" s="1">
-        <v>1800000.0</v>
+        <v>1382748.64</v>
       </c>
       <c r="O20" s="1">
-        <v>8.29</v>
+        <v>5.56</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>193119.0</v>
+        <v>146579.0</v>
       </c>
       <c r="D21" s="1">
-        <v>4.43</v>
+        <v>8.4</v>
       </c>
       <c r="E21" s="1">
-        <v>5.4638751236</v>
+        <v>4.3775699111</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1055178.1</v>
+        <v>641659.82</v>
       </c>
       <c r="I21" s="1">
-        <v>-199660.93</v>
+        <v>589603.78</v>
       </c>
       <c r="J21" s="1">
-        <v>-18.922012312424</v>
+        <v>91.887283825875</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>855517.17</v>
+        <v>1231263.6</v>
       </c>
       <c r="N21" s="1">
-        <v>855517.17</v>
+        <v>1231263.6</v>
       </c>
       <c r="O21" s="1">
-        <v>3.94</v>
+        <v>4.95</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>127345.0</v>
+        <v>193119.0</v>
       </c>
       <c r="D22" s="1">
-        <v>0.035</v>
+        <v>5.0</v>
       </c>
       <c r="E22" s="1">
-        <v>0.0</v>
+        <v>5.4638751236</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>0.0</v>
+        <v>1055178.1</v>
       </c>
       <c r="I22" s="1">
-        <v>4457.08</v>
+        <v>-89583.1</v>
       </c>
       <c r="J22" s="1">
-        <v>0</v>
+        <v>-8.4898558830969</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>4457.08</v>
+        <v>965595.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4457.08</v>
+        <v>965595.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.02</v>
+        <v>3.88</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
-        <v>555093.0</v>
+        <v>127345.0</v>
       </c>
       <c r="D23" s="1">
-        <v>1.68</v>
+        <v>0.035</v>
       </c>
       <c r="E23" s="1">
-        <v>0.8987898604</v>
+        <v>0.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>498911.96</v>
+        <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>433644.28</v>
+        <v>4457.08</v>
       </c>
       <c r="J23" s="1">
-        <v>86.917996513854</v>
+        <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>932556.24</v>
+        <v>4457.08</v>
       </c>
       <c r="N23" s="1">
-        <v>932556.24</v>
+        <v>4457.08</v>
       </c>
       <c r="O23" s="1">
-        <v>4.29</v>
+        <v>0.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>60000.0</v>
+        <v>555093.0</v>
       </c>
       <c r="D24" s="1">
-        <v>11.8</v>
+        <v>1.87</v>
       </c>
       <c r="E24" s="1">
-        <v>13.9284266667</v>
+        <v>0.8987898604</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>835705.6</v>
+        <v>498911.96</v>
       </c>
       <c r="I24" s="1">
-        <v>-127705.6</v>
+        <v>539111.95</v>
       </c>
       <c r="J24" s="1">
-        <v>-15.281170785501</v>
+        <v>108.05753183387</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>708000.0</v>
+        <v>1038023.91</v>
       </c>
       <c r="N24" s="1">
-        <v>708000.0</v>
+        <v>1038023.91</v>
       </c>
       <c r="O24" s="1">
-        <v>3.26</v>
+        <v>4.18</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
         <v>60000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>7.94</v>
+        <v>11.15</v>
       </c>
       <c r="E25" s="1">
-        <v>10.0639971667</v>
+        <v>13.9284266667</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>603839.83</v>
+        <v>835705.6</v>
       </c>
       <c r="I25" s="1">
-        <v>-127439.83</v>
+        <v>-166705.6</v>
       </c>
       <c r="J25" s="1">
-        <v>-21.104906246413</v>
+        <v>-19.947885954097</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>476400.0</v>
+        <v>669000.0</v>
       </c>
       <c r="N25" s="1">
-        <v>476400.0</v>
+        <v>669000.0</v>
       </c>
       <c r="O25" s="1">
-        <v>2.19</v>
+        <v>2.69</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>23000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>23.8</v>
+        <v>6.88</v>
       </c>
       <c r="E26" s="1">
-        <v>21.3658395652</v>
+        <v>10.0639971667</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>491414.31</v>
+        <v>603839.83</v>
       </c>
       <c r="I26" s="1">
-        <v>55985.69</v>
+        <v>-191039.83</v>
       </c>
       <c r="J26" s="1">
-        <v>11.392767540693</v>
+        <v>-31.637500626615</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>547400.0</v>
+        <v>412800.0</v>
       </c>
       <c r="N26" s="1">
-        <v>547400.0</v>
+        <v>412800.0</v>
       </c>
       <c r="O26" s="1">
-        <v>2.52</v>
+        <v>1.66</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>8800.0</v>
+        <v>24980.0</v>
       </c>
       <c r="D27" s="1">
-        <v>32.9</v>
+        <v>26.1</v>
       </c>
       <c r="E27" s="1">
-        <v>32.2246977273</v>
+        <v>21.7423266613</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>283577.34</v>
+        <v>543123.32</v>
       </c>
       <c r="I27" s="1">
-        <v>5942.66</v>
+        <v>108854.68</v>
       </c>
       <c r="J27" s="1">
-        <v>2.0956046770169</v>
+        <v>20.042350602806</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>289520.0</v>
+        <v>651978.0</v>
       </c>
       <c r="N27" s="1">
-        <v>289520.0</v>
+        <v>651978.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.33</v>
+        <v>2.62</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>413539.0</v>
+        <v>8800.0</v>
       </c>
       <c r="D28" s="1">
-        <v>0.754</v>
+        <v>38.3</v>
       </c>
       <c r="E28" s="1">
-        <v>1.02</v>
+        <v>32.2246977273</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>421809.78</v>
+        <v>283577.34</v>
       </c>
       <c r="I28" s="1">
-        <v>-110001.37</v>
+        <v>53462.66</v>
       </c>
       <c r="J28" s="1">
-        <v>-26.078430424254</v>
+        <v>18.852937967469</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>311808.41</v>
+        <v>337040.0</v>
       </c>
       <c r="N28" s="1">
-        <v>311808.41</v>
+        <v>337040.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.44</v>
+        <v>1.36</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>322831.0</v>
+        <v>336494.0</v>
       </c>
       <c r="D29" s="1">
-        <v>1.15</v>
+        <v>0.816</v>
       </c>
       <c r="E29" s="1">
-        <v>1.8378166285</v>
+        <v>1.02</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>593304.18</v>
+        <v>343223.88</v>
       </c>
       <c r="I29" s="1">
-        <v>-222048.53</v>
+        <v>-68644.78</v>
       </c>
       <c r="J29" s="1">
-        <v>-37.425748458405</v>
+        <v>-20.00000116542</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>371255.65</v>
+        <v>274579.1</v>
       </c>
       <c r="N29" s="1">
-        <v>371255.65</v>
+        <v>274579.1</v>
       </c>
       <c r="O29" s="1">
-        <v>1.71</v>
+        <v>1.1</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
         <v>62000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>14.8</v>
+        <v>15.5</v>
       </c>
       <c r="E30" s="1">
         <v>14.6330029032</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>907246.18</v>
       </c>
       <c r="I30" s="1">
-        <v>10353.82</v>
+        <v>53753.82</v>
       </c>
       <c r="J30" s="1">
-        <v>1.1412359983704</v>
+        <v>5.9249431064014</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>917600.0</v>
+        <v>961000.0</v>
       </c>
       <c r="N30" s="1">
-        <v>917600.0</v>
+        <v>961000.0</v>
       </c>
       <c r="O30" s="1">
-        <v>4.22</v>
+        <v>3.87</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
         <v>22000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>22.5</v>
+        <v>26.95</v>
       </c>
       <c r="E31" s="1">
         <v>21.8795945455</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>481351.08</v>
       </c>
       <c r="I31" s="1">
-        <v>13648.92</v>
+        <v>111548.92</v>
       </c>
       <c r="J31" s="1">
-        <v>2.8355436535013</v>
+        <v>23.17412895386</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>495000.0</v>
+        <v>592900.0</v>
       </c>
       <c r="N31" s="1">
-        <v>495000.0</v>
+        <v>592900.0</v>
       </c>
       <c r="O31" s="1">
-        <v>2.28</v>
+        <v>2.38</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>