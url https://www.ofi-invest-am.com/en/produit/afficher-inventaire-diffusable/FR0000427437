--- v2 (2026-09-01)
+++ v3 (2026-09-22)
@@ -630,1761 +630,1761 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>68131.4305</v>
+      </c>
+      <c r="C2">
+        <v>182.01</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>12400763.92</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>12400763.92</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>4715.9889</v>
+      </c>
+      <c r="C3">
+        <v>162.61</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>766868.13</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>766868.13</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>57472.1215</v>
+      </c>
+      <c r="C4">
+        <v>191.37</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>10998850.16</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>10998850.16</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P31"/>
+  <dimension ref="A1:Z31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O31" sqref="O31"/>
+      <selection activeCell="N31" sqref="N31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="1">
+        <v>150200.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>11.65</v>
+      </c>
+      <c r="D2" s="1">
+        <v>4.1107633822</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>617436.66</v>
+      </c>
+      <c r="H2" s="1">
+        <v>1132393.34</v>
+      </c>
+      <c r="I2" s="1">
+        <v>183.40234931952</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1749830.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1749830.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>7.24</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>28</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>26.3</v>
+      </c>
+      <c r="D3" s="1">
+        <v>22.6</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>226000.0</v>
+      </c>
+      <c r="H3" s="1">
+        <v>37000.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>16.371681415929</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="1">
+        <v>42000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>17.0</v>
+      </c>
+      <c r="D4" s="1">
+        <v>15.505012619</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>651210.53</v>
+      </c>
+      <c r="H4" s="1">
+        <v>62789.47</v>
+      </c>
+      <c r="I4" s="1">
+        <v>9.6419617170502</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>714000.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>714000.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>2.95</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>32</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1">
+        <v>20830.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>13.4</v>
+      </c>
+      <c r="D5" s="1">
+        <v>29.612174748</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>616821.6</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-337699.6</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-54.748342146254</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>279122.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>279122.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>34</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="1">
+        <v>350000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>2.31</v>
+      </c>
+      <c r="D6" s="1">
+        <v>3.4453029429</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1205856.03</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-397356.03</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-32.952194964767</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>808500.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>808500.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>3.35</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>36</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="1">
+        <v>105000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>11.5</v>
+      </c>
+      <c r="D7" s="1">
+        <v>10.494998</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1101974.79</v>
+      </c>
+      <c r="H7" s="1">
+        <v>105525.21</v>
+      </c>
+      <c r="I7" s="1">
+        <v>9.5760094475483</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1207500.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1207500.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>5.0</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>38</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="1">
+        <v>4215.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>9.1658718861</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>38634.15</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-38634.15</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-100.0</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
-[...45 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>28.1</v>
+      </c>
+      <c r="D9" s="1">
+        <v>17.53319675</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>701327.87</v>
+      </c>
+      <c r="H9" s="1">
+        <v>422672.13</v>
+      </c>
+      <c r="I9" s="1">
+        <v>60.267408166739</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1124000.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1124000.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>4.65</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>42</v>
       </c>
-      <c r="B9" t="s">
-[...45 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B10" t="s">
         <v>45</v>
       </c>
+      <c r="B10" s="1">
+        <v>150000.0</v>
+      </c>
       <c r="C10" s="1">
-        <v>150000.0</v>
+        <v>9.99</v>
       </c>
       <c r="D10" s="1">
-        <v>9.99</v>
-[...1 lines deleted...]
-      <c r="E10" s="1">
         <v>5.9288068</v>
       </c>
-      <c r="F10" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>889321.02</v>
       </c>
       <c r="H10" s="1">
-        <v>889321.02</v>
+        <v>609178.98</v>
       </c>
       <c r="I10" s="1">
-        <v>609178.98</v>
-[...1 lines deleted...]
-      <c r="J10" s="1">
         <v>68.499334469796</v>
       </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10">
-        <v>0.0</v>
+      <c r="L10" s="1">
+        <v>1498500.0</v>
       </c>
       <c r="M10" s="1">
         <v>1498500.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1498500.0</v>
-[...8 lines deleted...]
-    <row r="11" spans="1:16">
+        <v>6.2</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="1">
+        <v>181825.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>1.072</v>
+      </c>
+      <c r="D11" s="1">
+        <v>1.2657000962</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>230135.92</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-35219.52</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-15.303790907565</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>194916.4</v>
+      </c>
+      <c r="M11" s="1">
+        <v>194916.4</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>46</v>
       </c>
-      <c r="B11" t="s">
-[...45 lines deleted...]
-    <row r="12" spans="1:16">
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="1">
+        <v>64352.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>2.78</v>
+      </c>
+      <c r="D12" s="1">
+        <v>2.7418516907</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>176443.64</v>
+      </c>
+      <c r="H12" s="1">
+        <v>2454.92</v>
+      </c>
+      <c r="I12" s="1">
+        <v>1.39133379928</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>178898.56</v>
+      </c>
+      <c r="M12" s="1">
+        <v>178898.56</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>48</v>
       </c>
-      <c r="B12" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="1">
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>93.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>88.402035</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>884020.35</v>
+      </c>
+      <c r="H13" s="1">
+        <v>45979.65</v>
+      </c>
+      <c r="I13" s="1">
+        <v>5.2011981398392</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>930000.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>930000.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>3.85</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="1">
+        <v>3300.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>200.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>191.8678787879</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>633164.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>26836.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>4.2383963712403</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>660000.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>660000.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>2.73</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="1">
+        <v>90000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>11.06</v>
+      </c>
+      <c r="D15" s="1">
+        <v>12.7355727778</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1146201.55</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-150801.55</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-13.156634625036</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>995400.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>995400.0</v>
+      </c>
+      <c r="N15" s="1">
+        <v>4.12</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="1">
+        <v>12300.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>19.8</v>
+      </c>
+      <c r="D16" s="1">
+        <v>30.4320317073</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>374313.99</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-130773.99</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-34.936976306977</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>243540.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>243540.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="1">
+        <v>39000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>33.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>16.8637987179</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>657688.15</v>
+      </c>
+      <c r="H17" s="1">
+        <v>629311.85</v>
+      </c>
+      <c r="I17" s="1">
+        <v>95.685447578765</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1287000.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1287000.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>5.33</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="1">
+        <v>54144.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>15.5</v>
+      </c>
+      <c r="D18" s="1">
+        <v>20.9274647237</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1133096.65</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-293864.65</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-25.934649970062</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>839232.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>839232.0</v>
+      </c>
+      <c r="N18" s="1">
         <v>3.47</v>
       </c>
-      <c r="E12" s="1">
-[...287 lines deleted...]
-      <c r="A18" t="s">
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>60</v>
       </c>
-      <c r="B18" t="s">
-[...45 lines deleted...]
-    <row r="19" spans="1:16">
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="1">
+        <v>30236.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>24.2</v>
+      </c>
+      <c r="D19" s="1">
+        <v>5.650254994</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>170841.11</v>
+      </c>
+      <c r="H19" s="1">
+        <v>560870.09</v>
+      </c>
+      <c r="I19" s="1">
+        <v>328.29925420176</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>731711.2</v>
+      </c>
+      <c r="M19" s="1">
+        <v>731711.2</v>
+      </c>
+      <c r="N19" s="1">
+        <v>3.03</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>62</v>
       </c>
-      <c r="B19" t="s">
-[...45 lines deleted...]
-    <row r="20" spans="1:16">
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="1">
+        <v>352742.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>3.8</v>
+      </c>
+      <c r="D20" s="1">
+        <v>7.5654238509</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>2668642.74</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-1328223.14</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-49.771485710373</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1340419.6</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1340419.6</v>
+      </c>
+      <c r="N20" s="1">
+        <v>5.55</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>64</v>
       </c>
-      <c r="B20" t="s">
-[...45 lines deleted...]
-    <row r="21" spans="1:16">
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="1">
+        <v>141696.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>8.82</v>
+      </c>
+      <c r="D21" s="1">
+        <v>4.3775699385</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>620284.15</v>
+      </c>
+      <c r="H21" s="1">
+        <v>629474.57</v>
+      </c>
+      <c r="I21" s="1">
+        <v>101.48164675818</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1249758.72</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1249758.72</v>
+      </c>
+      <c r="N21" s="1">
+        <v>5.17</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>66</v>
       </c>
-      <c r="B21" t="s">
-[...45 lines deleted...]
-    <row r="22" spans="1:16">
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="1">
+        <v>193119.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>4.7</v>
+      </c>
+      <c r="D22" s="1">
+        <v>5.4638751236</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1055178.1</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-147518.8</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-13.980464530111</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>907659.3</v>
+      </c>
+      <c r="M22" s="1">
+        <v>907659.3</v>
+      </c>
+      <c r="N22" s="1">
+        <v>3.76</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>68</v>
       </c>
-      <c r="B22" t="s">
-[...45 lines deleted...]
-    <row r="23" spans="1:16">
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="1">
+        <v>127345.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>0.039</v>
+      </c>
+      <c r="D23" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>4966.46</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>4966.46</v>
+      </c>
+      <c r="M23" s="1">
+        <v>4966.46</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>70</v>
       </c>
-      <c r="B23" t="s">
-[...45 lines deleted...]
-    <row r="24" spans="1:16">
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="1">
+        <v>555093.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="D24" s="1">
+        <v>0.8987898604</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>498911.96</v>
+      </c>
+      <c r="H24" s="1">
+        <v>533561.02</v>
+      </c>
+      <c r="I24" s="1">
+        <v>106.94492471177</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1032472.98</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1032472.98</v>
+      </c>
+      <c r="N24" s="1">
+        <v>4.27</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>72</v>
       </c>
-      <c r="B24" t="s">
-[...45 lines deleted...]
-    <row r="25" spans="1:16">
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>12.35</v>
+      </c>
+      <c r="D25" s="1">
+        <v>13.9284266667</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>835705.6</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-94705.6</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-11.33241179669</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>741000.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>741000.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>3.07</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>74</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="1">
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="1">
         <v>60000.0</v>
       </c>
-      <c r="D25" s="1">
-[...40 lines deleted...]
-      <c r="A26" t="s">
+      <c r="C26" s="1">
+        <v>5.8</v>
+      </c>
+      <c r="D26" s="1">
+        <v>10.0639971667</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>603839.83</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-255839.83</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-42.368823202669</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>348000.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>348000.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>76</v>
       </c>
-      <c r="B26" t="s">
-[...45 lines deleted...]
-    <row r="27" spans="1:16">
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="1">
+        <v>37000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>25.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>23.1312781081</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>855857.29</v>
+      </c>
+      <c r="H27" s="1">
+        <v>69142.71</v>
+      </c>
+      <c r="I27" s="1">
+        <v>8.0787662625389</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>925000.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>925000.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>3.83</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>78</v>
       </c>
-      <c r="B27" t="s">
-[...45 lines deleted...]
-    <row r="28" spans="1:16">
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="1">
+        <v>8800.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>35.1</v>
+      </c>
+      <c r="D28" s="1">
+        <v>32.2246977273</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>283577.34</v>
+      </c>
+      <c r="H28" s="1">
+        <v>25302.66</v>
+      </c>
+      <c r="I28" s="1">
+        <v>8.922666387942</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>308880.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>308880.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>80</v>
       </c>
-      <c r="B28" t="s">
-[...45 lines deleted...]
-    <row r="29" spans="1:16">
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="1">
+        <v>336494.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>0.747</v>
+      </c>
+      <c r="D29" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>343223.88</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-91862.86</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-26.764705299643</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>251361.02</v>
+      </c>
+      <c r="M29" s="1">
+        <v>251361.02</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>82</v>
       </c>
-      <c r="B29" t="s">
-[...45 lines deleted...]
-    <row r="30" spans="1:16">
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="1">
+        <v>62000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>16.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>14.6330029032</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>907246.18</v>
+      </c>
+      <c r="H30" s="1">
+        <v>84753.82</v>
+      </c>
+      <c r="I30" s="1">
+        <v>9.341876754995</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>992000.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>992000.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>4.1</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>84</v>
       </c>
-      <c r="B30" t="s">
-[...45 lines deleted...]
-    <row r="31" spans="1:16">
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="1">
+        <v>22000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>23.45</v>
+      </c>
+      <c r="D31" s="1">
+        <v>21.8795945455</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>481351.08</v>
+      </c>
+      <c r="H31" s="1">
+        <v>34548.92</v>
+      </c>
+      <c r="I31" s="1">
+        <v>7.1774888299825</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>515900.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>515900.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>2.13</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>86</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">