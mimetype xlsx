--- v3 (2026-09-22)
+++ v4 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000427437</t>
   </si>
   <si>
@@ -206,50 +206,56 @@
     <t>GROUPE LDLC SA</t>
   </si>
   <si>
     <t>FR0000066540</t>
   </si>
   <si>
     <t>HERIGE SA</t>
   </si>
   <si>
     <t>FR0004159473</t>
   </si>
   <si>
     <t>HEXAOM SA</t>
   </si>
   <si>
     <t>FR0000072597</t>
   </si>
   <si>
     <t>IT LINK SA</t>
   </si>
   <si>
     <t>FR0000038242</t>
   </si>
   <si>
     <t>LUMIBIRD SA</t>
+  </si>
+  <si>
+    <t>FR0000039620</t>
+  </si>
+  <si>
+    <t>MERSEN SA</t>
   </si>
   <si>
     <t>FR0004034320</t>
   </si>
   <si>
     <t>MR BRICOLAGE SA</t>
   </si>
   <si>
     <t>FR0014003T71</t>
   </si>
   <si>
     <t>OMER DECUGIS &amp; CIE SA</t>
   </si>
   <si>
     <t>FR0000038465</t>
   </si>
   <si>
     <t>PASSAT SA</t>
   </si>
   <si>
     <t>FR001400B4H9</t>
   </si>
   <si>
     <t>PIERRE ET VACANCES CALL .75 EUR PI</t>
   </si>
@@ -682,157 +688,157 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>68131.4305</v>
+        <v>68135.6816</v>
       </c>
       <c r="C2">
-        <v>182.01</v>
+        <v>179.23</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>12400763.92</v>
+        <v>12212510.58</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>12400763.92</v>
+        <v>12212510.58</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>4715.9889</v>
+        <v>4681.79</v>
       </c>
       <c r="C3">
-        <v>162.61</v>
+        <v>160.13</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>766868.13</v>
+        <v>749703.05</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>766868.13</v>
+        <v>749703.05</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>57472.1215</v>
+        <v>56878.5345</v>
       </c>
       <c r="C4">
-        <v>191.37</v>
+        <v>188.68</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>10998850.16</v>
+        <v>10732194.74</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>10998850.16</v>
+        <v>10732194.74</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z31"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N31" sqref="N31"/>
+      <selection activeCell="N32" sqref="N32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>18</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -851,334 +857,334 @@
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
         <v>150200.0</v>
       </c>
       <c r="C2" s="1">
-        <v>11.65</v>
+        <v>12.7</v>
       </c>
       <c r="D2" s="1">
         <v>4.1107633822</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>617436.66</v>
       </c>
       <c r="H2" s="1">
-        <v>1132393.34</v>
+        <v>1290103.34</v>
       </c>
       <c r="I2" s="1">
-        <v>183.40234931952</v>
+        <v>208.94505033115</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>1749830.0</v>
+        <v>1907540.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1749830.0</v>
+        <v>1907540.0</v>
       </c>
       <c r="N2" s="1">
-        <v>7.24</v>
+        <v>8.05</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="1">
         <v>10000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>26.3</v>
+        <v>23.8</v>
       </c>
       <c r="D3" s="1">
         <v>22.6</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>226000.0</v>
       </c>
       <c r="H3" s="1">
-        <v>37000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="I3" s="1">
-        <v>16.371681415929</v>
+        <v>5.3097345132743</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>263000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="M3" s="1">
-        <v>263000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1.09</v>
+        <v>1.0</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
         <v>42000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>17.0</v>
+        <v>15.06</v>
       </c>
       <c r="D4" s="1">
         <v>15.505012619</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>651210.53</v>
       </c>
       <c r="H4" s="1">
-        <v>62789.47</v>
+        <v>-18690.53</v>
       </c>
       <c r="I4" s="1">
-        <v>9.6419617170502</v>
+        <v>-2.8701209730131</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>714000.0</v>
+        <v>632520.0</v>
       </c>
       <c r="M4" s="1">
-        <v>714000.0</v>
+        <v>632520.0</v>
       </c>
       <c r="N4" s="1">
-        <v>2.95</v>
+        <v>2.67</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="1">
         <v>20830.0</v>
       </c>
       <c r="C5" s="1">
-        <v>13.4</v>
+        <v>16.4</v>
       </c>
       <c r="D5" s="1">
         <v>29.612174748</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>616821.6</v>
       </c>
       <c r="H5" s="1">
-        <v>-337699.6</v>
+        <v>-275209.6</v>
       </c>
       <c r="I5" s="1">
-        <v>-54.748342146254</v>
+        <v>-44.617373970043</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>279122.0</v>
+        <v>341612.0</v>
       </c>
       <c r="M5" s="1">
-        <v>279122.0</v>
+        <v>341612.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1.15</v>
+        <v>1.44</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1">
         <v>350000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>2.31</v>
+        <v>1.894</v>
       </c>
       <c r="D6" s="1">
         <v>3.4453029429</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>1205856.03</v>
       </c>
       <c r="H6" s="1">
-        <v>-397356.03</v>
+        <v>-542956.03</v>
       </c>
       <c r="I6" s="1">
-        <v>-32.952194964767</v>
+        <v>-45.026604875874</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>808500.0</v>
+        <v>662900.0</v>
       </c>
       <c r="M6" s="1">
-        <v>808500.0</v>
+        <v>662900.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3.35</v>
+        <v>2.8</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="1">
         <v>105000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>11.5</v>
+        <v>10.16</v>
       </c>
       <c r="D7" s="1">
         <v>10.494998</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>1101974.79</v>
       </c>
       <c r="H7" s="1">
-        <v>105525.21</v>
+        <v>-35174.79</v>
       </c>
       <c r="I7" s="1">
-        <v>9.5760094475483</v>
+        <v>-3.191977740253</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1207500.0</v>
+        <v>1066800.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1207500.0</v>
+        <v>1066800.0</v>
       </c>
       <c r="N7" s="1">
-        <v>5.0</v>
+        <v>4.5</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="1">
         <v>4215.0</v>
       </c>
       <c r="C8" s="1">
         <v>0.0</v>
       </c>
       <c r="D8" s="1">
         <v>9.1658718861</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
@@ -1201,1190 +1207,1240 @@
       </c>
       <c r="L8" s="1">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
         <v>0.0</v>
       </c>
       <c r="N8" s="1">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="1">
         <v>40000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>28.1</v>
+        <v>26.4</v>
       </c>
       <c r="D9" s="1">
         <v>17.53319675</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>701327.87</v>
       </c>
       <c r="H9" s="1">
-        <v>422672.13</v>
+        <v>354672.13</v>
       </c>
       <c r="I9" s="1">
-        <v>60.267408166739</v>
+        <v>50.571515145976</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>1124000.0</v>
+        <v>1056000.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1124000.0</v>
+        <v>1056000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>4.65</v>
+        <v>4.46</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="1">
         <v>150000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>9.99</v>
+        <v>9.315</v>
       </c>
       <c r="D10" s="1">
         <v>5.9288068</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>889321.02</v>
       </c>
       <c r="H10" s="1">
-        <v>609178.98</v>
+        <v>507928.98</v>
       </c>
       <c r="I10" s="1">
-        <v>68.499334469796</v>
+        <v>57.114244302918</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>1498500.0</v>
+        <v>1397250.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1498500.0</v>
+        <v>1397250.0</v>
       </c>
       <c r="N10" s="1">
-        <v>6.2</v>
+        <v>5.9</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="1">
         <v>181825.0</v>
       </c>
       <c r="C11" s="1">
-        <v>1.072</v>
+        <v>1.01</v>
       </c>
       <c r="D11" s="1">
         <v>1.2657000962</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>230135.92</v>
       </c>
       <c r="H11" s="1">
-        <v>-35219.52</v>
+        <v>-46492.67</v>
       </c>
       <c r="I11" s="1">
-        <v>-15.303790907565</v>
+        <v>-20.202265687164</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>194916.4</v>
+        <v>183643.25</v>
       </c>
       <c r="M11" s="1">
-        <v>194916.4</v>
+        <v>183643.25</v>
       </c>
       <c r="N11" s="1">
-        <v>0.81</v>
+        <v>0.78</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="1">
         <v>64352.0</v>
       </c>
       <c r="C12" s="1">
-        <v>2.78</v>
+        <v>2.645</v>
       </c>
       <c r="D12" s="1">
         <v>2.7418516907</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>176443.64</v>
       </c>
       <c r="H12" s="1">
-        <v>2454.92</v>
+        <v>-6232.6</v>
       </c>
       <c r="I12" s="1">
-        <v>1.39133379928</v>
+        <v>-3.532346079462</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>178898.56</v>
+        <v>170211.04</v>
       </c>
       <c r="M12" s="1">
-        <v>178898.56</v>
+        <v>170211.04</v>
       </c>
       <c r="N12" s="1">
-        <v>0.74</v>
+        <v>0.72</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="1">
         <v>10000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>93.0</v>
+        <v>90.0</v>
       </c>
       <c r="D13" s="1">
         <v>88.402035</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>884020.35</v>
       </c>
       <c r="H13" s="1">
-        <v>45979.65</v>
+        <v>15979.65</v>
       </c>
       <c r="I13" s="1">
-        <v>5.2011981398392</v>
+        <v>1.8076111030702</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>930000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="M13" s="1">
-        <v>930000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3.85</v>
+        <v>3.8</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="1">
         <v>3300.0</v>
       </c>
       <c r="C14" s="1">
-        <v>200.0</v>
+        <v>195.0</v>
       </c>
       <c r="D14" s="1">
         <v>191.8678787879</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>633164.0</v>
       </c>
       <c r="H14" s="1">
-        <v>26836.0</v>
+        <v>10336.0</v>
       </c>
       <c r="I14" s="1">
-        <v>4.2383963712403</v>
+        <v>1.6324364619593</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>660000.0</v>
+        <v>643500.0</v>
       </c>
       <c r="M14" s="1">
-        <v>660000.0</v>
+        <v>643500.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2.73</v>
+        <v>2.72</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="1">
-        <v>90000.0</v>
+        <v>95000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>11.06</v>
+        <v>11.88</v>
       </c>
       <c r="D15" s="1">
-        <v>12.7355727778</v>
+        <v>12.7054803158</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>1146201.55</v>
+        <v>1207020.63</v>
       </c>
       <c r="H15" s="1">
-        <v>-150801.55</v>
+        <v>-78420.63</v>
       </c>
       <c r="I15" s="1">
-        <v>-13.156634625036</v>
+        <v>-6.4970413968815</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>995400.0</v>
+        <v>1128600.0</v>
       </c>
       <c r="M15" s="1">
-        <v>995400.0</v>
+        <v>1128600.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4.12</v>
+        <v>4.76</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="1">
         <v>12300.0</v>
       </c>
       <c r="C16" s="1">
-        <v>19.8</v>
+        <v>21.5</v>
       </c>
       <c r="D16" s="1">
         <v>30.4320317073</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>374313.99</v>
       </c>
       <c r="H16" s="1">
-        <v>-130773.99</v>
+        <v>-109863.99</v>
       </c>
       <c r="I16" s="1">
-        <v>-34.936976306977</v>
+        <v>-29.35075710101</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>243540.0</v>
+        <v>264450.0</v>
       </c>
       <c r="M16" s="1">
-        <v>243540.0</v>
+        <v>264450.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1.01</v>
+        <v>1.12</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="1">
         <v>39000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>33.0</v>
+        <v>29.1</v>
       </c>
       <c r="D17" s="1">
         <v>16.8637987179</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>657688.15</v>
       </c>
       <c r="H17" s="1">
-        <v>629311.85</v>
+        <v>477211.85</v>
       </c>
       <c r="I17" s="1">
-        <v>95.685447578765</v>
+        <v>72.558985592184</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>1287000.0</v>
+        <v>1134900.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1287000.0</v>
+        <v>1134900.0</v>
       </c>
       <c r="N17" s="1">
-        <v>5.33</v>
+        <v>4.79</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="1">
         <v>54144.0</v>
       </c>
       <c r="C18" s="1">
-        <v>15.5</v>
+        <v>15.4</v>
       </c>
       <c r="D18" s="1">
         <v>20.9274647237</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>1133096.65</v>
       </c>
       <c r="H18" s="1">
-        <v>-293864.65</v>
+        <v>-299279.05</v>
       </c>
       <c r="I18" s="1">
-        <v>-25.934649970062</v>
+        <v>-26.412490937997</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>839232.0</v>
+        <v>833817.6</v>
       </c>
       <c r="M18" s="1">
-        <v>839232.0</v>
+        <v>833817.6</v>
       </c>
       <c r="N18" s="1">
-        <v>3.47</v>
+        <v>3.52</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="1">
         <v>30236.0</v>
       </c>
       <c r="C19" s="1">
-        <v>24.2</v>
+        <v>27.25</v>
       </c>
       <c r="D19" s="1">
         <v>5.650254994</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>170841.11</v>
       </c>
       <c r="H19" s="1">
-        <v>560870.09</v>
+        <v>653089.89</v>
       </c>
       <c r="I19" s="1">
-        <v>328.29925420176</v>
+        <v>382.27911888421</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>731711.2</v>
+        <v>823931.0</v>
       </c>
       <c r="M19" s="1">
-        <v>731711.2</v>
+        <v>823931.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3.03</v>
+        <v>3.48</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="1">
-        <v>352742.0</v>
+        <v>25108.0</v>
       </c>
       <c r="C20" s="1">
-        <v>3.8</v>
+        <v>35.58</v>
       </c>
       <c r="D20" s="1">
-        <v>7.5654238509</v>
+        <v>41.7434972917</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>2668642.74</v>
+        <v>1048095.73</v>
       </c>
       <c r="H20" s="1">
-        <v>-1328223.14</v>
+        <v>-154753.09</v>
       </c>
       <c r="I20" s="1">
-        <v>-49.771485710373</v>
+        <v>-14.76516749095</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>1340419.6</v>
+        <v>893342.64</v>
       </c>
       <c r="M20" s="1">
-        <v>1340419.6</v>
+        <v>893342.64</v>
       </c>
       <c r="N20" s="1">
-        <v>5.55</v>
+        <v>3.77</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="1">
-        <v>141696.0</v>
+        <v>352742.0</v>
       </c>
       <c r="C21" s="1">
-        <v>8.82</v>
+        <v>4.21</v>
       </c>
       <c r="D21" s="1">
-        <v>4.3775699385</v>
+        <v>7.5654238509</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>620284.15</v>
+        <v>2668642.74</v>
       </c>
       <c r="H21" s="1">
-        <v>629474.57</v>
+        <v>-1183598.92</v>
       </c>
       <c r="I21" s="1">
-        <v>101.48164675818</v>
+        <v>-44.352093379123</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>1249758.72</v>
+        <v>1485043.82</v>
       </c>
       <c r="M21" s="1">
-        <v>1249758.72</v>
+        <v>1485043.82</v>
       </c>
       <c r="N21" s="1">
-        <v>5.17</v>
+        <v>6.27</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="1">
-        <v>193119.0</v>
+        <v>126075.0</v>
       </c>
       <c r="C22" s="1">
-        <v>4.7</v>
+        <v>9.1</v>
       </c>
       <c r="D22" s="1">
-        <v>5.4638751236</v>
+        <v>4.3775699385</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>1055178.1</v>
+        <v>551902.13</v>
       </c>
       <c r="H22" s="1">
-        <v>-147518.8</v>
+        <v>595380.37</v>
       </c>
       <c r="I22" s="1">
-        <v>-13.980464530111</v>
+        <v>107.87788950914</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>907659.3</v>
+        <v>1147282.5</v>
       </c>
       <c r="M22" s="1">
-        <v>907659.3</v>
+        <v>1147282.5</v>
       </c>
       <c r="N22" s="1">
-        <v>3.76</v>
+        <v>4.84</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="1">
-        <v>127345.0</v>
+        <v>193119.0</v>
       </c>
       <c r="C23" s="1">
-        <v>0.039</v>
+        <v>4.8</v>
       </c>
       <c r="D23" s="1">
-        <v>0.0</v>
+        <v>5.4638751236</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>0.0</v>
+        <v>1055178.1</v>
       </c>
       <c r="H23" s="1">
-        <v>4966.46</v>
+        <v>-128206.9</v>
       </c>
       <c r="I23" s="1">
-        <v>0</v>
+        <v>-12.150261647773</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>4966.46</v>
+        <v>926971.2</v>
       </c>
       <c r="M23" s="1">
-        <v>4966.46</v>
+        <v>926971.2</v>
       </c>
       <c r="N23" s="1">
-        <v>0.02</v>
+        <v>3.91</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="1">
-        <v>555093.0</v>
+        <v>127345.0</v>
       </c>
       <c r="C24" s="1">
-        <v>1.86</v>
+        <v>0.043</v>
       </c>
       <c r="D24" s="1">
-        <v>0.8987898604</v>
+        <v>0.0</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>498911.96</v>
+        <v>0.0</v>
       </c>
       <c r="H24" s="1">
-        <v>533561.02</v>
+        <v>5475.84</v>
       </c>
       <c r="I24" s="1">
-        <v>106.94492471177</v>
+        <v>0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>1032472.98</v>
+        <v>5475.84</v>
       </c>
       <c r="M24" s="1">
-        <v>1032472.98</v>
+        <v>5475.84</v>
       </c>
       <c r="N24" s="1">
-        <v>4.27</v>
+        <v>0.02</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="1">
-        <v>60000.0</v>
+        <v>555093.0</v>
       </c>
       <c r="C25" s="1">
-        <v>12.35</v>
+        <v>1.838</v>
       </c>
       <c r="D25" s="1">
-        <v>13.9284266667</v>
+        <v>0.8987898604</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>835705.6</v>
+        <v>498911.96</v>
       </c>
       <c r="H25" s="1">
-        <v>-94705.6</v>
+        <v>521348.97</v>
       </c>
       <c r="I25" s="1">
-        <v>-11.33241179669</v>
+        <v>104.49718824139</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>741000.0</v>
+        <v>1020260.93</v>
       </c>
       <c r="M25" s="1">
-        <v>741000.0</v>
+        <v>1020260.93</v>
       </c>
       <c r="N25" s="1">
-        <v>3.07</v>
+        <v>4.31</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="1">
         <v>60000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>5.8</v>
+        <v>11.5</v>
       </c>
       <c r="D26" s="1">
-        <v>10.0639971667</v>
+        <v>13.9284266667</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>603839.83</v>
+        <v>835705.6</v>
       </c>
       <c r="H26" s="1">
-        <v>-255839.83</v>
+        <v>-145705.6</v>
       </c>
       <c r="I26" s="1">
-        <v>-42.368823202669</v>
+        <v>-17.435039324853</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>348000.0</v>
+        <v>690000.0</v>
       </c>
       <c r="M26" s="1">
-        <v>348000.0</v>
+        <v>690000.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1.44</v>
+        <v>2.91</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="1">
-        <v>37000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>25.0</v>
+        <v>5.36</v>
       </c>
       <c r="D27" s="1">
-        <v>23.1312781081</v>
+        <v>10.0639971667</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>855857.29</v>
+        <v>603839.83</v>
       </c>
       <c r="H27" s="1">
-        <v>69142.71</v>
+        <v>-282239.83</v>
       </c>
       <c r="I27" s="1">
-        <v>8.0787662625389</v>
+        <v>-46.740843511433</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>925000.0</v>
+        <v>321600.0</v>
       </c>
       <c r="M27" s="1">
-        <v>925000.0</v>
+        <v>321600.0</v>
       </c>
       <c r="N27" s="1">
-        <v>3.83</v>
+        <v>1.36</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="1">
-        <v>8800.0</v>
+        <v>39500.0</v>
       </c>
       <c r="C28" s="1">
-        <v>35.1</v>
+        <v>25.1</v>
       </c>
       <c r="D28" s="1">
-        <v>32.2246977273</v>
+        <v>23.2600002532</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>283577.34</v>
+        <v>918770.01</v>
       </c>
       <c r="H28" s="1">
-        <v>25302.66</v>
+        <v>72679.99</v>
       </c>
       <c r="I28" s="1">
-        <v>8.922666387942</v>
+        <v>7.9105749217914</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>308880.0</v>
+        <v>991450.0</v>
       </c>
       <c r="M28" s="1">
-        <v>308880.0</v>
+        <v>991450.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1.28</v>
+        <v>4.18</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="1">
-        <v>336494.0</v>
+        <v>8800.0</v>
       </c>
       <c r="C29" s="1">
-        <v>0.747</v>
+        <v>38.3</v>
       </c>
       <c r="D29" s="1">
-        <v>1.02</v>
+        <v>32.2246977273</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>343223.88</v>
+        <v>283577.34</v>
       </c>
       <c r="H29" s="1">
-        <v>-91862.86</v>
+        <v>53462.66</v>
       </c>
       <c r="I29" s="1">
-        <v>-26.764705299643</v>
+        <v>18.852937967469</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>251361.02</v>
+        <v>337040.0</v>
       </c>
       <c r="M29" s="1">
-        <v>251361.02</v>
+        <v>337040.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1.04</v>
+        <v>1.42</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="1">
-        <v>62000.0</v>
+        <v>336494.0</v>
       </c>
       <c r="C30" s="1">
-        <v>16.0</v>
+        <v>0.737</v>
       </c>
       <c r="D30" s="1">
-        <v>14.6330029032</v>
+        <v>1.02</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>907246.18</v>
+        <v>343223.88</v>
       </c>
       <c r="H30" s="1">
-        <v>84753.82</v>
+        <v>-95227.8</v>
       </c>
       <c r="I30" s="1">
-        <v>9.341876754995</v>
+        <v>-27.745097456506</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>992000.0</v>
+        <v>247996.08</v>
       </c>
       <c r="M30" s="1">
-        <v>992000.0</v>
+        <v>247996.08</v>
       </c>
       <c r="N30" s="1">
-        <v>4.1</v>
+        <v>1.05</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="1">
-        <v>22000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>23.45</v>
+        <v>14.8</v>
       </c>
       <c r="D31" s="1">
-        <v>21.8795945455</v>
+        <v>14.6330029032</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>481351.08</v>
+        <v>907246.18</v>
       </c>
       <c r="H31" s="1">
-        <v>34548.92</v>
+        <v>10353.82</v>
       </c>
       <c r="I31" s="1">
-        <v>7.1774888299825</v>
+        <v>1.1412359983704</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>515900.0</v>
+        <v>917600.0</v>
       </c>
       <c r="M31" s="1">
-        <v>515900.0</v>
+        <v>917600.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2.13</v>
+        <v>3.87</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" s="1">
+        <v>22000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>23.5</v>
+      </c>
+      <c r="D32" s="1">
+        <v>21.8795945455</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>481351.08</v>
+      </c>
+      <c r="H32" s="1">
+        <v>35648.92</v>
+      </c>
+      <c r="I32" s="1">
+        <v>7.4060122603236</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>517000.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>517000.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>2.18</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">