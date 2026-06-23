--- v0 (2026-05-29)
+++ v1 (2026-06-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0000297939</t>
   </si>
   <si>
@@ -115,573 +115,594 @@
   <si>
     <t>GAZTRANSPORT</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO AB-B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>ICAT0002BXLN</t>
-[...2 lines deleted...]
-    <t>EUR/HKD 19/03/26</t>
+    <t>ICAT0002DS35</t>
+  </si>
+  <si>
+    <t>EUR/HKD 21/05/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>ICAT0002BXLO</t>
-[...2 lines deleted...]
-    <t>EUR/JPY 19/03/26</t>
+    <t>ICAT0002DR6T</t>
+  </si>
+  <si>
+    <t>EUR/JPY 21/05/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>ICAT0002BXLP</t>
-[...8 lines deleted...]
-    <t>EUR/USD 19/03/26</t>
+    <t>ICAT0002DR6U</t>
+  </si>
+  <si>
+    <t>EUR/SEK 21/05/26</t>
+  </si>
+  <si>
+    <t>ICAT0002DR6S</t>
+  </si>
+  <si>
+    <t>EUR/USD 21/05/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR 0.7 12-27</t>
   </si>
   <si>
-    <t>2 572.90</t>
+    <t>3 325.95</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AERO ZCP 07-30</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAM TE 1.125 02-29</t>
   </si>
   <si>
+    <t>1 262.35</t>
+  </si>
+  <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIB GROU ZCP 07-32</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLL CAPI ZCP 12-29</t>
   </si>
   <si>
     <t>US00217DAC48</t>
   </si>
   <si>
     <t>AST SPA 2.375 10-32</t>
   </si>
   <si>
-    <t>14 281.78</t>
+    <t>16 058.15</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>BAIDU ZCP 03-32</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMI 1.875 04-29</t>
   </si>
   <si>
-    <t>7 623.63</t>
+    <t>8 756.87</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>BOLT INNO ZCP 02-33</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHIN PACI ZCP 09-30</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPH MINI ZCP 10-31</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>CITI GL 0.8 02-30</t>
   </si>
   <si>
-    <t>1 595.62</t>
+    <t>2 945.75</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>CITI GL 1.0 04-29</t>
   </si>
   <si>
-    <t>13 643.84</t>
+    <t>14 547.95</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COIN GL 0.25 04-30</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>CORP OF 5.25 09-28</t>
   </si>
   <si>
-    <t>20 626.89</t>
+    <t>1 132.88</t>
   </si>
   <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBE SOFT ZCP 06-30</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG ZCP 12-29</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELI HE 3.25 02-30</t>
   </si>
   <si>
-    <t>1 795.58</t>
+    <t>5 745.86</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN ZCP 05-28</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGI RE 1.875 11-29</t>
   </si>
   <si>
-    <t>4 248.01</t>
+    <t>5 219.35</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH ZCP 05-30</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX ZCP 03-28</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS EX 2.25 09-29</t>
   </si>
   <si>
-    <t>7 989.04</t>
+    <t>9 073.97</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDE SI 0.25 01-31</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI 2.95 09-30</t>
   </si>
   <si>
-    <t>26 105.48</t>
+    <t>29 483.84</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURO NV 1.5 05-32</t>
   </si>
   <si>
-    <t>2 682.69</t>
+    <t>3 317.31</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAI TE 4.0 PERP</t>
   </si>
   <si>
-    <t>19 648.35</t>
+    <t>22 813.19</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRS MA 0.125 01-31</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 03-30</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 11-28</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>GS ACQU 0.25 06-30</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBER FI 1.5 03-30</t>
   </si>
   <si>
-    <t>11 059.39</t>
+    <t>12 609.12</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTU MA 2.5 10-30</t>
   </si>
   <si>
-    <t>14 833.48</t>
+    <t>16 831.38</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN ZCP 07-31</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JIN KAI TO ZCP 02-31</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JP MORG 0.5 03-30</t>
   </si>
   <si>
-    <t>6 048.61</t>
+    <t>6 445.83</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JP MORG CH ZCP 04-28</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC 1.75 07-30</t>
   </si>
   <si>
-    <t>2 400.30</t>
+    <t>3 461.59</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PRO 1.0 09-30</t>
   </si>
   <si>
-    <t>15 414.36</t>
+    <t>1 769.02</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND 1.5 06-33</t>
   </si>
   <si>
-    <t>4 326.92</t>
+    <t>5 686.81</t>
   </si>
   <si>
     <t>XS3072393450</t>
   </si>
   <si>
     <t>LG CHEM 1.75 06-28</t>
   </si>
   <si>
-    <t>6 340.40</t>
+    <t>8 307.80</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>MORG STAN ZCP 02-29</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
-    <t>MTU AER 0.125 07-33</t>
+    <t>MTU AERO E ZCP 07-33</t>
+  </si>
+  <si>
+    <t>US63954QAJ58</t>
+  </si>
+  <si>
+    <t>NEBI GR 1.25 03-31</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXT EN 3.0 03-27</t>
   </si>
   <si>
+    <t>1 488.93</t>
+  </si>
+  <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPP STEE ZCP 02-29</t>
   </si>
   <si>
+    <t>XS3298822506</t>
+  </si>
+  <si>
+    <t>NIPP STEE ZCP 02-31</t>
+  </si>
+  <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMA TE 2.5 07-27</t>
   </si>
   <si>
-    <t>3 040.81</t>
+    <t>4 549.51</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARS CO 2.625 03-29</t>
   </si>
   <si>
+    <t>1 592.33</t>
+  </si>
+  <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHAR GR 4.5 04-29</t>
   </si>
   <si>
-    <t>23 921.70</t>
+    <t>28 001.37</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN IN ZCP 06-30</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAG NV 2.0 09-32</t>
   </si>
   <si>
-    <t>11 694.94</t>
+    <t>1 390.50</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAG NV 2.5 09-31</t>
   </si>
   <si>
-    <t>16 284.00</t>
+    <t>1 407.30</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>RAG STI 2.25 11-30</t>
   </si>
   <si>
-    <t>5 314.23</t>
+    <t>6 544.89</t>
   </si>
   <si>
     <t>XS2809275899</t>
   </si>
   <si>
     <t>RESO HOLD ZCP 12-28</t>
   </si>
   <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK ZCP 06-30</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM 2.875 09-29</t>
   </si>
   <si>
-    <t>10 991.71</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHN EL 1.97 11-30</t>
   </si>
   <si>
-    <t>5 224.31</t>
+    <t>6 421.55</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM 1.75 01-31</t>
   </si>
   <si>
-    <t>2 320.44</t>
+    <t>3 383.98</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE 2.0 01-28</t>
   </si>
   <si>
-    <t>1 740.33</t>
+    <t>2 591.16</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STIL MI 4.25 11-28</t>
   </si>
   <si>
-    <t>11 335.63</t>
+    <t>14 227.64</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMI NV ZCP 08-27</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETR TE 2.25 08-28</t>
   </si>
   <si>
+    <t>2 103.92</t>
+  </si>
+  <si>
     <t>XS2635167963</t>
   </si>
   <si>
     <t>TOKY CORP ZCP 09-30</t>
   </si>
   <si>
     <t>US90353TAR14</t>
   </si>
   <si>
     <t>UBER TECH ZCP 05-28</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI 0.7 02-30</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON ZCP 10-30</t>
   </si>
   <si>
-    <t>NQH6 Index</t>
-[...5 lines deleted...]
-    <t>BABA US 01/1</t>
+    <t>NQM6 Index</t>
+  </si>
+  <si>
+    <t>NASDAQ 100 E- 0626</t>
+  </si>
+  <si>
+    <t>OEQL00004F8G</t>
   </si>
   <si>
     <t>ALIBAB 270115 C160</t>
   </si>
   <si>
     <t>OEQL00004F8H</t>
   </si>
   <si>
     <t>LUMENT 260918 C540</t>
   </si>
   <si>
     <t>OEQL00003Z27</t>
   </si>
   <si>
     <t>PALO A 260618 C185</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1060,96 +1081,96 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>308226.463</v>
+        <v>307529.417</v>
       </c>
       <c r="D2">
-        <v>347.8</v>
+        <v>328.48</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>107202461.42</v>
+        <v>101020148.39</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>107202461.42</v>
+        <v>101020148.39</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P79"/>
+  <dimension ref="A1:P81"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O79" sqref="O79"/>
+      <selection activeCell="O81" sqref="O81"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -1171,3936 +1192,4036 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>6500.0</v>
       </c>
       <c r="D2" s="1">
-        <v>192.6</v>
+        <v>199.7</v>
       </c>
       <c r="E2" s="1">
         <v>103.11302769</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>670234.68</v>
       </c>
       <c r="I2" s="1">
-        <v>581665.32</v>
+        <v>627815.32</v>
       </c>
       <c r="J2" s="1">
-        <v>86.785321225097</v>
+        <v>93.670969099958</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1251900.0</v>
+        <v>1298050.0</v>
       </c>
       <c r="N2" s="1">
-        <v>1251900.0</v>
+        <v>1298050.0</v>
       </c>
       <c r="O2" s="1">
-        <v>1.17</v>
+        <v>1.28</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>10000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>102.5</v>
+        <v>94.9</v>
       </c>
       <c r="E3" s="1">
         <v>41.241627</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>412416.27</v>
       </c>
       <c r="I3" s="1">
-        <v>612583.73</v>
+        <v>536583.73</v>
       </c>
       <c r="J3" s="1">
-        <v>148.53529663124</v>
+        <v>130.10731366151</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1025000.0</v>
+        <v>949000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1025000.0</v>
+        <v>949000.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.96</v>
+        <v>0.94</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>5395.0</v>
       </c>
       <c r="D4" s="1">
-        <v>340.0</v>
+        <v>287.3</v>
       </c>
       <c r="E4" s="1">
         <v>177.95450232</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>960064.54</v>
       </c>
       <c r="I4" s="1">
-        <v>874235.46</v>
+        <v>589918.96</v>
       </c>
       <c r="J4" s="1">
-        <v>91.060071857252</v>
+        <v>61.445760719378</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1834300.0</v>
+        <v>1549983.5</v>
       </c>
       <c r="N4" s="1">
-        <v>1834300.0</v>
+        <v>1549983.5</v>
       </c>
       <c r="O4" s="1">
-        <v>1.71</v>
+        <v>1.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>60000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>351.8</v>
+        <v>297.3</v>
       </c>
       <c r="E5" s="1">
         <v>17.299538</v>
       </c>
       <c r="F5" t="s">
         <v>32</v>
       </c>
       <c r="G5">
-        <v>10.65</v>
+        <v>10.82</v>
       </c>
       <c r="H5" s="1">
         <v>1037972.28</v>
       </c>
       <c r="I5" s="1">
-        <v>943441.41</v>
+        <v>610032.15</v>
       </c>
       <c r="J5" s="1">
-        <v>90.892736557473</v>
+        <v>58.771526152895</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1981413.69</v>
+        <v>1648004.43</v>
       </c>
       <c r="N5" s="1">
-        <v>1981413.69</v>
+        <v>1648004.43</v>
       </c>
       <c r="O5" s="1">
-        <v>1.85</v>
+        <v>1.63</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
-        <v>5003252.12</v>
+        <v>4628900.05</v>
       </c>
       <c r="D6" s="1">
         <v>1.0</v>
       </c>
       <c r="E6" s="1">
         <v>1.0</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>0.0</v>
       </c>
       <c r="I6" s="1">
-        <v>39737.15</v>
+        <v>21367.16</v>
       </c>
       <c r="J6" s="1">
         <v>0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
         <v>0.0</v>
       </c>
       <c r="N6" s="1">
-        <v>39737.15</v>
+        <v>21367.159999999</v>
       </c>
       <c r="O6" s="1">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="1">
-        <v>2368391.92</v>
+        <v>5833253.87</v>
       </c>
       <c r="D7" s="1">
         <v>1.0</v>
       </c>
       <c r="E7" s="1">
         <v>1.0</v>
       </c>
       <c r="F7" t="s">
         <v>38</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-7893.86</v>
+        <v>20151.18</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
         <v>0.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-7893.8599999999</v>
+        <v>20151.180000001</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="1">
-        <v>1716891.12</v>
+        <v>1798640.9</v>
       </c>
       <c r="D8" s="1">
         <v>1.0</v>
       </c>
       <c r="E8" s="1">
         <v>1.0</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-9964.25</v>
+        <v>21725.9</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
         <v>0.0</v>
       </c>
       <c r="N8" s="1">
-        <v>-9964.25</v>
+        <v>21725.9</v>
       </c>
       <c r="O8" s="1">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1">
-        <v>50075281.93</v>
+        <v>44393815.05</v>
       </c>
       <c r="D9" s="1">
         <v>1.0</v>
       </c>
       <c r="E9" s="1">
         <v>1.0</v>
       </c>
       <c r="F9" t="s">
         <v>43</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>256663.34</v>
+        <v>213083.21</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
         <v>0.0</v>
       </c>
       <c r="N9" s="1">
-        <v>256663.34000001</v>
+        <v>213083.21</v>
       </c>
       <c r="O9" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>1085.0</v>
+        <v>1200.0</v>
       </c>
       <c r="D10" s="1">
-        <v>4778.97</v>
+        <v>4786.28</v>
       </c>
       <c r="E10" s="1">
-        <v>4771.19210138</v>
+        <v>4775.68615</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>5176743.43</v>
+        <v>5730823.38</v>
       </c>
       <c r="I10" s="1">
-        <v>8439.02</v>
+        <v>12712.62</v>
       </c>
       <c r="J10" s="1">
-        <v>0.16301793036708</v>
+        <v>0.22182885699053</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>5185182.45</v>
+        <v>5743536.0</v>
       </c>
       <c r="N10" s="1">
-        <v>5185182.45</v>
+        <v>5743536.0</v>
       </c>
       <c r="O10" s="1">
-        <v>4.84</v>
+        <v>5.69</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
         <v>34000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>57.89507653</v>
+        <v>52.69609382</v>
       </c>
       <c r="E11" s="1">
         <v>53.48246559</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1818403.83</v>
       </c>
       <c r="I11" s="1">
-        <v>150028.77</v>
+        <v>-26736.64</v>
       </c>
       <c r="J11" s="1">
-        <v>8.2505749011758</v>
+        <v>-1.4703356624584</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>48</v>
       </c>
       <c r="M11" s="1">
-        <v>1965859.7</v>
+        <v>1788341.24</v>
       </c>
       <c r="N11" s="1">
-        <v>1968432.6</v>
+        <v>1791667.19</v>
       </c>
       <c r="O11" s="1">
-        <v>1.84</v>
+        <v>1.77</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>114.92020661</v>
+        <v>103.49094245</v>
       </c>
       <c r="E12" s="1">
         <v>105.565</v>
       </c>
       <c r="F12" t="s">
         <v>43</v>
       </c>
       <c r="G12">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H12" s="1">
         <v>1083366.12</v>
       </c>
       <c r="I12" s="1">
-        <v>84621.07</v>
+        <v>-11430.24</v>
       </c>
       <c r="J12" s="1">
-        <v>7.8109392972341</v>
+        <v>-1.0550671457217</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1167987.19</v>
+        <v>1071935.88</v>
       </c>
       <c r="N12" s="1">
-        <v>1167987.19</v>
+        <v>1071935.88</v>
       </c>
       <c r="O12" s="1">
-        <v>1.09</v>
+        <v>1.06</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>107.28695463</v>
+        <v>113.3710244</v>
       </c>
       <c r="E13" s="1">
         <v>94.779375</v>
       </c>
       <c r="F13" t="s">
         <v>43</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
         <v>996934.3</v>
       </c>
       <c r="I13" s="1">
-        <v>94012.56</v>
+        <v>178599.59</v>
       </c>
       <c r="J13" s="1">
-        <v>9.4301660600904</v>
+        <v>17.914880649608</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13">
-        <v>539.93</v>
+      <c r="L13" t="s">
+        <v>53</v>
       </c>
       <c r="M13" s="1">
-        <v>1090406.93</v>
+        <v>1174271.54</v>
       </c>
       <c r="N13" s="1">
-        <v>1090946.86</v>
+        <v>1175533.89</v>
       </c>
       <c r="O13" s="1">
-        <v>1.02</v>
+        <v>1.16</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>9000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>114.21822182</v>
+        <v>104.18225714</v>
       </c>
       <c r="E14" s="1">
         <v>108.766</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
       <c r="G14">
-        <v>9.24</v>
+        <v>9.08</v>
       </c>
       <c r="H14" s="1">
         <v>1068579.91</v>
       </c>
       <c r="I14" s="1">
-        <v>44465.26</v>
+        <v>-35657.69</v>
       </c>
       <c r="J14" s="1">
-        <v>4.1611544053827</v>
+        <v>-3.3369231132186</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1113045.17</v>
+        <v>1032922.22</v>
       </c>
       <c r="N14" s="1">
-        <v>1113045.17</v>
+        <v>1032922.22</v>
       </c>
       <c r="O14" s="1">
-        <v>1.04</v>
+        <v>1.02</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.3889481</v>
+        <v>97.17736538</v>
       </c>
       <c r="E15" s="1">
         <v>110.1</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1101000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-97110.52</v>
+        <v>-129226.35</v>
       </c>
       <c r="J15" s="1">
-        <v>-8.8202107175295</v>
+        <v>-11.737179836512</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1003889.48</v>
+        <v>971773.65</v>
       </c>
       <c r="N15" s="1">
-        <v>1003889.48</v>
+        <v>971773.65</v>
       </c>
       <c r="O15" s="1">
-        <v>0.94</v>
+        <v>0.96</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>144.58042234</v>
+        <v>155.72804777</v>
       </c>
       <c r="E16" s="1">
         <v>106.880156</v>
       </c>
       <c r="F16" t="s">
         <v>43</v>
       </c>
       <c r="G16">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H16" s="1">
         <v>1099872.97</v>
       </c>
       <c r="I16" s="1">
-        <v>383846.49</v>
+        <v>529181.23</v>
       </c>
       <c r="J16" s="1">
-        <v>34.89916567365</v>
+        <v>48.112940715326</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M16" s="1">
-        <v>1469437.68</v>
+        <v>1612996.05</v>
       </c>
       <c r="N16" s="1">
-        <v>1483719.46</v>
+        <v>1629054.2</v>
       </c>
       <c r="O16" s="1">
-        <v>1.38</v>
+        <v>1.61</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C17" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>93.80456493</v>
+        <v>92.14342286</v>
       </c>
       <c r="E17" s="1">
         <v>97.903333</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
         <v>1534428.32</v>
       </c>
       <c r="I17" s="1">
-        <v>-104359.57</v>
+        <v>-102827.09</v>
       </c>
       <c r="J17" s="1">
-        <v>-6.8012020268239</v>
+        <v>-6.7013290004971</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1430068.75</v>
+        <v>1431601.23</v>
       </c>
       <c r="N17" s="1">
-        <v>1430068.75</v>
+        <v>1431601.23</v>
       </c>
       <c r="O17" s="1">
-        <v>1.33</v>
+        <v>1.42</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C18" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>166.50016197</v>
+        <v>167.72636609</v>
       </c>
       <c r="E18" s="1">
         <v>110.40082</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1104008.2</v>
       </c>
       <c r="I18" s="1">
-        <v>568617.05</v>
+        <v>582012.33</v>
       </c>
       <c r="J18" s="1">
-        <v>51.504785018807</v>
+        <v>52.718116586453</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M18" s="1">
-        <v>1665001.62</v>
+        <v>1677263.66</v>
       </c>
       <c r="N18" s="1">
-        <v>1672625.25</v>
+        <v>1686020.53</v>
       </c>
       <c r="O18" s="1">
-        <v>1.56</v>
+        <v>1.67</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B19" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C19" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>96.82831522</v>
+        <v>91.81922535</v>
       </c>
       <c r="E19" s="1">
         <v>100.25</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
       <c r="G19">
-        <v>9.24</v>
+        <v>9.08</v>
       </c>
       <c r="H19" s="1">
         <v>219141.25</v>
       </c>
       <c r="I19" s="1">
-        <v>-9456.3</v>
+        <v>-16841.67</v>
       </c>
       <c r="J19" s="1">
-        <v>-4.3151620244933</v>
+        <v>-7.6853034287246</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>209684.95</v>
+        <v>202299.58</v>
       </c>
       <c r="N19" s="1">
-        <v>209684.95</v>
+        <v>202299.58</v>
       </c>
       <c r="O19" s="1">
         <v>0.2</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B20" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>108.14225074</v>
+        <v>101.79235549</v>
       </c>
       <c r="E20" s="1">
         <v>100.25</v>
       </c>
       <c r="F20" t="s">
         <v>35</v>
       </c>
       <c r="G20">
-        <v>9.24</v>
+        <v>9.08</v>
       </c>
       <c r="H20" s="1">
         <v>1097379.43</v>
       </c>
       <c r="I20" s="1">
-        <v>73548.83</v>
+        <v>23984.32</v>
       </c>
       <c r="J20" s="1">
-        <v>6.7022242252163</v>
+        <v>2.1855995605823</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1170928.26</v>
+        <v>1121363.75</v>
       </c>
       <c r="N20" s="1">
-        <v>1170928.26</v>
+        <v>1121363.75</v>
       </c>
       <c r="O20" s="1">
-        <v>1.09</v>
+        <v>1.11</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B21" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>127.10602948</v>
+        <v>121.84999026</v>
       </c>
       <c r="E21" s="1">
         <v>106.49</v>
       </c>
       <c r="F21" t="s">
         <v>43</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
         <v>1184031.82</v>
       </c>
       <c r="I21" s="1">
-        <v>215458.63</v>
+        <v>183237.5</v>
       </c>
       <c r="J21" s="1">
-        <v>18.197030380484</v>
+        <v>15.475724292612</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1399490.45</v>
+        <v>1367269.32</v>
       </c>
       <c r="N21" s="1">
-        <v>1399490.45</v>
+        <v>1367269.32</v>
       </c>
       <c r="O21" s="1">
-        <v>1.31</v>
+        <v>1.35</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B22" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>2800000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>106.12499846</v>
+        <v>102.32987911</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2800000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>173095.57</v>
+        <v>68182.37</v>
       </c>
       <c r="J22" s="1">
-        <v>6.1819846428571</v>
+        <v>2.4350846428571</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M22" s="1">
-        <v>2971499.95</v>
+        <v>2865236.62</v>
       </c>
       <c r="N22" s="1">
-        <v>2973095.57</v>
+        <v>2868182.37</v>
       </c>
       <c r="O22" s="1">
-        <v>2.77</v>
+        <v>2.84</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C23" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>97.66496904</v>
+        <v>95.97616492</v>
       </c>
       <c r="E23" s="1">
         <v>102.7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1540500.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-61881.63</v>
+        <v>-86309.58</v>
       </c>
       <c r="J23" s="1">
-        <v>-4.0169834469328</v>
+        <v>-5.6026991236611</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M23" s="1">
-        <v>1464974.53</v>
+        <v>1439642.47</v>
       </c>
       <c r="N23" s="1">
-        <v>1478618.37</v>
+        <v>1454190.42</v>
       </c>
       <c r="O23" s="1">
-        <v>1.38</v>
+        <v>1.44</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B24" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>600000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>93.44917512</v>
+        <v>97.57599881</v>
       </c>
       <c r="E24" s="1">
         <v>109.750817</v>
       </c>
       <c r="F24" t="s">
         <v>43</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
         <v>577205.5</v>
       </c>
       <c r="I24" s="1">
-        <v>-101789.04</v>
+        <v>-71248.2</v>
       </c>
       <c r="J24" s="1">
-        <v>-17.634800777193</v>
+        <v>-12.343645374135</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
-        <v>532.88</v>
+        <v>622.18</v>
       </c>
       <c r="M24" s="1">
-        <v>474883.58</v>
+        <v>505335.12</v>
       </c>
       <c r="N24" s="1">
-        <v>475416.46</v>
+        <v>505957.3</v>
       </c>
       <c r="O24" s="1">
-        <v>0.44</v>
+        <v>0.5</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B25" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>119.04105373</v>
+        <v>118.42454888</v>
       </c>
       <c r="E25" s="1">
         <v>115.228283</v>
       </c>
       <c r="F25" t="s">
         <v>43</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
         <v>1010021.33</v>
       </c>
       <c r="I25" s="1">
-        <v>18829.94</v>
+        <v>13290.56</v>
       </c>
       <c r="J25" s="1">
-        <v>1.8643111230136</v>
+        <v>1.315869240108</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M25" s="1">
-        <v>1008224.38</v>
+        <v>1022179.01</v>
       </c>
       <c r="N25" s="1">
-        <v>1028851.27</v>
+        <v>1023311.89</v>
       </c>
       <c r="O25" s="1">
-        <v>0.96</v>
+        <v>1.01</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C26" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>102.07615602</v>
+        <v>103.70125882</v>
       </c>
       <c r="E26" s="1">
         <v>101.9211</v>
       </c>
       <c r="F26" t="s">
         <v>43</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H26" s="1">
         <v>1340067.93</v>
       </c>
       <c r="I26" s="1">
-        <v>-43258.97</v>
+        <v>2574.93</v>
       </c>
       <c r="J26" s="1">
-        <v>-3.2281176969887</v>
+        <v>0.19214921440587</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1296808.96</v>
+        <v>1342642.86</v>
       </c>
       <c r="N26" s="1">
-        <v>1296808.96</v>
+        <v>1342642.86</v>
       </c>
       <c r="O26" s="1">
-        <v>1.21</v>
+        <v>1.33</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B27" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C27" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>96.814</v>
+        <v>99.9255</v>
       </c>
       <c r="E27" s="1">
         <v>103.48</v>
       </c>
       <c r="F27" t="s">
         <v>43</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
         <v>1234161.09</v>
       </c>
       <c r="I27" s="1">
-        <v>-86201.41</v>
+        <v>-26654.29</v>
       </c>
       <c r="J27" s="1">
-        <v>-6.98461576033</v>
+        <v>-2.1597091510963</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1147959.68</v>
+        <v>1207506.8</v>
       </c>
       <c r="N27" s="1">
-        <v>1147959.68</v>
+        <v>1207506.8</v>
       </c>
       <c r="O27" s="1">
-        <v>1.07</v>
+        <v>1.2</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C28" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>95.90656847</v>
+        <v>92.86439633</v>
       </c>
       <c r="E28" s="1">
         <v>90.765233</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1815304.66</v>
       </c>
       <c r="I28" s="1">
-        <v>104622.29</v>
+        <v>47729.12</v>
       </c>
       <c r="J28" s="1">
-        <v>5.7633460820841</v>
+        <v>2.6292622418542</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M28" s="1">
-        <v>1918131.37</v>
+        <v>1857287.92</v>
       </c>
       <c r="N28" s="1">
-        <v>1919926.95</v>
+        <v>1863033.78</v>
       </c>
       <c r="O28" s="1">
-        <v>1.79</v>
+        <v>1.84</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>93.62209491</v>
+        <v>92.20786322</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>1800000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-114802.29</v>
+        <v>-140258.46</v>
       </c>
       <c r="J29" s="1">
-        <v>-6.377905</v>
+        <v>-7.7921366666667</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1685197.71</v>
+        <v>1659741.54</v>
       </c>
       <c r="N29" s="1">
-        <v>1685197.71</v>
+        <v>1659741.54</v>
       </c>
       <c r="O29" s="1">
-        <v>1.57</v>
+        <v>1.64</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C30" s="1">
         <v>900000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>105.96657828</v>
+        <v>105.41351179</v>
       </c>
       <c r="E30" s="1">
         <v>106.976467</v>
       </c>
       <c r="F30" t="s">
         <v>43</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
         <v>842076.53</v>
       </c>
       <c r="I30" s="1">
-        <v>-30088.02</v>
+        <v>-17970.12</v>
       </c>
       <c r="J30" s="1">
-        <v>-3.573074290528</v>
+        <v>-2.1340245642519</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M30" s="1">
-        <v>807740.5</v>
+        <v>818887.06</v>
       </c>
       <c r="N30" s="1">
-        <v>811988.51</v>
+        <v>824106.41</v>
       </c>
       <c r="O30" s="1">
-        <v>0.76</v>
+        <v>0.82</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B31" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C31" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>96.59716617</v>
+        <v>93.05554665</v>
       </c>
       <c r="E31" s="1">
         <v>100.184615</v>
       </c>
       <c r="F31" t="s">
         <v>43</v>
       </c>
       <c r="G31">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
         <v>1152362.42</v>
       </c>
       <c r="I31" s="1">
-        <v>-88787.29</v>
+        <v>-108193.32</v>
       </c>
       <c r="J31" s="1">
-        <v>-7.7048060973734</v>
+        <v>-9.3888275183427</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1063575.13</v>
+        <v>1044169.1</v>
       </c>
       <c r="N31" s="1">
-        <v>1063575.13</v>
+        <v>1044169.1</v>
       </c>
       <c r="O31" s="1">
-        <v>0.99</v>
+        <v>1.03</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B32" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C32" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>98.82530478</v>
+        <v>97.34705399</v>
       </c>
       <c r="E32" s="1">
         <v>102.943</v>
       </c>
       <c r="F32" t="s">
         <v>43</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
         <v>1080435.56</v>
       </c>
       <c r="I32" s="1">
-        <v>-76028.29</v>
+        <v>-72136.7</v>
       </c>
       <c r="J32" s="1">
-        <v>-7.0368185586191</v>
+        <v>-6.6766314133533</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1004407.27</v>
+        <v>1008298.86</v>
       </c>
       <c r="N32" s="1">
-        <v>1004407.27</v>
+        <v>1008298.86</v>
       </c>
       <c r="O32" s="1">
-        <v>0.94</v>
+        <v>1.0</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B33" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C33" s="1">
         <v>800000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>168.3247574</v>
+        <v>153.78547449</v>
       </c>
       <c r="E33" s="1">
         <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>800000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>554587.1</v>
+        <v>439357.77</v>
       </c>
       <c r="J33" s="1">
-        <v>69.3233875</v>
+        <v>54.91972125</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M33" s="1">
-        <v>1346598.06</v>
+        <v>1230283.8</v>
       </c>
       <c r="N33" s="1">
-        <v>1354587.1</v>
+        <v>1239357.77</v>
       </c>
       <c r="O33" s="1">
-        <v>1.26</v>
+        <v>1.23</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B34" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C34" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>139.35098891</v>
+        <v>104.78567569</v>
       </c>
       <c r="E34" s="1">
         <v>128.320061</v>
       </c>
       <c r="F34" t="s">
         <v>43</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
         <v>1305392.28</v>
       </c>
       <c r="I34" s="1">
-        <v>111517.35</v>
+        <v>-219254.63</v>
       </c>
       <c r="J34" s="1">
-        <v>8.5428228516872</v>
+        <v>-16.796072212102</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
-        <v>621.1</v>
+        <v>791.22</v>
       </c>
       <c r="M34" s="1">
-        <v>1416288.53</v>
+        <v>1085346.43</v>
       </c>
       <c r="N34" s="1">
-        <v>1416909.63</v>
+        <v>1086137.65</v>
       </c>
       <c r="O34" s="1">
-        <v>1.32</v>
+        <v>1.08</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B35" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C35" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>119.64176812</v>
+        <v>132.29857799</v>
       </c>
       <c r="E35" s="1">
         <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1900000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>399299.07</v>
+        <v>643156.82</v>
       </c>
       <c r="J35" s="1">
-        <v>21.015740526316</v>
+        <v>33.850358947368</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M35" s="1">
-        <v>2273193.59</v>
+        <v>2513672.98</v>
       </c>
       <c r="N35" s="1">
-        <v>2299299.07</v>
+        <v>2543156.82</v>
       </c>
       <c r="O35" s="1">
-        <v>2.14</v>
+        <v>2.52</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B36" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C36" s="1">
         <v>700000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>102.85994845</v>
+        <v>100.54040867</v>
       </c>
       <c r="E36" s="1">
         <v>100.0</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>700000.0</v>
       </c>
       <c r="I36" s="1">
-        <v>22702.33</v>
+        <v>7100.17</v>
       </c>
       <c r="J36" s="1">
-        <v>3.24319</v>
+        <v>1.01431</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M36" s="1">
-        <v>720019.64</v>
+        <v>703782.86</v>
       </c>
       <c r="N36" s="1">
-        <v>722702.33</v>
+        <v>707100.17</v>
       </c>
       <c r="O36" s="1">
-        <v>0.67</v>
+        <v>0.7</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B37" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C37" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>138.50726355</v>
+        <v>145.9176658</v>
       </c>
       <c r="E37" s="1">
         <v>104.729167</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1256750.0</v>
       </c>
       <c r="I37" s="1">
-        <v>424985.51</v>
+        <v>517075.18</v>
       </c>
       <c r="J37" s="1">
-        <v>33.816233141038</v>
+        <v>41.143837676547</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M37" s="1">
-        <v>1662087.16</v>
+        <v>1751011.99</v>
       </c>
       <c r="N37" s="1">
-        <v>1681735.51</v>
+        <v>1773825.18</v>
       </c>
       <c r="O37" s="1">
-        <v>1.57</v>
+        <v>1.76</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B38" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C38" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>168.00385092</v>
+        <v>119.57141047</v>
       </c>
       <c r="E38" s="1">
         <v>133.133692</v>
       </c>
       <c r="F38" t="s">
         <v>43</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
         <v>1354361.05</v>
       </c>
       <c r="I38" s="1">
-        <v>353436.2</v>
+        <v>-115486.09</v>
       </c>
       <c r="J38" s="1">
-        <v>26.096158037032</v>
+        <v>-8.5269795672284</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
-        <v>296.43</v>
+        <v>381.23</v>
       </c>
       <c r="M38" s="1">
-        <v>1707500.82</v>
+        <v>1238493.73</v>
       </c>
       <c r="N38" s="1">
-        <v>1707797.25</v>
+        <v>1238874.96</v>
       </c>
       <c r="O38" s="1">
-        <v>1.59</v>
+        <v>1.23</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B39" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C39" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>102.25116264</v>
+        <v>100.98629987</v>
       </c>
       <c r="E39" s="1">
         <v>104.25</v>
       </c>
       <c r="F39" t="s">
         <v>43</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
         <v>1005171.58</v>
       </c>
       <c r="I39" s="1">
-        <v>-52547.89</v>
+        <v>-46344.34</v>
       </c>
       <c r="J39" s="1">
-        <v>-5.2277532558173</v>
+        <v>-4.610589965148</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>952623.69</v>
+        <v>958827.24</v>
       </c>
       <c r="N39" s="1">
-        <v>952623.69</v>
+        <v>958827.24</v>
       </c>
       <c r="O39" s="1">
-        <v>0.89</v>
+        <v>0.95</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B40" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C40" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>96.15556196</v>
+        <v>93.8058913</v>
       </c>
       <c r="E40" s="1">
         <v>100.44</v>
       </c>
       <c r="F40" t="s">
         <v>43</v>
       </c>
       <c r="G40">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H40" s="1">
         <v>1123200.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-64487.11</v>
+        <v>-70611.34</v>
       </c>
       <c r="J40" s="1">
-        <v>-5.7413737535613</v>
+        <v>-6.2866221509972</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1058712.89</v>
+        <v>1052588.66</v>
       </c>
       <c r="N40" s="1">
-        <v>1058712.89</v>
+        <v>1052588.66</v>
       </c>
       <c r="O40" s="1">
-        <v>0.99</v>
+        <v>1.04</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B41" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C41" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>119.04889335</v>
+        <v>111.52290579</v>
       </c>
       <c r="E41" s="1">
         <v>111.685761</v>
       </c>
       <c r="F41" t="s">
         <v>43</v>
       </c>
       <c r="G41">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H41" s="1">
         <v>1356468.0</v>
       </c>
       <c r="I41" s="1">
-        <v>55888.42</v>
+        <v>-7869.07</v>
       </c>
       <c r="J41" s="1">
-        <v>4.1201429005329</v>
+        <v>-0.58011468018413</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
-        <v>749.32</v>
+        <v>948.26</v>
       </c>
       <c r="M41" s="1">
-        <v>1411607.1</v>
+        <v>1347650.67</v>
       </c>
       <c r="N41" s="1">
-        <v>1412356.42</v>
+        <v>1348598.93</v>
       </c>
       <c r="O41" s="1">
-        <v>1.32</v>
+        <v>1.33</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B42" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C42" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>118.06437926</v>
+        <v>114.17277256</v>
       </c>
       <c r="E42" s="1">
         <v>100.0</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I42" s="1">
-        <v>318153.84</v>
+        <v>253546.25</v>
       </c>
       <c r="J42" s="1">
-        <v>18.714931764706</v>
+        <v>14.914485294118</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M42" s="1">
-        <v>2007094.45</v>
+        <v>1940937.13</v>
       </c>
       <c r="N42" s="1">
-        <v>2018153.84</v>
+        <v>1953546.25</v>
       </c>
       <c r="O42" s="1">
-        <v>1.88</v>
+        <v>1.93</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B43" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C43" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>163.455</v>
+        <v>188.3945</v>
       </c>
       <c r="E43" s="1">
         <v>101.25</v>
       </c>
       <c r="F43" t="s">
         <v>43</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
         <v>1128762.54</v>
       </c>
       <c r="I43" s="1">
-        <v>685778.74</v>
+        <v>1002028.97</v>
       </c>
       <c r="J43" s="1">
-        <v>60.754916618689</v>
+        <v>88.772344447221</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M43" s="1">
-        <v>1799707.8</v>
+        <v>2113960.13</v>
       </c>
       <c r="N43" s="1">
-        <v>1814541.28</v>
+        <v>2130791.51</v>
       </c>
       <c r="O43" s="1">
-        <v>1.69</v>
+        <v>2.11</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B44" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C44" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>79.2567572</v>
+        <v>78.74012331</v>
       </c>
       <c r="E44" s="1">
         <v>108.16</v>
       </c>
       <c r="F44" t="s">
         <v>43</v>
       </c>
       <c r="G44">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
         <v>1400854.81</v>
       </c>
       <c r="I44" s="1">
-        <v>-393950.97</v>
+        <v>-381389.23</v>
       </c>
       <c r="J44" s="1">
-        <v>-28.122184196948</v>
+        <v>-27.225464571878</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1006903.84</v>
+        <v>1019465.58</v>
       </c>
       <c r="N44" s="1">
-        <v>1006903.84</v>
+        <v>1019465.58</v>
       </c>
       <c r="O44" s="1">
-        <v>0.94</v>
+        <v>1.01</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B45" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C45" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>102.51928769</v>
+        <v>91.44393354</v>
       </c>
       <c r="E45" s="1">
         <v>103.5785</v>
       </c>
       <c r="F45" t="s">
         <v>43</v>
       </c>
       <c r="G45">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H45" s="1">
         <v>1567194.55</v>
       </c>
       <c r="I45" s="1">
-        <v>-4268.17</v>
+        <v>-146461.05</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.2723446173291</v>
+        <v>-9.3454287471839</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1562926.38</v>
+        <v>1420733.5</v>
       </c>
       <c r="N45" s="1">
-        <v>1562926.38</v>
+        <v>1420733.5</v>
       </c>
       <c r="O45" s="1">
-        <v>1.46</v>
+        <v>1.41</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B46" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C46" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>110.66583691</v>
+        <v>104.30178929</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>1300000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>144704.49</v>
+        <v>62369.09</v>
       </c>
       <c r="J46" s="1">
-        <v>11.131114615385</v>
+        <v>4.7976223076923</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M46" s="1">
-        <v>1438655.88</v>
+        <v>1355923.26</v>
       </c>
       <c r="N46" s="1">
-        <v>1444704.49</v>
+        <v>1362369.09</v>
       </c>
       <c r="O46" s="1">
         <v>1.35</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B47" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C47" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>95.07150555</v>
+        <v>95.4923323</v>
       </c>
       <c r="E47" s="1">
         <v>98.45</v>
       </c>
       <c r="F47" t="s">
         <v>43</v>
       </c>
       <c r="G47">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
         <v>1013120.66</v>
       </c>
       <c r="I47" s="1">
-        <v>-46864.99</v>
+        <v>-24032.58</v>
       </c>
       <c r="J47" s="1">
-        <v>-4.6258053803779</v>
+        <v>-2.3721340358413</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>966255.67</v>
+        <v>989088.08</v>
       </c>
       <c r="N47" s="1">
-        <v>966255.67</v>
+        <v>989088.08</v>
       </c>
       <c r="O47" s="1">
-        <v>0.9</v>
+        <v>0.98</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B48" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C48" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>121.43991126</v>
+        <v>107.82579379</v>
       </c>
       <c r="E48" s="1">
         <v>103.004861</v>
       </c>
       <c r="F48" t="s">
         <v>43</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
         <v>967140.51</v>
       </c>
       <c r="I48" s="1">
-        <v>166655.59</v>
+        <v>60086.76</v>
       </c>
       <c r="J48" s="1">
-        <v>17.231786723524</v>
+        <v>6.2128263038015</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M48" s="1">
-        <v>1131395.8</v>
+        <v>1023765.68</v>
       </c>
       <c r="N48" s="1">
-        <v>1133796.1</v>
+        <v>1027227.27</v>
       </c>
       <c r="O48" s="1">
-        <v>1.06</v>
+        <v>1.02</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B49" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C49" s="1">
         <v>3100000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.63771748</v>
+        <v>96.51079311</v>
       </c>
       <c r="E49" s="1">
         <v>101.964895</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>3160911.75</v>
       </c>
       <c r="I49" s="1">
-        <v>-25728.14</v>
+        <v>-167308.14</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.81394679873616</v>
+        <v>-5.293034201287</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="M49" s="1">
-        <v>3119769.25</v>
+        <v>2991834.59</v>
       </c>
       <c r="N49" s="1">
-        <v>3135183.61</v>
+        <v>2993603.61</v>
       </c>
       <c r="O49" s="1">
-        <v>2.92</v>
+        <v>2.96</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B50" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C50" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>118.94018318</v>
+        <v>110.13644266</v>
       </c>
       <c r="E50" s="1">
         <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>288429.67</v>
+        <v>157733.45</v>
       </c>
       <c r="J50" s="1">
-        <v>19.228644666667</v>
+        <v>10.515563333333</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="M50" s="1">
-        <v>1784102.75</v>
+        <v>1652046.64</v>
       </c>
       <c r="N50" s="1">
-        <v>1788429.67</v>
+        <v>1657733.45</v>
       </c>
       <c r="O50" s="1">
-        <v>1.67</v>
+        <v>1.64</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B51" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C51" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>130.39376371</v>
+        <v>114.47010472</v>
       </c>
       <c r="E51" s="1">
         <v>100.676</v>
       </c>
       <c r="F51" t="s">
         <v>43</v>
       </c>
       <c r="G51">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H51" s="1">
         <v>1791351.81</v>
       </c>
       <c r="I51" s="1">
-        <v>423742.11</v>
+        <v>193048.6</v>
       </c>
       <c r="J51" s="1">
-        <v>23.654879384078</v>
+        <v>10.776699413389</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M51" s="1">
-        <v>2208753.52</v>
+        <v>1976092.61</v>
       </c>
       <c r="N51" s="1">
-        <v>2215093.92</v>
+        <v>1984400.41</v>
       </c>
       <c r="O51" s="1">
-        <v>2.07</v>
+        <v>1.96</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B52" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C52" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>108.75534819</v>
+        <v>103.763765</v>
       </c>
       <c r="E52" s="1">
         <v>103.0</v>
       </c>
       <c r="F52" t="s">
         <v>43</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
         <v>2043122.04</v>
       </c>
       <c r="I52" s="1">
-        <v>75428.83</v>
+        <v>16837.91</v>
       </c>
       <c r="J52" s="1">
-        <v>3.6918416288045</v>
+        <v>0.82412649221874</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2118550.87</v>
+        <v>2059959.95</v>
       </c>
       <c r="N52" s="1">
-        <v>2118550.87</v>
+        <v>2059959.95</v>
       </c>
       <c r="O52" s="1">
-        <v>1.98</v>
+        <v>2.04</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B53" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C53" s="1">
         <v>500000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.57252949</v>
+        <v>92.78282985</v>
       </c>
       <c r="E53" s="1">
         <v>100.0</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>500000.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-2056.21</v>
+        <v>-36085.85</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.411242</v>
+        <v>-7.21717</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
-        <v>81.15</v>
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>497862.64</v>
+        <v>463914.15</v>
       </c>
       <c r="N53" s="1">
-        <v>497943.79</v>
+        <v>463914.15</v>
       </c>
       <c r="O53" s="1">
         <v>0.46</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B54" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C54" s="1">
-        <v>900000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>140.64831953</v>
+        <v>99.47069752</v>
       </c>
       <c r="E54" s="1">
-        <v>116.8351</v>
+        <v>101.938462</v>
       </c>
       <c r="F54" t="s">
         <v>43</v>
       </c>
       <c r="G54">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H54" s="1">
-        <v>921695.14</v>
+        <v>2302193.27</v>
       </c>
       <c r="I54" s="1">
-        <v>150473.81</v>
+        <v>-69575.56</v>
       </c>
       <c r="J54" s="1">
-        <v>16.325767975732</v>
+        <v>-3.0221424459294</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
-        <v>63.52</v>
+        <v>311.69</v>
       </c>
       <c r="M54" s="1">
-        <v>1072105.43</v>
+        <v>2232306.02</v>
       </c>
       <c r="N54" s="1">
-        <v>1072168.95</v>
+        <v>2232617.71</v>
       </c>
       <c r="O54" s="1">
-        <v>1.0</v>
+        <v>2.21</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B55" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C55" s="1">
-        <v>130000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>105.72922208</v>
+        <v>135.80041051</v>
       </c>
       <c r="E55" s="1">
-        <v>104.75</v>
+        <v>116.8351</v>
       </c>
       <c r="F55" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="G55">
-        <v>184.34</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
-        <v>737797.76</v>
+        <v>921695.14</v>
       </c>
       <c r="I55" s="1">
-        <v>7837.34</v>
+        <v>134736.34</v>
       </c>
       <c r="J55" s="1">
-        <v>1.0622612895978</v>
+        <v>14.618319458644</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55">
-        <v>0.0</v>
+      <c r="L55" t="s">
+        <v>156</v>
       </c>
       <c r="M55" s="1">
-        <v>745635.1</v>
+        <v>1054942.55</v>
       </c>
       <c r="N55" s="1">
-        <v>745635.1</v>
+        <v>1056431.48</v>
       </c>
       <c r="O55" s="1">
-        <v>0.7</v>
+        <v>1.05</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B56" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C56" s="1">
-        <v>1100000.0</v>
+        <v>260000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>125.69776051</v>
+        <v>102.3209272</v>
       </c>
       <c r="E56" s="1">
-        <v>107.638445</v>
+        <v>103.625</v>
       </c>
       <c r="F56" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>183.9</v>
       </c>
       <c r="H56" s="1">
-        <v>1037842.74</v>
+        <v>1463599.42</v>
       </c>
       <c r="I56" s="1">
-        <v>136262.15</v>
+        <v>-16947.67</v>
       </c>
       <c r="J56" s="1">
-        <v>13.129363895729</v>
+        <v>-1.1579445692866</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56" t="s">
-        <v>157</v>
+      <c r="L56">
+        <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1171064.08</v>
+        <v>1446651.75</v>
       </c>
       <c r="N56" s="1">
-        <v>1174104.89</v>
+        <v>1446651.75</v>
       </c>
       <c r="O56" s="1">
-        <v>1.1</v>
+        <v>1.43</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B57" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C57" s="1">
-        <v>1100000.0</v>
+        <v>260000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>104.87025308</v>
+        <v>102.7198567</v>
       </c>
       <c r="E57" s="1">
-        <v>106.802675</v>
+        <v>103.7</v>
       </c>
       <c r="F57" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G57">
-        <v>1.18</v>
+        <v>183.9</v>
       </c>
       <c r="H57" s="1">
-        <v>1029784.3</v>
+        <v>1464655.93</v>
       </c>
       <c r="I57" s="1">
-        <v>-52691.91</v>
+        <v>-12363.97</v>
       </c>
       <c r="J57" s="1">
-        <v>-5.116790962923</v>
+        <v>-0.84415525494783</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
-        <v>67.93</v>
+        <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>977024.46</v>
+        <v>1452291.96</v>
       </c>
       <c r="N57" s="1">
-        <v>977092.39</v>
+        <v>1452291.96</v>
       </c>
       <c r="O57" s="1">
-        <v>0.91</v>
+        <v>1.44</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B58" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C58" s="1">
-        <v>1500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>140.53720697</v>
+        <v>128.99647456</v>
       </c>
       <c r="E58" s="1">
-        <v>100.0</v>
+        <v>107.638445</v>
       </c>
       <c r="F58" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G58">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H58" s="1">
-        <v>1500000.0</v>
+        <v>1037842.74</v>
       </c>
       <c r="I58" s="1">
-        <v>631979.81</v>
+        <v>191480.16</v>
       </c>
       <c r="J58" s="1">
-        <v>42.131987333333</v>
+        <v>18.449824103409</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M58" s="1">
-        <v>2108058.11</v>
+        <v>1224773.39</v>
       </c>
       <c r="N58" s="1">
-        <v>2131979.81</v>
+        <v>1229322.9</v>
       </c>
       <c r="O58" s="1">
-        <v>1.99</v>
+        <v>1.22</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B59" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C59" s="1">
-        <v>16000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>130.31024308</v>
+        <v>97.45516156</v>
       </c>
       <c r="E59" s="1">
-        <v>100.65625</v>
+        <v>106.802675</v>
       </c>
       <c r="F59" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G59">
-        <v>9.24</v>
+        <v>1.16</v>
       </c>
       <c r="H59" s="1">
-        <v>1796146.09</v>
+        <v>1029784.3</v>
       </c>
       <c r="I59" s="1">
-        <v>461383.35</v>
+        <v>-102891.57</v>
       </c>
       <c r="J59" s="1">
-        <v>25.687406640737</v>
+        <v>-9.9915652239017</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59">
-        <v>0.0</v>
+      <c r="L59" t="s">
+        <v>166</v>
       </c>
       <c r="M59" s="1">
-        <v>2257529.44</v>
+        <v>925300.4</v>
       </c>
       <c r="N59" s="1">
-        <v>2257529.44</v>
+        <v>926892.73</v>
       </c>
       <c r="O59" s="1">
-        <v>2.11</v>
+        <v>0.92</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B60" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C60" s="1">
-        <v>1400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>110.87097876</v>
+        <v>138.87124668</v>
       </c>
       <c r="E60" s="1">
-        <v>114.522222</v>
+        <v>100.0</v>
       </c>
       <c r="F60" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1370117.17</v>
+        <v>1500000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-43783.71</v>
+        <v>611070.07</v>
       </c>
       <c r="J60" s="1">
-        <v>-3.1956179339027</v>
+        <v>40.738004666667</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="M60" s="1">
-        <v>1314638.52</v>
+        <v>2083068.7</v>
       </c>
       <c r="N60" s="1">
-        <v>1326333.46</v>
+        <v>2111070.07</v>
       </c>
       <c r="O60" s="1">
-        <v>1.24</v>
+        <v>2.09</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B61" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C61" s="1">
-        <v>1600000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>112.25408353</v>
+        <v>115.24930026</v>
       </c>
       <c r="E61" s="1">
-        <v>101.798895</v>
+        <v>100.65625</v>
       </c>
       <c r="F61" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G61">
-        <v>1.18</v>
+        <v>9.08</v>
       </c>
       <c r="H61" s="1">
-        <v>1535211.2</v>
+        <v>1796146.09</v>
       </c>
       <c r="I61" s="1">
-        <v>2259.67</v>
+        <v>235226.7</v>
       </c>
       <c r="J61" s="1">
-        <v>0.14718952024321</v>
+        <v>13.096189742562</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61" t="s">
-        <v>170</v>
+      <c r="L61">
+        <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1521186.87</v>
+        <v>2031372.79</v>
       </c>
       <c r="N61" s="1">
-        <v>1537470.87</v>
+        <v>2031372.79</v>
       </c>
       <c r="O61" s="1">
-        <v>1.43</v>
+        <v>2.01</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B62" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C62" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>104.6567095</v>
+        <v>101.45131862</v>
       </c>
       <c r="E62" s="1">
-        <v>108.712771</v>
+        <v>114.522222</v>
       </c>
       <c r="F62" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G62">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
-        <v>978414.94</v>
+        <v>1370117.17</v>
       </c>
       <c r="I62" s="1">
-        <v>-31190.33</v>
+        <v>-142781.78</v>
       </c>
       <c r="J62" s="1">
-        <v>-3.1878427776256</v>
+        <v>-10.421136463825</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="M62" s="1">
-        <v>941910.38</v>
+        <v>1225944.89</v>
       </c>
       <c r="N62" s="1">
-        <v>947224.61</v>
+        <v>1227335.39</v>
       </c>
       <c r="O62" s="1">
-        <v>0.88</v>
+        <v>1.21</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B63" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C63" s="1">
-        <v>150000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>266.06653387</v>
+        <v>103.14009058</v>
       </c>
       <c r="E63" s="1">
-        <v>105.45</v>
+        <v>101.798895</v>
       </c>
       <c r="F63" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="G63">
-        <v>184.34</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
-        <v>958762.46</v>
+        <v>1535211.2</v>
       </c>
       <c r="I63" s="1">
-        <v>1206295.2</v>
+        <v>-109401.46</v>
       </c>
       <c r="J63" s="1">
-        <v>125.81794243383</v>
+        <v>-7.1261504606011</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
-      <c r="L63">
-        <v>0.0</v>
+      <c r="L63" t="s">
+        <v>177</v>
       </c>
       <c r="M63" s="1">
-        <v>2165057.66</v>
+        <v>1424402.44</v>
       </c>
       <c r="N63" s="1">
-        <v>2165057.66</v>
+        <v>1425809.74</v>
       </c>
       <c r="O63" s="1">
-        <v>2.02</v>
+        <v>1.41</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B64" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C64" s="1">
-        <v>1200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>89.61588378</v>
+        <v>103.23694501</v>
       </c>
       <c r="E64" s="1">
-        <v>104.4789</v>
+        <v>108.712771</v>
       </c>
       <c r="F64" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G64">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1072219.96</v>
+        <v>978414.94</v>
       </c>
       <c r="I64" s="1">
-        <v>-161412.3</v>
+        <v>-42737.55</v>
       </c>
       <c r="J64" s="1">
-        <v>-15.054028652852</v>
+        <v>-4.3680393923666</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
-      <c r="L64">
-        <v>0.0</v>
+      <c r="L64" t="s">
+        <v>180</v>
       </c>
       <c r="M64" s="1">
-        <v>910807.66</v>
+        <v>929132.5</v>
       </c>
       <c r="N64" s="1">
-        <v>910807.66</v>
+        <v>935677.39</v>
       </c>
       <c r="O64" s="1">
-        <v>0.85</v>
+        <v>0.93</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B65" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C65" s="1">
-        <v>800000.0</v>
+        <v>150000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>212.89094936</v>
+        <v>234.62913055</v>
       </c>
       <c r="E65" s="1">
-        <v>100.0</v>
+        <v>105.45</v>
       </c>
       <c r="F65" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="G65">
-        <v>1.0</v>
+        <v>183.9</v>
       </c>
       <c r="H65" s="1">
-        <v>800000.0</v>
+        <v>958762.46</v>
       </c>
       <c r="I65" s="1">
-        <v>914119.31</v>
+        <v>955049.98</v>
       </c>
       <c r="J65" s="1">
-        <v>114.26491375</v>
+        <v>99.612784171796</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
-      <c r="L65" t="s">
-        <v>180</v>
+      <c r="L65">
+        <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1703127.6</v>
+        <v>1913812.44</v>
       </c>
       <c r="N65" s="1">
-        <v>1714119.31</v>
+        <v>1913812.44</v>
       </c>
       <c r="O65" s="1">
-        <v>1.6</v>
+        <v>1.89</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B66" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C66" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>140.39233212</v>
+        <v>87.71690626</v>
       </c>
       <c r="E66" s="1">
-        <v>125.691467</v>
+        <v>104.4789</v>
       </c>
       <c r="F66" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G66">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H66" s="1">
-        <v>1256914.67</v>
+        <v>1072219.96</v>
       </c>
       <c r="I66" s="1">
-        <v>152232.96</v>
+        <v>-163667.99</v>
       </c>
       <c r="J66" s="1">
-        <v>12.111638413768</v>
+        <v>-15.264404329873</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66" t="s">
-        <v>183</v>
+      <c r="L66">
+        <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1403923.32</v>
+        <v>908551.97</v>
       </c>
       <c r="N66" s="1">
-        <v>1409147.63</v>
+        <v>908551.97</v>
       </c>
       <c r="O66" s="1">
-        <v>1.31</v>
+        <v>0.9</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B67" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C67" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>104.88197736</v>
+        <v>205.7341311</v>
       </c>
       <c r="E67" s="1">
         <v>100.0</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I67" s="1">
-        <v>51140.22</v>
+        <v>846748.05</v>
       </c>
       <c r="J67" s="1">
-        <v>5.114022</v>
+        <v>105.84350625</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67" t="s">
-        <v>186</v>
+      <c r="L67">
+        <v>875.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1048819.78</v>
+        <v>1645873.05</v>
       </c>
       <c r="N67" s="1">
-        <v>1051140.22</v>
+        <v>1646748.05</v>
       </c>
       <c r="O67" s="1">
-        <v>0.98</v>
+        <v>1.63</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>187</v>
       </c>
       <c r="B68" t="s">
         <v>188</v>
       </c>
       <c r="C68" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>163.52941525</v>
+        <v>129.1738063</v>
       </c>
       <c r="E68" s="1">
-        <v>100.0</v>
+        <v>125.691467</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>700000.0</v>
+        <v>1256914.67</v>
       </c>
       <c r="I68" s="1">
-        <v>446446.24</v>
+        <v>41244.94</v>
       </c>
       <c r="J68" s="1">
-        <v>63.778034285714</v>
+        <v>3.2814431229449</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" t="s">
         <v>189</v>
       </c>
       <c r="M68" s="1">
-        <v>1144705.91</v>
+        <v>1291738.06</v>
       </c>
       <c r="N68" s="1">
-        <v>1146446.24</v>
+        <v>1298159.61</v>
       </c>
       <c r="O68" s="1">
-        <v>1.07</v>
+        <v>1.29</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>190</v>
       </c>
       <c r="B69" t="s">
         <v>191</v>
       </c>
       <c r="C69" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>330.27689473</v>
+        <v>99.76237946</v>
       </c>
       <c r="E69" s="1">
-        <v>99.49221</v>
+        <v>100.0</v>
       </c>
       <c r="F69" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1119923.21</v>
+        <v>1000000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>2248169.2</v>
+        <v>1007.77</v>
       </c>
       <c r="J69" s="1">
-        <v>200.7431563098</v>
+        <v>0.100777</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" t="s">
         <v>192</v>
       </c>
       <c r="M69" s="1">
-        <v>3356756.78</v>
+        <v>997623.79</v>
       </c>
       <c r="N69" s="1">
-        <v>3368092.41</v>
+        <v>1001007.77</v>
       </c>
       <c r="O69" s="1">
-        <v>3.14</v>
+        <v>0.99</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>193</v>
       </c>
       <c r="B70" t="s">
         <v>194</v>
       </c>
       <c r="C70" s="1">
-        <v>1400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>102.26482967</v>
+        <v>139.55035274</v>
       </c>
       <c r="E70" s="1">
         <v>100.0</v>
       </c>
       <c r="F70" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1259502.5</v>
+        <v>700000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-46910.29</v>
+        <v>279443.63</v>
       </c>
       <c r="J70" s="1">
-        <v>-3.7245094789411</v>
+        <v>39.920518571429</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70">
-        <v>0.0</v>
+      <c r="L70" t="s">
+        <v>195</v>
       </c>
       <c r="M70" s="1">
-        <v>1212592.21</v>
+        <v>976852.47</v>
       </c>
       <c r="N70" s="1">
-        <v>1212592.21</v>
+        <v>979443.63</v>
       </c>
       <c r="O70" s="1">
-        <v>1.13</v>
+        <v>0.97</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B71" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C71" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>114.08790854</v>
+        <v>218.73884519</v>
       </c>
       <c r="E71" s="1">
-        <v>112.7758</v>
+        <v>99.49221</v>
       </c>
       <c r="F71" t="s">
         <v>43</v>
       </c>
       <c r="G71">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H71" s="1">
-        <v>986362.88</v>
+        <v>1119923.21</v>
       </c>
       <c r="I71" s="1">
-        <v>-19189.52</v>
+        <v>1159952.13</v>
       </c>
       <c r="J71" s="1">
-        <v>-1.9454827821582</v>
+        <v>103.5742557742</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71">
-        <v>899.89</v>
+      <c r="L71" t="s">
+        <v>198</v>
       </c>
       <c r="M71" s="1">
-        <v>966273.47</v>
+        <v>2265647.7</v>
       </c>
       <c r="N71" s="1">
-        <v>967173.36</v>
+        <v>2279875.34</v>
       </c>
       <c r="O71" s="1">
-        <v>0.9</v>
+        <v>2.26</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B72" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C72" s="1">
-        <v>150000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>111.26499268</v>
+        <v>100.86969716</v>
       </c>
       <c r="E72" s="1">
-        <v>105.5</v>
+        <v>100.0</v>
       </c>
       <c r="F72" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="G72">
-        <v>184.34</v>
+        <v>1.16</v>
       </c>
       <c r="H72" s="1">
-        <v>959217.06</v>
+        <v>1259502.5</v>
       </c>
       <c r="I72" s="1">
-        <v>-53822.75</v>
+        <v>-40585.96</v>
       </c>
       <c r="J72" s="1">
-        <v>-5.6111126714114</v>
+        <v>-3.2223802652238</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>905394.31</v>
+        <v>1218916.54</v>
       </c>
       <c r="N72" s="1">
-        <v>905394.31</v>
+        <v>1218916.54</v>
       </c>
       <c r="O72" s="1">
-        <v>0.84</v>
+        <v>1.21</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B73" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C73" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>102.19471996</v>
+        <v>106.79819584</v>
       </c>
       <c r="E73" s="1">
-        <v>115.9281</v>
+        <v>112.7758</v>
       </c>
       <c r="F73" t="s">
         <v>43</v>
       </c>
       <c r="G73">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H73" s="1">
-        <v>994152.3</v>
+        <v>986362.88</v>
       </c>
       <c r="I73" s="1">
-        <v>-128608.81</v>
+        <v>-62432.57</v>
       </c>
       <c r="J73" s="1">
-        <v>-12.936529946166</v>
+        <v>-6.3295741624016</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73">
-        <v>0.0</v>
+      <c r="L73" t="s">
+        <v>203</v>
       </c>
       <c r="M73" s="1">
-        <v>865543.49</v>
+        <v>921826.39</v>
       </c>
       <c r="N73" s="1">
-        <v>865543.49</v>
+        <v>923930.31</v>
       </c>
       <c r="O73" s="1">
-        <v>0.81</v>
+        <v>0.91</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B74" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C74" s="1">
-        <v>1000000.0</v>
+        <v>150000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>112.92619573</v>
+        <v>106.15517624</v>
       </c>
       <c r="E74" s="1">
-        <v>100.0</v>
+        <v>105.5</v>
       </c>
       <c r="F74" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="G74">
-        <v>1.0</v>
+        <v>183.9</v>
       </c>
       <c r="H74" s="1">
-        <v>1000000.0</v>
+        <v>959217.06</v>
       </c>
       <c r="I74" s="1">
-        <v>129513.34</v>
+        <v>-93335.25</v>
       </c>
       <c r="J74" s="1">
-        <v>12.951334</v>
+        <v>-9.7303575897618</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
-        <v>251.38</v>
+        <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1129261.96</v>
+        <v>865881.81</v>
       </c>
       <c r="N74" s="1">
-        <v>1129513.34</v>
+        <v>865881.81</v>
       </c>
       <c r="O74" s="1">
-        <v>1.05</v>
+        <v>0.86</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B75" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C75" s="1">
-        <v>200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>94.48838453</v>
+        <v>99.3876288</v>
       </c>
       <c r="E75" s="1">
-        <v>100.25</v>
+        <v>115.9281</v>
       </c>
       <c r="F75" t="s">
         <v>43</v>
       </c>
       <c r="G75">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H75" s="1">
-        <v>171705.06</v>
+        <v>994152.3</v>
       </c>
       <c r="I75" s="1">
-        <v>-11650.2</v>
+        <v>-136290.07</v>
       </c>
       <c r="J75" s="1">
-        <v>-6.7850068017798</v>
+        <v>-13.709174137604</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>160054.86</v>
+        <v>857862.23</v>
       </c>
       <c r="N75" s="1">
-        <v>160054.86</v>
+        <v>857862.23</v>
       </c>
       <c r="O75" s="1">
-        <v>0.15</v>
+        <v>0.85</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B76" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C76" s="1">
-        <v>13.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>25004.75</v>
+        <v>106.52638279</v>
       </c>
       <c r="E76" s="1">
-        <v>25473.4</v>
+        <v>100.0</v>
       </c>
       <c r="F76" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G76">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-103200.64</v>
+        <v>65940.62</v>
       </c>
       <c r="J76" s="1">
-        <v>0</v>
+        <v>6.594062</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
-        <v>0.0</v>
+        <v>676.8</v>
       </c>
       <c r="M76" s="1">
-        <v>-103200.64</v>
+        <v>1065263.82</v>
       </c>
       <c r="N76" s="1">
-        <v>-103200.64</v>
+        <v>1065940.62</v>
       </c>
       <c r="O76" s="1">
-        <v>-0.1</v>
+        <v>1.06</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B77" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C77" s="1">
-        <v>140.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>18.06</v>
+        <v>88.96060034</v>
       </c>
       <c r="E77" s="1">
-        <v>25.0081</v>
+        <v>100.25</v>
       </c>
       <c r="F77" t="s">
         <v>43</v>
       </c>
       <c r="G77">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H77" s="1">
-        <v>296154.12</v>
+        <v>171705.06</v>
       </c>
       <c r="I77" s="1">
-        <v>-82009.97</v>
+        <v>-18132.75</v>
       </c>
       <c r="J77" s="1">
-        <v>-27.69165257603</v>
+        <v>-10.560405150553</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>214144.15</v>
+        <v>153572.31</v>
       </c>
       <c r="N77" s="1">
-        <v>214144.15</v>
+        <v>153572.31</v>
       </c>
       <c r="O77" s="1">
-        <v>0.2</v>
+        <v>0.15</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B78" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="C78" s="1">
-        <v>32.0</v>
+        <v>13.0</v>
       </c>
       <c r="D78" s="1">
-        <v>284.5</v>
+        <v>24408.25</v>
       </c>
       <c r="E78" s="1">
-        <v>180.0</v>
+        <v>24607.418421</v>
       </c>
       <c r="F78" t="s">
         <v>43</v>
       </c>
       <c r="G78">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H78" s="1">
-        <v>487227.2</v>
+        <v>0.0</v>
       </c>
       <c r="I78" s="1">
-        <v>283840.81</v>
+        <v>-44697.07</v>
       </c>
       <c r="J78" s="1">
-        <v>58.256355556504</v>
+        <v>0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>771068.01</v>
+        <v>-44697.07</v>
       </c>
       <c r="N78" s="1">
-        <v>771068.01</v>
+        <v>-44697.07</v>
       </c>
       <c r="O78" s="1">
-        <v>0.72</v>
+        <v>-0.04</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B79" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C79" s="1">
-        <v>85.0</v>
+        <v>140.0</v>
       </c>
       <c r="D79" s="1">
-        <v>3.3</v>
+        <v>9.63</v>
       </c>
       <c r="E79" s="1">
-        <v>32.5933</v>
+        <v>25.0081</v>
       </c>
       <c r="F79" t="s">
         <v>43</v>
       </c>
       <c r="G79">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H79" s="1">
+        <v>296154.12</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-179784.52</v>
+      </c>
+      <c r="J79" s="1">
+        <v>-60.706405164986</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79">
+        <v>0.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>116369.6</v>
+      </c>
+      <c r="N79" s="1">
+        <v>116369.6</v>
+      </c>
+      <c r="O79" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P79">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16">
+      <c r="A80" t="s">
+        <v>216</v>
+      </c>
+      <c r="B80" t="s">
+        <v>217</v>
+      </c>
+      <c r="C80" s="1">
+        <v>32.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>290.15</v>
+      </c>
+      <c r="E80" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="F80" t="s">
+        <v>43</v>
+      </c>
+      <c r="G80">
+        <v>1.16</v>
+      </c>
+      <c r="H80" s="1">
+        <v>487227.2</v>
+      </c>
+      <c r="I80" s="1">
+        <v>314188.36</v>
+      </c>
+      <c r="J80" s="1">
+        <v>64.484979492114</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80">
+        <v>0.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>801415.56</v>
+      </c>
+      <c r="N80" s="1">
+        <v>801415.56</v>
+      </c>
+      <c r="O80" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="P80">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16">
+      <c r="A81" t="s">
+        <v>218</v>
+      </c>
+      <c r="B81" t="s">
+        <v>219</v>
+      </c>
+      <c r="C81" s="1">
+        <v>85.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>5.95</v>
+      </c>
+      <c r="E81" s="1">
+        <v>32.5933</v>
+      </c>
+      <c r="F81" t="s">
+        <v>43</v>
+      </c>
+      <c r="G81">
+        <v>1.16</v>
+      </c>
+      <c r="H81" s="1">
         <v>245638.21</v>
       </c>
-      <c r="I79" s="1">
-[...20 lines deleted...]
-      <c r="P79">
+      <c r="I81" s="1">
+        <v>-201984.5</v>
+      </c>
+      <c r="J81" s="1">
+        <v>-82.228452975618</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81">
+        <v>0.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>43653.71</v>
+      </c>
+      <c r="N81" s="1">
+        <v>43653.71</v>
+      </c>
+      <c r="O81" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P81">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>