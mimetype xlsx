--- v1 (2026-06-23)
+++ v2 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0000297939</t>
   </si>
   <si>
@@ -160,534 +160,552 @@
   <si>
     <t>EUR/SEK 21/05/26</t>
   </si>
   <si>
     <t>ICAT0002DR6S</t>
   </si>
   <si>
     <t>EUR/USD 21/05/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR 0.7 12-27</t>
   </si>
   <si>
-    <t>3 325.95</t>
+    <t>4 330.01</t>
+  </si>
+  <si>
+    <t>XS3304376851</t>
+  </si>
+  <si>
+    <t>ADVANTEST ZCP 03-31</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AERO ZCP 07-30</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAM TE 1.125 02-29</t>
   </si>
   <si>
-    <t>1 262.35</t>
+    <t>2 306.51</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIB GROU ZCP 07-32</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLL CAPI ZCP 12-29</t>
   </si>
   <si>
     <t>US00217DAC48</t>
   </si>
   <si>
     <t>AST SPA 2.375 10-32</t>
   </si>
   <si>
-    <t>16 058.15</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>BAIDU ZCP 03-32</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMI 1.875 04-29</t>
   </si>
   <si>
-    <t>8 756.87</t>
+    <t>1 127.05</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>BOLT INNO ZCP 02-33</t>
   </si>
   <si>
+    <t>US15643UAF12</t>
+  </si>
+  <si>
+    <t>CENT ENER ZCP 08-32</t>
+  </si>
+  <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHIN PACI ZCP 09-30</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPH MINI ZCP 10-31</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>CITI GL 0.8 02-30</t>
   </si>
   <si>
-    <t>2 945.75</t>
+    <t>5 032.33</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>CITI GL 1.0 04-29</t>
   </si>
   <si>
-    <t>14 547.95</t>
-[...1 lines deleted...]
-  <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COIN GL 0.25 04-30</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>CORP OF 5.25 09-28</t>
   </si>
   <si>
-    <t>1 132.88</t>
+    <t>5 232.36</t>
   </si>
   <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBE SOFT ZCP 06-30</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG ZCP 12-29</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELI HE 3.25 02-30</t>
   </si>
   <si>
-    <t>5 745.86</t>
+    <t>11 850.83</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN ZCP 05-28</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGI RE 1.875 11-29</t>
   </si>
   <si>
-    <t>5 219.35</t>
+    <t>6 487.06</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH ZCP 05-30</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX ZCP 03-28</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS EX 2.25 09-29</t>
   </si>
   <si>
-    <t>9 073.97</t>
+    <t>10 750.68</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDE SI 0.25 01-31</t>
   </si>
   <si>
+    <t>1 018.00</t>
+  </si>
+  <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI 2.95 09-30</t>
   </si>
   <si>
-    <t>29 483.84</t>
+    <t>34 704.93</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURO NV 1.5 05-32</t>
   </si>
   <si>
-    <t>3 317.31</t>
+    <t>4 298.08</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAI TE 4.0 PERP</t>
   </si>
   <si>
-    <t>22 813.19</t>
+    <t>3 016.39</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRS MA 0.125 01-31</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 03-30</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 11-28</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>GS ACQU 0.25 06-30</t>
   </si>
   <si>
+    <t>1 212.57</t>
+  </si>
+  <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBER FI 1.5 03-30</t>
   </si>
   <si>
-    <t>12 609.12</t>
+    <t>2 217.39</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTU MA 2.5 10-30</t>
   </si>
   <si>
-    <t>16 831.38</t>
+    <t>2 005.14</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN ZCP 07-31</t>
   </si>
   <si>
+    <t>US465741AQ90</t>
+  </si>
+  <si>
+    <t>ITRON 1.375 07-30</t>
+  </si>
+  <si>
+    <t>6 323.32</t>
+  </si>
+  <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JIN KAI TO ZCP 02-31</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JP MORG 0.5 03-30</t>
   </si>
   <si>
-    <t>6 445.83</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JP MORG CH ZCP 04-28</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC 1.75 07-30</t>
   </si>
   <si>
-    <t>3 461.59</t>
+    <t>4 933.37</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PRO 1.0 09-30</t>
   </si>
   <si>
-    <t>1 769.02</t>
+    <t>4 633.15</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND 1.5 06-33</t>
   </si>
   <si>
-    <t>5 686.81</t>
+    <t>7 788.46</t>
   </si>
   <si>
     <t>XS3072393450</t>
   </si>
   <si>
     <t>LG CHEM 1.75 06-28</t>
   </si>
   <si>
-    <t>8 307.80</t>
+    <t>10 963.04</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>MORG STAN ZCP 02-29</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO E ZCP 07-33</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBI GR 1.25 03-31</t>
   </si>
   <si>
+    <t>2 853.48</t>
+  </si>
+  <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXT EN 3.0 03-27</t>
   </si>
   <si>
-    <t>1 488.93</t>
+    <t>3 587.90</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPP STEE ZCP 02-29</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPP STEE ZCP 02-31</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMA TE 2.5 07-27</t>
   </si>
   <si>
-    <t>4 549.51</t>
+    <t>6 656.13</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARS CO 2.625 03-29</t>
   </si>
   <si>
-    <t>1 592.33</t>
+    <t>3 837.07</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHAR GR 4.5 04-29</t>
   </si>
   <si>
-    <t>28 001.37</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN IN ZCP 06-30</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAG NV 2.0 09-32</t>
   </si>
   <si>
-    <t>1 390.50</t>
+    <t>3 604.29</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAG NV 2.5 09-31</t>
   </si>
   <si>
-    <t>1 407.30</t>
+    <t>4 549.88</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>RAG STI 2.25 11-30</t>
   </si>
   <si>
-    <t>6 544.89</t>
-[...5 lines deleted...]
-    <t>RESO HOLD ZCP 12-28</t>
+    <t>8 446.82</t>
   </si>
   <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK ZCP 06-30</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM 2.875 09-29</t>
   </si>
   <si>
+    <t>3 000.00</t>
+  </si>
+  <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHN EL 1.97 11-30</t>
   </si>
   <si>
-    <t>6 421.55</t>
+    <t>8 271.82</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM 1.75 01-31</t>
   </si>
   <si>
-    <t>3 383.98</t>
+    <t>5 027.62</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE 2.0 01-28</t>
   </si>
   <si>
-    <t>2 591.16</t>
+    <t>3 906.08</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STIL MI 4.25 11-28</t>
   </si>
   <si>
-    <t>14 227.64</t>
+    <t>18 173.14</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMI NV ZCP 08-27</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETR TE 2.25 08-28</t>
   </si>
   <si>
-    <t>2 103.92</t>
+    <t>3 844.18</t>
   </si>
   <si>
     <t>XS2635167963</t>
   </si>
   <si>
     <t>TOKY CORP ZCP 09-30</t>
   </si>
   <si>
     <t>US90353TAR14</t>
   </si>
   <si>
     <t>UBER TECH ZCP 05-28</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI 0.7 02-30</t>
+  </si>
+  <si>
+    <t>1 334.25</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON ZCP 10-30</t>
   </si>
   <si>
     <t>NQM6 Index</t>
   </si>
   <si>
     <t>NASDAQ 100 E- 0626</t>
   </si>
   <si>
     <t>OEQL00004F8G</t>
   </si>
   <si>
     <t>ALIBAB 270115 C160</t>
   </si>
   <si>
     <t>OEQL00004F8H</t>
   </si>
   <si>
     <t>LUMENT 260918 C540</t>
   </si>
@@ -1081,96 +1099,96 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>307529.417</v>
+        <v>306659.236</v>
       </c>
       <c r="D2">
-        <v>328.48</v>
+        <v>348.22</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>101020148.39</v>
+        <v>106785749.72</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>101020148.39</v>
+        <v>106785749.72</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P81"/>
+  <dimension ref="A1:P83"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O81" sqref="O81"/>
+      <selection activeCell="O83" sqref="O83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -1192,4036 +1210,4136 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>6500.0</v>
       </c>
       <c r="D2" s="1">
-        <v>199.7</v>
+        <v>197.8</v>
       </c>
       <c r="E2" s="1">
         <v>103.11302769</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>670234.68</v>
       </c>
       <c r="I2" s="1">
-        <v>627815.32</v>
+        <v>615465.32</v>
       </c>
       <c r="J2" s="1">
-        <v>93.670969099958</v>
+        <v>91.828330936262</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1298050.0</v>
+        <v>1285700.0</v>
       </c>
       <c r="N2" s="1">
-        <v>1298050.0</v>
+        <v>1285700.0</v>
       </c>
       <c r="O2" s="1">
-        <v>1.28</v>
+        <v>1.2</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>10000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>94.9</v>
+        <v>127.4</v>
       </c>
       <c r="E3" s="1">
         <v>41.241627</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>412416.27</v>
       </c>
       <c r="I3" s="1">
-        <v>536583.73</v>
+        <v>861583.73</v>
       </c>
       <c r="J3" s="1">
-        <v>130.10731366151</v>
+        <v>208.91118820312</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>949000.0</v>
+        <v>1274000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>949000.0</v>
+        <v>1274000.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.94</v>
+        <v>1.19</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>5395.0</v>
       </c>
       <c r="D4" s="1">
-        <v>287.3</v>
+        <v>270.0</v>
       </c>
       <c r="E4" s="1">
         <v>177.95450232</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>960064.54</v>
       </c>
       <c r="I4" s="1">
-        <v>589918.96</v>
+        <v>496585.46</v>
       </c>
       <c r="J4" s="1">
-        <v>61.445760719378</v>
+        <v>51.724174710171</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1549983.5</v>
+        <v>1456650.0</v>
       </c>
       <c r="N4" s="1">
-        <v>1549983.5</v>
+        <v>1456650.0</v>
       </c>
       <c r="O4" s="1">
-        <v>1.53</v>
+        <v>1.36</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>60000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>297.3</v>
+        <v>322.1</v>
       </c>
       <c r="E5" s="1">
         <v>17.299538</v>
       </c>
       <c r="F5" t="s">
         <v>32</v>
       </c>
       <c r="G5">
-        <v>10.82</v>
+        <v>10.83</v>
       </c>
       <c r="H5" s="1">
         <v>1037972.28</v>
       </c>
       <c r="I5" s="1">
-        <v>610032.15</v>
+        <v>747174.59</v>
       </c>
       <c r="J5" s="1">
-        <v>58.771526152895</v>
+        <v>71.984060113821</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1648004.43</v>
+        <v>1785146.87</v>
       </c>
       <c r="N5" s="1">
-        <v>1648004.43</v>
+        <v>1785146.87</v>
       </c>
       <c r="O5" s="1">
-        <v>1.63</v>
+        <v>1.67</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
         <v>4628900.05</v>
       </c>
       <c r="D6" s="1">
         <v>1.0</v>
       </c>
       <c r="E6" s="1">
         <v>1.0</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>0.0</v>
       </c>
       <c r="I6" s="1">
-        <v>21367.16</v>
+        <v>71813.32</v>
       </c>
       <c r="J6" s="1">
         <v>0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
         <v>0.0</v>
       </c>
       <c r="N6" s="1">
-        <v>21367.159999999</v>
+        <v>71813.319999999</v>
       </c>
       <c r="O6" s="1">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="1">
-        <v>5833253.87</v>
+        <v>4608483.73</v>
       </c>
       <c r="D7" s="1">
-        <v>1.0</v>
+        <v>0.00536181</v>
       </c>
       <c r="E7" s="1">
-        <v>1.0</v>
+        <v>0.00536139</v>
       </c>
       <c r="F7" t="s">
         <v>38</v>
       </c>
       <c r="G7">
-        <v>1.0</v>
+        <v>186.5</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>20151.18</v>
+        <v>85127.39</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
         <v>0.0</v>
       </c>
       <c r="N7" s="1">
-        <v>20151.180000001</v>
+        <v>85127.39</v>
       </c>
       <c r="O7" s="1">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="1">
         <v>1798640.9</v>
       </c>
       <c r="D8" s="1">
         <v>1.0</v>
       </c>
       <c r="E8" s="1">
         <v>1.0</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>21725.9</v>
+        <v>22613.6</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
         <v>0.0</v>
       </c>
       <c r="N8" s="1">
-        <v>21725.9</v>
+        <v>22613.6</v>
       </c>
       <c r="O8" s="1">
         <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1">
-        <v>44393815.05</v>
+        <v>52735243.46</v>
       </c>
       <c r="D9" s="1">
-        <v>1.0</v>
+        <v>0.8533045</v>
       </c>
       <c r="E9" s="1">
-        <v>1.0</v>
+        <v>0.86357024</v>
       </c>
       <c r="F9" t="s">
         <v>43</v>
       </c>
       <c r="G9">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>213083.21</v>
+        <v>642195.64</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
         <v>0.0</v>
       </c>
       <c r="N9" s="1">
-        <v>213083.21</v>
+        <v>642195.64</v>
       </c>
       <c r="O9" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>1200.0</v>
+        <v>376.0</v>
       </c>
       <c r="D10" s="1">
-        <v>4786.28</v>
+        <v>4794.4</v>
       </c>
       <c r="E10" s="1">
-        <v>4775.68615</v>
+        <v>4779.2762766</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>5730823.38</v>
+        <v>1797007.88</v>
       </c>
       <c r="I10" s="1">
-        <v>12712.62</v>
+        <v>5686.52</v>
       </c>
       <c r="J10" s="1">
-        <v>0.22182885699053</v>
+        <v>0.31644379878846</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>5743536.0</v>
+        <v>1802694.4</v>
       </c>
       <c r="N10" s="1">
-        <v>5743536.0</v>
+        <v>1802694.4</v>
       </c>
       <c r="O10" s="1">
-        <v>5.69</v>
+        <v>1.69</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
         <v>34000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>52.69609382</v>
+        <v>54.4340232</v>
       </c>
       <c r="E11" s="1">
         <v>53.48246559</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1818403.83</v>
       </c>
       <c r="I11" s="1">
-        <v>-26736.64</v>
+        <v>32352.96</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.4703356624584</v>
+        <v>1.7791955486587</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>48</v>
       </c>
       <c r="M11" s="1">
-        <v>1788341.24</v>
+        <v>1846426.78</v>
       </c>
       <c r="N11" s="1">
-        <v>1791667.19</v>
+        <v>1850756.79</v>
       </c>
       <c r="O11" s="1">
-        <v>1.77</v>
+        <v>1.73</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>1200000.0</v>
+        <v>120000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>103.49094245</v>
+        <v>120.90651295</v>
       </c>
       <c r="E12" s="1">
-        <v>105.565</v>
+        <v>102.5</v>
       </c>
       <c r="F12" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G12">
-        <v>1.16</v>
+        <v>186.72</v>
       </c>
       <c r="H12" s="1">
-        <v>1083366.12</v>
+        <v>667739.94</v>
       </c>
       <c r="I12" s="1">
-        <v>-11430.24</v>
+        <v>109308.56</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.0550671457217</v>
+        <v>16.369929886177</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1071935.88</v>
+        <v>777048.5</v>
       </c>
       <c r="N12" s="1">
-        <v>1071935.88</v>
+        <v>777048.5</v>
       </c>
       <c r="O12" s="1">
-        <v>1.06</v>
+        <v>0.73</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>113.3710244</v>
+        <v>102.5596891</v>
       </c>
       <c r="E13" s="1">
-        <v>94.779375</v>
+        <v>105.565</v>
       </c>
       <c r="F13" t="s">
         <v>43</v>
       </c>
       <c r="G13">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H13" s="1">
-        <v>996934.3</v>
+        <v>1083366.12</v>
       </c>
       <c r="I13" s="1">
-        <v>178599.59</v>
+        <v>-32011.03</v>
       </c>
       <c r="J13" s="1">
-        <v>17.914880649608</v>
+        <v>-2.9547748825669</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13" t="s">
-        <v>53</v>
+      <c r="L13">
+        <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1174271.54</v>
+        <v>1051355.09</v>
       </c>
       <c r="N13" s="1">
-        <v>1175533.89</v>
+        <v>1051355.09</v>
       </c>
       <c r="O13" s="1">
-        <v>1.16</v>
+        <v>0.98</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" t="s">
         <v>54</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>108.46264956</v>
+      </c>
+      <c r="E14" s="1">
+        <v>94.779375</v>
+      </c>
+      <c r="F14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G14">
+        <v>1.17</v>
+      </c>
+      <c r="H14" s="1">
+        <v>996934.3</v>
+      </c>
+      <c r="I14" s="1">
+        <v>117239.45</v>
+      </c>
+      <c r="J14" s="1">
+        <v>11.759997624718</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" t="s">
         <v>55</v>
       </c>
-      <c r="C14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>1032922.22</v>
+        <v>1111867.24</v>
       </c>
       <c r="N14" s="1">
-        <v>1032922.22</v>
+        <v>1114173.75</v>
       </c>
       <c r="O14" s="1">
-        <v>1.02</v>
+        <v>1.04</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>1000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.17736538</v>
+        <v>103.79414805</v>
       </c>
       <c r="E15" s="1">
-        <v>110.1</v>
+        <v>108.766</v>
       </c>
       <c r="F15" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="G15">
-        <v>1.0</v>
+        <v>9.17</v>
       </c>
       <c r="H15" s="1">
-        <v>1101000.0</v>
+        <v>1068579.91</v>
       </c>
       <c r="I15" s="1">
-        <v>-129226.35</v>
+        <v>-49958.29</v>
       </c>
       <c r="J15" s="1">
-        <v>-11.737179836512</v>
+        <v>-4.6752039349121</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>971773.65</v>
+        <v>1018621.62</v>
       </c>
       <c r="N15" s="1">
-        <v>971773.65</v>
+        <v>1018621.62</v>
       </c>
       <c r="O15" s="1">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>155.72804777</v>
+        <v>99.26993724</v>
       </c>
       <c r="E16" s="1">
-        <v>106.880156</v>
+        <v>110.1</v>
       </c>
       <c r="F16" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G16">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1099872.97</v>
+        <v>1101000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>529181.23</v>
+        <v>-108300.63</v>
       </c>
       <c r="J16" s="1">
-        <v>48.112940715326</v>
+        <v>-9.8365694822888</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16" t="s">
-        <v>60</v>
+      <c r="L16">
+        <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1612996.05</v>
+        <v>992699.37</v>
       </c>
       <c r="N16" s="1">
-        <v>1629054.2</v>
+        <v>992699.37</v>
       </c>
       <c r="O16" s="1">
-        <v>1.61</v>
+        <v>0.93</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" t="s">
         <v>61</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>1800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>92.14342286</v>
+        <v>143.18418573</v>
       </c>
       <c r="E17" s="1">
-        <v>97.903333</v>
+        <v>106.880156</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
       <c r="G17">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H17" s="1">
-        <v>1534428.32</v>
+        <v>1099872.97</v>
       </c>
       <c r="I17" s="1">
-        <v>-102827.09</v>
+        <v>368741.61</v>
       </c>
       <c r="J17" s="1">
-        <v>-6.7013290004971</v>
+        <v>33.525836169972</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
-        <v>0.0</v>
+        <v>811.55</v>
       </c>
       <c r="M17" s="1">
-        <v>1431601.23</v>
+        <v>1467803.03</v>
       </c>
       <c r="N17" s="1">
-        <v>1431601.23</v>
+        <v>1468614.58</v>
       </c>
       <c r="O17" s="1">
-        <v>1.42</v>
+        <v>1.38</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" t="s">
         <v>63</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="1">
-        <v>1000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>167.72636609</v>
+        <v>93.73169144</v>
       </c>
       <c r="E18" s="1">
-        <v>110.40082</v>
+        <v>97.903333</v>
       </c>
       <c r="F18" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G18">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H18" s="1">
-        <v>1104008.2</v>
+        <v>1534428.32</v>
       </c>
       <c r="I18" s="1">
-        <v>582012.33</v>
+        <v>-93141.42</v>
       </c>
       <c r="J18" s="1">
-        <v>52.718116586453</v>
+        <v>-6.070105640386</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18" t="s">
-        <v>65</v>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1677263.66</v>
+        <v>1441286.9</v>
       </c>
       <c r="N18" s="1">
-        <v>1686020.53</v>
+        <v>1441286.9</v>
       </c>
       <c r="O18" s="1">
-        <v>1.67</v>
+        <v>1.35</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>222.71107441</v>
+      </c>
+      <c r="E19" s="1">
+        <v>110.40082</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>1104008.2</v>
+      </c>
+      <c r="I19" s="1">
+        <v>1124229.59</v>
+      </c>
+      <c r="J19" s="1">
+        <v>101.8316340404</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" t="s">
         <v>66</v>
       </c>
-      <c r="B19" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>202299.58</v>
+        <v>2227110.74</v>
       </c>
       <c r="N19" s="1">
-        <v>202299.58</v>
+        <v>2228237.79</v>
       </c>
       <c r="O19" s="1">
-        <v>0.2</v>
+        <v>2.09</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" t="s">
         <v>68</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>10000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>101.79235549</v>
+        <v>96.98448109</v>
       </c>
       <c r="E20" s="1">
         <v>100.25</v>
       </c>
       <c r="F20" t="s">
         <v>35</v>
       </c>
       <c r="G20">
-        <v>9.08</v>
+        <v>9.17</v>
       </c>
       <c r="H20" s="1">
-        <v>1097379.43</v>
+        <v>219141.25</v>
       </c>
       <c r="I20" s="1">
-        <v>23984.32</v>
+        <v>-7631.81</v>
       </c>
       <c r="J20" s="1">
-        <v>2.1855995605823</v>
+        <v>-3.4825985523036</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1121363.75</v>
+        <v>211509.44</v>
       </c>
       <c r="N20" s="1">
-        <v>1121363.75</v>
+        <v>211509.44</v>
       </c>
       <c r="O20" s="1">
-        <v>1.11</v>
+        <v>0.2</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="C21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>121.84999026</v>
+        <v>118.33073977</v>
       </c>
       <c r="E21" s="1">
-        <v>106.49</v>
+        <v>119.3027</v>
       </c>
       <c r="F21" t="s">
         <v>43</v>
       </c>
       <c r="G21">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H21" s="1">
-        <v>1184031.82</v>
+        <v>1323492.85</v>
       </c>
       <c r="I21" s="1">
-        <v>183237.5</v>
+        <v>-9380.75</v>
       </c>
       <c r="J21" s="1">
-        <v>15.475724292612</v>
+        <v>-0.70878735763476</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1367269.32</v>
+        <v>1314112.1</v>
       </c>
       <c r="N21" s="1">
-        <v>1367269.32</v>
+        <v>1314112.1</v>
       </c>
       <c r="O21" s="1">
-        <v>1.35</v>
+        <v>1.23</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" t="s">
         <v>72</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1">
-        <v>2800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>102.32987911</v>
+        <v>102.42034576</v>
       </c>
       <c r="E22" s="1">
-        <v>100.0</v>
+        <v>100.25</v>
       </c>
       <c r="F22" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>9.17</v>
       </c>
       <c r="H22" s="1">
-        <v>2800000.0</v>
+        <v>1097379.43</v>
       </c>
       <c r="I22" s="1">
-        <v>68182.37</v>
+        <v>19442.03</v>
       </c>
       <c r="J22" s="1">
-        <v>2.4350846428571</v>
+        <v>1.7716780056648</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22" t="s">
-        <v>74</v>
+      <c r="L22">
+        <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2865236.62</v>
+        <v>1116821.46</v>
       </c>
       <c r="N22" s="1">
-        <v>2868182.37</v>
+        <v>1116821.46</v>
       </c>
       <c r="O22" s="1">
-        <v>2.84</v>
+        <v>1.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B23" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C23" s="1">
-        <v>1500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>95.97616492</v>
+        <v>141.30532454</v>
       </c>
       <c r="E23" s="1">
-        <v>102.7</v>
+        <v>106.49</v>
       </c>
       <c r="F23" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H23" s="1">
-        <v>1540500.0</v>
+        <v>1184031.82</v>
       </c>
       <c r="I23" s="1">
-        <v>-86309.58</v>
+        <v>385222.6</v>
       </c>
       <c r="J23" s="1">
-        <v>-5.6026991236611</v>
+        <v>32.534818194329</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23" t="s">
-        <v>77</v>
+      <c r="L23">
+        <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1439642.47</v>
+        <v>1569254.42</v>
       </c>
       <c r="N23" s="1">
-        <v>1454190.42</v>
+        <v>1569254.42</v>
       </c>
       <c r="O23" s="1">
-        <v>1.44</v>
+        <v>1.47</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B24" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>600000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.57599881</v>
+        <v>103.64486546</v>
       </c>
       <c r="E24" s="1">
-        <v>109.750817</v>
+        <v>100.0</v>
       </c>
       <c r="F24" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G24">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>577205.5</v>
+        <v>2800000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-71248.2</v>
+        <v>107088.56</v>
       </c>
       <c r="J24" s="1">
-        <v>-12.343645374135</v>
+        <v>3.8245914285714</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24">
-        <v>622.18</v>
+      <c r="L24" t="s">
+        <v>77</v>
       </c>
       <c r="M24" s="1">
-        <v>505335.12</v>
+        <v>2902056.23</v>
       </c>
       <c r="N24" s="1">
-        <v>505957.3</v>
+        <v>2907088.56</v>
       </c>
       <c r="O24" s="1">
-        <v>0.5</v>
+        <v>2.72</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B25" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>118.42454888</v>
+        <v>95.6641954</v>
       </c>
       <c r="E25" s="1">
-        <v>115.228283</v>
+        <v>102.7</v>
       </c>
       <c r="F25" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G25">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1010021.33</v>
+        <v>1540500.0</v>
       </c>
       <c r="I25" s="1">
-        <v>13290.56</v>
+        <v>-104591.86</v>
       </c>
       <c r="J25" s="1">
-        <v>1.315869240108</v>
+        <v>-6.7894748458293</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
-      <c r="L25" t="s">
-        <v>82</v>
+      <c r="L25">
+        <v>945.21</v>
       </c>
       <c r="M25" s="1">
-        <v>1022179.01</v>
+        <v>1434962.93</v>
       </c>
       <c r="N25" s="1">
-        <v>1023311.89</v>
+        <v>1435908.14</v>
       </c>
       <c r="O25" s="1">
-        <v>1.01</v>
+        <v>1.34</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B26" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>103.70125882</v>
+        <v>99.17739453</v>
       </c>
       <c r="E26" s="1">
-        <v>101.9211</v>
+        <v>109.750817</v>
       </c>
       <c r="F26" t="s">
         <v>43</v>
       </c>
       <c r="G26">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H26" s="1">
-        <v>1340067.93</v>
+        <v>577205.5</v>
       </c>
       <c r="I26" s="1">
-        <v>2574.93</v>
+        <v>-68771.62</v>
       </c>
       <c r="J26" s="1">
-        <v>0.19214921440587</v>
+        <v>-11.914581548513</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
-        <v>0.0</v>
+        <v>92.54</v>
       </c>
       <c r="M26" s="1">
-        <v>1342642.86</v>
+        <v>508341.34</v>
       </c>
       <c r="N26" s="1">
-        <v>1342642.86</v>
+        <v>508433.88</v>
       </c>
       <c r="O26" s="1">
-        <v>1.33</v>
+        <v>0.48</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B27" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>1400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.9255</v>
+        <v>119.71065392</v>
       </c>
       <c r="E27" s="1">
-        <v>103.48</v>
+        <v>115.228283</v>
       </c>
       <c r="F27" t="s">
         <v>43</v>
       </c>
       <c r="G27">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H27" s="1">
-        <v>1234161.09</v>
+        <v>1010021.33</v>
       </c>
       <c r="I27" s="1">
-        <v>-26654.29</v>
+        <v>17854.58</v>
       </c>
       <c r="J27" s="1">
-        <v>-2.1597091510963</v>
+        <v>1.7677428653908</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27">
-        <v>0.0</v>
+      <c r="L27" t="s">
+        <v>84</v>
       </c>
       <c r="M27" s="1">
-        <v>1207506.8</v>
+        <v>1022643.55</v>
       </c>
       <c r="N27" s="1">
-        <v>1207506.8</v>
+        <v>1027875.91</v>
       </c>
       <c r="O27" s="1">
-        <v>1.2</v>
+        <v>0.96</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B28" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C28" s="1">
-        <v>2000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>92.86439633</v>
+        <v>108.86197298</v>
       </c>
       <c r="E28" s="1">
-        <v>90.765233</v>
+        <v>101.9211</v>
       </c>
       <c r="F28" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G28">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H28" s="1">
-        <v>1815304.66</v>
+        <v>1340067.93</v>
       </c>
       <c r="I28" s="1">
-        <v>47729.12</v>
+        <v>54883.03</v>
       </c>
       <c r="J28" s="1">
-        <v>2.6292622418542</v>
+        <v>4.0955408879907</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28" t="s">
-        <v>89</v>
+      <c r="L28">
+        <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1857287.92</v>
+        <v>1394950.96</v>
       </c>
       <c r="N28" s="1">
-        <v>1863033.78</v>
+        <v>1394950.96</v>
       </c>
       <c r="O28" s="1">
-        <v>1.84</v>
+        <v>1.31</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B29" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C29" s="1">
-        <v>1800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>92.20786322</v>
+        <v>99.48</v>
       </c>
       <c r="E29" s="1">
-        <v>100.0</v>
+        <v>103.48</v>
       </c>
       <c r="F29" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G29">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>1800000.0</v>
+        <v>1234161.09</v>
       </c>
       <c r="I29" s="1">
-        <v>-140258.46</v>
+        <v>-44412.24</v>
       </c>
       <c r="J29" s="1">
-        <v>-7.7921366666667</v>
+        <v>-3.5985772327339</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1659741.54</v>
+        <v>1189748.85</v>
       </c>
       <c r="N29" s="1">
-        <v>1659741.54</v>
+        <v>1189748.85</v>
       </c>
       <c r="O29" s="1">
-        <v>1.64</v>
+        <v>1.11</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B30" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C30" s="1">
-        <v>900000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>105.41351179</v>
+        <v>96.00732227</v>
       </c>
       <c r="E30" s="1">
-        <v>106.976467</v>
+        <v>90.765233</v>
       </c>
       <c r="F30" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G30">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>842076.53</v>
+        <v>1815304.66</v>
       </c>
       <c r="I30" s="1">
-        <v>-17970.12</v>
+        <v>116692.61</v>
       </c>
       <c r="J30" s="1">
-        <v>-2.1340245642519</v>
+        <v>6.4282658757677</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="M30" s="1">
-        <v>818887.06</v>
+        <v>1920146.44</v>
       </c>
       <c r="N30" s="1">
-        <v>824106.41</v>
+        <v>1931997.27</v>
       </c>
       <c r="O30" s="1">
-        <v>0.82</v>
+        <v>1.81</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B31" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>1300000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>93.05554665</v>
+        <v>92.40093986</v>
       </c>
       <c r="E31" s="1">
-        <v>100.184615</v>
+        <v>100.0</v>
       </c>
       <c r="F31" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G31">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1152362.42</v>
+        <v>1800000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-108193.32</v>
+        <v>-136783.08</v>
       </c>
       <c r="J31" s="1">
-        <v>-9.3888275183427</v>
+        <v>-7.59906</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1044169.1</v>
+        <v>1663216.92</v>
       </c>
       <c r="N31" s="1">
-        <v>1044169.1</v>
+        <v>1663216.92</v>
       </c>
       <c r="O31" s="1">
-        <v>1.03</v>
+        <v>1.56</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B32" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C32" s="1">
-        <v>1200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.34705399</v>
+        <v>112.18267102</v>
       </c>
       <c r="E32" s="1">
-        <v>102.943</v>
+        <v>106.976467</v>
       </c>
       <c r="F32" t="s">
         <v>43</v>
       </c>
       <c r="G32">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H32" s="1">
-        <v>1080435.56</v>
+        <v>842076.53</v>
       </c>
       <c r="I32" s="1">
-        <v>-72136.7</v>
+        <v>26911.84</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.6766314133533</v>
+        <v>3.1958900457658</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32">
-        <v>0.0</v>
+      <c r="L32" t="s">
+        <v>96</v>
       </c>
       <c r="M32" s="1">
-        <v>1008298.86</v>
+        <v>862501.31</v>
       </c>
       <c r="N32" s="1">
-        <v>1008298.86</v>
+        <v>868988.37</v>
       </c>
       <c r="O32" s="1">
-        <v>1.0</v>
+        <v>0.81</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B33" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>153.78547449</v>
+        <v>97.02508816</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>100.184615</v>
       </c>
       <c r="F33" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G33">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H33" s="1">
-        <v>800000.0</v>
+        <v>1152362.42</v>
       </c>
       <c r="I33" s="1">
-        <v>439357.77</v>
+        <v>-74858.45</v>
       </c>
       <c r="J33" s="1">
-        <v>54.91972125</v>
+        <v>-6.4960856672157</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33" t="s">
-        <v>101</v>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1230283.8</v>
+        <v>1077503.97</v>
       </c>
       <c r="N33" s="1">
-        <v>1239357.77</v>
+        <v>1077503.97</v>
       </c>
       <c r="O33" s="1">
-        <v>1.23</v>
+        <v>1.01</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B34" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C34" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>104.78567569</v>
+        <v>96.8400966</v>
       </c>
       <c r="E34" s="1">
-        <v>128.320061</v>
+        <v>102.943</v>
       </c>
       <c r="F34" t="s">
         <v>43</v>
       </c>
       <c r="G34">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H34" s="1">
-        <v>1305392.28</v>
+        <v>1080435.56</v>
       </c>
       <c r="I34" s="1">
-        <v>-219254.63</v>
+        <v>-87712.89</v>
       </c>
       <c r="J34" s="1">
-        <v>-16.796072212102</v>
+        <v>-8.1182898126752</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
-        <v>791.22</v>
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1085346.43</v>
+        <v>992722.67</v>
       </c>
       <c r="N34" s="1">
-        <v>1086137.65</v>
+        <v>992722.67</v>
       </c>
       <c r="O34" s="1">
-        <v>1.08</v>
+        <v>0.93</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B35" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C35" s="1">
-        <v>1900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>132.29857799</v>
+        <v>161.20769616</v>
       </c>
       <c r="E35" s="1">
         <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>643156.82</v>
+        <v>500412.25</v>
       </c>
       <c r="J35" s="1">
-        <v>33.850358947368</v>
+        <v>62.55153125</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="M35" s="1">
-        <v>2513672.98</v>
+        <v>1289661.57</v>
       </c>
       <c r="N35" s="1">
-        <v>2543156.82</v>
+        <v>1300412.25</v>
       </c>
       <c r="O35" s="1">
-        <v>2.52</v>
+        <v>1.22</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B36" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C36" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.54040867</v>
+        <v>112.17646354</v>
       </c>
       <c r="E36" s="1">
-        <v>100.0</v>
+        <v>128.320061</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H36" s="1">
-        <v>700000.0</v>
+        <v>1305392.28</v>
       </c>
       <c r="I36" s="1">
-        <v>7100.17</v>
+        <v>-154436.16</v>
       </c>
       <c r="J36" s="1">
-        <v>1.01431</v>
+        <v>-11.830632244891</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="M36" s="1">
-        <v>703782.86</v>
+        <v>1149938.12</v>
       </c>
       <c r="N36" s="1">
-        <v>707100.17</v>
+        <v>1150956.12</v>
       </c>
       <c r="O36" s="1">
-        <v>0.7</v>
+        <v>1.08</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B37" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>1200000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>145.9176658</v>
+        <v>135.06187773</v>
       </c>
       <c r="E37" s="1">
-        <v>104.729167</v>
+        <v>100.0</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1256750.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="I37" s="1">
-        <v>517075.18</v>
+        <v>700880.61</v>
       </c>
       <c r="J37" s="1">
-        <v>41.143837676547</v>
+        <v>36.888453157895</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="M37" s="1">
-        <v>1751011.99</v>
+        <v>2566175.68</v>
       </c>
       <c r="N37" s="1">
-        <v>1773825.18</v>
+        <v>2600880.61</v>
       </c>
       <c r="O37" s="1">
-        <v>1.76</v>
+        <v>2.44</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B38" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C38" s="1">
-        <v>1200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>119.57141047</v>
+        <v>102.28700471</v>
       </c>
       <c r="E38" s="1">
-        <v>133.133692</v>
+        <v>100.0</v>
       </c>
       <c r="F38" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G38">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1354361.05</v>
+        <v>700000.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-115486.09</v>
+        <v>20307.11</v>
       </c>
       <c r="J38" s="1">
-        <v>-8.5269795672284</v>
+        <v>2.9010157142857</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38">
-        <v>381.23</v>
+      <c r="L38" t="s">
+        <v>112</v>
       </c>
       <c r="M38" s="1">
-        <v>1238493.73</v>
+        <v>716009.03</v>
       </c>
       <c r="N38" s="1">
-        <v>1238874.96</v>
+        <v>720307.11</v>
       </c>
       <c r="O38" s="1">
-        <v>1.23</v>
+        <v>0.67</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>134.32649172</v>
+      </c>
+      <c r="E39" s="1">
+        <v>104.729167</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1256750.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>358184.29</v>
+      </c>
+      <c r="J39" s="1">
+        <v>28.500838671176</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" t="s">
         <v>115</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>958827.24</v>
+        <v>1611917.9</v>
       </c>
       <c r="N39" s="1">
-        <v>958827.24</v>
+        <v>1614934.29</v>
       </c>
       <c r="O39" s="1">
-        <v>0.95</v>
+        <v>1.51</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>116</v>
+      </c>
+      <c r="B40" t="s">
         <v>117</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>1300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>93.8058913</v>
+        <v>125.69781078</v>
       </c>
       <c r="E40" s="1">
-        <v>100.44</v>
+        <v>133.133692</v>
       </c>
       <c r="F40" t="s">
         <v>43</v>
       </c>
       <c r="G40">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H40" s="1">
-        <v>1123200.0</v>
+        <v>1354361.05</v>
       </c>
       <c r="I40" s="1">
-        <v>-70611.34</v>
+        <v>-65318.76</v>
       </c>
       <c r="J40" s="1">
-        <v>-6.2866221509972</v>
+        <v>-4.8228469062958</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
-        <v>0.0</v>
+        <v>494.76</v>
       </c>
       <c r="M40" s="1">
-        <v>1052588.66</v>
+        <v>1288547.53</v>
       </c>
       <c r="N40" s="1">
-        <v>1052588.66</v>
+        <v>1289042.29</v>
       </c>
       <c r="O40" s="1">
-        <v>1.04</v>
+        <v>1.21</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>118</v>
+      </c>
+      <c r="B41" t="s">
         <v>119</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>1400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>111.52290579</v>
+        <v>101.07043577</v>
       </c>
       <c r="E41" s="1">
-        <v>111.685761</v>
+        <v>104.25</v>
       </c>
       <c r="F41" t="s">
         <v>43</v>
       </c>
       <c r="G41">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H41" s="1">
-        <v>1356468.0</v>
+        <v>1005171.58</v>
       </c>
       <c r="I41" s="1">
-        <v>-7869.07</v>
+        <v>-55423.77</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.58011468018413</v>
+        <v>-5.5138616235051</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
-        <v>948.26</v>
+        <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1347650.67</v>
+        <v>949747.81</v>
       </c>
       <c r="N41" s="1">
-        <v>1348598.93</v>
+        <v>949747.81</v>
       </c>
       <c r="O41" s="1">
-        <v>1.33</v>
+        <v>0.89</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B42" t="s">
         <v>121</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="1">
-        <v>1700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>114.17277256</v>
+        <v>93.69484518</v>
       </c>
       <c r="E42" s="1">
-        <v>100.0</v>
+        <v>100.44</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H42" s="1">
-        <v>1700000.0</v>
+        <v>1123200.0</v>
       </c>
       <c r="I42" s="1">
-        <v>253546.25</v>
+        <v>-82679.76</v>
       </c>
       <c r="J42" s="1">
-        <v>14.914485294118</v>
+        <v>-7.3610897435897</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42" t="s">
-        <v>123</v>
+      <c r="L42">
+        <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1940937.13</v>
+        <v>1040520.24</v>
       </c>
       <c r="N42" s="1">
-        <v>1953546.25</v>
+        <v>1040520.24</v>
       </c>
       <c r="O42" s="1">
-        <v>1.93</v>
+        <v>0.97</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B43" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C43" s="1">
-        <v>1300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>188.3945</v>
+        <v>112.99056544</v>
       </c>
       <c r="E43" s="1">
-        <v>101.25</v>
+        <v>111.685761</v>
       </c>
       <c r="F43" t="s">
         <v>43</v>
       </c>
       <c r="G43">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H43" s="1">
-        <v>1128762.54</v>
+        <v>1356468.0</v>
       </c>
       <c r="I43" s="1">
-        <v>1002028.97</v>
+        <v>-3924.55</v>
       </c>
       <c r="J43" s="1">
-        <v>88.772344447221</v>
+        <v>-0.28932123721312</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="M43" s="1">
-        <v>2113960.13</v>
+        <v>1351330.88</v>
       </c>
       <c r="N43" s="1">
-        <v>2130791.51</v>
+        <v>1352543.45</v>
       </c>
       <c r="O43" s="1">
-        <v>2.11</v>
+        <v>1.27</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>125</v>
+      </c>
+      <c r="B44" t="s">
+        <v>126</v>
+      </c>
+      <c r="C44" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>116.38593613</v>
+      </c>
+      <c r="E44" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>280778.31</v>
+      </c>
+      <c r="J44" s="1">
+        <v>16.516371176471</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" t="s">
         <v>127</v>
       </c>
-      <c r="B44" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>1019465.58</v>
+        <v>1978560.92</v>
       </c>
       <c r="N44" s="1">
-        <v>1019465.58</v>
+        <v>1980778.31</v>
       </c>
       <c r="O44" s="1">
-        <v>1.01</v>
+        <v>1.85</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>128</v>
+      </c>
+      <c r="B45" t="s">
         <v>129</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="1">
-        <v>1800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>91.44393354</v>
+        <v>223.4145</v>
       </c>
       <c r="E45" s="1">
-        <v>103.5785</v>
+        <v>101.25</v>
       </c>
       <c r="F45" t="s">
         <v>43</v>
       </c>
       <c r="G45">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H45" s="1">
-        <v>1567194.55</v>
+        <v>1128762.54</v>
       </c>
       <c r="I45" s="1">
-        <v>-146461.05</v>
+        <v>1354353.57</v>
       </c>
       <c r="J45" s="1">
-        <v>-9.3454287471839</v>
+        <v>119.98569424531</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
-      <c r="L45">
-        <v>0.0</v>
+      <c r="L45" t="s">
+        <v>130</v>
       </c>
       <c r="M45" s="1">
-        <v>1420733.5</v>
+        <v>2481110.97</v>
       </c>
       <c r="N45" s="1">
-        <v>1420733.5</v>
+        <v>2483116.11</v>
       </c>
       <c r="O45" s="1">
-        <v>1.41</v>
+        <v>2.33</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>131</v>
       </c>
       <c r="B46" t="s">
         <v>132</v>
       </c>
       <c r="C46" s="1">
-        <v>1300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>104.30178929</v>
+        <v>92.57468381</v>
       </c>
       <c r="E46" s="1">
-        <v>100.0</v>
+        <v>108.16</v>
       </c>
       <c r="F46" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G46">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H46" s="1">
-        <v>1300000.0</v>
+        <v>1400854.81</v>
       </c>
       <c r="I46" s="1">
-        <v>62369.09</v>
+        <v>-214608.22</v>
       </c>
       <c r="J46" s="1">
-        <v>4.7976223076923</v>
+        <v>-15.319804627005</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
-      <c r="L46" t="s">
-        <v>133</v>
+      <c r="L46">
+        <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1355923.26</v>
+        <v>1186246.59</v>
       </c>
       <c r="N46" s="1">
-        <v>1362369.09</v>
+        <v>1186246.59</v>
       </c>
       <c r="O46" s="1">
-        <v>1.35</v>
+        <v>1.11</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>133</v>
+      </c>
+      <c r="B47" t="s">
         <v>134</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="1">
-        <v>1200000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>95.4923323</v>
+        <v>101.17535417</v>
       </c>
       <c r="E47" s="1">
-        <v>98.45</v>
+        <v>106.828947</v>
       </c>
       <c r="F47" t="s">
         <v>43</v>
       </c>
       <c r="G47">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H47" s="1">
-        <v>1013120.66</v>
+        <v>1718088.71</v>
       </c>
       <c r="I47" s="1">
-        <v>-24032.58</v>
+        <v>-69588.96</v>
       </c>
       <c r="J47" s="1">
-        <v>-2.3721340358413</v>
+        <v>-4.0503706004796</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L47">
-        <v>0.0</v>
+      <c r="L47" t="s">
+        <v>135</v>
       </c>
       <c r="M47" s="1">
-        <v>989088.08</v>
+        <v>1642176.43</v>
       </c>
       <c r="N47" s="1">
-        <v>989088.08</v>
+        <v>1648499.75</v>
       </c>
       <c r="O47" s="1">
-        <v>0.98</v>
+        <v>1.54</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>136</v>
       </c>
       <c r="B48" t="s">
         <v>137</v>
       </c>
       <c r="C48" s="1">
-        <v>1100000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>107.82579379</v>
+        <v>96.01918604</v>
       </c>
       <c r="E48" s="1">
-        <v>103.004861</v>
+        <v>103.5785</v>
       </c>
       <c r="F48" t="s">
         <v>43</v>
       </c>
       <c r="G48">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H48" s="1">
-        <v>967140.51</v>
+        <v>1567194.55</v>
       </c>
       <c r="I48" s="1">
-        <v>60086.76</v>
+        <v>-90733.46</v>
       </c>
       <c r="J48" s="1">
-        <v>6.2128263038015</v>
+        <v>-5.7895466775328</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
-      <c r="L48" t="s">
-        <v>138</v>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1023765.68</v>
+        <v>1476461.09</v>
       </c>
       <c r="N48" s="1">
-        <v>1027227.27</v>
+        <v>1476461.09</v>
       </c>
       <c r="O48" s="1">
-        <v>1.02</v>
+        <v>1.38</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>138</v>
+      </c>
+      <c r="B49" t="s">
         <v>139</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="1">
-        <v>3100000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>96.51079311</v>
+        <v>107.47403001</v>
       </c>
       <c r="E49" s="1">
-        <v>101.964895</v>
+        <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>3160911.75</v>
+        <v>1300000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-167308.14</v>
+        <v>97722.11</v>
       </c>
       <c r="J49" s="1">
-        <v>-5.293034201287</v>
+        <v>7.5170853846154</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49" t="s">
-        <v>141</v>
+      <c r="L49">
+        <v>559.72</v>
       </c>
       <c r="M49" s="1">
-        <v>2991834.59</v>
+        <v>1397162.39</v>
       </c>
       <c r="N49" s="1">
-        <v>2993603.61</v>
+        <v>1397722.11</v>
       </c>
       <c r="O49" s="1">
-        <v>2.96</v>
+        <v>1.31</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B50" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C50" s="1">
-        <v>1500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>110.13644266</v>
+        <v>96.52143411</v>
       </c>
       <c r="E50" s="1">
-        <v>100.0</v>
+        <v>98.45</v>
       </c>
       <c r="F50" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G50">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H50" s="1">
-        <v>1500000.0</v>
+        <v>1013120.66</v>
       </c>
       <c r="I50" s="1">
-        <v>157733.45</v>
+        <v>-23664.65</v>
       </c>
       <c r="J50" s="1">
-        <v>10.515563333333</v>
+        <v>-2.3358175323362</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50" t="s">
-        <v>144</v>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1652046.64</v>
+        <v>989456.01</v>
       </c>
       <c r="N50" s="1">
-        <v>1657733.45</v>
+        <v>989456.01</v>
       </c>
       <c r="O50" s="1">
-        <v>1.64</v>
+        <v>0.93</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B51" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C51" s="1">
-        <v>2000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>114.47010472</v>
+        <v>123.57694124</v>
       </c>
       <c r="E51" s="1">
-        <v>100.676</v>
+        <v>103.004861</v>
       </c>
       <c r="F51" t="s">
         <v>43</v>
       </c>
       <c r="G51">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H51" s="1">
-        <v>1791351.81</v>
+        <v>967140.51</v>
       </c>
       <c r="I51" s="1">
-        <v>193048.6</v>
+        <v>199031.84</v>
       </c>
       <c r="J51" s="1">
-        <v>10.776699413389</v>
+        <v>20.579413016212</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="M51" s="1">
-        <v>1976092.61</v>
+        <v>1161238.98</v>
       </c>
       <c r="N51" s="1">
-        <v>1984400.41</v>
+        <v>1166172.35</v>
       </c>
       <c r="O51" s="1">
-        <v>1.96</v>
+        <v>1.09</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B52" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C52" s="1">
-        <v>2300000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>103.763765</v>
+        <v>98.08393186</v>
       </c>
       <c r="E52" s="1">
-        <v>103.0</v>
+        <v>101.964895</v>
       </c>
       <c r="F52" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G52">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>2043122.04</v>
+        <v>3160911.75</v>
       </c>
       <c r="I52" s="1">
-        <v>16837.91</v>
+        <v>-115676.71</v>
       </c>
       <c r="J52" s="1">
-        <v>0.82412649221874</v>
+        <v>-3.6595994810674</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52">
-        <v>0.0</v>
+      <c r="L52" t="s">
+        <v>147</v>
       </c>
       <c r="M52" s="1">
-        <v>2059959.95</v>
+        <v>3040601.89</v>
       </c>
       <c r="N52" s="1">
-        <v>2059959.95</v>
+        <v>3045235.04</v>
       </c>
       <c r="O52" s="1">
-        <v>2.04</v>
+        <v>2.85</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B53" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C53" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>92.78282985</v>
+        <v>116.96035622</v>
       </c>
       <c r="E53" s="1">
         <v>100.0</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-36085.85</v>
+        <v>262193.8</v>
       </c>
       <c r="J53" s="1">
-        <v>-7.21717</v>
+        <v>17.479586666667</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53">
-        <v>0.0</v>
+      <c r="L53" t="s">
+        <v>150</v>
       </c>
       <c r="M53" s="1">
-        <v>463914.15</v>
+        <v>1754405.34</v>
       </c>
       <c r="N53" s="1">
-        <v>463914.15</v>
+        <v>1762193.8</v>
       </c>
       <c r="O53" s="1">
-        <v>0.46</v>
+        <v>1.65</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>151</v>
+      </c>
+      <c r="B54" t="s">
         <v>152</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>2600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.47069752</v>
+        <v>139.35084408</v>
       </c>
       <c r="E54" s="1">
-        <v>101.938462</v>
+        <v>100.676</v>
       </c>
       <c r="F54" t="s">
         <v>43</v>
       </c>
       <c r="G54">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H54" s="1">
-        <v>2302193.27</v>
+        <v>1791351.81</v>
       </c>
       <c r="I54" s="1">
-        <v>-69575.56</v>
+        <v>600455.99</v>
       </c>
       <c r="J54" s="1">
-        <v>-3.0221424459294</v>
+        <v>33.519713249404</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54">
-        <v>311.69</v>
+      <c r="L54" t="s">
+        <v>153</v>
       </c>
       <c r="M54" s="1">
-        <v>2232306.02</v>
+        <v>2380844.76</v>
       </c>
       <c r="N54" s="1">
-        <v>2232617.71</v>
+        <v>2391807.8</v>
       </c>
       <c r="O54" s="1">
-        <v>2.21</v>
+        <v>2.24</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>154</v>
       </c>
       <c r="B55" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="1">
-        <v>900000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>135.80041051</v>
+        <v>111.55778651</v>
       </c>
       <c r="E55" s="1">
-        <v>116.8351</v>
+        <v>103.0</v>
       </c>
       <c r="F55" t="s">
         <v>43</v>
       </c>
       <c r="G55">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H55" s="1">
-        <v>921695.14</v>
+        <v>2043122.04</v>
       </c>
       <c r="I55" s="1">
-        <v>134736.34</v>
+        <v>148770.23</v>
       </c>
       <c r="J55" s="1">
-        <v>14.618319458644</v>
+        <v>7.2815146176975</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55" t="s">
-        <v>156</v>
+      <c r="L55">
+        <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1054942.55</v>
+        <v>2191892.27</v>
       </c>
       <c r="N55" s="1">
-        <v>1056431.48</v>
+        <v>2191892.27</v>
       </c>
       <c r="O55" s="1">
-        <v>1.05</v>
+        <v>2.05</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>156</v>
+      </c>
+      <c r="B56" t="s">
         <v>157</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>260000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>102.3209272</v>
+        <v>91.95393626</v>
       </c>
       <c r="E56" s="1">
-        <v>103.625</v>
+        <v>100.0</v>
       </c>
       <c r="F56" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>183.9</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1463599.42</v>
+        <v>500000.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-16947.67</v>
+        <v>-40230.32</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.1579445692866</v>
+        <v>-8.046064</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1446651.75</v>
+        <v>459769.68</v>
       </c>
       <c r="N56" s="1">
-        <v>1446651.75</v>
+        <v>459769.68</v>
       </c>
       <c r="O56" s="1">
-        <v>1.43</v>
+        <v>0.43</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>158</v>
+      </c>
+      <c r="B57" t="s">
         <v>159</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>115.55019529</v>
+      </c>
+      <c r="E57" s="1">
+        <v>101.938462</v>
+      </c>
+      <c r="F57" t="s">
+        <v>43</v>
+      </c>
+      <c r="G57">
+        <v>1.17</v>
+      </c>
+      <c r="H57" s="1">
+        <v>2302193.27</v>
+      </c>
+      <c r="I57" s="1">
+        <v>267126.19</v>
+      </c>
+      <c r="J57" s="1">
+        <v>11.603117491521</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" t="s">
         <v>160</v>
       </c>
-      <c r="C57" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>1452291.96</v>
+        <v>2566465.98</v>
       </c>
       <c r="N57" s="1">
-        <v>1452291.96</v>
+        <v>2569319.46</v>
       </c>
       <c r="O57" s="1">
-        <v>1.44</v>
+        <v>2.41</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>161</v>
       </c>
       <c r="B58" t="s">
         <v>162</v>
       </c>
       <c r="C58" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>128.99647456</v>
+        <v>142.23771848</v>
       </c>
       <c r="E58" s="1">
-        <v>107.638445</v>
+        <v>116.8351</v>
       </c>
       <c r="F58" t="s">
         <v>43</v>
       </c>
       <c r="G58">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H58" s="1">
-        <v>1037842.74</v>
+        <v>921695.14</v>
       </c>
       <c r="I58" s="1">
-        <v>191480.16</v>
+        <v>175468.25</v>
       </c>
       <c r="J58" s="1">
-        <v>18.449824103409</v>
+        <v>19.037558340603</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" t="s">
         <v>163</v>
       </c>
       <c r="M58" s="1">
-        <v>1224773.39</v>
+        <v>1093575.49</v>
       </c>
       <c r="N58" s="1">
-        <v>1229322.9</v>
+        <v>1097163.39</v>
       </c>
       <c r="O58" s="1">
-        <v>1.22</v>
+        <v>1.03</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>164</v>
       </c>
       <c r="B59" t="s">
         <v>165</v>
       </c>
       <c r="C59" s="1">
-        <v>1100000.0</v>
+        <v>260000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.45516156</v>
+        <v>101.60723161</v>
       </c>
       <c r="E59" s="1">
-        <v>106.802675</v>
+        <v>103.625</v>
       </c>
       <c r="F59" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G59">
-        <v>1.16</v>
+        <v>186.72</v>
       </c>
       <c r="H59" s="1">
-        <v>1029784.3</v>
+        <v>1463599.42</v>
       </c>
       <c r="I59" s="1">
-        <v>-102891.57</v>
+        <v>-48733.94</v>
       </c>
       <c r="J59" s="1">
-        <v>-9.9915652239017</v>
+        <v>-3.3297321202819</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59" t="s">
-        <v>166</v>
+      <c r="L59">
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>925300.4</v>
+        <v>1414865.48</v>
       </c>
       <c r="N59" s="1">
-        <v>926892.73</v>
+        <v>1414865.48</v>
       </c>
       <c r="O59" s="1">
-        <v>0.92</v>
+        <v>1.32</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>166</v>
+      </c>
+      <c r="B60" t="s">
         <v>167</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>1500000.0</v>
+        <v>260000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>138.87124668</v>
+        <v>102.18906923</v>
       </c>
       <c r="E60" s="1">
-        <v>100.0</v>
+        <v>103.7</v>
       </c>
       <c r="F60" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="G60">
-        <v>1.0</v>
+        <v>186.72</v>
       </c>
       <c r="H60" s="1">
-        <v>1500000.0</v>
+        <v>1464655.93</v>
       </c>
       <c r="I60" s="1">
-        <v>611070.07</v>
+        <v>-41688.44</v>
       </c>
       <c r="J60" s="1">
-        <v>40.738004666667</v>
+        <v>-2.8462957849766</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60" t="s">
-        <v>169</v>
+      <c r="L60">
+        <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>2083068.7</v>
+        <v>1422967.49</v>
       </c>
       <c r="N60" s="1">
-        <v>2111070.07</v>
+        <v>1422967.49</v>
       </c>
       <c r="O60" s="1">
-        <v>2.09</v>
+        <v>1.33</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>168</v>
+      </c>
+      <c r="B61" t="s">
+        <v>169</v>
+      </c>
+      <c r="C61" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>132.7142485</v>
+      </c>
+      <c r="E61" s="1">
+        <v>107.638445</v>
+      </c>
+      <c r="F61" t="s">
+        <v>43</v>
+      </c>
+      <c r="G61">
+        <v>1.17</v>
+      </c>
+      <c r="H61" s="1">
+        <v>1037842.74</v>
+      </c>
+      <c r="I61" s="1">
+        <v>215914.65</v>
+      </c>
+      <c r="J61" s="1">
+        <v>20.804177904641</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" t="s">
         <v>170</v>
       </c>
-      <c r="B61" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>2031372.79</v>
+        <v>1247101.26</v>
       </c>
       <c r="N61" s="1">
-        <v>2031372.79</v>
+        <v>1253757.39</v>
       </c>
       <c r="O61" s="1">
-        <v>2.01</v>
+        <v>1.17</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>171</v>
+      </c>
+      <c r="B62" t="s">
         <v>172</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>1400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>101.45131862</v>
+        <v>99.52851901</v>
       </c>
       <c r="E62" s="1">
-        <v>114.522222</v>
+        <v>106.802675</v>
       </c>
       <c r="F62" t="s">
         <v>43</v>
       </c>
       <c r="G62">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H62" s="1">
-        <v>1370117.17</v>
+        <v>1029784.3</v>
       </c>
       <c r="I62" s="1">
-        <v>-142781.78</v>
+        <v>-90688.64</v>
       </c>
       <c r="J62" s="1">
-        <v>-10.421136463825</v>
+        <v>-8.8065665790399</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="M62" s="1">
-        <v>1225944.89</v>
+        <v>935258.59</v>
       </c>
       <c r="N62" s="1">
-        <v>1227335.39</v>
+        <v>939095.66</v>
       </c>
       <c r="O62" s="1">
-        <v>1.21</v>
+        <v>0.88</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>174</v>
+      </c>
+      <c r="B63" t="s">
         <v>175</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="1">
-        <v>1600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>103.14009058</v>
+        <v>141.70625663</v>
       </c>
       <c r="E63" s="1">
-        <v>101.798895</v>
+        <v>100.0</v>
       </c>
       <c r="F63" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G63">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1535211.2</v>
+        <v>1500000.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-109401.46</v>
+        <v>626147.13</v>
       </c>
       <c r="J63" s="1">
-        <v>-7.1261504606011</v>
+        <v>41.743142</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
-      <c r="L63" t="s">
-        <v>177</v>
+      <c r="L63">
+        <v>553.28</v>
       </c>
       <c r="M63" s="1">
-        <v>1424402.44</v>
+        <v>2125593.85</v>
       </c>
       <c r="N63" s="1">
-        <v>1425809.74</v>
+        <v>2126147.13</v>
       </c>
       <c r="O63" s="1">
-        <v>1.41</v>
+        <v>1.99</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B64" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C64" s="1">
-        <v>900000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>103.23694501</v>
+        <v>119.94626302</v>
       </c>
       <c r="E64" s="1">
-        <v>108.712771</v>
+        <v>100.65625</v>
       </c>
       <c r="F64" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="G64">
-        <v>1.0</v>
+        <v>9.17</v>
       </c>
       <c r="H64" s="1">
-        <v>978414.94</v>
+        <v>1796146.09</v>
       </c>
       <c r="I64" s="1">
-        <v>-42737.55</v>
+        <v>296540.63</v>
       </c>
       <c r="J64" s="1">
-        <v>-4.3680393923666</v>
+        <v>16.509827995116</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
-      <c r="L64" t="s">
-        <v>180</v>
+      <c r="L64">
+        <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>929132.5</v>
+        <v>2092686.72</v>
       </c>
       <c r="N64" s="1">
-        <v>935677.39</v>
+        <v>2092686.72</v>
       </c>
       <c r="O64" s="1">
-        <v>0.93</v>
+        <v>1.96</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B65" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C65" s="1">
-        <v>150000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>234.62913055</v>
+        <v>100.47157005</v>
       </c>
       <c r="E65" s="1">
-        <v>105.45</v>
+        <v>114.522222</v>
       </c>
       <c r="F65" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="G65">
-        <v>183.9</v>
+        <v>1.17</v>
       </c>
       <c r="H65" s="1">
-        <v>958762.46</v>
+        <v>1370117.17</v>
       </c>
       <c r="I65" s="1">
-        <v>955049.98</v>
+        <v>-164905.18</v>
       </c>
       <c r="J65" s="1">
-        <v>99.612784171796</v>
+        <v>-12.035845080315</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
-      <c r="L65">
-        <v>0.0</v>
+      <c r="L65" t="s">
+        <v>180</v>
       </c>
       <c r="M65" s="1">
-        <v>1913812.44</v>
+        <v>1201607.7</v>
       </c>
       <c r="N65" s="1">
-        <v>1913812.44</v>
+        <v>1205211.99</v>
       </c>
       <c r="O65" s="1">
-        <v>1.89</v>
+        <v>1.13</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B66" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C66" s="1">
-        <v>1200000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>87.71690626</v>
+        <v>101.62610517</v>
       </c>
       <c r="E66" s="1">
-        <v>104.4789</v>
+        <v>101.798895</v>
       </c>
       <c r="F66" t="s">
         <v>43</v>
       </c>
       <c r="G66">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H66" s="1">
-        <v>1072219.96</v>
+        <v>1535211.2</v>
       </c>
       <c r="I66" s="1">
-        <v>-163667.99</v>
+        <v>-141614.95</v>
       </c>
       <c r="J66" s="1">
-        <v>-15.264404329873</v>
+        <v>-9.2244604520863</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66">
-        <v>0.0</v>
+      <c r="L66" t="s">
+        <v>183</v>
       </c>
       <c r="M66" s="1">
-        <v>908551.97</v>
+        <v>1389046.37</v>
       </c>
       <c r="N66" s="1">
-        <v>908551.97</v>
+        <v>1393596.25</v>
       </c>
       <c r="O66" s="1">
-        <v>0.9</v>
+        <v>1.31</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>184</v>
+      </c>
+      <c r="B67" t="s">
         <v>185</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>205.7341311</v>
+        <v>112.1205494</v>
       </c>
       <c r="E67" s="1">
-        <v>100.0</v>
+        <v>108.712771</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>800000.0</v>
+        <v>978414.94</v>
       </c>
       <c r="I67" s="1">
-        <v>846748.05</v>
+        <v>39116.83</v>
       </c>
       <c r="J67" s="1">
-        <v>105.84350625</v>
+        <v>3.9979796301966</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67">
-        <v>875.0</v>
+      <c r="L67" t="s">
+        <v>186</v>
       </c>
       <c r="M67" s="1">
-        <v>1645873.05</v>
+        <v>1009084.95</v>
       </c>
       <c r="N67" s="1">
-        <v>1646748.05</v>
+        <v>1017531.77</v>
       </c>
       <c r="O67" s="1">
-        <v>1.63</v>
+        <v>0.95</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>187</v>
       </c>
       <c r="B68" t="s">
         <v>188</v>
       </c>
       <c r="C68" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>129.1738063</v>
+        <v>88.90174524</v>
       </c>
       <c r="E68" s="1">
-        <v>125.691467</v>
+        <v>104.4789</v>
       </c>
       <c r="F68" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G68">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H68" s="1">
-        <v>1256914.67</v>
+        <v>1072219.96</v>
       </c>
       <c r="I68" s="1">
-        <v>41244.94</v>
+        <v>-160874.55</v>
       </c>
       <c r="J68" s="1">
-        <v>3.2814431229449</v>
+        <v>-15.003875697296</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68" t="s">
-        <v>189</v>
+      <c r="L68">
+        <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1291738.06</v>
+        <v>911345.41</v>
       </c>
       <c r="N68" s="1">
-        <v>1298159.61</v>
+        <v>911345.41</v>
       </c>
       <c r="O68" s="1">
-        <v>1.29</v>
+        <v>0.85</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>189</v>
+      </c>
+      <c r="B69" t="s">
         <v>190</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.76237946</v>
+        <v>256.87949503</v>
       </c>
       <c r="E69" s="1">
         <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>1007.77</v>
+        <v>1258035.96</v>
       </c>
       <c r="J69" s="1">
-        <v>0.100777</v>
+        <v>157.254495</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="M69" s="1">
-        <v>997623.79</v>
+        <v>2055035.96</v>
       </c>
       <c r="N69" s="1">
-        <v>1001007.77</v>
+        <v>2058035.96</v>
       </c>
       <c r="O69" s="1">
-        <v>0.99</v>
+        <v>1.93</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>192</v>
+      </c>
+      <c r="B70" t="s">
         <v>193</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>139.55035274</v>
+        <v>139.1011727</v>
       </c>
       <c r="E70" s="1">
-        <v>100.0</v>
+        <v>125.691467</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>700000.0</v>
+        <v>1256914.67</v>
       </c>
       <c r="I70" s="1">
-        <v>279443.63</v>
+        <v>142368.88</v>
       </c>
       <c r="J70" s="1">
-        <v>39.920518571429</v>
+        <v>11.326853238176</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="M70" s="1">
-        <v>976852.47</v>
+        <v>1391011.73</v>
       </c>
       <c r="N70" s="1">
-        <v>979443.63</v>
+        <v>1399283.55</v>
       </c>
       <c r="O70" s="1">
-        <v>0.97</v>
+        <v>1.31</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>195</v>
+      </c>
+      <c r="B71" t="s">
         <v>196</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>101.50747433</v>
+      </c>
+      <c r="E71" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>20102.37</v>
+      </c>
+      <c r="J71" s="1">
+        <v>2.010237</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" t="s">
         <v>197</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>2265647.7</v>
+        <v>1015074.75</v>
       </c>
       <c r="N71" s="1">
-        <v>2279875.34</v>
+        <v>1020102.37</v>
       </c>
       <c r="O71" s="1">
-        <v>2.26</v>
+        <v>0.96</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>198</v>
+      </c>
+      <c r="B72" t="s">
         <v>199</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>1400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.86969716</v>
+        <v>150.02323055</v>
       </c>
       <c r="E72" s="1">
         <v>100.0</v>
       </c>
       <c r="F72" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G72">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1259502.5</v>
+        <v>700000.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-40585.96</v>
+        <v>354068.69</v>
       </c>
       <c r="J72" s="1">
-        <v>-3.2223802652238</v>
+        <v>50.581241428571</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72">
-        <v>0.0</v>
+      <c r="L72" t="s">
+        <v>200</v>
       </c>
       <c r="M72" s="1">
-        <v>1218916.54</v>
+        <v>1050162.61</v>
       </c>
       <c r="N72" s="1">
-        <v>1218916.54</v>
+        <v>1054068.69</v>
       </c>
       <c r="O72" s="1">
-        <v>1.21</v>
+        <v>0.99</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>201</v>
       </c>
       <c r="B73" t="s">
         <v>202</v>
       </c>
       <c r="C73" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>106.79819584</v>
+        <v>248.39140594</v>
       </c>
       <c r="E73" s="1">
-        <v>112.7758</v>
+        <v>99.49221</v>
       </c>
       <c r="F73" t="s">
         <v>43</v>
       </c>
       <c r="G73">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H73" s="1">
-        <v>986362.88</v>
+        <v>1119923.21</v>
       </c>
       <c r="I73" s="1">
-        <v>-62432.57</v>
+        <v>1444548.3</v>
       </c>
       <c r="J73" s="1">
-        <v>-6.3295741624016</v>
+        <v>128.98637041374</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" t="s">
         <v>203</v>
       </c>
       <c r="M73" s="1">
-        <v>921826.39</v>
+        <v>2546298.37</v>
       </c>
       <c r="N73" s="1">
-        <v>923930.31</v>
+        <v>2564471.51</v>
       </c>
       <c r="O73" s="1">
-        <v>0.91</v>
+        <v>2.4</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>204</v>
       </c>
       <c r="B74" t="s">
         <v>205</v>
       </c>
       <c r="C74" s="1">
-        <v>150000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>106.15517624</v>
+        <v>122.99696867</v>
       </c>
       <c r="E74" s="1">
-        <v>105.5</v>
+        <v>100.0</v>
       </c>
       <c r="F74" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="G74">
-        <v>183.9</v>
+        <v>1.17</v>
       </c>
       <c r="H74" s="1">
-        <v>959217.06</v>
+        <v>1259502.5</v>
       </c>
       <c r="I74" s="1">
-        <v>-93335.25</v>
+        <v>211501.74</v>
       </c>
       <c r="J74" s="1">
-        <v>-9.7303575897618</v>
+        <v>16.792482746164</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>865881.81</v>
+        <v>1471004.24</v>
       </c>
       <c r="N74" s="1">
-        <v>865881.81</v>
+        <v>1471004.24</v>
       </c>
       <c r="O74" s="1">
-        <v>0.86</v>
+        <v>1.38</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>206</v>
       </c>
       <c r="B75" t="s">
         <v>207</v>
       </c>
       <c r="C75" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.3876288</v>
+        <v>108.04504282</v>
       </c>
       <c r="E75" s="1">
-        <v>115.9281</v>
+        <v>112.7758</v>
       </c>
       <c r="F75" t="s">
         <v>43</v>
       </c>
       <c r="G75">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H75" s="1">
-        <v>994152.3</v>
+        <v>986362.88</v>
       </c>
       <c r="I75" s="1">
-        <v>-136290.07</v>
+        <v>-59530.12</v>
       </c>
       <c r="J75" s="1">
-        <v>-13.709174137604</v>
+        <v>-6.0353163330721</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75">
-        <v>0.0</v>
+      <c r="L75" t="s">
+        <v>208</v>
       </c>
       <c r="M75" s="1">
-        <v>857862.23</v>
+        <v>922988.58</v>
       </c>
       <c r="N75" s="1">
-        <v>857862.23</v>
+        <v>926832.76</v>
       </c>
       <c r="O75" s="1">
-        <v>0.85</v>
+        <v>0.87</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B76" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C76" s="1">
-        <v>1000000.0</v>
+        <v>150000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>106.52638279</v>
+        <v>102.79943072</v>
       </c>
       <c r="E76" s="1">
-        <v>100.0</v>
+        <v>105.5</v>
       </c>
       <c r="F76" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="G76">
-        <v>1.0</v>
+        <v>186.72</v>
       </c>
       <c r="H76" s="1">
-        <v>1000000.0</v>
+        <v>959217.06</v>
       </c>
       <c r="I76" s="1">
-        <v>65940.62</v>
+        <v>-133370.9</v>
       </c>
       <c r="J76" s="1">
-        <v>6.594062</v>
+        <v>-13.904141779964</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
-        <v>676.8</v>
+        <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>1065263.82</v>
+        <v>825846.16</v>
       </c>
       <c r="N76" s="1">
-        <v>1065940.62</v>
+        <v>825846.16</v>
       </c>
       <c r="O76" s="1">
-        <v>1.06</v>
+        <v>0.77</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B77" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C77" s="1">
-        <v>200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>88.96060034</v>
+        <v>103.43760837</v>
       </c>
       <c r="E77" s="1">
-        <v>100.25</v>
+        <v>115.9281</v>
       </c>
       <c r="F77" t="s">
         <v>43</v>
       </c>
       <c r="G77">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H77" s="1">
-        <v>171705.06</v>
+        <v>994152.3</v>
       </c>
       <c r="I77" s="1">
-        <v>-18132.75</v>
+        <v>-110523.32</v>
       </c>
       <c r="J77" s="1">
-        <v>-10.560405150553</v>
+        <v>-11.117342885994</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>153572.31</v>
+        <v>883628.98</v>
       </c>
       <c r="N77" s="1">
-        <v>153572.31</v>
+        <v>883628.98</v>
       </c>
       <c r="O77" s="1">
-        <v>0.15</v>
+        <v>0.83</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B78" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C78" s="1">
-        <v>13.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>24408.25</v>
+        <v>108.47794283</v>
       </c>
       <c r="E78" s="1">
-        <v>24607.418421</v>
+        <v>100.0</v>
       </c>
       <c r="F78" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G78">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-44697.07</v>
+        <v>86113.68</v>
       </c>
       <c r="J78" s="1">
-        <v>0</v>
+        <v>8.611368</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78">
-        <v>0.0</v>
+      <c r="L78" t="s">
+        <v>215</v>
       </c>
       <c r="M78" s="1">
-        <v>-44697.07</v>
+        <v>1084779.43</v>
       </c>
       <c r="N78" s="1">
-        <v>-44697.07</v>
+        <v>1086113.68</v>
       </c>
       <c r="O78" s="1">
-        <v>-0.04</v>
+        <v>1.02</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B79" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C79" s="1">
-        <v>140.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>9.63</v>
+        <v>93.78330401</v>
       </c>
       <c r="E79" s="1">
-        <v>25.0081</v>
+        <v>100.25</v>
       </c>
       <c r="F79" t="s">
         <v>43</v>
       </c>
       <c r="G79">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H79" s="1">
-        <v>296154.12</v>
+        <v>171705.06</v>
       </c>
       <c r="I79" s="1">
-        <v>-179784.52</v>
+        <v>-11473.89</v>
       </c>
       <c r="J79" s="1">
-        <v>-60.706405164986</v>
+        <v>-6.6823249122653</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>116369.6</v>
+        <v>160231.17</v>
       </c>
       <c r="N79" s="1">
-        <v>116369.6</v>
+        <v>160231.17</v>
       </c>
       <c r="O79" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B80" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C80" s="1">
-        <v>32.0</v>
+        <v>13.0</v>
       </c>
       <c r="D80" s="1">
-        <v>290.15</v>
+        <v>27435.0</v>
       </c>
       <c r="E80" s="1">
-        <v>180.0</v>
+        <v>24607.418421</v>
       </c>
       <c r="F80" t="s">
         <v>43</v>
       </c>
       <c r="G80">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H80" s="1">
-        <v>487227.2</v>
+        <v>0.0</v>
       </c>
       <c r="I80" s="1">
-        <v>314188.36</v>
+        <v>628029.4</v>
       </c>
       <c r="J80" s="1">
-        <v>64.484979492114</v>
+        <v>0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>801415.56</v>
+        <v>628029.4</v>
       </c>
       <c r="N80" s="1">
-        <v>801415.56</v>
+        <v>628029.4</v>
       </c>
       <c r="O80" s="1">
-        <v>0.79</v>
+        <v>0.59</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B81" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C81" s="1">
-        <v>85.0</v>
+        <v>140.0</v>
       </c>
       <c r="D81" s="1">
-        <v>5.95</v>
+        <v>12.55</v>
       </c>
       <c r="E81" s="1">
-        <v>32.5933</v>
+        <v>25.0081</v>
       </c>
       <c r="F81" t="s">
         <v>43</v>
       </c>
       <c r="G81">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H81" s="1">
+        <v>296154.12</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-146060.15</v>
+      </c>
+      <c r="J81" s="1">
+        <v>-49.318966084281</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81">
+        <v>0.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>150093.97</v>
+      </c>
+      <c r="N81" s="1">
+        <v>150093.97</v>
+      </c>
+      <c r="O81" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P81">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16">
+      <c r="A82" t="s">
+        <v>222</v>
+      </c>
+      <c r="B82" t="s">
+        <v>223</v>
+      </c>
+      <c r="C82" s="1">
+        <v>32.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>403.75</v>
+      </c>
+      <c r="E82" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="F82" t="s">
+        <v>43</v>
+      </c>
+      <c r="G82">
+        <v>1.17</v>
+      </c>
+      <c r="H82" s="1">
+        <v>487227.2</v>
+      </c>
+      <c r="I82" s="1">
+        <v>616480.3</v>
+      </c>
+      <c r="J82" s="1">
+        <v>126.52830137562</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82">
+        <v>0.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>1103707.5</v>
+      </c>
+      <c r="N82" s="1">
+        <v>1103707.5</v>
+      </c>
+      <c r="O82" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="P82">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16">
+      <c r="A83" t="s">
+        <v>224</v>
+      </c>
+      <c r="B83" t="s">
+        <v>225</v>
+      </c>
+      <c r="C83" s="1">
+        <v>85.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>10.8</v>
+      </c>
+      <c r="E83" s="1">
+        <v>32.5933</v>
+      </c>
+      <c r="F83" t="s">
+        <v>43</v>
+      </c>
+      <c r="G83">
+        <v>1.17</v>
+      </c>
+      <c r="H83" s="1">
         <v>245638.21</v>
       </c>
-      <c r="I81" s="1">
-[...20 lines deleted...]
-      <c r="P81">
+      <c r="I83" s="1">
+        <v>-167216.89</v>
+      </c>
+      <c r="J83" s="1">
+        <v>-68.074462030968</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83">
+        <v>0.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>78421.32</v>
+      </c>
+      <c r="N83" s="1">
+        <v>78421.32</v>
+      </c>
+      <c r="O83" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P83">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>