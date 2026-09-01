--- v2 (2026-07-26)
+++ v3 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0000297939</t>
   </si>
   <si>
@@ -88,624 +88,645 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR IND</t>
+  </si>
+  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO AB-B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>ICAT0002DS35</t>
-[...2 lines deleted...]
-    <t>EUR/HKD 21/05/26</t>
+    <t>ICAT0002FNLT</t>
+  </si>
+  <si>
+    <t>EUR/HKD 09/07/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>ICAT0002DR6T</t>
-[...2 lines deleted...]
-    <t>EUR/JPY 21/05/26</t>
+    <t>ICAT0002FNMB</t>
+  </si>
+  <si>
+    <t>EUR/JPY 09/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>ICAT0002DR6U</t>
-[...8 lines deleted...]
-    <t>EUR/USD 21/05/26</t>
+    <t>ICAT0002FNLX</t>
+  </si>
+  <si>
+    <t>EUR/SEK 09/07/26</t>
+  </si>
+  <si>
+    <t>ICAT0002FNM4</t>
+  </si>
+  <si>
+    <t>EUR/USD 09/07/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR 0.7 12-27</t>
   </si>
   <si>
-    <t>4 330.01</t>
+    <t>5 522.33</t>
+  </si>
+  <si>
+    <t>US007973AF76</t>
+  </si>
+  <si>
+    <t>ADVA ENER ZCP 05-31</t>
   </si>
   <si>
     <t>XS3304376851</t>
   </si>
   <si>
     <t>ADVANTEST ZCP 03-31</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AERO ZCP 07-30</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAM TE 1.125 02-29</t>
   </si>
   <si>
-    <t>2 306.51</t>
+    <t>3 453.99</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIB GROU ZCP 07-32</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLL CAPI ZCP 12-29</t>
   </si>
   <si>
-    <t>US00217DAC48</t>
-[...2 lines deleted...]
-    <t>AST SPA 2.375 10-32</t>
+    <t>US00217DAG51</t>
+  </si>
+  <si>
+    <t>AST SPA 2.25 04-36</t>
+  </si>
+  <si>
+    <t>9 038.48</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>BAIDU ZCP 03-32</t>
   </si>
   <si>
-    <t>XS2465773070</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>BOLT INNO ZCP 02-33</t>
   </si>
   <si>
     <t>US15643UAF12</t>
   </si>
   <si>
     <t>CENT ENER ZCP 08-32</t>
   </si>
   <si>
+    <t>XS3359531186</t>
+  </si>
+  <si>
+    <t>CHIN HONG ZCP 05-27</t>
+  </si>
+  <si>
+    <t>CNH</t>
+  </si>
+  <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHIN PACI ZCP 09-30</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPH MINI ZCP 10-31</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>CITI GL 0.8 02-30</t>
   </si>
   <si>
-    <t>5 032.33</t>
-[...5 lines deleted...]
-    <t>CITI GL 1.0 04-29</t>
+    <t>3 362.19</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COIN GL 0.25 04-30</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>CORP OF 5.25 09-28</t>
   </si>
   <si>
-    <t>5 232.36</t>
+    <t>9 666.15</t>
+  </si>
+  <si>
+    <t>XS2550564251</t>
+  </si>
+  <si>
+    <t>CYBE AGEN ZCP 11-29</t>
   </si>
   <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBE SOFT ZCP 06-30</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG ZCP 12-29</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELI HE 3.25 02-30</t>
   </si>
   <si>
-    <t>11 850.83</t>
+    <t>18 314.92</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN ZCP 05-28</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGI RE 1.875 11-29</t>
   </si>
   <si>
-    <t>6 487.06</t>
-[...1 lines deleted...]
-  <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH ZCP 05-30</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX ZCP 03-28</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS EX 2.25 09-29</t>
   </si>
   <si>
-    <t>10 750.68</t>
+    <t>12 526.03</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDE SI 0.25 01-31</t>
   </si>
   <si>
-    <t>1 018.00</t>
+    <t>1 276.86</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI 2.95 09-30</t>
   </si>
   <si>
-    <t>34 704.93</t>
+    <t>21 175.34</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURO NV 1.5 05-32</t>
   </si>
   <si>
-    <t>4 298.08</t>
-[...1 lines deleted...]
-  <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAI TE 4.0 PERP</t>
   </si>
   <si>
-    <t>3 016.39</t>
+    <t>8 000.00</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRS MA 0.125 01-31</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 03-30</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 11-28</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>GS ACQU 0.25 06-30</t>
   </si>
   <si>
-    <t>1 212.57</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBER FI 1.5 03-30</t>
   </si>
   <si>
-    <t>2 217.39</t>
+    <t>4 711.96</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTU MA 2.5 10-30</t>
   </si>
   <si>
-    <t>2 005.14</t>
+    <t>2 552.54</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN ZCP 07-31</t>
   </si>
   <si>
     <t>US465741AQ90</t>
   </si>
   <si>
     <t>ITRON 1.375 07-30</t>
   </si>
   <si>
-    <t>6 323.32</t>
+    <t>8 558.16</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JIN KAI TO ZCP 02-31</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JP MORG 0.5 03-30</t>
   </si>
   <si>
+    <t>1 191.67</t>
+  </si>
+  <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JP MORG CH ZCP 04-28</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC 1.75 07-30</t>
   </si>
   <si>
-    <t>4 933.37</t>
+    <t>6 582.19</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PRO 1.0 09-30</t>
   </si>
   <si>
-    <t>4 633.15</t>
+    <t>7 665.76</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND 1.5 06-33</t>
   </si>
   <si>
-    <t>7 788.46</t>
+    <t>10 013.74</t>
   </si>
   <si>
     <t>XS3072393450</t>
   </si>
   <si>
     <t>LG CHEM 1.75 06-28</t>
   </si>
   <si>
-    <t>10 963.04</t>
+    <t>13 976.16</t>
+  </si>
+  <si>
+    <t>XS3250338608</t>
+  </si>
+  <si>
+    <t>MITA HOLD ZCP 06-31</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>MORG STAN ZCP 02-29</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO E ZCP 07-33</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBI GR 1.25 03-31</t>
   </si>
   <si>
-    <t>2 853.48</t>
+    <t>5 595.25</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXT EN 3.0 03-27</t>
   </si>
   <si>
-    <t>3 587.90</t>
+    <t>5 875.01</t>
+  </si>
+  <si>
+    <t>XS3353961033</t>
+  </si>
+  <si>
+    <t>NIPP MINI ZCP 06-29</t>
+  </si>
+  <si>
+    <t>XS3353961116</t>
+  </si>
+  <si>
+    <t>NIPP MINI ZCP 06-31</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPP STEE ZCP 02-29</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPP STEE ZCP 02-31</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMA TE 2.5 07-27</t>
   </si>
   <si>
-    <t>6 656.13</t>
+    <t>9 008.59</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARS CO 2.625 03-29</t>
   </si>
   <si>
-    <t>3 837.07</t>
+    <t>6 283.00</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHAR GR 4.5 04-29</t>
   </si>
   <si>
+    <t>7 192.62</t>
+  </si>
+  <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN IN ZCP 06-30</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAG NV 2.0 09-32</t>
   </si>
   <si>
-    <t>3 604.29</t>
+    <t>6 009.14</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAG NV 2.5 09-31</t>
   </si>
   <si>
-    <t>4 549.88</t>
+    <t>7 953.11</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>RAG STI 2.25 11-30</t>
   </si>
   <si>
-    <t>8 446.82</t>
-[...1 lines deleted...]
-  <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK ZCP 06-30</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM 2.875 09-29</t>
   </si>
   <si>
-    <t>3 000.00</t>
+    <t>5 250.00</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHN EL 1.97 11-30</t>
   </si>
   <si>
-    <t>8 271.82</t>
+    <t>US82982TAA43</t>
+  </si>
+  <si>
+    <t>SITI CORP ZCP 06-31</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM 1.75 01-31</t>
   </si>
   <si>
-    <t>5 027.62</t>
+    <t>6 767.96</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE 2.0 01-28</t>
   </si>
   <si>
-    <t>3 906.08</t>
+    <t>5 298.34</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STIL MI 4.25 11-28</t>
   </si>
   <si>
-    <t>18 173.14</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMI NV ZCP 08-27</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETR TE 2.25 08-28</t>
   </si>
   <si>
-    <t>3 844.18</t>
-[...8 lines deleted...]
-    <t>US90353TAR14</t>
+    <t>5 756.65</t>
+  </si>
+  <si>
+    <t>US90353TAS96</t>
   </si>
   <si>
     <t>UBER TECH ZCP 05-28</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI 0.7 02-30</t>
   </si>
   <si>
-    <t>1 334.25</t>
+    <t>2 030.39</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON ZCP 10-30</t>
   </si>
   <si>
     <t>NQM6 Index</t>
   </si>
   <si>
     <t>NASDAQ 100 E- 0626</t>
   </si>
   <si>
     <t>OEQL00004F8G</t>
   </si>
   <si>
     <t>ALIBAB 270115 C160</t>
   </si>
   <si>
     <t>OEQL00004F8H</t>
   </si>
   <si>
     <t>LUMENT 260918 C540</t>
   </si>
@@ -1055,140 +1076,140 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>306659.236</v>
+        <v>310019.01</v>
       </c>
       <c r="D2">
-        <v>348.22</v>
+        <v>368.02</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>106785749.72</v>
+        <v>114095117.6</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>106785749.72</v>
+        <v>114095117.6</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P83"/>
+  <dimension ref="A1:P88"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O83" sqref="O83"/>
+      <selection activeCell="O88" sqref="O88"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -1207,4139 +1228,4389 @@
       </c>
       <c r="L1" t="s">
         <v>19</v>
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
-        <v>6500.0</v>
+        <v>8658.0</v>
       </c>
       <c r="D2" s="1">
-        <v>197.8</v>
+        <v>278.2</v>
       </c>
       <c r="E2" s="1">
-        <v>103.11302769</v>
+        <v>127.51307461</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>670234.68</v>
+        <v>1104008.2</v>
       </c>
       <c r="I2" s="1">
-        <v>615465.32</v>
+        <v>1304647.4</v>
       </c>
       <c r="J2" s="1">
-        <v>91.828330936262</v>
+        <v>118.17370559385</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1285700.0</v>
+        <v>2408655.6</v>
       </c>
       <c r="N2" s="1">
-        <v>1285700.0</v>
+        <v>2408655.6</v>
       </c>
       <c r="O2" s="1">
-        <v>1.2</v>
+        <v>2.11</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
-        <v>10000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="D3" s="1">
-        <v>127.4</v>
+        <v>196.5</v>
       </c>
       <c r="E3" s="1">
-        <v>41.241627</v>
+        <v>103.11302769</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>412416.27</v>
+        <v>670234.68</v>
       </c>
       <c r="I3" s="1">
-        <v>861583.73</v>
+        <v>607015.32</v>
       </c>
       <c r="J3" s="1">
-        <v>208.91118820312</v>
+        <v>90.567578508471</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1274000.0</v>
+        <v>1277250.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1274000.0</v>
+        <v>1277250.0</v>
       </c>
       <c r="O3" s="1">
-        <v>1.19</v>
+        <v>1.12</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
-        <v>5395.0</v>
+        <v>5000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>270.0</v>
+        <v>149.3</v>
       </c>
       <c r="E4" s="1">
-        <v>177.95450232</v>
+        <v>41.241626</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>960064.54</v>
+        <v>206208.13</v>
       </c>
       <c r="I4" s="1">
-        <v>496585.46</v>
+        <v>540291.87</v>
       </c>
       <c r="J4" s="1">
-        <v>51.724174710171</v>
+        <v>262.01288474902</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1456650.0</v>
+        <v>746500.0</v>
       </c>
       <c r="N4" s="1">
-        <v>1456650.0</v>
+        <v>746500.0</v>
       </c>
       <c r="O4" s="1">
-        <v>1.36</v>
+        <v>0.65</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
-        <v>60000.0</v>
+        <v>5395.0</v>
       </c>
       <c r="D5" s="1">
-        <v>322.1</v>
+        <v>297.0</v>
       </c>
       <c r="E5" s="1">
-        <v>17.299538</v>
+        <v>177.95450232</v>
       </c>
       <c r="F5" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G5">
-        <v>10.83</v>
+        <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1037972.28</v>
+        <v>960064.54</v>
       </c>
       <c r="I5" s="1">
-        <v>747174.59</v>
+        <v>642250.46</v>
       </c>
       <c r="J5" s="1">
-        <v>71.984060113821</v>
+        <v>66.896592181188</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1785146.87</v>
+        <v>1602315.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1785146.87</v>
+        <v>1602315.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.67</v>
+        <v>1.4</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" t="s">
         <v>33</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>314.6</v>
+      </c>
+      <c r="E6" s="1">
+        <v>17.299538</v>
+      </c>
+      <c r="F6" t="s">
         <v>34</v>
       </c>
-      <c r="C6" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G6">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H6" s="1">
-        <v>0.0</v>
+        <v>1037972.28</v>
       </c>
       <c r="I6" s="1">
-        <v>71813.32</v>
+        <v>704336.58</v>
       </c>
       <c r="J6" s="1">
-        <v>0</v>
+        <v>67.85697398393</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>0.0</v>
+        <v>1742308.86</v>
       </c>
       <c r="N6" s="1">
-        <v>71813.319999999</v>
+        <v>1742308.86</v>
       </c>
       <c r="O6" s="1">
-        <v>0.07</v>
+        <v>1.53</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
         <v>36</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>4437316.95</v>
+      </c>
+      <c r="D7" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="E7" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="F7" t="s">
         <v>37</v>
       </c>
-      <c r="C7" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G7">
-        <v>186.5</v>
+        <v>9.1</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>85127.39</v>
+        <v>1243.41</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
         <v>0.0</v>
       </c>
       <c r="N7" s="1">
-        <v>85127.39</v>
+        <v>1243.4099999992</v>
       </c>
       <c r="O7" s="1">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
         <v>39</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="1">
-        <v>1798640.9</v>
+        <v>4409254.21</v>
       </c>
       <c r="D8" s="1">
         <v>1.0</v>
       </c>
       <c r="E8" s="1">
         <v>1.0</v>
       </c>
       <c r="F8" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="G8">
-        <v>10.83</v>
+        <v>185.56</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>22613.6</v>
+        <v>17943.93</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
         <v>0.0</v>
       </c>
       <c r="N8" s="1">
-        <v>22613.6</v>
+        <v>17943.930000001</v>
       </c>
       <c r="O8" s="1">
         <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1">
-        <v>52735243.46</v>
+        <v>1720394.71</v>
       </c>
       <c r="D9" s="1">
-        <v>0.8533045</v>
+        <v>1.0</v>
       </c>
       <c r="E9" s="1">
-        <v>0.86357024</v>
+        <v>1.0</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G9">
-        <v>1.17</v>
+        <v>10.83</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>642195.64</v>
+        <v>-16530.32</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
         <v>0.0</v>
       </c>
       <c r="N9" s="1">
-        <v>642195.64</v>
+        <v>-16530.32</v>
       </c>
       <c r="O9" s="1">
-        <v>0.6</v>
+        <v>-0.01</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
         <v>44</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>53446197.33</v>
+      </c>
+      <c r="D10" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="E10" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="F10" t="s">
         <v>45</v>
       </c>
-      <c r="C10" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G10">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H10" s="1">
-        <v>1797007.88</v>
+        <v>0.0</v>
       </c>
       <c r="I10" s="1">
-        <v>5686.52</v>
+        <v>-43912.19</v>
       </c>
       <c r="J10" s="1">
-        <v>0.31644379878846</v>
+        <v>0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1802694.4</v>
+        <v>0.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1802694.4</v>
+        <v>-43912.189999998</v>
       </c>
       <c r="O10" s="1">
-        <v>1.69</v>
+        <v>-0.04</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>34000.0</v>
+        <v>1573.0</v>
       </c>
       <c r="D11" s="1">
-        <v>54.4340232</v>
+        <v>4805.57</v>
       </c>
       <c r="E11" s="1">
-        <v>53.48246559</v>
+        <v>4798.27444374</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1818403.83</v>
+        <v>7547685.7</v>
       </c>
       <c r="I11" s="1">
-        <v>32352.96</v>
+        <v>11475.91</v>
       </c>
       <c r="J11" s="1">
-        <v>1.7791955486587</v>
+        <v>0.15204541439769</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11" t="s">
-        <v>48</v>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1846426.78</v>
+        <v>7559161.61</v>
       </c>
       <c r="N11" s="1">
-        <v>1850756.79</v>
+        <v>7559161.61</v>
       </c>
       <c r="O11" s="1">
-        <v>1.73</v>
+        <v>6.63</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
         <v>49</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>34000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>56.13670569</v>
+      </c>
+      <c r="E12" s="1">
+        <v>53.48246559</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1818403.83</v>
+      </c>
+      <c r="I12" s="1">
+        <v>90244.16</v>
+      </c>
+      <c r="J12" s="1">
+        <v>4.9628228070769</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" t="s">
         <v>50</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>777048.5</v>
+        <v>1903125.66</v>
       </c>
       <c r="N12" s="1">
-        <v>777048.5</v>
+        <v>1908647.99</v>
       </c>
       <c r="O12" s="1">
-        <v>0.73</v>
+        <v>1.67</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
-        <v>1200000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>102.5596891</v>
+        <v>97.50056976</v>
       </c>
       <c r="E13" s="1">
-        <v>105.565</v>
+        <v>101.2855</v>
       </c>
       <c r="F13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G13">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
-        <v>1083366.12</v>
+        <v>1480973.21</v>
       </c>
       <c r="I13" s="1">
-        <v>-32011.03</v>
+        <v>-54176.54</v>
       </c>
       <c r="J13" s="1">
-        <v>-2.9547748825669</v>
+        <v>-3.6581715073698</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1051355.09</v>
+        <v>1426796.67</v>
       </c>
       <c r="N13" s="1">
-        <v>1051355.09</v>
+        <v>1426796.67</v>
       </c>
       <c r="O13" s="1">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1">
-        <v>1200000.0</v>
+        <v>120000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>108.46264956</v>
+        <v>114.53826934</v>
       </c>
       <c r="E14" s="1">
-        <v>94.779375</v>
+        <v>102.5</v>
       </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G14">
-        <v>1.17</v>
+        <v>185.56</v>
       </c>
       <c r="H14" s="1">
-        <v>996934.3</v>
+        <v>667739.94</v>
       </c>
       <c r="I14" s="1">
-        <v>117239.45</v>
+        <v>72952.08</v>
       </c>
       <c r="J14" s="1">
-        <v>11.759997624718</v>
+        <v>10.925223373639</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14" t="s">
-        <v>55</v>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1111867.24</v>
+        <v>740692.02</v>
       </c>
       <c r="N14" s="1">
-        <v>1114173.75</v>
+        <v>740692.02</v>
       </c>
       <c r="O14" s="1">
-        <v>1.04</v>
+        <v>0.65</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" t="s">
         <v>56</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>9000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>103.79414805</v>
+        <v>104.29940831</v>
       </c>
       <c r="E15" s="1">
-        <v>108.766</v>
+        <v>105.565</v>
       </c>
       <c r="F15" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G15">
-        <v>9.17</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
-        <v>1068579.91</v>
+        <v>1083366.12</v>
       </c>
       <c r="I15" s="1">
-        <v>-49958.29</v>
+        <v>-5985.64</v>
       </c>
       <c r="J15" s="1">
-        <v>-4.6752039349121</v>
+        <v>-0.55250389406676</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1018621.62</v>
+        <v>1077380.48</v>
       </c>
       <c r="N15" s="1">
-        <v>1018621.62</v>
+        <v>1077380.48</v>
       </c>
       <c r="O15" s="1">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" t="s">
         <v>58</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>140.61189774</v>
+      </c>
+      <c r="E16" s="1">
+        <v>94.779375</v>
+      </c>
+      <c r="F16" t="s">
+        <v>45</v>
+      </c>
+      <c r="G16">
+        <v>1.16</v>
+      </c>
+      <c r="H16" s="1">
+        <v>996934.3</v>
+      </c>
+      <c r="I16" s="1">
+        <v>458996.9</v>
+      </c>
+      <c r="J16" s="1">
+        <v>46.040837395202</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" t="s">
         <v>59</v>
       </c>
-      <c r="C16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>992699.37</v>
+        <v>1452477.21</v>
       </c>
       <c r="N16" s="1">
-        <v>992699.37</v>
+        <v>1455931.2</v>
       </c>
       <c r="O16" s="1">
-        <v>0.93</v>
+        <v>1.28</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>1200000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>143.18418573</v>
+        <v>95.38616994</v>
       </c>
       <c r="E17" s="1">
-        <v>106.880156</v>
+        <v>108.766</v>
       </c>
       <c r="F17" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="G17">
-        <v>1.17</v>
+        <v>9.1</v>
       </c>
       <c r="H17" s="1">
-        <v>1099872.97</v>
+        <v>1068579.91</v>
       </c>
       <c r="I17" s="1">
-        <v>368741.61</v>
+        <v>-125697.55</v>
       </c>
       <c r="J17" s="1">
-        <v>33.525836169972</v>
+        <v>-11.763046340634</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
-        <v>811.55</v>
+        <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1467803.03</v>
+        <v>942882.36</v>
       </c>
       <c r="N17" s="1">
-        <v>1468614.58</v>
+        <v>942882.36</v>
       </c>
       <c r="O17" s="1">
-        <v>1.38</v>
+        <v>0.83</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>1800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>93.73169144</v>
+        <v>97.27018687</v>
       </c>
       <c r="E18" s="1">
-        <v>97.903333</v>
+        <v>110.1</v>
       </c>
       <c r="F18" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G18">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1534428.32</v>
+        <v>1101000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-93141.42</v>
+        <v>-128298.13</v>
       </c>
       <c r="J18" s="1">
-        <v>-6.070105640386</v>
+        <v>-11.65287284287</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1441286.9</v>
+        <v>972701.87</v>
       </c>
       <c r="N18" s="1">
-        <v>1441286.9</v>
+        <v>972701.87</v>
       </c>
       <c r="O18" s="1">
-        <v>1.35</v>
+        <v>0.85</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>1000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>222.71107441</v>
+        <v>120.06435126</v>
       </c>
       <c r="E19" s="1">
-        <v>110.40082</v>
+        <v>135.8866</v>
       </c>
       <c r="F19" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G19">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H19" s="1">
-        <v>1104008.2</v>
+        <v>1870347.63</v>
       </c>
       <c r="I19" s="1">
-        <v>1124229.59</v>
+        <v>-207672.57</v>
       </c>
       <c r="J19" s="1">
-        <v>101.8316340404</v>
+        <v>-11.103420918602</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
         <v>66</v>
       </c>
       <c r="M19" s="1">
-        <v>2227110.74</v>
+        <v>1653636.58</v>
       </c>
       <c r="N19" s="1">
-        <v>2228237.79</v>
+        <v>1662675.06</v>
       </c>
       <c r="O19" s="1">
-        <v>2.09</v>
+        <v>1.46</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>2000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.98448109</v>
+        <v>91.59332001</v>
       </c>
       <c r="E20" s="1">
-        <v>100.25</v>
+        <v>97.903333</v>
       </c>
       <c r="F20" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G20">
-        <v>9.17</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
-        <v>219141.25</v>
+        <v>1534428.32</v>
       </c>
       <c r="I20" s="1">
-        <v>-7631.81</v>
+        <v>-115232.52</v>
       </c>
       <c r="J20" s="1">
-        <v>-3.4825985523036</v>
+        <v>-7.5098014353645</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>211509.44</v>
+        <v>1419195.8</v>
       </c>
       <c r="N20" s="1">
-        <v>211509.44</v>
+        <v>1419195.8</v>
       </c>
       <c r="O20" s="1">
-        <v>0.2</v>
+        <v>1.24</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>1300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>118.33073977</v>
+        <v>91.63731238</v>
       </c>
       <c r="E21" s="1">
-        <v>119.3027</v>
+        <v>100.25</v>
       </c>
       <c r="F21" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="G21">
-        <v>1.17</v>
+        <v>9.1</v>
       </c>
       <c r="H21" s="1">
-        <v>1323492.85</v>
+        <v>219141.25</v>
       </c>
       <c r="I21" s="1">
-        <v>-9380.75</v>
+        <v>-17846.74</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.70878735763476</v>
+        <v>-8.1439436892872</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1314112.1</v>
+        <v>201294.51</v>
       </c>
       <c r="N21" s="1">
-        <v>1314112.1</v>
+        <v>201294.51</v>
       </c>
       <c r="O21" s="1">
-        <v>1.23</v>
+        <v>0.18</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>10000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>102.42034576</v>
+        <v>111.19828008</v>
       </c>
       <c r="E22" s="1">
-        <v>100.25</v>
+        <v>119.3027</v>
       </c>
       <c r="F22" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G22">
-        <v>9.17</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
-        <v>1097379.43</v>
+        <v>1323492.85</v>
       </c>
       <c r="I22" s="1">
-        <v>19442.03</v>
+        <v>-79128.87</v>
       </c>
       <c r="J22" s="1">
-        <v>1.7716780056648</v>
+        <v>-5.9787908941102</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1116821.46</v>
+        <v>1244363.98</v>
       </c>
       <c r="N22" s="1">
-        <v>1116821.46</v>
+        <v>1244363.98</v>
       </c>
       <c r="O22" s="1">
-        <v>1.05</v>
+        <v>1.09</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
-        <v>1300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>141.30532454</v>
+        <v>98.55676964</v>
       </c>
       <c r="E23" s="1">
-        <v>106.49</v>
+        <v>100.85</v>
       </c>
       <c r="F23" t="s">
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="G23">
-        <v>1.17</v>
+        <v>7.86</v>
       </c>
       <c r="H23" s="1">
-        <v>1184031.82</v>
+        <v>1259892.69</v>
       </c>
       <c r="I23" s="1">
-        <v>385222.6</v>
+        <v>-6500.06</v>
       </c>
       <c r="J23" s="1">
-        <v>32.534818194329</v>
+        <v>-0.51592171711069</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1569254.42</v>
+        <v>1253392.63</v>
       </c>
       <c r="N23" s="1">
-        <v>1569254.42</v>
+        <v>1253392.63</v>
       </c>
       <c r="O23" s="1">
-        <v>1.47</v>
+        <v>1.1</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B24" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>2800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>103.64486546</v>
+        <v>101.00554706</v>
       </c>
       <c r="E24" s="1">
-        <v>100.0</v>
+        <v>100.25</v>
       </c>
       <c r="F24" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G24">
-        <v>1.0</v>
+        <v>9.1</v>
       </c>
       <c r="H24" s="1">
-        <v>2800000.0</v>
+        <v>1097379.43</v>
       </c>
       <c r="I24" s="1">
-        <v>107088.56</v>
+        <v>11986.48</v>
       </c>
       <c r="J24" s="1">
-        <v>3.8245914285714</v>
+        <v>1.0922821835653</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24" t="s">
-        <v>77</v>
+      <c r="L24">
+        <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>2902056.23</v>
+        <v>1109365.91</v>
       </c>
       <c r="N24" s="1">
-        <v>2907088.56</v>
+        <v>1109365.91</v>
       </c>
       <c r="O24" s="1">
-        <v>2.72</v>
+        <v>0.97</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>1500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>95.6641954</v>
+        <v>172.29898745</v>
       </c>
       <c r="E25" s="1">
-        <v>102.7</v>
+        <v>106.49</v>
       </c>
       <c r="F25" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G25">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
-        <v>1540500.0</v>
+        <v>1184031.82</v>
       </c>
       <c r="I25" s="1">
-        <v>-104591.86</v>
+        <v>744079.43</v>
       </c>
       <c r="J25" s="1">
-        <v>-6.7894748458293</v>
+        <v>62.842857550906</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
-        <v>945.21</v>
+        <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1434962.93</v>
+        <v>1928111.25</v>
       </c>
       <c r="N25" s="1">
-        <v>1435908.14</v>
+        <v>1928111.25</v>
       </c>
       <c r="O25" s="1">
-        <v>1.34</v>
+        <v>1.69</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>600000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.17739453</v>
+        <v>104.6625884</v>
       </c>
       <c r="E26" s="1">
-        <v>109.750817</v>
+        <v>100.0</v>
       </c>
       <c r="F26" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G26">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>577205.5</v>
+        <v>1300000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-68771.62</v>
+        <v>63975.84</v>
       </c>
       <c r="J26" s="1">
-        <v>-11.914581548513</v>
+        <v>4.9212184615385</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26">
-        <v>92.54</v>
+      <c r="L26" t="s">
+        <v>82</v>
       </c>
       <c r="M26" s="1">
-        <v>508341.34</v>
+        <v>1360613.65</v>
       </c>
       <c r="N26" s="1">
-        <v>508433.88</v>
+        <v>1363975.84</v>
       </c>
       <c r="O26" s="1">
-        <v>0.48</v>
+        <v>1.2</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B27" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C27" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>119.71065392</v>
+        <v>96.85942998</v>
       </c>
       <c r="E27" s="1">
-        <v>115.228283</v>
+        <v>109.750817</v>
       </c>
       <c r="F27" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G27">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
-        <v>1010021.33</v>
+        <v>577205.5</v>
       </c>
       <c r="I27" s="1">
-        <v>17854.58</v>
+        <v>-76722.8</v>
       </c>
       <c r="J27" s="1">
-        <v>1.7677428653908</v>
+        <v>-13.292111734902</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27" t="s">
-        <v>84</v>
+      <c r="L27">
+        <v>218.79</v>
       </c>
       <c r="M27" s="1">
-        <v>1022643.55</v>
+        <v>500263.91</v>
       </c>
       <c r="N27" s="1">
-        <v>1027875.91</v>
+        <v>500482.7</v>
       </c>
       <c r="O27" s="1">
-        <v>0.96</v>
+        <v>0.44</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>85</v>
       </c>
       <c r="B28" t="s">
         <v>86</v>
       </c>
       <c r="C28" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>108.86197298</v>
+        <v>118.75481981</v>
       </c>
       <c r="E28" s="1">
-        <v>101.9211</v>
+        <v>115.228283</v>
       </c>
       <c r="F28" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G28">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
-        <v>1340067.93</v>
+        <v>1010021.33</v>
       </c>
       <c r="I28" s="1">
-        <v>54883.03</v>
+        <v>21895.14</v>
       </c>
       <c r="J28" s="1">
-        <v>4.0955408879907</v>
+        <v>2.1677898624181</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28">
-        <v>0.0</v>
+      <c r="L28" t="s">
+        <v>87</v>
       </c>
       <c r="M28" s="1">
-        <v>1394950.96</v>
+        <v>1022250.32</v>
       </c>
       <c r="N28" s="1">
-        <v>1394950.96</v>
+        <v>1031916.47</v>
       </c>
       <c r="O28" s="1">
-        <v>1.31</v>
+        <v>0.9</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B29" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C29" s="1">
-        <v>1400000.0</v>
+        <v>130000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.48</v>
+        <v>111.66757859</v>
       </c>
       <c r="E29" s="1">
-        <v>103.48</v>
+        <v>110.42</v>
       </c>
       <c r="F29" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G29">
-        <v>1.17</v>
+        <v>185.56</v>
       </c>
       <c r="H29" s="1">
-        <v>1234161.09</v>
+        <v>774047.78</v>
       </c>
       <c r="I29" s="1">
-        <v>-44412.24</v>
+        <v>8257.49</v>
       </c>
       <c r="J29" s="1">
-        <v>-3.5985772327339</v>
+        <v>1.0667933186243</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1189748.85</v>
+        <v>782305.27</v>
       </c>
       <c r="N29" s="1">
-        <v>1189748.85</v>
+        <v>782305.27</v>
       </c>
       <c r="O29" s="1">
-        <v>1.11</v>
+        <v>0.69</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B30" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>2000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>96.00732227</v>
+        <v>150.36055592</v>
       </c>
       <c r="E30" s="1">
-        <v>90.765233</v>
+        <v>101.9211</v>
       </c>
       <c r="F30" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G30">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>1815304.66</v>
+        <v>1340067.93</v>
       </c>
       <c r="I30" s="1">
-        <v>116692.61</v>
+        <v>601404.34</v>
       </c>
       <c r="J30" s="1">
-        <v>6.4282658757677</v>
+        <v>44.878645816112</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30" t="s">
-        <v>91</v>
+      <c r="L30">
+        <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1920146.44</v>
+        <v>1941472.27</v>
       </c>
       <c r="N30" s="1">
-        <v>1931997.27</v>
+        <v>1941472.27</v>
       </c>
       <c r="O30" s="1">
-        <v>1.81</v>
+        <v>1.7</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>1800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>92.40093986</v>
+        <v>149.4545</v>
       </c>
       <c r="E31" s="1">
-        <v>100.0</v>
+        <v>103.48</v>
       </c>
       <c r="F31" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>1800000.0</v>
+        <v>1234161.09</v>
       </c>
       <c r="I31" s="1">
-        <v>-136783.08</v>
+        <v>566960.54</v>
       </c>
       <c r="J31" s="1">
-        <v>-7.59906</v>
+        <v>45.938941406749</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1663216.92</v>
+        <v>1801121.63</v>
       </c>
       <c r="N31" s="1">
-        <v>1663216.92</v>
+        <v>1801121.63</v>
       </c>
       <c r="O31" s="1">
-        <v>1.56</v>
+        <v>1.58</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
-        <v>900000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>112.18267102</v>
+        <v>102.06756414</v>
       </c>
       <c r="E32" s="1">
-        <v>106.976467</v>
+        <v>90.765233</v>
       </c>
       <c r="F32" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G32">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>842076.53</v>
+        <v>1815304.66</v>
       </c>
       <c r="I32" s="1">
-        <v>26911.84</v>
+        <v>244361.54</v>
       </c>
       <c r="J32" s="1">
-        <v>3.1958900457658</v>
+        <v>13.461186179074</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" t="s">
         <v>96</v>
       </c>
       <c r="M32" s="1">
-        <v>862501.31</v>
+        <v>2041351.28</v>
       </c>
       <c r="N32" s="1">
-        <v>868988.37</v>
+        <v>2059666.2</v>
       </c>
       <c r="O32" s="1">
-        <v>0.81</v>
+        <v>1.81</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>1300000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.02508816</v>
+        <v>92.97093121</v>
       </c>
       <c r="E33" s="1">
-        <v>100.184615</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G33">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1152362.42</v>
+        <v>1800000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-74858.45</v>
+        <v>-126523.24</v>
       </c>
       <c r="J33" s="1">
-        <v>-6.4960856672157</v>
+        <v>-7.0290688888889</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1077503.97</v>
+        <v>1673476.76</v>
       </c>
       <c r="N33" s="1">
-        <v>1077503.97</v>
+        <v>1673476.76</v>
       </c>
       <c r="O33" s="1">
-        <v>1.01</v>
+        <v>1.47</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
-        <v>1200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>96.8400966</v>
+        <v>108.22699485</v>
       </c>
       <c r="E34" s="1">
-        <v>102.943</v>
+        <v>106.976467</v>
       </c>
       <c r="F34" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G34">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>1080435.56</v>
+        <v>842076.53</v>
       </c>
       <c r="I34" s="1">
-        <v>-87712.89</v>
+        <v>-2927.15</v>
       </c>
       <c r="J34" s="1">
-        <v>-8.1182898126752</v>
+        <v>-0.34761092320196</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
-        <v>0.0</v>
+        <v>685.96</v>
       </c>
       <c r="M34" s="1">
-        <v>992722.67</v>
+        <v>838463.42</v>
       </c>
       <c r="N34" s="1">
-        <v>992722.67</v>
+        <v>839149.38</v>
       </c>
       <c r="O34" s="1">
-        <v>0.93</v>
+        <v>0.74</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>161.20769616</v>
+        <v>95.00223434</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>100.184615</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
-        <v>800000.0</v>
+        <v>1152362.42</v>
       </c>
       <c r="I35" s="1">
-        <v>500412.25</v>
+        <v>-89240.23</v>
       </c>
       <c r="J35" s="1">
-        <v>62.55153125</v>
+        <v>-7.7441114402186</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35" t="s">
-        <v>103</v>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1289661.57</v>
+        <v>1063122.19</v>
       </c>
       <c r="N35" s="1">
-        <v>1300412.25</v>
+        <v>1063122.19</v>
       </c>
       <c r="O35" s="1">
-        <v>1.22</v>
+        <v>0.93</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>103</v>
+      </c>
+      <c r="B36" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="C36" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>112.17646354</v>
+        <v>102.65957377</v>
       </c>
       <c r="E36" s="1">
-        <v>128.320061</v>
+        <v>102.943</v>
       </c>
       <c r="F36" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G36">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>1305392.28</v>
+        <v>1080435.56</v>
       </c>
       <c r="I36" s="1">
-        <v>-154436.16</v>
+        <v>-19994.06</v>
       </c>
       <c r="J36" s="1">
-        <v>-11.830632244891</v>
+        <v>-1.8505555296606</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36" t="s">
-        <v>106</v>
+      <c r="L36">
+        <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1149938.12</v>
+        <v>1060441.5</v>
       </c>
       <c r="N36" s="1">
-        <v>1150956.12</v>
+        <v>1060441.5</v>
       </c>
       <c r="O36" s="1">
-        <v>1.08</v>
+        <v>0.93</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C37" s="1">
-        <v>1900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>135.06187773</v>
+        <v>167.48565816</v>
       </c>
       <c r="E37" s="1">
         <v>100.0</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I37" s="1">
-        <v>700880.61</v>
+        <v>552411.29</v>
       </c>
       <c r="J37" s="1">
-        <v>36.888453157895</v>
+        <v>69.05141125</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="M37" s="1">
-        <v>2566175.68</v>
+        <v>1339885.26</v>
       </c>
       <c r="N37" s="1">
-        <v>2600880.61</v>
+        <v>1352411.29</v>
       </c>
       <c r="O37" s="1">
-        <v>2.44</v>
+        <v>1.19</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>108</v>
+      </c>
+      <c r="B38" t="s">
+        <v>109</v>
+      </c>
+      <c r="C38" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>112.88487339</v>
+      </c>
+      <c r="E38" s="1">
+        <v>128.320061</v>
+      </c>
+      <c r="F38" t="s">
+        <v>45</v>
+      </c>
+      <c r="G38">
+        <v>1.16</v>
+      </c>
+      <c r="H38" s="1">
+        <v>1305392.28</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-138049.76</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-10.575346745578</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" t="s">
         <v>110</v>
       </c>
-      <c r="B38" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>716009.03</v>
+        <v>1166065.66</v>
       </c>
       <c r="N38" s="1">
-        <v>720307.11</v>
+        <v>1167342.52</v>
       </c>
       <c r="O38" s="1">
-        <v>0.67</v>
+        <v>1.02</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B39" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>134.32649172</v>
+        <v>136.93622847</v>
       </c>
       <c r="E39" s="1">
-        <v>104.729167</v>
+        <v>100.0</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1256750.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="I39" s="1">
-        <v>358184.29</v>
+        <v>390537.63</v>
       </c>
       <c r="J39" s="1">
-        <v>28.500838671176</v>
+        <v>39.053763</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="M39" s="1">
-        <v>1611917.9</v>
+        <v>1369362.29</v>
       </c>
       <c r="N39" s="1">
-        <v>1614934.29</v>
+        <v>1390537.63</v>
       </c>
       <c r="O39" s="1">
-        <v>1.51</v>
+        <v>1.22</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B40" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C40" s="1">
-        <v>1200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>125.69781078</v>
+        <v>102.43270424</v>
       </c>
       <c r="E40" s="1">
-        <v>133.133692</v>
+        <v>100.0</v>
       </c>
       <c r="F40" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1354361.05</v>
+        <v>700000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-65318.76</v>
+        <v>17143.06</v>
       </c>
       <c r="J40" s="1">
-        <v>-4.8228469062958</v>
+        <v>2.4490085714286</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
-        <v>494.76</v>
+        <v>114.13</v>
       </c>
       <c r="M40" s="1">
-        <v>1288547.53</v>
+        <v>717028.93</v>
       </c>
       <c r="N40" s="1">
-        <v>1289042.29</v>
+        <v>717143.06</v>
       </c>
       <c r="O40" s="1">
-        <v>1.21</v>
+        <v>0.63</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" t="s">
+        <v>117</v>
+      </c>
+      <c r="C41" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>145.98528819</v>
+      </c>
+      <c r="E41" s="1">
+        <v>104.729167</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1256750.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>503073.46</v>
+      </c>
+      <c r="J41" s="1">
+        <v>40.029716331808</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" t="s">
         <v>118</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>949747.81</v>
+        <v>1751823.46</v>
       </c>
       <c r="N41" s="1">
-        <v>949747.81</v>
+        <v>1759823.46</v>
       </c>
       <c r="O41" s="1">
-        <v>0.89</v>
+        <v>1.54</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" t="s">
         <v>120</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="1">
-        <v>1300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>93.69484518</v>
+        <v>126.29457951</v>
       </c>
       <c r="E42" s="1">
-        <v>100.44</v>
+        <v>133.133692</v>
       </c>
       <c r="F42" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G42">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H42" s="1">
-        <v>1123200.0</v>
+        <v>1354361.05</v>
       </c>
       <c r="I42" s="1">
-        <v>-82679.76</v>
+        <v>-49153.21</v>
       </c>
       <c r="J42" s="1">
-        <v>-7.3610897435897</v>
+        <v>-3.6292545477441</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
-        <v>0.0</v>
+        <v>624.09</v>
       </c>
       <c r="M42" s="1">
-        <v>1040520.24</v>
+        <v>1304583.75</v>
       </c>
       <c r="N42" s="1">
-        <v>1040520.24</v>
+        <v>1305207.84</v>
       </c>
       <c r="O42" s="1">
-        <v>0.97</v>
+        <v>1.14</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" t="s">
         <v>122</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1">
-        <v>1400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>112.99056544</v>
+        <v>97.97041701</v>
       </c>
       <c r="E43" s="1">
-        <v>111.685761</v>
+        <v>104.25</v>
       </c>
       <c r="F43" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G43">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
-        <v>1356468.0</v>
+        <v>1005171.58</v>
       </c>
       <c r="I43" s="1">
-        <v>-3924.55</v>
+        <v>-77501.28</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.28932123721312</v>
+        <v>-7.7102538056239</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43" t="s">
-        <v>124</v>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1351330.88</v>
+        <v>927670.3</v>
       </c>
       <c r="N43" s="1">
-        <v>1352543.45</v>
+        <v>927670.3</v>
       </c>
       <c r="O43" s="1">
-        <v>1.27</v>
+        <v>0.81</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C44" s="1">
-        <v>1700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>116.38593613</v>
+        <v>95.19389361</v>
       </c>
       <c r="E44" s="1">
-        <v>100.0</v>
+        <v>100.44</v>
       </c>
       <c r="F44" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G44">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>1700000.0</v>
+        <v>1123200.0</v>
       </c>
       <c r="I44" s="1">
-        <v>280778.31</v>
+        <v>-57933.05</v>
       </c>
       <c r="J44" s="1">
-        <v>16.516371176471</v>
+        <v>-5.1578570156695</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44" t="s">
-        <v>127</v>
+      <c r="L44">
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1978560.92</v>
+        <v>1065266.95</v>
       </c>
       <c r="N44" s="1">
-        <v>1980778.31</v>
+        <v>1065266.95</v>
       </c>
       <c r="O44" s="1">
-        <v>1.85</v>
+        <v>0.93</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B45" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C45" s="1">
-        <v>1300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>223.4145</v>
+        <v>106.67353503</v>
       </c>
       <c r="E45" s="1">
-        <v>101.25</v>
+        <v>111.685761</v>
       </c>
       <c r="F45" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G45">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H45" s="1">
-        <v>1128762.54</v>
+        <v>1356468.0</v>
       </c>
       <c r="I45" s="1">
-        <v>1354353.57</v>
+        <v>-70904.42</v>
       </c>
       <c r="J45" s="1">
-        <v>119.98569424531</v>
+        <v>-5.2271354724181</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
-      <c r="L45" t="s">
-        <v>130</v>
+      <c r="L45">
+        <v>8.37</v>
       </c>
       <c r="M45" s="1">
-        <v>2481110.97</v>
+        <v>1285555.21</v>
       </c>
       <c r="N45" s="1">
-        <v>2483116.11</v>
+        <v>1285563.58</v>
       </c>
       <c r="O45" s="1">
-        <v>2.33</v>
+        <v>1.13</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B46" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C46" s="1">
-        <v>1500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>92.57468381</v>
+        <v>114.8654085</v>
       </c>
       <c r="E46" s="1">
-        <v>108.16</v>
+        <v>100.0</v>
       </c>
       <c r="F46" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G46">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1400854.81</v>
+        <v>1700000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-214608.22</v>
+        <v>257423.9</v>
       </c>
       <c r="J46" s="1">
-        <v>-15.319804627005</v>
+        <v>15.142582352941</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
-      <c r="L46">
-        <v>0.0</v>
+      <c r="L46" t="s">
+        <v>129</v>
       </c>
       <c r="M46" s="1">
-        <v>1186246.59</v>
+        <v>1952711.94</v>
       </c>
       <c r="N46" s="1">
-        <v>1186246.59</v>
+        <v>1957423.9</v>
       </c>
       <c r="O46" s="1">
-        <v>1.11</v>
+        <v>1.72</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B47" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C47" s="1">
-        <v>1900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>101.17535417</v>
+        <v>311.8035</v>
       </c>
       <c r="E47" s="1">
-        <v>106.828947</v>
+        <v>101.25</v>
       </c>
       <c r="F47" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G47">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>1718088.71</v>
+        <v>607795.21</v>
       </c>
       <c r="I47" s="1">
-        <v>-69588.96</v>
+        <v>1273576.73</v>
       </c>
       <c r="J47" s="1">
-        <v>-4.0503706004796</v>
+        <v>209.54043550294</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="M47" s="1">
-        <v>1642176.43</v>
+        <v>1878819.4</v>
       </c>
       <c r="N47" s="1">
-        <v>1648499.75</v>
+        <v>1881371.94</v>
       </c>
       <c r="O47" s="1">
-        <v>1.54</v>
+        <v>1.65</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="B48" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C48" s="1">
-        <v>1800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>96.01918604</v>
+        <v>105.21438854</v>
       </c>
       <c r="E48" s="1">
-        <v>103.5785</v>
+        <v>108.16</v>
       </c>
       <c r="F48" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G48">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
-        <v>1567194.55</v>
+        <v>1400854.81</v>
       </c>
       <c r="I48" s="1">
-        <v>-90733.46</v>
+        <v>-42314.89</v>
       </c>
       <c r="J48" s="1">
-        <v>-5.7895466775328</v>
+        <v>-3.0206478000386</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1476461.09</v>
+        <v>1358539.92</v>
       </c>
       <c r="N48" s="1">
-        <v>1476461.09</v>
+        <v>1358539.92</v>
       </c>
       <c r="O48" s="1">
-        <v>1.38</v>
+        <v>1.19</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B49" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C49" s="1">
-        <v>1300000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>107.47403001</v>
+        <v>98.59829731</v>
       </c>
       <c r="E49" s="1">
-        <v>100.0</v>
+        <v>106.828947</v>
       </c>
       <c r="F49" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G49">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H49" s="1">
-        <v>1300000.0</v>
+        <v>1718088.71</v>
       </c>
       <c r="I49" s="1">
-        <v>97722.11</v>
+        <v>-96921.75</v>
       </c>
       <c r="J49" s="1">
-        <v>7.5170853846154</v>
+        <v>-5.6412541119603</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49">
-        <v>559.72</v>
+      <c r="L49" t="s">
+        <v>137</v>
       </c>
       <c r="M49" s="1">
-        <v>1397162.39</v>
+        <v>1612608.8</v>
       </c>
       <c r="N49" s="1">
-        <v>1397722.11</v>
+        <v>1621166.96</v>
       </c>
       <c r="O49" s="1">
-        <v>1.31</v>
+        <v>1.42</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B50" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C50" s="1">
-        <v>1200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>96.52143411</v>
+        <v>92.0522403</v>
       </c>
       <c r="E50" s="1">
-        <v>98.45</v>
+        <v>103.5785</v>
       </c>
       <c r="F50" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G50">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>1013120.66</v>
+        <v>1567194.55</v>
       </c>
       <c r="I50" s="1">
-        <v>-23664.65</v>
+        <v>-140887.99</v>
       </c>
       <c r="J50" s="1">
-        <v>-2.3358175323362</v>
+        <v>-8.9898213339244</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>989456.01</v>
+        <v>1426306.56</v>
       </c>
       <c r="N50" s="1">
-        <v>989456.01</v>
+        <v>1426306.56</v>
       </c>
       <c r="O50" s="1">
-        <v>0.93</v>
+        <v>1.25</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>140</v>
+      </c>
+      <c r="B51" t="s">
+        <v>141</v>
+      </c>
+      <c r="C51" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>114.2640849</v>
+      </c>
+      <c r="E51" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>186624.77</v>
+      </c>
+      <c r="J51" s="1">
+        <v>14.355751538462</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" t="s">
         <v>142</v>
       </c>
-      <c r="B51" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>1161238.98</v>
+        <v>1485433.1</v>
       </c>
       <c r="N51" s="1">
-        <v>1166172.35</v>
+        <v>1486624.77</v>
       </c>
       <c r="O51" s="1">
-        <v>1.09</v>
+        <v>1.3</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B52" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C52" s="1">
-        <v>3100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>98.08393186</v>
+        <v>94.81196527</v>
       </c>
       <c r="E52" s="1">
-        <v>101.964895</v>
+        <v>98.45</v>
       </c>
       <c r="F52" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
-        <v>3160911.75</v>
+        <v>1013120.66</v>
       </c>
       <c r="I52" s="1">
-        <v>-115676.71</v>
+        <v>-33742.52</v>
       </c>
       <c r="J52" s="1">
-        <v>-3.6595994810674</v>
+        <v>-3.3305529471682</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52" t="s">
-        <v>147</v>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>3040601.89</v>
+        <v>979378.14</v>
       </c>
       <c r="N52" s="1">
-        <v>3045235.04</v>
+        <v>979378.14</v>
       </c>
       <c r="O52" s="1">
-        <v>2.85</v>
+        <v>0.86</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B53" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C53" s="1">
-        <v>1500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>116.96035622</v>
+        <v>114.17446476</v>
       </c>
       <c r="E53" s="1">
-        <v>100.0</v>
+        <v>103.004861</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H53" s="1">
-        <v>1500000.0</v>
+        <v>967140.51</v>
       </c>
       <c r="I53" s="1">
-        <v>262193.8</v>
+        <v>120546.19</v>
       </c>
       <c r="J53" s="1">
-        <v>17.479586666667</v>
+        <v>12.464185788268</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="M53" s="1">
-        <v>1754405.34</v>
+        <v>1081104.51</v>
       </c>
       <c r="N53" s="1">
-        <v>1762193.8</v>
+        <v>1087686.7</v>
       </c>
       <c r="O53" s="1">
-        <v>1.65</v>
+        <v>0.95</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="B54" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C54" s="1">
-        <v>2000000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>139.35084408</v>
+        <v>96.63146705</v>
       </c>
       <c r="E54" s="1">
-        <v>100.676</v>
+        <v>101.964895</v>
       </c>
       <c r="F54" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1791351.81</v>
+        <v>3160911.75</v>
       </c>
       <c r="I54" s="1">
-        <v>600455.99</v>
+        <v>-157670.51</v>
       </c>
       <c r="J54" s="1">
-        <v>33.519713249404</v>
+        <v>-4.9881338825736</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="M54" s="1">
-        <v>2380844.76</v>
+        <v>2995575.48</v>
       </c>
       <c r="N54" s="1">
-        <v>2391807.8</v>
+        <v>3003241.24</v>
       </c>
       <c r="O54" s="1">
-        <v>2.24</v>
+        <v>2.63</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B55" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C55" s="1">
-        <v>2300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>111.55778651</v>
+        <v>115.8781025</v>
       </c>
       <c r="E55" s="1">
-        <v>103.0</v>
+        <v>100.0</v>
       </c>
       <c r="F55" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G55">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>2043122.04</v>
+        <v>1500000.0</v>
       </c>
       <c r="I55" s="1">
-        <v>148770.23</v>
+        <v>248185.27</v>
       </c>
       <c r="J55" s="1">
-        <v>7.2815146176975</v>
+        <v>16.545684666667</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55">
-        <v>0.0</v>
+      <c r="L55" t="s">
+        <v>153</v>
       </c>
       <c r="M55" s="1">
-        <v>2191892.27</v>
+        <v>1738171.53</v>
       </c>
       <c r="N55" s="1">
-        <v>2191892.27</v>
+        <v>1748185.27</v>
       </c>
       <c r="O55" s="1">
-        <v>2.05</v>
+        <v>1.53</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>154</v>
+      </c>
+      <c r="B56" t="s">
+        <v>155</v>
+      </c>
+      <c r="C56" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>132.7158179</v>
+      </c>
+      <c r="E56" s="1">
+        <v>100.676</v>
+      </c>
+      <c r="F56" t="s">
+        <v>45</v>
+      </c>
+      <c r="G56">
+        <v>1.16</v>
+      </c>
+      <c r="H56" s="1">
+        <v>1791351.81</v>
+      </c>
+      <c r="I56" s="1">
+        <v>507479.62</v>
+      </c>
+      <c r="J56" s="1">
+        <v>28.329422348366</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" t="s">
         <v>156</v>
       </c>
-      <c r="B56" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>459769.68</v>
+        <v>2284855.27</v>
       </c>
       <c r="N56" s="1">
-        <v>459769.68</v>
+        <v>2298831.43</v>
       </c>
       <c r="O56" s="1">
-        <v>0.43</v>
+        <v>2.01</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>157</v>
+      </c>
+      <c r="B57" t="s">
         <v>158</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>2600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>115.55019529</v>
+        <v>103.6057629</v>
       </c>
       <c r="E57" s="1">
-        <v>101.938462</v>
+        <v>100.25</v>
       </c>
       <c r="F57" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G57">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>2302193.27</v>
+        <v>689922.15</v>
       </c>
       <c r="I57" s="1">
-        <v>267126.19</v>
+        <v>23554.74</v>
       </c>
       <c r="J57" s="1">
-        <v>11.603117491521</v>
+        <v>3.4141156360902</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
-      <c r="L57" t="s">
-        <v>160</v>
+      <c r="L57">
+        <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2566465.98</v>
+        <v>713476.89</v>
       </c>
       <c r="N57" s="1">
-        <v>2569319.46</v>
+        <v>713476.89</v>
       </c>
       <c r="O57" s="1">
-        <v>2.41</v>
+        <v>0.63</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B58" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C58" s="1">
-        <v>900000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>142.23771848</v>
+        <v>115.99691491</v>
       </c>
       <c r="E58" s="1">
-        <v>116.8351</v>
+        <v>103.0</v>
       </c>
       <c r="F58" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G58">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H58" s="1">
-        <v>921695.14</v>
+        <v>2043122.04</v>
       </c>
       <c r="I58" s="1">
-        <v>175468.25</v>
+        <v>253451.12</v>
       </c>
       <c r="J58" s="1">
-        <v>19.037558340603</v>
+        <v>12.405089614715</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58" t="s">
-        <v>163</v>
+      <c r="L58">
+        <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1093575.49</v>
+        <v>2296573.16</v>
       </c>
       <c r="N58" s="1">
-        <v>1097163.39</v>
+        <v>2296573.16</v>
       </c>
       <c r="O58" s="1">
-        <v>1.03</v>
+        <v>2.01</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B59" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C59" s="1">
-        <v>260000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>101.60723161</v>
+        <v>95.98842815</v>
       </c>
       <c r="E59" s="1">
-        <v>103.625</v>
+        <v>100.0</v>
       </c>
       <c r="F59" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="G59">
-        <v>186.72</v>
+        <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1463599.42</v>
+        <v>500000.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-48733.94</v>
+        <v>-20057.86</v>
       </c>
       <c r="J59" s="1">
-        <v>-3.3297321202819</v>
+        <v>-4.011572</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1414865.48</v>
+        <v>479942.14</v>
       </c>
       <c r="N59" s="1">
-        <v>1414865.48</v>
+        <v>479942.14</v>
       </c>
       <c r="O59" s="1">
-        <v>1.32</v>
+        <v>0.42</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B60" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C60" s="1">
-        <v>260000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>102.18906923</v>
+        <v>168.70304078</v>
       </c>
       <c r="E60" s="1">
-        <v>103.7</v>
+        <v>101.938462</v>
       </c>
       <c r="F60" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G60">
-        <v>186.72</v>
+        <v>1.16</v>
       </c>
       <c r="H60" s="1">
-        <v>1464655.93</v>
+        <v>2302193.27</v>
       </c>
       <c r="I60" s="1">
-        <v>-41688.44</v>
+        <v>1479143.62</v>
       </c>
       <c r="J60" s="1">
-        <v>-2.8462957849766</v>
+        <v>64.249324297608</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60">
-        <v>0.0</v>
+      <c r="L60" t="s">
+        <v>165</v>
       </c>
       <c r="M60" s="1">
-        <v>1422967.49</v>
+        <v>3775741.64</v>
       </c>
       <c r="N60" s="1">
-        <v>1422967.49</v>
+        <v>3781336.89</v>
       </c>
       <c r="O60" s="1">
-        <v>1.33</v>
+        <v>3.31</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>166</v>
+      </c>
+      <c r="B61" t="s">
+        <v>167</v>
+      </c>
+      <c r="C61" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>126.60388651</v>
+      </c>
+      <c r="E61" s="1">
+        <v>116.8351</v>
+      </c>
+      <c r="F61" t="s">
+        <v>45</v>
+      </c>
+      <c r="G61">
+        <v>1.16</v>
+      </c>
+      <c r="H61" s="1">
+        <v>921695.14</v>
+      </c>
+      <c r="I61" s="1">
+        <v>65013.98</v>
+      </c>
+      <c r="J61" s="1">
+        <v>7.0537401336412</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" t="s">
         <v>168</v>
       </c>
-      <c r="B61" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>1247101.26</v>
+        <v>980834.11</v>
       </c>
       <c r="N61" s="1">
-        <v>1253757.39</v>
+        <v>986709.12</v>
       </c>
       <c r="O61" s="1">
-        <v>1.17</v>
+        <v>0.86</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B62" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C62" s="1">
-        <v>1100000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.52851901</v>
+        <v>114.2614519</v>
       </c>
       <c r="E62" s="1">
-        <v>106.802675</v>
+        <v>113.25</v>
       </c>
       <c r="F62" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G62">
-        <v>1.17</v>
+        <v>185.56</v>
       </c>
       <c r="H62" s="1">
-        <v>1029784.3</v>
+        <v>1041084.51</v>
       </c>
       <c r="I62" s="1">
-        <v>-90688.64</v>
+        <v>5693.2</v>
       </c>
       <c r="J62" s="1">
-        <v>-8.8065665790399</v>
+        <v>0.54685281985417</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62" t="s">
-        <v>173</v>
+      <c r="L62">
+        <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>935258.59</v>
+        <v>1046777.71</v>
       </c>
       <c r="N62" s="1">
-        <v>939095.66</v>
+        <v>1046777.71</v>
       </c>
       <c r="O62" s="1">
-        <v>0.88</v>
+        <v>0.92</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B63" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C63" s="1">
-        <v>1500000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>141.70625663</v>
+        <v>113.89988119</v>
       </c>
       <c r="E63" s="1">
-        <v>100.0</v>
+        <v>114.0</v>
       </c>
       <c r="F63" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G63">
-        <v>1.0</v>
+        <v>185.56</v>
       </c>
       <c r="H63" s="1">
-        <v>1500000.0</v>
+        <v>1109624.94</v>
       </c>
       <c r="I63" s="1">
-        <v>626147.13</v>
+        <v>-4779.36</v>
       </c>
       <c r="J63" s="1">
-        <v>41.743142</v>
+        <v>-0.43071850926494</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
-        <v>553.28</v>
+        <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2125593.85</v>
+        <v>1104845.58</v>
       </c>
       <c r="N63" s="1">
-        <v>2126147.13</v>
+        <v>1104845.58</v>
       </c>
       <c r="O63" s="1">
-        <v>1.99</v>
+        <v>0.97</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B64" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C64" s="1">
-        <v>16000000.0</v>
+        <v>260000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>119.94626302</v>
+        <v>100.47497682</v>
       </c>
       <c r="E64" s="1">
-        <v>100.65625</v>
+        <v>103.625</v>
       </c>
       <c r="F64" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G64">
-        <v>9.17</v>
+        <v>185.56</v>
       </c>
       <c r="H64" s="1">
-        <v>1796146.09</v>
+        <v>1463599.42</v>
       </c>
       <c r="I64" s="1">
-        <v>296540.63</v>
+        <v>-55812.03</v>
       </c>
       <c r="J64" s="1">
-        <v>16.509827995116</v>
+        <v>-3.8133405382191</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2092686.72</v>
+        <v>1407787.39</v>
       </c>
       <c r="N64" s="1">
-        <v>2092686.72</v>
+        <v>1407787.39</v>
       </c>
       <c r="O64" s="1">
-        <v>1.96</v>
+        <v>1.23</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B65" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C65" s="1">
-        <v>1400000.0</v>
+        <v>260000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>100.47157005</v>
+        <v>100.49689676</v>
       </c>
       <c r="E65" s="1">
-        <v>114.522222</v>
+        <v>103.7</v>
       </c>
       <c r="F65" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G65">
-        <v>1.17</v>
+        <v>185.56</v>
       </c>
       <c r="H65" s="1">
-        <v>1370117.17</v>
+        <v>1464655.93</v>
       </c>
       <c r="I65" s="1">
-        <v>-164905.18</v>
+        <v>-56561.42</v>
       </c>
       <c r="J65" s="1">
-        <v>-12.035845080315</v>
+        <v>-3.861754753555</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
-      <c r="L65" t="s">
-        <v>180</v>
+      <c r="L65">
+        <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1201607.7</v>
+        <v>1408094.51</v>
       </c>
       <c r="N65" s="1">
-        <v>1205211.99</v>
+        <v>1408094.51</v>
       </c>
       <c r="O65" s="1">
-        <v>1.13</v>
+        <v>1.23</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="B66" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="C66" s="1">
-        <v>1600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>101.62610517</v>
+        <v>154.4744813</v>
       </c>
       <c r="E66" s="1">
-        <v>101.798895</v>
+        <v>107.638445</v>
       </c>
       <c r="F66" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G66">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H66" s="1">
-        <v>1535211.2</v>
+        <v>1037842.74</v>
       </c>
       <c r="I66" s="1">
-        <v>-141614.95</v>
+        <v>433866.45</v>
       </c>
       <c r="J66" s="1">
-        <v>-9.2244604520863</v>
+        <v>41.804642772758</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="M66" s="1">
-        <v>1389046.37</v>
+        <v>1462700.6</v>
       </c>
       <c r="N66" s="1">
-        <v>1393596.25</v>
+        <v>1471709.19</v>
       </c>
       <c r="O66" s="1">
-        <v>1.31</v>
+        <v>1.29</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B67" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C67" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>112.1205494</v>
+        <v>101.89893118</v>
       </c>
       <c r="E67" s="1">
-        <v>108.712771</v>
+        <v>106.802675</v>
       </c>
       <c r="F67" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G67">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>978414.94</v>
+        <v>1029784.3</v>
       </c>
       <c r="I67" s="1">
-        <v>39116.83</v>
+        <v>-58632.37</v>
       </c>
       <c r="J67" s="1">
-        <v>3.9979796301966</v>
+        <v>-5.6936554577497</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="M67" s="1">
-        <v>1009084.95</v>
+        <v>964868.93</v>
       </c>
       <c r="N67" s="1">
-        <v>1017531.77</v>
+        <v>971151.93</v>
       </c>
       <c r="O67" s="1">
-        <v>0.95</v>
+        <v>0.85</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="B68" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="C68" s="1">
-        <v>1200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>88.90174524</v>
+        <v>124.75439791</v>
       </c>
       <c r="E68" s="1">
-        <v>104.4789</v>
+        <v>100.0</v>
       </c>
       <c r="F68" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G68">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1072219.96</v>
+        <v>1500000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-160874.55</v>
+        <v>378508.59</v>
       </c>
       <c r="J68" s="1">
-        <v>-15.003875697296</v>
+        <v>25.233906</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68">
-        <v>0.0</v>
+      <c r="L68" t="s">
+        <v>185</v>
       </c>
       <c r="M68" s="1">
-        <v>911345.41</v>
+        <v>1871315.97</v>
       </c>
       <c r="N68" s="1">
-        <v>911345.41</v>
+        <v>1878508.59</v>
       </c>
       <c r="O68" s="1">
-        <v>0.85</v>
+        <v>1.65</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B69" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C69" s="1">
-        <v>800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>256.87949503</v>
+        <v>118.25428624</v>
       </c>
       <c r="E69" s="1">
-        <v>100.0</v>
+        <v>100.65625</v>
       </c>
       <c r="F69" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G69">
-        <v>1.0</v>
+        <v>9.1</v>
       </c>
       <c r="H69" s="1">
-        <v>800000.0</v>
+        <v>1122591.31</v>
       </c>
       <c r="I69" s="1">
-        <v>1258035.96</v>
+        <v>176221.25</v>
       </c>
       <c r="J69" s="1">
-        <v>157.254495</v>
+        <v>15.697720838406</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69" t="s">
-        <v>191</v>
+      <c r="L69">
+        <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2055035.96</v>
+        <v>1298812.56</v>
       </c>
       <c r="N69" s="1">
-        <v>2058035.96</v>
+        <v>1298812.56</v>
       </c>
       <c r="O69" s="1">
-        <v>1.93</v>
+        <v>1.14</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B70" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C70" s="1">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>139.1011727</v>
+        <v>97.32454517</v>
       </c>
       <c r="E70" s="1">
-        <v>125.691467</v>
+        <v>114.522222</v>
       </c>
       <c r="F70" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G70">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
-        <v>1256914.67</v>
+        <v>1370117.17</v>
       </c>
       <c r="I70" s="1">
-        <v>142368.88</v>
+        <v>-191220.34</v>
       </c>
       <c r="J70" s="1">
-        <v>11.326853238176</v>
+        <v>-13.956495414184</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="M70" s="1">
-        <v>1391011.73</v>
+        <v>1172887.69</v>
       </c>
       <c r="N70" s="1">
-        <v>1399283.55</v>
+        <v>1178896.83</v>
       </c>
       <c r="O70" s="1">
-        <v>1.31</v>
+        <v>1.03</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="B71" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C71" s="1">
-        <v>1000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>101.50747433</v>
+        <v>99.21139783</v>
       </c>
       <c r="E71" s="1">
-        <v>100.0</v>
+        <v>101.798895</v>
       </c>
       <c r="F71" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G71">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H71" s="1">
-        <v>1000000.0</v>
+        <v>1535211.2</v>
       </c>
       <c r="I71" s="1">
-        <v>20102.37</v>
+        <v>-160827.54</v>
       </c>
       <c r="J71" s="1">
-        <v>2.010237</v>
+        <v>-10.4759227916</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="M71" s="1">
-        <v>1015074.75</v>
+        <v>1366430.55</v>
       </c>
       <c r="N71" s="1">
-        <v>1020102.37</v>
+        <v>1374383.66</v>
       </c>
       <c r="O71" s="1">
-        <v>0.96</v>
+        <v>1.2</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B72" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C72" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>150.02323055</v>
+        <v>110.37319423</v>
       </c>
       <c r="E72" s="1">
-        <v>100.0</v>
+        <v>108.712771</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>700000.0</v>
+        <v>978414.94</v>
       </c>
       <c r="I72" s="1">
-        <v>354068.69</v>
+        <v>15273.97</v>
       </c>
       <c r="J72" s="1">
-        <v>50.581241428571</v>
+        <v>1.5610932923817</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72" t="s">
-        <v>200</v>
+      <c r="L72">
+        <v>330.16</v>
       </c>
       <c r="M72" s="1">
-        <v>1050162.61</v>
+        <v>993358.75</v>
       </c>
       <c r="N72" s="1">
-        <v>1054068.69</v>
+        <v>993688.91</v>
       </c>
       <c r="O72" s="1">
-        <v>0.99</v>
+        <v>0.87</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="B73" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="C73" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>248.39140594</v>
+        <v>105.96404472</v>
       </c>
       <c r="E73" s="1">
-        <v>99.49221</v>
+        <v>104.4789</v>
       </c>
       <c r="F73" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G73">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H73" s="1">
-        <v>1119923.21</v>
+        <v>1072219.96</v>
       </c>
       <c r="I73" s="1">
-        <v>1444548.3</v>
+        <v>22355.7</v>
       </c>
       <c r="J73" s="1">
-        <v>128.98637041374</v>
+        <v>2.0849919637758</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73" t="s">
-        <v>203</v>
+      <c r="L73">
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>2546298.37</v>
+        <v>1094575.66</v>
       </c>
       <c r="N73" s="1">
-        <v>2564471.51</v>
+        <v>1094575.66</v>
       </c>
       <c r="O73" s="1">
-        <v>2.4</v>
+        <v>0.96</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="B74" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="C74" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>122.99696867</v>
+        <v>261.89771825</v>
       </c>
       <c r="E74" s="1">
         <v>100.0</v>
       </c>
       <c r="F74" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G74">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1259502.5</v>
+        <v>800000.0</v>
       </c>
       <c r="I74" s="1">
-        <v>211501.74</v>
+        <v>1300431.75</v>
       </c>
       <c r="J74" s="1">
-        <v>16.792482746164</v>
+        <v>162.55396875</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74">
-        <v>0.0</v>
+      <c r="L74" t="s">
+        <v>200</v>
       </c>
       <c r="M74" s="1">
-        <v>1471004.24</v>
+        <v>2095181.75</v>
       </c>
       <c r="N74" s="1">
-        <v>1471004.24</v>
+        <v>2100431.75</v>
       </c>
       <c r="O74" s="1">
-        <v>1.38</v>
+        <v>1.84</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="B75" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="C75" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>108.04504282</v>
+        <v>140.21250048</v>
       </c>
       <c r="E75" s="1">
-        <v>112.7758</v>
+        <v>125.691467</v>
       </c>
       <c r="F75" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G75">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>986362.88</v>
+        <v>1256914.67</v>
       </c>
       <c r="I75" s="1">
-        <v>-59530.12</v>
+        <v>145585.06</v>
       </c>
       <c r="J75" s="1">
-        <v>-6.0353163330721</v>
+        <v>11.582732183403</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75" t="s">
-        <v>208</v>
+      <c r="L75">
+        <v>374.73</v>
       </c>
       <c r="M75" s="1">
-        <v>922988.58</v>
+        <v>1402125.0</v>
       </c>
       <c r="N75" s="1">
-        <v>926832.76</v>
+        <v>1402499.73</v>
       </c>
       <c r="O75" s="1">
-        <v>0.87</v>
+        <v>1.23</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="B76" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="C76" s="1">
-        <v>150000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>102.79943072</v>
+        <v>104.52305526</v>
       </c>
       <c r="E76" s="1">
-        <v>105.5</v>
+        <v>109.1586</v>
       </c>
       <c r="F76" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G76">
-        <v>186.72</v>
+        <v>1.16</v>
       </c>
       <c r="H76" s="1">
-        <v>959217.06</v>
+        <v>1502462.56</v>
       </c>
       <c r="I76" s="1">
-        <v>-133370.9</v>
+        <v>-62874.99</v>
       </c>
       <c r="J76" s="1">
-        <v>-13.904141779964</v>
+        <v>-4.1847957928482</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>825846.16</v>
+        <v>1439587.57</v>
       </c>
       <c r="N76" s="1">
-        <v>825846.16</v>
+        <v>1439587.57</v>
       </c>
       <c r="O76" s="1">
-        <v>0.77</v>
+        <v>1.26</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="B77" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="C77" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>103.43760837</v>
+        <v>101.8371494</v>
       </c>
       <c r="E77" s="1">
-        <v>115.9281</v>
+        <v>100.0</v>
       </c>
       <c r="F77" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G77">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>994152.3</v>
+        <v>1000000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-110523.32</v>
+        <v>25139.45</v>
       </c>
       <c r="J77" s="1">
-        <v>-11.117342885994</v>
+        <v>2.513945</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77">
-        <v>0.0</v>
+      <c r="L77" t="s">
+        <v>207</v>
       </c>
       <c r="M77" s="1">
-        <v>883628.98</v>
+        <v>1018371.49</v>
       </c>
       <c r="N77" s="1">
-        <v>883628.98</v>
+        <v>1025139.45</v>
       </c>
       <c r="O77" s="1">
-        <v>0.83</v>
+        <v>0.9</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="B78" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="C78" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>108.47794283</v>
+        <v>153.68980172</v>
       </c>
       <c r="E78" s="1">
         <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>86113.68</v>
+        <v>381126.95</v>
       </c>
       <c r="J78" s="1">
-        <v>8.611368</v>
+        <v>54.446707142857</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="M78" s="1">
-        <v>1084779.43</v>
+        <v>1075828.61</v>
       </c>
       <c r="N78" s="1">
-        <v>1086113.68</v>
+        <v>1081126.95</v>
       </c>
       <c r="O78" s="1">
-        <v>1.02</v>
+        <v>0.95</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B79" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="C79" s="1">
-        <v>200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>93.78330401</v>
+        <v>221.69865365</v>
       </c>
       <c r="E79" s="1">
-        <v>100.25</v>
+        <v>99.49221</v>
       </c>
       <c r="F79" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G79">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H79" s="1">
-        <v>171705.06</v>
+        <v>1119923.21</v>
       </c>
       <c r="I79" s="1">
-        <v>-11473.89</v>
+        <v>1170870.77</v>
       </c>
       <c r="J79" s="1">
-        <v>-6.6823249122653</v>
+        <v>104.54920119032</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
-        <v>0.0</v>
+        <v>715.78</v>
       </c>
       <c r="M79" s="1">
-        <v>160231.17</v>
+        <v>2290078.2</v>
       </c>
       <c r="N79" s="1">
-        <v>160231.17</v>
+        <v>2290793.98</v>
       </c>
       <c r="O79" s="1">
-        <v>0.15</v>
+        <v>2.01</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="B80" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="C80" s="1">
-        <v>13.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>27435.0</v>
+        <v>152.83315211</v>
       </c>
       <c r="E80" s="1">
-        <v>24607.418421</v>
+        <v>100.0</v>
       </c>
       <c r="F80" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G80">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H80" s="1">
-        <v>0.0</v>
+        <v>1259502.5</v>
       </c>
       <c r="I80" s="1">
-        <v>628029.4</v>
+        <v>582336.3</v>
       </c>
       <c r="J80" s="1">
-        <v>0</v>
+        <v>46.235422319527</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>628029.4</v>
+        <v>1841838.8</v>
       </c>
       <c r="N80" s="1">
-        <v>628029.4</v>
+        <v>1841838.8</v>
       </c>
       <c r="O80" s="1">
-        <v>0.59</v>
+        <v>1.61</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="B81" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="C81" s="1">
-        <v>140.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>12.55</v>
+        <v>104.6580071</v>
       </c>
       <c r="E81" s="1">
-        <v>25.0081</v>
+        <v>112.7758</v>
       </c>
       <c r="F81" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G81">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H81" s="1">
-        <v>296154.12</v>
+        <v>986362.88</v>
       </c>
       <c r="I81" s="1">
-        <v>-146060.15</v>
+        <v>-79702.32</v>
       </c>
       <c r="J81" s="1">
-        <v>-49.318966084281</v>
+        <v>-8.0804257354048</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81">
-        <v>0.0</v>
+      <c r="L81" t="s">
+        <v>217</v>
       </c>
       <c r="M81" s="1">
-        <v>150093.97</v>
+        <v>900903.91</v>
       </c>
       <c r="N81" s="1">
-        <v>150093.97</v>
+        <v>906660.56</v>
       </c>
       <c r="O81" s="1">
-        <v>0.14</v>
+        <v>0.79</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B82" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="C82" s="1">
-        <v>32.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>403.75</v>
+        <v>122.80882684</v>
       </c>
       <c r="E82" s="1">
-        <v>180.0</v>
+        <v>115.9281</v>
       </c>
       <c r="F82" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G82">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H82" s="1">
-        <v>487227.2</v>
+        <v>994152.3</v>
       </c>
       <c r="I82" s="1">
-        <v>616480.3</v>
+        <v>62995.22</v>
       </c>
       <c r="J82" s="1">
-        <v>126.52830137562</v>
+        <v>6.3365763978014</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>1103707.5</v>
+        <v>1057147.52</v>
       </c>
       <c r="N82" s="1">
-        <v>1103707.5</v>
+        <v>1057147.52</v>
       </c>
       <c r="O82" s="1">
-        <v>1.03</v>
+        <v>0.93</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>220</v>
+      </c>
+      <c r="B83" t="s">
+        <v>221</v>
+      </c>
+      <c r="C83" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>106.1729759</v>
+      </c>
+      <c r="E83" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>63760.15</v>
+      </c>
+      <c r="J83" s="1">
+        <v>6.376015</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" t="s">
+        <v>222</v>
+      </c>
+      <c r="M83" s="1">
+        <v>1061729.76</v>
+      </c>
+      <c r="N83" s="1">
+        <v>1063760.15</v>
+      </c>
+      <c r="O83" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="P83">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16">
+      <c r="A84" t="s">
+        <v>223</v>
+      </c>
+      <c r="B84" t="s">
         <v>224</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C84" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>105.16328183</v>
+      </c>
+      <c r="E84" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="F84" t="s">
+        <v>45</v>
+      </c>
+      <c r="G84">
+        <v>1.16</v>
+      </c>
+      <c r="H84" s="1">
+        <v>171705.06</v>
+      </c>
+      <c r="I84" s="1">
+        <v>9345.61</v>
+      </c>
+      <c r="J84" s="1">
+        <v>5.4428273692109</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>181050.67</v>
+      </c>
+      <c r="N84" s="1">
+        <v>181050.67</v>
+      </c>
+      <c r="O84" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P84">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16">
+      <c r="A85" t="s">
         <v>225</v>
       </c>
-      <c r="C83" s="1">
+      <c r="B85" t="s">
+        <v>226</v>
+      </c>
+      <c r="C85" s="1">
+        <v>7.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>30566.25</v>
+      </c>
+      <c r="E85" s="1">
+        <v>24607.418421</v>
+      </c>
+      <c r="F85" t="s">
+        <v>45</v>
+      </c>
+      <c r="G85">
+        <v>1.16</v>
+      </c>
+      <c r="H85" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>718116.91</v>
+      </c>
+      <c r="J85" s="1">
+        <v>0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85">
+        <v>0.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>718116.91</v>
+      </c>
+      <c r="N85" s="1">
+        <v>718116.91</v>
+      </c>
+      <c r="O85" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="P85">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16">
+      <c r="A86" t="s">
+        <v>227</v>
+      </c>
+      <c r="B86" t="s">
+        <v>228</v>
+      </c>
+      <c r="C86" s="1">
+        <v>140.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>7.6</v>
+      </c>
+      <c r="E86" s="1">
+        <v>25.0081</v>
+      </c>
+      <c r="F86" t="s">
+        <v>45</v>
+      </c>
+      <c r="G86">
+        <v>1.16</v>
+      </c>
+      <c r="H86" s="1">
+        <v>296154.12</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-204564.21</v>
+      </c>
+      <c r="J86" s="1">
+        <v>-69.073565480028</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86">
+        <v>0.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>91589.91</v>
+      </c>
+      <c r="N86" s="1">
+        <v>91589.91</v>
+      </c>
+      <c r="O86" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P86">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16">
+      <c r="A87" t="s">
+        <v>229</v>
+      </c>
+      <c r="B87" t="s">
+        <v>230</v>
+      </c>
+      <c r="C87" s="1">
+        <v>32.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>408.4</v>
+      </c>
+      <c r="E87" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="F87" t="s">
+        <v>45</v>
+      </c>
+      <c r="G87">
+        <v>1.16</v>
+      </c>
+      <c r="H87" s="1">
+        <v>487227.2</v>
+      </c>
+      <c r="I87" s="1">
+        <v>637744.82</v>
+      </c>
+      <c r="J87" s="1">
+        <v>130.89269646686</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>1124972.02</v>
+      </c>
+      <c r="N87" s="1">
+        <v>1124972.02</v>
+      </c>
+      <c r="O87" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="P87">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16">
+      <c r="A88" t="s">
+        <v>231</v>
+      </c>
+      <c r="B88" t="s">
+        <v>232</v>
+      </c>
+      <c r="C88" s="1">
         <v>85.0</v>
       </c>
-      <c r="D83" s="1">
-[...2 lines deleted...]
-      <c r="E83" s="1">
+      <c r="D88" s="1">
+        <v>113.75</v>
+      </c>
+      <c r="E88" s="1">
         <v>32.5933</v>
       </c>
-      <c r="F83" t="s">
-[...5 lines deleted...]
-      <c r="H83" s="1">
+      <c r="F88" t="s">
+        <v>45</v>
+      </c>
+      <c r="G88">
+        <v>1.16</v>
+      </c>
+      <c r="H88" s="1">
         <v>245638.21</v>
       </c>
-      <c r="I83" s="1">
-[...20 lines deleted...]
-      <c r="P83">
+      <c r="I88" s="1">
+        <v>586654.98</v>
+      </c>
+      <c r="J88" s="1">
+        <v>238.82887764082</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>832293.19</v>
+      </c>
+      <c r="N88" s="1">
+        <v>832293.19</v>
+      </c>
+      <c r="O88" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="P88">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>