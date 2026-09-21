--- v3 (2026-09-01)
+++ v4 (2026-09-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0000297939</t>
   </si>
   <si>
@@ -100,56 +100,50 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT</t>
   </si>
   <si>
-    <t>IT0004176001</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO AB-B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>ICAT0002FNLT</t>
   </si>
   <si>
     <t>EUR/HKD 09/07/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
     <t>ICAT0002FNMB</t>
@@ -166,597 +160,618 @@
   <si>
     <t>EUR/SEK 09/07/26</t>
   </si>
   <si>
     <t>ICAT0002FNM4</t>
   </si>
   <si>
     <t>EUR/USD 09/07/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR 0.7 12-27</t>
   </si>
   <si>
-    <t>5 522.33</t>
+    <t>6 087.11</t>
   </si>
   <si>
     <t>US007973AF76</t>
   </si>
   <si>
     <t>ADVA ENER ZCP 05-31</t>
   </si>
   <si>
     <t>XS3304376851</t>
   </si>
   <si>
     <t>ADVANTEST ZCP 03-31</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AERO ZCP 07-30</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAM TE 1.125 02-29</t>
   </si>
   <si>
-    <t>3 453.99</t>
+    <t>4 152.32</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIB GROU ZCP 07-32</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLL CAPI ZCP 12-29</t>
   </si>
   <si>
     <t>US00217DAG51</t>
   </si>
   <si>
     <t>AST SPA 2.25 04-36</t>
   </si>
   <si>
-    <t>9 038.48</t>
+    <t>10 898.47</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>BAIDU ZCP 03-32</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>BOLT INNO ZCP 02-33</t>
   </si>
   <si>
     <t>US15643UAF12</t>
   </si>
   <si>
     <t>CENT ENER ZCP 08-32</t>
   </si>
   <si>
     <t>XS3359531186</t>
   </si>
   <si>
     <t>CHIN HONG ZCP 05-27</t>
   </si>
   <si>
     <t>CNH</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHIN PACI ZCP 09-30</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPH MINI ZCP 10-31</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>CITI GL 0.8 02-30</t>
   </si>
   <si>
-    <t>3 362.19</t>
+    <t>3 932.05</t>
+  </si>
+  <si>
+    <t>US18452BAD29</t>
+  </si>
+  <si>
+    <t>CLEA ZCP 02-32</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COIN GL 0.25 04-30</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>CORP OF 5.25 09-28</t>
   </si>
   <si>
-    <t>9 666.15</t>
+    <t>12 333.43</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBE AGEN ZCP 11-29</t>
   </si>
   <si>
-    <t>US23248VAC90</t>
+    <t>US23248VAD73</t>
   </si>
   <si>
     <t>CYBE SOFT ZCP 06-30</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG ZCP 12-29</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELI HE 3.25 02-30</t>
   </si>
   <si>
-    <t>18 314.92</t>
+    <t>21 906.08</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN ZCP 05-28</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGI RE 1.875 11-29</t>
   </si>
   <si>
-    <t>US25809KAA34</t>
+    <t>1 512.17</t>
+  </si>
+  <si>
+    <t>US25809KAB17</t>
   </si>
   <si>
     <t>DOORDASH ZCP 05-30</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX ZCP 03-28</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS EX 2.25 09-29</t>
   </si>
   <si>
-    <t>12 526.03</t>
+    <t>13 512.33</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDE SI 0.25 01-31</t>
   </si>
   <si>
-    <t>1 276.86</t>
+    <t>1 438.60</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI 2.95 09-30</t>
   </si>
   <si>
-    <t>21 175.34</t>
+    <t>22 791.78</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURO NV 1.5 05-32</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAI TE 4.0 PERP</t>
   </si>
   <si>
-    <t>8 000.00</t>
+    <t>10 360.66</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRS MA 0.125 01-31</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 03-30</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 11-28</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>GS ACQU 0.25 06-30</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBER FI 1.5 03-30</t>
   </si>
   <si>
-    <t>4 711.96</t>
+    <t>6 097.83</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTU MA 2.5 10-30</t>
   </si>
   <si>
-    <t>2 552.54</t>
+    <t>3 433.02</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN ZCP 07-31</t>
   </si>
   <si>
     <t>US465741AQ90</t>
   </si>
   <si>
     <t>ITRON 1.375 07-30</t>
   </si>
   <si>
-    <t>8 558.16</t>
+    <t>9 933.65</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JIN KAI TO ZCP 02-31</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JP MORG 0.5 03-30</t>
   </si>
   <si>
-    <t>1 191.67</t>
+    <t>1 552.78</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JP MORG CH ZCP 04-28</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC 1.75 07-30</t>
   </si>
   <si>
-    <t>6 582.19</t>
+    <t>7 599.26</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PRO 1.0 09-30</t>
   </si>
   <si>
-    <t>7 665.76</t>
+    <t>9 350.54</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND 1.5 06-33</t>
   </si>
   <si>
-    <t>10 013.74</t>
+    <t>XS3389097646</t>
+  </si>
+  <si>
+    <t>LENO GROU ZCP 06-33</t>
   </si>
   <si>
     <t>XS3072393450</t>
   </si>
   <si>
     <t>LG CHEM 1.75 06-28</t>
   </si>
   <si>
-    <t>13 976.16</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3250338608</t>
   </si>
   <si>
     <t>MITA HOLD ZCP 06-31</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>MORG STAN ZCP 02-29</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO E ZCP 07-33</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBI GR 1.25 03-31</t>
   </si>
   <si>
-    <t>5 595.25</t>
+    <t>3 063.68</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXT EN 3.0 03-27</t>
   </si>
   <si>
-    <t>5 875.01</t>
+    <t>7 258.38</t>
   </si>
   <si>
     <t>XS3353961033</t>
   </si>
   <si>
     <t>NIPP MINI ZCP 06-29</t>
   </si>
   <si>
     <t>XS3353961116</t>
   </si>
   <si>
     <t>NIPP MINI ZCP 06-31</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPP STEE ZCP 02-29</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPP STEE ZCP 02-31</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMA TE 2.5 07-27</t>
   </si>
   <si>
-    <t>9 008.59</t>
+    <t>10 456.48</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARS CO 2.625 03-29</t>
   </si>
   <si>
-    <t>6 283.00</t>
+    <t>7 762.44</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHAR GR 4.5 04-29</t>
   </si>
   <si>
-    <t>7 192.62</t>
+    <t>10 881.15</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN IN ZCP 06-30</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAG NV 2.0 09-32</t>
   </si>
   <si>
-    <t>6 009.14</t>
+    <t>7 424.10</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAG NV 2.5 09-31</t>
   </si>
   <si>
-    <t>7 953.11</t>
+    <t>9 950.77</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>RAG STI 2.25 11-30</t>
   </si>
   <si>
-    <t>US781154AC39</t>
+    <t>1 430.71</t>
+  </si>
+  <si>
+    <t>US781154AD12</t>
   </si>
   <si>
     <t>RUBRIK ZCP 06-30</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM 2.875 09-29</t>
   </si>
   <si>
-    <t>5 250.00</t>
-[...5 lines deleted...]
-    <t>SCHN EL 1.97 11-30</t>
+    <t>6 500.00</t>
+  </si>
+  <si>
+    <t>FR00140190M5</t>
+  </si>
+  <si>
+    <t>SCHN EL 0.25 09-34</t>
   </si>
   <si>
     <t>US82982TAA43</t>
   </si>
   <si>
     <t>SITI CORP ZCP 06-31</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM 1.75 01-31</t>
   </si>
   <si>
-    <t>6 767.96</t>
+    <t>7 734.81</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE 2.0 01-28</t>
   </si>
   <si>
-    <t>5 298.34</t>
+    <t>6 071.82</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STIL MI 4.25 11-28</t>
   </si>
   <si>
-    <t>XS2211997239</t>
-[...2 lines deleted...]
-    <t>STMI NV ZCP 08-27</t>
+    <t>3 141.60</t>
+  </si>
+  <si>
+    <t>XS3416917709</t>
+  </si>
+  <si>
+    <t>STMI NV 0.625 06-33</t>
+  </si>
+  <si>
+    <t>XS3416917022</t>
+  </si>
+  <si>
+    <t>STMI NV ZCP 06-31</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETR TE 2.25 08-28</t>
   </si>
   <si>
-    <t>5 756.65</t>
+    <t>6 920.53</t>
   </si>
   <si>
     <t>US90353TAS96</t>
   </si>
   <si>
     <t>UBER TECH ZCP 05-28</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI 0.7 02-30</t>
   </si>
   <si>
-    <t>2 030.39</t>
+    <t>2 417.13</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON ZCP 10-30</t>
   </si>
   <si>
-    <t>NQM6 Index</t>
-[...2 lines deleted...]
-    <t>NASDAQ 100 E- 0626</t>
+    <t>NQU6 Index</t>
+  </si>
+  <si>
+    <t>NASDAQ 100 E- 0926</t>
   </si>
   <si>
     <t>OEQL00004F8G</t>
   </si>
   <si>
     <t>ALIBAB 270115 C160</t>
   </si>
   <si>
-    <t>OEQL00004F8H</t>
-[...8 lines deleted...]
-    <t>PALO A 260618 C185</t>
+    <t>OEQL00004IPG</t>
+  </si>
+  <si>
+    <t>LUMENT 270115 C900</t>
+  </si>
+  <si>
+    <t>OEQL00004MVJ</t>
+  </si>
+  <si>
+    <t>PALO A 270115 C280</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1065,4553 +1080,4653 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>312891.442</v>
+      </c>
+      <c r="C2">
+        <v>364.13</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>113934417.27</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>113934417.27</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P88"/>
+  <dimension ref="A1:Z90"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O88" sqref="O88"/>
+      <selection activeCell="N90" sqref="N90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I1" t="s">
+        <v>17</v>
+      </c>
+      <c r="J1" t="s">
+        <v>18</v>
+      </c>
+      <c r="K1" t="s">
+        <v>19</v>
+      </c>
+      <c r="L1" t="s">
+        <v>20</v>
+      </c>
+      <c r="M1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N1" t="s">
+        <v>22</v>
+      </c>
+      <c r="O1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z1" t="s">
         <v>9</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="1">
+        <v>6000.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>309.8</v>
+      </c>
+      <c r="D2" s="1">
+        <v>127.513075</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>765078.45</v>
+      </c>
+      <c r="H2" s="1">
+        <v>1093721.55</v>
+      </c>
+      <c r="I2" s="1">
+        <v>142.95547731086</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1858800.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1858800.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>24</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="1">
+        <v>6500.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>194.2</v>
+      </c>
+      <c r="D3" s="1">
+        <v>103.11302769</v>
+      </c>
+      <c r="E3" t="s">
         <v>8</v>
       </c>
-      <c r="G2">
+      <c r="F3">
         <v>1.0</v>
       </c>
-      <c r="H2" s="1">
-[...28 lines deleted...]
-      <c r="A3" t="s">
+      <c r="G3" s="1">
+        <v>670234.68</v>
+      </c>
+      <c r="H3" s="1">
+        <v>592065.32</v>
+      </c>
+      <c r="I3" s="1">
+        <v>88.33701652084</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1262300.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1262300.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>26</v>
       </c>
-      <c r="B3" t="s">
-[...11 lines deleted...]
-      <c r="F3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="1">
+        <v>5395.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>329.4</v>
+      </c>
+      <c r="D4" s="1">
+        <v>177.95450232</v>
+      </c>
+      <c r="E4" t="s">
         <v>8</v>
       </c>
-      <c r="G3">
+      <c r="F4">
         <v>1.0</v>
       </c>
-      <c r="H3" s="1">
-[...28 lines deleted...]
-      <c r="A4" t="s">
+      <c r="G4" s="1">
+        <v>960064.54</v>
+      </c>
+      <c r="H4" s="1">
+        <v>817048.46</v>
+      </c>
+      <c r="I4" s="1">
+        <v>85.103493146409</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>1777113.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>1777113.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>28</v>
       </c>
-      <c r="B4" t="s">
-[...14 lines deleted...]
-      <c r="G4">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>321.6</v>
+      </c>
+      <c r="D5" s="1">
+        <v>17.299538</v>
+      </c>
+      <c r="E5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5">
+        <v>10.99</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1037972.28</v>
+      </c>
+      <c r="H5" s="1">
+        <v>718604.87</v>
+      </c>
+      <c r="I5" s="1">
+        <v>69.231605106063</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1756577.15</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1756577.15</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="1">
+        <v>3507353.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>0.11139575</v>
+      </c>
+      <c r="D6" s="1">
+        <v>0.11060991</v>
+      </c>
+      <c r="E6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6">
+        <v>8.98</v>
+      </c>
+      <c r="G6" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-55706.1</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>-55706.1</v>
+      </c>
+      <c r="N6" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="1">
+        <v>6566944.23</v>
+      </c>
+      <c r="C7" s="1">
         <v>1.0</v>
-      </c>
-[...136 lines deleted...]
-        <v>4437316.95</v>
       </c>
       <c r="D7" s="1">
         <v>1.0</v>
       </c>
-      <c r="E7" s="1">
+      <c r="E7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F7">
         <v>1.0</v>
       </c>
-      <c r="F7" t="s">
-[...3 lines deleted...]
-        <v>9.1</v>
+      <c r="G7" s="1">
+        <v>0.0</v>
       </c>
       <c r="H7" s="1">
-        <v>0.0</v>
+        <v>-7584.24</v>
       </c>
       <c r="I7" s="1">
-        <v>1243.41</v>
-[...1 lines deleted...]
-      <c r="J7" s="1">
         <v>0</v>
       </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7">
+      <c r="L7" s="1">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>0.0</v>
+        <v>-7584.2400000002</v>
       </c>
       <c r="N7" s="1">
-        <v>1243.4099999992</v>
-[...8 lines deleted...]
-    <row r="8" spans="1:16">
+        <v>-0.01</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>40</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1720394.71</v>
       </c>
       <c r="C8" s="1">
-        <v>4409254.21</v>
+        <v>1.0</v>
       </c>
       <c r="D8" s="1">
         <v>1.0</v>
       </c>
-      <c r="E8" s="1">
+      <c r="E8" t="s">
+        <v>32</v>
+      </c>
+      <c r="F8">
+        <v>10.99</v>
+      </c>
+      <c r="G8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>7715.26</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>7715.26</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="1">
+        <v>53446197.33</v>
+      </c>
+      <c r="C9" s="1">
         <v>1.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>1720394.71</v>
       </c>
       <c r="D9" s="1">
         <v>1.0</v>
       </c>
-      <c r="E9" s="1">
+      <c r="E9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F9">
+        <v>1.15</v>
+      </c>
+      <c r="G9" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-772026.23</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>-772026.23</v>
+      </c>
+      <c r="N9" s="1">
+        <v>-0.68</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1346.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>4810.41</v>
+      </c>
+      <c r="D10" s="1">
+        <v>4801.63884101</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
         <v>1.0</v>
       </c>
-      <c r="F9" t="s">
-[...34 lines deleted...]
-      <c r="A10" t="s">
+      <c r="G10" s="1">
+        <v>6463005.88</v>
+      </c>
+      <c r="H10" s="1">
+        <v>11805.98</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.18267011076895</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>6474811.86</v>
+      </c>
+      <c r="M10" s="1">
+        <v>6474811.86</v>
+      </c>
+      <c r="N10" s="1">
+        <v>5.68</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="1">
+        <v>34000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>58.85408779</v>
+      </c>
+      <c r="D11" s="1">
+        <v>53.48246559</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1818403.83</v>
+      </c>
+      <c r="H11" s="1">
+        <v>182635.15</v>
+      </c>
+      <c r="I11" s="1">
+        <v>10.04370684811</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11" t="s">
+        <v>48</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1994951.87</v>
+      </c>
+      <c r="M11" s="1">
+        <v>2001038.98</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.76</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>108.33110303</v>
+      </c>
+      <c r="D12" s="1">
+        <v>101.2855</v>
+      </c>
+      <c r="E12" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="1">
+      <c r="F12">
+        <v>1.15</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1480973.21</v>
+      </c>
+      <c r="H12" s="1">
+        <v>124701.62</v>
+      </c>
+      <c r="I12" s="1">
+        <v>8.4202481961169</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1605674.83</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1605674.83</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="1">
+        <v>120000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>126.63037308</v>
+      </c>
+      <c r="D13" s="1">
+        <v>102.5</v>
+      </c>
+      <c r="E13" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13">
+        <v>184.85</v>
+      </c>
+      <c r="G13" s="1">
+        <v>667739.94</v>
+      </c>
+      <c r="H13" s="1">
+        <v>154295.45</v>
+      </c>
+      <c r="I13" s="1">
+        <v>23.107117121076</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>822035.39</v>
+      </c>
+      <c r="M13" s="1">
+        <v>822035.39</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>96.64857799</v>
+      </c>
+      <c r="D14" s="1">
+        <v>105.565</v>
+      </c>
+      <c r="E14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14">
+        <v>1.15</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1083366.12</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-72177.37</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-6.6623248288399</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1011188.75</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1011188.75</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>122.89809235</v>
+      </c>
+      <c r="D15" s="1">
+        <v>94.779375</v>
+      </c>
+      <c r="E15" t="s">
+        <v>43</v>
+      </c>
+      <c r="F15">
+        <v>1.15</v>
+      </c>
+      <c r="G15" s="1">
+        <v>996934.3</v>
+      </c>
+      <c r="H15" s="1">
+        <v>293043.13</v>
+      </c>
+      <c r="I15" s="1">
+        <v>29.394427496376</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15" t="s">
+        <v>57</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1285825.11</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1289977.43</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="1">
+        <v>9000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>91.70000224</v>
+      </c>
+      <c r="D16" s="1">
+        <v>108.766</v>
+      </c>
+      <c r="E16" t="s">
+        <v>35</v>
+      </c>
+      <c r="F16">
+        <v>8.99</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1068579.91</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-150345.37</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-14.069642203923</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>918234.54</v>
+      </c>
+      <c r="M16" s="1">
+        <v>918234.54</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>96.10548663</v>
+      </c>
+      <c r="D17" s="1">
+        <v>110.1</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
         <v>1.0</v>
       </c>
-      <c r="E10" s="1">
+      <c r="G17" s="1">
+        <v>1101000.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-139945.13</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-12.710729336966</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>961054.87</v>
+      </c>
+      <c r="M17" s="1">
+        <v>961054.87</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>101.62271437</v>
+      </c>
+      <c r="D18" s="1">
+        <v>135.8866</v>
+      </c>
+      <c r="E18" t="s">
+        <v>43</v>
+      </c>
+      <c r="F18">
+        <v>1.15</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1870347.63</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-441808.09</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-23.621709831557</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18" t="s">
+        <v>64</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1417641.07</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1428539.54</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>90.47312847</v>
+      </c>
+      <c r="D19" s="1">
+        <v>97.903333</v>
+      </c>
+      <c r="E19" t="s">
+        <v>43</v>
+      </c>
+      <c r="F19">
+        <v>1.15</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1534428.32</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-114561.45</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-7.4660672321272</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>1419866.87</v>
+      </c>
+      <c r="M19" s="1">
+        <v>1419866.87</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>90.64338823</v>
+      </c>
+      <c r="D20" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E20" t="s">
+        <v>35</v>
+      </c>
+      <c r="F20">
+        <v>8.99</v>
+      </c>
+      <c r="G20" s="1">
+        <v>219141.25</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-17440.32</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-7.9584833982648</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>201700.93</v>
+      </c>
+      <c r="M20" s="1">
+        <v>201700.93</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>111.95020051</v>
+      </c>
+      <c r="D21" s="1">
+        <v>119.3027</v>
+      </c>
+      <c r="E21" t="s">
+        <v>43</v>
+      </c>
+      <c r="F21">
+        <v>1.15</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1323492.85</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-54603.53</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-4.125714015002</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1268889.32</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1268889.32</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>97.46626573</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.85</v>
+      </c>
+      <c r="E22" t="s">
+        <v>73</v>
+      </c>
+      <c r="F22">
+        <v>7.78</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1259892.69</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-7298.08</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-0.57926203222911</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1252594.61</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1252594.61</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>97.66733671</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E23" t="s">
+        <v>35</v>
+      </c>
+      <c r="F23">
+        <v>8.99</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1097379.43</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-10725.85</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-0.97740578206391</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1086653.58</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1086653.58</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>200.93526834</v>
+      </c>
+      <c r="D24" s="1">
+        <v>106.49</v>
+      </c>
+      <c r="E24" t="s">
+        <v>43</v>
+      </c>
+      <c r="F24">
+        <v>1.15</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1184031.82</v>
+      </c>
+      <c r="H24" s="1">
+        <v>1093450.62</v>
+      </c>
+      <c r="I24" s="1">
+        <v>92.349766410839</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2277482.44</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2277482.44</v>
+      </c>
+      <c r="N24" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>109.02939847</v>
+      </c>
+      <c r="D25" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
         <v>1.0</v>
       </c>
-      <c r="F10" t="s">
-[...2 lines deleted...]
-      <c r="G10">
+      <c r="G25" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>121314.23</v>
+      </c>
+      <c r="I25" s="1">
+        <v>9.3318638461538</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25" t="s">
+        <v>80</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1417382.18</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1421314.23</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>113.13410371</v>
+      </c>
+      <c r="D26" s="1">
+        <v>114.4687</v>
+      </c>
+      <c r="E26" t="s">
+        <v>43</v>
+      </c>
+      <c r="F26">
+        <v>1.15</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1382770.44</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-1823.19</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-0.13185051887571</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1380947.25</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1380947.25</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>92.86024836</v>
+      </c>
+      <c r="D27" s="1">
+        <v>109.750817</v>
+      </c>
+      <c r="E27" t="s">
+        <v>43</v>
+      </c>
+      <c r="F27">
+        <v>1.15</v>
+      </c>
+      <c r="G27" s="1">
+        <v>577205.5</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-91134.63</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-15.788939987578</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>294.26</v>
+      </c>
+      <c r="L27" s="1">
+        <v>485776.61</v>
+      </c>
+      <c r="M27" s="1">
+        <v>486070.87</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>86</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>121.86664199</v>
+      </c>
+      <c r="D28" s="1">
+        <v>115.228283</v>
+      </c>
+      <c r="E28" t="s">
+        <v>43</v>
+      </c>
+      <c r="F28">
+        <v>1.15</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1010021.33</v>
+      </c>
+      <c r="H28" s="1">
+        <v>64840.04</v>
+      </c>
+      <c r="I28" s="1">
+        <v>6.4196703647833</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28" t="s">
+        <v>87</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1062527.94</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1074861.37</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="1">
+        <v>130000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>109.75311129</v>
+      </c>
+      <c r="D29" s="1">
+        <v>110.42</v>
+      </c>
+      <c r="E29" t="s">
+        <v>38</v>
+      </c>
+      <c r="F29">
+        <v>184.85</v>
+      </c>
+      <c r="G29" s="1">
+        <v>774047.78</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-2200.15</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-0.28423955947526</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>771847.63</v>
+      </c>
+      <c r="M29" s="1">
+        <v>771847.63</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>146.85766473</v>
+      </c>
+      <c r="D30" s="1">
+        <v>101.9211</v>
+      </c>
+      <c r="E30" t="s">
+        <v>43</v>
+      </c>
+      <c r="F30">
+        <v>1.15</v>
+      </c>
+      <c r="G30" s="1">
+        <v>1340067.93</v>
+      </c>
+      <c r="H30" s="1">
+        <v>580560.67</v>
+      </c>
+      <c r="I30" s="1">
+        <v>43.32322690537</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>1920628.6</v>
+      </c>
+      <c r="M30" s="1">
+        <v>1920628.6</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>129.897</v>
+      </c>
+      <c r="D31" s="1">
+        <v>103.48</v>
+      </c>
+      <c r="E31" t="s">
+        <v>43</v>
+      </c>
+      <c r="F31">
+        <v>1.15</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1234161.09</v>
+      </c>
+      <c r="H31" s="1">
+        <v>351398.87</v>
+      </c>
+      <c r="I31" s="1">
+        <v>28.472690708471</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1585559.96</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1585559.96</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>103.18764921</v>
+      </c>
+      <c r="D32" s="1">
+        <v>90.765233</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1815304.66</v>
+      </c>
+      <c r="H32" s="1">
+        <v>270354.4</v>
+      </c>
+      <c r="I32" s="1">
+        <v>14.893059328124</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32" t="s">
+        <v>96</v>
+      </c>
+      <c r="L32" s="1">
+        <v>2063752.98</v>
+      </c>
+      <c r="M32" s="1">
+        <v>2085659.06</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.83</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>94.43113463</v>
+      </c>
+      <c r="D33" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-100239.58</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-5.5688655555556</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1699760.42</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1699760.42</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>100</v>
+      </c>
+      <c r="B34" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>109.7786192</v>
+      </c>
+      <c r="D34" s="1">
+        <v>106.976467</v>
+      </c>
+      <c r="E34" t="s">
+        <v>43</v>
+      </c>
+      <c r="F34">
+        <v>1.15</v>
+      </c>
+      <c r="G34" s="1">
+        <v>842076.53</v>
+      </c>
+      <c r="H34" s="1">
+        <v>20857.29</v>
+      </c>
+      <c r="I34" s="1">
+        <v>2.4768877004564</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34" t="s">
+        <v>101</v>
+      </c>
+      <c r="L34" s="1">
+        <v>861421.65</v>
+      </c>
+      <c r="M34" s="1">
+        <v>862933.82</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>96.43648893</v>
+      </c>
+      <c r="D35" s="1">
+        <v>100.184615</v>
+      </c>
+      <c r="E35" t="s">
+        <v>43</v>
+      </c>
+      <c r="F35">
+        <v>1.15</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1152362.42</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-59311.84</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-5.1469779793756</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1093050.58</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1093050.58</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>98.96545745</v>
+      </c>
+      <c r="D36" s="1">
+        <v>102.943</v>
+      </c>
+      <c r="E36" t="s">
+        <v>43</v>
+      </c>
+      <c r="F36">
+        <v>1.15</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1080435.56</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-45006.39</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-4.1655783710044</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1035429.17</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1035429.17</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>169.20350873</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>567140.4</v>
+      </c>
+      <c r="I37" s="1">
+        <v>70.89255</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37" t="s">
+        <v>108</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1353628.07</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1367140.4</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>106.00206154</v>
+      </c>
+      <c r="D38" s="1">
+        <v>128.320061</v>
+      </c>
+      <c r="E38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F38">
+        <v>1.15</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1305392.28</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-194903.82</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-14.930670495462</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38" t="s">
+        <v>111</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1109049.86</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1110488.46</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>129.59751803</v>
+      </c>
+      <c r="D39" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>318766.96</v>
+      </c>
+      <c r="I39" s="1">
+        <v>31.876696</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39" t="s">
+        <v>114</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1295975.18</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1318766.96</v>
+      </c>
+      <c r="N39" s="1">
         <v>1.16</v>
       </c>
-      <c r="H10" s="1">
-[...43 lines deleted...]
-      <c r="F11" t="s">
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>116</v>
+      </c>
+      <c r="B40" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>105.67963495</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E40" t="s">
         <v>8</v>
       </c>
-      <c r="G11">
+      <c r="F40">
         <v>1.0</v>
       </c>
-      <c r="H11" s="1">
-[...43 lines deleted...]
-      <c r="F12" t="s">
+      <c r="G40" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>40442.23</v>
+      </c>
+      <c r="I40" s="1">
+        <v>5.7774614285714</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>684.78</v>
+      </c>
+      <c r="L40" s="1">
+        <v>739757.45</v>
+      </c>
+      <c r="M40" s="1">
+        <v>740442.23</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>118</v>
+      </c>
+      <c r="B41" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>127.85952078</v>
+      </c>
+      <c r="D41" s="1">
+        <v>104.729167</v>
+      </c>
+      <c r="E41" t="s">
         <v>8</v>
       </c>
-      <c r="G12">
+      <c r="F41">
         <v>1.0</v>
       </c>
-      <c r="H12" s="1">
-[...34 lines deleted...]
-      <c r="C13" s="1">
+      <c r="G41" s="1">
+        <v>1256750.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>287924.91</v>
+      </c>
+      <c r="I41" s="1">
+        <v>22.910277302566</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41" t="s">
+        <v>119</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1534314.25</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1544674.91</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>121</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>117.25067154</v>
+      </c>
+      <c r="D42" s="1">
+        <v>133.133692</v>
+      </c>
+      <c r="E42" t="s">
+        <v>43</v>
+      </c>
+      <c r="F42">
+        <v>1.15</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1354361.05</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-126917.49</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-9.3710233323677</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>704.76</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1226738.8</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1227443.56</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>123</v>
+      </c>
+      <c r="B43" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>98.31252542</v>
+      </c>
+      <c r="D43" s="1">
+        <v>104.25</v>
+      </c>
+      <c r="E43" t="s">
+        <v>43</v>
+      </c>
+      <c r="F43">
+        <v>1.15</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1005171.58</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-62290.22</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-6.1969738539564</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>942881.36</v>
+      </c>
+      <c r="M43" s="1">
+        <v>942881.36</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>125</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>93.71595161</v>
+      </c>
+      <c r="D44" s="1">
+        <v>100.44</v>
+      </c>
+      <c r="E44" t="s">
+        <v>43</v>
+      </c>
+      <c r="F44">
+        <v>1.15</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1123200.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-60985.11</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-5.4295860042735</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1062214.89</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1062214.89</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>127</v>
+      </c>
+      <c r="B45" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>108.81545684</v>
+      </c>
+      <c r="D45" s="1">
+        <v>111.685761</v>
+      </c>
+      <c r="E45" t="s">
+        <v>43</v>
+      </c>
+      <c r="F45">
+        <v>1.15</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1356468.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-28057.38</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-2.0684144410336</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>178.01</v>
+      </c>
+      <c r="L45" s="1">
+        <v>1328232.61</v>
+      </c>
+      <c r="M45" s="1">
+        <v>1328410.62</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>129</v>
+      </c>
+      <c r="B46" s="1">
         <v>1700000.0</v>
       </c>
-      <c r="D13" s="1">
-[...8 lines deleted...]
-      <c r="G13">
+      <c r="C46" s="1">
+        <v>121.04757327</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>363906.57</v>
+      </c>
+      <c r="I46" s="1">
+        <v>21.406268823529</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46" t="s">
+        <v>130</v>
+      </c>
+      <c r="L46" s="1">
+        <v>2057808.74</v>
+      </c>
+      <c r="M46" s="1">
+        <v>2063906.57</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.81</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>132</v>
+      </c>
+      <c r="B47" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>203.354</v>
+      </c>
+      <c r="D47" s="1">
+        <v>101.25</v>
+      </c>
+      <c r="E47" t="s">
+        <v>43</v>
+      </c>
+      <c r="F47">
+        <v>1.15</v>
+      </c>
+      <c r="G47" s="1">
+        <v>607795.21</v>
+      </c>
+      <c r="H47" s="1">
+        <v>636736.37</v>
+      </c>
+      <c r="I47" s="1">
+        <v>104.76166306082</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47" t="s">
+        <v>133</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1241098.56</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1244531.58</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>135</v>
+      </c>
+      <c r="B48" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>100.76652541</v>
+      </c>
+      <c r="D48" s="1">
+        <v>108.16</v>
+      </c>
+      <c r="E48" t="s">
+        <v>43</v>
+      </c>
+      <c r="F48">
+        <v>1.15</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1400854.81</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-83013.68</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-5.9259303253561</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>1317841.13</v>
+      </c>
+      <c r="M48" s="1">
+        <v>1317841.13</v>
+      </c>
+      <c r="N48" s="1">
         <v>1.16</v>
       </c>
-      <c r="H13" s="1">
-[...84 lines deleted...]
-      <c r="C15" s="1">
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B49" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>97.69880095</v>
+      </c>
+      <c r="D49" s="1">
+        <v>106.828947</v>
+      </c>
+      <c r="E49" t="s">
+        <v>43</v>
+      </c>
+      <c r="F49">
+        <v>1.15</v>
+      </c>
+      <c r="G49" s="1">
+        <v>1718088.71</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-89708.55</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-5.2214154879116</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49" t="s">
+        <v>138</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1618446.51</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1628380.16</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>140</v>
+      </c>
+      <c r="B50" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>92.15436411</v>
+      </c>
+      <c r="D50" s="1">
+        <v>103.5785</v>
+      </c>
+      <c r="E50" t="s">
+        <v>43</v>
+      </c>
+      <c r="F50">
+        <v>1.15</v>
+      </c>
+      <c r="G50" s="1">
+        <v>1567194.55</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-120942.71</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-7.7171471786958</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1446251.84</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1446251.84</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>142</v>
+      </c>
+      <c r="B51" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>115.09433795</v>
+      </c>
+      <c r="D51" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>197779.17</v>
+      </c>
+      <c r="I51" s="1">
+        <v>15.213782307692</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51" t="s">
+        <v>143</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1496226.39</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1497779.17</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>145</v>
+      </c>
+      <c r="B52" s="1">
         <v>1200000.0</v>
       </c>
-      <c r="D15" s="1">
-[...46 lines deleted...]
-      <c r="C16" s="1">
+      <c r="C52" s="1">
+        <v>93.86085083</v>
+      </c>
+      <c r="D52" s="1">
+        <v>98.45</v>
+      </c>
+      <c r="E52" t="s">
+        <v>43</v>
+      </c>
+      <c r="F52">
+        <v>1.15</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1013120.66</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-31098.59</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-3.0695840315802</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>982022.07</v>
+      </c>
+      <c r="M52" s="1">
+        <v>982022.07</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>147</v>
+      </c>
+      <c r="B53" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>114.70892314</v>
+      </c>
+      <c r="D53" s="1">
+        <v>103.004861</v>
+      </c>
+      <c r="E53" t="s">
+        <v>43</v>
+      </c>
+      <c r="F53">
+        <v>1.15</v>
+      </c>
+      <c r="G53" s="1">
+        <v>967140.51</v>
+      </c>
+      <c r="H53" s="1">
+        <v>140592.29</v>
+      </c>
+      <c r="I53" s="1">
+        <v>14.536904260168</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53" t="s">
+        <v>148</v>
+      </c>
+      <c r="L53" s="1">
+        <v>1100133.54</v>
+      </c>
+      <c r="M53" s="1">
+        <v>1107732.8</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>150</v>
+      </c>
+      <c r="B54" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>96.7272848</v>
+      </c>
+      <c r="D54" s="1">
+        <v>101.964895</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>3160911.75</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-153015.38</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-4.8408621341611</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54" t="s">
+        <v>151</v>
+      </c>
+      <c r="L54" s="1">
+        <v>2998545.83</v>
+      </c>
+      <c r="M54" s="1">
+        <v>3007896.37</v>
+      </c>
+      <c r="N54" s="1">
+        <v>2.64</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>153</v>
+      </c>
+      <c r="B55" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>117.7035083</v>
+      </c>
+      <c r="D55" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>265552.62</v>
+      </c>
+      <c r="I55" s="1">
+        <v>17.703508</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1765552.62</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1765552.62</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>155</v>
+      </c>
+      <c r="B56" s="1">
         <v>1200000.0</v>
       </c>
-      <c r="D16" s="1">
-[...252 lines deleted...]
-      <c r="E21" s="1">
+      <c r="C56" s="1">
+        <v>98.4572178</v>
+      </c>
+      <c r="D56" s="1">
         <v>100.25</v>
       </c>
-      <c r="F21" t="s">
-[...376 lines deleted...]
-      <c r="O28" s="1">
+      <c r="E56" t="s">
+        <v>43</v>
+      </c>
+      <c r="F56">
+        <v>1.15</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1038008.54</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-7896.84</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-0.76076830735901</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1030111.7</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1030111.7</v>
+      </c>
+      <c r="N56" s="1">
         <v>0.9</v>
       </c>
-      <c r="P28">
-[...1354 lines deleted...]
-      <c r="A56" t="s">
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
         <v>154</v>
       </c>
-      <c r="B56" t="s">
-[...45 lines deleted...]
-    <row r="57" spans="1:16">
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>157</v>
       </c>
-      <c r="B57" t="s">
-        <v>158</v>
+      <c r="B57" s="1">
+        <v>2000000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>800000.0</v>
+        <v>121.95885201</v>
       </c>
       <c r="D57" s="1">
-        <v>103.6057629</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>100.676</v>
+      </c>
+      <c r="E57" t="s">
+        <v>43</v>
+      </c>
+      <c r="F57">
+        <v>1.15</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1791351.81</v>
       </c>
       <c r="H57" s="1">
-        <v>689922.15</v>
+        <v>335905.35</v>
       </c>
       <c r="I57" s="1">
-        <v>23554.74</v>
-[...2 lines deleted...]
-        <v>3.4141156360902</v>
+        <v>18.751500856775</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
       </c>
       <c r="K57">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>593.37</v>
+      </c>
+      <c r="L57" s="1">
+        <v>2126663.79</v>
       </c>
       <c r="M57" s="1">
-        <v>713476.89</v>
+        <v>2127257.16</v>
       </c>
       <c r="N57" s="1">
-        <v>713476.89</v>
-[...8 lines deleted...]
-    <row r="58" spans="1:16">
+        <v>1.87</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>159</v>
       </c>
-      <c r="B58" t="s">
-        <v>160</v>
+      <c r="B58" s="1">
+        <v>800000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>2300000.0</v>
+        <v>101.50115826</v>
       </c>
       <c r="D58" s="1">
-        <v>115.99691491</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>100.25</v>
+      </c>
+      <c r="E58" t="s">
+        <v>43</v>
+      </c>
+      <c r="F58">
+        <v>1.15</v>
+      </c>
+      <c r="G58" s="1">
+        <v>689922.15</v>
       </c>
       <c r="H58" s="1">
-        <v>2043122.04</v>
+        <v>18050.53</v>
       </c>
       <c r="I58" s="1">
-        <v>253451.12</v>
-[...2 lines deleted...]
-        <v>12.405089614715</v>
+        <v>2.6163140290539</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58">
-        <v>0.0</v>
+      <c r="L58" s="1">
+        <v>707972.68</v>
       </c>
       <c r="M58" s="1">
-        <v>2296573.16</v>
+        <v>707972.68</v>
       </c>
       <c r="N58" s="1">
-        <v>2296573.16</v>
-[...8 lines deleted...]
-    <row r="59" spans="1:16">
+        <v>0.62</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>161</v>
       </c>
-      <c r="B59" t="s">
-        <v>162</v>
+      <c r="B59" s="1">
+        <v>2300000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>500000.0</v>
+        <v>119.25839798</v>
       </c>
       <c r="D59" s="1">
-        <v>95.98842815</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>103.0</v>
+      </c>
+      <c r="E59" t="s">
+        <v>43</v>
+      </c>
+      <c r="F59">
+        <v>1.15</v>
+      </c>
+      <c r="G59" s="1">
+        <v>2043122.04</v>
       </c>
       <c r="H59" s="1">
-        <v>500000.0</v>
+        <v>348388.62</v>
       </c>
       <c r="I59" s="1">
-        <v>-20057.86</v>
-[...2 lines deleted...]
-        <v>-4.011572</v>
+        <v>17.05177728884</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59">
-        <v>0.0</v>
+      <c r="L59" s="1">
+        <v>2391510.66</v>
       </c>
       <c r="M59" s="1">
-        <v>479942.14</v>
+        <v>2391510.66</v>
       </c>
       <c r="N59" s="1">
-        <v>479942.14</v>
-[...8 lines deleted...]
-    <row r="60" spans="1:16">
+        <v>2.1</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>163</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>100.335136</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>1675.68</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0.335136</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>501675.68</v>
+      </c>
+      <c r="M60" s="1">
+        <v>501675.68</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>165</v>
+      </c>
+      <c r="B61" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>178.40472037</v>
+      </c>
+      <c r="D61" s="1">
+        <v>101.938462</v>
+      </c>
+      <c r="E61" t="s">
+        <v>43</v>
+      </c>
+      <c r="F61">
+        <v>1.15</v>
+      </c>
+      <c r="G61" s="1">
+        <v>974004.84</v>
+      </c>
+      <c r="H61" s="1">
+        <v>740076.69</v>
+      </c>
+      <c r="I61" s="1">
+        <v>75.982855485605</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61" t="s">
+        <v>166</v>
+      </c>
+      <c r="L61" s="1">
+        <v>1711017.85</v>
+      </c>
+      <c r="M61" s="1">
+        <v>1714081.53</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
         <v>164</v>
       </c>
-      <c r="C60" s="1">
-[...46 lines deleted...]
-      <c r="B61" t="s">
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>168</v>
+      </c>
+      <c r="B62" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>130.41567876</v>
+      </c>
+      <c r="D62" s="1">
+        <v>116.8351</v>
+      </c>
+      <c r="E62" t="s">
+        <v>43</v>
+      </c>
+      <c r="F62">
+        <v>1.15</v>
+      </c>
+      <c r="G62" s="1">
+        <v>921695.14</v>
+      </c>
+      <c r="H62" s="1">
+        <v>108921.81</v>
+      </c>
+      <c r="I62" s="1">
+        <v>11.817552819037</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62" t="s">
+        <v>169</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1023358.57</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1030616.95</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
         <v>167</v>
       </c>
-      <c r="C61" s="1">
-[...92 lines deleted...]
-    <row r="63" spans="1:16">
+    </row>
+    <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>171</v>
       </c>
-      <c r="B63" t="s">
-        <v>172</v>
+      <c r="B63" s="1">
+        <v>170000000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>180000000.0</v>
+        <v>127.66579906</v>
       </c>
       <c r="D63" s="1">
-        <v>113.89988119</v>
-[...8 lines deleted...]
-        <v>185.56</v>
+        <v>113.25</v>
+      </c>
+      <c r="E63" t="s">
+        <v>38</v>
+      </c>
+      <c r="F63">
+        <v>184.85</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1041084.51</v>
       </c>
       <c r="H63" s="1">
-        <v>1109624.94</v>
+        <v>132987.87</v>
       </c>
       <c r="I63" s="1">
-        <v>-4779.36</v>
-[...2 lines deleted...]
-        <v>-0.43071850926494</v>
+        <v>12.773974516247</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
-      <c r="L63">
-        <v>0.0</v>
+      <c r="L63" s="1">
+        <v>1174072.38</v>
       </c>
       <c r="M63" s="1">
-        <v>1104845.58</v>
+        <v>1174072.38</v>
       </c>
       <c r="N63" s="1">
-        <v>1104845.58</v>
-[...8 lines deleted...]
-    <row r="64" spans="1:16">
+        <v>1.03</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>173</v>
       </c>
-      <c r="B64" t="s">
-        <v>174</v>
+      <c r="B64" s="1">
+        <v>180000000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>260000000.0</v>
+        <v>128.1344824</v>
       </c>
       <c r="D64" s="1">
-        <v>100.47497682</v>
-[...8 lines deleted...]
-        <v>185.56</v>
+        <v>114.0</v>
+      </c>
+      <c r="E64" t="s">
+        <v>38</v>
+      </c>
+      <c r="F64">
+        <v>184.85</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1109624.94</v>
       </c>
       <c r="H64" s="1">
-        <v>1463599.42</v>
+        <v>138074.29</v>
       </c>
       <c r="I64" s="1">
-        <v>-55812.03</v>
-[...2 lines deleted...]
-        <v>-3.8133405382191</v>
+        <v>12.443329725448</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
-      <c r="L64">
-        <v>0.0</v>
+      <c r="L64" s="1">
+        <v>1247699.23</v>
       </c>
       <c r="M64" s="1">
-        <v>1407787.39</v>
+        <v>1247699.23</v>
       </c>
       <c r="N64" s="1">
-        <v>1407787.39</v>
-[...8 lines deleted...]
-    <row r="65" spans="1:16">
+        <v>1.1</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>175</v>
       </c>
-      <c r="B65" t="s">
-        <v>176</v>
+      <c r="B65" s="1">
+        <v>260000000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>260000000.0</v>
+        <v>101.63184245</v>
       </c>
       <c r="D65" s="1">
-        <v>100.49689676</v>
-[...8 lines deleted...]
-        <v>185.56</v>
+        <v>103.625</v>
+      </c>
+      <c r="E65" t="s">
+        <v>38</v>
+      </c>
+      <c r="F65">
+        <v>184.85</v>
+      </c>
+      <c r="G65" s="1">
+        <v>1463599.42</v>
       </c>
       <c r="H65" s="1">
-        <v>1464655.93</v>
+        <v>-34131.12</v>
       </c>
       <c r="I65" s="1">
-        <v>-56561.42</v>
-[...2 lines deleted...]
-        <v>-3.861754753555</v>
+        <v>-2.3319987377421</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
-      <c r="L65">
-        <v>0.0</v>
+      <c r="L65" s="1">
+        <v>1429468.3</v>
       </c>
       <c r="M65" s="1">
-        <v>1408094.51</v>
+        <v>1429468.3</v>
       </c>
       <c r="N65" s="1">
-        <v>1408094.51</v>
-[...8 lines deleted...]
-    <row r="66" spans="1:16">
+        <v>1.25</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>177</v>
       </c>
-      <c r="B66" t="s">
+      <c r="B66" s="1">
+        <v>260000000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>101.6774228</v>
+      </c>
+      <c r="D66" s="1">
+        <v>103.7</v>
+      </c>
+      <c r="E66" t="s">
+        <v>38</v>
+      </c>
+      <c r="F66">
+        <v>184.85</v>
+      </c>
+      <c r="G66" s="1">
+        <v>1464655.93</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-34546.54</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-2.3586795569114</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>1430109.39</v>
+      </c>
+      <c r="M66" s="1">
+        <v>1430109.39</v>
+      </c>
+      <c r="N66" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>179</v>
+      </c>
+      <c r="B67" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>144.71627899</v>
+      </c>
+      <c r="D67" s="1">
+        <v>107.638445</v>
+      </c>
+      <c r="E67" t="s">
+        <v>43</v>
+      </c>
+      <c r="F67">
+        <v>1.15</v>
+      </c>
+      <c r="G67" s="1">
+        <v>1037842.74</v>
+      </c>
+      <c r="H67" s="1">
+        <v>360537.42</v>
+      </c>
+      <c r="I67" s="1">
+        <v>34.739118568195</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67" t="s">
+        <v>180</v>
+      </c>
+      <c r="L67" s="1">
+        <v>1387923.68</v>
+      </c>
+      <c r="M67" s="1">
+        <v>1398380.16</v>
+      </c>
+      <c r="N67" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
         <v>178</v>
       </c>
-      <c r="C66" s="1">
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>182</v>
+      </c>
+      <c r="B68" s="1">
         <v>1100000.0</v>
       </c>
-      <c r="D66" s="1">
-[...43 lines deleted...]
-      <c r="B67" t="s">
+      <c r="C68" s="1">
+        <v>98.57218586</v>
+      </c>
+      <c r="D68" s="1">
+        <v>106.802675</v>
+      </c>
+      <c r="E68" t="s">
+        <v>43</v>
+      </c>
+      <c r="F68">
+        <v>1.15</v>
+      </c>
+      <c r="G68" s="1">
+        <v>1029784.3</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-76650.19</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-7.4433247817043</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68" t="s">
+        <v>183</v>
+      </c>
+      <c r="L68" s="1">
+        <v>945371.67</v>
+      </c>
+      <c r="M68" s="1">
+        <v>953134.11</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
         <v>181</v>
       </c>
-      <c r="C67" s="1">
-[...46 lines deleted...]
-      <c r="B68" t="s">
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>185</v>
+      </c>
+      <c r="B69" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>125.07536844</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>387011.67</v>
+      </c>
+      <c r="I69" s="1">
+        <v>25.800778</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69" t="s">
+        <v>186</v>
+      </c>
+      <c r="L69" s="1">
+        <v>1876130.52</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1887011.67</v>
+      </c>
+      <c r="N69" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
         <v>184</v>
       </c>
-      <c r="C68" s="1">
-[...92 lines deleted...]
-    <row r="70" spans="1:16">
+    </row>
+    <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>188</v>
       </c>
-      <c r="B70" t="s">
+      <c r="B70" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>112.26140922</v>
+      </c>
+      <c r="D70" s="1">
+        <v>100.65625</v>
+      </c>
+      <c r="E70" t="s">
+        <v>35</v>
+      </c>
+      <c r="F70">
+        <v>8.99</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1122591.31</v>
+      </c>
+      <c r="H70" s="1">
+        <v>126436.93</v>
+      </c>
+      <c r="I70" s="1">
+        <v>11.262952855033</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1249028.24</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1249028.24</v>
+      </c>
+      <c r="N70" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>190</v>
+      </c>
+      <c r="B71" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>97.43882851</v>
+      </c>
+      <c r="D71" s="1">
+        <v>114.522222</v>
+      </c>
+      <c r="E71" t="s">
+        <v>43</v>
+      </c>
+      <c r="F71">
+        <v>1.15</v>
+      </c>
+      <c r="G71" s="1">
+        <v>1370117.17</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-173326.84</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-12.650512218601</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71" t="s">
+        <v>191</v>
+      </c>
+      <c r="L71" s="1">
+        <v>1189366.23</v>
+      </c>
+      <c r="M71" s="1">
+        <v>1196790.33</v>
+      </c>
+      <c r="N71" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
         <v>189</v>
       </c>
-      <c r="C70" s="1">
-[...46 lines deleted...]
-      <c r="B71" t="s">
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>193</v>
+      </c>
+      <c r="B72" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>99.58606127</v>
+      </c>
+      <c r="D72" s="1">
+        <v>101.798895</v>
+      </c>
+      <c r="E72" t="s">
+        <v>43</v>
+      </c>
+      <c r="F72">
+        <v>1.15</v>
+      </c>
+      <c r="G72" s="1">
+        <v>1535211.2</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-136030.75</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-8.8607189681785</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72" t="s">
+        <v>194</v>
+      </c>
+      <c r="L72" s="1">
+        <v>1389229.68</v>
+      </c>
+      <c r="M72" s="1">
+        <v>1399180.45</v>
+      </c>
+      <c r="N72" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
         <v>192</v>
       </c>
-      <c r="C71" s="1">
-[...92 lines deleted...]
-    <row r="73" spans="1:16">
+    </row>
+    <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>196</v>
       </c>
-      <c r="B73" t="s">
+      <c r="B73" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>111.55239017</v>
+      </c>
+      <c r="D73" s="1">
+        <v>108.712771</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>978414.94</v>
+      </c>
+      <c r="H73" s="1">
+        <v>26987.28</v>
+      </c>
+      <c r="I73" s="1">
+        <v>2.7582653224817</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73" t="s">
         <v>197</v>
       </c>
-      <c r="C73" s="1">
+      <c r="L73" s="1">
+        <v>1003971.51</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1005402.22</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>199</v>
+      </c>
+      <c r="B74" s="1">
         <v>1200000.0</v>
       </c>
-      <c r="D73" s="1">
-[...2 lines deleted...]
-      <c r="E73" s="1">
+      <c r="C74" s="1">
+        <v>97.81498922</v>
+      </c>
+      <c r="D74" s="1">
         <v>104.4789</v>
       </c>
-      <c r="F73" t="s">
-[...5 lines deleted...]
-      <c r="H73" s="1">
+      <c r="E74" t="s">
+        <v>43</v>
+      </c>
+      <c r="F74">
+        <v>1.15</v>
+      </c>
+      <c r="G74" s="1">
         <v>1072219.96</v>
       </c>
-      <c r="I73" s="1">
-[...25 lines deleted...]
-      <c r="A74" t="s">
+      <c r="H74" s="1">
+        <v>-48827.6</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-4.5538790380287</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1023392.36</v>
+      </c>
+      <c r="M74" s="1">
+        <v>1023392.36</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
         <v>198</v>
       </c>
-      <c r="B74" t="s">
-[...45 lines deleted...]
-    <row r="75" spans="1:16">
+    </row>
+    <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>201</v>
       </c>
-      <c r="B75" t="s">
+      <c r="B75" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>279.78121423</v>
+      </c>
+      <c r="D75" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>1444749.71</v>
+      </c>
+      <c r="I75" s="1">
+        <v>180.59371375</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75" t="s">
         <v>202</v>
       </c>
-      <c r="C75" s="1">
-[...8 lines deleted...]
-      <c r="F75" t="s">
+      <c r="L75" s="1">
+        <v>2238249.71</v>
+      </c>
+      <c r="M75" s="1">
+        <v>2244749.71</v>
+      </c>
+      <c r="N75" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>204</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>102.53242244</v>
+      </c>
+      <c r="D76" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E76" t="s">
         <v>8</v>
       </c>
-      <c r="G75">
+      <c r="F76">
         <v>1.0</v>
       </c>
-      <c r="H75" s="1">
-[...28 lines deleted...]
-      <c r="A76" t="s">
+      <c r="G76" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>45681.96</v>
+      </c>
+      <c r="I76" s="1">
+        <v>2.5378866666667</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>98.36</v>
+      </c>
+      <c r="L76" s="1">
+        <v>1845583.6</v>
+      </c>
+      <c r="M76" s="1">
+        <v>1845681.96</v>
+      </c>
+      <c r="N76" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
         <v>203</v>
       </c>
-      <c r="B76" t="s">
-[...2 lines deleted...]
-      <c r="C76" s="1">
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>206</v>
+      </c>
+      <c r="B77" s="1">
         <v>1600000.0</v>
       </c>
-      <c r="D76" s="1">
-[...2 lines deleted...]
-      <c r="E76" s="1">
+      <c r="C77" s="1">
+        <v>109.48327584</v>
+      </c>
+      <c r="D77" s="1">
         <v>109.1586</v>
       </c>
-      <c r="F76" t="s">
-[...5 lines deleted...]
-      <c r="H76" s="1">
+      <c r="E77" t="s">
+        <v>43</v>
+      </c>
+      <c r="F77">
+        <v>1.15</v>
+      </c>
+      <c r="G77" s="1">
         <v>1502462.56</v>
       </c>
-      <c r="I76" s="1">
-[...25 lines deleted...]
-      <c r="A77" t="s">
+      <c r="H77" s="1">
+        <v>24833.67</v>
+      </c>
+      <c r="I77" s="1">
+        <v>1.6528644813619</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>1527296.23</v>
+      </c>
+      <c r="M77" s="1">
+        <v>1527296.23</v>
+      </c>
+      <c r="N77" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
         <v>205</v>
       </c>
-      <c r="B77" t="s">
-[...45 lines deleted...]
-    <row r="78" spans="1:16">
+    </row>
+    <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>208</v>
       </c>
-      <c r="B78" t="s">
+      <c r="B78" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>103.72912941</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>45026.1</v>
+      </c>
+      <c r="I78" s="1">
+        <v>4.50261</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78" t="s">
         <v>209</v>
       </c>
-      <c r="C78" s="1">
-[...27 lines deleted...]
-        <v>210</v>
+      <c r="L78" s="1">
+        <v>1037291.29</v>
       </c>
       <c r="M78" s="1">
-        <v>1075828.61</v>
+        <v>1045026.1</v>
       </c>
       <c r="N78" s="1">
-        <v>1081126.95</v>
-[...8 lines deleted...]
-    <row r="79" spans="1:16">
+        <v>0.92</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>211</v>
       </c>
-      <c r="B79" t="s">
+      <c r="B79" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>154.91428458</v>
+      </c>
+      <c r="D79" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>390471.82</v>
+      </c>
+      <c r="I79" s="1">
+        <v>55.781688571429</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79" t="s">
         <v>212</v>
       </c>
-      <c r="C79" s="1">
+      <c r="L79" s="1">
+        <v>1084400.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1090471.82</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>214</v>
+      </c>
+      <c r="B80" s="1">
         <v>1200000.0</v>
       </c>
-      <c r="D79" s="1">
-[...2 lines deleted...]
-      <c r="E79" s="1">
+      <c r="C80" s="1">
+        <v>176.86475923</v>
+      </c>
+      <c r="D80" s="1">
         <v>99.49221</v>
       </c>
-      <c r="F79" t="s">
-[...5 lines deleted...]
-      <c r="H79" s="1">
+      <c r="E80" t="s">
+        <v>43</v>
+      </c>
+      <c r="F80">
+        <v>1.15</v>
+      </c>
+      <c r="G80" s="1">
         <v>1119923.21</v>
       </c>
-      <c r="I79" s="1">
-[...25 lines deleted...]
-      <c r="A80" t="s">
+      <c r="H80" s="1">
+        <v>733671.43</v>
+      </c>
+      <c r="I80" s="1">
+        <v>65.510869267546</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80" t="s">
+        <v>215</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1850453.04</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1853594.64</v>
+      </c>
+      <c r="N80" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
         <v>213</v>
       </c>
-      <c r="B80" t="s">
-[...8 lines deleted...]
-      <c r="E80" s="1">
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>217</v>
+      </c>
+      <c r="B81" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>102.22386356</v>
+      </c>
+      <c r="D81" s="1">
         <v>100.0</v>
       </c>
-      <c r="F80" t="s">
-[...37 lines deleted...]
-      <c r="B81" t="s">
+      <c r="E81" t="s">
+        <v>43</v>
+      </c>
+      <c r="F81">
+        <v>1.15</v>
+      </c>
+      <c r="G81" s="1">
+        <v>861511.95</v>
+      </c>
+      <c r="H81" s="1">
+        <v>29755.01</v>
+      </c>
+      <c r="I81" s="1">
+        <v>3.4538127996948</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>891266.96</v>
+      </c>
+      <c r="M81" s="1">
+        <v>891266.96</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
         <v>216</v>
       </c>
-      <c r="C81" s="1">
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>219</v>
+      </c>
+      <c r="B82" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="D81" s="1">
-[...2 lines deleted...]
-      <c r="E81" s="1">
+      <c r="C82" s="1">
+        <v>102.92816433</v>
+      </c>
+      <c r="D82" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E82" t="s">
+        <v>43</v>
+      </c>
+      <c r="F82">
+        <v>1.15</v>
+      </c>
+      <c r="G82" s="1">
+        <v>861511.95</v>
+      </c>
+      <c r="H82" s="1">
+        <v>35895.64</v>
+      </c>
+      <c r="I82" s="1">
+        <v>4.1665864298226</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>897407.59</v>
+      </c>
+      <c r="M82" s="1">
+        <v>897407.59</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>221</v>
+      </c>
+      <c r="B83" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>103.86508993</v>
+      </c>
+      <c r="D83" s="1">
         <v>112.7758</v>
       </c>
-      <c r="F81" t="s">
-[...5 lines deleted...]
-      <c r="H81" s="1">
+      <c r="E83" t="s">
+        <v>43</v>
+      </c>
+      <c r="F83">
+        <v>1.15</v>
+      </c>
+      <c r="G83" s="1">
         <v>986362.88</v>
       </c>
-      <c r="I81" s="1">
-[...31 lines deleted...]
-      <c r="C82" s="1">
+      <c r="H83" s="1">
+        <v>-73865.91</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-7.4887155120842</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83" t="s">
+        <v>222</v>
+      </c>
+      <c r="L83" s="1">
+        <v>905576.44</v>
+      </c>
+      <c r="M83" s="1">
+        <v>912496.97</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>224</v>
+      </c>
+      <c r="B84" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="D82" s="1">
-[...2 lines deleted...]
-      <c r="E82" s="1">
+      <c r="C84" s="1">
+        <v>112.46198458</v>
+      </c>
+      <c r="D84" s="1">
         <v>115.9281</v>
       </c>
-      <c r="F82" t="s">
-[...5 lines deleted...]
-      <c r="H82" s="1">
+      <c r="E84" t="s">
+        <v>43</v>
+      </c>
+      <c r="F84">
+        <v>1.15</v>
+      </c>
+      <c r="G84" s="1">
         <v>994152.3</v>
       </c>
-      <c r="I82" s="1">
-[...31 lines deleted...]
-      <c r="C83" s="1">
+      <c r="H84" s="1">
+        <v>-13621.46</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-1.370158274542</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>980530.84</v>
+      </c>
+      <c r="M84" s="1">
+        <v>980530.84</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>226</v>
+      </c>
+      <c r="B85" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="D83" s="1">
-[...2 lines deleted...]
-      <c r="E83" s="1">
+      <c r="C85" s="1">
+        <v>109.47019025</v>
+      </c>
+      <c r="D85" s="1">
         <v>100.0</v>
       </c>
-      <c r="F83" t="s">
+      <c r="E85" t="s">
         <v>8</v>
       </c>
-      <c r="G83">
+      <c r="F85">
         <v>1.0</v>
       </c>
-      <c r="H83" s="1">
+      <c r="G85" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="I83" s="1">
-[...31 lines deleted...]
-      <c r="C84" s="1">
+      <c r="H85" s="1">
+        <v>97119.03</v>
+      </c>
+      <c r="I85" s="1">
+        <v>9.711903</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85" t="s">
+        <v>227</v>
+      </c>
+      <c r="L85" s="1">
+        <v>1094701.9</v>
+      </c>
+      <c r="M85" s="1">
+        <v>1097119.03</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>229</v>
+      </c>
+      <c r="B86" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D84" s="1">
-[...2 lines deleted...]
-      <c r="E84" s="1">
+      <c r="C86" s="1">
+        <v>101.43056274</v>
+      </c>
+      <c r="D86" s="1">
         <v>100.25</v>
       </c>
-      <c r="F84" t="s">
-[...5 lines deleted...]
-      <c r="H84" s="1">
+      <c r="E86" t="s">
+        <v>43</v>
+      </c>
+      <c r="F86">
+        <v>1.15</v>
+      </c>
+      <c r="G86" s="1">
         <v>171705.06</v>
       </c>
-      <c r="I84" s="1">
-[...17 lines deleted...]
-      <c r="O84" s="1">
+      <c r="H86" s="1">
+        <v>5165.01</v>
+      </c>
+      <c r="I86" s="1">
+        <v>3.008070932796</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>176870.07</v>
+      </c>
+      <c r="M86" s="1">
+        <v>176870.07</v>
+      </c>
+      <c r="N86" s="1">
         <v>0.16</v>
       </c>
-      <c r="P84">
-[...10 lines deleted...]
-      <c r="C85" s="1">
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>231</v>
+      </c>
+      <c r="B87" s="1">
         <v>7.0</v>
       </c>
-      <c r="D85" s="1">
-[...17 lines deleted...]
-      <c r="J85" s="1">
+      <c r="C87" s="1">
+        <v>30719.75</v>
+      </c>
+      <c r="D87" s="1">
+        <v>29962.478571</v>
+      </c>
+      <c r="E87" t="s">
+        <v>43</v>
+      </c>
+      <c r="F87">
+        <v>1.15</v>
+      </c>
+      <c r="G87" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>92434.72</v>
+      </c>
+      <c r="I87" s="1">
         <v>0</v>
       </c>
-      <c r="K85">
-[...25 lines deleted...]
-      <c r="C86" s="1">
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>92434.72</v>
+      </c>
+      <c r="M87" s="1">
+        <v>92434.72</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>233</v>
+      </c>
+      <c r="B88" s="1">
         <v>140.0</v>
       </c>
-      <c r="D86" s="1">
-[...2 lines deleted...]
-      <c r="E86" s="1">
+      <c r="C88" s="1">
+        <v>3.3</v>
+      </c>
+      <c r="D88" s="1">
         <v>25.0081</v>
       </c>
-      <c r="F86" t="s">
-[...5 lines deleted...]
-      <c r="H86" s="1">
+      <c r="E88" t="s">
+        <v>43</v>
+      </c>
+      <c r="F88">
+        <v>1.15</v>
+      </c>
+      <c r="G88" s="1">
         <v>296154.12</v>
       </c>
-      <c r="I86" s="1">
-[...78 lines deleted...]
-      <c r="B88" t="s">
+      <c r="H88" s="1">
+        <v>-255873.38</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-86.398723745596</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>40280.74</v>
+      </c>
+      <c r="M88" s="1">
+        <v>40280.74</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>232</v>
       </c>
-      <c r="C88" s="1">
-[...39 lines deleted...]
-        <v>1</v>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>235</v>
+      </c>
+      <c r="B89" s="1">
+        <v>18.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>218.4</v>
+      </c>
+      <c r="D89" s="1">
+        <v>265.7</v>
+      </c>
+      <c r="E89" t="s">
+        <v>43</v>
+      </c>
+      <c r="F89">
+        <v>1.15</v>
+      </c>
+      <c r="G89" s="1">
+        <v>413988.31</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-71235.79</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-17.207198435144</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>342752.52</v>
+      </c>
+      <c r="M89" s="1">
+        <v>342752.52</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>237</v>
+      </c>
+      <c r="B90" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>49.04</v>
+      </c>
+      <c r="D90" s="1">
+        <v>42.7592</v>
+      </c>
+      <c r="E90" t="s">
+        <v>43</v>
+      </c>
+      <c r="F90">
+        <v>1.15</v>
+      </c>
+      <c r="G90" s="1">
+        <v>274144.93</v>
+      </c>
+      <c r="H90" s="1">
+        <v>42255.96</v>
+      </c>
+      <c r="I90" s="1">
+        <v>15.413730248449</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>316400.89</v>
+      </c>
+      <c r="M90" s="1">
+        <v>316400.89</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">