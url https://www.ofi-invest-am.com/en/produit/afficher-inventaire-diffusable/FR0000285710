--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -550,63 +550,63 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>18820.0978</v>
       </c>
       <c r="D2">
-        <v>1853.19</v>
+        <v>1898.72</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>34877389.77</v>
+        <v>35734192.09</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>34877389.77</v>
+        <v>35734192.09</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -658,484 +658,484 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>14600.0</v>
       </c>
       <c r="D2" s="1">
-        <v>331.31</v>
+        <v>340.08</v>
       </c>
       <c r="E2" s="1">
         <v>283.84650685</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>4144159.0</v>
       </c>
       <c r="I2" s="1">
-        <v>692967.0</v>
+        <v>821009.0</v>
       </c>
       <c r="J2" s="1">
-        <v>16.721535056932</v>
+        <v>19.811233111471</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4837126.0</v>
+        <v>4965168.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4837126.0</v>
+        <v>4965168.0</v>
       </c>
       <c r="O2" s="1">
-        <v>13.87</v>
+        <v>13.89</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>27500.0</v>
       </c>
       <c r="D3" s="1">
-        <v>206.135</v>
+        <v>212.328</v>
       </c>
       <c r="E3" s="1">
         <v>174.137</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>4788767.5</v>
       </c>
       <c r="I3" s="1">
-        <v>879945.0</v>
+        <v>1050252.5</v>
       </c>
       <c r="J3" s="1">
-        <v>18.375187352487</v>
+        <v>21.931582604501</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>5668712.5</v>
+        <v>5839020.0</v>
       </c>
       <c r="N3" s="1">
-        <v>5668712.5</v>
+        <v>5839020.0</v>
       </c>
       <c r="O3" s="1">
-        <v>16.25</v>
+        <v>16.34</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>71100.0</v>
       </c>
       <c r="D4" s="1">
-        <v>39.19</v>
+        <v>39.82</v>
       </c>
       <c r="E4" s="1">
         <v>42.53506329</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>3024243.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-237834.0</v>
+        <v>-193041.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-7.8642490038003</v>
+        <v>-6.3831180232541</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>2786409.0</v>
+        <v>2831202.0</v>
       </c>
       <c r="N4" s="1">
-        <v>2786409.0</v>
+        <v>2831202.0</v>
       </c>
       <c r="O4" s="1">
-        <v>7.99</v>
+        <v>7.92</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>17850.0</v>
       </c>
       <c r="D5" s="1">
-        <v>281.5</v>
+        <v>289.99</v>
       </c>
       <c r="E5" s="1">
         <v>217.5807563</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>3883816.5</v>
       </c>
       <c r="I5" s="1">
-        <v>1140958.5</v>
+        <v>1292505.0</v>
       </c>
       <c r="J5" s="1">
-        <v>29.377250444247</v>
+        <v>33.279249933667</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5024775.0</v>
+        <v>5176321.5</v>
       </c>
       <c r="N5" s="1">
-        <v>5024775.0</v>
+        <v>5176321.5</v>
       </c>
       <c r="O5" s="1">
-        <v>14.41</v>
+        <v>14.49</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>1274.0</v>
       </c>
       <c r="D6" s="1">
-        <v>2812.55</v>
+        <v>2841.87</v>
       </c>
       <c r="E6" s="1">
         <v>1236.42156986</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1575201.08</v>
       </c>
       <c r="I6" s="1">
-        <v>2007987.62</v>
+        <v>2045341.3</v>
       </c>
       <c r="J6" s="1">
-        <v>127.47500274695</v>
+        <v>129.84636221809</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3583188.7</v>
+        <v>3620542.38</v>
       </c>
       <c r="N6" s="1">
-        <v>3583188.7</v>
+        <v>3620542.38</v>
       </c>
       <c r="O6" s="1">
-        <v>10.27</v>
+        <v>10.13</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
         <v>219.0</v>
       </c>
       <c r="D7" s="1">
-        <v>22771.45</v>
+        <v>22977.47</v>
       </c>
       <c r="E7" s="1">
         <v>13100.60493151</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2869032.48</v>
       </c>
       <c r="I7" s="1">
-        <v>2117915.07</v>
+        <v>2163033.45</v>
       </c>
       <c r="J7" s="1">
-        <v>73.819835946925</v>
+        <v>75.392435083203</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>4986947.55</v>
+        <v>5032065.93</v>
       </c>
       <c r="N7" s="1">
-        <v>4986947.55</v>
+        <v>5032065.93</v>
       </c>
       <c r="O7" s="1">
-        <v>14.3</v>
+        <v>14.08</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
         <v>4400.0</v>
       </c>
       <c r="D8" s="1">
-        <v>862.39</v>
+        <v>903.63</v>
       </c>
       <c r="E8" s="1">
         <v>582.60227273</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2563450.0</v>
       </c>
       <c r="I8" s="1">
-        <v>1231066.0</v>
+        <v>1412522.0</v>
       </c>
       <c r="J8" s="1">
-        <v>48.023796056096</v>
+        <v>55.102381556106</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3794516.0</v>
+        <v>3975972.0</v>
       </c>
       <c r="N8" s="1">
-        <v>3794516.0</v>
+        <v>3975972.0</v>
       </c>
       <c r="O8" s="1">
-        <v>10.88</v>
+        <v>11.13</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
-        <v>97.0</v>
+        <v>94.0</v>
       </c>
       <c r="D9" s="1">
-        <v>4772.39</v>
+        <v>4778.97</v>
       </c>
       <c r="E9" s="1">
-        <v>4725.20639175</v>
+        <v>4725.20638298</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>458345.02</v>
+        <v>444169.4</v>
       </c>
       <c r="I9" s="1">
-        <v>4576.81</v>
+        <v>5053.78</v>
       </c>
       <c r="J9" s="1">
-        <v>0.99855126603099</v>
+        <v>1.1378046303955</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>462921.83</v>
+        <v>449223.18</v>
       </c>
       <c r="N9" s="1">
-        <v>462921.83</v>
+        <v>449223.18</v>
       </c>
       <c r="O9" s="1">
-        <v>1.33</v>
+        <v>1.26</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
         <v>5300.0</v>
       </c>
       <c r="D10" s="1">
-        <v>684.99</v>
+        <v>705.17</v>
       </c>
       <c r="E10" s="1">
         <v>577.88754717</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3062804.0</v>
       </c>
       <c r="I10" s="1">
-        <v>567643.0</v>
+        <v>674597.0</v>
       </c>
       <c r="J10" s="1">
-        <v>18.533441904869</v>
+        <v>22.025470777758</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>3630447.0</v>
+        <v>3737401.0</v>
       </c>
       <c r="N10" s="1">
-        <v>3630447.0</v>
+        <v>3737401.0</v>
       </c>
       <c r="O10" s="1">
-        <v>10.41</v>
+        <v>10.46</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>