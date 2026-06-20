--- v1 (2026-05-29)
+++ v2 (2026-06-20)
@@ -547,66 +547,66 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>18820.0978</v>
+        <v>25974.0978</v>
       </c>
       <c r="D2">
-        <v>1898.72</v>
+        <v>1712.72</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>35734192.09</v>
+        <v>44486505.39</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>35734192.09</v>
+        <v>44486505.39</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -658,484 +658,484 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>14600.0</v>
       </c>
       <c r="D2" s="1">
-        <v>340.08</v>
+        <v>305.91</v>
       </c>
       <c r="E2" s="1">
         <v>283.84650685</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>4144159.0</v>
       </c>
       <c r="I2" s="1">
-        <v>821009.0</v>
+        <v>322127.0</v>
       </c>
       <c r="J2" s="1">
-        <v>19.811233111471</v>
+        <v>7.7730367005706</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4965168.0</v>
+        <v>4466286.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4965168.0</v>
+        <v>4466286.0</v>
       </c>
       <c r="O2" s="1">
-        <v>13.89</v>
+        <v>10.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
-        <v>27500.0</v>
+        <v>34600.0</v>
       </c>
       <c r="D3" s="1">
-        <v>212.328</v>
+        <v>193.369</v>
       </c>
       <c r="E3" s="1">
-        <v>174.137</v>
+        <v>179.13449711</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>4788767.5</v>
+        <v>6198053.6</v>
       </c>
       <c r="I3" s="1">
-        <v>1050252.5</v>
+        <v>492513.8</v>
       </c>
       <c r="J3" s="1">
-        <v>21.931582604501</v>
+        <v>7.9462655824725</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>5839020.0</v>
+        <v>6690567.4</v>
       </c>
       <c r="N3" s="1">
-        <v>5839020.0</v>
+        <v>6690567.4</v>
       </c>
       <c r="O3" s="1">
-        <v>16.34</v>
+        <v>15.04</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
-        <v>71100.0</v>
+        <v>123100.0</v>
       </c>
       <c r="D4" s="1">
-        <v>39.82</v>
+        <v>35.22</v>
       </c>
       <c r="E4" s="1">
-        <v>42.53506329</v>
+        <v>40.2771974</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>3024243.0</v>
+        <v>4958123.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-193041.0</v>
+        <v>-622541.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-6.3831180232541</v>
+        <v>-12.555981366336</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>2831202.0</v>
+        <v>4335582.0</v>
       </c>
       <c r="N4" s="1">
-        <v>2831202.0</v>
+        <v>4335582.0</v>
       </c>
       <c r="O4" s="1">
-        <v>7.92</v>
+        <v>9.75</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
-        <v>17850.0</v>
+        <v>25750.0</v>
       </c>
       <c r="D5" s="1">
-        <v>289.99</v>
+        <v>262.48</v>
       </c>
       <c r="E5" s="1">
-        <v>217.5807563</v>
+        <v>233.82231068</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>3883816.5</v>
+        <v>6020924.5</v>
       </c>
       <c r="I5" s="1">
-        <v>1292505.0</v>
+        <v>737935.5</v>
       </c>
       <c r="J5" s="1">
-        <v>33.279249933667</v>
+        <v>12.256182584585</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5176321.5</v>
+        <v>6758860.0</v>
       </c>
       <c r="N5" s="1">
-        <v>5176321.5</v>
+        <v>6758860.0</v>
       </c>
       <c r="O5" s="1">
-        <v>14.49</v>
+        <v>15.19</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
-        <v>1274.0</v>
+        <v>1724.0</v>
       </c>
       <c r="D6" s="1">
-        <v>2841.87</v>
+        <v>2531.37</v>
       </c>
       <c r="E6" s="1">
-        <v>1236.42156986</v>
+        <v>1600.91593968</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1575201.08</v>
+        <v>2759979.08</v>
       </c>
       <c r="I6" s="1">
-        <v>2045341.3</v>
+        <v>1604102.8</v>
       </c>
       <c r="J6" s="1">
-        <v>129.84636221809</v>
+        <v>58.120107200233</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3620542.38</v>
+        <v>4364081.88</v>
       </c>
       <c r="N6" s="1">
-        <v>3620542.38</v>
+        <v>4364081.88</v>
       </c>
       <c r="O6" s="1">
-        <v>10.13</v>
+        <v>9.81</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
-        <v>219.0</v>
+        <v>317.0</v>
       </c>
       <c r="D7" s="1">
-        <v>22977.47</v>
+        <v>20843.52</v>
       </c>
       <c r="E7" s="1">
-        <v>13100.60493151</v>
+        <v>15753.63652997</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2869032.48</v>
+        <v>4993902.78</v>
       </c>
       <c r="I7" s="1">
-        <v>2163033.45</v>
+        <v>1613493.06</v>
       </c>
       <c r="J7" s="1">
-        <v>75.392435083203</v>
+        <v>32.309260533903</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5032065.93</v>
+        <v>6607395.84</v>
       </c>
       <c r="N7" s="1">
-        <v>5032065.93</v>
+        <v>6607395.84</v>
       </c>
       <c r="O7" s="1">
-        <v>14.08</v>
+        <v>14.85</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
-        <v>4400.0</v>
+        <v>6400.0</v>
       </c>
       <c r="D8" s="1">
-        <v>903.63</v>
+        <v>818.43</v>
       </c>
       <c r="E8" s="1">
-        <v>582.60227273</v>
+        <v>663.9765625</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2563450.0</v>
+        <v>4249450.0</v>
       </c>
       <c r="I8" s="1">
-        <v>1412522.0</v>
+        <v>988502.0</v>
       </c>
       <c r="J8" s="1">
-        <v>55.102381556106</v>
+        <v>23.261880949299</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3975972.0</v>
+        <v>5237952.0</v>
       </c>
       <c r="N8" s="1">
-        <v>3975972.0</v>
+        <v>5237952.0</v>
       </c>
       <c r="O8" s="1">
-        <v>11.13</v>
+        <v>11.77</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
-        <v>94.0</v>
+        <v>337.0</v>
       </c>
       <c r="D9" s="1">
-        <v>4778.97</v>
+        <v>4784.78</v>
       </c>
       <c r="E9" s="1">
-        <v>4725.20638298</v>
+        <v>4782.53</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>444169.4</v>
+        <v>1611712.61</v>
       </c>
       <c r="I9" s="1">
-        <v>5053.78</v>
+        <v>758.25</v>
       </c>
       <c r="J9" s="1">
-        <v>1.1378046303955</v>
+        <v>0.047046228669763</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>449223.18</v>
+        <v>1612470.86</v>
       </c>
       <c r="N9" s="1">
-        <v>449223.18</v>
+        <v>1612470.86</v>
       </c>
       <c r="O9" s="1">
-        <v>1.26</v>
+        <v>3.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
-        <v>5300.0</v>
+        <v>6950.0</v>
       </c>
       <c r="D10" s="1">
-        <v>705.17</v>
+        <v>621.26</v>
       </c>
       <c r="E10" s="1">
-        <v>577.88754717</v>
+        <v>595.52532374</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3062804.0</v>
+        <v>4138901.0</v>
       </c>
       <c r="I10" s="1">
-        <v>674597.0</v>
+        <v>178856.0</v>
       </c>
       <c r="J10" s="1">
-        <v>22.025470777758</v>
+        <v>4.3213403751382</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>3737401.0</v>
+        <v>4317757.0</v>
       </c>
       <c r="N10" s="1">
-        <v>3737401.0</v>
+        <v>4317757.0</v>
       </c>
       <c r="O10" s="1">
-        <v>10.46</v>
+        <v>9.71</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>