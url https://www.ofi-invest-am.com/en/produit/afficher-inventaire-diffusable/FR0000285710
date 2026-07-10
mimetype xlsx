--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -550,63 +550,63 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>25974.0978</v>
       </c>
       <c r="D2">
-        <v>1712.72</v>
+        <v>1839.49</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>44486505.39</v>
+        <v>47779241.73</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>44486505.39</v>
+        <v>47779241.73</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -658,484 +658,484 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>14600.0</v>
       </c>
       <c r="D2" s="1">
-        <v>305.91</v>
+        <v>326.21</v>
       </c>
       <c r="E2" s="1">
         <v>283.84650685</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>4144159.0</v>
       </c>
       <c r="I2" s="1">
-        <v>322127.0</v>
+        <v>618507.0</v>
       </c>
       <c r="J2" s="1">
-        <v>7.7730367005706</v>
+        <v>14.924789323962</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4466286.0</v>
+        <v>4762666.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4466286.0</v>
+        <v>4762666.0</v>
       </c>
       <c r="O2" s="1">
-        <v>10.04</v>
+        <v>9.97</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>34600.0</v>
       </c>
       <c r="D3" s="1">
-        <v>193.369</v>
+        <v>210.528</v>
       </c>
       <c r="E3" s="1">
         <v>179.13449711</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>6198053.6</v>
       </c>
       <c r="I3" s="1">
-        <v>492513.8</v>
+        <v>1086215.2</v>
       </c>
       <c r="J3" s="1">
-        <v>7.9462655824725</v>
+        <v>17.525101751298</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>6690567.4</v>
+        <v>7284268.8</v>
       </c>
       <c r="N3" s="1">
-        <v>6690567.4</v>
+        <v>7284268.8</v>
       </c>
       <c r="O3" s="1">
-        <v>15.04</v>
+        <v>15.25</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>123100.0</v>
       </c>
       <c r="D4" s="1">
-        <v>35.22</v>
+        <v>36.95</v>
       </c>
       <c r="E4" s="1">
         <v>40.2771974</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>4958123.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-622541.0</v>
+        <v>-409578.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-12.555981366336</v>
+        <v>-8.2607470609341</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4335582.0</v>
+        <v>4548545.0</v>
       </c>
       <c r="N4" s="1">
-        <v>4335582.0</v>
+        <v>4548545.0</v>
       </c>
       <c r="O4" s="1">
-        <v>9.75</v>
+        <v>9.52</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>25750.0</v>
       </c>
       <c r="D5" s="1">
-        <v>262.48</v>
+        <v>286.61</v>
       </c>
       <c r="E5" s="1">
         <v>233.82231068</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>6020924.5</v>
       </c>
       <c r="I5" s="1">
-        <v>737935.5</v>
+        <v>1359283.0</v>
       </c>
       <c r="J5" s="1">
-        <v>12.256182584585</v>
+        <v>22.575984801005</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>6758860.0</v>
+        <v>7380207.5</v>
       </c>
       <c r="N5" s="1">
-        <v>6758860.0</v>
+        <v>7380207.5</v>
       </c>
       <c r="O5" s="1">
-        <v>15.19</v>
+        <v>15.45</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>1724.0</v>
       </c>
       <c r="D6" s="1">
-        <v>2531.37</v>
+        <v>2766.21</v>
       </c>
       <c r="E6" s="1">
         <v>1600.91593968</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2759979.08</v>
       </c>
       <c r="I6" s="1">
-        <v>1604102.8</v>
+        <v>2008966.96</v>
       </c>
       <c r="J6" s="1">
-        <v>58.120107200233</v>
+        <v>72.789209692126</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4364081.88</v>
+        <v>4768946.04</v>
       </c>
       <c r="N6" s="1">
-        <v>4364081.88</v>
+        <v>4768946.04</v>
       </c>
       <c r="O6" s="1">
-        <v>9.81</v>
+        <v>9.98</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
         <v>317.0</v>
       </c>
       <c r="D7" s="1">
-        <v>20843.52</v>
+        <v>22243.13</v>
       </c>
       <c r="E7" s="1">
         <v>15753.63652997</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>4993902.78</v>
       </c>
       <c r="I7" s="1">
-        <v>1613493.06</v>
+        <v>2057169.43</v>
       </c>
       <c r="J7" s="1">
-        <v>32.309260533903</v>
+        <v>41.193621915083</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>6607395.84</v>
+        <v>7051072.21</v>
       </c>
       <c r="N7" s="1">
-        <v>6607395.84</v>
+        <v>7051072.21</v>
       </c>
       <c r="O7" s="1">
-        <v>14.85</v>
+        <v>14.76</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
         <v>6400.0</v>
       </c>
       <c r="D8" s="1">
-        <v>818.43</v>
+        <v>879.49</v>
       </c>
       <c r="E8" s="1">
         <v>663.9765625</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>4249450.0</v>
       </c>
       <c r="I8" s="1">
-        <v>988502.0</v>
+        <v>1379286.0</v>
       </c>
       <c r="J8" s="1">
-        <v>23.261880949299</v>
+        <v>32.457988680888</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>5237952.0</v>
+        <v>5628736.0</v>
       </c>
       <c r="N8" s="1">
-        <v>5237952.0</v>
+        <v>5628736.0</v>
       </c>
       <c r="O8" s="1">
-        <v>11.77</v>
+        <v>11.78</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
-        <v>337.0</v>
+        <v>334.0</v>
       </c>
       <c r="D9" s="1">
-        <v>4784.78</v>
+        <v>4790.39</v>
       </c>
       <c r="E9" s="1">
         <v>4782.53</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1611712.61</v>
+        <v>1597365.02</v>
       </c>
       <c r="I9" s="1">
-        <v>758.25</v>
+        <v>2625.24</v>
       </c>
       <c r="J9" s="1">
-        <v>0.047046228669763</v>
+        <v>0.1643481588197</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1612470.86</v>
+        <v>1599990.26</v>
       </c>
       <c r="N9" s="1">
-        <v>1612470.86</v>
+        <v>1599990.26</v>
       </c>
       <c r="O9" s="1">
-        <v>3.62</v>
+        <v>3.35</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
         <v>6950.0</v>
       </c>
       <c r="D10" s="1">
-        <v>621.26</v>
+        <v>669.84</v>
       </c>
       <c r="E10" s="1">
         <v>595.52532374</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>4138901.0</v>
       </c>
       <c r="I10" s="1">
-        <v>178856.0</v>
+        <v>516487.0</v>
       </c>
       <c r="J10" s="1">
-        <v>4.3213403751382</v>
+        <v>12.478844021638</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4317757.0</v>
+        <v>4655388.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4317757.0</v>
+        <v>4655388.0</v>
       </c>
       <c r="O10" s="1">
-        <v>9.71</v>
+        <v>9.74</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>