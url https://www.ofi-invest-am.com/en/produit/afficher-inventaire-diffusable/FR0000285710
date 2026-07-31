--- v3 (2026-07-10)
+++ v4 (2026-07-31)
@@ -550,63 +550,63 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>25974.0978</v>
       </c>
       <c r="D2">
-        <v>1839.49</v>
+        <v>1842.13</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>47779241.73</v>
+        <v>47847718.33</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>47779241.73</v>
+        <v>47847718.33</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -658,484 +658,484 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>14600.0</v>
       </c>
       <c r="D2" s="1">
-        <v>326.21</v>
+        <v>324.04</v>
       </c>
       <c r="E2" s="1">
         <v>283.84650685</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>4144159.0</v>
       </c>
       <c r="I2" s="1">
-        <v>618507.0</v>
+        <v>586825.0</v>
       </c>
       <c r="J2" s="1">
-        <v>14.924789323962</v>
+        <v>14.160291629737</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4762666.0</v>
+        <v>4730984.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4762666.0</v>
+        <v>4730984.0</v>
       </c>
       <c r="O2" s="1">
-        <v>9.97</v>
+        <v>9.89</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>34600.0</v>
       </c>
       <c r="D3" s="1">
-        <v>210.528</v>
+        <v>214.916</v>
       </c>
       <c r="E3" s="1">
         <v>179.13449711</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>6198053.6</v>
       </c>
       <c r="I3" s="1">
-        <v>1086215.2</v>
+        <v>1238040.0</v>
       </c>
       <c r="J3" s="1">
-        <v>17.525101751298</v>
+        <v>19.974657850652</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>7284268.8</v>
+        <v>7436093.6</v>
       </c>
       <c r="N3" s="1">
-        <v>7284268.8</v>
+        <v>7436093.6</v>
       </c>
       <c r="O3" s="1">
-        <v>15.25</v>
+        <v>15.54</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>123100.0</v>
       </c>
       <c r="D4" s="1">
-        <v>36.95</v>
+        <v>36.88</v>
       </c>
       <c r="E4" s="1">
         <v>40.2771974</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>4958123.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-409578.0</v>
+        <v>-418195.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-8.2607470609341</v>
+        <v>-8.4345426686672</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4548545.0</v>
+        <v>4539928.0</v>
       </c>
       <c r="N4" s="1">
-        <v>4548545.0</v>
+        <v>4539928.0</v>
       </c>
       <c r="O4" s="1">
-        <v>9.52</v>
+        <v>9.49</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>25750.0</v>
       </c>
       <c r="D5" s="1">
-        <v>286.61</v>
+        <v>289.34</v>
       </c>
       <c r="E5" s="1">
         <v>233.82231068</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>6020924.5</v>
       </c>
       <c r="I5" s="1">
-        <v>1359283.0</v>
+        <v>1429580.5</v>
       </c>
       <c r="J5" s="1">
-        <v>22.575984801005</v>
+        <v>23.743538056323</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>7380207.5</v>
+        <v>7450505.0</v>
       </c>
       <c r="N5" s="1">
-        <v>7380207.5</v>
+        <v>7450505.0</v>
       </c>
       <c r="O5" s="1">
-        <v>15.45</v>
+        <v>15.57</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>1724.0</v>
       </c>
       <c r="D6" s="1">
-        <v>2766.21</v>
+        <v>2744.55</v>
       </c>
       <c r="E6" s="1">
         <v>1600.91593968</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2759979.08</v>
       </c>
       <c r="I6" s="1">
-        <v>2008966.96</v>
+        <v>1971625.12</v>
       </c>
       <c r="J6" s="1">
-        <v>72.789209692126</v>
+        <v>71.436234219572</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4768946.04</v>
+        <v>4731604.2</v>
       </c>
       <c r="N6" s="1">
-        <v>4768946.04</v>
+        <v>4731604.2</v>
       </c>
       <c r="O6" s="1">
-        <v>9.98</v>
+        <v>9.89</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
         <v>317.0</v>
       </c>
       <c r="D7" s="1">
-        <v>22243.13</v>
+        <v>22083.06</v>
       </c>
       <c r="E7" s="1">
         <v>15753.63652997</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>4993902.78</v>
       </c>
       <c r="I7" s="1">
-        <v>2057169.43</v>
+        <v>2006427.24</v>
       </c>
       <c r="J7" s="1">
-        <v>41.193621915083</v>
+        <v>40.17753905894</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>7051072.21</v>
+        <v>7000330.02</v>
       </c>
       <c r="N7" s="1">
-        <v>7051072.21</v>
+        <v>7000330.02</v>
       </c>
       <c r="O7" s="1">
-        <v>14.76</v>
+        <v>14.63</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
         <v>6400.0</v>
       </c>
       <c r="D8" s="1">
-        <v>879.49</v>
+        <v>881.21</v>
       </c>
       <c r="E8" s="1">
         <v>663.9765625</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>4249450.0</v>
       </c>
       <c r="I8" s="1">
-        <v>1379286.0</v>
+        <v>1390294.0</v>
       </c>
       <c r="J8" s="1">
-        <v>32.457988680888</v>
+        <v>32.717033969102</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>5628736.0</v>
+        <v>5639744.0</v>
       </c>
       <c r="N8" s="1">
-        <v>5628736.0</v>
+        <v>5639744.0</v>
       </c>
       <c r="O8" s="1">
-        <v>11.78</v>
+        <v>11.79</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
-        <v>334.0</v>
+        <v>330.0</v>
       </c>
       <c r="D9" s="1">
-        <v>4790.39</v>
+        <v>4796.02</v>
       </c>
       <c r="E9" s="1">
         <v>4782.53</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1597365.02</v>
+        <v>1578234.9</v>
       </c>
       <c r="I9" s="1">
-        <v>2625.24</v>
+        <v>4451.7</v>
       </c>
       <c r="J9" s="1">
-        <v>0.1643481588197</v>
+        <v>0.28206827766893</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1599990.26</v>
+        <v>1582686.6</v>
       </c>
       <c r="N9" s="1">
-        <v>1599990.26</v>
+        <v>1582686.6</v>
       </c>
       <c r="O9" s="1">
-        <v>3.35</v>
+        <v>3.31</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
         <v>6950.0</v>
       </c>
       <c r="D10" s="1">
-        <v>669.84</v>
+        <v>665.8</v>
       </c>
       <c r="E10" s="1">
         <v>595.52532374</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>4138901.0</v>
       </c>
       <c r="I10" s="1">
-        <v>516487.0</v>
+        <v>488409.0</v>
       </c>
       <c r="J10" s="1">
-        <v>12.478844021638</v>
+        <v>11.80045137586</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4655388.0</v>
+        <v>4627310.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4655388.0</v>
+        <v>4627310.0</v>
       </c>
       <c r="O10" s="1">
-        <v>9.74</v>
+        <v>9.67</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>