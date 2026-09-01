--- v4 (2026-07-31)
+++ v5 (2026-09-01)
@@ -547,66 +547,66 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>25974.0978</v>
+        <v>25965.6626</v>
       </c>
       <c r="D2">
-        <v>1842.13</v>
+        <v>1896.67</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>47847718.33</v>
+        <v>49248415.94</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>47847718.33</v>
+        <v>49248415.94</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -658,484 +658,484 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>14600.0</v>
       </c>
       <c r="D2" s="1">
-        <v>324.04</v>
+        <v>333.45</v>
       </c>
       <c r="E2" s="1">
         <v>283.84650685</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>4144159.0</v>
       </c>
       <c r="I2" s="1">
-        <v>586825.0</v>
+        <v>724211.0</v>
       </c>
       <c r="J2" s="1">
-        <v>14.160291629737</v>
+        <v>17.47546365861</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4730984.0</v>
+        <v>4868370.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4730984.0</v>
+        <v>4868370.0</v>
       </c>
       <c r="O2" s="1">
         <v>9.89</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>34600.0</v>
       </c>
       <c r="D3" s="1">
-        <v>214.916</v>
+        <v>223.855</v>
       </c>
       <c r="E3" s="1">
         <v>179.13449711</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>6198053.6</v>
       </c>
       <c r="I3" s="1">
-        <v>1238040.0</v>
+        <v>1547329.4</v>
       </c>
       <c r="J3" s="1">
-        <v>19.974657850652</v>
+        <v>24.964763131445</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>7436093.6</v>
+        <v>7745383.0</v>
       </c>
       <c r="N3" s="1">
-        <v>7436093.6</v>
+        <v>7745383.0</v>
       </c>
       <c r="O3" s="1">
-        <v>15.54</v>
+        <v>15.73</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>123100.0</v>
       </c>
       <c r="D4" s="1">
-        <v>36.88</v>
+        <v>37.55</v>
       </c>
       <c r="E4" s="1">
         <v>40.2771974</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>4958123.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-418195.0</v>
+        <v>-335718.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-8.4345426686672</v>
+        <v>-6.7710704232227</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4539928.0</v>
+        <v>4622405.0</v>
       </c>
       <c r="N4" s="1">
-        <v>4539928.0</v>
+        <v>4622405.0</v>
       </c>
       <c r="O4" s="1">
-        <v>9.49</v>
+        <v>9.39</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>25750.0</v>
       </c>
       <c r="D5" s="1">
-        <v>289.34</v>
+        <v>299.74</v>
       </c>
       <c r="E5" s="1">
         <v>233.82231068</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>6020924.5</v>
       </c>
       <c r="I5" s="1">
-        <v>1429580.5</v>
+        <v>1697380.5</v>
       </c>
       <c r="J5" s="1">
-        <v>23.743538056323</v>
+        <v>28.191359981345</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>7450505.0</v>
+        <v>7718305.0</v>
       </c>
       <c r="N5" s="1">
-        <v>7450505.0</v>
+        <v>7718305.0</v>
       </c>
       <c r="O5" s="1">
-        <v>15.57</v>
+        <v>15.67</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>1724.0</v>
       </c>
       <c r="D6" s="1">
-        <v>2744.55</v>
+        <v>2848.37</v>
       </c>
       <c r="E6" s="1">
         <v>1600.91593968</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2759979.08</v>
       </c>
       <c r="I6" s="1">
-        <v>1971625.12</v>
+        <v>2150610.8</v>
       </c>
       <c r="J6" s="1">
-        <v>71.436234219572</v>
+        <v>77.921271780074</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4731604.2</v>
+        <v>4910589.88</v>
       </c>
       <c r="N6" s="1">
-        <v>4731604.2</v>
+        <v>4910589.88</v>
       </c>
       <c r="O6" s="1">
-        <v>9.89</v>
+        <v>9.97</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
         <v>317.0</v>
       </c>
       <c r="D7" s="1">
-        <v>22083.06</v>
+        <v>22645.63</v>
       </c>
       <c r="E7" s="1">
         <v>15753.63652997</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>4993902.78</v>
       </c>
       <c r="I7" s="1">
-        <v>2006427.24</v>
+        <v>2184761.93</v>
       </c>
       <c r="J7" s="1">
-        <v>40.17753905894</v>
+        <v>43.748587552599</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>7000330.02</v>
+        <v>7178664.71</v>
       </c>
       <c r="N7" s="1">
-        <v>7000330.02</v>
+        <v>7178664.71</v>
       </c>
       <c r="O7" s="1">
-        <v>14.63</v>
+        <v>14.58</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
         <v>6400.0</v>
       </c>
       <c r="D8" s="1">
-        <v>881.21</v>
+        <v>898.58</v>
       </c>
       <c r="E8" s="1">
         <v>663.9765625</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>4249450.0</v>
       </c>
       <c r="I8" s="1">
-        <v>1390294.0</v>
+        <v>1501462.0</v>
       </c>
       <c r="J8" s="1">
-        <v>32.717033969102</v>
+        <v>35.33309016461</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>5639744.0</v>
+        <v>5750912.0</v>
       </c>
       <c r="N8" s="1">
-        <v>5639744.0</v>
+        <v>5750912.0</v>
       </c>
       <c r="O8" s="1">
-        <v>11.79</v>
+        <v>11.68</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
-        <v>330.0</v>
+        <v>326.0</v>
       </c>
       <c r="D9" s="1">
-        <v>4796.02</v>
+        <v>4805.57</v>
       </c>
       <c r="E9" s="1">
         <v>4782.53</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1578234.9</v>
+        <v>1559104.78</v>
       </c>
       <c r="I9" s="1">
-        <v>4451.7</v>
+        <v>7511.04</v>
       </c>
       <c r="J9" s="1">
-        <v>0.28206827766893</v>
+        <v>0.48175338157837</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1582686.6</v>
+        <v>1566615.82</v>
       </c>
       <c r="N9" s="1">
-        <v>1582686.6</v>
+        <v>1566615.82</v>
       </c>
       <c r="O9" s="1">
-        <v>3.31</v>
+        <v>3.18</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
         <v>6950.0</v>
       </c>
       <c r="D10" s="1">
-        <v>665.8</v>
+        <v>689.39</v>
       </c>
       <c r="E10" s="1">
         <v>595.52532374</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>4138901.0</v>
       </c>
       <c r="I10" s="1">
-        <v>488409.0</v>
+        <v>652359.5</v>
       </c>
       <c r="J10" s="1">
-        <v>11.80045137586</v>
+        <v>15.761659918901</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4627310.0</v>
+        <v>4791260.5</v>
       </c>
       <c r="N10" s="1">
-        <v>4627310.0</v>
+        <v>4791260.5</v>
       </c>
       <c r="O10" s="1">
-        <v>9.67</v>
+        <v>9.73</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>