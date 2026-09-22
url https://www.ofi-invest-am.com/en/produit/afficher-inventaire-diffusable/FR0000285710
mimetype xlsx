--- v5 (2026-09-01)
+++ v6 (2026-09-22)
@@ -492,653 +492,653 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>25965.6626</v>
+      </c>
+      <c r="C2">
+        <v>1955.03</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>50763799.72</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>50763799.72</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P10"/>
+  <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O10" sqref="O10"/>
+      <selection activeCell="N10" sqref="N10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I1" t="s">
+        <v>17</v>
+      </c>
+      <c r="J1" t="s">
+        <v>18</v>
+      </c>
+      <c r="K1" t="s">
+        <v>19</v>
+      </c>
+      <c r="L1" t="s">
+        <v>20</v>
+      </c>
+      <c r="M1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N1" t="s">
+        <v>22</v>
+      </c>
+      <c r="O1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z1" t="s">
         <v>9</v>
       </c>
-      <c r="B1" t="s">
-[...43 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="1">
+        <v>14600.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>347.74</v>
+      </c>
+      <c r="D2" s="1">
+        <v>283.84650685</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>4144159.0</v>
+      </c>
+      <c r="H2" s="1">
+        <v>932845.0</v>
+      </c>
+      <c r="I2" s="1">
+        <v>22.509874741775</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>5077004.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>5077004.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>24</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="1">
+        <v>34600.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>230.279</v>
+      </c>
+      <c r="D3" s="1">
+        <v>179.13449711</v>
+      </c>
+      <c r="E3" t="s">
         <v>8</v>
       </c>
-      <c r="G2">
+      <c r="F3">
         <v>1.0</v>
       </c>
-      <c r="H2" s="1">
-[...23 lines deleted...]
-      <c r="P2">
+      <c r="G3" s="1">
+        <v>6198053.6</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1769599.8</v>
+      </c>
+      <c r="I3" s="1">
+        <v>28.550895397226</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>7967653.4</v>
+      </c>
+      <c r="M3" s="1">
+        <v>7967653.4</v>
+      </c>
+      <c r="N3" s="1">
+        <v>15.7</v>
+      </c>
+      <c r="O3">
         <v>1</v>
       </c>
+      <c r="Z3" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="3" spans="1:16">
-[...15 lines deleted...]
-      <c r="F3" t="s">
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="1">
+        <v>123100.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>38.05</v>
+      </c>
+      <c r="D4" s="1">
+        <v>40.2771974</v>
+      </c>
+      <c r="E4" t="s">
         <v>8</v>
       </c>
-      <c r="G3">
+      <c r="F4">
         <v>1.0</v>
       </c>
-      <c r="H3" s="1">
-[...23 lines deleted...]
-      <c r="P3">
+      <c r="G4" s="1">
+        <v>4958123.0</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-274168.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-5.5296732251298</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>4683955.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>4683955.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>9.23</v>
+      </c>
+      <c r="O4">
         <v>1</v>
       </c>
+      <c r="Z4" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="4" spans="1:16">
-[...15 lines deleted...]
-      <c r="F4" t="s">
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="1">
+        <v>25750.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>307.26</v>
+      </c>
+      <c r="D5" s="1">
+        <v>233.82231068</v>
+      </c>
+      <c r="E5" t="s">
         <v>8</v>
       </c>
-      <c r="G4">
+      <c r="F5">
         <v>1.0</v>
       </c>
-      <c r="H4" s="1">
-[...23 lines deleted...]
-      <c r="P4">
+      <c r="G5" s="1">
+        <v>6020924.5</v>
+      </c>
+      <c r="H5" s="1">
+        <v>1891020.5</v>
+      </c>
+      <c r="I5" s="1">
+        <v>31.407477373284</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>7911945.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>7911945.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>15.59</v>
+      </c>
+      <c r="O5">
         <v>1</v>
       </c>
+      <c r="Z5" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="5" spans="1:16">
-[...15 lines deleted...]
-      <c r="F5" t="s">
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1724.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>2981.19</v>
+      </c>
+      <c r="D6" s="1">
+        <v>1600.91593968</v>
+      </c>
+      <c r="E6" t="s">
         <v>8</v>
       </c>
-      <c r="G5">
+      <c r="F6">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...23 lines deleted...]
-      <c r="P5">
+      <c r="G6" s="1">
+        <v>2759979.08</v>
+      </c>
+      <c r="H6" s="1">
+        <v>2379592.48</v>
+      </c>
+      <c r="I6" s="1">
+        <v>86.217772346303</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>5139571.56</v>
+      </c>
+      <c r="M6" s="1">
+        <v>5139571.56</v>
+      </c>
+      <c r="N6" s="1">
+        <v>10.12</v>
+      </c>
+      <c r="O6">
         <v>1</v>
       </c>
+      <c r="Z6" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="6" spans="1:16">
-[...15 lines deleted...]
-      <c r="F6" t="s">
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="1">
+        <v>317.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>23367.25</v>
+      </c>
+      <c r="D7" s="1">
+        <v>15753.63652997</v>
+      </c>
+      <c r="E7" t="s">
         <v>8</v>
       </c>
-      <c r="G6">
+      <c r="F7">
         <v>1.0</v>
       </c>
-      <c r="H6" s="1">
-[...23 lines deleted...]
-      <c r="P6">
+      <c r="G7" s="1">
+        <v>4993902.78</v>
+      </c>
+      <c r="H7" s="1">
+        <v>2413515.47</v>
+      </c>
+      <c r="I7" s="1">
+        <v>48.329244206873</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>7407418.25</v>
+      </c>
+      <c r="M7" s="1">
+        <v>7407418.25</v>
+      </c>
+      <c r="N7" s="1">
+        <v>14.59</v>
+      </c>
+      <c r="O7">
         <v>1</v>
       </c>
+      <c r="Z7" t="s">
+        <v>34</v>
+      </c>
     </row>
-    <row r="7" spans="1:16">
-[...15 lines deleted...]
-      <c r="F7" t="s">
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="1">
+        <v>6400.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>922.54</v>
+      </c>
+      <c r="D8" s="1">
+        <v>663.9765625</v>
+      </c>
+      <c r="E8" t="s">
         <v>8</v>
       </c>
-      <c r="G7">
+      <c r="F8">
         <v>1.0</v>
       </c>
-      <c r="H7" s="1">
-[...23 lines deleted...]
-      <c r="P7">
+      <c r="G8" s="1">
+        <v>4249450.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>1654806.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>38.941651272518</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>5904256.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>5904256.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>11.63</v>
+      </c>
+      <c r="O8">
         <v>1</v>
       </c>
+      <c r="Z8" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="8" spans="1:16">
-[...15 lines deleted...]
-      <c r="F8" t="s">
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="1">
+        <v>319.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>4811.69</v>
+      </c>
+      <c r="D9" s="1">
+        <v>4782.53</v>
+      </c>
+      <c r="E9" t="s">
         <v>8</v>
       </c>
-      <c r="G8">
+      <c r="F9">
         <v>1.0</v>
       </c>
-      <c r="H8" s="1">
-[...23 lines deleted...]
-      <c r="P8">
+      <c r="G9" s="1">
+        <v>1525627.07</v>
+      </c>
+      <c r="H9" s="1">
+        <v>9302.04</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.60971912356012</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1534929.11</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1534929.11</v>
+      </c>
+      <c r="N9" s="1">
+        <v>3.02</v>
+      </c>
+      <c r="O9">
         <v>1</v>
       </c>
+      <c r="Z9" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="9" spans="1:16">
-[...15 lines deleted...]
-      <c r="F9" t="s">
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="1">
+        <v>6950.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>721.7</v>
+      </c>
+      <c r="D10" s="1">
+        <v>595.52532374</v>
+      </c>
+      <c r="E10" t="s">
         <v>8</v>
       </c>
-      <c r="G9">
+      <c r="F10">
         <v>1.0</v>
       </c>
-      <c r="H9" s="1">
-[...23 lines deleted...]
-      <c r="P9">
+      <c r="G10" s="1">
+        <v>4138901.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>876914.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>21.187121895402</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>5015815.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>5015815.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>9.88</v>
+      </c>
+      <c r="O10">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" t="s">
+      <c r="Z10" t="s">
         <v>40</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">