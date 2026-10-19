--- v6 (2026-09-22)
+++ v7 (2026-10-19)
@@ -544,66 +544,66 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>25965.6626</v>
+        <v>25965.1574</v>
       </c>
       <c r="C2">
-        <v>1955.03</v>
+        <v>1937.37</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>50763799.72</v>
+        <v>50304195.28</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>50763799.72</v>
+        <v>50304195.28</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -655,484 +655,484 @@
       </c>
       <c r="L1" t="s">
         <v>20</v>
       </c>
       <c r="M1" t="s">
         <v>21</v>
       </c>
       <c r="N1" t="s">
         <v>22</v>
       </c>
       <c r="O1" t="s">
         <v>23</v>
       </c>
       <c r="Z1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="1">
         <v>14600.0</v>
       </c>
       <c r="C2" s="1">
-        <v>347.74</v>
+        <v>334.74</v>
       </c>
       <c r="D2" s="1">
         <v>283.84650685</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>4144159.0</v>
       </c>
       <c r="H2" s="1">
-        <v>932845.0</v>
+        <v>743045.0</v>
       </c>
       <c r="I2" s="1">
-        <v>22.509874741775</v>
+        <v>17.929934638126</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>5077004.0</v>
+        <v>4887204.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5077004.0</v>
+        <v>4887204.0</v>
       </c>
       <c r="N2" s="1">
-        <v>10.0</v>
+        <v>9.72</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="1">
         <v>34600.0</v>
       </c>
       <c r="C3" s="1">
-        <v>230.279</v>
+        <v>224.585</v>
       </c>
       <c r="D3" s="1">
         <v>179.13449711</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>6198053.6</v>
       </c>
       <c r="H3" s="1">
-        <v>1769599.8</v>
+        <v>1572587.4</v>
       </c>
       <c r="I3" s="1">
-        <v>28.550895397226</v>
+        <v>25.372278161647</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>7967653.4</v>
+        <v>7770641.0</v>
       </c>
       <c r="M3" s="1">
-        <v>7967653.4</v>
+        <v>7770641.0</v>
       </c>
       <c r="N3" s="1">
-        <v>15.7</v>
+        <v>15.45</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="1">
         <v>123100.0</v>
       </c>
       <c r="C4" s="1">
-        <v>38.05</v>
+        <v>38.21</v>
       </c>
       <c r="D4" s="1">
         <v>40.2771974</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>4958123.0</v>
       </c>
       <c r="H4" s="1">
-        <v>-274168.0</v>
+        <v>-254472.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-5.5296732251298</v>
+        <v>-5.13242612174</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>4683955.0</v>
+        <v>4703651.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4683955.0</v>
+        <v>4703651.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9.23</v>
+        <v>9.35</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="1">
         <v>25750.0</v>
       </c>
       <c r="C5" s="1">
-        <v>307.26</v>
+        <v>305.51</v>
       </c>
       <c r="D5" s="1">
         <v>233.82231068</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>6020924.5</v>
       </c>
       <c r="H5" s="1">
-        <v>1891020.5</v>
+        <v>1845958.0</v>
       </c>
       <c r="I5" s="1">
-        <v>31.407477373284</v>
+        <v>30.659045799362</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>7911945.0</v>
+        <v>7866882.5</v>
       </c>
       <c r="M5" s="1">
-        <v>7911945.0</v>
+        <v>7866882.5</v>
       </c>
       <c r="N5" s="1">
-        <v>15.59</v>
+        <v>15.64</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="1">
         <v>1724.0</v>
       </c>
       <c r="C6" s="1">
-        <v>2981.19</v>
+        <v>2941.84</v>
       </c>
       <c r="D6" s="1">
         <v>1600.91593968</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>2759979.08</v>
       </c>
       <c r="H6" s="1">
-        <v>2379592.48</v>
+        <v>2311753.08</v>
       </c>
       <c r="I6" s="1">
-        <v>86.217772346303</v>
+        <v>83.759804440257</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>5139571.56</v>
+        <v>5071732.16</v>
       </c>
       <c r="M6" s="1">
-        <v>5139571.56</v>
+        <v>5071732.16</v>
       </c>
       <c r="N6" s="1">
-        <v>10.12</v>
+        <v>10.08</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="1">
         <v>317.0</v>
       </c>
       <c r="C7" s="1">
-        <v>23367.25</v>
+        <v>23657.85</v>
       </c>
       <c r="D7" s="1">
         <v>15753.63652997</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>4993902.78</v>
       </c>
       <c r="H7" s="1">
-        <v>2413515.47</v>
+        <v>2505635.67</v>
       </c>
       <c r="I7" s="1">
-        <v>48.329244206873</v>
+        <v>50.173897658456</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>7407418.25</v>
+        <v>7499538.45</v>
       </c>
       <c r="M7" s="1">
-        <v>7407418.25</v>
+        <v>7499538.45</v>
       </c>
       <c r="N7" s="1">
-        <v>14.59</v>
+        <v>14.91</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="1">
         <v>6400.0</v>
       </c>
       <c r="C8" s="1">
-        <v>922.54</v>
+        <v>929.82</v>
       </c>
       <c r="D8" s="1">
         <v>663.9765625</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>4249450.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1654806.0</v>
+        <v>1701398.0</v>
       </c>
       <c r="I8" s="1">
-        <v>38.941651272518</v>
+        <v>40.038075515655</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>5904256.0</v>
+        <v>5950848.0</v>
       </c>
       <c r="M8" s="1">
-        <v>5904256.0</v>
+        <v>5950848.0</v>
       </c>
       <c r="N8" s="1">
-        <v>11.63</v>
+        <v>11.83</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="1">
         <v>319.0</v>
       </c>
       <c r="C9" s="1">
-        <v>4811.69</v>
+        <v>4819.08</v>
       </c>
       <c r="D9" s="1">
         <v>4782.53</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>1525627.07</v>
       </c>
       <c r="H9" s="1">
-        <v>9302.04</v>
+        <v>11659.45</v>
       </c>
       <c r="I9" s="1">
-        <v>0.60971912356012</v>
+        <v>0.76423984794659</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>1534929.11</v>
+        <v>1537286.52</v>
       </c>
       <c r="M9" s="1">
-        <v>1534929.11</v>
+        <v>1537286.52</v>
       </c>
       <c r="N9" s="1">
-        <v>3.02</v>
+        <v>3.06</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="1">
         <v>6950.0</v>
       </c>
       <c r="C10" s="1">
-        <v>721.7</v>
+        <v>705.38</v>
       </c>
       <c r="D10" s="1">
         <v>595.52532374</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>4138901.0</v>
       </c>
       <c r="H10" s="1">
-        <v>876914.0</v>
+        <v>763490.0</v>
       </c>
       <c r="I10" s="1">
-        <v>21.187121895402</v>
+        <v>18.446684276816</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>5015815.0</v>
+        <v>4902391.0</v>
       </c>
       <c r="M10" s="1">
-        <v>5015815.0</v>
+        <v>4902391.0</v>
       </c>
       <c r="N10" s="1">
-        <v>9.88</v>
+        <v>9.75</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>