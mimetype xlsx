--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0000284648</t>
   </si>
   <si>
@@ -122,50 +122,56 @@
     <t>AIR LIQUIDE SA</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
+  </si>
+  <si>
+    <t>NL0015073VL9</t>
+  </si>
+  <si>
+    <t>APERAM RTS</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>FR0013258662</t>
   </si>
   <si>
     <t>AYVENS SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
@@ -829,96 +835,96 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>690921.708</v>
+        <v>696569.124</v>
       </c>
       <c r="D2">
-        <v>450.68</v>
+        <v>464.68</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>311386724.27</v>
+        <v>323683325.59</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>311386724.27</v>
+        <v>323683325.59</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P57"/>
+  <dimension ref="A1:P58"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O57" sqref="O57"/>
+      <selection activeCell="O58" sqref="O58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -940,2836 +946,2886 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>1000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1265.6</v>
+        <v>994.8</v>
       </c>
       <c r="E2" s="1">
         <v>1571.40186</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>1571401.86</v>
       </c>
       <c r="I2" s="1">
-        <v>-305801.86</v>
+        <v>-576601.86</v>
       </c>
       <c r="J2" s="1">
-        <v>-19.460449155889</v>
+        <v>-36.693469358627</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1265600.0</v>
+        <v>994800.0</v>
       </c>
       <c r="N2" s="1">
-        <v>1265600.0</v>
+        <v>994800.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.41</v>
+        <v>0.31</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>36773.0</v>
       </c>
       <c r="D3" s="1">
-        <v>159.44</v>
+        <v>178.24</v>
       </c>
       <c r="E3" s="1">
         <v>74.82334457</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>2751478.85</v>
       </c>
       <c r="I3" s="1">
-        <v>3111608.27</v>
+        <v>3802940.67</v>
       </c>
       <c r="J3" s="1">
-        <v>113.08857671212</v>
+        <v>138.21442494461</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>5863087.12</v>
+        <v>6554419.52</v>
       </c>
       <c r="N3" s="1">
-        <v>5863087.12</v>
+        <v>6554419.52</v>
       </c>
       <c r="O3" s="1">
-        <v>1.88</v>
+        <v>2.02</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>80000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>193.8</v>
+        <v>184.24</v>
       </c>
       <c r="E4" s="1">
         <v>131.03674938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>10482939.95</v>
       </c>
       <c r="I4" s="1">
-        <v>5021060.05</v>
+        <v>4256260.05</v>
       </c>
       <c r="J4" s="1">
-        <v>47.897441690487</v>
+        <v>40.601778416178</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>15504000.0</v>
+        <v>14739200.0</v>
       </c>
       <c r="N4" s="1">
-        <v>15504000.0</v>
+        <v>14739200.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.98</v>
+        <v>4.55</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>12000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>379.2</v>
+        <v>382.2</v>
       </c>
       <c r="E5" s="1">
         <v>256.43333333</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>3077200.0</v>
       </c>
       <c r="I5" s="1">
-        <v>1473200.0</v>
+        <v>1509200.0</v>
       </c>
       <c r="J5" s="1">
-        <v>47.874691277785</v>
+        <v>49.044585987261</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4550400.0</v>
+        <v>4586400.0</v>
       </c>
       <c r="N5" s="1">
-        <v>4550400.0</v>
+        <v>4586400.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.46</v>
+        <v>1.42</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>60000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>61.12</v>
+        <v>68.82</v>
       </c>
       <c r="E6" s="1">
         <v>57.945</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3476700.0</v>
       </c>
       <c r="I6" s="1">
-        <v>190500.0</v>
+        <v>652500.0</v>
       </c>
       <c r="J6" s="1">
-        <v>5.4793338510657</v>
+        <v>18.767797048926</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3667200.0</v>
+        <v>4129200.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3667200.0</v>
+        <v>4129200.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.18</v>
+        <v>1.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
         <v>131670.0</v>
       </c>
       <c r="D7" s="1">
-        <v>36.36</v>
+        <v>44.42</v>
       </c>
       <c r="E7" s="1">
         <v>34.84146936</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>4587576.27</v>
       </c>
       <c r="I7" s="1">
-        <v>199944.93</v>
+        <v>1261205.13</v>
       </c>
       <c r="J7" s="1">
-        <v>4.3584001274817</v>
+        <v>27.49175285101</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>4787521.2</v>
+        <v>5848781.4</v>
       </c>
       <c r="N7" s="1">
-        <v>4787521.2</v>
+        <v>5848781.4</v>
       </c>
       <c r="O7" s="1">
-        <v>1.54</v>
+        <v>1.81</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
-        <v>16500.0</v>
+        <v>131670.0</v>
       </c>
       <c r="D8" s="1">
-        <v>1224.8</v>
+        <v>0.0</v>
       </c>
       <c r="E8" s="1">
-        <v>718.10380909</v>
+        <v>0.0</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>11848712.85</v>
+        <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>8360487.15</v>
+        <v>0.0</v>
       </c>
       <c r="J8" s="1">
-        <v>70.560298454697</v>
+        <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>20209200.0</v>
+        <v>0.0</v>
       </c>
       <c r="N8" s="1">
-        <v>20209200.0</v>
+        <v>0.0</v>
       </c>
       <c r="O8" s="1">
-        <v>6.49</v>
+        <v>0.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
-        <v>160000.0</v>
+        <v>16500.0</v>
       </c>
       <c r="D9" s="1">
-        <v>38.93</v>
+        <v>1233.4</v>
       </c>
       <c r="E9" s="1">
-        <v>28.43625131</v>
+        <v>718.10380909</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>4549800.21</v>
+        <v>11848712.85</v>
       </c>
       <c r="I9" s="1">
-        <v>1678999.79</v>
+        <v>8502387.15</v>
       </c>
       <c r="J9" s="1">
-        <v>36.902714679861</v>
+        <v>71.757896892573</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>6228800.0</v>
+        <v>20351100.0</v>
       </c>
       <c r="N9" s="1">
-        <v>6228800.0</v>
+        <v>20351100.0</v>
       </c>
       <c r="O9" s="1">
-        <v>2.0</v>
+        <v>6.29</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
-        <v>290000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>12.45</v>
+        <v>41.46</v>
       </c>
       <c r="E10" s="1">
-        <v>10.149959</v>
+        <v>28.43625131</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>2943488.11</v>
+        <v>4549800.21</v>
       </c>
       <c r="I10" s="1">
-        <v>667011.89</v>
+        <v>2083799.79</v>
       </c>
       <c r="J10" s="1">
-        <v>22.660593998459</v>
+        <v>45.799808646982</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>3610500.0</v>
+        <v>6633600.0</v>
       </c>
       <c r="N10" s="1">
-        <v>3610500.0</v>
+        <v>6633600.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.16</v>
+        <v>2.05</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="1">
-        <v>500000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>11.048</v>
+        <v>10.8</v>
       </c>
       <c r="E11" s="1">
-        <v>2.94772418</v>
+        <v>10.36792031</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1473862.09</v>
+        <v>3628772.11</v>
       </c>
       <c r="I11" s="1">
-        <v>4050137.91</v>
+        <v>151227.89</v>
       </c>
       <c r="J11" s="1">
-        <v>274.79761759799</v>
+        <v>4.1674672703544</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>5524000.0</v>
+        <v>3780000.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5524000.0</v>
+        <v>3780000.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.77</v>
+        <v>1.17</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="1">
-        <v>250000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>21.91</v>
+        <v>10.79</v>
       </c>
       <c r="E12" s="1">
-        <v>15.09988</v>
+        <v>5.2494887</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3774970.0</v>
+        <v>3674642.09</v>
       </c>
       <c r="I12" s="1">
-        <v>1702530.0</v>
+        <v>3878357.91</v>
       </c>
       <c r="J12" s="1">
-        <v>45.100490864828</v>
+        <v>105.54382753505</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>5477500.0</v>
+        <v>7553000.0</v>
       </c>
       <c r="N12" s="1">
-        <v>5477500.0</v>
+        <v>7553000.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.76</v>
+        <v>2.33</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1">
-        <v>26000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>164.6</v>
+        <v>19.75</v>
       </c>
       <c r="E13" s="1">
-        <v>134.41475231</v>
+        <v>15.09988</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3494783.56</v>
+        <v>3774970.0</v>
       </c>
       <c r="I13" s="1">
-        <v>784816.44</v>
+        <v>1162530.0</v>
       </c>
       <c r="J13" s="1">
-        <v>22.456796723629</v>
+        <v>30.795741423111</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>4279600.0</v>
+        <v>4937500.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4279600.0</v>
+        <v>4937500.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.37</v>
+        <v>1.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="1">
-        <v>160000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>92.38</v>
+        <v>189.4</v>
       </c>
       <c r="E14" s="1">
-        <v>64.1813665</v>
+        <v>134.41475231</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>10269018.64</v>
+        <v>3494783.56</v>
       </c>
       <c r="I14" s="1">
-        <v>4511781.36</v>
+        <v>1429616.44</v>
       </c>
       <c r="J14" s="1">
-        <v>43.935857146326</v>
+        <v>40.907152487578</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>14780800.0</v>
+        <v>4924400.0</v>
       </c>
       <c r="N14" s="1">
-        <v>14780800.0</v>
+        <v>4924400.0</v>
       </c>
       <c r="O14" s="1">
-        <v>4.75</v>
+        <v>1.52</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="1">
-        <v>30000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>27.48</v>
+        <v>95.5</v>
       </c>
       <c r="E15" s="1">
-        <v>27.3374</v>
+        <v>64.1813665</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>820122.0</v>
+        <v>10269018.64</v>
       </c>
       <c r="I15" s="1">
-        <v>4278.0</v>
+        <v>5010981.36</v>
       </c>
       <c r="J15" s="1">
-        <v>0.52162970875065</v>
+        <v>48.797081159062</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>824400.0</v>
+        <v>15280000.0</v>
       </c>
       <c r="N15" s="1">
-        <v>824400.0</v>
+        <v>15280000.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.26</v>
+        <v>4.72</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="1">
-        <v>40000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>68.96</v>
+        <v>29.42</v>
       </c>
       <c r="E16" s="1">
-        <v>58.3816095</v>
+        <v>27.3374</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2335264.38</v>
+        <v>820122.0</v>
       </c>
       <c r="I16" s="1">
-        <v>423135.62</v>
+        <v>62478.0</v>
       </c>
       <c r="J16" s="1">
-        <v>18.119388263868</v>
+        <v>7.6181348628619</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2758400.0</v>
+        <v>882600.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2758400.0</v>
+        <v>882600.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.89</v>
+        <v>0.27</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="1">
         <v>40000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>28.74</v>
+        <v>72.64</v>
       </c>
       <c r="E17" s="1">
-        <v>13.081836</v>
+        <v>58.3816095</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>523273.44</v>
+        <v>2335264.38</v>
       </c>
       <c r="I17" s="1">
-        <v>626326.56</v>
+        <v>570335.62</v>
       </c>
       <c r="J17" s="1">
-        <v>119.69393286997</v>
+        <v>24.422743090014</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1149600.0</v>
+        <v>2905600.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1149600.0</v>
+        <v>2905600.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.37</v>
+        <v>0.9</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>9.318</v>
+        <v>34.09</v>
       </c>
       <c r="E18" s="1">
-        <v>7.4403</v>
+        <v>24.5630544</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>2232090.0</v>
+        <v>2456305.44</v>
       </c>
       <c r="I18" s="1">
-        <v>563310.0</v>
+        <v>952694.56</v>
       </c>
       <c r="J18" s="1">
-        <v>25.236885609451</v>
+        <v>38.785671540914</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2795400.0</v>
+        <v>3409000.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2795400.0</v>
+        <v>3409000.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.9</v>
+        <v>1.05</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="1">
-        <v>150000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>25.06</v>
+        <v>10.194</v>
       </c>
       <c r="E19" s="1">
-        <v>13.0131416</v>
+        <v>7.4403</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1951971.24</v>
+        <v>2232090.0</v>
       </c>
       <c r="I19" s="1">
-        <v>1807028.76</v>
+        <v>826110.0</v>
       </c>
       <c r="J19" s="1">
-        <v>92.574558629255</v>
+        <v>37.010604411112</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3759000.0</v>
+        <v>3058200.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3759000.0</v>
+        <v>3058200.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.21</v>
+        <v>0.94</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1">
-        <v>16000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>110.3</v>
+        <v>28.93</v>
       </c>
       <c r="E20" s="1">
-        <v>85.6756</v>
+        <v>13.0131416</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1370809.6</v>
+        <v>1951971.24</v>
       </c>
       <c r="I20" s="1">
-        <v>393990.4</v>
+        <v>2387528.76</v>
       </c>
       <c r="J20" s="1">
-        <v>28.741438635971</v>
+        <v>122.31372630265</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1764800.0</v>
+        <v>4339500.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1764800.0</v>
+        <v>4339500.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.57</v>
+        <v>1.34</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="1">
-        <v>20000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>256.7</v>
+        <v>100.7</v>
       </c>
       <c r="E21" s="1">
-        <v>154.4944965</v>
+        <v>85.6756</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3089889.93</v>
+        <v>1370809.6</v>
       </c>
       <c r="I21" s="1">
-        <v>2044110.07</v>
+        <v>240390.4</v>
       </c>
       <c r="J21" s="1">
-        <v>66.154785973234</v>
+        <v>17.536381420148</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>5134000.0</v>
+        <v>1611200.0</v>
       </c>
       <c r="N21" s="1">
-        <v>5134000.0</v>
+        <v>1611200.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.65</v>
+        <v>0.5</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="1">
-        <v>4300.0</v>
+        <v>18000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>2032.0</v>
+        <v>225.2</v>
       </c>
       <c r="E22" s="1">
-        <v>2111.89556047</v>
+        <v>154.49449667</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>9081150.91</v>
+        <v>2780900.94</v>
       </c>
       <c r="I22" s="1">
-        <v>-343550.91</v>
+        <v>1272699.06</v>
       </c>
       <c r="J22" s="1">
-        <v>-3.7831208115008</v>
+        <v>45.765710014827</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>8737600.0</v>
+        <v>4053600.0</v>
       </c>
       <c r="N22" s="1">
-        <v>8737600.0</v>
+        <v>4053600.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>66</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1">
-        <v>95000.0</v>
+        <v>4300.0</v>
       </c>
       <c r="D23" s="1">
-        <v>26.42</v>
+        <v>2049.0</v>
       </c>
       <c r="E23" s="1">
-        <v>28.49644874</v>
+        <v>2111.89556047</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2707162.63</v>
+        <v>9081150.91</v>
       </c>
       <c r="I23" s="1">
-        <v>-197262.63</v>
+        <v>-270450.91</v>
       </c>
       <c r="J23" s="1">
-        <v>-7.2866930052148</v>
+        <v>-2.9781567631718</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>2509900.0</v>
+        <v>8810700.0</v>
       </c>
       <c r="N23" s="1">
-        <v>2509900.0</v>
+        <v>8810700.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.81</v>
+        <v>2.72</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>68</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1">
-        <v>47486.0</v>
+        <v>95000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>55.5</v>
+        <v>24.5</v>
       </c>
       <c r="E24" s="1">
-        <v>46.44</v>
+        <v>28.49644874</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2205249.84</v>
+        <v>2707162.63</v>
       </c>
       <c r="I24" s="1">
-        <v>430223.16</v>
+        <v>-379662.63</v>
       </c>
       <c r="J24" s="1">
-        <v>19.509043927649</v>
+        <v>-14.024374664185</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>2635473.0</v>
+        <v>2327500.0</v>
       </c>
       <c r="N24" s="1">
-        <v>2635473.0</v>
+        <v>2327500.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.85</v>
+        <v>0.72</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1">
-        <v>700000.0</v>
+        <v>47486.0</v>
       </c>
       <c r="D25" s="1">
-        <v>5.979</v>
+        <v>56.82</v>
       </c>
       <c r="E25" s="1">
-        <v>2.11089357</v>
+        <v>46.44</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1477625.5</v>
+        <v>2205249.84</v>
       </c>
       <c r="I25" s="1">
-        <v>2707674.5</v>
+        <v>492904.68</v>
       </c>
       <c r="J25" s="1">
-        <v>183.24497648423</v>
+        <v>22.35142118863</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>4185300.0</v>
+        <v>2698154.52</v>
       </c>
       <c r="N25" s="1">
-        <v>4185300.0</v>
+        <v>2698154.52</v>
       </c>
       <c r="O25" s="1">
-        <v>1.34</v>
+        <v>0.83</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>72</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="1">
-        <v>40000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>16.78</v>
+        <v>5.835</v>
       </c>
       <c r="E26" s="1">
-        <v>18.33247725</v>
+        <v>2.11089357</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>733299.09</v>
+        <v>1477625.5</v>
       </c>
       <c r="I26" s="1">
-        <v>-62099.09</v>
+        <v>2606874.5</v>
       </c>
       <c r="J26" s="1">
-        <v>-8.4684531655426</v>
+        <v>176.42322090408</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>671200.0</v>
+        <v>4084500.0</v>
       </c>
       <c r="N26" s="1">
-        <v>671200.0</v>
+        <v>4084500.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.22</v>
+        <v>1.26</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>74</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="1">
-        <v>145923.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>24.37</v>
+        <v>17.54</v>
       </c>
       <c r="E27" s="1">
-        <v>24.42584157</v>
+        <v>18.33247725</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3564292.08</v>
+        <v>733299.09</v>
       </c>
       <c r="I27" s="1">
-        <v>-8148.57</v>
+        <v>-31699.09</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.22861678608561</v>
+        <v>-4.3228050371643</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3556143.51</v>
+        <v>701600.0</v>
       </c>
       <c r="N27" s="1">
-        <v>3556143.51</v>
+        <v>701600.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.14</v>
+        <v>0.22</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="1">
-        <v>15000.0</v>
+        <v>145923.0</v>
       </c>
       <c r="D28" s="1">
-        <v>388.7</v>
+        <v>27.08</v>
       </c>
       <c r="E28" s="1">
-        <v>395.87937933</v>
+        <v>24.42584157</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>5938190.69</v>
+        <v>3564292.08</v>
       </c>
       <c r="I28" s="1">
-        <v>-107690.69</v>
+        <v>387302.76</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.8135269751669</v>
+        <v>10.866190292688</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>5830500.0</v>
+        <v>3951594.84</v>
       </c>
       <c r="N28" s="1">
-        <v>5830500.0</v>
+        <v>3951594.84</v>
       </c>
       <c r="O28" s="1">
-        <v>1.87</v>
+        <v>1.22</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="1">
-        <v>23000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>538.3</v>
+        <v>397.4</v>
       </c>
       <c r="E29" s="1">
-        <v>431.47447</v>
+        <v>395.87937933</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>9923912.81</v>
+        <v>5938190.69</v>
       </c>
       <c r="I29" s="1">
-        <v>2456987.19</v>
+        <v>22809.31</v>
       </c>
       <c r="J29" s="1">
-        <v>24.758250470764</v>
+        <v>0.38411211749079</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>12380900.0</v>
+        <v>5961000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>12380900.0</v>
+        <v>5961000.0</v>
       </c>
       <c r="O29" s="1">
-        <v>3.98</v>
+        <v>1.84</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>80</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="1">
-        <v>7598.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>517.6</v>
+        <v>544.1</v>
       </c>
       <c r="E30" s="1">
-        <v>217.51260595</v>
+        <v>447.07844269</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1652660.78</v>
+        <v>11624039.51</v>
       </c>
       <c r="I30" s="1">
-        <v>2280064.02</v>
+        <v>2522560.49</v>
       </c>
       <c r="J30" s="1">
-        <v>137.96321953014</v>
+        <v>21.70123809223</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3932724.8</v>
+        <v>14146600.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3932724.8</v>
+        <v>14146600.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.26</v>
+        <v>4.37</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>82</v>
       </c>
       <c r="B31" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="1">
-        <v>700000.0</v>
+        <v>7598.0</v>
       </c>
       <c r="D31" s="1">
-        <v>5.584</v>
+        <v>555.6</v>
       </c>
       <c r="E31" s="1">
-        <v>4.32611927</v>
+        <v>217.51260595</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3028283.49</v>
+        <v>1652660.78</v>
       </c>
       <c r="I31" s="1">
-        <v>880516.51</v>
+        <v>2568788.02</v>
       </c>
       <c r="J31" s="1">
-        <v>29.07642276252</v>
+        <v>155.43347135036</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3908800.0</v>
+        <v>4221448.8</v>
       </c>
       <c r="N31" s="1">
-        <v>3908800.0</v>
+        <v>4221448.8</v>
       </c>
       <c r="O31" s="1">
-        <v>1.26</v>
+        <v>1.3</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>84</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="1">
-        <v>145000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>15.89</v>
+        <v>6.484</v>
       </c>
       <c r="E32" s="1">
-        <v>12.34606</v>
+        <v>4.32611927</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1790178.7</v>
+        <v>3028283.49</v>
       </c>
       <c r="I32" s="1">
-        <v>513871.3</v>
+        <v>1510516.51</v>
       </c>
       <c r="J32" s="1">
-        <v>28.705028162831</v>
+        <v>49.880287462783</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2304050.0</v>
+        <v>4538800.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2304050.0</v>
+        <v>4538800.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.74</v>
+        <v>1.4</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="1">
-        <v>50000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>11.31</v>
+        <v>18.19</v>
       </c>
       <c r="E33" s="1">
-        <v>0.9947596</v>
+        <v>12.34606</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>49737.98</v>
+        <v>1790178.7</v>
       </c>
       <c r="I33" s="1">
-        <v>515762.02</v>
+        <v>847371.3</v>
       </c>
       <c r="J33" s="1">
-        <v>1036.9581153075</v>
+        <v>47.334453258772</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>565500.0</v>
+        <v>2637550.0</v>
       </c>
       <c r="N33" s="1">
-        <v>565500.0</v>
+        <v>2637550.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.18</v>
+        <v>0.81</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="1">
-        <v>60000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>48.445</v>
+        <v>11.32</v>
       </c>
       <c r="E34" s="1">
-        <v>41.1521</v>
+        <v>0.9947596</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2469126.0</v>
+        <v>49737.98</v>
       </c>
       <c r="I34" s="1">
-        <v>437574.0</v>
+        <v>516262.02</v>
       </c>
       <c r="J34" s="1">
-        <v>17.721817355615</v>
+        <v>1037.9633833139</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2906700.0</v>
+        <v>566000.0</v>
       </c>
       <c r="N34" s="1">
-        <v>2906700.0</v>
+        <v>566000.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.93</v>
+        <v>0.17</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>90</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="1">
-        <v>105000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>86.38</v>
+        <v>43.51</v>
       </c>
       <c r="E35" s="1">
-        <v>66.61824505</v>
+        <v>41.1521</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>6994915.73</v>
+        <v>2469126.0</v>
       </c>
       <c r="I35" s="1">
-        <v>2074984.27</v>
+        <v>141474.0</v>
       </c>
       <c r="J35" s="1">
-        <v>29.664178241644</v>
+        <v>5.7297197469874</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>9069900.0</v>
+        <v>2610600.0</v>
       </c>
       <c r="N35" s="1">
-        <v>9069900.0</v>
+        <v>2610600.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.91</v>
+        <v>0.81</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="1">
-        <v>90000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>31.87</v>
+        <v>75.42</v>
       </c>
       <c r="E36" s="1">
-        <v>41.45026933</v>
+        <v>66.61824505</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>3730524.24</v>
+        <v>6994915.73</v>
       </c>
       <c r="I36" s="1">
-        <v>-862224.24</v>
+        <v>924184.27</v>
       </c>
       <c r="J36" s="1">
-        <v>-23.112682950962</v>
+        <v>13.212228791211</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2868300.0</v>
+        <v>7919100.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2868300.0</v>
+        <v>7919100.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.92</v>
+        <v>2.45</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="1">
-        <v>50000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>36.39</v>
+        <v>32.11</v>
       </c>
       <c r="E37" s="1">
-        <v>25.513399</v>
+        <v>41.45026933</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1275669.95</v>
+        <v>3730524.24</v>
       </c>
       <c r="I37" s="1">
-        <v>543830.05</v>
+        <v>-840624.24</v>
       </c>
       <c r="J37" s="1">
-        <v>42.630936787372</v>
+        <v>-22.533675856774</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1819500.0</v>
+        <v>2889900.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1819500.0</v>
+        <v>2889900.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.58</v>
+        <v>0.89</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>96</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="1">
-        <v>41000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>302.2</v>
+        <v>36.87</v>
       </c>
       <c r="E38" s="1">
-        <v>146.30077683</v>
+        <v>25.513399</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>5998331.85</v>
+        <v>1275669.95</v>
       </c>
       <c r="I38" s="1">
-        <v>6391868.15</v>
+        <v>567830.05</v>
       </c>
       <c r="J38" s="1">
-        <v>106.5607623893</v>
+        <v>44.512301163792</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>12390200.0</v>
+        <v>1843500.0</v>
       </c>
       <c r="N38" s="1">
-        <v>12390200.0</v>
+        <v>1843500.0</v>
       </c>
       <c r="O38" s="1">
-        <v>3.98</v>
+        <v>0.57</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>98</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="1">
-        <v>74000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>84.42</v>
+        <v>340.0</v>
       </c>
       <c r="E39" s="1">
-        <v>58.30670608</v>
+        <v>146.30077683</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>4314696.25</v>
+        <v>5998331.85</v>
       </c>
       <c r="I39" s="1">
-        <v>1932383.75</v>
+        <v>7941668.15</v>
       </c>
       <c r="J39" s="1">
-        <v>44.786090098463</v>
+        <v>132.39794577221</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>6247080.0</v>
+        <v>13940000.0</v>
       </c>
       <c r="N39" s="1">
-        <v>6247080.0</v>
+        <v>13940000.0</v>
       </c>
       <c r="O39" s="1">
-        <v>2.01</v>
+        <v>4.31</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>100</v>
       </c>
       <c r="B40" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="1">
-        <v>140000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>80.45</v>
+        <v>86.24</v>
       </c>
       <c r="E40" s="1">
-        <v>83.4449335</v>
+        <v>58.30670608</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>11682290.69</v>
+        <v>4314696.25</v>
       </c>
       <c r="I40" s="1">
-        <v>-419290.69</v>
+        <v>2067063.75</v>
       </c>
       <c r="J40" s="1">
-        <v>-3.5891136518193</v>
+        <v>47.907514926456</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>11263000.0</v>
+        <v>6381760.0</v>
       </c>
       <c r="N40" s="1">
-        <v>11263000.0</v>
+        <v>6381760.0</v>
       </c>
       <c r="O40" s="1">
-        <v>3.62</v>
+        <v>1.97</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>102</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" s="1">
-        <v>40000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>175.1</v>
+        <v>82.2</v>
       </c>
       <c r="E41" s="1">
-        <v>181.3782835</v>
+        <v>83.4449335</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>7255131.34</v>
+        <v>11682290.69</v>
       </c>
       <c r="I41" s="1">
-        <v>-251131.34</v>
+        <v>-174290.69</v>
       </c>
       <c r="J41" s="1">
-        <v>-3.4614306513712</v>
+        <v>-1.4919222147861</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>7004000.0</v>
+        <v>11508000.0</v>
       </c>
       <c r="N41" s="1">
-        <v>7004000.0</v>
+        <v>11508000.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>104</v>
       </c>
       <c r="B42" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="1">
-        <v>85000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>246.6</v>
+        <v>170.96</v>
       </c>
       <c r="E42" s="1">
-        <v>112.98021765</v>
+        <v>181.3782835</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>9603318.5</v>
+        <v>7255131.34</v>
       </c>
       <c r="I42" s="1">
-        <v>11357681.5</v>
+        <v>-416731.34</v>
       </c>
       <c r="J42" s="1">
-        <v>118.26829965079</v>
+        <v>-5.7439530791458</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>20961000.0</v>
+        <v>6838400.0</v>
       </c>
       <c r="N42" s="1">
-        <v>20961000.0</v>
+        <v>6838400.0</v>
       </c>
       <c r="O42" s="1">
-        <v>6.73</v>
+        <v>2.11</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>106</v>
       </c>
       <c r="B43" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="1">
-        <v>34190.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>260.35</v>
+        <v>276.7</v>
       </c>
       <c r="E43" s="1">
-        <v>131.63412928</v>
+        <v>112.98021765</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>4500570.88</v>
+        <v>9603318.5</v>
       </c>
       <c r="I43" s="1">
-        <v>4400795.62</v>
+        <v>13916181.5</v>
       </c>
       <c r="J43" s="1">
-        <v>97.783053246792</v>
+        <v>144.91013184661</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>8901366.5</v>
+        <v>23519500.0</v>
       </c>
       <c r="N43" s="1">
-        <v>8901366.5</v>
+        <v>23519500.0</v>
       </c>
       <c r="O43" s="1">
-        <v>2.86</v>
+        <v>7.27</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>108</v>
       </c>
       <c r="B44" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="1">
-        <v>30000.0</v>
+        <v>34190.0</v>
       </c>
       <c r="D44" s="1">
-        <v>42.34</v>
+        <v>247.4</v>
       </c>
       <c r="E44" s="1">
-        <v>47.8141</v>
+        <v>131.63412928</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1434423.0</v>
+        <v>4500570.88</v>
       </c>
       <c r="I44" s="1">
-        <v>-164223.0</v>
+        <v>3958035.12</v>
       </c>
       <c r="J44" s="1">
-        <v>-11.448714918821</v>
+        <v>87.945179079148</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1270200.0</v>
+        <v>8458606.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1270200.0</v>
+        <v>8458606.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.41</v>
+        <v>2.61</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>110</v>
       </c>
       <c r="B45" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="1">
-        <v>150000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>75.68</v>
+        <v>42.14</v>
       </c>
       <c r="E45" s="1">
-        <v>29.29687933</v>
+        <v>47.8141</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>4394531.9</v>
+        <v>1434423.0</v>
       </c>
       <c r="I45" s="1">
-        <v>6957468.1</v>
+        <v>-170223.0</v>
       </c>
       <c r="J45" s="1">
-        <v>158.32102845812</v>
+        <v>-11.867001574849</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>11352000.0</v>
+        <v>1264200.0</v>
       </c>
       <c r="N45" s="1">
-        <v>11352000.0</v>
+        <v>1264200.0</v>
       </c>
       <c r="O45" s="1">
-        <v>3.65</v>
+        <v>0.39</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>112</v>
       </c>
       <c r="B46" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="1">
-        <v>45000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>43.6</v>
+        <v>73.86</v>
       </c>
       <c r="E46" s="1">
-        <v>85.32343444</v>
+        <v>29.29687933</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>3839554.55</v>
+        <v>4394531.9</v>
       </c>
       <c r="I46" s="1">
-        <v>-1877554.55</v>
+        <v>6684468.1</v>
       </c>
       <c r="J46" s="1">
-        <v>-48.900322304315</v>
+        <v>152.10876271031</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1962000.0</v>
+        <v>11079000.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1962000.0</v>
+        <v>11079000.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.63</v>
+        <v>3.42</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>114</v>
       </c>
       <c r="B47" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="1">
-        <v>16145.0</v>
+        <v>45000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>25.8</v>
+        <v>46.4</v>
       </c>
       <c r="E47" s="1">
-        <v>111.67451595</v>
+        <v>85.32343444</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1802985.06</v>
+        <v>3839554.55</v>
       </c>
       <c r="I47" s="1">
-        <v>-1386444.06</v>
+        <v>-1751554.55</v>
       </c>
       <c r="J47" s="1">
-        <v>-76.897146335755</v>
+        <v>-45.618691626611</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>416541.0</v>
+        <v>2088000.0</v>
       </c>
       <c r="N47" s="1">
-        <v>416541.0</v>
+        <v>2088000.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.13</v>
+        <v>0.65</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>116</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="1">
-        <v>190000.0</v>
+        <v>16145.0</v>
       </c>
       <c r="D48" s="1">
-        <v>24.1</v>
+        <v>40.9</v>
       </c>
       <c r="E48" s="1">
-        <v>25.95701826</v>
+        <v>111.67451595</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>4931833.47</v>
+        <v>1802985.06</v>
       </c>
       <c r="I48" s="1">
-        <v>-352833.47</v>
+        <v>-1142654.56</v>
       </c>
       <c r="J48" s="1">
-        <v>-7.1542048640989</v>
+        <v>-63.375708726061</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4579000.0</v>
+        <v>660330.5</v>
       </c>
       <c r="N48" s="1">
-        <v>4579000.0</v>
+        <v>660330.5</v>
       </c>
       <c r="O48" s="1">
-        <v>1.47</v>
+        <v>0.2</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>118</v>
       </c>
       <c r="B49" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="1">
-        <v>80000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>33.9</v>
+        <v>28.41</v>
       </c>
       <c r="E49" s="1">
-        <v>46.86533613</v>
+        <v>25.95701826</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>3749226.89</v>
+        <v>4931833.47</v>
       </c>
       <c r="I49" s="1">
-        <v>-1037226.89</v>
+        <v>466066.53</v>
       </c>
       <c r="J49" s="1">
-        <v>-27.665087241493</v>
+        <v>9.4501676270103</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2712000.0</v>
+        <v>5397900.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2712000.0</v>
+        <v>5397900.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.87</v>
+        <v>1.67</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>120</v>
       </c>
       <c r="B50" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="1">
-        <v>75000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>32.74</v>
+        <v>34.6</v>
       </c>
       <c r="E50" s="1">
-        <v>20.71267653</v>
+        <v>44.4822689</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1553450.74</v>
+        <v>4448226.89</v>
       </c>
       <c r="I50" s="1">
-        <v>902049.26</v>
+        <v>-988226.89</v>
       </c>
       <c r="J50" s="1">
-        <v>58.067451820197</v>
+        <v>-22.216197924203</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2455500.0</v>
+        <v>3460000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2455500.0</v>
+        <v>3460000.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.79</v>
+        <v>1.07</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>122</v>
       </c>
       <c r="B51" t="s">
         <v>123</v>
       </c>
       <c r="C51" s="1">
-        <v>17000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>55.96</v>
+        <v>36.62</v>
       </c>
       <c r="E51" s="1">
-        <v>108.56003</v>
+        <v>20.7126766</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1845520.51</v>
+        <v>1035633.83</v>
       </c>
       <c r="I51" s="1">
-        <v>-894200.51</v>
+        <v>795366.17</v>
       </c>
       <c r="J51" s="1">
-        <v>-48.452482925806</v>
+        <v>76.799940959827</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>951320.0</v>
+        <v>1831000.0</v>
       </c>
       <c r="N51" s="1">
-        <v>951320.0</v>
+        <v>1831000.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.31</v>
+        <v>0.57</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>124</v>
       </c>
       <c r="B52" t="s">
         <v>125</v>
       </c>
       <c r="C52" s="1">
-        <v>260000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>60.63</v>
+        <v>51.48</v>
       </c>
       <c r="E52" s="1">
-        <v>47.36130515</v>
+        <v>108.56003</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>12313939.34</v>
+        <v>1845520.51</v>
       </c>
       <c r="I52" s="1">
-        <v>3449860.66</v>
+        <v>-970360.51</v>
       </c>
       <c r="J52" s="1">
-        <v>28.015897794734</v>
+        <v>-52.57923196963</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>15763800.0</v>
+        <v>875160.0</v>
       </c>
       <c r="N52" s="1">
-        <v>15763800.0</v>
+        <v>875160.0</v>
       </c>
       <c r="O52" s="1">
-        <v>5.06</v>
+        <v>0.27</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>126</v>
       </c>
       <c r="B53" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="1">
-        <v>75000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>75.09</v>
+        <v>67.28</v>
       </c>
       <c r="E53" s="1">
-        <v>42.147</v>
+        <v>47.36130515</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3161025.0</v>
+        <v>12313939.34</v>
       </c>
       <c r="I53" s="1">
-        <v>2470725.0</v>
+        <v>5178860.66</v>
       </c>
       <c r="J53" s="1">
-        <v>78.162146772012</v>
+        <v>42.056895985976</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>5631750.0</v>
+        <v>17492800.0</v>
       </c>
       <c r="N53" s="1">
-        <v>5631750.0</v>
+        <v>17492800.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.81</v>
+        <v>5.4</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>128</v>
       </c>
       <c r="B54" t="s">
         <v>129</v>
       </c>
       <c r="C54" s="1">
-        <v>6000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>260.6</v>
+        <v>72.41</v>
       </c>
       <c r="E54" s="1">
-        <v>258.8688</v>
+        <v>42.147</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1553212.8</v>
+        <v>3161025.0</v>
       </c>
       <c r="I54" s="1">
-        <v>10387.2</v>
+        <v>2269725.0</v>
       </c>
       <c r="J54" s="1">
-        <v>0.66875575581144</v>
+        <v>71.803449830356</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1563600.0</v>
+        <v>5430750.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1563600.0</v>
+        <v>5430750.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.5</v>
+        <v>1.68</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>130</v>
       </c>
       <c r="B55" t="s">
         <v>131</v>
       </c>
       <c r="C55" s="1">
-        <v>37989.0</v>
+        <v>6000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>121.75</v>
+        <v>252.3</v>
       </c>
       <c r="E55" s="1">
-        <v>98.75025613</v>
+        <v>258.8688</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>3751423.48</v>
+        <v>1553212.8</v>
       </c>
       <c r="I55" s="1">
-        <v>873737.27</v>
+        <v>-39412.8</v>
       </c>
       <c r="J55" s="1">
-        <v>23.290819462483</v>
+        <v>-2.5375016224435</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4625160.75</v>
+        <v>1513800.0</v>
       </c>
       <c r="N55" s="1">
-        <v>4625160.75</v>
+        <v>1513800.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.49</v>
+        <v>0.47</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>132</v>
       </c>
       <c r="B56" t="s">
         <v>133</v>
       </c>
       <c r="C56" s="1">
-        <v>150000.0</v>
+        <v>37989.0</v>
       </c>
       <c r="D56" s="1">
-        <v>28.54</v>
+        <v>140.75</v>
       </c>
       <c r="E56" s="1">
-        <v>30.4173772</v>
+        <v>98.75025613</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>4562606.58</v>
+        <v>3751423.48</v>
       </c>
       <c r="I56" s="1">
-        <v>-281606.58</v>
+        <v>1595528.27</v>
       </c>
       <c r="J56" s="1">
-        <v>-6.1720548344977</v>
+        <v>42.53127588784</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>4281000.0</v>
+        <v>5346951.75</v>
       </c>
       <c r="N56" s="1">
-        <v>4281000.0</v>
+        <v>5346951.75</v>
       </c>
       <c r="O56" s="1">
-        <v>1.37</v>
+        <v>1.65</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>134</v>
       </c>
       <c r="B57" t="s">
         <v>135</v>
       </c>
       <c r="C57" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>27.8</v>
+      </c>
+      <c r="E57" s="1">
+        <v>30.4173772</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>4562606.58</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-392606.58</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-8.604874716154</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>4170000.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>4170000.0</v>
+      </c>
+      <c r="O57" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="P57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" t="s">
+        <v>136</v>
+      </c>
+      <c r="B58" t="s">
+        <v>137</v>
+      </c>
+      <c r="C58" s="1">
         <v>229953.0</v>
       </c>
-      <c r="D57" s="1">
-[...2 lines deleted...]
-      <c r="E57" s="1">
+      <c r="D58" s="1">
+        <v>1.5645</v>
+      </c>
+      <c r="E58" s="1">
         <v>26.87899184</v>
       </c>
-      <c r="F57" t="s">
-[...5 lines deleted...]
-      <c r="H57" s="1">
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
         <v>6180904.81</v>
       </c>
-      <c r="I57" s="1">
-[...20 lines deleted...]
-      <c r="P57">
+      <c r="I58" s="1">
+        <v>-5821143.34</v>
+      </c>
+      <c r="J58" s="1">
+        <v>-94.179469170631</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>359761.47</v>
+      </c>
+      <c r="N58" s="1">
+        <v>359761.47</v>
+      </c>
+      <c r="O58" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P58">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>