--- v1 (2026-05-29)
+++ v2 (2026-07-21)
@@ -124,102 +124,96 @@
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
-    <t>NL0015073VL9</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>FR0013258662</t>
   </si>
   <si>
     <t>AYVENS SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BBVA</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS</t>
   </si>
   <si>
-    <t>FR0006174348</t>
-[...2 lines deleted...]
-    <t>BUREAU VERITAS S</t>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
@@ -344,50 +338,56 @@
     <t>SAINT GOBAIN</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS AG-REG</t>
+  </si>
+  <si>
+    <t>DE000ENER6Y0</t>
+  </si>
+  <si>
+    <t>SIEMENS ENERGY A</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHIN</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOC GENERALE SA</t>
   </si>
   <si>
     <t>FR0000121220</t>
   </si>
   <si>
     <t>SODEXO SA</t>
   </si>
   <si>
     <t>FR0013227113</t>
   </si>
   <si>
     <t>SOITEC</t>
   </si>
@@ -835,66 +835,66 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>696569.124</v>
+        <v>700980.883</v>
       </c>
       <c r="D2">
-        <v>464.68</v>
+        <v>457.59</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>323683325.59</v>
+        <v>320765258.57</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>323683325.59</v>
+        <v>320765258.57</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -946,2884 +946,2884 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>1000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>994.8</v>
+        <v>981.3</v>
       </c>
       <c r="E2" s="1">
         <v>1571.40186</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>1571401.86</v>
       </c>
       <c r="I2" s="1">
-        <v>-576601.86</v>
+        <v>-590101.86</v>
       </c>
       <c r="J2" s="1">
-        <v>-36.693469358627</v>
+        <v>-37.55257487095</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>994800.0</v>
+        <v>981300.0</v>
       </c>
       <c r="N2" s="1">
-        <v>994800.0</v>
+        <v>981300.0</v>
       </c>
       <c r="O2" s="1">
         <v>0.31</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>36773.0</v>
       </c>
       <c r="D3" s="1">
-        <v>178.24</v>
+        <v>186.44</v>
       </c>
       <c r="E3" s="1">
         <v>74.82334457</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>2751478.85</v>
       </c>
       <c r="I3" s="1">
-        <v>3802940.67</v>
+        <v>4104479.27</v>
       </c>
       <c r="J3" s="1">
-        <v>138.21442494461</v>
+        <v>149.1735715141</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>6554419.52</v>
+        <v>6855958.12</v>
       </c>
       <c r="N3" s="1">
-        <v>6554419.52</v>
+        <v>6855958.12</v>
       </c>
       <c r="O3" s="1">
-        <v>2.02</v>
+        <v>2.14</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>80000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>184.24</v>
+        <v>170.52</v>
       </c>
       <c r="E4" s="1">
         <v>131.03674938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>10482939.95</v>
       </c>
       <c r="I4" s="1">
-        <v>4256260.05</v>
+        <v>3158660.05</v>
       </c>
       <c r="J4" s="1">
-        <v>40.601778416178</v>
+        <v>30.131433214973</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>14739200.0</v>
+        <v>13641600.0</v>
       </c>
       <c r="N4" s="1">
-        <v>14739200.0</v>
+        <v>13641600.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.55</v>
+        <v>4.25</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>12000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>382.2</v>
+        <v>394.8</v>
       </c>
       <c r="E5" s="1">
         <v>256.43333333</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>3077200.0</v>
       </c>
       <c r="I5" s="1">
-        <v>1509200.0</v>
+        <v>1660400.0</v>
       </c>
       <c r="J5" s="1">
-        <v>49.044585987261</v>
+        <v>53.958143767061</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4586400.0</v>
+        <v>4737600.0</v>
       </c>
       <c r="N5" s="1">
-        <v>4586400.0</v>
+        <v>4737600.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.42</v>
+        <v>1.48</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>60000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>68.82</v>
+        <v>62.58</v>
       </c>
       <c r="E6" s="1">
         <v>57.945</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3476700.0</v>
       </c>
       <c r="I6" s="1">
-        <v>652500.0</v>
+        <v>278100.0</v>
       </c>
       <c r="J6" s="1">
-        <v>18.767797048926</v>
+        <v>7.9989645353352</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4129200.0</v>
+        <v>3754800.0</v>
       </c>
       <c r="N6" s="1">
-        <v>4129200.0</v>
+        <v>3754800.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.28</v>
+        <v>1.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
-        <v>131670.0</v>
+        <v>133314.0</v>
       </c>
       <c r="D7" s="1">
-        <v>44.42</v>
+        <v>41.6</v>
       </c>
       <c r="E7" s="1">
-        <v>34.84146936</v>
+        <v>34.83157073</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>4587576.27</v>
+        <v>4643536.02</v>
       </c>
       <c r="I7" s="1">
-        <v>1261205.13</v>
+        <v>902326.38</v>
       </c>
       <c r="J7" s="1">
-        <v>27.49175285101</v>
+        <v>19.431880707151</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5848781.4</v>
+        <v>5545862.4</v>
       </c>
       <c r="N7" s="1">
-        <v>5848781.4</v>
+        <v>5545862.4</v>
       </c>
       <c r="O7" s="1">
-        <v>1.81</v>
+        <v>1.73</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
-        <v>131670.0</v>
+        <v>15400.0</v>
       </c>
       <c r="D8" s="1">
-        <v>0.0</v>
+        <v>1237.0</v>
       </c>
       <c r="E8" s="1">
-        <v>0.0</v>
+        <v>754.07898312</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>0.0</v>
+        <v>11612816.34</v>
       </c>
       <c r="I8" s="1">
-        <v>0.0</v>
+        <v>7436983.66</v>
       </c>
       <c r="J8" s="1">
-        <v>0</v>
+        <v>64.041171773151</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>0.0</v>
+        <v>19049800.0</v>
       </c>
       <c r="N8" s="1">
-        <v>0.0</v>
+        <v>19049800.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.0</v>
+        <v>5.94</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
-        <v>16500.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>1233.4</v>
+        <v>42.42</v>
       </c>
       <c r="E9" s="1">
-        <v>718.10380909</v>
+        <v>28.43625131</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>11848712.85</v>
+        <v>4549800.21</v>
       </c>
       <c r="I9" s="1">
-        <v>8502387.15</v>
+        <v>2237399.79</v>
       </c>
       <c r="J9" s="1">
-        <v>71.757896892573</v>
+        <v>49.175781061384</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>20351100.0</v>
+        <v>6787200.0</v>
       </c>
       <c r="N9" s="1">
-        <v>20351100.0</v>
+        <v>6787200.0</v>
       </c>
       <c r="O9" s="1">
-        <v>6.29</v>
+        <v>2.12</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
-        <v>160000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>41.46</v>
+        <v>11.11</v>
       </c>
       <c r="E10" s="1">
-        <v>28.43625131</v>
+        <v>10.36792031</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>4549800.21</v>
+        <v>3628772.11</v>
       </c>
       <c r="I10" s="1">
-        <v>2083799.79</v>
+        <v>259727.89</v>
       </c>
       <c r="J10" s="1">
-        <v>45.799808646982</v>
+        <v>7.1574593864479</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>6633600.0</v>
+        <v>3888500.0</v>
       </c>
       <c r="N10" s="1">
-        <v>6633600.0</v>
+        <v>3888500.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.05</v>
+        <v>1.21</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="1">
-        <v>350000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.8</v>
+        <v>10.634</v>
       </c>
       <c r="E11" s="1">
-        <v>10.36792031</v>
+        <v>5.90850086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>3628772.11</v>
+        <v>4726800.69</v>
       </c>
       <c r="I11" s="1">
-        <v>151227.89</v>
+        <v>3780399.31</v>
       </c>
       <c r="J11" s="1">
-        <v>4.1674672703544</v>
+        <v>79.977971527291</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3780000.0</v>
+        <v>8507200.0</v>
       </c>
       <c r="N11" s="1">
-        <v>3780000.0</v>
+        <v>8507200.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.17</v>
+        <v>2.65</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="1">
-        <v>700000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>10.79</v>
+        <v>19.23</v>
       </c>
       <c r="E12" s="1">
-        <v>5.2494887</v>
+        <v>15.09988</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3674642.09</v>
+        <v>3774970.0</v>
       </c>
       <c r="I12" s="1">
-        <v>3878357.91</v>
+        <v>1032530.0</v>
       </c>
       <c r="J12" s="1">
-        <v>105.54382753505</v>
+        <v>27.352005446401</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>7553000.0</v>
+        <v>4807500.0</v>
       </c>
       <c r="N12" s="1">
-        <v>7553000.0</v>
+        <v>4807500.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.33</v>
+        <v>1.5</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1">
-        <v>250000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>19.75</v>
+        <v>227.9</v>
       </c>
       <c r="E13" s="1">
-        <v>15.09988</v>
+        <v>139.073082</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3774970.0</v>
+        <v>3476827.05</v>
       </c>
       <c r="I13" s="1">
-        <v>1162530.0</v>
+        <v>2220672.95</v>
       </c>
       <c r="J13" s="1">
-        <v>30.795741423111</v>
+        <v>63.870676282273</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>4937500.0</v>
+        <v>5697500.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4937500.0</v>
+        <v>5697500.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.53</v>
+        <v>1.78</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="1">
-        <v>26000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>189.4</v>
+        <v>92.14</v>
       </c>
       <c r="E14" s="1">
-        <v>134.41475231</v>
+        <v>66.43562937</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>3494783.56</v>
+        <v>11626235.14</v>
       </c>
       <c r="I14" s="1">
-        <v>1429616.44</v>
+        <v>4498264.86</v>
       </c>
       <c r="J14" s="1">
-        <v>40.907152487578</v>
+        <v>38.690640657385</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>4924400.0</v>
+        <v>16124500.0</v>
       </c>
       <c r="N14" s="1">
-        <v>4924400.0</v>
+        <v>16124500.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.52</v>
+        <v>5.03</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="1">
-        <v>160000.0</v>
+        <v>95000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>95.5</v>
+        <v>35.94</v>
       </c>
       <c r="E15" s="1">
-        <v>64.1813665</v>
+        <v>32.97489368</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>10269018.64</v>
+        <v>3132614.9</v>
       </c>
       <c r="I15" s="1">
-        <v>5010981.36</v>
+        <v>281685.1</v>
       </c>
       <c r="J15" s="1">
-        <v>48.797081159062</v>
+        <v>8.9920117535034</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>15280000.0</v>
+        <v>3414300.0</v>
       </c>
       <c r="N15" s="1">
-        <v>15280000.0</v>
+        <v>3414300.0</v>
       </c>
       <c r="O15" s="1">
-        <v>4.72</v>
+        <v>1.06</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="1">
-        <v>30000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>29.42</v>
+        <v>66.42</v>
       </c>
       <c r="E16" s="1">
-        <v>27.3374</v>
+        <v>58.3816095</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>820122.0</v>
+        <v>2335264.38</v>
       </c>
       <c r="I16" s="1">
-        <v>62478.0</v>
+        <v>321535.62</v>
       </c>
       <c r="J16" s="1">
-        <v>7.6181348628619</v>
+        <v>13.768703139299</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>882600.0</v>
+        <v>2656800.0</v>
       </c>
       <c r="N16" s="1">
-        <v>882600.0</v>
+        <v>2656800.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.27</v>
+        <v>0.83</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="1">
-        <v>40000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>72.64</v>
+        <v>28.79</v>
       </c>
       <c r="E17" s="1">
-        <v>58.3816095</v>
+        <v>26.74851877</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2335264.38</v>
+        <v>1738653.72</v>
       </c>
       <c r="I17" s="1">
-        <v>570335.62</v>
+        <v>132696.28</v>
       </c>
       <c r="J17" s="1">
-        <v>24.422743090014</v>
+        <v>7.6321281502794</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2905600.0</v>
+        <v>1871350.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2905600.0</v>
+        <v>1871350.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.9</v>
+        <v>0.58</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>34.09</v>
+        <v>9.694</v>
       </c>
       <c r="E18" s="1">
-        <v>24.5630544</v>
+        <v>7.4403</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>2456305.44</v>
+        <v>2232090.0</v>
       </c>
       <c r="I18" s="1">
-        <v>952694.56</v>
+        <v>676110.0</v>
       </c>
       <c r="J18" s="1">
-        <v>38.785671540914</v>
+        <v>30.290445277744</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3409000.0</v>
+        <v>2908200.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3409000.0</v>
+        <v>2908200.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.05</v>
+        <v>0.91</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="1">
-        <v>300000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.194</v>
+        <v>27.97</v>
       </c>
       <c r="E19" s="1">
-        <v>7.4403</v>
+        <v>13.0131416</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2232090.0</v>
+        <v>1951971.24</v>
       </c>
       <c r="I19" s="1">
-        <v>826110.0</v>
+        <v>2243528.76</v>
       </c>
       <c r="J19" s="1">
-        <v>37.010604411112</v>
+        <v>114.93656843018</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3058200.0</v>
+        <v>4195500.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3058200.0</v>
+        <v>4195500.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.94</v>
+        <v>1.31</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1">
-        <v>150000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>28.93</v>
+        <v>102.3</v>
       </c>
       <c r="E20" s="1">
-        <v>13.0131416</v>
+        <v>85.6756</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1951971.24</v>
+        <v>1370809.6</v>
       </c>
       <c r="I20" s="1">
-        <v>2387528.76</v>
+        <v>265990.4</v>
       </c>
       <c r="J20" s="1">
-        <v>122.31372630265</v>
+        <v>19.403890956118</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>4339500.0</v>
+        <v>1636800.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4339500.0</v>
+        <v>1636800.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.34</v>
+        <v>0.51</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="1">
-        <v>16000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.7</v>
+        <v>206.7</v>
       </c>
       <c r="E21" s="1">
-        <v>85.6756</v>
+        <v>154.49449667</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1370809.6</v>
+        <v>2317417.45</v>
       </c>
       <c r="I21" s="1">
-        <v>240390.4</v>
+        <v>783082.55</v>
       </c>
       <c r="J21" s="1">
-        <v>17.536381420148</v>
+        <v>33.791173446113</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1611200.0</v>
+        <v>3100500.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1611200.0</v>
+        <v>3100500.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.5</v>
+        <v>0.97</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="1">
-        <v>18000.0</v>
+        <v>4300.0</v>
       </c>
       <c r="D22" s="1">
-        <v>225.2</v>
+        <v>1676.0</v>
       </c>
       <c r="E22" s="1">
-        <v>154.49449667</v>
+        <v>2111.89556047</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>2780900.94</v>
+        <v>9081150.91</v>
       </c>
       <c r="I22" s="1">
-        <v>1272699.06</v>
+        <v>-1874350.91</v>
       </c>
       <c r="J22" s="1">
-        <v>45.765710014827</v>
+        <v>-20.640015000037</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>4053600.0</v>
+        <v>7206800.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4053600.0</v>
+        <v>7206800.0</v>
       </c>
       <c r="O22" s="1">
-        <v>1.25</v>
+        <v>2.25</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>66</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1">
-        <v>4300.0</v>
+        <v>95000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>2049.0</v>
+        <v>22.26</v>
       </c>
       <c r="E23" s="1">
-        <v>2111.89556047</v>
+        <v>28.49644874</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>9081150.91</v>
+        <v>2707162.63</v>
       </c>
       <c r="I23" s="1">
-        <v>-270450.91</v>
+        <v>-592462.63</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.9781567631718</v>
+        <v>-21.885003266317</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>8810700.0</v>
+        <v>2114700.0</v>
       </c>
       <c r="N23" s="1">
-        <v>8810700.0</v>
+        <v>2114700.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.72</v>
+        <v>0.66</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>68</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1">
-        <v>95000.0</v>
+        <v>47486.0</v>
       </c>
       <c r="D24" s="1">
-        <v>24.5</v>
+        <v>53.9</v>
       </c>
       <c r="E24" s="1">
-        <v>28.49644874</v>
+        <v>46.44</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2707162.63</v>
+        <v>2205249.84</v>
       </c>
       <c r="I24" s="1">
-        <v>-379662.63</v>
+        <v>354245.56</v>
       </c>
       <c r="J24" s="1">
-        <v>-14.024374664185</v>
+        <v>16.063738156761</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>2327500.0</v>
+        <v>2559495.4</v>
       </c>
       <c r="N24" s="1">
-        <v>2327500.0</v>
+        <v>2559495.4</v>
       </c>
       <c r="O24" s="1">
-        <v>0.72</v>
+        <v>0.8</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1">
-        <v>47486.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>56.82</v>
+        <v>5.779</v>
       </c>
       <c r="E25" s="1">
-        <v>46.44</v>
+        <v>2.11089357</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2205249.84</v>
+        <v>1477625.5</v>
       </c>
       <c r="I25" s="1">
-        <v>492904.68</v>
+        <v>2567674.5</v>
       </c>
       <c r="J25" s="1">
-        <v>22.35142118863</v>
+        <v>173.77031595624</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2698154.52</v>
+        <v>4045300.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2698154.52</v>
+        <v>4045300.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.83</v>
+        <v>1.26</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>72</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="1">
-        <v>700000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>5.835</v>
+        <v>19.23</v>
       </c>
       <c r="E26" s="1">
-        <v>2.11089357</v>
+        <v>18.33247725</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1477625.5</v>
+        <v>733299.09</v>
       </c>
       <c r="I26" s="1">
-        <v>2606874.5</v>
+        <v>35900.91</v>
       </c>
       <c r="J26" s="1">
-        <v>176.42322090408</v>
+        <v>4.8958072483085</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>4084500.0</v>
+        <v>769200.0</v>
       </c>
       <c r="N26" s="1">
-        <v>4084500.0</v>
+        <v>769200.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.26</v>
+        <v>0.24</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>74</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="1">
-        <v>40000.0</v>
+        <v>145923.0</v>
       </c>
       <c r="D27" s="1">
-        <v>17.54</v>
+        <v>24.4</v>
       </c>
       <c r="E27" s="1">
-        <v>18.33247725</v>
+        <v>24.42584157</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>733299.09</v>
+        <v>3564292.08</v>
       </c>
       <c r="I27" s="1">
-        <v>-31699.09</v>
+        <v>-3770.88</v>
       </c>
       <c r="J27" s="1">
-        <v>-4.3228050371643</v>
+        <v>-0.10579604351616</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>701600.0</v>
+        <v>3560521.2</v>
       </c>
       <c r="N27" s="1">
-        <v>701600.0</v>
+        <v>3560521.2</v>
       </c>
       <c r="O27" s="1">
-        <v>0.22</v>
+        <v>1.11</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="1">
-        <v>145923.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>27.08</v>
+        <v>345.15</v>
       </c>
       <c r="E28" s="1">
-        <v>24.42584157</v>
+        <v>395.87937933</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3564292.08</v>
+        <v>5938190.69</v>
       </c>
       <c r="I28" s="1">
-        <v>387302.76</v>
+        <v>-760940.69</v>
       </c>
       <c r="J28" s="1">
-        <v>10.866190292688</v>
+        <v>-12.814352548183</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>3951594.84</v>
+        <v>5177250.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3951594.84</v>
+        <v>5177250.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.22</v>
+        <v>1.61</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="1">
-        <v>15000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>397.4</v>
+        <v>486.0</v>
       </c>
       <c r="E29" s="1">
-        <v>395.87937933</v>
+        <v>447.07844269</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>5938190.69</v>
+        <v>11624039.51</v>
       </c>
       <c r="I29" s="1">
-        <v>22809.31</v>
+        <v>1011960.49</v>
       </c>
       <c r="J29" s="1">
-        <v>0.38411211749079</v>
+        <v>8.7057557669984</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>5961000.0</v>
+        <v>12636000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>5961000.0</v>
+        <v>12636000.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.84</v>
+        <v>3.94</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>80</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="1">
-        <v>26000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>544.1</v>
+        <v>568.0</v>
       </c>
       <c r="E30" s="1">
-        <v>447.07844269</v>
+        <v>217.512606</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>11624039.51</v>
+        <v>1087563.03</v>
       </c>
       <c r="I30" s="1">
-        <v>2522560.49</v>
+        <v>1752436.97</v>
       </c>
       <c r="J30" s="1">
-        <v>21.70123809223</v>
+        <v>161.13429030408</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>14146600.0</v>
+        <v>2840000.0</v>
       </c>
       <c r="N30" s="1">
-        <v>14146600.0</v>
+        <v>2840000.0</v>
       </c>
       <c r="O30" s="1">
-        <v>4.37</v>
+        <v>0.89</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>82</v>
       </c>
       <c r="B31" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="1">
-        <v>7598.0</v>
+        <v>450000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>555.6</v>
+        <v>8.832</v>
       </c>
       <c r="E31" s="1">
-        <v>217.51260595</v>
+        <v>4.32611927</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1652660.78</v>
+        <v>1946753.67</v>
       </c>
       <c r="I31" s="1">
-        <v>2568788.02</v>
+        <v>2027646.33</v>
       </c>
       <c r="J31" s="1">
-        <v>155.43347135036</v>
+        <v>104.15525914997</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>4221448.8</v>
+        <v>3974400.0</v>
       </c>
       <c r="N31" s="1">
-        <v>4221448.8</v>
+        <v>3974400.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.3</v>
+        <v>1.24</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>84</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="1">
-        <v>700000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>6.484</v>
+        <v>17.645</v>
       </c>
       <c r="E32" s="1">
-        <v>4.32611927</v>
+        <v>12.34606</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>3028283.49</v>
+        <v>1790178.7</v>
       </c>
       <c r="I32" s="1">
-        <v>1510516.51</v>
+        <v>768346.3</v>
       </c>
       <c r="J32" s="1">
-        <v>49.880287462783</v>
+        <v>42.920089486038</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>4538800.0</v>
+        <v>2558525.0</v>
       </c>
       <c r="N32" s="1">
-        <v>4538800.0</v>
+        <v>2558525.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.4</v>
+        <v>0.8</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="1">
-        <v>145000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>18.19</v>
+        <v>12.19</v>
       </c>
       <c r="E33" s="1">
-        <v>12.34606</v>
+        <v>0.9947596</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1790178.7</v>
+        <v>49737.98</v>
       </c>
       <c r="I33" s="1">
-        <v>847371.3</v>
+        <v>559762.02</v>
       </c>
       <c r="J33" s="1">
-        <v>47.334453258772</v>
+        <v>1125.421699876</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2637550.0</v>
+        <v>609500.0</v>
       </c>
       <c r="N33" s="1">
-        <v>2637550.0</v>
+        <v>609500.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.81</v>
+        <v>0.19</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="1">
-        <v>50000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>11.32</v>
+        <v>42.785</v>
       </c>
       <c r="E34" s="1">
-        <v>0.9947596</v>
+        <v>41.1521</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>49737.98</v>
+        <v>2469126.0</v>
       </c>
       <c r="I34" s="1">
-        <v>516262.02</v>
+        <v>97974.0</v>
       </c>
       <c r="J34" s="1">
-        <v>1037.9633833139</v>
+        <v>3.9679627528121</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>566000.0</v>
+        <v>2567100.0</v>
       </c>
       <c r="N34" s="1">
-        <v>566000.0</v>
+        <v>2567100.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.17</v>
+        <v>0.8</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>90</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="1">
-        <v>60000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>43.51</v>
+        <v>78.78</v>
       </c>
       <c r="E35" s="1">
-        <v>41.1521</v>
+        <v>66.61824505</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2469126.0</v>
+        <v>6994915.73</v>
       </c>
       <c r="I35" s="1">
-        <v>141474.0</v>
+        <v>1276984.27</v>
       </c>
       <c r="J35" s="1">
-        <v>5.7297197469874</v>
+        <v>18.25589212638</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2610600.0</v>
+        <v>8271900.0</v>
       </c>
       <c r="N35" s="1">
-        <v>2610600.0</v>
+        <v>8271900.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.81</v>
+        <v>2.58</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="1">
-        <v>105000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>75.42</v>
+        <v>31.5</v>
       </c>
       <c r="E36" s="1">
-        <v>66.61824505</v>
+        <v>41.45026933</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>6994915.73</v>
+        <v>3730524.24</v>
       </c>
       <c r="I36" s="1">
-        <v>924184.27</v>
+        <v>-895524.24</v>
       </c>
       <c r="J36" s="1">
-        <v>13.212228791211</v>
+        <v>-24.005318887835</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>7919100.0</v>
+        <v>2835000.0</v>
       </c>
       <c r="N36" s="1">
-        <v>7919100.0</v>
+        <v>2835000.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.45</v>
+        <v>0.88</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="1">
-        <v>90000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>32.11</v>
+        <v>36.75</v>
       </c>
       <c r="E37" s="1">
-        <v>41.45026933</v>
+        <v>25.513399</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>3730524.24</v>
+        <v>1275669.95</v>
       </c>
       <c r="I37" s="1">
-        <v>-840624.24</v>
+        <v>561830.05</v>
       </c>
       <c r="J37" s="1">
-        <v>-22.533675856774</v>
+        <v>44.041960069687</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2889900.0</v>
+        <v>1837500.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2889900.0</v>
+        <v>1837500.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.89</v>
+        <v>0.57</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>96</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="1">
-        <v>50000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>36.87</v>
+        <v>282.4</v>
       </c>
       <c r="E38" s="1">
-        <v>25.513399</v>
+        <v>146.30077683</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1275669.95</v>
+        <v>5998331.85</v>
       </c>
       <c r="I38" s="1">
-        <v>567830.05</v>
+        <v>5580068.15</v>
       </c>
       <c r="J38" s="1">
-        <v>44.512301163792</v>
+        <v>93.026999664915</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1843500.0</v>
+        <v>11578400.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1843500.0</v>
+        <v>11578400.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.57</v>
+        <v>3.61</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>98</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="1">
-        <v>41000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>340.0</v>
+        <v>78.42</v>
       </c>
       <c r="E39" s="1">
-        <v>146.30077683</v>
+        <v>58.30670608</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>5998331.85</v>
+        <v>4314696.25</v>
       </c>
       <c r="I39" s="1">
-        <v>7941668.15</v>
+        <v>1488383.75</v>
       </c>
       <c r="J39" s="1">
-        <v>132.39794577221</v>
+        <v>34.495678577606</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>13940000.0</v>
+        <v>5803080.0</v>
       </c>
       <c r="N39" s="1">
-        <v>13940000.0</v>
+        <v>5803080.0</v>
       </c>
       <c r="O39" s="1">
-        <v>4.31</v>
+        <v>1.81</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>100</v>
       </c>
       <c r="B40" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="1">
-        <v>74000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>86.24</v>
+        <v>81.02</v>
       </c>
       <c r="E40" s="1">
-        <v>58.30670608</v>
+        <v>83.4449335</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>4314696.25</v>
+        <v>11682290.69</v>
       </c>
       <c r="I40" s="1">
-        <v>2067063.75</v>
+        <v>-339490.69</v>
       </c>
       <c r="J40" s="1">
-        <v>47.907514926456</v>
+        <v>-2.9060284408999</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>6381760.0</v>
+        <v>11342800.0</v>
       </c>
       <c r="N40" s="1">
-        <v>6381760.0</v>
+        <v>11342800.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.97</v>
+        <v>3.54</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>102</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" s="1">
-        <v>140000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>82.2</v>
+        <v>151.16</v>
       </c>
       <c r="E41" s="1">
-        <v>83.4449335</v>
+        <v>181.37828343</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>11682290.69</v>
+        <v>6348239.92</v>
       </c>
       <c r="I41" s="1">
-        <v>-174290.69</v>
+        <v>-1057639.92</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.4919222147861</v>
+        <v>-16.660364657421</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>11508000.0</v>
+        <v>5290600.0</v>
       </c>
       <c r="N41" s="1">
-        <v>11508000.0</v>
+        <v>5290600.0</v>
       </c>
       <c r="O41" s="1">
-        <v>3.56</v>
+        <v>1.65</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>104</v>
       </c>
       <c r="B42" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="1">
-        <v>40000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>170.96</v>
+        <v>272.1</v>
       </c>
       <c r="E42" s="1">
-        <v>181.3782835</v>
+        <v>112.98021765</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>7255131.34</v>
+        <v>9603318.5</v>
       </c>
       <c r="I42" s="1">
-        <v>-416731.34</v>
+        <v>13525181.5</v>
       </c>
       <c r="J42" s="1">
-        <v>-5.7439530791458</v>
+        <v>140.83862260738</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>6838400.0</v>
+        <v>23128500.0</v>
       </c>
       <c r="N42" s="1">
-        <v>6838400.0</v>
+        <v>23128500.0</v>
       </c>
       <c r="O42" s="1">
-        <v>2.11</v>
+        <v>7.21</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>106</v>
       </c>
       <c r="B43" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="1">
-        <v>85000.0</v>
+        <v>34190.0</v>
       </c>
       <c r="D43" s="1">
-        <v>276.7</v>
+        <v>241.6</v>
       </c>
       <c r="E43" s="1">
-        <v>112.98021765</v>
+        <v>131.63412928</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>9603318.5</v>
+        <v>4500570.88</v>
       </c>
       <c r="I43" s="1">
-        <v>13916181.5</v>
+        <v>3759733.12</v>
       </c>
       <c r="J43" s="1">
-        <v>144.91013184661</v>
+        <v>83.539026942289</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>23519500.0</v>
+        <v>8260304.0</v>
       </c>
       <c r="N43" s="1">
-        <v>23519500.0</v>
+        <v>8260304.0</v>
       </c>
       <c r="O43" s="1">
-        <v>7.27</v>
+        <v>2.58</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>108</v>
       </c>
       <c r="B44" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="1">
-        <v>34190.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>247.4</v>
+        <v>166.94</v>
       </c>
       <c r="E44" s="1">
-        <v>131.63412928</v>
+        <v>167.8389</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>4500570.88</v>
+        <v>1678389.0</v>
       </c>
       <c r="I44" s="1">
-        <v>3958035.12</v>
+        <v>-8989.0</v>
       </c>
       <c r="J44" s="1">
-        <v>87.945179079148</v>
+        <v>-0.53557310015735</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>8458606.0</v>
+        <v>1669400.0</v>
       </c>
       <c r="N44" s="1">
-        <v>8458606.0</v>
+        <v>1669400.0</v>
       </c>
       <c r="O44" s="1">
-        <v>2.61</v>
+        <v>0.52</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>110</v>
       </c>
       <c r="B45" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="1">
         <v>30000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>42.14</v>
+        <v>38.06</v>
       </c>
       <c r="E45" s="1">
         <v>47.8141</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1434423.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-170223.0</v>
+        <v>-292623.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-11.867001574849</v>
+        <v>-20.400049357825</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1264200.0</v>
+        <v>1141800.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1264200.0</v>
+        <v>1141800.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>112</v>
       </c>
       <c r="B46" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="1">
         <v>150000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>73.86</v>
+        <v>71.76</v>
       </c>
       <c r="E46" s="1">
         <v>29.29687933</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>4394531.9</v>
       </c>
       <c r="I46" s="1">
-        <v>6684468.1</v>
+        <v>6369468.1</v>
       </c>
       <c r="J46" s="1">
-        <v>152.10876271031</v>
+        <v>144.94076377054</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>11079000.0</v>
+        <v>10764000.0</v>
       </c>
       <c r="N46" s="1">
-        <v>11079000.0</v>
+        <v>10764000.0</v>
       </c>
       <c r="O46" s="1">
-        <v>3.42</v>
+        <v>3.36</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>114</v>
       </c>
       <c r="B47" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="1">
         <v>45000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>46.4</v>
+        <v>42.94</v>
       </c>
       <c r="E47" s="1">
         <v>85.32343444</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>3839554.55</v>
       </c>
       <c r="I47" s="1">
-        <v>-1751554.55</v>
+        <v>-1907254.55</v>
       </c>
       <c r="J47" s="1">
-        <v>-45.618691626611</v>
+        <v>-49.673849535488</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2088000.0</v>
+        <v>1932300.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2088000.0</v>
+        <v>1932300.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.65</v>
+        <v>0.6</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>116</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="1">
         <v>16145.0</v>
       </c>
       <c r="D48" s="1">
-        <v>40.9</v>
+        <v>100.75</v>
       </c>
       <c r="E48" s="1">
         <v>111.67451595</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>1802985.06</v>
       </c>
       <c r="I48" s="1">
-        <v>-1142654.56</v>
+        <v>-176376.31</v>
       </c>
       <c r="J48" s="1">
-        <v>-63.375708726061</v>
+        <v>-9.7824609816789</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>660330.5</v>
+        <v>1626608.75</v>
       </c>
       <c r="N48" s="1">
-        <v>660330.5</v>
+        <v>1626608.75</v>
       </c>
       <c r="O48" s="1">
-        <v>0.2</v>
+        <v>0.51</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>118</v>
       </c>
       <c r="B49" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="1">
-        <v>190000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>28.41</v>
+        <v>37.61</v>
       </c>
       <c r="E49" s="1">
-        <v>25.95701826</v>
+        <v>26.63851446</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>4931833.47</v>
+        <v>6393243.47</v>
       </c>
       <c r="I49" s="1">
-        <v>466066.53</v>
+        <v>2633156.53</v>
       </c>
       <c r="J49" s="1">
-        <v>9.4501676270103</v>
+        <v>41.186551745698</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5397900.0</v>
+        <v>9026400.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5397900.0</v>
+        <v>9026400.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.67</v>
+        <v>2.81</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>120</v>
       </c>
       <c r="B50" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="1">
         <v>100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>34.6</v>
+        <v>37.68</v>
       </c>
       <c r="E50" s="1">
         <v>44.4822689</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>4448226.89</v>
       </c>
       <c r="I50" s="1">
-        <v>-988226.89</v>
+        <v>-680226.89</v>
       </c>
       <c r="J50" s="1">
-        <v>-22.216197924203</v>
+        <v>-15.292090687397</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>3460000.0</v>
+        <v>3768000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>3460000.0</v>
+        <v>3768000.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.07</v>
+        <v>1.17</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>122</v>
       </c>
       <c r="B51" t="s">
         <v>123</v>
       </c>
       <c r="C51" s="1">
-        <v>50000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>36.62</v>
+        <v>39.42</v>
       </c>
       <c r="E51" s="1">
-        <v>20.7126766</v>
+        <v>20.71267667</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1035633.83</v>
+        <v>621380.3</v>
       </c>
       <c r="I51" s="1">
-        <v>795366.17</v>
+        <v>561219.7</v>
       </c>
       <c r="J51" s="1">
-        <v>76.799940959827</v>
+        <v>90.318231846101</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1831000.0</v>
+        <v>1182600.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1831000.0</v>
+        <v>1182600.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.57</v>
+        <v>0.37</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>124</v>
       </c>
       <c r="B52" t="s">
         <v>125</v>
       </c>
       <c r="C52" s="1">
         <v>17000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>51.48</v>
+        <v>55.94</v>
       </c>
       <c r="E52" s="1">
         <v>108.56003</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>1845520.51</v>
       </c>
       <c r="I52" s="1">
-        <v>-970360.51</v>
+        <v>-894540.51</v>
       </c>
       <c r="J52" s="1">
-        <v>-52.57923196963</v>
+        <v>-48.470905912609</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>875160.0</v>
+        <v>950980.0</v>
       </c>
       <c r="N52" s="1">
-        <v>875160.0</v>
+        <v>950980.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>126</v>
       </c>
       <c r="B53" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="1">
         <v>260000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>67.28</v>
+        <v>75.03</v>
       </c>
       <c r="E53" s="1">
         <v>47.36130515</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>12313939.34</v>
       </c>
       <c r="I53" s="1">
-        <v>5178860.66</v>
+        <v>7193860.66</v>
       </c>
       <c r="J53" s="1">
-        <v>42.056895985976</v>
+        <v>58.420465306596</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>17492800.0</v>
+        <v>19507800.0</v>
       </c>
       <c r="N53" s="1">
-        <v>17492800.0</v>
+        <v>19507800.0</v>
       </c>
       <c r="O53" s="1">
-        <v>5.4</v>
+        <v>6.08</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>128</v>
       </c>
       <c r="B54" t="s">
         <v>129</v>
       </c>
       <c r="C54" s="1">
-        <v>75000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>72.41</v>
+        <v>67.01</v>
       </c>
       <c r="E54" s="1">
         <v>42.147</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>3161025.0</v>
+        <v>2318085.0</v>
       </c>
       <c r="I54" s="1">
-        <v>2269725.0</v>
+        <v>1367465.0</v>
       </c>
       <c r="J54" s="1">
-        <v>71.803449830356</v>
+        <v>58.99115002254</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>5430750.0</v>
+        <v>3685550.0</v>
       </c>
       <c r="N54" s="1">
-        <v>5430750.0</v>
+        <v>3685550.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.68</v>
+        <v>1.15</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>130</v>
       </c>
       <c r="B55" t="s">
         <v>131</v>
       </c>
       <c r="C55" s="1">
         <v>6000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>252.3</v>
+        <v>247.1</v>
       </c>
       <c r="E55" s="1">
         <v>258.8688</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1553212.8</v>
       </c>
       <c r="I55" s="1">
-        <v>-39412.8</v>
+        <v>-70612.8</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.5375016224435</v>
+        <v>-4.5462411847237</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1513800.0</v>
+        <v>1482600.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1513800.0</v>
+        <v>1482600.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>132</v>
       </c>
       <c r="B56" t="s">
         <v>133</v>
       </c>
       <c r="C56" s="1">
         <v>37989.0</v>
       </c>
       <c r="D56" s="1">
-        <v>140.75</v>
+        <v>133.65</v>
       </c>
       <c r="E56" s="1">
         <v>98.75025613</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>3751423.48</v>
       </c>
       <c r="I56" s="1">
-        <v>1595528.27</v>
+        <v>1325806.37</v>
       </c>
       <c r="J56" s="1">
-        <v>42.53127588784</v>
+        <v>35.341421118364</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>5346951.75</v>
+        <v>5077229.85</v>
       </c>
       <c r="N56" s="1">
-        <v>5346951.75</v>
+        <v>5077229.85</v>
       </c>
       <c r="O56" s="1">
-        <v>1.65</v>
+        <v>1.58</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>134</v>
       </c>
       <c r="B57" t="s">
         <v>135</v>
       </c>
       <c r="C57" s="1">
-        <v>150000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>27.8</v>
+        <v>25.24</v>
       </c>
       <c r="E57" s="1">
-        <v>30.4173772</v>
+        <v>29.41956617</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>4562606.58</v>
+        <v>5148424.08</v>
       </c>
       <c r="I57" s="1">
-        <v>-392606.58</v>
+        <v>-731424.08</v>
       </c>
       <c r="J57" s="1">
-        <v>-8.604874716154</v>
+        <v>-14.206756643093</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4170000.0</v>
+        <v>4417000.0</v>
       </c>
       <c r="N57" s="1">
-        <v>4170000.0</v>
+        <v>4417000.0</v>
       </c>
       <c r="O57" s="1">
-        <v>1.29</v>
+        <v>1.38</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>136</v>
       </c>
       <c r="B58" t="s">
         <v>137</v>
       </c>
       <c r="C58" s="1">
-        <v>229953.0</v>
+        <v>1609671.0</v>
       </c>
       <c r="D58" s="1">
-        <v>1.5645</v>
+        <v>0.3063</v>
       </c>
       <c r="E58" s="1">
-        <v>26.87899184</v>
+        <v>4.01299884</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>6180904.81</v>
+        <v>6459607.85</v>
       </c>
       <c r="I58" s="1">
-        <v>-5821143.34</v>
+        <v>-5966565.62</v>
       </c>
       <c r="J58" s="1">
-        <v>-94.179469170631</v>
+        <v>-92.367303999731</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>359761.47</v>
+        <v>493042.23</v>
       </c>
       <c r="N58" s="1">
-        <v>359761.47</v>
+        <v>493042.23</v>
       </c>
       <c r="O58" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>