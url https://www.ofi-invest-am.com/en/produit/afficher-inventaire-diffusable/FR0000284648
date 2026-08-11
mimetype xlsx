--- v2 (2026-07-21)
+++ v3 (2026-08-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0000284648</t>
   </si>
   <si>
@@ -200,50 +200,56 @@
     <t>DANONE</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK</t>
+  </si>
+  <si>
+    <t>FR0014017CN7</t>
+  </si>
+  <si>
+    <t>ESSI RTS 05-26</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FR0000120859</t>
   </si>
   <si>
     <t>IMERYS SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDITEX</t>
   </si>
@@ -835,96 +841,96 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>700980.883</v>
+        <v>703699.162</v>
       </c>
       <c r="D2">
-        <v>457.59</v>
+        <v>464.81</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>320765258.57</v>
+        <v>327092769.55</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>320765258.57</v>
+        <v>327092769.55</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P58"/>
+  <dimension ref="A1:P59"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O58" sqref="O58"/>
+      <selection activeCell="O59" sqref="O59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -946,2886 +952,2936 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>1000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>981.3</v>
+        <v>921.0</v>
       </c>
       <c r="E2" s="1">
         <v>1571.40186</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>1571401.86</v>
       </c>
       <c r="I2" s="1">
-        <v>-590101.86</v>
+        <v>-650401.86</v>
       </c>
       <c r="J2" s="1">
-        <v>-37.55257487095</v>
+        <v>-41.389912825991</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>981300.0</v>
+        <v>921000.0</v>
       </c>
       <c r="N2" s="1">
-        <v>981300.0</v>
+        <v>921000.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>36773.0</v>
       </c>
       <c r="D3" s="1">
-        <v>186.44</v>
+        <v>176.0</v>
       </c>
       <c r="E3" s="1">
         <v>74.82334457</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>2751478.85</v>
       </c>
       <c r="I3" s="1">
-        <v>4104479.27</v>
+        <v>3720569.15</v>
       </c>
       <c r="J3" s="1">
-        <v>149.1735715141</v>
+        <v>135.22070685733</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>6855958.12</v>
+        <v>6472048.0</v>
       </c>
       <c r="N3" s="1">
-        <v>6855958.12</v>
+        <v>6472048.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.14</v>
+        <v>1.98</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
-        <v>80000.0</v>
+        <v>87500.0</v>
       </c>
       <c r="D4" s="1">
-        <v>170.52</v>
+        <v>175.48</v>
       </c>
       <c r="E4" s="1">
-        <v>131.03674938</v>
+        <v>135.20089943</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>10482939.95</v>
+        <v>11830078.7</v>
       </c>
       <c r="I4" s="1">
-        <v>3158660.05</v>
+        <v>3524421.3</v>
       </c>
       <c r="J4" s="1">
-        <v>30.131433214973</v>
+        <v>29.792035956616</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>13641600.0</v>
+        <v>15354500.0</v>
       </c>
       <c r="N4" s="1">
-        <v>13641600.0</v>
+        <v>15354500.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.25</v>
+        <v>4.69</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>12000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>394.8</v>
+        <v>371.7</v>
       </c>
       <c r="E5" s="1">
         <v>256.43333333</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>3077200.0</v>
       </c>
       <c r="I5" s="1">
-        <v>1660400.0</v>
+        <v>1383200.0</v>
       </c>
       <c r="J5" s="1">
-        <v>53.958143767061</v>
+        <v>44.949954504095</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4737600.0</v>
+        <v>4460400.0</v>
       </c>
       <c r="N5" s="1">
-        <v>4737600.0</v>
+        <v>4460400.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.48</v>
+        <v>1.36</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>60000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>62.58</v>
+        <v>67.82</v>
       </c>
       <c r="E6" s="1">
         <v>57.945</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3476700.0</v>
       </c>
       <c r="I6" s="1">
-        <v>278100.0</v>
+        <v>592500.0</v>
       </c>
       <c r="J6" s="1">
-        <v>7.9989645353352</v>
+        <v>17.042022607645</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3754800.0</v>
+        <v>4069200.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3754800.0</v>
+        <v>4069200.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.17</v>
+        <v>1.24</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
         <v>133314.0</v>
       </c>
       <c r="D7" s="1">
-        <v>41.6</v>
+        <v>48.16</v>
       </c>
       <c r="E7" s="1">
         <v>34.83157073</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>4643536.02</v>
       </c>
       <c r="I7" s="1">
-        <v>902326.38</v>
+        <v>1776866.22</v>
       </c>
       <c r="J7" s="1">
-        <v>19.431880707151</v>
+        <v>38.265369587894</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5545862.4</v>
+        <v>6420402.24</v>
       </c>
       <c r="N7" s="1">
-        <v>5545862.4</v>
+        <v>6420402.24</v>
       </c>
       <c r="O7" s="1">
-        <v>1.73</v>
+        <v>1.96</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
         <v>15400.0</v>
       </c>
       <c r="D8" s="1">
-        <v>1237.0</v>
+        <v>1305.6</v>
       </c>
       <c r="E8" s="1">
         <v>754.07898312</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>11612816.34</v>
       </c>
       <c r="I8" s="1">
-        <v>7436983.66</v>
+        <v>8493423.66</v>
       </c>
       <c r="J8" s="1">
-        <v>64.041171773151</v>
+        <v>73.138362059035</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19049800.0</v>
+        <v>20106240.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19049800.0</v>
+        <v>20106240.0</v>
       </c>
       <c r="O8" s="1">
-        <v>5.94</v>
+        <v>6.15</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
         <v>160000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>42.42</v>
+        <v>39.5</v>
       </c>
       <c r="E9" s="1">
         <v>28.43625131</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>4549800.21</v>
       </c>
       <c r="I9" s="1">
-        <v>2237399.79</v>
+        <v>1770199.79</v>
       </c>
       <c r="J9" s="1">
-        <v>49.175781061384</v>
+        <v>38.907198300912</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>6787200.0</v>
+        <v>6320000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>6787200.0</v>
+        <v>6320000.0</v>
       </c>
       <c r="O9" s="1">
-        <v>2.12</v>
+        <v>1.93</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
         <v>350000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>11.11</v>
+        <v>11.28</v>
       </c>
       <c r="E10" s="1">
         <v>10.36792031</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3628772.11</v>
       </c>
       <c r="I10" s="1">
-        <v>259727.89</v>
+        <v>319227.89</v>
       </c>
       <c r="J10" s="1">
-        <v>7.1574593864479</v>
+        <v>8.7971324823702</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>3888500.0</v>
+        <v>3948000.0</v>
       </c>
       <c r="N10" s="1">
-        <v>3888500.0</v>
+        <v>3948000.0</v>
       </c>
       <c r="O10" s="1">
         <v>1.21</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="1">
         <v>800000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.634</v>
+        <v>10.416</v>
       </c>
       <c r="E11" s="1">
         <v>5.90850086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>4726800.69</v>
       </c>
       <c r="I11" s="1">
-        <v>3780399.31</v>
+        <v>3605999.31</v>
       </c>
       <c r="J11" s="1">
-        <v>79.977971527291</v>
+        <v>76.288372336681</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>8507200.0</v>
+        <v>8332800.0</v>
       </c>
       <c r="N11" s="1">
-        <v>8507200.0</v>
+        <v>8332800.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.65</v>
+        <v>2.55</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="1">
         <v>250000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>19.23</v>
+        <v>18.76</v>
       </c>
       <c r="E12" s="1">
         <v>15.09988</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>3774970.0</v>
       </c>
       <c r="I12" s="1">
-        <v>1032530.0</v>
+        <v>915030.0</v>
       </c>
       <c r="J12" s="1">
-        <v>27.352005446401</v>
+        <v>24.23939792899</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4807500.0</v>
+        <v>4690000.0</v>
       </c>
       <c r="N12" s="1">
-        <v>4807500.0</v>
+        <v>4690000.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.5</v>
+        <v>1.43</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1">
         <v>25000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>227.9</v>
+        <v>261.3</v>
       </c>
       <c r="E13" s="1">
         <v>139.073082</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3476827.05</v>
       </c>
       <c r="I13" s="1">
-        <v>2220672.95</v>
+        <v>3055672.95</v>
       </c>
       <c r="J13" s="1">
-        <v>63.870676282273</v>
+        <v>87.886826294682</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>5697500.0</v>
+        <v>6532500.0</v>
       </c>
       <c r="N13" s="1">
-        <v>5697500.0</v>
+        <v>6532500.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.78</v>
+        <v>2.0</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="1">
         <v>175000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>92.14</v>
+        <v>92.96</v>
       </c>
       <c r="E14" s="1">
         <v>66.43562937</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>11626235.14</v>
       </c>
       <c r="I14" s="1">
-        <v>4498264.86</v>
+        <v>4641764.86</v>
       </c>
       <c r="J14" s="1">
-        <v>38.690640657385</v>
+        <v>39.92491811928</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>16124500.0</v>
+        <v>16268000.0</v>
       </c>
       <c r="N14" s="1">
-        <v>16124500.0</v>
+        <v>16268000.0</v>
       </c>
       <c r="O14" s="1">
-        <v>5.03</v>
+        <v>4.97</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="1">
         <v>95000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>35.94</v>
+        <v>35.97</v>
       </c>
       <c r="E15" s="1">
         <v>32.97489368</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>3132614.9</v>
       </c>
       <c r="I15" s="1">
-        <v>281685.1</v>
+        <v>284535.1</v>
       </c>
       <c r="J15" s="1">
-        <v>8.9920117535034</v>
+        <v>9.0829900604763</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3414300.0</v>
+        <v>3417150.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3414300.0</v>
+        <v>3417150.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.06</v>
+        <v>1.04</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="1">
-        <v>40000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>66.42</v>
+        <v>61.82</v>
       </c>
       <c r="E16" s="1">
-        <v>58.3816095</v>
+        <v>62.854186</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2335264.38</v>
+        <v>5028334.88</v>
       </c>
       <c r="I16" s="1">
-        <v>321535.62</v>
+        <v>-82734.88</v>
       </c>
       <c r="J16" s="1">
-        <v>13.768703139299</v>
+        <v>-1.6453733089472</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2656800.0</v>
+        <v>4945600.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2656800.0</v>
+        <v>4945600.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.83</v>
+        <v>1.51</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="1">
         <v>65000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>28.79</v>
+        <v>27.6</v>
       </c>
       <c r="E17" s="1">
         <v>26.74851877</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1738653.72</v>
       </c>
       <c r="I17" s="1">
-        <v>132696.28</v>
+        <v>55346.28</v>
       </c>
       <c r="J17" s="1">
-        <v>7.6321281502794</v>
+        <v>3.1832836730709</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1871350.0</v>
+        <v>1794000.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1871350.0</v>
+        <v>1794000.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="1">
         <v>300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>9.694</v>
+        <v>9.883</v>
       </c>
       <c r="E18" s="1">
         <v>7.4403</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2232090.0</v>
       </c>
       <c r="I18" s="1">
-        <v>676110.0</v>
+        <v>732810.0</v>
       </c>
       <c r="J18" s="1">
-        <v>30.290445277744</v>
+        <v>32.830665430157</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2908200.0</v>
+        <v>2964900.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2908200.0</v>
+        <v>2964900.0</v>
       </c>
       <c r="O18" s="1">
         <v>0.91</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="1">
         <v>150000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>27.97</v>
+        <v>27.46</v>
       </c>
       <c r="E19" s="1">
         <v>13.0131416</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1951971.24</v>
       </c>
       <c r="I19" s="1">
-        <v>2243528.76</v>
+        <v>2167028.76</v>
       </c>
       <c r="J19" s="1">
-        <v>114.93656843018</v>
+        <v>111.01745331043</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4195500.0</v>
+        <v>4119000.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4195500.0</v>
+        <v>4119000.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.31</v>
+        <v>1.26</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1">
         <v>16000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>102.3</v>
+        <v>100.0</v>
       </c>
       <c r="E20" s="1">
         <v>85.6756</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1370809.6</v>
       </c>
       <c r="I20" s="1">
-        <v>265990.4</v>
+        <v>229190.4</v>
       </c>
       <c r="J20" s="1">
-        <v>19.403890956118</v>
+        <v>16.719345998161</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1636800.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1636800.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="1">
         <v>15000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>206.7</v>
+        <v>0.0</v>
       </c>
       <c r="E21" s="1">
-        <v>154.49449667</v>
+        <v>0.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2317417.45</v>
+        <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>783082.55</v>
+        <v>0.0</v>
       </c>
       <c r="J21" s="1">
-        <v>33.791173446113</v>
+        <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>3100500.0</v>
+        <v>0.0</v>
       </c>
       <c r="N21" s="1">
-        <v>3100500.0</v>
+        <v>0.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.97</v>
+        <v>0.0</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="1">
-        <v>4300.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>1676.0</v>
+        <v>167.0</v>
       </c>
       <c r="E22" s="1">
-        <v>2111.89556047</v>
+        <v>154.49449667</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>9081150.91</v>
+        <v>2317417.45</v>
       </c>
       <c r="I22" s="1">
-        <v>-1874350.91</v>
+        <v>187582.55</v>
       </c>
       <c r="J22" s="1">
-        <v>-20.640015000037</v>
+        <v>8.0944652419011</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>7206800.0</v>
+        <v>2505000.0</v>
       </c>
       <c r="N22" s="1">
-        <v>7206800.0</v>
+        <v>2505000.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.25</v>
+        <v>0.77</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>66</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1">
-        <v>95000.0</v>
+        <v>4300.0</v>
       </c>
       <c r="D23" s="1">
-        <v>22.26</v>
+        <v>1606.5</v>
       </c>
       <c r="E23" s="1">
-        <v>28.49644874</v>
+        <v>2111.89556047</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2707162.63</v>
+        <v>9081150.91</v>
       </c>
       <c r="I23" s="1">
-        <v>-592462.63</v>
+        <v>-2173200.91</v>
       </c>
       <c r="J23" s="1">
-        <v>-21.885003266317</v>
+        <v>-23.930897432911</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>2114700.0</v>
+        <v>6907950.0</v>
       </c>
       <c r="N23" s="1">
-        <v>2114700.0</v>
+        <v>6907950.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.66</v>
+        <v>2.11</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>68</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1">
-        <v>47486.0</v>
+        <v>95000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>53.9</v>
+        <v>22.6</v>
       </c>
       <c r="E24" s="1">
-        <v>46.44</v>
+        <v>28.49644874</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2205249.84</v>
+        <v>2707162.63</v>
       </c>
       <c r="I24" s="1">
-        <v>354245.56</v>
+        <v>-560162.63</v>
       </c>
       <c r="J24" s="1">
-        <v>16.063738156761</v>
+        <v>-20.691872139207</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>2559495.4</v>
+        <v>2147000.0</v>
       </c>
       <c r="N24" s="1">
-        <v>2559495.4</v>
+        <v>2147000.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.8</v>
+        <v>0.66</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1">
-        <v>700000.0</v>
+        <v>47486.0</v>
       </c>
       <c r="D25" s="1">
-        <v>5.779</v>
+        <v>49.92</v>
       </c>
       <c r="E25" s="1">
-        <v>2.11089357</v>
+        <v>46.44</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1477625.5</v>
+        <v>2205249.84</v>
       </c>
       <c r="I25" s="1">
-        <v>2567674.5</v>
+        <v>165251.28</v>
       </c>
       <c r="J25" s="1">
-        <v>173.77031595624</v>
+        <v>7.4935400516796</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>4045300.0</v>
+        <v>2370501.12</v>
       </c>
       <c r="N25" s="1">
-        <v>4045300.0</v>
+        <v>2370501.12</v>
       </c>
       <c r="O25" s="1">
-        <v>1.26</v>
+        <v>0.72</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>72</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="1">
-        <v>40000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>19.23</v>
+        <v>5.858</v>
       </c>
       <c r="E26" s="1">
-        <v>18.33247725</v>
+        <v>2.11089357</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>733299.09</v>
+        <v>1477625.5</v>
       </c>
       <c r="I26" s="1">
-        <v>35900.91</v>
+        <v>2622974.5</v>
       </c>
       <c r="J26" s="1">
-        <v>4.8958072483085</v>
+        <v>177.5128068648</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>769200.0</v>
+        <v>4100600.0</v>
       </c>
       <c r="N26" s="1">
-        <v>769200.0</v>
+        <v>4100600.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.24</v>
+        <v>1.25</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>74</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="1">
-        <v>145923.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>24.4</v>
+        <v>18.73</v>
       </c>
       <c r="E27" s="1">
-        <v>24.42584157</v>
+        <v>18.33247725</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3564292.08</v>
+        <v>733299.09</v>
       </c>
       <c r="I27" s="1">
-        <v>-3770.88</v>
+        <v>15900.91</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.10579604351616</v>
+        <v>2.1684071638491</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3560521.2</v>
+        <v>749200.0</v>
       </c>
       <c r="N27" s="1">
-        <v>3560521.2</v>
+        <v>749200.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.11</v>
+        <v>0.23</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="1">
-        <v>15000.0</v>
+        <v>145923.0</v>
       </c>
       <c r="D28" s="1">
-        <v>345.15</v>
+        <v>22.91</v>
       </c>
       <c r="E28" s="1">
-        <v>395.87937933</v>
+        <v>24.42584157</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>5938190.69</v>
+        <v>3564292.08</v>
       </c>
       <c r="I28" s="1">
-        <v>-760940.69</v>
+        <v>-221196.15</v>
       </c>
       <c r="J28" s="1">
-        <v>-12.814352548183</v>
+        <v>-6.2058929244654</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>5177250.0</v>
+        <v>3343095.93</v>
       </c>
       <c r="N28" s="1">
-        <v>5177250.0</v>
+        <v>3343095.93</v>
       </c>
       <c r="O28" s="1">
-        <v>1.61</v>
+        <v>1.02</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="1">
-        <v>26000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>486.0</v>
+        <v>353.6</v>
       </c>
       <c r="E29" s="1">
-        <v>447.07844269</v>
+        <v>395.87937933</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>11624039.51</v>
+        <v>5938190.69</v>
       </c>
       <c r="I29" s="1">
-        <v>1011960.49</v>
+        <v>-634190.69</v>
       </c>
       <c r="J29" s="1">
-        <v>8.7057557669984</v>
+        <v>-10.679864004165</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>12636000.0</v>
+        <v>5304000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>12636000.0</v>
+        <v>5304000.0</v>
       </c>
       <c r="O29" s="1">
-        <v>3.94</v>
+        <v>1.62</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>80</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="1">
-        <v>5000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>568.0</v>
+        <v>452.0</v>
       </c>
       <c r="E30" s="1">
-        <v>217.512606</v>
+        <v>447.07844269</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1087563.03</v>
+        <v>11624039.51</v>
       </c>
       <c r="I30" s="1">
-        <v>1752436.97</v>
+        <v>127960.49</v>
       </c>
       <c r="J30" s="1">
-        <v>161.13429030408</v>
+        <v>1.1008263512002</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2840000.0</v>
+        <v>11752000.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2840000.0</v>
+        <v>11752000.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.89</v>
+        <v>3.59</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>82</v>
       </c>
       <c r="B31" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="1">
-        <v>450000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>8.832</v>
+        <v>499.3</v>
       </c>
       <c r="E31" s="1">
-        <v>4.32611927</v>
+        <v>217.512606</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1946753.67</v>
+        <v>1087563.03</v>
       </c>
       <c r="I31" s="1">
-        <v>2027646.33</v>
+        <v>1408936.97</v>
       </c>
       <c r="J31" s="1">
-        <v>104.15525914997</v>
+        <v>129.54991399441</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3974400.0</v>
+        <v>2496500.0</v>
       </c>
       <c r="N31" s="1">
-        <v>3974400.0</v>
+        <v>2496500.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.24</v>
+        <v>0.76</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>84</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="1">
-        <v>145000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>17.645</v>
+        <v>11.39</v>
       </c>
       <c r="E32" s="1">
-        <v>12.34606</v>
+        <v>4.32611926</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1790178.7</v>
+        <v>1643925.32</v>
       </c>
       <c r="I32" s="1">
-        <v>768346.3</v>
+        <v>2684274.68</v>
       </c>
       <c r="J32" s="1">
-        <v>42.920089486038</v>
+        <v>163.28446598779</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2558525.0</v>
+        <v>4328200.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2558525.0</v>
+        <v>4328200.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.8</v>
+        <v>1.32</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="1">
-        <v>50000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>12.19</v>
+        <v>18.25</v>
       </c>
       <c r="E33" s="1">
-        <v>0.9947596</v>
+        <v>12.34606</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>49737.98</v>
+        <v>1790178.7</v>
       </c>
       <c r="I33" s="1">
-        <v>559762.02</v>
+        <v>856071.3</v>
       </c>
       <c r="J33" s="1">
-        <v>1125.421699876</v>
+        <v>47.820438261275</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>609500.0</v>
+        <v>2646250.0</v>
       </c>
       <c r="N33" s="1">
-        <v>609500.0</v>
+        <v>2646250.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.19</v>
+        <v>0.81</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="1">
-        <v>60000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>42.785</v>
+        <v>12.11</v>
       </c>
       <c r="E34" s="1">
-        <v>41.1521</v>
+        <v>0.9947596</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2469126.0</v>
+        <v>49737.98</v>
       </c>
       <c r="I34" s="1">
-        <v>97974.0</v>
+        <v>555762.02</v>
       </c>
       <c r="J34" s="1">
-        <v>3.9679627528121</v>
+        <v>1117.3795558243</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2567100.0</v>
+        <v>605500.0</v>
       </c>
       <c r="N34" s="1">
-        <v>2567100.0</v>
+        <v>605500.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.8</v>
+        <v>0.19</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>90</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="1">
-        <v>105000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>78.78</v>
+        <v>41.065</v>
       </c>
       <c r="E35" s="1">
-        <v>66.61824505</v>
+        <v>41.1521</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>6994915.73</v>
+        <v>2469126.0</v>
       </c>
       <c r="I35" s="1">
-        <v>1276984.27</v>
+        <v>-5226.0</v>
       </c>
       <c r="J35" s="1">
-        <v>18.25589212638</v>
+        <v>-0.21165384026575</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>8271900.0</v>
+        <v>2463900.0</v>
       </c>
       <c r="N35" s="1">
-        <v>8271900.0</v>
+        <v>2463900.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.58</v>
+        <v>0.75</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="1">
-        <v>90000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>31.5</v>
+        <v>78.62</v>
       </c>
       <c r="E36" s="1">
-        <v>41.45026933</v>
+        <v>66.61824505</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>3730524.24</v>
+        <v>6994915.73</v>
       </c>
       <c r="I36" s="1">
-        <v>-895524.24</v>
+        <v>1260184.27</v>
       </c>
       <c r="J36" s="1">
-        <v>-24.005318887835</v>
+        <v>18.015717681848</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2835000.0</v>
+        <v>8255100.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2835000.0</v>
+        <v>8255100.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.88</v>
+        <v>2.52</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="1">
-        <v>50000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>36.75</v>
+        <v>27.94</v>
       </c>
       <c r="E37" s="1">
-        <v>25.513399</v>
+        <v>41.45026933</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1275669.95</v>
+        <v>3730524.24</v>
       </c>
       <c r="I37" s="1">
-        <v>561830.05</v>
+        <v>-1215924.24</v>
       </c>
       <c r="J37" s="1">
-        <v>44.041960069687</v>
+        <v>-32.59392411829</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1837500.0</v>
+        <v>2514600.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1837500.0</v>
+        <v>2514600.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>96</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="1">
-        <v>41000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>282.4</v>
+        <v>37.2</v>
       </c>
       <c r="E38" s="1">
-        <v>146.30077683</v>
+        <v>25.513399</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>5998331.85</v>
+        <v>1275669.95</v>
       </c>
       <c r="I38" s="1">
-        <v>5580068.15</v>
+        <v>584330.05</v>
       </c>
       <c r="J38" s="1">
-        <v>93.026999664915</v>
+        <v>45.805739172581</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>11578400.0</v>
+        <v>1860000.0</v>
       </c>
       <c r="N38" s="1">
-        <v>11578400.0</v>
+        <v>1860000.0</v>
       </c>
       <c r="O38" s="1">
-        <v>3.61</v>
+        <v>0.57</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>98</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="1">
-        <v>74000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>78.42</v>
+        <v>284.4</v>
       </c>
       <c r="E39" s="1">
-        <v>58.30670608</v>
+        <v>146.30077683</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>4314696.25</v>
+        <v>5998331.85</v>
       </c>
       <c r="I39" s="1">
-        <v>1488383.75</v>
+        <v>5662068.15</v>
       </c>
       <c r="J39" s="1">
-        <v>34.495678577606</v>
+        <v>94.394046404752</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>5803080.0</v>
+        <v>11660400.0</v>
       </c>
       <c r="N39" s="1">
-        <v>5803080.0</v>
+        <v>11660400.0</v>
       </c>
       <c r="O39" s="1">
-        <v>1.81</v>
+        <v>3.56</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>100</v>
       </c>
       <c r="B40" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="1">
-        <v>140000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>81.02</v>
+        <v>77.96</v>
       </c>
       <c r="E40" s="1">
-        <v>83.4449335</v>
+        <v>58.30670608</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>11682290.69</v>
+        <v>4314696.25</v>
       </c>
       <c r="I40" s="1">
-        <v>-339490.69</v>
+        <v>1454343.75</v>
       </c>
       <c r="J40" s="1">
-        <v>-2.9060284408999</v>
+        <v>33.706747027673</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>11342800.0</v>
+        <v>5769040.0</v>
       </c>
       <c r="N40" s="1">
-        <v>11342800.0</v>
+        <v>5769040.0</v>
       </c>
       <c r="O40" s="1">
-        <v>3.54</v>
+        <v>1.76</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>102</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" s="1">
-        <v>35000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>151.16</v>
+        <v>73.22</v>
       </c>
       <c r="E41" s="1">
-        <v>181.37828343</v>
+        <v>83.44493352</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>6348239.92</v>
+        <v>10430616.69</v>
       </c>
       <c r="I41" s="1">
-        <v>-1057639.92</v>
+        <v>-1278116.69</v>
       </c>
       <c r="J41" s="1">
-        <v>-16.660364657421</v>
+        <v>-12.253510295564</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>5290600.0</v>
+        <v>9152500.0</v>
       </c>
       <c r="N41" s="1">
-        <v>5290600.0</v>
+        <v>9152500.0</v>
       </c>
       <c r="O41" s="1">
-        <v>1.65</v>
+        <v>2.8</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>104</v>
       </c>
       <c r="B42" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="1">
-        <v>85000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>272.1</v>
+        <v>144.46</v>
       </c>
       <c r="E42" s="1">
-        <v>112.98021765</v>
+        <v>181.37828343</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>9603318.5</v>
+        <v>6348239.92</v>
       </c>
       <c r="I42" s="1">
-        <v>13525181.5</v>
+        <v>-1292139.92</v>
       </c>
       <c r="J42" s="1">
-        <v>140.83862260738</v>
+        <v>-20.354301921217</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>23128500.0</v>
+        <v>5056100.0</v>
       </c>
       <c r="N42" s="1">
-        <v>23128500.0</v>
+        <v>5056100.0</v>
       </c>
       <c r="O42" s="1">
-        <v>7.21</v>
+        <v>1.55</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>106</v>
       </c>
       <c r="B43" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="1">
-        <v>34190.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>241.6</v>
+        <v>274.65</v>
       </c>
       <c r="E43" s="1">
-        <v>131.63412928</v>
+        <v>112.98021765</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>4500570.88</v>
+        <v>9603318.5</v>
       </c>
       <c r="I43" s="1">
-        <v>3759733.12</v>
+        <v>13741931.5</v>
       </c>
       <c r="J43" s="1">
-        <v>83.539026942289</v>
+        <v>143.09565490304</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>8260304.0</v>
+        <v>23345250.0</v>
       </c>
       <c r="N43" s="1">
-        <v>8260304.0</v>
+        <v>23345250.0</v>
       </c>
       <c r="O43" s="1">
-        <v>2.58</v>
+        <v>7.14</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>108</v>
       </c>
       <c r="B44" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="1">
-        <v>10000.0</v>
+        <v>34190.0</v>
       </c>
       <c r="D44" s="1">
-        <v>166.94</v>
+        <v>268.65</v>
       </c>
       <c r="E44" s="1">
-        <v>167.8389</v>
+        <v>131.63412928</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1678389.0</v>
+        <v>4500570.88</v>
       </c>
       <c r="I44" s="1">
-        <v>-8989.0</v>
+        <v>4684572.62</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.53557310015735</v>
+        <v>104.08840889092</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1669400.0</v>
+        <v>9185143.5</v>
       </c>
       <c r="N44" s="1">
-        <v>1669400.0</v>
+        <v>9185143.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.52</v>
+        <v>2.81</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>110</v>
       </c>
       <c r="B45" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="1">
-        <v>30000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>38.06</v>
+        <v>178.5</v>
       </c>
       <c r="E45" s="1">
-        <v>47.8141</v>
+        <v>167.8389</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1434423.0</v>
+        <v>1678389.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-292623.0</v>
+        <v>106611.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-20.400049357825</v>
+        <v>6.3519839560436</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1141800.0</v>
+        <v>1785000.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1141800.0</v>
+        <v>1785000.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.36</v>
+        <v>0.55</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>112</v>
       </c>
       <c r="B46" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="1">
-        <v>150000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>71.76</v>
+        <v>33.57</v>
       </c>
       <c r="E46" s="1">
-        <v>29.29687933</v>
+        <v>47.8141</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>4394531.9</v>
+        <v>1434423.0</v>
       </c>
       <c r="I46" s="1">
-        <v>6369468.1</v>
+        <v>-427323.0</v>
       </c>
       <c r="J46" s="1">
-        <v>144.94076377054</v>
+        <v>-29.790584785659</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>10764000.0</v>
+        <v>1007100.0</v>
       </c>
       <c r="N46" s="1">
-        <v>10764000.0</v>
+        <v>1007100.0</v>
       </c>
       <c r="O46" s="1">
-        <v>3.36</v>
+        <v>0.31</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>114</v>
       </c>
       <c r="B47" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="1">
-        <v>45000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>42.94</v>
+        <v>69.39</v>
       </c>
       <c r="E47" s="1">
-        <v>85.32343444</v>
+        <v>29.29687933</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>3839554.55</v>
+        <v>4394531.9</v>
       </c>
       <c r="I47" s="1">
-        <v>-1907254.55</v>
+        <v>6013968.1</v>
       </c>
       <c r="J47" s="1">
-        <v>-49.673849535488</v>
+        <v>136.85116496708</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1932300.0</v>
+        <v>10408500.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1932300.0</v>
+        <v>10408500.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.6</v>
+        <v>3.18</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>116</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="1">
-        <v>16145.0</v>
+        <v>45000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.75</v>
+        <v>43.52</v>
       </c>
       <c r="E48" s="1">
-        <v>111.67451595</v>
+        <v>85.32343444</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1802985.06</v>
+        <v>3839554.55</v>
       </c>
       <c r="I48" s="1">
-        <v>-176376.31</v>
+        <v>-1881154.55</v>
       </c>
       <c r="J48" s="1">
-        <v>-9.7824609816789</v>
+        <v>-48.994083180821</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1626608.75</v>
+        <v>1958400.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1626608.75</v>
+        <v>1958400.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.51</v>
+        <v>0.6</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>118</v>
       </c>
       <c r="B49" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="1">
-        <v>240000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>37.61</v>
+        <v>161.7</v>
       </c>
       <c r="E49" s="1">
-        <v>26.63851446</v>
+        <v>111.674516</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>6393243.47</v>
+        <v>1116745.16</v>
       </c>
       <c r="I49" s="1">
-        <v>2633156.53</v>
+        <v>500254.84</v>
       </c>
       <c r="J49" s="1">
-        <v>41.186551745698</v>
+        <v>44.795792085636</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>9026400.0</v>
+        <v>1617000.0</v>
       </c>
       <c r="N49" s="1">
-        <v>9026400.0</v>
+        <v>1617000.0</v>
       </c>
       <c r="O49" s="1">
-        <v>2.81</v>
+        <v>0.49</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>120</v>
       </c>
       <c r="B50" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="1">
-        <v>100000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>37.68</v>
+        <v>50.3</v>
       </c>
       <c r="E50" s="1">
-        <v>44.4822689</v>
+        <v>26.63851446</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>4448226.89</v>
+        <v>6393243.47</v>
       </c>
       <c r="I50" s="1">
-        <v>-680226.89</v>
+        <v>5678756.53</v>
       </c>
       <c r="J50" s="1">
-        <v>-15.292090687397</v>
+        <v>88.824343334448</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>3768000.0</v>
+        <v>12072000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>3768000.0</v>
+        <v>12072000.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.17</v>
+        <v>3.69</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>122</v>
       </c>
       <c r="B51" t="s">
         <v>123</v>
       </c>
       <c r="C51" s="1">
-        <v>30000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>39.42</v>
+        <v>38.76</v>
       </c>
       <c r="E51" s="1">
-        <v>20.71267667</v>
+        <v>43.60545122</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>621380.3</v>
+        <v>5014626.89</v>
       </c>
       <c r="I51" s="1">
-        <v>561219.7</v>
+        <v>-557226.89</v>
       </c>
       <c r="J51" s="1">
-        <v>90.318231846101</v>
+        <v>-11.112030909243</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1182600.0</v>
+        <v>4457400.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1182600.0</v>
+        <v>4457400.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.37</v>
+        <v>1.36</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>124</v>
       </c>
       <c r="B52" t="s">
         <v>125</v>
       </c>
       <c r="C52" s="1">
-        <v>17000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>55.94</v>
+        <v>36.8</v>
       </c>
       <c r="E52" s="1">
-        <v>108.56003</v>
+        <v>20.71267667</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1845520.51</v>
+        <v>621380.3</v>
       </c>
       <c r="I52" s="1">
-        <v>-894540.51</v>
+        <v>482619.7</v>
       </c>
       <c r="J52" s="1">
-        <v>-48.470905912609</v>
+        <v>77.6689734129</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>950980.0</v>
+        <v>1104000.0</v>
       </c>
       <c r="N52" s="1">
-        <v>950980.0</v>
+        <v>1104000.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>126</v>
       </c>
       <c r="B53" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="1">
-        <v>260000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>75.03</v>
+        <v>68.46</v>
       </c>
       <c r="E53" s="1">
-        <v>47.36130515</v>
+        <v>108.56003</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>12313939.34</v>
+        <v>1845520.51</v>
       </c>
       <c r="I53" s="1">
-        <v>7193860.66</v>
+        <v>-681700.51</v>
       </c>
       <c r="J53" s="1">
-        <v>58.420465306596</v>
+        <v>-36.938116174065</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>19507800.0</v>
+        <v>1163820.0</v>
       </c>
       <c r="N53" s="1">
-        <v>19507800.0</v>
+        <v>1163820.0</v>
       </c>
       <c r="O53" s="1">
-        <v>6.08</v>
+        <v>0.36</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>128</v>
       </c>
       <c r="B54" t="s">
         <v>129</v>
       </c>
       <c r="C54" s="1">
-        <v>55000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>67.01</v>
+        <v>76.91</v>
       </c>
       <c r="E54" s="1">
-        <v>42.147</v>
+        <v>47.36130515</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>2318085.0</v>
+        <v>12313939.34</v>
       </c>
       <c r="I54" s="1">
-        <v>1367465.0</v>
+        <v>7682660.66</v>
       </c>
       <c r="J54" s="1">
-        <v>58.99115002254</v>
+        <v>62.389950509534</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>3685550.0</v>
+        <v>19996600.0</v>
       </c>
       <c r="N54" s="1">
-        <v>3685550.0</v>
+        <v>19996600.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.15</v>
+        <v>6.11</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>130</v>
       </c>
       <c r="B55" t="s">
         <v>131</v>
       </c>
       <c r="C55" s="1">
-        <v>6000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>247.1</v>
+        <v>70.73</v>
       </c>
       <c r="E55" s="1">
-        <v>258.8688</v>
+        <v>42.147</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1553212.8</v>
+        <v>2318085.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-70612.8</v>
+        <v>1572065.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-4.5462411847237</v>
+        <v>67.817401001258</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1482600.0</v>
+        <v>3890150.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1482600.0</v>
+        <v>3890150.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.46</v>
+        <v>1.19</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>132</v>
       </c>
       <c r="B56" t="s">
         <v>133</v>
       </c>
       <c r="C56" s="1">
-        <v>37989.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>133.65</v>
+        <v>235.8</v>
       </c>
       <c r="E56" s="1">
-        <v>98.75025613</v>
+        <v>246.4819</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>3751423.48</v>
+        <v>2957782.8</v>
       </c>
       <c r="I56" s="1">
-        <v>1325806.37</v>
+        <v>-128182.8</v>
       </c>
       <c r="J56" s="1">
-        <v>35.341421118364</v>
+        <v>-4.333746210168</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>5077229.85</v>
+        <v>2829600.0</v>
       </c>
       <c r="N56" s="1">
-        <v>5077229.85</v>
+        <v>2829600.0</v>
       </c>
       <c r="O56" s="1">
-        <v>1.58</v>
+        <v>0.87</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>134</v>
       </c>
       <c r="B57" t="s">
         <v>135</v>
       </c>
       <c r="C57" s="1">
-        <v>175000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>25.24</v>
+        <v>129.15</v>
       </c>
       <c r="E57" s="1">
-        <v>29.41956617</v>
+        <v>98.750256</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>5148424.08</v>
+        <v>3456258.96</v>
       </c>
       <c r="I57" s="1">
-        <v>-731424.08</v>
+        <v>1063991.04</v>
       </c>
       <c r="J57" s="1">
-        <v>-14.206756643093</v>
+        <v>30.784471080257</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4417000.0</v>
+        <v>4520250.0</v>
       </c>
       <c r="N57" s="1">
-        <v>4417000.0</v>
+        <v>4520250.0</v>
       </c>
       <c r="O57" s="1">
         <v>1.38</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>136</v>
       </c>
       <c r="B58" t="s">
         <v>137</v>
       </c>
       <c r="C58" s="1">
+        <v>175000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>25.1</v>
+      </c>
+      <c r="E58" s="1">
+        <v>29.41956617</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>5148424.08</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-755924.08</v>
+      </c>
+      <c r="J58" s="1">
+        <v>-14.682630417656</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>4392500.0</v>
+      </c>
+      <c r="N58" s="1">
+        <v>4392500.0</v>
+      </c>
+      <c r="O58" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="P58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
+        <v>138</v>
+      </c>
+      <c r="B59" t="s">
+        <v>139</v>
+      </c>
+      <c r="C59" s="1">
         <v>1609671.0</v>
       </c>
-      <c r="D58" s="1">
-[...2 lines deleted...]
-      <c r="E58" s="1">
+      <c r="D59" s="1">
+        <v>0.2582</v>
+      </c>
+      <c r="E59" s="1">
         <v>4.01299884</v>
       </c>
-      <c r="F58" t="s">
-[...5 lines deleted...]
-      <c r="H58" s="1">
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
         <v>6459607.85</v>
       </c>
-      <c r="I58" s="1">
-[...20 lines deleted...]
-      <c r="P58">
+      <c r="I59" s="1">
+        <v>-6043990.8</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-93.56590895839</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>415617.05</v>
+      </c>
+      <c r="N59" s="1">
+        <v>415617.05</v>
+      </c>
+      <c r="O59" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P59">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>