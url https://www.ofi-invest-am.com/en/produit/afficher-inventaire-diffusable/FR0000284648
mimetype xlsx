--- v3 (2026-08-11)
+++ v4 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0000284648</t>
   </si>
   <si>
@@ -88,86 +88,98 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>DE000A1EWWW0</t>
+  </si>
+  <si>
+    <t>ADIDAS AG</t>
+  </si>
+  <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>AIR LIQUIDE SA</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
+    <t>NL00150744L5</t>
+  </si>
+  <si>
+    <t>APERAM RTS 12-49</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>FR0013258662</t>
   </si>
   <si>
     <t>AYVENS SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>ES0113211835</t>
@@ -242,50 +254,56 @@
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FR0000120859</t>
   </si>
   <si>
     <t>IMERYS SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDITEX</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>FR0000077919</t>
   </si>
   <si>
     <t>JCDECAUX SE</t>
+  </si>
+  <si>
+    <t>NL0015073VN5</t>
+  </si>
+  <si>
+    <t>KONI PHIL NV RTS</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHIL</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHEN RUECK</t>
   </si>
@@ -841,96 +859,96 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>703699.162</v>
+        <v>702647.6</v>
       </c>
       <c r="D2">
-        <v>464.81</v>
+        <v>478.04</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>327092769.55</v>
+        <v>335896929.68</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>327092769.55</v>
+        <v>335896929.68</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P59"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O59" sqref="O59"/>
+      <selection activeCell="O62" sqref="O62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -949,2939 +967,3089 @@
       </c>
       <c r="L1" t="s">
         <v>19</v>
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
-        <v>1000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>921.0</v>
+        <v>165.0</v>
       </c>
       <c r="E2" s="1">
-        <v>1571.40186</v>
+        <v>154.8513</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1571401.86</v>
+        <v>3097026.0</v>
       </c>
       <c r="I2" s="1">
-        <v>-650401.86</v>
+        <v>202974.0</v>
       </c>
       <c r="J2" s="1">
-        <v>-41.389912825991</v>
+        <v>6.5538358412232</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>921000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="N2" s="1">
-        <v>921000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.28</v>
+        <v>0.98</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
-        <v>36773.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>176.0</v>
+        <v>911.8</v>
       </c>
       <c r="E3" s="1">
-        <v>74.82334457</v>
+        <v>1571.40186</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>2751478.85</v>
+        <v>1571401.86</v>
       </c>
       <c r="I3" s="1">
-        <v>3720569.15</v>
+        <v>-659601.86</v>
       </c>
       <c r="J3" s="1">
-        <v>135.22070685733</v>
+        <v>-41.975377323277</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>6472048.0</v>
+        <v>911800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>6472048.0</v>
+        <v>911800.0</v>
       </c>
       <c r="O3" s="1">
-        <v>1.98</v>
+        <v>0.27</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
-        <v>87500.0</v>
+        <v>36773.0</v>
       </c>
       <c r="D4" s="1">
-        <v>175.48</v>
+        <v>177.42</v>
       </c>
       <c r="E4" s="1">
-        <v>135.20089943</v>
+        <v>74.82334457</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>11830078.7</v>
+        <v>2751478.85</v>
       </c>
       <c r="I4" s="1">
-        <v>3524421.3</v>
+        <v>3772786.81</v>
       </c>
       <c r="J4" s="1">
-        <v>29.792035956616</v>
+        <v>137.11851028766</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>15354500.0</v>
+        <v>6524265.66</v>
       </c>
       <c r="N4" s="1">
-        <v>15354500.0</v>
+        <v>6524265.66</v>
       </c>
       <c r="O4" s="1">
-        <v>4.69</v>
+        <v>1.94</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
-        <v>12000.0</v>
+        <v>98000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>371.7</v>
+        <v>173.18</v>
       </c>
       <c r="E5" s="1">
-        <v>256.43333333</v>
+        <v>138.8608352</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>3077200.0</v>
+        <v>13608361.85</v>
       </c>
       <c r="I5" s="1">
-        <v>1383200.0</v>
+        <v>3363278.15</v>
       </c>
       <c r="J5" s="1">
-        <v>44.949954504095</v>
+        <v>24.714790707891</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4460400.0</v>
+        <v>16971640.0</v>
       </c>
       <c r="N5" s="1">
-        <v>4460400.0</v>
+        <v>16971640.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.36</v>
+        <v>5.05</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
-        <v>60000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>67.82</v>
+        <v>374.9</v>
       </c>
       <c r="E6" s="1">
-        <v>57.945</v>
+        <v>256.43333333</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>3476700.0</v>
+        <v>3077200.0</v>
       </c>
       <c r="I6" s="1">
-        <v>592500.0</v>
+        <v>1421600.0</v>
       </c>
       <c r="J6" s="1">
-        <v>17.042022607645</v>
+        <v>46.197842194203</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4069200.0</v>
+        <v>4498800.0</v>
       </c>
       <c r="N6" s="1">
-        <v>4069200.0</v>
+        <v>4498800.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.24</v>
+        <v>1.34</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
-        <v>133314.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>48.16</v>
+        <v>69.24</v>
       </c>
       <c r="E7" s="1">
-        <v>34.83157073</v>
+        <v>57.945</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>4643536.02</v>
+        <v>3476700.0</v>
       </c>
       <c r="I7" s="1">
-        <v>1776866.22</v>
+        <v>677700.0</v>
       </c>
       <c r="J7" s="1">
-        <v>38.265369587894</v>
+        <v>19.492622314264</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>6420402.24</v>
+        <v>4154400.0</v>
       </c>
       <c r="N7" s="1">
-        <v>6420402.24</v>
+        <v>4154400.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.96</v>
+        <v>1.24</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
-        <v>15400.0</v>
+        <v>133314.0</v>
       </c>
       <c r="D8" s="1">
-        <v>1305.6</v>
+        <v>51.05</v>
       </c>
       <c r="E8" s="1">
-        <v>754.07898312</v>
+        <v>34.83157073</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>11612816.34</v>
+        <v>4643536.02</v>
       </c>
       <c r="I8" s="1">
-        <v>8493423.66</v>
+        <v>2162143.68</v>
       </c>
       <c r="J8" s="1">
-        <v>73.138362059035</v>
+        <v>46.562440146636</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>20106240.0</v>
+        <v>6805679.7</v>
       </c>
       <c r="N8" s="1">
-        <v>20106240.0</v>
+        <v>6805679.7</v>
       </c>
       <c r="O8" s="1">
-        <v>6.15</v>
+        <v>2.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
-        <v>160000.0</v>
+        <v>133314.0</v>
       </c>
       <c r="D9" s="1">
-        <v>39.5</v>
+        <v>0.0</v>
       </c>
       <c r="E9" s="1">
-        <v>28.43625131</v>
+        <v>0.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>4549800.21</v>
+        <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>1770199.79</v>
+        <v>0.0</v>
       </c>
       <c r="J9" s="1">
-        <v>38.907198300912</v>
+        <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>6320000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N9" s="1">
-        <v>6320000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.93</v>
+        <v>0.0</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
-        <v>350000.0</v>
+        <v>15400.0</v>
       </c>
       <c r="D10" s="1">
-        <v>11.28</v>
+        <v>1394.0</v>
       </c>
       <c r="E10" s="1">
-        <v>10.36792031</v>
+        <v>754.07898312</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3628772.11</v>
+        <v>11612816.34</v>
       </c>
       <c r="I10" s="1">
-        <v>319227.89</v>
+        <v>9854783.66</v>
       </c>
       <c r="J10" s="1">
-        <v>8.7971324823702</v>
+        <v>84.861271990116</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>3948000.0</v>
+        <v>21467600.0</v>
       </c>
       <c r="N10" s="1">
-        <v>3948000.0</v>
+        <v>21467600.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.21</v>
+        <v>6.39</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="1">
-        <v>800000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.416</v>
+        <v>39.57</v>
       </c>
       <c r="E11" s="1">
-        <v>5.90850086</v>
+        <v>28.43625131</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>4726800.69</v>
+        <v>4549800.21</v>
       </c>
       <c r="I11" s="1">
-        <v>3605999.31</v>
+        <v>1781399.79</v>
       </c>
       <c r="J11" s="1">
-        <v>76.288372336681</v>
+        <v>39.153362956129</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>8332800.0</v>
+        <v>6331200.0</v>
       </c>
       <c r="N11" s="1">
-        <v>8332800.0</v>
+        <v>6331200.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.55</v>
+        <v>1.88</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="1">
-        <v>250000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>18.76</v>
+        <v>11.39</v>
       </c>
       <c r="E12" s="1">
-        <v>15.09988</v>
+        <v>10.36792031</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3774970.0</v>
+        <v>3628772.11</v>
       </c>
       <c r="I12" s="1">
-        <v>915030.0</v>
+        <v>357727.89</v>
       </c>
       <c r="J12" s="1">
-        <v>24.23939792899</v>
+        <v>9.8580974267905</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4690000.0</v>
+        <v>3986500.0</v>
       </c>
       <c r="N12" s="1">
-        <v>4690000.0</v>
+        <v>3986500.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.43</v>
+        <v>1.19</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1">
-        <v>25000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>261.3</v>
+        <v>10.656</v>
       </c>
       <c r="E13" s="1">
-        <v>139.073082</v>
+        <v>5.90850086</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3476827.05</v>
+        <v>4726800.69</v>
       </c>
       <c r="I13" s="1">
-        <v>3055672.95</v>
+        <v>3797999.31</v>
       </c>
       <c r="J13" s="1">
-        <v>87.886826294682</v>
+        <v>80.350316399738</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6532500.0</v>
+        <v>8524800.0</v>
       </c>
       <c r="N13" s="1">
-        <v>6532500.0</v>
+        <v>8524800.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.0</v>
+        <v>2.54</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="1">
-        <v>175000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>92.96</v>
+        <v>19.825</v>
       </c>
       <c r="E14" s="1">
-        <v>66.43562937</v>
+        <v>15.09988</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>11626235.14</v>
+        <v>3774970.0</v>
       </c>
       <c r="I14" s="1">
-        <v>4641764.86</v>
+        <v>1181280.0</v>
       </c>
       <c r="J14" s="1">
-        <v>39.92491811928</v>
+        <v>31.292434112059</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>16268000.0</v>
+        <v>4956250.0</v>
       </c>
       <c r="N14" s="1">
-        <v>16268000.0</v>
+        <v>4956250.0</v>
       </c>
       <c r="O14" s="1">
-        <v>4.97</v>
+        <v>1.48</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="1">
-        <v>95000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>35.97</v>
+        <v>278.2</v>
       </c>
       <c r="E15" s="1">
-        <v>32.97489368</v>
+        <v>139.073082</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3132614.9</v>
+        <v>3476827.05</v>
       </c>
       <c r="I15" s="1">
-        <v>284535.1</v>
+        <v>3478172.95</v>
       </c>
       <c r="J15" s="1">
-        <v>9.0829900604763</v>
+        <v>100.0387105824</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3417150.0</v>
+        <v>6955000.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3417150.0</v>
+        <v>6955000.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.04</v>
+        <v>2.07</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="1">
-        <v>80000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>61.82</v>
+        <v>92.58</v>
       </c>
       <c r="E16" s="1">
-        <v>62.854186</v>
+        <v>66.43562937</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>5028334.88</v>
+        <v>11626235.14</v>
       </c>
       <c r="I16" s="1">
-        <v>-82734.88</v>
+        <v>4575264.86</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.6453733089472</v>
+        <v>39.352935880841</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>4945600.0</v>
+        <v>16201500.0</v>
       </c>
       <c r="N16" s="1">
-        <v>4945600.0</v>
+        <v>16201500.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.51</v>
+        <v>4.82</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="1">
-        <v>65000.0</v>
+        <v>113000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>27.6</v>
+        <v>36.98</v>
       </c>
       <c r="E17" s="1">
-        <v>26.74851877</v>
+        <v>33.61400619</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1738653.72</v>
+        <v>3798382.7</v>
       </c>
       <c r="I17" s="1">
-        <v>55346.28</v>
+        <v>380357.3</v>
       </c>
       <c r="J17" s="1">
-        <v>3.1832836730709</v>
+        <v>10.013664499894</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1794000.0</v>
+        <v>4178740.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1794000.0</v>
+        <v>4178740.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.55</v>
+        <v>1.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="1">
-        <v>300000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>9.883</v>
+        <v>61.36</v>
       </c>
       <c r="E18" s="1">
-        <v>7.4403</v>
+        <v>62.854186</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>2232090.0</v>
+        <v>5028334.88</v>
       </c>
       <c r="I18" s="1">
-        <v>732810.0</v>
+        <v>-119534.88</v>
       </c>
       <c r="J18" s="1">
-        <v>32.830665430157</v>
+        <v>-2.3772259177774</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2964900.0</v>
+        <v>4908800.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2964900.0</v>
+        <v>4908800.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.91</v>
+        <v>1.46</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="1">
-        <v>150000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>27.46</v>
+        <v>28.82</v>
       </c>
       <c r="E19" s="1">
-        <v>13.0131416</v>
+        <v>26.74851877</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1951971.24</v>
+        <v>1738653.72</v>
       </c>
       <c r="I19" s="1">
-        <v>2167028.76</v>
+        <v>134646.28</v>
       </c>
       <c r="J19" s="1">
-        <v>111.01745331043</v>
+        <v>7.7442838934023</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4119000.0</v>
+        <v>1873300.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4119000.0</v>
+        <v>1873300.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.26</v>
+        <v>0.56</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1">
-        <v>16000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.0</v>
+        <v>9.56</v>
       </c>
       <c r="E20" s="1">
-        <v>85.6756</v>
+        <v>7.4403</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1370809.6</v>
+        <v>2232090.0</v>
       </c>
       <c r="I20" s="1">
-        <v>229190.4</v>
+        <v>635910.0</v>
       </c>
       <c r="J20" s="1">
-        <v>16.719345998161</v>
+        <v>28.489442630001</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1600000.0</v>
+        <v>2868000.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1600000.0</v>
+        <v>2868000.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.49</v>
+        <v>0.85</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="1">
-        <v>15000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>0.0</v>
+        <v>26.66</v>
       </c>
       <c r="E21" s="1">
-        <v>0.0</v>
+        <v>13.0131416</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>0.0</v>
+        <v>1951971.24</v>
       </c>
       <c r="I21" s="1">
-        <v>0.0</v>
+        <v>2047028.76</v>
       </c>
       <c r="J21" s="1">
-        <v>0</v>
+        <v>104.86982175004</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>0.0</v>
+        <v>3999000.0</v>
       </c>
       <c r="N21" s="1">
-        <v>0.0</v>
+        <v>3999000.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.0</v>
+        <v>1.19</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="1">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>167.0</v>
+        <v>101.8</v>
       </c>
       <c r="E22" s="1">
-        <v>154.49449667</v>
+        <v>85.6756</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>2317417.45</v>
+        <v>1370809.6</v>
       </c>
       <c r="I22" s="1">
-        <v>187582.55</v>
+        <v>257990.4</v>
       </c>
       <c r="J22" s="1">
-        <v>8.0944652419011</v>
+        <v>18.820294226127</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2505000.0</v>
+        <v>1628800.0</v>
       </c>
       <c r="N22" s="1">
-        <v>2505000.0</v>
+        <v>1628800.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.77</v>
+        <v>0.48</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>66</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1">
-        <v>4300.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>1606.5</v>
+        <v>0.0</v>
       </c>
       <c r="E23" s="1">
-        <v>2111.89556047</v>
+        <v>0.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>9081150.91</v>
+        <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-2173200.91</v>
+        <v>0.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-23.930897432911</v>
+        <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>6907950.0</v>
+        <v>0.0</v>
       </c>
       <c r="N23" s="1">
-        <v>6907950.0</v>
+        <v>0.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.11</v>
+        <v>0.0</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>68</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1">
-        <v>95000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>22.6</v>
+        <v>172.8</v>
       </c>
       <c r="E24" s="1">
-        <v>28.49644874</v>
+        <v>154.49449667</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2707162.63</v>
+        <v>2317417.45</v>
       </c>
       <c r="I24" s="1">
-        <v>-560162.63</v>
+        <v>274582.55</v>
       </c>
       <c r="J24" s="1">
-        <v>-20.691872139207</v>
+        <v>11.848644274255</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>2147000.0</v>
+        <v>2592000.0</v>
       </c>
       <c r="N24" s="1">
-        <v>2147000.0</v>
+        <v>2592000.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.66</v>
+        <v>0.77</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1">
-        <v>47486.0</v>
+        <v>4300.0</v>
       </c>
       <c r="D25" s="1">
-        <v>49.92</v>
+        <v>1609.5</v>
       </c>
       <c r="E25" s="1">
-        <v>46.44</v>
+        <v>2111.89556047</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2205249.84</v>
+        <v>9081150.91</v>
       </c>
       <c r="I25" s="1">
-        <v>165251.28</v>
+        <v>-2160300.91</v>
       </c>
       <c r="J25" s="1">
-        <v>7.4935400516796</v>
+        <v>-23.788844953795</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2370501.12</v>
+        <v>6920850.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2370501.12</v>
+        <v>6920850.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.72</v>
+        <v>2.06</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>72</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="1">
-        <v>700000.0</v>
+        <v>95000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>5.858</v>
+        <v>22.4</v>
       </c>
       <c r="E26" s="1">
-        <v>2.11089357</v>
+        <v>28.49644874</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1477625.5</v>
+        <v>2707162.63</v>
       </c>
       <c r="I26" s="1">
-        <v>2622974.5</v>
+        <v>-579162.63</v>
       </c>
       <c r="J26" s="1">
-        <v>177.5128068648</v>
+        <v>-21.393713978683</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>4100600.0</v>
+        <v>2128000.0</v>
       </c>
       <c r="N26" s="1">
-        <v>4100600.0</v>
+        <v>2128000.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.25</v>
+        <v>0.63</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>74</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="1">
-        <v>40000.0</v>
+        <v>47486.0</v>
       </c>
       <c r="D27" s="1">
-        <v>18.73</v>
+        <v>52.68</v>
       </c>
       <c r="E27" s="1">
-        <v>18.33247725</v>
+        <v>46.44</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>733299.09</v>
+        <v>2205249.84</v>
       </c>
       <c r="I27" s="1">
-        <v>15900.91</v>
+        <v>296312.64</v>
       </c>
       <c r="J27" s="1">
-        <v>2.1684071638491</v>
+        <v>13.43669250646</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>749200.0</v>
+        <v>2501562.48</v>
       </c>
       <c r="N27" s="1">
-        <v>749200.0</v>
+        <v>2501562.48</v>
       </c>
       <c r="O27" s="1">
-        <v>0.23</v>
+        <v>0.74</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="1">
-        <v>145923.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>22.91</v>
+        <v>5.694</v>
       </c>
       <c r="E28" s="1">
-        <v>24.42584157</v>
+        <v>2.11089357</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3564292.08</v>
+        <v>1266536.14</v>
       </c>
       <c r="I28" s="1">
-        <v>-221196.15</v>
+        <v>2149863.86</v>
       </c>
       <c r="J28" s="1">
-        <v>-6.2058929244654</v>
+        <v>169.74358584035</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>3343095.93</v>
+        <v>3416400.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3343095.93</v>
+        <v>3416400.0</v>
       </c>
       <c r="O28" s="1">
         <v>1.02</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="1">
-        <v>15000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>353.6</v>
+        <v>18.64</v>
       </c>
       <c r="E29" s="1">
-        <v>395.87937933</v>
+        <v>18.33247725</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>5938190.69</v>
+        <v>733299.09</v>
       </c>
       <c r="I29" s="1">
-        <v>-634190.69</v>
+        <v>12300.91</v>
       </c>
       <c r="J29" s="1">
-        <v>-10.679864004165</v>
+        <v>1.6774751486464</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>5304000.0</v>
+        <v>745600.0</v>
       </c>
       <c r="N29" s="1">
-        <v>5304000.0</v>
+        <v>745600.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.62</v>
+        <v>0.22</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>80</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="1">
-        <v>26000.0</v>
+        <v>145923.0</v>
       </c>
       <c r="D30" s="1">
-        <v>452.0</v>
+        <v>0.0</v>
       </c>
       <c r="E30" s="1">
-        <v>447.07844269</v>
+        <v>0.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>11624039.51</v>
+        <v>0.0</v>
       </c>
       <c r="I30" s="1">
-        <v>127960.49</v>
+        <v>0.0</v>
       </c>
       <c r="J30" s="1">
-        <v>1.1008263512002</v>
+        <v>0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>11752000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N30" s="1">
-        <v>11752000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O30" s="1">
-        <v>3.59</v>
+        <v>0.0</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>82</v>
       </c>
       <c r="B31" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="1">
-        <v>5000.0</v>
+        <v>145923.0</v>
       </c>
       <c r="D31" s="1">
-        <v>499.3</v>
+        <v>22.39</v>
       </c>
       <c r="E31" s="1">
-        <v>217.512606</v>
+        <v>24.42584157</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1087563.03</v>
+        <v>3564292.08</v>
       </c>
       <c r="I31" s="1">
-        <v>1408936.97</v>
+        <v>-297076.11</v>
       </c>
       <c r="J31" s="1">
-        <v>129.54991399441</v>
+        <v>-8.3347857956691</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2496500.0</v>
+        <v>3267215.97</v>
       </c>
       <c r="N31" s="1">
-        <v>2496500.0</v>
+        <v>3267215.97</v>
       </c>
       <c r="O31" s="1">
-        <v>0.76</v>
+        <v>0.97</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>84</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="1">
-        <v>380000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>11.39</v>
+        <v>379.4</v>
       </c>
       <c r="E32" s="1">
-        <v>4.32611926</v>
+        <v>395.87937933</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1643925.32</v>
+        <v>5938190.69</v>
       </c>
       <c r="I32" s="1">
-        <v>2684274.68</v>
+        <v>-247190.69</v>
       </c>
       <c r="J32" s="1">
-        <v>163.28446598779</v>
+        <v>-4.1627273845596</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>4328200.0</v>
+        <v>5691000.0</v>
       </c>
       <c r="N32" s="1">
-        <v>4328200.0</v>
+        <v>5691000.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.32</v>
+        <v>1.69</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="1">
-        <v>145000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>18.25</v>
+        <v>469.8</v>
       </c>
       <c r="E33" s="1">
-        <v>12.34606</v>
+        <v>447.07844269</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1790178.7</v>
+        <v>11624039.51</v>
       </c>
       <c r="I33" s="1">
-        <v>856071.3</v>
+        <v>590760.49</v>
       </c>
       <c r="J33" s="1">
-        <v>47.820438261275</v>
+        <v>5.0822305747651</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2646250.0</v>
+        <v>12214800.0</v>
       </c>
       <c r="N33" s="1">
-        <v>2646250.0</v>
+        <v>12214800.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.81</v>
+        <v>3.64</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="1">
-        <v>50000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>12.11</v>
+        <v>444.9</v>
       </c>
       <c r="E34" s="1">
-        <v>0.9947596</v>
+        <v>217.512606</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>49737.98</v>
+        <v>1087563.03</v>
       </c>
       <c r="I34" s="1">
-        <v>555762.02</v>
+        <v>1136936.97</v>
       </c>
       <c r="J34" s="1">
-        <v>1117.3795558243</v>
+        <v>104.53986928923</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>605500.0</v>
+        <v>2224500.0</v>
       </c>
       <c r="N34" s="1">
-        <v>605500.0</v>
+        <v>2224500.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.19</v>
+        <v>0.66</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>90</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="1">
-        <v>60000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>41.065</v>
+        <v>13.545</v>
       </c>
       <c r="E35" s="1">
-        <v>41.1521</v>
+        <v>4.32611926</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2469126.0</v>
+        <v>1643925.32</v>
       </c>
       <c r="I35" s="1">
-        <v>-5226.0</v>
+        <v>3503174.68</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.21165384026575</v>
+        <v>213.09816433754</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2463900.0</v>
+        <v>5147100.0</v>
       </c>
       <c r="N35" s="1">
-        <v>2463900.0</v>
+        <v>5147100.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.75</v>
+        <v>1.53</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="1">
-        <v>105000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>78.62</v>
+        <v>17.905</v>
       </c>
       <c r="E36" s="1">
-        <v>66.61824505</v>
+        <v>12.34606</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>6994915.73</v>
+        <v>1790178.7</v>
       </c>
       <c r="I36" s="1">
-        <v>1260184.27</v>
+        <v>806046.3</v>
       </c>
       <c r="J36" s="1">
-        <v>18.015717681848</v>
+        <v>45.026024496884</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>8255100.0</v>
+        <v>2596225.0</v>
       </c>
       <c r="N36" s="1">
-        <v>8255100.0</v>
+        <v>2596225.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.52</v>
+        <v>0.77</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="1">
-        <v>90000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>27.94</v>
+        <v>11.7</v>
       </c>
       <c r="E37" s="1">
-        <v>41.45026933</v>
+        <v>0.9947596</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>3730524.24</v>
+        <v>49737.98</v>
       </c>
       <c r="I37" s="1">
-        <v>-1215924.24</v>
+        <v>535262.02</v>
       </c>
       <c r="J37" s="1">
-        <v>-32.59392411829</v>
+        <v>1076.1635675594</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2514600.0</v>
+        <v>585000.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2514600.0</v>
+        <v>585000.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.77</v>
+        <v>0.17</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>96</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="1">
-        <v>50000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>37.2</v>
+        <v>38.945</v>
       </c>
       <c r="E38" s="1">
-        <v>25.513399</v>
+        <v>41.1521</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1275669.95</v>
+        <v>2469126.0</v>
       </c>
       <c r="I38" s="1">
-        <v>584330.05</v>
+        <v>-132426.0</v>
       </c>
       <c r="J38" s="1">
-        <v>45.805739172581</v>
+        <v>-5.3632742921989</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1860000.0</v>
+        <v>2336700.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1860000.0</v>
+        <v>2336700.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.57</v>
+        <v>0.7</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>98</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="1">
-        <v>41000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>284.4</v>
+        <v>85.88</v>
       </c>
       <c r="E39" s="1">
-        <v>146.30077683</v>
+        <v>66.61824505</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>5998331.85</v>
+        <v>6994915.73</v>
       </c>
       <c r="I39" s="1">
-        <v>5662068.15</v>
+        <v>2022484.27</v>
       </c>
       <c r="J39" s="1">
-        <v>94.394046404752</v>
+        <v>28.913633102482</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>11660400.0</v>
+        <v>9017400.0</v>
       </c>
       <c r="N39" s="1">
-        <v>11660400.0</v>
+        <v>9017400.0</v>
       </c>
       <c r="O39" s="1">
-        <v>3.56</v>
+        <v>2.68</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>100</v>
       </c>
       <c r="B40" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="1">
-        <v>74000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>77.96</v>
+        <v>28.44</v>
       </c>
       <c r="E40" s="1">
-        <v>58.30670608</v>
+        <v>41.45026933</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>4314696.25</v>
+        <v>3730524.24</v>
       </c>
       <c r="I40" s="1">
-        <v>1454343.75</v>
+        <v>-1170924.24</v>
       </c>
       <c r="J40" s="1">
-        <v>33.706747027673</v>
+        <v>-31.387659338731</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>5769040.0</v>
+        <v>2559600.0</v>
       </c>
       <c r="N40" s="1">
-        <v>5769040.0</v>
+        <v>2559600.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.76</v>
+        <v>0.76</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>102</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" s="1">
-        <v>125000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>73.22</v>
+        <v>36.3</v>
       </c>
       <c r="E41" s="1">
-        <v>83.44493352</v>
+        <v>25.513399</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>10430616.69</v>
+        <v>1275669.95</v>
       </c>
       <c r="I41" s="1">
-        <v>-1278116.69</v>
+        <v>539330.05</v>
       </c>
       <c r="J41" s="1">
-        <v>-12.253510295564</v>
+        <v>42.278180966793</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>9152500.0</v>
+        <v>1815000.0</v>
       </c>
       <c r="N41" s="1">
-        <v>9152500.0</v>
+        <v>1815000.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.8</v>
+        <v>0.54</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>104</v>
       </c>
       <c r="B42" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="1">
-        <v>35000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>144.46</v>
+        <v>297.0</v>
       </c>
       <c r="E42" s="1">
-        <v>181.37828343</v>
+        <v>146.30077683</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>6348239.92</v>
+        <v>5998331.85</v>
       </c>
       <c r="I42" s="1">
-        <v>-1292139.92</v>
+        <v>6178668.15</v>
       </c>
       <c r="J42" s="1">
-        <v>-20.354301921217</v>
+        <v>103.00644086572</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5056100.0</v>
+        <v>12177000.0</v>
       </c>
       <c r="N42" s="1">
-        <v>5056100.0</v>
+        <v>12177000.0</v>
       </c>
       <c r="O42" s="1">
-        <v>1.55</v>
+        <v>3.63</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>106</v>
       </c>
       <c r="B43" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="1">
-        <v>85000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>274.65</v>
+        <v>76.16</v>
       </c>
       <c r="E43" s="1">
-        <v>112.98021765</v>
+        <v>58.30670608</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>9603318.5</v>
+        <v>4314696.25</v>
       </c>
       <c r="I43" s="1">
-        <v>13741931.5</v>
+        <v>1321143.75</v>
       </c>
       <c r="J43" s="1">
-        <v>143.09565490304</v>
+        <v>30.619623571416</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>23345250.0</v>
+        <v>5635840.0</v>
       </c>
       <c r="N43" s="1">
-        <v>23345250.0</v>
+        <v>5635840.0</v>
       </c>
       <c r="O43" s="1">
-        <v>7.14</v>
+        <v>1.68</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>108</v>
       </c>
       <c r="B44" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="1">
-        <v>34190.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>268.65</v>
+        <v>74.16</v>
       </c>
       <c r="E44" s="1">
-        <v>131.63412928</v>
+        <v>83.44493352</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>4500570.88</v>
+        <v>10430616.69</v>
       </c>
       <c r="I44" s="1">
-        <v>4684572.62</v>
+        <v>-1160616.69</v>
       </c>
       <c r="J44" s="1">
-        <v>104.08840889092</v>
+        <v>-11.127018895371</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>9185143.5</v>
+        <v>9270000.0</v>
       </c>
       <c r="N44" s="1">
-        <v>9185143.5</v>
+        <v>9270000.0</v>
       </c>
       <c r="O44" s="1">
-        <v>2.81</v>
+        <v>2.76</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>110</v>
       </c>
       <c r="B45" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="1">
-        <v>10000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>178.5</v>
+        <v>167.9</v>
       </c>
       <c r="E45" s="1">
-        <v>167.8389</v>
+        <v>181.37828343</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1678389.0</v>
+        <v>6348239.92</v>
       </c>
       <c r="I45" s="1">
-        <v>106611.0</v>
+        <v>-471739.92</v>
       </c>
       <c r="J45" s="1">
-        <v>6.3519839560436</v>
+        <v>-7.4310348371333</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1785000.0</v>
+        <v>5876500.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1785000.0</v>
+        <v>5876500.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.55</v>
+        <v>1.75</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>112</v>
       </c>
       <c r="B46" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="1">
-        <v>30000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>33.57</v>
+        <v>276.2</v>
       </c>
       <c r="E46" s="1">
-        <v>47.8141</v>
+        <v>112.98021765</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1434423.0</v>
+        <v>9603318.5</v>
       </c>
       <c r="I46" s="1">
-        <v>-427323.0</v>
+        <v>13873681.5</v>
       </c>
       <c r="J46" s="1">
-        <v>-29.790584785659</v>
+        <v>144.46757649452</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1007100.0</v>
+        <v>23477000.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1007100.0</v>
+        <v>23477000.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.31</v>
+        <v>6.99</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>114</v>
       </c>
       <c r="B47" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="1">
-        <v>150000.0</v>
+        <v>34190.0</v>
       </c>
       <c r="D47" s="1">
-        <v>69.39</v>
+        <v>272.65</v>
       </c>
       <c r="E47" s="1">
-        <v>29.29687933</v>
+        <v>131.63412928</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>4394531.9</v>
+        <v>4500570.88</v>
       </c>
       <c r="I47" s="1">
-        <v>6013968.1</v>
+        <v>4821332.62</v>
       </c>
       <c r="J47" s="1">
-        <v>136.85116496708</v>
+        <v>107.12713450255</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>10408500.0</v>
+        <v>9321903.5</v>
       </c>
       <c r="N47" s="1">
-        <v>10408500.0</v>
+        <v>9321903.5</v>
       </c>
       <c r="O47" s="1">
-        <v>3.18</v>
+        <v>2.78</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>116</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="1">
-        <v>45000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>43.52</v>
+        <v>160.0</v>
       </c>
       <c r="E48" s="1">
-        <v>85.32343444</v>
+        <v>167.8389</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>3839554.55</v>
+        <v>1678389.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-1881154.55</v>
+        <v>-78389.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-48.994083180821</v>
+        <v>-4.6704905716136</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1958400.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1958400.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.6</v>
+        <v>0.48</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>118</v>
       </c>
       <c r="B49" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="1">
-        <v>10000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>161.7</v>
+        <v>34.26</v>
       </c>
       <c r="E49" s="1">
-        <v>111.674516</v>
+        <v>47.8141</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1116745.16</v>
+        <v>1434423.0</v>
       </c>
       <c r="I49" s="1">
-        <v>500254.84</v>
+        <v>-406623.0</v>
       </c>
       <c r="J49" s="1">
-        <v>44.795792085636</v>
+        <v>-28.347495822362</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1617000.0</v>
+        <v>1027800.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1617000.0</v>
+        <v>1027800.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.49</v>
+        <v>0.31</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>120</v>
       </c>
       <c r="B50" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="1">
-        <v>240000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>50.3</v>
+        <v>70.82</v>
       </c>
       <c r="E50" s="1">
-        <v>26.63851446</v>
+        <v>29.29687933</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>6393243.47</v>
+        <v>4394531.9</v>
       </c>
       <c r="I50" s="1">
-        <v>5678756.53</v>
+        <v>6228468.1</v>
       </c>
       <c r="J50" s="1">
-        <v>88.824343334448</v>
+        <v>141.73223091178</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>12072000.0</v>
+        <v>10623000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>12072000.0</v>
+        <v>10623000.0</v>
       </c>
       <c r="O50" s="1">
-        <v>3.69</v>
+        <v>3.16</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>122</v>
       </c>
       <c r="B51" t="s">
         <v>123</v>
       </c>
       <c r="C51" s="1">
-        <v>115000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>38.76</v>
+        <v>47.44</v>
       </c>
       <c r="E51" s="1">
-        <v>43.60545122</v>
+        <v>85.32343444</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>5014626.89</v>
+        <v>3839554.55</v>
       </c>
       <c r="I51" s="1">
-        <v>-557226.89</v>
+        <v>-1704754.55</v>
       </c>
       <c r="J51" s="1">
-        <v>-11.112030909243</v>
+        <v>-44.399800232035</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>4457400.0</v>
+        <v>2134800.0</v>
       </c>
       <c r="N51" s="1">
-        <v>4457400.0</v>
+        <v>2134800.0</v>
       </c>
       <c r="O51" s="1">
-        <v>1.36</v>
+        <v>0.64</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>124</v>
       </c>
       <c r="B52" t="s">
         <v>125</v>
       </c>
       <c r="C52" s="1">
-        <v>30000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>36.8</v>
+        <v>147.2</v>
       </c>
       <c r="E52" s="1">
-        <v>20.71267667</v>
+        <v>111.674516</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>621380.3</v>
+        <v>558372.58</v>
       </c>
       <c r="I52" s="1">
-        <v>482619.7</v>
+        <v>177627.42</v>
       </c>
       <c r="J52" s="1">
-        <v>77.6689734129</v>
+        <v>31.811630148458</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1104000.0</v>
+        <v>736000.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1104000.0</v>
+        <v>736000.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.34</v>
+        <v>0.22</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>126</v>
       </c>
       <c r="B53" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="1">
-        <v>17000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>68.46</v>
+        <v>59.3</v>
       </c>
       <c r="E53" s="1">
-        <v>108.56003</v>
+        <v>26.63851446</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1845520.51</v>
+        <v>6393243.47</v>
       </c>
       <c r="I53" s="1">
-        <v>-681700.51</v>
+        <v>7838756.53</v>
       </c>
       <c r="J53" s="1">
-        <v>-36.938116174065</v>
+        <v>122.61001112789</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1163820.0</v>
+        <v>14232000.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1163820.0</v>
+        <v>14232000.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.36</v>
+        <v>4.24</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>128</v>
       </c>
       <c r="B54" t="s">
         <v>129</v>
       </c>
       <c r="C54" s="1">
-        <v>260000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>76.91</v>
+        <v>38.24</v>
       </c>
       <c r="E54" s="1">
-        <v>47.36130515</v>
+        <v>43.60545122</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>12313939.34</v>
+        <v>5014626.89</v>
       </c>
       <c r="I54" s="1">
-        <v>7682660.66</v>
+        <v>-617026.89</v>
       </c>
       <c r="J54" s="1">
-        <v>62.389950509534</v>
+        <v>-12.304542362473</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>19996600.0</v>
+        <v>4397600.0</v>
       </c>
       <c r="N54" s="1">
-        <v>19996600.0</v>
+        <v>4397600.0</v>
       </c>
       <c r="O54" s="1">
-        <v>6.11</v>
+        <v>1.31</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>130</v>
       </c>
       <c r="B55" t="s">
         <v>131</v>
       </c>
       <c r="C55" s="1">
-        <v>55000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>70.73</v>
+        <v>35.48</v>
       </c>
       <c r="E55" s="1">
-        <v>42.147</v>
+        <v>20.71267667</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>2318085.0</v>
+        <v>621380.3</v>
       </c>
       <c r="I55" s="1">
-        <v>1572065.0</v>
+        <v>443019.7</v>
       </c>
       <c r="J55" s="1">
-        <v>67.817401001258</v>
+        <v>71.296064583959</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3890150.0</v>
+        <v>1064400.0</v>
       </c>
       <c r="N55" s="1">
-        <v>3890150.0</v>
+        <v>1064400.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.19</v>
+        <v>0.32</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>132</v>
       </c>
       <c r="B56" t="s">
         <v>133</v>
       </c>
       <c r="C56" s="1">
-        <v>12000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>235.8</v>
+        <v>64.32</v>
       </c>
       <c r="E56" s="1">
-        <v>246.4819</v>
+        <v>108.56003</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2957782.8</v>
+        <v>1845520.51</v>
       </c>
       <c r="I56" s="1">
-        <v>-128182.8</v>
+        <v>-752080.51</v>
       </c>
       <c r="J56" s="1">
-        <v>-4.333746210168</v>
+        <v>-40.751674442242</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2829600.0</v>
+        <v>1093440.0</v>
       </c>
       <c r="N56" s="1">
-        <v>2829600.0</v>
+        <v>1093440.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.87</v>
+        <v>0.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>134</v>
       </c>
       <c r="B57" t="s">
         <v>135</v>
       </c>
       <c r="C57" s="1">
-        <v>35000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>129.15</v>
+        <v>76.38</v>
       </c>
       <c r="E57" s="1">
-        <v>98.750256</v>
+        <v>47.36130515</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3456258.96</v>
+        <v>12313939.34</v>
       </c>
       <c r="I57" s="1">
-        <v>1063991.04</v>
+        <v>7544860.66</v>
       </c>
       <c r="J57" s="1">
-        <v>30.784471080257</v>
+        <v>61.270893510833</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4520250.0</v>
+        <v>19858800.0</v>
       </c>
       <c r="N57" s="1">
-        <v>4520250.0</v>
+        <v>19858800.0</v>
       </c>
       <c r="O57" s="1">
-        <v>1.38</v>
+        <v>5.91</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>136</v>
       </c>
       <c r="B58" t="s">
         <v>137</v>
       </c>
       <c r="C58" s="1">
-        <v>175000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>25.1</v>
+        <v>73.72</v>
       </c>
       <c r="E58" s="1">
-        <v>29.41956617</v>
+        <v>51.99959375</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>5148424.08</v>
+        <v>4159967.5</v>
       </c>
       <c r="I58" s="1">
-        <v>-755924.08</v>
+        <v>1737632.5</v>
       </c>
       <c r="J58" s="1">
-        <v>-14.682630417656</v>
+        <v>41.770338349999</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>4392500.0</v>
+        <v>5897600.0</v>
       </c>
       <c r="N58" s="1">
-        <v>4392500.0</v>
+        <v>5897600.0</v>
       </c>
       <c r="O58" s="1">
-        <v>1.34</v>
+        <v>1.76</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>138</v>
       </c>
       <c r="B59" t="s">
         <v>139</v>
       </c>
       <c r="C59" s="1">
+        <v>14700.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>254.2</v>
+      </c>
+      <c r="E59" s="1">
+        <v>247.89583673</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>3644068.8</v>
+      </c>
+      <c r="I59" s="1">
+        <v>92671.2</v>
+      </c>
+      <c r="J59" s="1">
+        <v>2.5430694393037</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>3736740.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>3736740.0</v>
+      </c>
+      <c r="O59" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="P59">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" t="s">
+        <v>140</v>
+      </c>
+      <c r="B60" t="s">
+        <v>141</v>
+      </c>
+      <c r="C60" s="1">
+        <v>35000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>123.35</v>
+      </c>
+      <c r="E60" s="1">
+        <v>98.750256</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>3456258.96</v>
+      </c>
+      <c r="I60" s="1">
+        <v>860991.04</v>
+      </c>
+      <c r="J60" s="1">
+        <v>24.911068584977</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>4317250.0</v>
+      </c>
+      <c r="N60" s="1">
+        <v>4317250.0</v>
+      </c>
+      <c r="O60" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="P60">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="A61" t="s">
+        <v>142</v>
+      </c>
+      <c r="B61" t="s">
+        <v>143</v>
+      </c>
+      <c r="C61" s="1">
+        <v>175000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>24.1</v>
+      </c>
+      <c r="E61" s="1">
+        <v>29.41956617</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>5148424.08</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-930924.08</v>
+      </c>
+      <c r="J61" s="1">
+        <v>-18.081728807391</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61">
+        <v>0.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>4217500.0</v>
+      </c>
+      <c r="N61" s="1">
+        <v>4217500.0</v>
+      </c>
+      <c r="O61" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="P61">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" t="s">
+        <v>144</v>
+      </c>
+      <c r="B62" t="s">
+        <v>145</v>
+      </c>
+      <c r="C62" s="1">
         <v>1609671.0</v>
       </c>
-      <c r="D59" s="1">
-[...2 lines deleted...]
-      <c r="E59" s="1">
+      <c r="D62" s="1">
+        <v>0.3241</v>
+      </c>
+      <c r="E62" s="1">
         <v>4.01299884</v>
       </c>
-      <c r="F59" t="s">
-[...5 lines deleted...]
-      <c r="H59" s="1">
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
         <v>6459607.85</v>
       </c>
-      <c r="I59" s="1">
-[...20 lines deleted...]
-      <c r="P59">
+      <c r="I62" s="1">
+        <v>-5937913.48</v>
+      </c>
+      <c r="J62" s="1">
+        <v>-91.92374549486</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62">
+        <v>0.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>521694.37</v>
+      </c>
+      <c r="N62" s="1">
+        <v>521694.37</v>
+      </c>
+      <c r="O62" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P62">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>