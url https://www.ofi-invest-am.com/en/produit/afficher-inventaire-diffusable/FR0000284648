--- v4 (2026-09-01)
+++ v5 (2026-09-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0000284648</t>
   </si>
   <si>
@@ -130,56 +130,50 @@
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
-    <t>NL00150744L5</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>FR0013258662</t>
   </si>
   <si>
     <t>AYVENS SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>ES0113211835</t>
@@ -214,98 +208,86 @@
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK</t>
   </si>
   <si>
-    <t>FR0014017CN7</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FR0000120859</t>
   </si>
   <si>
     <t>IMERYS SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDITEX</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>FR0000077919</t>
   </si>
   <si>
     <t>JCDECAUX SE</t>
   </si>
   <si>
-    <t>NL0015073VN5</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHIL</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHEN RUECK</t>
   </si>
   <si>
     <t>FI0009000681</t>
@@ -448,51 +430,51 @@
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
-    <t>FR0011981968</t>
+    <t>FR00140182K6</t>
   </si>
   <si>
     <t>WORLDLINE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -804,3253 +786,3103 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>707105.893</v>
+      </c>
+      <c r="C2">
+        <v>500.16</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>353668661.62</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>353668661.62</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:Z59"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O62" sqref="O62"/>
+      <selection activeCell="N59" sqref="N59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I1" t="s">
+        <v>17</v>
+      </c>
+      <c r="J1" t="s">
+        <v>18</v>
+      </c>
+      <c r="K1" t="s">
+        <v>19</v>
+      </c>
+      <c r="L1" t="s">
+        <v>20</v>
+      </c>
+      <c r="M1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N1" t="s">
+        <v>22</v>
+      </c>
+      <c r="O1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z1" t="s">
         <v>9</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>174.9</v>
+      </c>
+      <c r="D2" s="1">
+        <v>160.92800278</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>5793408.1</v>
+      </c>
+      <c r="H2" s="1">
+        <v>502991.9</v>
+      </c>
+      <c r="I2" s="1">
+        <v>8.6821416913474</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>6296400.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>6296400.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.78</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>24</v>
       </c>
-      <c r="B2" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>875.8</v>
+      </c>
+      <c r="D3" s="1">
+        <v>1571.40186</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1571401.86</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-695601.86</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-44.266325356138</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>875800.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>875800.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="1">
+        <v>40450.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>164.16</v>
+      </c>
+      <c r="D4" s="1">
+        <v>68.02172682</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>2751478.85</v>
+      </c>
+      <c r="H4" s="1">
+        <v>3888793.15</v>
+      </c>
+      <c r="I4" s="1">
+        <v>141.33465536179</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>6640272.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>6640272.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="1">
+        <v>98000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>189.42</v>
+      </c>
+      <c r="D5" s="1">
+        <v>138.8608352</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>13608361.85</v>
+      </c>
+      <c r="H5" s="1">
+        <v>4954798.15</v>
+      </c>
+      <c r="I5" s="1">
+        <v>36.409952973142</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>18563160.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>18563160.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>5.25</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="1">
+        <v>12000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>400.4</v>
+      </c>
+      <c r="D6" s="1">
+        <v>256.43333333</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>3077200.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>1727600.0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>56.14194722475</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>4804800.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>4804800.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>69.98</v>
+      </c>
+      <c r="D7" s="1">
+        <v>57.945</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>3476700.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>722100.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>20.769695400811</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>4198800.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>4198800.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="1">
+        <v>101104.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>46.98</v>
+      </c>
+      <c r="D8" s="1">
+        <v>35.01145474</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>3539798.12</v>
+      </c>
+      <c r="H8" s="1">
+        <v>1210067.8</v>
+      </c>
+      <c r="I8" s="1">
+        <v>34.184655705733</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>4749865.92</v>
+      </c>
+      <c r="M8" s="1">
+        <v>4749865.92</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="1">
+        <v>15400.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>1657.8</v>
+      </c>
+      <c r="D9" s="1">
+        <v>754.07898312</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>11612816.34</v>
+      </c>
+      <c r="H9" s="1">
+        <v>13917303.66</v>
+      </c>
+      <c r="I9" s="1">
+        <v>119.84434483875</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>25530120.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>25530120.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>7.22</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>42.5</v>
+      </c>
+      <c r="D10" s="1">
+        <v>28.43625131</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>4549800.21</v>
+      </c>
+      <c r="H10" s="1">
+        <v>2250199.79</v>
+      </c>
+      <c r="I10" s="1">
+        <v>49.457112095918</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>6800000.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>6800000.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="1">
+        <v>350000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>11.74</v>
+      </c>
+      <c r="D11" s="1">
+        <v>10.36792031</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>3628772.11</v>
+      </c>
+      <c r="H11" s="1">
+        <v>480227.89</v>
+      </c>
+      <c r="I11" s="1">
+        <v>13.233894977219</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>4109000.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>4109000.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>11.802</v>
+      </c>
+      <c r="D12" s="1">
+        <v>5.90850086</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>4726800.69</v>
+      </c>
+      <c r="H12" s="1">
+        <v>4714799.31</v>
+      </c>
+      <c r="I12" s="1">
+        <v>99.746099300836</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>9441600.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>9441600.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>2.67</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>21.34</v>
+      </c>
+      <c r="D13" s="1">
+        <v>15.09988</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>3774970.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>1560030.0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>41.325626428819</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>5335000.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>5335000.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="1">
+        <v>25000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>309.8</v>
+      </c>
+      <c r="D14" s="1">
+        <v>139.073082</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>3476827.05</v>
+      </c>
+      <c r="H14" s="1">
+        <v>4268172.95</v>
+      </c>
+      <c r="I14" s="1">
+        <v>122.7605770612</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>7745000.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>7745000.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>2.19</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="1">
+        <v>175000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>101.58</v>
+      </c>
+      <c r="D15" s="1">
+        <v>66.43562937</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>11626235.14</v>
+      </c>
+      <c r="H15" s="1">
+        <v>6150264.86</v>
+      </c>
+      <c r="I15" s="1">
+        <v>52.899883633353</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>17776500.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>17776500.0</v>
+      </c>
+      <c r="N15" s="1">
+        <v>5.03</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="1">
+        <v>113000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>38.37</v>
+      </c>
+      <c r="D16" s="1">
+        <v>33.61400619</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>3798382.7</v>
+      </c>
+      <c r="H16" s="1">
+        <v>537427.3</v>
+      </c>
+      <c r="I16" s="1">
+        <v>14.148845507326</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>4335810.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>4335810.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="1">
+        <v>80000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>65.06</v>
+      </c>
+      <c r="D17" s="1">
+        <v>62.854186</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>5028334.88</v>
+      </c>
+      <c r="H17" s="1">
+        <v>176465.12</v>
+      </c>
+      <c r="I17" s="1">
+        <v>3.5094146315092</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>5204800.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>5204800.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>26.6</v>
+      </c>
+      <c r="D18" s="1">
+        <v>26.74851875</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1069940.75</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-5940.75</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-0.55524102619701</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1064000.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1064000.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>9.939</v>
+      </c>
+      <c r="D19" s="1">
+        <v>7.4403</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2232090.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>749610.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>33.583323253095</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>2981700.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>2981700.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>26.83</v>
+      </c>
+      <c r="D20" s="1">
+        <v>13.0131416</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1951971.24</v>
+      </c>
+      <c r="H20" s="1">
+        <v>2072528.76</v>
+      </c>
+      <c r="I20" s="1">
+        <v>106.17619345662</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4024500.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4024500.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="1">
+        <v>16000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>116.9</v>
+      </c>
+      <c r="D21" s="1">
+        <v>85.6756</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1370809.6</v>
+      </c>
+      <c r="H21" s="1">
+        <v>499590.4</v>
+      </c>
+      <c r="I21" s="1">
+        <v>36.44491547185</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1870400.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1870400.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" s="1">
+        <v>15342.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>173.55</v>
+      </c>
+      <c r="D22" s="1">
+        <v>154.95293769</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2377287.97</v>
+      </c>
+      <c r="H22" s="1">
+        <v>285316.13</v>
+      </c>
+      <c r="I22" s="1">
+        <v>12.001748782669</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>2662604.1</v>
+      </c>
+      <c r="M22" s="1">
+        <v>2662604.1</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" s="1">
+        <v>4300.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>1721.5</v>
+      </c>
+      <c r="D23" s="1">
+        <v>2111.89556047</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>9081150.91</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-1678700.91</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-18.485552400098</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>7402450.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>7402450.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.09</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" s="1">
+        <v>95000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>22.36</v>
+      </c>
+      <c r="D24" s="1">
+        <v>28.49644874</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2707162.63</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-582962.63</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-21.534082346578</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2124200.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2124200.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25" s="1">
+        <v>47486.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>55.74</v>
+      </c>
+      <c r="D25" s="1">
+        <v>46.44</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>2205249.84</v>
+      </c>
+      <c r="H25" s="1">
+        <v>441619.8</v>
+      </c>
+      <c r="I25" s="1">
+        <v>20.025839793282</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>2646869.64</v>
+      </c>
+      <c r="M25" s="1">
+        <v>2646869.64</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>6.178</v>
+      </c>
+      <c r="D26" s="1">
+        <v>2.11089357</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1266536.14</v>
+      </c>
+      <c r="H26" s="1">
+        <v>2440263.86</v>
+      </c>
+      <c r="I26" s="1">
+        <v>192.67226436981</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>3706800.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>3706800.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>75</v>
+      </c>
+      <c r="B27" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>19.64</v>
+      </c>
+      <c r="D27" s="1">
+        <v>18.33247725</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>733299.09</v>
+      </c>
+      <c r="H27" s="1">
+        <v>52300.91</v>
+      </c>
+      <c r="I27" s="1">
+        <v>7.1322753175652</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>785600.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>785600.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28" s="1">
+        <v>151340.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>23.5</v>
+      </c>
+      <c r="D28" s="1">
+        <v>24.37118316</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>3688334.86</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-131844.86</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-3.5746445212949</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>3556490.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>3556490.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>380.1</v>
+      </c>
+      <c r="D29" s="1">
+        <v>395.87937933</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>5938190.69</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-236690.69</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-3.9859058483688</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>5701500.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>5701500.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>81</v>
+      </c>
+      <c r="B30" s="1">
+        <v>26000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>499.25</v>
+      </c>
+      <c r="D30" s="1">
+        <v>447.07844269</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>11624039.51</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1356460.49</v>
+      </c>
+      <c r="I30" s="1">
+        <v>11.669441495214</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>12980500.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>12980500.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>3.67</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>83</v>
+      </c>
+      <c r="B31" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>471.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>217.512606</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1087563.03</v>
+      </c>
+      <c r="H31" s="1">
+        <v>1267436.97</v>
+      </c>
+      <c r="I31" s="1">
+        <v>116.53917382609</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>2355000.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>2355000.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>11.785</v>
+      </c>
+      <c r="D32" s="1">
+        <v>12.4423</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>3732690.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-197190.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-5.2827853371161</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>3535500.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>3535500.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="1">
+        <v>145000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>17.085</v>
+      </c>
+      <c r="D33" s="1">
+        <v>12.34606</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1790178.7</v>
+      </c>
+      <c r="H33" s="1">
+        <v>687146.3</v>
+      </c>
+      <c r="I33" s="1">
+        <v>38.384229462679</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>2477325.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>2477325.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>11.43</v>
+      </c>
+      <c r="D34" s="1">
+        <v>0.9947596</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>49737.98</v>
+      </c>
+      <c r="H34" s="1">
+        <v>521762.02</v>
+      </c>
+      <c r="I34" s="1">
+        <v>1049.021331385</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>571500.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>571500.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>91</v>
+      </c>
+      <c r="B35" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>38.215</v>
+      </c>
+      <c r="D35" s="1">
+        <v>41.1521</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2469126.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-176226.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-7.1371813346099</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2292900.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2292900.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>93</v>
+      </c>
+      <c r="B36" s="1">
+        <v>105000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>89.88</v>
+      </c>
+      <c r="D36" s="1">
+        <v>66.61824505</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>6994915.73</v>
+      </c>
+      <c r="H36" s="1">
+        <v>2442484.27</v>
+      </c>
+      <c r="I36" s="1">
+        <v>34.917994215779</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>9437400.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>9437400.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>2.67</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="1">
+        <v>90000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>28.08</v>
+      </c>
+      <c r="D37" s="1">
+        <v>41.45026933</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>3730524.24</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-1203324.24</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-32.256169980013</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>2527200.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2527200.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>97</v>
+      </c>
+      <c r="B38" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>38.01</v>
+      </c>
+      <c r="D38" s="1">
+        <v>25.513399</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1275669.95</v>
+      </c>
+      <c r="H38" s="1">
+        <v>624830.05</v>
+      </c>
+      <c r="I38" s="1">
+        <v>48.980541557791</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1900500.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1900500.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>99</v>
+      </c>
+      <c r="B39" s="1">
+        <v>41000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>329.4</v>
+      </c>
+      <c r="D39" s="1">
+        <v>146.30077683</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>5998331.85</v>
+      </c>
+      <c r="H39" s="1">
+        <v>7507068.15</v>
+      </c>
+      <c r="I39" s="1">
+        <v>125.15259805107</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>13505400.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>13505400.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>3.82</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>101</v>
+      </c>
+      <c r="B40" s="1">
+        <v>74000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>78.26</v>
+      </c>
+      <c r="D40" s="1">
+        <v>58.30670608</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>4314696.25</v>
+      </c>
+      <c r="H40" s="1">
+        <v>1476543.75</v>
+      </c>
+      <c r="I40" s="1">
+        <v>34.221267603716</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>5791240.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>5791240.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>103</v>
+      </c>
+      <c r="B41" s="1">
+        <v>125000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>74.14</v>
+      </c>
+      <c r="D41" s="1">
+        <v>83.44493352</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>10430616.69</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-1163116.69</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-11.150986797503</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>9267500.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>9267500.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.62</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>105</v>
+      </c>
+      <c r="B42" s="1">
+        <v>35000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>134.14</v>
+      </c>
+      <c r="D42" s="1">
+        <v>181.37828343</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>6348239.92</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-1653339.92</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-26.044067975301</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>4694900.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>4694900.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>107</v>
+      </c>
+      <c r="B43" s="1">
+        <v>85000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>289.25</v>
+      </c>
+      <c r="D43" s="1">
+        <v>112.98021765</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>9603318.5</v>
+      </c>
+      <c r="H43" s="1">
+        <v>14982931.5</v>
+      </c>
+      <c r="I43" s="1">
+        <v>156.01827118407</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>24586250.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>24586250.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>6.95</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>109</v>
+      </c>
+      <c r="B44" s="1">
+        <v>34190.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>274.5</v>
+      </c>
+      <c r="D44" s="1">
+        <v>131.63412928</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>4500570.88</v>
+      </c>
+      <c r="H44" s="1">
+        <v>4884584.12</v>
+      </c>
+      <c r="I44" s="1">
+        <v>108.53254509792</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>9385155.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>9385155.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>2.65</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>111</v>
+      </c>
+      <c r="B45" s="1">
         <v>20000.0</v>
       </c>
-      <c r="D2" s="1">
-[...696 lines deleted...]
-      <c r="C16" s="1">
+      <c r="C45" s="1">
+        <v>168.92</v>
+      </c>
+      <c r="D45" s="1">
+        <v>158.91235</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>3178247.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>200153.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>6.297591093455</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>3378400.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>3378400.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>113</v>
+      </c>
+      <c r="B46" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>34.23</v>
+      </c>
+      <c r="D46" s="1">
+        <v>47.8141</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1434423.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-407523.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-28.410238820766</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>1026900.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>1026900.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>115</v>
+      </c>
+      <c r="B47" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>77.67</v>
+      </c>
+      <c r="D47" s="1">
+        <v>29.29687933</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>4394531.9</v>
+      </c>
+      <c r="H47" s="1">
+        <v>7255968.1</v>
+      </c>
+      <c r="I47" s="1">
+        <v>165.11356078676</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>11650500.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>11650500.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>3.29</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>117</v>
+      </c>
+      <c r="B48" s="1">
+        <v>45000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>50.65</v>
+      </c>
+      <c r="D48" s="1">
+        <v>85.32343444</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>3839554.55</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-1560304.55</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-40.637645062238</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2279250.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2279250.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>119</v>
+      </c>
+      <c r="B49" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>118.5</v>
+      </c>
+      <c r="D49" s="1">
+        <v>111.674516</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>558372.58</v>
+      </c>
+      <c r="H49" s="1">
+        <v>34127.42</v>
+      </c>
+      <c r="I49" s="1">
+        <v>6.1119441072841</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>592500.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>592500.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>121</v>
+      </c>
+      <c r="B50" s="1">
+        <v>220000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>67.92</v>
+      </c>
+      <c r="D50" s="1">
+        <v>26.63851445</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>5860473.18</v>
+      </c>
+      <c r="H50" s="1">
+        <v>9081926.82</v>
+      </c>
+      <c r="I50" s="1">
+        <v>154.96917298408</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>14942400.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>14942400.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>4.22</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>123</v>
+      </c>
+      <c r="B51" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>35.54</v>
+      </c>
+      <c r="D51" s="1">
+        <v>43.60545122</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>5014626.89</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-927526.89</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-18.496428754244</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>4087100.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>4087100.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>125</v>
+      </c>
+      <c r="B52" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>35.66</v>
+      </c>
+      <c r="D52" s="1">
+        <v>20.71267667</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>621380.3</v>
+      </c>
+      <c r="H52" s="1">
+        <v>448419.7</v>
+      </c>
+      <c r="I52" s="1">
+        <v>72.165097606088</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1069800.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>1069800.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>127</v>
+      </c>
+      <c r="B53" s="1">
+        <v>17000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>55.12</v>
+      </c>
+      <c r="D53" s="1">
+        <v>108.56003</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>1845520.51</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-908480.51</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-49.226248371523</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>937040.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>937040.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>129</v>
+      </c>
+      <c r="B54" s="1">
+        <v>260000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>71.07</v>
+      </c>
+      <c r="D54" s="1">
+        <v>47.36130515</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>12313939.34</v>
+      </c>
+      <c r="H54" s="1">
+        <v>6164260.66</v>
+      </c>
+      <c r="I54" s="1">
+        <v>50.059209240834</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>18478200.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>18478200.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>5.22</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>131</v>
+      </c>
+      <c r="B55" s="1">
+        <v>80000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>79.52</v>
+      </c>
+      <c r="D55" s="1">
+        <v>51.99959375</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>4159967.5</v>
+      </c>
+      <c r="H55" s="1">
+        <v>2201632.5</v>
+      </c>
+      <c r="I55" s="1">
+        <v>52.924271643949</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>6361600.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>6361600.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>133</v>
+      </c>
+      <c r="B56" s="1">
+        <v>14700.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>249.7</v>
+      </c>
+      <c r="D56" s="1">
+        <v>247.89583673</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>3644068.8</v>
+      </c>
+      <c r="H56" s="1">
+        <v>26521.2</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0.72779086937107</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>3670590.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>3670590.0</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>135</v>
+      </c>
+      <c r="B57" s="1">
+        <v>35000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>129.65</v>
+      </c>
+      <c r="D57" s="1">
+        <v>98.750256</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>3456258.96</v>
+      </c>
+      <c r="H57" s="1">
+        <v>1081491.04</v>
+      </c>
+      <c r="I57" s="1">
+        <v>31.290798881575</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>4537750.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>4537750.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>137</v>
+      </c>
+      <c r="B58" s="1">
         <v>175000.0</v>
       </c>
-      <c r="D16" s="1">
-[...2090 lines deleted...]
-      <c r="A58" t="s">
+      <c r="C58" s="1">
+        <v>23.82</v>
+      </c>
+      <c r="D58" s="1">
+        <v>29.41956617</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>5148424.08</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-979924.08</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-19.033476356516</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>4168500.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>4168500.0</v>
+      </c>
+      <c r="N58" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>136</v>
       </c>
-      <c r="B58" t="s">
-[...45 lines deleted...]
-    <row r="59" spans="1:16">
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
+        <v>139</v>
+      </c>
+      <c r="B59" s="1">
+        <v>40241.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>10.424</v>
+      </c>
+      <c r="D59" s="1">
+        <v>160.5230449</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>6459607.85</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-6040135.67</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-93.506228400537</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>419472.18</v>
+      </c>
+      <c r="M59" s="1">
+        <v>419472.18</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>138</v>
-      </c>
-[...193 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">