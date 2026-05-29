--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -67,56 +67,50 @@
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0011157973</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>FR0013274941</t>
   </si>
   <si>
     <t>RCEUR</t>
   </si>
   <si>
     <t>FR0013303609</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>FR0013309010</t>
   </si>
   <si>
-    <t>N-D</t>
-[...4 lines deleted...]
-  <si>
     <t>VYV</t>
   </si>
   <si>
     <t>FR0014010WY7</t>
   </si>
   <si>
     <t>CodeTitre</t>
   </si>
   <si>
     <t>LibTitre</t>
   </si>
   <si>
     <t>Quantite</t>
   </si>
   <si>
     <t>Cours</t>
   </si>
   <si>
     <t>Prix de revient unitaire</t>
   </si>
   <si>
     <t>Cours Dev</t>
   </si>
   <si>
     <t>Prix de revient total (EUR)</t>
@@ -166,456 +160,438 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OVCT01723124</t>
   </si>
   <si>
     <t>EUR/GBP 19/03/26</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>-2 185.91</t>
+    <t>-6 089.33</t>
   </si>
   <si>
     <t>OVCT01723121</t>
   </si>
   <si>
     <t>EUR/SEK 19/03/26</t>
   </si>
   <si>
     <t>OVCT01723203</t>
   </si>
   <si>
     <t>EUR/USD 19/03/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-10 038.72</t>
+    <t>-36 885.51</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>3 156.14</t>
+    <t>4 540.42</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>39 890.41</t>
+    <t>2 849.32</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
   </si>
   <si>
-    <t>15 582.07</t>
-[...8 lines deleted...]
-    <t>45 164.38</t>
+    <t>19 059.07</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>9 616.44</t>
+    <t>13 610.96</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>3 435.62</t>
+    <t>4 656.16</t>
   </si>
   <si>
     <t>XS2630795404</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI / LAGFIN 3.5 08/06/2028</t>
   </si>
   <si>
-    <t>8 365.38</t>
+    <t>12 259.62</t>
   </si>
   <si>
     <t>XS2740429589</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI MILANO NV 2.375 17/01/2029</t>
   </si>
   <si>
-    <t>1 771.41</t>
+    <t>4 428.52</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>44 245.92</t>
+    <t>2 693.37</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>10 818.49</t>
+    <t>12 982.19</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>36 984.11</t>
+    <t>43 967.12</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>6 780.82</t>
+    <t>9 554.79</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>21 132.60</t>
+    <t>29 523.48</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>49 846.15</t>
+    <t>60 527.47</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>4 470.83</t>
-[...8 lines deleted...]
-    <t>61 979.17</t>
+    <t>6 222.92</t>
   </si>
   <si>
     <t>XS2557565830</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 0.8 07/12/2027</t>
   </si>
   <si>
-    <t>4 927.47</t>
+    <t>7 182.42</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>15 493.15</t>
+    <t>18 710.96</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>14 166.67</t>
+    <t>15 536.11</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>24 312.33</t>
+    <t>28 602.74</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>7 973.90</t>
+    <t>12 980.77</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>20 054.79</t>
+    <t>21 830.14</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>30 180.82</t>
+    <t>38 169.86</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>57 666.21</t>
+    <t>67 756.42</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>25 615.23</t>
+    <t>30 281.54</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>15 965.75</t>
+    <t>19 849.32</t>
   </si>
   <si>
     <t>FR001400NF10</t>
   </si>
   <si>
     <t>REMY COINTREAU / ORPAR 2 07/02/2031</t>
   </si>
   <si>
-    <t>63 473.97</t>
+    <t>4 208.22</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>13 914.36</t>
+    <t>16 487.57</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>31 068.49</t>
+    <t>39 057.53</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>18 508.29</t>
+    <t>22 237.57</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>8 458.90</t>
+    <t>14 469.18</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>15 019.89</t>
+    <t>20 897.24</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>3 654.70</t>
+    <t>8 353.59</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>1 988.95</t>
+    <t>4 972.38</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>14 772.03</t>
+    <t>20 611.18</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>16 168.48</t>
+    <t>1 256.91</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>18 698.49</t>
+    <t>23 798.08</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>6 613.26</t>
+    <t>8 962.71</t>
   </si>
   <si>
     <t>XS2339232147</t>
   </si>
   <si>
     <t>WH SMITH PLC 1.625 07/05/2026</t>
   </si>
   <si>
-    <t>13 389.55</t>
+    <t>17 195.21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -924,54 +900,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -979,2971 +955,2842 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>879888.9137</v>
+        <v>880323.9137</v>
       </c>
       <c r="D2">
-        <v>93.37</v>
+        <v>96.92</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>82157219.63</v>
+        <v>85320999.5</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>82157219.63</v>
+        <v>85320999.5</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="D3">
-        <v>87.96</v>
+        <v>91.3</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>102281737.08</v>
+        <v>106165113.61</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>102281737.08</v>
+        <v>106165113.61</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1.0</v>
       </c>
       <c r="D4">
-        <v>123.04</v>
+        <v>127.78</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>123.04</v>
+        <v>127.78</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>123.04</v>
+        <v>127.78</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2221.8912</v>
+        <v>2353.6246</v>
       </c>
       <c r="D5">
-        <v>111.34</v>
+        <v>115.54</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>247398.74</v>
+        <v>271939.92</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>247398.74</v>
+        <v>271939.92</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>119.15</v>
+        <v>123.72</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>119.15</v>
+        <v>123.72</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>119.15</v>
+        <v>123.72</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
-        <v>13655.6114</v>
+        <v>211.0</v>
       </c>
       <c r="D7">
-        <v>129.7</v>
+        <v>108.07</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1771224.46</v>
+        <v>22803.82</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1771224.46</v>
+        <v>22803.82</v>
       </c>
       <c r="I7" t="s">
-        <v>8</v>
-[...27 lines deleted...]
-      <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P54"/>
+  <dimension ref="A1:P52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O54" sqref="O54"/>
+      <selection activeCell="O52" sqref="O52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1" t="s">
         <v>21</v>
       </c>
-      <c r="B1" t="s">
+      <c r="D1" t="s">
         <v>22</v>
       </c>
-      <c r="C1" t="s">
+      <c r="E1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I1" t="s">
         <v>26</v>
       </c>
-      <c r="H1" t="s">
+      <c r="J1" t="s">
         <v>27</v>
       </c>
-      <c r="I1" t="s">
+      <c r="K1" t="s">
         <v>28</v>
       </c>
-      <c r="J1" t="s">
+      <c r="L1" t="s">
         <v>29</v>
       </c>
-      <c r="K1" t="s">
+      <c r="M1" t="s">
         <v>30</v>
       </c>
-      <c r="L1" t="s">
+      <c r="N1" t="s">
         <v>31</v>
       </c>
-      <c r="M1" t="s">
+      <c r="O1" t="s">
         <v>32</v>
       </c>
-      <c r="N1" t="s">
+      <c r="P1" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B2" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>21000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>179.8</v>
+        <v>192.6</v>
       </c>
       <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2130768.9</v>
       </c>
       <c r="I2" s="1">
-        <v>1645031.1</v>
+        <v>1913831.1</v>
       </c>
       <c r="J2" s="1">
-        <v>77.203637616449</v>
+        <v>89.818802029634</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3775800.0</v>
+        <v>4044600.0</v>
       </c>
       <c r="N2" s="1">
-        <v>3775800.0</v>
+        <v>4044600.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.02</v>
+        <v>2.11</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>3049.0</v>
+        <v>2024.0</v>
       </c>
       <c r="D3" s="1">
-        <v>4772.39</v>
+        <v>4778.97</v>
       </c>
       <c r="E3" s="1">
-        <v>4765.7366415218</v>
+        <v>4771.8263586957</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>14530731.02</v>
+        <v>9658176.55</v>
       </c>
       <c r="I3" s="1">
-        <v>20286.09</v>
+        <v>14458.73</v>
       </c>
       <c r="J3" s="1">
-        <v>0.13960818607184</v>
+        <v>0.14970455266735</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>14551017.11</v>
+        <v>9672635.28</v>
       </c>
       <c r="N3" s="1">
-        <v>14551017.11</v>
+        <v>9672635.28</v>
       </c>
       <c r="O3" s="1">
-        <v>7.8</v>
+        <v>5.04</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B4" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>40000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.7</v>
+        <v>102.5</v>
       </c>
       <c r="E4" s="1">
         <v>40.2355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1609420.0</v>
       </c>
       <c r="I4" s="1">
-        <v>2418580.0</v>
+        <v>2490580.0</v>
       </c>
       <c r="J4" s="1">
-        <v>150.27649712319</v>
+        <v>154.75015844217</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4028000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>4028000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.16</v>
+        <v>2.14</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B5" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>5000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>302.2</v>
+        <v>340.0</v>
       </c>
       <c r="E5" s="1">
         <v>251.537302</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1257686.51</v>
       </c>
       <c r="I5" s="1">
-        <v>253313.49</v>
+        <v>442313.49</v>
       </c>
       <c r="J5" s="1">
-        <v>20.141226608211</v>
+        <v>35.168818817974</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1511000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1511000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.81</v>
+        <v>0.89</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>50000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>330.4</v>
+        <v>351.8</v>
       </c>
       <c r="E6" s="1">
         <v>253.272567</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="G6">
-        <v>10.57</v>
+        <v>10.65</v>
       </c>
       <c r="H6" s="1">
         <v>1121568.36</v>
       </c>
       <c r="I6" s="1">
-        <v>440887.31</v>
+        <v>529609.71</v>
       </c>
       <c r="J6" s="1">
-        <v>39.309891908862</v>
+        <v>47.220457431592</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1562455.67</v>
+        <v>1651178.07</v>
       </c>
       <c r="N6" s="1">
-        <v>1562455.67</v>
+        <v>1651178.07</v>
       </c>
       <c r="O6" s="1">
-        <v>0.84</v>
+        <v>0.86</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>3292729.24</v>
       </c>
       <c r="D7" s="1">
-        <v>1.1532792</v>
+        <v>1.13766101</v>
       </c>
       <c r="E7" s="1">
         <v>1.1451933386</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="G7">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-23248.96</v>
+        <v>21657.39</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>-21063.05</v>
+        <v>27746.72</v>
       </c>
       <c r="N7" s="1">
-        <v>-23248.96</v>
+        <v>21657.39</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>1430726.57</v>
       </c>
       <c r="D8" s="1">
-        <v>0.09458938</v>
+        <v>0.09387448</v>
       </c>
       <c r="E8" s="1">
         <v>0.0933430028</v>
       </c>
       <c r="F8" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="G8">
-        <v>10.57</v>
+        <v>10.65</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-19104.06</v>
+        <v>-8146.26</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>47.52</v>
+        <v>132.36</v>
       </c>
       <c r="M8" s="1">
-        <v>-19151.58</v>
+        <v>-8278.6199999999</v>
       </c>
       <c r="N8" s="1">
-        <v>-19104.06</v>
+        <v>-8146.26</v>
       </c>
       <c r="O8" s="1">
-        <v>-0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" t="s">
+        <v>52</v>
+      </c>
+      <c r="C9" s="1">
+        <v>23417077.32</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.84622908</v>
+      </c>
+      <c r="E9" s="1">
+        <v>0.8463007055</v>
+      </c>
+      <c r="F9" t="s">
         <v>53</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G9">
         <v>1.18</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>85740.7</v>
+        <v>88125.44</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M9" s="1">
-        <v>95779.42</v>
+        <v>125010.95</v>
       </c>
       <c r="N9" s="1">
-        <v>85740.699999999</v>
+        <v>88125.44</v>
       </c>
       <c r="O9" s="1">
         <v>0.05</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>56.733</v>
+        <v>57.895</v>
       </c>
       <c r="E10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="I10" s="1">
-        <v>182827.69</v>
+        <v>251163.41</v>
       </c>
       <c r="J10" s="1">
-        <v>5.6814141578049</v>
+        <v>7.8049629872617</v>
       </c>
       <c r="K10">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="L10" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="M10" s="1">
-        <v>3400823.86</v>
+        <v>3469159.58</v>
       </c>
       <c r="N10" s="1">
-        <v>3403980.0</v>
+        <v>3473700.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.83</v>
+        <v>1.81</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>108.458</v>
+        <v>106.125</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>422900.0</v>
+        <v>306250.0</v>
       </c>
       <c r="J11" s="1">
-        <v>8.458</v>
+        <v>6.125</v>
       </c>
       <c r="K11">
-        <v>0.8</v>
+        <v>0.06</v>
       </c>
       <c r="L11" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="M11" s="1">
-        <v>5422900.0</v>
+        <v>5306250.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5462790.41</v>
+        <v>5309099.32</v>
       </c>
       <c r="O11" s="1">
-        <v>2.93</v>
+        <v>2.77</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C12" s="1">
         <v>5400000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.251</v>
+        <v>106.267</v>
       </c>
       <c r="E12" s="1">
         <v>100.5</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5427000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-13446.0</v>
+        <v>311418.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.24776119402985</v>
+        <v>5.7383084577114</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>5413554.0</v>
+        <v>5738418.0</v>
       </c>
       <c r="N12" s="1">
-        <v>5413554.0</v>
+        <v>5738418.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.9</v>
+        <v>2.99</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C13" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>146.671</v>
+        <v>166.5</v>
       </c>
       <c r="E13" s="1">
         <v>110.2</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2755000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>911775.0</v>
+        <v>1407500.0</v>
       </c>
       <c r="J13" s="1">
-        <v>33.095281306715</v>
+        <v>51.088929219601</v>
       </c>
       <c r="K13">
-        <v>0.62</v>
+        <v>0.76</v>
       </c>
       <c r="L13" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>3666775.0</v>
+        <v>4162500.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3682357.07</v>
+        <v>4181559.07</v>
       </c>
       <c r="O13" s="1">
-        <v>1.97</v>
+        <v>2.18</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C14" s="1">
-        <v>2000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.994</v>
+        <v>124.534</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>2000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-120.0</v>
+        <v>883224.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.006</v>
+        <v>24.534</v>
       </c>
       <c r="K14">
-        <v>2.26</v>
+        <v>0.38</v>
       </c>
       <c r="L14" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="M14" s="1">
-        <v>1999880.0</v>
+        <v>4483224.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2045044.38</v>
+        <v>4496834.96</v>
       </c>
       <c r="O14" s="1">
-        <v>1.1</v>
+        <v>2.34</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C15" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>116.917</v>
+        <v>91.896</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>609012.0</v>
+        <v>-178288.0</v>
       </c>
       <c r="J15" s="1">
-        <v>16.917</v>
+        <v>-8.104</v>
       </c>
       <c r="K15">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="L15" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="M15" s="1">
-        <v>4209012.0</v>
+        <v>2021712.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4218628.44</v>
+        <v>2026368.16</v>
       </c>
       <c r="O15" s="1">
-        <v>2.26</v>
+        <v>1.06</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C16" s="1">
-        <v>2200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>90.694</v>
+        <v>98.75</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-204732.0</v>
+        <v>-18750.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-9.306</v>
+        <v>-1.25</v>
       </c>
       <c r="K16">
-        <v>0.16</v>
+        <v>0.82</v>
       </c>
       <c r="L16" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>1995268.0</v>
+        <v>1481250.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1998703.62</v>
+        <v>1493509.62</v>
       </c>
       <c r="O16" s="1">
-        <v>1.07</v>
+        <v>0.78</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.553</v>
+        <v>98.978</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-21705.0</v>
+        <v>-15330.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.447</v>
+        <v>-1.022</v>
       </c>
       <c r="K17">
-        <v>0.56</v>
+        <v>0.3</v>
       </c>
       <c r="L17" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>1478295.0</v>
+        <v>1484670.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1486660.38</v>
+        <v>1489098.52</v>
       </c>
       <c r="O17" s="1">
-        <v>0.8</v>
+        <v>0.78</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
+        <v>79</v>
+      </c>
+      <c r="C18" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>95.907</v>
+      </c>
+      <c r="E18" s="1">
+        <v>96.65</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>2899500.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-22290.0</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-0.76875323331609</v>
+      </c>
+      <c r="K18">
+        <v>0.09</v>
+      </c>
+      <c r="L18" t="s">
         <v>80</v>
       </c>
-      <c r="B18" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>1472355.0</v>
+        <v>2877210.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1474126.41</v>
+        <v>2879903.37</v>
       </c>
       <c r="O18" s="1">
-        <v>0.79</v>
+        <v>1.5</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C19" s="1">
-        <v>3000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.03</v>
+        <v>108.939</v>
       </c>
       <c r="E19" s="1">
-        <v>96.65</v>
+        <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2899500.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>41400.0</v>
+        <v>357560.0</v>
       </c>
       <c r="J19" s="1">
-        <v>1.4278323848939</v>
+        <v>8.939</v>
       </c>
       <c r="K19">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2940900.0</v>
+        <v>4357560.0</v>
       </c>
       <c r="N19" s="1">
-        <v>2985145.92</v>
+        <v>4357560.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.6</v>
+        <v>2.27</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>4000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>107.869</v>
+        <v>93.622</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>4000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>314760.0</v>
+        <v>-223230.0</v>
       </c>
       <c r="J20" s="1">
-        <v>7.869</v>
+        <v>-6.378</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>4314760.0</v>
+        <v>3276770.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4314760.0</v>
+        <v>3276770.0</v>
       </c>
       <c r="O20" s="1">
-        <v>2.31</v>
+        <v>1.71</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B21" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C21" s="1">
-        <v>3500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>93.424</v>
+        <v>168.325</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-230160.0</v>
+        <v>888225.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-6.576</v>
+        <v>68.325</v>
       </c>
       <c r="K21">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="L21" t="s">
+        <v>87</v>
       </c>
       <c r="M21" s="1">
-        <v>3269840.0</v>
+        <v>2188225.0</v>
       </c>
       <c r="N21" s="1">
-        <v>3269840.0</v>
+        <v>2201207.19</v>
       </c>
       <c r="O21" s="1">
-        <v>1.75</v>
+        <v>1.15</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C22" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>154.789</v>
+        <v>119.642</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>712257.0</v>
+        <v>628544.0</v>
       </c>
       <c r="J22" s="1">
-        <v>54.789</v>
+        <v>19.642</v>
       </c>
       <c r="K22">
-        <v>0.83</v>
+        <v>1.37</v>
       </c>
       <c r="L22" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="M22" s="1">
-        <v>2012257.0</v>
+        <v>3828544.0</v>
       </c>
       <c r="N22" s="1">
-        <v>2023075.49</v>
+        <v>3872511.12</v>
       </c>
       <c r="O22" s="1">
-        <v>1.08</v>
+        <v>2.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" t="s">
+        <v>92</v>
+      </c>
+      <c r="C23" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>102.86</v>
+      </c>
+      <c r="E23" s="1">
+        <v>101.94116</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>2548529.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>22971.0</v>
+      </c>
+      <c r="J23" s="1">
+        <v>0.90134348088643</v>
+      </c>
+      <c r="K23">
+        <v>0.38</v>
+      </c>
+      <c r="L23" t="s">
         <v>93</v>
       </c>
-      <c r="B23" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>3535616.0</v>
+        <v>2571500.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3572600.11</v>
+        <v>2581054.79</v>
       </c>
       <c r="O23" s="1">
-        <v>1.92</v>
+        <v>1.35</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" t="s">
+        <v>95</v>
+      </c>
+      <c r="C24" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>104.657</v>
+      </c>
+      <c r="E24" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>5380000.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-147150.0</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-2.7351301115242</v>
+      </c>
+      <c r="K24">
+        <v>0.59</v>
+      </c>
+      <c r="L24" t="s">
         <v>96</v>
       </c>
-      <c r="B24" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>2427325.0</v>
+        <v>5232850.0</v>
       </c>
       <c r="N24" s="1">
-        <v>2434105.82</v>
+        <v>5262373.48</v>
       </c>
       <c r="O24" s="1">
-        <v>1.31</v>
+        <v>2.74</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" t="s">
+        <v>98</v>
+      </c>
+      <c r="C25" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>138.507</v>
+      </c>
+      <c r="E25" s="1">
+        <v>104.99305556</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>3779750.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>1206502.0</v>
+      </c>
+      <c r="J25" s="1">
+        <v>31.920153449302</v>
+      </c>
+      <c r="K25">
+        <v>1.68</v>
+      </c>
+      <c r="L25" t="s">
         <v>99</v>
       </c>
-      <c r="B25" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>5043300.0</v>
+        <v>4986252.0</v>
       </c>
       <c r="N25" s="1">
-        <v>5064432.6</v>
+        <v>5046779.47</v>
       </c>
       <c r="O25" s="1">
-        <v>2.72</v>
+        <v>2.63</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" t="s">
+        <v>101</v>
+      </c>
+      <c r="C26" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>106.669</v>
+      </c>
+      <c r="E26" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>193401.0</v>
+      </c>
+      <c r="J26" s="1">
+        <v>6.669</v>
+      </c>
+      <c r="K26">
+        <v>0.21</v>
+      </c>
+      <c r="L26" t="s">
         <v>102</v>
       </c>
-      <c r="B26" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>4854168.0</v>
+        <v>3093401.0</v>
       </c>
       <c r="N26" s="1">
-        <v>4904014.15</v>
+        <v>3099623.92</v>
       </c>
       <c r="O26" s="1">
-        <v>2.63</v>
+        <v>1.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C27" s="1">
-        <v>2900000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>102.546</v>
+        <v>153.577</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2900000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>73834.0</v>
+        <v>2035926.0</v>
       </c>
       <c r="J27" s="1">
-        <v>2.546</v>
+        <v>53.577</v>
       </c>
       <c r="K27">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="L27" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="M27" s="1">
-        <v>2973834.0</v>
+        <v>5835926.0</v>
       </c>
       <c r="N27" s="1">
-        <v>2978304.83</v>
+        <v>5843108.42</v>
       </c>
       <c r="O27" s="1">
-        <v>1.6</v>
+        <v>3.05</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>118.065</v>
+      </c>
+      <c r="E28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>523885.0</v>
+      </c>
+      <c r="J28" s="1">
+        <v>18.065</v>
+      </c>
+      <c r="K28">
+        <v>0.65</v>
+      </c>
+      <c r="L28" t="s">
         <v>108</v>
       </c>
-      <c r="B28" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>2499725.0</v>
+        <v>3423885.0</v>
       </c>
       <c r="N28" s="1">
-        <v>2561704.17</v>
+        <v>3442595.96</v>
       </c>
       <c r="O28" s="1">
-        <v>1.37</v>
+        <v>1.8</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C29" s="1">
-        <v>3800000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>144.973</v>
+        <v>110.666</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>3800000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>1708974.0</v>
+        <v>362644.0</v>
       </c>
       <c r="J29" s="1">
-        <v>44.973</v>
+        <v>10.666</v>
       </c>
       <c r="K29">
-        <v>0.13</v>
+        <v>0.46</v>
       </c>
       <c r="L29" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="M29" s="1">
-        <v>5508974.0</v>
+        <v>3762644.0</v>
       </c>
       <c r="N29" s="1">
-        <v>5513901.47</v>
+        <v>3778180.11</v>
       </c>
       <c r="O29" s="1">
-        <v>2.96</v>
+        <v>1.97</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" t="s">
+        <v>113</v>
+      </c>
+      <c r="C30" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>100.638</v>
+      </c>
+      <c r="E30" s="1">
+        <v>101.90332</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>5910392.56</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-73388.56</v>
+      </c>
+      <c r="J30" s="1">
+        <v>-1.2416867281655</v>
+      </c>
+      <c r="K30">
+        <v>0.49</v>
+      </c>
+      <c r="L30" t="s">
         <v>114</v>
       </c>
-      <c r="B30" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>3313337.0</v>
+        <v>5837004.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3328830.15</v>
+        <v>5865606.74</v>
       </c>
       <c r="O30" s="1">
-        <v>1.79</v>
+        <v>3.06</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C31" s="1">
-        <v>3400000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>107.455</v>
+        <v>118.941</v>
       </c>
       <c r="E31" s="1">
         <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3400000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>253470.0</v>
+        <v>852345.0</v>
       </c>
       <c r="J31" s="1">
-        <v>7.455</v>
+        <v>18.941</v>
       </c>
       <c r="K31">
-        <v>0.42</v>
+        <v>0.29</v>
       </c>
       <c r="L31" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="M31" s="1">
-        <v>3653470.0</v>
+        <v>5352345.0</v>
       </c>
       <c r="N31" s="1">
-        <v>3667636.67</v>
+        <v>5365325.77</v>
       </c>
       <c r="O31" s="1">
-        <v>1.97</v>
+        <v>2.8</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>118</v>
+      </c>
+      <c r="B32" t="s">
+        <v>119</v>
+      </c>
+      <c r="C32" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>97.665</v>
+      </c>
+      <c r="E32" s="1">
+        <v>102.7</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>2464800.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-120840.0</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-4.9026290165531</v>
+      </c>
+      <c r="K32">
+        <v>0.91</v>
+      </c>
+      <c r="L32" t="s">
         <v>120</v>
       </c>
-      <c r="B32" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>5635164.0</v>
+        <v>2343960.0</v>
       </c>
       <c r="N32" s="1">
-        <v>5659476.33</v>
+        <v>2365790.14</v>
       </c>
       <c r="O32" s="1">
-        <v>3.03</v>
+        <v>1.23</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B33" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C33" s="1">
-        <v>4500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>110.37</v>
+        <v>99.572</v>
       </c>
       <c r="E33" s="1">
         <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>4500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>466650.0</v>
+        <v>-7276.0</v>
       </c>
       <c r="J33" s="1">
-        <v>10.37</v>
+        <v>-0.428</v>
       </c>
       <c r="K33">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>0.0</v>
+      </c>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4966650.0</v>
+        <v>1692724.0</v>
       </c>
       <c r="N33" s="1">
-        <v>4974623.9</v>
+        <v>1692724.0</v>
       </c>
       <c r="O33" s="1">
-        <v>2.67</v>
+        <v>0.88</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B34" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C34" s="1">
-        <v>2400000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>97.322</v>
+        <v>92.887</v>
       </c>
       <c r="E34" s="1">
-        <v>102.7</v>
+        <v>96.551</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2464800.0</v>
+        <v>4344795.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-129072.0</v>
+        <v>-164880.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-5.236611489776</v>
+        <v>-3.7948856044992</v>
       </c>
       <c r="K34">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>0.0</v>
+      </c>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2335728.0</v>
+        <v>4179915.0</v>
       </c>
       <c r="N34" s="1">
-        <v>2355782.79</v>
+        <v>4179915.0</v>
       </c>
       <c r="O34" s="1">
-        <v>1.26</v>
+        <v>2.18</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B35" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C35" s="1">
-        <v>1700000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.105</v>
+        <v>140.538</v>
       </c>
       <c r="E35" s="1">
         <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1700000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>18785.0</v>
+        <v>972912.0</v>
       </c>
       <c r="J35" s="1">
-        <v>1.105</v>
+        <v>40.538</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.59</v>
+      </c>
+      <c r="L35" t="s">
+        <v>127</v>
       </c>
       <c r="M35" s="1">
-        <v>1718785.0</v>
+        <v>3372912.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1718785.0</v>
+        <v>3411081.86</v>
       </c>
       <c r="O35" s="1">
-        <v>0.92</v>
+        <v>1.78</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B36" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C36" s="1">
-        <v>4500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>92.493</v>
+        <v>110.871</v>
       </c>
       <c r="E36" s="1">
-        <v>96.551</v>
+        <v>113.5</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H36" s="1">
-        <v>4344795.0</v>
+        <v>7759357.37</v>
       </c>
       <c r="I36" s="1">
-        <v>-182610.0</v>
+        <v>-247135.81</v>
       </c>
       <c r="J36" s="1">
-        <v>-4.2029600936293</v>
+        <v>-3.1850035797488</v>
       </c>
       <c r="K36">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.85</v>
+      </c>
+      <c r="L36" t="s">
+        <v>130</v>
       </c>
       <c r="M36" s="1">
-        <v>4162185.0</v>
+        <v>7512221.56</v>
       </c>
       <c r="N36" s="1">
-        <v>4162185.0</v>
+        <v>7579977.98</v>
       </c>
       <c r="O36" s="1">
-        <v>2.23</v>
+        <v>3.95</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>131</v>
+      </c>
+      <c r="B37" t="s">
+        <v>132</v>
+      </c>
+      <c r="C37" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>112.254</v>
+      </c>
+      <c r="E37" s="1">
+        <v>101.35</v>
+      </c>
+      <c r="F37" t="s">
+        <v>53</v>
+      </c>
+      <c r="G37">
+        <v>1.18</v>
+      </c>
+      <c r="H37" s="1">
+        <v>2855465.82</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-3242.56</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-0.11355625331912</v>
+      </c>
+      <c r="K37">
+        <v>1.01</v>
+      </c>
+      <c r="L37" t="s">
         <v>133</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>3454200.0</v>
+        <v>2852223.26</v>
       </c>
       <c r="N37" s="1">
-        <v>3484380.82</v>
+        <v>2882504.8</v>
       </c>
       <c r="O37" s="1">
-        <v>1.87</v>
+        <v>1.5</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>134</v>
+      </c>
+      <c r="B38" t="s">
+        <v>135</v>
+      </c>
+      <c r="C38" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>94.118</v>
+      </c>
+      <c r="E38" s="1">
+        <v>99.1777</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>2975331.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-151791.0</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-5.1016508751463</v>
+      </c>
+      <c r="K38">
+        <v>0.66</v>
+      </c>
+      <c r="L38" t="s">
         <v>136</v>
       </c>
-      <c r="B38" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>7710651.29</v>
+        <v>2823540.0</v>
       </c>
       <c r="N38" s="1">
-        <v>7768317.5</v>
+        <v>2843389.32</v>
       </c>
       <c r="O38" s="1">
-        <v>4.17</v>
+        <v>1.48</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>137</v>
+      </c>
+      <c r="B39" t="s">
+        <v>138</v>
+      </c>
+      <c r="C39" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>95.846</v>
+      </c>
+      <c r="E39" s="1">
+        <v>101.540625</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>3249300.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-182228.0</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-5.6082233096359</v>
+      </c>
+      <c r="K39">
+        <v>0.13</v>
+      </c>
+      <c r="L39" t="s">
         <v>139</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>2936092.27</v>
+        <v>3067072.0</v>
       </c>
       <c r="N39" s="1">
-        <v>2961707.5</v>
+        <v>3071280.22</v>
       </c>
       <c r="O39" s="1">
-        <v>1.59</v>
+        <v>1.6</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>140</v>
+      </c>
+      <c r="B40" t="s">
+        <v>141</v>
+      </c>
+      <c r="C40" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>212.891</v>
+      </c>
+      <c r="E40" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>1354692.0</v>
+      </c>
+      <c r="J40" s="1">
+        <v>112.891</v>
+      </c>
+      <c r="K40">
+        <v>1.37</v>
+      </c>
+      <c r="L40" t="s">
         <v>142</v>
       </c>
-      <c r="B40" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>2823420.0</v>
+        <v>2554692.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2839385.75</v>
+        <v>2571179.57</v>
       </c>
       <c r="O40" s="1">
-        <v>1.52</v>
+        <v>1.34</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B41" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>95.253</v>
+        <v>135.725</v>
       </c>
       <c r="E41" s="1">
-        <v>101.540625</v>
+        <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>3249300.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-201204.0</v>
+        <v>1143200.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-6.1922260179116</v>
+        <v>35.725</v>
       </c>
       <c r="K41">
-        <v>1.98</v>
+        <v>1.22</v>
       </c>
       <c r="L41" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="M41" s="1">
-        <v>3048096.0</v>
+        <v>4343200.0</v>
       </c>
       <c r="N41" s="1">
-        <v>3111569.97</v>
+        <v>4382257.53</v>
       </c>
       <c r="O41" s="1">
-        <v>1.67</v>
+        <v>2.29</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>146</v>
+      </c>
+      <c r="B42" t="s">
+        <v>147</v>
+      </c>
+      <c r="C42" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>110.723</v>
+      </c>
+      <c r="E42" s="1">
+        <v>100.81</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>4032400.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>396520.0</v>
+      </c>
+      <c r="J42" s="1">
+        <v>9.8333498660847</v>
+      </c>
+      <c r="K42">
+        <v>0.56</v>
+      </c>
+      <c r="L42" t="s">
         <v>148</v>
       </c>
-      <c r="B42" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>2290128.0</v>
+        <v>4428920.0</v>
       </c>
       <c r="N42" s="1">
-        <v>2304042.36</v>
+        <v>4451157.57</v>
       </c>
       <c r="O42" s="1">
-        <v>1.24</v>
+        <v>2.32</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>149</v>
+      </c>
+      <c r="B43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C43" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>114.201</v>
+      </c>
+      <c r="E43" s="1">
+        <v>108.06</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>5403000.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>307050.0</v>
+      </c>
+      <c r="J43" s="1">
+        <v>5.6829539144919</v>
+      </c>
+      <c r="K43">
+        <v>0.29</v>
+      </c>
+      <c r="L43" t="s">
         <v>151</v>
       </c>
-      <c r="B43" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>4105728.0</v>
+        <v>5710050.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4136796.49</v>
+        <v>5724519.18</v>
       </c>
       <c r="O43" s="1">
-        <v>2.22</v>
+        <v>2.98</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B44" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C44" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>103.88</v>
+        <v>140.392</v>
       </c>
       <c r="E44" s="1">
-        <v>100.81</v>
+        <v>124.766</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>4032400.0</v>
+        <v>4990640.0</v>
       </c>
       <c r="I44" s="1">
-        <v>122800.0</v>
+        <v>625040.0</v>
       </c>
       <c r="J44" s="1">
-        <v>3.0453328042853</v>
+        <v>12.524245387365</v>
       </c>
       <c r="K44">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="L44" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="M44" s="1">
-        <v>4155200.0</v>
+        <v>5615680.0</v>
       </c>
       <c r="N44" s="1">
-        <v>4173708.29</v>
+        <v>5636577.24</v>
       </c>
       <c r="O44" s="1">
-        <v>2.24</v>
+        <v>2.94</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>155</v>
+      </c>
+      <c r="B45" t="s">
+        <v>156</v>
+      </c>
+      <c r="C45" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>104.882</v>
+      </c>
+      <c r="E45" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>175752.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>4.882</v>
+      </c>
+      <c r="K45">
+        <v>0.23</v>
+      </c>
+      <c r="L45" t="s">
         <v>157</v>
       </c>
-      <c r="B45" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>5399650.0</v>
+        <v>3775752.0</v>
       </c>
       <c r="N45" s="1">
-        <v>5408108.9</v>
+        <v>3784105.59</v>
       </c>
       <c r="O45" s="1">
-        <v>2.9</v>
+        <v>1.97</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>158</v>
+      </c>
+      <c r="B46" t="s">
+        <v>159</v>
+      </c>
+      <c r="C46" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>163.529</v>
+      </c>
+      <c r="E46" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>1270580.0</v>
+      </c>
+      <c r="J46" s="1">
+        <v>63.529</v>
+      </c>
+      <c r="K46">
+        <v>0.25</v>
+      </c>
+      <c r="L46" t="s">
         <v>160</v>
       </c>
-      <c r="B46" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>5215000.0</v>
+        <v>3270580.0</v>
       </c>
       <c r="N46" s="1">
-        <v>5230019.89</v>
+        <v>3275552.38</v>
       </c>
       <c r="O46" s="1">
-        <v>2.8</v>
+        <v>1.71</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>161</v>
+      </c>
+      <c r="B47" t="s">
+        <v>162</v>
+      </c>
+      <c r="C47" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>330.277</v>
+      </c>
+      <c r="E47" s="1">
+        <v>99.21818182</v>
+      </c>
+      <c r="F47" t="s">
+        <v>53</v>
+      </c>
+      <c r="G47">
+        <v>1.18</v>
+      </c>
+      <c r="H47" s="1">
+        <v>2040675.31</v>
+      </c>
+      <c r="I47" s="1">
+        <v>4113380.76</v>
+      </c>
+      <c r="J47" s="1">
+        <v>201.56958531536</v>
+      </c>
+      <c r="K47">
+        <v>0.94</v>
+      </c>
+      <c r="L47" t="s">
         <v>163</v>
       </c>
-      <c r="B47" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>3616164.0</v>
+        <v>6154056.07</v>
       </c>
       <c r="N47" s="1">
-        <v>3619818.7</v>
+        <v>6174667.25</v>
       </c>
       <c r="O47" s="1">
-        <v>1.94</v>
+        <v>3.22</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B48" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C48" s="1">
-        <v>2000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>145.8</v>
+        <v>102.265</v>
       </c>
       <c r="E48" s="1">
-        <v>100.0</v>
+        <v>105.4625</v>
       </c>
       <c r="F48" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G48">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H48" s="1">
-        <v>2000000.0</v>
+        <v>7575147.43</v>
       </c>
       <c r="I48" s="1">
-        <v>916000.0</v>
+        <v>-646037.58</v>
       </c>
       <c r="J48" s="1">
-        <v>45.8</v>
+        <v>-8.5283829254792</v>
       </c>
       <c r="K48">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>0.0</v>
+      </c>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2916000.0</v>
+        <v>6929109.85</v>
       </c>
       <c r="N48" s="1">
-        <v>2917988.95</v>
+        <v>6929109.85</v>
       </c>
       <c r="O48" s="1">
-        <v>1.56</v>
+        <v>3.61</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B49" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C49" s="1">
-        <v>2200000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>314.202</v>
+        <v>112.926</v>
       </c>
       <c r="E49" s="1">
-        <v>99.21818182</v>
+        <v>100.0</v>
       </c>
       <c r="F49" t="s">
-        <v>55</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2040675.31</v>
+        <v>5000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>3821302.3</v>
+        <v>646300.0</v>
       </c>
       <c r="J49" s="1">
-        <v>187.25675178576</v>
+        <v>12.926</v>
       </c>
       <c r="K49">
-        <v>0.67</v>
+        <v>0.03</v>
       </c>
       <c r="L49" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="M49" s="1">
-        <v>5861977.61</v>
+        <v>5646300.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5876749.64</v>
+        <v>5647556.91</v>
       </c>
       <c r="O49" s="1">
-        <v>3.15</v>
+        <v>2.94</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B50" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C50" s="1">
-        <v>8000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.312</v>
+        <v>127.904</v>
       </c>
       <c r="E50" s="1">
-        <v>105.4625</v>
+        <v>106.8</v>
       </c>
       <c r="F50" t="s">
-        <v>55</v>
+        <v>8</v>
       </c>
       <c r="G50">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>7575147.43</v>
+        <v>2670000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-905405.23</v>
+        <v>527600.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-11.952311666098</v>
+        <v>19.760299625468</v>
       </c>
       <c r="K50">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.95</v>
+      </c>
+      <c r="L50" t="s">
+        <v>171</v>
       </c>
       <c r="M50" s="1">
-        <v>6669742.2</v>
+        <v>3197600.0</v>
       </c>
       <c r="N50" s="1">
-        <v>6669742.2</v>
+        <v>3221398.08</v>
       </c>
       <c r="O50" s="1">
-        <v>3.58</v>
+        <v>1.68</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>172</v>
+      </c>
+      <c r="B51" t="s">
+        <v>173</v>
+      </c>
+      <c r="C51" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>103.062</v>
+      </c>
+      <c r="E51" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>3661200.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>49032.0</v>
+      </c>
+      <c r="J51" s="1">
+        <v>1.3392330383481</v>
+      </c>
+      <c r="K51">
+        <v>0.25</v>
+      </c>
+      <c r="L51" t="s">
         <v>174</v>
       </c>
-      <c r="B51" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>5223100.0</v>
+        <v>3710232.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5239268.48</v>
+        <v>3719194.71</v>
       </c>
       <c r="O51" s="1">
-        <v>2.81</v>
+        <v>1.94</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>175</v>
+      </c>
+      <c r="B52" t="s">
+        <v>176</v>
+      </c>
+      <c r="C52" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.239</v>
+      </c>
+      <c r="E52" s="1">
+        <v>99.85793103</v>
+      </c>
+      <c r="F52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G52">
+        <v>0.88</v>
+      </c>
+      <c r="H52" s="1">
+        <v>3362514.58</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-85435.33</v>
+      </c>
+      <c r="J52" s="1">
+        <v>-2.5408166408605</v>
+      </c>
+      <c r="K52">
+        <v>0.59</v>
+      </c>
+      <c r="L52" t="s">
         <v>177</v>
       </c>
-      <c r="B52" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>2902225.0</v>
+        <v>3277079.25</v>
       </c>
       <c r="N52" s="1">
-        <v>2920923.49</v>
+        <v>3294274.46</v>
       </c>
       <c r="O52" s="1">
-        <v>1.57</v>
+        <v>1.72</v>
       </c>
       <c r="P52">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P54">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>