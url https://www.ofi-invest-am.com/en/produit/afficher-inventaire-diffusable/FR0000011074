--- v1 (2026-05-29)
+++ v2 (2026-06-20)
@@ -151,447 +151,447 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01723124</t>
-[...2 lines deleted...]
-    <t>EUR/GBP 19/03/26</t>
+    <t>OVCT01737424</t>
+  </si>
+  <si>
+    <t>EUR/GBP 21/05/26</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>-6 089.33</t>
-[...11 lines deleted...]
-    <t>EUR/USD 19/03/26</t>
+    <t>OVCT01737421</t>
+  </si>
+  <si>
+    <t>EUR/SEK 21/05/26</t>
+  </si>
+  <si>
+    <t>OVCT01737419</t>
+  </si>
+  <si>
+    <t>EUR/USD 21/05/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-36 885.51</t>
+    <t>-4 060.88</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>4 540.42</t>
+    <t>5 703.21</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>2 849.32</t>
+    <t>5 150.68</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
   </si>
   <si>
-    <t>19 059.07</t>
+    <t>21 763.39</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>13 610.96</t>
+    <t>16 717.81</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>4 656.16</t>
+    <t>5 605.48</t>
   </si>
   <si>
     <t>XS2630795404</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI / LAGFIN 3.5 08/06/2028</t>
   </si>
   <si>
-    <t>12 259.62</t>
+    <t>15 288.46</t>
   </si>
   <si>
     <t>XS2740429589</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI MILANO NV 2.375 17/01/2029</t>
   </si>
   <si>
-    <t>4 428.52</t>
+    <t>6 495.17</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>2 693.37</t>
+    <t>8 349.45</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>12 982.19</t>
+    <t>14 665.07</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>43 967.12</t>
+    <t>49 398.36</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>9 554.79</t>
+    <t>11 712.33</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>29 523.48</t>
+    <t>36 049.72</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>60 527.47</t>
+    <t>68 835.16</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>6 222.92</t>
+    <t>7 491.67</t>
   </si>
   <si>
     <t>XS2557565830</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 0.8 07/12/2027</t>
   </si>
   <si>
-    <t>7 182.42</t>
+    <t>8 936.26</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>18 710.96</t>
+    <t>21 213.70</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>15 536.11</t>
+    <t>16 527.78</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>28 602.74</t>
+    <t>3 178.08</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>12 980.77</t>
+    <t>16 875.00</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>21 830.14</t>
+    <t>23 210.96</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>38 169.86</t>
+    <t>44 383.56</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>67 756.42</t>
+    <t>7 699.34</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>30 281.54</t>
+    <t>2 491.74</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>19 849.32</t>
+    <t>22 869.86</t>
   </si>
   <si>
     <t>FR001400NF10</t>
   </si>
   <si>
     <t>REMY COINTREAU / ORPAR 2 07/02/2031</t>
   </si>
   <si>
-    <t>4 208.22</t>
+    <t>7 890.41</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>16 487.57</t>
+    <t>1 218.75</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>39 057.53</t>
+    <t>45 271.23</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>22 237.57</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>14 469.18</t>
+    <t>19 143.84</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>20 897.24</t>
+    <t>25 468.51</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>8 353.59</t>
+    <t>12 008.29</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>4 972.38</t>
+    <t>7 292.82</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>20 611.18</t>
+    <t>25 738.48</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>1 256.91</t>
+    <t>3 287.29</t>
+  </si>
+  <si>
+    <t>FR0014016PI1</t>
+  </si>
+  <si>
+    <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>23 798.08</t>
+    <t>27 764.42</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>8 962.71</t>
+    <t>10 790.06</t>
   </si>
   <si>
     <t>XS2339232147</t>
   </si>
   <si>
     <t>WH SMITH PLC 1.625 07/05/2026</t>
   </si>
   <si>
-    <t>17 195.21</t>
+    <t>20 550.33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -955,241 +955,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>880323.9137</v>
+        <v>875668.0571</v>
       </c>
       <c r="D2">
-        <v>96.92</v>
+        <v>91.64</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>85320999.5</v>
+        <v>80247089.52</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>85320999.5</v>
+        <v>80247089.52</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="D3">
-        <v>91.3</v>
+        <v>86.33</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>106165113.61</v>
+        <v>100386132.53</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>106165113.61</v>
+        <v>100386132.53</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1.0</v>
       </c>
       <c r="D4">
-        <v>127.78</v>
+        <v>120.67</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>127.78</v>
+        <v>120.67</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>127.78</v>
+        <v>120.67</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2353.6246</v>
+        <v>2937.6114</v>
       </c>
       <c r="D5">
-        <v>115.54</v>
+        <v>109.2</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>271939.92</v>
+        <v>320814.38</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>271939.92</v>
+        <v>320814.38</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>123.72</v>
+        <v>117.01</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>123.72</v>
+        <v>117.01</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>123.72</v>
+        <v>117.01</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>211.0</v>
       </c>
       <c r="D7">
-        <v>108.07</v>
+        <v>102.01</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>22803.82</v>
+        <v>21524.91</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>22803.82</v>
+        <v>21524.91</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P52"/>
+  <dimension ref="A1:P53"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O52" sqref="O52"/>
+      <selection activeCell="O53" sqref="O53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1211,2586 +1211,2636 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>21000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>192.6</v>
+        <v>203.8</v>
       </c>
       <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2130768.9</v>
       </c>
       <c r="I2" s="1">
-        <v>1913831.1</v>
+        <v>2149031.1</v>
       </c>
       <c r="J2" s="1">
-        <v>89.818802029634</v>
+        <v>100.85707089117</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4044600.0</v>
+        <v>4279800.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4044600.0</v>
+        <v>4279800.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.11</v>
+        <v>2.36</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>2024.0</v>
+        <v>1223.0</v>
       </c>
       <c r="D3" s="1">
-        <v>4778.97</v>
+        <v>4784.78</v>
       </c>
       <c r="E3" s="1">
-        <v>4771.8263586957</v>
+        <v>4771.8263532298</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>9658176.55</v>
+        <v>5835943.63</v>
       </c>
       <c r="I3" s="1">
-        <v>14458.73</v>
+        <v>15842.31</v>
       </c>
       <c r="J3" s="1">
-        <v>0.14970455266735</v>
+        <v>0.27146098393689</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9672635.28</v>
+        <v>5851785.94</v>
       </c>
       <c r="N3" s="1">
-        <v>9672635.28</v>
+        <v>5851785.94</v>
       </c>
       <c r="O3" s="1">
-        <v>5.04</v>
+        <v>3.23</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>40000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>102.5</v>
+        <v>93.9</v>
       </c>
       <c r="E4" s="1">
         <v>40.2355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1609420.0</v>
       </c>
       <c r="I4" s="1">
-        <v>2490580.0</v>
+        <v>2146580.0</v>
       </c>
       <c r="J4" s="1">
-        <v>154.75015844217</v>
+        <v>133.37599880702</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4100000.0</v>
+        <v>3756000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>4100000.0</v>
+        <v>3756000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.14</v>
+        <v>2.08</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>5000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>340.0</v>
+        <v>281.6</v>
       </c>
       <c r="E5" s="1">
         <v>251.537302</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1257686.51</v>
       </c>
       <c r="I5" s="1">
-        <v>442313.49</v>
+        <v>150313.49</v>
       </c>
       <c r="J5" s="1">
-        <v>35.168818817974</v>
+        <v>11.95158640924</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1700000.0</v>
+        <v>1408000.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1700000.0</v>
+        <v>1408000.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.89</v>
+        <v>0.78</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>50000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>351.8</v>
+        <v>288.1</v>
       </c>
       <c r="E6" s="1">
         <v>253.272567</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6">
-        <v>10.65</v>
+        <v>10.81</v>
       </c>
       <c r="H6" s="1">
         <v>1121568.36</v>
       </c>
       <c r="I6" s="1">
-        <v>529609.71</v>
+        <v>211370.17</v>
       </c>
       <c r="J6" s="1">
-        <v>47.220457431592</v>
+        <v>18.845946224803</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1651178.07</v>
+        <v>1332938.53</v>
       </c>
       <c r="N6" s="1">
-        <v>1651178.07</v>
+        <v>1332938.53</v>
       </c>
       <c r="O6" s="1">
-        <v>0.86</v>
+        <v>0.74</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>3292729.24</v>
+        <v>3343922.8</v>
       </c>
       <c r="D7" s="1">
-        <v>1.13766101</v>
+        <v>1.14896538</v>
       </c>
       <c r="E7" s="1">
-        <v>1.1451933386</v>
+        <v>1.1543118736</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>21657.39</v>
+        <v>15488.24</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7" t="s">
-        <v>48</v>
+      <c r="L7">
+        <v>-628.29</v>
       </c>
       <c r="M7" s="1">
-        <v>27746.72</v>
+        <v>16116.53</v>
       </c>
       <c r="N7" s="1">
-        <v>21657.39</v>
+        <v>15488.24</v>
       </c>
       <c r="O7" s="1">
         <v>0.01</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" t="s">
         <v>49</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="1">
-        <v>1430726.57</v>
+        <v>1498867.42</v>
       </c>
       <c r="D8" s="1">
-        <v>0.09387448</v>
+        <v>0.09255931</v>
       </c>
       <c r="E8" s="1">
-        <v>0.0933430028</v>
+        <v>0.0935768557</v>
       </c>
       <c r="F8" t="s">
         <v>44</v>
       </c>
       <c r="G8">
-        <v>10.65</v>
+        <v>10.81</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-8146.26</v>
+        <v>16298.55</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>132.36</v>
+        <v>27.59</v>
       </c>
       <c r="M8" s="1">
-        <v>-8278.6199999999</v>
+        <v>16270.96</v>
       </c>
       <c r="N8" s="1">
-        <v>-8146.26</v>
+        <v>16298.55</v>
       </c>
       <c r="O8" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" t="s">
         <v>51</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1">
+        <v>21814537.7</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.86371981</v>
+      </c>
+      <c r="E9" s="1">
+        <v>0.8651447041</v>
+      </c>
+      <c r="F9" t="s">
         <v>52</v>
       </c>
-      <c r="C9" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>88125.44</v>
+        <v>35928.65</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>125010.95</v>
+        <v>39989.529999998</v>
       </c>
       <c r="N9" s="1">
-        <v>88125.44</v>
+        <v>35928.649999999</v>
       </c>
       <c r="O9" s="1">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>57.895</v>
+        <v>52.193</v>
       </c>
       <c r="E10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="I10" s="1">
-        <v>251163.41</v>
+        <v>-92119.38</v>
       </c>
       <c r="J10" s="1">
-        <v>7.8049629872617</v>
+        <v>-2.8626317476319</v>
       </c>
       <c r="K10">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="L10" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M10" s="1">
-        <v>3469159.58</v>
+        <v>3125876.79</v>
       </c>
       <c r="N10" s="1">
-        <v>3473700.0</v>
+        <v>3131580.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.81</v>
+        <v>1.73</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>106.125</v>
+        <v>101.314</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>306250.0</v>
+        <v>65700.0</v>
       </c>
       <c r="J11" s="1">
-        <v>6.125</v>
+        <v>1.314</v>
       </c>
       <c r="K11">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="L11" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M11" s="1">
-        <v>5306250.0</v>
+        <v>5065700.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5309099.32</v>
+        <v>5070850.68</v>
       </c>
       <c r="O11" s="1">
-        <v>2.77</v>
+        <v>2.8</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C12" s="1">
         <v>5400000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>106.267</v>
+        <v>104.15</v>
       </c>
       <c r="E12" s="1">
         <v>100.5</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5427000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>311418.0</v>
+        <v>197100.0</v>
       </c>
       <c r="J12" s="1">
-        <v>5.7383084577114</v>
+        <v>3.6318407960199</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>5738418.0</v>
+        <v>5624100.0</v>
       </c>
       <c r="N12" s="1">
-        <v>5738418.0</v>
+        <v>5624100.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.99</v>
+        <v>3.11</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C13" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>166.5</v>
+        <v>164.35</v>
       </c>
       <c r="E13" s="1">
         <v>110.2</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2755000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>1407500.0</v>
+        <v>1353750.0</v>
       </c>
       <c r="J13" s="1">
-        <v>51.088929219601</v>
+        <v>49.137931034483</v>
       </c>
       <c r="K13">
-        <v>0.76</v>
+        <v>0.87</v>
       </c>
       <c r="L13" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>4162500.0</v>
+        <v>4108750.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4181559.07</v>
+        <v>4130513.39</v>
       </c>
       <c r="O13" s="1">
-        <v>2.18</v>
+        <v>2.28</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>124.534</v>
+        <v>110.131</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>883224.0</v>
+        <v>364716.0</v>
       </c>
       <c r="J14" s="1">
-        <v>24.534</v>
+        <v>10.131</v>
       </c>
       <c r="K14">
-        <v>0.38</v>
+        <v>0.46</v>
       </c>
       <c r="L14" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>4483224.0</v>
+        <v>3964716.0</v>
       </c>
       <c r="N14" s="1">
-        <v>4496834.96</v>
+        <v>3981433.81</v>
       </c>
       <c r="O14" s="1">
-        <v>2.34</v>
+        <v>2.2</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>91.896</v>
+        <v>89.727</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-178288.0</v>
+        <v>-226006.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-8.104</v>
+        <v>-10.273</v>
       </c>
       <c r="K15">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="L15" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>2021712.0</v>
+        <v>1973994.0</v>
       </c>
       <c r="N15" s="1">
-        <v>2026368.16</v>
+        <v>1979599.48</v>
       </c>
       <c r="O15" s="1">
-        <v>1.06</v>
+        <v>1.09</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C16" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.75</v>
+        <v>98.494</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-18750.0</v>
+        <v>-22590.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.25</v>
+        <v>-1.506</v>
       </c>
       <c r="K16">
+        <v>1.02</v>
+      </c>
+      <c r="L16" t="s">
+        <v>73</v>
+      </c>
+      <c r="M16" s="1">
+        <v>1477410.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1492698.46</v>
+      </c>
+      <c r="O16" s="1">
         <v>0.82</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.78</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.978</v>
+        <v>97.747</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-15330.0</v>
+        <v>-33795.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.022</v>
+        <v>-2.253</v>
       </c>
       <c r="K17">
-        <v>0.3</v>
+        <v>0.43</v>
       </c>
       <c r="L17" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>1484670.0</v>
+        <v>1466205.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1489098.52</v>
+        <v>1472700.17</v>
       </c>
       <c r="O17" s="1">
-        <v>0.78</v>
+        <v>0.81</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C18" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>95.907</v>
+        <v>92.366</v>
       </c>
       <c r="E18" s="1">
         <v>96.65</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2899500.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-22290.0</v>
+        <v>-128520.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.76875323331609</v>
+        <v>-4.4324883600621</v>
       </c>
       <c r="K18">
-        <v>0.09</v>
+        <v>0.28</v>
       </c>
       <c r="L18" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>2877210.0</v>
+        <v>2770980.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2879903.37</v>
+        <v>2779329.45</v>
       </c>
       <c r="O18" s="1">
-        <v>1.5</v>
+        <v>1.54</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="C19" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>108.939</v>
+        <v>100.121</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>4000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>357560.0</v>
+        <v>4840.0</v>
       </c>
       <c r="J19" s="1">
-        <v>8.939</v>
+        <v>0.121</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4357560.0</v>
+        <v>4004840.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4357560.0</v>
+        <v>4004840.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.27</v>
+        <v>2.21</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="C20" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>93.622</v>
+        <v>92.873</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>3500000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-223230.0</v>
+        <v>-249445.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-6.378</v>
+        <v>-7.127</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3276770.0</v>
+        <v>3250555.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3276770.0</v>
+        <v>3250555.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.71</v>
+        <v>1.8</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>168.325</v>
+        <v>150.387</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>888225.0</v>
+        <v>655031.0</v>
       </c>
       <c r="J21" s="1">
-        <v>68.325</v>
+        <v>50.387</v>
       </c>
       <c r="K21">
-        <v>1.0</v>
+        <v>1.13</v>
       </c>
       <c r="L21" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M21" s="1">
-        <v>2188225.0</v>
+        <v>1955031.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2201207.19</v>
+        <v>1969696.07</v>
       </c>
       <c r="O21" s="1">
-        <v>1.15</v>
+        <v>1.09</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C22" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>119.642</v>
+        <v>135.265</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>628544.0</v>
+        <v>1128480.0</v>
       </c>
       <c r="J22" s="1">
-        <v>19.642</v>
+        <v>35.265</v>
       </c>
       <c r="K22">
-        <v>1.37</v>
+        <v>1.54</v>
       </c>
       <c r="L22" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="M22" s="1">
-        <v>3828544.0</v>
+        <v>4328480.0</v>
       </c>
       <c r="N22" s="1">
-        <v>3872511.12</v>
+        <v>4377878.36</v>
       </c>
       <c r="O22" s="1">
-        <v>2.02</v>
+        <v>2.42</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="C23" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.86</v>
+        <v>101.382</v>
       </c>
       <c r="E23" s="1">
         <v>101.94116</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2548529.0</v>
       </c>
       <c r="I23" s="1">
-        <v>22971.0</v>
+        <v>-13979.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.90134348088643</v>
+        <v>-0.54851249485488</v>
       </c>
       <c r="K23">
-        <v>0.38</v>
+        <v>0.47</v>
       </c>
       <c r="L23" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="M23" s="1">
-        <v>2571500.0</v>
+        <v>2534550.0</v>
       </c>
       <c r="N23" s="1">
-        <v>2581054.79</v>
+        <v>2546262.33</v>
       </c>
       <c r="O23" s="1">
-        <v>1.35</v>
+        <v>1.41</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C24" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>104.657</v>
+        <v>102.417</v>
       </c>
       <c r="E24" s="1">
         <v>107.6</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>5380000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-147150.0</v>
+        <v>-259150.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-2.7351301115242</v>
+        <v>-4.8169144981413</v>
       </c>
       <c r="K24">
-        <v>0.59</v>
+        <v>0.72</v>
       </c>
       <c r="L24" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="M24" s="1">
-        <v>5232850.0</v>
+        <v>5120850.0</v>
       </c>
       <c r="N24" s="1">
-        <v>5262373.48</v>
+        <v>5156899.72</v>
       </c>
       <c r="O24" s="1">
-        <v>2.74</v>
+        <v>2.85</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="C25" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>138.507</v>
+        <v>151.839</v>
       </c>
       <c r="E25" s="1">
         <v>104.99305556</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>3779750.0</v>
       </c>
       <c r="I25" s="1">
-        <v>1206502.0</v>
+        <v>1686454.0</v>
       </c>
       <c r="J25" s="1">
-        <v>31.920153449302</v>
+        <v>44.618136120114</v>
       </c>
       <c r="K25">
-        <v>1.68</v>
+        <v>1.91</v>
       </c>
       <c r="L25" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="M25" s="1">
-        <v>4986252.0</v>
+        <v>5466204.0</v>
       </c>
       <c r="N25" s="1">
-        <v>5046779.47</v>
+        <v>5535039.16</v>
       </c>
       <c r="O25" s="1">
-        <v>2.63</v>
+        <v>3.06</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="C26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>106.669</v>
+        <v>99.007</v>
       </c>
       <c r="E26" s="1">
         <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>193401.0</v>
+        <v>-28797.0</v>
       </c>
       <c r="J26" s="1">
-        <v>6.669</v>
+        <v>-0.993</v>
       </c>
       <c r="K26">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="L26" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="M26" s="1">
-        <v>3093401.0</v>
+        <v>2871203.0</v>
       </c>
       <c r="N26" s="1">
-        <v>3099623.92</v>
+        <v>2878694.67</v>
       </c>
       <c r="O26" s="1">
-        <v>1.62</v>
+        <v>1.59</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>102</v>
+      </c>
+      <c r="B27" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C27" s="1">
         <v>3800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>153.577</v>
+        <v>145.675</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>3800000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>2035926.0</v>
+        <v>1735650.0</v>
       </c>
       <c r="J27" s="1">
-        <v>53.577</v>
+        <v>45.675</v>
       </c>
       <c r="K27">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="L27" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="M27" s="1">
-        <v>5835926.0</v>
+        <v>5535650.0</v>
       </c>
       <c r="N27" s="1">
-        <v>5843108.42</v>
+        <v>5544586.26</v>
       </c>
       <c r="O27" s="1">
-        <v>3.05</v>
+        <v>3.06</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="C28" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>118.065</v>
+        <v>113.952</v>
       </c>
       <c r="E28" s="1">
         <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>523885.0</v>
+        <v>404608.0</v>
       </c>
       <c r="J28" s="1">
-        <v>18.065</v>
+        <v>13.952</v>
       </c>
       <c r="K28">
-        <v>0.65</v>
+        <v>0.73</v>
       </c>
       <c r="L28" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="M28" s="1">
-        <v>3423885.0</v>
+        <v>3304608.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3442595.96</v>
+        <v>3325821.7</v>
       </c>
       <c r="O28" s="1">
-        <v>1.8</v>
+        <v>1.84</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>108</v>
+      </c>
+      <c r="B29" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="C29" s="1">
         <v>3400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>110.666</v>
+        <v>103.925</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3400000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>362644.0</v>
+        <v>133450.0</v>
       </c>
       <c r="J29" s="1">
-        <v>10.666</v>
+        <v>3.925</v>
       </c>
       <c r="K29">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="L29" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="M29" s="1">
-        <v>3762644.0</v>
+        <v>3533450.0</v>
       </c>
       <c r="N29" s="1">
-        <v>3778180.11</v>
+        <v>3549977.78</v>
       </c>
       <c r="O29" s="1">
-        <v>1.97</v>
+        <v>1.96</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>111</v>
+      </c>
+      <c r="B30" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C30" s="1">
         <v>5800000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.638</v>
+        <v>96.531</v>
       </c>
       <c r="E30" s="1">
         <v>101.90332</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>5910392.56</v>
       </c>
       <c r="I30" s="1">
-        <v>-73388.56</v>
+        <v>-311594.56</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.2416867281655</v>
+        <v>-5.271977399755</v>
       </c>
       <c r="K30">
-        <v>0.49</v>
+        <v>0.05</v>
       </c>
       <c r="L30" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="M30" s="1">
-        <v>5837004.0</v>
+        <v>5598798.0</v>
       </c>
       <c r="N30" s="1">
-        <v>5865606.74</v>
+        <v>5601976.08</v>
       </c>
       <c r="O30" s="1">
-        <v>3.06</v>
+        <v>3.1</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>114</v>
+      </c>
+      <c r="B31" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="C31" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>118.941</v>
+        <v>109.088</v>
       </c>
       <c r="E31" s="1">
         <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>4500000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>852345.0</v>
+        <v>408960.0</v>
       </c>
       <c r="J31" s="1">
-        <v>18.941</v>
+        <v>9.088</v>
       </c>
       <c r="K31">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="L31" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="M31" s="1">
-        <v>5352345.0</v>
+        <v>4908960.0</v>
       </c>
       <c r="N31" s="1">
-        <v>5365325.77</v>
+        <v>4925835.0</v>
       </c>
       <c r="O31" s="1">
-        <v>2.8</v>
+        <v>2.72</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>117</v>
+      </c>
+      <c r="B32" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="C32" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.665</v>
+        <v>95.925</v>
       </c>
       <c r="E32" s="1">
         <v>102.7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>2464800.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-120840.0</v>
+        <v>-162600.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-4.9026290165531</v>
+        <v>-6.5968841285297</v>
       </c>
       <c r="K32">
-        <v>0.91</v>
+        <v>0.97</v>
       </c>
       <c r="L32" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="M32" s="1">
-        <v>2343960.0</v>
+        <v>2302200.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2365790.14</v>
+        <v>2325410.96</v>
       </c>
       <c r="O32" s="1">
-        <v>1.23</v>
+        <v>1.28</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>120</v>
+      </c>
+      <c r="B33" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="C33" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.572</v>
+        <v>92.5</v>
       </c>
       <c r="E33" s="1">
         <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-7276.0</v>
+        <v>-127500.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.428</v>
+        <v>-7.5</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1692724.0</v>
+        <v>1572500.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1692724.0</v>
+        <v>1572500.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>122</v>
+      </c>
+      <c r="B34" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C34" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>92.887</v>
+        <v>92.115</v>
       </c>
       <c r="E34" s="1">
         <v>96.551</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>4344795.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-164880.0</v>
+        <v>-199620.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-3.7948856044992</v>
+        <v>-4.5944630299013</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4179915.0</v>
+        <v>4145175.0</v>
       </c>
       <c r="N34" s="1">
-        <v>4179915.0</v>
+        <v>4145175.0</v>
       </c>
       <c r="O34" s="1">
-        <v>2.18</v>
+        <v>2.29</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>124</v>
+      </c>
+      <c r="B35" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C35" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>140.538</v>
+        <v>138.087</v>
       </c>
       <c r="E35" s="1">
         <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2400000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>972912.0</v>
+        <v>914088.0</v>
       </c>
       <c r="J35" s="1">
-        <v>40.538</v>
+        <v>38.087</v>
       </c>
       <c r="K35">
-        <v>1.59</v>
+        <v>1.85</v>
       </c>
       <c r="L35" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="M35" s="1">
-        <v>3372912.0</v>
+        <v>3314088.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3411081.86</v>
+        <v>3358471.56</v>
       </c>
       <c r="O35" s="1">
-        <v>1.78</v>
+        <v>1.86</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>127</v>
+      </c>
+      <c r="B36" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="C36" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>110.871</v>
+        <v>102.025</v>
       </c>
       <c r="E36" s="1">
         <v>113.5</v>
       </c>
       <c r="F36" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G36">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H36" s="1">
         <v>7759357.37</v>
       </c>
       <c r="I36" s="1">
-        <v>-247135.81</v>
+        <v>-689630.21</v>
       </c>
       <c r="J36" s="1">
-        <v>-3.1850035797488</v>
+        <v>-8.8877232625773</v>
       </c>
       <c r="K36">
-        <v>0.85</v>
+        <v>0.1</v>
       </c>
       <c r="L36" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="M36" s="1">
-        <v>7512221.56</v>
+        <v>7069727.16</v>
       </c>
       <c r="N36" s="1">
-        <v>7579977.98</v>
+        <v>7077426.5</v>
       </c>
       <c r="O36" s="1">
-        <v>3.95</v>
+        <v>3.91</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>130</v>
+      </c>
+      <c r="B37" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C37" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>112.254</v>
+        <v>103.633</v>
       </c>
       <c r="E37" s="1">
         <v>101.35</v>
       </c>
       <c r="F37" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G37">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H37" s="1">
         <v>2855465.82</v>
       </c>
       <c r="I37" s="1">
-        <v>-3242.56</v>
+        <v>-162533.82</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.11355625331912</v>
+        <v>-5.6920247078986</v>
       </c>
       <c r="K37">
-        <v>1.01</v>
+        <v>0.08</v>
       </c>
       <c r="L37" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="M37" s="1">
-        <v>2852223.26</v>
+        <v>2692932.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2882504.8</v>
+        <v>2695423.74</v>
       </c>
       <c r="O37" s="1">
-        <v>1.5</v>
+        <v>1.49</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>133</v>
+      </c>
+      <c r="B38" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C38" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>94.118</v>
+        <v>88.0</v>
       </c>
       <c r="E38" s="1">
         <v>99.1777</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>2975331.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-151791.0</v>
+        <v>-335331.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-5.1016508751463</v>
+        <v>-11.270376304351</v>
       </c>
       <c r="K38">
-        <v>0.66</v>
+        <v>0.76</v>
       </c>
       <c r="L38" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="M38" s="1">
-        <v>2823540.0</v>
+        <v>2640000.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2843389.32</v>
+        <v>2662869.86</v>
       </c>
       <c r="O38" s="1">
-        <v>1.48</v>
+        <v>1.47</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>136</v>
+      </c>
+      <c r="B39" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C39" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>95.846</v>
+        <v>95.081</v>
       </c>
       <c r="E39" s="1">
         <v>101.540625</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>3249300.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-182228.0</v>
+        <v>-206708.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-5.6082233096359</v>
+        <v>-6.3616163481365</v>
       </c>
       <c r="K39">
-        <v>0.13</v>
+        <v>0.25</v>
       </c>
       <c r="L39" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="M39" s="1">
-        <v>3067072.0</v>
+        <v>3042592.0</v>
       </c>
       <c r="N39" s="1">
-        <v>3071280.22</v>
+        <v>3050482.41</v>
       </c>
       <c r="O39" s="1">
-        <v>1.6</v>
+        <v>1.69</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>139</v>
+      </c>
+      <c r="B40" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="C40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>212.891</v>
+        <v>202.263</v>
       </c>
       <c r="E40" s="1">
         <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>1354692.0</v>
+        <v>1227156.0</v>
       </c>
       <c r="J40" s="1">
-        <v>112.891</v>
+        <v>102.263</v>
       </c>
       <c r="K40">
-        <v>1.37</v>
+        <v>0.1</v>
       </c>
       <c r="L40" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="M40" s="1">
-        <v>2554692.0</v>
+        <v>2427156.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2571179.57</v>
+        <v>2428374.75</v>
       </c>
       <c r="O40" s="1">
         <v>1.34</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>142</v>
+      </c>
+      <c r="B41" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="C41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>135.725</v>
+        <v>124.934</v>
       </c>
       <c r="E41" s="1">
         <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>1143200.0</v>
+        <v>797888.0</v>
       </c>
       <c r="J41" s="1">
-        <v>35.725</v>
+        <v>24.934</v>
       </c>
       <c r="K41">
-        <v>1.22</v>
+        <v>1.41</v>
       </c>
       <c r="L41" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="M41" s="1">
-        <v>4343200.0</v>
+        <v>3997888.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4382257.53</v>
+        <v>4043159.23</v>
       </c>
       <c r="O41" s="1">
-        <v>2.29</v>
+        <v>2.23</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>145</v>
+      </c>
+      <c r="B42" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="C42" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>110.723</v>
+        <v>101.979</v>
       </c>
       <c r="E42" s="1">
         <v>100.81</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>4032400.0</v>
       </c>
       <c r="I42" s="1">
-        <v>396520.0</v>
+        <v>46760.0</v>
       </c>
       <c r="J42" s="1">
-        <v>9.8333498660847</v>
+        <v>1.1596071818272</v>
       </c>
       <c r="K42">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>0.0</v>
+      </c>
+      <c r="L42">
+        <v>135.87</v>
       </c>
       <c r="M42" s="1">
-        <v>4428920.0</v>
+        <v>4079160.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4451157.57</v>
+        <v>4079295.87</v>
       </c>
       <c r="O42" s="1">
-        <v>2.32</v>
+        <v>2.25</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B43" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C43" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>114.201</v>
+        <v>106.098</v>
       </c>
       <c r="E43" s="1">
         <v>108.06</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>5403000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>307050.0</v>
+        <v>-98100.0</v>
       </c>
       <c r="J43" s="1">
-        <v>5.6829539144919</v>
+        <v>-1.8156579677957</v>
       </c>
       <c r="K43">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="L43" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="M43" s="1">
-        <v>5710050.0</v>
+        <v>5304900.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5724519.18</v>
+        <v>5324043.84</v>
       </c>
       <c r="O43" s="1">
-        <v>2.98</v>
+        <v>2.94</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B44" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C44" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>140.392</v>
+        <v>127.525</v>
       </c>
       <c r="E44" s="1">
         <v>124.766</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>4990640.0</v>
       </c>
       <c r="I44" s="1">
-        <v>625040.0</v>
+        <v>110360.0</v>
       </c>
       <c r="J44" s="1">
-        <v>12.524245387365</v>
+        <v>2.2113396277832</v>
       </c>
       <c r="K44">
-        <v>0.52</v>
+        <v>0.64</v>
       </c>
       <c r="L44" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="M44" s="1">
-        <v>5615680.0</v>
+        <v>5101000.0</v>
       </c>
       <c r="N44" s="1">
-        <v>5636577.24</v>
+        <v>5126468.51</v>
       </c>
       <c r="O44" s="1">
-        <v>2.94</v>
+        <v>2.83</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B45" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>104.882</v>
+        <v>99.647</v>
       </c>
       <c r="E45" s="1">
         <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>175752.0</v>
+        <v>-12708.0</v>
       </c>
       <c r="J45" s="1">
-        <v>4.882</v>
+        <v>-0.353</v>
       </c>
       <c r="K45">
-        <v>0.23</v>
+        <v>0.33</v>
       </c>
       <c r="L45" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="M45" s="1">
-        <v>3775752.0</v>
+        <v>3587292.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3784105.59</v>
+        <v>3599300.29</v>
       </c>
       <c r="O45" s="1">
-        <v>1.97</v>
+        <v>1.99</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B46" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>163.529</v>
+        <v>136.228</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>1270580.0</v>
+        <v>724560.0</v>
       </c>
       <c r="J46" s="1">
-        <v>63.529</v>
+        <v>36.228</v>
       </c>
       <c r="K46">
-        <v>0.25</v>
+        <v>0.36</v>
       </c>
       <c r="L46" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="M46" s="1">
-        <v>3270580.0</v>
+        <v>2724560.0</v>
       </c>
       <c r="N46" s="1">
-        <v>3275552.38</v>
+        <v>2731852.82</v>
       </c>
       <c r="O46" s="1">
-        <v>1.71</v>
+        <v>1.51</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B47" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C47" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>330.277</v>
+        <v>216.837</v>
       </c>
       <c r="E47" s="1">
         <v>99.21818182</v>
       </c>
       <c r="F47" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G47">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H47" s="1">
         <v>2040675.31</v>
       </c>
       <c r="I47" s="1">
-        <v>4113380.76</v>
+        <v>2091342.01</v>
       </c>
       <c r="J47" s="1">
-        <v>201.56958531536</v>
+        <v>102.48283985952</v>
       </c>
       <c r="K47">
-        <v>0.94</v>
+        <v>1.17</v>
       </c>
       <c r="L47" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="M47" s="1">
-        <v>6154056.07</v>
+        <v>4132017.32</v>
       </c>
       <c r="N47" s="1">
-        <v>6174667.25</v>
+        <v>4157755.8</v>
       </c>
       <c r="O47" s="1">
-        <v>3.22</v>
+        <v>2.3</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B48" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C48" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>102.265</v>
+        <v>100.568</v>
       </c>
       <c r="E48" s="1">
         <v>105.4625</v>
       </c>
       <c r="F48" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H48" s="1">
         <v>7575147.43</v>
       </c>
       <c r="I48" s="1">
-        <v>-646037.58</v>
+        <v>-606381.73</v>
       </c>
       <c r="J48" s="1">
-        <v>-8.5283829254792</v>
+        <v>-8.0048835432369</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>6929109.85</v>
+        <v>6968765.7</v>
       </c>
       <c r="N48" s="1">
-        <v>6929109.85</v>
+        <v>6968765.7</v>
       </c>
       <c r="O48" s="1">
-        <v>3.61</v>
+        <v>3.85</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B49" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>112.926</v>
+        <v>105.129</v>
       </c>
       <c r="E49" s="1">
         <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>646300.0</v>
+        <v>256450.0</v>
       </c>
       <c r="J49" s="1">
-        <v>12.926</v>
+        <v>5.129</v>
       </c>
       <c r="K49">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
       <c r="L49" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="M49" s="1">
-        <v>5646300.0</v>
+        <v>5256450.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5647556.91</v>
+        <v>5259737.29</v>
       </c>
       <c r="O49" s="1">
-        <v>2.94</v>
+        <v>2.91</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B50" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C50" s="1">
-        <v>2500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>127.904</v>
+        <v>95.33</v>
       </c>
       <c r="E50" s="1">
-        <v>106.8</v>
+        <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2670000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>527600.0</v>
+        <v>-112080.0</v>
       </c>
       <c r="J50" s="1">
-        <v>19.760299625468</v>
+        <v>-4.67</v>
       </c>
       <c r="K50">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>0.04</v>
+      </c>
+      <c r="L50">
+        <v>978.26</v>
       </c>
       <c r="M50" s="1">
-        <v>3197600.0</v>
+        <v>2287920.0</v>
       </c>
       <c r="N50" s="1">
-        <v>3221398.08</v>
+        <v>2288898.26</v>
       </c>
       <c r="O50" s="1">
-        <v>1.68</v>
+        <v>1.26</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B51" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C51" s="1">
-        <v>3600000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>103.062</v>
+        <v>112.021</v>
       </c>
       <c r="E51" s="1">
-        <v>101.7</v>
+        <v>106.8</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3661200.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>49032.0</v>
+        <v>130525.0</v>
       </c>
       <c r="J51" s="1">
-        <v>1.3392330383481</v>
+        <v>4.8885767790262</v>
       </c>
       <c r="K51">
-        <v>0.25</v>
+        <v>1.11</v>
       </c>
       <c r="L51" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="M51" s="1">
-        <v>3710232.0</v>
+        <v>2800525.0</v>
       </c>
       <c r="N51" s="1">
-        <v>3719194.71</v>
+        <v>2828289.42</v>
       </c>
       <c r="O51" s="1">
-        <v>1.94</v>
+        <v>1.56</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>172</v>
+      </c>
+      <c r="B52" t="s">
+        <v>173</v>
+      </c>
+      <c r="C52" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>94.596</v>
+      </c>
+      <c r="E52" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>3661200.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-255744.0</v>
+      </c>
+      <c r="J52" s="1">
+        <v>-6.9852507374631</v>
+      </c>
+      <c r="K52">
+        <v>0.3</v>
+      </c>
+      <c r="L52" t="s">
+        <v>174</v>
+      </c>
+      <c r="M52" s="1">
+        <v>3405456.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>3416246.06</v>
+      </c>
+      <c r="O52" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="P52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
+      <c r="A53" t="s">
         <v>175</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B53" t="s">
         <v>176</v>
       </c>
-      <c r="C52" s="1">
+      <c r="C53" s="1">
         <v>2900000.0</v>
       </c>
-      <c r="D52" s="1">
-[...2 lines deleted...]
-      <c r="E52" s="1">
+      <c r="D53" s="1">
+        <v>99.382</v>
+      </c>
+      <c r="E53" s="1">
         <v>99.85793103</v>
       </c>
-      <c r="F52" t="s">
+      <c r="F53" t="s">
         <v>47</v>
       </c>
-      <c r="G52">
-[...2 lines deleted...]
-      <c r="H52" s="1">
+      <c r="G53">
+        <v>0.87</v>
+      </c>
+      <c r="H53" s="1">
         <v>3362514.58</v>
       </c>
-      <c r="I52" s="1">
-[...8 lines deleted...]
-      <c r="L52" t="s">
+      <c r="I53" s="1">
+        <v>-41574.33</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-1.2364059399855</v>
+      </c>
+      <c r="K53">
+        <v>0.71</v>
+      </c>
+      <c r="L53" t="s">
         <v>177</v>
       </c>
-      <c r="M52" s="1">
-[...8 lines deleted...]
-      <c r="P52">
+      <c r="M53" s="1">
+        <v>3320940.25</v>
+      </c>
+      <c r="N53" s="1">
+        <v>3341490.58</v>
+      </c>
+      <c r="O53" s="1">
+        <v>1.85</v>
+      </c>
+      <c r="P53">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>