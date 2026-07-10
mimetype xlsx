--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -160,438 +160,441 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OVCT01737424</t>
   </si>
   <si>
     <t>EUR/GBP 21/05/26</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
+    <t>-3 926.81</t>
+  </si>
+  <si>
     <t>OVCT01737421</t>
   </si>
   <si>
     <t>EUR/SEK 21/05/26</t>
   </si>
   <si>
     <t>OVCT01737419</t>
   </si>
   <si>
     <t>EUR/USD 21/05/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-4 060.88</t>
+    <t>-25 380.52</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>5 703.21</t>
+    <t>6 866.00</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>5 150.68</t>
+    <t>7 452.05</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
   </si>
   <si>
-    <t>21 763.39</t>
+    <t>1 024.59</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>16 717.81</t>
+    <t>19 824.66</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>5 605.48</t>
+    <t>6 554.79</t>
   </si>
   <si>
     <t>XS2630795404</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI / LAGFIN 3.5 08/06/2028</t>
   </si>
   <si>
-    <t>15 288.46</t>
+    <t>18 317.31</t>
   </si>
   <si>
     <t>XS2740429589</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI MILANO NV 2.375 17/01/2029</t>
   </si>
   <si>
-    <t>6 495.17</t>
+    <t>8 561.81</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>8 349.45</t>
+    <t>14 005.52</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>14 665.07</t>
+    <t>16 347.95</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>49 398.36</t>
+    <t>54 829.59</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>11 712.33</t>
+    <t>13 869.86</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>36 049.72</t>
+    <t>42 575.97</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>68 835.16</t>
+    <t>5 114.75</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>7 491.67</t>
+    <t>8 700.00</t>
   </si>
   <si>
     <t>XS2557565830</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 0.8 07/12/2027</t>
   </si>
   <si>
-    <t>8 936.26</t>
+    <t>10 690.11</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>21 213.70</t>
+    <t>2 145.21</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>16 527.78</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>3 178.08</t>
+    <t>6 515.07</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>16 875.00</t>
+    <t>20 769.23</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>23 210.96</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>44 383.56</t>
+    <t>50 597.26</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>7 699.34</t>
+    <t>15 157.76</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>2 491.74</t>
+    <t>6 131.88</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>22 869.86</t>
+    <t>25 890.41</t>
   </si>
   <si>
     <t>FR001400NF10</t>
   </si>
   <si>
     <t>REMY COINTREAU / ORPAR 2 07/02/2031</t>
   </si>
   <si>
-    <t>7 890.41</t>
+    <t>11 572.60</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>1 218.75</t>
+    <t>3 187.50</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>45 271.23</t>
+    <t>51 484.93</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
+    <t>2 989.13</t>
+  </si>
+  <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>19 143.84</t>
+    <t>23 818.49</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>25 468.51</t>
+    <t>30 039.78</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>12 008.29</t>
+    <t>15 662.98</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>7 292.82</t>
+    <t>9 613.26</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>25 738.48</t>
+    <t>29 922.43</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>3 287.29</t>
+    <t>5 317.68</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
+    <t>2 005.43</t>
+  </si>
+  <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>27 764.42</t>
+    <t>31 730.77</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>10 790.06</t>
+    <t>12 617.40</t>
   </si>
   <si>
     <t>XS2339232147</t>
   </si>
   <si>
     <t>WH SMITH PLC 1.625 07/05/2026</t>
   </si>
   <si>
-    <t>20 550.33</t>
+    <t>23 610.60</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -955,211 +958,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>875668.0571</v>
+        <v>877857.5013</v>
       </c>
       <c r="D2">
-        <v>91.64</v>
+        <v>96.04</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>80247089.52</v>
+        <v>84311594.9</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>80247089.52</v>
+        <v>84311594.9</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="D3">
-        <v>86.33</v>
+        <v>90.48</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>100386132.53</v>
+        <v>105204763.93</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>100386132.53</v>
+        <v>105204763.93</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1.0</v>
       </c>
       <c r="D4">
-        <v>120.67</v>
+        <v>126.69</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>120.67</v>
+        <v>126.69</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>120.67</v>
+        <v>126.69</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2937.6114</v>
+        <v>2811.663</v>
       </c>
       <c r="D5">
-        <v>109.2</v>
+        <v>114.43</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>320814.38</v>
+        <v>321740.57</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>320814.38</v>
+        <v>321740.57</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>117.01</v>
+        <v>122.65</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>117.01</v>
+        <v>122.65</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>117.01</v>
+        <v>122.65</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>211.0</v>
       </c>
       <c r="D7">
-        <v>102.01</v>
+        <v>107.06</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>21524.91</v>
+        <v>22591.57</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>21524.91</v>
+        <v>22591.57</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1211,2634 +1214,2634 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>21000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>203.8</v>
+        <v>199.9</v>
       </c>
       <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2130768.9</v>
       </c>
       <c r="I2" s="1">
-        <v>2149031.1</v>
+        <v>2067131.1</v>
       </c>
       <c r="J2" s="1">
-        <v>100.85707089117</v>
+        <v>97.013387984028</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4279800.0</v>
+        <v>4197900.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4279800.0</v>
+        <v>4197900.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.36</v>
+        <v>2.21</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>1223.0</v>
+        <v>1410.0</v>
       </c>
       <c r="D3" s="1">
-        <v>4784.78</v>
+        <v>4790.39</v>
       </c>
       <c r="E3" s="1">
-        <v>4771.8263532298</v>
+        <v>4774.064858156</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>5835943.63</v>
+        <v>6731431.45</v>
       </c>
       <c r="I3" s="1">
-        <v>15842.31</v>
+        <v>23018.45</v>
       </c>
       <c r="J3" s="1">
-        <v>0.27146098393689</v>
+        <v>0.34195475614626</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>5851785.94</v>
+        <v>6754449.9</v>
       </c>
       <c r="N3" s="1">
-        <v>5851785.94</v>
+        <v>6754449.9</v>
       </c>
       <c r="O3" s="1">
-        <v>3.23</v>
+        <v>3.56</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>40000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>93.9</v>
+        <v>119.8</v>
       </c>
       <c r="E4" s="1">
         <v>40.2355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1609420.0</v>
       </c>
       <c r="I4" s="1">
-        <v>2146580.0</v>
+        <v>3182580.0</v>
       </c>
       <c r="J4" s="1">
-        <v>133.37599880702</v>
+        <v>197.74701445241</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3756000.0</v>
+        <v>4792000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>3756000.0</v>
+        <v>4792000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.08</v>
+        <v>2.52</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>5000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>281.6</v>
+        <v>313.3</v>
       </c>
       <c r="E5" s="1">
         <v>251.537302</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1257686.51</v>
       </c>
       <c r="I5" s="1">
-        <v>150313.49</v>
+        <v>308813.49</v>
       </c>
       <c r="J5" s="1">
-        <v>11.95158640924</v>
+        <v>24.554090987268</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1408000.0</v>
+        <v>1566500.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1408000.0</v>
+        <v>1566500.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.78</v>
+        <v>0.83</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>50000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>288.1</v>
+        <v>326.3</v>
       </c>
       <c r="E6" s="1">
         <v>253.272567</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6">
-        <v>10.81</v>
+        <v>10.85</v>
       </c>
       <c r="H6" s="1">
         <v>1121568.36</v>
       </c>
       <c r="I6" s="1">
-        <v>211370.17</v>
+        <v>382256.88</v>
       </c>
       <c r="J6" s="1">
-        <v>18.845946224803</v>
+        <v>34.082352323134</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1332938.53</v>
+        <v>1503825.24</v>
       </c>
       <c r="N6" s="1">
-        <v>1332938.53</v>
+        <v>1503825.24</v>
       </c>
       <c r="O6" s="1">
-        <v>0.74</v>
+        <v>0.79</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>3343922.8</v>
       </c>
       <c r="D7" s="1">
-        <v>1.14896538</v>
+        <v>1.1457391</v>
       </c>
       <c r="E7" s="1">
         <v>1.1543118736</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
         <v>0.87</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>15488.24</v>
+        <v>24834.44</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7">
-        <v>-628.29</v>
+      <c r="L7" t="s">
+        <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>16116.53</v>
+        <v>28761.25</v>
       </c>
       <c r="N7" s="1">
-        <v>15488.24</v>
+        <v>24834.44</v>
       </c>
       <c r="O7" s="1">
         <v>0.01</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>1498867.42</v>
       </c>
       <c r="D8" s="1">
-        <v>0.09255931</v>
+        <v>0.09219162</v>
       </c>
       <c r="E8" s="1">
         <v>0.0935768557</v>
       </c>
       <c r="F8" t="s">
         <v>44</v>
       </c>
       <c r="G8">
-        <v>10.81</v>
+        <v>10.85</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>16298.55</v>
+        <v>22188.08</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>27.59</v>
+        <v>172.41</v>
       </c>
       <c r="M8" s="1">
-        <v>16270.96</v>
+        <v>22015.67</v>
       </c>
       <c r="N8" s="1">
-        <v>16298.55</v>
+        <v>22188.08</v>
       </c>
       <c r="O8" s="1">
         <v>0.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C9" s="1">
         <v>21814537.7</v>
       </c>
       <c r="D9" s="1">
-        <v>0.86371981</v>
+        <v>0.85101344</v>
       </c>
       <c r="E9" s="1">
         <v>0.8651447041</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G9">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>35928.65</v>
+        <v>356318.4</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M9" s="1">
-        <v>39989.529999998</v>
+        <v>381698.92</v>
       </c>
       <c r="N9" s="1">
-        <v>35928.649999999</v>
+        <v>356318.4</v>
       </c>
       <c r="O9" s="1">
-        <v>0.02</v>
+        <v>0.19</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>52.193</v>
+        <v>55.577</v>
       </c>
       <c r="E10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="I10" s="1">
-        <v>-92119.38</v>
+        <v>109757.83</v>
       </c>
       <c r="J10" s="1">
-        <v>-2.8626317476319</v>
+        <v>3.410750796512</v>
       </c>
       <c r="K10">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="L10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M10" s="1">
-        <v>3125876.79</v>
+        <v>3327754.0</v>
       </c>
       <c r="N10" s="1">
-        <v>3131580.0</v>
+        <v>3334620.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.73</v>
+        <v>1.76</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>101.314</v>
+        <v>103.57</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>65700.0</v>
+        <v>178500.0</v>
       </c>
       <c r="J11" s="1">
-        <v>1.314</v>
+        <v>3.57</v>
       </c>
       <c r="K11">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="L11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M11" s="1">
-        <v>5065700.0</v>
+        <v>5178500.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5070850.68</v>
+        <v>5185952.05</v>
       </c>
       <c r="O11" s="1">
-        <v>2.8</v>
+        <v>2.73</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C12" s="1">
         <v>5400000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>104.15</v>
+        <v>114.807</v>
       </c>
       <c r="E12" s="1">
         <v>100.5</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5427000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>197100.0</v>
+        <v>772578.0</v>
       </c>
       <c r="J12" s="1">
-        <v>3.6318407960199</v>
+        <v>14.235820895522</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>5624100.0</v>
+        <v>6199578.0</v>
       </c>
       <c r="N12" s="1">
-        <v>5624100.0</v>
+        <v>6199578.0</v>
       </c>
       <c r="O12" s="1">
-        <v>3.11</v>
+        <v>3.27</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>164.35</v>
+        <v>190.015</v>
       </c>
       <c r="E13" s="1">
         <v>110.2</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2755000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>1353750.0</v>
+        <v>1995375.0</v>
       </c>
       <c r="J13" s="1">
-        <v>49.137931034483</v>
+        <v>72.427404718693</v>
       </c>
       <c r="K13">
-        <v>0.87</v>
+        <v>0.04</v>
       </c>
       <c r="L13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>4108750.0</v>
+        <v>4750375.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4130513.39</v>
+        <v>4751399.59</v>
       </c>
       <c r="O13" s="1">
-        <v>2.28</v>
+        <v>2.5</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>110.131</v>
+        <v>120.59</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>364716.0</v>
+        <v>741240.0</v>
       </c>
       <c r="J14" s="1">
-        <v>10.131</v>
+        <v>20.59</v>
       </c>
       <c r="K14">
-        <v>0.46</v>
+        <v>0.55</v>
       </c>
       <c r="L14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M14" s="1">
-        <v>3964716.0</v>
+        <v>4341240.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3981433.81</v>
+        <v>4361064.66</v>
       </c>
       <c r="O14" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>89.727</v>
+        <v>89.92</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-226006.0</v>
+        <v>-221760.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-10.273</v>
+        <v>-10.08</v>
       </c>
       <c r="K15">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="L15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M15" s="1">
-        <v>1973994.0</v>
+        <v>1978240.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1979599.48</v>
+        <v>1984794.79</v>
       </c>
       <c r="O15" s="1">
-        <v>1.09</v>
+        <v>1.05</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C16" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.494</v>
+        <v>98.53</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-22590.0</v>
+        <v>-22050.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.506</v>
+        <v>-1.47</v>
       </c>
       <c r="K16">
-        <v>1.02</v>
+        <v>1.22</v>
       </c>
       <c r="L16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>1477410.0</v>
+        <v>1477950.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1492698.46</v>
+        <v>1496267.31</v>
       </c>
       <c r="O16" s="1">
-        <v>0.82</v>
+        <v>0.79</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.747</v>
+        <v>98.029</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-33795.0</v>
+        <v>-29565.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.253</v>
+        <v>-1.971</v>
       </c>
       <c r="K17">
-        <v>0.43</v>
+        <v>0.57</v>
       </c>
       <c r="L17" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>1466205.0</v>
+        <v>1470435.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1472700.17</v>
+        <v>1478996.81</v>
       </c>
       <c r="O17" s="1">
-        <v>0.81</v>
+        <v>0.78</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C18" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>92.366</v>
+        <v>94.5</v>
       </c>
       <c r="E18" s="1">
         <v>96.65</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2899500.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-128520.0</v>
+        <v>-64500.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-4.4324883600621</v>
+        <v>-2.2245214692188</v>
       </c>
       <c r="K18">
-        <v>0.28</v>
+        <v>0.47</v>
       </c>
       <c r="L18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M18" s="1">
-        <v>2770980.0</v>
+        <v>2835000.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2779329.45</v>
+        <v>2849005.52</v>
       </c>
       <c r="O18" s="1">
-        <v>1.54</v>
+        <v>1.5</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C19" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.121</v>
+        <v>104.254</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>4000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>4840.0</v>
+        <v>170160.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.121</v>
+        <v>4.254</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4004840.0</v>
+        <v>4170160.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4004840.0</v>
+        <v>4170160.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.21</v>
+        <v>2.2</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>92.873</v>
+        <v>92.4</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>3500000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-249445.0</v>
+        <v>-266000.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-7.127</v>
+        <v>-7.6</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3250555.0</v>
+        <v>3234000.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3250555.0</v>
+        <v>3234000.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.8</v>
+        <v>1.7</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>150.387</v>
+        <v>162.705</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>655031.0</v>
+        <v>815165.0</v>
       </c>
       <c r="J21" s="1">
-        <v>50.387</v>
+        <v>62.705</v>
       </c>
       <c r="K21">
-        <v>1.13</v>
+        <v>1.26</v>
       </c>
       <c r="L21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M21" s="1">
-        <v>1955031.0</v>
+        <v>2115165.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1969696.07</v>
+        <v>2131512.95</v>
       </c>
       <c r="O21" s="1">
-        <v>1.09</v>
+        <v>1.12</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C22" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>135.265</v>
+        <v>139.577</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>1128480.0</v>
+        <v>1266464.0</v>
       </c>
       <c r="J22" s="1">
-        <v>35.265</v>
+        <v>39.577</v>
       </c>
       <c r="K22">
-        <v>1.54</v>
+        <v>1.71</v>
       </c>
       <c r="L22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M22" s="1">
-        <v>4328480.0</v>
+        <v>4466464.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4377878.36</v>
+        <v>4521293.59</v>
       </c>
       <c r="O22" s="1">
-        <v>2.42</v>
+        <v>2.38</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C23" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>101.382</v>
+        <v>102.615</v>
       </c>
       <c r="E23" s="1">
         <v>101.94116</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2548529.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-13979.0</v>
+        <v>16846.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.54851249485488</v>
+        <v>0.66100876230955</v>
       </c>
       <c r="K23">
-        <v>0.47</v>
+        <v>0.55</v>
       </c>
       <c r="L23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M23" s="1">
-        <v>2534550.0</v>
+        <v>2565375.0</v>
       </c>
       <c r="N23" s="1">
-        <v>2546262.33</v>
+        <v>2579244.86</v>
       </c>
       <c r="O23" s="1">
-        <v>1.41</v>
+        <v>1.36</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C24" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>102.417</v>
+        <v>111.618</v>
       </c>
       <c r="E24" s="1">
         <v>107.6</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>5380000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-259150.0</v>
+        <v>200900.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-4.8169144981413</v>
+        <v>3.7342007434944</v>
       </c>
       <c r="K24">
-        <v>0.72</v>
+        <v>0.85</v>
       </c>
       <c r="L24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M24" s="1">
-        <v>5120850.0</v>
+        <v>5580900.0</v>
       </c>
       <c r="N24" s="1">
-        <v>5156899.72</v>
+        <v>5623475.97</v>
       </c>
       <c r="O24" s="1">
-        <v>2.85</v>
+        <v>2.96</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C25" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>151.839</v>
+        <v>136.035</v>
       </c>
       <c r="E25" s="1">
         <v>104.99305556</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>3779750.0</v>
       </c>
       <c r="I25" s="1">
-        <v>1686454.0</v>
+        <v>1117510.0</v>
       </c>
       <c r="J25" s="1">
-        <v>44.618136120114</v>
+        <v>29.565712017991</v>
       </c>
       <c r="K25">
-        <v>1.91</v>
+        <v>0.14</v>
       </c>
       <c r="L25" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M25" s="1">
-        <v>5466204.0</v>
+        <v>4897260.0</v>
       </c>
       <c r="N25" s="1">
-        <v>5535039.16</v>
+        <v>4902374.75</v>
       </c>
       <c r="O25" s="1">
-        <v>3.06</v>
+        <v>2.58</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.007</v>
+        <v>105.531</v>
       </c>
       <c r="E26" s="1">
         <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-28797.0</v>
+        <v>160399.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.993</v>
+        <v>5.531</v>
       </c>
       <c r="K26">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="L26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M26" s="1">
-        <v>2871203.0</v>
+        <v>3060399.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2878694.67</v>
+        <v>3069099.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.59</v>
+        <v>1.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C27" s="1">
         <v>3800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>145.675</v>
+        <v>155.113</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>3800000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>1735650.0</v>
+        <v>2094294.0</v>
       </c>
       <c r="J27" s="1">
-        <v>45.675</v>
+        <v>55.113</v>
       </c>
       <c r="K27">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="L27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M27" s="1">
-        <v>5535650.0</v>
+        <v>5894294.0</v>
       </c>
       <c r="N27" s="1">
-        <v>5544586.26</v>
+        <v>5904984.11</v>
       </c>
       <c r="O27" s="1">
-        <v>3.06</v>
+        <v>3.11</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C28" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>113.952</v>
+        <v>118.445</v>
       </c>
       <c r="E28" s="1">
         <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>404608.0</v>
+        <v>534905.0</v>
       </c>
       <c r="J28" s="1">
-        <v>13.952</v>
+        <v>18.445</v>
       </c>
       <c r="K28">
-        <v>0.73</v>
+        <v>0.07</v>
       </c>
       <c r="L28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M28" s="1">
-        <v>3304608.0</v>
+        <v>3434905.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3325821.7</v>
+        <v>3437050.21</v>
       </c>
       <c r="O28" s="1">
-        <v>1.84</v>
+        <v>1.81</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C29" s="1">
         <v>3400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>103.925</v>
+        <v>109.797</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3400000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>133450.0</v>
+        <v>333098.0</v>
       </c>
       <c r="J29" s="1">
-        <v>3.925</v>
+        <v>9.797</v>
       </c>
       <c r="K29">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>0.02</v>
+      </c>
+      <c r="L29">
+        <v>802.78</v>
       </c>
       <c r="M29" s="1">
-        <v>3533450.0</v>
+        <v>3733098.0</v>
       </c>
       <c r="N29" s="1">
-        <v>3549977.78</v>
+        <v>3733900.78</v>
       </c>
       <c r="O29" s="1">
-        <v>1.96</v>
+        <v>1.97</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>111</v>
       </c>
       <c r="B30" t="s">
         <v>112</v>
       </c>
       <c r="C30" s="1">
         <v>5800000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>96.531</v>
+        <v>98.294</v>
       </c>
       <c r="E30" s="1">
         <v>101.90332</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>5910392.56</v>
       </c>
       <c r="I30" s="1">
-        <v>-311594.56</v>
+        <v>-209340.56</v>
       </c>
       <c r="J30" s="1">
-        <v>-5.271977399755</v>
+        <v>-3.5419061910839</v>
       </c>
       <c r="K30">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="L30" t="s">
         <v>113</v>
       </c>
       <c r="M30" s="1">
-        <v>5598798.0</v>
+        <v>5701052.0</v>
       </c>
       <c r="N30" s="1">
-        <v>5601976.08</v>
+        <v>5707567.07</v>
       </c>
       <c r="O30" s="1">
-        <v>3.1</v>
+        <v>3.01</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>114</v>
       </c>
       <c r="B31" t="s">
         <v>115</v>
       </c>
       <c r="C31" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>109.088</v>
+        <v>115.542</v>
       </c>
       <c r="E31" s="1">
         <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>4500000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>408960.0</v>
+        <v>699390.0</v>
       </c>
       <c r="J31" s="1">
-        <v>9.088</v>
+        <v>15.542</v>
       </c>
       <c r="K31">
-        <v>0.38</v>
+        <v>0.46</v>
       </c>
       <c r="L31" t="s">
         <v>116</v>
       </c>
       <c r="M31" s="1">
-        <v>4908960.0</v>
+        <v>5199390.0</v>
       </c>
       <c r="N31" s="1">
-        <v>4925835.0</v>
+        <v>5220159.23</v>
       </c>
       <c r="O31" s="1">
-        <v>2.72</v>
+        <v>2.75</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>117</v>
       </c>
       <c r="B32" t="s">
         <v>118</v>
       </c>
       <c r="C32" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>95.925</v>
+        <v>96.132</v>
       </c>
       <c r="E32" s="1">
         <v>102.7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>2464800.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-162600.0</v>
+        <v>-157632.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.5968841285297</v>
+        <v>-6.3953261927945</v>
       </c>
       <c r="K32">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>0.02</v>
+      </c>
+      <c r="L32">
+        <v>591.78</v>
       </c>
       <c r="M32" s="1">
-        <v>2302200.0</v>
+        <v>2307168.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2325410.96</v>
+        <v>2307759.78</v>
       </c>
       <c r="O32" s="1">
-        <v>1.28</v>
+        <v>1.22</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>119</v>
+      </c>
+      <c r="B33" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="C33" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>92.5</v>
+        <v>95.058</v>
       </c>
       <c r="E33" s="1">
         <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-127500.0</v>
+        <v>-84014.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-7.5</v>
+        <v>-4.942</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1572500.0</v>
+        <v>1615986.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1572500.0</v>
+        <v>1615986.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>121</v>
+      </c>
+      <c r="B34" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C34" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>92.115</v>
+        <v>92.426</v>
       </c>
       <c r="E34" s="1">
         <v>96.551</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>4344795.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-199620.0</v>
+        <v>-185625.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-4.5944630299013</v>
+        <v>-4.2723534712225</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4145175.0</v>
+        <v>4159170.0</v>
       </c>
       <c r="N34" s="1">
-        <v>4145175.0</v>
+        <v>4159170.0</v>
       </c>
       <c r="O34" s="1">
-        <v>2.29</v>
+        <v>2.19</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>123</v>
+      </c>
+      <c r="B35" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="C35" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>138.087</v>
+        <v>145.247</v>
       </c>
       <c r="E35" s="1">
         <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2400000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>914088.0</v>
+        <v>1085928.0</v>
       </c>
       <c r="J35" s="1">
-        <v>38.087</v>
+        <v>45.247</v>
       </c>
       <c r="K35">
-        <v>1.85</v>
+        <v>2.11</v>
       </c>
       <c r="L35" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="M35" s="1">
-        <v>3314088.0</v>
+        <v>3485928.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3358471.56</v>
+        <v>3536525.26</v>
       </c>
       <c r="O35" s="1">
         <v>1.86</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>126</v>
+      </c>
+      <c r="B36" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="C36" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>102.025</v>
+        <v>102.298</v>
       </c>
       <c r="E36" s="1">
         <v>113.5</v>
       </c>
       <c r="F36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G36">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H36" s="1">
         <v>7759357.37</v>
       </c>
       <c r="I36" s="1">
-        <v>-689630.21</v>
+        <v>-781619.38</v>
       </c>
       <c r="J36" s="1">
-        <v>-8.8877232625773</v>
+        <v>-10.073248888136</v>
       </c>
       <c r="K36">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="L36" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="M36" s="1">
-        <v>7069727.16</v>
+        <v>6977737.99</v>
       </c>
       <c r="N36" s="1">
-        <v>7077426.5</v>
+        <v>6992895.75</v>
       </c>
       <c r="O36" s="1">
-        <v>3.91</v>
+        <v>3.68</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>129</v>
+      </c>
+      <c r="B37" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="C37" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>103.633</v>
+        <v>103.587</v>
       </c>
       <c r="E37" s="1">
         <v>101.35</v>
       </c>
       <c r="F37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G37">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H37" s="1">
         <v>2855465.82</v>
       </c>
       <c r="I37" s="1">
-        <v>-162533.82</v>
+        <v>-205843.1</v>
       </c>
       <c r="J37" s="1">
-        <v>-5.6920247078986</v>
+        <v>-7.2087397635178</v>
       </c>
       <c r="K37">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="L37" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="M37" s="1">
-        <v>2692932.0</v>
+        <v>2649622.72</v>
       </c>
       <c r="N37" s="1">
-        <v>2695423.74</v>
+        <v>2655754.6</v>
       </c>
       <c r="O37" s="1">
-        <v>1.49</v>
+        <v>1.4</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>132</v>
+      </c>
+      <c r="B38" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="C38" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>88.0</v>
+        <v>89.042</v>
       </c>
       <c r="E38" s="1">
         <v>99.1777</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>2975331.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-335331.0</v>
+        <v>-304071.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-11.270376304351</v>
+        <v>-10.2197368965</v>
       </c>
       <c r="K38">
-        <v>0.76</v>
+        <v>0.86</v>
       </c>
       <c r="L38" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="M38" s="1">
-        <v>2640000.0</v>
+        <v>2671260.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2662869.86</v>
+        <v>2697150.41</v>
       </c>
       <c r="O38" s="1">
-        <v>1.47</v>
+        <v>1.42</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>135</v>
+      </c>
+      <c r="B39" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="C39" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>95.081</v>
+        <v>95.471</v>
       </c>
       <c r="E39" s="1">
         <v>101.540625</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>3249300.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-206708.0</v>
+        <v>-194228.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-6.3616163481365</v>
+        <v>-5.9775336226264</v>
       </c>
       <c r="K39">
-        <v>0.25</v>
+        <v>0.36</v>
       </c>
       <c r="L39" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="M39" s="1">
-        <v>3042592.0</v>
+        <v>3055072.0</v>
       </c>
       <c r="N39" s="1">
-        <v>3050482.41</v>
+        <v>3066644.6</v>
       </c>
       <c r="O39" s="1">
-        <v>1.69</v>
+        <v>1.62</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>138</v>
+      </c>
+      <c r="B40" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>202.263</v>
+        <v>247.188</v>
       </c>
       <c r="E40" s="1">
         <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>1227156.0</v>
+        <v>1766256.0</v>
       </c>
       <c r="J40" s="1">
-        <v>102.263</v>
+        <v>147.188</v>
       </c>
       <c r="K40">
-        <v>0.1</v>
+        <v>0.27</v>
       </c>
       <c r="L40" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="M40" s="1">
-        <v>2427156.0</v>
+        <v>2966256.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2428374.75</v>
+        <v>2969443.5</v>
       </c>
       <c r="O40" s="1">
-        <v>1.34</v>
+        <v>1.56</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>141</v>
+      </c>
+      <c r="B41" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>124.934</v>
+        <v>135.834</v>
       </c>
       <c r="E41" s="1">
         <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>797888.0</v>
+        <v>1146688.0</v>
       </c>
       <c r="J41" s="1">
-        <v>24.934</v>
+        <v>35.834</v>
       </c>
       <c r="K41">
-        <v>1.41</v>
+        <v>1.61</v>
       </c>
       <c r="L41" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="M41" s="1">
-        <v>3997888.0</v>
+        <v>4346688.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4043159.23</v>
+        <v>4398172.93</v>
       </c>
       <c r="O41" s="1">
-        <v>2.23</v>
+        <v>2.32</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>144</v>
+      </c>
+      <c r="B42" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="C42" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>101.979</v>
+        <v>106.013</v>
       </c>
       <c r="E42" s="1">
         <v>100.81</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>4032400.0</v>
       </c>
       <c r="I42" s="1">
-        <v>46760.0</v>
+        <v>208120.0</v>
       </c>
       <c r="J42" s="1">
-        <v>1.1596071818272</v>
+        <v>5.1611943259597</v>
       </c>
       <c r="K42">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>135.87</v>
+        <v>0.07</v>
+      </c>
+      <c r="L42" t="s">
+        <v>146</v>
       </c>
       <c r="M42" s="1">
-        <v>4079160.0</v>
+        <v>4240520.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4079295.87</v>
+        <v>4243509.13</v>
       </c>
       <c r="O42" s="1">
-        <v>2.25</v>
+        <v>2.24</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>147</v>
       </c>
       <c r="B43" t="s">
         <v>148</v>
       </c>
       <c r="C43" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>106.098</v>
+        <v>110.085</v>
       </c>
       <c r="E43" s="1">
         <v>108.06</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>5403000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-98100.0</v>
+        <v>101250.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.8156579677957</v>
+        <v>1.8739589117157</v>
       </c>
       <c r="K43">
-        <v>0.38</v>
+        <v>0.48</v>
       </c>
       <c r="L43" t="s">
         <v>149</v>
       </c>
       <c r="M43" s="1">
-        <v>5304900.0</v>
+        <v>5504250.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5324043.84</v>
+        <v>5528068.49</v>
       </c>
       <c r="O43" s="1">
-        <v>2.94</v>
+        <v>2.91</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>150</v>
       </c>
       <c r="B44" t="s">
         <v>151</v>
       </c>
       <c r="C44" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>127.525</v>
+        <v>134.205</v>
       </c>
       <c r="E44" s="1">
         <v>124.766</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>4990640.0</v>
       </c>
       <c r="I44" s="1">
-        <v>110360.0</v>
+        <v>377560.0</v>
       </c>
       <c r="J44" s="1">
-        <v>2.2113396277832</v>
+        <v>7.5653623583348</v>
       </c>
       <c r="K44">
-        <v>0.64</v>
+        <v>0.75</v>
       </c>
       <c r="L44" t="s">
         <v>152</v>
       </c>
       <c r="M44" s="1">
-        <v>5101000.0</v>
+        <v>5368200.0</v>
       </c>
       <c r="N44" s="1">
-        <v>5126468.51</v>
+        <v>5398239.78</v>
       </c>
       <c r="O44" s="1">
-        <v>2.83</v>
+        <v>2.84</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>153</v>
       </c>
       <c r="B45" t="s">
         <v>154</v>
       </c>
       <c r="C45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.647</v>
+        <v>102.196</v>
       </c>
       <c r="E45" s="1">
         <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-12708.0</v>
+        <v>79056.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.353</v>
+        <v>2.196</v>
       </c>
       <c r="K45">
-        <v>0.33</v>
+        <v>0.44</v>
       </c>
       <c r="L45" t="s">
         <v>155</v>
       </c>
       <c r="M45" s="1">
-        <v>3587292.0</v>
+        <v>3679056.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3599300.29</v>
+        <v>3694718.98</v>
       </c>
       <c r="O45" s="1">
-        <v>1.99</v>
+        <v>1.95</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>156</v>
       </c>
       <c r="B46" t="s">
         <v>157</v>
       </c>
       <c r="C46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>136.228</v>
+        <v>149.647</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>724560.0</v>
+        <v>992940.0</v>
       </c>
       <c r="J46" s="1">
-        <v>36.228</v>
+        <v>49.647</v>
       </c>
       <c r="K46">
-        <v>0.36</v>
+        <v>0.48</v>
       </c>
       <c r="L46" t="s">
         <v>158</v>
       </c>
       <c r="M46" s="1">
-        <v>2724560.0</v>
+        <v>2992940.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2731852.82</v>
+        <v>3002553.26</v>
       </c>
       <c r="O46" s="1">
-        <v>1.51</v>
+        <v>1.58</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>159</v>
       </c>
       <c r="B47" t="s">
         <v>160</v>
       </c>
       <c r="C47" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>216.837</v>
+        <v>250.866</v>
       </c>
       <c r="E47" s="1">
         <v>99.21818182</v>
       </c>
       <c r="F47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G47">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H47" s="1">
         <v>2040675.31</v>
       </c>
       <c r="I47" s="1">
-        <v>2091342.01</v>
+        <v>2665000.61</v>
       </c>
       <c r="J47" s="1">
-        <v>102.48283985952</v>
+        <v>130.59405369098</v>
       </c>
       <c r="K47">
-        <v>1.17</v>
+        <v>1.36</v>
       </c>
       <c r="L47" t="s">
         <v>161</v>
       </c>
       <c r="M47" s="1">
-        <v>4132017.32</v>
+        <v>4705675.92</v>
       </c>
       <c r="N47" s="1">
-        <v>4157755.8</v>
+        <v>4735598.35</v>
       </c>
       <c r="O47" s="1">
-        <v>2.3</v>
+        <v>2.49</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>162</v>
       </c>
       <c r="B48" t="s">
         <v>163</v>
       </c>
       <c r="C48" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.568</v>
+        <v>108.593</v>
       </c>
       <c r="E48" s="1">
         <v>105.4625</v>
       </c>
       <c r="F48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G48">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H48" s="1">
         <v>7575147.43</v>
       </c>
       <c r="I48" s="1">
-        <v>-606381.73</v>
+        <v>-168028.02</v>
       </c>
       <c r="J48" s="1">
-        <v>-8.0048835432369</v>
+        <v>-2.2181485119954</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>6968765.7</v>
+        <v>7407119.41</v>
       </c>
       <c r="N48" s="1">
-        <v>6968765.7</v>
+        <v>7407119.41</v>
       </c>
       <c r="O48" s="1">
-        <v>3.85</v>
+        <v>3.9</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>164</v>
       </c>
       <c r="B49" t="s">
         <v>165</v>
       </c>
       <c r="C49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>105.129</v>
+        <v>110.845</v>
       </c>
       <c r="E49" s="1">
         <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>256450.0</v>
+        <v>542250.0</v>
       </c>
       <c r="J49" s="1">
-        <v>5.129</v>
+        <v>10.845</v>
       </c>
       <c r="K49">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="L49" t="s">
         <v>166</v>
       </c>
       <c r="M49" s="1">
-        <v>5256450.0</v>
+        <v>5542250.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5259737.29</v>
+        <v>5547567.68</v>
       </c>
       <c r="O49" s="1">
-        <v>2.91</v>
+        <v>2.92</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>167</v>
       </c>
       <c r="B50" t="s">
         <v>168</v>
       </c>
       <c r="C50" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>95.33</v>
+        <v>98.741</v>
       </c>
       <c r="E50" s="1">
         <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>2400000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-112080.0</v>
+        <v>-30216.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-4.67</v>
+        <v>-1.259</v>
       </c>
       <c r="K50">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>978.26</v>
+        <v>0.08</v>
+      </c>
+      <c r="L50" t="s">
+        <v>169</v>
       </c>
       <c r="M50" s="1">
-        <v>2287920.0</v>
+        <v>2369784.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2288898.26</v>
+        <v>2371789.43</v>
       </c>
       <c r="O50" s="1">
-        <v>1.26</v>
+        <v>1.25</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B51" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C51" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>112.021</v>
+        <v>119.151</v>
       </c>
       <c r="E51" s="1">
         <v>106.8</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2670000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>130525.0</v>
+        <v>308775.0</v>
       </c>
       <c r="J51" s="1">
-        <v>4.8885767790262</v>
+        <v>11.564606741573</v>
       </c>
       <c r="K51">
-        <v>1.11</v>
+        <v>1.27</v>
       </c>
       <c r="L51" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="M51" s="1">
-        <v>2800525.0</v>
+        <v>2978775.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2828289.42</v>
+        <v>3010505.77</v>
       </c>
       <c r="O51" s="1">
-        <v>1.56</v>
+        <v>1.59</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B52" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C52" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>94.596</v>
+        <v>97.722</v>
       </c>
       <c r="E52" s="1">
         <v>101.7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>3661200.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-255744.0</v>
+        <v>-143208.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-6.9852507374631</v>
+        <v>-3.9115044247788</v>
       </c>
       <c r="K52">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="L52" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="M52" s="1">
-        <v>3405456.0</v>
+        <v>3517992.0</v>
       </c>
       <c r="N52" s="1">
-        <v>3416246.06</v>
+        <v>3530609.4</v>
       </c>
       <c r="O52" s="1">
-        <v>1.89</v>
+        <v>1.86</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B53" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C53" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.382</v>
+        <v>99.671</v>
       </c>
       <c r="E53" s="1">
         <v>99.85793103</v>
       </c>
       <c r="F53" t="s">
         <v>47</v>
       </c>
       <c r="G53">
         <v>0.87</v>
       </c>
       <c r="H53" s="1">
         <v>3362514.58</v>
       </c>
       <c r="I53" s="1">
-        <v>-41574.33</v>
+        <v>-44533.75</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.2364059399855</v>
+        <v>-1.3244180490661</v>
       </c>
       <c r="K53">
-        <v>0.71</v>
+        <v>0.81</v>
       </c>
       <c r="L53" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="M53" s="1">
-        <v>3320940.25</v>
+        <v>3317980.83</v>
       </c>
       <c r="N53" s="1">
-        <v>3341490.58</v>
+        <v>3341591.43</v>
       </c>
       <c r="O53" s="1">
-        <v>1.85</v>
+        <v>1.76</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>