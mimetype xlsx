--- v3 (2026-07-10)
+++ v4 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -124,477 +124,456 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01737424</t>
-[...20 lines deleted...]
-    <t>EUR/USD 21/05/26</t>
+    <t>OVCT01751627</t>
+  </si>
+  <si>
+    <t>EUR/SEK 09/07/26</t>
+  </si>
+  <si>
+    <t>OVCT01751626</t>
+  </si>
+  <si>
+    <t>EUR/USD 09/07/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-25 380.52</t>
+    <t>-13 727.68</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>6 866.00</t>
+    <t>9 745.29</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>7 452.05</t>
+    <t>10 345.21</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
   </si>
   <si>
-    <t>1 024.59</t>
+    <t>7 428.28</t>
+  </si>
+  <si>
+    <t>FR001400QC44</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 0 19/02/2031</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>19 824.66</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>6 554.79</t>
-[...17 lines deleted...]
-    <t>8 561.81</t>
+    <t>8 815.07</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>14 005.52</t>
+    <t>27 472.38</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>16 347.95</t>
+    <t>20 354.79</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>54 829.59</t>
+    <t>67 761.10</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>13 869.86</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>42 575.97</t>
+    <t>1 834.24</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>5 114.75</t>
+    <t>24 786.89</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>8 700.00</t>
+    <t>XS2733414556</t>
+  </si>
+  <si>
+    <t>GLOBALWAFERS GMBH 1.5 23/01/2029</t>
+  </si>
+  <si>
+    <t>13 541.67</t>
   </si>
   <si>
     <t>XS2557565830</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 0.8 07/12/2027</t>
   </si>
   <si>
-    <t>10 690.11</t>
+    <t>10 171.43</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>2 145.21</t>
+    <t>8 104.11</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
+    <t>3 116.67</t>
+  </si>
+  <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>6 515.07</t>
+    <t>14 460.27</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>20 769.23</t>
+    <t>30 041.21</t>
+  </si>
+  <si>
+    <t>XS2566032095</t>
+  </si>
+  <si>
+    <t>LOREAL / CITIGROUP 0% EXCH Z 15/03/2028</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
+    <t>3 879.45</t>
+  </si>
+  <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>50 597.26</t>
+    <t>11 539.73</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>15 157.76</t>
+    <t>34 049.72</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>6 131.88</t>
+    <t>15 034.65</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>25 890.41</t>
+    <t>6 904.11</t>
   </si>
   <si>
     <t>FR001400NF10</t>
   </si>
   <si>
     <t>REMY COINTREAU / ORPAR 2 07/02/2031</t>
   </si>
   <si>
-    <t>11 572.60</t>
+    <t>20 339.73</t>
+  </si>
+  <si>
+    <t>FR0014016E65</t>
+  </si>
+  <si>
+    <t>REXEL SA 1 13/05/2031</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>3 187.50</t>
+    <t>7 875.00</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>51 484.93</t>
+    <t>12 427.40</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>2 989.13</t>
+    <t>9 782.61</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>23 818.49</t>
+    <t>34 948.63</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>30 039.78</t>
+    <t>1 498.91</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>15 662.98</t>
+    <t>24 364.64</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>9 613.26</t>
+    <t>15 138.12</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>29 922.43</t>
+    <t>1 323.05</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>5 317.68</t>
+    <t>10 151.93</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
-    <t>2 005.43</t>
+    <t>4 451.09</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>31 730.77</t>
+    <t>6 762.30</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>12 617.40</t>
-[...8 lines deleted...]
-    <t>23 610.60</t>
+    <t>1 198.37</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -958,241 +937,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>877857.5013</v>
+        <v>804889.8945</v>
       </c>
       <c r="D2">
-        <v>96.04</v>
+        <v>99.88</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>84311594.9</v>
+        <v>80397119.6</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>84311594.9</v>
+        <v>80397119.6</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="D3">
-        <v>90.48</v>
+        <v>94.11</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>105204763.93</v>
+        <v>109428602.92</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>105204763.93</v>
+        <v>109428602.92</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1.0</v>
       </c>
       <c r="D4">
-        <v>126.69</v>
+        <v>132.42</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>126.69</v>
+        <v>132.42</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>126.69</v>
+        <v>132.42</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2811.663</v>
+        <v>3104.1733</v>
       </c>
       <c r="D5">
-        <v>114.43</v>
+        <v>118.95</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>321740.57</v>
+        <v>369251.03</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>321740.57</v>
+        <v>369251.03</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>122.65</v>
+        <v>127.67</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>122.65</v>
+        <v>127.67</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>122.65</v>
+        <v>127.67</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>211.0</v>
       </c>
       <c r="D7">
-        <v>107.06</v>
+        <v>111.81</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>22591.57</v>
+        <v>23593.8</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>22591.57</v>
+        <v>23593.8</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P53"/>
+  <dimension ref="A1:P52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O53" sqref="O53"/>
+      <selection activeCell="O52" sqref="O52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1214,2636 +1193,2586 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>21000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>199.9</v>
+        <v>196.5</v>
       </c>
       <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2130768.9</v>
       </c>
       <c r="I2" s="1">
-        <v>2067131.1</v>
+        <v>1995731.1</v>
       </c>
       <c r="J2" s="1">
-        <v>97.013387984028</v>
+        <v>93.662484936776</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4197900.0</v>
+        <v>4126500.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4197900.0</v>
+        <v>4126500.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.21</v>
+        <v>2.17</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>1410.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>4790.39</v>
+        <v>149.3</v>
       </c>
       <c r="E3" s="1">
-        <v>4774.064858156</v>
+        <v>40.2355</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>6731431.45</v>
+        <v>804710.0</v>
       </c>
       <c r="I3" s="1">
-        <v>23018.45</v>
+        <v>2181290.0</v>
       </c>
       <c r="J3" s="1">
-        <v>0.34195475614626</v>
+        <v>271.06535273577</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>6754449.9</v>
+        <v>2986000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>6754449.9</v>
+        <v>2986000.0</v>
       </c>
       <c r="O3" s="1">
-        <v>3.56</v>
+        <v>1.57</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>40000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>119.8</v>
+        <v>297.0</v>
       </c>
       <c r="E4" s="1">
-        <v>40.2355</v>
+        <v>251.537302</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1609420.0</v>
+        <v>1257686.51</v>
       </c>
       <c r="I4" s="1">
-        <v>3182580.0</v>
+        <v>227313.49</v>
       </c>
       <c r="J4" s="1">
-        <v>197.74701445241</v>
+        <v>18.073938790995</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4792000.0</v>
+        <v>1485000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>4792000.0</v>
+        <v>1485000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.52</v>
+        <v>0.78</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>5000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>313.3</v>
+        <v>314.6</v>
       </c>
       <c r="E5" s="1">
-        <v>251.537302</v>
+        <v>253.272567</v>
       </c>
       <c r="F5" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H5" s="1">
-        <v>1257686.51</v>
+        <v>1121568.36</v>
       </c>
       <c r="I5" s="1">
-        <v>308813.49</v>
+        <v>330355.69</v>
       </c>
       <c r="J5" s="1">
-        <v>24.554090987268</v>
+        <v>29.454797565794</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1566500.0</v>
+        <v>1451924.05</v>
       </c>
       <c r="N5" s="1">
-        <v>1566500.0</v>
+        <v>1451924.05</v>
       </c>
       <c r="O5" s="1">
-        <v>0.83</v>
+        <v>0.76</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" s="1">
+        <v>1433662.25</v>
+      </c>
+      <c r="D6" s="1">
+        <v>0.0923297</v>
+      </c>
+      <c r="E6" s="1">
+        <v>0.0914745095</v>
+      </c>
+      <c r="F6" t="s">
         <v>42</v>
       </c>
-      <c r="B6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G6">
-        <v>10.85</v>
+        <v>10.83</v>
       </c>
       <c r="H6" s="1">
-        <v>1121568.36</v>
+        <v>0.0</v>
       </c>
       <c r="I6" s="1">
-        <v>382256.88</v>
+        <v>-13403.27</v>
       </c>
       <c r="J6" s="1">
-        <v>34.082352323134</v>
+        <v>0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
-        <v>0.0</v>
+        <v>159.16</v>
       </c>
       <c r="M6" s="1">
-        <v>1503825.24</v>
+        <v>-13562.43</v>
       </c>
       <c r="N6" s="1">
-        <v>1503825.24</v>
+        <v>-13403.27</v>
       </c>
       <c r="O6" s="1">
-        <v>0.79</v>
+        <v>-0.01</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>3343922.8</v>
+        <v>23129692.2</v>
       </c>
       <c r="D7" s="1">
-        <v>1.1457391</v>
+        <v>0.8594603</v>
       </c>
       <c r="E7" s="1">
-        <v>1.1543118736</v>
+        <v>0.8588394331</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
-        <v>0.87</v>
+        <v>1.16</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>24834.44</v>
+        <v>-16720.68</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>28761.25</v>
+        <v>-2993.0</v>
       </c>
       <c r="N7" s="1">
-        <v>24834.44</v>
+        <v>-16720.68</v>
       </c>
       <c r="O7" s="1">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
-        <v>1498867.42</v>
+        <v>60000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>0.09219162</v>
+        <v>56.137</v>
       </c>
       <c r="E8" s="1">
-        <v>0.0935768557</v>
+        <v>53.6332695</v>
       </c>
       <c r="F8" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G8">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>0.0</v>
+        <v>3217996.17</v>
       </c>
       <c r="I8" s="1">
-        <v>22188.08</v>
+        <v>140478.54</v>
       </c>
       <c r="J8" s="1">
-        <v>0</v>
+        <v>4.3654042012113</v>
       </c>
       <c r="K8">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>172.41</v>
+        <v>0.34</v>
+      </c>
+      <c r="L8" t="s">
+        <v>51</v>
       </c>
       <c r="M8" s="1">
-        <v>22015.67</v>
+        <v>3358474.71</v>
       </c>
       <c r="N8" s="1">
-        <v>22188.08</v>
+        <v>3368220.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.01</v>
+        <v>1.77</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C9" s="1">
-        <v>21814537.7</v>
+        <v>4000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>0.85101344</v>
+        <v>104.663</v>
       </c>
       <c r="E9" s="1">
-        <v>0.8651447041</v>
+        <v>100.0</v>
       </c>
       <c r="F9" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G9">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>0.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>356318.4</v>
+        <v>186520.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0</v>
+        <v>4.663</v>
       </c>
       <c r="K9">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="L9" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="1">
-        <v>381698.92</v>
+        <v>4186520.0</v>
       </c>
       <c r="N9" s="1">
-        <v>356318.4</v>
+        <v>4196865.21</v>
       </c>
       <c r="O9" s="1">
-        <v>0.19</v>
+        <v>2.21</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>60000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>55.577</v>
+        <v>169.332</v>
       </c>
       <c r="E10" s="1">
-        <v>53.6332695</v>
+        <v>100.5</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3217996.17</v>
+        <v>5427000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>109757.83</v>
+        <v>3716928.0</v>
       </c>
       <c r="J10" s="1">
-        <v>3.410750796512</v>
+        <v>68.489552238806</v>
       </c>
       <c r="K10">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>0.0</v>
+      </c>
+      <c r="L10">
+        <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>3327754.0</v>
+        <v>9143928.0</v>
       </c>
       <c r="N10" s="1">
-        <v>3334620.0</v>
+        <v>9143928.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.76</v>
+        <v>4.81</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" t="s">
         <v>58</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>240.599</v>
+      </c>
+      <c r="E11" s="1">
+        <v>110.2</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>2755000.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>3259975.0</v>
+      </c>
+      <c r="J11" s="1">
+        <v>118.32940108893</v>
+      </c>
+      <c r="K11">
+        <v>0.3</v>
+      </c>
+      <c r="L11" t="s">
         <v>59</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>5178500.0</v>
+        <v>6014975.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5185952.05</v>
+        <v>6022403.28</v>
       </c>
       <c r="O11" s="1">
-        <v>2.73</v>
+        <v>3.17</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" t="s">
         <v>61</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>5400000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>114.807</v>
+        <v>101.195</v>
       </c>
       <c r="E12" s="1">
-        <v>100.5</v>
+        <v>100.947</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>5427000.0</v>
+        <v>3028410.0</v>
       </c>
       <c r="I12" s="1">
-        <v>772578.0</v>
+        <v>7440.0</v>
       </c>
       <c r="J12" s="1">
-        <v>14.235820895522</v>
+        <v>0.24567347221809</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>6199578.0</v>
+        <v>3035850.0</v>
       </c>
       <c r="N12" s="1">
-        <v>6199578.0</v>
+        <v>3035850.0</v>
       </c>
       <c r="O12" s="1">
-        <v>3.27</v>
+        <v>1.6</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" t="s">
         <v>63</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>2500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>190.015</v>
+        <v>114.735</v>
       </c>
       <c r="E13" s="1">
-        <v>110.2</v>
+        <v>100.0</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>2755000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>1995375.0</v>
+        <v>530460.0</v>
       </c>
       <c r="J13" s="1">
-        <v>72.427404718693</v>
+        <v>14.735</v>
       </c>
       <c r="K13">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0.01</v>
+      </c>
+      <c r="L13">
+        <v>295.89</v>
       </c>
       <c r="M13" s="1">
-        <v>4750375.0</v>
+        <v>4130460.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4751399.59</v>
+        <v>4130755.89</v>
       </c>
       <c r="O13" s="1">
-        <v>2.5</v>
+        <v>2.17</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>120.59</v>
+        <v>90.465</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>741240.0</v>
+        <v>-209770.0</v>
       </c>
       <c r="J14" s="1">
-        <v>20.59</v>
+        <v>-9.535</v>
       </c>
       <c r="K14">
-        <v>0.55</v>
+        <v>0.4</v>
       </c>
       <c r="L14" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="M14" s="1">
-        <v>4341240.0</v>
+        <v>1990230.0</v>
       </c>
       <c r="N14" s="1">
-        <v>4361064.66</v>
+        <v>1999045.07</v>
       </c>
       <c r="O14" s="1">
-        <v>2.3</v>
+        <v>1.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>102.068</v>
+      </c>
+      <c r="E15" s="1">
+        <v>96.65</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>2899500.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>162540.0</v>
+      </c>
+      <c r="J15" s="1">
+        <v>5.6057941024315</v>
+      </c>
+      <c r="K15">
+        <v>0.92</v>
+      </c>
+      <c r="L15" t="s">
         <v>69</v>
       </c>
-      <c r="B15" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>1978240.0</v>
+        <v>3062040.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1984794.79</v>
+        <v>3089512.38</v>
       </c>
       <c r="O15" s="1">
-        <v>1.05</v>
+        <v>1.62</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C16" s="1">
-        <v>1500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.53</v>
+        <v>107.917</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-22050.0</v>
+        <v>316680.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.47</v>
+        <v>7.917</v>
       </c>
       <c r="K16">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>0.0</v>
+      </c>
+      <c r="L16">
+        <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1477950.0</v>
+        <v>4316680.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1496267.31</v>
+        <v>4316680.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.79</v>
+        <v>2.27</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C17" s="1">
-        <v>1500000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.029</v>
+        <v>92.971</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1500000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-29565.0</v>
+        <v>-246015.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.971</v>
+        <v>-7.029</v>
       </c>
       <c r="K17">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>0.0</v>
+      </c>
+      <c r="L17">
+        <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1470435.0</v>
+        <v>3253985.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1478996.81</v>
+        <v>3253985.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.78</v>
+        <v>1.71</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B18" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C18" s="1">
-        <v>3000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>94.5</v>
+        <v>167.486</v>
       </c>
       <c r="E18" s="1">
-        <v>96.65</v>
+        <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>2899500.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-64500.0</v>
+        <v>877318.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.2245214692188</v>
+        <v>67.486</v>
       </c>
       <c r="K18">
-        <v>0.47</v>
+        <v>1.57</v>
       </c>
       <c r="L18" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="M18" s="1">
-        <v>2835000.0</v>
+        <v>2177318.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2849005.52</v>
+        <v>2197672.79</v>
       </c>
       <c r="O18" s="1">
-        <v>1.5</v>
+        <v>1.16</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C19" s="1">
-        <v>4000000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>104.254</v>
+        <v>136.936</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>4000000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>170160.0</v>
+        <v>1181952.0</v>
       </c>
       <c r="J19" s="1">
-        <v>4.254</v>
+        <v>36.936</v>
       </c>
       <c r="K19">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.12</v>
+      </c>
+      <c r="L19" t="s">
+        <v>79</v>
       </c>
       <c r="M19" s="1">
-        <v>4170160.0</v>
+        <v>4381952.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4170160.0</v>
+        <v>4449713.1</v>
       </c>
       <c r="O19" s="1">
-        <v>2.2</v>
+        <v>2.34</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C20" s="1">
-        <v>3500000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>92.4</v>
+        <v>102.433</v>
       </c>
       <c r="E20" s="1">
-        <v>100.0</v>
+        <v>101.94116</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3500000.0</v>
+        <v>2548529.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-266000.0</v>
+        <v>12296.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-7.6</v>
+        <v>0.48247439993816</v>
       </c>
       <c r="K20">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L20">
-        <v>0.0</v>
+        <v>308.22</v>
       </c>
       <c r="M20" s="1">
-        <v>3234000.0</v>
+        <v>2560825.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3234000.0</v>
+        <v>2561133.22</v>
       </c>
       <c r="O20" s="1">
-        <v>1.7</v>
+        <v>1.35</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C21" s="1">
-        <v>1300000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>162.705</v>
+        <v>110.373</v>
       </c>
       <c r="E21" s="1">
-        <v>100.0</v>
+        <v>107.6</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1300000.0</v>
+        <v>5380000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>815165.0</v>
+        <v>138650.0</v>
       </c>
       <c r="J21" s="1">
-        <v>62.705</v>
+        <v>2.5771375464684</v>
       </c>
       <c r="K21">
-        <v>1.26</v>
+        <v>0.04</v>
       </c>
       <c r="L21" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="M21" s="1">
-        <v>2115165.0</v>
+        <v>5518650.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2131512.95</v>
+        <v>5520484.24</v>
       </c>
       <c r="O21" s="1">
-        <v>1.12</v>
+        <v>2.9</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C22" s="1">
-        <v>3200000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>139.577</v>
+        <v>145.985</v>
       </c>
       <c r="E22" s="1">
-        <v>100.0</v>
+        <v>104.99305556</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3200000.0</v>
+        <v>3779750.0</v>
       </c>
       <c r="I22" s="1">
-        <v>1266464.0</v>
+        <v>1475710.0</v>
       </c>
       <c r="J22" s="1">
-        <v>39.577</v>
+        <v>39.042529267809</v>
       </c>
       <c r="K22">
-        <v>1.71</v>
+        <v>0.69</v>
       </c>
       <c r="L22" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="M22" s="1">
-        <v>4466464.0</v>
+        <v>5255460.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4521293.59</v>
+        <v>5280246.89</v>
       </c>
       <c r="O22" s="1">
-        <v>2.38</v>
+        <v>2.78</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B23" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C23" s="1">
-        <v>2500000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.615</v>
+        <v>103.438</v>
       </c>
       <c r="E23" s="1">
-        <v>101.94116</v>
+        <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2548529.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>16846.0</v>
+        <v>99702.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.66100876230955</v>
+        <v>3.438</v>
       </c>
       <c r="K23">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>0.03</v>
+      </c>
+      <c r="L23">
+        <v>785.42</v>
       </c>
       <c r="M23" s="1">
-        <v>2565375.0</v>
+        <v>2999702.0</v>
       </c>
       <c r="N23" s="1">
-        <v>2579244.86</v>
+        <v>3000487.42</v>
       </c>
       <c r="O23" s="1">
-        <v>1.36</v>
+        <v>1.58</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C24" s="1">
-        <v>5000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>111.618</v>
+        <v>118.947</v>
       </c>
       <c r="E24" s="1">
-        <v>107.6</v>
+        <v>115.423</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>5380000.0</v>
+        <v>2885575.0</v>
       </c>
       <c r="I24" s="1">
-        <v>200900.0</v>
+        <v>88100.0</v>
       </c>
       <c r="J24" s="1">
-        <v>3.7342007434944</v>
+        <v>3.0531176628575</v>
       </c>
       <c r="K24">
-        <v>0.85</v>
+        <v>0.54</v>
       </c>
       <c r="L24" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="M24" s="1">
-        <v>5580900.0</v>
+        <v>2973675.0</v>
       </c>
       <c r="N24" s="1">
-        <v>5623475.97</v>
+        <v>2987216.67</v>
       </c>
       <c r="O24" s="1">
-        <v>2.96</v>
+        <v>1.57</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="B25" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="C25" s="1">
-        <v>3600000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>136.035</v>
+        <v>146.87</v>
       </c>
       <c r="E25" s="1">
-        <v>104.99305556</v>
+        <v>100.0</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3779750.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="I25" s="1">
-        <v>1117510.0</v>
+        <v>1218620.0</v>
       </c>
       <c r="J25" s="1">
-        <v>29.565712017991</v>
+        <v>46.87</v>
       </c>
       <c r="K25">
-        <v>0.14</v>
+        <v>0.39</v>
       </c>
       <c r="L25" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="M25" s="1">
-        <v>4897260.0</v>
+        <v>3818620.0</v>
       </c>
       <c r="N25" s="1">
-        <v>4902374.75</v>
+        <v>3828791.43</v>
       </c>
       <c r="O25" s="1">
-        <v>2.58</v>
+        <v>2.01</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B26" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>105.531</v>
+        <v>114.866</v>
       </c>
       <c r="E26" s="1">
         <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>160399.0</v>
+        <v>431114.0</v>
       </c>
       <c r="J26" s="1">
-        <v>5.531</v>
+        <v>14.866</v>
       </c>
       <c r="K26">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="L26" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="M26" s="1">
-        <v>3060399.0</v>
+        <v>3331114.0</v>
       </c>
       <c r="N26" s="1">
-        <v>3069099.0</v>
+        <v>3339218.11</v>
       </c>
       <c r="O26" s="1">
-        <v>1.62</v>
+        <v>1.76</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B27" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="C27" s="1">
-        <v>3800000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>155.113</v>
+        <v>114.264</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3800000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>2094294.0</v>
+        <v>484976.0</v>
       </c>
       <c r="J27" s="1">
-        <v>55.113</v>
+        <v>14.264</v>
       </c>
       <c r="K27">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="L27" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="M27" s="1">
-        <v>5894294.0</v>
+        <v>3884976.0</v>
       </c>
       <c r="N27" s="1">
-        <v>5904984.11</v>
+        <v>3888092.67</v>
       </c>
       <c r="O27" s="1">
-        <v>3.11</v>
+        <v>2.04</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B28" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C28" s="1">
-        <v>2900000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>118.445</v>
+        <v>96.632</v>
       </c>
       <c r="E28" s="1">
-        <v>100.0</v>
+        <v>101.90332</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2900000.0</v>
+        <v>5910392.56</v>
       </c>
       <c r="I28" s="1">
-        <v>534905.0</v>
+        <v>-305736.56</v>
       </c>
       <c r="J28" s="1">
-        <v>18.445</v>
+        <v>-5.1728638478118</v>
       </c>
       <c r="K28">
-        <v>0.07</v>
+        <v>0.25</v>
       </c>
       <c r="L28" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="M28" s="1">
-        <v>3434905.0</v>
+        <v>5604656.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3437050.21</v>
+        <v>5619116.27</v>
       </c>
       <c r="O28" s="1">
-        <v>1.81</v>
+        <v>2.95</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B29" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C29" s="1">
-        <v>3400000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>109.797</v>
+        <v>115.878</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>3400000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>333098.0</v>
+        <v>714510.0</v>
       </c>
       <c r="J29" s="1">
-        <v>9.797</v>
+        <v>15.878</v>
       </c>
       <c r="K29">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>802.78</v>
+        <v>0.67</v>
+      </c>
+      <c r="L29" t="s">
+        <v>107</v>
       </c>
       <c r="M29" s="1">
-        <v>3733098.0</v>
+        <v>5214510.0</v>
       </c>
       <c r="N29" s="1">
-        <v>3733900.78</v>
+        <v>5244551.21</v>
       </c>
       <c r="O29" s="1">
-        <v>1.97</v>
+        <v>2.76</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B30" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C30" s="1">
-        <v>5800000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.294</v>
+        <v>105.834</v>
       </c>
       <c r="E30" s="1">
-        <v>101.90332</v>
+        <v>103.76</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>5910392.56</v>
+        <v>2490240.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-209340.56</v>
+        <v>49776.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-3.5419061910839</v>
+        <v>1.9988434849653</v>
       </c>
       <c r="K30">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>0.0</v>
+      </c>
+      <c r="L30">
+        <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>5701052.0</v>
+        <v>2540016.0</v>
       </c>
       <c r="N30" s="1">
-        <v>5707567.07</v>
+        <v>2540016.0</v>
       </c>
       <c r="O30" s="1">
-        <v>3.01</v>
+        <v>1.34</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="C31" s="1">
-        <v>4500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>115.542</v>
+        <v>95.367</v>
       </c>
       <c r="E31" s="1">
-        <v>100.0</v>
+        <v>102.7</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>4500000.0</v>
+        <v>2464800.0</v>
       </c>
       <c r="I31" s="1">
-        <v>699390.0</v>
+        <v>-175992.0</v>
       </c>
       <c r="J31" s="1">
-        <v>15.542</v>
+        <v>-7.1402142161636</v>
       </c>
       <c r="K31">
-        <v>0.46</v>
+        <v>0.16</v>
       </c>
       <c r="L31" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="M31" s="1">
-        <v>5199390.0</v>
+        <v>2288808.0</v>
       </c>
       <c r="N31" s="1">
-        <v>5220159.23</v>
+        <v>2292687.45</v>
       </c>
       <c r="O31" s="1">
-        <v>2.75</v>
+        <v>1.21</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C32" s="1">
-        <v>2400000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>96.132</v>
+        <v>95.988</v>
       </c>
       <c r="E32" s="1">
-        <v>102.7</v>
+        <v>94.3834</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>2464800.0</v>
+        <v>4719170.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-157632.0</v>
+        <v>80230.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.3953261927945</v>
+        <v>1.700087091586</v>
       </c>
       <c r="K32">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L32">
-        <v>591.78</v>
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2307168.0</v>
+        <v>4799400.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2307759.78</v>
+        <v>4799400.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.22</v>
+        <v>2.52</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B33" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C33" s="1">
-        <v>1700000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>95.058</v>
+        <v>93.947</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>96.551</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1700000.0</v>
+        <v>4344795.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-84014.0</v>
+        <v>-117180.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-4.942</v>
+        <v>-2.6970202276517</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1615986.0</v>
+        <v>4227615.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1615986.0</v>
+        <v>4227615.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.85</v>
+        <v>2.22</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B34" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C34" s="1">
-        <v>4500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>92.426</v>
+        <v>124.755</v>
       </c>
       <c r="E34" s="1">
-        <v>96.551</v>
+        <v>100.0</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>4344795.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-185625.0</v>
+        <v>594120.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-4.2723534712225</v>
+        <v>24.755</v>
       </c>
       <c r="K34">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.48</v>
+      </c>
+      <c r="L34" t="s">
+        <v>119</v>
       </c>
       <c r="M34" s="1">
-        <v>4159170.0</v>
+        <v>2994120.0</v>
       </c>
       <c r="N34" s="1">
-        <v>4159170.0</v>
+        <v>3005659.73</v>
       </c>
       <c r="O34" s="1">
-        <v>2.19</v>
+        <v>1.58</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B35" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C35" s="1">
-        <v>2400000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>145.247</v>
+        <v>97.325</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>113.5</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
-        <v>2400000.0</v>
+        <v>7759357.37</v>
       </c>
       <c r="I35" s="1">
-        <v>1085928.0</v>
+        <v>-1057110.66</v>
       </c>
       <c r="J35" s="1">
-        <v>45.247</v>
+        <v>-13.62368827201</v>
       </c>
       <c r="K35">
-        <v>2.11</v>
+        <v>0.43</v>
       </c>
       <c r="L35" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="M35" s="1">
-        <v>3485928.0</v>
+        <v>6702246.71</v>
       </c>
       <c r="N35" s="1">
-        <v>3536525.26</v>
+        <v>6736296.43</v>
       </c>
       <c r="O35" s="1">
-        <v>1.86</v>
+        <v>3.54</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B36" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C36" s="1">
-        <v>8000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>102.298</v>
+        <v>99.211</v>
       </c>
       <c r="E36" s="1">
-        <v>113.5</v>
+        <v>101.35</v>
       </c>
       <c r="F36" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="G36">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>7759357.37</v>
+        <v>2855465.82</v>
       </c>
       <c r="I36" s="1">
-        <v>-781619.38</v>
+        <v>-293418.82</v>
       </c>
       <c r="J36" s="1">
-        <v>-10.073248888136</v>
+        <v>-10.275690149917</v>
       </c>
       <c r="K36">
-        <v>0.19</v>
+        <v>0.5</v>
       </c>
       <c r="L36" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="M36" s="1">
-        <v>6977737.99</v>
+        <v>2562047.0</v>
       </c>
       <c r="N36" s="1">
-        <v>6992895.75</v>
+        <v>2577081.65</v>
       </c>
       <c r="O36" s="1">
-        <v>3.68</v>
+        <v>1.35</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B37" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C37" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>103.587</v>
+        <v>92.445</v>
       </c>
       <c r="E37" s="1">
-        <v>101.35</v>
+        <v>99.1777</v>
       </c>
       <c r="F37" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G37">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2855465.82</v>
+        <v>2975331.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-205843.1</v>
+        <v>-201981.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-7.2087397635178</v>
+        <v>-6.788522016542</v>
       </c>
       <c r="K37">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="L37" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="M37" s="1">
-        <v>2649622.72</v>
+        <v>2773350.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2655754.6</v>
+        <v>2780254.11</v>
       </c>
       <c r="O37" s="1">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B38" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C38" s="1">
-        <v>3000000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>89.042</v>
+        <v>95.303</v>
       </c>
       <c r="E38" s="1">
-        <v>99.1777</v>
+        <v>101.540625</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2975331.0</v>
+        <v>3249300.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-304071.0</v>
+        <v>-199604.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-10.2197368965</v>
+        <v>-6.1429846428462</v>
       </c>
       <c r="K38">
-        <v>0.86</v>
+        <v>0.64</v>
       </c>
       <c r="L38" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="M38" s="1">
-        <v>2671260.0</v>
+        <v>3049696.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2697150.41</v>
+        <v>3070035.73</v>
       </c>
       <c r="O38" s="1">
-        <v>1.42</v>
+        <v>1.61</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B39" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C39" s="1">
-        <v>3200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>95.471</v>
+        <v>102.581</v>
       </c>
       <c r="E39" s="1">
-        <v>101.540625</v>
+        <v>100.0</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>3249300.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-194228.0</v>
+        <v>36134.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-5.9775336226264</v>
+        <v>2.581</v>
       </c>
       <c r="K39">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>0.06</v>
+      </c>
+      <c r="L39">
+        <v>798.91</v>
       </c>
       <c r="M39" s="1">
-        <v>3055072.0</v>
+        <v>1436134.0</v>
       </c>
       <c r="N39" s="1">
-        <v>3066644.6</v>
+        <v>1436932.91</v>
       </c>
       <c r="O39" s="1">
-        <v>1.62</v>
+        <v>0.76</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="B40" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="C40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>247.188</v>
+        <v>261.898</v>
       </c>
       <c r="E40" s="1">
         <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>1766256.0</v>
+        <v>1942776.0</v>
       </c>
       <c r="J40" s="1">
-        <v>147.188</v>
+        <v>161.898</v>
       </c>
       <c r="K40">
-        <v>0.27</v>
+        <v>0.66</v>
       </c>
       <c r="L40" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="M40" s="1">
-        <v>2966256.0</v>
+        <v>3142776.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2969443.5</v>
+        <v>3150651.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.56</v>
+        <v>1.66</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B41" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>135.834</v>
+        <v>161.512</v>
       </c>
       <c r="E41" s="1">
         <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>1146688.0</v>
+        <v>1968384.0</v>
       </c>
       <c r="J41" s="1">
-        <v>35.834</v>
+        <v>61.512</v>
       </c>
       <c r="K41">
-        <v>1.61</v>
+        <v>0.39</v>
       </c>
       <c r="L41" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="M41" s="1">
-        <v>4346688.0</v>
+        <v>5168384.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4398172.93</v>
+        <v>5180811.4</v>
       </c>
       <c r="O41" s="1">
-        <v>2.32</v>
+        <v>2.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B42" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C42" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>106.013</v>
+        <v>110.92</v>
       </c>
       <c r="E42" s="1">
         <v>100.81</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>4032400.0</v>
       </c>
       <c r="I42" s="1">
-        <v>208120.0</v>
+        <v>404400.0</v>
       </c>
       <c r="J42" s="1">
-        <v>5.1611943259597</v>
+        <v>10.028766987402</v>
       </c>
       <c r="K42">
-        <v>0.07</v>
+        <v>0.24</v>
       </c>
       <c r="L42" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="M42" s="1">
-        <v>4240520.0</v>
+        <v>4436800.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4243509.13</v>
+        <v>4446582.61</v>
       </c>
       <c r="O42" s="1">
-        <v>2.24</v>
+        <v>2.34</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="B43" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C43" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>110.085</v>
+        <v>114.738</v>
       </c>
       <c r="E43" s="1">
         <v>108.06</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>5403000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>101250.0</v>
+        <v>333900.0</v>
       </c>
       <c r="J43" s="1">
-        <v>1.8739589117157</v>
+        <v>6.1799000555247</v>
       </c>
       <c r="K43">
-        <v>0.48</v>
+        <v>0.7</v>
       </c>
       <c r="L43" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="M43" s="1">
-        <v>5504250.0</v>
+        <v>5736900.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5528068.49</v>
+        <v>5771848.63</v>
       </c>
       <c r="O43" s="1">
-        <v>2.91</v>
+        <v>3.03</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B44" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C44" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>134.205</v>
+        <v>140.212</v>
       </c>
       <c r="E44" s="1">
         <v>124.766</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>4990640.0</v>
       </c>
       <c r="I44" s="1">
-        <v>377560.0</v>
+        <v>617840.0</v>
       </c>
       <c r="J44" s="1">
-        <v>7.5653623583348</v>
+        <v>12.379975313787</v>
       </c>
       <c r="K44">
-        <v>0.75</v>
+        <v>0.04</v>
       </c>
       <c r="L44" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="M44" s="1">
-        <v>5368200.0</v>
+        <v>5608480.0</v>
       </c>
       <c r="N44" s="1">
-        <v>5398239.78</v>
+        <v>5609978.91</v>
       </c>
       <c r="O44" s="1">
-        <v>2.84</v>
+        <v>2.95</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="B45" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>102.196</v>
+        <v>101.837</v>
       </c>
       <c r="E45" s="1">
         <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>79056.0</v>
+        <v>66132.0</v>
       </c>
       <c r="J45" s="1">
-        <v>2.196</v>
+        <v>1.837</v>
       </c>
       <c r="K45">
-        <v>0.44</v>
+        <v>0.68</v>
       </c>
       <c r="L45" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="M45" s="1">
-        <v>3679056.0</v>
+        <v>3666132.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3694718.98</v>
+        <v>3690496.64</v>
       </c>
       <c r="O45" s="1">
-        <v>1.95</v>
+        <v>1.94</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B46" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>149.647</v>
+        <v>153.69</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>992940.0</v>
+        <v>1073800.0</v>
       </c>
       <c r="J46" s="1">
-        <v>49.647</v>
+        <v>53.69</v>
       </c>
       <c r="K46">
-        <v>0.48</v>
+        <v>0.76</v>
       </c>
       <c r="L46" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="M46" s="1">
-        <v>2992940.0</v>
+        <v>3073800.0</v>
       </c>
       <c r="N46" s="1">
-        <v>3002553.26</v>
+        <v>3088938.12</v>
       </c>
       <c r="O46" s="1">
-        <v>1.58</v>
+        <v>1.62</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="B47" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C47" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>250.866</v>
+        <v>221.699</v>
       </c>
       <c r="E47" s="1">
         <v>99.21818182</v>
       </c>
       <c r="F47" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="G47">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
         <v>2040675.31</v>
       </c>
       <c r="I47" s="1">
-        <v>2665000.61</v>
+        <v>2157807.95</v>
       </c>
       <c r="J47" s="1">
-        <v>130.59405369098</v>
+        <v>105.73989597591</v>
       </c>
       <c r="K47">
-        <v>1.36</v>
+        <v>0.06</v>
       </c>
       <c r="L47" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="M47" s="1">
-        <v>4705675.92</v>
+        <v>4198483.26</v>
       </c>
       <c r="N47" s="1">
-        <v>4735598.35</v>
+        <v>4199806.31</v>
       </c>
       <c r="O47" s="1">
-        <v>2.49</v>
+        <v>2.21</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B48" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C48" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>108.593</v>
+        <v>152.833</v>
       </c>
       <c r="E48" s="1">
         <v>105.4625</v>
       </c>
       <c r="F48" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="G48">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
         <v>7575147.43</v>
       </c>
       <c r="I48" s="1">
-        <v>-168028.02</v>
+        <v>2949635.22</v>
       </c>
       <c r="J48" s="1">
-        <v>-2.2181485119954</v>
+        <v>38.938320966778</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>7407119.41</v>
+        <v>10524782.65</v>
       </c>
       <c r="N48" s="1">
-        <v>7407119.41</v>
+        <v>10524782.65</v>
       </c>
       <c r="O48" s="1">
-        <v>3.9</v>
+        <v>5.53</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B49" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>110.845</v>
+        <v>106.173</v>
       </c>
       <c r="E49" s="1">
         <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>542250.0</v>
+        <v>308650.0</v>
       </c>
       <c r="J49" s="1">
-        <v>10.845</v>
+        <v>6.173</v>
       </c>
       <c r="K49">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="L49" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="M49" s="1">
-        <v>5542250.0</v>
+        <v>5308650.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5547567.68</v>
+        <v>5318801.93</v>
       </c>
       <c r="O49" s="1">
-        <v>2.92</v>
+        <v>2.8</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B50" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C50" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.741</v>
+        <v>97.292</v>
       </c>
       <c r="E50" s="1">
         <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>2400000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-30216.0</v>
+        <v>-64992.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.259</v>
+        <v>-2.708</v>
       </c>
       <c r="K50">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="L50" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="M50" s="1">
-        <v>2369784.0</v>
+        <v>2335008.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2371789.43</v>
+        <v>2339459.09</v>
       </c>
       <c r="O50" s="1">
-        <v>1.25</v>
+        <v>1.23</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B51" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C51" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>119.151</v>
+        <v>124.31</v>
       </c>
       <c r="E51" s="1">
         <v>106.8</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2670000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>308775.0</v>
+        <v>437750.0</v>
       </c>
       <c r="J51" s="1">
-        <v>11.564606741573</v>
+        <v>16.395131086142</v>
       </c>
       <c r="K51">
-        <v>1.27</v>
+        <v>0.27</v>
       </c>
       <c r="L51" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="M51" s="1">
-        <v>2978775.0</v>
+        <v>3107750.0</v>
       </c>
       <c r="N51" s="1">
-        <v>3010505.77</v>
+        <v>3114512.3</v>
       </c>
       <c r="O51" s="1">
-        <v>1.59</v>
+        <v>1.64</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B52" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C52" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>97.722</v>
+        <v>95.254</v>
       </c>
       <c r="E52" s="1">
         <v>101.7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>3661200.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-143208.0</v>
+        <v>-232056.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-3.9115044247788</v>
+        <v>-6.338249754179</v>
       </c>
       <c r="K52">
-        <v>0.35</v>
+        <v>0.03</v>
       </c>
       <c r="L52" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="M52" s="1">
-        <v>3517992.0</v>
+        <v>3429144.0</v>
       </c>
       <c r="N52" s="1">
-        <v>3530609.4</v>
+        <v>3430342.37</v>
       </c>
       <c r="O52" s="1">
-        <v>1.86</v>
+        <v>1.8</v>
       </c>
       <c r="P52">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P53">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>