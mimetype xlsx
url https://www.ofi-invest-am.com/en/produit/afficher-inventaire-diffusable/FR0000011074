--- v4 (2026-09-01)
+++ v5 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -118,462 +118,465 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OVCT01751627</t>
   </si>
   <si>
     <t>EUR/SEK 09/07/26</t>
   </si>
   <si>
     <t>OVCT01751626</t>
   </si>
   <si>
     <t>EUR/USD 09/07/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-13 727.68</t>
+    <t>-34 847.91</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>9 745.29</t>
+    <t>10 908.08</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>10 345.21</t>
+    <t>12 186.30</t>
+  </si>
+  <si>
+    <t>AT0000A3VDC0</t>
+  </si>
+  <si>
+    <t>AT &amp; S AUSTRIA TECHNOLOGIE &amp; SYSTE PERP</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
-    <t>XS2465773070</t>
-[...7 lines deleted...]
-  <si>
     <t>FR001400QC44</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0 19/02/2031</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
+    <t>3 402.74</t>
+  </si>
+  <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>8 815.07</t>
+    <t>9 764.38</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>27 472.38</t>
+    <t>33 128.45</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>20 354.79</t>
+    <t>22 037.67</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>67 761.10</t>
+    <t>73 192.33</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
+    <t>2 568.49</t>
+  </si>
+  <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>1 834.24</t>
+    <t>8 254.08</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>24 786.89</t>
+    <t>33 049.18</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
+    <t>2 054.17</t>
+  </si>
+  <si>
     <t>XS2733414556</t>
   </si>
   <si>
     <t>GLOBALWAFERS GMBH 1.5 23/01/2029</t>
   </si>
   <si>
-    <t>13 541.67</t>
-[...8 lines deleted...]
-    <t>10 171.43</t>
+    <t>15 729.17</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>8 104.11</t>
+    <t>20 116.44</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>3 116.67</t>
+    <t>4 108.33</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>14 460.27</t>
+    <t>17 797.26</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>30 041.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2566032095</t>
   </si>
   <si>
     <t>LOREAL / CITIGROUP 0% EXCH Z 15/03/2028</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>3 879.45</t>
+    <t>5 260.27</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>11 539.73</t>
+    <t>17 753.42</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>34 049.72</t>
+    <t>42 714.51</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>15 034.65</t>
+    <t>19 030.03</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>6 904.11</t>
-[...8 lines deleted...]
-    <t>20 339.73</t>
+    <t>9 924.66</t>
   </si>
   <si>
     <t>FR0014016E65</t>
   </si>
   <si>
     <t>REXEL SA 1 13/05/2031</t>
   </si>
   <si>
+    <t>1 597.83</t>
+  </si>
+  <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>7 875.00</t>
+    <t>9 843.75</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>12 427.40</t>
+    <t>18 641.10</t>
+  </si>
+  <si>
+    <t>FR00140190M5</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC SE 0.25 30/09/2034</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>9 782.61</t>
+    <t>12 635.87</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>34 948.63</t>
-[...8 lines deleted...]
-    <t>1 498.91</t>
+    <t>39 623.29</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>24 364.64</t>
+    <t>28 019.34</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>15 138.12</t>
+    <t>17 458.56</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>1 323.05</t>
-[...5 lines deleted...]
-    <t>STMICROELECTRONICS NV Z 04/08/2027</t>
+    <t>6 042.93</t>
+  </si>
+  <si>
+    <t>XS3416917709</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV 0.625 23/06/2033</t>
+  </si>
+  <si>
+    <t>XS3416917022</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV Z 23/06/2031</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>10 151.93</t>
+    <t>12 182.32</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
-    <t>4 451.09</t>
+    <t>5 478.26</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>6 762.30</t>
+    <t>10 706.97</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>1 198.37</t>
+    <t>2 995.92</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -882,2898 +885,2948 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>805173.7954</v>
+      </c>
+      <c r="C2">
+        <v>102.75</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>82737689.94</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>82737689.94</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1162695.0</v>
+      </c>
+      <c r="C3">
+        <v>96.82</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>112574651.32</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>112574651.32</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C4">
+        <v>136.47</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>136.47</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>136.47</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>3238.9621</v>
+      </c>
+      <c r="C5">
+        <v>122.33</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>396250.87</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>396250.87</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>131.33</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>131.33</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>131.33</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>211.0</v>
+      </c>
+      <c r="C7">
+        <v>115.18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>24303.93</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>24303.93</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P52"/>
+  <dimension ref="A1:Z53"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O52" sqref="O52"/>
+      <selection activeCell="N53" sqref="N53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>35</v>
       </c>
+      <c r="B2" s="1">
+        <v>14000.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>21000.0</v>
+        <v>320.3</v>
       </c>
       <c r="D2" s="1">
-        <v>196.5</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>283.1912771429</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>3964677.88</v>
       </c>
       <c r="H2" s="1">
-        <v>2130768.9</v>
+        <v>519522.12</v>
       </c>
       <c r="I2" s="1">
-        <v>1995731.1</v>
-[...2 lines deleted...]
-        <v>93.662484936776</v>
+        <v>13.103766200547</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>4484200.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>4484200.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>2.29</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="1">
+        <v>21000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>191.5</v>
+      </c>
+      <c r="D3" s="1">
+        <v>101.4651857143</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>2130768.9</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1890731.1</v>
+      </c>
+      <c r="I3" s="1">
+        <v>88.734686337876</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>271.06535273577</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>4021500.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>4021500.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>2.05</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1131.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>4811.69</v>
+      </c>
+      <c r="D4" s="1">
+        <v>4809.8933952255</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>5439989.43</v>
+      </c>
+      <c r="H4" s="1">
+        <v>2031.96</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.037352278458379</v>
+      </c>
+      <c r="J4">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>18.073938790995</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
+      <c r="L4" s="1">
+        <v>5442021.39</v>
+      </c>
+      <c r="M4" s="1">
+        <v>5442021.39</v>
+      </c>
+      <c r="N4" s="1">
+        <v>2.78</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>154.7</v>
+      </c>
+      <c r="D5" s="1">
+        <v>40.2355</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>402355.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>1144645.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>284.48633669272</v>
+      </c>
+      <c r="J5">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>29.454797565794</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
-        <v>0.0</v>
+      <c r="L5" s="1">
+        <v>1547000.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1451924.05</v>
+        <v>1547000.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1451924.05</v>
-[...8 lines deleted...]
-    <row r="6" spans="1:16">
+        <v>0.79</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>43</v>
       </c>
-      <c r="B6" t="s">
-        <v>44</v>
+      <c r="B6" s="1">
+        <v>5000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>1433662.25</v>
+        <v>331.2</v>
       </c>
       <c r="D6" s="1">
-        <v>0.0923297</v>
-[...8 lines deleted...]
-        <v>10.83</v>
+        <v>251.537302</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1257686.51</v>
       </c>
       <c r="H6" s="1">
+        <v>398313.49</v>
+      </c>
+      <c r="I6" s="1">
+        <v>31.670331742685</v>
+      </c>
+      <c r="J6">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
-        <v>159.16</v>
+      <c r="L6" s="1">
+        <v>1656000.0</v>
       </c>
       <c r="M6" s="1">
-        <v>-13562.43</v>
+        <v>1656000.0</v>
       </c>
       <c r="N6" s="1">
-        <v>-13403.27</v>
-[...8 lines deleted...]
-    <row r="7" spans="1:16">
+        <v>0.85</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>45</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>321.6</v>
+      </c>
+      <c r="D7" s="1">
+        <v>253.272567</v>
+      </c>
+      <c r="E7" t="s">
         <v>46</v>
       </c>
-      <c r="C7" s="1">
-[...12 lines deleted...]
-        <v>1.16</v>
+      <c r="F7">
+        <v>10.99</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1121568.36</v>
       </c>
       <c r="H7" s="1">
+        <v>341313.74</v>
+      </c>
+      <c r="I7" s="1">
+        <v>30.431826732345</v>
+      </c>
+      <c r="J7">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7" t="s">
+      <c r="L7" s="1">
+        <v>1462882.1</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1462882.1</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
         <v>48</v>
       </c>
-      <c r="M7" s="1">
-[...13 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B8" s="1">
+        <v>1433662.25</v>
+      </c>
+      <c r="C8" s="1">
+        <v>0.09098686</v>
+      </c>
+      <c r="D8" s="1">
+        <v>0.0914745095</v>
+      </c>
+      <c r="E8" t="s">
+        <v>46</v>
+      </c>
+      <c r="F8">
+        <v>10.99</v>
+      </c>
+      <c r="G8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>7642.83</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>397.89</v>
+      </c>
+      <c r="L8" s="1">
+        <v>7244.9399999999</v>
+      </c>
+      <c r="M8" s="1">
+        <v>7642.8300000001</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="1">
+        <v>27189034.64</v>
+      </c>
+      <c r="C9" s="1">
+        <v>0.87325177</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.8715533448</v>
+      </c>
+      <c r="E9" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-392593.53</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>52</v>
+      </c>
+      <c r="L9" s="1">
+        <v>-357745.62</v>
+      </c>
+      <c r="M9" s="1">
+        <v>-392593.53</v>
+      </c>
+      <c r="N9" s="1">
+        <v>-0.2</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>49</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="1">
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="1">
         <v>60000.0</v>
       </c>
-      <c r="D8" s="1">
-[...2 lines deleted...]
-      <c r="E8" s="1">
+      <c r="C10" s="1">
+        <v>58.78</v>
+      </c>
+      <c r="D10" s="1">
         <v>53.6332695</v>
       </c>
-      <c r="F8" t="s">
-[...5 lines deleted...]
-      <c r="H8" s="1">
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
         <v>3217996.17</v>
       </c>
-      <c r="I8" s="1">
-[...28 lines deleted...]
-      <c r="B9" t="s">
+      <c r="H10" s="1">
+        <v>297895.75</v>
+      </c>
+      <c r="I10" s="1">
+        <v>9.2571816205735</v>
+      </c>
+      <c r="J10">
+        <v>0.38</v>
+      </c>
+      <c r="K10" t="s">
+        <v>55</v>
+      </c>
+      <c r="L10" s="1">
+        <v>3515891.92</v>
+      </c>
+      <c r="M10" s="1">
+        <v>3526800.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>53</v>
       </c>
-      <c r="C9" s="1">
-[...92 lines deleted...]
-    <row r="11" spans="1:16">
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>108.799</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>351960.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>8.799</v>
+      </c>
+      <c r="J11">
+        <v>0.3</v>
+      </c>
+      <c r="K11" t="s">
         <v>58</v>
       </c>
-      <c r="C11" s="1">
-[...27 lines deleted...]
-        <v>59</v>
+      <c r="L11" s="1">
+        <v>4351960.0</v>
       </c>
       <c r="M11" s="1">
-        <v>6014975.0</v>
+        <v>4364146.3</v>
       </c>
       <c r="N11" s="1">
-        <v>6022403.28</v>
-[...8 lines deleted...]
-    <row r="12" spans="1:16">
+        <v>2.23</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>60</v>
       </c>
-      <c r="B12" t="s">
-        <v>61</v>
+      <c r="B12" s="1">
+        <v>2300000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>3000000.0</v>
+        <v>118.607</v>
       </c>
       <c r="D12" s="1">
-        <v>101.195</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>100.0</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2300000.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3028410.0</v>
+        <v>427961.0</v>
       </c>
       <c r="I12" s="1">
-        <v>7440.0</v>
-[...2 lines deleted...]
-        <v>0.24567347221809</v>
+        <v>18.607</v>
+      </c>
+      <c r="J12">
+        <v>0.01</v>
       </c>
       <c r="K12">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>159.72</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2727961.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3035850.0</v>
+        <v>2728120.72</v>
       </c>
       <c r="N12" s="1">
-        <v>3035850.0</v>
-[...8 lines deleted...]
-    <row r="13" spans="1:16">
+        <v>1.39</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>62</v>
       </c>
-      <c r="B13" t="s">
-        <v>63</v>
+      <c r="B13" s="1">
+        <v>5400000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>3600000.0</v>
+        <v>197.372</v>
       </c>
       <c r="D13" s="1">
-        <v>114.735</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>100.5</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>5427000.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3600000.0</v>
+        <v>5231088.0</v>
       </c>
       <c r="I13" s="1">
-        <v>530460.0</v>
-[...2 lines deleted...]
-        <v>14.735</v>
+        <v>96.390049751244</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
       </c>
       <c r="K13">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>295.89</v>
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>10658088.0</v>
       </c>
       <c r="M13" s="1">
-        <v>4130460.0</v>
+        <v>10658088.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4130755.89</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:16">
+        <v>5.45</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>64</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>106.991</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.947</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>3028410.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>181320.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>5.9873002664765</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>3209730.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>3209730.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>120.605</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>741780.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>20.605</v>
+      </c>
+      <c r="J15">
+        <v>0.09</v>
+      </c>
+      <c r="K15" t="s">
+        <v>67</v>
+      </c>
+      <c r="L15" s="1">
+        <v>4341780.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>4345182.74</v>
+      </c>
+      <c r="N15" s="1">
+        <v>2.22</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>65</v>
       </c>
-      <c r="C14" s="1">
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="1">
         <v>2200000.0</v>
       </c>
-      <c r="D14" s="1">
-[...2 lines deleted...]
-      <c r="E14" s="1">
+      <c r="C16" s="1">
+        <v>90.669</v>
+      </c>
+      <c r="D16" s="1">
         <v>100.0</v>
       </c>
-      <c r="F14" t="s">
-[...5 lines deleted...]
-      <c r="H14" s="1">
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
         <v>2200000.0</v>
       </c>
-      <c r="I14" s="1">
-[...28 lines deleted...]
-      <c r="B15" t="s">
+      <c r="H16" s="1">
+        <v>-205282.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-9.331</v>
+      </c>
+      <c r="J16">
+        <v>0.44</v>
+      </c>
+      <c r="K16" t="s">
+        <v>70</v>
+      </c>
+      <c r="L16" s="1">
+        <v>1994718.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2004482.38</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>68</v>
       </c>
-      <c r="C15" s="1">
-[...92 lines deleted...]
-    <row r="17" spans="1:16">
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>72</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>103.211</v>
+      </c>
+      <c r="D17" s="1">
+        <v>96.65</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>2899500.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>196830.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>6.7884117951371</v>
+      </c>
+      <c r="J17">
+        <v>1.1</v>
+      </c>
+      <c r="K17" t="s">
         <v>73</v>
       </c>
-      <c r="C17" s="1">
-[...5 lines deleted...]
-      <c r="E17" s="1">
+      <c r="L17" s="1">
+        <v>3096330.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3129458.45</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>112.472</v>
+      </c>
+      <c r="D18" s="1">
         <v>100.0</v>
       </c>
-      <c r="F17" t="s">
-[...14 lines deleted...]
-      <c r="K17">
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>498880.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>12.472</v>
+      </c>
+      <c r="J18">
         <v>0.0</v>
       </c>
-      <c r="L17">
+      <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="M17" s="1">
-[...13 lines deleted...]
-      <c r="A18" t="s">
+      <c r="L18" s="1">
+        <v>4498880.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>4498880.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>2.3</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>74</v>
       </c>
-      <c r="B18" t="s">
-[...45 lines deleted...]
-    <row r="19" spans="1:16">
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>77</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>94.29</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-199850.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-5.71</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3300150.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3300150.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>79</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>168.334</v>
+      </c>
+      <c r="D20" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>888342.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>68.334</v>
+      </c>
+      <c r="J20">
+        <v>1.7</v>
+      </c>
+      <c r="K20" t="s">
+        <v>80</v>
+      </c>
+      <c r="L20" s="1">
+        <v>2188342.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>2210379.67</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>78</v>
       </c>
-      <c r="C19" s="1">
-[...92 lines deleted...]
-    <row r="21" spans="1:16">
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>82</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>129.661</v>
+      </c>
+      <c r="D21" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>949152.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>29.661</v>
+      </c>
+      <c r="J21">
+        <v>2.29</v>
+      </c>
+      <c r="K21" t="s">
         <v>83</v>
       </c>
-      <c r="C21" s="1">
-[...27 lines deleted...]
-        <v>84</v>
+      <c r="L21" s="1">
+        <v>4149152.0</v>
       </c>
       <c r="M21" s="1">
-        <v>5518650.0</v>
+        <v>4222344.33</v>
       </c>
       <c r="N21" s="1">
-        <v>5520484.24</v>
-[...8 lines deleted...]
-    <row r="22" spans="1:16">
+        <v>2.16</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>85</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>105.514</v>
+      </c>
+      <c r="D22" s="1">
+        <v>101.94116</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2548529.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>89321.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>3.5048061057967</v>
+      </c>
+      <c r="J22">
+        <v>0.1</v>
+      </c>
+      <c r="K22" t="s">
         <v>86</v>
       </c>
-      <c r="C22" s="1">
-[...27 lines deleted...]
-        <v>87</v>
+      <c r="L22" s="1">
+        <v>2637850.0</v>
       </c>
       <c r="M22" s="1">
-        <v>5255460.0</v>
+        <v>2640418.49</v>
       </c>
       <c r="N22" s="1">
-        <v>5280246.89</v>
-[...8 lines deleted...]
-    <row r="23" spans="1:16">
+        <v>1.35</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>88</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>110.889</v>
+      </c>
+      <c r="D23" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>5380000.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>164450.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>3.0566914498141</v>
+      </c>
+      <c r="J23">
+        <v>0.17</v>
+      </c>
+      <c r="K23" t="s">
         <v>89</v>
       </c>
-      <c r="C23" s="1">
+      <c r="L23" s="1">
+        <v>5544450.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>5552704.08</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.84</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>124.304</v>
+      </c>
+      <c r="D24" s="1">
+        <v>104.99305556</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>3779750.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>695194.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>18.392592102652</v>
+      </c>
+      <c r="J24">
+        <v>0.92</v>
+      </c>
+      <c r="K24" t="s">
+        <v>92</v>
+      </c>
+      <c r="L24" s="1">
+        <v>4474944.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>4507993.18</v>
+      </c>
+      <c r="N24" s="1">
+        <v>2.3</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" s="1">
         <v>2900000.0</v>
       </c>
-      <c r="D23" s="1">
-[...2 lines deleted...]
-      <c r="E23" s="1">
+      <c r="C25" s="1">
+        <v>106.78</v>
+      </c>
+      <c r="D25" s="1">
         <v>100.0</v>
       </c>
-      <c r="F23" t="s">
-[...5 lines deleted...]
-      <c r="H23" s="1">
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
         <v>2900000.0</v>
       </c>
-      <c r="I23" s="1">
-[...17 lines deleted...]
-      <c r="O23" s="1">
+      <c r="H25" s="1">
+        <v>196620.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>6.78</v>
+      </c>
+      <c r="J25">
+        <v>0.07</v>
+      </c>
+      <c r="K25" t="s">
+        <v>95</v>
+      </c>
+      <c r="L25" s="1">
+        <v>3096620.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>3098674.17</v>
+      </c>
+      <c r="N25" s="1">
         <v>1.58</v>
       </c>
-      <c r="P23">
-[...10 lines deleted...]
-      <c r="C24" s="1">
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26" s="1">
         <v>2500000.0</v>
       </c>
-      <c r="D24" s="1">
-[...2 lines deleted...]
-      <c r="E24" s="1">
+      <c r="C26" s="1">
+        <v>120.329</v>
+      </c>
+      <c r="D26" s="1">
         <v>115.423</v>
       </c>
-      <c r="F24" t="s">
-[...5 lines deleted...]
-      <c r="H24" s="1">
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
         <v>2885575.0</v>
       </c>
-      <c r="I24" s="1">
-[...37 lines deleted...]
-      <c r="E25" s="1">
+      <c r="H26" s="1">
+        <v>122650.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>4.2504526827409</v>
+      </c>
+      <c r="J26">
+        <v>0.63</v>
+      </c>
+      <c r="K26" t="s">
+        <v>98</v>
+      </c>
+      <c r="L26" s="1">
+        <v>3008225.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>3023954.17</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B27" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>122.286</v>
+      </c>
+      <c r="D27" s="1">
+        <v>109.50370909</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>6022704.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>703026.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>11.672929634264</v>
+      </c>
+      <c r="J27">
+        <v>0.37</v>
+      </c>
+      <c r="K27" t="s">
+        <v>101</v>
+      </c>
+      <c r="L27" s="1">
+        <v>6725730.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>6745846.44</v>
+      </c>
+      <c r="N27" s="1">
+        <v>3.45</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>103</v>
+      </c>
+      <c r="B28" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>115.33</v>
+      </c>
+      <c r="D28" s="1">
         <v>100.0</v>
       </c>
-      <c r="F25" t="s">
-[...26 lines deleted...]
-      <c r="O25" s="1">
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>521220.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>15.33</v>
+      </c>
+      <c r="J28">
+        <v>0.12</v>
+      </c>
+      <c r="K28" t="s">
+        <v>104</v>
+      </c>
+      <c r="L28" s="1">
+        <v>3921220.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>3925328.33</v>
+      </c>
+      <c r="N28" s="1">
         <v>2.01</v>
       </c>
-      <c r="P25">
-[...16 lines deleted...]
-      <c r="E26" s="1">
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>106</v>
+      </c>
+      <c r="B29" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>96.64</v>
+      </c>
+      <c r="D29" s="1">
+        <v>101.90332</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>5910392.56</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-305272.56</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-5.1650132694401</v>
+      </c>
+      <c r="J29">
+        <v>0.31</v>
+      </c>
+      <c r="K29" t="s">
+        <v>107</v>
+      </c>
+      <c r="L29" s="1">
+        <v>5605120.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>5622917.26</v>
+      </c>
+      <c r="N29" s="1">
+        <v>2.87</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>109</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>119.158</v>
+      </c>
+      <c r="D30" s="1">
         <v>100.0</v>
       </c>
-      <c r="F26" t="s">
-[...140 lines deleted...]
-      <c r="C29" s="1">
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
         <v>4500000.0</v>
       </c>
-      <c r="D29" s="1">
-[...40 lines deleted...]
-      <c r="A30" t="s">
+      <c r="H30" s="1">
+        <v>862110.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>19.158</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>184.43</v>
+      </c>
+      <c r="L30" s="1">
+        <v>5362110.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>5362294.43</v>
+      </c>
+      <c r="N30" s="1">
+        <v>2.74</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>108</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="1">
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>111</v>
+      </c>
+      <c r="B31" s="1">
         <v>2400000.0</v>
       </c>
-      <c r="D30" s="1">
-[...2 lines deleted...]
-      <c r="E30" s="1">
+      <c r="C31" s="1">
+        <v>105.44</v>
+      </c>
+      <c r="D31" s="1">
         <v>103.76</v>
       </c>
-      <c r="F30" t="s">
-[...5 lines deleted...]
-      <c r="H30" s="1">
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
         <v>2490240.0</v>
       </c>
-      <c r="I30" s="1">
-[...5 lines deleted...]
-      <c r="K30">
+      <c r="H31" s="1">
+        <v>40320.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>1.6191210485736</v>
+      </c>
+      <c r="J31">
         <v>0.0</v>
       </c>
-      <c r="L30">
+      <c r="K31">
         <v>0.0</v>
       </c>
-      <c r="M30" s="1">
-[...13 lines deleted...]
-      <c r="A31" t="s">
+      <c r="L31" s="1">
+        <v>2530560.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>2530560.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>110</v>
       </c>
-      <c r="B31" t="s">
-[...45 lines deleted...]
-    <row r="32" spans="1:16">
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>113</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>96.069</v>
+      </c>
+      <c r="D32" s="1">
+        <v>102.7</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>2464800.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-159144.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-6.4566699123661</v>
+      </c>
+      <c r="J32">
+        <v>0.22</v>
+      </c>
+      <c r="K32" t="s">
         <v>114</v>
       </c>
-      <c r="C32" s="1">
+      <c r="L32" s="1">
+        <v>2305656.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>2310916.27</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>116</v>
+      </c>
+      <c r="B33" s="1">
         <v>5000000.0</v>
       </c>
-      <c r="D32" s="1">
-[...2 lines deleted...]
-      <c r="E32" s="1">
+      <c r="C33" s="1">
+        <v>100.062</v>
+      </c>
+      <c r="D33" s="1">
         <v>94.3834</v>
       </c>
-      <c r="F32" t="s">
-[...5 lines deleted...]
-      <c r="H32" s="1">
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
         <v>4719170.0</v>
       </c>
-      <c r="I32" s="1">
-[...5 lines deleted...]
-      <c r="K32">
+      <c r="H33" s="1">
+        <v>283930.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>6.0165240921603</v>
+      </c>
+      <c r="J33">
         <v>0.0</v>
-      </c>
-[...45 lines deleted...]
-        <v>-2.6970202276517</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33">
+      <c r="L33" s="1">
+        <v>5003100.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>5003100.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.56</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>118</v>
+      </c>
+      <c r="B34" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>94.101</v>
+      </c>
+      <c r="D34" s="1">
+        <v>96.551</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>4344795.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-110250.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-2.5375190313927</v>
+      </c>
+      <c r="J34">
         <v>0.0</v>
       </c>
-      <c r="M33" s="1">
-[...13 lines deleted...]
-      <c r="A34" t="s">
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>4234545.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>4234545.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>2.16</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
         <v>117</v>
       </c>
-      <c r="B34" t="s">
-[...45 lines deleted...]
-    <row r="35" spans="1:16">
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>120</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>125.454</v>
+      </c>
+      <c r="D35" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>610896.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>25.454</v>
+      </c>
+      <c r="J35">
+        <v>0.74</v>
+      </c>
+      <c r="K35" t="s">
         <v>121</v>
       </c>
-      <c r="C35" s="1">
-[...27 lines deleted...]
-        <v>122</v>
+      <c r="L35" s="1">
+        <v>3010896.0</v>
       </c>
       <c r="M35" s="1">
-        <v>6702246.71</v>
+        <v>3028649.42</v>
       </c>
       <c r="N35" s="1">
-        <v>6736296.43</v>
-[...8 lines deleted...]
-    <row r="36" spans="1:16">
+        <v>1.55</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>123</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>97.158</v>
+      </c>
+      <c r="D36" s="1">
+        <v>113.5</v>
+      </c>
+      <c r="E36" t="s">
+        <v>51</v>
+      </c>
+      <c r="F36">
+        <v>1.14</v>
+      </c>
+      <c r="G36" s="1">
+        <v>7759357.37</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-968356.54</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-12.479854887777</v>
+      </c>
+      <c r="J36">
+        <v>0.53</v>
+      </c>
+      <c r="K36" t="s">
         <v>124</v>
       </c>
-      <c r="C36" s="1">
-[...27 lines deleted...]
-        <v>125</v>
+      <c r="L36" s="1">
+        <v>6791000.83</v>
       </c>
       <c r="M36" s="1">
-        <v>2562047.0</v>
+        <v>6833715.34</v>
       </c>
       <c r="N36" s="1">
-        <v>2577081.65</v>
-[...8 lines deleted...]
-    <row r="37" spans="1:16">
+        <v>3.49</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>126</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>99.299</v>
+      </c>
+      <c r="D37" s="1">
+        <v>101.35</v>
+      </c>
+      <c r="E37" t="s">
+        <v>51</v>
+      </c>
+      <c r="F37">
+        <v>1.14</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2855465.82</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-252722.38</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-8.8504782032376</v>
+      </c>
+      <c r="J37">
+        <v>0.63</v>
+      </c>
+      <c r="K37" t="s">
         <v>127</v>
       </c>
-      <c r="C37" s="1">
-[...27 lines deleted...]
-        <v>128</v>
+      <c r="L37" s="1">
+        <v>2602743.44</v>
       </c>
       <c r="M37" s="1">
-        <v>2773350.0</v>
+        <v>2621773.47</v>
       </c>
       <c r="N37" s="1">
-        <v>2780254.11</v>
-[...8 lines deleted...]
-    <row r="38" spans="1:16">
+        <v>1.34</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>129</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>95.742</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.1777</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>2975331.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-103071.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-3.4641860014903</v>
+      </c>
+      <c r="J38">
+        <v>0.33</v>
+      </c>
+      <c r="K38" t="s">
         <v>130</v>
       </c>
-      <c r="C38" s="1">
-[...27 lines deleted...]
-        <v>131</v>
+      <c r="L38" s="1">
+        <v>2872260.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3049696.0</v>
+        <v>2882184.66</v>
       </c>
       <c r="N38" s="1">
-        <v>3070035.73</v>
-[...8 lines deleted...]
-    <row r="39" spans="1:16">
+        <v>1.47</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>132</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>104.323</v>
+      </c>
+      <c r="D39" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>60522.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>4.323</v>
+      </c>
+      <c r="J39">
+        <v>0.11</v>
+      </c>
+      <c r="K39" t="s">
         <v>133</v>
       </c>
-      <c r="C39" s="1">
-[...5 lines deleted...]
-      <c r="E39" s="1">
+      <c r="L39" s="1">
+        <v>1460522.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1462119.83</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>135</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>279.423</v>
+      </c>
+      <c r="D40" s="1">
         <v>100.0</v>
       </c>
-      <c r="F39" t="s">
-[...34 lines deleted...]
-      <c r="A40" t="s">
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>2153076.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>179.423</v>
+      </c>
+      <c r="J40">
+        <v>0.82</v>
+      </c>
+      <c r="K40" t="s">
+        <v>136</v>
+      </c>
+      <c r="L40" s="1">
+        <v>3353076.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>3362919.75</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.72</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
         <v>134</v>
       </c>
-      <c r="B40" t="s">
-[...8 lines deleted...]
-      <c r="E40" s="1">
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>138</v>
+      </c>
+      <c r="B41" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>151.004</v>
+      </c>
+      <c r="D41" s="1">
         <v>100.0</v>
       </c>
-      <c r="F40" t="s">
-[...34 lines deleted...]
-      <c r="A41" t="s">
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1632128.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>51.004</v>
+      </c>
+      <c r="J41">
+        <v>0.58</v>
+      </c>
+      <c r="K41" t="s">
+        <v>139</v>
+      </c>
+      <c r="L41" s="1">
+        <v>4832128.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>4850769.1</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.48</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
         <v>137</v>
       </c>
-      <c r="B41" t="s">
-[...8 lines deleted...]
-      <c r="E41" s="1">
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>141</v>
+      </c>
+      <c r="B42" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>102.949</v>
+      </c>
+      <c r="D42" s="1">
         <v>100.0</v>
       </c>
-      <c r="F41" t="s">
-[...34 lines deleted...]
-      <c r="A42" t="s">
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>88470.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>2.949</v>
+      </c>
+      <c r="J42">
+        <v>0.01</v>
+      </c>
+      <c r="K42">
+        <v>267.12</v>
+      </c>
+      <c r="L42" s="1">
+        <v>3088470.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>3088737.12</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
         <v>140</v>
       </c>
-      <c r="B42" t="s">
-[...45 lines deleted...]
-    <row r="43" spans="1:16">
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>143</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>115.301</v>
+      </c>
+      <c r="D43" s="1">
+        <v>100.81</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>4032400.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>579640.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>14.374566015276</v>
+      </c>
+      <c r="J43">
+        <v>0.32</v>
+      </c>
+      <c r="K43" t="s">
         <v>144</v>
       </c>
-      <c r="C43" s="1">
-[...27 lines deleted...]
-        <v>145</v>
+      <c r="L43" s="1">
+        <v>4612040.0</v>
       </c>
       <c r="M43" s="1">
-        <v>5736900.0</v>
+        <v>4624675.87</v>
       </c>
       <c r="N43" s="1">
-        <v>5771848.63</v>
-[...8 lines deleted...]
-    <row r="44" spans="1:16">
+        <v>2.36</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>146</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>119.33</v>
+      </c>
+      <c r="D44" s="1">
+        <v>108.06</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>5403000.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>563500.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>10.42939107903</v>
+      </c>
+      <c r="J44">
+        <v>0.79</v>
+      </c>
+      <c r="K44" t="s">
         <v>147</v>
       </c>
-      <c r="C44" s="1">
-[...27 lines deleted...]
-        <v>148</v>
+      <c r="L44" s="1">
+        <v>5966500.0</v>
       </c>
       <c r="M44" s="1">
-        <v>5608480.0</v>
+        <v>6006123.29</v>
       </c>
       <c r="N44" s="1">
-        <v>5609978.91</v>
-[...8 lines deleted...]
-    <row r="45" spans="1:16">
+        <v>3.07</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>149</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>103.297</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>118692.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>3.297</v>
+      </c>
+      <c r="J45">
+        <v>0.78</v>
+      </c>
+      <c r="K45" t="s">
         <v>150</v>
       </c>
-      <c r="C45" s="1">
-[...27 lines deleted...]
-        <v>151</v>
+      <c r="L45" s="1">
+        <v>3718692.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3666132.0</v>
+        <v>3746711.34</v>
       </c>
       <c r="N45" s="1">
-        <v>3690496.64</v>
-[...8 lines deleted...]
-    <row r="46" spans="1:16">
+        <v>1.91</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>152</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>158.108</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>1162160.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>58.108</v>
+      </c>
+      <c r="J46">
+        <v>0.87</v>
+      </c>
+      <c r="K46" t="s">
         <v>153</v>
       </c>
-      <c r="C46" s="1">
-[...27 lines deleted...]
-        <v>154</v>
+      <c r="L46" s="1">
+        <v>3162160.0</v>
       </c>
       <c r="M46" s="1">
-        <v>3073800.0</v>
+        <v>3179618.56</v>
       </c>
       <c r="N46" s="1">
-        <v>3088938.12</v>
-[...1 lines deleted...]
-      <c r="O46" s="1">
         <v>1.62</v>
       </c>
-      <c r="P46">
-[...3 lines deleted...]
-    <row r="47" spans="1:16">
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>155</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>183.648</v>
+      </c>
+      <c r="D47" s="1">
+        <v>99.21818182</v>
+      </c>
+      <c r="E47" t="s">
+        <v>51</v>
+      </c>
+      <c r="F47">
+        <v>1.14</v>
+      </c>
+      <c r="G47" s="1">
+        <v>2040675.31</v>
+      </c>
+      <c r="H47" s="1">
+        <v>1489319.89</v>
+      </c>
+      <c r="I47" s="1">
+        <v>72.981717508015</v>
+      </c>
+      <c r="J47">
+        <v>0.27</v>
+      </c>
+      <c r="K47" t="s">
         <v>156</v>
       </c>
-      <c r="C47" s="1">
-[...27 lines deleted...]
-        <v>157</v>
+      <c r="L47" s="1">
+        <v>3529995.2</v>
       </c>
       <c r="M47" s="1">
-        <v>4198483.26</v>
+        <v>3536038.13</v>
       </c>
       <c r="N47" s="1">
-        <v>4199806.31</v>
-[...8 lines deleted...]
-    <row r="48" spans="1:16">
+        <v>1.81</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>158</v>
       </c>
-      <c r="B48" t="s">
-        <v>159</v>
+      <c r="B48" s="1">
+        <v>8000000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>8000000.0</v>
+        <v>102.804</v>
       </c>
       <c r="D48" s="1">
-        <v>152.833</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>100.8525</v>
+      </c>
+      <c r="E48" t="s">
+        <v>51</v>
+      </c>
+      <c r="F48">
+        <v>1.14</v>
+      </c>
+      <c r="G48" s="1">
+        <v>6959237.85</v>
       </c>
       <c r="H48" s="1">
-        <v>7575147.43</v>
+        <v>226398.43</v>
       </c>
       <c r="I48" s="1">
-        <v>2949635.22</v>
-[...2 lines deleted...]
-        <v>38.938320966778</v>
+        <v>3.253207245963</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
       </c>
       <c r="K48">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>121.35</v>
+      </c>
+      <c r="L48" s="1">
+        <v>7185636.28</v>
       </c>
       <c r="M48" s="1">
-        <v>10524782.65</v>
+        <v>7185757.63</v>
       </c>
       <c r="N48" s="1">
-        <v>10524782.65</v>
-[...8 lines deleted...]
-    <row r="49" spans="1:16">
+        <v>3.67</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>160</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>103.598</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.961</v>
+      </c>
+      <c r="E49" t="s">
+        <v>51</v>
+      </c>
+      <c r="F49">
+        <v>1.14</v>
+      </c>
+      <c r="G49" s="1">
+        <v>6966727.39</v>
+      </c>
+      <c r="H49" s="1">
+        <v>274406.68</v>
+      </c>
+      <c r="I49" s="1">
+        <v>3.9388175342397</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>7241134.07</v>
+      </c>
+      <c r="M49" s="1">
+        <v>7241134.07</v>
+      </c>
+      <c r="N49" s="1">
+        <v>3.7</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>162</v>
+      </c>
+      <c r="B50" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>109.688</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>484400.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>9.688</v>
+      </c>
+      <c r="J50">
+        <v>0.24</v>
+      </c>
+      <c r="K50" t="s">
+        <v>163</v>
+      </c>
+      <c r="L50" s="1">
+        <v>5484400.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>5496582.32</v>
+      </c>
+      <c r="N50" s="1">
+        <v>2.81</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>161</v>
       </c>
-      <c r="C49" s="1">
-[...5 lines deleted...]
-      <c r="E49" s="1">
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>165</v>
+      </c>
+      <c r="B51" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>97.695</v>
+      </c>
+      <c r="D51" s="1">
         <v>100.0</v>
       </c>
-      <c r="F49" t="s">
-[...37 lines deleted...]
-      <c r="B50" t="s">
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-55320.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-2.305</v>
+      </c>
+      <c r="J51">
+        <v>0.23</v>
+      </c>
+      <c r="K51" t="s">
+        <v>166</v>
+      </c>
+      <c r="L51" s="1">
+        <v>2344680.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>2350158.26</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>164</v>
       </c>
-      <c r="C50" s="1">
-[...46 lines deleted...]
-      <c r="B51" t="s">
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>168</v>
+      </c>
+      <c r="B52" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>121.161</v>
+      </c>
+      <c r="D52" s="1">
+        <v>106.8</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2670000.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>359025.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>13.446629213483</v>
+      </c>
+      <c r="J52">
+        <v>0.43</v>
+      </c>
+      <c r="K52" t="s">
+        <v>169</v>
+      </c>
+      <c r="L52" s="1">
+        <v>3029025.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>3039731.97</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>167</v>
       </c>
-      <c r="C51" s="1">
-[...46 lines deleted...]
-      <c r="B52" t="s">
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>171</v>
+      </c>
+      <c r="B53" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>94.65</v>
+      </c>
+      <c r="D53" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>3661200.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-253800.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-6.9321533923304</v>
+      </c>
+      <c r="J53">
+        <v>0.08</v>
+      </c>
+      <c r="K53" t="s">
+        <v>172</v>
+      </c>
+      <c r="L53" s="1">
+        <v>3407400.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>3410395.92</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>170</v>
-      </c>
-[...40 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">