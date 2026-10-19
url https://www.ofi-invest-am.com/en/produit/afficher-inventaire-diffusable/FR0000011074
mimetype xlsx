--- v5 (2026-09-22)
+++ v6 (2026-10-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -157,426 +157,429 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01751627</t>
-[...8 lines deleted...]
-    <t>EUR/USD 09/07/26</t>
+    <t>OVCT01762320</t>
+  </si>
+  <si>
+    <t>EUR/SEK 17/09/26</t>
+  </si>
+  <si>
+    <t>OVCT01762321</t>
+  </si>
+  <si>
+    <t>EUR/USD 17/09/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-34 847.91</t>
+    <t>-11 952.40</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>10 908.08</t>
+    <t>12 292.35</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>12 186.30</t>
+    <t>14 553.42</t>
   </si>
   <si>
     <t>AT0000A3VDC0</t>
   </si>
   <si>
     <t>AT &amp; S AUSTRIA TECHNOLOGIE &amp; SYSTE PERP</t>
   </si>
   <si>
-    <t>XS3239565701</t>
-[...2 lines deleted...]
-    <t>BARCLAYS BANK PLC Z 20/01/2031</t>
+    <t>4 472.22</t>
   </si>
   <si>
     <t>FR001400QC44</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0 19/02/2031</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>3 402.74</t>
+    <t>7 397.26</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>9 764.38</t>
+    <t>10 984.93</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>33 128.45</t>
+    <t>40 400.55</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>22 037.67</t>
+    <t>24 201.37</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>73 192.33</t>
+    <t>80 175.34</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>2 568.49</t>
+    <t>5 342.47</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>8 254.08</t>
+    <t>16 508.15</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>33 049.18</t>
+    <t>43 672.13</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>2 054.17</t>
+    <t>3 685.42</t>
   </si>
   <si>
     <t>XS2733414556</t>
   </si>
   <si>
     <t>GLOBALWAFERS GMBH 1.5 23/01/2029</t>
   </si>
   <si>
-    <t>15 729.17</t>
+    <t>18 541.67</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>20 116.44</t>
+    <t>26 219.18</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>4 108.33</t>
+    <t>5 383.33</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>17 797.26</t>
+    <t>22 087.67</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
+    <t>5 163.93</t>
+  </si>
+  <si>
     <t>XS2566032095</t>
   </si>
   <si>
     <t>LOREAL / CITIGROUP 0% EXCH Z 15/03/2028</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>5 260.27</t>
+    <t>7 035.62</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
-    <t>XS2305842903</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>17 753.42</t>
+    <t>25 742.47</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>42 714.51</t>
+    <t>53 224.55</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>19 030.03</t>
+    <t>23 888.78</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>9 924.66</t>
+    <t>13 808.22</t>
   </si>
   <si>
     <t>FR0014016E65</t>
   </si>
   <si>
     <t>REXEL SA 1 13/05/2031</t>
   </si>
   <si>
-    <t>1 597.83</t>
+    <t>2 625.00</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>9 843.75</t>
+    <t>12 375.00</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>18 641.10</t>
+    <t>26 630.14</t>
   </si>
   <si>
     <t>FR00140190M5</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 0.25 30/09/2034</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>12 635.87</t>
+    <t>16 304.35</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>39 623.29</t>
+    <t>5 119.86</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>28 019.34</t>
+    <t>1 198.37</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>17 458.56</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>6 042.93</t>
+    <t>12 091.68</t>
   </si>
   <si>
     <t>XS3416917709</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV 0.625 23/06/2033</t>
   </si>
   <si>
+    <t>3 399.38</t>
+  </si>
+  <si>
     <t>XS3416917022</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 23/06/2031</t>
   </si>
   <si>
+    <t>FR0014019DN1</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 0.75 02/01/2032</t>
+  </si>
+  <si>
+    <t>1 787.50</t>
+  </si>
+  <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>12 182.32</t>
+    <t>14 792.82</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
-    <t>5 478.26</t>
+    <t>6 798.91</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>10 706.97</t>
+    <t>15 778.69</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>2 995.92</t>
+    <t>5 307.07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -937,244 +940,244 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>805173.7954</v>
+        <v>805226.5844</v>
       </c>
       <c r="C2">
-        <v>102.75</v>
+        <v>99.76</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>82737689.94</v>
+        <v>80335464.2</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>82737689.94</v>
+        <v>80335464.2</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="C3">
-        <v>96.82</v>
+        <v>94.0</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>112574651.32</v>
+        <v>109299250.28</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>112574651.32</v>
+        <v>109299250.28</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
         <v>1.0</v>
       </c>
       <c r="C4">
-        <v>136.47</v>
+        <v>132.13</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>136.47</v>
+        <v>132.13</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>136.47</v>
+        <v>132.13</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>3238.9621</v>
+        <v>3811.6067</v>
       </c>
       <c r="C5">
-        <v>122.33</v>
+        <v>118.69</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>396250.87</v>
+        <v>452432.13</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>396250.87</v>
+        <v>452432.13</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>1.0</v>
       </c>
       <c r="C6">
-        <v>131.33</v>
+        <v>127.56</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>131.33</v>
+        <v>127.56</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>131.33</v>
+        <v>127.56</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>211.0</v>
       </c>
       <c r="C7">
-        <v>115.18</v>
+        <v>111.47</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>24303.93</v>
+        <v>23521.84</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>24303.93</v>
+        <v>23521.84</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z53"/>
+  <dimension ref="A1:Z52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N53" sqref="N53"/>
+      <selection activeCell="N52" sqref="N52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>20</v>
       </c>
       <c r="B1" t="s">
         <v>21</v>
       </c>
       <c r="C1" t="s">
         <v>22</v>
       </c>
       <c r="D1" t="s">
         <v>23</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>24</v>
       </c>
       <c r="G1" t="s">
         <v>25</v>
@@ -1193,2640 +1196,2590 @@
       </c>
       <c r="L1" t="s">
         <v>30</v>
       </c>
       <c r="M1" t="s">
         <v>31</v>
       </c>
       <c r="N1" t="s">
         <v>32</v>
       </c>
       <c r="O1" t="s">
         <v>33</v>
       </c>
       <c r="Z1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="1">
         <v>14000.0</v>
       </c>
       <c r="C2" s="1">
-        <v>320.3</v>
+        <v>225.5</v>
       </c>
       <c r="D2" s="1">
         <v>283.1912771429</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>3964677.88</v>
       </c>
       <c r="H2" s="1">
-        <v>519522.12</v>
+        <v>-807677.88</v>
       </c>
       <c r="I2" s="1">
-        <v>13.103766200547</v>
+        <v>-20.37184115447</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>4484200.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4484200.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="N2" s="1">
-        <v>2.29</v>
+        <v>1.66</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="1">
         <v>21000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>191.5</v>
+        <v>186.3</v>
       </c>
       <c r="D3" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>2130768.9</v>
       </c>
       <c r="H3" s="1">
-        <v>1890731.1</v>
+        <v>1781531.1</v>
       </c>
       <c r="I3" s="1">
-        <v>88.734686337876</v>
+        <v>83.609775795019</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>4021500.0</v>
+        <v>3912300.0</v>
       </c>
       <c r="M3" s="1">
-        <v>4021500.0</v>
+        <v>3912300.0</v>
       </c>
       <c r="N3" s="1">
-        <v>2.05</v>
+        <v>2.06</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="1">
-        <v>1131.0</v>
+        <v>2640.0</v>
       </c>
       <c r="C4" s="1">
-        <v>4811.69</v>
+        <v>4819.08</v>
       </c>
       <c r="D4" s="1">
-        <v>4809.8933952255</v>
+        <v>4814.1554886364</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>5439989.43</v>
+        <v>12709370.49</v>
       </c>
       <c r="H4" s="1">
-        <v>2031.96</v>
+        <v>13000.71</v>
       </c>
       <c r="I4" s="1">
-        <v>0.037352278458379</v>
+        <v>0.10229232053806</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>5442021.39</v>
+        <v>12722371.2</v>
       </c>
       <c r="M4" s="1">
-        <v>5442021.39</v>
+        <v>12722371.2</v>
       </c>
       <c r="N4" s="1">
-        <v>2.78</v>
+        <v>6.69</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="1">
         <v>10000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>154.7</v>
+        <v>125.35</v>
       </c>
       <c r="D5" s="1">
         <v>40.2355</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>402355.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1144645.0</v>
+        <v>851145.0</v>
       </c>
       <c r="I5" s="1">
-        <v>284.48633669272</v>
+        <v>211.54080351928</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>1547000.0</v>
+        <v>1253500.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1547000.0</v>
+        <v>1253500.0</v>
       </c>
       <c r="N5" s="1">
-        <v>0.79</v>
+        <v>0.66</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="1">
         <v>5000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>331.2</v>
+        <v>329.5</v>
       </c>
       <c r="D6" s="1">
         <v>251.537302</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>1257686.51</v>
       </c>
       <c r="H6" s="1">
-        <v>398313.49</v>
+        <v>389813.49</v>
       </c>
       <c r="I6" s="1">
-        <v>31.670331742685</v>
+        <v>30.994487648595</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>1656000.0</v>
+        <v>1647500.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1656000.0</v>
+        <v>1647500.0</v>
       </c>
       <c r="N6" s="1">
-        <v>0.85</v>
+        <v>0.87</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="1">
         <v>50000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>321.6</v>
+        <v>339.1</v>
       </c>
       <c r="D7" s="1">
         <v>253.272567</v>
       </c>
       <c r="E7" t="s">
         <v>46</v>
       </c>
       <c r="F7">
-        <v>10.99</v>
+        <v>11.04</v>
       </c>
       <c r="G7" s="1">
         <v>1121568.36</v>
       </c>
       <c r="H7" s="1">
-        <v>341313.74</v>
+        <v>414614.15</v>
       </c>
       <c r="I7" s="1">
-        <v>30.431826732345</v>
+        <v>36.96735435725</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1462882.1</v>
+        <v>1536182.51</v>
       </c>
       <c r="M7" s="1">
-        <v>1462882.1</v>
+        <v>1536182.51</v>
       </c>
       <c r="N7" s="1">
-        <v>0.75</v>
+        <v>0.81</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="1">
-        <v>1433662.25</v>
+        <v>1550665.94</v>
       </c>
       <c r="C8" s="1">
-        <v>0.09098686</v>
+        <v>0.09067409</v>
       </c>
       <c r="D8" s="1">
-        <v>0.0914745095</v>
+        <v>0.0905613927</v>
       </c>
       <c r="E8" t="s">
         <v>46</v>
       </c>
       <c r="F8">
-        <v>10.99</v>
+        <v>11.04</v>
       </c>
       <c r="G8" s="1">
         <v>0.0</v>
       </c>
       <c r="H8" s="1">
-        <v>7642.83</v>
+        <v>-1929.68</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
-        <v>397.89</v>
+        <v>217.93</v>
       </c>
       <c r="L8" s="1">
-        <v>7244.9399999999</v>
+        <v>-2147.6100000001</v>
       </c>
       <c r="M8" s="1">
-        <v>7642.8300000001</v>
+        <v>-1929.6800000002</v>
       </c>
       <c r="N8" s="1">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="1">
-        <v>27189034.64</v>
+        <v>26976714.92</v>
       </c>
       <c r="C9" s="1">
-        <v>0.87325177</v>
+        <v>0.87198174</v>
       </c>
       <c r="D9" s="1">
-        <v>0.8715533448</v>
+        <v>0.8726661417</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9">
         <v>1.14</v>
       </c>
       <c r="G9" s="1">
         <v>0.0</v>
       </c>
       <c r="H9" s="1">
-        <v>-392593.53</v>
+        <v>21156.8</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9" t="s">
         <v>52</v>
       </c>
       <c r="L9" s="1">
-        <v>-357745.62</v>
+        <v>33109.200000003</v>
       </c>
       <c r="M9" s="1">
-        <v>-392593.53</v>
+        <v>21156.800000001</v>
       </c>
       <c r="N9" s="1">
-        <v>-0.2</v>
+        <v>0.01</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="1">
         <v>60000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>58.78</v>
+        <v>57.85</v>
       </c>
       <c r="D10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="H10" s="1">
-        <v>297895.75</v>
+        <v>240711.48</v>
       </c>
       <c r="I10" s="1">
-        <v>9.2571816205735</v>
+        <v>7.4801667647727</v>
       </c>
       <c r="J10">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="K10" t="s">
         <v>55</v>
       </c>
       <c r="L10" s="1">
-        <v>3515891.92</v>
+        <v>3458707.65</v>
       </c>
       <c r="M10" s="1">
-        <v>3526800.0</v>
+        <v>3471000.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1.8</v>
+        <v>1.83</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="1">
         <v>4000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>108.799</v>
+        <v>109.352</v>
       </c>
       <c r="D11" s="1">
         <v>100.0</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>4000000.0</v>
       </c>
       <c r="H11" s="1">
-        <v>351960.0</v>
+        <v>374080.0</v>
       </c>
       <c r="I11" s="1">
-        <v>8.799</v>
+        <v>9.352</v>
       </c>
       <c r="J11">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="K11" t="s">
         <v>58</v>
       </c>
       <c r="L11" s="1">
-        <v>4351960.0</v>
+        <v>4374080.0</v>
       </c>
       <c r="M11" s="1">
-        <v>4364146.3</v>
+        <v>4388633.42</v>
       </c>
       <c r="N11" s="1">
-        <v>2.23</v>
+        <v>2.31</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="1">
         <v>2300000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>118.607</v>
+        <v>101.621</v>
       </c>
       <c r="D12" s="1">
         <v>100.0</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>2300000.0</v>
       </c>
       <c r="H12" s="1">
-        <v>427961.0</v>
+        <v>37283.0</v>
       </c>
       <c r="I12" s="1">
-        <v>18.607</v>
+        <v>1.621</v>
       </c>
       <c r="J12">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>159.72</v>
+        <v>0.19</v>
+      </c>
+      <c r="K12" t="s">
+        <v>61</v>
       </c>
       <c r="L12" s="1">
-        <v>2727961.0</v>
+        <v>2337283.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2728120.72</v>
+        <v>2341755.22</v>
       </c>
       <c r="N12" s="1">
-        <v>1.39</v>
+        <v>1.23</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B13" s="1">
-        <v>5400000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>197.372</v>
+        <v>106.84</v>
       </c>
       <c r="D13" s="1">
-        <v>100.5</v>
+        <v>100.947</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>5427000.0</v>
+        <v>3028410.0</v>
       </c>
       <c r="H13" s="1">
-        <v>5231088.0</v>
+        <v>176790.0</v>
       </c>
       <c r="I13" s="1">
-        <v>96.390049751244</v>
+        <v>5.8377168216985</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>10658088.0</v>
+        <v>3205200.0</v>
       </c>
       <c r="M13" s="1">
-        <v>10658088.0</v>
+        <v>3205200.0</v>
       </c>
       <c r="N13" s="1">
-        <v>5.45</v>
+        <v>1.69</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>115.842</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>570312.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>15.842</v>
+      </c>
+      <c r="J14">
+        <v>0.21</v>
+      </c>
+      <c r="K14" t="s">
+        <v>66</v>
+      </c>
+      <c r="L14" s="1">
+        <v>4170312.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>4177709.26</v>
+      </c>
+      <c r="N14" s="1">
+        <v>2.2</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>64</v>
-      </c>
-[...43 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B15" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>120.605</v>
+        <v>90.177</v>
       </c>
       <c r="D15" s="1">
         <v>100.0</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="H15" s="1">
-        <v>741780.0</v>
+        <v>-216106.0</v>
       </c>
       <c r="I15" s="1">
-        <v>20.605</v>
+        <v>-9.823</v>
       </c>
       <c r="J15">
-        <v>0.09</v>
+        <v>0.5</v>
       </c>
       <c r="K15" t="s">
+        <v>69</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1983894.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1994878.93</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B16" s="1">
-        <v>2200000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>90.669</v>
+        <v>100.911</v>
       </c>
       <c r="D16" s="1">
-        <v>100.0</v>
+        <v>96.65</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>2200000.0</v>
+        <v>2899500.0</v>
       </c>
       <c r="H16" s="1">
-        <v>-205282.0</v>
+        <v>127830.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-9.331</v>
+        <v>4.4086911536472</v>
       </c>
       <c r="J16">
-        <v>0.44</v>
+        <v>1.35</v>
       </c>
       <c r="K16" t="s">
+        <v>72</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3027330.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3067730.55</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>70</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B17" s="1">
-        <v>3000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>103.211</v>
+        <v>110.783</v>
       </c>
       <c r="D17" s="1">
-        <v>96.65</v>
+        <v>100.0</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>2899500.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="H17" s="1">
-        <v>196830.0</v>
+        <v>431320.0</v>
       </c>
       <c r="I17" s="1">
-        <v>6.7884117951371</v>
+        <v>10.783</v>
       </c>
       <c r="J17">
-        <v>1.1</v>
-[...1 lines deleted...]
-      <c r="K17" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>4431320.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>4431320.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>2.33</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>73</v>
-      </c>
-[...13 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B18" s="1">
-        <v>4000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>112.472</v>
+        <v>94.126</v>
       </c>
       <c r="D18" s="1">
         <v>100.0</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>4000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="H18" s="1">
-        <v>498880.0</v>
+        <v>-205590.0</v>
       </c>
       <c r="I18" s="1">
-        <v>12.472</v>
+        <v>-5.874</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>4498880.0</v>
+        <v>3294410.0</v>
       </c>
       <c r="M18" s="1">
-        <v>4498880.0</v>
+        <v>3294410.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2.3</v>
+        <v>1.73</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B19" s="1">
-        <v>3500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>94.29</v>
+        <v>159.225</v>
       </c>
       <c r="D19" s="1">
         <v>100.0</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>3500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="H19" s="1">
-        <v>-199850.0</v>
+        <v>769925.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-5.71</v>
+        <v>59.225</v>
       </c>
       <c r="J19">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.86</v>
+      </c>
+      <c r="K19" t="s">
+        <v>79</v>
       </c>
       <c r="L19" s="1">
-        <v>3300150.0</v>
+        <v>2069925.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3300150.0</v>
+        <v>2094126.37</v>
       </c>
       <c r="N19" s="1">
-        <v>1.69</v>
+        <v>1.1</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B20" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>168.334</v>
+        <v>128.96</v>
       </c>
       <c r="D20" s="1">
         <v>100.0</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="H20" s="1">
-        <v>888342.0</v>
+        <v>926720.0</v>
       </c>
       <c r="I20" s="1">
-        <v>68.334</v>
+        <v>28.96</v>
       </c>
       <c r="J20">
-        <v>1.7</v>
+        <v>2.51</v>
       </c>
       <c r="K20" t="s">
+        <v>82</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4126720.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4206895.34</v>
+      </c>
+      <c r="N20" s="1">
+        <v>2.21</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B21" s="1">
-        <v>3200000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>129.661</v>
+        <v>105.76</v>
       </c>
       <c r="D21" s="1">
-        <v>100.0</v>
+        <v>101.94116</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>3200000.0</v>
+        <v>2548529.0</v>
       </c>
       <c r="H21" s="1">
-        <v>949152.0</v>
+        <v>95471.0</v>
       </c>
       <c r="I21" s="1">
-        <v>29.661</v>
+        <v>3.7461217824086</v>
       </c>
       <c r="J21">
-        <v>2.29</v>
+        <v>0.21</v>
       </c>
       <c r="K21" t="s">
+        <v>85</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2644000.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2649342.47</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>83</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B22" s="1">
-        <v>2500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>105.514</v>
+        <v>113.915</v>
       </c>
       <c r="D22" s="1">
-        <v>101.94116</v>
+        <v>107.6</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>2548529.0</v>
+        <v>5380000.0</v>
       </c>
       <c r="H22" s="1">
-        <v>89321.0</v>
+        <v>315750.0</v>
       </c>
       <c r="I22" s="1">
-        <v>3.5048061057967</v>
+        <v>5.8689591078067</v>
       </c>
       <c r="J22">
-        <v>0.1</v>
+        <v>0.33</v>
       </c>
       <c r="K22" t="s">
+        <v>88</v>
+      </c>
+      <c r="L22" s="1">
+        <v>5695750.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>5712258.15</v>
+      </c>
+      <c r="N22" s="1">
+        <v>3.0</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>86</v>
-      </c>
-[...13 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B23" s="1">
-        <v>5000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>110.889</v>
+        <v>137.525</v>
       </c>
       <c r="D23" s="1">
-        <v>107.6</v>
+        <v>104.99305556</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>5380000.0</v>
+        <v>3779750.0</v>
       </c>
       <c r="H23" s="1">
-        <v>164450.0</v>
+        <v>1171150.0</v>
       </c>
       <c r="I23" s="1">
-        <v>3.0566914498141</v>
+        <v>30.984853495602</v>
       </c>
       <c r="J23">
-        <v>0.17</v>
+        <v>1.21</v>
       </c>
       <c r="K23" t="s">
+        <v>91</v>
+      </c>
+      <c r="L23" s="1">
+        <v>4950900.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>4994572.13</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.63</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>89</v>
-      </c>
-[...13 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B24" s="1">
-        <v>3600000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>124.304</v>
+        <v>100.952</v>
       </c>
       <c r="D24" s="1">
-        <v>104.99305556</v>
+        <v>100.0</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>3779750.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="H24" s="1">
-        <v>695194.0</v>
+        <v>27608.0</v>
       </c>
       <c r="I24" s="1">
-        <v>18.392592102652</v>
+        <v>0.952</v>
       </c>
       <c r="J24">
-        <v>0.92</v>
+        <v>0.13</v>
       </c>
       <c r="K24" t="s">
+        <v>94</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2927608.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2931293.42</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B25" s="1">
-        <v>2900000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>106.78</v>
+        <v>115.155</v>
       </c>
       <c r="D25" s="1">
-        <v>100.0</v>
+        <v>115.423</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>2900000.0</v>
+        <v>2885575.0</v>
       </c>
       <c r="H25" s="1">
-        <v>196620.0</v>
+        <v>-6700.0</v>
       </c>
       <c r="I25" s="1">
-        <v>6.78</v>
+        <v>-0.23218942498462</v>
       </c>
       <c r="J25">
-        <v>0.07</v>
+        <v>0.74</v>
       </c>
       <c r="K25" t="s">
+        <v>97</v>
+      </c>
+      <c r="L25" s="1">
+        <v>2878875.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>2897416.67</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>95</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B26" s="1">
-        <v>2500000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>120.329</v>
+        <v>123.887</v>
       </c>
       <c r="D26" s="1">
-        <v>115.423</v>
+        <v>109.50370909</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>2885575.0</v>
+        <v>6022704.0</v>
       </c>
       <c r="H26" s="1">
-        <v>122650.0</v>
+        <v>791081.0</v>
       </c>
       <c r="I26" s="1">
-        <v>4.2504526827409</v>
+        <v>13.134980566868</v>
       </c>
       <c r="J26">
-        <v>0.63</v>
+        <v>0.48</v>
       </c>
       <c r="K26" t="s">
+        <v>100</v>
+      </c>
+      <c r="L26" s="1">
+        <v>6813785.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>6840004.18</v>
+      </c>
+      <c r="N26" s="1">
+        <v>3.6</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>98</v>
-      </c>
-[...13 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B27" s="1">
-        <v>5500000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>122.286</v>
+        <v>122.686</v>
       </c>
       <c r="D27" s="1">
-        <v>109.50370909</v>
+        <v>100.0</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>6022704.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="H27" s="1">
-        <v>703026.0</v>
+        <v>771324.0</v>
       </c>
       <c r="I27" s="1">
-        <v>11.672929634264</v>
+        <v>22.686</v>
       </c>
       <c r="J27">
-        <v>0.37</v>
+        <v>0.16</v>
       </c>
       <c r="K27" t="s">
+        <v>103</v>
+      </c>
+      <c r="L27" s="1">
+        <v>4171324.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>4176707.33</v>
+      </c>
+      <c r="N27" s="1">
+        <v>2.2</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>101</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B28" s="1">
-        <v>3400000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>115.33</v>
+        <v>96.208</v>
       </c>
       <c r="D28" s="1">
-        <v>100.0</v>
+        <v>101.90332</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>3400000.0</v>
+        <v>5910392.56</v>
       </c>
       <c r="H28" s="1">
-        <v>521220.0</v>
+        <v>-330328.56</v>
       </c>
       <c r="I28" s="1">
-        <v>15.33</v>
+        <v>-5.5889445015138</v>
       </c>
       <c r="J28">
-        <v>0.12</v>
+        <v>0.38</v>
       </c>
       <c r="K28" t="s">
+        <v>106</v>
+      </c>
+      <c r="L28" s="1">
+        <v>5580064.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>5602151.67</v>
+      </c>
+      <c r="N28" s="1">
+        <v>2.95</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>104</v>
-      </c>
-[...13 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B29" s="1">
-        <v>5800000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>96.64</v>
+        <v>111.825</v>
       </c>
       <c r="D29" s="1">
-        <v>101.90332</v>
+        <v>100.0</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>5910392.56</v>
+        <v>4500000.0</v>
       </c>
       <c r="H29" s="1">
-        <v>-305272.56</v>
+        <v>532125.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-5.1650132694401</v>
+        <v>11.825</v>
       </c>
       <c r="J29">
-        <v>0.31</v>
+        <v>0.11</v>
       </c>
       <c r="K29" t="s">
+        <v>109</v>
+      </c>
+      <c r="L29" s="1">
+        <v>5032125.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>5037288.93</v>
+      </c>
+      <c r="N29" s="1">
+        <v>2.65</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>107</v>
-      </c>
-[...13 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B30" s="1">
-        <v>4500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>119.158</v>
+        <v>105.671</v>
       </c>
       <c r="D30" s="1">
-        <v>100.0</v>
+        <v>103.76</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>4500000.0</v>
+        <v>2490240.0</v>
       </c>
       <c r="H30" s="1">
-        <v>862110.0</v>
+        <v>45864.0</v>
       </c>
       <c r="I30" s="1">
-        <v>19.158</v>
+        <v>1.8417501927525</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
-        <v>184.43</v>
+        <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>5362110.0</v>
+        <v>2536104.0</v>
       </c>
       <c r="M30" s="1">
-        <v>5362294.43</v>
+        <v>2536104.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2.74</v>
+        <v>1.33</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B31" s="1">
         <v>2400000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>105.44</v>
+        <v>96.323</v>
       </c>
       <c r="D31" s="1">
-        <v>103.76</v>
+        <v>102.7</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>2490240.0</v>
+        <v>2464800.0</v>
       </c>
       <c r="H31" s="1">
-        <v>40320.0</v>
+        <v>-153048.0</v>
       </c>
       <c r="I31" s="1">
-        <v>1.6191210485736</v>
+        <v>-6.2093476144109</v>
       </c>
       <c r="J31">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.29</v>
+      </c>
+      <c r="K31" t="s">
+        <v>114</v>
       </c>
       <c r="L31" s="1">
-        <v>2530560.0</v>
+        <v>2311752.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2530560.0</v>
+        <v>2318787.62</v>
       </c>
       <c r="N31" s="1">
-        <v>1.29</v>
+        <v>1.22</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B32" s="1">
-        <v>2400000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>96.069</v>
+        <v>99.297</v>
       </c>
       <c r="D32" s="1">
-        <v>102.7</v>
+        <v>94.3834</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>2464800.0</v>
+        <v>4719170.0</v>
       </c>
       <c r="H32" s="1">
-        <v>-159144.0</v>
+        <v>245680.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-6.4566699123661</v>
+        <v>5.2060002076636</v>
       </c>
       <c r="J32">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>2305656.0</v>
+        <v>4964850.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2310916.27</v>
+        <v>4964850.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1.18</v>
+        <v>2.61</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B33" s="1">
-        <v>5000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>100.062</v>
+        <v>126.06</v>
       </c>
       <c r="D33" s="1">
-        <v>94.3834</v>
+        <v>100.0</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>4719170.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="H33" s="1">
-        <v>283930.0</v>
+        <v>625440.0</v>
       </c>
       <c r="I33" s="1">
-        <v>6.0165240921603</v>
+        <v>26.06</v>
       </c>
       <c r="J33">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.07</v>
+      </c>
+      <c r="K33" t="s">
+        <v>119</v>
       </c>
       <c r="L33" s="1">
-        <v>5003100.0</v>
+        <v>3025440.0</v>
       </c>
       <c r="M33" s="1">
-        <v>5003100.0</v>
+        <v>3051182.47</v>
       </c>
       <c r="N33" s="1">
-        <v>2.56</v>
+        <v>1.6</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B34" s="1">
-        <v>4500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>94.101</v>
+        <v>101.904</v>
       </c>
       <c r="D34" s="1">
-        <v>96.551</v>
+        <v>113.5</v>
       </c>
       <c r="E34" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F34">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G34" s="1">
-        <v>4344795.0</v>
+        <v>7759357.37</v>
       </c>
       <c r="H34" s="1">
-        <v>-110250.0</v>
+        <v>-633203.52</v>
       </c>
       <c r="I34" s="1">
-        <v>-2.5375190313927</v>
+        <v>-8.160514973162</v>
       </c>
       <c r="J34">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.67</v>
+      </c>
+      <c r="K34" t="s">
+        <v>122</v>
       </c>
       <c r="L34" s="1">
-        <v>4234545.0</v>
+        <v>7126153.85</v>
       </c>
       <c r="M34" s="1">
-        <v>4234545.0</v>
+        <v>7179378.4</v>
       </c>
       <c r="N34" s="1">
-        <v>2.16</v>
+        <v>3.78</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B35" s="1">
-        <v>2400000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>125.454</v>
+        <v>102.153</v>
       </c>
       <c r="D35" s="1">
-        <v>100.0</v>
+        <v>101.35</v>
       </c>
       <c r="E35" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F35">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G35" s="1">
-        <v>2400000.0</v>
+        <v>2855465.82</v>
       </c>
       <c r="H35" s="1">
-        <v>610896.0</v>
+        <v>-176628.4</v>
       </c>
       <c r="I35" s="1">
-        <v>25.454</v>
+        <v>-6.1856247328501</v>
       </c>
       <c r="J35">
-        <v>0.74</v>
+        <v>0.8</v>
       </c>
       <c r="K35" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="L35" s="1">
-        <v>3010896.0</v>
+        <v>2678837.42</v>
       </c>
       <c r="M35" s="1">
-        <v>3028649.42</v>
+        <v>2702726.2</v>
       </c>
       <c r="N35" s="1">
-        <v>1.55</v>
+        <v>1.42</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B36" s="1">
-        <v>8000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>97.158</v>
+        <v>95.353</v>
       </c>
       <c r="D36" s="1">
-        <v>113.5</v>
+        <v>99.1777</v>
       </c>
       <c r="E36" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F36">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>7759357.37</v>
+        <v>2975331.0</v>
       </c>
       <c r="H36" s="1">
-        <v>-968356.54</v>
+        <v>-114741.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-12.479854887777</v>
+        <v>-3.8564112698722</v>
       </c>
       <c r="J36">
-        <v>0.53</v>
+        <v>0.46</v>
       </c>
       <c r="K36" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="L36" s="1">
-        <v>6791000.83</v>
+        <v>2860590.0</v>
       </c>
       <c r="M36" s="1">
-        <v>6833715.34</v>
+        <v>2874398.22</v>
       </c>
       <c r="N36" s="1">
-        <v>3.49</v>
+        <v>1.51</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B37" s="1">
-        <v>3000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>99.299</v>
+        <v>102.917</v>
       </c>
       <c r="D37" s="1">
-        <v>101.35</v>
+        <v>100.0</v>
       </c>
       <c r="E37" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F37">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>2855465.82</v>
+        <v>1400000.0</v>
       </c>
       <c r="H37" s="1">
-        <v>-252722.38</v>
+        <v>40838.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-8.8504782032376</v>
+        <v>2.917</v>
       </c>
       <c r="J37">
-        <v>0.63</v>
+        <v>0.19</v>
       </c>
       <c r="K37" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="L37" s="1">
-        <v>2602743.44</v>
+        <v>1440838.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2621773.47</v>
+        <v>1443463.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1.34</v>
+        <v>0.76</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B38" s="1">
-        <v>3000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>95.742</v>
+        <v>259.287</v>
       </c>
       <c r="D38" s="1">
-        <v>99.1777</v>
+        <v>100.0</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>2975331.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="H38" s="1">
-        <v>-103071.0</v>
+        <v>1911444.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-3.4641860014903</v>
+        <v>159.287</v>
       </c>
       <c r="J38">
-        <v>0.33</v>
+        <v>1.03</v>
       </c>
       <c r="K38" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="L38" s="1">
-        <v>2872260.0</v>
+        <v>3111444.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2882184.66</v>
+        <v>3123819.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1.47</v>
+        <v>1.64</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B39" s="1">
-        <v>1400000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>104.323</v>
+        <v>136.33</v>
       </c>
       <c r="D39" s="1">
         <v>100.0</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>1400000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="H39" s="1">
-        <v>60522.0</v>
+        <v>1162560.0</v>
       </c>
       <c r="I39" s="1">
-        <v>4.323</v>
+        <v>36.33</v>
       </c>
       <c r="J39">
-        <v>0.11</v>
+        <v>0.83</v>
       </c>
       <c r="K39" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="L39" s="1">
-        <v>1460522.0</v>
+        <v>4362560.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1462119.83</v>
+        <v>4389190.14</v>
       </c>
       <c r="N39" s="1">
-        <v>0.75</v>
+        <v>2.31</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B40" s="1">
-        <v>1200000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>279.423</v>
+        <v>97.008</v>
       </c>
       <c r="D40" s="1">
         <v>100.0</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>1200000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2153076.0</v>
+        <v>-89760.0</v>
       </c>
       <c r="I40" s="1">
-        <v>179.423</v>
+        <v>-2.992</v>
       </c>
       <c r="J40">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.03</v>
+      </c>
+      <c r="K40">
+        <v>821.92</v>
       </c>
       <c r="L40" s="1">
-        <v>3353076.0</v>
+        <v>2910240.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3362919.75</v>
+        <v>2911061.92</v>
       </c>
       <c r="N40" s="1">
-        <v>1.72</v>
+        <v>1.53</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B41" s="1">
-        <v>3200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>151.004</v>
+        <v>108.337</v>
       </c>
       <c r="D41" s="1">
-        <v>100.0</v>
+        <v>100.81</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>3200000.0</v>
+        <v>4032400.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1632128.0</v>
+        <v>301080.0</v>
       </c>
       <c r="I41" s="1">
-        <v>51.004</v>
+        <v>7.4665211784545</v>
       </c>
       <c r="J41">
-        <v>0.58</v>
+        <v>0.41</v>
       </c>
       <c r="K41" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="L41" s="1">
-        <v>4832128.0</v>
+        <v>4333480.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4850769.1</v>
+        <v>4349784.35</v>
       </c>
       <c r="N41" s="1">
-        <v>2.48</v>
+        <v>2.29</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B42" s="1">
-        <v>3000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>102.949</v>
+        <v>112.687</v>
       </c>
       <c r="D42" s="1">
-        <v>100.0</v>
+        <v>108.06</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>3000000.0</v>
+        <v>5403000.0</v>
       </c>
       <c r="H42" s="1">
-        <v>88470.0</v>
+        <v>231350.0</v>
       </c>
       <c r="I42" s="1">
-        <v>2.949</v>
+        <v>4.2818804367944</v>
       </c>
       <c r="J42">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>267.12</v>
+        <v>0.1</v>
+      </c>
+      <c r="K42" t="s">
+        <v>145</v>
       </c>
       <c r="L42" s="1">
-        <v>3088470.0</v>
+        <v>5634350.0</v>
       </c>
       <c r="M42" s="1">
-        <v>3088737.12</v>
+        <v>5639469.86</v>
       </c>
       <c r="N42" s="1">
-        <v>1.58</v>
+        <v>2.97</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B43" s="1">
-        <v>4000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>115.301</v>
+        <v>101.121</v>
       </c>
       <c r="D43" s="1">
-        <v>100.81</v>
+        <v>100.0</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>4032400.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="H43" s="1">
-        <v>579640.0</v>
+        <v>40356.0</v>
       </c>
       <c r="I43" s="1">
-        <v>14.374566015276</v>
+        <v>1.121</v>
       </c>
       <c r="J43">
-        <v>0.32</v>
+        <v>0.03</v>
       </c>
       <c r="K43" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="L43" s="1">
-        <v>4612040.0</v>
+        <v>3640356.0</v>
       </c>
       <c r="M43" s="1">
-        <v>4624675.87</v>
+        <v>3641554.37</v>
       </c>
       <c r="N43" s="1">
-        <v>2.36</v>
+        <v>1.92</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B44" s="1">
-        <v>5000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>119.33</v>
+        <v>148.026</v>
       </c>
       <c r="D44" s="1">
-        <v>108.06</v>
+        <v>100.0</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>5403000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="H44" s="1">
-        <v>563500.0</v>
+        <v>960520.0</v>
       </c>
       <c r="I44" s="1">
-        <v>10.42939107903</v>
+        <v>48.026</v>
       </c>
       <c r="J44">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>0.02</v>
+      </c>
+      <c r="K44">
+        <v>434.78</v>
       </c>
       <c r="L44" s="1">
-        <v>5966500.0</v>
+        <v>2960520.0</v>
       </c>
       <c r="M44" s="1">
-        <v>6006123.29</v>
+        <v>2960954.78</v>
       </c>
       <c r="N44" s="1">
-        <v>3.07</v>
+        <v>1.56</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B45" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>103.297</v>
+        <v>158.764</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0</v>
+        <v>99.21818182</v>
       </c>
       <c r="E45" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F45">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G45" s="1">
-        <v>3600000.0</v>
+        <v>2040675.31</v>
       </c>
       <c r="H45" s="1">
-        <v>118692.0</v>
+        <v>1012478.53</v>
       </c>
       <c r="I45" s="1">
-        <v>3.297</v>
+        <v>49.614876263682</v>
       </c>
       <c r="J45">
-        <v>0.78</v>
+        <v>0.55</v>
       </c>
       <c r="K45" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="L45" s="1">
-        <v>3718692.0</v>
+        <v>3053153.84</v>
       </c>
       <c r="M45" s="1">
-        <v>3746711.34</v>
+        <v>3065245.52</v>
       </c>
       <c r="N45" s="1">
-        <v>1.91</v>
+        <v>1.61</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B46" s="1">
-        <v>2000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>158.108</v>
+        <v>93.528</v>
       </c>
       <c r="D46" s="1">
-        <v>100.0</v>
+        <v>100.8525</v>
       </c>
       <c r="E46" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F46">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G46" s="1">
-        <v>2000000.0</v>
+        <v>6959237.85</v>
       </c>
       <c r="H46" s="1">
-        <v>1162160.0</v>
+        <v>-418818.27</v>
       </c>
       <c r="I46" s="1">
-        <v>58.108</v>
+        <v>-6.0181628940876</v>
       </c>
       <c r="J46">
-        <v>0.87</v>
+        <v>0.04</v>
       </c>
       <c r="K46" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="L46" s="1">
-        <v>3162160.0</v>
+        <v>6540419.58</v>
       </c>
       <c r="M46" s="1">
-        <v>3179618.56</v>
+        <v>6543818.96</v>
       </c>
       <c r="N46" s="1">
-        <v>1.62</v>
+        <v>3.44</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B47" s="1">
-        <v>2200000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>183.648</v>
+        <v>95.687</v>
       </c>
       <c r="D47" s="1">
-        <v>99.21818182</v>
+        <v>100.961</v>
       </c>
       <c r="E47" t="s">
         <v>51</v>
       </c>
       <c r="F47">
         <v>1.14</v>
       </c>
       <c r="G47" s="1">
-        <v>2040675.31</v>
+        <v>6966727.39</v>
       </c>
       <c r="H47" s="1">
-        <v>1489319.89</v>
+        <v>-275328.79</v>
       </c>
       <c r="I47" s="1">
-        <v>72.981717508015</v>
+        <v>-3.9520534475801</v>
       </c>
       <c r="J47">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>3529995.2</v>
+        <v>6691398.6</v>
       </c>
       <c r="M47" s="1">
-        <v>3536038.13</v>
+        <v>6691398.6</v>
       </c>
       <c r="N47" s="1">
-        <v>1.81</v>
+        <v>3.52</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B48" s="1">
-        <v>8000000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>102.804</v>
+        <v>100.366</v>
       </c>
       <c r="D48" s="1">
-        <v>100.8525</v>
+        <v>100.0</v>
       </c>
       <c r="E48" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F48">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>6959237.85</v>
+        <v>3900000.0</v>
       </c>
       <c r="H48" s="1">
-        <v>226398.43</v>
+        <v>14274.0</v>
       </c>
       <c r="I48" s="1">
-        <v>3.253207245963</v>
+        <v>0.366</v>
       </c>
       <c r="J48">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>121.35</v>
+        <v>0.05</v>
+      </c>
+      <c r="K48" t="s">
+        <v>161</v>
       </c>
       <c r="L48" s="1">
-        <v>7185636.28</v>
+        <v>3914274.0</v>
       </c>
       <c r="M48" s="1">
-        <v>7185757.63</v>
+        <v>3916061.5</v>
       </c>
       <c r="N48" s="1">
-        <v>3.67</v>
+        <v>2.06</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B49" s="1">
-        <v>8000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>103.598</v>
+        <v>104.302</v>
       </c>
       <c r="D49" s="1">
-        <v>100.961</v>
+        <v>100.0</v>
       </c>
       <c r="E49" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F49">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>6966727.39</v>
+        <v>5000000.0</v>
       </c>
       <c r="H49" s="1">
-        <v>274406.68</v>
+        <v>215100.0</v>
       </c>
       <c r="I49" s="1">
-        <v>3.9388175342397</v>
+        <v>4.302</v>
       </c>
       <c r="J49">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.3</v>
+      </c>
+      <c r="K49" t="s">
+        <v>164</v>
       </c>
       <c r="L49" s="1">
-        <v>7241134.07</v>
+        <v>5215100.0</v>
       </c>
       <c r="M49" s="1">
-        <v>7241134.07</v>
+        <v>5229892.82</v>
       </c>
       <c r="N49" s="1">
-        <v>3.7</v>
+        <v>2.75</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B50" s="1">
-        <v>5000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>109.688</v>
+        <v>96.459</v>
       </c>
       <c r="D50" s="1">
         <v>100.0</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>5000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="H50" s="1">
-        <v>484400.0</v>
+        <v>-84984.0</v>
       </c>
       <c r="I50" s="1">
-        <v>9.688</v>
+        <v>-3.541</v>
       </c>
       <c r="J50">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="K50" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="L50" s="1">
-        <v>5484400.0</v>
+        <v>2315016.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5496582.32</v>
+        <v>2321814.91</v>
       </c>
       <c r="N50" s="1">
-        <v>2.81</v>
+        <v>1.22</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B51" s="1">
-        <v>2400000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>97.695</v>
+        <v>121.166</v>
       </c>
       <c r="D51" s="1">
-        <v>100.0</v>
+        <v>106.8</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>2400000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="H51" s="1">
-        <v>-55320.0</v>
+        <v>359150.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-2.305</v>
+        <v>13.451310861423</v>
       </c>
       <c r="J51">
-        <v>0.23</v>
+        <v>0.63</v>
       </c>
       <c r="K51" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="L51" s="1">
-        <v>2344680.0</v>
+        <v>3029150.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2350158.26</v>
+        <v>3044928.69</v>
       </c>
       <c r="N51" s="1">
-        <v>1.2</v>
+        <v>1.6</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B52" s="1">
-        <v>2500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>121.161</v>
+        <v>94.334</v>
       </c>
       <c r="D52" s="1">
-        <v>106.8</v>
+        <v>101.7</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>2670000.0</v>
+        <v>3661200.0</v>
       </c>
       <c r="H52" s="1">
-        <v>359025.0</v>
+        <v>-265176.0</v>
       </c>
       <c r="I52" s="1">
-        <v>13.446629213483</v>
+        <v>-7.2428711897738</v>
       </c>
       <c r="J52">
-        <v>0.43</v>
+        <v>0.15</v>
       </c>
       <c r="K52" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="L52" s="1">
-        <v>3029025.0</v>
+        <v>3396024.0</v>
       </c>
       <c r="M52" s="1">
-        <v>3039731.97</v>
+        <v>3401331.07</v>
       </c>
       <c r="N52" s="1">
-        <v>1.55</v>
+        <v>1.79</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      <c r="A53" t="s">
         <v>171</v>
-      </c>
-[...43 lines deleted...]
-        <v>170</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">